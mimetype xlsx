--- v0 (2026-04-14)
+++ v1 (2026-09-19)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Декабрь\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\КАзак\Жетісу облысының аудандары ЭҚТ бойынша өнеркәсіптік өнімдердің көлемі\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="752"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="2025" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="107">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жетісу облысының аудандары экономикалық қызмет  түрлері бойынша өнеркәсіптік өнімдердің көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -187,91 +191,214 @@
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
     <t>Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
   </si>
   <si>
     <t>Электр энергиясын өндіру, беру және тарату</t>
   </si>
   <si>
     <t xml:space="preserve">Бумен, ыстық сумен және ауаны кондициялаумен қамтамасыз ету </t>
   </si>
   <si>
     <t>Ағынды суларды жинау және тазарту</t>
   </si>
   <si>
     <t>Талдықорған қ.ә.</t>
   </si>
   <si>
     <t>Текелі қ.ә.</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
-    <t xml:space="preserve">2025 год*        </t>
-[...1 lines deleted...]
-  <si>
     <t>х</t>
   </si>
   <si>
     <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Алакөл ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Кербұлақ ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>Дәрі-дәрмектер,  мың тенге</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың.теңге</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл*        </t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2025&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даирбекова Алма </t>
+  </si>
+  <si>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.dairbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Жетісу облысының аудандары бөлінісінде экономикалық қызмет  түрлері бойынша өнеркәсіптік өнімдердің көлемі</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -331,50 +458,120 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -408,56 +605,62 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -510,83 +713,155 @@
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 20" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -831,128 +1106,384 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2025&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="40">
+        <v>15110101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="39"/>
+      <c r="B18" s="54" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="50"/>
+      <c r="B22" s="51"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="B23" s="53"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="58" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="58" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="59"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="60" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="60" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="58" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="60" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="60"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="61" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="60"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="62" t="s">
+        <v>106</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:XFD327"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A297" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M226" sqref="M226"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2"/>
     <col min="2" max="2" width="15.5703125" style="2"/>
     <col min="3" max="3" width="13.7109375" style="2"/>
     <col min="4" max="4" width="13.7109375" style="5"/>
     <col min="5" max="5" width="13.7109375" style="2"/>
     <col min="6" max="6" width="13.7109375" style="5"/>
     <col min="7" max="7" width="13.7109375" style="13"/>
     <col min="8" max="8" width="13.7109375" style="2"/>
     <col min="9" max="9" width="13.7109375" style="3"/>
     <col min="10" max="10" width="13.7109375" style="4"/>
     <col min="11" max="11" width="13.7109375" style="5"/>
     <col min="12" max="13" width="13.7109375" style="2"/>
     <col min="14" max="15" width="8.7109375" style="2"/>
     <col min="16" max="16" width="18.42578125" style="2" customWidth="1"/>
     <col min="17" max="1025" width="8.7109375" style="2"/>
     <col min="1026" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A1" s="38"/>
-[...1 lines deleted...]
-      <c r="C1" s="39" t="s">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="39"/>
-[...7 lines deleted...]
-      <c r="L1" s="39"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
     </row>
     <row r="2" spans="1:13" ht="28.9" customHeight="1">
-      <c r="A2" s="38"/>
-      <c r="B2" s="38"/>
+      <c r="A2" s="63"/>
+      <c r="B2" s="63"/>
       <c r="C2" s="1"/>
       <c r="D2" s="9"/>
       <c r="E2" s="1"/>
       <c r="F2" s="9"/>
       <c r="G2" s="12"/>
       <c r="M2" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="40"/>
-[...13 lines deleted...]
-      <c r="M3" s="41"/>
+      <c r="A3" s="65"/>
+      <c r="B3" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
     </row>
     <row r="4" spans="1:13" ht="24">
-      <c r="A4" s="40"/>
+      <c r="A4" s="65"/>
       <c r="B4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1071,338 +1602,338 @@
       </c>
       <c r="G7" s="31">
         <v>16775077</v>
       </c>
       <c r="H7" s="31">
         <v>17946117</v>
       </c>
       <c r="I7" s="31">
         <v>20678208</v>
       </c>
       <c r="J7" s="31">
         <v>24229682</v>
       </c>
       <c r="K7" s="31">
         <v>28265203</v>
       </c>
       <c r="L7" s="31">
         <v>32332561</v>
       </c>
       <c r="M7" s="31">
         <v>36440881</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B8" s="27">
         <v>1015849</v>
       </c>
       <c r="C8" s="31">
         <v>2159923</v>
       </c>
       <c r="D8" s="31">
         <v>4734330</v>
       </c>
       <c r="E8" s="31">
         <v>5219514</v>
       </c>
       <c r="F8" s="31">
         <v>5629732</v>
       </c>
       <c r="G8" s="31">
         <v>6024497</v>
       </c>
       <c r="H8" s="31">
         <v>6425063</v>
       </c>
       <c r="I8" s="31">
         <v>7152567</v>
       </c>
       <c r="J8" s="31">
         <v>8224736</v>
       </c>
       <c r="K8" s="31">
         <v>9407249</v>
       </c>
       <c r="L8" s="31">
         <v>11553382</v>
       </c>
       <c r="M8" s="31">
         <v>14668448</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B9" s="27">
         <v>1249986</v>
       </c>
       <c r="C9" s="31">
         <v>3003479</v>
       </c>
       <c r="D9" s="31">
         <v>4545716</v>
       </c>
       <c r="E9" s="31">
         <v>5816484</v>
       </c>
       <c r="F9" s="31">
         <v>6743268</v>
       </c>
       <c r="G9" s="31">
         <v>7647949</v>
       </c>
       <c r="H9" s="31">
         <v>8619876</v>
       </c>
       <c r="I9" s="31">
         <v>9881836</v>
       </c>
       <c r="J9" s="31">
         <v>11159144</v>
       </c>
       <c r="K9" s="31">
         <v>12661206</v>
       </c>
       <c r="L9" s="31">
         <v>14300956</v>
       </c>
       <c r="M9" s="31">
         <v>15853218</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B10" s="27">
         <v>479437</v>
       </c>
       <c r="C10" s="31">
         <v>983989</v>
       </c>
       <c r="D10" s="31">
         <v>1594141</v>
       </c>
       <c r="E10" s="31">
         <v>2509226</v>
       </c>
       <c r="F10" s="31">
         <v>3527326</v>
       </c>
       <c r="G10" s="31">
         <v>4515139</v>
       </c>
       <c r="H10" s="31">
         <v>5350649</v>
       </c>
       <c r="I10" s="31">
         <v>6701219</v>
       </c>
       <c r="J10" s="31">
         <v>7916256</v>
       </c>
       <c r="K10" s="31">
         <v>9194972</v>
       </c>
       <c r="L10" s="31">
         <v>10526892</v>
       </c>
       <c r="M10" s="31">
         <v>11826858</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B11" s="27">
         <v>1242043</v>
       </c>
       <c r="C11" s="31">
         <v>3257565</v>
       </c>
       <c r="D11" s="31">
         <v>6040456</v>
       </c>
       <c r="E11" s="31">
         <v>9612240</v>
       </c>
       <c r="F11" s="31">
         <v>15049694</v>
       </c>
       <c r="G11" s="31">
         <v>20442388</v>
       </c>
       <c r="H11" s="31">
         <v>25941494</v>
       </c>
       <c r="I11" s="31">
         <v>30960365</v>
       </c>
       <c r="J11" s="31">
         <v>36156740</v>
       </c>
       <c r="K11" s="31">
         <v>39711136</v>
       </c>
       <c r="L11" s="31">
         <v>42267617</v>
       </c>
       <c r="M11" s="31">
         <v>45279805</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B12" s="27">
         <v>2462818</v>
       </c>
       <c r="C12" s="31">
         <v>4220332</v>
       </c>
       <c r="D12" s="31">
         <v>6058352</v>
       </c>
       <c r="E12" s="31">
         <v>9959003</v>
       </c>
       <c r="F12" s="31">
         <v>14068569</v>
       </c>
       <c r="G12" s="31">
         <v>21212477</v>
       </c>
       <c r="H12" s="31">
         <v>22288948</v>
       </c>
       <c r="I12" s="31">
         <v>23762360</v>
       </c>
       <c r="J12" s="31">
         <v>25002391</v>
       </c>
       <c r="K12" s="31">
         <v>28707824</v>
       </c>
       <c r="L12" s="31">
         <v>32262818</v>
       </c>
       <c r="M12" s="31">
         <v>37146564</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B13" s="27">
         <v>303632</v>
       </c>
       <c r="C13" s="31">
         <v>843012</v>
       </c>
       <c r="D13" s="31">
         <v>1373085</v>
       </c>
       <c r="E13" s="31">
         <v>1920155</v>
       </c>
       <c r="F13" s="31">
         <v>2299259</v>
       </c>
       <c r="G13" s="31">
         <v>2675549</v>
       </c>
       <c r="H13" s="31">
         <v>3042711</v>
       </c>
       <c r="I13" s="31">
         <v>3420529</v>
       </c>
       <c r="J13" s="31">
         <v>3778248</v>
       </c>
       <c r="K13" s="31">
         <v>4149204</v>
       </c>
       <c r="L13" s="31">
         <v>4544232</v>
       </c>
       <c r="M13" s="31">
         <v>4959998</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B14" s="27">
         <v>2751735</v>
       </c>
       <c r="C14" s="31">
         <v>5856334</v>
       </c>
       <c r="D14" s="31">
         <v>8847481</v>
       </c>
       <c r="E14" s="31">
         <v>11954537</v>
       </c>
       <c r="F14" s="31">
         <v>15006138</v>
       </c>
       <c r="G14" s="31">
         <v>17526614</v>
       </c>
       <c r="H14" s="31">
         <v>20347737</v>
       </c>
       <c r="I14" s="31">
         <v>23414740</v>
       </c>
       <c r="J14" s="31">
         <v>25297251</v>
       </c>
       <c r="K14" s="31">
         <v>28601945</v>
       </c>
       <c r="L14" s="31">
         <v>31810518</v>
       </c>
       <c r="M14" s="31">
         <v>35252159</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B15" s="27">
         <v>883984</v>
       </c>
       <c r="C15" s="31">
         <v>2704855</v>
       </c>
       <c r="D15" s="31">
         <v>4441156</v>
       </c>
       <c r="E15" s="31">
         <v>6133055</v>
       </c>
       <c r="F15" s="31">
         <v>7035393</v>
       </c>
       <c r="G15" s="31">
         <v>7810931</v>
       </c>
       <c r="H15" s="31">
         <v>8711093</v>
       </c>
       <c r="I15" s="31">
         <v>10314524</v>
       </c>
@@ -1522,338 +2053,338 @@
       </c>
       <c r="G18" s="31">
         <v>793759</v>
       </c>
       <c r="H18" s="31">
         <v>895268</v>
       </c>
       <c r="I18" s="31">
         <v>1062409</v>
       </c>
       <c r="J18" s="31">
         <v>1229549</v>
       </c>
       <c r="K18" s="31">
         <v>1396689</v>
       </c>
       <c r="L18" s="31">
         <v>1676805</v>
       </c>
       <c r="M18" s="31">
         <v>1956921</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B19" s="27">
         <v>9240</v>
       </c>
       <c r="C19" s="31">
         <v>19324</v>
       </c>
       <c r="D19" s="31">
         <v>29408</v>
       </c>
       <c r="E19" s="31">
         <v>39491</v>
       </c>
       <c r="F19" s="31">
         <v>46098</v>
       </c>
       <c r="G19" s="31">
         <v>52705</v>
       </c>
       <c r="H19" s="31">
         <v>59312</v>
       </c>
       <c r="I19" s="31">
         <v>65762</v>
       </c>
       <c r="J19" s="31">
         <v>72212</v>
       </c>
       <c r="K19" s="31">
         <v>78662</v>
       </c>
       <c r="L19" s="31">
         <v>107921</v>
       </c>
       <c r="M19" s="31">
         <v>137180</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B20" s="27">
         <v>4333</v>
       </c>
       <c r="C20" s="31">
         <v>37922</v>
       </c>
       <c r="D20" s="31">
         <v>71511</v>
       </c>
       <c r="E20" s="31">
         <v>105100</v>
       </c>
       <c r="F20" s="31">
         <v>105100</v>
       </c>
       <c r="G20" s="31">
         <v>105100</v>
       </c>
       <c r="H20" s="31">
         <v>105100</v>
       </c>
       <c r="I20" s="31">
         <v>269244</v>
       </c>
       <c r="J20" s="31">
         <v>433388</v>
       </c>
       <c r="K20" s="31">
         <v>597532</v>
       </c>
       <c r="L20" s="31">
         <v>811735</v>
       </c>
       <c r="M20" s="31">
         <v>1025938</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B21" s="27">
         <v>67678</v>
       </c>
       <c r="C21" s="31">
         <v>145390</v>
       </c>
       <c r="D21" s="31">
         <v>223103</v>
       </c>
       <c r="E21" s="31">
         <v>300816</v>
       </c>
       <c r="F21" s="31">
         <v>376658</v>
       </c>
       <c r="G21" s="31">
         <v>452500</v>
       </c>
       <c r="H21" s="31">
         <v>528342</v>
       </c>
       <c r="I21" s="31">
         <v>630801</v>
       </c>
       <c r="J21" s="31">
         <v>733260</v>
       </c>
       <c r="K21" s="31">
         <v>835720</v>
       </c>
       <c r="L21" s="31">
         <v>963324</v>
       </c>
       <c r="M21" s="31">
         <v>1090929</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B22" s="27">
         <v>127726</v>
       </c>
       <c r="C22" s="31">
         <v>351310</v>
       </c>
       <c r="D22" s="31">
         <v>576734</v>
       </c>
       <c r="E22" s="31">
         <v>830622</v>
       </c>
       <c r="F22" s="31">
         <v>1073380</v>
       </c>
       <c r="G22" s="31">
         <v>1356159</v>
       </c>
       <c r="H22" s="31">
         <v>1599257</v>
       </c>
       <c r="I22" s="31">
         <v>1729882</v>
       </c>
       <c r="J22" s="31">
         <v>1864049</v>
       </c>
       <c r="K22" s="31">
         <v>1994256</v>
       </c>
       <c r="L22" s="31">
         <v>2227688</v>
       </c>
       <c r="M22" s="31">
         <v>2463231</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B23" s="27">
         <v>183</v>
       </c>
       <c r="C23" s="31">
         <v>366</v>
       </c>
       <c r="D23" s="31">
         <v>549</v>
       </c>
       <c r="E23" s="31">
         <v>732</v>
       </c>
       <c r="F23" s="31">
         <v>915</v>
       </c>
       <c r="G23" s="31">
         <v>1098</v>
       </c>
       <c r="H23" s="31">
         <v>1281</v>
       </c>
       <c r="I23" s="31">
         <v>1464</v>
       </c>
       <c r="J23" s="31">
         <v>1647</v>
       </c>
       <c r="K23" s="31">
         <v>1830</v>
       </c>
       <c r="L23" s="31">
         <v>2013</v>
       </c>
       <c r="M23" s="31">
         <v>2196</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B24" s="27">
         <v>4755</v>
       </c>
       <c r="C24" s="31">
         <v>85180</v>
       </c>
       <c r="D24" s="31">
         <v>165604</v>
       </c>
       <c r="E24" s="31">
         <v>246028</v>
       </c>
       <c r="F24" s="31">
         <v>271805</v>
       </c>
       <c r="G24" s="31">
         <v>297582</v>
       </c>
       <c r="H24" s="31">
         <v>323359</v>
       </c>
       <c r="I24" s="31">
         <v>351792</v>
       </c>
       <c r="J24" s="31">
         <v>380224</v>
       </c>
       <c r="K24" s="31">
         <v>408656</v>
       </c>
       <c r="L24" s="31">
         <v>439425</v>
       </c>
       <c r="M24" s="31">
         <v>470194</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B25" s="27">
         <v>3647</v>
       </c>
       <c r="C25" s="31">
         <v>40110</v>
       </c>
       <c r="D25" s="31">
         <v>77175</v>
       </c>
       <c r="E25" s="31">
         <v>117544</v>
       </c>
       <c r="F25" s="31">
         <v>126299</v>
       </c>
       <c r="G25" s="31">
         <v>134028</v>
       </c>
       <c r="H25" s="31">
         <v>142082</v>
       </c>
       <c r="I25" s="31">
         <v>161135</v>
       </c>
       <c r="J25" s="31">
         <v>182604</v>
       </c>
       <c r="K25" s="31">
         <v>203936</v>
       </c>
       <c r="L25" s="31">
         <v>227224</v>
       </c>
       <c r="M25" s="31">
         <v>247516</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="31">
         <v>12266</v>
       </c>
       <c r="D26" s="31">
         <v>24533</v>
       </c>
       <c r="E26" s="31">
         <v>36799</v>
       </c>
       <c r="F26" s="31">
         <v>37382</v>
       </c>
       <c r="G26" s="31">
         <v>37966</v>
       </c>
       <c r="H26" s="31">
         <v>38549</v>
       </c>
       <c r="I26" s="31">
         <v>99793</v>
       </c>
@@ -1973,338 +2504,338 @@
       </c>
       <c r="G29" s="31">
         <v>793759</v>
       </c>
       <c r="H29" s="31">
         <v>895268</v>
       </c>
       <c r="I29" s="31">
         <v>1062409</v>
       </c>
       <c r="J29" s="31">
         <v>1229549</v>
       </c>
       <c r="K29" s="31">
         <v>1396689</v>
       </c>
       <c r="L29" s="31">
         <v>1572872</v>
       </c>
       <c r="M29" s="31">
         <v>1749055</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B30" s="27">
         <v>9240</v>
       </c>
       <c r="C30" s="31">
         <v>19324</v>
       </c>
       <c r="D30" s="31">
         <v>29408</v>
       </c>
       <c r="E30" s="31">
         <v>39491</v>
       </c>
       <c r="F30" s="31">
         <v>46098</v>
       </c>
       <c r="G30" s="31">
         <v>52705</v>
       </c>
       <c r="H30" s="31">
         <v>59312</v>
       </c>
       <c r="I30" s="31">
         <v>65762</v>
       </c>
       <c r="J30" s="31">
         <v>72212</v>
       </c>
       <c r="K30" s="31">
         <v>78662</v>
       </c>
       <c r="L30" s="31">
         <v>107921</v>
       </c>
       <c r="M30" s="31">
         <v>137180</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B31" s="27">
         <v>4333</v>
       </c>
       <c r="C31" s="31">
         <v>37922</v>
       </c>
       <c r="D31" s="31">
         <v>71511</v>
       </c>
       <c r="E31" s="31">
         <v>105100</v>
       </c>
       <c r="F31" s="31">
         <v>105100</v>
       </c>
       <c r="G31" s="31">
         <v>105100</v>
       </c>
       <c r="H31" s="31">
         <v>105100</v>
       </c>
       <c r="I31" s="31">
         <v>269244</v>
       </c>
       <c r="J31" s="31">
         <v>433388</v>
       </c>
       <c r="K31" s="31">
         <v>597532</v>
       </c>
       <c r="L31" s="31">
         <v>811735</v>
       </c>
       <c r="M31" s="31">
         <v>1025938</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B32" s="27">
         <v>67678</v>
       </c>
       <c r="C32" s="31">
         <v>145390</v>
       </c>
       <c r="D32" s="31">
         <v>223103</v>
       </c>
       <c r="E32" s="31">
         <v>300816</v>
       </c>
       <c r="F32" s="31">
         <v>376658</v>
       </c>
       <c r="G32" s="31">
         <v>452500</v>
       </c>
       <c r="H32" s="31">
         <v>528342</v>
       </c>
       <c r="I32" s="31">
         <v>630801</v>
       </c>
       <c r="J32" s="31">
         <v>733260</v>
       </c>
       <c r="K32" s="31">
         <v>835720</v>
       </c>
       <c r="L32" s="31">
         <v>963324</v>
       </c>
       <c r="M32" s="31">
         <v>1090929</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B33" s="27">
         <v>127726</v>
       </c>
       <c r="C33" s="31">
         <v>351310</v>
       </c>
       <c r="D33" s="31">
         <v>576734</v>
       </c>
       <c r="E33" s="31">
         <v>830622</v>
       </c>
       <c r="F33" s="31">
         <v>1071892</v>
       </c>
       <c r="G33" s="31">
         <v>1353183</v>
       </c>
       <c r="H33" s="31">
         <v>1594793</v>
       </c>
       <c r="I33" s="31">
         <v>1725418</v>
       </c>
       <c r="J33" s="31">
         <v>1859585</v>
       </c>
       <c r="K33" s="31">
         <v>1989792</v>
       </c>
       <c r="L33" s="31">
         <v>2223224</v>
       </c>
       <c r="M33" s="31">
         <v>2458767</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B34" s="27">
         <v>183</v>
       </c>
       <c r="C34" s="31">
         <v>366</v>
       </c>
       <c r="D34" s="31">
         <v>549</v>
       </c>
       <c r="E34" s="31">
         <v>732</v>
       </c>
       <c r="F34" s="31">
         <v>915</v>
       </c>
       <c r="G34" s="31">
         <v>1098</v>
       </c>
       <c r="H34" s="31">
         <v>1281</v>
       </c>
       <c r="I34" s="31">
         <v>1464</v>
       </c>
       <c r="J34" s="31">
         <v>1647</v>
       </c>
       <c r="K34" s="31">
         <v>1830</v>
       </c>
       <c r="L34" s="31">
         <v>2013</v>
       </c>
       <c r="M34" s="31">
         <v>2196</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B35" s="27">
         <v>4755</v>
       </c>
       <c r="C35" s="31">
         <v>85180</v>
       </c>
       <c r="D35" s="31">
         <v>165604</v>
       </c>
       <c r="E35" s="31">
         <v>246028</v>
       </c>
       <c r="F35" s="31">
         <v>271805</v>
       </c>
       <c r="G35" s="31">
         <v>297582</v>
       </c>
       <c r="H35" s="31">
         <v>323359</v>
       </c>
       <c r="I35" s="31">
         <v>351792</v>
       </c>
       <c r="J35" s="31">
         <v>380224</v>
       </c>
       <c r="K35" s="31">
         <v>408656</v>
       </c>
       <c r="L35" s="31">
         <v>439425</v>
       </c>
       <c r="M35" s="31">
         <v>470194</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B36" s="27">
         <v>3647</v>
       </c>
       <c r="C36" s="31">
         <v>40110</v>
       </c>
       <c r="D36" s="31">
         <v>77175</v>
       </c>
       <c r="E36" s="31">
         <v>117544</v>
       </c>
       <c r="F36" s="31">
         <v>124832</v>
       </c>
       <c r="G36" s="31">
         <v>131095</v>
       </c>
       <c r="H36" s="31">
         <v>137682</v>
       </c>
       <c r="I36" s="31">
         <v>156735</v>
       </c>
       <c r="J36" s="31">
         <v>178204</v>
       </c>
       <c r="K36" s="31">
         <v>199536</v>
       </c>
       <c r="L36" s="31">
         <v>222824</v>
       </c>
       <c r="M36" s="31">
         <v>243116</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="31">
         <v>12266</v>
       </c>
       <c r="D37" s="31">
         <v>24533</v>
       </c>
       <c r="E37" s="31">
         <v>36799</v>
       </c>
       <c r="F37" s="31">
         <v>37382</v>
       </c>
       <c r="G37" s="31">
         <v>37966</v>
       </c>
       <c r="H37" s="31">
         <v>38549</v>
       </c>
       <c r="I37" s="31">
         <v>48191</v>
       </c>
@@ -2424,133 +2955,133 @@
       </c>
       <c r="G40" s="32" t="s">
         <v>0</v>
       </c>
       <c r="H40" s="37" t="s">
         <v>0</v>
       </c>
       <c r="I40" s="32" t="s">
         <v>0</v>
       </c>
       <c r="J40" s="32" t="s">
         <v>0</v>
       </c>
       <c r="K40" s="37" t="s">
         <v>0</v>
       </c>
       <c r="L40" s="31">
         <v>103933</v>
       </c>
       <c r="M40" s="31">
         <v>207867</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="31">
         <v>1488</v>
       </c>
       <c r="G41" s="31">
         <v>2976</v>
       </c>
       <c r="H41" s="31">
         <v>4464</v>
       </c>
       <c r="I41" s="31">
         <v>4464</v>
       </c>
       <c r="J41" s="31">
         <v>4464</v>
       </c>
       <c r="K41" s="31">
         <v>4464</v>
       </c>
       <c r="L41" s="31">
         <v>4464</v>
       </c>
       <c r="M41" s="31">
         <v>4464</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B42" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D42" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F42" s="31">
         <v>1467</v>
       </c>
       <c r="G42" s="31">
         <v>2933</v>
       </c>
       <c r="H42" s="31">
         <v>4400</v>
       </c>
       <c r="I42" s="31">
         <v>4400</v>
       </c>
       <c r="J42" s="31">
         <v>4400</v>
       </c>
       <c r="K42" s="31">
         <v>4400</v>
       </c>
       <c r="L42" s="31">
         <v>4400</v>
       </c>
       <c r="M42" s="31">
         <v>4400</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H43" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I43" s="31">
         <v>51602</v>
       </c>
@@ -2670,338 +3201,338 @@
       </c>
       <c r="G46" s="31">
         <v>11387286</v>
       </c>
       <c r="H46" s="31">
         <v>11698572</v>
       </c>
       <c r="I46" s="31">
         <v>12884057</v>
       </c>
       <c r="J46" s="31">
         <v>15190244</v>
       </c>
       <c r="K46" s="31">
         <v>17548208</v>
       </c>
       <c r="L46" s="31">
         <v>19878699</v>
       </c>
       <c r="M46" s="31">
         <v>22143068</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B47" s="27">
         <v>889715</v>
       </c>
       <c r="C47" s="31">
         <v>1894713</v>
       </c>
       <c r="D47" s="31">
         <v>4336584</v>
       </c>
       <c r="E47" s="31">
         <v>4684159</v>
       </c>
       <c r="F47" s="31">
         <v>4982475</v>
       </c>
       <c r="G47" s="31">
         <v>5271522</v>
       </c>
       <c r="H47" s="31">
         <v>5569838</v>
       </c>
       <c r="I47" s="31">
         <v>6168937</v>
       </c>
       <c r="J47" s="31">
         <v>7115529</v>
       </c>
       <c r="K47" s="31">
         <v>8166507</v>
       </c>
       <c r="L47" s="31">
         <v>10145905</v>
       </c>
       <c r="M47" s="31">
         <v>13082994</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B48" s="27">
         <v>269023</v>
       </c>
       <c r="C48" s="31">
         <v>718135</v>
       </c>
       <c r="D48" s="31">
         <v>1167247</v>
       </c>
       <c r="E48" s="31">
         <v>1616359</v>
       </c>
       <c r="F48" s="31">
         <v>1977404</v>
       </c>
       <c r="G48" s="31">
         <v>2338449</v>
       </c>
       <c r="H48" s="31">
         <v>2699494</v>
       </c>
       <c r="I48" s="31">
         <v>3078677</v>
       </c>
       <c r="J48" s="31">
         <v>3457859</v>
       </c>
       <c r="K48" s="31">
         <v>3920229</v>
       </c>
       <c r="L48" s="31">
         <v>4378940</v>
       </c>
       <c r="M48" s="31">
         <v>4805799</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B49" s="27">
         <v>109086</v>
       </c>
       <c r="C49" s="31">
         <v>190403</v>
       </c>
       <c r="D49" s="31">
         <v>271720</v>
       </c>
       <c r="E49" s="31">
         <v>353037</v>
       </c>
       <c r="F49" s="31">
         <v>413965</v>
       </c>
       <c r="G49" s="31">
         <v>474893</v>
       </c>
       <c r="H49" s="31">
         <v>535821</v>
       </c>
       <c r="I49" s="31">
         <v>740374</v>
       </c>
       <c r="J49" s="31">
         <v>944927</v>
       </c>
       <c r="K49" s="31">
         <v>1149481</v>
       </c>
       <c r="L49" s="31">
         <v>1331868</v>
       </c>
       <c r="M49" s="31">
         <v>1514255</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B50" s="27">
         <v>893402</v>
       </c>
       <c r="C50" s="31">
         <v>2448323</v>
       </c>
       <c r="D50" s="31">
         <v>4789837</v>
       </c>
       <c r="E50" s="31">
         <v>7900073</v>
       </c>
       <c r="F50" s="31">
         <v>12940288</v>
       </c>
       <c r="G50" s="31">
         <v>17904115</v>
       </c>
       <c r="H50" s="31">
         <v>23017023</v>
       </c>
       <c r="I50" s="31">
         <v>27735985</v>
       </c>
       <c r="J50" s="31">
         <v>32640550</v>
       </c>
       <c r="K50" s="31">
         <v>35895520</v>
       </c>
       <c r="L50" s="31">
         <v>37995437</v>
       </c>
       <c r="M50" s="31">
         <v>40529837</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B51" s="27">
         <v>2163348</v>
       </c>
       <c r="C51" s="31">
         <v>3528782</v>
       </c>
       <c r="D51" s="31">
         <v>4983778</v>
       </c>
       <c r="E51" s="31">
         <v>8471373</v>
       </c>
       <c r="F51" s="31">
         <v>12276042</v>
       </c>
       <c r="G51" s="31">
         <v>19123614</v>
       </c>
       <c r="H51" s="31">
         <v>19901845</v>
       </c>
       <c r="I51" s="31">
         <v>21141996</v>
       </c>
       <c r="J51" s="31">
         <v>22145928</v>
       </c>
       <c r="K51" s="31">
         <v>25610310</v>
       </c>
       <c r="L51" s="31">
         <v>28966831</v>
       </c>
       <c r="M51" s="31">
         <v>33646529</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B52" s="27">
         <v>119377</v>
       </c>
       <c r="C52" s="31">
         <v>403050</v>
       </c>
       <c r="D52" s="31">
         <v>687293</v>
       </c>
       <c r="E52" s="31">
         <v>990425</v>
       </c>
       <c r="F52" s="31">
         <v>1197417</v>
       </c>
       <c r="G52" s="31">
         <v>1403488</v>
       </c>
       <c r="H52" s="31">
         <v>1593559</v>
       </c>
       <c r="I52" s="31">
         <v>1793550</v>
       </c>
       <c r="J52" s="31">
         <v>1978401</v>
       </c>
       <c r="K52" s="31">
         <v>2169982</v>
       </c>
       <c r="L52" s="31">
         <v>2365102</v>
       </c>
       <c r="M52" s="31">
         <v>2569621</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B53" s="27">
         <v>1973798</v>
       </c>
       <c r="C53" s="31">
         <v>4319870</v>
       </c>
       <c r="D53" s="31">
         <v>6581089</v>
       </c>
       <c r="E53" s="31">
         <v>8984748</v>
       </c>
       <c r="F53" s="31">
         <v>11365184</v>
       </c>
       <c r="G53" s="31">
         <v>13272086</v>
       </c>
       <c r="H53" s="31">
         <v>15445420</v>
       </c>
       <c r="I53" s="31">
         <v>17789802</v>
       </c>
       <c r="J53" s="31">
         <v>18997281</v>
       </c>
       <c r="K53" s="31">
         <v>21652971</v>
       </c>
       <c r="L53" s="31">
         <v>24122539</v>
       </c>
       <c r="M53" s="31">
         <v>26779256</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B54" s="27">
         <v>241186</v>
       </c>
       <c r="C54" s="31">
         <v>1337804</v>
       </c>
       <c r="D54" s="31">
         <v>2300133</v>
       </c>
       <c r="E54" s="31">
         <v>3332722</v>
       </c>
       <c r="F54" s="31">
         <v>3529461</v>
       </c>
       <c r="G54" s="31">
         <v>3738316</v>
       </c>
       <c r="H54" s="31">
         <v>4048167</v>
       </c>
       <c r="I54" s="31">
         <v>4676392</v>
       </c>
@@ -3121,338 +3652,338 @@
       </c>
       <c r="G57" s="31">
         <v>507063</v>
       </c>
       <c r="H57" s="31">
         <v>585407</v>
       </c>
       <c r="I57" s="31">
         <v>669034</v>
       </c>
       <c r="J57" s="31">
         <v>757974</v>
       </c>
       <c r="K57" s="31">
         <v>849751</v>
       </c>
       <c r="L57" s="31">
         <v>935370</v>
       </c>
       <c r="M57" s="31">
         <v>1020640</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B58" s="27">
         <v>627285</v>
       </c>
       <c r="C58" s="31">
         <v>1388960</v>
       </c>
       <c r="D58" s="31">
         <v>3565636</v>
       </c>
       <c r="E58" s="31">
         <v>3573387</v>
       </c>
       <c r="F58" s="31">
         <v>3579394</v>
       </c>
       <c r="G58" s="31">
         <v>3585401</v>
       </c>
       <c r="H58" s="31">
         <v>3591408</v>
       </c>
       <c r="I58" s="31">
         <v>3597444</v>
       </c>
       <c r="J58" s="31">
         <v>3603481</v>
       </c>
       <c r="K58" s="31">
         <v>4150901</v>
       </c>
       <c r="L58" s="31">
         <v>5589067</v>
       </c>
       <c r="M58" s="31">
         <v>6798124</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B59" s="27">
         <v>252207</v>
       </c>
       <c r="C59" s="31">
         <v>587370</v>
       </c>
       <c r="D59" s="31">
         <v>922533</v>
       </c>
       <c r="E59" s="31">
         <v>1257696</v>
       </c>
       <c r="F59" s="31">
         <v>1574013</v>
       </c>
       <c r="G59" s="31">
         <v>1890331</v>
       </c>
       <c r="H59" s="31">
         <v>2206648</v>
       </c>
       <c r="I59" s="31">
         <v>2479467</v>
       </c>
       <c r="J59" s="31">
         <v>2752285</v>
       </c>
       <c r="K59" s="31">
         <v>3025104</v>
       </c>
       <c r="L59" s="31">
         <v>3296158</v>
       </c>
       <c r="M59" s="31">
         <v>3567212</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B60" s="27">
         <v>99857</v>
       </c>
       <c r="C60" s="31">
         <v>159055</v>
       </c>
       <c r="D60" s="31">
         <v>218253</v>
       </c>
       <c r="E60" s="31">
         <v>277451</v>
       </c>
       <c r="F60" s="31">
         <v>323962</v>
       </c>
       <c r="G60" s="31">
         <v>370472</v>
       </c>
       <c r="H60" s="31">
         <v>416982</v>
       </c>
       <c r="I60" s="31">
         <v>577196</v>
       </c>
       <c r="J60" s="31">
         <v>737410</v>
       </c>
       <c r="K60" s="31">
         <v>897624</v>
       </c>
       <c r="L60" s="31">
         <v>1030007</v>
       </c>
       <c r="M60" s="31">
         <v>1162390</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B61" s="27">
         <v>3450</v>
       </c>
       <c r="C61" s="31">
         <v>6900</v>
       </c>
       <c r="D61" s="31">
         <v>10350</v>
       </c>
       <c r="E61" s="31">
         <v>13800</v>
       </c>
       <c r="F61" s="31">
         <v>17250</v>
       </c>
       <c r="G61" s="31">
         <v>20700</v>
       </c>
       <c r="H61" s="31">
         <v>24150</v>
       </c>
       <c r="I61" s="31">
         <v>27600</v>
       </c>
       <c r="J61" s="31">
         <v>31050</v>
       </c>
       <c r="K61" s="31">
         <v>34500</v>
       </c>
       <c r="L61" s="31">
         <v>37950</v>
       </c>
       <c r="M61" s="31">
         <v>41400</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B62" s="27">
         <v>2061068</v>
       </c>
       <c r="C62" s="31">
         <v>3231914</v>
       </c>
       <c r="D62" s="31">
         <v>4436380</v>
       </c>
       <c r="E62" s="31">
         <v>7695107</v>
       </c>
       <c r="F62" s="31">
         <v>11377427</v>
       </c>
       <c r="G62" s="31">
         <v>18054813</v>
       </c>
       <c r="H62" s="31">
         <v>18747989</v>
       </c>
       <c r="I62" s="31">
         <v>19831918</v>
       </c>
       <c r="J62" s="31">
         <v>20677707</v>
       </c>
       <c r="K62" s="31">
         <v>24026333</v>
       </c>
       <c r="L62" s="31">
         <v>27245519</v>
       </c>
       <c r="M62" s="31">
         <v>31669200</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B63" s="27">
         <v>92956</v>
       </c>
       <c r="C63" s="31">
         <v>319621</v>
       </c>
       <c r="D63" s="31">
         <v>546856</v>
       </c>
       <c r="E63" s="31">
         <v>792981</v>
       </c>
       <c r="F63" s="31">
         <v>960472</v>
       </c>
       <c r="G63" s="31">
         <v>1127043</v>
       </c>
       <c r="H63" s="31">
         <v>1277615</v>
       </c>
       <c r="I63" s="31">
         <v>1410901</v>
       </c>
       <c r="J63" s="31">
         <v>1529047</v>
       </c>
       <c r="K63" s="31">
         <v>1653924</v>
       </c>
       <c r="L63" s="31">
         <v>1777414</v>
       </c>
       <c r="M63" s="31">
         <v>1910304</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B64" s="27">
         <v>1500312</v>
       </c>
       <c r="C64" s="31">
         <v>3046421</v>
       </c>
       <c r="D64" s="31">
         <v>4491157</v>
       </c>
       <c r="E64" s="31">
         <v>6012080</v>
       </c>
       <c r="F64" s="31">
         <v>7791744</v>
       </c>
       <c r="G64" s="31">
         <v>9218421</v>
       </c>
       <c r="H64" s="31">
         <v>10876375</v>
       </c>
       <c r="I64" s="31">
         <v>12533835</v>
       </c>
       <c r="J64" s="31">
         <v>13026455</v>
       </c>
       <c r="K64" s="31">
         <v>14658275</v>
       </c>
       <c r="L64" s="31">
         <v>16300574</v>
       </c>
       <c r="M64" s="31">
         <v>18109301</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B65" s="27">
         <v>229134</v>
       </c>
       <c r="C65" s="31">
         <v>477421</v>
       </c>
       <c r="D65" s="31">
         <v>591418</v>
       </c>
       <c r="E65" s="31">
         <v>732611</v>
       </c>
       <c r="F65" s="31">
         <v>903467</v>
       </c>
       <c r="G65" s="31">
         <v>1086440</v>
       </c>
       <c r="H65" s="31">
         <v>1342348</v>
       </c>
       <c r="I65" s="31">
         <v>1603236</v>
       </c>
@@ -3572,215 +4103,215 @@
       </c>
       <c r="G68" s="31">
         <v>3498</v>
       </c>
       <c r="H68" s="31">
         <v>4081</v>
       </c>
       <c r="I68" s="31">
         <v>4664</v>
       </c>
       <c r="J68" s="31">
         <v>5247</v>
       </c>
       <c r="K68" s="31">
         <v>5830</v>
       </c>
       <c r="L68" s="31">
         <v>6413</v>
       </c>
       <c r="M68" s="31">
         <v>6996</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B69" s="27">
         <v>98180</v>
       </c>
       <c r="C69" s="31">
         <v>192869</v>
       </c>
       <c r="D69" s="31">
         <v>287557</v>
       </c>
       <c r="E69" s="31">
         <v>382245</v>
       </c>
       <c r="F69" s="31">
         <v>421574</v>
       </c>
       <c r="G69" s="31">
         <v>460903</v>
       </c>
       <c r="H69" s="31">
         <v>500232</v>
       </c>
       <c r="I69" s="31">
         <v>696669</v>
       </c>
       <c r="J69" s="31">
         <v>893106</v>
       </c>
       <c r="K69" s="31">
         <v>1089542</v>
       </c>
       <c r="L69" s="31">
         <v>1264893</v>
       </c>
       <c r="M69" s="31">
         <v>1440243</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B70" s="27">
         <v>15783</v>
       </c>
       <c r="C70" s="31">
         <v>34382</v>
       </c>
       <c r="D70" s="31">
         <v>52981</v>
       </c>
       <c r="E70" s="31">
         <v>71580</v>
       </c>
       <c r="F70" s="31">
         <v>87172</v>
       </c>
       <c r="G70" s="31">
         <v>102763</v>
       </c>
       <c r="H70" s="31">
         <v>118354</v>
       </c>
       <c r="I70" s="31">
         <v>136534</v>
       </c>
       <c r="J70" s="31">
         <v>154714</v>
       </c>
       <c r="K70" s="31">
         <v>172894</v>
       </c>
       <c r="L70" s="31">
         <v>191234</v>
       </c>
       <c r="M70" s="31">
         <v>209574</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B71" s="27">
         <v>357</v>
       </c>
       <c r="C71" s="31">
         <v>714</v>
       </c>
       <c r="D71" s="31">
         <v>1071</v>
       </c>
       <c r="E71" s="31">
         <v>1428</v>
       </c>
       <c r="F71" s="31">
         <v>1785</v>
       </c>
       <c r="G71" s="31">
         <v>2142</v>
       </c>
       <c r="H71" s="31">
         <v>2499</v>
       </c>
       <c r="I71" s="31">
         <v>2856</v>
       </c>
       <c r="J71" s="31">
         <v>3213</v>
       </c>
       <c r="K71" s="31">
         <v>3570</v>
       </c>
       <c r="L71" s="31">
         <v>3927</v>
       </c>
       <c r="M71" s="31">
         <v>4284</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B72" s="27">
         <v>590</v>
       </c>
       <c r="C72" s="31">
         <v>1270</v>
       </c>
       <c r="D72" s="31">
         <v>1950</v>
       </c>
       <c r="E72" s="31">
         <v>2630</v>
       </c>
       <c r="F72" s="31">
         <v>3204</v>
       </c>
       <c r="G72" s="31">
         <v>3778</v>
       </c>
       <c r="H72" s="31">
         <v>4352</v>
       </c>
       <c r="I72" s="31">
         <v>4960</v>
       </c>
       <c r="J72" s="31">
         <v>5568</v>
       </c>
       <c r="K72" s="31">
         <v>6176</v>
       </c>
       <c r="L72" s="31">
         <v>6791</v>
       </c>
       <c r="M72" s="31">
         <v>7407</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B73" s="27">
         <v>4002</v>
       </c>
       <c r="C73" s="31">
         <v>8004</v>
       </c>
       <c r="D73" s="31">
         <v>12006</v>
       </c>
       <c r="E73" s="31">
         <v>16008</v>
       </c>
       <c r="F73" s="31">
         <v>20010</v>
       </c>
       <c r="G73" s="31">
         <v>24012</v>
       </c>
       <c r="H73" s="31">
         <v>28014</v>
       </c>
       <c r="I73" s="31">
         <v>32016</v>
       </c>
@@ -3818,92 +4349,92 @@
       </c>
       <c r="G74" s="31">
         <v>1527059</v>
       </c>
       <c r="H74" s="31">
         <v>1746860</v>
       </c>
       <c r="I74" s="31">
         <v>1763156</v>
       </c>
       <c r="J74" s="31">
         <v>1779451</v>
       </c>
       <c r="K74" s="31">
         <v>1795747</v>
       </c>
       <c r="L74" s="31">
         <v>1821732</v>
       </c>
       <c r="M74" s="31">
         <v>1847717</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
       <c r="A75" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B75" s="27">
         <v>124660</v>
       </c>
       <c r="C75" s="31">
         <v>325836</v>
       </c>
       <c r="D75" s="31">
         <v>527012</v>
       </c>
       <c r="E75" s="31">
         <v>728188</v>
       </c>
       <c r="F75" s="31">
         <v>939583</v>
       </c>
       <c r="G75" s="31">
         <v>1150977</v>
       </c>
       <c r="H75" s="31">
         <v>1362372</v>
       </c>
       <c r="I75" s="31">
         <v>1372896</v>
       </c>
       <c r="J75" s="31">
         <v>1383420</v>
       </c>
       <c r="K75" s="31">
         <v>1393944</v>
       </c>
       <c r="L75" s="31">
         <v>1415127</v>
       </c>
       <c r="M75" s="31">
         <v>1436311</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="14.25" customHeight="1">
       <c r="A76" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B76" s="27">
         <v>4168</v>
       </c>
       <c r="C76" s="31">
         <v>122535</v>
       </c>
       <c r="D76" s="31">
         <v>240902</v>
       </c>
       <c r="E76" s="31">
         <v>359269</v>
       </c>
       <c r="F76" s="31">
         <v>367675</v>
       </c>
       <c r="G76" s="31">
         <v>376082</v>
       </c>
       <c r="H76" s="31">
         <v>384488</v>
       </c>
       <c r="I76" s="31">
         <v>390260</v>
       </c>
@@ -3982,133 +4513,133 @@
       </c>
       <c r="G78" s="31">
         <v>1466681</v>
       </c>
       <c r="H78" s="31">
         <v>1724109</v>
       </c>
       <c r="I78" s="31">
         <v>1890495</v>
       </c>
       <c r="J78" s="31">
         <v>2157458</v>
       </c>
       <c r="K78" s="31">
         <v>2497979</v>
       </c>
       <c r="L78" s="31">
         <v>2962344</v>
       </c>
       <c r="M78" s="31">
         <v>3988127</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B79" s="27">
         <v>899474</v>
       </c>
       <c r="C79" s="31">
         <v>1981155</v>
       </c>
       <c r="D79" s="31">
         <v>3036245</v>
       </c>
       <c r="E79" s="31">
         <v>4178956</v>
       </c>
       <c r="F79" s="31">
         <v>4982485</v>
       </c>
       <c r="G79" s="31">
         <v>7100547</v>
       </c>
       <c r="H79" s="31">
         <v>7629043</v>
       </c>
       <c r="I79" s="31">
         <v>8521241</v>
       </c>
       <c r="J79" s="31">
         <v>9226588</v>
       </c>
       <c r="K79" s="31">
         <v>10250693</v>
       </c>
       <c r="L79" s="31">
         <v>11296508</v>
       </c>
       <c r="M79" s="31">
         <v>12585844</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B80" s="27">
         <v>750</v>
       </c>
       <c r="C80" s="31">
         <v>750</v>
       </c>
       <c r="D80" s="31">
         <v>750</v>
       </c>
       <c r="E80" s="31">
         <v>750</v>
       </c>
       <c r="F80" s="31">
         <v>750</v>
       </c>
       <c r="G80" s="31">
         <v>750</v>
       </c>
       <c r="H80" s="31">
         <v>750</v>
       </c>
       <c r="I80" s="31">
         <v>2029</v>
       </c>
       <c r="J80" s="31">
         <v>3309</v>
       </c>
       <c r="K80" s="31">
         <v>4588</v>
       </c>
       <c r="L80" s="31">
         <v>4588</v>
       </c>
       <c r="M80" s="31">
         <v>4588</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B81" s="27">
         <v>89686</v>
       </c>
       <c r="C81" s="31">
         <v>219975</v>
       </c>
       <c r="D81" s="31">
         <v>245778</v>
       </c>
       <c r="E81" s="31">
         <v>298776</v>
       </c>
       <c r="F81" s="31">
         <v>374527</v>
       </c>
       <c r="G81" s="31">
         <v>462395</v>
       </c>
       <c r="H81" s="31">
         <v>623198</v>
       </c>
       <c r="I81" s="31">
         <v>766505</v>
       </c>
@@ -4228,297 +4759,297 @@
       </c>
       <c r="G84" s="31">
         <v>234128</v>
       </c>
       <c r="H84" s="31">
         <v>272881</v>
       </c>
       <c r="I84" s="31">
         <v>316104</v>
       </c>
       <c r="J84" s="31">
         <v>357491</v>
       </c>
       <c r="K84" s="31">
         <v>402551</v>
       </c>
       <c r="L84" s="31">
         <v>444696</v>
       </c>
       <c r="M84" s="31">
         <v>486841</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B85" s="27">
         <v>2600</v>
       </c>
       <c r="C85" s="31">
         <v>5200</v>
       </c>
       <c r="D85" s="31">
         <v>7800</v>
       </c>
       <c r="E85" s="31">
         <v>10400</v>
       </c>
       <c r="F85" s="31">
         <v>13050</v>
       </c>
       <c r="G85" s="31">
         <v>15700</v>
       </c>
       <c r="H85" s="31">
         <v>18350</v>
       </c>
       <c r="I85" s="31">
         <v>21029</v>
       </c>
       <c r="J85" s="31">
         <v>23709</v>
       </c>
       <c r="K85" s="31">
         <v>26388</v>
       </c>
       <c r="L85" s="31">
         <v>29004</v>
       </c>
       <c r="M85" s="31">
         <v>31620</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B86" s="27">
         <v>4988</v>
       </c>
       <c r="C86" s="31">
         <v>17662</v>
       </c>
       <c r="D86" s="31">
         <v>30336</v>
       </c>
       <c r="E86" s="31">
         <v>43010</v>
       </c>
       <c r="F86" s="31">
         <v>79539</v>
       </c>
       <c r="G86" s="31">
         <v>116067</v>
       </c>
       <c r="H86" s="31">
         <v>152595</v>
       </c>
       <c r="I86" s="31">
         <v>187676</v>
       </c>
       <c r="J86" s="31">
         <v>221254</v>
       </c>
       <c r="K86" s="31">
         <v>257837</v>
       </c>
       <c r="L86" s="31">
         <v>304442</v>
       </c>
       <c r="M86" s="31">
         <v>351047</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B87" s="27">
         <v>21477</v>
       </c>
       <c r="C87" s="31">
         <v>42954</v>
       </c>
       <c r="D87" s="31">
         <v>64431</v>
       </c>
       <c r="E87" s="31">
         <v>85908</v>
       </c>
       <c r="F87" s="31">
         <v>107385</v>
       </c>
       <c r="G87" s="31">
         <v>128862</v>
       </c>
       <c r="H87" s="31">
         <v>150339</v>
       </c>
       <c r="I87" s="31">
         <v>171816</v>
       </c>
       <c r="J87" s="31">
         <v>179838</v>
       </c>
       <c r="K87" s="31">
         <v>214770</v>
       </c>
       <c r="L87" s="31">
         <v>236247</v>
       </c>
       <c r="M87" s="31">
         <v>257724</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B88" s="27">
         <v>71123</v>
       </c>
       <c r="C88" s="31">
         <v>147739</v>
       </c>
       <c r="D88" s="31">
         <v>284566</v>
       </c>
       <c r="E88" s="31">
         <v>429650</v>
       </c>
       <c r="F88" s="31">
         <v>617957</v>
       </c>
       <c r="G88" s="31">
         <v>792947</v>
       </c>
       <c r="H88" s="31">
         <v>945078</v>
       </c>
       <c r="I88" s="31">
         <v>1124260</v>
       </c>
       <c r="J88" s="31">
         <v>1252153</v>
       </c>
       <c r="K88" s="31">
         <v>1335796</v>
       </c>
       <c r="L88" s="31">
         <v>1413825</v>
       </c>
       <c r="M88" s="31">
         <v>1493164</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B89" s="27">
         <v>70566</v>
       </c>
       <c r="C89" s="31">
         <v>158436</v>
       </c>
       <c r="D89" s="31">
         <v>246876</v>
       </c>
       <c r="E89" s="31">
         <v>354206</v>
       </c>
       <c r="F89" s="31">
         <v>495070</v>
       </c>
       <c r="G89" s="31">
         <v>635014</v>
       </c>
       <c r="H89" s="31">
         <v>758957</v>
       </c>
       <c r="I89" s="31">
         <v>867702</v>
       </c>
       <c r="J89" s="31">
         <v>950183</v>
       </c>
       <c r="K89" s="31">
         <v>1061641</v>
       </c>
       <c r="L89" s="31">
         <v>1155123</v>
       </c>
       <c r="M89" s="31">
         <v>1258005</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="18" customHeight="1">
       <c r="A90" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B90" s="27">
         <v>1078</v>
       </c>
       <c r="C90" s="31">
         <v>2156</v>
       </c>
       <c r="D90" s="31">
         <v>3234</v>
       </c>
       <c r="E90" s="31">
         <v>4312</v>
       </c>
       <c r="F90" s="31">
         <v>5390</v>
       </c>
       <c r="G90" s="31">
         <v>6468</v>
       </c>
       <c r="H90" s="31">
         <v>7546</v>
       </c>
       <c r="I90" s="31">
         <v>8624</v>
       </c>
       <c r="J90" s="31">
         <v>9252</v>
       </c>
       <c r="K90" s="31">
         <v>10780</v>
       </c>
       <c r="L90" s="31">
         <v>11858</v>
       </c>
       <c r="M90" s="31">
         <v>12936</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B91" s="27">
         <v>59887</v>
       </c>
       <c r="C91" s="31">
         <v>137896</v>
       </c>
       <c r="D91" s="31">
         <v>215904</v>
       </c>
       <c r="E91" s="31">
         <v>293912</v>
       </c>
       <c r="F91" s="31">
         <v>379754</v>
       </c>
       <c r="G91" s="31">
         <v>465595</v>
       </c>
       <c r="H91" s="31">
         <v>551436</v>
       </c>
       <c r="I91" s="31">
         <v>655123</v>
       </c>
@@ -4638,215 +5169,215 @@
       </c>
       <c r="G94" s="31">
         <v>59923</v>
       </c>
       <c r="H94" s="31">
         <v>64012</v>
       </c>
       <c r="I94" s="31">
         <v>68914</v>
       </c>
       <c r="J94" s="31">
         <v>79129</v>
       </c>
       <c r="K94" s="31">
         <v>92180</v>
       </c>
       <c r="L94" s="31">
         <v>100152</v>
       </c>
       <c r="M94" s="31">
         <v>107775</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="16.5" customHeight="1">
       <c r="A95" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B95" s="27">
         <v>102</v>
       </c>
       <c r="C95" s="31">
         <v>204</v>
       </c>
       <c r="D95" s="31">
         <v>306</v>
       </c>
       <c r="E95" s="31">
         <v>408</v>
       </c>
       <c r="F95" s="31">
         <v>510</v>
       </c>
       <c r="G95" s="31">
         <v>612</v>
       </c>
       <c r="H95" s="31">
         <v>714</v>
       </c>
       <c r="I95" s="31">
         <v>816</v>
       </c>
       <c r="J95" s="31">
         <v>918</v>
       </c>
       <c r="K95" s="31">
         <v>1020</v>
       </c>
       <c r="L95" s="31">
         <v>1122</v>
       </c>
       <c r="M95" s="31">
         <v>1224</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B96" s="27">
         <v>1220</v>
       </c>
       <c r="C96" s="31">
         <v>2440</v>
       </c>
       <c r="D96" s="31">
         <v>3660</v>
       </c>
       <c r="E96" s="31">
         <v>4880</v>
       </c>
       <c r="F96" s="31">
         <v>6100</v>
       </c>
       <c r="G96" s="31">
         <v>7320</v>
       </c>
       <c r="H96" s="31">
         <v>8540</v>
       </c>
       <c r="I96" s="31">
         <v>9760</v>
       </c>
       <c r="J96" s="31">
         <v>10980</v>
       </c>
       <c r="K96" s="31">
         <v>12200</v>
       </c>
       <c r="L96" s="31">
         <v>13420</v>
       </c>
       <c r="M96" s="31">
         <v>14640</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B97" s="27">
         <v>683</v>
       </c>
       <c r="C97" s="31">
         <v>3573</v>
       </c>
       <c r="D97" s="31">
         <v>6463</v>
       </c>
       <c r="E97" s="31">
         <v>9353</v>
       </c>
       <c r="F97" s="31">
         <v>10037</v>
       </c>
       <c r="G97" s="31">
         <v>10720</v>
       </c>
       <c r="H97" s="31">
         <v>11403</v>
       </c>
       <c r="I97" s="31">
         <v>12635</v>
       </c>
       <c r="J97" s="31">
         <v>13867</v>
       </c>
       <c r="K97" s="31">
         <v>15099</v>
       </c>
       <c r="L97" s="31">
         <v>22768</v>
       </c>
       <c r="M97" s="31">
         <v>30437</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B98" s="27">
         <v>816651</v>
       </c>
       <c r="C98" s="31">
         <v>1686332</v>
       </c>
       <c r="D98" s="31">
         <v>2481925</v>
       </c>
       <c r="E98" s="31">
         <v>3349761</v>
       </c>
       <c r="F98" s="31">
         <v>4369040</v>
       </c>
       <c r="G98" s="31">
         <v>5203922</v>
       </c>
       <c r="H98" s="31">
         <v>6103731</v>
       </c>
       <c r="I98" s="31">
         <v>6964248</v>
       </c>
       <c r="J98" s="31">
         <v>7139925</v>
       </c>
       <c r="K98" s="31">
         <v>8045603</v>
       </c>
       <c r="L98" s="31">
         <v>9000240</v>
       </c>
       <c r="M98" s="31">
         <v>10066717</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B99" s="27">
         <v>653</v>
       </c>
       <c r="C99" s="31">
         <v>2303</v>
       </c>
       <c r="D99" s="31">
         <v>3953</v>
       </c>
       <c r="E99" s="31">
         <v>5603</v>
       </c>
       <c r="F99" s="31">
         <v>6257</v>
       </c>
       <c r="G99" s="31">
         <v>6910</v>
       </c>
       <c r="H99" s="31">
         <v>7563</v>
       </c>
       <c r="I99" s="31">
         <v>8888</v>
       </c>
@@ -4966,338 +5497,338 @@
       </c>
       <c r="G102" s="31">
         <v>184752</v>
       </c>
       <c r="H102" s="31">
         <v>215544</v>
       </c>
       <c r="I102" s="31">
         <v>246336</v>
       </c>
       <c r="J102" s="31">
         <v>277128</v>
       </c>
       <c r="K102" s="31">
         <v>307920</v>
       </c>
       <c r="L102" s="31">
         <v>338712</v>
       </c>
       <c r="M102" s="31">
         <v>369504</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="17.25" customHeight="1">
       <c r="A103" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B103" s="27">
         <v>3169</v>
       </c>
       <c r="C103" s="31">
         <v>6338</v>
       </c>
       <c r="D103" s="31">
         <v>9507</v>
       </c>
       <c r="E103" s="31">
         <v>12676</v>
       </c>
       <c r="F103" s="31">
         <v>15845</v>
       </c>
       <c r="G103" s="31">
         <v>19014</v>
       </c>
       <c r="H103" s="31">
         <v>22183</v>
       </c>
       <c r="I103" s="31">
         <v>25352</v>
       </c>
       <c r="J103" s="31">
         <v>28521</v>
       </c>
       <c r="K103" s="31">
         <v>31690</v>
       </c>
       <c r="L103" s="31">
         <v>34859</v>
       </c>
       <c r="M103" s="31">
         <v>38028</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B104" s="27">
         <v>23734</v>
       </c>
       <c r="C104" s="31">
         <v>49715</v>
       </c>
       <c r="D104" s="31">
         <v>75696</v>
       </c>
       <c r="E104" s="31">
         <v>101676</v>
       </c>
       <c r="F104" s="31">
         <v>130098</v>
       </c>
       <c r="G104" s="31">
         <v>158519</v>
       </c>
       <c r="H104" s="31">
         <v>186940</v>
       </c>
       <c r="I104" s="31">
         <v>217074</v>
       </c>
       <c r="J104" s="31">
         <v>247207</v>
       </c>
       <c r="K104" s="31">
         <v>277340</v>
       </c>
       <c r="L104" s="31">
         <v>304612</v>
       </c>
       <c r="M104" s="31">
         <v>331884</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B105" s="27">
         <v>4777</v>
       </c>
       <c r="C105" s="31">
         <v>9554</v>
       </c>
       <c r="D105" s="31">
         <v>14331</v>
       </c>
       <c r="E105" s="31">
         <v>19108</v>
       </c>
       <c r="F105" s="31">
         <v>23885</v>
       </c>
       <c r="G105" s="31">
         <v>28662</v>
       </c>
       <c r="H105" s="31">
         <v>33439</v>
       </c>
       <c r="I105" s="31">
         <v>38216</v>
       </c>
       <c r="J105" s="31">
         <v>42993</v>
       </c>
       <c r="K105" s="31">
         <v>47770</v>
       </c>
       <c r="L105" s="31">
         <v>52547</v>
       </c>
       <c r="M105" s="31">
         <v>57324</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B106" s="27">
         <v>3450</v>
       </c>
       <c r="C106" s="31">
         <v>6900</v>
       </c>
       <c r="D106" s="31">
         <v>10350</v>
       </c>
       <c r="E106" s="31">
         <v>13800</v>
       </c>
       <c r="F106" s="31">
         <v>17250</v>
       </c>
       <c r="G106" s="31">
         <v>20700</v>
       </c>
       <c r="H106" s="31">
         <v>24150</v>
       </c>
       <c r="I106" s="31">
         <v>27600</v>
       </c>
       <c r="J106" s="31">
         <v>31050</v>
       </c>
       <c r="K106" s="31">
         <v>34500</v>
       </c>
       <c r="L106" s="31">
         <v>37950</v>
       </c>
       <c r="M106" s="31">
         <v>41400</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B107" s="27">
         <v>12047</v>
       </c>
       <c r="C107" s="31">
         <v>24094</v>
       </c>
       <c r="D107" s="31">
         <v>36141</v>
       </c>
       <c r="E107" s="31">
         <v>48188</v>
       </c>
       <c r="F107" s="31">
         <v>60235</v>
       </c>
       <c r="G107" s="31">
         <v>72282</v>
       </c>
       <c r="H107" s="31">
         <v>84329</v>
       </c>
       <c r="I107" s="31">
         <v>96376</v>
       </c>
       <c r="J107" s="31">
         <v>108423</v>
       </c>
       <c r="K107" s="31">
         <v>120470</v>
       </c>
       <c r="L107" s="31">
         <v>132517</v>
       </c>
       <c r="M107" s="31">
         <v>144564</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B108" s="27">
         <v>13730</v>
       </c>
       <c r="C108" s="31">
         <v>27460</v>
       </c>
       <c r="D108" s="31">
         <v>41190</v>
       </c>
       <c r="E108" s="31">
         <v>54920</v>
       </c>
       <c r="F108" s="31">
         <v>68650</v>
       </c>
       <c r="G108" s="31">
         <v>82380</v>
       </c>
       <c r="H108" s="31">
         <v>96110</v>
       </c>
       <c r="I108" s="31">
         <v>109840</v>
       </c>
       <c r="J108" s="31">
         <v>123570</v>
       </c>
       <c r="K108" s="31">
         <v>137300</v>
       </c>
       <c r="L108" s="31">
         <v>151030</v>
       </c>
       <c r="M108" s="31">
         <v>164760</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B109" s="27">
         <v>22040</v>
       </c>
       <c r="C109" s="31">
         <v>44755</v>
       </c>
       <c r="D109" s="31">
         <v>67470</v>
       </c>
       <c r="E109" s="31">
         <v>90186</v>
       </c>
       <c r="F109" s="31">
         <v>115055</v>
       </c>
       <c r="G109" s="31">
         <v>139924</v>
       </c>
       <c r="H109" s="31">
         <v>164793</v>
       </c>
       <c r="I109" s="31">
         <v>190156</v>
       </c>
       <c r="J109" s="31">
         <v>215519</v>
       </c>
       <c r="K109" s="31">
         <v>240883</v>
       </c>
       <c r="L109" s="31">
         <v>264037</v>
       </c>
       <c r="M109" s="31">
         <v>287191</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B110" s="27">
         <v>3683</v>
       </c>
       <c r="C110" s="31">
         <v>7366</v>
       </c>
       <c r="D110" s="31">
         <v>11049</v>
       </c>
       <c r="E110" s="31">
         <v>14732</v>
       </c>
       <c r="F110" s="31">
         <v>18415</v>
       </c>
       <c r="G110" s="31">
         <v>22098</v>
       </c>
       <c r="H110" s="31">
         <v>25781</v>
       </c>
       <c r="I110" s="31">
         <v>29464</v>
       </c>
@@ -5417,297 +5948,297 @@
       </c>
       <c r="G113" s="31">
         <v>24762</v>
       </c>
       <c r="H113" s="31">
         <v>28889</v>
       </c>
       <c r="I113" s="31">
         <v>33016</v>
       </c>
       <c r="J113" s="31">
         <v>37143</v>
       </c>
       <c r="K113" s="31">
         <v>41270</v>
       </c>
       <c r="L113" s="31">
         <v>45397</v>
       </c>
       <c r="M113" s="31">
         <v>49524</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B114" s="27">
         <v>621516</v>
       </c>
       <c r="C114" s="31">
         <v>1377422</v>
       </c>
       <c r="D114" s="31">
         <v>3548329</v>
       </c>
       <c r="E114" s="31">
         <v>3550311</v>
       </c>
       <c r="F114" s="31">
         <v>3550499</v>
       </c>
       <c r="G114" s="31">
         <v>3550687</v>
       </c>
       <c r="H114" s="31">
         <v>3550875</v>
       </c>
       <c r="I114" s="31">
         <v>3551063</v>
       </c>
       <c r="J114" s="31">
         <v>3551251</v>
       </c>
       <c r="K114" s="31">
         <v>4092823</v>
       </c>
       <c r="L114" s="31">
         <v>5525204</v>
       </c>
       <c r="M114" s="31">
         <v>6728476</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B115" s="27">
         <v>542</v>
       </c>
       <c r="C115" s="31">
         <v>1084</v>
       </c>
       <c r="D115" s="31">
         <v>1626</v>
       </c>
       <c r="E115" s="31">
         <v>2168</v>
       </c>
       <c r="F115" s="31">
         <v>2710</v>
       </c>
       <c r="G115" s="31">
         <v>3252</v>
       </c>
       <c r="H115" s="31">
         <v>3794</v>
       </c>
       <c r="I115" s="31">
         <v>4336</v>
       </c>
       <c r="J115" s="31">
         <v>4878</v>
       </c>
       <c r="K115" s="31">
         <v>5420</v>
       </c>
       <c r="L115" s="31">
         <v>5962</v>
       </c>
       <c r="M115" s="31">
         <v>6504</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B116" s="27">
         <v>3445</v>
       </c>
       <c r="C116" s="31">
         <v>6890</v>
       </c>
       <c r="D116" s="31">
         <v>10335</v>
       </c>
       <c r="E116" s="31">
         <v>13780</v>
       </c>
       <c r="F116" s="31">
         <v>17225</v>
       </c>
       <c r="G116" s="31">
         <v>20670</v>
       </c>
       <c r="H116" s="31">
         <v>24115</v>
       </c>
       <c r="I116" s="31">
         <v>27560</v>
       </c>
       <c r="J116" s="31">
         <v>31005</v>
       </c>
       <c r="K116" s="31">
         <v>34450</v>
       </c>
       <c r="L116" s="31">
         <v>37895</v>
       </c>
       <c r="M116" s="31">
         <v>41340</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B117" s="27">
         <v>1078067</v>
       </c>
       <c r="C117" s="31">
         <v>1078212</v>
       </c>
       <c r="D117" s="31">
         <v>1078357</v>
       </c>
       <c r="E117" s="31">
         <v>3036885</v>
       </c>
       <c r="F117" s="31">
         <v>5714965</v>
       </c>
       <c r="G117" s="31">
         <v>10086895</v>
       </c>
       <c r="H117" s="31">
         <v>10087040</v>
       </c>
       <c r="I117" s="31">
         <v>10087185</v>
       </c>
       <c r="J117" s="31">
         <v>10087330</v>
       </c>
       <c r="K117" s="31">
         <v>12315804</v>
       </c>
       <c r="L117" s="31">
         <v>14398742</v>
       </c>
       <c r="M117" s="31">
         <v>17441344</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B118" s="27">
         <v>3808</v>
       </c>
       <c r="C118" s="31">
         <v>7616</v>
       </c>
       <c r="D118" s="31">
         <v>11424</v>
       </c>
       <c r="E118" s="31">
         <v>15232</v>
       </c>
       <c r="F118" s="31">
         <v>19040</v>
       </c>
       <c r="G118" s="31">
         <v>22848</v>
       </c>
       <c r="H118" s="31">
         <v>26656</v>
       </c>
       <c r="I118" s="31">
         <v>30464</v>
       </c>
       <c r="J118" s="31">
         <v>34272</v>
       </c>
       <c r="K118" s="31">
         <v>38080</v>
       </c>
       <c r="L118" s="31">
         <v>41888</v>
       </c>
       <c r="M118" s="31">
         <v>45696</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B119" s="27">
         <v>651146</v>
       </c>
       <c r="C119" s="31">
         <v>1302712</v>
       </c>
       <c r="D119" s="31">
         <v>1926994</v>
       </c>
       <c r="E119" s="31">
         <v>2555220</v>
       </c>
       <c r="F119" s="31">
         <v>3289036</v>
       </c>
       <c r="G119" s="31">
         <v>3854262</v>
       </c>
       <c r="H119" s="31">
         <v>4585838</v>
       </c>
       <c r="I119" s="31">
         <v>5354404</v>
       </c>
       <c r="J119" s="31">
         <v>5642970</v>
       </c>
       <c r="K119" s="31">
         <v>6340736</v>
       </c>
       <c r="L119" s="31">
         <v>7003502</v>
       </c>
       <c r="M119" s="31">
         <v>7720856</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B120" s="27">
         <v>434</v>
       </c>
       <c r="C120" s="31">
         <v>868</v>
       </c>
       <c r="D120" s="31">
         <v>1302</v>
       </c>
       <c r="E120" s="31">
         <v>1736</v>
       </c>
       <c r="F120" s="31">
         <v>2170</v>
       </c>
       <c r="G120" s="31">
         <v>2604</v>
       </c>
       <c r="H120" s="31">
         <v>3038</v>
       </c>
       <c r="I120" s="31">
         <v>3472</v>
       </c>
@@ -5786,174 +6317,174 @@
       </c>
       <c r="G122" s="31">
         <v>742854</v>
       </c>
       <c r="H122" s="31">
         <v>975705</v>
       </c>
       <c r="I122" s="31">
         <v>1046186</v>
       </c>
       <c r="J122" s="31">
         <v>1205965</v>
       </c>
       <c r="K122" s="31">
         <v>1481174</v>
       </c>
       <c r="L122" s="31">
         <v>2014292</v>
       </c>
       <c r="M122" s="31">
         <v>2333460</v>
       </c>
     </row>
     <row r="123" spans="1:13" ht="18.75" customHeight="1">
       <c r="A123" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B123" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="H123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="J123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="K123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="L123" s="32" t="s">
         <v>0</v>
       </c>
       <c r="M123" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B124" s="27">
         <v>53155</v>
       </c>
       <c r="C124" s="31">
         <v>62835</v>
       </c>
       <c r="D124" s="31">
         <v>72515</v>
       </c>
       <c r="E124" s="31">
         <v>82195</v>
       </c>
       <c r="F124" s="31">
         <v>82195</v>
       </c>
       <c r="G124" s="31">
         <v>82195</v>
       </c>
       <c r="H124" s="31">
         <v>82195</v>
       </c>
       <c r="I124" s="31">
         <v>193310</v>
       </c>
       <c r="J124" s="31">
         <v>304425</v>
       </c>
       <c r="K124" s="31">
         <v>415540</v>
       </c>
       <c r="L124" s="31">
         <v>498664</v>
       </c>
       <c r="M124" s="31">
         <v>581787</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B125" s="27">
         <v>8058</v>
       </c>
       <c r="C125" s="31">
         <v>8446</v>
       </c>
       <c r="D125" s="31">
         <v>8834</v>
       </c>
       <c r="E125" s="31">
         <v>9222</v>
       </c>
       <c r="F125" s="31">
         <v>9270</v>
       </c>
       <c r="G125" s="31">
         <v>9318</v>
       </c>
       <c r="H125" s="31">
         <v>9366</v>
       </c>
       <c r="I125" s="31">
         <v>9414</v>
       </c>
       <c r="J125" s="31">
         <v>9462</v>
       </c>
       <c r="K125" s="31">
         <v>9510</v>
       </c>
       <c r="L125" s="31">
         <v>9558</v>
       </c>
       <c r="M125" s="31">
         <v>9606</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B126" s="27">
         <v>70788</v>
       </c>
       <c r="C126" s="31">
         <v>101009</v>
       </c>
       <c r="D126" s="31">
         <v>101426</v>
       </c>
       <c r="E126" s="31">
         <v>101843</v>
       </c>
       <c r="F126" s="31">
         <v>102334</v>
       </c>
       <c r="G126" s="31">
         <v>102826</v>
       </c>
       <c r="H126" s="31">
         <v>103317</v>
       </c>
       <c r="I126" s="31">
         <v>107767</v>
       </c>
@@ -6073,92 +6604,92 @@
       </c>
       <c r="G129" s="31">
         <v>9623688</v>
       </c>
       <c r="H129" s="31">
         <v>9624877</v>
       </c>
       <c r="I129" s="31">
         <v>10362370</v>
       </c>
       <c r="J129" s="31">
         <v>12222190</v>
       </c>
       <c r="K129" s="31">
         <v>14125815</v>
       </c>
       <c r="L129" s="31">
         <v>15995743</v>
       </c>
       <c r="M129" s="31">
         <v>17801625</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B130" s="27">
         <v>86</v>
       </c>
       <c r="C130" s="31">
         <v>172</v>
       </c>
       <c r="D130" s="31">
         <v>258</v>
       </c>
       <c r="E130" s="31">
         <v>344</v>
       </c>
       <c r="F130" s="31">
         <v>430</v>
       </c>
       <c r="G130" s="31">
         <v>516</v>
       </c>
       <c r="H130" s="31">
         <v>602</v>
       </c>
       <c r="I130" s="31">
         <v>688</v>
       </c>
       <c r="J130" s="31">
         <v>774</v>
       </c>
       <c r="K130" s="31">
         <v>860</v>
       </c>
       <c r="L130" s="31">
         <v>946</v>
       </c>
       <c r="M130" s="31">
         <v>1032</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B131" s="27">
         <v>5</v>
       </c>
       <c r="C131" s="31">
         <v>10</v>
       </c>
       <c r="D131" s="31">
         <v>15</v>
       </c>
       <c r="E131" s="31">
         <v>20</v>
       </c>
       <c r="F131" s="31">
         <v>25</v>
       </c>
       <c r="G131" s="31">
         <v>30</v>
       </c>
       <c r="H131" s="31">
         <v>35</v>
       </c>
       <c r="I131" s="31">
         <v>40</v>
       </c>
@@ -6278,338 +6809,338 @@
       </c>
       <c r="G134" s="31">
         <v>75104</v>
       </c>
       <c r="H134" s="31">
         <v>97924</v>
       </c>
       <c r="I134" s="31">
         <v>119309</v>
       </c>
       <c r="J134" s="31">
         <v>133756</v>
       </c>
       <c r="K134" s="31">
         <v>153338</v>
       </c>
       <c r="L134" s="31">
         <v>169600</v>
       </c>
       <c r="M134" s="31">
         <v>184134</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B135" s="27">
         <v>96</v>
       </c>
       <c r="C135" s="31">
         <v>192</v>
       </c>
       <c r="D135" s="31">
         <v>288</v>
       </c>
       <c r="E135" s="31">
         <v>384</v>
       </c>
       <c r="F135" s="31">
         <v>480</v>
       </c>
       <c r="G135" s="31">
         <v>576</v>
       </c>
       <c r="H135" s="31">
         <v>672</v>
       </c>
       <c r="I135" s="31">
         <v>768</v>
       </c>
       <c r="J135" s="31">
         <v>864</v>
       </c>
       <c r="K135" s="31">
         <v>960</v>
       </c>
       <c r="L135" s="31">
         <v>1056</v>
       </c>
       <c r="M135" s="31">
         <v>1152</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B136" s="27">
         <v>1174</v>
       </c>
       <c r="C136" s="31">
         <v>2348</v>
       </c>
       <c r="D136" s="31">
         <v>3522</v>
       </c>
       <c r="E136" s="31">
         <v>4696</v>
       </c>
       <c r="F136" s="31">
         <v>5870</v>
       </c>
       <c r="G136" s="31">
         <v>7044</v>
       </c>
       <c r="H136" s="31">
         <v>8218</v>
       </c>
       <c r="I136" s="31">
         <v>9392</v>
       </c>
       <c r="J136" s="31">
         <v>10566</v>
       </c>
       <c r="K136" s="31">
         <v>11740</v>
       </c>
       <c r="L136" s="31">
         <v>12914</v>
       </c>
       <c r="M136" s="31">
         <v>14088</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B137" s="27">
         <v>1346</v>
       </c>
       <c r="C137" s="31">
         <v>9496</v>
       </c>
       <c r="D137" s="31">
         <v>17646</v>
       </c>
       <c r="E137" s="31">
         <v>25796</v>
       </c>
       <c r="F137" s="31">
         <v>31095</v>
       </c>
       <c r="G137" s="31">
         <v>36394</v>
       </c>
       <c r="H137" s="31">
         <v>41693</v>
       </c>
       <c r="I137" s="31">
         <v>42836</v>
       </c>
       <c r="J137" s="31">
         <v>43978</v>
       </c>
       <c r="K137" s="31">
         <v>45121</v>
       </c>
       <c r="L137" s="31">
         <v>50396</v>
       </c>
       <c r="M137" s="31">
         <v>55671</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B138" s="27">
         <v>660</v>
       </c>
       <c r="C138" s="31">
         <v>1320</v>
       </c>
       <c r="D138" s="31">
         <v>1980</v>
       </c>
       <c r="E138" s="31">
         <v>2640</v>
       </c>
       <c r="F138" s="31">
         <v>3300</v>
       </c>
       <c r="G138" s="31">
         <v>3960</v>
       </c>
       <c r="H138" s="31">
         <v>4620</v>
       </c>
       <c r="I138" s="31">
         <v>5280</v>
       </c>
       <c r="J138" s="31">
         <v>5940</v>
       </c>
       <c r="K138" s="31">
         <v>6600</v>
       </c>
       <c r="L138" s="31">
         <v>7260</v>
       </c>
       <c r="M138" s="31">
         <v>7920</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B139" s="27">
         <v>748</v>
       </c>
       <c r="C139" s="31">
         <v>1496</v>
       </c>
       <c r="D139" s="31">
         <v>2244</v>
       </c>
       <c r="E139" s="31">
         <v>2992</v>
       </c>
       <c r="F139" s="31">
         <v>3740</v>
       </c>
       <c r="G139" s="31">
         <v>4488</v>
       </c>
       <c r="H139" s="31">
         <v>5236</v>
       </c>
       <c r="I139" s="31">
         <v>5984</v>
       </c>
       <c r="J139" s="31">
         <v>6732</v>
       </c>
       <c r="K139" s="31">
         <v>7480</v>
       </c>
       <c r="L139" s="31">
         <v>8228</v>
       </c>
       <c r="M139" s="31">
         <v>8976</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B140" s="27">
         <v>2740</v>
       </c>
       <c r="C140" s="31">
         <v>5476</v>
       </c>
       <c r="D140" s="31">
         <v>8212</v>
       </c>
       <c r="E140" s="31">
         <v>10948</v>
       </c>
       <c r="F140" s="31">
         <v>13689</v>
       </c>
       <c r="G140" s="31">
         <v>16430</v>
       </c>
       <c r="H140" s="31">
         <v>19171</v>
       </c>
       <c r="I140" s="31">
         <v>21806</v>
       </c>
       <c r="J140" s="31">
         <v>24441</v>
       </c>
       <c r="K140" s="31">
         <v>27076</v>
       </c>
       <c r="L140" s="31">
         <v>29711</v>
       </c>
       <c r="M140" s="31">
         <v>32346</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B141" s="27">
         <v>374033</v>
       </c>
       <c r="C141" s="31">
         <v>778946</v>
       </c>
       <c r="D141" s="31">
         <v>1200379</v>
       </c>
       <c r="E141" s="31">
         <v>1614012</v>
       </c>
       <c r="F141" s="31">
         <v>1960833</v>
       </c>
       <c r="G141" s="31">
         <v>2195395</v>
       </c>
       <c r="H141" s="31">
         <v>2428252</v>
       </c>
       <c r="I141" s="31">
         <v>2753544</v>
       </c>
       <c r="J141" s="31">
         <v>3100157</v>
       </c>
       <c r="K141" s="31">
         <v>3522990</v>
       </c>
       <c r="L141" s="31">
         <v>3890613</v>
       </c>
       <c r="M141" s="31">
         <v>4293046</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B142" s="27">
         <v>987</v>
       </c>
       <c r="C142" s="31">
         <v>1974</v>
       </c>
       <c r="D142" s="31">
         <v>2961</v>
       </c>
       <c r="E142" s="31">
         <v>3948</v>
       </c>
       <c r="F142" s="31">
         <v>4935</v>
       </c>
       <c r="G142" s="31">
         <v>5922</v>
       </c>
       <c r="H142" s="31">
         <v>6909</v>
       </c>
       <c r="I142" s="31">
         <v>7896</v>
       </c>
@@ -6729,297 +7260,297 @@
       </c>
       <c r="G145" s="31">
         <v>324</v>
       </c>
       <c r="H145" s="31">
         <v>378</v>
       </c>
       <c r="I145" s="31">
         <v>432</v>
       </c>
       <c r="J145" s="31">
         <v>486</v>
       </c>
       <c r="K145" s="31">
         <v>540</v>
       </c>
       <c r="L145" s="31">
         <v>594</v>
       </c>
       <c r="M145" s="31">
         <v>648</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B146" s="27">
         <v>67</v>
       </c>
       <c r="C146" s="31">
         <v>134</v>
       </c>
       <c r="D146" s="31">
         <v>201</v>
       </c>
       <c r="E146" s="31">
         <v>268</v>
       </c>
       <c r="F146" s="31">
         <v>335</v>
       </c>
       <c r="G146" s="31">
         <v>402</v>
       </c>
       <c r="H146" s="31">
         <v>469</v>
       </c>
       <c r="I146" s="31">
         <v>536</v>
       </c>
       <c r="J146" s="31">
         <v>603</v>
       </c>
       <c r="K146" s="31">
         <v>670</v>
       </c>
       <c r="L146" s="31">
         <v>737</v>
       </c>
       <c r="M146" s="31">
         <v>804</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B147" s="27">
         <v>1184</v>
       </c>
       <c r="C147" s="31">
         <v>9150</v>
       </c>
       <c r="D147" s="31">
         <v>17116</v>
       </c>
       <c r="E147" s="31">
         <v>25082</v>
       </c>
       <c r="F147" s="31">
         <v>30261</v>
       </c>
       <c r="G147" s="31">
         <v>35440</v>
       </c>
       <c r="H147" s="31">
         <v>40619</v>
       </c>
       <c r="I147" s="31">
         <v>41611</v>
       </c>
       <c r="J147" s="31">
         <v>42604</v>
       </c>
       <c r="K147" s="31">
         <v>43597</v>
       </c>
       <c r="L147" s="31">
         <v>48775</v>
       </c>
       <c r="M147" s="31">
         <v>53953</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B148" s="27">
         <v>660</v>
       </c>
       <c r="C148" s="31">
         <v>1320</v>
       </c>
       <c r="D148" s="31">
         <v>1980</v>
       </c>
       <c r="E148" s="31">
         <v>2640</v>
       </c>
       <c r="F148" s="31">
         <v>3300</v>
       </c>
       <c r="G148" s="31">
         <v>3960</v>
       </c>
       <c r="H148" s="31">
         <v>4620</v>
       </c>
       <c r="I148" s="31">
         <v>5280</v>
       </c>
       <c r="J148" s="31">
         <v>5940</v>
       </c>
       <c r="K148" s="31">
         <v>6600</v>
       </c>
       <c r="L148" s="31">
         <v>7260</v>
       </c>
       <c r="M148" s="31">
         <v>7920</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B149" s="27">
         <v>21</v>
       </c>
       <c r="C149" s="31">
         <v>42</v>
       </c>
       <c r="D149" s="31">
         <v>63</v>
       </c>
       <c r="E149" s="31">
         <v>84</v>
       </c>
       <c r="F149" s="31">
         <v>105</v>
       </c>
       <c r="G149" s="31">
         <v>126</v>
       </c>
       <c r="H149" s="31">
         <v>147</v>
       </c>
       <c r="I149" s="31">
         <v>168</v>
       </c>
       <c r="J149" s="31">
         <v>189</v>
       </c>
       <c r="K149" s="31">
         <v>210</v>
       </c>
       <c r="L149" s="31">
         <v>231</v>
       </c>
       <c r="M149" s="31">
         <v>252</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B150" s="27">
         <v>173</v>
       </c>
       <c r="C150" s="31">
         <v>346</v>
       </c>
       <c r="D150" s="31">
         <v>519</v>
       </c>
       <c r="E150" s="31">
         <v>692</v>
       </c>
       <c r="F150" s="31">
         <v>865</v>
       </c>
       <c r="G150" s="31">
         <v>1038</v>
       </c>
       <c r="H150" s="31">
         <v>1211</v>
       </c>
       <c r="I150" s="31">
         <v>1384</v>
       </c>
       <c r="J150" s="31">
         <v>1557</v>
       </c>
       <c r="K150" s="31">
         <v>1730</v>
       </c>
       <c r="L150" s="31">
         <v>1903</v>
       </c>
       <c r="M150" s="31">
         <v>2076</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B151" s="27">
         <v>373037</v>
       </c>
       <c r="C151" s="31">
         <v>776954</v>
       </c>
       <c r="D151" s="31">
         <v>1197391</v>
       </c>
       <c r="E151" s="31">
         <v>1610028</v>
       </c>
       <c r="F151" s="31">
         <v>1955853</v>
       </c>
       <c r="G151" s="31">
         <v>2189419</v>
       </c>
       <c r="H151" s="31">
         <v>2421280</v>
       </c>
       <c r="I151" s="31">
         <v>2745576</v>
       </c>
       <c r="J151" s="31">
         <v>3091193</v>
       </c>
       <c r="K151" s="31">
         <v>3513030</v>
       </c>
       <c r="L151" s="31">
         <v>3879657</v>
       </c>
       <c r="M151" s="31">
         <v>4281094</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B152" s="27">
         <v>967</v>
       </c>
       <c r="C152" s="31">
         <v>1934</v>
       </c>
       <c r="D152" s="31">
         <v>2901</v>
       </c>
       <c r="E152" s="31">
         <v>3868</v>
       </c>
       <c r="F152" s="31">
         <v>4835</v>
       </c>
       <c r="G152" s="31">
         <v>5802</v>
       </c>
       <c r="H152" s="31">
         <v>6769</v>
       </c>
       <c r="I152" s="31">
         <v>7736</v>
       </c>
@@ -7139,256 +7670,256 @@
       </c>
       <c r="G155" s="31">
         <v>74780</v>
       </c>
       <c r="H155" s="31">
         <v>97546</v>
       </c>
       <c r="I155" s="31">
         <v>118877</v>
       </c>
       <c r="J155" s="31">
         <v>133270</v>
       </c>
       <c r="K155" s="31">
         <v>152798</v>
       </c>
       <c r="L155" s="31">
         <v>169006</v>
       </c>
       <c r="M155" s="31">
         <v>183486</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B156" s="27">
         <v>1008</v>
       </c>
       <c r="C156" s="31">
         <v>2016</v>
       </c>
       <c r="D156" s="31">
         <v>3024</v>
       </c>
       <c r="E156" s="31">
         <v>4032</v>
       </c>
       <c r="F156" s="31">
         <v>5040</v>
       </c>
       <c r="G156" s="31">
         <v>6048</v>
       </c>
       <c r="H156" s="31">
         <v>7056</v>
       </c>
       <c r="I156" s="31">
         <v>8064</v>
       </c>
       <c r="J156" s="31">
         <v>9072</v>
       </c>
       <c r="K156" s="31">
         <v>10080</v>
       </c>
       <c r="L156" s="31">
         <v>11088</v>
       </c>
       <c r="M156" s="31">
         <v>12096</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="18" customHeight="1">
       <c r="A157" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B157" s="27">
         <v>162</v>
       </c>
       <c r="C157" s="31">
         <v>346</v>
       </c>
       <c r="D157" s="31">
         <v>530</v>
       </c>
       <c r="E157" s="31">
         <v>714</v>
       </c>
       <c r="F157" s="31">
         <v>834</v>
       </c>
       <c r="G157" s="31">
         <v>954</v>
       </c>
       <c r="H157" s="31">
         <v>1074</v>
       </c>
       <c r="I157" s="31">
         <v>1224</v>
       </c>
       <c r="J157" s="31">
         <v>1374</v>
       </c>
       <c r="K157" s="31">
         <v>1524</v>
       </c>
       <c r="L157" s="31">
         <v>1621</v>
       </c>
       <c r="M157" s="31">
         <v>1718</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="18" customHeight="1">
       <c r="A158" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B158" s="27">
         <v>606</v>
       </c>
       <c r="C158" s="31">
         <v>1212</v>
       </c>
       <c r="D158" s="31">
         <v>1818</v>
       </c>
       <c r="E158" s="31">
         <v>2424</v>
       </c>
       <c r="F158" s="31">
         <v>3030</v>
       </c>
       <c r="G158" s="31">
         <v>3636</v>
       </c>
       <c r="H158" s="31">
         <v>4242</v>
       </c>
       <c r="I158" s="31">
         <v>4848</v>
       </c>
       <c r="J158" s="31">
         <v>5454</v>
       </c>
       <c r="K158" s="31">
         <v>6060</v>
       </c>
       <c r="L158" s="31">
         <v>6666</v>
       </c>
       <c r="M158" s="31">
         <v>7272</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B159" s="27">
         <v>2567</v>
       </c>
       <c r="C159" s="31">
         <v>5130</v>
       </c>
       <c r="D159" s="31">
         <v>7693</v>
       </c>
       <c r="E159" s="31">
         <v>10256</v>
       </c>
       <c r="F159" s="31">
         <v>12824</v>
       </c>
       <c r="G159" s="31">
         <v>15392</v>
       </c>
       <c r="H159" s="31">
         <v>17960</v>
       </c>
       <c r="I159" s="31">
         <v>20422</v>
       </c>
       <c r="J159" s="31">
         <v>22884</v>
       </c>
       <c r="K159" s="31">
         <v>25346</v>
       </c>
       <c r="L159" s="31">
         <v>27808</v>
       </c>
       <c r="M159" s="31">
         <v>30270</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B160" s="27">
         <v>979</v>
       </c>
       <c r="C160" s="31">
         <v>1958</v>
       </c>
       <c r="D160" s="31">
         <v>2937</v>
       </c>
       <c r="E160" s="31">
         <v>3916</v>
       </c>
       <c r="F160" s="31">
         <v>4895</v>
       </c>
       <c r="G160" s="31">
         <v>5874</v>
       </c>
       <c r="H160" s="31">
         <v>6853</v>
       </c>
       <c r="I160" s="31">
         <v>7832</v>
       </c>
       <c r="J160" s="31">
         <v>8811</v>
       </c>
       <c r="K160" s="31">
         <v>9790</v>
       </c>
       <c r="L160" s="31">
         <v>10769</v>
       </c>
       <c r="M160" s="31">
         <v>11748</v>
       </c>
     </row>
     <row r="161" spans="1:16384">
       <c r="A161" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B161" s="27">
         <v>20</v>
       </c>
       <c r="C161" s="31">
         <v>40</v>
       </c>
       <c r="D161" s="31">
         <v>60</v>
       </c>
       <c r="E161" s="31">
         <v>80</v>
       </c>
       <c r="F161" s="31">
         <v>100</v>
       </c>
       <c r="G161" s="31">
         <v>120</v>
       </c>
       <c r="H161" s="31">
         <v>140</v>
       </c>
       <c r="I161" s="31">
         <v>160</v>
       </c>
@@ -23797,174 +24328,174 @@
       <c r="XEI162" s="8"/>
       <c r="XEJ162" s="8"/>
       <c r="XEK162" s="8"/>
       <c r="XEL162" s="8"/>
       <c r="XEM162" s="8"/>
       <c r="XEN162" s="8"/>
       <c r="XEO162" s="8"/>
       <c r="XEP162" s="8"/>
       <c r="XEQ162" s="8"/>
       <c r="XER162" s="8"/>
       <c r="XES162" s="8"/>
       <c r="XET162" s="8"/>
       <c r="XEU162" s="8"/>
       <c r="XEV162" s="8"/>
       <c r="XEW162" s="8"/>
       <c r="XEX162" s="8"/>
       <c r="XEY162" s="8"/>
       <c r="XEZ162" s="8"/>
       <c r="XFA162" s="8"/>
       <c r="XFB162" s="8"/>
       <c r="XFC162" s="8"/>
       <c r="XFD162" s="8"/>
     </row>
     <row r="163" spans="1:16384">
       <c r="A163" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B163" s="27">
         <v>96</v>
       </c>
       <c r="C163" s="31">
         <v>192</v>
       </c>
       <c r="D163" s="31">
         <v>288</v>
       </c>
       <c r="E163" s="31">
         <v>384</v>
       </c>
       <c r="F163" s="31">
         <v>480</v>
       </c>
       <c r="G163" s="31">
         <v>576</v>
       </c>
       <c r="H163" s="31">
         <v>672</v>
       </c>
       <c r="I163" s="31">
         <v>768</v>
       </c>
       <c r="J163" s="31">
         <v>864</v>
       </c>
       <c r="K163" s="31">
         <v>960</v>
       </c>
       <c r="L163" s="31">
         <v>1056</v>
       </c>
       <c r="M163" s="31">
         <v>1152</v>
       </c>
     </row>
     <row r="164" spans="1:16384">
       <c r="A164" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B164" s="27">
         <v>99</v>
       </c>
       <c r="C164" s="31">
         <v>198</v>
       </c>
       <c r="D164" s="31">
         <v>297</v>
       </c>
       <c r="E164" s="31">
         <v>396</v>
       </c>
       <c r="F164" s="31">
         <v>495</v>
       </c>
       <c r="G164" s="31">
         <v>594</v>
       </c>
       <c r="H164" s="31">
         <v>693</v>
       </c>
       <c r="I164" s="31">
         <v>792</v>
       </c>
       <c r="J164" s="31">
         <v>891</v>
       </c>
       <c r="K164" s="31">
         <v>990</v>
       </c>
       <c r="L164" s="31">
         <v>1089</v>
       </c>
       <c r="M164" s="31">
         <v>1188</v>
       </c>
     </row>
     <row r="165" spans="1:16384">
       <c r="A165" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B165" s="27">
         <v>121</v>
       </c>
       <c r="C165" s="31">
         <v>242</v>
       </c>
       <c r="D165" s="31">
         <v>363</v>
       </c>
       <c r="E165" s="31">
         <v>484</v>
       </c>
       <c r="F165" s="31">
         <v>605</v>
       </c>
       <c r="G165" s="31">
         <v>726</v>
       </c>
       <c r="H165" s="31">
         <v>847</v>
       </c>
       <c r="I165" s="31">
         <v>968</v>
       </c>
       <c r="J165" s="31">
         <v>1089</v>
       </c>
       <c r="K165" s="31">
         <v>1210</v>
       </c>
       <c r="L165" s="31">
         <v>1331</v>
       </c>
       <c r="M165" s="31">
         <v>1452</v>
       </c>
     </row>
     <row r="166" spans="1:16384">
       <c r="A166" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B166" s="27">
         <v>17</v>
       </c>
       <c r="C166" s="31">
         <v>34</v>
       </c>
       <c r="D166" s="31">
         <v>51</v>
       </c>
       <c r="E166" s="31">
         <v>68</v>
       </c>
       <c r="F166" s="31">
         <v>85</v>
       </c>
       <c r="G166" s="31">
         <v>102</v>
       </c>
       <c r="H166" s="31">
         <v>119</v>
       </c>
       <c r="I166" s="31">
         <v>136</v>
       </c>
@@ -24084,133 +24615,133 @@
       </c>
       <c r="G169" s="31">
         <v>1254</v>
       </c>
       <c r="H169" s="31">
         <v>1463</v>
       </c>
       <c r="I169" s="31">
         <v>1672</v>
       </c>
       <c r="J169" s="31">
         <v>1881</v>
       </c>
       <c r="K169" s="31">
         <v>2090</v>
       </c>
       <c r="L169" s="31">
         <v>2299</v>
       </c>
       <c r="M169" s="31">
         <v>2508</v>
       </c>
     </row>
     <row r="170" spans="1:16384">
       <c r="A170" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B170" s="27">
         <v>39</v>
       </c>
       <c r="C170" s="31">
         <v>78</v>
       </c>
       <c r="D170" s="31">
         <v>117</v>
       </c>
       <c r="E170" s="31">
         <v>156</v>
       </c>
       <c r="F170" s="31">
         <v>195</v>
       </c>
       <c r="G170" s="31">
         <v>234</v>
       </c>
       <c r="H170" s="31">
         <v>273</v>
       </c>
       <c r="I170" s="31">
         <v>312</v>
       </c>
       <c r="J170" s="31">
         <v>351</v>
       </c>
       <c r="K170" s="31">
         <v>390</v>
       </c>
       <c r="L170" s="31">
         <v>429</v>
       </c>
       <c r="M170" s="31">
         <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:16384">
       <c r="A171" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B171" s="27">
         <v>42</v>
       </c>
       <c r="C171" s="31">
         <v>84</v>
       </c>
       <c r="D171" s="31">
         <v>126</v>
       </c>
       <c r="E171" s="31">
         <v>168</v>
       </c>
       <c r="F171" s="31">
         <v>210</v>
       </c>
       <c r="G171" s="31">
         <v>252</v>
       </c>
       <c r="H171" s="31">
         <v>294</v>
       </c>
       <c r="I171" s="31">
         <v>336</v>
       </c>
       <c r="J171" s="31">
         <v>378</v>
       </c>
       <c r="K171" s="31">
         <v>420</v>
       </c>
       <c r="L171" s="31">
         <v>462</v>
       </c>
       <c r="M171" s="31">
         <v>504</v>
       </c>
     </row>
     <row r="172" spans="1:16384">
       <c r="A172" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B172" s="27">
         <v>213</v>
       </c>
       <c r="C172" s="31">
         <v>426</v>
       </c>
       <c r="D172" s="31">
         <v>639</v>
       </c>
       <c r="E172" s="31">
         <v>852</v>
       </c>
       <c r="F172" s="31">
         <v>1065</v>
       </c>
       <c r="G172" s="31">
         <v>1278</v>
       </c>
       <c r="H172" s="31">
         <v>1491</v>
       </c>
       <c r="I172" s="31">
         <v>1704</v>
       </c>
@@ -24330,133 +24861,133 @@
       </c>
       <c r="G175" s="31">
         <v>14946</v>
       </c>
       <c r="H175" s="31">
         <v>17437</v>
       </c>
       <c r="I175" s="31">
         <v>19928</v>
       </c>
       <c r="J175" s="31">
         <v>22419</v>
       </c>
       <c r="K175" s="31">
         <v>24910</v>
       </c>
       <c r="L175" s="31">
         <v>27401</v>
       </c>
       <c r="M175" s="31">
         <v>29892</v>
       </c>
     </row>
     <row r="176" spans="1:16384">
       <c r="A176" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B176" s="27">
         <v>39</v>
       </c>
       <c r="C176" s="31">
         <v>1333</v>
       </c>
       <c r="D176" s="31">
         <v>2000</v>
       </c>
       <c r="E176" s="31">
         <v>2667</v>
       </c>
       <c r="F176" s="31">
         <v>3333</v>
       </c>
       <c r="G176" s="31">
         <v>4000</v>
       </c>
       <c r="H176" s="31">
         <v>4667</v>
       </c>
       <c r="I176" s="31">
         <v>5333</v>
       </c>
       <c r="J176" s="31">
         <v>6000</v>
       </c>
       <c r="K176" s="31">
         <v>6667</v>
       </c>
       <c r="L176" s="31">
         <v>7333</v>
       </c>
       <c r="M176" s="31">
         <v>8000</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B177" s="27">
         <v>42</v>
       </c>
       <c r="C177" s="31">
         <v>50161</v>
       </c>
       <c r="D177" s="31">
         <v>87972</v>
       </c>
       <c r="E177" s="31">
         <v>125783</v>
       </c>
       <c r="F177" s="31">
         <v>190856</v>
       </c>
       <c r="G177" s="31">
         <v>255928</v>
       </c>
       <c r="H177" s="31">
         <v>321001</v>
       </c>
       <c r="I177" s="31">
         <v>398094</v>
       </c>
       <c r="J177" s="31">
         <v>475187</v>
       </c>
       <c r="K177" s="31">
         <v>552280</v>
       </c>
       <c r="L177" s="31">
         <v>582476</v>
       </c>
       <c r="M177" s="31">
         <v>612671</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B178" s="27">
         <v>213</v>
       </c>
       <c r="C178" s="31">
         <v>110</v>
       </c>
       <c r="D178" s="31">
         <v>165</v>
       </c>
       <c r="E178" s="31">
         <v>220</v>
       </c>
       <c r="F178" s="31">
         <v>275</v>
       </c>
       <c r="G178" s="31">
         <v>330</v>
       </c>
       <c r="H178" s="31">
         <v>385</v>
       </c>
       <c r="I178" s="31">
         <v>440</v>
       </c>
@@ -24577,174 +25108,174 @@
       </c>
       <c r="G181" s="31">
         <v>14298</v>
       </c>
       <c r="H181" s="31">
         <v>16681</v>
       </c>
       <c r="I181" s="31">
         <v>19064</v>
       </c>
       <c r="J181" s="31">
         <v>21447</v>
       </c>
       <c r="K181" s="31">
         <v>23830</v>
       </c>
       <c r="L181" s="31">
         <v>26213</v>
       </c>
       <c r="M181" s="31">
         <v>28596</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B182" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C182" s="31">
         <v>11723</v>
       </c>
       <c r="D182" s="31">
         <v>23446</v>
       </c>
       <c r="E182" s="31">
         <v>35169</v>
       </c>
       <c r="F182" s="31">
         <v>42407</v>
       </c>
       <c r="G182" s="31">
         <v>49644</v>
       </c>
       <c r="H182" s="31">
         <v>56882</v>
       </c>
       <c r="I182" s="31">
         <v>64642</v>
       </c>
       <c r="J182" s="31">
         <v>72402</v>
       </c>
       <c r="K182" s="31">
         <v>80162</v>
       </c>
       <c r="L182" s="31">
         <v>87408</v>
       </c>
       <c r="M182" s="31">
         <v>94654</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B183" s="27">
         <v>83</v>
       </c>
       <c r="C183" s="31">
         <v>166</v>
       </c>
       <c r="D183" s="31">
         <v>249</v>
       </c>
       <c r="E183" s="31">
         <v>332</v>
       </c>
       <c r="F183" s="31">
         <v>415</v>
       </c>
       <c r="G183" s="31">
         <v>498</v>
       </c>
       <c r="H183" s="31">
         <v>581</v>
       </c>
       <c r="I183" s="31">
         <v>664</v>
       </c>
       <c r="J183" s="31">
         <v>747</v>
       </c>
       <c r="K183" s="31">
         <v>830</v>
       </c>
       <c r="L183" s="31">
         <v>913</v>
       </c>
       <c r="M183" s="31">
         <v>996</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B184" s="27">
         <v>2484</v>
       </c>
       <c r="C184" s="31">
         <v>4968</v>
       </c>
       <c r="D184" s="31">
         <v>7452</v>
       </c>
       <c r="E184" s="31">
         <v>9936</v>
       </c>
       <c r="F184" s="31">
         <v>12420</v>
       </c>
       <c r="G184" s="31">
         <v>14904</v>
       </c>
       <c r="H184" s="31">
         <v>17388</v>
       </c>
       <c r="I184" s="31">
         <v>19872</v>
       </c>
       <c r="J184" s="31">
         <v>22356</v>
       </c>
       <c r="K184" s="31">
         <v>24840</v>
       </c>
       <c r="L184" s="31">
         <v>27325</v>
       </c>
       <c r="M184" s="31">
         <v>29809</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B185" s="27">
         <v>191</v>
       </c>
       <c r="C185" s="31">
         <v>391</v>
       </c>
       <c r="D185" s="31">
         <v>591</v>
       </c>
       <c r="E185" s="31">
         <v>792</v>
       </c>
       <c r="F185" s="31">
         <v>1049</v>
       </c>
       <c r="G185" s="31">
         <v>1306</v>
       </c>
       <c r="H185" s="31">
         <v>1563</v>
       </c>
       <c r="I185" s="31">
         <v>1820</v>
       </c>
@@ -24864,256 +25395,256 @@
       </c>
       <c r="G188" s="31">
         <v>16862</v>
       </c>
       <c r="H188" s="31">
         <v>20406</v>
       </c>
       <c r="I188" s="31">
         <v>22370</v>
       </c>
       <c r="J188" s="31">
         <v>24333</v>
       </c>
       <c r="K188" s="31">
         <v>26297</v>
       </c>
       <c r="L188" s="31">
         <v>28232</v>
       </c>
       <c r="M188" s="31">
         <v>30167</v>
       </c>
     </row>
     <row r="189" spans="1:15" ht="18.75" customHeight="1">
       <c r="A189" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B189" s="27">
         <v>640</v>
       </c>
       <c r="C189" s="31">
         <v>1220</v>
       </c>
       <c r="D189" s="31">
         <v>1800</v>
       </c>
       <c r="E189" s="31">
         <v>2380</v>
       </c>
       <c r="F189" s="31">
         <v>2380</v>
       </c>
       <c r="G189" s="31">
         <v>2380</v>
       </c>
       <c r="H189" s="31">
         <v>2380</v>
       </c>
       <c r="I189" s="31">
         <v>2380</v>
       </c>
       <c r="J189" s="31">
         <v>2380</v>
       </c>
       <c r="K189" s="31">
         <v>2380</v>
       </c>
       <c r="L189" s="31">
         <v>2380</v>
       </c>
       <c r="M189" s="31">
         <v>2380</v>
       </c>
     </row>
     <row r="190" spans="1:15" ht="18" customHeight="1">
       <c r="A190" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B190" s="27">
         <v>29</v>
       </c>
       <c r="C190" s="31">
         <v>58</v>
       </c>
       <c r="D190" s="31">
         <v>87</v>
       </c>
       <c r="E190" s="31">
         <v>116</v>
       </c>
       <c r="F190" s="31">
         <v>145</v>
       </c>
       <c r="G190" s="31">
         <v>174</v>
       </c>
       <c r="H190" s="31">
         <v>203</v>
       </c>
       <c r="I190" s="31">
         <v>232</v>
       </c>
       <c r="J190" s="31">
         <v>261</v>
       </c>
       <c r="K190" s="31">
         <v>290</v>
       </c>
       <c r="L190" s="31">
         <v>319</v>
       </c>
       <c r="M190" s="31">
         <v>348</v>
       </c>
     </row>
     <row r="191" spans="1:15" ht="17.25" customHeight="1">
       <c r="A191" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B191" s="27">
         <v>2243</v>
       </c>
       <c r="C191" s="31">
         <v>33010</v>
       </c>
       <c r="D191" s="31">
         <v>63777</v>
       </c>
       <c r="E191" s="31">
         <v>94543</v>
       </c>
       <c r="F191" s="31">
         <v>95152</v>
       </c>
       <c r="G191" s="31">
         <v>95761</v>
       </c>
       <c r="H191" s="31">
         <v>96370</v>
       </c>
       <c r="I191" s="31">
         <v>96470</v>
       </c>
       <c r="J191" s="31">
         <v>96570</v>
       </c>
       <c r="K191" s="31">
         <v>96670</v>
       </c>
       <c r="L191" s="31">
         <v>99140</v>
       </c>
       <c r="M191" s="31">
         <v>101610</v>
       </c>
     </row>
     <row r="192" spans="1:15" ht="15" customHeight="1">
       <c r="A192" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B192" s="27">
         <v>1462</v>
       </c>
       <c r="C192" s="31">
         <v>2924</v>
       </c>
       <c r="D192" s="31">
         <v>4386</v>
       </c>
       <c r="E192" s="31">
         <v>5848</v>
       </c>
       <c r="F192" s="31">
         <v>7310</v>
       </c>
       <c r="G192" s="31">
         <v>8772</v>
       </c>
       <c r="H192" s="31">
         <v>10234</v>
       </c>
       <c r="I192" s="31">
         <v>11696</v>
       </c>
       <c r="J192" s="31">
         <v>13158</v>
       </c>
       <c r="K192" s="31">
         <v>14620</v>
       </c>
       <c r="L192" s="31">
         <v>16082</v>
       </c>
       <c r="M192" s="31">
         <v>17544</v>
       </c>
     </row>
     <row r="193" spans="1:13" ht="18.75" customHeight="1">
       <c r="A193" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B193" s="27">
         <v>55</v>
       </c>
       <c r="C193" s="31">
         <v>110</v>
       </c>
       <c r="D193" s="31">
         <v>165</v>
       </c>
       <c r="E193" s="31">
         <v>220</v>
       </c>
       <c r="F193" s="31">
         <v>275</v>
       </c>
       <c r="G193" s="31">
         <v>330</v>
       </c>
       <c r="H193" s="31">
         <v>385</v>
       </c>
       <c r="I193" s="31">
         <v>440</v>
       </c>
       <c r="J193" s="31">
         <v>495</v>
       </c>
       <c r="K193" s="31">
         <v>550</v>
       </c>
       <c r="L193" s="31">
         <v>605</v>
       </c>
       <c r="M193" s="31">
         <v>660</v>
       </c>
     </row>
     <row r="194" spans="1:13" ht="21.75" customHeight="1">
       <c r="A194" s="36" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B194" s="27">
         <v>1843</v>
       </c>
       <c r="C194" s="31">
         <v>3805</v>
       </c>
       <c r="D194" s="31">
         <v>5767</v>
       </c>
       <c r="E194" s="31">
         <v>50795</v>
       </c>
       <c r="F194" s="31">
         <v>51763</v>
       </c>
       <c r="G194" s="31">
         <v>52731</v>
       </c>
       <c r="H194" s="31">
         <v>81758</v>
       </c>
       <c r="I194" s="31">
         <v>148245</v>
       </c>
@@ -25151,51 +25682,51 @@
       </c>
       <c r="G195" s="31">
         <v>9665</v>
       </c>
       <c r="H195" s="31">
         <v>10632</v>
       </c>
       <c r="I195" s="31">
         <v>10632</v>
       </c>
       <c r="J195" s="31">
         <v>10632</v>
       </c>
       <c r="K195" s="31">
         <v>10632</v>
       </c>
       <c r="L195" s="31">
         <v>15454</v>
       </c>
       <c r="M195" s="31">
         <v>20275</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B196" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C196" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D196" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E196" s="31">
         <v>43066</v>
       </c>
       <c r="F196" s="31">
         <v>43066</v>
       </c>
       <c r="G196" s="31">
         <v>43066</v>
       </c>
       <c r="H196" s="31">
         <v>71126</v>
       </c>
       <c r="I196" s="31">
         <v>137613</v>
       </c>
@@ -25315,297 +25846,297 @@
       </c>
       <c r="G199" s="31">
         <v>5136</v>
       </c>
       <c r="H199" s="31">
         <v>5992</v>
       </c>
       <c r="I199" s="31">
         <v>6848</v>
       </c>
       <c r="J199" s="31">
         <v>7704</v>
       </c>
       <c r="K199" s="31">
         <v>8560</v>
       </c>
       <c r="L199" s="31">
         <v>9416</v>
       </c>
       <c r="M199" s="31">
         <v>10272</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B200" s="27">
         <v>44</v>
       </c>
       <c r="C200" s="31">
         <v>88</v>
       </c>
       <c r="D200" s="31">
         <v>132</v>
       </c>
       <c r="E200" s="31">
         <v>176</v>
       </c>
       <c r="F200" s="31">
         <v>220</v>
       </c>
       <c r="G200" s="31">
         <v>264</v>
       </c>
       <c r="H200" s="31">
         <v>308</v>
       </c>
       <c r="I200" s="31">
         <v>352</v>
       </c>
       <c r="J200" s="31">
         <v>396</v>
       </c>
       <c r="K200" s="31">
         <v>440</v>
       </c>
       <c r="L200" s="31">
         <v>484</v>
       </c>
       <c r="M200" s="31">
         <v>528</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B201" s="27">
         <v>4620</v>
       </c>
       <c r="C201" s="31">
         <v>9240</v>
       </c>
       <c r="D201" s="31">
         <v>13860</v>
       </c>
       <c r="E201" s="31">
         <v>18480</v>
       </c>
       <c r="F201" s="31">
         <v>23100</v>
       </c>
       <c r="G201" s="31">
         <v>27720</v>
       </c>
       <c r="H201" s="31">
         <v>32340</v>
       </c>
       <c r="I201" s="31">
         <v>36960</v>
       </c>
       <c r="J201" s="31">
         <v>41580</v>
       </c>
       <c r="K201" s="31">
         <v>46200</v>
       </c>
       <c r="L201" s="31">
         <v>50820</v>
       </c>
       <c r="M201" s="31">
         <v>55440</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B202" s="27">
         <v>476</v>
       </c>
       <c r="C202" s="31">
         <v>952</v>
       </c>
       <c r="D202" s="31">
         <v>1428</v>
       </c>
       <c r="E202" s="31">
         <v>1904</v>
       </c>
       <c r="F202" s="31">
         <v>2380</v>
       </c>
       <c r="G202" s="31">
         <v>2856</v>
       </c>
       <c r="H202" s="31">
         <v>3332</v>
       </c>
       <c r="I202" s="31">
         <v>3808</v>
       </c>
       <c r="J202" s="31">
         <v>4284</v>
       </c>
       <c r="K202" s="31">
         <v>4760</v>
       </c>
       <c r="L202" s="31">
         <v>5236</v>
       </c>
       <c r="M202" s="31">
         <v>5712</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B203" s="27">
         <v>898</v>
       </c>
       <c r="C203" s="31">
         <v>1796</v>
       </c>
       <c r="D203" s="31">
         <v>2694</v>
       </c>
       <c r="E203" s="31">
         <v>3592</v>
       </c>
       <c r="F203" s="31">
         <v>4490</v>
       </c>
       <c r="G203" s="31">
         <v>5388</v>
       </c>
       <c r="H203" s="31">
         <v>6286</v>
       </c>
       <c r="I203" s="31">
         <v>7184</v>
       </c>
       <c r="J203" s="31">
         <v>8082</v>
       </c>
       <c r="K203" s="31">
         <v>8980</v>
       </c>
       <c r="L203" s="31">
         <v>9878</v>
       </c>
       <c r="M203" s="31">
         <v>10776</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B204" s="27">
         <v>250</v>
       </c>
       <c r="C204" s="31">
         <v>500</v>
       </c>
       <c r="D204" s="31">
         <v>750</v>
       </c>
       <c r="E204" s="31">
         <v>1000</v>
       </c>
       <c r="F204" s="31">
         <v>1250</v>
       </c>
       <c r="G204" s="31">
         <v>1500</v>
       </c>
       <c r="H204" s="31">
         <v>1750</v>
       </c>
       <c r="I204" s="31">
         <v>2000</v>
       </c>
       <c r="J204" s="31">
         <v>2250</v>
       </c>
       <c r="K204" s="31">
         <v>2500</v>
       </c>
       <c r="L204" s="31">
         <v>2750</v>
       </c>
       <c r="M204" s="31">
         <v>3000</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B205" s="27">
         <v>5885</v>
       </c>
       <c r="C205" s="31">
         <v>11770</v>
       </c>
       <c r="D205" s="31">
         <v>17655</v>
       </c>
       <c r="E205" s="31">
         <v>23540</v>
       </c>
       <c r="F205" s="31">
         <v>29425</v>
       </c>
       <c r="G205" s="31">
         <v>35310</v>
       </c>
       <c r="H205" s="31">
         <v>41195</v>
       </c>
       <c r="I205" s="31">
         <v>47080</v>
       </c>
       <c r="J205" s="31">
         <v>52965</v>
       </c>
       <c r="K205" s="31">
         <v>58850</v>
       </c>
       <c r="L205" s="31">
         <v>64735</v>
       </c>
       <c r="M205" s="31">
         <v>70620</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B206" s="27">
         <v>833</v>
       </c>
       <c r="C206" s="31">
         <v>1953</v>
       </c>
       <c r="D206" s="31">
         <v>3074</v>
       </c>
       <c r="E206" s="31">
         <v>4194</v>
       </c>
       <c r="F206" s="31">
         <v>5076</v>
       </c>
       <c r="G206" s="31">
         <v>5957</v>
       </c>
       <c r="H206" s="31">
         <v>6839</v>
       </c>
       <c r="I206" s="31">
         <v>8194</v>
       </c>
@@ -25725,297 +26256,297 @@
       </c>
       <c r="G209" s="31">
         <v>1031726</v>
       </c>
       <c r="H209" s="31">
         <v>1218108</v>
       </c>
       <c r="I209" s="31">
         <v>1540116</v>
       </c>
       <c r="J209" s="31">
         <v>1862125</v>
       </c>
       <c r="K209" s="31">
         <v>2184133</v>
       </c>
       <c r="L209" s="31">
         <v>2503364</v>
       </c>
       <c r="M209" s="31">
         <v>2822595</v>
       </c>
     </row>
     <row r="210" spans="1:13" s="5" customFormat="1">
       <c r="A210" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B210" s="27">
         <v>1084</v>
       </c>
       <c r="C210" s="31">
         <v>1268</v>
       </c>
       <c r="D210" s="31">
         <v>1452</v>
       </c>
       <c r="E210" s="31">
         <v>1636</v>
       </c>
       <c r="F210" s="31">
         <v>1820</v>
       </c>
       <c r="G210" s="31">
         <v>2004</v>
       </c>
       <c r="H210" s="31">
         <v>2188</v>
       </c>
       <c r="I210" s="31">
         <v>2372</v>
       </c>
       <c r="J210" s="31">
         <v>2556</v>
       </c>
       <c r="K210" s="31">
         <v>2740</v>
       </c>
       <c r="L210" s="31">
         <v>40063</v>
       </c>
       <c r="M210" s="31">
         <v>77385</v>
       </c>
     </row>
     <row r="211" spans="1:13" s="5" customFormat="1">
       <c r="A211" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B211" s="27">
         <v>4441</v>
       </c>
       <c r="C211" s="31">
         <v>70397</v>
       </c>
       <c r="D211" s="31">
         <v>136354</v>
       </c>
       <c r="E211" s="31">
         <v>202310</v>
       </c>
       <c r="F211" s="31">
         <v>228394</v>
       </c>
       <c r="G211" s="31">
         <v>254478</v>
       </c>
       <c r="H211" s="31">
         <v>280562</v>
       </c>
       <c r="I211" s="31">
         <v>367304</v>
       </c>
       <c r="J211" s="31">
         <v>454045</v>
       </c>
       <c r="K211" s="31">
         <v>540787</v>
       </c>
       <c r="L211" s="31">
         <v>579339</v>
       </c>
       <c r="M211" s="31">
         <v>617892</v>
       </c>
     </row>
     <row r="212" spans="1:13" s="5" customFormat="1">
       <c r="A212" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B212" s="27">
         <v>5580</v>
       </c>
       <c r="C212" s="31">
         <v>17369</v>
       </c>
       <c r="D212" s="31">
         <v>29157</v>
       </c>
       <c r="E212" s="31">
         <v>40946</v>
       </c>
       <c r="F212" s="31">
         <v>47997</v>
       </c>
       <c r="G212" s="31">
         <v>55048</v>
       </c>
       <c r="H212" s="31">
         <v>62099</v>
       </c>
       <c r="I212" s="31">
         <v>96737</v>
       </c>
       <c r="J212" s="31">
         <v>131375</v>
       </c>
       <c r="K212" s="31">
         <v>166013</v>
       </c>
       <c r="L212" s="31">
         <v>208557</v>
       </c>
       <c r="M212" s="31">
         <v>251101</v>
       </c>
     </row>
     <row r="213" spans="1:13" s="5" customFormat="1">
       <c r="A213" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B213" s="33" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C213" s="31">
         <v>2260189</v>
       </c>
       <c r="D213" s="31">
         <v>4417720</v>
       </c>
       <c r="E213" s="31">
         <v>7343974</v>
       </c>
       <c r="F213" s="31">
         <v>12364201</v>
       </c>
       <c r="G213" s="31">
         <v>17308040</v>
       </c>
       <c r="H213" s="31">
         <v>22400960</v>
       </c>
       <c r="I213" s="31">
         <v>26960066</v>
       </c>
       <c r="J213" s="31">
         <v>31704775</v>
       </c>
       <c r="K213" s="31">
         <v>34799889</v>
       </c>
       <c r="L213" s="31">
         <v>36714659</v>
       </c>
       <c r="M213" s="31">
         <v>39063913</v>
       </c>
     </row>
     <row r="214" spans="1:13" s="5" customFormat="1">
       <c r="A214" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B214" s="27">
         <v>78584</v>
       </c>
       <c r="C214" s="31">
         <v>187176</v>
       </c>
       <c r="D214" s="31">
         <v>351710</v>
       </c>
       <c r="E214" s="31">
         <v>494583</v>
       </c>
       <c r="F214" s="31">
         <v>591837</v>
       </c>
       <c r="G214" s="31">
         <v>736929</v>
       </c>
       <c r="H214" s="31">
         <v>796889</v>
       </c>
       <c r="I214" s="31">
         <v>928591</v>
       </c>
       <c r="J214" s="31">
         <v>1062214</v>
       </c>
       <c r="K214" s="31">
         <v>1153450</v>
       </c>
       <c r="L214" s="31">
         <v>1263688</v>
       </c>
       <c r="M214" s="31">
         <v>1492608</v>
       </c>
     </row>
     <row r="215" spans="1:13" s="5" customFormat="1">
       <c r="A215" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B215" s="27">
         <v>1681</v>
       </c>
       <c r="C215" s="31">
         <v>3362</v>
       </c>
       <c r="D215" s="31">
         <v>5043</v>
       </c>
       <c r="E215" s="31">
         <v>6724</v>
       </c>
       <c r="F215" s="31">
         <v>8405</v>
       </c>
       <c r="G215" s="31">
         <v>10086</v>
       </c>
       <c r="H215" s="31">
         <v>11767</v>
       </c>
       <c r="I215" s="31">
         <v>13448</v>
       </c>
       <c r="J215" s="31">
         <v>15129</v>
       </c>
       <c r="K215" s="31">
         <v>16810</v>
       </c>
       <c r="L215" s="31">
         <v>29667</v>
       </c>
       <c r="M215" s="31">
         <v>42523</v>
       </c>
     </row>
     <row r="216" spans="1:13" s="5" customFormat="1">
       <c r="A216" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B216" s="27">
         <v>65445</v>
       </c>
       <c r="C216" s="31">
         <v>157767</v>
       </c>
       <c r="D216" s="31">
         <v>250089</v>
       </c>
       <c r="E216" s="31">
         <v>416464</v>
       </c>
       <c r="F216" s="31">
         <v>571098</v>
       </c>
       <c r="G216" s="31">
         <v>717445</v>
       </c>
       <c r="H216" s="31">
         <v>900651</v>
       </c>
       <c r="I216" s="31">
         <v>1120836</v>
       </c>
@@ -26094,133 +26625,133 @@
       </c>
       <c r="G218" s="31">
         <v>2069826</v>
       </c>
       <c r="H218" s="31">
         <v>2473216</v>
       </c>
       <c r="I218" s="31">
         <v>3046054</v>
       </c>
       <c r="J218" s="31">
         <v>3512491</v>
       </c>
       <c r="K218" s="31">
         <v>3971959</v>
       </c>
       <c r="L218" s="31">
         <v>4412933</v>
       </c>
       <c r="M218" s="31">
         <v>4864967</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B219" s="27">
         <v>1653</v>
       </c>
       <c r="C219" s="31">
         <v>3306</v>
       </c>
       <c r="D219" s="31">
         <v>4959</v>
       </c>
       <c r="E219" s="31">
         <v>6612</v>
       </c>
       <c r="F219" s="31">
         <v>8265</v>
       </c>
       <c r="G219" s="31">
         <v>9918</v>
       </c>
       <c r="H219" s="31">
         <v>11571</v>
       </c>
       <c r="I219" s="31">
         <v>13224</v>
       </c>
       <c r="J219" s="31">
         <v>14877</v>
       </c>
       <c r="K219" s="31">
         <v>16530</v>
       </c>
       <c r="L219" s="31">
         <v>18183</v>
       </c>
       <c r="M219" s="31">
         <v>19836</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B220" s="27">
         <v>13682</v>
       </c>
       <c r="C220" s="31">
         <v>57954</v>
       </c>
       <c r="D220" s="31">
         <v>102226</v>
       </c>
       <c r="E220" s="31">
         <v>146498</v>
       </c>
       <c r="F220" s="31">
         <v>173257</v>
       </c>
       <c r="G220" s="31">
         <v>200016</v>
       </c>
       <c r="H220" s="31">
         <v>226776</v>
       </c>
       <c r="I220" s="31">
         <v>280846</v>
       </c>
       <c r="J220" s="31">
         <v>334916</v>
       </c>
       <c r="K220" s="31">
         <v>388986</v>
       </c>
       <c r="L220" s="31">
         <v>436804</v>
       </c>
       <c r="M220" s="31">
         <v>484622</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H221" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I221" s="28" t="s">
         <v>0</v>
       </c>
@@ -26299,92 +26830,92 @@
       </c>
       <c r="G223" s="31">
         <v>1080519</v>
       </c>
       <c r="H223" s="31">
         <v>1302814</v>
       </c>
       <c r="I223" s="31">
         <v>1542874</v>
       </c>
       <c r="J223" s="31">
         <v>1782934</v>
       </c>
       <c r="K223" s="31">
         <v>2022994</v>
       </c>
       <c r="L223" s="31">
         <v>2313898</v>
       </c>
       <c r="M223" s="31">
         <v>2604802</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B224" s="27">
         <v>1653</v>
       </c>
       <c r="C224" s="31">
         <v>3306</v>
       </c>
       <c r="D224" s="31">
         <v>4959</v>
       </c>
       <c r="E224" s="31">
         <v>6612</v>
       </c>
       <c r="F224" s="31">
         <v>8265</v>
       </c>
       <c r="G224" s="31">
         <v>9918</v>
       </c>
       <c r="H224" s="31">
         <v>11571</v>
       </c>
       <c r="I224" s="31">
         <v>13224</v>
       </c>
       <c r="J224" s="31">
         <v>14877</v>
       </c>
       <c r="K224" s="31">
         <v>16530</v>
       </c>
       <c r="L224" s="31">
         <v>18183</v>
       </c>
       <c r="M224" s="31">
         <v>19836</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B225" s="27">
         <v>13682</v>
       </c>
       <c r="C225" s="31">
         <v>57954</v>
       </c>
       <c r="D225" s="31">
         <v>102226</v>
       </c>
       <c r="E225" s="31">
         <v>146498</v>
       </c>
       <c r="F225" s="31">
         <v>173257</v>
       </c>
       <c r="G225" s="31">
         <v>200016</v>
       </c>
       <c r="H225" s="31">
         <v>226776</v>
       </c>
       <c r="I225" s="31">
         <v>280846</v>
       </c>
@@ -26504,256 +27035,256 @@
       </c>
       <c r="G228" s="31">
         <v>73532</v>
       </c>
       <c r="H228" s="31">
         <v>82655</v>
       </c>
       <c r="I228" s="31">
         <v>91466</v>
       </c>
       <c r="J228" s="31">
         <v>100901</v>
       </c>
       <c r="K228" s="31">
         <v>110024</v>
       </c>
       <c r="L228" s="31">
         <v>137655</v>
       </c>
       <c r="M228" s="31">
         <v>165287</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B229" s="27">
         <v>10</v>
       </c>
       <c r="C229" s="31">
         <v>20</v>
       </c>
       <c r="D229" s="31">
         <v>30</v>
       </c>
       <c r="E229" s="31">
         <v>40</v>
       </c>
       <c r="F229" s="31">
         <v>50</v>
       </c>
       <c r="G229" s="31">
         <v>60</v>
       </c>
       <c r="H229" s="31">
         <v>70</v>
       </c>
       <c r="I229" s="31">
         <v>80</v>
       </c>
       <c r="J229" s="31">
         <v>90</v>
       </c>
       <c r="K229" s="31">
         <v>100</v>
       </c>
       <c r="L229" s="31">
         <v>110</v>
       </c>
       <c r="M229" s="31">
         <v>120</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="F230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I230" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J230" s="31">
         <v>41327</v>
       </c>
       <c r="K230" s="31">
         <v>61991</v>
       </c>
       <c r="L230" s="31">
         <v>80842</v>
       </c>
       <c r="M230" s="31">
         <v>99694</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B231" s="27">
         <v>4645</v>
       </c>
       <c r="C231" s="31">
         <v>43066</v>
       </c>
       <c r="D231" s="31">
         <v>81487</v>
       </c>
       <c r="E231" s="31">
         <v>119908</v>
       </c>
       <c r="F231" s="31">
         <v>124791</v>
       </c>
       <c r="G231" s="31">
         <v>129674</v>
       </c>
       <c r="H231" s="31">
         <v>134557</v>
       </c>
       <c r="I231" s="31">
         <v>37160</v>
       </c>
       <c r="J231" s="31">
         <v>143847</v>
       </c>
       <c r="K231" s="31">
         <v>148492</v>
       </c>
       <c r="L231" s="31">
         <v>153137</v>
       </c>
       <c r="M231" s="31">
         <v>157782</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B232" s="27">
         <v>3020</v>
       </c>
       <c r="C232" s="31">
         <v>6040</v>
       </c>
       <c r="D232" s="31">
         <v>9060</v>
       </c>
       <c r="E232" s="31">
         <v>12080</v>
       </c>
       <c r="F232" s="31">
         <v>15100</v>
       </c>
       <c r="G232" s="31">
         <v>18120</v>
       </c>
       <c r="H232" s="31">
         <v>21140</v>
       </c>
       <c r="I232" s="31">
         <v>24160</v>
       </c>
       <c r="J232" s="31">
         <v>27180</v>
       </c>
       <c r="K232" s="31">
         <v>30200</v>
       </c>
       <c r="L232" s="31">
         <v>33220</v>
       </c>
       <c r="M232" s="31">
         <v>36240</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B233" s="27">
         <v>3267</v>
       </c>
       <c r="C233" s="31">
         <v>6534</v>
       </c>
       <c r="D233" s="31">
         <v>9801</v>
       </c>
       <c r="E233" s="31">
         <v>13068</v>
       </c>
       <c r="F233" s="31">
         <v>16335</v>
       </c>
       <c r="G233" s="31">
         <v>19602</v>
       </c>
       <c r="H233" s="31">
         <v>22869</v>
       </c>
       <c r="I233" s="31">
         <v>24920</v>
       </c>
       <c r="J233" s="31">
         <v>29403</v>
       </c>
       <c r="K233" s="31">
         <v>32670</v>
       </c>
       <c r="L233" s="31">
         <v>43359</v>
       </c>
       <c r="M233" s="31">
         <v>54048</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B234" s="27">
         <v>341</v>
       </c>
       <c r="C234" s="31">
         <v>682</v>
       </c>
       <c r="D234" s="31">
         <v>1023</v>
       </c>
       <c r="E234" s="31">
         <v>1364</v>
       </c>
       <c r="F234" s="31">
         <v>1705</v>
       </c>
       <c r="G234" s="31">
         <v>2046</v>
       </c>
       <c r="H234" s="31">
         <v>2387</v>
       </c>
       <c r="I234" s="31">
         <v>2728</v>
       </c>
@@ -26873,297 +27404,297 @@
       </c>
       <c r="G237" s="31">
         <v>7680</v>
       </c>
       <c r="H237" s="31">
         <v>8960</v>
       </c>
       <c r="I237" s="31">
         <v>10240</v>
       </c>
       <c r="J237" s="31">
         <v>11520</v>
       </c>
       <c r="K237" s="31">
         <v>12800</v>
       </c>
       <c r="L237" s="31">
         <v>14080</v>
       </c>
       <c r="M237" s="31">
         <v>15360</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B238" s="27">
         <v>261157</v>
       </c>
       <c r="C238" s="31">
         <v>504107</v>
       </c>
       <c r="D238" s="31">
         <v>768929</v>
       </c>
       <c r="E238" s="31">
         <v>1108380</v>
       </c>
       <c r="F238" s="31">
         <v>1400316</v>
       </c>
       <c r="G238" s="31">
         <v>1682983</v>
       </c>
       <c r="H238" s="31">
         <v>1974919</v>
       </c>
       <c r="I238" s="31">
         <v>2567609</v>
       </c>
       <c r="J238" s="31">
         <v>3507791</v>
       </c>
       <c r="K238" s="31">
         <v>4010976</v>
       </c>
       <c r="L238" s="31">
         <v>4514696</v>
       </c>
       <c r="M238" s="31">
         <v>6205217</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B239" s="27">
         <v>4949</v>
       </c>
       <c r="C239" s="31">
         <v>33853</v>
       </c>
       <c r="D239" s="31">
         <v>62757</v>
       </c>
       <c r="E239" s="31">
         <v>91660</v>
       </c>
       <c r="F239" s="31">
         <v>96280</v>
       </c>
       <c r="G239" s="31">
         <v>100900</v>
       </c>
       <c r="H239" s="31">
         <v>105520</v>
       </c>
       <c r="I239" s="31">
         <v>110596</v>
       </c>
       <c r="J239" s="31">
         <v>115672</v>
       </c>
       <c r="K239" s="31">
         <v>203936</v>
       </c>
       <c r="L239" s="31">
         <v>339008</v>
       </c>
       <c r="M239" s="31">
         <v>442229</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B240" s="27">
         <v>666</v>
       </c>
       <c r="C240" s="31">
         <v>1057</v>
       </c>
       <c r="D240" s="31">
         <v>1448</v>
       </c>
       <c r="E240" s="31">
         <v>1839</v>
       </c>
       <c r="F240" s="31">
         <v>2227</v>
       </c>
       <c r="G240" s="31">
         <v>2615</v>
       </c>
       <c r="H240" s="31">
         <v>3003</v>
       </c>
       <c r="I240" s="31">
         <v>9862</v>
       </c>
       <c r="J240" s="31">
         <v>16722</v>
       </c>
       <c r="K240" s="31">
         <v>23582</v>
       </c>
       <c r="L240" s="31">
         <v>23970</v>
       </c>
       <c r="M240" s="31">
         <v>24358</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B241" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C241" s="31">
         <v>179830</v>
       </c>
       <c r="D241" s="31">
         <v>359661</v>
       </c>
       <c r="E241" s="31">
         <v>539491</v>
       </c>
       <c r="F241" s="31">
         <v>555327</v>
       </c>
       <c r="G241" s="31">
         <v>571163</v>
       </c>
       <c r="H241" s="31">
         <v>586999</v>
       </c>
       <c r="I241" s="31">
         <v>722039</v>
       </c>
       <c r="J241" s="31">
         <v>857080</v>
       </c>
       <c r="K241" s="31">
         <v>992120</v>
       </c>
       <c r="L241" s="31">
         <v>1154263</v>
       </c>
       <c r="M241" s="31">
         <v>1316407</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B242" s="27">
         <v>643</v>
       </c>
       <c r="C242" s="31">
         <v>1286</v>
       </c>
       <c r="D242" s="31">
         <v>1929</v>
       </c>
       <c r="E242" s="31">
         <v>2572</v>
       </c>
       <c r="F242" s="31">
         <v>6010</v>
       </c>
       <c r="G242" s="31">
         <v>9447</v>
       </c>
       <c r="H242" s="31">
         <v>12885</v>
       </c>
       <c r="I242" s="31">
         <v>16495</v>
       </c>
       <c r="J242" s="31">
         <v>20105</v>
       </c>
       <c r="K242" s="31">
         <v>23715</v>
       </c>
       <c r="L242" s="31">
         <v>27532</v>
       </c>
       <c r="M242" s="31">
         <v>31349</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B243" s="27">
         <v>6501</v>
       </c>
       <c r="C243" s="31">
         <v>256252</v>
       </c>
       <c r="D243" s="31">
         <v>506003</v>
       </c>
       <c r="E243" s="31">
         <v>755753</v>
       </c>
       <c r="F243" s="31">
         <v>774774</v>
       </c>
       <c r="G243" s="31">
         <v>793795</v>
       </c>
       <c r="H243" s="31">
         <v>812816</v>
       </c>
       <c r="I243" s="31">
         <v>861945</v>
       </c>
       <c r="J243" s="31">
         <v>911074</v>
       </c>
       <c r="K243" s="31">
         <v>960203</v>
       </c>
       <c r="L243" s="31">
         <v>1102397</v>
       </c>
       <c r="M243" s="31">
         <v>1244590</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B244" s="27">
         <v>5814</v>
       </c>
       <c r="C244" s="31">
         <v>847620</v>
       </c>
       <c r="D244" s="31">
         <v>1689426</v>
       </c>
       <c r="E244" s="31">
         <v>2531231</v>
       </c>
       <c r="F244" s="31">
         <v>2550827</v>
       </c>
       <c r="G244" s="31">
         <v>2570423</v>
       </c>
       <c r="H244" s="31">
         <v>2590019</v>
       </c>
       <c r="I244" s="31">
         <v>2884110</v>
       </c>
@@ -27242,51 +27773,51 @@
       </c>
       <c r="G246" s="31">
         <v>25913964</v>
       </c>
       <c r="H246" s="31">
         <v>32451274</v>
       </c>
       <c r="I246" s="31">
         <v>39612623</v>
       </c>
       <c r="J246" s="31">
         <v>47349441</v>
       </c>
       <c r="K246" s="31">
         <v>55893202</v>
       </c>
       <c r="L246" s="31">
         <v>65201087</v>
       </c>
       <c r="M246" s="31">
         <v>75576105</v>
       </c>
     </row>
     <row r="247" spans="1:13" ht="13.5" customHeight="1">
       <c r="A247" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B247" s="27">
         <v>4914</v>
       </c>
       <c r="C247" s="31">
         <v>365430</v>
       </c>
       <c r="D247" s="31">
         <v>725946</v>
       </c>
       <c r="E247" s="31">
         <v>1086461</v>
       </c>
       <c r="F247" s="31">
         <v>1105157</v>
       </c>
       <c r="G247" s="31">
         <v>1123853</v>
       </c>
       <c r="H247" s="31">
         <v>1142549</v>
       </c>
       <c r="I247" s="31">
         <v>1435740</v>
       </c>
@@ -27406,256 +27937,256 @@
       </c>
       <c r="G250" s="31">
         <v>9594</v>
       </c>
       <c r="H250" s="31">
         <v>11193</v>
       </c>
       <c r="I250" s="31">
         <v>12792</v>
       </c>
       <c r="J250" s="31">
         <v>14391</v>
       </c>
       <c r="K250" s="31">
         <v>15990</v>
       </c>
       <c r="L250" s="31">
         <v>17589</v>
       </c>
       <c r="M250" s="31">
         <v>19188</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B251" s="27">
         <v>992</v>
       </c>
       <c r="C251" s="31">
         <v>1984</v>
       </c>
       <c r="D251" s="31">
         <v>2976</v>
       </c>
       <c r="E251" s="31">
         <v>3968</v>
       </c>
       <c r="F251" s="31">
         <v>4960</v>
       </c>
       <c r="G251" s="31">
         <v>5952</v>
       </c>
       <c r="H251" s="31">
         <v>6944</v>
       </c>
       <c r="I251" s="31">
         <v>7936</v>
       </c>
       <c r="J251" s="31">
         <v>8928</v>
       </c>
       <c r="K251" s="31">
         <v>9920</v>
       </c>
       <c r="L251" s="31">
         <v>10912</v>
       </c>
       <c r="M251" s="31">
         <v>11904</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B252" s="27">
         <v>1007</v>
       </c>
       <c r="C252" s="31">
         <v>2166</v>
       </c>
       <c r="D252" s="31">
         <v>3325</v>
       </c>
       <c r="E252" s="31">
         <v>4485</v>
       </c>
       <c r="F252" s="31">
         <v>5534</v>
       </c>
       <c r="G252" s="31">
         <v>6584</v>
       </c>
       <c r="H252" s="31">
         <v>7634</v>
       </c>
       <c r="I252" s="31">
         <v>8703</v>
       </c>
       <c r="J252" s="31">
         <v>9772</v>
       </c>
       <c r="K252" s="31">
         <v>10841</v>
       </c>
       <c r="L252" s="31">
         <v>12008</v>
       </c>
       <c r="M252" s="31">
         <v>13176</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B253" s="27">
         <v>10319</v>
       </c>
       <c r="C253" s="31">
         <v>20638</v>
       </c>
       <c r="D253" s="31">
         <v>30957</v>
       </c>
       <c r="E253" s="31">
         <v>41276</v>
       </c>
       <c r="F253" s="31">
         <v>51595</v>
       </c>
       <c r="G253" s="31">
         <v>61914</v>
       </c>
       <c r="H253" s="31">
         <v>72233</v>
       </c>
       <c r="I253" s="31">
         <v>82552</v>
       </c>
       <c r="J253" s="31">
         <v>92871</v>
       </c>
       <c r="K253" s="31">
         <v>103190</v>
       </c>
       <c r="L253" s="31">
         <v>113509</v>
       </c>
       <c r="M253" s="31">
         <v>123828</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B254" s="27">
         <v>350</v>
       </c>
       <c r="C254" s="31">
         <v>700</v>
       </c>
       <c r="D254" s="31">
         <v>1050</v>
       </c>
       <c r="E254" s="31">
         <v>1400</v>
       </c>
       <c r="F254" s="31">
         <v>1750</v>
       </c>
       <c r="G254" s="31">
         <v>2100</v>
       </c>
       <c r="H254" s="31">
         <v>2450</v>
       </c>
       <c r="I254" s="31">
         <v>2800</v>
       </c>
       <c r="J254" s="31">
         <v>3150</v>
       </c>
       <c r="K254" s="31">
         <v>3500</v>
       </c>
       <c r="L254" s="31">
         <v>3850</v>
       </c>
       <c r="M254" s="31">
         <v>4200</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B255" s="27">
         <v>5381</v>
       </c>
       <c r="C255" s="31">
         <v>10762</v>
       </c>
       <c r="D255" s="31">
         <v>16143</v>
       </c>
       <c r="E255" s="31">
         <v>21524</v>
       </c>
       <c r="F255" s="31">
         <v>26905</v>
       </c>
       <c r="G255" s="31">
         <v>32286</v>
       </c>
       <c r="H255" s="31">
         <v>37667</v>
       </c>
       <c r="I255" s="31">
         <v>43048</v>
       </c>
       <c r="J255" s="31">
         <v>48429</v>
       </c>
       <c r="K255" s="31">
         <v>53810</v>
       </c>
       <c r="L255" s="31">
         <v>59191</v>
       </c>
       <c r="M255" s="31">
         <v>64572</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B256" s="27">
         <v>3962</v>
       </c>
       <c r="C256" s="31">
         <v>7924</v>
       </c>
       <c r="D256" s="31">
         <v>11886</v>
       </c>
       <c r="E256" s="31">
         <v>15848</v>
       </c>
       <c r="F256" s="31">
         <v>19810</v>
       </c>
       <c r="G256" s="31">
         <v>23772</v>
       </c>
       <c r="H256" s="31">
         <v>27734</v>
       </c>
       <c r="I256" s="31">
         <v>31696</v>
       </c>
@@ -27775,133 +28306,133 @@
       </c>
       <c r="G259" s="31">
         <v>6402</v>
       </c>
       <c r="H259" s="31">
         <v>7469</v>
       </c>
       <c r="I259" s="31">
         <v>8536</v>
       </c>
       <c r="J259" s="31">
         <v>9603</v>
       </c>
       <c r="K259" s="31">
         <v>10670</v>
       </c>
       <c r="L259" s="31">
         <v>11737</v>
       </c>
       <c r="M259" s="31">
         <v>12804</v>
       </c>
     </row>
     <row r="260" spans="1:13" ht="27" customHeight="1">
       <c r="A260" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B260" s="27">
         <v>42</v>
       </c>
       <c r="C260" s="31">
         <v>84</v>
       </c>
       <c r="D260" s="31">
         <v>126</v>
       </c>
       <c r="E260" s="31">
         <v>168</v>
       </c>
       <c r="F260" s="31">
         <v>210</v>
       </c>
       <c r="G260" s="31">
         <v>252</v>
       </c>
       <c r="H260" s="31">
         <v>294</v>
       </c>
       <c r="I260" s="31">
         <v>336</v>
       </c>
       <c r="J260" s="31">
         <v>378</v>
       </c>
       <c r="K260" s="31">
         <v>420</v>
       </c>
       <c r="L260" s="31">
         <v>462</v>
       </c>
       <c r="M260" s="31">
         <v>504</v>
       </c>
     </row>
     <row r="261" spans="1:13" ht="27" customHeight="1">
       <c r="A261" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B261" s="27">
         <v>2334</v>
       </c>
       <c r="C261" s="31">
         <v>4668</v>
       </c>
       <c r="D261" s="31">
         <v>7002</v>
       </c>
       <c r="E261" s="31">
         <v>9336</v>
       </c>
       <c r="F261" s="31">
         <v>11670</v>
       </c>
       <c r="G261" s="31">
         <v>14004</v>
       </c>
       <c r="H261" s="31">
         <v>16338</v>
       </c>
       <c r="I261" s="31">
         <v>18672</v>
       </c>
       <c r="J261" s="31">
         <v>21006</v>
       </c>
       <c r="K261" s="31">
         <v>23340</v>
       </c>
       <c r="L261" s="31">
         <v>25674</v>
       </c>
       <c r="M261" s="31">
         <v>28008</v>
       </c>
     </row>
     <row r="262" spans="1:13" ht="27" customHeight="1">
       <c r="A262" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B262" s="27">
         <v>433</v>
       </c>
       <c r="C262" s="31">
         <v>866</v>
       </c>
       <c r="D262" s="31">
         <v>1299</v>
       </c>
       <c r="E262" s="31">
         <v>1732</v>
       </c>
       <c r="F262" s="31">
         <v>2165</v>
       </c>
       <c r="G262" s="31">
         <v>2598</v>
       </c>
       <c r="H262" s="31">
         <v>3031</v>
       </c>
       <c r="I262" s="31">
         <v>3464</v>
       </c>
@@ -28021,297 +28552,297 @@
       </c>
       <c r="G265" s="31">
         <v>4440</v>
       </c>
       <c r="H265" s="31">
         <v>5180</v>
       </c>
       <c r="I265" s="31">
         <v>5920</v>
       </c>
       <c r="J265" s="31">
         <v>6660</v>
       </c>
       <c r="K265" s="31">
         <v>7400</v>
       </c>
       <c r="L265" s="31">
         <v>8140</v>
       </c>
       <c r="M265" s="31">
         <v>8880</v>
       </c>
     </row>
     <row r="266" spans="1:13" ht="27" customHeight="1">
       <c r="A266" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B266" s="27">
         <v>261128</v>
       </c>
       <c r="C266" s="31">
         <v>504049</v>
       </c>
       <c r="D266" s="31">
         <v>768842</v>
       </c>
       <c r="E266" s="31">
         <v>1108264</v>
       </c>
       <c r="F266" s="31">
         <v>1400171</v>
       </c>
       <c r="G266" s="31">
         <v>1682809</v>
       </c>
       <c r="H266" s="31">
         <v>1974716</v>
       </c>
       <c r="I266" s="31">
         <v>2567377</v>
       </c>
       <c r="J266" s="31">
         <v>3507530</v>
       </c>
       <c r="K266" s="31">
         <v>4010686</v>
       </c>
       <c r="L266" s="31">
         <v>4514377</v>
       </c>
       <c r="M266" s="31">
         <v>6204869</v>
       </c>
     </row>
     <row r="267" spans="1:13" ht="27" customHeight="1">
       <c r="A267" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B267" s="27">
         <v>4949</v>
       </c>
       <c r="C267" s="31">
         <v>33853</v>
       </c>
       <c r="D267" s="31">
         <v>62757</v>
       </c>
       <c r="E267" s="31">
         <v>91660</v>
       </c>
       <c r="F267" s="31">
         <v>96280</v>
       </c>
       <c r="G267" s="31">
         <v>100900</v>
       </c>
       <c r="H267" s="31">
         <v>105520</v>
       </c>
       <c r="I267" s="31">
         <v>110596</v>
       </c>
       <c r="J267" s="31">
         <v>115672</v>
       </c>
       <c r="K267" s="31">
         <v>203936</v>
       </c>
       <c r="L267" s="31">
         <v>339008</v>
       </c>
       <c r="M267" s="31">
         <v>442229</v>
       </c>
     </row>
     <row r="268" spans="1:13" ht="27" customHeight="1">
       <c r="A268" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B268" s="27">
         <v>666</v>
       </c>
       <c r="C268" s="31">
         <v>1057</v>
       </c>
       <c r="D268" s="31">
         <v>1448</v>
       </c>
       <c r="E268" s="31">
         <v>1839</v>
       </c>
       <c r="F268" s="31">
         <v>2227</v>
       </c>
       <c r="G268" s="31">
         <v>2615</v>
       </c>
       <c r="H268" s="31">
         <v>3003</v>
       </c>
       <c r="I268" s="31">
         <v>9862</v>
       </c>
       <c r="J268" s="31">
         <v>16722</v>
       </c>
       <c r="K268" s="31">
         <v>23582</v>
       </c>
       <c r="L268" s="31">
         <v>23970</v>
       </c>
       <c r="M268" s="31">
         <v>24358</v>
       </c>
     </row>
     <row r="269" spans="1:13" ht="27" customHeight="1">
       <c r="A269" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B269" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C269" s="31">
         <v>179830</v>
       </c>
       <c r="D269" s="31">
         <v>359661</v>
       </c>
       <c r="E269" s="31">
         <v>539491</v>
       </c>
       <c r="F269" s="31">
         <v>555327</v>
       </c>
       <c r="G269" s="31">
         <v>571163</v>
       </c>
       <c r="H269" s="31">
         <v>586999</v>
       </c>
       <c r="I269" s="31">
         <v>722039</v>
       </c>
       <c r="J269" s="31">
         <v>857080</v>
       </c>
       <c r="K269" s="31">
         <v>992120</v>
       </c>
       <c r="L269" s="31">
         <v>1154263</v>
       </c>
       <c r="M269" s="31">
         <v>1316407</v>
       </c>
     </row>
     <row r="270" spans="1:13" ht="27" customHeight="1">
       <c r="A270" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B270" s="27">
         <v>643</v>
       </c>
       <c r="C270" s="31">
         <v>1286</v>
       </c>
       <c r="D270" s="31">
         <v>1929</v>
       </c>
       <c r="E270" s="31">
         <v>2572</v>
       </c>
       <c r="F270" s="31">
         <v>3215</v>
       </c>
       <c r="G270" s="31">
         <v>3858</v>
       </c>
       <c r="H270" s="31">
         <v>4501</v>
       </c>
       <c r="I270" s="31">
         <v>5144</v>
       </c>
       <c r="J270" s="31">
         <v>5787</v>
       </c>
       <c r="K270" s="31">
         <v>6430</v>
       </c>
       <c r="L270" s="31">
         <v>7073</v>
       </c>
       <c r="M270" s="31">
         <v>7716</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="27" customHeight="1">
       <c r="A271" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B271" s="27">
         <v>3236</v>
       </c>
       <c r="C271" s="31">
         <v>217763</v>
       </c>
       <c r="D271" s="31">
         <v>432289</v>
       </c>
       <c r="E271" s="31">
         <v>646816</v>
       </c>
       <c r="F271" s="31">
         <v>650230</v>
       </c>
       <c r="G271" s="31">
         <v>653644</v>
       </c>
       <c r="H271" s="31">
         <v>657058</v>
       </c>
       <c r="I271" s="31">
         <v>665429</v>
       </c>
       <c r="J271" s="31">
         <v>673801</v>
       </c>
       <c r="K271" s="31">
         <v>682172</v>
       </c>
       <c r="L271" s="31">
         <v>688710</v>
       </c>
       <c r="M271" s="31">
         <v>695249</v>
       </c>
     </row>
     <row r="272" spans="1:13" ht="27" customHeight="1">
       <c r="A272" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B272" s="27">
         <v>695</v>
       </c>
       <c r="C272" s="31">
         <v>1390</v>
       </c>
       <c r="D272" s="31">
         <v>2085</v>
       </c>
       <c r="E272" s="31">
         <v>2780</v>
       </c>
       <c r="F272" s="31">
         <v>3475</v>
       </c>
       <c r="G272" s="31">
         <v>4170</v>
       </c>
       <c r="H272" s="31">
         <v>4865</v>
       </c>
       <c r="I272" s="31">
         <v>5560</v>
       </c>
@@ -28431,338 +28962,338 @@
       </c>
       <c r="G275" s="31">
         <v>4364096</v>
       </c>
       <c r="H275" s="31">
         <v>5087702</v>
       </c>
       <c r="I275" s="31">
         <v>6431962</v>
       </c>
       <c r="J275" s="31">
         <v>7472567</v>
       </c>
       <c r="K275" s="31">
         <v>8946067</v>
       </c>
       <c r="L275" s="31">
         <v>10368285</v>
       </c>
       <c r="M275" s="31">
         <v>11902476</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B276" s="27">
         <v>106879</v>
       </c>
       <c r="C276" s="31">
         <v>219345</v>
       </c>
       <c r="D276" s="31">
         <v>325274</v>
       </c>
       <c r="E276" s="31">
         <v>436270</v>
       </c>
       <c r="F276" s="31">
         <v>530614</v>
       </c>
       <c r="G276" s="31">
         <v>618829</v>
       </c>
       <c r="H276" s="31">
         <v>703571</v>
       </c>
       <c r="I276" s="31">
         <v>811118</v>
       </c>
       <c r="J276" s="31">
         <v>915847</v>
       </c>
       <c r="K276" s="31">
         <v>1026552</v>
       </c>
       <c r="L276" s="31">
         <v>1143217</v>
       </c>
       <c r="M276" s="31">
         <v>1271125</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B277" s="27">
         <v>960521</v>
       </c>
       <c r="C277" s="31">
         <v>2161610</v>
       </c>
       <c r="D277" s="31">
         <v>3153297</v>
       </c>
       <c r="E277" s="31">
         <v>3872451</v>
       </c>
       <c r="F277" s="31">
         <v>4409995</v>
       </c>
       <c r="G277" s="31">
         <v>4924622</v>
       </c>
       <c r="H277" s="31">
         <v>5506953</v>
       </c>
       <c r="I277" s="31">
         <v>6193500</v>
       </c>
       <c r="J277" s="31">
         <v>6895318</v>
       </c>
       <c r="K277" s="31">
         <v>7740874</v>
       </c>
       <c r="L277" s="31">
         <v>8675053</v>
       </c>
       <c r="M277" s="31">
         <v>9553267</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B278" s="27">
         <v>296667</v>
       </c>
       <c r="C278" s="31">
         <v>635103</v>
       </c>
       <c r="D278" s="31">
         <v>1079137</v>
       </c>
       <c r="E278" s="31">
         <v>1828105</v>
       </c>
       <c r="F278" s="31">
         <v>2700670</v>
       </c>
       <c r="G278" s="31">
         <v>3542948</v>
       </c>
       <c r="H278" s="31">
         <v>4232922</v>
       </c>
       <c r="I278" s="31">
         <v>5267984</v>
       </c>
       <c r="J278" s="31">
         <v>6167513</v>
       </c>
       <c r="K278" s="31">
         <v>7130720</v>
       </c>
       <c r="L278" s="31">
         <v>8134404</v>
       </c>
       <c r="M278" s="31">
         <v>9106133</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B279" s="27">
         <v>213747</v>
       </c>
       <c r="C279" s="31">
         <v>429665</v>
       </c>
       <c r="D279" s="31">
         <v>624480</v>
       </c>
       <c r="E279" s="31">
         <v>811006</v>
       </c>
       <c r="F279" s="31">
         <v>955896</v>
       </c>
       <c r="G279" s="31">
         <v>1092369</v>
       </c>
       <c r="H279" s="31">
         <v>1225850</v>
       </c>
       <c r="I279" s="31">
         <v>1382486</v>
       </c>
       <c r="J279" s="31">
         <v>1527499</v>
       </c>
       <c r="K279" s="31">
         <v>1684103</v>
       </c>
       <c r="L279" s="31">
         <v>1894657</v>
       </c>
       <c r="M279" s="31">
         <v>2124318</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B280" s="27">
         <v>287466</v>
       </c>
       <c r="C280" s="31">
         <v>663072</v>
       </c>
       <c r="D280" s="31">
         <v>1029556</v>
       </c>
       <c r="E280" s="31">
         <v>1426022</v>
       </c>
       <c r="F280" s="31">
         <v>1719452</v>
       </c>
       <c r="G280" s="31">
         <v>2004314</v>
       </c>
       <c r="H280" s="31">
         <v>2291081</v>
       </c>
       <c r="I280" s="31">
         <v>2507705</v>
       </c>
       <c r="J280" s="31">
         <v>2727166</v>
       </c>
       <c r="K280" s="31">
         <v>2951584</v>
       </c>
       <c r="L280" s="31">
         <v>3132031</v>
       </c>
       <c r="M280" s="31">
         <v>3318052</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B281" s="27">
         <v>170846</v>
       </c>
       <c r="C281" s="31">
         <v>334807</v>
       </c>
       <c r="D281" s="31">
         <v>488890</v>
       </c>
       <c r="E281" s="31">
         <v>641079</v>
       </c>
       <c r="F281" s="31">
         <v>776995</v>
       </c>
       <c r="G281" s="31">
         <v>911017</v>
       </c>
       <c r="H281" s="31">
         <v>1051911</v>
       </c>
       <c r="I281" s="31">
         <v>1187368</v>
       </c>
       <c r="J281" s="31">
         <v>1317866</v>
       </c>
       <c r="K281" s="31">
         <v>1454871</v>
       </c>
       <c r="L281" s="31">
         <v>1606247</v>
       </c>
       <c r="M281" s="31">
         <v>1768960</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B282" s="27">
         <v>678160</v>
       </c>
       <c r="C282" s="31">
         <v>1323826</v>
       </c>
       <c r="D282" s="31">
         <v>1929587</v>
       </c>
       <c r="E282" s="31">
         <v>2496803</v>
       </c>
       <c r="F282" s="31">
         <v>3036549</v>
       </c>
       <c r="G282" s="31">
         <v>3516526</v>
       </c>
       <c r="H282" s="31">
         <v>4021185</v>
       </c>
       <c r="I282" s="31">
         <v>4586403</v>
       </c>
       <c r="J282" s="31">
         <v>5117204</v>
       </c>
       <c r="K282" s="31">
         <v>5644237</v>
       </c>
       <c r="L282" s="31">
         <v>6264303</v>
       </c>
       <c r="M282" s="31">
         <v>6935219</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B283" s="27">
         <v>631381</v>
       </c>
       <c r="C283" s="31">
         <v>1328710</v>
       </c>
       <c r="D283" s="31">
         <v>2075760</v>
       </c>
       <c r="E283" s="31">
         <v>2708146</v>
       </c>
       <c r="F283" s="31">
         <v>3398522</v>
       </c>
       <c r="G283" s="31">
         <v>3949982</v>
       </c>
       <c r="H283" s="31">
         <v>4525071</v>
       </c>
       <c r="I283" s="31">
         <v>5425253</v>
       </c>
@@ -28882,338 +29413,338 @@
       </c>
       <c r="G286" s="31">
         <v>3833897</v>
       </c>
       <c r="H286" s="31">
         <v>4530002</v>
       </c>
       <c r="I286" s="31">
         <v>5772985</v>
       </c>
       <c r="J286" s="31">
         <v>6715987</v>
       </c>
       <c r="K286" s="31">
         <v>7981893</v>
       </c>
       <c r="L286" s="31">
         <v>9123485</v>
       </c>
       <c r="M286" s="31">
         <v>10337617</v>
       </c>
     </row>
     <row r="287" spans="1:13" ht="28.5" customHeight="1">
       <c r="A287" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B287" s="27">
         <v>105130</v>
       </c>
       <c r="C287" s="31">
         <v>214615</v>
       </c>
       <c r="D287" s="31">
         <v>317562</v>
       </c>
       <c r="E287" s="31">
         <v>425576</v>
       </c>
       <c r="F287" s="31">
         <v>517583</v>
       </c>
       <c r="G287" s="31">
         <v>603459</v>
       </c>
       <c r="H287" s="31">
         <v>685863</v>
       </c>
       <c r="I287" s="31">
         <v>791845</v>
       </c>
       <c r="J287" s="31">
         <v>895008</v>
       </c>
       <c r="K287" s="31">
         <v>1004147</v>
       </c>
       <c r="L287" s="31">
         <v>1120812</v>
       </c>
       <c r="M287" s="31">
         <v>1248721</v>
       </c>
     </row>
     <row r="288" spans="1:13" ht="28.5" customHeight="1">
       <c r="A288" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B288" s="27">
         <v>781713</v>
       </c>
       <c r="C288" s="31">
         <v>1634464</v>
       </c>
       <c r="D288" s="31">
         <v>2474026</v>
       </c>
       <c r="E288" s="31">
         <v>3093910</v>
       </c>
       <c r="F288" s="31">
         <v>3588917</v>
       </c>
       <c r="G288" s="31">
         <v>4061007</v>
       </c>
       <c r="H288" s="31">
         <v>4600801</v>
       </c>
       <c r="I288" s="31">
         <v>5274545</v>
       </c>
       <c r="J288" s="31">
         <v>5963559</v>
       </c>
       <c r="K288" s="31">
         <v>6723477</v>
       </c>
       <c r="L288" s="31">
         <v>7531520</v>
       </c>
       <c r="M288" s="31">
         <v>8232618</v>
       </c>
     </row>
     <row r="289" spans="1:13" ht="28.5" customHeight="1">
       <c r="A289" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B289" s="27">
         <v>254819</v>
       </c>
       <c r="C289" s="31">
         <v>489286</v>
       </c>
       <c r="D289" s="31">
         <v>829352</v>
       </c>
       <c r="E289" s="31">
         <v>1474351</v>
       </c>
       <c r="F289" s="31">
         <v>2181545</v>
       </c>
       <c r="G289" s="31">
         <v>2858452</v>
       </c>
       <c r="H289" s="31">
         <v>3383055</v>
       </c>
       <c r="I289" s="31">
         <v>4397855</v>
       </c>
       <c r="J289" s="31">
         <v>5277120</v>
       </c>
       <c r="K289" s="31">
         <v>6220065</v>
       </c>
       <c r="L289" s="31">
         <v>7217123</v>
       </c>
       <c r="M289" s="31">
         <v>8182226</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="28.5" customHeight="1">
       <c r="A290" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B290" s="27">
         <v>213625</v>
       </c>
       <c r="C290" s="31">
         <v>429180</v>
       </c>
       <c r="D290" s="31">
         <v>623632</v>
       </c>
       <c r="E290" s="31">
         <v>809794</v>
       </c>
       <c r="F290" s="31">
         <v>954132</v>
       </c>
       <c r="G290" s="31">
         <v>1090086</v>
       </c>
       <c r="H290" s="31">
         <v>1223535</v>
       </c>
       <c r="I290" s="31">
         <v>1380142</v>
       </c>
       <c r="J290" s="31">
         <v>1525103</v>
       </c>
       <c r="K290" s="31">
         <v>1681269</v>
       </c>
       <c r="L290" s="31">
         <v>1891176</v>
       </c>
       <c r="M290" s="31">
         <v>2119009</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="28.5" customHeight="1">
       <c r="A291" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B291" s="27">
         <v>135751</v>
       </c>
       <c r="C291" s="31">
         <v>269352</v>
       </c>
       <c r="D291" s="31">
         <v>393831</v>
       </c>
       <c r="E291" s="31">
         <v>548122</v>
       </c>
       <c r="F291" s="31">
         <v>655123</v>
       </c>
       <c r="G291" s="31">
         <v>753557</v>
       </c>
       <c r="H291" s="31">
         <v>853895</v>
       </c>
       <c r="I291" s="31">
         <v>967436</v>
       </c>
       <c r="J291" s="31">
         <v>1083814</v>
       </c>
       <c r="K291" s="31">
         <v>1205149</v>
       </c>
       <c r="L291" s="31">
         <v>1357659</v>
       </c>
       <c r="M291" s="31">
         <v>1515742</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="28.5" customHeight="1">
       <c r="A292" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B292" s="27">
         <v>153008</v>
       </c>
       <c r="C292" s="31">
         <v>301109</v>
       </c>
       <c r="D292" s="31">
         <v>439334</v>
       </c>
       <c r="E292" s="31">
         <v>575665</v>
       </c>
       <c r="F292" s="31">
         <v>692518</v>
       </c>
       <c r="G292" s="31">
         <v>807478</v>
       </c>
       <c r="H292" s="31">
         <v>929310</v>
       </c>
       <c r="I292" s="31">
         <v>1062712</v>
       </c>
       <c r="J292" s="31">
         <v>1191155</v>
       </c>
       <c r="K292" s="31">
         <v>1326106</v>
       </c>
       <c r="L292" s="31">
         <v>1477481</v>
       </c>
       <c r="M292" s="31">
         <v>1640194</v>
       </c>
     </row>
     <row r="293" spans="1:13" ht="28.5" customHeight="1">
       <c r="A293" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B293" s="27">
         <v>549329</v>
       </c>
       <c r="C293" s="31">
         <v>1069741</v>
       </c>
       <c r="D293" s="31">
         <v>1545327</v>
       </c>
       <c r="E293" s="31">
         <v>2011828</v>
       </c>
       <c r="F293" s="31">
         <v>2441941</v>
       </c>
       <c r="G293" s="31">
         <v>2865906</v>
       </c>
       <c r="H293" s="31">
         <v>3314511</v>
       </c>
       <c r="I293" s="31">
         <v>3833050</v>
       </c>
       <c r="J293" s="31">
         <v>4317087</v>
       </c>
       <c r="K293" s="31">
         <v>4787505</v>
       </c>
       <c r="L293" s="31">
         <v>5347785</v>
       </c>
       <c r="M293" s="31">
         <v>5951517</v>
       </c>
     </row>
     <row r="294" spans="1:13" ht="28.5" customHeight="1">
       <c r="A294" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B294" s="27">
         <v>600078</v>
       </c>
       <c r="C294" s="31">
         <v>1267134</v>
       </c>
       <c r="D294" s="31">
         <v>1983911</v>
       </c>
       <c r="E294" s="31">
         <v>2586025</v>
       </c>
       <c r="F294" s="31">
         <v>3245733</v>
       </c>
       <c r="G294" s="31">
         <v>3766525</v>
       </c>
       <c r="H294" s="31">
         <v>4310946</v>
       </c>
       <c r="I294" s="31">
         <v>5206742</v>
       </c>
@@ -29333,297 +29864,297 @@
       </c>
       <c r="G297" s="31">
         <v>438937</v>
       </c>
       <c r="H297" s="31">
         <v>447340</v>
       </c>
       <c r="I297" s="31">
         <v>459710</v>
       </c>
       <c r="J297" s="31">
         <v>468404</v>
       </c>
       <c r="K297" s="31">
         <v>587091</v>
       </c>
       <c r="L297" s="31">
         <v>706268</v>
       </c>
       <c r="M297" s="31">
         <v>864880</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B298" s="27">
         <v>1749</v>
       </c>
       <c r="C298" s="31">
         <v>4730</v>
       </c>
       <c r="D298" s="31">
         <v>7712</v>
       </c>
       <c r="E298" s="31">
         <v>10694</v>
       </c>
       <c r="F298" s="31">
         <v>13032</v>
       </c>
       <c r="G298" s="31">
         <v>15370</v>
       </c>
       <c r="H298" s="31">
         <v>17708</v>
       </c>
       <c r="I298" s="31">
         <v>19273</v>
       </c>
       <c r="J298" s="31">
         <v>20839</v>
       </c>
       <c r="K298" s="31">
         <v>22405</v>
       </c>
       <c r="L298" s="31">
         <v>22405</v>
       </c>
       <c r="M298" s="31">
         <v>22405</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B299" s="27">
         <v>178808</v>
       </c>
       <c r="C299" s="31">
         <v>527146</v>
       </c>
       <c r="D299" s="31">
         <v>679271</v>
       </c>
       <c r="E299" s="31">
         <v>778541</v>
       </c>
       <c r="F299" s="31">
         <v>821078</v>
       </c>
       <c r="G299" s="31">
         <v>863615</v>
       </c>
       <c r="H299" s="31">
         <v>906152</v>
       </c>
       <c r="I299" s="31">
         <v>918955</v>
       </c>
       <c r="J299" s="31">
         <v>931759</v>
       </c>
       <c r="K299" s="31">
         <v>1017397</v>
       </c>
       <c r="L299" s="31">
         <v>1143533</v>
       </c>
       <c r="M299" s="31">
         <v>1320649</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B300" s="27">
         <v>41848</v>
       </c>
       <c r="C300" s="31">
         <v>75404</v>
       </c>
       <c r="D300" s="31">
         <v>108961</v>
       </c>
       <c r="E300" s="31">
         <v>142517</v>
       </c>
       <c r="F300" s="31">
         <v>177843</v>
       </c>
       <c r="G300" s="31">
         <v>213170</v>
       </c>
       <c r="H300" s="31">
         <v>248496</v>
       </c>
       <c r="I300" s="31">
         <v>254704</v>
       </c>
       <c r="J300" s="31">
         <v>260912</v>
       </c>
       <c r="K300" s="31">
         <v>267120</v>
       </c>
       <c r="L300" s="31">
         <v>267120</v>
       </c>
       <c r="M300" s="31">
         <v>267120</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B301" s="27">
         <v>26362</v>
       </c>
       <c r="C301" s="31">
         <v>53291</v>
       </c>
       <c r="D301" s="31">
         <v>80221</v>
       </c>
       <c r="E301" s="31">
         <v>107321</v>
       </c>
       <c r="F301" s="31">
         <v>133232</v>
       </c>
       <c r="G301" s="31">
         <v>159143</v>
       </c>
       <c r="H301" s="31">
         <v>185054</v>
       </c>
       <c r="I301" s="31">
         <v>190943</v>
       </c>
       <c r="J301" s="31">
         <v>196832</v>
       </c>
       <c r="K301" s="31">
         <v>202722</v>
       </c>
       <c r="L301" s="31">
         <v>202722</v>
       </c>
       <c r="M301" s="31">
         <v>202722</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B302" s="27">
         <v>17839</v>
       </c>
       <c r="C302" s="31">
         <v>33697</v>
       </c>
       <c r="D302" s="31">
         <v>49556</v>
       </c>
       <c r="E302" s="31">
         <v>65415</v>
       </c>
       <c r="F302" s="31">
         <v>84477</v>
       </c>
       <c r="G302" s="31">
         <v>103539</v>
       </c>
       <c r="H302" s="31">
         <v>122602</v>
       </c>
       <c r="I302" s="31">
         <v>124656</v>
       </c>
       <c r="J302" s="31">
         <v>126711</v>
       </c>
       <c r="K302" s="31">
         <v>128766</v>
       </c>
       <c r="L302" s="31">
         <v>128766</v>
       </c>
       <c r="M302" s="31">
         <v>128766</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B303" s="27">
         <v>30181</v>
       </c>
       <c r="C303" s="31">
         <v>56442</v>
       </c>
       <c r="D303" s="31">
         <v>77619</v>
       </c>
       <c r="E303" s="31">
         <v>90007</v>
       </c>
       <c r="F303" s="31">
         <v>105160</v>
       </c>
       <c r="G303" s="31">
         <v>120313</v>
       </c>
       <c r="H303" s="31">
         <v>135467</v>
       </c>
       <c r="I303" s="31">
         <v>137673</v>
       </c>
       <c r="J303" s="31">
         <v>139879</v>
       </c>
       <c r="K303" s="31">
         <v>151488</v>
       </c>
       <c r="L303" s="31">
         <v>164104</v>
       </c>
       <c r="M303" s="31">
         <v>180318</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B304" s="27">
         <v>31304</v>
       </c>
       <c r="C304" s="31">
         <v>61576</v>
       </c>
       <c r="D304" s="31">
         <v>91849</v>
       </c>
       <c r="E304" s="31">
         <v>122122</v>
       </c>
       <c r="F304" s="31">
         <v>152790</v>
       </c>
       <c r="G304" s="31">
         <v>183458</v>
       </c>
       <c r="H304" s="31">
         <v>214126</v>
       </c>
       <c r="I304" s="31">
         <v>218510</v>
       </c>
@@ -29743,338 +30274,338 @@
       </c>
       <c r="G307" s="31">
         <v>229937</v>
       </c>
       <c r="H307" s="31">
         <v>264575</v>
       </c>
       <c r="I307" s="31">
         <v>299780</v>
       </c>
       <c r="J307" s="31">
         <v>337322</v>
       </c>
       <c r="K307" s="31">
         <v>374239</v>
       </c>
       <c r="L307" s="35">
         <v>408772</v>
       </c>
       <c r="M307" s="31">
         <v>438415</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B308" s="27">
         <v>10015</v>
       </c>
       <c r="C308" s="31">
         <v>26540</v>
       </c>
       <c r="D308" s="31">
         <v>43064</v>
       </c>
       <c r="E308" s="31">
         <v>59594</v>
       </c>
       <c r="F308" s="31">
         <v>70544</v>
       </c>
       <c r="G308" s="31">
         <v>81440</v>
       </c>
       <c r="H308" s="31">
         <v>92342</v>
       </c>
       <c r="I308" s="31">
         <v>106749</v>
       </c>
       <c r="J308" s="31">
         <v>121147</v>
       </c>
       <c r="K308" s="31">
         <v>135528</v>
       </c>
       <c r="L308" s="35">
         <v>156339</v>
       </c>
       <c r="M308" s="31">
         <v>177148</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B309" s="27">
         <v>16108</v>
       </c>
       <c r="C309" s="31">
         <v>85812</v>
       </c>
       <c r="D309" s="31">
         <v>153660</v>
       </c>
       <c r="E309" s="31">
         <v>222573</v>
       </c>
       <c r="F309" s="31">
         <v>250768</v>
       </c>
       <c r="G309" s="31">
         <v>279778</v>
       </c>
       <c r="H309" s="31">
         <v>308328</v>
       </c>
       <c r="I309" s="31">
         <v>340415</v>
       </c>
       <c r="J309" s="31">
         <v>372579</v>
       </c>
       <c r="K309" s="31">
         <v>402570</v>
       </c>
       <c r="L309" s="35">
         <v>435228</v>
       </c>
       <c r="M309" s="31">
         <v>468214</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B310" s="27">
         <v>6006</v>
       </c>
       <c r="C310" s="31">
         <v>13094</v>
       </c>
       <c r="D310" s="31">
         <v>20181</v>
       </c>
       <c r="E310" s="31">
         <v>27268</v>
       </c>
       <c r="F310" s="31">
         <v>36034</v>
       </c>
       <c r="G310" s="31">
         <v>44799</v>
       </c>
       <c r="H310" s="31">
         <v>53564</v>
       </c>
       <c r="I310" s="31">
         <v>62060</v>
       </c>
       <c r="J310" s="31">
         <v>70556</v>
       </c>
       <c r="K310" s="31">
         <v>79051</v>
       </c>
       <c r="L310" s="35">
         <v>97296</v>
       </c>
       <c r="M310" s="31">
         <v>115541</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B311" s="27">
         <v>7168</v>
       </c>
       <c r="C311" s="31">
         <v>28267</v>
       </c>
       <c r="D311" s="31">
         <v>49405</v>
       </c>
       <c r="E311" s="31">
         <v>70539</v>
       </c>
       <c r="F311" s="31">
         <v>80130</v>
       </c>
       <c r="G311" s="31">
         <v>89744</v>
       </c>
       <c r="H311" s="31">
         <v>99363</v>
       </c>
       <c r="I311" s="31">
         <v>112012</v>
       </c>
       <c r="J311" s="31">
         <v>124642</v>
       </c>
       <c r="K311" s="31">
         <v>137256</v>
       </c>
       <c r="L311" s="35">
         <v>149836</v>
       </c>
       <c r="M311" s="31">
         <v>162418</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B312" s="27">
         <v>11821</v>
       </c>
       <c r="C312" s="31">
         <v>28111</v>
       </c>
       <c r="D312" s="31">
         <v>44469</v>
       </c>
       <c r="E312" s="31">
         <v>60876</v>
       </c>
       <c r="F312" s="31">
         <v>72161</v>
       </c>
       <c r="G312" s="31">
         <v>83451</v>
       </c>
       <c r="H312" s="31">
         <v>94741</v>
       </c>
       <c r="I312" s="31">
         <v>111196</v>
       </c>
       <c r="J312" s="31">
         <v>127650</v>
       </c>
       <c r="K312" s="31">
         <v>144100</v>
       </c>
       <c r="L312" s="35">
         <v>161943</v>
       </c>
       <c r="M312" s="31">
         <v>179788</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B313" s="27">
         <v>8653</v>
       </c>
       <c r="C313" s="31">
         <v>19976</v>
       </c>
       <c r="D313" s="31">
         <v>31299</v>
       </c>
       <c r="E313" s="31">
         <v>42622</v>
       </c>
       <c r="F313" s="31">
         <v>53041</v>
       </c>
       <c r="G313" s="31">
         <v>63461</v>
       </c>
       <c r="H313" s="31">
         <v>73881</v>
       </c>
       <c r="I313" s="31">
         <v>87818</v>
       </c>
       <c r="J313" s="31">
         <v>101756</v>
       </c>
       <c r="K313" s="31">
         <v>115694</v>
       </c>
       <c r="L313" s="35">
         <v>133458</v>
       </c>
       <c r="M313" s="31">
         <v>151223</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B314" s="27">
         <v>96130</v>
       </c>
       <c r="C314" s="31">
         <v>172528</v>
       </c>
       <c r="D314" s="31">
         <v>259629</v>
       </c>
       <c r="E314" s="31">
         <v>355442</v>
       </c>
       <c r="F314" s="31">
         <v>478107</v>
       </c>
       <c r="G314" s="31">
         <v>603974</v>
       </c>
       <c r="H314" s="31">
         <v>739050</v>
       </c>
       <c r="I314" s="31">
         <v>877401</v>
       </c>
       <c r="J314" s="31">
         <v>1000162</v>
       </c>
       <c r="K314" s="31">
         <v>1100801</v>
       </c>
       <c r="L314" s="35">
         <v>1196453</v>
       </c>
       <c r="M314" s="31">
         <v>1290168</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B315" s="27">
         <v>11417</v>
       </c>
       <c r="C315" s="31">
         <v>26074</v>
       </c>
       <c r="D315" s="31">
         <v>40731</v>
       </c>
       <c r="E315" s="31">
         <v>55388</v>
       </c>
       <c r="F315" s="31">
         <v>70027</v>
       </c>
       <c r="G315" s="31">
         <v>84667</v>
       </c>
       <c r="H315" s="31">
         <v>99306</v>
       </c>
       <c r="I315" s="31">
         <v>113085</v>
       </c>
@@ -30194,338 +30725,338 @@
       </c>
       <c r="G318" s="31">
         <v>140816</v>
       </c>
       <c r="H318" s="31">
         <v>162346</v>
       </c>
       <c r="I318" s="35">
         <v>184869</v>
       </c>
       <c r="J318" s="31">
         <v>211389</v>
       </c>
       <c r="K318" s="31">
         <v>233777</v>
       </c>
       <c r="L318" s="35">
         <v>252991</v>
       </c>
       <c r="M318" s="35">
         <v>268371</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B319" s="27">
         <v>8710</v>
       </c>
       <c r="C319" s="31">
         <v>24317</v>
       </c>
       <c r="D319" s="35">
         <v>39922</v>
       </c>
       <c r="E319" s="31">
         <v>55533</v>
       </c>
       <c r="F319" s="31">
         <v>65043</v>
       </c>
       <c r="G319" s="31">
         <v>74499</v>
       </c>
       <c r="H319" s="31">
         <v>83961</v>
       </c>
       <c r="I319" s="35">
         <v>96775</v>
       </c>
       <c r="J319" s="31">
         <v>109580</v>
       </c>
       <c r="K319" s="31">
         <v>122367</v>
       </c>
       <c r="L319" s="35">
         <v>141476</v>
       </c>
       <c r="M319" s="35">
         <v>160584</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B320" s="27">
         <v>11411</v>
       </c>
       <c r="C320" s="31">
         <v>57504</v>
       </c>
       <c r="D320" s="35">
         <v>102039</v>
       </c>
       <c r="E320" s="31">
         <v>147614</v>
       </c>
       <c r="F320" s="31">
         <v>167052</v>
       </c>
       <c r="G320" s="31">
         <v>187301</v>
       </c>
       <c r="H320" s="31">
         <v>207228</v>
       </c>
       <c r="I320" s="35">
         <v>228402</v>
       </c>
       <c r="J320" s="31">
         <v>249602</v>
       </c>
       <c r="K320" s="31">
         <v>268737</v>
       </c>
       <c r="L320" s="35">
         <v>290656</v>
       </c>
       <c r="M320" s="35">
         <v>312812</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B321" s="27">
         <v>5481</v>
       </c>
       <c r="C321" s="31">
         <v>11988</v>
       </c>
       <c r="D321" s="35">
         <v>18495</v>
       </c>
       <c r="E321" s="31">
         <v>25002</v>
       </c>
       <c r="F321" s="31">
         <v>32970</v>
       </c>
       <c r="G321" s="31">
         <v>40939</v>
       </c>
       <c r="H321" s="31">
         <v>48907</v>
       </c>
       <c r="I321" s="35">
         <v>56803</v>
       </c>
       <c r="J321" s="31">
         <v>64698</v>
       </c>
       <c r="K321" s="31">
         <v>72594</v>
       </c>
       <c r="L321" s="35">
         <v>88188</v>
       </c>
       <c r="M321" s="35">
         <v>103781</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B322" s="27">
         <v>7168</v>
       </c>
       <c r="C322" s="31">
         <v>28267</v>
       </c>
       <c r="D322" s="35">
         <v>49405</v>
       </c>
       <c r="E322" s="31">
         <v>70539</v>
       </c>
       <c r="F322" s="31">
         <v>80130</v>
       </c>
       <c r="G322" s="31">
         <v>89744</v>
       </c>
       <c r="H322" s="31">
         <v>99363</v>
       </c>
       <c r="I322" s="35">
         <v>112012</v>
       </c>
       <c r="J322" s="31">
         <v>124642</v>
       </c>
       <c r="K322" s="31">
         <v>137256</v>
       </c>
       <c r="L322" s="35">
         <v>149836</v>
       </c>
       <c r="M322" s="35">
         <v>162418</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B323" s="27">
         <v>10478</v>
       </c>
       <c r="C323" s="31">
         <v>24768</v>
       </c>
       <c r="D323" s="35">
         <v>39126</v>
       </c>
       <c r="E323" s="31">
         <v>53533</v>
       </c>
       <c r="F323" s="31">
         <v>63526</v>
       </c>
       <c r="G323" s="31">
         <v>73525</v>
       </c>
       <c r="H323" s="31">
         <v>83524</v>
       </c>
       <c r="I323" s="35">
         <v>99084</v>
       </c>
       <c r="J323" s="31">
         <v>114643</v>
       </c>
       <c r="K323" s="31">
         <v>130198</v>
       </c>
       <c r="L323" s="35">
         <v>147085</v>
       </c>
       <c r="M323" s="35">
         <v>163975</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="25" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B324" s="27">
         <v>6986</v>
       </c>
       <c r="C324" s="31">
         <v>15257</v>
       </c>
       <c r="D324" s="35">
         <v>23528</v>
       </c>
       <c r="E324" s="31">
         <v>31799</v>
       </c>
       <c r="F324" s="31">
         <v>39172</v>
       </c>
       <c r="G324" s="31">
         <v>46545</v>
       </c>
       <c r="H324" s="31">
         <v>53917</v>
       </c>
       <c r="I324" s="35">
         <v>64142</v>
       </c>
       <c r="J324" s="31">
         <v>74367</v>
       </c>
       <c r="K324" s="31">
         <v>84591</v>
       </c>
       <c r="L324" s="35">
         <v>98544</v>
       </c>
       <c r="M324" s="35">
         <v>112496</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B325" s="29">
         <v>81910</v>
       </c>
       <c r="C325" s="31">
         <v>138955</v>
       </c>
       <c r="D325" s="35">
         <v>208283</v>
       </c>
       <c r="E325" s="31">
         <v>285208</v>
       </c>
       <c r="F325" s="31">
         <v>385843</v>
       </c>
       <c r="G325" s="31">
         <v>489465</v>
       </c>
       <c r="H325" s="31">
         <v>600920</v>
       </c>
       <c r="I325" s="35">
         <v>716981</v>
       </c>
       <c r="J325" s="31">
         <v>818381</v>
       </c>
       <c r="K325" s="31">
         <v>898511</v>
       </c>
       <c r="L325" s="35">
         <v>971326</v>
       </c>
       <c r="M325" s="35">
         <v>1042168</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" s="26" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B326" s="30">
         <v>11417</v>
       </c>
       <c r="C326" s="34">
         <v>26074</v>
       </c>
       <c r="D326" s="34">
         <v>40731</v>
       </c>
       <c r="E326" s="34">
         <v>55388</v>
       </c>
       <c r="F326" s="34">
         <v>70027</v>
       </c>
       <c r="G326" s="34">
         <v>84667</v>
       </c>
       <c r="H326" s="34">
         <v>99306</v>
       </c>
       <c r="I326" s="34">
         <v>113085</v>
       </c>
@@ -30549,57 +31080,59 @@
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>