--- v0 (2026-06-24)
+++ v1 (2026-08-03)
@@ -14567,56 +14567,62 @@
     </row>
     <row r="1269" spans="1:2">
       <c r="A1269" s="4"/>
       <c r="B1269" s="4"/>
     </row>
     <row r="1270" spans="1:2">
       <c r="A1270" s="15"/>
       <c r="B1270" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A302:M302"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O1271"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H296" sqref="H296"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.28515625" style="46" customWidth="1"/>
-    <col min="2" max="6" width="12.42578125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="46" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="46" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="46" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="46" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="46" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="46" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="46" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" style="46" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="46" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.5703125" style="46" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="45"/>
       <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="62" t="s">
         <v>92</v>
       </c>
       <c r="B2" s="62"/>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
@@ -14665,8030 +14671,8622 @@
         <v>80</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="33">
         <v>214</v>
       </c>
       <c r="C5" s="33">
         <v>349</v>
       </c>
       <c r="D5" s="27">
         <v>484</v>
       </c>
       <c r="E5" s="27">
         <v>619</v>
       </c>
       <c r="F5" s="27">
         <v>825</v>
       </c>
-      <c r="G5" s="27"/>
+      <c r="G5" s="27">
+        <v>1031</v>
+      </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="48"/>
       <c r="L5" s="33"/>
       <c r="M5" s="49"/>
     </row>
     <row r="6" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>62</v>
       </c>
       <c r="D6" s="27">
         <v>76</v>
       </c>
       <c r="E6" s="27">
         <v>90</v>
       </c>
       <c r="F6" s="27">
         <v>98</v>
       </c>
-      <c r="G6" s="27"/>
+      <c r="G6" s="27">
+        <v>106</v>
+      </c>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="48"/>
       <c r="L6" s="33"/>
       <c r="M6" s="49"/>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="33">
         <v>24</v>
       </c>
       <c r="C7" s="33">
         <v>26</v>
       </c>
       <c r="D7" s="27">
         <v>28</v>
       </c>
       <c r="E7" s="27">
         <v>30</v>
       </c>
       <c r="F7" s="27">
         <v>30</v>
       </c>
-      <c r="G7" s="27"/>
+      <c r="G7" s="27">
+        <v>30</v>
+      </c>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="48"/>
       <c r="L7" s="33"/>
       <c r="M7" s="49"/>
     </row>
     <row r="8" spans="1:13" s="7" customFormat="1">
       <c r="A8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="33">
         <v>72</v>
       </c>
       <c r="C8" s="33">
         <v>111</v>
       </c>
       <c r="D8" s="27">
         <v>150</v>
       </c>
       <c r="E8" s="27">
         <v>189</v>
       </c>
       <c r="F8" s="27">
         <v>226</v>
       </c>
-      <c r="G8" s="27"/>
+      <c r="G8" s="27">
+        <v>264</v>
+      </c>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="48"/>
       <c r="L8" s="33"/>
       <c r="M8" s="49"/>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1">
       <c r="A9" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="33">
         <v>71</v>
       </c>
       <c r="C9" s="33">
         <v>87</v>
       </c>
       <c r="D9" s="27">
         <v>104</v>
       </c>
       <c r="E9" s="27">
         <v>120</v>
       </c>
       <c r="F9" s="27">
         <v>191</v>
       </c>
-      <c r="G9" s="27"/>
+      <c r="G9" s="27">
+        <v>263</v>
+      </c>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="48"/>
       <c r="L9" s="33"/>
       <c r="M9" s="49"/>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1">
       <c r="A10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C10" s="33">
         <v>63</v>
       </c>
       <c r="D10" s="27">
         <v>127</v>
       </c>
       <c r="E10" s="27">
         <v>190</v>
       </c>
       <c r="F10" s="27">
         <v>279</v>
       </c>
-      <c r="G10" s="27"/>
+      <c r="G10" s="27">
+        <v>368</v>
+      </c>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
       <c r="K10" s="48"/>
       <c r="L10" s="33"/>
       <c r="M10" s="49"/>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="33">
         <v>2</v>
       </c>
       <c r="C11" s="33">
         <v>2</v>
       </c>
       <c r="D11" s="27">
         <v>2</v>
       </c>
       <c r="E11" s="27">
         <v>2</v>
       </c>
       <c r="F11" s="27">
         <v>2</v>
       </c>
-      <c r="G11" s="27"/>
+      <c r="G11" s="27">
+        <v>2</v>
+      </c>
       <c r="H11" s="48"/>
       <c r="I11" s="48"/>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="33"/>
       <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="33">
         <v>2</v>
       </c>
       <c r="C12" s="33">
         <v>2</v>
       </c>
       <c r="D12" s="27">
         <v>2</v>
       </c>
       <c r="E12" s="27">
         <v>2</v>
       </c>
       <c r="F12" s="27">
         <v>2</v>
       </c>
-      <c r="G12" s="27"/>
+      <c r="G12" s="27">
+        <v>2</v>
+      </c>
       <c r="H12" s="48"/>
       <c r="I12" s="48"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="33"/>
       <c r="M12" s="49"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="33">
         <v>6595</v>
       </c>
       <c r="C13" s="33">
         <v>13020</v>
       </c>
       <c r="D13" s="27">
         <v>20964</v>
       </c>
       <c r="E13" s="27">
         <v>27574</v>
       </c>
       <c r="F13" s="27">
         <v>36463</v>
       </c>
-      <c r="G13" s="27"/>
+      <c r="G13" s="27">
+        <v>44015</v>
+      </c>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="48"/>
       <c r="L13" s="33"/>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="27">
         <v>4508</v>
       </c>
       <c r="E14" s="27">
         <v>5870</v>
       </c>
       <c r="F14" s="27">
         <v>7693</v>
       </c>
-      <c r="G14" s="27"/>
+      <c r="G14" s="27">
+        <v>8055</v>
+      </c>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="48"/>
       <c r="L14" s="33"/>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="27">
         <v>16456</v>
       </c>
       <c r="E15" s="27">
         <v>21704</v>
       </c>
       <c r="F15" s="27">
         <v>28770</v>
       </c>
-      <c r="G15" s="27"/>
+      <c r="G15" s="27">
+        <v>35960</v>
+      </c>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="48"/>
       <c r="L15" s="33"/>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="33">
         <v>78</v>
       </c>
       <c r="C16" s="33">
         <v>184</v>
       </c>
       <c r="D16" s="27">
         <v>291</v>
       </c>
       <c r="E16" s="27">
         <v>397</v>
       </c>
       <c r="F16" s="27">
         <v>554</v>
       </c>
-      <c r="G16" s="27"/>
+      <c r="G16" s="27">
+        <v>711</v>
+      </c>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="48"/>
       <c r="L16" s="33"/>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="1:13" s="7" customFormat="1">
       <c r="A17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="33">
         <v>14</v>
       </c>
       <c r="C17" s="33">
         <v>25</v>
       </c>
       <c r="D17" s="27">
         <v>36</v>
       </c>
       <c r="E17" s="27">
         <v>47</v>
       </c>
       <c r="F17" s="27">
         <v>54</v>
       </c>
-      <c r="G17" s="27"/>
+      <c r="G17" s="27">
+        <v>61</v>
+      </c>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="48"/>
       <c r="L17" s="33"/>
       <c r="M17" s="49"/>
     </row>
     <row r="18" spans="1:13" s="7" customFormat="1">
       <c r="A18" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="33">
         <v>7</v>
       </c>
       <c r="C18" s="33">
         <v>9</v>
       </c>
       <c r="D18" s="27">
         <v>11</v>
       </c>
       <c r="E18" s="27">
         <v>13</v>
       </c>
       <c r="F18" s="27">
         <v>13</v>
       </c>
-      <c r="G18" s="27"/>
+      <c r="G18" s="27">
+        <v>13</v>
+      </c>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="48"/>
       <c r="L18" s="33"/>
       <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1">
       <c r="A19" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="33">
         <v>29</v>
       </c>
       <c r="C19" s="33">
         <v>54</v>
       </c>
       <c r="D19" s="27">
         <v>80</v>
       </c>
       <c r="E19" s="27">
         <v>105</v>
       </c>
       <c r="F19" s="27">
         <v>128</v>
       </c>
-      <c r="G19" s="27"/>
+      <c r="G19" s="27">
+        <v>151</v>
+      </c>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="48"/>
       <c r="L19" s="33"/>
       <c r="M19" s="49"/>
     </row>
     <row r="20" spans="1:13" s="7" customFormat="1">
       <c r="A20" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="33">
         <v>28</v>
       </c>
       <c r="C20" s="33">
         <v>43</v>
       </c>
       <c r="D20" s="27">
         <v>58</v>
       </c>
       <c r="E20" s="27">
         <v>73</v>
       </c>
       <c r="F20" s="27">
         <v>126</v>
       </c>
-      <c r="G20" s="27"/>
+      <c r="G20" s="27">
+        <v>180</v>
+      </c>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="48"/>
       <c r="L20" s="33"/>
       <c r="M20" s="49"/>
     </row>
     <row r="21" spans="1:13" s="7" customFormat="1">
       <c r="A21" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="33">
         <v>53</v>
       </c>
       <c r="D21" s="27">
         <v>106</v>
       </c>
       <c r="E21" s="27">
         <v>159</v>
       </c>
       <c r="F21" s="27">
         <v>232</v>
       </c>
-      <c r="G21" s="27"/>
+      <c r="G21" s="27">
+        <v>306</v>
+      </c>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="48"/>
       <c r="L21" s="33"/>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A22" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="33">
         <v>1</v>
       </c>
       <c r="C22" s="33">
         <v>2</v>
       </c>
       <c r="D22" s="27">
         <v>3</v>
       </c>
       <c r="E22" s="27">
         <v>4</v>
       </c>
       <c r="F22" s="27">
         <v>5</v>
       </c>
-      <c r="G22" s="27"/>
+      <c r="G22" s="27">
+        <v>6</v>
+      </c>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="7" customFormat="1">
       <c r="A23" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>2</v>
       </c>
       <c r="D23" s="27">
         <v>3</v>
       </c>
       <c r="E23" s="27">
         <v>4</v>
       </c>
       <c r="F23" s="27">
         <v>5</v>
       </c>
-      <c r="G23" s="27"/>
+      <c r="G23" s="27">
+        <v>6</v>
+      </c>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="7" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="33">
         <v>123</v>
       </c>
       <c r="C24" s="33">
         <v>144</v>
       </c>
       <c r="D24" s="27">
         <v>165</v>
       </c>
       <c r="E24" s="27">
         <v>185</v>
       </c>
       <c r="F24" s="27">
         <v>222</v>
       </c>
-      <c r="G24" s="27"/>
+      <c r="G24" s="27">
+        <v>258</v>
+      </c>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="48"/>
       <c r="L24" s="33"/>
       <c r="M24" s="49"/>
     </row>
     <row r="25" spans="1:13" s="7" customFormat="1">
       <c r="A25" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="33">
         <v>30</v>
       </c>
       <c r="C25" s="33">
         <v>30</v>
       </c>
       <c r="D25" s="27">
         <v>31</v>
       </c>
       <c r="E25" s="27">
         <v>31</v>
       </c>
       <c r="F25" s="27">
         <v>31</v>
       </c>
-      <c r="G25" s="27"/>
+      <c r="G25" s="27">
+        <v>32</v>
+      </c>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="48"/>
       <c r="L25" s="33"/>
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="33">
         <v>16</v>
       </c>
       <c r="C26" s="33">
         <v>16</v>
       </c>
       <c r="D26" s="27">
         <v>16</v>
       </c>
       <c r="E26" s="27">
         <v>16</v>
       </c>
       <c r="F26" s="27">
         <v>16</v>
       </c>
-      <c r="G26" s="27"/>
+      <c r="G26" s="27">
+        <v>16</v>
+      </c>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="48"/>
       <c r="L26" s="33"/>
       <c r="M26" s="49"/>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="33">
         <v>38</v>
       </c>
       <c r="C27" s="33">
         <v>50</v>
       </c>
       <c r="D27" s="27">
         <v>62</v>
       </c>
       <c r="E27" s="27">
         <v>74</v>
       </c>
       <c r="F27" s="27">
         <v>86</v>
       </c>
-      <c r="G27" s="27"/>
+      <c r="G27" s="27">
+        <v>98</v>
+      </c>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="48"/>
       <c r="L27" s="33"/>
       <c r="M27" s="49"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="33">
         <v>39</v>
       </c>
       <c r="C28" s="33">
         <v>40</v>
       </c>
       <c r="D28" s="27">
         <v>40</v>
       </c>
       <c r="E28" s="27">
         <v>41</v>
       </c>
       <c r="F28" s="27">
         <v>56</v>
       </c>
-      <c r="G28" s="27"/>
+      <c r="G28" s="27">
+        <v>70</v>
+      </c>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="48"/>
       <c r="L28" s="33"/>
       <c r="M28" s="49"/>
     </row>
     <row r="29" spans="1:13" s="7" customFormat="1">
       <c r="A29" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="33">
         <v>8</v>
       </c>
       <c r="D29" s="27">
         <v>15</v>
       </c>
       <c r="E29" s="27">
         <v>23</v>
       </c>
       <c r="F29" s="27">
         <v>32</v>
       </c>
-      <c r="G29" s="27"/>
+      <c r="G29" s="27">
+        <v>42</v>
+      </c>
       <c r="H29" s="33"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="48"/>
       <c r="L29" s="33"/>
       <c r="M29" s="49"/>
     </row>
     <row r="30" spans="1:13" s="7" customFormat="1">
       <c r="A30" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="33">
         <v>2</v>
       </c>
       <c r="D30" s="27">
         <v>5</v>
       </c>
       <c r="E30" s="27">
         <v>7</v>
       </c>
       <c r="F30" s="27">
         <v>7</v>
       </c>
-      <c r="G30" s="27"/>
+      <c r="G30" s="27">
+        <v>7</v>
+      </c>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="48"/>
       <c r="L30" s="33"/>
       <c r="M30" s="49"/>
     </row>
     <row r="31" spans="1:13" s="7" customFormat="1">
       <c r="A31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="33">
         <v>2</v>
       </c>
       <c r="D31" s="27">
         <v>5</v>
       </c>
       <c r="E31" s="27">
         <v>7</v>
       </c>
       <c r="F31" s="27">
         <v>7</v>
       </c>
-      <c r="G31" s="27"/>
+      <c r="G31" s="27">
+        <v>7</v>
+      </c>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="48"/>
       <c r="L31" s="33"/>
       <c r="M31" s="49"/>
     </row>
     <row r="32" spans="1:13" s="7" customFormat="1">
       <c r="A32" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="33">
         <v>14</v>
       </c>
       <c r="D32" s="27">
         <v>16</v>
       </c>
       <c r="E32" s="27">
         <v>19</v>
       </c>
       <c r="F32" s="27">
         <v>26</v>
       </c>
-      <c r="G32" s="27"/>
+      <c r="G32" s="27">
+        <v>32</v>
+      </c>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="48"/>
       <c r="L32" s="33"/>
       <c r="M32" s="49"/>
     </row>
     <row r="33" spans="1:13" s="7" customFormat="1">
       <c r="A33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="33">
         <v>3</v>
       </c>
       <c r="C33" s="33">
         <v>3</v>
       </c>
       <c r="D33" s="27">
         <v>3</v>
       </c>
       <c r="E33" s="27">
         <v>4</v>
       </c>
       <c r="F33" s="27">
         <v>4</v>
       </c>
-      <c r="G33" s="27"/>
+      <c r="G33" s="27">
+        <v>4</v>
+      </c>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="48"/>
       <c r="L33" s="33"/>
       <c r="M33" s="49"/>
     </row>
     <row r="34" spans="1:13" s="7" customFormat="1">
       <c r="A34" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="33">
         <v>1</v>
       </c>
       <c r="C34" s="33">
         <v>1</v>
       </c>
       <c r="D34" s="27">
         <v>1</v>
       </c>
       <c r="E34" s="27">
         <v>1</v>
       </c>
       <c r="F34" s="27">
         <v>1</v>
       </c>
-      <c r="G34" s="27"/>
+      <c r="G34" s="27">
+        <v>1</v>
+      </c>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="48"/>
       <c r="L34" s="33"/>
       <c r="M34" s="49"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1">
       <c r="A35" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="33">
         <v>4</v>
       </c>
       <c r="D35" s="27">
         <v>4</v>
       </c>
       <c r="E35" s="27">
         <v>4</v>
       </c>
       <c r="F35" s="27">
         <v>5</v>
       </c>
-      <c r="G35" s="27"/>
+      <c r="G35" s="27">
+        <v>6</v>
+      </c>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="48"/>
       <c r="L35" s="33"/>
       <c r="M35" s="49"/>
     </row>
     <row r="36" spans="1:13" s="7" customFormat="1">
       <c r="A36" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="33">
         <v>4</v>
       </c>
       <c r="C36" s="33">
         <v>4</v>
       </c>
       <c r="D36" s="27">
         <v>5</v>
       </c>
       <c r="E36" s="27">
         <v>5</v>
       </c>
       <c r="F36" s="27">
         <v>7</v>
       </c>
-      <c r="G36" s="27"/>
+      <c r="G36" s="27">
+        <v>9</v>
+      </c>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="48"/>
       <c r="L36" s="33"/>
       <c r="M36" s="49"/>
     </row>
     <row r="37" spans="1:13" s="7" customFormat="1">
       <c r="A37" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="33">
         <v>2</v>
       </c>
       <c r="D37" s="27">
         <v>3</v>
       </c>
       <c r="E37" s="27">
         <v>5</v>
       </c>
       <c r="F37" s="27">
         <v>9</v>
       </c>
-      <c r="G37" s="27"/>
+      <c r="G37" s="27">
+        <v>12</v>
+      </c>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="48"/>
       <c r="L37" s="33"/>
       <c r="M37" s="49"/>
     </row>
     <row r="38" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A38" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="33">
         <v>193</v>
       </c>
       <c r="C38" s="33">
         <v>443</v>
       </c>
       <c r="D38" s="27">
         <v>708</v>
       </c>
       <c r="E38" s="27">
         <v>982</v>
       </c>
       <c r="F38" s="27">
         <v>1245</v>
       </c>
-      <c r="G38" s="27"/>
+      <c r="G38" s="27">
+        <v>1513</v>
+      </c>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="48"/>
       <c r="L38" s="33"/>
       <c r="M38" s="49"/>
     </row>
     <row r="39" spans="1:13" s="7" customFormat="1">
       <c r="A39" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="33">
         <v>0</v>
       </c>
       <c r="C39" s="33">
         <v>0</v>
       </c>
       <c r="D39" s="27">
         <v>0</v>
       </c>
       <c r="E39" s="27">
         <v>0</v>
       </c>
       <c r="F39" s="27">
         <v>0</v>
       </c>
-      <c r="G39" s="27"/>
+      <c r="G39" s="27">
+        <v>0</v>
+      </c>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="48"/>
       <c r="L39" s="33"/>
       <c r="M39" s="49"/>
     </row>
     <row r="40" spans="1:13" s="7" customFormat="1">
       <c r="A40" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="33">
         <v>133</v>
       </c>
       <c r="C40" s="33">
         <v>266</v>
       </c>
       <c r="D40" s="27">
         <v>418</v>
       </c>
       <c r="E40" s="27">
         <v>578</v>
       </c>
       <c r="F40" s="27">
         <v>679</v>
       </c>
-      <c r="G40" s="27"/>
+      <c r="G40" s="27">
+        <v>784</v>
+      </c>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="48"/>
       <c r="L40" s="33"/>
       <c r="M40" s="49"/>
     </row>
     <row r="41" spans="1:13" s="7" customFormat="1">
       <c r="A41" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="33">
         <v>25</v>
       </c>
       <c r="C41" s="33">
         <v>71</v>
       </c>
       <c r="D41" s="27">
         <v>116</v>
       </c>
       <c r="E41" s="27">
         <v>161</v>
       </c>
       <c r="F41" s="27">
         <v>194</v>
       </c>
-      <c r="G41" s="27"/>
+      <c r="G41" s="27">
+        <v>227</v>
+      </c>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="48"/>
       <c r="L41" s="33"/>
       <c r="M41" s="49"/>
     </row>
     <row r="42" spans="1:13" s="7" customFormat="1">
       <c r="A42" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="33">
         <v>25</v>
       </c>
       <c r="C42" s="33">
         <v>46</v>
       </c>
       <c r="D42" s="27">
         <v>64</v>
       </c>
       <c r="E42" s="27">
         <v>82</v>
       </c>
       <c r="F42" s="27">
         <v>112</v>
       </c>
-      <c r="G42" s="27"/>
+      <c r="G42" s="27">
+        <v>143</v>
+      </c>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="48"/>
       <c r="L42" s="33"/>
       <c r="M42" s="49"/>
     </row>
     <row r="43" spans="1:13" s="7" customFormat="1">
       <c r="A43" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="33">
         <v>5</v>
       </c>
       <c r="C43" s="33">
         <v>50</v>
       </c>
       <c r="D43" s="27">
         <v>95</v>
       </c>
       <c r="E43" s="27">
         <v>141</v>
       </c>
       <c r="F43" s="27">
         <v>181</v>
       </c>
-      <c r="G43" s="27"/>
+      <c r="G43" s="27">
+        <v>222</v>
+      </c>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="48"/>
       <c r="L43" s="33"/>
       <c r="M43" s="49"/>
     </row>
     <row r="44" spans="1:13" s="7" customFormat="1">
       <c r="A44" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="33">
         <v>0</v>
       </c>
       <c r="C44" s="33">
         <v>0</v>
       </c>
       <c r="D44" s="27">
         <v>0</v>
       </c>
       <c r="E44" s="27">
         <v>0</v>
       </c>
       <c r="F44" s="27">
         <v>0</v>
       </c>
-      <c r="G44" s="27"/>
+      <c r="G44" s="27">
+        <v>0</v>
+      </c>
       <c r="H44" s="33"/>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="48"/>
       <c r="L44" s="33"/>
       <c r="M44" s="49"/>
     </row>
     <row r="45" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A45" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="33">
         <v>4</v>
       </c>
       <c r="C45" s="33">
         <v>9</v>
       </c>
       <c r="D45" s="27">
         <v>14</v>
       </c>
       <c r="E45" s="27">
         <v>19</v>
       </c>
       <c r="F45" s="27">
         <v>77</v>
       </c>
-      <c r="G45" s="27"/>
+      <c r="G45" s="27">
+        <v>137</v>
+      </c>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="48"/>
       <c r="L45" s="33"/>
       <c r="M45" s="49"/>
     </row>
     <row r="46" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A46" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="33">
         <v>23</v>
       </c>
       <c r="C46" s="33">
         <v>55</v>
       </c>
       <c r="D46" s="27">
         <v>87</v>
       </c>
       <c r="E46" s="27">
         <v>118</v>
       </c>
       <c r="F46" s="27">
         <v>180</v>
       </c>
-      <c r="G46" s="27"/>
+      <c r="G46" s="27">
+        <v>241</v>
+      </c>
       <c r="H46" s="33"/>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="48"/>
       <c r="L46" s="33"/>
       <c r="M46" s="49"/>
     </row>
     <row r="47" spans="1:13" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="33">
         <v>22</v>
       </c>
       <c r="C47" s="33">
         <v>52</v>
       </c>
       <c r="D47" s="27">
         <v>83</v>
       </c>
       <c r="E47" s="27">
         <v>114</v>
       </c>
       <c r="F47" s="27">
         <v>127</v>
       </c>
-      <c r="G47" s="27"/>
+      <c r="G47" s="27">
+        <v>141</v>
+      </c>
       <c r="H47" s="33"/>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="48"/>
       <c r="L47" s="33"/>
       <c r="M47" s="49"/>
     </row>
     <row r="48" spans="1:13" s="7" customFormat="1">
       <c r="A48" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="33">
         <v>1</v>
       </c>
       <c r="C48" s="33">
         <v>3</v>
       </c>
       <c r="D48" s="27">
         <v>4</v>
       </c>
       <c r="E48" s="27">
         <v>5</v>
       </c>
       <c r="F48" s="27">
         <v>52</v>
       </c>
-      <c r="G48" s="27"/>
+      <c r="G48" s="27">
+        <v>100</v>
+      </c>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="48"/>
       <c r="L48" s="33"/>
       <c r="M48" s="49"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="32">
         <v>288.10000000000002</v>
       </c>
       <c r="C49" s="32">
         <v>366.5</v>
       </c>
       <c r="D49" s="28">
         <v>463</v>
       </c>
       <c r="E49" s="28">
         <v>716.4</v>
       </c>
       <c r="F49" s="28">
         <v>878.9</v>
       </c>
-      <c r="G49" s="28"/>
+      <c r="G49" s="28">
+        <v>1024.3</v>
+      </c>
       <c r="H49" s="32"/>
       <c r="I49" s="32"/>
       <c r="J49" s="32"/>
       <c r="K49" s="50"/>
       <c r="L49" s="32"/>
       <c r="M49" s="51"/>
     </row>
     <row r="50" spans="1:13" s="7" customFormat="1">
       <c r="A50" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="32">
         <v>1.3</v>
       </c>
       <c r="D50" s="28">
         <v>2.6</v>
       </c>
       <c r="E50" s="28">
         <v>3.9</v>
       </c>
       <c r="F50" s="28">
         <v>4.2</v>
       </c>
-      <c r="G50" s="28"/>
+      <c r="G50" s="28">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="H50" s="32"/>
       <c r="I50" s="32"/>
       <c r="J50" s="32"/>
       <c r="K50" s="50"/>
       <c r="L50" s="32"/>
       <c r="M50" s="51"/>
     </row>
     <row r="51" spans="1:13" s="7" customFormat="1">
       <c r="A51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F51" s="32">
         <v>2</v>
       </c>
-      <c r="G51" s="32"/>
+      <c r="G51" s="28">
+        <v>4</v>
+      </c>
       <c r="H51" s="32"/>
       <c r="I51" s="32"/>
       <c r="J51" s="32"/>
       <c r="K51" s="50"/>
       <c r="L51" s="32"/>
       <c r="M51" s="51"/>
     </row>
     <row r="52" spans="1:13" s="7" customFormat="1">
       <c r="A52" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="32">
         <v>364</v>
       </c>
       <c r="D52" s="28">
         <v>459</v>
       </c>
       <c r="E52" s="28">
         <v>711</v>
       </c>
       <c r="F52" s="28">
         <v>871</v>
       </c>
-      <c r="G52" s="28"/>
+      <c r="G52" s="28">
+        <v>1014</v>
+      </c>
       <c r="H52" s="32"/>
       <c r="I52" s="32"/>
       <c r="J52" s="32"/>
       <c r="K52" s="50"/>
       <c r="L52" s="32"/>
       <c r="M52" s="51"/>
     </row>
     <row r="53" spans="1:13" s="7" customFormat="1">
       <c r="A53" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="32">
         <v>0.3</v>
       </c>
       <c r="D53" s="28">
         <v>0.4</v>
       </c>
       <c r="E53" s="28">
         <v>0.6</v>
       </c>
       <c r="F53" s="28">
         <v>0.7</v>
       </c>
-      <c r="G53" s="28"/>
+      <c r="G53" s="28">
+        <v>0.8</v>
+      </c>
       <c r="H53" s="32"/>
       <c r="I53" s="32"/>
       <c r="J53" s="32"/>
       <c r="K53" s="50"/>
       <c r="L53" s="32"/>
       <c r="M53" s="51"/>
     </row>
     <row r="54" spans="1:13" s="7" customFormat="1">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="32">
         <v>0.9</v>
       </c>
       <c r="C54" s="32">
         <v>0.9</v>
       </c>
       <c r="D54" s="28">
         <v>0.9</v>
       </c>
       <c r="E54" s="28">
         <v>0.9</v>
       </c>
       <c r="F54" s="28">
         <v>0.9</v>
       </c>
-      <c r="G54" s="28"/>
+      <c r="G54" s="28">
+        <v>0.9</v>
+      </c>
       <c r="H54" s="32"/>
       <c r="I54" s="32"/>
       <c r="J54" s="32"/>
       <c r="K54" s="50"/>
       <c r="L54" s="32"/>
       <c r="M54" s="51"/>
     </row>
     <row r="55" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A55" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="33">
         <v>1623</v>
       </c>
       <c r="C55" s="33">
         <v>3964</v>
       </c>
       <c r="D55" s="27">
         <v>6289</v>
       </c>
       <c r="E55" s="27">
         <v>8004</v>
       </c>
       <c r="F55" s="27">
         <v>10259</v>
       </c>
-      <c r="G55" s="27"/>
+      <c r="G55" s="27">
+        <v>11571</v>
+      </c>
       <c r="H55" s="33"/>
       <c r="I55" s="33"/>
       <c r="J55" s="33"/>
       <c r="K55" s="48"/>
       <c r="L55" s="33"/>
       <c r="M55" s="49"/>
     </row>
     <row r="56" spans="1:13" s="7" customFormat="1">
       <c r="A56" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C56" s="33">
         <v>2986</v>
       </c>
       <c r="D56" s="27">
         <v>4508</v>
       </c>
       <c r="E56" s="27">
         <v>5870</v>
       </c>
       <c r="F56" s="27">
         <v>7693</v>
       </c>
-      <c r="G56" s="27"/>
+      <c r="G56" s="27">
+        <v>8055</v>
+      </c>
       <c r="H56" s="33"/>
       <c r="I56" s="33"/>
       <c r="J56" s="33"/>
       <c r="K56" s="48"/>
       <c r="L56" s="33"/>
       <c r="M56" s="49"/>
     </row>
     <row r="57" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A57" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C57" s="33">
         <v>978</v>
       </c>
       <c r="D57" s="27">
         <v>1781</v>
       </c>
       <c r="E57" s="27">
         <v>2134</v>
       </c>
       <c r="F57" s="27">
         <v>2566</v>
       </c>
-      <c r="G57" s="27"/>
+      <c r="G57" s="27">
+        <v>3516</v>
+      </c>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="48"/>
       <c r="L57" s="33"/>
       <c r="M57" s="49"/>
     </row>
     <row r="58" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="33">
         <v>330</v>
       </c>
       <c r="C58" s="33">
         <v>574</v>
       </c>
       <c r="D58" s="27">
         <v>798</v>
       </c>
       <c r="E58" s="27">
         <v>1162</v>
       </c>
       <c r="F58" s="27">
         <v>1465</v>
       </c>
-      <c r="G58" s="27"/>
+      <c r="G58" s="27">
+        <v>1781</v>
+      </c>
       <c r="H58" s="33"/>
       <c r="I58" s="33"/>
       <c r="J58" s="33"/>
       <c r="K58" s="48"/>
       <c r="L58" s="33"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="33">
         <v>310</v>
       </c>
       <c r="C59" s="33">
         <v>540</v>
       </c>
       <c r="D59" s="27">
         <v>749</v>
       </c>
       <c r="E59" s="27">
         <v>1098</v>
       </c>
       <c r="F59" s="27">
         <v>1390</v>
       </c>
-      <c r="G59" s="27"/>
+      <c r="G59" s="27">
+        <v>1695</v>
+      </c>
       <c r="H59" s="33"/>
       <c r="I59" s="33"/>
       <c r="J59" s="33"/>
       <c r="K59" s="48"/>
       <c r="L59" s="33"/>
       <c r="M59" s="49"/>
     </row>
     <row r="60" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="33">
         <v>20</v>
       </c>
       <c r="C60" s="33">
         <v>34</v>
       </c>
       <c r="D60" s="27">
         <v>49</v>
       </c>
       <c r="E60" s="27">
         <v>64</v>
       </c>
       <c r="F60" s="27">
         <v>75</v>
       </c>
-      <c r="G60" s="27"/>
+      <c r="G60" s="27">
+        <v>86</v>
+      </c>
       <c r="H60" s="33"/>
       <c r="I60" s="33"/>
       <c r="J60" s="33"/>
       <c r="K60" s="48"/>
       <c r="L60" s="33"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="33">
         <v>756</v>
       </c>
       <c r="C61" s="33">
         <v>1627</v>
       </c>
       <c r="D61" s="27">
         <v>2421</v>
       </c>
       <c r="E61" s="27">
         <v>3281</v>
       </c>
       <c r="F61" s="27">
         <v>4173</v>
       </c>
-      <c r="G61" s="27"/>
+      <c r="G61" s="27">
+        <v>5025</v>
+      </c>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="48"/>
       <c r="L61" s="33"/>
       <c r="M61" s="49"/>
     </row>
     <row r="62" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A62" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="33">
         <v>541</v>
       </c>
       <c r="C62" s="33">
         <v>1197</v>
       </c>
       <c r="D62" s="27">
         <v>1853</v>
       </c>
       <c r="E62" s="27">
         <v>2510</v>
       </c>
       <c r="F62" s="27">
         <v>3255</v>
       </c>
-      <c r="G62" s="27"/>
+      <c r="G62" s="27">
+        <v>4000</v>
+      </c>
       <c r="H62" s="33"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="48"/>
       <c r="L62" s="33"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A63" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C63" s="33">
         <v>155</v>
       </c>
       <c r="D63" s="27">
         <v>221</v>
       </c>
       <c r="E63" s="27">
         <v>298</v>
       </c>
       <c r="F63" s="27">
         <v>334</v>
       </c>
-      <c r="G63" s="27"/>
+      <c r="G63" s="27">
+        <v>373</v>
+      </c>
       <c r="H63" s="33"/>
       <c r="I63" s="33"/>
       <c r="J63" s="33"/>
       <c r="K63" s="48"/>
       <c r="L63" s="33"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" s="7" customFormat="1">
       <c r="A64" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C64" s="33">
         <v>275</v>
       </c>
       <c r="D64" s="27">
         <v>347</v>
       </c>
       <c r="E64" s="27">
         <v>473</v>
       </c>
       <c r="F64" s="27">
         <v>584</v>
       </c>
-      <c r="G64" s="27"/>
+      <c r="G64" s="27">
+        <v>652</v>
+      </c>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="48"/>
       <c r="L64" s="33"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" s="7" customFormat="1">
       <c r="A65" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="33">
         <v>880</v>
       </c>
       <c r="C65" s="33">
         <v>1889</v>
       </c>
       <c r="D65" s="27">
         <v>2966</v>
       </c>
       <c r="E65" s="27">
         <v>3889</v>
       </c>
       <c r="F65" s="27">
         <v>4725</v>
       </c>
-      <c r="G65" s="27"/>
+      <c r="G65" s="27">
+        <v>5370</v>
+      </c>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="48"/>
       <c r="L65" s="33"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" s="7" customFormat="1">
       <c r="A66" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="33">
         <v>462</v>
       </c>
       <c r="C66" s="33">
         <v>920</v>
       </c>
       <c r="D66" s="27">
         <v>1537</v>
       </c>
       <c r="E66" s="27">
         <v>2037</v>
       </c>
       <c r="F66" s="27">
         <v>2550</v>
       </c>
-      <c r="G66" s="27"/>
+      <c r="G66" s="27">
+        <v>2883</v>
+      </c>
       <c r="H66" s="33"/>
       <c r="I66" s="33"/>
       <c r="J66" s="33"/>
       <c r="K66" s="48"/>
       <c r="L66" s="33"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" s="7" customFormat="1">
       <c r="A67" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="33">
         <v>418</v>
       </c>
       <c r="C67" s="33">
         <v>952</v>
       </c>
       <c r="D67" s="27">
         <v>1396</v>
       </c>
       <c r="E67" s="27">
         <v>1802</v>
       </c>
       <c r="F67" s="27">
         <v>2099</v>
       </c>
-      <c r="G67" s="27"/>
+      <c r="G67" s="27">
+        <v>2385</v>
+      </c>
       <c r="H67" s="33"/>
       <c r="I67" s="33"/>
       <c r="J67" s="33"/>
       <c r="K67" s="48"/>
       <c r="L67" s="33"/>
       <c r="M67" s="49"/>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1">
       <c r="A68" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C68" s="33">
         <v>7</v>
       </c>
       <c r="D68" s="27">
         <v>15</v>
       </c>
       <c r="E68" s="27">
         <v>22</v>
       </c>
       <c r="F68" s="27">
         <v>30</v>
       </c>
-      <c r="G68" s="27"/>
+      <c r="G68" s="27">
+        <v>38</v>
+      </c>
       <c r="H68" s="33"/>
       <c r="I68" s="33"/>
       <c r="J68" s="33"/>
       <c r="K68" s="48"/>
       <c r="L68" s="33"/>
       <c r="M68" s="49"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1">
       <c r="A69" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C69" s="33">
         <v>9</v>
       </c>
       <c r="D69" s="27">
         <v>19</v>
       </c>
       <c r="E69" s="27">
         <v>28</v>
       </c>
       <c r="F69" s="27">
         <v>46</v>
       </c>
-      <c r="G69" s="27"/>
+      <c r="G69" s="27">
+        <v>64</v>
+      </c>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="48"/>
       <c r="L69" s="33"/>
       <c r="M69" s="49"/>
     </row>
     <row r="70" spans="1:13" s="7" customFormat="1">
       <c r="A70" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="33">
         <v>427</v>
       </c>
       <c r="C70" s="33">
         <v>931</v>
       </c>
       <c r="D70" s="27">
         <v>1490</v>
       </c>
       <c r="E70" s="27">
         <v>1974</v>
       </c>
       <c r="F70" s="27">
         <v>2675</v>
       </c>
-      <c r="G70" s="27"/>
+      <c r="G70" s="27">
+        <v>3237</v>
+      </c>
       <c r="H70" s="33"/>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="48"/>
       <c r="L70" s="33"/>
       <c r="M70" s="49"/>
     </row>
     <row r="71" spans="1:13" s="7" customFormat="1">
       <c r="A71" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F71" s="33">
         <v>2</v>
       </c>
-      <c r="G71" s="33"/>
+      <c r="G71" s="27">
+        <v>5</v>
+      </c>
       <c r="H71" s="33"/>
       <c r="I71" s="33"/>
       <c r="J71" s="33"/>
       <c r="K71" s="48"/>
       <c r="L71" s="33"/>
       <c r="M71" s="49"/>
     </row>
     <row r="72" spans="1:13" s="7" customFormat="1">
       <c r="A72" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="33">
         <v>0</v>
       </c>
       <c r="C72" s="33">
         <v>1</v>
       </c>
       <c r="D72" s="27">
         <v>1</v>
       </c>
       <c r="E72" s="27">
         <v>1</v>
       </c>
       <c r="F72" s="27">
         <v>2</v>
       </c>
-      <c r="G72" s="27"/>
+      <c r="G72" s="27">
+        <v>2</v>
+      </c>
       <c r="H72" s="33"/>
       <c r="I72" s="33"/>
       <c r="J72" s="33"/>
       <c r="K72" s="48"/>
       <c r="L72" s="33"/>
       <c r="M72" s="49"/>
     </row>
     <row r="73" spans="1:13" s="7" customFormat="1">
       <c r="A73" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B73" s="33">
         <v>426</v>
       </c>
       <c r="C73" s="33">
         <v>930</v>
       </c>
       <c r="D73" s="27">
         <v>1487</v>
       </c>
       <c r="E73" s="27">
         <v>1969</v>
       </c>
       <c r="F73" s="27">
         <v>2667</v>
       </c>
-      <c r="G73" s="27"/>
+      <c r="G73" s="27">
+        <v>3226</v>
+      </c>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="48"/>
       <c r="L73" s="33"/>
       <c r="M73" s="49"/>
     </row>
     <row r="74" spans="1:13" s="7" customFormat="1">
       <c r="A74" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C74" s="33">
         <v>1</v>
       </c>
       <c r="D74" s="27">
         <v>2</v>
       </c>
       <c r="E74" s="27">
         <v>3</v>
       </c>
       <c r="F74" s="27">
         <v>4</v>
       </c>
-      <c r="G74" s="27"/>
+      <c r="G74" s="27">
+        <v>4</v>
+      </c>
       <c r="H74" s="33"/>
       <c r="I74" s="33"/>
       <c r="J74" s="33"/>
       <c r="K74" s="48"/>
       <c r="L74" s="33"/>
       <c r="M74" s="49"/>
     </row>
     <row r="75" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A75" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B75" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C75" s="33">
         <v>640</v>
       </c>
       <c r="D75" s="27">
         <v>1050</v>
       </c>
       <c r="E75" s="27">
         <v>1403</v>
       </c>
       <c r="F75" s="27">
         <v>1929</v>
       </c>
-      <c r="G75" s="27"/>
+      <c r="G75" s="27">
+        <v>2346</v>
+      </c>
       <c r="H75" s="33"/>
       <c r="I75" s="33"/>
       <c r="J75" s="33"/>
       <c r="K75" s="48"/>
       <c r="L75" s="33"/>
       <c r="M75" s="49"/>
     </row>
     <row r="76" spans="1:13" s="7" customFormat="1">
       <c r="A76" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B76" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C76" s="33">
         <v>640</v>
       </c>
       <c r="D76" s="27">
         <v>1050</v>
       </c>
       <c r="E76" s="27">
         <v>1403</v>
       </c>
       <c r="F76" s="27">
         <v>1929</v>
       </c>
-      <c r="G76" s="27"/>
+      <c r="G76" s="27">
+        <v>2346</v>
+      </c>
       <c r="H76" s="33"/>
       <c r="I76" s="33"/>
       <c r="J76" s="33"/>
       <c r="K76" s="48"/>
       <c r="L76" s="33"/>
       <c r="M76" s="49"/>
     </row>
     <row r="77" spans="1:13" s="7" customFormat="1" ht="34.5">
       <c r="A77" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="33">
         <v>110</v>
       </c>
       <c r="C77" s="33">
         <v>263</v>
       </c>
       <c r="D77" s="27">
         <v>396</v>
       </c>
       <c r="E77" s="27">
         <v>509</v>
       </c>
       <c r="F77" s="27">
         <v>667</v>
       </c>
-      <c r="G77" s="27"/>
+      <c r="G77" s="27">
+        <v>789</v>
+      </c>
       <c r="H77" s="33"/>
       <c r="I77" s="33"/>
       <c r="J77" s="33"/>
       <c r="K77" s="48"/>
       <c r="L77" s="33"/>
       <c r="M77" s="49"/>
     </row>
     <row r="78" spans="1:13" s="7" customFormat="1">
       <c r="A78" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="33">
         <v>0</v>
       </c>
       <c r="C78" s="33">
         <v>1</v>
       </c>
       <c r="D78" s="27">
         <v>1</v>
       </c>
       <c r="E78" s="27">
         <v>1</v>
       </c>
       <c r="F78" s="27">
         <v>2</v>
       </c>
-      <c r="G78" s="27"/>
+      <c r="G78" s="27">
+        <v>2</v>
+      </c>
       <c r="H78" s="33"/>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="48"/>
       <c r="L78" s="33"/>
       <c r="M78" s="49"/>
     </row>
     <row r="79" spans="1:13" s="7" customFormat="1">
       <c r="A79" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="33">
         <v>109</v>
       </c>
       <c r="C79" s="33">
         <v>263</v>
       </c>
       <c r="D79" s="27">
         <v>395</v>
       </c>
       <c r="E79" s="27">
         <v>507</v>
       </c>
       <c r="F79" s="27">
         <v>665</v>
       </c>
-      <c r="G79" s="27"/>
+      <c r="G79" s="27">
+        <v>787</v>
+      </c>
       <c r="H79" s="33"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="48"/>
       <c r="L79" s="33"/>
       <c r="M79" s="49"/>
     </row>
     <row r="80" spans="1:13" s="7" customFormat="1">
       <c r="A80" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C80" s="33">
         <v>28</v>
       </c>
       <c r="D80" s="27">
         <v>44</v>
       </c>
       <c r="E80" s="27">
         <v>62</v>
       </c>
       <c r="F80" s="27">
         <v>79</v>
       </c>
-      <c r="G80" s="27"/>
+      <c r="G80" s="27">
+        <v>102</v>
+      </c>
       <c r="H80" s="33"/>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="48"/>
       <c r="L80" s="33"/>
       <c r="M80" s="49"/>
     </row>
     <row r="81" spans="1:13" s="7" customFormat="1">
       <c r="A81" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F81" s="33">
         <v>2</v>
       </c>
-      <c r="G81" s="33"/>
+      <c r="G81" s="27">
+        <v>5</v>
+      </c>
       <c r="H81" s="33"/>
       <c r="I81" s="33"/>
       <c r="J81" s="33"/>
       <c r="K81" s="48"/>
       <c r="L81" s="33"/>
       <c r="M81" s="49"/>
     </row>
     <row r="82" spans="1:13" s="7" customFormat="1">
       <c r="A82" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B82" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="33">
         <v>27</v>
       </c>
       <c r="D82" s="27">
         <v>42</v>
       </c>
       <c r="E82" s="27">
         <v>59</v>
       </c>
       <c r="F82" s="27">
         <v>73</v>
       </c>
-      <c r="G82" s="27"/>
+      <c r="G82" s="27">
+        <v>93</v>
+      </c>
       <c r="H82" s="33"/>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="48"/>
       <c r="L82" s="33"/>
       <c r="M82" s="49"/>
     </row>
     <row r="83" spans="1:13" s="7" customFormat="1">
       <c r="A83" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="33">
         <v>1</v>
       </c>
       <c r="D83" s="27">
         <v>2</v>
       </c>
       <c r="E83" s="27">
         <v>3</v>
       </c>
       <c r="F83" s="27">
         <v>4</v>
       </c>
-      <c r="G83" s="27"/>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
       <c r="H83" s="33"/>
       <c r="I83" s="33"/>
       <c r="J83" s="33"/>
       <c r="K83" s="48"/>
       <c r="L83" s="33"/>
       <c r="M83" s="49"/>
     </row>
     <row r="84" spans="1:13" s="7" customFormat="1" ht="34.5">
       <c r="A84" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B84" s="33">
         <v>523</v>
       </c>
       <c r="C84" s="33">
         <v>1041</v>
       </c>
       <c r="D84" s="27">
         <v>1624</v>
       </c>
       <c r="E84" s="27">
         <v>2385</v>
       </c>
       <c r="F84" s="27">
         <v>2977</v>
       </c>
-      <c r="G84" s="27"/>
+      <c r="G84" s="27">
+        <v>3441</v>
+      </c>
       <c r="H84" s="48"/>
       <c r="I84" s="48"/>
       <c r="J84" s="48"/>
       <c r="K84" s="48"/>
       <c r="L84" s="33"/>
       <c r="M84" s="49"/>
     </row>
     <row r="85" spans="1:13" s="7" customFormat="1">
       <c r="A85" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="33">
         <v>523</v>
       </c>
       <c r="C85" s="33">
         <v>828</v>
       </c>
       <c r="D85" s="27">
         <v>1197</v>
       </c>
       <c r="E85" s="27">
         <v>1745</v>
       </c>
       <c r="F85" s="27">
         <v>2245</v>
       </c>
-      <c r="G85" s="27"/>
+      <c r="G85" s="27">
+        <v>2618</v>
+      </c>
       <c r="H85" s="48"/>
       <c r="I85" s="48"/>
       <c r="J85" s="48"/>
       <c r="K85" s="48"/>
       <c r="L85" s="33"/>
       <c r="M85" s="49"/>
     </row>
     <row r="86" spans="1:13" s="7" customFormat="1">
       <c r="A86" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C86" s="33">
         <v>213</v>
       </c>
       <c r="D86" s="27">
         <v>427</v>
       </c>
       <c r="E86" s="27">
         <v>640</v>
       </c>
       <c r="F86" s="27">
         <v>732</v>
       </c>
-      <c r="G86" s="27"/>
+      <c r="G86" s="27">
+        <v>823</v>
+      </c>
       <c r="H86" s="48"/>
       <c r="I86" s="48"/>
       <c r="J86" s="48"/>
       <c r="K86" s="48"/>
       <c r="L86" s="33"/>
       <c r="M86" s="49"/>
     </row>
     <row r="87" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A87" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B87" s="33">
         <v>3705</v>
       </c>
       <c r="C87" s="33">
         <v>8462</v>
       </c>
       <c r="D87" s="27">
         <v>12567</v>
       </c>
       <c r="E87" s="27">
         <v>16608</v>
       </c>
       <c r="F87" s="27">
         <v>20729</v>
       </c>
-      <c r="G87" s="27"/>
+      <c r="G87" s="27">
+        <v>24968</v>
+      </c>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="48"/>
       <c r="L87" s="33"/>
       <c r="M87" s="49"/>
     </row>
     <row r="88" spans="1:13" s="7" customFormat="1">
       <c r="A88" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="33">
         <v>13</v>
       </c>
       <c r="C88" s="33">
         <v>27</v>
       </c>
       <c r="D88" s="27">
         <v>41</v>
       </c>
       <c r="E88" s="27">
         <v>55</v>
       </c>
       <c r="F88" s="27">
         <v>69</v>
       </c>
-      <c r="G88" s="27"/>
+      <c r="G88" s="27">
+        <v>82</v>
+      </c>
       <c r="H88" s="33"/>
       <c r="I88" s="33"/>
       <c r="J88" s="33"/>
       <c r="K88" s="48"/>
       <c r="L88" s="33"/>
       <c r="M88" s="49"/>
     </row>
     <row r="89" spans="1:13" s="7" customFormat="1">
       <c r="A89" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="33">
         <v>87</v>
       </c>
       <c r="C89" s="33">
         <v>166</v>
       </c>
       <c r="D89" s="27">
         <v>245</v>
       </c>
       <c r="E89" s="27">
         <v>324</v>
       </c>
       <c r="F89" s="27">
         <v>353</v>
       </c>
-      <c r="G89" s="27"/>
+      <c r="G89" s="27">
+        <v>382</v>
+      </c>
       <c r="H89" s="33"/>
       <c r="I89" s="33"/>
       <c r="J89" s="33"/>
       <c r="K89" s="48"/>
       <c r="L89" s="33"/>
       <c r="M89" s="49"/>
     </row>
     <row r="90" spans="1:13" s="7" customFormat="1">
       <c r="A90" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="33">
         <v>2682</v>
       </c>
       <c r="C90" s="33">
         <v>5326</v>
       </c>
       <c r="D90" s="27">
         <v>7790</v>
       </c>
       <c r="E90" s="27">
         <v>10611</v>
       </c>
       <c r="F90" s="27">
         <v>13197</v>
       </c>
-      <c r="G90" s="27"/>
+      <c r="G90" s="27">
+        <v>15511</v>
+      </c>
       <c r="H90" s="33"/>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="48"/>
       <c r="L90" s="33"/>
       <c r="M90" s="49"/>
     </row>
     <row r="91" spans="1:13" s="7" customFormat="1">
       <c r="A91" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="33">
         <v>83</v>
       </c>
       <c r="C91" s="33">
         <v>142</v>
       </c>
       <c r="D91" s="27">
         <v>201</v>
       </c>
       <c r="E91" s="27">
         <v>259</v>
       </c>
       <c r="F91" s="27">
         <v>319</v>
       </c>
-      <c r="G91" s="27"/>
+      <c r="G91" s="27">
+        <v>380</v>
+      </c>
       <c r="H91" s="33"/>
       <c r="I91" s="33"/>
       <c r="J91" s="33"/>
       <c r="K91" s="48"/>
       <c r="L91" s="33"/>
       <c r="M91" s="49"/>
     </row>
     <row r="92" spans="1:13" s="7" customFormat="1">
       <c r="A92" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="33">
         <v>375</v>
       </c>
       <c r="C92" s="33">
         <v>728</v>
       </c>
       <c r="D92" s="27">
         <v>1086</v>
       </c>
       <c r="E92" s="27">
         <v>1440</v>
       </c>
       <c r="F92" s="27">
         <v>1931</v>
       </c>
-      <c r="G92" s="27"/>
+      <c r="G92" s="27">
+        <v>2424</v>
+      </c>
       <c r="H92" s="33"/>
       <c r="I92" s="33"/>
       <c r="J92" s="33"/>
       <c r="K92" s="48"/>
       <c r="L92" s="33"/>
       <c r="M92" s="49"/>
     </row>
     <row r="93" spans="1:13" s="7" customFormat="1">
       <c r="A93" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C93" s="33">
         <v>252</v>
       </c>
       <c r="D93" s="27">
         <v>503</v>
       </c>
       <c r="E93" s="27">
         <v>755</v>
       </c>
       <c r="F93" s="27">
         <v>1055</v>
       </c>
-      <c r="G93" s="27"/>
+      <c r="G93" s="27">
+        <v>1354</v>
+      </c>
       <c r="H93" s="33"/>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="48"/>
       <c r="L93" s="33"/>
       <c r="M93" s="49"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B94" s="33">
         <v>463</v>
       </c>
       <c r="C94" s="33">
         <v>1821</v>
       </c>
       <c r="D94" s="27">
         <v>2700</v>
       </c>
       <c r="E94" s="27">
         <v>3162</v>
       </c>
       <c r="F94" s="27">
         <v>3804</v>
       </c>
-      <c r="G94" s="27"/>
+      <c r="G94" s="27">
+        <v>4834</v>
+      </c>
       <c r="H94" s="33"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="48"/>
       <c r="L94" s="33"/>
       <c r="M94" s="49"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A95" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="33">
         <v>536</v>
       </c>
       <c r="C95" s="33">
         <v>2018</v>
       </c>
       <c r="D95" s="27">
         <v>3050</v>
       </c>
       <c r="E95" s="27">
         <v>3656</v>
       </c>
       <c r="F95" s="27">
         <v>4404</v>
       </c>
-      <c r="G95" s="27"/>
+      <c r="G95" s="27">
+        <v>5539</v>
+      </c>
       <c r="H95" s="33"/>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="48"/>
       <c r="L95" s="33"/>
       <c r="M95" s="49"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B96" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C96" s="33">
         <v>375</v>
       </c>
       <c r="D96" s="27">
         <v>577</v>
       </c>
       <c r="E96" s="27">
         <v>778</v>
       </c>
       <c r="F96" s="27">
         <v>899</v>
       </c>
-      <c r="G96" s="27"/>
+      <c r="G96" s="27">
+        <v>1019</v>
+      </c>
       <c r="H96" s="33"/>
       <c r="I96" s="33"/>
       <c r="J96" s="33"/>
       <c r="K96" s="48"/>
       <c r="L96" s="33"/>
       <c r="M96" s="49"/>
     </row>
     <row r="97" spans="1:13" s="7" customFormat="1">
       <c r="A97" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C97" s="33">
         <v>1643</v>
       </c>
       <c r="D97" s="27">
         <v>2473</v>
       </c>
       <c r="E97" s="27">
         <v>2878</v>
       </c>
       <c r="F97" s="27">
         <v>3505</v>
       </c>
-      <c r="G97" s="27"/>
+      <c r="G97" s="27">
+        <v>4520</v>
+      </c>
       <c r="H97" s="33"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="48"/>
       <c r="L97" s="33"/>
       <c r="M97" s="49"/>
     </row>
     <row r="98" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A98" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C98" s="33">
         <v>116</v>
       </c>
       <c r="D98" s="27">
         <v>119</v>
       </c>
       <c r="E98" s="27">
         <v>131</v>
       </c>
       <c r="F98" s="27">
         <v>146</v>
       </c>
-      <c r="G98" s="27"/>
+      <c r="G98" s="27">
+        <v>161</v>
+      </c>
       <c r="H98" s="48"/>
       <c r="I98" s="48"/>
       <c r="J98" s="48"/>
       <c r="K98" s="48"/>
       <c r="L98" s="33"/>
       <c r="M98" s="49"/>
     </row>
     <row r="99" spans="1:13" s="7" customFormat="1">
       <c r="A99" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B99" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C99" s="33">
         <v>116</v>
       </c>
       <c r="D99" s="27">
         <v>119</v>
       </c>
       <c r="E99" s="27">
         <v>131</v>
       </c>
       <c r="F99" s="27">
         <v>146</v>
       </c>
-      <c r="G99" s="27"/>
+      <c r="G99" s="27">
+        <v>161</v>
+      </c>
       <c r="H99" s="48"/>
       <c r="I99" s="48"/>
       <c r="J99" s="48"/>
       <c r="K99" s="48"/>
       <c r="L99" s="33"/>
       <c r="M99" s="49"/>
     </row>
     <row r="100" spans="1:13" s="7" customFormat="1">
       <c r="A100" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B100" s="33">
         <v>3084</v>
       </c>
       <c r="C100" s="33">
         <v>6328</v>
       </c>
       <c r="D100" s="27">
         <v>9398</v>
       </c>
       <c r="E100" s="27">
         <v>12821</v>
       </c>
       <c r="F100" s="27">
         <v>16179</v>
       </c>
-      <c r="G100" s="27"/>
+      <c r="G100" s="27">
+        <v>19267</v>
+      </c>
       <c r="H100" s="33"/>
       <c r="I100" s="33"/>
       <c r="J100" s="33"/>
       <c r="K100" s="48"/>
       <c r="L100" s="33"/>
       <c r="M100" s="49"/>
     </row>
     <row r="101" spans="1:13" s="7" customFormat="1">
       <c r="A101" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="33">
         <v>13</v>
       </c>
       <c r="C101" s="33">
         <v>27</v>
       </c>
       <c r="D101" s="27">
         <v>41</v>
       </c>
       <c r="E101" s="27">
         <v>55</v>
       </c>
       <c r="F101" s="27">
         <v>69</v>
       </c>
-      <c r="G101" s="27"/>
+      <c r="G101" s="27">
+        <v>82</v>
+      </c>
       <c r="H101" s="33"/>
       <c r="I101" s="33"/>
       <c r="J101" s="33"/>
       <c r="K101" s="48"/>
       <c r="L101" s="33"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" s="7" customFormat="1">
       <c r="A102" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B102" s="33">
         <v>87</v>
       </c>
       <c r="C102" s="33">
         <v>166</v>
       </c>
       <c r="D102" s="27">
         <v>245</v>
       </c>
       <c r="E102" s="27">
         <v>324</v>
       </c>
       <c r="F102" s="27">
         <v>353</v>
       </c>
-      <c r="G102" s="27"/>
+      <c r="G102" s="27">
+        <v>382</v>
+      </c>
       <c r="H102" s="33"/>
       <c r="I102" s="33"/>
       <c r="J102" s="33"/>
       <c r="K102" s="48"/>
       <c r="L102" s="33"/>
       <c r="M102" s="49"/>
     </row>
     <row r="103" spans="1:13" s="7" customFormat="1">
       <c r="A103" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B103" s="33">
         <v>2682</v>
       </c>
       <c r="C103" s="33">
         <v>5326</v>
       </c>
       <c r="D103" s="27">
         <v>7790</v>
       </c>
       <c r="E103" s="27">
         <v>10611</v>
       </c>
       <c r="F103" s="27">
         <v>13197</v>
       </c>
-      <c r="G103" s="27"/>
+      <c r="G103" s="27">
+        <v>15511</v>
+      </c>
       <c r="H103" s="33"/>
       <c r="I103" s="33"/>
       <c r="J103" s="33"/>
       <c r="K103" s="48"/>
       <c r="L103" s="33"/>
       <c r="M103" s="49"/>
     </row>
     <row r="104" spans="1:13" s="7" customFormat="1">
       <c r="A104" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="33">
         <v>83</v>
       </c>
       <c r="C104" s="33">
         <v>142</v>
       </c>
       <c r="D104" s="27">
         <v>201</v>
       </c>
       <c r="E104" s="27">
         <v>259</v>
       </c>
       <c r="F104" s="27">
         <v>319</v>
       </c>
-      <c r="G104" s="27"/>
+      <c r="G104" s="27">
+        <v>380</v>
+      </c>
       <c r="H104" s="33"/>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="48"/>
       <c r="L104" s="33"/>
       <c r="M104" s="49"/>
     </row>
     <row r="105" spans="1:13" s="7" customFormat="1">
       <c r="A105" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B105" s="33">
         <v>201</v>
       </c>
       <c r="C105" s="33">
         <v>353</v>
       </c>
       <c r="D105" s="27">
         <v>509</v>
       </c>
       <c r="E105" s="27">
         <v>662</v>
       </c>
       <c r="F105" s="27">
         <v>1033</v>
       </c>
-      <c r="G105" s="27"/>
+      <c r="G105" s="27">
+        <v>1405</v>
+      </c>
       <c r="H105" s="33"/>
       <c r="I105" s="33"/>
       <c r="J105" s="33"/>
       <c r="K105" s="48"/>
       <c r="L105" s="33"/>
       <c r="M105" s="49"/>
     </row>
     <row r="106" spans="1:13" s="7" customFormat="1">
       <c r="A106" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B106" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C106" s="33">
         <v>252</v>
       </c>
       <c r="D106" s="27">
         <v>503</v>
       </c>
       <c r="E106" s="27">
         <v>755</v>
       </c>
       <c r="F106" s="27">
         <v>1055</v>
       </c>
-      <c r="G106" s="27"/>
+      <c r="G106" s="27">
+        <v>1354</v>
+      </c>
       <c r="H106" s="33"/>
       <c r="I106" s="33"/>
       <c r="J106" s="33"/>
       <c r="K106" s="48"/>
       <c r="L106" s="33"/>
       <c r="M106" s="49"/>
     </row>
     <row r="107" spans="1:13" s="7" customFormat="1">
       <c r="A107" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B107" s="33">
         <v>16</v>
       </c>
       <c r="C107" s="33">
         <v>62</v>
       </c>
       <c r="D107" s="27">
         <v>108</v>
       </c>
       <c r="E107" s="27">
         <v>153</v>
       </c>
       <c r="F107" s="27">
         <v>153</v>
       </c>
-      <c r="G107" s="27"/>
+      <c r="G107" s="27">
+        <v>153</v>
+      </c>
       <c r="H107" s="33"/>
       <c r="I107" s="33"/>
       <c r="J107" s="33"/>
       <c r="K107" s="48"/>
       <c r="L107" s="33"/>
       <c r="M107" s="49"/>
     </row>
     <row r="108" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A108" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B108" s="33">
         <v>19</v>
       </c>
       <c r="C108" s="33">
         <v>45</v>
       </c>
       <c r="D108" s="27">
         <v>70</v>
       </c>
       <c r="E108" s="27">
         <v>95</v>
       </c>
       <c r="F108" s="27">
         <v>117</v>
       </c>
-      <c r="G108" s="27"/>
+      <c r="G108" s="27">
+        <v>140</v>
+      </c>
       <c r="H108" s="33"/>
       <c r="I108" s="33"/>
       <c r="J108" s="33"/>
       <c r="K108" s="48"/>
       <c r="L108" s="33"/>
       <c r="M108" s="49"/>
     </row>
     <row r="109" spans="1:13" s="7" customFormat="1">
       <c r="A109" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="33">
         <v>17</v>
       </c>
       <c r="C109" s="33">
         <v>39</v>
       </c>
       <c r="D109" s="27">
         <v>61</v>
       </c>
       <c r="E109" s="27">
         <v>84</v>
       </c>
       <c r="F109" s="27">
         <v>104</v>
       </c>
-      <c r="G109" s="27"/>
+      <c r="G109" s="27">
+        <v>124</v>
+      </c>
       <c r="H109" s="33"/>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="48"/>
       <c r="L109" s="33"/>
       <c r="M109" s="49"/>
     </row>
     <row r="110" spans="1:13" s="7" customFormat="1">
       <c r="A110" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B110" s="33">
         <v>0</v>
       </c>
       <c r="C110" s="33">
         <v>0</v>
       </c>
       <c r="D110" s="27">
         <v>0</v>
       </c>
       <c r="E110" s="27">
         <v>0</v>
       </c>
       <c r="F110" s="27">
         <v>0</v>
       </c>
-      <c r="G110" s="27"/>
+      <c r="G110" s="27">
+        <v>0</v>
+      </c>
       <c r="H110" s="33"/>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="48"/>
       <c r="L110" s="33"/>
       <c r="M110" s="49"/>
     </row>
     <row r="111" spans="1:13" s="7" customFormat="1">
       <c r="A111" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B111" s="33">
         <v>2</v>
       </c>
       <c r="C111" s="33">
         <v>5</v>
       </c>
       <c r="D111" s="27">
         <v>8</v>
       </c>
       <c r="E111" s="27">
         <v>11</v>
       </c>
       <c r="F111" s="27">
         <v>13</v>
       </c>
-      <c r="G111" s="27"/>
+      <c r="G111" s="27">
+        <v>16</v>
+      </c>
       <c r="H111" s="33"/>
       <c r="I111" s="33"/>
       <c r="J111" s="33"/>
       <c r="K111" s="48"/>
       <c r="L111" s="33"/>
       <c r="M111" s="49"/>
     </row>
     <row r="112" spans="1:13" s="7" customFormat="1">
       <c r="A112" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="33">
         <v>19</v>
       </c>
       <c r="C112" s="33">
         <v>45</v>
       </c>
       <c r="D112" s="27">
         <v>70</v>
       </c>
       <c r="E112" s="27">
         <v>95</v>
       </c>
       <c r="F112" s="27">
         <v>117</v>
       </c>
-      <c r="G112" s="27"/>
+      <c r="G112" s="27">
+        <v>140</v>
+      </c>
       <c r="H112" s="33"/>
       <c r="I112" s="33"/>
       <c r="J112" s="33"/>
       <c r="K112" s="48"/>
       <c r="L112" s="33"/>
       <c r="M112" s="49"/>
     </row>
     <row r="113" spans="1:13" s="7" customFormat="1">
       <c r="A113" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="33">
         <v>17</v>
       </c>
       <c r="C113" s="33">
         <v>39</v>
       </c>
       <c r="D113" s="27">
         <v>61</v>
       </c>
       <c r="E113" s="27">
         <v>84</v>
       </c>
       <c r="F113" s="27">
         <v>104</v>
       </c>
-      <c r="G113" s="27"/>
+      <c r="G113" s="27">
+        <v>124</v>
+      </c>
       <c r="H113" s="33"/>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="48"/>
       <c r="L113" s="33"/>
       <c r="M113" s="49"/>
     </row>
     <row r="114" spans="1:13" s="7" customFormat="1">
       <c r="A114" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="33">
         <v>0</v>
       </c>
       <c r="C114" s="33">
         <v>0</v>
       </c>
       <c r="D114" s="27">
         <v>0</v>
       </c>
       <c r="E114" s="27">
         <v>0</v>
       </c>
       <c r="F114" s="27">
         <v>0</v>
       </c>
-      <c r="G114" s="27"/>
+      <c r="G114" s="27">
+        <v>0</v>
+      </c>
       <c r="H114" s="33"/>
       <c r="I114" s="33"/>
       <c r="J114" s="33"/>
       <c r="K114" s="48"/>
       <c r="L114" s="33"/>
       <c r="M114" s="49"/>
     </row>
     <row r="115" spans="1:13" s="7" customFormat="1">
       <c r="A115" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B115" s="33">
         <v>2</v>
       </c>
       <c r="C115" s="33">
         <v>5</v>
       </c>
       <c r="D115" s="27">
         <v>8</v>
       </c>
       <c r="E115" s="27">
         <v>11</v>
       </c>
       <c r="F115" s="27">
         <v>13</v>
       </c>
-      <c r="G115" s="27"/>
+      <c r="G115" s="27">
+        <v>16</v>
+      </c>
       <c r="H115" s="33"/>
       <c r="I115" s="33"/>
       <c r="J115" s="33"/>
       <c r="K115" s="48"/>
       <c r="L115" s="33"/>
       <c r="M115" s="49"/>
     </row>
     <row r="116" spans="1:13" s="7" customFormat="1">
       <c r="A116" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B116" s="33">
         <v>4172</v>
       </c>
       <c r="C116" s="33">
         <v>8369</v>
       </c>
       <c r="D116" s="27">
         <v>12772</v>
       </c>
       <c r="E116" s="27">
         <v>17758</v>
       </c>
       <c r="F116" s="27">
         <v>22355</v>
       </c>
-      <c r="G116" s="27"/>
+      <c r="G116" s="27">
+        <v>26628</v>
+      </c>
       <c r="H116" s="33"/>
       <c r="I116" s="33"/>
       <c r="J116" s="33"/>
       <c r="K116" s="48"/>
       <c r="L116" s="33"/>
       <c r="M116" s="49"/>
     </row>
     <row r="117" spans="1:13" s="7" customFormat="1">
       <c r="A117" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B117" s="33">
         <v>31</v>
       </c>
       <c r="C117" s="33">
         <v>63</v>
       </c>
       <c r="D117" s="27">
         <v>94</v>
       </c>
       <c r="E117" s="27">
         <v>125</v>
       </c>
       <c r="F117" s="27">
         <v>156</v>
       </c>
-      <c r="G117" s="27"/>
+      <c r="G117" s="27">
+        <v>186</v>
+      </c>
       <c r="H117" s="33"/>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="48"/>
       <c r="L117" s="33"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" s="7" customFormat="1">
       <c r="A118" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B118" s="33">
         <v>212</v>
       </c>
       <c r="C118" s="33">
         <v>453</v>
       </c>
       <c r="D118" s="27">
         <v>700</v>
       </c>
       <c r="E118" s="27">
         <v>952</v>
       </c>
       <c r="F118" s="27">
         <v>1174</v>
       </c>
-      <c r="G118" s="27"/>
+      <c r="G118" s="27">
+        <v>1400</v>
+      </c>
       <c r="H118" s="33"/>
       <c r="I118" s="33"/>
       <c r="J118" s="33"/>
       <c r="K118" s="48"/>
       <c r="L118" s="33"/>
       <c r="M118" s="49"/>
     </row>
     <row r="119" spans="1:13" s="7" customFormat="1">
       <c r="A119" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="33">
         <v>2887</v>
       </c>
       <c r="C119" s="33">
         <v>5710</v>
       </c>
       <c r="D119" s="27">
         <v>8738</v>
       </c>
       <c r="E119" s="27">
         <v>12310</v>
       </c>
       <c r="F119" s="27">
         <v>15439</v>
       </c>
-      <c r="G119" s="27"/>
+      <c r="G119" s="27">
+        <v>18290</v>
+      </c>
       <c r="H119" s="33"/>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="48"/>
       <c r="L119" s="33"/>
       <c r="M119" s="49"/>
     </row>
     <row r="120" spans="1:13" s="7" customFormat="1">
       <c r="A120" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B120" s="33">
         <v>153</v>
       </c>
       <c r="C120" s="33">
         <v>234</v>
       </c>
       <c r="D120" s="27">
         <v>313</v>
       </c>
       <c r="E120" s="27">
         <v>393</v>
       </c>
       <c r="F120" s="27">
         <v>460</v>
       </c>
-      <c r="G120" s="27"/>
+      <c r="G120" s="27">
+        <v>530</v>
+      </c>
       <c r="H120" s="33"/>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="48"/>
       <c r="L120" s="33"/>
       <c r="M120" s="49"/>
     </row>
     <row r="121" spans="1:13" s="7" customFormat="1">
       <c r="A121" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B121" s="33">
         <v>267</v>
       </c>
       <c r="C121" s="33">
         <v>621</v>
       </c>
       <c r="D121" s="27">
         <v>979</v>
       </c>
       <c r="E121" s="27">
         <v>1333</v>
       </c>
       <c r="F121" s="27">
         <v>1774</v>
       </c>
-      <c r="G121" s="27"/>
+      <c r="G121" s="27">
+        <v>2219</v>
+      </c>
       <c r="H121" s="33"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="48"/>
       <c r="L121" s="33"/>
       <c r="M121" s="49"/>
     </row>
     <row r="122" spans="1:13" s="7" customFormat="1">
       <c r="A122" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B122" s="33">
         <v>144</v>
       </c>
       <c r="C122" s="33">
         <v>407</v>
       </c>
       <c r="D122" s="27">
         <v>670</v>
       </c>
       <c r="E122" s="27">
         <v>933</v>
       </c>
       <c r="F122" s="27">
         <v>1207</v>
       </c>
-      <c r="G122" s="27"/>
+      <c r="G122" s="27">
+        <v>1481</v>
+      </c>
       <c r="H122" s="33"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="48"/>
       <c r="L122" s="33"/>
       <c r="M122" s="49"/>
     </row>
     <row r="123" spans="1:13" s="7" customFormat="1">
       <c r="A123" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B123" s="33">
         <v>3</v>
       </c>
       <c r="C123" s="33">
         <v>7</v>
       </c>
       <c r="D123" s="27">
         <v>10</v>
       </c>
       <c r="E123" s="27">
         <v>13</v>
       </c>
       <c r="F123" s="27">
         <v>17</v>
       </c>
-      <c r="G123" s="27"/>
+      <c r="G123" s="27">
+        <v>20</v>
+      </c>
       <c r="H123" s="33"/>
       <c r="I123" s="33"/>
       <c r="J123" s="33"/>
       <c r="K123" s="48"/>
       <c r="L123" s="33"/>
       <c r="M123" s="49"/>
     </row>
     <row r="124" spans="1:13" s="7" customFormat="1">
       <c r="A124" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B124" s="33">
         <v>474</v>
       </c>
       <c r="C124" s="33">
         <v>875</v>
       </c>
       <c r="D124" s="27">
         <v>1268</v>
       </c>
       <c r="E124" s="27">
         <v>1699</v>
       </c>
       <c r="F124" s="27">
         <v>2127</v>
       </c>
-      <c r="G124" s="27"/>
+      <c r="G124" s="27">
+        <v>2502</v>
+      </c>
       <c r="H124" s="33"/>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="48"/>
       <c r="L124" s="33"/>
       <c r="M124" s="49"/>
     </row>
     <row r="125" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A125" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B125" s="33">
         <v>209</v>
       </c>
       <c r="C125" s="33">
         <v>431</v>
       </c>
       <c r="D125" s="27">
         <v>659</v>
       </c>
       <c r="E125" s="27">
         <v>886</v>
       </c>
       <c r="F125" s="27">
         <v>1106</v>
       </c>
-      <c r="G125" s="27"/>
+      <c r="G125" s="27">
+        <v>1329</v>
+      </c>
       <c r="H125" s="33"/>
       <c r="I125" s="33"/>
       <c r="J125" s="33"/>
       <c r="K125" s="48"/>
       <c r="L125" s="33"/>
       <c r="M125" s="49"/>
     </row>
     <row r="126" spans="1:13" s="7" customFormat="1">
       <c r="A126" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B126" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C126" s="33">
         <v>0</v>
       </c>
       <c r="D126" s="27">
         <v>1</v>
       </c>
       <c r="E126" s="27">
         <v>1</v>
       </c>
       <c r="F126" s="27">
         <v>3</v>
       </c>
-      <c r="G126" s="27"/>
+      <c r="G126" s="27">
+        <v>4</v>
+      </c>
       <c r="H126" s="33"/>
       <c r="I126" s="33"/>
       <c r="J126" s="33"/>
       <c r="K126" s="48"/>
       <c r="L126" s="33"/>
       <c r="M126" s="49"/>
     </row>
     <row r="127" spans="1:13" s="7" customFormat="1">
       <c r="A127" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B127" s="33">
         <v>48</v>
       </c>
       <c r="C127" s="33">
         <v>91</v>
       </c>
       <c r="D127" s="27">
         <v>140</v>
       </c>
       <c r="E127" s="27">
         <v>188</v>
       </c>
       <c r="F127" s="27">
         <v>235</v>
       </c>
-      <c r="G127" s="27"/>
+      <c r="G127" s="27">
+        <v>285</v>
+      </c>
       <c r="H127" s="33"/>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="48"/>
       <c r="L127" s="33"/>
       <c r="M127" s="49"/>
     </row>
     <row r="128" spans="1:13" s="7" customFormat="1">
       <c r="A128" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B128" s="33">
         <v>161</v>
       </c>
       <c r="C128" s="33">
         <v>339</v>
       </c>
       <c r="D128" s="27">
         <v>518</v>
       </c>
       <c r="E128" s="27">
         <v>697</v>
       </c>
       <c r="F128" s="27">
         <v>868</v>
       </c>
-      <c r="G128" s="27"/>
+      <c r="G128" s="27">
+        <v>1040</v>
+      </c>
       <c r="H128" s="33"/>
       <c r="I128" s="33"/>
       <c r="J128" s="33"/>
       <c r="K128" s="48"/>
       <c r="L128" s="33"/>
       <c r="M128" s="49"/>
     </row>
     <row r="129" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A129" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B129" s="33">
         <v>133</v>
       </c>
       <c r="C129" s="33">
         <v>282</v>
       </c>
       <c r="D129" s="27">
         <v>431</v>
       </c>
       <c r="E129" s="27">
         <v>580</v>
       </c>
       <c r="F129" s="27">
         <v>709</v>
       </c>
-      <c r="G129" s="27"/>
+      <c r="G129" s="27">
+        <v>839</v>
+      </c>
       <c r="H129" s="48"/>
       <c r="I129" s="48"/>
       <c r="J129" s="48"/>
       <c r="K129" s="48"/>
       <c r="L129" s="33"/>
       <c r="M129" s="49"/>
     </row>
     <row r="130" spans="1:13" s="7" customFormat="1">
       <c r="A130" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B130" s="33">
         <v>133</v>
       </c>
       <c r="C130" s="33">
         <v>282</v>
       </c>
       <c r="D130" s="27">
         <v>431</v>
       </c>
       <c r="E130" s="27">
         <v>580</v>
       </c>
       <c r="F130" s="27">
         <v>709</v>
       </c>
-      <c r="G130" s="27"/>
+      <c r="G130" s="27">
+        <v>839</v>
+      </c>
       <c r="H130" s="48"/>
       <c r="I130" s="48"/>
       <c r="J130" s="48"/>
       <c r="K130" s="48"/>
       <c r="L130" s="33"/>
       <c r="M130" s="49"/>
     </row>
     <row r="131" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A131" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B131" s="33">
         <v>3088</v>
       </c>
       <c r="C131" s="33">
         <v>6121</v>
       </c>
       <c r="D131" s="27">
         <v>9323</v>
       </c>
       <c r="E131" s="27">
         <v>12610</v>
       </c>
       <c r="F131" s="27">
         <v>15359</v>
       </c>
-      <c r="G131" s="27"/>
+      <c r="G131" s="27">
+        <v>18730</v>
+      </c>
       <c r="H131" s="33"/>
       <c r="I131" s="33"/>
       <c r="J131" s="33"/>
       <c r="K131" s="48"/>
       <c r="L131" s="33"/>
       <c r="M131" s="49"/>
     </row>
     <row r="132" spans="1:13" s="7" customFormat="1">
       <c r="A132" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="33">
         <v>0</v>
       </c>
       <c r="C132" s="33">
         <v>0</v>
       </c>
       <c r="D132" s="27">
         <v>1</v>
       </c>
       <c r="E132" s="27">
         <v>1</v>
       </c>
       <c r="F132" s="27">
         <v>1</v>
       </c>
-      <c r="G132" s="27"/>
+      <c r="G132" s="27">
+        <v>1</v>
+      </c>
       <c r="H132" s="33"/>
       <c r="I132" s="33"/>
       <c r="J132" s="33"/>
       <c r="K132" s="48"/>
       <c r="L132" s="33"/>
       <c r="M132" s="49"/>
     </row>
     <row r="133" spans="1:13" s="7" customFormat="1">
       <c r="A133" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B133" s="33">
         <v>27</v>
       </c>
       <c r="C133" s="33">
         <v>54</v>
       </c>
       <c r="D133" s="27">
         <v>81</v>
       </c>
       <c r="E133" s="27">
         <v>108</v>
       </c>
       <c r="F133" s="27">
         <v>135</v>
       </c>
-      <c r="G133" s="27"/>
+      <c r="G133" s="27">
+        <v>163</v>
+      </c>
       <c r="H133" s="33"/>
       <c r="I133" s="33"/>
       <c r="J133" s="33"/>
       <c r="K133" s="48"/>
       <c r="L133" s="33"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" s="7" customFormat="1">
       <c r="A134" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B134" s="33">
         <v>1</v>
       </c>
       <c r="C134" s="33">
         <v>2</v>
       </c>
       <c r="D134" s="27">
         <v>3</v>
       </c>
       <c r="E134" s="27">
         <v>4</v>
       </c>
       <c r="F134" s="27">
         <v>4</v>
       </c>
-      <c r="G134" s="27"/>
+      <c r="G134" s="27">
+        <v>4</v>
+      </c>
       <c r="H134" s="33"/>
       <c r="I134" s="33"/>
       <c r="J134" s="33"/>
       <c r="K134" s="48"/>
       <c r="L134" s="33"/>
       <c r="M134" s="49"/>
     </row>
     <row r="135" spans="1:13" s="7" customFormat="1">
       <c r="A135" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B135" s="33">
         <v>1</v>
       </c>
       <c r="C135" s="33">
         <v>1</v>
       </c>
       <c r="D135" s="27">
         <v>2</v>
       </c>
       <c r="E135" s="27">
         <v>2</v>
       </c>
       <c r="F135" s="27">
         <v>3</v>
       </c>
-      <c r="G135" s="27"/>
+      <c r="G135" s="27">
+        <v>4</v>
+      </c>
       <c r="H135" s="33"/>
       <c r="I135" s="33"/>
       <c r="J135" s="33"/>
       <c r="K135" s="48"/>
       <c r="L135" s="33"/>
       <c r="M135" s="49"/>
     </row>
     <row r="136" spans="1:13" s="7" customFormat="1">
       <c r="A136" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B136" s="33">
         <v>8</v>
       </c>
       <c r="C136" s="33">
         <v>17</v>
       </c>
       <c r="D136" s="27">
         <v>26</v>
       </c>
       <c r="E136" s="27">
         <v>35</v>
       </c>
       <c r="F136" s="27">
         <v>43</v>
       </c>
-      <c r="G136" s="27"/>
+      <c r="G136" s="27">
+        <v>50</v>
+      </c>
       <c r="H136" s="33"/>
       <c r="I136" s="33"/>
       <c r="J136" s="33"/>
       <c r="K136" s="48"/>
       <c r="L136" s="33"/>
       <c r="M136" s="49"/>
     </row>
     <row r="137" spans="1:13" s="7" customFormat="1">
       <c r="A137" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B137" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C137" s="33">
         <v>5643</v>
       </c>
       <c r="D137" s="27">
         <v>8559</v>
       </c>
       <c r="E137" s="27">
         <v>11639</v>
       </c>
       <c r="F137" s="27">
         <v>14210</v>
       </c>
-      <c r="G137" s="27"/>
+      <c r="G137" s="27">
+        <v>17337</v>
+      </c>
       <c r="H137" s="33"/>
       <c r="I137" s="33"/>
       <c r="J137" s="33"/>
       <c r="K137" s="48"/>
       <c r="L137" s="33"/>
       <c r="M137" s="49"/>
     </row>
     <row r="138" spans="1:13" s="7" customFormat="1">
       <c r="A138" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B138" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C138" s="33">
         <v>404</v>
       </c>
       <c r="D138" s="27">
         <v>652</v>
       </c>
       <c r="E138" s="27">
         <v>820</v>
       </c>
       <c r="F138" s="27">
         <v>963</v>
       </c>
-      <c r="G138" s="27"/>
+      <c r="G138" s="27">
+        <v>1172</v>
+      </c>
       <c r="H138" s="33"/>
       <c r="I138" s="33"/>
       <c r="J138" s="33"/>
       <c r="K138" s="48"/>
       <c r="L138" s="33"/>
       <c r="M138" s="49"/>
     </row>
     <row r="139" spans="1:13" s="7" customFormat="1">
       <c r="A139" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B139" s="33">
         <v>465</v>
       </c>
       <c r="C139" s="33">
         <v>1139</v>
       </c>
       <c r="D139" s="27">
         <v>1845</v>
       </c>
       <c r="E139" s="27">
         <v>2171</v>
       </c>
       <c r="F139" s="27">
         <v>2662</v>
       </c>
-      <c r="G139" s="27"/>
+      <c r="G139" s="27">
+        <v>3192</v>
+      </c>
       <c r="H139" s="33"/>
       <c r="I139" s="33"/>
       <c r="J139" s="33"/>
       <c r="K139" s="48"/>
       <c r="L139" s="33"/>
       <c r="M139" s="49"/>
     </row>
     <row r="140" spans="1:13" s="7" customFormat="1">
       <c r="A140" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B140" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C140" s="33">
         <v>707</v>
       </c>
       <c r="D140" s="27">
         <v>1162</v>
       </c>
       <c r="E140" s="27">
         <v>1206</v>
       </c>
       <c r="F140" s="27">
         <v>1505</v>
       </c>
-      <c r="G140" s="27"/>
+      <c r="G140" s="27">
+        <v>1800</v>
+      </c>
       <c r="H140" s="33"/>
       <c r="I140" s="33"/>
       <c r="J140" s="33"/>
       <c r="K140" s="48"/>
       <c r="L140" s="33"/>
       <c r="M140" s="49"/>
     </row>
     <row r="141" spans="1:13" s="7" customFormat="1">
       <c r="A141" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B141" s="33">
         <v>1</v>
       </c>
       <c r="C141" s="33">
         <v>1</v>
       </c>
       <c r="D141" s="27">
         <v>1</v>
       </c>
       <c r="E141" s="27">
         <v>1</v>
       </c>
       <c r="F141" s="27">
         <v>1</v>
       </c>
-      <c r="G141" s="27"/>
+      <c r="G141" s="27">
+        <v>1</v>
+      </c>
       <c r="H141" s="33"/>
       <c r="I141" s="33"/>
       <c r="J141" s="33"/>
       <c r="K141" s="48"/>
       <c r="L141" s="33"/>
       <c r="M141" s="49"/>
     </row>
     <row r="142" spans="1:13" s="7" customFormat="1">
       <c r="A142" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="33">
         <v>133</v>
       </c>
       <c r="C142" s="33">
         <v>293</v>
       </c>
       <c r="D142" s="27">
         <v>440</v>
       </c>
       <c r="E142" s="27">
         <v>630</v>
       </c>
       <c r="F142" s="27">
         <v>750</v>
       </c>
-      <c r="G142" s="27"/>
+      <c r="G142" s="27">
+        <v>910</v>
+      </c>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="48"/>
       <c r="L142" s="33"/>
       <c r="M142" s="49"/>
     </row>
     <row r="143" spans="1:13" s="7" customFormat="1">
       <c r="A143" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B143" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C143" s="33">
         <v>87</v>
       </c>
       <c r="D143" s="27">
         <v>150</v>
       </c>
       <c r="E143" s="27">
         <v>202</v>
       </c>
       <c r="F143" s="27">
         <v>227</v>
       </c>
-      <c r="G143" s="27"/>
+      <c r="G143" s="27">
+        <v>255</v>
+      </c>
       <c r="H143" s="33"/>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="48"/>
       <c r="L143" s="33"/>
       <c r="M143" s="49"/>
     </row>
     <row r="144" spans="1:13" s="7" customFormat="1">
       <c r="A144" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B144" s="33">
         <v>12</v>
       </c>
       <c r="C144" s="33">
         <v>52</v>
       </c>
       <c r="D144" s="27">
         <v>92</v>
       </c>
       <c r="E144" s="27">
         <v>133</v>
       </c>
       <c r="F144" s="27">
         <v>172</v>
       </c>
-      <c r="G144" s="27"/>
+      <c r="G144" s="27">
+        <v>211</v>
+      </c>
       <c r="H144" s="33"/>
       <c r="I144" s="33"/>
       <c r="J144" s="33"/>
       <c r="K144" s="48"/>
       <c r="L144" s="33"/>
       <c r="M144" s="49"/>
     </row>
     <row r="145" spans="1:13" s="7" customFormat="1">
       <c r="A145" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B145" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C145" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D145" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E145" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F145" s="33">
         <v>7</v>
       </c>
-      <c r="G145" s="33"/>
+      <c r="G145" s="27">
+        <v>15</v>
+      </c>
       <c r="H145" s="33"/>
       <c r="I145" s="33"/>
       <c r="J145" s="33"/>
       <c r="K145" s="48"/>
       <c r="L145" s="33"/>
       <c r="M145" s="49"/>
     </row>
     <row r="146" spans="1:13" s="7" customFormat="1">
       <c r="A146" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B146" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C146" s="32">
         <v>36.9</v>
       </c>
       <c r="D146" s="28">
         <v>65.5</v>
       </c>
       <c r="E146" s="28">
         <v>74.2</v>
       </c>
       <c r="F146" s="28">
         <v>129.69999999999999</v>
       </c>
-      <c r="G146" s="28"/>
+      <c r="G146" s="28">
+        <v>163.30000000000001</v>
+      </c>
       <c r="H146" s="50"/>
       <c r="I146" s="50"/>
       <c r="J146" s="50"/>
       <c r="K146" s="50"/>
       <c r="L146" s="32"/>
       <c r="M146" s="51"/>
     </row>
     <row r="147" spans="1:13" s="7" customFormat="1">
       <c r="A147" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B147" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C147" s="32">
         <v>36.6</v>
       </c>
       <c r="D147" s="28">
         <v>64.8</v>
       </c>
       <c r="E147" s="28">
         <v>73.2</v>
       </c>
       <c r="F147" s="28">
         <v>128.69999999999999</v>
       </c>
-      <c r="G147" s="28"/>
+      <c r="G147" s="28">
+        <v>162.30000000000001</v>
+      </c>
       <c r="H147" s="50"/>
       <c r="I147" s="50"/>
       <c r="J147" s="50"/>
       <c r="K147" s="50"/>
       <c r="L147" s="32"/>
       <c r="M147" s="51"/>
     </row>
     <row r="148" spans="1:13" s="7" customFormat="1">
       <c r="A148" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B148" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C148" s="32">
         <v>0.3</v>
       </c>
       <c r="D148" s="28">
         <v>0.7</v>
       </c>
       <c r="E148" s="28">
         <v>1</v>
       </c>
       <c r="F148" s="28">
         <v>1</v>
       </c>
-      <c r="G148" s="28"/>
+      <c r="G148" s="28">
+        <v>1</v>
+      </c>
       <c r="H148" s="50"/>
       <c r="I148" s="50"/>
       <c r="J148" s="50"/>
       <c r="K148" s="50"/>
       <c r="L148" s="32"/>
       <c r="M148" s="51"/>
     </row>
     <row r="149" spans="1:13" s="7" customFormat="1">
       <c r="A149" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B149" s="33">
         <v>1161</v>
       </c>
       <c r="C149" s="33">
         <v>2901</v>
       </c>
       <c r="D149" s="27">
         <v>4929</v>
       </c>
       <c r="E149" s="27">
         <v>6775</v>
       </c>
       <c r="F149" s="27">
         <v>8366</v>
       </c>
-      <c r="G149" s="27"/>
+      <c r="G149" s="27">
+        <v>10341</v>
+      </c>
       <c r="H149" s="33"/>
       <c r="I149" s="33"/>
       <c r="J149" s="33"/>
       <c r="K149" s="48"/>
       <c r="L149" s="33"/>
       <c r="M149" s="49"/>
     </row>
     <row r="150" spans="1:13" s="7" customFormat="1">
       <c r="A150" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B150" s="33">
         <v>1120</v>
       </c>
       <c r="C150" s="33">
         <v>2783</v>
       </c>
       <c r="D150" s="27">
         <v>4752</v>
       </c>
       <c r="E150" s="27">
         <v>6496</v>
       </c>
       <c r="F150" s="27">
         <v>8003</v>
       </c>
-      <c r="G150" s="27"/>
+      <c r="G150" s="27">
+        <v>9861</v>
+      </c>
       <c r="H150" s="33"/>
       <c r="I150" s="33"/>
       <c r="J150" s="33"/>
       <c r="K150" s="48"/>
       <c r="L150" s="33"/>
       <c r="M150" s="49"/>
     </row>
     <row r="151" spans="1:13" s="7" customFormat="1">
       <c r="A151" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B151" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C151" s="33">
         <v>72</v>
       </c>
       <c r="D151" s="27">
         <v>100</v>
       </c>
       <c r="E151" s="27">
         <v>144</v>
       </c>
       <c r="F151" s="27">
         <v>184</v>
       </c>
-      <c r="G151" s="27"/>
+      <c r="G151" s="27">
+        <v>246</v>
+      </c>
       <c r="H151" s="33"/>
       <c r="I151" s="33"/>
       <c r="J151" s="33"/>
       <c r="K151" s="48"/>
       <c r="L151" s="33"/>
       <c r="M151" s="49"/>
     </row>
     <row r="152" spans="1:13" s="7" customFormat="1">
       <c r="A152" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B152" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C152" s="33">
         <v>46</v>
       </c>
       <c r="D152" s="27">
         <v>77</v>
       </c>
       <c r="E152" s="27">
         <v>135</v>
       </c>
       <c r="F152" s="27">
         <v>179</v>
       </c>
-      <c r="G152" s="27"/>
+      <c r="G152" s="27">
+        <v>234</v>
+      </c>
       <c r="H152" s="33"/>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="48"/>
       <c r="L152" s="33"/>
       <c r="M152" s="49"/>
     </row>
     <row r="153" spans="1:13" s="7" customFormat="1">
       <c r="A153" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B153" s="33">
         <v>2974</v>
       </c>
       <c r="C153" s="33">
         <v>7351</v>
       </c>
       <c r="D153" s="27">
         <v>11850</v>
       </c>
       <c r="E153" s="27">
         <v>16148</v>
       </c>
       <c r="F153" s="27">
         <v>21213</v>
       </c>
-      <c r="G153" s="27"/>
+      <c r="G153" s="27">
+        <v>26380</v>
+      </c>
       <c r="H153" s="33"/>
       <c r="I153" s="33"/>
       <c r="J153" s="33"/>
       <c r="K153" s="48"/>
       <c r="L153" s="33"/>
       <c r="M153" s="49"/>
     </row>
     <row r="154" spans="1:13" s="7" customFormat="1">
       <c r="A154" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B154" s="33">
         <v>2752</v>
       </c>
       <c r="C154" s="33">
         <v>6886</v>
       </c>
       <c r="D154" s="27">
         <v>11050</v>
       </c>
       <c r="E154" s="27">
         <v>15150</v>
       </c>
       <c r="F154" s="27">
         <v>19795</v>
       </c>
-      <c r="G154" s="27"/>
+      <c r="G154" s="27">
+        <v>24638</v>
+      </c>
       <c r="H154" s="33"/>
       <c r="I154" s="33"/>
       <c r="J154" s="33"/>
       <c r="K154" s="48"/>
       <c r="L154" s="33"/>
       <c r="M154" s="49"/>
     </row>
     <row r="155" spans="1:13" s="7" customFormat="1">
       <c r="A155" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B155" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C155" s="33">
         <v>17</v>
       </c>
       <c r="D155" s="27">
         <v>42</v>
       </c>
       <c r="E155" s="27">
         <v>55</v>
       </c>
       <c r="F155" s="27">
         <v>76</v>
       </c>
-      <c r="G155" s="27"/>
+      <c r="G155" s="27">
+        <v>93</v>
+      </c>
       <c r="H155" s="33"/>
       <c r="I155" s="33"/>
       <c r="J155" s="33"/>
       <c r="K155" s="48"/>
       <c r="L155" s="33"/>
       <c r="M155" s="49"/>
     </row>
     <row r="156" spans="1:13" s="7" customFormat="1">
       <c r="A156" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B156" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C156" s="33">
         <v>449</v>
       </c>
       <c r="D156" s="27">
         <v>757</v>
       </c>
       <c r="E156" s="27">
         <v>943</v>
       </c>
       <c r="F156" s="27">
         <v>1343</v>
       </c>
-      <c r="G156" s="27"/>
+      <c r="G156" s="27">
+        <v>1648</v>
+      </c>
       <c r="H156" s="33"/>
       <c r="I156" s="33"/>
       <c r="J156" s="33"/>
       <c r="K156" s="48"/>
       <c r="L156" s="33"/>
       <c r="M156" s="49"/>
     </row>
     <row r="157" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A157" s="24" t="s">
         <v>57</v>
       </c>
       <c r="B157" s="33">
         <v>35</v>
       </c>
       <c r="C157" s="33">
         <v>67</v>
       </c>
       <c r="D157" s="27">
         <v>96</v>
       </c>
       <c r="E157" s="27">
         <v>130</v>
       </c>
       <c r="F157" s="27">
         <v>245</v>
       </c>
-      <c r="G157" s="27"/>
+      <c r="G157" s="27">
+        <v>361</v>
+      </c>
       <c r="H157" s="33"/>
       <c r="I157" s="33"/>
       <c r="J157" s="33"/>
       <c r="K157" s="48"/>
       <c r="L157" s="33"/>
       <c r="M157" s="49"/>
     </row>
     <row r="158" spans="1:13" s="7" customFormat="1">
       <c r="A158" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B158" s="33">
         <v>3</v>
       </c>
       <c r="C158" s="33">
         <v>6</v>
       </c>
       <c r="D158" s="27">
         <v>6</v>
       </c>
       <c r="E158" s="27">
         <v>10</v>
       </c>
       <c r="F158" s="27">
         <v>10</v>
       </c>
-      <c r="G158" s="27"/>
+      <c r="G158" s="27">
+        <v>10</v>
+      </c>
       <c r="H158" s="33"/>
       <c r="I158" s="33"/>
       <c r="J158" s="33"/>
       <c r="K158" s="48"/>
       <c r="L158" s="33"/>
       <c r="M158" s="49"/>
     </row>
     <row r="159" spans="1:13" s="7" customFormat="1">
       <c r="A159" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B159" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C159" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D159" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E159" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F159" s="33">
         <v>81</v>
       </c>
-      <c r="G159" s="33"/>
+      <c r="G159" s="27">
+        <v>161</v>
+      </c>
       <c r="H159" s="33"/>
       <c r="I159" s="33"/>
       <c r="J159" s="33"/>
       <c r="K159" s="48"/>
       <c r="L159" s="33"/>
       <c r="M159" s="49"/>
     </row>
     <row r="160" spans="1:13" s="7" customFormat="1">
       <c r="A160" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B160" s="33">
         <v>32</v>
       </c>
       <c r="C160" s="33">
         <v>61</v>
       </c>
       <c r="D160" s="27">
         <v>90</v>
       </c>
       <c r="E160" s="27">
         <v>120</v>
       </c>
       <c r="F160" s="27">
         <v>155</v>
       </c>
-      <c r="G160" s="27"/>
+      <c r="G160" s="27">
+        <v>190</v>
+      </c>
       <c r="H160" s="33"/>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="48"/>
       <c r="L160" s="33"/>
       <c r="M160" s="49"/>
     </row>
     <row r="161" spans="1:13" s="7" customFormat="1">
       <c r="A161" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B161" s="32">
         <v>227.4</v>
       </c>
       <c r="C161" s="32">
         <v>467.2</v>
       </c>
       <c r="D161" s="28">
         <v>779.8</v>
       </c>
       <c r="E161" s="28">
         <v>1196</v>
       </c>
       <c r="F161" s="28">
         <v>1444.6</v>
       </c>
-      <c r="G161" s="28"/>
+      <c r="G161" s="28">
+        <v>1521.8</v>
+      </c>
       <c r="H161" s="32"/>
       <c r="I161" s="32"/>
       <c r="J161" s="32"/>
       <c r="K161" s="50"/>
       <c r="L161" s="32"/>
       <c r="M161" s="51"/>
     </row>
     <row r="162" spans="1:13" s="7" customFormat="1">
       <c r="A162" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B162" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C162" s="32">
         <v>209.7</v>
       </c>
       <c r="D162" s="28">
         <v>380.8</v>
       </c>
       <c r="E162" s="28">
         <v>655.5</v>
       </c>
       <c r="F162" s="28">
         <v>904.1</v>
       </c>
-      <c r="G162" s="28"/>
+      <c r="G162" s="28">
+        <v>981.3</v>
+      </c>
       <c r="H162" s="32"/>
       <c r="I162" s="32"/>
       <c r="J162" s="32"/>
       <c r="K162" s="50"/>
       <c r="L162" s="32"/>
       <c r="M162" s="51"/>
     </row>
     <row r="163" spans="1:13" s="7" customFormat="1">
       <c r="A163" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B163" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C163" s="32">
         <v>2.1</v>
       </c>
       <c r="D163" s="28">
         <v>2.7</v>
       </c>
       <c r="E163" s="28">
         <v>3.2</v>
       </c>
       <c r="F163" s="28">
         <v>3.2</v>
       </c>
-      <c r="G163" s="28"/>
+      <c r="G163" s="28">
+        <v>3.2</v>
+      </c>
       <c r="H163" s="32"/>
       <c r="I163" s="32"/>
       <c r="J163" s="32"/>
       <c r="K163" s="50"/>
       <c r="L163" s="32"/>
       <c r="M163" s="51"/>
     </row>
     <row r="164" spans="1:13" s="7" customFormat="1">
       <c r="A164" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B164" s="32">
         <v>114.3</v>
       </c>
       <c r="C164" s="32">
         <v>255.3</v>
       </c>
       <c r="D164" s="28">
         <v>396.3</v>
       </c>
       <c r="E164" s="28">
         <v>537.29999999999995</v>
       </c>
       <c r="F164" s="28">
         <v>537.29999999999995</v>
       </c>
-      <c r="G164" s="28"/>
+      <c r="G164" s="28">
+        <v>537.29999999999995</v>
+      </c>
       <c r="H164" s="32"/>
       <c r="I164" s="32"/>
       <c r="J164" s="32"/>
       <c r="K164" s="50"/>
       <c r="L164" s="32"/>
       <c r="M164" s="51"/>
     </row>
     <row r="165" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A165" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B165" s="32">
         <v>16718.5</v>
       </c>
       <c r="C165" s="32">
         <v>27047.5</v>
       </c>
       <c r="D165" s="28">
         <v>41590.5</v>
       </c>
       <c r="E165" s="28">
         <v>59595.6</v>
       </c>
       <c r="F165" s="28">
         <v>84123.4</v>
       </c>
-      <c r="G165" s="28"/>
+      <c r="G165" s="28">
+        <v>110963.2</v>
+      </c>
       <c r="H165" s="32"/>
       <c r="I165" s="32"/>
       <c r="J165" s="32"/>
       <c r="K165" s="50"/>
       <c r="L165" s="32"/>
       <c r="M165" s="51"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1">
       <c r="A166" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B166" s="32">
         <v>2.7</v>
       </c>
       <c r="C166" s="32">
         <v>6.9</v>
       </c>
       <c r="D166" s="28">
         <v>11.1</v>
       </c>
       <c r="E166" s="28">
         <v>15.3</v>
       </c>
       <c r="F166" s="28">
         <v>15.3</v>
       </c>
-      <c r="G166" s="28"/>
+      <c r="G166" s="28">
+        <v>15.3</v>
+      </c>
       <c r="H166" s="32"/>
       <c r="I166" s="32"/>
       <c r="J166" s="32"/>
       <c r="K166" s="50"/>
       <c r="L166" s="32"/>
       <c r="M166" s="51"/>
     </row>
     <row r="167" spans="1:13" s="7" customFormat="1">
       <c r="A167" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B167" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="C167" s="32">
         <v>4.7</v>
       </c>
       <c r="D167" s="28">
         <v>7.2</v>
       </c>
       <c r="E167" s="28">
         <v>9.6999999999999993</v>
       </c>
       <c r="F167" s="28">
         <v>11.7</v>
       </c>
-      <c r="G167" s="28"/>
+      <c r="G167" s="28">
+        <v>13.7</v>
+      </c>
       <c r="H167" s="32"/>
       <c r="I167" s="32"/>
       <c r="J167" s="32"/>
       <c r="K167" s="50"/>
       <c r="L167" s="32"/>
       <c r="M167" s="51"/>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1">
       <c r="A168" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B168" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C168" s="32">
         <v>27027</v>
       </c>
       <c r="D168" s="28">
         <v>41558</v>
       </c>
       <c r="E168" s="28">
         <v>59551</v>
       </c>
       <c r="F168" s="28">
         <v>84072</v>
       </c>
-      <c r="G168" s="28"/>
+      <c r="G168" s="28">
+        <v>110905</v>
+      </c>
       <c r="H168" s="32"/>
       <c r="I168" s="32"/>
       <c r="J168" s="32"/>
       <c r="K168" s="50"/>
       <c r="L168" s="32"/>
       <c r="M168" s="51"/>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1">
       <c r="A169" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B169" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C169" s="32">
         <v>8.9</v>
       </c>
       <c r="D169" s="28">
         <v>14.3</v>
       </c>
       <c r="E169" s="28">
         <v>19.600000000000001</v>
       </c>
       <c r="F169" s="28">
         <v>24.4</v>
       </c>
-      <c r="G169" s="28"/>
+      <c r="G169" s="28">
+        <v>29.3</v>
+      </c>
       <c r="H169" s="32"/>
       <c r="I169" s="32"/>
       <c r="J169" s="32"/>
       <c r="K169" s="50"/>
       <c r="L169" s="32"/>
       <c r="M169" s="51"/>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1">
       <c r="A170" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B170" s="32">
         <v>119.3</v>
       </c>
       <c r="C170" s="32">
         <v>293.3</v>
       </c>
       <c r="D170" s="28">
         <v>467.3</v>
       </c>
       <c r="E170" s="28">
         <v>641.29999999999995</v>
       </c>
       <c r="F170" s="28">
         <v>1206.7</v>
       </c>
-      <c r="G170" s="28"/>
+      <c r="G170" s="28">
+        <v>1772</v>
+      </c>
       <c r="H170" s="50"/>
       <c r="I170" s="50"/>
       <c r="J170" s="50"/>
       <c r="K170" s="50"/>
       <c r="L170" s="32"/>
       <c r="M170" s="51"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1">
       <c r="A171" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B171" s="32">
         <v>119.3</v>
       </c>
       <c r="C171" s="32">
         <v>293.3</v>
       </c>
       <c r="D171" s="28">
         <v>467.3</v>
       </c>
       <c r="E171" s="28">
         <v>641.29999999999995</v>
       </c>
       <c r="F171" s="28">
         <v>1206.7</v>
       </c>
-      <c r="G171" s="28"/>
+      <c r="G171" s="28">
+        <v>1772</v>
+      </c>
       <c r="H171" s="50"/>
       <c r="I171" s="50"/>
       <c r="J171" s="50"/>
       <c r="K171" s="50"/>
       <c r="L171" s="32"/>
       <c r="M171" s="51"/>
     </row>
     <row r="172" spans="1:13" ht="23.25">
       <c r="A172" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B172" s="32">
         <v>14.7</v>
       </c>
       <c r="C172" s="32">
         <v>57.2</v>
       </c>
       <c r="D172" s="28">
         <v>92.9</v>
       </c>
       <c r="E172" s="28">
         <v>135.80000000000001</v>
       </c>
       <c r="F172" s="28">
         <v>149.80000000000001</v>
       </c>
-      <c r="G172" s="28"/>
+      <c r="G172" s="28">
+        <v>172</v>
+      </c>
       <c r="H172" s="32"/>
       <c r="I172" s="32"/>
       <c r="J172" s="32"/>
       <c r="K172" s="50"/>
       <c r="L172" s="32"/>
       <c r="M172" s="51"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1">
       <c r="A173" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="32">
         <v>0</v>
       </c>
       <c r="C173" s="32">
         <v>0.1</v>
       </c>
       <c r="D173" s="28">
         <v>0.1</v>
       </c>
       <c r="E173" s="28">
         <v>0.1</v>
       </c>
       <c r="F173" s="28">
         <v>0.1</v>
       </c>
-      <c r="G173" s="28"/>
+      <c r="G173" s="28">
+        <v>0.2</v>
+      </c>
       <c r="H173" s="32"/>
       <c r="I173" s="32"/>
       <c r="J173" s="32"/>
       <c r="K173" s="50"/>
       <c r="L173" s="32"/>
       <c r="M173" s="51"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1">
       <c r="A174" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B174" s="32">
         <v>0</v>
       </c>
       <c r="C174" s="32">
         <v>0.1</v>
       </c>
       <c r="D174" s="28">
         <v>0.1</v>
       </c>
       <c r="E174" s="28">
         <v>0.1</v>
       </c>
       <c r="F174" s="28">
         <v>0.1</v>
       </c>
-      <c r="G174" s="28"/>
+      <c r="G174" s="28">
+        <v>0.1</v>
+      </c>
       <c r="H174" s="32"/>
       <c r="I174" s="32"/>
       <c r="J174" s="32"/>
       <c r="K174" s="50"/>
       <c r="L174" s="32"/>
       <c r="M174" s="51"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1">
       <c r="A175" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B175" s="32">
         <v>0.7</v>
       </c>
       <c r="C175" s="32">
         <v>3.2</v>
       </c>
       <c r="D175" s="28">
         <v>5.7</v>
       </c>
       <c r="E175" s="28">
         <v>8.1999999999999993</v>
       </c>
       <c r="F175" s="28">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G175" s="28"/>
+      <c r="G175" s="28">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="H175" s="32"/>
       <c r="I175" s="32"/>
       <c r="J175" s="32"/>
       <c r="K175" s="50"/>
       <c r="L175" s="32"/>
       <c r="M175" s="51"/>
     </row>
     <row r="176" spans="1:13" s="7" customFormat="1">
       <c r="A176" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B176" s="32">
         <v>13.7</v>
       </c>
       <c r="C176" s="32">
         <v>53.3</v>
       </c>
       <c r="D176" s="28">
         <v>86.1</v>
       </c>
       <c r="E176" s="28">
         <v>126.2</v>
       </c>
       <c r="F176" s="28">
         <v>140.1</v>
       </c>
-      <c r="G176" s="28"/>
+      <c r="G176" s="28">
+        <v>162.19999999999999</v>
+      </c>
       <c r="H176" s="32"/>
       <c r="I176" s="32"/>
       <c r="J176" s="32"/>
       <c r="K176" s="50"/>
       <c r="L176" s="32"/>
       <c r="M176" s="51"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1">
       <c r="A177" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B177" s="32">
         <v>0.2</v>
       </c>
       <c r="C177" s="32">
         <v>0.5</v>
       </c>
       <c r="D177" s="28">
         <v>0.8</v>
       </c>
       <c r="E177" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="F177" s="28">
         <v>1.2</v>
       </c>
-      <c r="G177" s="28"/>
+      <c r="G177" s="28">
+        <v>1.3</v>
+      </c>
       <c r="H177" s="32"/>
       <c r="I177" s="32"/>
       <c r="J177" s="32"/>
       <c r="K177" s="50"/>
       <c r="L177" s="32"/>
       <c r="M177" s="51"/>
     </row>
     <row r="178" spans="1:13" s="7" customFormat="1" ht="34.5">
       <c r="A178" s="24" t="s">
         <v>59</v>
       </c>
       <c r="B178" s="32">
         <v>2.6</v>
       </c>
       <c r="C178" s="32">
         <v>21.6</v>
       </c>
       <c r="D178" s="28">
         <v>33.700000000000003</v>
       </c>
       <c r="E178" s="28">
         <v>53.1</v>
       </c>
       <c r="F178" s="28">
         <v>65.7</v>
       </c>
-      <c r="G178" s="28"/>
+      <c r="G178" s="28">
+        <v>86.5</v>
+      </c>
       <c r="H178" s="32"/>
       <c r="I178" s="32"/>
       <c r="J178" s="32"/>
       <c r="K178" s="50"/>
       <c r="L178" s="32"/>
       <c r="M178" s="51"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1">
       <c r="A179" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B179" s="32">
         <v>0</v>
       </c>
       <c r="C179" s="32">
         <v>0.1</v>
       </c>
       <c r="D179" s="28">
         <v>0.1</v>
       </c>
       <c r="E179" s="28">
         <v>0.1</v>
       </c>
       <c r="F179" s="28">
         <v>0.1</v>
       </c>
-      <c r="G179" s="28"/>
+      <c r="G179" s="28">
+        <v>0.2</v>
+      </c>
       <c r="H179" s="32"/>
       <c r="I179" s="32"/>
       <c r="J179" s="32"/>
       <c r="K179" s="50"/>
       <c r="L179" s="32"/>
       <c r="M179" s="51"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1">
       <c r="A180" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B180" s="32" t="s">
         <v>83</v>
       </c>
       <c r="C180" s="32">
         <v>0</v>
       </c>
       <c r="D180" s="28">
         <v>0.1</v>
       </c>
       <c r="E180" s="28">
         <v>0.1</v>
       </c>
       <c r="F180" s="28">
         <v>0.1</v>
       </c>
-      <c r="G180" s="28"/>
+      <c r="G180" s="28">
+        <v>0.1</v>
+      </c>
       <c r="H180" s="32"/>
       <c r="I180" s="32"/>
       <c r="J180" s="32"/>
       <c r="K180" s="50"/>
       <c r="L180" s="32"/>
       <c r="M180" s="51"/>
     </row>
     <row r="181" spans="1:13" s="7" customFormat="1">
       <c r="A181" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B181" s="32">
         <v>0.3</v>
       </c>
       <c r="C181" s="32">
         <v>0.9</v>
       </c>
       <c r="D181" s="28">
         <v>1.4</v>
       </c>
       <c r="E181" s="28">
         <v>2</v>
       </c>
       <c r="F181" s="28">
         <v>2</v>
       </c>
-      <c r="G181" s="28"/>
+      <c r="G181" s="28">
+        <v>2</v>
+      </c>
       <c r="H181" s="32"/>
       <c r="I181" s="32"/>
       <c r="J181" s="32"/>
       <c r="K181" s="50"/>
       <c r="L181" s="32"/>
       <c r="M181" s="51"/>
     </row>
     <row r="182" spans="1:13" s="7" customFormat="1">
       <c r="A182" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B182" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C182" s="32">
         <v>20.100000000000001</v>
       </c>
       <c r="D182" s="28">
         <v>31.4</v>
       </c>
       <c r="E182" s="28">
         <v>49.9</v>
       </c>
       <c r="F182" s="28">
         <v>62.4</v>
       </c>
-      <c r="G182" s="28"/>
+      <c r="G182" s="28">
+        <v>83.1</v>
+      </c>
       <c r="H182" s="32"/>
       <c r="I182" s="32"/>
       <c r="J182" s="32"/>
       <c r="K182" s="50"/>
       <c r="L182" s="32"/>
       <c r="M182" s="51"/>
     </row>
     <row r="183" spans="1:13" s="7" customFormat="1">
       <c r="A183" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B183" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C183" s="32">
         <v>0.5</v>
       </c>
       <c r="D183" s="28">
         <v>0.8</v>
       </c>
       <c r="E183" s="28">
         <v>1</v>
       </c>
       <c r="F183" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G183" s="28"/>
+      <c r="G183" s="28">
+        <v>1.2</v>
+      </c>
       <c r="H183" s="32"/>
       <c r="I183" s="32"/>
       <c r="J183" s="32"/>
       <c r="K183" s="50"/>
       <c r="L183" s="32"/>
       <c r="M183" s="51"/>
     </row>
     <row r="184" spans="1:13" s="7" customFormat="1">
       <c r="A184" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B184" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C184" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D184" s="32">
         <v>0.8</v>
       </c>
       <c r="E184" s="28">
         <v>5.0999999999999996</v>
       </c>
       <c r="F184" s="28">
         <v>12.9</v>
       </c>
-      <c r="G184" s="28"/>
+      <c r="G184" s="28">
+        <v>21.3</v>
+      </c>
       <c r="H184" s="32"/>
       <c r="I184" s="32"/>
       <c r="J184" s="32"/>
       <c r="K184" s="50"/>
       <c r="L184" s="32"/>
       <c r="M184" s="51"/>
     </row>
     <row r="185" spans="1:13" s="7" customFormat="1">
       <c r="A185" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B185" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C185" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D185" s="32">
         <v>0.8</v>
       </c>
       <c r="E185" s="28">
         <v>5.0999999999999996</v>
       </c>
       <c r="F185" s="28">
         <v>12.9</v>
       </c>
-      <c r="G185" s="28"/>
+      <c r="G185" s="28">
+        <v>21.3</v>
+      </c>
       <c r="H185" s="32"/>
       <c r="I185" s="32"/>
       <c r="J185" s="32"/>
       <c r="K185" s="50"/>
       <c r="L185" s="32"/>
       <c r="M185" s="51"/>
     </row>
     <row r="186" spans="1:13" s="7" customFormat="1" ht="34.5">
       <c r="A186" s="24" t="s">
         <v>60</v>
       </c>
       <c r="B186" s="33">
         <v>173037</v>
       </c>
       <c r="C186" s="33">
         <v>272925</v>
       </c>
       <c r="D186" s="27">
         <v>372814</v>
       </c>
       <c r="E186" s="27">
         <v>472702</v>
       </c>
       <c r="F186" s="27">
         <v>501708</v>
       </c>
-      <c r="G186" s="27"/>
+      <c r="G186" s="27">
+        <v>530714</v>
+      </c>
       <c r="H186" s="33"/>
       <c r="I186" s="33"/>
       <c r="J186" s="33"/>
       <c r="K186" s="48"/>
       <c r="L186" s="33"/>
       <c r="M186" s="49"/>
     </row>
     <row r="187" spans="1:13" s="7" customFormat="1">
       <c r="A187" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B187" s="33">
         <v>1244</v>
       </c>
       <c r="C187" s="33">
         <v>2052</v>
       </c>
       <c r="D187" s="27">
         <v>2859</v>
       </c>
       <c r="E187" s="27">
         <v>3667</v>
       </c>
       <c r="F187" s="27">
         <v>4475</v>
       </c>
-      <c r="G187" s="27"/>
+      <c r="G187" s="27">
+        <v>5282</v>
+      </c>
       <c r="H187" s="33"/>
       <c r="I187" s="33"/>
       <c r="J187" s="33"/>
       <c r="K187" s="48"/>
       <c r="L187" s="33"/>
       <c r="M187" s="49"/>
     </row>
     <row r="188" spans="1:13" s="7" customFormat="1">
       <c r="A188" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B188" s="33">
         <v>126091</v>
       </c>
       <c r="C188" s="33">
         <v>152380</v>
       </c>
       <c r="D188" s="27">
         <v>178668</v>
       </c>
       <c r="E188" s="27">
         <v>204957</v>
       </c>
       <c r="F188" s="27">
         <v>207340</v>
       </c>
-      <c r="G188" s="27"/>
+      <c r="G188" s="27">
+        <v>209723</v>
+      </c>
       <c r="H188" s="33"/>
       <c r="I188" s="33"/>
       <c r="J188" s="33"/>
       <c r="K188" s="48"/>
       <c r="L188" s="33"/>
       <c r="M188" s="49"/>
     </row>
     <row r="189" spans="1:13" s="7" customFormat="1">
       <c r="A189" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B189" s="33">
         <v>17818</v>
       </c>
       <c r="C189" s="33">
         <v>17818</v>
       </c>
       <c r="D189" s="27">
         <v>17818</v>
       </c>
       <c r="E189" s="27">
         <v>17818</v>
       </c>
       <c r="F189" s="27">
         <v>17818</v>
       </c>
-      <c r="G189" s="27"/>
+      <c r="G189" s="27">
+        <v>17818</v>
+      </c>
       <c r="H189" s="33"/>
       <c r="I189" s="33"/>
       <c r="J189" s="33"/>
       <c r="K189" s="48"/>
       <c r="L189" s="33"/>
       <c r="M189" s="49"/>
     </row>
     <row r="190" spans="1:13" s="7" customFormat="1">
       <c r="A190" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B190" s="33">
         <v>2666</v>
       </c>
       <c r="C190" s="33">
         <v>13122</v>
       </c>
       <c r="D190" s="27">
         <v>23579</v>
       </c>
       <c r="E190" s="27">
         <v>34036</v>
       </c>
       <c r="F190" s="27">
         <v>52384</v>
       </c>
-      <c r="G190" s="27"/>
+      <c r="G190" s="27">
+        <v>70732</v>
+      </c>
       <c r="H190" s="33"/>
       <c r="I190" s="33"/>
       <c r="J190" s="33"/>
       <c r="K190" s="48"/>
       <c r="L190" s="33"/>
       <c r="M190" s="49"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B191" s="33">
         <v>1490</v>
       </c>
       <c r="C191" s="33">
         <v>3337</v>
       </c>
       <c r="D191" s="27">
         <v>5185</v>
       </c>
       <c r="E191" s="27">
         <v>7033</v>
       </c>
       <c r="F191" s="27">
         <v>8523</v>
       </c>
-      <c r="G191" s="27"/>
+      <c r="G191" s="27">
+        <v>10012</v>
+      </c>
       <c r="H191" s="33"/>
       <c r="I191" s="33"/>
       <c r="J191" s="33"/>
       <c r="K191" s="48"/>
       <c r="L191" s="33"/>
       <c r="M191" s="49"/>
     </row>
     <row r="192" spans="1:13" s="7" customFormat="1">
       <c r="A192" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B192" s="33">
         <v>23728</v>
       </c>
       <c r="C192" s="33">
         <v>84216</v>
       </c>
       <c r="D192" s="27">
         <v>144704</v>
       </c>
       <c r="E192" s="27">
         <v>205191</v>
       </c>
       <c r="F192" s="27">
         <v>211169</v>
       </c>
-      <c r="G192" s="27"/>
+      <c r="G192" s="27">
+        <v>217147</v>
+      </c>
       <c r="H192" s="33"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
       <c r="K192" s="48"/>
       <c r="L192" s="33"/>
       <c r="M192" s="49"/>
     </row>
     <row r="193" spans="1:15" s="7" customFormat="1" ht="34.5">
       <c r="A193" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B193" s="32">
         <v>11.5</v>
       </c>
       <c r="C193" s="32">
         <v>17.7</v>
       </c>
       <c r="D193" s="28">
         <v>23.8</v>
       </c>
       <c r="E193" s="28">
         <v>29.9</v>
       </c>
       <c r="F193" s="28">
         <v>30.6</v>
       </c>
-      <c r="G193" s="28"/>
+      <c r="G193" s="28">
+        <v>31.4</v>
+      </c>
       <c r="H193" s="32"/>
       <c r="I193" s="32"/>
       <c r="J193" s="32"/>
       <c r="K193" s="50"/>
       <c r="L193" s="32"/>
       <c r="M193" s="51"/>
     </row>
     <row r="194" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A194" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="32">
         <v>0</v>
       </c>
       <c r="C194" s="32">
         <v>0</v>
       </c>
       <c r="D194" s="28">
         <v>0.1</v>
       </c>
       <c r="E194" s="28">
         <v>0.1</v>
       </c>
       <c r="F194" s="28">
         <v>0.1</v>
       </c>
-      <c r="G194" s="28"/>
+      <c r="G194" s="28">
+        <v>0.1</v>
+      </c>
       <c r="H194" s="32"/>
       <c r="I194" s="32"/>
       <c r="J194" s="32"/>
       <c r="K194" s="50"/>
       <c r="L194" s="32"/>
       <c r="M194" s="51"/>
     </row>
     <row r="195" spans="1:15" s="7" customFormat="1">
       <c r="A195" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B195" s="32">
         <v>11.3</v>
       </c>
       <c r="C195" s="32">
         <v>16.7</v>
       </c>
       <c r="D195" s="28">
         <v>22.1</v>
       </c>
       <c r="E195" s="28">
         <v>27.5</v>
       </c>
       <c r="F195" s="28">
         <v>27.6</v>
       </c>
-      <c r="G195" s="28"/>
+      <c r="G195" s="28">
+        <v>27.6</v>
+      </c>
       <c r="H195" s="32"/>
       <c r="I195" s="32"/>
       <c r="J195" s="32"/>
       <c r="K195" s="50"/>
       <c r="L195" s="32"/>
       <c r="M195" s="51"/>
     </row>
     <row r="196" spans="1:15">
       <c r="A196" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B196" s="32">
         <v>0.1</v>
       </c>
       <c r="C196" s="32">
         <v>0.2</v>
       </c>
       <c r="D196" s="28">
         <v>0.4</v>
       </c>
       <c r="E196" s="28">
         <v>0.5</v>
       </c>
       <c r="F196" s="28">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G196" s="28"/>
+      <c r="G196" s="28">
+        <v>1.7</v>
+      </c>
       <c r="H196" s="32"/>
       <c r="I196" s="32"/>
       <c r="J196" s="32"/>
       <c r="K196" s="50"/>
       <c r="L196" s="32"/>
       <c r="M196" s="51"/>
     </row>
     <row r="197" spans="1:15" s="7" customFormat="1">
       <c r="A197" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B197" s="32">
         <v>0</v>
       </c>
       <c r="C197" s="32">
         <v>0.1</v>
       </c>
       <c r="D197" s="28">
         <v>0.1</v>
       </c>
       <c r="E197" s="28">
         <v>0.2</v>
       </c>
       <c r="F197" s="28">
         <v>0.2</v>
       </c>
-      <c r="G197" s="28"/>
+      <c r="G197" s="28">
+        <v>0.3</v>
+      </c>
       <c r="H197" s="32"/>
       <c r="I197" s="32"/>
       <c r="J197" s="32"/>
       <c r="K197" s="50"/>
       <c r="L197" s="32"/>
       <c r="M197" s="51"/>
     </row>
     <row r="198" spans="1:15" s="7" customFormat="1">
       <c r="A198" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B198" s="32">
         <v>0.1</v>
       </c>
       <c r="C198" s="32">
         <v>0.6</v>
       </c>
       <c r="D198" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="E198" s="28">
         <v>1.6</v>
       </c>
       <c r="F198" s="28">
         <v>1.7</v>
       </c>
-      <c r="G198" s="28"/>
+      <c r="G198" s="28">
+        <v>1.7</v>
+      </c>
       <c r="H198" s="32"/>
       <c r="I198" s="32"/>
       <c r="J198" s="32"/>
       <c r="K198" s="50"/>
       <c r="L198" s="32"/>
       <c r="M198" s="51"/>
     </row>
     <row r="199" spans="1:15" s="7" customFormat="1">
       <c r="A199" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B199" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C199" s="33">
         <v>6</v>
       </c>
       <c r="D199" s="27">
         <v>13</v>
       </c>
       <c r="E199" s="27">
         <v>19</v>
       </c>
       <c r="F199" s="27">
         <v>22</v>
       </c>
-      <c r="G199" s="27"/>
+      <c r="G199" s="27">
+        <v>25</v>
+      </c>
       <c r="H199" s="32"/>
       <c r="I199" s="32"/>
       <c r="J199" s="32"/>
       <c r="K199" s="32"/>
       <c r="L199" s="32"/>
       <c r="M199" s="32"/>
       <c r="N199" s="47"/>
       <c r="O199" s="47"/>
     </row>
     <row r="200" spans="1:15" s="7" customFormat="1">
       <c r="A200" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B200" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C200" s="33">
         <v>1</v>
       </c>
       <c r="D200" s="27">
         <v>3</v>
       </c>
       <c r="E200" s="27">
         <v>4</v>
       </c>
       <c r="F200" s="27">
         <v>7</v>
       </c>
-      <c r="G200" s="27"/>
+      <c r="G200" s="27">
+        <v>9</v>
+      </c>
       <c r="H200" s="32"/>
       <c r="I200" s="32"/>
       <c r="J200" s="32"/>
       <c r="K200" s="32"/>
       <c r="L200" s="32"/>
       <c r="M200" s="32"/>
       <c r="N200" s="47"/>
       <c r="O200" s="47"/>
     </row>
     <row r="201" spans="1:15" s="7" customFormat="1">
       <c r="A201" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B201" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C201" s="33">
         <v>5</v>
       </c>
       <c r="D201" s="27">
         <v>10</v>
       </c>
       <c r="E201" s="27">
         <v>15</v>
       </c>
       <c r="F201" s="27">
         <v>15</v>
       </c>
-      <c r="G201" s="27"/>
+      <c r="G201" s="27">
+        <v>16</v>
+      </c>
       <c r="H201" s="32"/>
       <c r="I201" s="32"/>
       <c r="J201" s="32"/>
       <c r="K201" s="32"/>
       <c r="L201" s="32"/>
       <c r="M201" s="32"/>
       <c r="N201" s="47"/>
       <c r="O201" s="47"/>
     </row>
     <row r="202" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A202" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B202" s="33">
         <v>22</v>
       </c>
       <c r="C202" s="33">
         <v>45</v>
       </c>
       <c r="D202" s="27">
         <v>69</v>
       </c>
       <c r="E202" s="27">
         <v>92</v>
       </c>
       <c r="F202" s="27">
         <v>139</v>
       </c>
-      <c r="G202" s="27"/>
+      <c r="G202" s="27">
+        <v>186</v>
+      </c>
       <c r="H202" s="33"/>
       <c r="I202" s="33"/>
       <c r="J202" s="33"/>
       <c r="K202" s="48"/>
       <c r="L202" s="33"/>
       <c r="M202" s="49"/>
     </row>
     <row r="203" spans="1:15" s="7" customFormat="1">
       <c r="A203" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B203" s="33">
         <v>21</v>
       </c>
       <c r="C203" s="33">
         <v>44</v>
       </c>
       <c r="D203" s="27">
         <v>67</v>
       </c>
       <c r="E203" s="27">
         <v>90</v>
       </c>
       <c r="F203" s="27">
         <v>102</v>
       </c>
-      <c r="G203" s="27"/>
+      <c r="G203" s="27">
+        <v>113</v>
+      </c>
       <c r="H203" s="33"/>
       <c r="I203" s="33"/>
       <c r="J203" s="33"/>
       <c r="K203" s="48"/>
       <c r="L203" s="33"/>
       <c r="M203" s="49"/>
     </row>
     <row r="204" spans="1:15" s="7" customFormat="1">
       <c r="A204" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B204" s="33">
         <v>1</v>
       </c>
       <c r="C204" s="33">
         <v>1</v>
       </c>
       <c r="D204" s="27">
         <v>1</v>
       </c>
       <c r="E204" s="27">
         <v>2</v>
       </c>
       <c r="F204" s="27">
         <v>2</v>
       </c>
-      <c r="G204" s="27"/>
+      <c r="G204" s="27">
+        <v>3</v>
+      </c>
       <c r="H204" s="33"/>
       <c r="I204" s="33"/>
       <c r="J204" s="33"/>
       <c r="K204" s="48"/>
       <c r="L204" s="33"/>
       <c r="M204" s="49"/>
     </row>
     <row r="205" spans="1:15" s="7" customFormat="1">
       <c r="A205" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B205" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C205" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D205" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E205" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F205" s="33">
         <v>35</v>
       </c>
-      <c r="G205" s="33"/>
+      <c r="G205" s="27">
+        <v>70</v>
+      </c>
       <c r="H205" s="33"/>
       <c r="I205" s="33"/>
       <c r="J205" s="33"/>
       <c r="K205" s="48"/>
       <c r="L205" s="33"/>
       <c r="M205" s="49"/>
     </row>
     <row r="206" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A206" s="24" t="s">
         <v>61</v>
       </c>
       <c r="B206" s="33">
         <v>1694413</v>
       </c>
       <c r="C206" s="33">
         <v>3486353</v>
       </c>
       <c r="D206" s="27">
         <v>5528589</v>
       </c>
       <c r="E206" s="27">
         <v>7321482</v>
       </c>
       <c r="F206" s="27">
         <v>9583230</v>
       </c>
-      <c r="G206" s="27"/>
+      <c r="G206" s="27">
+        <v>11401985</v>
+      </c>
       <c r="H206" s="33"/>
       <c r="I206" s="33"/>
       <c r="J206" s="33"/>
       <c r="K206" s="48"/>
       <c r="L206" s="33"/>
       <c r="M206" s="49"/>
     </row>
     <row r="207" spans="1:15" s="7" customFormat="1">
       <c r="A207" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B207" s="33">
         <v>2744</v>
       </c>
       <c r="C207" s="33">
         <v>97295</v>
       </c>
       <c r="D207" s="27">
         <v>191846</v>
       </c>
       <c r="E207" s="27">
         <v>286397</v>
       </c>
       <c r="F207" s="27">
         <v>377013</v>
       </c>
-      <c r="G207" s="27"/>
+      <c r="G207" s="27">
+        <v>467630</v>
+      </c>
       <c r="H207" s="33"/>
       <c r="I207" s="33"/>
       <c r="J207" s="33"/>
       <c r="K207" s="48"/>
       <c r="L207" s="33"/>
       <c r="M207" s="49"/>
     </row>
     <row r="208" spans="1:15" s="7" customFormat="1">
       <c r="A208" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B208" s="33">
         <v>70501</v>
       </c>
       <c r="C208" s="33">
         <v>148771</v>
       </c>
       <c r="D208" s="27">
         <v>218477</v>
       </c>
       <c r="E208" s="27">
         <v>294869</v>
       </c>
       <c r="F208" s="27">
         <v>363670</v>
       </c>
-      <c r="G208" s="27"/>
+      <c r="G208" s="27">
+        <v>424553</v>
+      </c>
       <c r="H208" s="33"/>
       <c r="I208" s="33"/>
       <c r="J208" s="33"/>
       <c r="K208" s="48"/>
       <c r="L208" s="33"/>
       <c r="M208" s="49"/>
     </row>
     <row r="209" spans="1:13" s="7" customFormat="1">
       <c r="A209" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B209" s="33">
         <v>84</v>
       </c>
       <c r="C209" s="33">
         <v>1824</v>
       </c>
       <c r="D209" s="27">
         <v>3563</v>
       </c>
       <c r="E209" s="27">
         <v>5302</v>
       </c>
       <c r="F209" s="27">
         <v>9473</v>
       </c>
-      <c r="G209" s="27"/>
+      <c r="G209" s="27">
+        <v>13644</v>
+      </c>
       <c r="H209" s="33"/>
       <c r="I209" s="33"/>
       <c r="J209" s="33"/>
       <c r="K209" s="48"/>
       <c r="L209" s="33"/>
       <c r="M209" s="49"/>
     </row>
     <row r="210" spans="1:13" s="7" customFormat="1">
       <c r="A210" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B210" s="33">
         <v>572</v>
       </c>
       <c r="C210" s="33">
         <v>1895</v>
       </c>
       <c r="D210" s="27">
         <v>3218</v>
       </c>
       <c r="E210" s="27">
         <v>4541</v>
       </c>
       <c r="F210" s="27">
         <v>5112</v>
       </c>
-      <c r="G210" s="27"/>
+      <c r="G210" s="27">
+        <v>5684</v>
+      </c>
       <c r="H210" s="33"/>
       <c r="I210" s="33"/>
       <c r="J210" s="33"/>
       <c r="K210" s="48"/>
       <c r="L210" s="33"/>
       <c r="M210" s="49"/>
     </row>
     <row r="211" spans="1:13" s="7" customFormat="1">
       <c r="A211" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B211" s="33">
         <v>1620512</v>
       </c>
       <c r="C211" s="33">
         <v>3236569</v>
       </c>
       <c r="D211" s="27">
         <v>5111486</v>
       </c>
       <c r="E211" s="27">
         <v>6730373</v>
       </c>
       <c r="F211" s="27">
         <v>8827961</v>
       </c>
-      <c r="G211" s="27"/>
+      <c r="G211" s="27">
+        <v>10490474</v>
+      </c>
       <c r="H211" s="33"/>
       <c r="I211" s="33"/>
       <c r="J211" s="33"/>
       <c r="K211" s="48"/>
       <c r="L211" s="33"/>
       <c r="M211" s="49"/>
     </row>
     <row r="212" spans="1:13" s="7" customFormat="1">
       <c r="A212" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B212" s="33">
         <v>2943</v>
       </c>
       <c r="C212" s="33">
         <v>7572</v>
       </c>
       <c r="D212" s="27">
         <v>12828</v>
       </c>
       <c r="E212" s="27">
         <v>19512</v>
       </c>
       <c r="F212" s="27">
         <v>25647</v>
       </c>
-      <c r="G212" s="27"/>
+      <c r="G212" s="27">
+        <v>32779</v>
+      </c>
       <c r="H212" s="33"/>
       <c r="I212" s="33"/>
       <c r="J212" s="33"/>
       <c r="K212" s="48"/>
       <c r="L212" s="33"/>
       <c r="M212" s="49"/>
     </row>
     <row r="213" spans="1:13" s="7" customFormat="1">
       <c r="A213" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B213" s="33">
         <v>4</v>
       </c>
       <c r="C213" s="33">
         <v>12</v>
       </c>
       <c r="D213" s="27">
         <v>20</v>
       </c>
       <c r="E213" s="27">
         <v>28</v>
       </c>
       <c r="F213" s="27">
         <v>30</v>
       </c>
-      <c r="G213" s="27"/>
+      <c r="G213" s="27">
+        <v>32</v>
+      </c>
       <c r="H213" s="33"/>
       <c r="I213" s="33"/>
       <c r="J213" s="33"/>
       <c r="K213" s="48"/>
       <c r="L213" s="33"/>
       <c r="M213" s="49"/>
     </row>
     <row r="214" spans="1:13" s="7" customFormat="1">
       <c r="A214" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B214" s="33">
         <v>871</v>
       </c>
       <c r="C214" s="33">
         <v>1983</v>
       </c>
       <c r="D214" s="27">
         <v>3209</v>
       </c>
       <c r="E214" s="27">
         <v>5205</v>
       </c>
       <c r="F214" s="27">
         <v>7221</v>
       </c>
-      <c r="G214" s="27"/>
+      <c r="G214" s="27">
+        <v>9275</v>
+      </c>
       <c r="H214" s="33"/>
       <c r="I214" s="33"/>
       <c r="J214" s="33"/>
       <c r="K214" s="48"/>
       <c r="L214" s="33"/>
       <c r="M214" s="49"/>
     </row>
     <row r="215" spans="1:13" s="7" customFormat="1">
       <c r="A215" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B215" s="33">
         <v>203</v>
       </c>
       <c r="C215" s="33">
         <v>520</v>
       </c>
       <c r="D215" s="27">
         <v>749</v>
       </c>
       <c r="E215" s="27">
         <v>945</v>
       </c>
       <c r="F215" s="27">
         <v>1264</v>
       </c>
-      <c r="G215" s="27"/>
+      <c r="G215" s="27">
+        <v>1720</v>
+      </c>
       <c r="H215" s="33"/>
       <c r="I215" s="33"/>
       <c r="J215" s="33"/>
       <c r="K215" s="48"/>
       <c r="L215" s="33"/>
       <c r="M215" s="49"/>
     </row>
     <row r="216" spans="1:13" s="7" customFormat="1">
       <c r="A216" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B216" s="33">
         <v>390</v>
       </c>
       <c r="C216" s="33">
         <v>991</v>
       </c>
       <c r="D216" s="27">
         <v>1623</v>
       </c>
       <c r="E216" s="27">
         <v>2512</v>
       </c>
       <c r="F216" s="27">
         <v>3398</v>
       </c>
-      <c r="G216" s="27"/>
+      <c r="G216" s="27">
+        <v>4268</v>
+      </c>
       <c r="H216" s="33"/>
       <c r="I216" s="33"/>
       <c r="J216" s="33"/>
       <c r="K216" s="48"/>
       <c r="L216" s="33"/>
       <c r="M216" s="49"/>
     </row>
     <row r="217" spans="1:13" s="7" customFormat="1">
       <c r="A217" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B217" s="33">
         <v>10</v>
       </c>
       <c r="C217" s="33">
         <v>33</v>
       </c>
       <c r="D217" s="27">
         <v>56</v>
       </c>
       <c r="E217" s="27">
         <v>78</v>
       </c>
       <c r="F217" s="27">
         <v>89</v>
       </c>
-      <c r="G217" s="27"/>
+      <c r="G217" s="27">
+        <v>100</v>
+      </c>
       <c r="H217" s="33"/>
       <c r="I217" s="33"/>
       <c r="J217" s="33"/>
       <c r="K217" s="48"/>
       <c r="L217" s="33"/>
       <c r="M217" s="49"/>
     </row>
     <row r="218" spans="1:13" s="7" customFormat="1">
       <c r="A218" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B218" s="33">
         <v>1465</v>
       </c>
       <c r="C218" s="33">
         <v>4034</v>
       </c>
       <c r="D218" s="27">
         <v>7171</v>
       </c>
       <c r="E218" s="27">
         <v>10744</v>
       </c>
       <c r="F218" s="27">
         <v>13645</v>
       </c>
-      <c r="G218" s="27"/>
+      <c r="G218" s="27">
+        <v>17384</v>
+      </c>
       <c r="H218" s="33"/>
       <c r="I218" s="33"/>
       <c r="J218" s="33"/>
       <c r="K218" s="48"/>
       <c r="L218" s="33"/>
       <c r="M218" s="49"/>
     </row>
     <row r="219" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A219" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B219" s="33">
         <v>56</v>
       </c>
       <c r="C219" s="33">
         <v>171</v>
       </c>
       <c r="D219" s="27">
         <v>224</v>
       </c>
       <c r="E219" s="27">
         <v>253</v>
       </c>
       <c r="F219" s="27">
         <v>305</v>
       </c>
-      <c r="G219" s="27"/>
+      <c r="G219" s="27">
+        <v>393</v>
+      </c>
       <c r="H219" s="33"/>
       <c r="I219" s="33"/>
       <c r="J219" s="33"/>
       <c r="K219" s="48"/>
       <c r="L219" s="33"/>
       <c r="M219" s="49"/>
     </row>
     <row r="220" spans="1:13" s="7" customFormat="1">
       <c r="A220" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B220" s="33">
         <v>4</v>
       </c>
       <c r="C220" s="33">
         <v>9</v>
       </c>
       <c r="D220" s="27">
         <v>14</v>
       </c>
       <c r="E220" s="27">
         <v>19</v>
       </c>
       <c r="F220" s="27">
         <v>23</v>
       </c>
-      <c r="G220" s="27"/>
+      <c r="G220" s="27">
+        <v>28</v>
+      </c>
       <c r="H220" s="33"/>
       <c r="I220" s="33"/>
       <c r="J220" s="33"/>
       <c r="K220" s="48"/>
       <c r="L220" s="33"/>
       <c r="M220" s="49"/>
     </row>
     <row r="221" spans="1:13" s="7" customFormat="1">
       <c r="A221" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B221" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C221" s="33">
         <v>6</v>
       </c>
       <c r="D221" s="27">
         <v>11</v>
       </c>
       <c r="E221" s="27">
         <v>17</v>
       </c>
       <c r="F221" s="27">
         <v>26</v>
       </c>
-      <c r="G221" s="27"/>
+      <c r="G221" s="27">
+        <v>34</v>
+      </c>
       <c r="H221" s="33"/>
       <c r="I221" s="33"/>
       <c r="J221" s="33"/>
       <c r="K221" s="48"/>
       <c r="L221" s="33"/>
       <c r="M221" s="49"/>
     </row>
     <row r="222" spans="1:13" s="7" customFormat="1">
       <c r="A222" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B222" s="33">
         <v>52</v>
       </c>
       <c r="C222" s="33">
         <v>157</v>
       </c>
       <c r="D222" s="27">
         <v>199</v>
       </c>
       <c r="E222" s="27">
         <v>217</v>
       </c>
       <c r="F222" s="27">
         <v>256</v>
       </c>
-      <c r="G222" s="27"/>
+      <c r="G222" s="27">
+        <v>331</v>
+      </c>
       <c r="H222" s="33"/>
       <c r="I222" s="33"/>
       <c r="J222" s="33"/>
       <c r="K222" s="48"/>
       <c r="L222" s="33"/>
       <c r="M222" s="49"/>
     </row>
     <row r="223" spans="1:13" s="7" customFormat="1">
       <c r="A223" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B223" s="33">
         <v>2845472</v>
       </c>
       <c r="C223" s="33">
         <v>4423850</v>
       </c>
       <c r="D223" s="27">
         <v>7524537</v>
       </c>
       <c r="E223" s="27">
         <v>8952879</v>
       </c>
       <c r="F223" s="27">
         <v>10314463</v>
       </c>
-      <c r="G223" s="27"/>
+      <c r="G223" s="27">
+        <v>13235034</v>
+      </c>
       <c r="H223" s="33"/>
       <c r="I223" s="33"/>
       <c r="J223" s="33"/>
       <c r="K223" s="48"/>
       <c r="L223" s="33"/>
       <c r="M223" s="49"/>
     </row>
     <row r="224" spans="1:13" s="7" customFormat="1">
       <c r="A224" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B224" s="33">
         <v>2222392</v>
       </c>
       <c r="C224" s="33">
         <v>2808502</v>
       </c>
       <c r="D224" s="27">
         <v>4949820</v>
       </c>
       <c r="E224" s="27">
         <v>5409272</v>
       </c>
       <c r="F224" s="27">
         <v>6025392</v>
       </c>
-      <c r="G224" s="27"/>
+      <c r="G224" s="27">
+        <v>8093648</v>
+      </c>
       <c r="H224" s="33"/>
       <c r="I224" s="33"/>
       <c r="J224" s="33"/>
       <c r="K224" s="48"/>
       <c r="L224" s="33"/>
       <c r="M224" s="49"/>
     </row>
     <row r="225" spans="1:13" s="7" customFormat="1">
       <c r="A225" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B225" s="33">
         <v>19219</v>
       </c>
       <c r="C225" s="33">
         <v>37324</v>
       </c>
       <c r="D225" s="27">
         <v>55429</v>
       </c>
       <c r="E225" s="27">
         <v>73535</v>
       </c>
       <c r="F225" s="27">
         <v>83967</v>
       </c>
-      <c r="G225" s="27"/>
+      <c r="G225" s="27">
+        <v>94400</v>
+      </c>
       <c r="H225" s="33"/>
       <c r="I225" s="33"/>
       <c r="J225" s="33"/>
       <c r="K225" s="48"/>
       <c r="L225" s="33"/>
       <c r="M225" s="49"/>
     </row>
     <row r="226" spans="1:13" s="7" customFormat="1">
       <c r="A226" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B226" s="33">
         <v>407220</v>
       </c>
       <c r="C226" s="33">
         <v>1025263</v>
       </c>
       <c r="D226" s="27">
         <v>1610407</v>
       </c>
       <c r="E226" s="27">
         <v>2205073</v>
       </c>
       <c r="F226" s="27">
         <v>2696846</v>
       </c>
-      <c r="G226" s="27"/>
+      <c r="G226" s="27">
+        <v>3295470</v>
+      </c>
       <c r="H226" s="33"/>
       <c r="I226" s="33"/>
       <c r="J226" s="33"/>
       <c r="K226" s="48"/>
       <c r="L226" s="33"/>
       <c r="M226" s="49"/>
     </row>
     <row r="227" spans="1:13" s="7" customFormat="1">
       <c r="A227" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B227" s="33">
         <v>16656</v>
       </c>
       <c r="C227" s="33">
         <v>31872</v>
       </c>
       <c r="D227" s="27">
         <v>47088</v>
       </c>
       <c r="E227" s="27">
         <v>62304</v>
       </c>
       <c r="F227" s="27">
         <v>77673</v>
       </c>
-      <c r="G227" s="27"/>
+      <c r="G227" s="27">
+        <v>93043</v>
+      </c>
       <c r="H227" s="33"/>
       <c r="I227" s="33"/>
       <c r="J227" s="33"/>
       <c r="K227" s="48"/>
       <c r="L227" s="33"/>
       <c r="M227" s="49"/>
     </row>
     <row r="228" spans="1:13" s="7" customFormat="1">
       <c r="A228" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B228" s="33">
         <v>179986</v>
       </c>
       <c r="C228" s="33">
         <v>520889</v>
       </c>
       <c r="D228" s="27">
         <v>861792</v>
       </c>
       <c r="E228" s="27">
         <v>1202696</v>
       </c>
       <c r="F228" s="27">
         <v>1430585</v>
       </c>
-      <c r="G228" s="27"/>
+      <c r="G228" s="27">
+        <v>1658474</v>
+      </c>
       <c r="H228" s="33"/>
       <c r="I228" s="33"/>
       <c r="J228" s="33"/>
       <c r="K228" s="48"/>
       <c r="L228" s="33"/>
       <c r="M228" s="49"/>
     </row>
     <row r="229" spans="1:13" s="7" customFormat="1">
       <c r="A229" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B229" s="33">
         <v>15259</v>
       </c>
       <c r="C229" s="33">
         <v>33034</v>
       </c>
       <c r="D229" s="27">
         <v>52612</v>
       </c>
       <c r="E229" s="27">
         <v>73769</v>
       </c>
       <c r="F229" s="27">
         <v>90737</v>
       </c>
-      <c r="G229" s="27"/>
+      <c r="G229" s="27">
+        <v>112517</v>
+      </c>
       <c r="H229" s="33"/>
       <c r="I229" s="33"/>
       <c r="J229" s="33"/>
       <c r="K229" s="48"/>
       <c r="L229" s="33"/>
       <c r="M229" s="49"/>
     </row>
     <row r="230" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A230" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B230" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C230" s="33">
         <v>3736</v>
       </c>
       <c r="D230" s="27">
         <v>4529</v>
       </c>
       <c r="E230" s="27">
         <v>5461</v>
       </c>
       <c r="F230" s="27">
         <v>6049</v>
       </c>
-      <c r="G230" s="27"/>
+      <c r="G230" s="27">
+        <v>7923</v>
+      </c>
       <c r="H230" s="33"/>
       <c r="I230" s="33"/>
       <c r="J230" s="33"/>
       <c r="K230" s="48"/>
       <c r="L230" s="33"/>
       <c r="M230" s="49"/>
     </row>
     <row r="231" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A231" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B231" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C231" s="33">
         <v>29298</v>
       </c>
       <c r="D231" s="27">
         <v>48083</v>
       </c>
       <c r="E231" s="27">
         <v>68308</v>
       </c>
       <c r="F231" s="27">
         <v>84688</v>
       </c>
-      <c r="G231" s="27"/>
+      <c r="G231" s="27">
+        <v>104594</v>
+      </c>
       <c r="H231" s="33"/>
       <c r="I231" s="33"/>
       <c r="J231" s="33"/>
       <c r="K231" s="48"/>
       <c r="L231" s="33"/>
       <c r="M231" s="49"/>
     </row>
     <row r="232" spans="1:13" s="7" customFormat="1">
       <c r="A232" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B232" s="33">
         <v>183249</v>
       </c>
       <c r="C232" s="33">
         <v>522073</v>
       </c>
       <c r="D232" s="27">
         <v>877936</v>
       </c>
       <c r="E232" s="27">
         <v>1240795</v>
       </c>
       <c r="F232" s="27">
         <v>1586712</v>
       </c>
-      <c r="G232" s="27"/>
+      <c r="G232" s="27">
+        <v>1948232</v>
+      </c>
       <c r="H232" s="33"/>
       <c r="I232" s="33"/>
       <c r="J232" s="33"/>
       <c r="K232" s="48"/>
       <c r="L232" s="33"/>
       <c r="M232" s="49"/>
     </row>
     <row r="233" spans="1:13" s="7" customFormat="1">
       <c r="A233" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B233" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C233" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D233" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E233" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F233" s="33">
         <v>4</v>
       </c>
-      <c r="G233" s="33"/>
+      <c r="G233" s="27">
+        <v>7</v>
+      </c>
       <c r="H233" s="33"/>
       <c r="I233" s="33"/>
       <c r="J233" s="33"/>
       <c r="K233" s="48"/>
       <c r="L233" s="33"/>
       <c r="M233" s="49"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B234" s="33">
         <v>74543</v>
       </c>
       <c r="C234" s="33">
         <v>255074</v>
       </c>
       <c r="D234" s="27">
         <v>420898</v>
       </c>
       <c r="E234" s="27">
         <v>598745</v>
       </c>
       <c r="F234" s="27">
         <v>751838</v>
       </c>
-      <c r="G234" s="27"/>
+      <c r="G234" s="27">
+        <v>911805</v>
+      </c>
       <c r="H234" s="33"/>
       <c r="I234" s="33"/>
       <c r="J234" s="33"/>
       <c r="K234" s="48"/>
       <c r="L234" s="33"/>
       <c r="M234" s="49"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B235" s="33">
         <v>380</v>
       </c>
       <c r="C235" s="33">
         <v>380</v>
       </c>
       <c r="D235" s="27">
         <v>380</v>
       </c>
       <c r="E235" s="27">
         <v>380</v>
       </c>
       <c r="F235" s="27">
         <v>380</v>
       </c>
-      <c r="G235" s="27"/>
+      <c r="G235" s="27">
+        <v>380</v>
+      </c>
       <c r="H235" s="33"/>
       <c r="I235" s="33"/>
       <c r="J235" s="33"/>
       <c r="K235" s="48"/>
       <c r="L235" s="33"/>
       <c r="M235" s="49"/>
     </row>
     <row r="236" spans="1:13" s="7" customFormat="1">
       <c r="A236" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B236" s="33">
         <v>73250</v>
       </c>
       <c r="C236" s="33">
         <v>178836</v>
       </c>
       <c r="D236" s="27">
         <v>311433</v>
       </c>
       <c r="E236" s="27">
         <v>442675</v>
       </c>
       <c r="F236" s="27">
         <v>593565</v>
       </c>
-      <c r="G236" s="27"/>
+      <c r="G236" s="27">
+        <v>754026</v>
+      </c>
       <c r="H236" s="33"/>
       <c r="I236" s="33"/>
       <c r="J236" s="33"/>
       <c r="K236" s="48"/>
       <c r="L236" s="33"/>
       <c r="M236" s="49"/>
     </row>
     <row r="237" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A237" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B237" s="33">
         <v>1336</v>
       </c>
       <c r="C237" s="33">
         <v>2134</v>
       </c>
       <c r="D237" s="27">
         <v>2932</v>
       </c>
       <c r="E237" s="27">
         <v>3730</v>
       </c>
       <c r="F237" s="27">
         <v>4565</v>
       </c>
-      <c r="G237" s="27"/>
+      <c r="G237" s="27">
+        <v>5399</v>
+      </c>
       <c r="H237" s="33"/>
       <c r="I237" s="33"/>
       <c r="J237" s="33"/>
       <c r="K237" s="48"/>
       <c r="L237" s="33"/>
       <c r="M237" s="49"/>
     </row>
     <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A238" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B238" s="33">
         <v>4688</v>
       </c>
       <c r="C238" s="33">
         <v>5292</v>
       </c>
       <c r="D238" s="27">
         <v>5895</v>
       </c>
       <c r="E238" s="27">
         <v>6499</v>
       </c>
       <c r="F238" s="27">
         <v>6499</v>
       </c>
-      <c r="G238" s="27"/>
+      <c r="G238" s="27">
+        <v>6499</v>
+      </c>
       <c r="H238" s="33"/>
       <c r="I238" s="33"/>
       <c r="J238" s="33"/>
       <c r="K238" s="48"/>
       <c r="L238" s="33"/>
       <c r="M238" s="49"/>
     </row>
     <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A239" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B239" s="33">
         <v>29052</v>
       </c>
       <c r="C239" s="33">
         <v>80357</v>
       </c>
       <c r="D239" s="27">
         <v>136398</v>
       </c>
       <c r="E239" s="27">
         <v>188766</v>
       </c>
       <c r="F239" s="27">
         <v>229862</v>
       </c>
-      <c r="G239" s="27"/>
+      <c r="G239" s="27">
+        <v>270116</v>
+      </c>
       <c r="H239" s="33"/>
       <c r="I239" s="33"/>
       <c r="J239" s="33"/>
       <c r="K239" s="48"/>
       <c r="L239" s="33"/>
       <c r="M239" s="49"/>
     </row>
     <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A240" s="24" t="s">
         <v>48</v>
       </c>
       <c r="B240" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C240" s="33">
         <v>20188</v>
       </c>
       <c r="D240" s="27">
         <v>37624</v>
       </c>
       <c r="E240" s="27">
         <v>56698</v>
       </c>
       <c r="F240" s="27">
         <v>76075</v>
       </c>
-      <c r="G240" s="27"/>
+      <c r="G240" s="27">
+        <v>90808</v>
+      </c>
       <c r="H240" s="33"/>
       <c r="I240" s="33"/>
       <c r="J240" s="33"/>
       <c r="K240" s="48"/>
       <c r="L240" s="33"/>
       <c r="M240" s="49"/>
     </row>
     <row r="241" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A241" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B241" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C241" s="33">
         <v>20188</v>
       </c>
       <c r="D241" s="27">
         <v>37624</v>
       </c>
       <c r="E241" s="27">
         <v>56698</v>
       </c>
       <c r="F241" s="27">
         <v>76075</v>
       </c>
-      <c r="G241" s="27"/>
+      <c r="G241" s="27">
+        <v>90808</v>
+      </c>
       <c r="H241" s="33"/>
       <c r="I241" s="33"/>
       <c r="J241" s="33"/>
       <c r="K241" s="48"/>
       <c r="L241" s="33"/>
       <c r="M241" s="49"/>
     </row>
     <row r="242" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A242" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B242" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C242" s="33">
         <v>20188</v>
       </c>
       <c r="D242" s="27">
         <v>37624</v>
       </c>
       <c r="E242" s="27">
         <v>56698</v>
       </c>
       <c r="F242" s="27">
         <v>76075</v>
       </c>
-      <c r="G242" s="27"/>
+      <c r="G242" s="27">
+        <v>90808</v>
+      </c>
       <c r="H242" s="33"/>
       <c r="I242" s="33"/>
       <c r="J242" s="33"/>
       <c r="K242" s="48"/>
       <c r="L242" s="33"/>
       <c r="M242" s="49"/>
     </row>
     <row r="243" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A243" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B243" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C243" s="33">
         <v>20188</v>
       </c>
       <c r="D243" s="27">
         <v>37624</v>
       </c>
       <c r="E243" s="27">
         <v>56698</v>
       </c>
       <c r="F243" s="27">
         <v>76075</v>
       </c>
-      <c r="G243" s="27"/>
+      <c r="G243" s="27">
+        <v>90808</v>
+      </c>
       <c r="H243" s="33"/>
       <c r="I243" s="33"/>
       <c r="J243" s="33"/>
       <c r="K243" s="48"/>
       <c r="L243" s="33"/>
       <c r="M243" s="49"/>
     </row>
     <row r="244" spans="1:15" s="7" customFormat="1">
       <c r="A244" s="24" t="s">
         <v>48</v>
       </c>
       <c r="B244" s="33">
         <v>422</v>
       </c>
       <c r="C244" s="33">
         <v>860</v>
       </c>
       <c r="D244" s="27">
         <v>1103</v>
       </c>
       <c r="E244" s="27">
         <v>1673</v>
       </c>
       <c r="F244" s="27">
         <v>1973</v>
       </c>
-      <c r="G244" s="27"/>
+      <c r="G244" s="27">
+        <v>2473</v>
+      </c>
       <c r="H244" s="48"/>
       <c r="I244" s="48"/>
       <c r="J244" s="48"/>
       <c r="K244" s="48"/>
       <c r="L244" s="33"/>
       <c r="M244" s="49"/>
     </row>
     <row r="245" spans="1:15" s="7" customFormat="1">
       <c r="A245" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B245" s="33">
         <v>422</v>
       </c>
       <c r="C245" s="33">
         <v>860</v>
       </c>
       <c r="D245" s="27">
         <v>1103</v>
       </c>
       <c r="E245" s="27">
         <v>1673</v>
       </c>
       <c r="F245" s="27">
         <v>1973</v>
       </c>
-      <c r="G245" s="27"/>
+      <c r="G245" s="27">
+        <v>2473</v>
+      </c>
       <c r="H245" s="48"/>
       <c r="I245" s="48"/>
       <c r="J245" s="48"/>
       <c r="K245" s="48"/>
       <c r="L245" s="33"/>
       <c r="M245" s="49"/>
     </row>
     <row r="246" spans="1:15" s="7" customFormat="1" ht="39" customHeight="1">
       <c r="A246" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B246" s="33">
         <v>77</v>
       </c>
       <c r="C246" s="33">
         <v>412</v>
       </c>
       <c r="D246" s="27">
         <v>544</v>
       </c>
       <c r="E246" s="27">
         <v>707</v>
       </c>
       <c r="F246" s="27">
         <v>779</v>
       </c>
-      <c r="G246" s="27"/>
+      <c r="G246" s="27">
+        <v>969</v>
+      </c>
       <c r="H246" s="33"/>
       <c r="I246" s="33"/>
       <c r="J246" s="33"/>
       <c r="K246" s="48"/>
       <c r="L246" s="33"/>
       <c r="M246" s="49"/>
     </row>
     <row r="247" spans="1:15" s="7" customFormat="1">
       <c r="A247" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B247" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C247" s="33">
         <v>6</v>
       </c>
       <c r="D247" s="27">
         <v>13</v>
       </c>
       <c r="E247" s="27">
         <v>19</v>
       </c>
       <c r="F247" s="27">
         <v>23</v>
       </c>
-      <c r="G247" s="27"/>
+      <c r="G247" s="27">
+        <v>28</v>
+      </c>
       <c r="H247" s="33"/>
       <c r="I247" s="33"/>
       <c r="J247" s="33"/>
       <c r="K247" s="48"/>
       <c r="L247" s="33"/>
       <c r="M247" s="49"/>
     </row>
     <row r="248" spans="1:15" s="7" customFormat="1">
       <c r="A248" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B248" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C248" s="33">
         <v>9</v>
       </c>
       <c r="D248" s="27">
         <v>17</v>
       </c>
       <c r="E248" s="27">
         <v>26</v>
       </c>
       <c r="F248" s="27">
         <v>27</v>
       </c>
-      <c r="G248" s="27"/>
+      <c r="G248" s="27">
+        <v>27</v>
+      </c>
       <c r="H248" s="33"/>
       <c r="I248" s="33"/>
       <c r="J248" s="33"/>
       <c r="K248" s="48"/>
       <c r="L248" s="33"/>
       <c r="M248" s="49"/>
     </row>
     <row r="249" spans="1:15" s="7" customFormat="1">
       <c r="A249" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B249" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C249" s="33">
         <v>3</v>
       </c>
       <c r="D249" s="27">
         <v>10</v>
       </c>
       <c r="E249" s="27">
         <v>44</v>
       </c>
       <c r="F249" s="27">
         <v>45</v>
       </c>
-      <c r="G249" s="27"/>
+      <c r="G249" s="27">
+        <v>54</v>
+      </c>
       <c r="H249" s="33"/>
       <c r="I249" s="33"/>
       <c r="J249" s="33"/>
       <c r="K249" s="48"/>
       <c r="L249" s="33"/>
       <c r="M249" s="49"/>
     </row>
     <row r="250" spans="1:15" s="7" customFormat="1">
       <c r="A250" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B250" s="33">
         <v>11</v>
       </c>
       <c r="C250" s="33">
         <v>117</v>
       </c>
       <c r="D250" s="27">
         <v>223</v>
       </c>
       <c r="E250" s="27">
         <v>329</v>
       </c>
       <c r="F250" s="27">
         <v>343</v>
       </c>
-      <c r="G250" s="27"/>
+      <c r="G250" s="27">
+        <v>358</v>
+      </c>
       <c r="H250" s="33"/>
       <c r="I250" s="33"/>
       <c r="J250" s="33"/>
       <c r="K250" s="48"/>
       <c r="L250" s="33"/>
       <c r="M250" s="49"/>
     </row>
     <row r="251" spans="1:15" s="7" customFormat="1">
       <c r="A251" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B251" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C251" s="33">
         <v>277</v>
       </c>
       <c r="D251" s="27">
         <v>281</v>
       </c>
       <c r="E251" s="27">
         <v>289</v>
       </c>
       <c r="F251" s="27">
         <v>341</v>
       </c>
-      <c r="G251" s="27"/>
+      <c r="G251" s="27">
+        <v>502</v>
+      </c>
       <c r="H251" s="33"/>
       <c r="I251" s="33"/>
       <c r="J251" s="33"/>
       <c r="K251" s="48"/>
       <c r="L251" s="33"/>
       <c r="M251" s="49"/>
     </row>
     <row r="252" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A252" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B252" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C252" s="33">
         <v>191</v>
       </c>
       <c r="D252" s="27">
         <v>268</v>
       </c>
       <c r="E252" s="27">
         <v>410</v>
       </c>
       <c r="F252" s="27">
         <v>473</v>
       </c>
-      <c r="G252" s="27"/>
+      <c r="G252" s="27">
+        <v>527</v>
+      </c>
       <c r="H252" s="33"/>
       <c r="I252" s="33"/>
       <c r="J252" s="33"/>
       <c r="K252" s="48"/>
       <c r="L252" s="33"/>
       <c r="M252" s="49"/>
     </row>
     <row r="253" spans="1:15" s="7" customFormat="1">
       <c r="A253" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B253" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C253" s="33">
         <v>191</v>
       </c>
       <c r="D253" s="27">
         <v>268</v>
       </c>
       <c r="E253" s="27">
         <v>410</v>
       </c>
       <c r="F253" s="27">
         <v>473</v>
       </c>
-      <c r="G253" s="27"/>
+      <c r="G253" s="27">
+        <v>527</v>
+      </c>
       <c r="H253" s="33"/>
       <c r="I253" s="33"/>
       <c r="J253" s="33"/>
       <c r="K253" s="48"/>
       <c r="L253" s="33"/>
       <c r="M253" s="49"/>
     </row>
     <row r="254" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A254" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B254" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C254" s="33">
         <v>0</v>
       </c>
       <c r="D254" s="27">
         <v>1</v>
       </c>
       <c r="E254" s="27">
         <v>1</v>
       </c>
       <c r="F254" s="27">
         <v>2</v>
       </c>
-      <c r="G254" s="27"/>
+      <c r="G254" s="27">
+        <v>2</v>
+      </c>
       <c r="H254" s="33"/>
       <c r="I254" s="33"/>
       <c r="J254" s="33"/>
       <c r="K254" s="33"/>
       <c r="L254" s="33"/>
       <c r="M254" s="33"/>
       <c r="N254" s="47"/>
       <c r="O254" s="47"/>
     </row>
     <row r="255" spans="1:15" s="7" customFormat="1">
       <c r="A255" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B255" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C255" s="33">
         <v>0</v>
       </c>
       <c r="D255" s="27">
         <v>1</v>
       </c>
       <c r="E255" s="27">
         <v>1</v>
       </c>
       <c r="F255" s="27">
         <v>2</v>
       </c>
-      <c r="G255" s="27"/>
+      <c r="G255" s="27">
+        <v>2</v>
+      </c>
       <c r="H255" s="33"/>
       <c r="I255" s="33"/>
       <c r="J255" s="33"/>
       <c r="K255" s="33"/>
       <c r="L255" s="33"/>
       <c r="M255" s="33"/>
       <c r="N255" s="47"/>
       <c r="O255" s="47"/>
     </row>
     <row r="256" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A256" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B256" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C256" s="33">
         <v>3347</v>
       </c>
       <c r="D256" s="27">
         <v>6695</v>
       </c>
       <c r="E256" s="27">
         <v>10042</v>
       </c>
       <c r="F256" s="27">
         <v>11168</v>
       </c>
-      <c r="G256" s="27"/>
+      <c r="G256" s="27">
+        <v>12295</v>
+      </c>
       <c r="H256" s="33"/>
       <c r="I256" s="33"/>
       <c r="J256" s="33"/>
       <c r="K256" s="33"/>
       <c r="L256" s="33"/>
       <c r="M256" s="33"/>
       <c r="N256" s="47"/>
       <c r="O256" s="47"/>
     </row>
     <row r="257" spans="1:15" s="7" customFormat="1">
       <c r="A257" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B257" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C257" s="33">
         <v>3347</v>
       </c>
       <c r="D257" s="27">
         <v>6695</v>
       </c>
       <c r="E257" s="27">
         <v>10042</v>
       </c>
       <c r="F257" s="27">
         <v>11168</v>
       </c>
-      <c r="G257" s="27"/>
+      <c r="G257" s="27">
+        <v>12295</v>
+      </c>
       <c r="H257" s="33"/>
       <c r="I257" s="33"/>
       <c r="J257" s="33"/>
       <c r="K257" s="33"/>
       <c r="L257" s="33"/>
       <c r="M257" s="33"/>
       <c r="N257" s="47"/>
       <c r="O257" s="47"/>
     </row>
     <row r="258" spans="1:15" s="7" customFormat="1">
       <c r="A258" s="24" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="33">
         <v>8108</v>
       </c>
       <c r="C258" s="33">
         <v>15057</v>
       </c>
       <c r="D258" s="27">
         <v>23533</v>
       </c>
       <c r="E258" s="27">
         <v>31083</v>
       </c>
       <c r="F258" s="27">
         <v>37639</v>
       </c>
-      <c r="G258" s="27"/>
+      <c r="G258" s="27">
+        <v>45208</v>
+      </c>
       <c r="H258" s="48"/>
       <c r="I258" s="48"/>
       <c r="J258" s="48"/>
       <c r="K258" s="48"/>
       <c r="L258" s="33"/>
       <c r="M258" s="49"/>
     </row>
     <row r="259" spans="1:15" s="7" customFormat="1">
       <c r="A259" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B259" s="33">
         <v>8108</v>
       </c>
       <c r="C259" s="33">
         <v>15057</v>
       </c>
       <c r="D259" s="27">
         <v>23533</v>
       </c>
       <c r="E259" s="27">
         <v>31083</v>
       </c>
       <c r="F259" s="27">
         <v>37639</v>
       </c>
-      <c r="G259" s="27"/>
+      <c r="G259" s="27">
+        <v>45208</v>
+      </c>
       <c r="H259" s="48"/>
       <c r="I259" s="48"/>
       <c r="J259" s="48"/>
       <c r="K259" s="48"/>
       <c r="L259" s="33"/>
       <c r="M259" s="49"/>
     </row>
     <row r="260" spans="1:15" s="7" customFormat="1">
       <c r="A260" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B260" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C260" s="33">
         <v>22</v>
       </c>
       <c r="D260" s="27">
         <v>22</v>
       </c>
       <c r="E260" s="61">
         <v>22</v>
       </c>
       <c r="F260" s="27">
         <v>105</v>
       </c>
-      <c r="G260" s="27"/>
+      <c r="G260" s="27">
+        <v>105</v>
+      </c>
       <c r="H260" s="48"/>
       <c r="I260" s="48"/>
       <c r="J260" s="48"/>
       <c r="K260" s="48"/>
       <c r="L260" s="33"/>
       <c r="M260" s="49"/>
     </row>
     <row r="261" spans="1:15" s="7" customFormat="1">
       <c r="A261" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B261" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C261" s="33">
         <v>22</v>
       </c>
       <c r="D261" s="27">
         <v>22</v>
       </c>
       <c r="E261" s="61">
         <v>22</v>
       </c>
       <c r="F261" s="27">
         <v>105</v>
       </c>
-      <c r="G261" s="27"/>
+      <c r="G261" s="27">
+        <v>105</v>
+      </c>
       <c r="H261" s="48"/>
       <c r="I261" s="48"/>
       <c r="J261" s="48"/>
       <c r="K261" s="48"/>
       <c r="L261" s="33"/>
       <c r="M261" s="49"/>
     </row>
     <row r="262" spans="1:15" s="7" customFormat="1">
       <c r="A262" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B262" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C262" s="33">
         <v>22</v>
       </c>
       <c r="D262" s="27">
         <v>178</v>
       </c>
       <c r="E262" s="61">
         <v>306</v>
       </c>
       <c r="F262" s="27">
         <v>403</v>
       </c>
-      <c r="G262" s="27"/>
+      <c r="G262" s="27">
+        <v>545</v>
+      </c>
       <c r="H262" s="33"/>
       <c r="I262" s="33"/>
       <c r="J262" s="33"/>
       <c r="K262" s="48"/>
       <c r="L262" s="33"/>
       <c r="M262" s="49"/>
     </row>
     <row r="263" spans="1:15" s="7" customFormat="1">
       <c r="A263" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B263" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C263" s="33">
         <v>2</v>
       </c>
       <c r="D263" s="27">
         <v>4</v>
       </c>
       <c r="E263" s="61">
         <v>6</v>
       </c>
       <c r="F263" s="27">
         <v>6</v>
       </c>
-      <c r="G263" s="27"/>
+      <c r="G263" s="27">
+        <v>6</v>
+      </c>
       <c r="H263" s="33"/>
       <c r="I263" s="33"/>
       <c r="J263" s="33"/>
       <c r="K263" s="48"/>
       <c r="L263" s="33"/>
       <c r="M263" s="49"/>
     </row>
     <row r="264" spans="1:15" s="7" customFormat="1">
       <c r="A264" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B264" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C264" s="33">
         <v>20</v>
       </c>
       <c r="D264" s="27">
         <v>174</v>
       </c>
       <c r="E264" s="61">
         <v>300</v>
       </c>
       <c r="F264" s="27">
         <v>397</v>
       </c>
-      <c r="G264" s="27"/>
+      <c r="G264" s="27">
+        <v>539</v>
+      </c>
       <c r="H264" s="33"/>
       <c r="I264" s="33"/>
       <c r="J264" s="33"/>
       <c r="K264" s="48"/>
       <c r="L264" s="33"/>
       <c r="M264" s="49"/>
     </row>
     <row r="265" spans="1:15" s="7" customFormat="1">
       <c r="A265" s="24" t="s">
         <v>68</v>
       </c>
       <c r="B265" s="32">
         <v>393765.8</v>
       </c>
       <c r="C265" s="32">
         <v>752529.8</v>
       </c>
       <c r="D265" s="28">
         <v>1103591.3</v>
       </c>
       <c r="E265" s="35">
         <v>1320707.8</v>
       </c>
       <c r="F265" s="28">
         <v>1506855.9</v>
       </c>
-      <c r="G265" s="28"/>
+      <c r="G265" s="28">
+        <v>1667646.9</v>
+      </c>
       <c r="H265" s="32"/>
       <c r="I265" s="32"/>
       <c r="J265" s="32"/>
       <c r="K265" s="50"/>
       <c r="L265" s="52"/>
       <c r="M265" s="53"/>
     </row>
     <row r="266" spans="1:15" s="7" customFormat="1">
       <c r="A266" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="32">
         <v>303910.8</v>
       </c>
       <c r="C266" s="32">
         <v>587749</v>
       </c>
       <c r="D266" s="28">
         <v>859030.4</v>
       </c>
       <c r="E266" s="35">
         <v>1055276.5</v>
       </c>
       <c r="F266" s="28">
         <v>1221866.7</v>
       </c>
-      <c r="G266" s="28"/>
+      <c r="G266" s="28">
+        <v>1360251.7</v>
+      </c>
       <c r="H266" s="32"/>
       <c r="I266" s="32"/>
       <c r="J266" s="32"/>
       <c r="K266" s="50"/>
       <c r="L266" s="52"/>
       <c r="M266" s="53"/>
     </row>
     <row r="267" spans="1:15" s="7" customFormat="1">
       <c r="A267" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B267" s="32">
         <v>9643.6</v>
       </c>
       <c r="C267" s="32">
         <v>16873.3</v>
       </c>
       <c r="D267" s="28">
         <v>25550.9</v>
       </c>
       <c r="E267" s="35">
         <v>40363.5</v>
       </c>
       <c r="F267" s="28">
         <v>59581.9</v>
       </c>
-      <c r="G267" s="28"/>
+      <c r="G267" s="28">
+        <v>81648.2</v>
+      </c>
       <c r="H267" s="32"/>
       <c r="I267" s="32"/>
       <c r="J267" s="32"/>
       <c r="K267" s="50"/>
       <c r="L267" s="52"/>
       <c r="M267" s="53"/>
     </row>
     <row r="268" spans="1:15" s="7" customFormat="1">
       <c r="A268" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B268" s="32">
         <v>79944</v>
       </c>
       <c r="C268" s="32">
         <v>147309.70000000001</v>
       </c>
       <c r="D268" s="28">
         <v>218081.7</v>
       </c>
       <c r="E268" s="35">
         <v>223809</v>
       </c>
       <c r="F268" s="28">
         <v>223809</v>
       </c>
-      <c r="G268" s="28"/>
+      <c r="G268" s="28">
+        <v>223809.1</v>
+      </c>
       <c r="H268" s="32"/>
       <c r="I268" s="32"/>
       <c r="J268" s="32"/>
       <c r="K268" s="50"/>
       <c r="L268" s="52"/>
       <c r="M268" s="53"/>
     </row>
     <row r="269" spans="1:15" s="7" customFormat="1">
       <c r="A269" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B269" s="32">
         <v>267.39999999999998</v>
       </c>
       <c r="C269" s="32">
         <v>597.9</v>
       </c>
       <c r="D269" s="28">
         <v>928.3</v>
       </c>
       <c r="E269" s="35">
         <v>1258.8</v>
       </c>
       <c r="F269" s="28">
         <v>1598.4</v>
       </c>
-      <c r="G269" s="28"/>
+      <c r="G269" s="28">
+        <v>1937.9</v>
+      </c>
       <c r="H269" s="32"/>
       <c r="I269" s="32"/>
       <c r="J269" s="32"/>
       <c r="K269" s="50"/>
       <c r="L269" s="52"/>
       <c r="M269" s="53"/>
     </row>
     <row r="270" spans="1:15" s="7" customFormat="1" ht="23.25">
       <c r="A270" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B270" s="32">
         <v>1408.5</v>
       </c>
       <c r="C270" s="32">
         <v>2573.8000000000002</v>
       </c>
       <c r="D270" s="28">
         <v>3743.3</v>
       </c>
       <c r="E270" s="35">
         <v>4291.3</v>
       </c>
       <c r="F270" s="28">
         <v>4627.8999999999996</v>
       </c>
-      <c r="G270" s="28"/>
+      <c r="G270" s="28">
+        <v>4915</v>
+      </c>
       <c r="H270" s="32"/>
       <c r="I270" s="32"/>
       <c r="J270" s="32"/>
       <c r="K270" s="50"/>
       <c r="L270" s="52"/>
       <c r="M270" s="53"/>
     </row>
     <row r="271" spans="1:15" s="7" customFormat="1">
       <c r="A271" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B271" s="32">
         <v>337.7</v>
       </c>
       <c r="C271" s="32">
         <v>697.1</v>
       </c>
       <c r="D271" s="28">
         <v>1050.5999999999999</v>
       </c>
       <c r="E271" s="35">
         <v>1296.5999999999999</v>
       </c>
       <c r="F271" s="28">
         <v>1385.7</v>
       </c>
-      <c r="G271" s="28"/>
+      <c r="G271" s="28">
+        <v>1387.8</v>
+      </c>
       <c r="H271" s="32"/>
       <c r="I271" s="32"/>
       <c r="J271" s="32"/>
       <c r="K271" s="50"/>
       <c r="L271" s="52"/>
       <c r="M271" s="53"/>
     </row>
     <row r="272" spans="1:15" s="7" customFormat="1">
       <c r="A272" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B272" s="32">
         <v>454.6</v>
       </c>
       <c r="C272" s="32">
         <v>894.3</v>
       </c>
       <c r="D272" s="28">
         <v>1347.3</v>
       </c>
       <c r="E272" s="35">
         <v>1565.5</v>
       </c>
       <c r="F272" s="28">
         <v>1734.4</v>
       </c>
-      <c r="G272" s="28"/>
+      <c r="G272" s="28">
+        <v>1882.6</v>
+      </c>
       <c r="H272" s="32"/>
       <c r="I272" s="32"/>
       <c r="J272" s="32"/>
       <c r="K272" s="50"/>
       <c r="L272" s="52"/>
       <c r="M272" s="53"/>
     </row>
     <row r="273" spans="1:13" s="7" customFormat="1">
       <c r="A273" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B273" s="32">
         <v>254.6</v>
       </c>
       <c r="C273" s="32">
         <v>336.4</v>
       </c>
       <c r="D273" s="28">
         <v>412</v>
       </c>
       <c r="E273" s="35">
         <v>414.1</v>
       </c>
       <c r="F273" s="28">
         <v>416.2</v>
       </c>
-      <c r="G273" s="28"/>
+      <c r="G273" s="28">
+        <v>423.3</v>
+      </c>
       <c r="H273" s="32"/>
       <c r="I273" s="32"/>
       <c r="J273" s="32"/>
       <c r="K273" s="50"/>
       <c r="L273" s="52"/>
       <c r="M273" s="53"/>
     </row>
     <row r="274" spans="1:13" s="7" customFormat="1">
       <c r="A274" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B274" s="32">
         <v>0.8</v>
       </c>
       <c r="C274" s="32">
         <v>0.9</v>
       </c>
       <c r="D274" s="28">
         <v>1</v>
       </c>
       <c r="E274" s="35">
         <v>1.1000000000000001</v>
       </c>
       <c r="F274" s="28">
         <v>1.6</v>
       </c>
-      <c r="G274" s="28"/>
+      <c r="G274" s="28">
+        <v>29.3</v>
+      </c>
       <c r="H274" s="32"/>
       <c r="I274" s="32"/>
       <c r="J274" s="32"/>
       <c r="K274" s="50"/>
       <c r="L274" s="52"/>
       <c r="M274" s="53"/>
     </row>
     <row r="275" spans="1:13" s="7" customFormat="1">
       <c r="A275" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B275" s="32">
         <v>330.7</v>
       </c>
       <c r="C275" s="32">
         <v>573.79999999999995</v>
       </c>
       <c r="D275" s="28">
         <v>822</v>
       </c>
       <c r="E275" s="35">
         <v>865.3</v>
       </c>
       <c r="F275" s="28">
         <v>896.5</v>
       </c>
-      <c r="G275" s="28"/>
+      <c r="G275" s="28">
+        <v>929.7</v>
+      </c>
       <c r="H275" s="32"/>
       <c r="I275" s="32"/>
       <c r="J275" s="32"/>
       <c r="K275" s="50"/>
       <c r="L275" s="52"/>
       <c r="M275" s="53"/>
     </row>
     <row r="276" spans="1:13" s="7" customFormat="1">
       <c r="A276" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B276" s="32">
         <v>9.6999999999999993</v>
       </c>
       <c r="C276" s="32">
         <v>17.2</v>
       </c>
       <c r="D276" s="28">
         <v>24.7</v>
       </c>
       <c r="E276" s="35">
         <v>32.200000000000003</v>
       </c>
       <c r="F276" s="28">
         <v>40.1</v>
       </c>
-      <c r="G276" s="28"/>
+      <c r="G276" s="28">
+        <v>48.9</v>
+      </c>
       <c r="H276" s="32"/>
       <c r="I276" s="32"/>
       <c r="J276" s="32"/>
       <c r="K276" s="50"/>
       <c r="L276" s="52"/>
       <c r="M276" s="53"/>
     </row>
     <row r="277" spans="1:13" s="7" customFormat="1">
       <c r="A277" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B277" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="C277" s="32">
         <v>15.3</v>
       </c>
       <c r="D277" s="28">
         <v>22.3</v>
       </c>
       <c r="E277" s="35">
         <v>29.2</v>
       </c>
       <c r="F277" s="28">
         <v>42.2</v>
       </c>
-      <c r="G277" s="28"/>
+      <c r="G277" s="28">
+        <v>61.9</v>
+      </c>
       <c r="H277" s="32"/>
       <c r="I277" s="32"/>
       <c r="J277" s="32"/>
       <c r="K277" s="50"/>
       <c r="L277" s="52"/>
       <c r="M277" s="53"/>
     </row>
     <row r="278" spans="1:13" s="7" customFormat="1">
       <c r="A278" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B278" s="32">
         <v>12</v>
       </c>
       <c r="C278" s="32">
         <v>38.700000000000003</v>
       </c>
       <c r="D278" s="28">
         <v>63.4</v>
       </c>
       <c r="E278" s="35">
         <v>87.2</v>
       </c>
       <c r="F278" s="28">
         <v>111.1</v>
       </c>
-      <c r="G278" s="28"/>
+      <c r="G278" s="28">
+        <v>151.5</v>
+      </c>
       <c r="H278" s="32"/>
       <c r="I278" s="32"/>
       <c r="J278" s="32"/>
       <c r="K278" s="50"/>
       <c r="L278" s="52"/>
       <c r="M278" s="53"/>
     </row>
     <row r="279" spans="1:13" s="7" customFormat="1">
       <c r="A279" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B279" s="32">
         <v>21343.3</v>
       </c>
       <c r="C279" s="32">
         <v>43100.5</v>
       </c>
       <c r="D279" s="28">
         <v>62979.6</v>
       </c>
       <c r="E279" s="35">
         <v>84673.9</v>
       </c>
       <c r="F279" s="28">
         <v>107279.5</v>
       </c>
-      <c r="G279" s="28"/>
+      <c r="G279" s="28">
+        <v>130519.9</v>
+      </c>
       <c r="H279" s="32"/>
       <c r="I279" s="52"/>
       <c r="J279" s="32"/>
       <c r="K279" s="50"/>
       <c r="L279" s="52"/>
       <c r="M279" s="53"/>
     </row>
     <row r="280" spans="1:13" s="7" customFormat="1">
       <c r="A280" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B280" s="32">
         <v>3220</v>
       </c>
       <c r="C280" s="32">
         <v>6283</v>
       </c>
       <c r="D280" s="28">
         <v>9192</v>
       </c>
       <c r="E280" s="35">
         <v>12351</v>
       </c>
       <c r="F280" s="28">
         <v>15539</v>
       </c>
-      <c r="G280" s="28"/>
+      <c r="G280" s="28">
+        <v>18815</v>
+      </c>
       <c r="H280" s="32"/>
       <c r="I280" s="52"/>
       <c r="J280" s="32"/>
       <c r="K280" s="50"/>
       <c r="L280" s="52"/>
       <c r="M280" s="53"/>
     </row>
     <row r="281" spans="1:13" s="7" customFormat="1">
       <c r="A281" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B281" s="32">
         <v>1961.8</v>
       </c>
       <c r="C281" s="32">
         <v>4053.2</v>
       </c>
       <c r="D281" s="28">
         <v>5847.7</v>
       </c>
       <c r="E281" s="35">
         <v>7933.2</v>
       </c>
       <c r="F281" s="28">
         <v>10174.700000000001</v>
       </c>
-      <c r="G281" s="28"/>
+      <c r="G281" s="28">
+        <v>12528.2</v>
+      </c>
       <c r="H281" s="32"/>
       <c r="I281" s="52"/>
       <c r="J281" s="32"/>
       <c r="K281" s="50"/>
       <c r="L281" s="52"/>
       <c r="M281" s="53"/>
     </row>
     <row r="282" spans="1:13" s="7" customFormat="1">
       <c r="A282" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B282" s="32">
         <v>2330.8000000000002</v>
       </c>
       <c r="C282" s="32">
         <v>4665.6000000000004</v>
       </c>
       <c r="D282" s="28">
         <v>6717.4</v>
       </c>
       <c r="E282" s="35">
         <v>9019.2000000000007</v>
       </c>
       <c r="F282" s="28">
         <v>11396</v>
       </c>
-      <c r="G282" s="28"/>
+      <c r="G282" s="28">
+        <v>13669.8</v>
+      </c>
       <c r="H282" s="32"/>
       <c r="I282" s="52"/>
       <c r="J282" s="32"/>
       <c r="K282" s="50"/>
       <c r="L282" s="52"/>
       <c r="M282" s="53"/>
     </row>
     <row r="283" spans="1:13" s="7" customFormat="1">
       <c r="A283" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B283" s="32">
         <v>3367.6</v>
       </c>
       <c r="C283" s="32">
         <v>6785.3</v>
       </c>
       <c r="D283" s="28">
         <v>9956.1</v>
       </c>
       <c r="E283" s="35">
         <v>13059</v>
       </c>
       <c r="F283" s="28">
         <v>16312.6</v>
       </c>
-      <c r="G283" s="28"/>
+      <c r="G283" s="28">
+        <v>19722.7</v>
+      </c>
       <c r="H283" s="32"/>
       <c r="I283" s="52"/>
       <c r="J283" s="32"/>
       <c r="K283" s="50"/>
       <c r="L283" s="52"/>
       <c r="M283" s="53"/>
     </row>
     <row r="284" spans="1:13" s="7" customFormat="1">
       <c r="A284" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B284" s="32">
         <v>1703.9</v>
       </c>
       <c r="C284" s="32">
         <v>3397.6</v>
       </c>
       <c r="D284" s="28">
         <v>5027.1000000000004</v>
       </c>
       <c r="E284" s="35">
         <v>6826.6</v>
       </c>
       <c r="F284" s="28">
         <v>8788.7999999999993</v>
       </c>
-      <c r="G284" s="28"/>
+      <c r="G284" s="28">
+        <v>10682.2</v>
+      </c>
       <c r="H284" s="32"/>
       <c r="I284" s="52"/>
       <c r="J284" s="32"/>
       <c r="K284" s="50"/>
       <c r="L284" s="52"/>
       <c r="M284" s="53"/>
     </row>
     <row r="285" spans="1:13" s="7" customFormat="1">
       <c r="A285" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B285" s="32">
         <v>5366</v>
       </c>
       <c r="C285" s="32">
         <v>10954</v>
       </c>
       <c r="D285" s="28">
         <v>16102</v>
       </c>
       <c r="E285" s="35">
         <v>21639</v>
       </c>
       <c r="F285" s="28">
         <v>27241</v>
       </c>
-      <c r="G285" s="28"/>
+      <c r="G285" s="28">
+        <v>33389</v>
+      </c>
       <c r="H285" s="32"/>
       <c r="I285" s="52"/>
       <c r="J285" s="32"/>
       <c r="K285" s="50"/>
       <c r="L285" s="52"/>
       <c r="M285" s="53"/>
     </row>
     <row r="286" spans="1:13" s="7" customFormat="1">
       <c r="A286" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B286" s="32">
         <v>1065.9000000000001</v>
       </c>
       <c r="C286" s="32">
         <v>2065.5</v>
       </c>
       <c r="D286" s="28">
         <v>2931</v>
       </c>
       <c r="E286" s="35">
         <v>3993.6</v>
       </c>
       <c r="F286" s="28">
         <v>5241.1000000000004</v>
       </c>
-      <c r="G286" s="28"/>
+      <c r="G286" s="28">
+        <v>6482.5</v>
+      </c>
       <c r="H286" s="32"/>
       <c r="I286" s="52"/>
       <c r="J286" s="32"/>
       <c r="K286" s="50"/>
       <c r="L286" s="52"/>
       <c r="M286" s="53"/>
     </row>
     <row r="287" spans="1:13" s="7" customFormat="1">
       <c r="A287" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B287" s="32">
         <v>2327.3000000000002</v>
       </c>
       <c r="C287" s="32">
         <v>4896.3</v>
       </c>
       <c r="D287" s="28">
         <v>7206.3</v>
       </c>
       <c r="E287" s="35">
         <v>9852.2999999999993</v>
       </c>
       <c r="F287" s="28">
         <v>12586.4</v>
       </c>
-      <c r="G287" s="28"/>
+      <c r="G287" s="28">
+        <v>15230.5</v>
+      </c>
       <c r="H287" s="32"/>
       <c r="I287" s="52"/>
       <c r="J287" s="32"/>
       <c r="K287" s="50"/>
       <c r="L287" s="52"/>
       <c r="M287" s="53"/>
     </row>
     <row r="288" spans="1:13" s="7" customFormat="1">
       <c r="A288" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B288" s="32">
         <v>20787.5</v>
       </c>
       <c r="C288" s="52">
         <v>42064</v>
       </c>
       <c r="D288" s="28">
         <v>61394.6</v>
       </c>
       <c r="E288" s="35">
         <v>82676.100000000006</v>
       </c>
       <c r="F288" s="28">
         <v>104879.6</v>
       </c>
-      <c r="G288" s="28"/>
+      <c r="G288" s="28">
+        <v>127627.9</v>
+      </c>
       <c r="H288" s="32"/>
       <c r="I288" s="52"/>
       <c r="J288" s="32"/>
       <c r="K288" s="50"/>
       <c r="L288" s="52"/>
       <c r="M288" s="53"/>
     </row>
     <row r="289" spans="1:13" s="7" customFormat="1">
       <c r="A289" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="32">
         <v>3220</v>
       </c>
       <c r="C289" s="52">
         <v>6283</v>
       </c>
       <c r="D289" s="28">
         <v>9192</v>
       </c>
       <c r="E289" s="35">
         <v>12351</v>
       </c>
       <c r="F289" s="28">
         <v>15539</v>
       </c>
-      <c r="G289" s="28"/>
+      <c r="G289" s="28">
+        <v>18815</v>
+      </c>
       <c r="H289" s="32"/>
       <c r="I289" s="52"/>
       <c r="J289" s="32"/>
       <c r="K289" s="50"/>
       <c r="L289" s="52"/>
       <c r="M289" s="53"/>
     </row>
     <row r="290" spans="1:13" s="7" customFormat="1">
       <c r="A290" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B290" s="32">
         <v>1961.8</v>
       </c>
       <c r="C290" s="52">
         <v>4053.2</v>
       </c>
       <c r="D290" s="28">
         <v>5847.7</v>
       </c>
       <c r="E290" s="35">
         <v>7933.2</v>
       </c>
       <c r="F290" s="28">
         <v>10174.700000000001</v>
       </c>
-      <c r="G290" s="28"/>
+      <c r="G290" s="28">
+        <v>12528.2</v>
+      </c>
       <c r="H290" s="32"/>
       <c r="I290" s="52"/>
       <c r="J290" s="32"/>
       <c r="K290" s="50"/>
       <c r="L290" s="52"/>
       <c r="M290" s="53"/>
     </row>
     <row r="291" spans="1:13" s="7" customFormat="1">
       <c r="A291" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B291" s="32">
         <v>2330.8000000000002</v>
       </c>
       <c r="C291" s="52">
         <v>4665.6000000000004</v>
       </c>
       <c r="D291" s="28">
         <v>6717.4</v>
       </c>
       <c r="E291" s="35">
         <v>9019.2000000000007</v>
       </c>
       <c r="F291" s="28">
         <v>11396</v>
       </c>
-      <c r="G291" s="28"/>
+      <c r="G291" s="28">
+        <v>13669.8</v>
+      </c>
       <c r="H291" s="32"/>
       <c r="I291" s="52"/>
       <c r="J291" s="32"/>
       <c r="K291" s="50"/>
       <c r="L291" s="52"/>
       <c r="M291" s="53"/>
     </row>
     <row r="292" spans="1:13" s="7" customFormat="1">
       <c r="A292" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B292" s="32">
         <v>2814</v>
       </c>
       <c r="C292" s="52">
         <v>5751</v>
       </c>
       <c r="D292" s="28">
         <v>8381</v>
       </c>
       <c r="E292" s="35">
         <v>11090</v>
       </c>
       <c r="F292" s="28">
         <v>13972</v>
       </c>
-      <c r="G292" s="28"/>
+      <c r="G292" s="28">
+        <v>16911</v>
+      </c>
       <c r="H292" s="32"/>
       <c r="I292" s="52"/>
       <c r="J292" s="32"/>
       <c r="K292" s="50"/>
       <c r="L292" s="52"/>
       <c r="M292" s="53"/>
     </row>
     <row r="293" spans="1:13" s="7" customFormat="1">
       <c r="A293" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B293" s="32">
         <v>1703.9</v>
       </c>
       <c r="C293" s="52">
         <v>3397.6</v>
       </c>
       <c r="D293" s="28">
         <v>5019.3999999999996</v>
       </c>
       <c r="E293" s="35">
         <v>6800</v>
       </c>
       <c r="F293" s="28">
         <v>8731.7000000000007</v>
       </c>
-      <c r="G293" s="28"/>
+      <c r="G293" s="28">
+        <v>10604.1</v>
+      </c>
       <c r="H293" s="32"/>
       <c r="I293" s="52"/>
       <c r="J293" s="32"/>
       <c r="K293" s="50"/>
       <c r="L293" s="52"/>
       <c r="M293" s="53"/>
     </row>
     <row r="294" spans="1:13" s="7" customFormat="1">
       <c r="A294" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B294" s="32">
         <v>5366</v>
       </c>
       <c r="C294" s="52">
         <v>10954</v>
       </c>
       <c r="D294" s="28">
         <v>16102</v>
       </c>
       <c r="E294" s="35">
         <v>21639</v>
       </c>
       <c r="F294" s="28">
         <v>27241</v>
       </c>
-      <c r="G294" s="28"/>
+      <c r="G294" s="28">
+        <v>33389</v>
+      </c>
       <c r="H294" s="32"/>
       <c r="I294" s="52"/>
       <c r="J294" s="32"/>
       <c r="K294" s="50"/>
       <c r="L294" s="52"/>
       <c r="M294" s="53"/>
     </row>
     <row r="295" spans="1:13" s="7" customFormat="1">
       <c r="A295" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B295" s="32">
         <v>1063.7</v>
       </c>
       <c r="C295" s="52">
         <v>2063.3000000000002</v>
       </c>
       <c r="D295" s="28">
         <v>2928.8</v>
       </c>
       <c r="E295" s="35">
         <v>3991.4</v>
       </c>
       <c r="F295" s="28">
         <v>5238.8999999999996</v>
       </c>
-      <c r="G295" s="28"/>
+      <c r="G295" s="28">
+        <v>6480.3</v>
+      </c>
       <c r="H295" s="32"/>
       <c r="I295" s="52"/>
       <c r="J295" s="32"/>
       <c r="K295" s="50"/>
       <c r="L295" s="52"/>
       <c r="M295" s="53"/>
     </row>
     <row r="296" spans="1:13" s="7" customFormat="1">
       <c r="A296" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B296" s="32">
         <v>2327.3000000000002</v>
       </c>
       <c r="C296" s="52">
         <v>4896.3</v>
       </c>
       <c r="D296" s="28">
         <v>7206.3</v>
       </c>
       <c r="E296" s="35">
         <v>9852.2999999999993</v>
       </c>
       <c r="F296" s="28">
         <v>12586.4</v>
       </c>
-      <c r="G296" s="28"/>
+      <c r="G296" s="28">
+        <v>15230.5</v>
+      </c>
       <c r="H296" s="32"/>
       <c r="I296" s="52"/>
       <c r="J296" s="32"/>
       <c r="K296" s="50"/>
       <c r="L296" s="52"/>
       <c r="M296" s="53"/>
     </row>
     <row r="297" spans="1:13" s="7" customFormat="1">
       <c r="A297" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B297" s="52">
         <v>555.79999999999995</v>
       </c>
       <c r="C297" s="52">
         <v>1036.5</v>
       </c>
       <c r="D297" s="28">
         <v>1585</v>
       </c>
       <c r="E297" s="35">
         <v>1997.8</v>
       </c>
       <c r="F297" s="28">
         <v>2399.9</v>
       </c>
-      <c r="G297" s="28"/>
+      <c r="G297" s="28">
+        <v>2892</v>
+      </c>
       <c r="H297" s="32"/>
       <c r="I297" s="52"/>
       <c r="J297" s="32"/>
       <c r="K297" s="50"/>
       <c r="L297" s="52"/>
       <c r="M297" s="53"/>
     </row>
     <row r="298" spans="1:13" s="7" customFormat="1">
       <c r="A298" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B298" s="52">
         <v>553.6</v>
       </c>
       <c r="C298" s="52">
         <v>1034.3</v>
       </c>
       <c r="D298" s="28">
         <v>1575.1</v>
       </c>
       <c r="E298" s="35">
         <v>1969</v>
       </c>
       <c r="F298" s="28">
         <v>2340.6</v>
       </c>
-      <c r="G298" s="28"/>
+      <c r="G298" s="28">
+        <v>2811.7</v>
+      </c>
       <c r="H298" s="32"/>
       <c r="I298" s="52"/>
       <c r="J298" s="32"/>
       <c r="K298" s="50"/>
       <c r="L298" s="52"/>
       <c r="M298" s="53"/>
     </row>
     <row r="299" spans="1:13" s="7" customFormat="1">
       <c r="A299" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B299" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C299" s="39" t="s">
         <v>83</v>
       </c>
       <c r="D299" s="28">
         <v>7.7</v>
       </c>
       <c r="E299" s="35">
         <v>26.6</v>
       </c>
       <c r="F299" s="28">
         <v>57.1</v>
       </c>
-      <c r="G299" s="28"/>
+      <c r="G299" s="28">
+        <v>78.099999999999994</v>
+      </c>
       <c r="H299" s="32"/>
       <c r="I299" s="52"/>
       <c r="J299" s="32"/>
       <c r="K299" s="50"/>
       <c r="L299" s="52"/>
       <c r="M299" s="53"/>
     </row>
     <row r="300" spans="1:13" s="7" customFormat="1">
       <c r="A300" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B300" s="55">
         <v>2.2000000000000002</v>
       </c>
       <c r="C300" s="55">
         <v>2.2000000000000002</v>
       </c>
       <c r="D300" s="55">
         <v>2.2000000000000002</v>
       </c>
       <c r="E300" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F300" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G300" s="29"/>
+      <c r="G300" s="29">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="H300" s="55"/>
       <c r="I300" s="55"/>
       <c r="J300" s="55"/>
       <c r="K300" s="56"/>
       <c r="L300" s="55"/>
       <c r="M300" s="57"/>
     </row>
     <row r="301" spans="1:13" s="7" customFormat="1">
       <c r="A301" s="47"/>
       <c r="B301" s="47"/>
       <c r="C301" s="47"/>
       <c r="D301" s="47"/>
       <c r="E301" s="47"/>
       <c r="F301" s="47"/>
       <c r="G301" s="47"/>
       <c r="H301" s="47"/>
       <c r="I301" s="47"/>
       <c r="J301" s="47"/>
       <c r="K301" s="47"/>
       <c r="L301" s="47"/>
       <c r="M301" s="47"/>
     </row>
     <row r="302" spans="1:13" s="7" customFormat="1">
       <c r="A302" s="58" t="s">
         <v>0</v>