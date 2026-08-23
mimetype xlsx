--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -11,56 +11,56 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" r:id="rId1"/>
     <sheet name="2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2025'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1108" uniqueCount="94">
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>Fruit and vegetable juices, thousand liters</t>
   </si>
   <si>
     <t>Sunflower oil and its fractions, refined (except chemically modified), tons</t>
   </si>
   <si>
     <t>Cheese and cottage cheese, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Fine flour from wheat and meslin (a mixture of wheat and rye), tons      </t>
   </si>
   <si>
     <t xml:space="preserve">Mixes for the preparation of bakery products, tons </t>
   </si>
   <si>
     <t xml:space="preserve">Breakfast cereals and other cereal products , tons        </t>
   </si>
   <si>
     <t>Cognac, thousand liters</t>
   </si>
   <si>
@@ -305,54 +305,54 @@
   </si>
   <si>
     <t>Oil and gas refining equipment, Thousands of Kazakh tenge</t>
   </si>
   <si>
     <t>Fertilizers mineral or chemical,tons</t>
   </si>
   <si>
     <t xml:space="preserve">Poultry meat, ice cream, tons </t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Production of industrial products in physical terms in the Almaty city 2026 year*</t>
   </si>
   <si>
     <t>Machinery for agriculture and forestry used for soil preparation or cultivation, pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="173" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -368,50 +368,55 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -420,226 +425,238 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -932,65 +949,65 @@
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A183" sqref="A183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:13" s="1" customFormat="1">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="22.5">
       <c r="A4" s="23"/>
       <c r="B4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>75</v>
       </c>
@@ -13119,65 +13136,65 @@
       <c r="H300" s="22"/>
       <c r="I300" s="22"/>
       <c r="J300" s="22"/>
       <c r="K300" s="22"/>
       <c r="L300" s="22"/>
       <c r="M300" s="22"/>
     </row>
     <row r="301" spans="1:13" s="1" customFormat="1">
       <c r="A301" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B301" s="22"/>
       <c r="C301" s="22"/>
       <c r="D301" s="22"/>
       <c r="E301" s="22"/>
       <c r="F301" s="22"/>
       <c r="G301" s="22"/>
       <c r="H301" s="22"/>
       <c r="I301" s="22"/>
       <c r="J301" s="22"/>
       <c r="K301" s="22"/>
       <c r="L301" s="22"/>
       <c r="M301" s="22"/>
     </row>
     <row r="302" spans="1:13" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A302" s="63" t="s">
+      <c r="A302" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B302" s="63"/>
-[...10 lines deleted...]
-      <c r="M302" s="63"/>
+      <c r="B302" s="66"/>
+      <c r="C302" s="66"/>
+      <c r="D302" s="66"/>
+      <c r="E302" s="66"/>
+      <c r="F302" s="66"/>
+      <c r="G302" s="66"/>
+      <c r="H302" s="66"/>
+      <c r="I302" s="66"/>
+      <c r="J302" s="66"/>
+      <c r="K302" s="66"/>
+      <c r="L302" s="66"/>
+      <c r="M302" s="66"/>
     </row>
     <row r="303" spans="1:13" s="1" customFormat="1">
       <c r="A303" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
       <c r="L303" s="22"/>
       <c r="M303" s="22"/>
     </row>
     <row r="304" spans="1:13" s="1" customFormat="1">
       <c r="A304" s="22"/>
       <c r="B304" s="22"/>
       <c r="C304" s="22"/>
       <c r="D304" s="22"/>
       <c r="E304" s="22"/>
       <c r="F304" s="22"/>
@@ -14565,93 +14582,93 @@
       <c r="A1268" s="4"/>
       <c r="B1268" s="4"/>
     </row>
     <row r="1269" spans="1:2">
       <c r="A1269" s="4"/>
       <c r="B1269" s="4"/>
     </row>
     <row r="1270" spans="1:2">
       <c r="A1270" s="15"/>
       <c r="B1270" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A302:M302"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O1271"/>
+  <dimension ref="A1:O1286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H296" sqref="H296"/>
+      <selection activeCell="K307" sqref="K307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.28515625" style="46" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="46" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="46" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="46" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="46" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="46" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="46" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" style="46" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="46" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="46" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13.5703125" style="46" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="45"/>
       <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1">
       <c r="A3" s="47"/>
       <c r="B3" s="47"/>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="22.5">
       <c r="A4" s="23"/>
       <c r="B4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>72</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>73</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>74</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>75</v>
       </c>
@@ -14674,8875 +14691,9917 @@
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="33">
         <v>214</v>
       </c>
       <c r="C5" s="33">
         <v>349</v>
       </c>
       <c r="D5" s="27">
         <v>484</v>
       </c>
       <c r="E5" s="27">
         <v>619</v>
       </c>
       <c r="F5" s="27">
         <v>825</v>
       </c>
       <c r="G5" s="27">
         <v>1031</v>
       </c>
-      <c r="H5" s="33"/>
+      <c r="H5" s="62">
+        <v>1237</v>
+      </c>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="48"/>
       <c r="L5" s="33"/>
       <c r="M5" s="49"/>
     </row>
     <row r="6" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="33">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>62</v>
       </c>
       <c r="D6" s="27">
         <v>76</v>
       </c>
       <c r="E6" s="27">
         <v>90</v>
       </c>
       <c r="F6" s="27">
         <v>98</v>
       </c>
       <c r="G6" s="27">
         <v>106</v>
       </c>
-      <c r="H6" s="33"/>
+      <c r="H6" s="62">
+        <v>115</v>
+      </c>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="48"/>
       <c r="L6" s="33"/>
       <c r="M6" s="49"/>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="33">
         <v>24</v>
       </c>
       <c r="C7" s="33">
         <v>26</v>
       </c>
       <c r="D7" s="27">
         <v>28</v>
       </c>
       <c r="E7" s="27">
         <v>30</v>
       </c>
       <c r="F7" s="27">
         <v>30</v>
       </c>
       <c r="G7" s="27">
         <v>30</v>
       </c>
-      <c r="H7" s="33"/>
+      <c r="H7" s="62">
+        <v>30</v>
+      </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="48"/>
       <c r="L7" s="33"/>
       <c r="M7" s="49"/>
     </row>
     <row r="8" spans="1:13" s="7" customFormat="1">
       <c r="A8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="33">
         <v>72</v>
       </c>
       <c r="C8" s="33">
         <v>111</v>
       </c>
       <c r="D8" s="27">
         <v>150</v>
       </c>
       <c r="E8" s="27">
         <v>189</v>
       </c>
       <c r="F8" s="27">
         <v>226</v>
       </c>
       <c r="G8" s="27">
         <v>264</v>
       </c>
-      <c r="H8" s="33"/>
+      <c r="H8" s="62">
+        <v>301</v>
+      </c>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="48"/>
       <c r="L8" s="33"/>
       <c r="M8" s="49"/>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1">
       <c r="A9" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B9" s="33">
         <v>71</v>
       </c>
       <c r="C9" s="33">
         <v>87</v>
       </c>
       <c r="D9" s="27">
         <v>104</v>
       </c>
       <c r="E9" s="27">
         <v>120</v>
       </c>
       <c r="F9" s="27">
         <v>191</v>
       </c>
       <c r="G9" s="27">
         <v>263</v>
       </c>
-      <c r="H9" s="33"/>
+      <c r="H9" s="62">
+        <v>334</v>
+      </c>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="48"/>
       <c r="L9" s="33"/>
       <c r="M9" s="49"/>
     </row>
     <row r="10" spans="1:13" s="7" customFormat="1">
       <c r="A10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C10" s="33">
         <v>63</v>
       </c>
       <c r="D10" s="27">
         <v>127</v>
       </c>
       <c r="E10" s="27">
         <v>190</v>
       </c>
       <c r="F10" s="27">
         <v>279</v>
       </c>
       <c r="G10" s="27">
         <v>368</v>
       </c>
-      <c r="H10" s="33"/>
+      <c r="H10" s="62">
+        <v>457</v>
+      </c>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
       <c r="K10" s="48"/>
       <c r="L10" s="33"/>
       <c r="M10" s="49"/>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1">
       <c r="A11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="33">
         <v>2</v>
       </c>
       <c r="C11" s="33">
         <v>2</v>
       </c>
       <c r="D11" s="27">
         <v>2</v>
       </c>
       <c r="E11" s="27">
         <v>2</v>
       </c>
       <c r="F11" s="27">
         <v>2</v>
       </c>
       <c r="G11" s="27">
         <v>2</v>
       </c>
-      <c r="H11" s="48"/>
+      <c r="H11" s="62">
+        <v>2</v>
+      </c>
       <c r="I11" s="48"/>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="33"/>
       <c r="M11" s="49"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1">
       <c r="A12" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="33">
         <v>2</v>
       </c>
       <c r="C12" s="33">
         <v>2</v>
       </c>
       <c r="D12" s="27">
         <v>2</v>
       </c>
       <c r="E12" s="27">
         <v>2</v>
       </c>
       <c r="F12" s="27">
         <v>2</v>
       </c>
       <c r="G12" s="27">
         <v>2</v>
       </c>
-      <c r="H12" s="48"/>
+      <c r="H12" s="62">
+        <v>2</v>
+      </c>
       <c r="I12" s="48"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="33"/>
       <c r="M12" s="49"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="33">
         <v>6595</v>
       </c>
       <c r="C13" s="33">
         <v>13020</v>
       </c>
       <c r="D13" s="27">
         <v>20964</v>
       </c>
       <c r="E13" s="27">
         <v>27574</v>
       </c>
       <c r="F13" s="27">
         <v>36463</v>
       </c>
       <c r="G13" s="27">
         <v>44015</v>
       </c>
-      <c r="H13" s="33"/>
+      <c r="H13" s="62">
+        <v>50350</v>
+      </c>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="48"/>
       <c r="L13" s="33"/>
       <c r="M13" s="49"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="27">
         <v>4508</v>
       </c>
       <c r="E14" s="27">
         <v>5870</v>
       </c>
       <c r="F14" s="27">
         <v>7693</v>
       </c>
       <c r="G14" s="27">
         <v>8055</v>
       </c>
-      <c r="H14" s="33"/>
+      <c r="H14" s="62">
+        <v>9498</v>
+      </c>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="48"/>
       <c r="L14" s="33"/>
       <c r="M14" s="49"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="27">
         <v>16456</v>
       </c>
       <c r="E15" s="27">
         <v>21704</v>
       </c>
       <c r="F15" s="27">
         <v>28770</v>
       </c>
       <c r="G15" s="27">
         <v>35960</v>
       </c>
-      <c r="H15" s="33"/>
+      <c r="H15" s="62">
+        <v>40852</v>
+      </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="48"/>
       <c r="L15" s="33"/>
       <c r="M15" s="49"/>
     </row>
     <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A16" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="33">
         <v>78</v>
       </c>
       <c r="C16" s="33">
         <v>184</v>
       </c>
       <c r="D16" s="27">
         <v>291</v>
       </c>
       <c r="E16" s="27">
         <v>397</v>
       </c>
       <c r="F16" s="27">
         <v>554</v>
       </c>
       <c r="G16" s="27">
         <v>711</v>
       </c>
-      <c r="H16" s="33"/>
+      <c r="H16" s="62">
+        <v>869</v>
+      </c>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="48"/>
       <c r="L16" s="33"/>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="1:13" s="7" customFormat="1">
       <c r="A17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="33">
         <v>14</v>
       </c>
       <c r="C17" s="33">
         <v>25</v>
       </c>
       <c r="D17" s="27">
         <v>36</v>
       </c>
       <c r="E17" s="27">
         <v>47</v>
       </c>
       <c r="F17" s="27">
         <v>54</v>
       </c>
       <c r="G17" s="27">
         <v>61</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="62">
+        <v>69</v>
+      </c>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="48"/>
       <c r="L17" s="33"/>
       <c r="M17" s="49"/>
     </row>
     <row r="18" spans="1:13" s="7" customFormat="1">
       <c r="A18" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="33">
         <v>7</v>
       </c>
       <c r="C18" s="33">
         <v>9</v>
       </c>
       <c r="D18" s="27">
         <v>11</v>
       </c>
       <c r="E18" s="27">
         <v>13</v>
       </c>
       <c r="F18" s="27">
         <v>13</v>
       </c>
       <c r="G18" s="27">
         <v>13</v>
       </c>
-      <c r="H18" s="33"/>
+      <c r="H18" s="62">
+        <v>13</v>
+      </c>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="48"/>
       <c r="L18" s="33"/>
       <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1">
       <c r="A19" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="33">
         <v>29</v>
       </c>
       <c r="C19" s="33">
         <v>54</v>
       </c>
       <c r="D19" s="27">
         <v>80</v>
       </c>
       <c r="E19" s="27">
         <v>105</v>
       </c>
       <c r="F19" s="27">
         <v>128</v>
       </c>
       <c r="G19" s="27">
         <v>151</v>
       </c>
-      <c r="H19" s="33"/>
+      <c r="H19" s="62">
+        <v>174</v>
+      </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="48"/>
       <c r="L19" s="33"/>
       <c r="M19" s="49"/>
     </row>
     <row r="20" spans="1:13" s="7" customFormat="1">
       <c r="A20" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="33">
         <v>28</v>
       </c>
       <c r="C20" s="33">
         <v>43</v>
       </c>
       <c r="D20" s="27">
         <v>58</v>
       </c>
       <c r="E20" s="27">
         <v>73</v>
       </c>
       <c r="F20" s="27">
         <v>126</v>
       </c>
       <c r="G20" s="27">
         <v>180</v>
       </c>
-      <c r="H20" s="33"/>
+      <c r="H20" s="62">
+        <v>234</v>
+      </c>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="48"/>
       <c r="L20" s="33"/>
       <c r="M20" s="49"/>
     </row>
     <row r="21" spans="1:13" s="7" customFormat="1">
       <c r="A21" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C21" s="33">
         <v>53</v>
       </c>
       <c r="D21" s="27">
         <v>106</v>
       </c>
       <c r="E21" s="27">
         <v>159</v>
       </c>
       <c r="F21" s="27">
         <v>232</v>
       </c>
       <c r="G21" s="27">
         <v>306</v>
       </c>
-      <c r="H21" s="33"/>
+      <c r="H21" s="62">
+        <v>379</v>
+      </c>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="48"/>
       <c r="L21" s="33"/>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A22" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="33">
         <v>1</v>
       </c>
       <c r="C22" s="33">
         <v>2</v>
       </c>
       <c r="D22" s="27">
         <v>3</v>
       </c>
       <c r="E22" s="27">
         <v>4</v>
       </c>
       <c r="F22" s="27">
         <v>5</v>
       </c>
       <c r="G22" s="27">
         <v>6</v>
       </c>
-      <c r="H22" s="25"/>
+      <c r="H22" s="62">
+        <v>7</v>
+      </c>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="7" customFormat="1">
       <c r="A23" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>2</v>
       </c>
       <c r="D23" s="27">
         <v>3</v>
       </c>
       <c r="E23" s="27">
         <v>4</v>
       </c>
       <c r="F23" s="27">
         <v>5</v>
       </c>
       <c r="G23" s="27">
         <v>6</v>
       </c>
-      <c r="H23" s="25"/>
+      <c r="H23" s="62">
+        <v>7</v>
+      </c>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="7" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="33">
         <v>123</v>
       </c>
       <c r="C24" s="33">
         <v>144</v>
       </c>
       <c r="D24" s="27">
         <v>165</v>
       </c>
       <c r="E24" s="27">
         <v>185</v>
       </c>
       <c r="F24" s="27">
         <v>222</v>
       </c>
       <c r="G24" s="27">
         <v>258</v>
       </c>
-      <c r="H24" s="33"/>
+      <c r="H24" s="62">
+        <v>294</v>
+      </c>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="48"/>
       <c r="L24" s="33"/>
       <c r="M24" s="49"/>
     </row>
     <row r="25" spans="1:13" s="7" customFormat="1">
       <c r="A25" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="33">
         <v>30</v>
       </c>
       <c r="C25" s="33">
         <v>30</v>
       </c>
       <c r="D25" s="27">
         <v>31</v>
       </c>
       <c r="E25" s="27">
         <v>31</v>
       </c>
       <c r="F25" s="27">
         <v>31</v>
       </c>
       <c r="G25" s="27">
         <v>32</v>
       </c>
-      <c r="H25" s="33"/>
+      <c r="H25" s="62">
+        <v>32</v>
+      </c>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="48"/>
       <c r="L25" s="33"/>
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="33">
         <v>16</v>
       </c>
       <c r="C26" s="33">
         <v>16</v>
       </c>
       <c r="D26" s="27">
         <v>16</v>
       </c>
       <c r="E26" s="27">
         <v>16</v>
       </c>
       <c r="F26" s="27">
         <v>16</v>
       </c>
       <c r="G26" s="27">
         <v>16</v>
       </c>
-      <c r="H26" s="33"/>
+      <c r="H26" s="62">
+        <v>16</v>
+      </c>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="48"/>
       <c r="L26" s="33"/>
       <c r="M26" s="49"/>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="33">
         <v>38</v>
       </c>
       <c r="C27" s="33">
         <v>50</v>
       </c>
       <c r="D27" s="27">
         <v>62</v>
       </c>
       <c r="E27" s="27">
         <v>74</v>
       </c>
       <c r="F27" s="27">
         <v>86</v>
       </c>
       <c r="G27" s="27">
         <v>98</v>
       </c>
-      <c r="H27" s="33"/>
+      <c r="H27" s="62">
+        <v>110</v>
+      </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="48"/>
       <c r="L27" s="33"/>
       <c r="M27" s="49"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B28" s="33">
         <v>39</v>
       </c>
       <c r="C28" s="33">
         <v>40</v>
       </c>
       <c r="D28" s="27">
         <v>40</v>
       </c>
       <c r="E28" s="27">
         <v>41</v>
       </c>
       <c r="F28" s="27">
         <v>56</v>
       </c>
       <c r="G28" s="27">
         <v>70</v>
       </c>
-      <c r="H28" s="33"/>
+      <c r="H28" s="62">
+        <v>85</v>
+      </c>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="48"/>
       <c r="L28" s="33"/>
       <c r="M28" s="49"/>
     </row>
     <row r="29" spans="1:13" s="7" customFormat="1">
       <c r="A29" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="33">
         <v>8</v>
       </c>
       <c r="D29" s="27">
         <v>15</v>
       </c>
       <c r="E29" s="27">
         <v>23</v>
       </c>
       <c r="F29" s="27">
         <v>32</v>
       </c>
       <c r="G29" s="27">
         <v>42</v>
       </c>
-      <c r="H29" s="33"/>
+      <c r="H29" s="62">
+        <v>51</v>
+      </c>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="48"/>
       <c r="L29" s="33"/>
       <c r="M29" s="49"/>
     </row>
     <row r="30" spans="1:13" s="7" customFormat="1">
       <c r="A30" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="33">
         <v>2</v>
       </c>
       <c r="D30" s="27">
         <v>5</v>
       </c>
       <c r="E30" s="27">
         <v>7</v>
       </c>
       <c r="F30" s="27">
         <v>7</v>
       </c>
       <c r="G30" s="27">
         <v>7</v>
       </c>
-      <c r="H30" s="33"/>
+      <c r="H30" s="62">
+        <v>7</v>
+      </c>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="48"/>
       <c r="L30" s="33"/>
       <c r="M30" s="49"/>
     </row>
     <row r="31" spans="1:13" s="7" customFormat="1">
       <c r="A31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="33">
         <v>2</v>
       </c>
       <c r="D31" s="27">
         <v>5</v>
       </c>
       <c r="E31" s="27">
         <v>7</v>
       </c>
       <c r="F31" s="27">
         <v>7</v>
       </c>
       <c r="G31" s="27">
         <v>7</v>
       </c>
-      <c r="H31" s="33"/>
+      <c r="H31" s="62">
+        <v>7</v>
+      </c>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="48"/>
       <c r="L31" s="33"/>
       <c r="M31" s="49"/>
     </row>
     <row r="32" spans="1:13" s="7" customFormat="1">
       <c r="A32" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="33">
         <v>14</v>
       </c>
       <c r="D32" s="27">
         <v>16</v>
       </c>
       <c r="E32" s="27">
         <v>19</v>
       </c>
       <c r="F32" s="27">
         <v>26</v>
       </c>
       <c r="G32" s="27">
         <v>32</v>
       </c>
-      <c r="H32" s="33"/>
+      <c r="H32" s="62">
+        <v>39</v>
+      </c>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="48"/>
       <c r="L32" s="33"/>
       <c r="M32" s="49"/>
     </row>
     <row r="33" spans="1:13" s="7" customFormat="1">
       <c r="A33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="33">
         <v>3</v>
       </c>
       <c r="C33" s="33">
         <v>3</v>
       </c>
       <c r="D33" s="27">
         <v>3</v>
       </c>
       <c r="E33" s="27">
         <v>4</v>
       </c>
       <c r="F33" s="27">
         <v>4</v>
       </c>
       <c r="G33" s="27">
         <v>4</v>
       </c>
-      <c r="H33" s="33"/>
+      <c r="H33" s="62">
+        <v>5</v>
+      </c>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="48"/>
       <c r="L33" s="33"/>
       <c r="M33" s="49"/>
     </row>
     <row r="34" spans="1:13" s="7" customFormat="1">
       <c r="A34" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="33">
         <v>1</v>
       </c>
       <c r="C34" s="33">
         <v>1</v>
       </c>
       <c r="D34" s="27">
         <v>1</v>
       </c>
       <c r="E34" s="27">
         <v>1</v>
       </c>
       <c r="F34" s="27">
         <v>1</v>
       </c>
       <c r="G34" s="27">
         <v>1</v>
       </c>
-      <c r="H34" s="33"/>
+      <c r="H34" s="62">
+        <v>1</v>
+      </c>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="48"/>
       <c r="L34" s="33"/>
       <c r="M34" s="49"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1">
       <c r="A35" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="33">
         <v>4</v>
       </c>
       <c r="D35" s="27">
         <v>4</v>
       </c>
       <c r="E35" s="27">
         <v>4</v>
       </c>
       <c r="F35" s="27">
         <v>5</v>
       </c>
       <c r="G35" s="27">
         <v>6</v>
       </c>
-      <c r="H35" s="33"/>
+      <c r="H35" s="62">
+        <v>6</v>
+      </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="48"/>
       <c r="L35" s="33"/>
       <c r="M35" s="49"/>
     </row>
     <row r="36" spans="1:13" s="7" customFormat="1">
       <c r="A36" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="33">
         <v>4</v>
       </c>
       <c r="C36" s="33">
         <v>4</v>
       </c>
       <c r="D36" s="27">
         <v>5</v>
       </c>
       <c r="E36" s="27">
         <v>5</v>
       </c>
       <c r="F36" s="27">
         <v>7</v>
       </c>
       <c r="G36" s="27">
         <v>9</v>
       </c>
-      <c r="H36" s="33"/>
+      <c r="H36" s="62">
+        <v>11</v>
+      </c>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="48"/>
       <c r="L36" s="33"/>
       <c r="M36" s="49"/>
     </row>
     <row r="37" spans="1:13" s="7" customFormat="1">
       <c r="A37" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="33">
         <v>2</v>
       </c>
       <c r="D37" s="27">
         <v>3</v>
       </c>
       <c r="E37" s="27">
         <v>5</v>
       </c>
       <c r="F37" s="27">
         <v>9</v>
       </c>
       <c r="G37" s="27">
         <v>12</v>
       </c>
-      <c r="H37" s="33"/>
+      <c r="H37" s="62">
+        <v>16</v>
+      </c>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="48"/>
       <c r="L37" s="33"/>
       <c r="M37" s="49"/>
     </row>
     <row r="38" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A38" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="33">
         <v>193</v>
       </c>
       <c r="C38" s="33">
         <v>443</v>
       </c>
       <c r="D38" s="27">
         <v>708</v>
       </c>
       <c r="E38" s="27">
         <v>982</v>
       </c>
       <c r="F38" s="27">
         <v>1245</v>
       </c>
       <c r="G38" s="27">
         <v>1513</v>
       </c>
-      <c r="H38" s="33"/>
+      <c r="H38" s="62">
+        <v>1804</v>
+      </c>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="48"/>
       <c r="L38" s="33"/>
       <c r="M38" s="49"/>
     </row>
     <row r="39" spans="1:13" s="7" customFormat="1">
       <c r="A39" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="33">
         <v>0</v>
       </c>
       <c r="C39" s="33">
         <v>0</v>
       </c>
       <c r="D39" s="27">
         <v>0</v>
       </c>
       <c r="E39" s="27">
         <v>0</v>
       </c>
       <c r="F39" s="27">
         <v>0</v>
       </c>
       <c r="G39" s="27">
         <v>0</v>
       </c>
-      <c r="H39" s="33"/>
+      <c r="H39" s="62">
+        <v>0</v>
+      </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="48"/>
       <c r="L39" s="33"/>
       <c r="M39" s="49"/>
     </row>
     <row r="40" spans="1:13" s="7" customFormat="1">
       <c r="A40" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="33">
         <v>133</v>
       </c>
       <c r="C40" s="33">
         <v>266</v>
       </c>
       <c r="D40" s="27">
         <v>418</v>
       </c>
       <c r="E40" s="27">
         <v>578</v>
       </c>
       <c r="F40" s="27">
         <v>679</v>
       </c>
       <c r="G40" s="27">
         <v>784</v>
       </c>
-      <c r="H40" s="33"/>
+      <c r="H40" s="62">
+        <v>905</v>
+      </c>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="48"/>
       <c r="L40" s="33"/>
       <c r="M40" s="49"/>
     </row>
     <row r="41" spans="1:13" s="7" customFormat="1">
       <c r="A41" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="33">
         <v>25</v>
       </c>
       <c r="C41" s="33">
         <v>71</v>
       </c>
       <c r="D41" s="27">
         <v>116</v>
       </c>
       <c r="E41" s="27">
         <v>161</v>
       </c>
       <c r="F41" s="27">
         <v>194</v>
       </c>
       <c r="G41" s="27">
         <v>227</v>
       </c>
-      <c r="H41" s="33"/>
+      <c r="H41" s="62">
+        <v>260</v>
+      </c>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="48"/>
       <c r="L41" s="33"/>
       <c r="M41" s="49"/>
     </row>
     <row r="42" spans="1:13" s="7" customFormat="1">
       <c r="A42" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="33">
         <v>25</v>
       </c>
       <c r="C42" s="33">
         <v>46</v>
       </c>
       <c r="D42" s="27">
         <v>64</v>
       </c>
       <c r="E42" s="27">
         <v>82</v>
       </c>
       <c r="F42" s="27">
         <v>112</v>
       </c>
       <c r="G42" s="27">
         <v>143</v>
       </c>
-      <c r="H42" s="33"/>
+      <c r="H42" s="62">
+        <v>170</v>
+      </c>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="48"/>
       <c r="L42" s="33"/>
       <c r="M42" s="49"/>
     </row>
     <row r="43" spans="1:13" s="7" customFormat="1">
       <c r="A43" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="33">
         <v>5</v>
       </c>
       <c r="C43" s="33">
         <v>50</v>
       </c>
       <c r="D43" s="27">
         <v>95</v>
       </c>
       <c r="E43" s="27">
         <v>141</v>
       </c>
       <c r="F43" s="27">
         <v>181</v>
       </c>
       <c r="G43" s="27">
         <v>222</v>
       </c>
-      <c r="H43" s="33"/>
+      <c r="H43" s="62">
+        <v>264</v>
+      </c>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="48"/>
       <c r="L43" s="33"/>
       <c r="M43" s="49"/>
     </row>
     <row r="44" spans="1:13" s="7" customFormat="1">
       <c r="A44" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="33">
         <v>0</v>
       </c>
       <c r="C44" s="33">
         <v>0</v>
       </c>
       <c r="D44" s="27">
         <v>0</v>
       </c>
       <c r="E44" s="27">
         <v>0</v>
       </c>
       <c r="F44" s="27">
         <v>0</v>
       </c>
       <c r="G44" s="27">
         <v>0</v>
       </c>
-      <c r="H44" s="33"/>
+      <c r="H44" s="62">
+        <v>0</v>
+      </c>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="48"/>
       <c r="L44" s="33"/>
       <c r="M44" s="49"/>
     </row>
     <row r="45" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A45" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="33">
         <v>4</v>
       </c>
       <c r="C45" s="33">
         <v>9</v>
       </c>
       <c r="D45" s="27">
         <v>14</v>
       </c>
       <c r="E45" s="27">
         <v>19</v>
       </c>
       <c r="F45" s="27">
         <v>77</v>
       </c>
       <c r="G45" s="27">
         <v>137</v>
       </c>
-      <c r="H45" s="33"/>
+      <c r="H45" s="62">
+        <v>204</v>
+      </c>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="48"/>
       <c r="L45" s="33"/>
       <c r="M45" s="49"/>
     </row>
     <row r="46" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A46" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="33">
         <v>23</v>
       </c>
       <c r="C46" s="33">
         <v>55</v>
       </c>
       <c r="D46" s="27">
         <v>87</v>
       </c>
       <c r="E46" s="27">
         <v>118</v>
       </c>
       <c r="F46" s="27">
         <v>180</v>
       </c>
       <c r="G46" s="27">
         <v>241</v>
       </c>
-      <c r="H46" s="33"/>
+      <c r="H46" s="62">
+        <v>303</v>
+      </c>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="48"/>
       <c r="L46" s="33"/>
       <c r="M46" s="49"/>
     </row>
     <row r="47" spans="1:13" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="33">
         <v>22</v>
       </c>
       <c r="C47" s="33">
         <v>52</v>
       </c>
       <c r="D47" s="27">
         <v>83</v>
       </c>
       <c r="E47" s="27">
         <v>114</v>
       </c>
       <c r="F47" s="27">
         <v>127</v>
       </c>
       <c r="G47" s="27">
         <v>141</v>
       </c>
-      <c r="H47" s="33"/>
+      <c r="H47" s="62">
+        <v>155</v>
+      </c>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="48"/>
       <c r="L47" s="33"/>
       <c r="M47" s="49"/>
     </row>
     <row r="48" spans="1:13" s="7" customFormat="1">
       <c r="A48" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="33">
         <v>1</v>
       </c>
       <c r="C48" s="33">
         <v>3</v>
       </c>
       <c r="D48" s="27">
         <v>4</v>
       </c>
       <c r="E48" s="27">
         <v>5</v>
       </c>
       <c r="F48" s="27">
         <v>52</v>
       </c>
       <c r="G48" s="27">
         <v>100</v>
       </c>
-      <c r="H48" s="33"/>
+      <c r="H48" s="62">
+        <v>148</v>
+      </c>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="48"/>
       <c r="L48" s="33"/>
       <c r="M48" s="49"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="32">
         <v>288.10000000000002</v>
       </c>
       <c r="C49" s="32">
         <v>366.5</v>
       </c>
       <c r="D49" s="28">
         <v>463</v>
       </c>
       <c r="E49" s="28">
         <v>716.4</v>
       </c>
       <c r="F49" s="28">
         <v>878.9</v>
       </c>
       <c r="G49" s="28">
         <v>1024.3</v>
       </c>
-      <c r="H49" s="32"/>
+      <c r="H49" s="63">
+        <v>1263.8</v>
+      </c>
       <c r="I49" s="32"/>
       <c r="J49" s="32"/>
       <c r="K49" s="50"/>
       <c r="L49" s="32"/>
       <c r="M49" s="51"/>
     </row>
     <row r="50" spans="1:13" s="7" customFormat="1">
       <c r="A50" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="32">
         <v>1.3</v>
       </c>
       <c r="D50" s="28">
         <v>2.6</v>
       </c>
       <c r="E50" s="28">
         <v>3.9</v>
       </c>
       <c r="F50" s="28">
         <v>4.2</v>
       </c>
       <c r="G50" s="28">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H50" s="32"/>
+      <c r="H50" s="63">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="I50" s="32"/>
       <c r="J50" s="32"/>
       <c r="K50" s="50"/>
       <c r="L50" s="32"/>
       <c r="M50" s="51"/>
     </row>
     <row r="51" spans="1:13" s="7" customFormat="1">
       <c r="A51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F51" s="32">
         <v>2</v>
       </c>
       <c r="G51" s="28">
         <v>4</v>
       </c>
-      <c r="H51" s="32"/>
+      <c r="H51" s="63">
+        <v>6</v>
+      </c>
       <c r="I51" s="32"/>
       <c r="J51" s="32"/>
       <c r="K51" s="50"/>
       <c r="L51" s="32"/>
       <c r="M51" s="51"/>
     </row>
     <row r="52" spans="1:13" s="7" customFormat="1">
       <c r="A52" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="32">
         <v>364</v>
       </c>
       <c r="D52" s="28">
         <v>459</v>
       </c>
       <c r="E52" s="28">
         <v>711</v>
       </c>
       <c r="F52" s="28">
         <v>871</v>
       </c>
       <c r="G52" s="28">
         <v>1014</v>
       </c>
-      <c r="H52" s="32"/>
+      <c r="H52" s="63">
+        <v>1251</v>
+      </c>
       <c r="I52" s="32"/>
       <c r="J52" s="32"/>
       <c r="K52" s="50"/>
       <c r="L52" s="32"/>
       <c r="M52" s="51"/>
     </row>
     <row r="53" spans="1:13" s="7" customFormat="1">
       <c r="A53" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="32">
         <v>0.3</v>
       </c>
       <c r="D53" s="28">
         <v>0.4</v>
       </c>
       <c r="E53" s="28">
         <v>0.6</v>
       </c>
       <c r="F53" s="28">
         <v>0.7</v>
       </c>
       <c r="G53" s="28">
         <v>0.8</v>
       </c>
-      <c r="H53" s="32"/>
+      <c r="H53" s="63">
+        <v>1</v>
+      </c>
       <c r="I53" s="32"/>
       <c r="J53" s="32"/>
       <c r="K53" s="50"/>
       <c r="L53" s="32"/>
       <c r="M53" s="51"/>
     </row>
     <row r="54" spans="1:13" s="7" customFormat="1">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="32">
         <v>0.9</v>
       </c>
       <c r="C54" s="32">
         <v>0.9</v>
       </c>
       <c r="D54" s="28">
         <v>0.9</v>
       </c>
       <c r="E54" s="28">
         <v>0.9</v>
       </c>
       <c r="F54" s="28">
         <v>0.9</v>
       </c>
       <c r="G54" s="28">
         <v>0.9</v>
       </c>
-      <c r="H54" s="32"/>
+      <c r="H54" s="63">
+        <v>0.9</v>
+      </c>
       <c r="I54" s="32"/>
       <c r="J54" s="32"/>
       <c r="K54" s="50"/>
       <c r="L54" s="32"/>
       <c r="M54" s="51"/>
     </row>
     <row r="55" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A55" s="24" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="33">
         <v>1623</v>
       </c>
       <c r="C55" s="33">
         <v>3964</v>
       </c>
       <c r="D55" s="27">
         <v>6289</v>
       </c>
       <c r="E55" s="27">
         <v>8004</v>
       </c>
       <c r="F55" s="27">
         <v>10259</v>
       </c>
       <c r="G55" s="27">
         <v>11571</v>
       </c>
-      <c r="H55" s="33"/>
+      <c r="H55" s="62">
+        <v>13893</v>
+      </c>
       <c r="I55" s="33"/>
       <c r="J55" s="33"/>
       <c r="K55" s="48"/>
       <c r="L55" s="33"/>
       <c r="M55" s="49"/>
     </row>
     <row r="56" spans="1:13" s="7" customFormat="1">
       <c r="A56" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C56" s="33">
         <v>2986</v>
       </c>
       <c r="D56" s="27">
         <v>4508</v>
       </c>
       <c r="E56" s="27">
         <v>5870</v>
       </c>
       <c r="F56" s="27">
         <v>7693</v>
       </c>
       <c r="G56" s="27">
         <v>8055</v>
       </c>
-      <c r="H56" s="33"/>
+      <c r="H56" s="62">
+        <v>9498</v>
+      </c>
       <c r="I56" s="33"/>
       <c r="J56" s="33"/>
       <c r="K56" s="48"/>
       <c r="L56" s="33"/>
       <c r="M56" s="49"/>
     </row>
     <row r="57" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A57" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C57" s="33">
         <v>978</v>
       </c>
       <c r="D57" s="27">
         <v>1781</v>
       </c>
       <c r="E57" s="27">
         <v>2134</v>
       </c>
       <c r="F57" s="27">
         <v>2566</v>
       </c>
       <c r="G57" s="27">
         <v>3516</v>
       </c>
-      <c r="H57" s="33"/>
+      <c r="H57" s="62">
+        <v>4395</v>
+      </c>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="48"/>
       <c r="L57" s="33"/>
       <c r="M57" s="49"/>
     </row>
     <row r="58" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="33">
         <v>330</v>
       </c>
       <c r="C58" s="33">
         <v>574</v>
       </c>
       <c r="D58" s="27">
         <v>798</v>
       </c>
       <c r="E58" s="27">
         <v>1162</v>
       </c>
       <c r="F58" s="27">
         <v>1465</v>
       </c>
       <c r="G58" s="27">
         <v>1781</v>
       </c>
-      <c r="H58" s="33"/>
+      <c r="H58" s="62">
+        <v>2108</v>
+      </c>
       <c r="I58" s="33"/>
       <c r="J58" s="33"/>
       <c r="K58" s="48"/>
       <c r="L58" s="33"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B59" s="33">
         <v>310</v>
       </c>
       <c r="C59" s="33">
         <v>540</v>
       </c>
       <c r="D59" s="27">
         <v>749</v>
       </c>
       <c r="E59" s="27">
         <v>1098</v>
       </c>
       <c r="F59" s="27">
         <v>1390</v>
       </c>
       <c r="G59" s="27">
         <v>1695</v>
       </c>
-      <c r="H59" s="33"/>
+      <c r="H59" s="62">
+        <v>2011</v>
+      </c>
       <c r="I59" s="33"/>
       <c r="J59" s="33"/>
       <c r="K59" s="48"/>
       <c r="L59" s="33"/>
       <c r="M59" s="49"/>
     </row>
     <row r="60" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A60" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B60" s="33">
         <v>20</v>
       </c>
       <c r="C60" s="33">
         <v>34</v>
       </c>
       <c r="D60" s="27">
         <v>49</v>
       </c>
       <c r="E60" s="27">
         <v>64</v>
       </c>
       <c r="F60" s="27">
         <v>75</v>
       </c>
       <c r="G60" s="27">
         <v>86</v>
       </c>
-      <c r="H60" s="33"/>
+      <c r="H60" s="62">
+        <v>97</v>
+      </c>
       <c r="I60" s="33"/>
       <c r="J60" s="33"/>
       <c r="K60" s="48"/>
       <c r="L60" s="33"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="33">
         <v>756</v>
       </c>
       <c r="C61" s="33">
         <v>1627</v>
       </c>
       <c r="D61" s="27">
         <v>2421</v>
       </c>
       <c r="E61" s="27">
         <v>3281</v>
       </c>
       <c r="F61" s="27">
         <v>4173</v>
       </c>
       <c r="G61" s="27">
         <v>5025</v>
       </c>
-      <c r="H61" s="33"/>
+      <c r="H61" s="62">
+        <v>5783</v>
+      </c>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="48"/>
       <c r="L61" s="33"/>
       <c r="M61" s="49"/>
     </row>
     <row r="62" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A62" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="33">
         <v>541</v>
       </c>
       <c r="C62" s="33">
         <v>1197</v>
       </c>
       <c r="D62" s="27">
         <v>1853</v>
       </c>
       <c r="E62" s="27">
         <v>2510</v>
       </c>
       <c r="F62" s="27">
         <v>3255</v>
       </c>
       <c r="G62" s="27">
         <v>4000</v>
       </c>
-      <c r="H62" s="33"/>
+      <c r="H62" s="62">
+        <v>4745</v>
+      </c>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="48"/>
       <c r="L62" s="33"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" s="7" customFormat="1" ht="15.75" customHeight="1">
       <c r="A63" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C63" s="33">
         <v>155</v>
       </c>
       <c r="D63" s="27">
         <v>221</v>
       </c>
       <c r="E63" s="27">
         <v>298</v>
       </c>
       <c r="F63" s="27">
         <v>334</v>
       </c>
       <c r="G63" s="27">
         <v>373</v>
       </c>
-      <c r="H63" s="33"/>
+      <c r="H63" s="62">
+        <v>381</v>
+      </c>
       <c r="I63" s="33"/>
       <c r="J63" s="33"/>
       <c r="K63" s="48"/>
       <c r="L63" s="33"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" s="7" customFormat="1">
       <c r="A64" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C64" s="33">
         <v>275</v>
       </c>
       <c r="D64" s="27">
         <v>347</v>
       </c>
       <c r="E64" s="27">
         <v>473</v>
       </c>
       <c r="F64" s="27">
         <v>584</v>
       </c>
       <c r="G64" s="27">
         <v>652</v>
       </c>
-      <c r="H64" s="33"/>
+      <c r="H64" s="62">
+        <v>657</v>
+      </c>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="48"/>
       <c r="L64" s="33"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" s="7" customFormat="1">
       <c r="A65" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="33">
         <v>880</v>
       </c>
       <c r="C65" s="33">
         <v>1889</v>
       </c>
       <c r="D65" s="27">
         <v>2966</v>
       </c>
       <c r="E65" s="27">
         <v>3889</v>
       </c>
       <c r="F65" s="27">
         <v>4725</v>
       </c>
       <c r="G65" s="27">
         <v>5370</v>
       </c>
-      <c r="H65" s="33"/>
+      <c r="H65" s="62">
+        <v>5905</v>
+      </c>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="48"/>
       <c r="L65" s="33"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" s="7" customFormat="1">
       <c r="A66" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="33">
         <v>462</v>
       </c>
       <c r="C66" s="33">
         <v>920</v>
       </c>
       <c r="D66" s="27">
         <v>1537</v>
       </c>
       <c r="E66" s="27">
         <v>2037</v>
       </c>
       <c r="F66" s="27">
         <v>2550</v>
       </c>
       <c r="G66" s="27">
         <v>2883</v>
       </c>
-      <c r="H66" s="33"/>
+      <c r="H66" s="62">
+        <v>3124</v>
+      </c>
       <c r="I66" s="33"/>
       <c r="J66" s="33"/>
       <c r="K66" s="48"/>
       <c r="L66" s="33"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" s="7" customFormat="1">
       <c r="A67" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="33">
         <v>418</v>
       </c>
       <c r="C67" s="33">
         <v>952</v>
       </c>
       <c r="D67" s="27">
         <v>1396</v>
       </c>
       <c r="E67" s="27">
         <v>1802</v>
       </c>
       <c r="F67" s="27">
         <v>2099</v>
       </c>
       <c r="G67" s="27">
         <v>2385</v>
       </c>
-      <c r="H67" s="33"/>
+      <c r="H67" s="62">
+        <v>2653</v>
+      </c>
       <c r="I67" s="33"/>
       <c r="J67" s="33"/>
       <c r="K67" s="48"/>
       <c r="L67" s="33"/>
       <c r="M67" s="49"/>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1">
       <c r="A68" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C68" s="33">
         <v>7</v>
       </c>
       <c r="D68" s="27">
         <v>15</v>
       </c>
       <c r="E68" s="27">
         <v>22</v>
       </c>
       <c r="F68" s="27">
         <v>30</v>
       </c>
       <c r="G68" s="27">
         <v>38</v>
       </c>
-      <c r="H68" s="33"/>
+      <c r="H68" s="62">
+        <v>46</v>
+      </c>
       <c r="I68" s="33"/>
       <c r="J68" s="33"/>
       <c r="K68" s="48"/>
       <c r="L68" s="33"/>
       <c r="M68" s="49"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1">
       <c r="A69" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C69" s="33">
         <v>9</v>
       </c>
       <c r="D69" s="27">
         <v>19</v>
       </c>
       <c r="E69" s="27">
         <v>28</v>
       </c>
       <c r="F69" s="27">
         <v>46</v>
       </c>
       <c r="G69" s="27">
         <v>64</v>
       </c>
-      <c r="H69" s="33"/>
+      <c r="H69" s="62">
+        <v>82</v>
+      </c>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="48"/>
       <c r="L69" s="33"/>
       <c r="M69" s="49"/>
     </row>
     <row r="70" spans="1:13" s="7" customFormat="1">
       <c r="A70" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="33">
         <v>427</v>
       </c>
       <c r="C70" s="33">
         <v>931</v>
       </c>
       <c r="D70" s="27">
         <v>1490</v>
       </c>
       <c r="E70" s="27">
         <v>1974</v>
       </c>
       <c r="F70" s="27">
         <v>2675</v>
       </c>
       <c r="G70" s="27">
         <v>3237</v>
       </c>
-      <c r="H70" s="33"/>
+      <c r="H70" s="62">
+        <v>3762</v>
+      </c>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="48"/>
       <c r="L70" s="33"/>
       <c r="M70" s="49"/>
     </row>
     <row r="71" spans="1:13" s="7" customFormat="1">
       <c r="A71" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E71" s="34" t="s">
         <v>83</v>
       </c>
       <c r="F71" s="33">
         <v>2</v>
       </c>
       <c r="G71" s="27">
         <v>5</v>
       </c>
-      <c r="H71" s="33"/>
+      <c r="H71" s="62">
+        <v>7</v>
+      </c>
       <c r="I71" s="33"/>
       <c r="J71" s="33"/>
       <c r="K71" s="48"/>
       <c r="L71" s="33"/>
       <c r="M71" s="49"/>
     </row>
     <row r="72" spans="1:13" s="7" customFormat="1">
       <c r="A72" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="33">
         <v>0</v>
       </c>
       <c r="C72" s="33">
         <v>1</v>
       </c>
       <c r="D72" s="27">
         <v>1</v>
       </c>
       <c r="E72" s="27">
         <v>1</v>
       </c>
       <c r="F72" s="27">
         <v>2</v>
       </c>
       <c r="G72" s="27">
         <v>2</v>
       </c>
-      <c r="H72" s="33"/>
+      <c r="H72" s="62">
+        <v>2</v>
+      </c>
       <c r="I72" s="33"/>
       <c r="J72" s="33"/>
       <c r="K72" s="48"/>
       <c r="L72" s="33"/>
       <c r="M72" s="49"/>
     </row>
     <row r="73" spans="1:13" s="7" customFormat="1">
       <c r="A73" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B73" s="33">
         <v>426</v>
       </c>
       <c r="C73" s="33">
         <v>930</v>
       </c>
       <c r="D73" s="27">
         <v>1487</v>
       </c>
       <c r="E73" s="27">
         <v>1969</v>
       </c>
       <c r="F73" s="27">
         <v>2667</v>
       </c>
       <c r="G73" s="27">
         <v>3226</v>
       </c>
-      <c r="H73" s="33"/>
+      <c r="H73" s="62">
+        <v>3747</v>
+      </c>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="48"/>
       <c r="L73" s="33"/>
       <c r="M73" s="49"/>
     </row>
     <row r="74" spans="1:13" s="7" customFormat="1">
       <c r="A74" s="31" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B74" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="C74" s="33">
+      <c r="C74" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F74" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G74" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H74" s="62">
         <v>1</v>
       </c>
-      <c r="D74" s="27">
-[...11 lines deleted...]
-      <c r="H74" s="33"/>
       <c r="I74" s="33"/>
       <c r="J74" s="33"/>
       <c r="K74" s="48"/>
       <c r="L74" s="33"/>
       <c r="M74" s="49"/>
     </row>
-    <row r="75" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>82</v>
+    <row r="75" spans="1:13" s="7" customFormat="1">
+      <c r="A75" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B75" s="34" t="s">
+        <v>83</v>
       </c>
       <c r="C75" s="33">
-        <v>640</v>
+        <v>1</v>
       </c>
       <c r="D75" s="27">
-        <v>1050</v>
+        <v>2</v>
       </c>
       <c r="E75" s="27">
-        <v>1403</v>
+        <v>3</v>
       </c>
       <c r="F75" s="27">
-        <v>1929</v>
+        <v>4</v>
       </c>
       <c r="G75" s="27">
-        <v>2346</v>
-[...1 lines deleted...]
-      <c r="H75" s="33"/>
+        <v>4</v>
+      </c>
+      <c r="H75" s="62">
+        <v>5</v>
+      </c>
       <c r="I75" s="33"/>
       <c r="J75" s="33"/>
       <c r="K75" s="48"/>
       <c r="L75" s="33"/>
       <c r="M75" s="49"/>
     </row>
-    <row r="76" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="76" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A76" s="24" t="s">
+        <v>28</v>
       </c>
       <c r="B76" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C76" s="33">
         <v>640</v>
       </c>
       <c r="D76" s="27">
         <v>1050</v>
       </c>
       <c r="E76" s="27">
         <v>1403</v>
       </c>
       <c r="F76" s="27">
         <v>1929</v>
       </c>
       <c r="G76" s="27">
         <v>2346</v>
       </c>
-      <c r="H76" s="33"/>
+      <c r="H76" s="62">
+        <v>2702</v>
+      </c>
       <c r="I76" s="33"/>
       <c r="J76" s="33"/>
       <c r="K76" s="48"/>
       <c r="L76" s="33"/>
       <c r="M76" s="49"/>
     </row>
-    <row r="77" spans="1:13" s="7" customFormat="1" ht="34.5">
-[...4 lines deleted...]
-        <v>110</v>
+    <row r="77" spans="1:13" s="7" customFormat="1">
+      <c r="A77" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B77" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C77" s="33">
-        <v>263</v>
+        <v>640</v>
       </c>
       <c r="D77" s="27">
-        <v>396</v>
+        <v>1050</v>
       </c>
       <c r="E77" s="27">
-        <v>509</v>
+        <v>1403</v>
       </c>
       <c r="F77" s="27">
-        <v>667</v>
+        <v>1929</v>
       </c>
       <c r="G77" s="27">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="H77" s="33"/>
+        <v>2346</v>
+      </c>
+      <c r="H77" s="62">
+        <v>2702</v>
+      </c>
       <c r="I77" s="33"/>
       <c r="J77" s="33"/>
       <c r="K77" s="48"/>
       <c r="L77" s="33"/>
       <c r="M77" s="49"/>
     </row>
-    <row r="78" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="78" spans="1:13" s="7" customFormat="1" ht="34.5">
+      <c r="A78" s="24" t="s">
+        <v>29</v>
       </c>
       <c r="B78" s="33">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="C78" s="33">
-        <v>1</v>
+        <v>263</v>
       </c>
       <c r="D78" s="27">
-        <v>1</v>
+        <v>396</v>
       </c>
       <c r="E78" s="27">
-        <v>1</v>
+        <v>509</v>
       </c>
       <c r="F78" s="27">
-        <v>2</v>
+        <v>667</v>
       </c>
       <c r="G78" s="27">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H78" s="33"/>
+        <v>789</v>
+      </c>
+      <c r="H78" s="62">
+        <v>937</v>
+      </c>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="48"/>
       <c r="L78" s="33"/>
       <c r="M78" s="49"/>
     </row>
     <row r="79" spans="1:13" s="7" customFormat="1">
       <c r="A79" s="31" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="B79" s="33">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="C79" s="33">
-        <v>263</v>
+        <v>1</v>
       </c>
       <c r="D79" s="27">
-        <v>395</v>
+        <v>1</v>
       </c>
       <c r="E79" s="27">
-        <v>507</v>
+        <v>1</v>
       </c>
       <c r="F79" s="27">
-        <v>665</v>
+        <v>2</v>
       </c>
       <c r="G79" s="27">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="H79" s="33"/>
+        <v>2</v>
+      </c>
+      <c r="H79" s="62">
+        <v>2</v>
+      </c>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="48"/>
       <c r="L79" s="33"/>
       <c r="M79" s="49"/>
     </row>
     <row r="80" spans="1:13" s="7" customFormat="1">
-      <c r="A80" s="24" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A80" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B80" s="33">
+        <v>109</v>
       </c>
       <c r="C80" s="33">
-        <v>28</v>
+        <v>263</v>
       </c>
       <c r="D80" s="27">
-        <v>44</v>
+        <v>395</v>
       </c>
       <c r="E80" s="27">
-        <v>62</v>
+        <v>507</v>
       </c>
       <c r="F80" s="27">
-        <v>79</v>
+        <v>665</v>
       </c>
       <c r="G80" s="27">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H80" s="33"/>
+        <v>787</v>
+      </c>
+      <c r="H80" s="62">
+        <v>934</v>
+      </c>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="48"/>
       <c r="L80" s="33"/>
       <c r="M80" s="49"/>
     </row>
     <row r="81" spans="1:13" s="7" customFormat="1">
       <c r="A81" s="31" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E81" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="F81" s="33">
-[...5 lines deleted...]
-      <c r="H81" s="33"/>
+      <c r="F81" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G81" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H81" s="62">
+        <v>1</v>
+      </c>
       <c r="I81" s="33"/>
       <c r="J81" s="33"/>
       <c r="K81" s="48"/>
       <c r="L81" s="33"/>
       <c r="M81" s="49"/>
     </row>
     <row r="82" spans="1:13" s="7" customFormat="1">
-      <c r="A82" s="31" t="s">
-        <v>91</v>
+      <c r="A82" s="24" t="s">
+        <v>30</v>
       </c>
       <c r="B82" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D82" s="27">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E82" s="27">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F82" s="27">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G82" s="27">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H82" s="33"/>
+        <v>102</v>
+      </c>
+      <c r="H82" s="62">
+        <v>123</v>
+      </c>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="48"/>
       <c r="L82" s="33"/>
       <c r="M82" s="49"/>
     </row>
     <row r="83" spans="1:13" s="7" customFormat="1">
       <c r="A83" s="31" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="D83" s="27">
+        <v>20</v>
+      </c>
+      <c r="B83" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F83" s="33">
         <v>2</v>
       </c>
-      <c r="E83" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="G83" s="27">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H83" s="33"/>
+        <v>5</v>
+      </c>
+      <c r="H83" s="62">
+        <v>7</v>
+      </c>
       <c r="I83" s="33"/>
       <c r="J83" s="33"/>
       <c r="K83" s="48"/>
       <c r="L83" s="33"/>
       <c r="M83" s="49"/>
     </row>
-    <row r="84" spans="1:13" s="7" customFormat="1" ht="34.5">
-[...4 lines deleted...]
-        <v>523</v>
+    <row r="84" spans="1:13" s="7" customFormat="1">
+      <c r="A84" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C84" s="33">
-        <v>1041</v>
+        <v>27</v>
       </c>
       <c r="D84" s="27">
-        <v>1624</v>
+        <v>42</v>
       </c>
       <c r="E84" s="27">
-        <v>2385</v>
+        <v>59</v>
       </c>
       <c r="F84" s="27">
-        <v>2977</v>
+        <v>73</v>
       </c>
       <c r="G84" s="27">
-        <v>3441</v>
-[...3 lines deleted...]
-      <c r="J84" s="48"/>
+        <v>93</v>
+      </c>
+      <c r="H84" s="62">
+        <v>111</v>
+      </c>
+      <c r="I84" s="33"/>
+      <c r="J84" s="33"/>
       <c r="K84" s="48"/>
       <c r="L84" s="33"/>
       <c r="M84" s="49"/>
     </row>
     <row r="85" spans="1:13" s="7" customFormat="1">
       <c r="A85" s="31" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>21</v>
+      </c>
+      <c r="B85" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="C85" s="33">
-        <v>828</v>
+        <v>1</v>
       </c>
       <c r="D85" s="27">
-        <v>1197</v>
+        <v>2</v>
       </c>
       <c r="E85" s="27">
-        <v>1745</v>
+        <v>3</v>
       </c>
       <c r="F85" s="27">
-        <v>2245</v>
+        <v>4</v>
       </c>
       <c r="G85" s="27">
-        <v>2618</v>
-[...3 lines deleted...]
-      <c r="J85" s="48"/>
+        <v>4</v>
+      </c>
+      <c r="H85" s="62">
+        <v>5</v>
+      </c>
+      <c r="I85" s="33"/>
+      <c r="J85" s="33"/>
       <c r="K85" s="48"/>
       <c r="L85" s="33"/>
       <c r="M85" s="49"/>
     </row>
-    <row r="86" spans="1:13" s="7" customFormat="1">
-[...4 lines deleted...]
-        <v>83</v>
+    <row r="86" spans="1:13" s="7" customFormat="1" ht="34.5">
+      <c r="A86" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B86" s="33">
+        <v>523</v>
       </c>
       <c r="C86" s="33">
-        <v>213</v>
+        <v>1041</v>
       </c>
       <c r="D86" s="27">
-        <v>427</v>
+        <v>1624</v>
       </c>
       <c r="E86" s="27">
-        <v>640</v>
+        <v>2385</v>
       </c>
       <c r="F86" s="27">
-        <v>732</v>
+        <v>2977</v>
       </c>
       <c r="G86" s="27">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="H86" s="48"/>
+        <v>3441</v>
+      </c>
+      <c r="H86" s="62">
+        <v>3698</v>
+      </c>
       <c r="I86" s="48"/>
       <c r="J86" s="48"/>
       <c r="K86" s="48"/>
       <c r="L86" s="33"/>
       <c r="M86" s="49"/>
     </row>
-    <row r="87" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="87" spans="1:13" s="7" customFormat="1">
+      <c r="A87" s="31" t="s">
+        <v>14</v>
       </c>
       <c r="B87" s="33">
-        <v>3705</v>
+        <v>523</v>
       </c>
       <c r="C87" s="33">
-        <v>8462</v>
+        <v>828</v>
       </c>
       <c r="D87" s="27">
-        <v>12567</v>
+        <v>1197</v>
       </c>
       <c r="E87" s="27">
-        <v>16608</v>
+        <v>1745</v>
       </c>
       <c r="F87" s="27">
-        <v>20729</v>
+        <v>2245</v>
       </c>
       <c r="G87" s="27">
-        <v>24968</v>
-[...3 lines deleted...]
-      <c r="J87" s="33"/>
+        <v>2618</v>
+      </c>
+      <c r="H87" s="62">
+        <v>2783</v>
+      </c>
+      <c r="I87" s="48"/>
+      <c r="J87" s="48"/>
       <c r="K87" s="48"/>
       <c r="L87" s="33"/>
       <c r="M87" s="49"/>
     </row>
     <row r="88" spans="1:13" s="7" customFormat="1">
       <c r="A88" s="31" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="B88" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="C88" s="33">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="D88" s="27">
-        <v>41</v>
+        <v>427</v>
       </c>
       <c r="E88" s="27">
-        <v>55</v>
+        <v>640</v>
       </c>
       <c r="F88" s="27">
-        <v>69</v>
+        <v>732</v>
       </c>
       <c r="G88" s="27">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="J88" s="33"/>
+        <v>823</v>
+      </c>
+      <c r="H88" s="62">
+        <v>915</v>
+      </c>
+      <c r="I88" s="48"/>
+      <c r="J88" s="48"/>
       <c r="K88" s="48"/>
       <c r="L88" s="33"/>
       <c r="M88" s="49"/>
     </row>
-    <row r="89" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="89" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A89" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="B89" s="33">
-        <v>87</v>
+        <v>3705</v>
       </c>
       <c r="C89" s="33">
-        <v>166</v>
+        <v>8462</v>
       </c>
       <c r="D89" s="27">
-        <v>245</v>
+        <v>12567</v>
       </c>
       <c r="E89" s="27">
-        <v>324</v>
+        <v>16608</v>
       </c>
       <c r="F89" s="27">
-        <v>353</v>
+        <v>20729</v>
       </c>
       <c r="G89" s="27">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H89" s="33"/>
+        <v>24968</v>
+      </c>
+      <c r="H89" s="62">
+        <v>29914</v>
+      </c>
       <c r="I89" s="33"/>
       <c r="J89" s="33"/>
       <c r="K89" s="48"/>
       <c r="L89" s="33"/>
       <c r="M89" s="49"/>
     </row>
     <row r="90" spans="1:13" s="7" customFormat="1">
       <c r="A90" s="31" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B90" s="33">
-        <v>2682</v>
+        <v>13</v>
       </c>
       <c r="C90" s="33">
-        <v>5326</v>
+        <v>27</v>
       </c>
       <c r="D90" s="27">
-        <v>7790</v>
+        <v>41</v>
       </c>
       <c r="E90" s="27">
-        <v>10611</v>
+        <v>55</v>
       </c>
       <c r="F90" s="27">
-        <v>13197</v>
+        <v>69</v>
       </c>
       <c r="G90" s="27">
-        <v>15511</v>
-[...1 lines deleted...]
-      <c r="H90" s="33"/>
+        <v>82</v>
+      </c>
+      <c r="H90" s="62">
+        <v>95</v>
+      </c>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="48"/>
       <c r="L90" s="33"/>
       <c r="M90" s="49"/>
     </row>
     <row r="91" spans="1:13" s="7" customFormat="1">
       <c r="A91" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B91" s="33">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C91" s="33">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="D91" s="27">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="E91" s="27">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="F91" s="27">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="G91" s="27">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H91" s="33"/>
+        <v>382</v>
+      </c>
+      <c r="H91" s="62">
+        <v>410</v>
+      </c>
       <c r="I91" s="33"/>
       <c r="J91" s="33"/>
       <c r="K91" s="48"/>
       <c r="L91" s="33"/>
       <c r="M91" s="49"/>
     </row>
     <row r="92" spans="1:13" s="7" customFormat="1">
       <c r="A92" s="31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B92" s="33">
-        <v>375</v>
+        <v>2682</v>
       </c>
       <c r="C92" s="33">
-        <v>728</v>
+        <v>5326</v>
       </c>
       <c r="D92" s="27">
-        <v>1086</v>
+        <v>7790</v>
       </c>
       <c r="E92" s="27">
-        <v>1440</v>
+        <v>10611</v>
       </c>
       <c r="F92" s="27">
-        <v>1931</v>
+        <v>13197</v>
       </c>
       <c r="G92" s="27">
-        <v>2424</v>
-[...1 lines deleted...]
-      <c r="H92" s="33"/>
+        <v>15511</v>
+      </c>
+      <c r="H92" s="62">
+        <v>18314</v>
+      </c>
       <c r="I92" s="33"/>
       <c r="J92" s="33"/>
       <c r="K92" s="48"/>
       <c r="L92" s="33"/>
       <c r="M92" s="49"/>
     </row>
     <row r="93" spans="1:13" s="7" customFormat="1">
       <c r="A93" s="31" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B93" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="33">
         <v>83</v>
       </c>
       <c r="C93" s="33">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="D93" s="27">
-        <v>503</v>
+        <v>201</v>
       </c>
       <c r="E93" s="27">
-        <v>755</v>
+        <v>259</v>
       </c>
       <c r="F93" s="27">
-        <v>1055</v>
+        <v>319</v>
       </c>
       <c r="G93" s="27">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="H93" s="33"/>
+        <v>380</v>
+      </c>
+      <c r="H93" s="62">
+        <v>439</v>
+      </c>
       <c r="I93" s="33"/>
       <c r="J93" s="33"/>
       <c r="K93" s="48"/>
       <c r="L93" s="33"/>
       <c r="M93" s="49"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1">
       <c r="A94" s="31" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="B94" s="33">
-        <v>463</v>
+        <v>375</v>
       </c>
       <c r="C94" s="33">
-        <v>1821</v>
+        <v>728</v>
       </c>
       <c r="D94" s="27">
-        <v>2700</v>
+        <v>1086</v>
       </c>
       <c r="E94" s="27">
-        <v>3162</v>
+        <v>1440</v>
       </c>
       <c r="F94" s="27">
-        <v>3804</v>
+        <v>1931</v>
       </c>
       <c r="G94" s="27">
-        <v>4834</v>
-[...1 lines deleted...]
-      <c r="H94" s="33"/>
+        <v>2424</v>
+      </c>
+      <c r="H94" s="62">
+        <v>2895</v>
+      </c>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="48"/>
       <c r="L94" s="33"/>
       <c r="M94" s="49"/>
     </row>
-    <row r="95" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>536</v>
+    <row r="95" spans="1:13" s="7" customFormat="1">
+      <c r="A95" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="C95" s="33">
-        <v>2018</v>
+        <v>252</v>
       </c>
       <c r="D95" s="27">
-        <v>3050</v>
+        <v>503</v>
       </c>
       <c r="E95" s="27">
-        <v>3656</v>
+        <v>755</v>
       </c>
       <c r="F95" s="27">
-        <v>4404</v>
+        <v>1055</v>
       </c>
       <c r="G95" s="27">
-        <v>5539</v>
-[...1 lines deleted...]
-      <c r="H95" s="33"/>
+        <v>1354</v>
+      </c>
+      <c r="H95" s="62">
+        <v>1654</v>
+      </c>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="48"/>
       <c r="L95" s="33"/>
       <c r="M95" s="49"/>
     </row>
     <row r="96" spans="1:13" s="7" customFormat="1">
       <c r="A96" s="31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>21</v>
+      </c>
+      <c r="B96" s="33">
+        <v>463</v>
       </c>
       <c r="C96" s="33">
-        <v>375</v>
+        <v>1821</v>
       </c>
       <c r="D96" s="27">
-        <v>577</v>
+        <v>2700</v>
       </c>
       <c r="E96" s="27">
-        <v>778</v>
+        <v>3162</v>
       </c>
       <c r="F96" s="27">
-        <v>899</v>
+        <v>3804</v>
       </c>
       <c r="G96" s="27">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="H96" s="33"/>
+        <v>4834</v>
+      </c>
+      <c r="H96" s="62">
+        <v>6105</v>
+      </c>
       <c r="I96" s="33"/>
       <c r="J96" s="33"/>
       <c r="K96" s="48"/>
       <c r="L96" s="33"/>
       <c r="M96" s="49"/>
     </row>
-    <row r="97" spans="1:13" s="7" customFormat="1">
-[...4 lines deleted...]
-        <v>82</v>
+    <row r="97" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A97" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="33">
+        <v>536</v>
       </c>
       <c r="C97" s="33">
-        <v>1643</v>
+        <v>2018</v>
       </c>
       <c r="D97" s="27">
-        <v>2473</v>
+        <v>3050</v>
       </c>
       <c r="E97" s="27">
-        <v>2878</v>
+        <v>3656</v>
       </c>
       <c r="F97" s="27">
-        <v>3505</v>
+        <v>4404</v>
       </c>
       <c r="G97" s="27">
-        <v>4520</v>
-[...1 lines deleted...]
-      <c r="H97" s="33"/>
+        <v>5539</v>
+      </c>
+      <c r="H97" s="62">
+        <v>6928</v>
+      </c>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="48"/>
       <c r="L97" s="33"/>
       <c r="M97" s="49"/>
     </row>
-    <row r="98" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="98" spans="1:13" s="7" customFormat="1">
+      <c r="A98" s="31" t="s">
+        <v>91</v>
       </c>
       <c r="B98" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C98" s="33">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="D98" s="27">
-        <v>119</v>
+        <v>577</v>
       </c>
       <c r="E98" s="27">
-        <v>131</v>
+        <v>778</v>
       </c>
       <c r="F98" s="27">
-        <v>146</v>
+        <v>899</v>
       </c>
       <c r="G98" s="27">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="J98" s="48"/>
+        <v>1019</v>
+      </c>
+      <c r="H98" s="62">
+        <v>1140</v>
+      </c>
+      <c r="I98" s="33"/>
+      <c r="J98" s="33"/>
       <c r="K98" s="48"/>
       <c r="L98" s="33"/>
       <c r="M98" s="49"/>
     </row>
     <row r="99" spans="1:13" s="7" customFormat="1">
       <c r="A99" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B99" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C99" s="33">
-        <v>116</v>
+        <v>1643</v>
       </c>
       <c r="D99" s="27">
-        <v>119</v>
+        <v>2473</v>
       </c>
       <c r="E99" s="27">
-        <v>131</v>
+        <v>2878</v>
       </c>
       <c r="F99" s="27">
-        <v>146</v>
+        <v>3505</v>
       </c>
       <c r="G99" s="27">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="J99" s="48"/>
+        <v>4520</v>
+      </c>
+      <c r="H99" s="62">
+        <v>5788</v>
+      </c>
+      <c r="I99" s="33"/>
+      <c r="J99" s="33"/>
       <c r="K99" s="48"/>
       <c r="L99" s="33"/>
       <c r="M99" s="49"/>
     </row>
-    <row r="100" spans="1:13" s="7" customFormat="1">
+    <row r="100" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A100" s="24" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3084</v>
+        <v>85</v>
+      </c>
+      <c r="B100" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C100" s="33">
-        <v>6328</v>
+        <v>116</v>
       </c>
       <c r="D100" s="27">
-        <v>9398</v>
+        <v>119</v>
       </c>
       <c r="E100" s="27">
-        <v>12821</v>
+        <v>131</v>
       </c>
       <c r="F100" s="27">
-        <v>16179</v>
+        <v>146</v>
       </c>
       <c r="G100" s="27">
-        <v>19267</v>
-[...3 lines deleted...]
-      <c r="J100" s="33"/>
+        <v>161</v>
+      </c>
+      <c r="H100" s="62">
+        <v>164</v>
+      </c>
+      <c r="I100" s="48"/>
+      <c r="J100" s="48"/>
       <c r="K100" s="48"/>
       <c r="L100" s="33"/>
       <c r="M100" s="49"/>
     </row>
     <row r="101" spans="1:13" s="7" customFormat="1">
       <c r="A101" s="31" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>21</v>
+      </c>
+      <c r="B101" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C101" s="33">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="D101" s="27">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E101" s="27">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="F101" s="27">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="G101" s="27">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="J101" s="33"/>
+        <v>161</v>
+      </c>
+      <c r="H101" s="62">
+        <v>164</v>
+      </c>
+      <c r="I101" s="48"/>
+      <c r="J101" s="48"/>
       <c r="K101" s="48"/>
       <c r="L101" s="33"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" s="7" customFormat="1">
-      <c r="A102" s="31" t="s">
-        <v>14</v>
+      <c r="A102" s="24" t="s">
+        <v>5</v>
       </c>
       <c r="B102" s="33">
-        <v>87</v>
+        <v>3084</v>
       </c>
       <c r="C102" s="33">
-        <v>166</v>
+        <v>6328</v>
       </c>
       <c r="D102" s="27">
-        <v>245</v>
+        <v>9398</v>
       </c>
       <c r="E102" s="27">
-        <v>324</v>
+        <v>12821</v>
       </c>
       <c r="F102" s="27">
-        <v>353</v>
+        <v>16179</v>
       </c>
       <c r="G102" s="27">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H102" s="33"/>
+        <v>19267</v>
+      </c>
+      <c r="H102" s="62">
+        <v>22822</v>
+      </c>
       <c r="I102" s="33"/>
       <c r="J102" s="33"/>
       <c r="K102" s="48"/>
       <c r="L102" s="33"/>
       <c r="M102" s="49"/>
     </row>
     <row r="103" spans="1:13" s="7" customFormat="1">
       <c r="A103" s="31" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B103" s="33">
-        <v>2682</v>
+        <v>13</v>
       </c>
       <c r="C103" s="33">
-        <v>5326</v>
+        <v>27</v>
       </c>
       <c r="D103" s="27">
-        <v>7790</v>
+        <v>41</v>
       </c>
       <c r="E103" s="27">
-        <v>10611</v>
+        <v>55</v>
       </c>
       <c r="F103" s="27">
-        <v>13197</v>
+        <v>69</v>
       </c>
       <c r="G103" s="27">
-        <v>15511</v>
-[...1 lines deleted...]
-      <c r="H103" s="33"/>
+        <v>82</v>
+      </c>
+      <c r="H103" s="62">
+        <v>95</v>
+      </c>
       <c r="I103" s="33"/>
       <c r="J103" s="33"/>
       <c r="K103" s="48"/>
       <c r="L103" s="33"/>
       <c r="M103" s="49"/>
     </row>
     <row r="104" spans="1:13" s="7" customFormat="1">
       <c r="A104" s="31" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B104" s="33">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C104" s="33">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="D104" s="27">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="E104" s="27">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="F104" s="27">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="G104" s="27">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H104" s="33"/>
+        <v>382</v>
+      </c>
+      <c r="H104" s="62">
+        <v>410</v>
+      </c>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="48"/>
       <c r="L104" s="33"/>
       <c r="M104" s="49"/>
     </row>
     <row r="105" spans="1:13" s="7" customFormat="1">
       <c r="A105" s="31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B105" s="33">
-        <v>201</v>
+        <v>2682</v>
       </c>
       <c r="C105" s="33">
-        <v>353</v>
+        <v>5326</v>
       </c>
       <c r="D105" s="27">
-        <v>509</v>
+        <v>7790</v>
       </c>
       <c r="E105" s="27">
-        <v>662</v>
+        <v>10611</v>
       </c>
       <c r="F105" s="27">
-        <v>1033</v>
+        <v>13197</v>
       </c>
       <c r="G105" s="27">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="H105" s="33"/>
+        <v>15511</v>
+      </c>
+      <c r="H105" s="62">
+        <v>18314</v>
+      </c>
       <c r="I105" s="33"/>
       <c r="J105" s="33"/>
       <c r="K105" s="48"/>
       <c r="L105" s="33"/>
       <c r="M105" s="49"/>
     </row>
     <row r="106" spans="1:13" s="7" customFormat="1">
       <c r="A106" s="31" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B106" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B106" s="33">
         <v>83</v>
       </c>
       <c r="C106" s="33">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="D106" s="27">
-        <v>503</v>
+        <v>201</v>
       </c>
       <c r="E106" s="27">
-        <v>755</v>
+        <v>259</v>
       </c>
       <c r="F106" s="27">
-        <v>1055</v>
+        <v>319</v>
       </c>
       <c r="G106" s="27">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="H106" s="33"/>
+        <v>380</v>
+      </c>
+      <c r="H106" s="62">
+        <v>439</v>
+      </c>
       <c r="I106" s="33"/>
       <c r="J106" s="33"/>
       <c r="K106" s="48"/>
       <c r="L106" s="33"/>
       <c r="M106" s="49"/>
     </row>
     <row r="107" spans="1:13" s="7" customFormat="1">
       <c r="A107" s="31" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="B107" s="33">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="C107" s="33">
-        <v>62</v>
+        <v>353</v>
       </c>
       <c r="D107" s="27">
-        <v>108</v>
+        <v>509</v>
       </c>
       <c r="E107" s="27">
-        <v>153</v>
+        <v>662</v>
       </c>
       <c r="F107" s="27">
-        <v>153</v>
+        <v>1033</v>
       </c>
       <c r="G107" s="27">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H107" s="33"/>
+        <v>1405</v>
+      </c>
+      <c r="H107" s="62">
+        <v>1755</v>
+      </c>
       <c r="I107" s="33"/>
       <c r="J107" s="33"/>
       <c r="K107" s="48"/>
       <c r="L107" s="33"/>
       <c r="M107" s="49"/>
     </row>
-    <row r="108" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>19</v>
+    <row r="108" spans="1:13" s="7" customFormat="1">
+      <c r="A108" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B108" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="C108" s="33">
-        <v>45</v>
+        <v>252</v>
       </c>
       <c r="D108" s="27">
-        <v>70</v>
+        <v>503</v>
       </c>
       <c r="E108" s="27">
-        <v>95</v>
+        <v>755</v>
       </c>
       <c r="F108" s="27">
-        <v>117</v>
+        <v>1055</v>
       </c>
       <c r="G108" s="27">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H108" s="33"/>
+        <v>1354</v>
+      </c>
+      <c r="H108" s="62">
+        <v>1654</v>
+      </c>
       <c r="I108" s="33"/>
       <c r="J108" s="33"/>
       <c r="K108" s="48"/>
       <c r="L108" s="33"/>
       <c r="M108" s="49"/>
     </row>
     <row r="109" spans="1:13" s="7" customFormat="1">
       <c r="A109" s="31" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B109" s="33">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C109" s="33">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="D109" s="27">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="E109" s="27">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="F109" s="27">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="G109" s="27">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H109" s="33"/>
+        <v>153</v>
+      </c>
+      <c r="H109" s="62">
+        <v>153</v>
+      </c>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="48"/>
       <c r="L109" s="33"/>
       <c r="M109" s="49"/>
     </row>
-    <row r="110" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="110" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A110" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B110" s="33">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="C110" s="33">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="D110" s="27">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E110" s="27">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="F110" s="27">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="G110" s="27">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H110" s="33"/>
+        <v>140</v>
+      </c>
+      <c r="H110" s="62">
+        <v>154</v>
+      </c>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="48"/>
       <c r="L110" s="33"/>
       <c r="M110" s="49"/>
     </row>
     <row r="111" spans="1:13" s="7" customFormat="1">
       <c r="A111" s="31" t="s">
-        <v>21</v>
-[...19 lines deleted...]
-      <c r="H111" s="33"/>
+        <v>20</v>
+      </c>
+      <c r="B111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G111" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H111" s="62">
+        <v>0</v>
+      </c>
       <c r="I111" s="33"/>
       <c r="J111" s="33"/>
       <c r="K111" s="48"/>
       <c r="L111" s="33"/>
       <c r="M111" s="49"/>
     </row>
     <row r="112" spans="1:13" s="7" customFormat="1">
-      <c r="A112" s="24" t="s">
-        <v>6</v>
+      <c r="A112" s="31" t="s">
+        <v>15</v>
       </c>
       <c r="B112" s="33">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C112" s="33">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D112" s="27">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E112" s="27">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="F112" s="27">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="G112" s="27">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H112" s="33"/>
+        <v>124</v>
+      </c>
+      <c r="H112" s="62">
+        <v>133</v>
+      </c>
       <c r="I112" s="33"/>
       <c r="J112" s="33"/>
       <c r="K112" s="48"/>
       <c r="L112" s="33"/>
       <c r="M112" s="49"/>
     </row>
     <row r="113" spans="1:13" s="7" customFormat="1">
       <c r="A113" s="31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B113" s="33">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C113" s="33">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D113" s="27">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E113" s="27">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="F113" s="27">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="G113" s="27">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H113" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="H113" s="62">
+        <v>0</v>
+      </c>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="48"/>
       <c r="L113" s="33"/>
       <c r="M113" s="49"/>
     </row>
     <row r="114" spans="1:13" s="7" customFormat="1">
       <c r="A114" s="31" t="s">
-        <v>16</v>
-[...19 lines deleted...]
-      <c r="H114" s="33"/>
+        <v>91</v>
+      </c>
+      <c r="B114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G114" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H114" s="62">
+        <v>3</v>
+      </c>
       <c r="I114" s="33"/>
       <c r="J114" s="33"/>
       <c r="K114" s="48"/>
       <c r="L114" s="33"/>
       <c r="M114" s="49"/>
     </row>
     <row r="115" spans="1:13" s="7" customFormat="1">
       <c r="A115" s="31" t="s">
-        <v>21</v>
-[...19 lines deleted...]
-      <c r="H115" s="33"/>
+        <v>17</v>
+      </c>
+      <c r="B115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G115" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H115" s="62">
+        <v>0</v>
+      </c>
       <c r="I115" s="33"/>
       <c r="J115" s="33"/>
       <c r="K115" s="48"/>
       <c r="L115" s="33"/>
       <c r="M115" s="49"/>
     </row>
     <row r="116" spans="1:13" s="7" customFormat="1">
-      <c r="A116" s="24" t="s">
-        <v>34</v>
+      <c r="A116" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="B116" s="33">
-        <v>4172</v>
+        <v>2</v>
       </c>
       <c r="C116" s="33">
-        <v>8369</v>
+        <v>5</v>
       </c>
       <c r="D116" s="27">
-        <v>12772</v>
+        <v>8</v>
       </c>
       <c r="E116" s="27">
-        <v>17758</v>
+        <v>11</v>
       </c>
       <c r="F116" s="27">
-        <v>22355</v>
+        <v>13</v>
       </c>
       <c r="G116" s="27">
-        <v>26628</v>
-[...1 lines deleted...]
-      <c r="H116" s="33"/>
+        <v>16</v>
+      </c>
+      <c r="H116" s="62">
+        <v>18</v>
+      </c>
       <c r="I116" s="33"/>
       <c r="J116" s="33"/>
       <c r="K116" s="48"/>
       <c r="L116" s="33"/>
       <c r="M116" s="49"/>
     </row>
     <row r="117" spans="1:13" s="7" customFormat="1">
-      <c r="A117" s="31" t="s">
-        <v>20</v>
+      <c r="A117" s="24" t="s">
+        <v>6</v>
       </c>
       <c r="B117" s="33">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C117" s="33">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D117" s="27">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="E117" s="27">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="F117" s="27">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="G117" s="27">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H117" s="33"/>
+        <v>140</v>
+      </c>
+      <c r="H117" s="62">
+        <v>154</v>
+      </c>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="48"/>
       <c r="L117" s="33"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" s="7" customFormat="1">
       <c r="A118" s="31" t="s">
-        <v>14</v>
-[...19 lines deleted...]
-      <c r="H118" s="33"/>
+        <v>20</v>
+      </c>
+      <c r="B118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G118" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H118" s="62">
+        <v>0</v>
+      </c>
       <c r="I118" s="33"/>
       <c r="J118" s="33"/>
       <c r="K118" s="48"/>
       <c r="L118" s="33"/>
       <c r="M118" s="49"/>
     </row>
     <row r="119" spans="1:13" s="7" customFormat="1">
       <c r="A119" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="33">
-        <v>2887</v>
+        <v>17</v>
       </c>
       <c r="C119" s="33">
-        <v>5710</v>
+        <v>39</v>
       </c>
       <c r="D119" s="27">
-        <v>8738</v>
+        <v>61</v>
       </c>
       <c r="E119" s="27">
-        <v>12310</v>
+        <v>84</v>
       </c>
       <c r="F119" s="27">
-        <v>15439</v>
+        <v>104</v>
       </c>
       <c r="G119" s="27">
-        <v>18290</v>
-[...1 lines deleted...]
-      <c r="H119" s="33"/>
+        <v>124</v>
+      </c>
+      <c r="H119" s="62">
+        <v>133</v>
+      </c>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="48"/>
       <c r="L119" s="33"/>
       <c r="M119" s="49"/>
     </row>
     <row r="120" spans="1:13" s="7" customFormat="1">
       <c r="A120" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B120" s="33">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="C120" s="33">
-        <v>234</v>
+        <v>0</v>
       </c>
       <c r="D120" s="27">
-        <v>313</v>
+        <v>0</v>
       </c>
       <c r="E120" s="27">
-        <v>393</v>
+        <v>0</v>
       </c>
       <c r="F120" s="27">
-        <v>460</v>
+        <v>0</v>
       </c>
       <c r="G120" s="27">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="H120" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="H120" s="62">
+        <v>0</v>
+      </c>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="48"/>
       <c r="L120" s="33"/>
       <c r="M120" s="49"/>
     </row>
     <row r="121" spans="1:13" s="7" customFormat="1">
       <c r="A121" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B121" s="33">
-[...17 lines deleted...]
-      <c r="H121" s="33"/>
+      <c r="B121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G121" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H121" s="62">
+        <v>3</v>
+      </c>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="48"/>
       <c r="L121" s="33"/>
       <c r="M121" s="49"/>
     </row>
     <row r="122" spans="1:13" s="7" customFormat="1">
       <c r="A122" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B122" s="33">
-[...17 lines deleted...]
-      <c r="H122" s="33"/>
+      <c r="B122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="D122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G122" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H122" s="62">
+        <v>0</v>
+      </c>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="48"/>
       <c r="L122" s="33"/>
       <c r="M122" s="49"/>
     </row>
     <row r="123" spans="1:13" s="7" customFormat="1">
       <c r="A123" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B123" s="33">
+        <v>2</v>
+      </c>
+      <c r="C123" s="33">
+        <v>5</v>
+      </c>
+      <c r="D123" s="27">
+        <v>8</v>
+      </c>
+      <c r="E123" s="27">
+        <v>11</v>
+      </c>
+      <c r="F123" s="27">
+        <v>13</v>
+      </c>
+      <c r="G123" s="27">
+        <v>16</v>
+      </c>
+      <c r="H123" s="62">
         <v>18</v>
       </c>
-      <c r="B123" s="33">
-[...17 lines deleted...]
-      <c r="H123" s="33"/>
       <c r="I123" s="33"/>
       <c r="J123" s="33"/>
       <c r="K123" s="48"/>
       <c r="L123" s="33"/>
       <c r="M123" s="49"/>
     </row>
     <row r="124" spans="1:13" s="7" customFormat="1">
-      <c r="A124" s="31" t="s">
-        <v>21</v>
+      <c r="A124" s="24" t="s">
+        <v>34</v>
       </c>
       <c r="B124" s="33">
-        <v>474</v>
+        <v>4172</v>
       </c>
       <c r="C124" s="33">
-        <v>875</v>
+        <v>8369</v>
       </c>
       <c r="D124" s="27">
-        <v>1268</v>
+        <v>12772</v>
       </c>
       <c r="E124" s="27">
-        <v>1699</v>
+        <v>17758</v>
       </c>
       <c r="F124" s="27">
-        <v>2127</v>
+        <v>22355</v>
       </c>
       <c r="G124" s="27">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="H124" s="33"/>
+        <v>26628</v>
+      </c>
+      <c r="H124" s="62">
+        <v>32211</v>
+      </c>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="48"/>
       <c r="L124" s="33"/>
       <c r="M124" s="49"/>
     </row>
-    <row r="125" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="125" spans="1:13" s="7" customFormat="1">
+      <c r="A125" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="B125" s="33">
-        <v>209</v>
+        <v>31</v>
       </c>
       <c r="C125" s="33">
-        <v>431</v>
+        <v>63</v>
       </c>
       <c r="D125" s="27">
-        <v>659</v>
+        <v>94</v>
       </c>
       <c r="E125" s="27">
-        <v>886</v>
+        <v>125</v>
       </c>
       <c r="F125" s="27">
-        <v>1106</v>
+        <v>156</v>
       </c>
       <c r="G125" s="27">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="H125" s="33"/>
+        <v>186</v>
+      </c>
+      <c r="H125" s="62">
+        <v>214</v>
+      </c>
       <c r="I125" s="33"/>
       <c r="J125" s="33"/>
       <c r="K125" s="48"/>
       <c r="L125" s="33"/>
       <c r="M125" s="49"/>
     </row>
     <row r="126" spans="1:13" s="7" customFormat="1">
       <c r="A126" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B126" s="33" t="s">
-        <v>83</v>
+      <c r="B126" s="33">
+        <v>212</v>
       </c>
       <c r="C126" s="33">
-        <v>0</v>
+        <v>453</v>
       </c>
       <c r="D126" s="27">
-        <v>1</v>
+        <v>700</v>
       </c>
       <c r="E126" s="27">
-        <v>1</v>
+        <v>952</v>
       </c>
       <c r="F126" s="27">
-        <v>3</v>
+        <v>1174</v>
       </c>
       <c r="G126" s="27">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H126" s="33"/>
+        <v>1400</v>
+      </c>
+      <c r="H126" s="62">
+        <v>1631</v>
+      </c>
       <c r="I126" s="33"/>
       <c r="J126" s="33"/>
       <c r="K126" s="48"/>
       <c r="L126" s="33"/>
       <c r="M126" s="49"/>
     </row>
     <row r="127" spans="1:13" s="7" customFormat="1">
       <c r="A127" s="31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B127" s="33">
-        <v>48</v>
+        <v>2887</v>
       </c>
       <c r="C127" s="33">
-        <v>91</v>
+        <v>5710</v>
       </c>
       <c r="D127" s="27">
-        <v>140</v>
+        <v>8738</v>
       </c>
       <c r="E127" s="27">
-        <v>188</v>
+        <v>12310</v>
       </c>
       <c r="F127" s="27">
-        <v>235</v>
+        <v>15439</v>
       </c>
       <c r="G127" s="27">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="H127" s="33"/>
+        <v>18290</v>
+      </c>
+      <c r="H127" s="62">
+        <v>22385</v>
+      </c>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="48"/>
       <c r="L127" s="33"/>
       <c r="M127" s="49"/>
     </row>
     <row r="128" spans="1:13" s="7" customFormat="1">
       <c r="A128" s="31" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B128" s="33">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C128" s="33">
-        <v>339</v>
+        <v>234</v>
       </c>
       <c r="D128" s="27">
-        <v>518</v>
+        <v>313</v>
       </c>
       <c r="E128" s="27">
-        <v>697</v>
+        <v>393</v>
       </c>
       <c r="F128" s="27">
-        <v>868</v>
+        <v>460</v>
       </c>
       <c r="G128" s="27">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="H128" s="33"/>
+        <v>530</v>
+      </c>
+      <c r="H128" s="62">
+        <v>616</v>
+      </c>
       <c r="I128" s="33"/>
       <c r="J128" s="33"/>
       <c r="K128" s="48"/>
       <c r="L128" s="33"/>
       <c r="M128" s="49"/>
     </row>
-    <row r="129" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="129" spans="1:13" s="7" customFormat="1">
+      <c r="A129" s="31" t="s">
+        <v>91</v>
       </c>
       <c r="B129" s="33">
-        <v>133</v>
+        <v>267</v>
       </c>
       <c r="C129" s="33">
-        <v>282</v>
+        <v>621</v>
       </c>
       <c r="D129" s="27">
-        <v>431</v>
+        <v>979</v>
       </c>
       <c r="E129" s="27">
-        <v>580</v>
+        <v>1333</v>
       </c>
       <c r="F129" s="27">
-        <v>709</v>
+        <v>1774</v>
       </c>
       <c r="G129" s="27">
-        <v>839</v>
-[...3 lines deleted...]
-      <c r="J129" s="48"/>
+        <v>2219</v>
+      </c>
+      <c r="H129" s="62">
+        <v>2653</v>
+      </c>
+      <c r="I129" s="33"/>
+      <c r="J129" s="33"/>
       <c r="K129" s="48"/>
       <c r="L129" s="33"/>
       <c r="M129" s="49"/>
     </row>
     <row r="130" spans="1:13" s="7" customFormat="1">
       <c r="A130" s="31" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B130" s="33">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C130" s="33">
-        <v>282</v>
+        <v>407</v>
       </c>
       <c r="D130" s="27">
-        <v>431</v>
+        <v>670</v>
       </c>
       <c r="E130" s="27">
-        <v>580</v>
+        <v>933</v>
       </c>
       <c r="F130" s="27">
-        <v>709</v>
+        <v>1207</v>
       </c>
       <c r="G130" s="27">
-        <v>839</v>
-[...3 lines deleted...]
-      <c r="J130" s="48"/>
+        <v>1481</v>
+      </c>
+      <c r="H130" s="62">
+        <v>1751</v>
+      </c>
+      <c r="I130" s="33"/>
+      <c r="J130" s="33"/>
       <c r="K130" s="48"/>
       <c r="L130" s="33"/>
       <c r="M130" s="49"/>
     </row>
-    <row r="131" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="131" spans="1:13" s="7" customFormat="1">
+      <c r="A131" s="31" t="s">
+        <v>18</v>
       </c>
       <c r="B131" s="33">
-        <v>3088</v>
+        <v>3</v>
       </c>
       <c r="C131" s="33">
-        <v>6121</v>
+        <v>7</v>
       </c>
       <c r="D131" s="27">
-        <v>9323</v>
+        <v>10</v>
       </c>
       <c r="E131" s="27">
-        <v>12610</v>
+        <v>13</v>
       </c>
       <c r="F131" s="27">
-        <v>15359</v>
+        <v>17</v>
       </c>
       <c r="G131" s="27">
-        <v>18730</v>
-[...1 lines deleted...]
-      <c r="H131" s="33"/>
+        <v>20</v>
+      </c>
+      <c r="H131" s="62">
+        <v>21</v>
+      </c>
       <c r="I131" s="33"/>
       <c r="J131" s="33"/>
       <c r="K131" s="48"/>
       <c r="L131" s="33"/>
       <c r="M131" s="49"/>
     </row>
     <row r="132" spans="1:13" s="7" customFormat="1">
       <c r="A132" s="31" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B132" s="33">
-        <v>0</v>
+        <v>474</v>
       </c>
       <c r="C132" s="33">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="D132" s="27">
-        <v>1</v>
+        <v>1268</v>
       </c>
       <c r="E132" s="27">
-        <v>1</v>
+        <v>1699</v>
       </c>
       <c r="F132" s="27">
-        <v>1</v>
+        <v>2127</v>
       </c>
       <c r="G132" s="27">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H132" s="33"/>
+        <v>2502</v>
+      </c>
+      <c r="H132" s="62">
+        <v>2940</v>
+      </c>
       <c r="I132" s="33"/>
       <c r="J132" s="33"/>
       <c r="K132" s="48"/>
       <c r="L132" s="33"/>
       <c r="M132" s="49"/>
     </row>
-    <row r="133" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="133" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A133" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="B133" s="33">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="C133" s="33">
-        <v>54</v>
+        <v>431</v>
       </c>
       <c r="D133" s="27">
-        <v>81</v>
+        <v>659</v>
       </c>
       <c r="E133" s="27">
-        <v>108</v>
+        <v>886</v>
       </c>
       <c r="F133" s="27">
-        <v>135</v>
+        <v>1106</v>
       </c>
       <c r="G133" s="27">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="H133" s="33"/>
+        <v>1329</v>
+      </c>
+      <c r="H133" s="62">
+        <v>1549</v>
+      </c>
       <c r="I133" s="33"/>
       <c r="J133" s="33"/>
       <c r="K133" s="48"/>
       <c r="L133" s="33"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" s="7" customFormat="1">
       <c r="A134" s="31" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B134" s="33">
+        <v>14</v>
+      </c>
+      <c r="B134" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C134" s="33">
+        <v>0</v>
+      </c>
+      <c r="D134" s="27">
         <v>1</v>
       </c>
-      <c r="C134" s="33">
-[...2 lines deleted...]
-      <c r="D134" s="27">
+      <c r="E134" s="27">
+        <v>1</v>
+      </c>
+      <c r="F134" s="27">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G134" s="27">
         <v>4</v>
       </c>
-      <c r="H134" s="33"/>
+      <c r="H134" s="62">
+        <v>6</v>
+      </c>
       <c r="I134" s="33"/>
       <c r="J134" s="33"/>
       <c r="K134" s="48"/>
       <c r="L134" s="33"/>
       <c r="M134" s="49"/>
     </row>
     <row r="135" spans="1:13" s="7" customFormat="1">
       <c r="A135" s="31" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="B135" s="33">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="C135" s="33">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="D135" s="27">
-        <v>2</v>
+        <v>140</v>
       </c>
       <c r="E135" s="27">
-        <v>2</v>
+        <v>188</v>
       </c>
       <c r="F135" s="27">
-        <v>3</v>
+        <v>235</v>
       </c>
       <c r="G135" s="27">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H135" s="33"/>
+        <v>285</v>
+      </c>
+      <c r="H135" s="62">
+        <v>331</v>
+      </c>
       <c r="I135" s="33"/>
       <c r="J135" s="33"/>
       <c r="K135" s="48"/>
       <c r="L135" s="33"/>
       <c r="M135" s="49"/>
     </row>
     <row r="136" spans="1:13" s="7" customFormat="1">
       <c r="A136" s="31" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="B136" s="33">
-        <v>8</v>
+        <v>161</v>
       </c>
       <c r="C136" s="33">
-        <v>17</v>
+        <v>339</v>
       </c>
       <c r="D136" s="27">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="E136" s="27">
-        <v>35</v>
+        <v>697</v>
       </c>
       <c r="F136" s="27">
-        <v>43</v>
+        <v>868</v>
       </c>
       <c r="G136" s="27">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H136" s="33"/>
+        <v>1040</v>
+      </c>
+      <c r="H136" s="62">
+        <v>1212</v>
+      </c>
       <c r="I136" s="33"/>
       <c r="J136" s="33"/>
       <c r="K136" s="48"/>
       <c r="L136" s="33"/>
       <c r="M136" s="49"/>
     </row>
-    <row r="137" spans="1:13" s="7" customFormat="1">
-[...4 lines deleted...]
-        <v>82</v>
+    <row r="137" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A137" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B137" s="33">
+        <v>133</v>
       </c>
       <c r="C137" s="33">
-        <v>5643</v>
+        <v>282</v>
       </c>
       <c r="D137" s="27">
-        <v>8559</v>
+        <v>431</v>
       </c>
       <c r="E137" s="27">
-        <v>11639</v>
+        <v>580</v>
       </c>
       <c r="F137" s="27">
-        <v>14210</v>
+        <v>709</v>
       </c>
       <c r="G137" s="27">
-        <v>17337</v>
-[...3 lines deleted...]
-      <c r="J137" s="33"/>
+        <v>839</v>
+      </c>
+      <c r="H137" s="62">
+        <v>969</v>
+      </c>
+      <c r="I137" s="48"/>
+      <c r="J137" s="48"/>
       <c r="K137" s="48"/>
       <c r="L137" s="33"/>
       <c r="M137" s="49"/>
     </row>
     <row r="138" spans="1:13" s="7" customFormat="1">
       <c r="A138" s="31" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>14</v>
+      </c>
+      <c r="B138" s="33">
+        <v>133</v>
       </c>
       <c r="C138" s="33">
-        <v>404</v>
+        <v>282</v>
       </c>
       <c r="D138" s="27">
-        <v>652</v>
+        <v>431</v>
       </c>
       <c r="E138" s="27">
-        <v>820</v>
+        <v>580</v>
       </c>
       <c r="F138" s="27">
-        <v>963</v>
+        <v>709</v>
       </c>
       <c r="G138" s="27">
-        <v>1172</v>
-[...3 lines deleted...]
-      <c r="J138" s="33"/>
+        <v>839</v>
+      </c>
+      <c r="H138" s="62">
+        <v>969</v>
+      </c>
+      <c r="I138" s="48"/>
+      <c r="J138" s="48"/>
       <c r="K138" s="48"/>
       <c r="L138" s="33"/>
       <c r="M138" s="49"/>
     </row>
-    <row r="139" spans="1:13" s="7" customFormat="1">
+    <row r="139" spans="1:13" s="7" customFormat="1" ht="23.25">
       <c r="A139" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B139" s="33">
-        <v>465</v>
+        <v>3088</v>
       </c>
       <c r="C139" s="33">
-        <v>1139</v>
+        <v>6121</v>
       </c>
       <c r="D139" s="27">
-        <v>1845</v>
+        <v>9323</v>
       </c>
       <c r="E139" s="27">
-        <v>2171</v>
+        <v>12610</v>
       </c>
       <c r="F139" s="27">
-        <v>2662</v>
+        <v>15359</v>
       </c>
       <c r="G139" s="27">
-        <v>3192</v>
-[...1 lines deleted...]
-      <c r="H139" s="33"/>
+        <v>18730</v>
+      </c>
+      <c r="H139" s="62">
+        <v>20758</v>
+      </c>
       <c r="I139" s="33"/>
       <c r="J139" s="33"/>
       <c r="K139" s="48"/>
       <c r="L139" s="33"/>
       <c r="M139" s="49"/>
     </row>
     <row r="140" spans="1:13" s="7" customFormat="1">
       <c r="A140" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B140" s="33" t="s">
-        <v>82</v>
+      <c r="B140" s="33">
+        <v>0</v>
       </c>
       <c r="C140" s="33">
-        <v>707</v>
+        <v>0</v>
       </c>
       <c r="D140" s="27">
-        <v>1162</v>
+        <v>1</v>
       </c>
       <c r="E140" s="27">
-        <v>1206</v>
+        <v>1</v>
       </c>
       <c r="F140" s="27">
-        <v>1505</v>
+        <v>1</v>
       </c>
       <c r="G140" s="27">
-        <v>1800</v>
-[...1 lines deleted...]
-      <c r="H140" s="33"/>
+        <v>1</v>
+      </c>
+      <c r="H140" s="62">
+        <v>1</v>
+      </c>
       <c r="I140" s="33"/>
       <c r="J140" s="33"/>
       <c r="K140" s="48"/>
       <c r="L140" s="33"/>
       <c r="M140" s="49"/>
     </row>
     <row r="141" spans="1:13" s="7" customFormat="1">
       <c r="A141" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B141" s="33">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C141" s="33">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="D141" s="27">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="E141" s="27">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="F141" s="27">
-        <v>1</v>
+        <v>135</v>
       </c>
       <c r="G141" s="27">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H141" s="33"/>
+        <v>163</v>
+      </c>
+      <c r="H141" s="62">
+        <v>208</v>
+      </c>
       <c r="I141" s="33"/>
       <c r="J141" s="33"/>
       <c r="K141" s="48"/>
       <c r="L141" s="33"/>
       <c r="M141" s="49"/>
     </row>
     <row r="142" spans="1:13" s="7" customFormat="1">
       <c r="A142" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="33">
-        <v>133</v>
+        <v>1</v>
       </c>
       <c r="C142" s="33">
-        <v>293</v>
+        <v>2</v>
       </c>
       <c r="D142" s="27">
-        <v>440</v>
+        <v>3</v>
       </c>
       <c r="E142" s="27">
-        <v>630</v>
+        <v>4</v>
       </c>
       <c r="F142" s="27">
-        <v>750</v>
+        <v>4</v>
       </c>
       <c r="G142" s="27">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="H142" s="33"/>
+        <v>4</v>
+      </c>
+      <c r="H142" s="62">
+        <v>4</v>
+      </c>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="48"/>
       <c r="L142" s="33"/>
       <c r="M142" s="49"/>
     </row>
     <row r="143" spans="1:13" s="7" customFormat="1">
       <c r="A143" s="31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>16</v>
+      </c>
+      <c r="B143" s="33">
+        <v>1</v>
       </c>
       <c r="C143" s="33">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D143" s="27">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="E143" s="27">
-        <v>202</v>
+        <v>2</v>
       </c>
       <c r="F143" s="27">
-        <v>227</v>
+        <v>3</v>
       </c>
       <c r="G143" s="27">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="H143" s="33"/>
+        <v>4</v>
+      </c>
+      <c r="H143" s="62">
+        <v>5</v>
+      </c>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="48"/>
       <c r="L143" s="33"/>
       <c r="M143" s="49"/>
     </row>
     <row r="144" spans="1:13" s="7" customFormat="1">
       <c r="A144" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B144" s="33">
+        <v>8</v>
+      </c>
+      <c r="C144" s="33">
         <v>17</v>
       </c>
-      <c r="B144" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="D144" s="27">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E144" s="27">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="F144" s="27">
-        <v>172</v>
+        <v>43</v>
       </c>
       <c r="G144" s="27">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H144" s="33"/>
+        <v>50</v>
+      </c>
+      <c r="H144" s="62">
+        <v>56</v>
+      </c>
       <c r="I144" s="33"/>
       <c r="J144" s="33"/>
       <c r="K144" s="48"/>
       <c r="L144" s="33"/>
       <c r="M144" s="49"/>
     </row>
     <row r="145" spans="1:13" s="7" customFormat="1">
       <c r="A145" s="31" t="s">
-        <v>21</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>17</v>
+      </c>
+      <c r="B145" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C145" s="33">
+        <v>5643</v>
+      </c>
+      <c r="D145" s="27">
+        <v>8559</v>
+      </c>
+      <c r="E145" s="27">
+        <v>11639</v>
+      </c>
+      <c r="F145" s="27">
+        <v>14210</v>
       </c>
       <c r="G145" s="27">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="H145" s="33"/>
+        <v>17337</v>
+      </c>
+      <c r="H145" s="62">
+        <v>19128</v>
+      </c>
       <c r="I145" s="33"/>
       <c r="J145" s="33"/>
       <c r="K145" s="48"/>
       <c r="L145" s="33"/>
       <c r="M145" s="49"/>
     </row>
     <row r="146" spans="1:13" s="7" customFormat="1">
-      <c r="A146" s="24" t="s">
-        <v>38</v>
+      <c r="A146" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="B146" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="C146" s="32">
-[...19 lines deleted...]
-      <c r="M146" s="51"/>
+      <c r="C146" s="33">
+        <v>404</v>
+      </c>
+      <c r="D146" s="27">
+        <v>652</v>
+      </c>
+      <c r="E146" s="27">
+        <v>820</v>
+      </c>
+      <c r="F146" s="27">
+        <v>963</v>
+      </c>
+      <c r="G146" s="27">
+        <v>1172</v>
+      </c>
+      <c r="H146" s="62">
+        <v>1355</v>
+      </c>
+      <c r="I146" s="33"/>
+      <c r="J146" s="33"/>
+      <c r="K146" s="48"/>
+      <c r="L146" s="33"/>
+      <c r="M146" s="49"/>
     </row>
     <row r="147" spans="1:13" s="7" customFormat="1">
-      <c r="A147" s="31" t="s">
-[...25 lines deleted...]
-      <c r="M147" s="51"/>
+      <c r="A147" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B147" s="33">
+        <v>465</v>
+      </c>
+      <c r="C147" s="33">
+        <v>1139</v>
+      </c>
+      <c r="D147" s="27">
+        <v>1845</v>
+      </c>
+      <c r="E147" s="27">
+        <v>2171</v>
+      </c>
+      <c r="F147" s="27">
+        <v>2662</v>
+      </c>
+      <c r="G147" s="27">
+        <v>3192</v>
+      </c>
+      <c r="H147" s="62">
+        <v>3717</v>
+      </c>
+      <c r="I147" s="33"/>
+      <c r="J147" s="33"/>
+      <c r="K147" s="48"/>
+      <c r="L147" s="33"/>
+      <c r="M147" s="49"/>
     </row>
     <row r="148" spans="1:13" s="7" customFormat="1">
       <c r="A148" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B148" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C148" s="33">
+        <v>707</v>
+      </c>
+      <c r="D148" s="27">
+        <v>1162</v>
+      </c>
+      <c r="E148" s="27">
+        <v>1206</v>
+      </c>
+      <c r="F148" s="27">
+        <v>1505</v>
+      </c>
+      <c r="G148" s="27">
+        <v>1800</v>
+      </c>
+      <c r="H148" s="62">
+        <v>2143</v>
+      </c>
+      <c r="I148" s="33"/>
+      <c r="J148" s="33"/>
+      <c r="K148" s="48"/>
+      <c r="L148" s="33"/>
+      <c r="M148" s="49"/>
+    </row>
+    <row r="149" spans="1:13" s="7" customFormat="1">
+      <c r="A149" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B148" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E148" s="28">
+      <c r="B149" s="33">
         <v>1</v>
       </c>
-      <c r="F148" s="28">
+      <c r="C149" s="33">
         <v>1</v>
       </c>
-      <c r="G148" s="28">
+      <c r="D149" s="27">
         <v>1</v>
       </c>
-      <c r="H148" s="50"/>
-[...18 lines deleted...]
-      </c>
       <c r="E149" s="27">
-        <v>6775</v>
+        <v>1</v>
       </c>
       <c r="F149" s="27">
-        <v>8366</v>
+        <v>1</v>
       </c>
       <c r="G149" s="27">
-        <v>10341</v>
-[...1 lines deleted...]
-      <c r="H149" s="33"/>
+        <v>1</v>
+      </c>
+      <c r="H149" s="62">
+        <v>17</v>
+      </c>
       <c r="I149" s="33"/>
       <c r="J149" s="33"/>
       <c r="K149" s="48"/>
       <c r="L149" s="33"/>
       <c r="M149" s="49"/>
     </row>
     <row r="150" spans="1:13" s="7" customFormat="1">
       <c r="A150" s="31" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B150" s="33">
-        <v>1120</v>
+        <v>133</v>
       </c>
       <c r="C150" s="33">
-        <v>2783</v>
+        <v>293</v>
       </c>
       <c r="D150" s="27">
-        <v>4752</v>
+        <v>440</v>
       </c>
       <c r="E150" s="27">
-        <v>6496</v>
+        <v>630</v>
       </c>
       <c r="F150" s="27">
-        <v>8003</v>
+        <v>750</v>
       </c>
       <c r="G150" s="27">
-        <v>9861</v>
-[...1 lines deleted...]
-      <c r="H150" s="33"/>
+        <v>910</v>
+      </c>
+      <c r="H150" s="62">
+        <v>979</v>
+      </c>
       <c r="I150" s="33"/>
       <c r="J150" s="33"/>
       <c r="K150" s="48"/>
       <c r="L150" s="33"/>
       <c r="M150" s="49"/>
     </row>
     <row r="151" spans="1:13" s="7" customFormat="1">
       <c r="A151" s="31" t="s">
-        <v>15</v>
-[...19 lines deleted...]
-      <c r="H151" s="33"/>
+        <v>16</v>
+      </c>
+      <c r="B151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G151" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H151" s="62">
+        <v>0</v>
+      </c>
       <c r="I151" s="33"/>
       <c r="J151" s="33"/>
       <c r="K151" s="48"/>
       <c r="L151" s="33"/>
       <c r="M151" s="49"/>
     </row>
     <row r="152" spans="1:13" s="7" customFormat="1">
       <c r="A152" s="31" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="B152" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C152" s="33">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D152" s="27">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="E152" s="27">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="F152" s="27">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="G152" s="27">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="H152" s="33"/>
+        <v>255</v>
+      </c>
+      <c r="H152" s="62">
+        <v>306</v>
+      </c>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="48"/>
       <c r="L152" s="33"/>
       <c r="M152" s="49"/>
     </row>
     <row r="153" spans="1:13" s="7" customFormat="1">
-      <c r="A153" s="24" t="s">
-        <v>40</v>
+      <c r="A153" s="31" t="s">
+        <v>17</v>
       </c>
       <c r="B153" s="33">
-        <v>2974</v>
+        <v>12</v>
       </c>
       <c r="C153" s="33">
-        <v>7351</v>
+        <v>52</v>
       </c>
       <c r="D153" s="27">
-        <v>11850</v>
+        <v>92</v>
       </c>
       <c r="E153" s="27">
-        <v>16148</v>
+        <v>133</v>
       </c>
       <c r="F153" s="27">
-        <v>21213</v>
+        <v>172</v>
       </c>
       <c r="G153" s="27">
-        <v>26380</v>
-[...1 lines deleted...]
-      <c r="H153" s="33"/>
+        <v>211</v>
+      </c>
+      <c r="H153" s="62">
+        <v>249</v>
+      </c>
       <c r="I153" s="33"/>
       <c r="J153" s="33"/>
       <c r="K153" s="48"/>
       <c r="L153" s="33"/>
       <c r="M153" s="49"/>
     </row>
     <row r="154" spans="1:13" s="7" customFormat="1">
       <c r="A154" s="31" t="s">
-        <v>20</v>
-[...19 lines deleted...]
-      <c r="H154" s="33"/>
+        <v>18</v>
+      </c>
+      <c r="B154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G154" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H154" s="62">
+        <v>1</v>
+      </c>
       <c r="I154" s="33"/>
       <c r="J154" s="33"/>
       <c r="K154" s="48"/>
       <c r="L154" s="33"/>
       <c r="M154" s="49"/>
     </row>
     <row r="155" spans="1:13" s="7" customFormat="1">
       <c r="A155" s="31" t="s">
-        <v>91</v>
-[...14 lines deleted...]
-        <v>76</v>
+        <v>21</v>
+      </c>
+      <c r="B155" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C155" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D155" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E155" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F155" s="33">
+        <v>7</v>
       </c>
       <c r="G155" s="27">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H155" s="33"/>
+        <v>15</v>
+      </c>
+      <c r="H155" s="62">
+        <v>22</v>
+      </c>
       <c r="I155" s="33"/>
       <c r="J155" s="33"/>
       <c r="K155" s="48"/>
       <c r="L155" s="33"/>
       <c r="M155" s="49"/>
     </row>
     <row r="156" spans="1:13" s="7" customFormat="1">
-      <c r="A156" s="31" t="s">
-        <v>21</v>
+      <c r="A156" s="24" t="s">
+        <v>38</v>
       </c>
       <c r="B156" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="C156" s="33">
-[...48 lines deleted...]
-      <c r="M157" s="49"/>
+      <c r="C156" s="32">
+        <v>36.9</v>
+      </c>
+      <c r="D156" s="28">
+        <v>65.5</v>
+      </c>
+      <c r="E156" s="28">
+        <v>74.2</v>
+      </c>
+      <c r="F156" s="28">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="G156" s="28">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="H156" s="63">
+        <v>203.6</v>
+      </c>
+      <c r="I156" s="50"/>
+      <c r="J156" s="50"/>
+      <c r="K156" s="50"/>
+      <c r="L156" s="32"/>
+      <c r="M156" s="51"/>
+    </row>
+    <row r="157" spans="1:13" s="7" customFormat="1">
+      <c r="A157" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B157" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C157" s="32">
+        <v>36.6</v>
+      </c>
+      <c r="D157" s="28">
+        <v>64.8</v>
+      </c>
+      <c r="E157" s="28">
+        <v>73.2</v>
+      </c>
+      <c r="F157" s="28">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="G157" s="28">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="H157" s="63">
+        <v>202.6</v>
+      </c>
+      <c r="I157" s="50"/>
+      <c r="J157" s="50"/>
+      <c r="K157" s="50"/>
+      <c r="L157" s="32"/>
+      <c r="M157" s="51"/>
     </row>
     <row r="158" spans="1:13" s="7" customFormat="1">
       <c r="A158" s="31" t="s">
-        <v>20</v>
-[...24 lines deleted...]
-      <c r="M158" s="49"/>
+        <v>14</v>
+      </c>
+      <c r="B158" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C158" s="32">
+        <v>0.3</v>
+      </c>
+      <c r="D158" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="E158" s="28">
+        <v>1</v>
+      </c>
+      <c r="F158" s="28">
+        <v>1</v>
+      </c>
+      <c r="G158" s="28">
+        <v>1</v>
+      </c>
+      <c r="H158" s="63">
+        <v>1</v>
+      </c>
+      <c r="I158" s="50"/>
+      <c r="J158" s="50"/>
+      <c r="K158" s="50"/>
+      <c r="L158" s="32"/>
+      <c r="M158" s="51"/>
     </row>
     <row r="159" spans="1:13" s="7" customFormat="1">
-      <c r="A159" s="31" t="s">
-[...15 lines deleted...]
-        <v>81</v>
+      <c r="A159" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B159" s="33">
+        <v>1161</v>
+      </c>
+      <c r="C159" s="33">
+        <v>2901</v>
+      </c>
+      <c r="D159" s="27">
+        <v>4929</v>
+      </c>
+      <c r="E159" s="27">
+        <v>6775</v>
+      </c>
+      <c r="F159" s="27">
+        <v>8366</v>
       </c>
       <c r="G159" s="27">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="H159" s="33"/>
+        <v>10341</v>
+      </c>
+      <c r="H159" s="62">
+        <v>12298</v>
+      </c>
       <c r="I159" s="33"/>
       <c r="J159" s="33"/>
       <c r="K159" s="48"/>
       <c r="L159" s="33"/>
       <c r="M159" s="49"/>
     </row>
     <row r="160" spans="1:13" s="7" customFormat="1">
       <c r="A160" s="31" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="B160" s="33">
-        <v>32</v>
+        <v>1120</v>
       </c>
       <c r="C160" s="33">
-        <v>61</v>
+        <v>2783</v>
       </c>
       <c r="D160" s="27">
-        <v>90</v>
+        <v>4752</v>
       </c>
       <c r="E160" s="27">
-        <v>120</v>
+        <v>6496</v>
       </c>
       <c r="F160" s="27">
-        <v>155</v>
+        <v>8003</v>
       </c>
       <c r="G160" s="27">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="H160" s="33"/>
+        <v>9861</v>
+      </c>
+      <c r="H160" s="62">
+        <v>11743</v>
+      </c>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="48"/>
       <c r="L160" s="33"/>
       <c r="M160" s="49"/>
     </row>
     <row r="161" spans="1:13" s="7" customFormat="1">
-      <c r="A161" s="24" t="s">
-[...25 lines deleted...]
-      <c r="M161" s="51"/>
+      <c r="A161" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B161" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C161" s="33">
+        <v>72</v>
+      </c>
+      <c r="D161" s="27">
+        <v>100</v>
+      </c>
+      <c r="E161" s="27">
+        <v>144</v>
+      </c>
+      <c r="F161" s="27">
+        <v>184</v>
+      </c>
+      <c r="G161" s="27">
+        <v>246</v>
+      </c>
+      <c r="H161" s="62">
+        <v>307</v>
+      </c>
+      <c r="I161" s="33"/>
+      <c r="J161" s="33"/>
+      <c r="K161" s="48"/>
+      <c r="L161" s="33"/>
+      <c r="M161" s="49"/>
     </row>
     <row r="162" spans="1:13" s="7" customFormat="1">
       <c r="A162" s="31" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B162" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="C162" s="32">
-[...19 lines deleted...]
-      <c r="M162" s="51"/>
+      <c r="C162" s="33">
+        <v>46</v>
+      </c>
+      <c r="D162" s="27">
+        <v>77</v>
+      </c>
+      <c r="E162" s="27">
+        <v>135</v>
+      </c>
+      <c r="F162" s="27">
+        <v>179</v>
+      </c>
+      <c r="G162" s="27">
+        <v>234</v>
+      </c>
+      <c r="H162" s="62">
+        <v>248</v>
+      </c>
+      <c r="I162" s="33"/>
+      <c r="J162" s="33"/>
+      <c r="K162" s="48"/>
+      <c r="L162" s="33"/>
+      <c r="M162" s="49"/>
     </row>
     <row r="163" spans="1:13" s="7" customFormat="1">
-      <c r="A163" s="31" t="s">
-[...25 lines deleted...]
-      <c r="M163" s="51"/>
+      <c r="A163" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B163" s="33">
+        <v>2974</v>
+      </c>
+      <c r="C163" s="33">
+        <v>7351</v>
+      </c>
+      <c r="D163" s="27">
+        <v>11850</v>
+      </c>
+      <c r="E163" s="27">
+        <v>16148</v>
+      </c>
+      <c r="F163" s="27">
+        <v>21213</v>
+      </c>
+      <c r="G163" s="27">
+        <v>26380</v>
+      </c>
+      <c r="H163" s="62">
+        <v>30987</v>
+      </c>
+      <c r="I163" s="33"/>
+      <c r="J163" s="33"/>
+      <c r="K163" s="48"/>
+      <c r="L163" s="33"/>
+      <c r="M163" s="49"/>
     </row>
     <row r="164" spans="1:13" s="7" customFormat="1">
       <c r="A164" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B164" s="33">
+        <v>2752</v>
+      </c>
+      <c r="C164" s="33">
+        <v>6886</v>
+      </c>
+      <c r="D164" s="27">
+        <v>11050</v>
+      </c>
+      <c r="E164" s="27">
+        <v>15150</v>
+      </c>
+      <c r="F164" s="27">
+        <v>19795</v>
+      </c>
+      <c r="G164" s="27">
+        <v>24638</v>
+      </c>
+      <c r="H164" s="62">
+        <v>28959</v>
+      </c>
+      <c r="I164" s="33"/>
+      <c r="J164" s="33"/>
+      <c r="K164" s="48"/>
+      <c r="L164" s="33"/>
+      <c r="M164" s="49"/>
+    </row>
+    <row r="165" spans="1:13" s="7" customFormat="1">
+      <c r="A165" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B164" s="32">
-[...51 lines deleted...]
-      <c r="M165" s="51"/>
+      <c r="B165" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C165" s="33">
+        <v>17</v>
+      </c>
+      <c r="D165" s="27">
+        <v>42</v>
+      </c>
+      <c r="E165" s="27">
+        <v>55</v>
+      </c>
+      <c r="F165" s="27">
+        <v>76</v>
+      </c>
+      <c r="G165" s="27">
+        <v>93</v>
+      </c>
+      <c r="H165" s="62">
+        <v>103</v>
+      </c>
+      <c r="I165" s="33"/>
+      <c r="J165" s="33"/>
+      <c r="K165" s="48"/>
+      <c r="L165" s="33"/>
+      <c r="M165" s="49"/>
     </row>
     <row r="166" spans="1:13" s="7" customFormat="1">
       <c r="A166" s="31" t="s">
-        <v>20</v>
-[...53 lines deleted...]
-      <c r="M167" s="51"/>
+        <v>21</v>
+      </c>
+      <c r="B166" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C166" s="33">
+        <v>449</v>
+      </c>
+      <c r="D166" s="27">
+        <v>757</v>
+      </c>
+      <c r="E166" s="27">
+        <v>943</v>
+      </c>
+      <c r="F166" s="27">
+        <v>1343</v>
+      </c>
+      <c r="G166" s="27">
+        <v>1648</v>
+      </c>
+      <c r="H166" s="62">
+        <v>1925</v>
+      </c>
+      <c r="I166" s="33"/>
+      <c r="J166" s="33"/>
+      <c r="K166" s="48"/>
+      <c r="L166" s="33"/>
+      <c r="M166" s="49"/>
+    </row>
+    <row r="167" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A167" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B167" s="33">
+        <v>35</v>
+      </c>
+      <c r="C167" s="33">
+        <v>67</v>
+      </c>
+      <c r="D167" s="27">
+        <v>96</v>
+      </c>
+      <c r="E167" s="27">
+        <v>130</v>
+      </c>
+      <c r="F167" s="27">
+        <v>245</v>
+      </c>
+      <c r="G167" s="27">
+        <v>361</v>
+      </c>
+      <c r="H167" s="62">
+        <v>477</v>
+      </c>
+      <c r="I167" s="33"/>
+      <c r="J167" s="33"/>
+      <c r="K167" s="48"/>
+      <c r="L167" s="33"/>
+      <c r="M167" s="49"/>
     </row>
     <row r="168" spans="1:13" s="7" customFormat="1">
       <c r="A168" s="31" t="s">
-        <v>91</v>
-[...24 lines deleted...]
-      <c r="M168" s="51"/>
+        <v>20</v>
+      </c>
+      <c r="B168" s="33">
+        <v>3</v>
+      </c>
+      <c r="C168" s="33">
+        <v>6</v>
+      </c>
+      <c r="D168" s="27">
+        <v>6</v>
+      </c>
+      <c r="E168" s="27">
+        <v>10</v>
+      </c>
+      <c r="F168" s="27">
+        <v>10</v>
+      </c>
+      <c r="G168" s="27">
+        <v>10</v>
+      </c>
+      <c r="H168" s="62">
+        <v>10</v>
+      </c>
+      <c r="I168" s="33"/>
+      <c r="J168" s="33"/>
+      <c r="K168" s="48"/>
+      <c r="L168" s="33"/>
+      <c r="M168" s="49"/>
     </row>
     <row r="169" spans="1:13" s="7" customFormat="1">
       <c r="A169" s="31" t="s">
-        <v>21</v>
-[...24 lines deleted...]
-      <c r="M169" s="51"/>
+        <v>14</v>
+      </c>
+      <c r="B169" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C169" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D169" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E169" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F169" s="33">
+        <v>81</v>
+      </c>
+      <c r="G169" s="27">
+        <v>161</v>
+      </c>
+      <c r="H169" s="62">
+        <v>242</v>
+      </c>
+      <c r="I169" s="33"/>
+      <c r="J169" s="33"/>
+      <c r="K169" s="48"/>
+      <c r="L169" s="33"/>
+      <c r="M169" s="49"/>
     </row>
     <row r="170" spans="1:13" s="7" customFormat="1">
-      <c r="A170" s="24" t="s">
-[...25 lines deleted...]
-      <c r="M170" s="51"/>
+      <c r="A170" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G170" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H170" s="62">
+        <v>0</v>
+      </c>
+      <c r="I170" s="33"/>
+      <c r="J170" s="33"/>
+      <c r="K170" s="48"/>
+      <c r="L170" s="33"/>
+      <c r="M170" s="49"/>
     </row>
     <row r="171" spans="1:13" s="7" customFormat="1">
       <c r="A171" s="31" t="s">
-        <v>16</v>
-[...26 lines deleted...]
-    <row r="172" spans="1:13" ht="23.25">
+        <v>91</v>
+      </c>
+      <c r="B171" s="33">
+        <v>32</v>
+      </c>
+      <c r="C171" s="33">
+        <v>61</v>
+      </c>
+      <c r="D171" s="27">
+        <v>90</v>
+      </c>
+      <c r="E171" s="27">
+        <v>120</v>
+      </c>
+      <c r="F171" s="27">
+        <v>155</v>
+      </c>
+      <c r="G171" s="27">
+        <v>190</v>
+      </c>
+      <c r="H171" s="62">
+        <v>225</v>
+      </c>
+      <c r="I171" s="33"/>
+      <c r="J171" s="33"/>
+      <c r="K171" s="48"/>
+      <c r="L171" s="33"/>
+      <c r="M171" s="49"/>
+    </row>
+    <row r="172" spans="1:13" s="7" customFormat="1">
       <c r="A172" s="24" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="B172" s="32">
-        <v>14.7</v>
+        <v>227.4</v>
       </c>
       <c r="C172" s="32">
-        <v>57.2</v>
+        <v>467.2</v>
       </c>
       <c r="D172" s="28">
-        <v>92.9</v>
+        <v>779.8</v>
       </c>
       <c r="E172" s="28">
-        <v>135.80000000000001</v>
+        <v>1196</v>
       </c>
       <c r="F172" s="28">
-        <v>149.80000000000001</v>
+        <v>1444.6</v>
       </c>
       <c r="G172" s="28">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="H172" s="32"/>
+        <v>1521.8</v>
+      </c>
+      <c r="H172" s="63">
+        <v>1700.7</v>
+      </c>
       <c r="I172" s="32"/>
       <c r="J172" s="32"/>
       <c r="K172" s="50"/>
       <c r="L172" s="32"/>
       <c r="M172" s="51"/>
     </row>
     <row r="173" spans="1:13" s="7" customFormat="1">
       <c r="A173" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B173" s="32">
-        <v>0</v>
+      <c r="B173" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C173" s="32">
-        <v>0.1</v>
+        <v>209.7</v>
       </c>
       <c r="D173" s="28">
-        <v>0.1</v>
+        <v>380.8</v>
       </c>
       <c r="E173" s="28">
-        <v>0.1</v>
+        <v>655.5</v>
       </c>
       <c r="F173" s="28">
-        <v>0.1</v>
+        <v>904.1</v>
       </c>
       <c r="G173" s="28">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="H173" s="32"/>
+        <v>981.3</v>
+      </c>
+      <c r="H173" s="63">
+        <v>1160.2</v>
+      </c>
       <c r="I173" s="32"/>
       <c r="J173" s="32"/>
       <c r="K173" s="50"/>
       <c r="L173" s="32"/>
       <c r="M173" s="51"/>
     </row>
     <row r="174" spans="1:13" s="7" customFormat="1">
       <c r="A174" s="31" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
+      </c>
+      <c r="B174" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C174" s="32">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="D174" s="28">
-        <v>0.1</v>
+        <v>2.7</v>
       </c>
       <c r="E174" s="28">
-        <v>0.1</v>
+        <v>3.2</v>
       </c>
       <c r="F174" s="28">
-        <v>0.1</v>
+        <v>3.2</v>
       </c>
       <c r="G174" s="28">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="H174" s="32"/>
+        <v>3.2</v>
+      </c>
+      <c r="H174" s="63">
+        <v>3.2</v>
+      </c>
       <c r="I174" s="32"/>
       <c r="J174" s="32"/>
       <c r="K174" s="50"/>
       <c r="L174" s="32"/>
       <c r="M174" s="51"/>
     </row>
     <row r="175" spans="1:13" s="7" customFormat="1">
       <c r="A175" s="31" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="B175" s="32">
-        <v>0.7</v>
+        <v>114.3</v>
       </c>
       <c r="C175" s="32">
-        <v>3.2</v>
+        <v>255.3</v>
       </c>
       <c r="D175" s="28">
-        <v>5.7</v>
+        <v>396.3</v>
       </c>
       <c r="E175" s="28">
-        <v>8.1999999999999993</v>
+        <v>537.29999999999995</v>
       </c>
       <c r="F175" s="28">
-        <v>8.1999999999999993</v>
+        <v>537.29999999999995</v>
       </c>
       <c r="G175" s="28">
-        <v>8.1999999999999993</v>
-[...1 lines deleted...]
-      <c r="H175" s="32"/>
+        <v>537.29999999999995</v>
+      </c>
+      <c r="H175" s="63">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I175" s="32"/>
       <c r="J175" s="32"/>
       <c r="K175" s="50"/>
       <c r="L175" s="32"/>
       <c r="M175" s="51"/>
     </row>
-    <row r="176" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>91</v>
+    <row r="176" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A176" s="24" t="s">
+        <v>41</v>
       </c>
       <c r="B176" s="32">
-        <v>13.7</v>
+        <v>16718.5</v>
       </c>
       <c r="C176" s="32">
-        <v>53.3</v>
+        <v>27047.5</v>
       </c>
       <c r="D176" s="28">
-        <v>86.1</v>
+        <v>41590.5</v>
       </c>
       <c r="E176" s="28">
-        <v>126.2</v>
+        <v>59595.6</v>
       </c>
       <c r="F176" s="28">
-        <v>140.1</v>
+        <v>84123.4</v>
       </c>
       <c r="G176" s="28">
-        <v>162.19999999999999</v>
-[...1 lines deleted...]
-      <c r="H176" s="32"/>
+        <v>110963.2</v>
+      </c>
+      <c r="H176" s="63">
+        <v>137081.9</v>
+      </c>
       <c r="I176" s="32"/>
       <c r="J176" s="32"/>
       <c r="K176" s="50"/>
       <c r="L176" s="32"/>
       <c r="M176" s="51"/>
     </row>
     <row r="177" spans="1:13" s="7" customFormat="1">
       <c r="A177" s="31" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B177" s="32">
-        <v>0.2</v>
+        <v>2.7</v>
       </c>
       <c r="C177" s="32">
-        <v>0.5</v>
+        <v>6.9</v>
       </c>
       <c r="D177" s="28">
-        <v>0.8</v>
+        <v>11.1</v>
       </c>
       <c r="E177" s="28">
-        <v>1.1000000000000001</v>
+        <v>15.3</v>
       </c>
       <c r="F177" s="28">
-        <v>1.2</v>
+        <v>15.3</v>
       </c>
       <c r="G177" s="28">
-        <v>1.3</v>
-[...1 lines deleted...]
-      <c r="H177" s="32"/>
+        <v>15.3</v>
+      </c>
+      <c r="H177" s="63">
+        <v>15.3</v>
+      </c>
       <c r="I177" s="32"/>
       <c r="J177" s="32"/>
       <c r="K177" s="50"/>
       <c r="L177" s="32"/>
       <c r="M177" s="51"/>
     </row>
-    <row r="178" spans="1:13" s="7" customFormat="1" ht="34.5">
-[...21 lines deleted...]
-      <c r="H178" s="32"/>
+    <row r="178" spans="1:13" s="7" customFormat="1">
+      <c r="A178" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G178" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H178" s="63">
+        <v>3.8</v>
+      </c>
       <c r="I178" s="32"/>
       <c r="J178" s="32"/>
       <c r="K178" s="50"/>
       <c r="L178" s="32"/>
       <c r="M178" s="51"/>
     </row>
     <row r="179" spans="1:13" s="7" customFormat="1">
       <c r="A179" s="31" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B179" s="32">
-        <v>0</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="C179" s="32">
-        <v>0.1</v>
+        <v>4.7</v>
       </c>
       <c r="D179" s="28">
-        <v>0.1</v>
+        <v>7.2</v>
       </c>
       <c r="E179" s="28">
-        <v>0.1</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="F179" s="28">
-        <v>0.1</v>
+        <v>11.7</v>
       </c>
       <c r="G179" s="28">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="H179" s="32"/>
+        <v>13.7</v>
+      </c>
+      <c r="H179" s="63">
+        <v>15.7</v>
+      </c>
       <c r="I179" s="32"/>
       <c r="J179" s="32"/>
       <c r="K179" s="50"/>
       <c r="L179" s="32"/>
       <c r="M179" s="51"/>
     </row>
     <row r="180" spans="1:13" s="7" customFormat="1">
       <c r="A180" s="31" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>91</v>
+      </c>
+      <c r="B180" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C180" s="32">
-        <v>0</v>
+        <v>27027</v>
       </c>
       <c r="D180" s="28">
-        <v>0.1</v>
+        <v>41558</v>
       </c>
       <c r="E180" s="28">
-        <v>0.1</v>
+        <v>59551</v>
       </c>
       <c r="F180" s="28">
-        <v>0.1</v>
+        <v>84072</v>
       </c>
       <c r="G180" s="28">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="H180" s="32"/>
+        <v>110905</v>
+      </c>
+      <c r="H180" s="63">
+        <v>137013</v>
+      </c>
       <c r="I180" s="32"/>
       <c r="J180" s="32"/>
       <c r="K180" s="50"/>
       <c r="L180" s="32"/>
       <c r="M180" s="51"/>
     </row>
     <row r="181" spans="1:13" s="7" customFormat="1">
       <c r="A181" s="31" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0.3</v>
+        <v>21</v>
+      </c>
+      <c r="B181" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C181" s="32">
-        <v>0.9</v>
+        <v>8.9</v>
       </c>
       <c r="D181" s="28">
-        <v>1.4</v>
+        <v>14.3</v>
       </c>
       <c r="E181" s="28">
-        <v>2</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="F181" s="28">
-        <v>2</v>
+        <v>24.4</v>
       </c>
       <c r="G181" s="28">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H181" s="32"/>
+        <v>29.3</v>
+      </c>
+      <c r="H181" s="63">
+        <v>34.1</v>
+      </c>
       <c r="I181" s="32"/>
       <c r="J181" s="32"/>
       <c r="K181" s="50"/>
       <c r="L181" s="32"/>
       <c r="M181" s="51"/>
     </row>
     <row r="182" spans="1:13" s="7" customFormat="1">
-      <c r="A182" s="31" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A182" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B182" s="32">
+        <v>119.3</v>
       </c>
       <c r="C182" s="32">
-        <v>20.100000000000001</v>
+        <v>293.3</v>
       </c>
       <c r="D182" s="28">
-        <v>31.4</v>
+        <v>467.3</v>
       </c>
       <c r="E182" s="28">
-        <v>49.9</v>
+        <v>641.29999999999995</v>
       </c>
       <c r="F182" s="28">
-        <v>62.4</v>
+        <v>1206.7</v>
       </c>
       <c r="G182" s="28">
-        <v>83.1</v>
-[...3 lines deleted...]
-      <c r="J182" s="32"/>
+        <v>1772</v>
+      </c>
+      <c r="H182" s="63">
+        <v>2337.3000000000002</v>
+      </c>
+      <c r="I182" s="50"/>
+      <c r="J182" s="50"/>
       <c r="K182" s="50"/>
       <c r="L182" s="32"/>
       <c r="M182" s="51"/>
     </row>
     <row r="183" spans="1:13" s="7" customFormat="1">
       <c r="A183" s="31" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>16</v>
+      </c>
+      <c r="B183" s="32">
+        <v>119.3</v>
       </c>
       <c r="C183" s="32">
-        <v>0.5</v>
+        <v>293.3</v>
       </c>
       <c r="D183" s="28">
-        <v>0.8</v>
+        <v>467.3</v>
       </c>
       <c r="E183" s="28">
-        <v>1</v>
+        <v>641.29999999999995</v>
       </c>
       <c r="F183" s="28">
-        <v>1.1000000000000001</v>
+        <v>1206.7</v>
       </c>
       <c r="G183" s="28">
-        <v>1.2</v>
-[...3 lines deleted...]
-      <c r="J183" s="32"/>
+        <v>1772</v>
+      </c>
+      <c r="H183" s="63">
+        <v>2337.3000000000002</v>
+      </c>
+      <c r="I183" s="50"/>
+      <c r="J183" s="50"/>
       <c r="K183" s="50"/>
       <c r="L183" s="32"/>
       <c r="M183" s="51"/>
     </row>
-    <row r="184" spans="1:13" s="7" customFormat="1">
+    <row r="184" spans="1:13" ht="23.25">
       <c r="A184" s="24" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>0.8</v>
+        <v>58</v>
+      </c>
+      <c r="B184" s="32">
+        <v>14.7</v>
+      </c>
+      <c r="C184" s="32">
+        <v>57.2</v>
+      </c>
+      <c r="D184" s="28">
+        <v>92.9</v>
       </c>
       <c r="E184" s="28">
-        <v>5.0999999999999996</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="F184" s="28">
-        <v>12.9</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="G184" s="28">
-        <v>21.3</v>
-[...1 lines deleted...]
-      <c r="H184" s="32"/>
+        <v>172</v>
+      </c>
+      <c r="H184" s="63">
+        <v>184.2</v>
+      </c>
       <c r="I184" s="32"/>
       <c r="J184" s="32"/>
       <c r="K184" s="50"/>
       <c r="L184" s="32"/>
       <c r="M184" s="51"/>
     </row>
     <row r="185" spans="1:13" s="7" customFormat="1">
       <c r="A185" s="31" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>0.8</v>
+        <v>20</v>
+      </c>
+      <c r="B185" s="32">
+        <v>0</v>
+      </c>
+      <c r="C185" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="D185" s="28">
+        <v>0.1</v>
       </c>
       <c r="E185" s="28">
-        <v>5.0999999999999996</v>
+        <v>0.1</v>
       </c>
       <c r="F185" s="28">
-        <v>12.9</v>
+        <v>0.1</v>
       </c>
       <c r="G185" s="28">
-        <v>21.3</v>
-[...1 lines deleted...]
-      <c r="H185" s="32"/>
+        <v>0.2</v>
+      </c>
+      <c r="H185" s="63">
+        <v>0.3</v>
+      </c>
       <c r="I185" s="32"/>
       <c r="J185" s="32"/>
       <c r="K185" s="50"/>
       <c r="L185" s="32"/>
       <c r="M185" s="51"/>
     </row>
-    <row r="186" spans="1:13" s="7" customFormat="1" ht="34.5">
-[...26 lines deleted...]
-      <c r="M186" s="49"/>
+    <row r="186" spans="1:13" s="7" customFormat="1">
+      <c r="A186" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B186" s="32">
+        <v>0</v>
+      </c>
+      <c r="C186" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="D186" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E186" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="F186" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G186" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="H186" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="I186" s="32"/>
+      <c r="J186" s="32"/>
+      <c r="K186" s="50"/>
+      <c r="L186" s="32"/>
+      <c r="M186" s="51"/>
     </row>
     <row r="187" spans="1:13" s="7" customFormat="1">
       <c r="A187" s="31" t="s">
-        <v>20</v>
-[...24 lines deleted...]
-      <c r="M187" s="49"/>
+        <v>16</v>
+      </c>
+      <c r="B187" s="32">
+        <v>0.7</v>
+      </c>
+      <c r="C187" s="32">
+        <v>3.2</v>
+      </c>
+      <c r="D187" s="28">
+        <v>5.7</v>
+      </c>
+      <c r="E187" s="28">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F187" s="28">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G187" s="28">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H187" s="63">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I187" s="32"/>
+      <c r="J187" s="32"/>
+      <c r="K187" s="50"/>
+      <c r="L187" s="32"/>
+      <c r="M187" s="51"/>
     </row>
     <row r="188" spans="1:13" s="7" customFormat="1">
       <c r="A188" s="31" t="s">
-        <v>14</v>
-[...24 lines deleted...]
-      <c r="M188" s="49"/>
+        <v>91</v>
+      </c>
+      <c r="B188" s="32">
+        <v>13.7</v>
+      </c>
+      <c r="C188" s="32">
+        <v>53.3</v>
+      </c>
+      <c r="D188" s="28">
+        <v>86.1</v>
+      </c>
+      <c r="E188" s="28">
+        <v>126.2</v>
+      </c>
+      <c r="F188" s="28">
+        <v>140.1</v>
+      </c>
+      <c r="G188" s="28">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="H188" s="63">
+        <v>174.2</v>
+      </c>
+      <c r="I188" s="32"/>
+      <c r="J188" s="32"/>
+      <c r="K188" s="50"/>
+      <c r="L188" s="32"/>
+      <c r="M188" s="51"/>
     </row>
     <row r="189" spans="1:13" s="7" customFormat="1">
       <c r="A189" s="31" t="s">
-        <v>16</v>
-[...55 lines deleted...]
-    <row r="191" spans="1:13">
+        <v>17</v>
+      </c>
+      <c r="B189" s="32">
+        <v>0.2</v>
+      </c>
+      <c r="C189" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="D189" s="28">
+        <v>0.8</v>
+      </c>
+      <c r="E189" s="28">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F189" s="28">
+        <v>1.2</v>
+      </c>
+      <c r="G189" s="28">
+        <v>1.3</v>
+      </c>
+      <c r="H189" s="63">
+        <v>1.3</v>
+      </c>
+      <c r="I189" s="32"/>
+      <c r="J189" s="32"/>
+      <c r="K189" s="50"/>
+      <c r="L189" s="32"/>
+      <c r="M189" s="51"/>
+    </row>
+    <row r="190" spans="1:13" s="7" customFormat="1" ht="34.5">
+      <c r="A190" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B190" s="32">
+        <v>2.6</v>
+      </c>
+      <c r="C190" s="32">
+        <v>21.6</v>
+      </c>
+      <c r="D190" s="28">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E190" s="28">
+        <v>53.1</v>
+      </c>
+      <c r="F190" s="28">
+        <v>65.7</v>
+      </c>
+      <c r="G190" s="28">
+        <v>86.5</v>
+      </c>
+      <c r="H190" s="63">
+        <v>97.3</v>
+      </c>
+      <c r="I190" s="32"/>
+      <c r="J190" s="32"/>
+      <c r="K190" s="50"/>
+      <c r="L190" s="32"/>
+      <c r="M190" s="51"/>
+    </row>
+    <row r="191" spans="1:13" s="7" customFormat="1">
       <c r="A191" s="31" t="s">
-        <v>18</v>
-[...24 lines deleted...]
-      <c r="M191" s="49"/>
+        <v>20</v>
+      </c>
+      <c r="B191" s="32">
+        <v>0</v>
+      </c>
+      <c r="C191" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="D191" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E191" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="F191" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G191" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="H191" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="I191" s="32"/>
+      <c r="J191" s="32"/>
+      <c r="K191" s="50"/>
+      <c r="L191" s="32"/>
+      <c r="M191" s="51"/>
     </row>
     <row r="192" spans="1:13" s="7" customFormat="1">
       <c r="A192" s="31" t="s">
-        <v>21</v>
-[...28 lines deleted...]
-        <v>43</v>
+        <v>15</v>
+      </c>
+      <c r="B192" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C192" s="32">
+        <v>0</v>
+      </c>
+      <c r="D192" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E192" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="F192" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G192" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="H192" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="I192" s="32"/>
+      <c r="J192" s="32"/>
+      <c r="K192" s="50"/>
+      <c r="L192" s="32"/>
+      <c r="M192" s="51"/>
+    </row>
+    <row r="193" spans="1:13" s="7" customFormat="1">
+      <c r="A193" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="B193" s="32">
-        <v>11.5</v>
+        <v>0.3</v>
       </c>
       <c r="C193" s="32">
-        <v>17.7</v>
+        <v>0.9</v>
       </c>
       <c r="D193" s="28">
-        <v>23.8</v>
+        <v>1.4</v>
       </c>
       <c r="E193" s="28">
-        <v>29.9</v>
+        <v>2</v>
       </c>
       <c r="F193" s="28">
-        <v>30.6</v>
+        <v>2</v>
       </c>
       <c r="G193" s="28">
-        <v>31.4</v>
-[...1 lines deleted...]
-      <c r="H193" s="32"/>
+        <v>2</v>
+      </c>
+      <c r="H193" s="63">
+        <v>2</v>
+      </c>
       <c r="I193" s="32"/>
       <c r="J193" s="32"/>
       <c r="K193" s="50"/>
       <c r="L193" s="32"/>
       <c r="M193" s="51"/>
     </row>
-    <row r="194" spans="1:15" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="194" spans="1:13" s="7" customFormat="1">
       <c r="A194" s="31" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>91</v>
+      </c>
+      <c r="B194" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C194" s="32">
-        <v>0</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="D194" s="28">
-        <v>0.1</v>
+        <v>31.4</v>
       </c>
       <c r="E194" s="28">
-        <v>0.1</v>
+        <v>49.9</v>
       </c>
       <c r="F194" s="28">
-        <v>0.1</v>
+        <v>62.4</v>
       </c>
       <c r="G194" s="28">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="H194" s="32"/>
+        <v>83.1</v>
+      </c>
+      <c r="H194" s="63">
+        <v>93.6</v>
+      </c>
       <c r="I194" s="32"/>
       <c r="J194" s="32"/>
       <c r="K194" s="50"/>
       <c r="L194" s="32"/>
       <c r="M194" s="51"/>
     </row>
-    <row r="195" spans="1:15" s="7" customFormat="1">
+    <row r="195" spans="1:13" s="7" customFormat="1">
       <c r="A195" s="31" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>11.3</v>
+        <v>17</v>
+      </c>
+      <c r="B195" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C195" s="32">
-        <v>16.7</v>
+        <v>0.5</v>
       </c>
       <c r="D195" s="28">
-        <v>22.1</v>
+        <v>0.8</v>
       </c>
       <c r="E195" s="28">
-        <v>27.5</v>
+        <v>1</v>
       </c>
       <c r="F195" s="28">
-        <v>27.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="G195" s="28">
-        <v>27.6</v>
-[...1 lines deleted...]
-      <c r="H195" s="32"/>
+        <v>1.2</v>
+      </c>
+      <c r="H195" s="63">
+        <v>1.2</v>
+      </c>
       <c r="I195" s="32"/>
       <c r="J195" s="32"/>
       <c r="K195" s="50"/>
       <c r="L195" s="32"/>
       <c r="M195" s="51"/>
     </row>
-    <row r="196" spans="1:15">
-[...10 lines deleted...]
-        <v>0.4</v>
+    <row r="196" spans="1:13" s="7" customFormat="1">
+      <c r="A196" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B196" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C196" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D196" s="32">
+        <v>0.8</v>
       </c>
       <c r="E196" s="28">
-        <v>0.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F196" s="28">
-        <v>1.1000000000000001</v>
+        <v>12.9</v>
       </c>
       <c r="G196" s="28">
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="H196" s="32"/>
+        <v>21.3</v>
+      </c>
+      <c r="H196" s="63">
+        <v>28.1</v>
+      </c>
       <c r="I196" s="32"/>
       <c r="J196" s="32"/>
       <c r="K196" s="50"/>
       <c r="L196" s="32"/>
       <c r="M196" s="51"/>
     </row>
-    <row r="197" spans="1:15" s="7" customFormat="1">
+    <row r="197" spans="1:13" s="7" customFormat="1">
       <c r="A197" s="31" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>0.1</v>
+        <v>91</v>
+      </c>
+      <c r="B197" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C197" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D197" s="32">
+        <v>0.8</v>
       </c>
       <c r="E197" s="28">
-        <v>0.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F197" s="28">
-        <v>0.2</v>
+        <v>12.9</v>
       </c>
       <c r="G197" s="28">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="H197" s="32"/>
+        <v>21.3</v>
+      </c>
+      <c r="H197" s="63">
+        <v>28.1</v>
+      </c>
       <c r="I197" s="32"/>
       <c r="J197" s="32"/>
       <c r="K197" s="50"/>
       <c r="L197" s="32"/>
       <c r="M197" s="51"/>
     </row>
-    <row r="198" spans="1:15" s="7" customFormat="1">
-[...33 lines deleted...]
-        <v>83</v>
+    <row r="198" spans="1:13" s="7" customFormat="1" ht="34.5">
+      <c r="A198" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B198" s="33">
+        <v>173037</v>
+      </c>
+      <c r="C198" s="33">
+        <v>272925</v>
+      </c>
+      <c r="D198" s="27">
+        <v>372814</v>
+      </c>
+      <c r="E198" s="27">
+        <v>472702</v>
+      </c>
+      <c r="F198" s="27">
+        <v>501708</v>
+      </c>
+      <c r="G198" s="27">
+        <v>530714</v>
+      </c>
+      <c r="H198" s="62">
+        <v>555697</v>
+      </c>
+      <c r="I198" s="33"/>
+      <c r="J198" s="33"/>
+      <c r="K198" s="48"/>
+      <c r="L198" s="33"/>
+      <c r="M198" s="49"/>
+    </row>
+    <row r="199" spans="1:13" s="7" customFormat="1">
+      <c r="A199" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B199" s="33">
+        <v>1244</v>
       </c>
       <c r="C199" s="33">
-        <v>6</v>
+        <v>2052</v>
       </c>
       <c r="D199" s="27">
-        <v>13</v>
+        <v>2859</v>
       </c>
       <c r="E199" s="27">
-        <v>19</v>
+        <v>3667</v>
       </c>
       <c r="F199" s="27">
-        <v>22</v>
+        <v>4475</v>
       </c>
       <c r="G199" s="27">
-        <v>25</v>
-[...10 lines deleted...]
-    <row r="200" spans="1:15" s="7" customFormat="1">
+        <v>5282</v>
+      </c>
+      <c r="H199" s="62">
+        <v>5282</v>
+      </c>
+      <c r="I199" s="33"/>
+      <c r="J199" s="33"/>
+      <c r="K199" s="48"/>
+      <c r="L199" s="33"/>
+      <c r="M199" s="49"/>
+    </row>
+    <row r="200" spans="1:13" s="7" customFormat="1">
       <c r="A200" s="31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>14</v>
+      </c>
+      <c r="B200" s="33">
+        <v>126091</v>
       </c>
       <c r="C200" s="33">
-        <v>1</v>
+        <v>152380</v>
       </c>
       <c r="D200" s="27">
-        <v>3</v>
+        <v>178668</v>
       </c>
       <c r="E200" s="27">
-        <v>4</v>
+        <v>204957</v>
       </c>
       <c r="F200" s="27">
-        <v>7</v>
+        <v>207340</v>
       </c>
       <c r="G200" s="27">
-        <v>9</v>
-[...10 lines deleted...]
-    <row r="201" spans="1:15" s="7" customFormat="1">
+        <v>209723</v>
+      </c>
+      <c r="H200" s="62">
+        <v>212106</v>
+      </c>
+      <c r="I200" s="33"/>
+      <c r="J200" s="33"/>
+      <c r="K200" s="48"/>
+      <c r="L200" s="33"/>
+      <c r="M200" s="49"/>
+    </row>
+    <row r="201" spans="1:13" s="7" customFormat="1">
       <c r="A201" s="31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B201" s="34" t="s">
         <v>83</v>
       </c>
-      <c r="C201" s="33">
-[...11 lines deleted...]
-      <c r="G201" s="27">
+      <c r="C201" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D201" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E201" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F201" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G201" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H201" s="62">
+        <v>956</v>
+      </c>
+      <c r="I201" s="33"/>
+      <c r="J201" s="33"/>
+      <c r="K201" s="48"/>
+      <c r="L201" s="33"/>
+      <c r="M201" s="49"/>
+    </row>
+    <row r="202" spans="1:13" s="7" customFormat="1">
+      <c r="A202" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="H201" s="32"/>
-[...11 lines deleted...]
-      </c>
       <c r="B202" s="33">
-        <v>22</v>
+        <v>17818</v>
       </c>
       <c r="C202" s="33">
-        <v>45</v>
+        <v>17818</v>
       </c>
       <c r="D202" s="27">
-        <v>69</v>
+        <v>17818</v>
       </c>
       <c r="E202" s="27">
-        <v>92</v>
+        <v>17818</v>
       </c>
       <c r="F202" s="27">
-        <v>139</v>
+        <v>17818</v>
       </c>
       <c r="G202" s="27">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H202" s="33"/>
+        <v>17818</v>
+      </c>
+      <c r="H202" s="62">
+        <v>17818</v>
+      </c>
       <c r="I202" s="33"/>
       <c r="J202" s="33"/>
       <c r="K202" s="48"/>
       <c r="L202" s="33"/>
       <c r="M202" s="49"/>
     </row>
-    <row r="203" spans="1:15" s="7" customFormat="1">
+    <row r="203" spans="1:13" s="7" customFormat="1">
       <c r="A203" s="31" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="B203" s="33">
-        <v>21</v>
+        <v>2666</v>
       </c>
       <c r="C203" s="33">
-        <v>44</v>
+        <v>13122</v>
       </c>
       <c r="D203" s="27">
-        <v>67</v>
+        <v>23579</v>
       </c>
       <c r="E203" s="27">
-        <v>90</v>
+        <v>34036</v>
       </c>
       <c r="F203" s="27">
-        <v>102</v>
+        <v>52384</v>
       </c>
       <c r="G203" s="27">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H203" s="33"/>
+        <v>70732</v>
+      </c>
+      <c r="H203" s="62">
+        <v>89080</v>
+      </c>
       <c r="I203" s="33"/>
       <c r="J203" s="33"/>
       <c r="K203" s="48"/>
       <c r="L203" s="33"/>
       <c r="M203" s="49"/>
     </row>
-    <row r="204" spans="1:15" s="7" customFormat="1">
+    <row r="204" spans="1:13">
       <c r="A204" s="31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B204" s="33">
-        <v>1</v>
+        <v>1490</v>
       </c>
       <c r="C204" s="33">
-        <v>1</v>
+        <v>3337</v>
       </c>
       <c r="D204" s="27">
-        <v>1</v>
+        <v>5185</v>
       </c>
       <c r="E204" s="27">
-        <v>2</v>
+        <v>7033</v>
       </c>
       <c r="F204" s="27">
-        <v>2</v>
+        <v>8523</v>
       </c>
       <c r="G204" s="27">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H204" s="33"/>
+        <v>10012</v>
+      </c>
+      <c r="H204" s="62">
+        <v>12192</v>
+      </c>
       <c r="I204" s="33"/>
       <c r="J204" s="33"/>
       <c r="K204" s="48"/>
       <c r="L204" s="33"/>
       <c r="M204" s="49"/>
     </row>
-    <row r="205" spans="1:15" s="7" customFormat="1">
+    <row r="205" spans="1:13" s="7" customFormat="1">
       <c r="A205" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B205" s="34" t="s">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="B205" s="33">
+        <v>23728</v>
+      </c>
+      <c r="C205" s="33">
+        <v>84216</v>
+      </c>
+      <c r="D205" s="27">
+        <v>144704</v>
+      </c>
+      <c r="E205" s="27">
+        <v>205191</v>
+      </c>
+      <c r="F205" s="27">
+        <v>211169</v>
       </c>
       <c r="G205" s="27">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="H205" s="33"/>
+        <v>217147</v>
+      </c>
+      <c r="H205" s="62">
+        <v>218264</v>
+      </c>
       <c r="I205" s="33"/>
       <c r="J205" s="33"/>
       <c r="K205" s="48"/>
       <c r="L205" s="33"/>
       <c r="M205" s="49"/>
     </row>
-    <row r="206" spans="1:15" s="7" customFormat="1" ht="23.25">
+    <row r="206" spans="1:13" s="7" customFormat="1" ht="34.5">
       <c r="A206" s="24" t="s">
-        <v>61</v>
-[...26 lines deleted...]
-    <row r="207" spans="1:15" s="7" customFormat="1">
+        <v>43</v>
+      </c>
+      <c r="B206" s="32">
+        <v>11.5</v>
+      </c>
+      <c r="C206" s="32">
+        <v>17.7</v>
+      </c>
+      <c r="D206" s="28">
+        <v>23.8</v>
+      </c>
+      <c r="E206" s="28">
+        <v>29.9</v>
+      </c>
+      <c r="F206" s="28">
+        <v>30.6</v>
+      </c>
+      <c r="G206" s="28">
+        <v>31.4</v>
+      </c>
+      <c r="H206" s="63">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I206" s="32"/>
+      <c r="J206" s="32"/>
+      <c r="K206" s="50"/>
+      <c r="L206" s="32"/>
+      <c r="M206" s="51"/>
+    </row>
+    <row r="207" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A207" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B207" s="33">
-[...24 lines deleted...]
-    <row r="208" spans="1:15" s="7" customFormat="1">
+      <c r="B207" s="32">
+        <v>0</v>
+      </c>
+      <c r="C207" s="32">
+        <v>0</v>
+      </c>
+      <c r="D207" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E207" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="F207" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G207" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="H207" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="I207" s="32"/>
+      <c r="J207" s="32"/>
+      <c r="K207" s="50"/>
+      <c r="L207" s="32"/>
+      <c r="M207" s="51"/>
+    </row>
+    <row r="208" spans="1:13" s="7" customFormat="1">
       <c r="A208" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" s="32">
+        <v>11.3</v>
+      </c>
+      <c r="C208" s="32">
+        <v>16.7</v>
+      </c>
+      <c r="D208" s="28">
+        <v>22.1</v>
+      </c>
+      <c r="E208" s="28">
+        <v>27.5</v>
+      </c>
+      <c r="F208" s="28">
+        <v>27.6</v>
+      </c>
+      <c r="G208" s="28">
+        <v>27.6</v>
+      </c>
+      <c r="H208" s="63">
+        <v>27.6</v>
+      </c>
+      <c r="I208" s="32"/>
+      <c r="J208" s="32"/>
+      <c r="K208" s="50"/>
+      <c r="L208" s="32"/>
+      <c r="M208" s="51"/>
+    </row>
+    <row r="209" spans="1:15" s="7" customFormat="1">
+      <c r="A209" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B208" s="33">
-[...53 lines deleted...]
-    <row r="210" spans="1:13" s="7" customFormat="1">
+      <c r="B209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G209" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H209" s="63">
+        <v>0</v>
+      </c>
+      <c r="I209" s="32"/>
+      <c r="J209" s="32"/>
+      <c r="K209" s="50"/>
+      <c r="L209" s="32"/>
+      <c r="M209" s="51"/>
+    </row>
+    <row r="210" spans="1:15">
       <c r="A210" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B210" s="33">
-[...24 lines deleted...]
-    <row r="211" spans="1:13" s="7" customFormat="1">
+      <c r="B210" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="C210" s="32">
+        <v>0.2</v>
+      </c>
+      <c r="D210" s="28">
+        <v>0.4</v>
+      </c>
+      <c r="E210" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F210" s="28">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G210" s="28">
+        <v>1.7</v>
+      </c>
+      <c r="H210" s="63">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I210" s="32"/>
+      <c r="J210" s="32"/>
+      <c r="K210" s="50"/>
+      <c r="L210" s="32"/>
+      <c r="M210" s="51"/>
+    </row>
+    <row r="211" spans="1:15" s="7" customFormat="1">
       <c r="A211" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B211" s="32">
+        <v>0</v>
+      </c>
+      <c r="C211" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="D211" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E211" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="F211" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="G211" s="28">
+        <v>0.3</v>
+      </c>
+      <c r="H211" s="63">
+        <v>0.4</v>
+      </c>
+      <c r="I211" s="32"/>
+      <c r="J211" s="32"/>
+      <c r="K211" s="50"/>
+      <c r="L211" s="32"/>
+      <c r="M211" s="51"/>
+    </row>
+    <row r="212" spans="1:15" s="7" customFormat="1">
+      <c r="A212" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B211" s="33">
-[...25 lines deleted...]
-      <c r="A212" s="24" t="s">
+      <c r="B212" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="C212" s="32">
+        <v>0.6</v>
+      </c>
+      <c r="D212" s="28">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E212" s="28">
+        <v>1.6</v>
+      </c>
+      <c r="F212" s="28">
+        <v>1.7</v>
+      </c>
+      <c r="G212" s="28">
+        <v>1.7</v>
+      </c>
+      <c r="H212" s="63">
+        <v>1.7</v>
+      </c>
+      <c r="I212" s="32"/>
+      <c r="J212" s="32"/>
+      <c r="K212" s="50"/>
+      <c r="L212" s="32"/>
+      <c r="M212" s="51"/>
+    </row>
+    <row r="213" spans="1:15" s="7" customFormat="1">
+      <c r="A213" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B213" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C213" s="33">
+        <v>6</v>
+      </c>
+      <c r="D213" s="27">
+        <v>13</v>
+      </c>
+      <c r="E213" s="27">
+        <v>19</v>
+      </c>
+      <c r="F213" s="27">
+        <v>22</v>
+      </c>
+      <c r="G213" s="27">
+        <v>25</v>
+      </c>
+      <c r="H213" s="62">
+        <v>28</v>
+      </c>
+      <c r="I213" s="32"/>
+      <c r="J213" s="32"/>
+      <c r="K213" s="32"/>
+      <c r="L213" s="32"/>
+      <c r="M213" s="32"/>
+      <c r="N213" s="47"/>
+      <c r="O213" s="47"/>
+    </row>
+    <row r="214" spans="1:15" s="7" customFormat="1">
+      <c r="A214" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B214" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C214" s="33">
+        <v>1</v>
+      </c>
+      <c r="D214" s="27">
+        <v>3</v>
+      </c>
+      <c r="E214" s="27">
+        <v>4</v>
+      </c>
+      <c r="F214" s="27">
+        <v>7</v>
+      </c>
+      <c r="G214" s="27">
+        <v>9</v>
+      </c>
+      <c r="H214" s="62">
+        <v>12</v>
+      </c>
+      <c r="I214" s="32"/>
+      <c r="J214" s="32"/>
+      <c r="K214" s="32"/>
+      <c r="L214" s="32"/>
+      <c r="M214" s="32"/>
+      <c r="N214" s="47"/>
+      <c r="O214" s="47"/>
+    </row>
+    <row r="215" spans="1:15" s="7" customFormat="1">
+      <c r="A215" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B215" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C215" s="33">
+        <v>5</v>
+      </c>
+      <c r="D215" s="27">
+        <v>10</v>
+      </c>
+      <c r="E215" s="27">
+        <v>15</v>
+      </c>
+      <c r="F215" s="27">
+        <v>15</v>
+      </c>
+      <c r="G215" s="27">
+        <v>16</v>
+      </c>
+      <c r="H215" s="62">
+        <v>16</v>
+      </c>
+      <c r="I215" s="32"/>
+      <c r="J215" s="32"/>
+      <c r="K215" s="32"/>
+      <c r="L215" s="32"/>
+      <c r="M215" s="32"/>
+      <c r="N215" s="47"/>
+      <c r="O215" s="47"/>
+    </row>
+    <row r="216" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A216" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B216" s="33">
+        <v>22</v>
+      </c>
+      <c r="C216" s="33">
         <v>45</v>
       </c>
-      <c r="B212" s="33">
-[...120 lines deleted...]
-      </c>
       <c r="D216" s="27">
-        <v>1623</v>
+        <v>69</v>
       </c>
       <c r="E216" s="27">
-        <v>2512</v>
+        <v>92</v>
       </c>
       <c r="F216" s="27">
-        <v>3398</v>
+        <v>139</v>
       </c>
       <c r="G216" s="27">
-        <v>4268</v>
-[...1 lines deleted...]
-      <c r="H216" s="33"/>
+        <v>186</v>
+      </c>
+      <c r="H216" s="62">
+        <v>233</v>
+      </c>
       <c r="I216" s="33"/>
       <c r="J216" s="33"/>
       <c r="K216" s="48"/>
       <c r="L216" s="33"/>
       <c r="M216" s="49"/>
     </row>
-    <row r="217" spans="1:13" s="7" customFormat="1">
+    <row r="217" spans="1:15" s="7" customFormat="1">
       <c r="A217" s="31" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B217" s="33">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C217" s="33">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D217" s="27">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="E217" s="27">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F217" s="27">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G217" s="27">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H217" s="33"/>
+        <v>113</v>
+      </c>
+      <c r="H217" s="62">
+        <v>124</v>
+      </c>
       <c r="I217" s="33"/>
       <c r="J217" s="33"/>
       <c r="K217" s="48"/>
       <c r="L217" s="33"/>
       <c r="M217" s="49"/>
     </row>
-    <row r="218" spans="1:13" s="7" customFormat="1">
+    <row r="218" spans="1:15" s="7" customFormat="1">
       <c r="A218" s="31" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B218" s="33">
-        <v>1465</v>
+        <v>1</v>
       </c>
       <c r="C218" s="33">
-        <v>4034</v>
+        <v>1</v>
       </c>
       <c r="D218" s="27">
-        <v>7171</v>
+        <v>1</v>
       </c>
       <c r="E218" s="27">
-        <v>10744</v>
+        <v>2</v>
       </c>
       <c r="F218" s="27">
-        <v>13645</v>
+        <v>2</v>
       </c>
       <c r="G218" s="27">
-        <v>17384</v>
-[...1 lines deleted...]
-      <c r="H218" s="33"/>
+        <v>3</v>
+      </c>
+      <c r="H218" s="62">
+        <v>4</v>
+      </c>
       <c r="I218" s="33"/>
       <c r="J218" s="33"/>
       <c r="K218" s="48"/>
       <c r="L218" s="33"/>
       <c r="M218" s="49"/>
     </row>
-    <row r="219" spans="1:13" s="7" customFormat="1" ht="23.25">
-[...16 lines deleted...]
-        <v>305</v>
+    <row r="219" spans="1:15" s="7" customFormat="1">
+      <c r="A219" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B219" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C219" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D219" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E219" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F219" s="33">
+        <v>35</v>
       </c>
       <c r="G219" s="27">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="H219" s="33"/>
+        <v>70</v>
+      </c>
+      <c r="H219" s="62">
+        <v>105</v>
+      </c>
       <c r="I219" s="33"/>
       <c r="J219" s="33"/>
       <c r="K219" s="48"/>
       <c r="L219" s="33"/>
       <c r="M219" s="49"/>
     </row>
-    <row r="220" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="220" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A220" s="24" t="s">
+        <v>61</v>
       </c>
       <c r="B220" s="33">
-        <v>4</v>
+        <v>1694413</v>
       </c>
       <c r="C220" s="33">
-        <v>9</v>
+        <v>3486353</v>
       </c>
       <c r="D220" s="27">
-        <v>14</v>
+        <v>5528589</v>
       </c>
       <c r="E220" s="27">
-        <v>19</v>
+        <v>7321482</v>
       </c>
       <c r="F220" s="27">
-        <v>23</v>
+        <v>9583230</v>
       </c>
       <c r="G220" s="27">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H220" s="33"/>
+        <v>11401985</v>
+      </c>
+      <c r="H220" s="62">
+        <v>13275815</v>
+      </c>
       <c r="I220" s="33"/>
       <c r="J220" s="33"/>
       <c r="K220" s="48"/>
       <c r="L220" s="33"/>
       <c r="M220" s="49"/>
     </row>
-    <row r="221" spans="1:13" s="7" customFormat="1">
+    <row r="221" spans="1:15" s="7" customFormat="1">
       <c r="A221" s="31" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>20</v>
+      </c>
+      <c r="B221" s="33">
+        <v>2744</v>
       </c>
       <c r="C221" s="33">
-        <v>6</v>
+        <v>97295</v>
       </c>
       <c r="D221" s="27">
-        <v>11</v>
+        <v>191846</v>
       </c>
       <c r="E221" s="27">
-        <v>17</v>
+        <v>286397</v>
       </c>
       <c r="F221" s="27">
-        <v>26</v>
+        <v>377013</v>
       </c>
       <c r="G221" s="27">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H221" s="33"/>
+        <v>467630</v>
+      </c>
+      <c r="H221" s="62">
+        <v>558246</v>
+      </c>
       <c r="I221" s="33"/>
       <c r="J221" s="33"/>
       <c r="K221" s="48"/>
       <c r="L221" s="33"/>
       <c r="M221" s="49"/>
     </row>
-    <row r="222" spans="1:13" s="7" customFormat="1">
+    <row r="222" spans="1:15" s="7" customFormat="1">
       <c r="A222" s="31" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="B222" s="33">
-        <v>52</v>
+        <v>70501</v>
       </c>
       <c r="C222" s="33">
-        <v>157</v>
+        <v>148771</v>
       </c>
       <c r="D222" s="27">
-        <v>199</v>
+        <v>218477</v>
       </c>
       <c r="E222" s="27">
-        <v>217</v>
+        <v>294869</v>
       </c>
       <c r="F222" s="27">
-        <v>256</v>
+        <v>363670</v>
       </c>
       <c r="G222" s="27">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="H222" s="33"/>
+        <v>424553</v>
+      </c>
+      <c r="H222" s="62">
+        <v>486888</v>
+      </c>
       <c r="I222" s="33"/>
       <c r="J222" s="33"/>
       <c r="K222" s="48"/>
       <c r="L222" s="33"/>
       <c r="M222" s="49"/>
     </row>
-    <row r="223" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="223" spans="1:15" s="7" customFormat="1">
+      <c r="A223" s="31" t="s">
+        <v>16</v>
       </c>
       <c r="B223" s="33">
-        <v>2845472</v>
+        <v>84</v>
       </c>
       <c r="C223" s="33">
-        <v>4423850</v>
+        <v>1824</v>
       </c>
       <c r="D223" s="27">
-        <v>7524537</v>
+        <v>3563</v>
       </c>
       <c r="E223" s="27">
-        <v>8952879</v>
+        <v>5302</v>
       </c>
       <c r="F223" s="27">
-        <v>10314463</v>
+        <v>9473</v>
       </c>
       <c r="G223" s="27">
-        <v>13235034</v>
-[...1 lines deleted...]
-      <c r="H223" s="33"/>
+        <v>13644</v>
+      </c>
+      <c r="H223" s="62">
+        <v>18615</v>
+      </c>
       <c r="I223" s="33"/>
       <c r="J223" s="33"/>
       <c r="K223" s="48"/>
       <c r="L223" s="33"/>
       <c r="M223" s="49"/>
     </row>
-    <row r="224" spans="1:13" s="7" customFormat="1">
+    <row r="224" spans="1:15" s="7" customFormat="1">
       <c r="A224" s="31" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="B224" s="33">
-        <v>2222392</v>
+        <v>572</v>
       </c>
       <c r="C224" s="33">
-        <v>2808502</v>
+        <v>1895</v>
       </c>
       <c r="D224" s="27">
-        <v>4949820</v>
+        <v>3218</v>
       </c>
       <c r="E224" s="27">
-        <v>5409272</v>
+        <v>4541</v>
       </c>
       <c r="F224" s="27">
-        <v>6025392</v>
+        <v>5112</v>
       </c>
       <c r="G224" s="27">
-        <v>8093648</v>
-[...1 lines deleted...]
-      <c r="H224" s="33"/>
+        <v>5684</v>
+      </c>
+      <c r="H224" s="62">
+        <v>5729</v>
+      </c>
       <c r="I224" s="33"/>
       <c r="J224" s="33"/>
       <c r="K224" s="48"/>
       <c r="L224" s="33"/>
       <c r="M224" s="49"/>
     </row>
     <row r="225" spans="1:13" s="7" customFormat="1">
       <c r="A225" s="31" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B225" s="33">
-        <v>19219</v>
+        <v>1620512</v>
       </c>
       <c r="C225" s="33">
-        <v>37324</v>
+        <v>3236569</v>
       </c>
       <c r="D225" s="27">
-        <v>55429</v>
+        <v>5111486</v>
       </c>
       <c r="E225" s="27">
-        <v>73535</v>
+        <v>6730373</v>
       </c>
       <c r="F225" s="27">
-        <v>83967</v>
+        <v>8827961</v>
       </c>
       <c r="G225" s="27">
-        <v>94400</v>
-[...1 lines deleted...]
-      <c r="H225" s="33"/>
+        <v>10490474</v>
+      </c>
+      <c r="H225" s="62">
+        <v>12206336</v>
+      </c>
       <c r="I225" s="33"/>
       <c r="J225" s="33"/>
       <c r="K225" s="48"/>
       <c r="L225" s="33"/>
       <c r="M225" s="49"/>
     </row>
     <row r="226" spans="1:13" s="7" customFormat="1">
-      <c r="A226" s="31" t="s">
-        <v>91</v>
+      <c r="A226" s="24" t="s">
+        <v>45</v>
       </c>
       <c r="B226" s="33">
-        <v>407220</v>
+        <v>2943</v>
       </c>
       <c r="C226" s="33">
-        <v>1025263</v>
+        <v>7572</v>
       </c>
       <c r="D226" s="27">
-        <v>1610407</v>
+        <v>12828</v>
       </c>
       <c r="E226" s="27">
-        <v>2205073</v>
+        <v>19512</v>
       </c>
       <c r="F226" s="27">
-        <v>2696846</v>
+        <v>25647</v>
       </c>
       <c r="G226" s="27">
-        <v>3295470</v>
-[...1 lines deleted...]
-      <c r="H226" s="33"/>
+        <v>32779</v>
+      </c>
+      <c r="H226" s="62">
+        <v>38918</v>
+      </c>
       <c r="I226" s="33"/>
       <c r="J226" s="33"/>
       <c r="K226" s="48"/>
       <c r="L226" s="33"/>
       <c r="M226" s="49"/>
     </row>
     <row r="227" spans="1:13" s="7" customFormat="1">
       <c r="A227" s="31" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B227" s="33">
-        <v>16656</v>
+        <v>4</v>
       </c>
       <c r="C227" s="33">
-        <v>31872</v>
+        <v>12</v>
       </c>
       <c r="D227" s="27">
-        <v>47088</v>
+        <v>20</v>
       </c>
       <c r="E227" s="27">
-        <v>62304</v>
+        <v>28</v>
       </c>
       <c r="F227" s="27">
-        <v>77673</v>
+        <v>30</v>
       </c>
       <c r="G227" s="27">
-        <v>93043</v>
-[...1 lines deleted...]
-      <c r="H227" s="33"/>
+        <v>32</v>
+      </c>
+      <c r="H227" s="62">
+        <v>35</v>
+      </c>
       <c r="I227" s="33"/>
       <c r="J227" s="33"/>
       <c r="K227" s="48"/>
       <c r="L227" s="33"/>
       <c r="M227" s="49"/>
     </row>
     <row r="228" spans="1:13" s="7" customFormat="1">
       <c r="A228" s="31" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B228" s="33">
-        <v>179986</v>
+        <v>871</v>
       </c>
       <c r="C228" s="33">
-        <v>520889</v>
+        <v>1983</v>
       </c>
       <c r="D228" s="27">
-        <v>861792</v>
+        <v>3209</v>
       </c>
       <c r="E228" s="27">
-        <v>1202696</v>
+        <v>5205</v>
       </c>
       <c r="F228" s="27">
-        <v>1430585</v>
+        <v>7221</v>
       </c>
       <c r="G228" s="27">
-        <v>1658474</v>
-[...1 lines deleted...]
-      <c r="H228" s="33"/>
+        <v>9275</v>
+      </c>
+      <c r="H228" s="62">
+        <v>11186</v>
+      </c>
       <c r="I228" s="33"/>
       <c r="J228" s="33"/>
       <c r="K228" s="48"/>
       <c r="L228" s="33"/>
       <c r="M228" s="49"/>
     </row>
     <row r="229" spans="1:13" s="7" customFormat="1">
-      <c r="A229" s="24" t="s">
-        <v>46</v>
+      <c r="A229" s="31" t="s">
+        <v>15</v>
       </c>
       <c r="B229" s="33">
-        <v>15259</v>
+        <v>203</v>
       </c>
       <c r="C229" s="33">
-        <v>33034</v>
+        <v>520</v>
       </c>
       <c r="D229" s="27">
-        <v>52612</v>
+        <v>749</v>
       </c>
       <c r="E229" s="27">
-        <v>73769</v>
+        <v>945</v>
       </c>
       <c r="F229" s="27">
-        <v>90737</v>
+        <v>1264</v>
       </c>
       <c r="G229" s="27">
-        <v>112517</v>
-[...1 lines deleted...]
-      <c r="H229" s="33"/>
+        <v>1720</v>
+      </c>
+      <c r="H229" s="62">
+        <v>2251</v>
+      </c>
       <c r="I229" s="33"/>
       <c r="J229" s="33"/>
       <c r="K229" s="48"/>
       <c r="L229" s="33"/>
       <c r="M229" s="49"/>
     </row>
-    <row r="230" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="230" spans="1:13" s="7" customFormat="1">
       <c r="A230" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B230" s="33" t="s">
-        <v>82</v>
+      <c r="B230" s="33">
+        <v>390</v>
       </c>
       <c r="C230" s="33">
-        <v>3736</v>
+        <v>991</v>
       </c>
       <c r="D230" s="27">
-        <v>4529</v>
+        <v>1623</v>
       </c>
       <c r="E230" s="27">
-        <v>5461</v>
+        <v>2512</v>
       </c>
       <c r="F230" s="27">
-        <v>6049</v>
+        <v>3398</v>
       </c>
       <c r="G230" s="27">
-        <v>7923</v>
-[...1 lines deleted...]
-      <c r="H230" s="33"/>
+        <v>4268</v>
+      </c>
+      <c r="H230" s="62">
+        <v>5000</v>
+      </c>
       <c r="I230" s="33"/>
       <c r="J230" s="33"/>
       <c r="K230" s="48"/>
       <c r="L230" s="33"/>
       <c r="M230" s="49"/>
     </row>
-    <row r="231" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+    <row r="231" spans="1:13" s="7" customFormat="1">
       <c r="A231" s="31" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>17</v>
+      </c>
+      <c r="B231" s="33">
+        <v>10</v>
       </c>
       <c r="C231" s="33">
-        <v>29298</v>
+        <v>33</v>
       </c>
       <c r="D231" s="27">
-        <v>48083</v>
+        <v>56</v>
       </c>
       <c r="E231" s="27">
-        <v>68308</v>
+        <v>78</v>
       </c>
       <c r="F231" s="27">
-        <v>84688</v>
+        <v>89</v>
       </c>
       <c r="G231" s="27">
-        <v>104594</v>
-[...1 lines deleted...]
-      <c r="H231" s="33"/>
+        <v>100</v>
+      </c>
+      <c r="H231" s="62">
+        <v>102</v>
+      </c>
       <c r="I231" s="33"/>
       <c r="J231" s="33"/>
       <c r="K231" s="48"/>
       <c r="L231" s="33"/>
       <c r="M231" s="49"/>
     </row>
     <row r="232" spans="1:13" s="7" customFormat="1">
-      <c r="A232" s="24" t="s">
-[...20 lines deleted...]
-      <c r="H232" s="33"/>
+      <c r="A232" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G232" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="H232" s="62">
+        <v>1</v>
+      </c>
       <c r="I232" s="33"/>
       <c r="J232" s="33"/>
       <c r="K232" s="48"/>
       <c r="L232" s="33"/>
       <c r="M232" s="49"/>
     </row>
     <row r="233" spans="1:13" s="7" customFormat="1">
       <c r="A233" s="31" t="s">
-        <v>20</v>
-[...14 lines deleted...]
-        <v>4</v>
+        <v>21</v>
+      </c>
+      <c r="B233" s="33">
+        <v>1465</v>
+      </c>
+      <c r="C233" s="33">
+        <v>4034</v>
+      </c>
+      <c r="D233" s="27">
+        <v>7171</v>
+      </c>
+      <c r="E233" s="27">
+        <v>10744</v>
+      </c>
+      <c r="F233" s="27">
+        <v>13645</v>
       </c>
       <c r="G233" s="27">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="H233" s="33"/>
+        <v>17384</v>
+      </c>
+      <c r="H233" s="62">
+        <v>20344</v>
+      </c>
       <c r="I233" s="33"/>
       <c r="J233" s="33"/>
       <c r="K233" s="48"/>
       <c r="L233" s="33"/>
       <c r="M233" s="49"/>
     </row>
-    <row r="234" spans="1:13">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="234" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A234" s="24" t="s">
+        <v>8</v>
       </c>
       <c r="B234" s="33">
-        <v>74543</v>
+        <v>56</v>
       </c>
       <c r="C234" s="33">
-        <v>255074</v>
+        <v>171</v>
       </c>
       <c r="D234" s="27">
-        <v>420898</v>
+        <v>224</v>
       </c>
       <c r="E234" s="27">
-        <v>598745</v>
+        <v>253</v>
       </c>
       <c r="F234" s="27">
-        <v>751838</v>
+        <v>305</v>
       </c>
       <c r="G234" s="27">
-        <v>911805</v>
-[...1 lines deleted...]
-      <c r="H234" s="33"/>
+        <v>393</v>
+      </c>
+      <c r="H234" s="62">
+        <v>456</v>
+      </c>
       <c r="I234" s="33"/>
       <c r="J234" s="33"/>
       <c r="K234" s="48"/>
       <c r="L234" s="33"/>
       <c r="M234" s="49"/>
     </row>
-    <row r="235" spans="1:13">
+    <row r="235" spans="1:13" s="7" customFormat="1">
       <c r="A235" s="31" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B235" s="33">
-        <v>380</v>
+        <v>4</v>
       </c>
       <c r="C235" s="33">
-        <v>380</v>
+        <v>9</v>
       </c>
       <c r="D235" s="27">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="E235" s="27">
-        <v>380</v>
+        <v>19</v>
       </c>
       <c r="F235" s="27">
-        <v>380</v>
+        <v>23</v>
       </c>
       <c r="G235" s="27">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H235" s="33"/>
+        <v>28</v>
+      </c>
+      <c r="H235" s="62">
+        <v>33</v>
+      </c>
       <c r="I235" s="33"/>
       <c r="J235" s="33"/>
       <c r="K235" s="48"/>
       <c r="L235" s="33"/>
       <c r="M235" s="49"/>
     </row>
     <row r="236" spans="1:13" s="7" customFormat="1">
       <c r="A236" s="31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>73250</v>
+        <v>15</v>
+      </c>
+      <c r="B236" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="C236" s="33">
-        <v>178836</v>
+        <v>6</v>
       </c>
       <c r="D236" s="27">
-        <v>311433</v>
+        <v>11</v>
       </c>
       <c r="E236" s="27">
-        <v>442675</v>
+        <v>17</v>
       </c>
       <c r="F236" s="27">
-        <v>593565</v>
+        <v>26</v>
       </c>
       <c r="G236" s="27">
-        <v>754026</v>
-[...1 lines deleted...]
-      <c r="H236" s="33"/>
+        <v>34</v>
+      </c>
+      <c r="H236" s="62">
+        <v>43</v>
+      </c>
       <c r="I236" s="33"/>
       <c r="J236" s="33"/>
       <c r="K236" s="48"/>
       <c r="L236" s="33"/>
       <c r="M236" s="49"/>
     </row>
-    <row r="237" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="237" spans="1:13" s="7" customFormat="1">
       <c r="A237" s="31" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="B237" s="33">
-        <v>1336</v>
+        <v>52</v>
       </c>
       <c r="C237" s="33">
-        <v>2134</v>
+        <v>157</v>
       </c>
       <c r="D237" s="27">
-        <v>2932</v>
+        <v>199</v>
       </c>
       <c r="E237" s="27">
-        <v>3730</v>
+        <v>217</v>
       </c>
       <c r="F237" s="27">
-        <v>4565</v>
+        <v>256</v>
       </c>
       <c r="G237" s="27">
-        <v>5399</v>
-[...1 lines deleted...]
-      <c r="H237" s="33"/>
+        <v>331</v>
+      </c>
+      <c r="H237" s="62">
+        <v>380</v>
+      </c>
       <c r="I237" s="33"/>
       <c r="J237" s="33"/>
       <c r="K237" s="48"/>
       <c r="L237" s="33"/>
       <c r="M237" s="49"/>
     </row>
-    <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="238" spans="1:13" s="7" customFormat="1">
+      <c r="A238" s="24" t="s">
+        <v>62</v>
       </c>
       <c r="B238" s="33">
-        <v>4688</v>
+        <v>2845472</v>
       </c>
       <c r="C238" s="33">
-        <v>5292</v>
+        <v>4423850</v>
       </c>
       <c r="D238" s="27">
-        <v>5895</v>
+        <v>7524537</v>
       </c>
       <c r="E238" s="27">
-        <v>6499</v>
+        <v>8952879</v>
       </c>
       <c r="F238" s="27">
-        <v>6499</v>
+        <v>10314463</v>
       </c>
       <c r="G238" s="27">
-        <v>6499</v>
-[...1 lines deleted...]
-      <c r="H238" s="33"/>
+        <v>13235034</v>
+      </c>
+      <c r="H238" s="62">
+        <v>16360506</v>
+      </c>
       <c r="I238" s="33"/>
       <c r="J238" s="33"/>
       <c r="K238" s="48"/>
       <c r="L238" s="33"/>
       <c r="M238" s="49"/>
     </row>
-    <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="239" spans="1:13" s="7" customFormat="1">
       <c r="A239" s="31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B239" s="33">
-        <v>29052</v>
+        <v>2222392</v>
       </c>
       <c r="C239" s="33">
-        <v>80357</v>
+        <v>2808502</v>
       </c>
       <c r="D239" s="27">
-        <v>136398</v>
+        <v>4949820</v>
       </c>
       <c r="E239" s="27">
-        <v>188766</v>
+        <v>5409272</v>
       </c>
       <c r="F239" s="27">
-        <v>229862</v>
+        <v>6025392</v>
       </c>
       <c r="G239" s="27">
-        <v>270116</v>
-[...1 lines deleted...]
-      <c r="H239" s="33"/>
+        <v>8093648</v>
+      </c>
+      <c r="H239" s="62">
+        <v>10353536</v>
+      </c>
       <c r="I239" s="33"/>
       <c r="J239" s="33"/>
       <c r="K239" s="48"/>
       <c r="L239" s="33"/>
       <c r="M239" s="49"/>
     </row>
-    <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-        <v>83</v>
+    <row r="240" spans="1:13" s="7" customFormat="1">
+      <c r="A240" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B240" s="33">
+        <v>19219</v>
       </c>
       <c r="C240" s="33">
-        <v>20188</v>
+        <v>37324</v>
       </c>
       <c r="D240" s="27">
-        <v>37624</v>
+        <v>55429</v>
       </c>
       <c r="E240" s="27">
-        <v>56698</v>
+        <v>73535</v>
       </c>
       <c r="F240" s="27">
-        <v>76075</v>
+        <v>83967</v>
       </c>
       <c r="G240" s="27">
-        <v>90808</v>
-[...1 lines deleted...]
-      <c r="H240" s="33"/>
+        <v>94400</v>
+      </c>
+      <c r="H240" s="62">
+        <v>104833</v>
+      </c>
       <c r="I240" s="33"/>
       <c r="J240" s="33"/>
       <c r="K240" s="48"/>
       <c r="L240" s="33"/>
       <c r="M240" s="49"/>
     </row>
-    <row r="241" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="241" spans="1:13" s="7" customFormat="1">
       <c r="A241" s="31" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>91</v>
+      </c>
+      <c r="B241" s="33">
+        <v>407220</v>
       </c>
       <c r="C241" s="33">
-        <v>20188</v>
+        <v>1025263</v>
       </c>
       <c r="D241" s="27">
-        <v>37624</v>
+        <v>1610407</v>
       </c>
       <c r="E241" s="27">
-        <v>56698</v>
+        <v>2205073</v>
       </c>
       <c r="F241" s="27">
-        <v>76075</v>
+        <v>2696846</v>
       </c>
       <c r="G241" s="27">
-        <v>90808</v>
-[...1 lines deleted...]
-      <c r="H241" s="33"/>
+        <v>3295470</v>
+      </c>
+      <c r="H241" s="62">
+        <v>3907362</v>
+      </c>
       <c r="I241" s="33"/>
       <c r="J241" s="33"/>
       <c r="K241" s="48"/>
       <c r="L241" s="33"/>
       <c r="M241" s="49"/>
     </row>
-    <row r="242" spans="1:15" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>83</v>
+    <row r="242" spans="1:13" s="7" customFormat="1">
+      <c r="A242" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B242" s="33">
+        <v>16656</v>
       </c>
       <c r="C242" s="33">
-        <v>20188</v>
+        <v>31872</v>
       </c>
       <c r="D242" s="27">
-        <v>37624</v>
+        <v>47088</v>
       </c>
       <c r="E242" s="27">
-        <v>56698</v>
+        <v>62304</v>
       </c>
       <c r="F242" s="27">
-        <v>76075</v>
+        <v>77673</v>
       </c>
       <c r="G242" s="27">
-        <v>90808</v>
-[...1 lines deleted...]
-      <c r="H242" s="33"/>
+        <v>93043</v>
+      </c>
+      <c r="H242" s="62">
+        <v>108413</v>
+      </c>
       <c r="I242" s="33"/>
       <c r="J242" s="33"/>
       <c r="K242" s="48"/>
       <c r="L242" s="33"/>
       <c r="M242" s="49"/>
     </row>
-    <row r="243" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
+    <row r="243" spans="1:13" s="7" customFormat="1">
       <c r="A243" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B243" s="34" t="s">
-        <v>83</v>
+      <c r="B243" s="33">
+        <v>179986</v>
       </c>
       <c r="C243" s="33">
-        <v>20188</v>
+        <v>520889</v>
       </c>
       <c r="D243" s="27">
-        <v>37624</v>
+        <v>861792</v>
       </c>
       <c r="E243" s="27">
-        <v>56698</v>
+        <v>1202696</v>
       </c>
       <c r="F243" s="27">
-        <v>76075</v>
+        <v>1430585</v>
       </c>
       <c r="G243" s="27">
-        <v>90808</v>
-[...1 lines deleted...]
-      <c r="H243" s="33"/>
+        <v>1658474</v>
+      </c>
+      <c r="H243" s="62">
+        <v>1886363</v>
+      </c>
       <c r="I243" s="33"/>
       <c r="J243" s="33"/>
       <c r="K243" s="48"/>
       <c r="L243" s="33"/>
       <c r="M243" s="49"/>
     </row>
-    <row r="244" spans="1:15" s="7" customFormat="1">
+    <row r="244" spans="1:13" s="7" customFormat="1">
       <c r="A244" s="24" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B244" s="33">
-        <v>422</v>
+        <v>15259</v>
       </c>
       <c r="C244" s="33">
-        <v>860</v>
+        <v>33034</v>
       </c>
       <c r="D244" s="27">
-        <v>1103</v>
+        <v>52612</v>
       </c>
       <c r="E244" s="27">
-        <v>1673</v>
+        <v>73769</v>
       </c>
       <c r="F244" s="27">
-        <v>1973</v>
+        <v>90737</v>
       </c>
       <c r="G244" s="27">
-        <v>2473</v>
-[...3 lines deleted...]
-      <c r="J244" s="48"/>
+        <v>112517</v>
+      </c>
+      <c r="H244" s="62">
+        <v>132313</v>
+      </c>
+      <c r="I244" s="33"/>
+      <c r="J244" s="33"/>
       <c r="K244" s="48"/>
       <c r="L244" s="33"/>
       <c r="M244" s="49"/>
     </row>
-    <row r="245" spans="1:15" s="7" customFormat="1">
+    <row r="245" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A245" s="31" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>91</v>
+      </c>
+      <c r="B245" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C245" s="33">
-        <v>860</v>
+        <v>3736</v>
       </c>
       <c r="D245" s="27">
-        <v>1103</v>
+        <v>4529</v>
       </c>
       <c r="E245" s="27">
-        <v>1673</v>
+        <v>5461</v>
       </c>
       <c r="F245" s="27">
-        <v>1973</v>
+        <v>6049</v>
       </c>
       <c r="G245" s="27">
-        <v>2473</v>
-[...3 lines deleted...]
-      <c r="J245" s="48"/>
+        <v>7923</v>
+      </c>
+      <c r="H245" s="62">
+        <v>9052</v>
+      </c>
+      <c r="I245" s="33"/>
+      <c r="J245" s="33"/>
       <c r="K245" s="48"/>
       <c r="L245" s="33"/>
       <c r="M245" s="49"/>
     </row>
-    <row r="246" spans="1:15" s="7" customFormat="1" ht="39" customHeight="1">
-[...4 lines deleted...]
-        <v>77</v>
+    <row r="246" spans="1:13" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A246" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B246" s="33" t="s">
+        <v>82</v>
       </c>
       <c r="C246" s="33">
-        <v>412</v>
+        <v>29298</v>
       </c>
       <c r="D246" s="27">
-        <v>544</v>
+        <v>48083</v>
       </c>
       <c r="E246" s="27">
-        <v>707</v>
+        <v>68308</v>
       </c>
       <c r="F246" s="27">
-        <v>779</v>
+        <v>84688</v>
       </c>
       <c r="G246" s="27">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="H246" s="33"/>
+        <v>104594</v>
+      </c>
+      <c r="H246" s="62">
+        <v>123261</v>
+      </c>
       <c r="I246" s="33"/>
       <c r="J246" s="33"/>
       <c r="K246" s="48"/>
       <c r="L246" s="33"/>
       <c r="M246" s="49"/>
     </row>
-    <row r="247" spans="1:15" s="7" customFormat="1">
-[...4 lines deleted...]
-        <v>83</v>
+    <row r="247" spans="1:13" s="7" customFormat="1">
+      <c r="A247" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B247" s="33">
+        <v>183249</v>
       </c>
       <c r="C247" s="33">
-        <v>6</v>
+        <v>522073</v>
       </c>
       <c r="D247" s="27">
-        <v>13</v>
+        <v>877936</v>
       </c>
       <c r="E247" s="27">
-        <v>19</v>
+        <v>1240795</v>
       </c>
       <c r="F247" s="27">
-        <v>23</v>
+        <v>1586712</v>
       </c>
       <c r="G247" s="27">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H247" s="33"/>
+        <v>1948232</v>
+      </c>
+      <c r="H247" s="62">
+        <v>2300924</v>
+      </c>
       <c r="I247" s="33"/>
       <c r="J247" s="33"/>
       <c r="K247" s="48"/>
       <c r="L247" s="33"/>
       <c r="M247" s="49"/>
     </row>
-    <row r="248" spans="1:15" s="7" customFormat="1">
+    <row r="248" spans="1:13" s="7" customFormat="1">
       <c r="A248" s="31" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>20</v>
+      </c>
+      <c r="B248" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C248" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D248" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="E248" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F248" s="33">
+        <v>4</v>
       </c>
       <c r="G248" s="27">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H248" s="33"/>
+        <v>7</v>
+      </c>
+      <c r="H248" s="62">
+        <v>11</v>
+      </c>
       <c r="I248" s="33"/>
       <c r="J248" s="33"/>
       <c r="K248" s="48"/>
       <c r="L248" s="33"/>
       <c r="M248" s="49"/>
     </row>
-    <row r="249" spans="1:15" s="7" customFormat="1">
+    <row r="249" spans="1:13">
       <c r="A249" s="31" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>14</v>
+      </c>
+      <c r="B249" s="33">
+        <v>74543</v>
       </c>
       <c r="C249" s="33">
-        <v>3</v>
+        <v>255074</v>
       </c>
       <c r="D249" s="27">
-        <v>10</v>
+        <v>420898</v>
       </c>
       <c r="E249" s="27">
-        <v>44</v>
+        <v>598745</v>
       </c>
       <c r="F249" s="27">
-        <v>45</v>
+        <v>751838</v>
       </c>
       <c r="G249" s="27">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H249" s="33"/>
+        <v>911805</v>
+      </c>
+      <c r="H249" s="62">
+        <v>1051613</v>
+      </c>
       <c r="I249" s="33"/>
       <c r="J249" s="33"/>
       <c r="K249" s="48"/>
       <c r="L249" s="33"/>
       <c r="M249" s="49"/>
     </row>
-    <row r="250" spans="1:15" s="7" customFormat="1">
+    <row r="250" spans="1:13">
       <c r="A250" s="31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B250" s="33">
-        <v>11</v>
+        <v>380</v>
       </c>
       <c r="C250" s="33">
-        <v>117</v>
+        <v>380</v>
       </c>
       <c r="D250" s="27">
-        <v>223</v>
+        <v>380</v>
       </c>
       <c r="E250" s="27">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="F250" s="27">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="G250" s="27">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="H250" s="33"/>
+        <v>380</v>
+      </c>
+      <c r="H250" s="62">
+        <v>380</v>
+      </c>
       <c r="I250" s="33"/>
       <c r="J250" s="33"/>
       <c r="K250" s="48"/>
       <c r="L250" s="33"/>
       <c r="M250" s="49"/>
     </row>
-    <row r="251" spans="1:15" s="7" customFormat="1">
+    <row r="251" spans="1:13" s="7" customFormat="1">
       <c r="A251" s="31" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>91</v>
+      </c>
+      <c r="B251" s="33">
+        <v>73250</v>
       </c>
       <c r="C251" s="33">
-        <v>277</v>
+        <v>178836</v>
       </c>
       <c r="D251" s="27">
-        <v>281</v>
+        <v>311433</v>
       </c>
       <c r="E251" s="27">
-        <v>289</v>
+        <v>442675</v>
       </c>
       <c r="F251" s="27">
-        <v>341</v>
+        <v>593565</v>
       </c>
       <c r="G251" s="27">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="H251" s="33"/>
+        <v>754026</v>
+      </c>
+      <c r="H251" s="62">
+        <v>925627</v>
+      </c>
       <c r="I251" s="33"/>
       <c r="J251" s="33"/>
       <c r="K251" s="48"/>
       <c r="L251" s="33"/>
       <c r="M251" s="49"/>
     </row>
-    <row r="252" spans="1:15" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>82</v>
+    <row r="252" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A252" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B252" s="33">
+        <v>1336</v>
       </c>
       <c r="C252" s="33">
-        <v>191</v>
+        <v>2134</v>
       </c>
       <c r="D252" s="27">
-        <v>268</v>
+        <v>2932</v>
       </c>
       <c r="E252" s="27">
-        <v>410</v>
+        <v>3730</v>
       </c>
       <c r="F252" s="27">
-        <v>473</v>
+        <v>4565</v>
       </c>
       <c r="G252" s="27">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="H252" s="33"/>
+        <v>5399</v>
+      </c>
+      <c r="H252" s="62">
+        <v>6234</v>
+      </c>
       <c r="I252" s="33"/>
       <c r="J252" s="33"/>
       <c r="K252" s="48"/>
       <c r="L252" s="33"/>
       <c r="M252" s="49"/>
     </row>
-    <row r="253" spans="1:15" s="7" customFormat="1">
+    <row r="253" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A253" s="31" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="B253" s="33">
+        <v>4688</v>
       </c>
       <c r="C253" s="33">
-        <v>191</v>
+        <v>5292</v>
       </c>
       <c r="D253" s="27">
-        <v>268</v>
+        <v>5895</v>
       </c>
       <c r="E253" s="27">
-        <v>410</v>
+        <v>6499</v>
       </c>
       <c r="F253" s="27">
-        <v>473</v>
+        <v>6499</v>
       </c>
       <c r="G253" s="27">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="H253" s="33"/>
+        <v>6499</v>
+      </c>
+      <c r="H253" s="62">
+        <v>6499</v>
+      </c>
       <c r="I253" s="33"/>
       <c r="J253" s="33"/>
       <c r="K253" s="48"/>
       <c r="L253" s="33"/>
       <c r="M253" s="49"/>
     </row>
-    <row r="254" spans="1:15" s="7" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>83</v>
+    <row r="254" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A254" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B254" s="33">
+        <v>29052</v>
       </c>
       <c r="C254" s="33">
-        <v>0</v>
+        <v>80357</v>
       </c>
       <c r="D254" s="27">
-        <v>1</v>
+        <v>136398</v>
       </c>
       <c r="E254" s="27">
-        <v>1</v>
+        <v>188766</v>
       </c>
       <c r="F254" s="27">
-        <v>2</v>
+        <v>229862</v>
       </c>
       <c r="G254" s="27">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H254" s="33"/>
+        <v>270116</v>
+      </c>
+      <c r="H254" s="62">
+        <v>310560</v>
+      </c>
       <c r="I254" s="33"/>
       <c r="J254" s="33"/>
-      <c r="K254" s="33"/>
+      <c r="K254" s="48"/>
       <c r="L254" s="33"/>
-      <c r="M254" s="33"/>
-[...5 lines deleted...]
-        <v>20</v>
+      <c r="M254" s="49"/>
+    </row>
+    <row r="255" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A255" s="24" t="s">
+        <v>48</v>
       </c>
       <c r="B255" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C255" s="33">
-        <v>0</v>
+        <v>20188</v>
       </c>
       <c r="D255" s="27">
-        <v>1</v>
+        <v>37624</v>
       </c>
       <c r="E255" s="27">
-        <v>1</v>
+        <v>56698</v>
       </c>
       <c r="F255" s="27">
-        <v>2</v>
+        <v>76075</v>
       </c>
       <c r="G255" s="27">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H255" s="33"/>
+        <v>90808</v>
+      </c>
+      <c r="H255" s="62">
+        <v>107940</v>
+      </c>
       <c r="I255" s="33"/>
       <c r="J255" s="33"/>
-      <c r="K255" s="33"/>
+      <c r="K255" s="48"/>
       <c r="L255" s="33"/>
-      <c r="M255" s="33"/>
-[...5 lines deleted...]
-        <v>88</v>
+      <c r="M255" s="49"/>
+    </row>
+    <row r="256" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A256" s="31" t="s">
+        <v>21</v>
       </c>
       <c r="B256" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C256" s="33">
-        <v>3347</v>
+        <v>20188</v>
       </c>
       <c r="D256" s="27">
-        <v>6695</v>
+        <v>37624</v>
       </c>
       <c r="E256" s="27">
-        <v>10042</v>
+        <v>56698</v>
       </c>
       <c r="F256" s="27">
-        <v>11168</v>
+        <v>76075</v>
       </c>
       <c r="G256" s="27">
-        <v>12295</v>
-[...1 lines deleted...]
-      <c r="H256" s="33"/>
+        <v>90808</v>
+      </c>
+      <c r="H256" s="62">
+        <v>107940</v>
+      </c>
       <c r="I256" s="33"/>
       <c r="J256" s="33"/>
-      <c r="K256" s="33"/>
+      <c r="K256" s="48"/>
       <c r="L256" s="33"/>
-      <c r="M256" s="33"/>
-[...5 lines deleted...]
-        <v>18</v>
+      <c r="M256" s="49"/>
+    </row>
+    <row r="257" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A257" s="24" t="s">
+        <v>49</v>
       </c>
       <c r="B257" s="34" t="s">
         <v>83</v>
       </c>
       <c r="C257" s="33">
-        <v>3347</v>
+        <v>20188</v>
       </c>
       <c r="D257" s="27">
-        <v>6695</v>
+        <v>37624</v>
       </c>
       <c r="E257" s="27">
-        <v>10042</v>
+        <v>56698</v>
       </c>
       <c r="F257" s="27">
-        <v>11168</v>
+        <v>76075</v>
       </c>
       <c r="G257" s="27">
-        <v>12295</v>
-[...1 lines deleted...]
-      <c r="H257" s="33"/>
+        <v>90808</v>
+      </c>
+      <c r="H257" s="62">
+        <v>107940</v>
+      </c>
       <c r="I257" s="33"/>
       <c r="J257" s="33"/>
-      <c r="K257" s="33"/>
+      <c r="K257" s="48"/>
       <c r="L257" s="33"/>
-      <c r="M257" s="33"/>
-[...8 lines deleted...]
-        <v>8108</v>
+      <c r="M257" s="49"/>
+    </row>
+    <row r="258" spans="1:15" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A258" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B258" s="34" t="s">
+        <v>83</v>
       </c>
       <c r="C258" s="33">
-        <v>15057</v>
+        <v>20188</v>
       </c>
       <c r="D258" s="27">
-        <v>23533</v>
+        <v>37624</v>
       </c>
       <c r="E258" s="27">
-        <v>31083</v>
+        <v>56698</v>
       </c>
       <c r="F258" s="27">
-        <v>37639</v>
+        <v>76075</v>
       </c>
       <c r="G258" s="27">
-        <v>45208</v>
-[...3 lines deleted...]
-      <c r="J258" s="48"/>
+        <v>90808</v>
+      </c>
+      <c r="H258" s="62">
+        <v>107940</v>
+      </c>
+      <c r="I258" s="33"/>
+      <c r="J258" s="33"/>
       <c r="K258" s="48"/>
       <c r="L258" s="33"/>
       <c r="M258" s="49"/>
     </row>
     <row r="259" spans="1:15" s="7" customFormat="1">
-      <c r="A259" s="31" t="s">
-        <v>14</v>
+      <c r="A259" s="24" t="s">
+        <v>48</v>
       </c>
       <c r="B259" s="33">
-        <v>8108</v>
+        <v>422</v>
       </c>
       <c r="C259" s="33">
-        <v>15057</v>
+        <v>860</v>
       </c>
       <c r="D259" s="27">
-        <v>23533</v>
+        <v>1103</v>
       </c>
       <c r="E259" s="27">
-        <v>31083</v>
+        <v>1673</v>
       </c>
       <c r="F259" s="27">
-        <v>37639</v>
+        <v>1973</v>
       </c>
       <c r="G259" s="27">
-        <v>45208</v>
-[...1 lines deleted...]
-      <c r="H259" s="48"/>
+        <v>2473</v>
+      </c>
+      <c r="H259" s="62">
+        <v>2954</v>
+      </c>
       <c r="I259" s="48"/>
       <c r="J259" s="48"/>
       <c r="K259" s="48"/>
       <c r="L259" s="33"/>
       <c r="M259" s="49"/>
     </row>
     <row r="260" spans="1:15" s="7" customFormat="1">
-      <c r="A260" s="24" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A260" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B260" s="33">
+        <v>422</v>
       </c>
       <c r="C260" s="33">
-        <v>22</v>
+        <v>860</v>
       </c>
       <c r="D260" s="27">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1103</v>
+      </c>
+      <c r="E260" s="27">
+        <v>1673</v>
       </c>
       <c r="F260" s="27">
-        <v>105</v>
+        <v>1973</v>
       </c>
       <c r="G260" s="27">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H260" s="48"/>
+        <v>2473</v>
+      </c>
+      <c r="H260" s="62">
+        <v>2954</v>
+      </c>
       <c r="I260" s="48"/>
       <c r="J260" s="48"/>
       <c r="K260" s="48"/>
       <c r="L260" s="33"/>
       <c r="M260" s="49"/>
     </row>
-    <row r="261" spans="1:15" s="7" customFormat="1">
-[...4 lines deleted...]
-        <v>82</v>
+    <row r="261" spans="1:15" s="7" customFormat="1" ht="39" customHeight="1">
+      <c r="A261" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B261" s="33">
+        <v>77</v>
       </c>
       <c r="C261" s="33">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="D261" s="27">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>544</v>
+      </c>
+      <c r="E261" s="27">
+        <v>707</v>
       </c>
       <c r="F261" s="27">
-        <v>105</v>
+        <v>779</v>
       </c>
       <c r="G261" s="27">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="J261" s="48"/>
+        <v>969</v>
+      </c>
+      <c r="H261" s="62">
+        <v>1220</v>
+      </c>
+      <c r="I261" s="33"/>
+      <c r="J261" s="33"/>
       <c r="K261" s="48"/>
       <c r="L261" s="33"/>
       <c r="M261" s="49"/>
     </row>
     <row r="262" spans="1:15" s="7" customFormat="1">
-      <c r="A262" s="24" t="s">
-        <v>67</v>
+      <c r="A262" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="B262" s="33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C262" s="33">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D262" s="27">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>13</v>
+      </c>
+      <c r="E262" s="27">
+        <v>19</v>
       </c>
       <c r="F262" s="27">
-        <v>403</v>
+        <v>23</v>
       </c>
       <c r="G262" s="27">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="H262" s="33"/>
+        <v>28</v>
+      </c>
+      <c r="H262" s="62">
+        <v>32</v>
+      </c>
       <c r="I262" s="33"/>
       <c r="J262" s="33"/>
       <c r="K262" s="48"/>
       <c r="L262" s="33"/>
       <c r="M262" s="49"/>
     </row>
     <row r="263" spans="1:15" s="7" customFormat="1">
       <c r="A263" s="31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B263" s="33" t="s">
         <v>83</v>
       </c>
       <c r="C263" s="33">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D263" s="27">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>17</v>
+      </c>
+      <c r="E263" s="27">
+        <v>26</v>
       </c>
       <c r="F263" s="27">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="G263" s="27">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H263" s="33"/>
+        <v>27</v>
+      </c>
+      <c r="H263" s="62">
+        <v>28</v>
+      </c>
       <c r="I263" s="33"/>
       <c r="J263" s="33"/>
       <c r="K263" s="48"/>
       <c r="L263" s="33"/>
       <c r="M263" s="49"/>
     </row>
     <row r="264" spans="1:15" s="7" customFormat="1">
       <c r="A264" s="31" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B264" s="33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C264" s="33">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D264" s="27">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>10</v>
+      </c>
+      <c r="E264" s="27">
+        <v>44</v>
       </c>
       <c r="F264" s="27">
-        <v>397</v>
+        <v>45</v>
       </c>
       <c r="G264" s="27">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="H264" s="33"/>
+        <v>54</v>
+      </c>
+      <c r="H264" s="62">
+        <v>97</v>
+      </c>
       <c r="I264" s="33"/>
       <c r="J264" s="33"/>
       <c r="K264" s="48"/>
       <c r="L264" s="33"/>
       <c r="M264" s="49"/>
     </row>
     <row r="265" spans="1:15" s="7" customFormat="1">
-      <c r="A265" s="24" t="s">
-[...25 lines deleted...]
-      <c r="M265" s="53"/>
+      <c r="A265" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B265" s="33">
+        <v>11</v>
+      </c>
+      <c r="C265" s="33">
+        <v>117</v>
+      </c>
+      <c r="D265" s="27">
+        <v>223</v>
+      </c>
+      <c r="E265" s="27">
+        <v>329</v>
+      </c>
+      <c r="F265" s="27">
+        <v>343</v>
+      </c>
+      <c r="G265" s="27">
+        <v>358</v>
+      </c>
+      <c r="H265" s="62">
+        <v>373</v>
+      </c>
+      <c r="I265" s="33"/>
+      <c r="J265" s="33"/>
+      <c r="K265" s="48"/>
+      <c r="L265" s="33"/>
+      <c r="M265" s="49"/>
     </row>
     <row r="266" spans="1:15" s="7" customFormat="1">
       <c r="A266" s="31" t="s">
-        <v>14</v>
-[...53 lines deleted...]
-      <c r="M267" s="53"/>
+        <v>21</v>
+      </c>
+      <c r="B266" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C266" s="33">
+        <v>277</v>
+      </c>
+      <c r="D266" s="27">
+        <v>281</v>
+      </c>
+      <c r="E266" s="27">
+        <v>289</v>
+      </c>
+      <c r="F266" s="27">
+        <v>341</v>
+      </c>
+      <c r="G266" s="27">
+        <v>502</v>
+      </c>
+      <c r="H266" s="62">
+        <v>690</v>
+      </c>
+      <c r="I266" s="33"/>
+      <c r="J266" s="33"/>
+      <c r="K266" s="48"/>
+      <c r="L266" s="33"/>
+      <c r="M266" s="49"/>
+    </row>
+    <row r="267" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A267" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B267" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C267" s="33">
+        <v>191</v>
+      </c>
+      <c r="D267" s="27">
+        <v>268</v>
+      </c>
+      <c r="E267" s="27">
+        <v>410</v>
+      </c>
+      <c r="F267" s="27">
+        <v>473</v>
+      </c>
+      <c r="G267" s="27">
+        <v>527</v>
+      </c>
+      <c r="H267" s="62">
+        <v>623</v>
+      </c>
+      <c r="I267" s="33"/>
+      <c r="J267" s="33"/>
+      <c r="K267" s="48"/>
+      <c r="L267" s="33"/>
+      <c r="M267" s="49"/>
     </row>
     <row r="268" spans="1:15" s="7" customFormat="1">
       <c r="A268" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B268" s="32">
-[...83 lines deleted...]
-      <c r="A271" s="31" t="s">
+      <c r="B268" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C268" s="33">
+        <v>191</v>
+      </c>
+      <c r="D268" s="27">
+        <v>268</v>
+      </c>
+      <c r="E268" s="27">
+        <v>410</v>
+      </c>
+      <c r="F268" s="27">
+        <v>473</v>
+      </c>
+      <c r="G268" s="27">
+        <v>527</v>
+      </c>
+      <c r="H268" s="62">
+        <v>623</v>
+      </c>
+      <c r="I268" s="33"/>
+      <c r="J268" s="33"/>
+      <c r="K268" s="48"/>
+      <c r="L268" s="33"/>
+      <c r="M268" s="49"/>
+    </row>
+    <row r="269" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A269" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B269" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C269" s="33">
+        <v>0</v>
+      </c>
+      <c r="D269" s="27">
+        <v>1</v>
+      </c>
+      <c r="E269" s="27">
+        <v>1</v>
+      </c>
+      <c r="F269" s="27">
+        <v>2</v>
+      </c>
+      <c r="G269" s="27">
+        <v>2</v>
+      </c>
+      <c r="H269" s="62">
+        <v>3</v>
+      </c>
+      <c r="I269" s="33"/>
+      <c r="J269" s="33"/>
+      <c r="K269" s="33"/>
+      <c r="L269" s="33"/>
+      <c r="M269" s="33"/>
+      <c r="N269" s="47"/>
+      <c r="O269" s="47"/>
+    </row>
+    <row r="270" spans="1:15" s="7" customFormat="1">
+      <c r="A270" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B271" s="32">
-[...22 lines deleted...]
-      <c r="M271" s="53"/>
+      <c r="B270" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C270" s="33">
+        <v>0</v>
+      </c>
+      <c r="D270" s="27">
+        <v>1</v>
+      </c>
+      <c r="E270" s="27">
+        <v>1</v>
+      </c>
+      <c r="F270" s="27">
+        <v>2</v>
+      </c>
+      <c r="G270" s="27">
+        <v>2</v>
+      </c>
+      <c r="H270" s="62">
+        <v>3</v>
+      </c>
+      <c r="I270" s="33"/>
+      <c r="J270" s="33"/>
+      <c r="K270" s="33"/>
+      <c r="L270" s="33"/>
+      <c r="M270" s="33"/>
+      <c r="N270" s="47"/>
+      <c r="O270" s="47"/>
+    </row>
+    <row r="271" spans="1:15" s="7" customFormat="1" ht="23.25">
+      <c r="A271" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B271" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C271" s="33">
+        <v>3347</v>
+      </c>
+      <c r="D271" s="27">
+        <v>6695</v>
+      </c>
+      <c r="E271" s="27">
+        <v>10042</v>
+      </c>
+      <c r="F271" s="27">
+        <v>11168</v>
+      </c>
+      <c r="G271" s="27">
+        <v>12295</v>
+      </c>
+      <c r="H271" s="62">
+        <v>13421</v>
+      </c>
+      <c r="I271" s="33"/>
+      <c r="J271" s="33"/>
+      <c r="K271" s="33"/>
+      <c r="L271" s="33"/>
+      <c r="M271" s="33"/>
+      <c r="N271" s="47"/>
+      <c r="O271" s="47"/>
     </row>
     <row r="272" spans="1:15" s="7" customFormat="1">
       <c r="A272" s="31" t="s">
-        <v>14</v>
-[...24 lines deleted...]
-      <c r="M272" s="53"/>
+        <v>18</v>
+      </c>
+      <c r="B272" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C272" s="33">
+        <v>3347</v>
+      </c>
+      <c r="D272" s="27">
+        <v>6695</v>
+      </c>
+      <c r="E272" s="27">
+        <v>10042</v>
+      </c>
+      <c r="F272" s="27">
+        <v>11168</v>
+      </c>
+      <c r="G272" s="27">
+        <v>12295</v>
+      </c>
+      <c r="H272" s="62">
+        <v>13421</v>
+      </c>
+      <c r="I272" s="33"/>
+      <c r="J272" s="33"/>
+      <c r="K272" s="33"/>
+      <c r="L272" s="33"/>
+      <c r="M272" s="33"/>
+      <c r="N272" s="47"/>
+      <c r="O272" s="47"/>
     </row>
     <row r="273" spans="1:13" s="7" customFormat="1">
-      <c r="A273" s="31" t="s">
-[...25 lines deleted...]
-      <c r="M273" s="53"/>
+      <c r="A273" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B273" s="33">
+        <v>8108</v>
+      </c>
+      <c r="C273" s="33">
+        <v>15057</v>
+      </c>
+      <c r="D273" s="27">
+        <v>23533</v>
+      </c>
+      <c r="E273" s="27">
+        <v>31083</v>
+      </c>
+      <c r="F273" s="27">
+        <v>37639</v>
+      </c>
+      <c r="G273" s="27">
+        <v>45208</v>
+      </c>
+      <c r="H273" s="62">
+        <v>51886</v>
+      </c>
+      <c r="I273" s="48"/>
+      <c r="J273" s="48"/>
+      <c r="K273" s="48"/>
+      <c r="L273" s="33"/>
+      <c r="M273" s="49"/>
     </row>
     <row r="274" spans="1:13" s="7" customFormat="1">
       <c r="A274" s="31" t="s">
-        <v>16</v>
-[...24 lines deleted...]
-      <c r="M274" s="53"/>
+        <v>14</v>
+      </c>
+      <c r="B274" s="33">
+        <v>8108</v>
+      </c>
+      <c r="C274" s="33">
+        <v>15057</v>
+      </c>
+      <c r="D274" s="27">
+        <v>23533</v>
+      </c>
+      <c r="E274" s="27">
+        <v>31083</v>
+      </c>
+      <c r="F274" s="27">
+        <v>37639</v>
+      </c>
+      <c r="G274" s="27">
+        <v>45208</v>
+      </c>
+      <c r="H274" s="62">
+        <v>51886</v>
+      </c>
+      <c r="I274" s="48"/>
+      <c r="J274" s="48"/>
+      <c r="K274" s="48"/>
+      <c r="L274" s="33"/>
+      <c r="M274" s="49"/>
     </row>
     <row r="275" spans="1:13" s="7" customFormat="1">
-      <c r="A275" s="31" t="s">
-[...25 lines deleted...]
-      <c r="M275" s="53"/>
+      <c r="A275" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B275" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C275" s="33">
+        <v>22</v>
+      </c>
+      <c r="D275" s="27">
+        <v>22</v>
+      </c>
+      <c r="E275" s="61">
+        <v>22</v>
+      </c>
+      <c r="F275" s="27">
+        <v>105</v>
+      </c>
+      <c r="G275" s="27">
+        <v>105</v>
+      </c>
+      <c r="H275" s="62">
+        <v>105</v>
+      </c>
+      <c r="I275" s="48"/>
+      <c r="J275" s="48"/>
+      <c r="K275" s="48"/>
+      <c r="L275" s="33"/>
+      <c r="M275" s="49"/>
     </row>
     <row r="276" spans="1:13" s="7" customFormat="1">
       <c r="A276" s="31" t="s">
-        <v>17</v>
-[...24 lines deleted...]
-      <c r="M276" s="53"/>
+        <v>21</v>
+      </c>
+      <c r="B276" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C276" s="33">
+        <v>22</v>
+      </c>
+      <c r="D276" s="27">
+        <v>22</v>
+      </c>
+      <c r="E276" s="61">
+        <v>22</v>
+      </c>
+      <c r="F276" s="27">
+        <v>105</v>
+      </c>
+      <c r="G276" s="27">
+        <v>105</v>
+      </c>
+      <c r="H276" s="62">
+        <v>105</v>
+      </c>
+      <c r="I276" s="48"/>
+      <c r="J276" s="48"/>
+      <c r="K276" s="48"/>
+      <c r="L276" s="33"/>
+      <c r="M276" s="49"/>
     </row>
     <row r="277" spans="1:13" s="7" customFormat="1">
-      <c r="A277" s="31" t="s">
-[...25 lines deleted...]
-      <c r="M277" s="53"/>
+      <c r="A277" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B277" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C277" s="33">
+        <v>22</v>
+      </c>
+      <c r="D277" s="27">
+        <v>178</v>
+      </c>
+      <c r="E277" s="61">
+        <v>306</v>
+      </c>
+      <c r="F277" s="27">
+        <v>403</v>
+      </c>
+      <c r="G277" s="27">
+        <v>545</v>
+      </c>
+      <c r="H277" s="62">
+        <v>657</v>
+      </c>
+      <c r="I277" s="33"/>
+      <c r="J277" s="33"/>
+      <c r="K277" s="48"/>
+      <c r="L277" s="33"/>
+      <c r="M277" s="49"/>
     </row>
     <row r="278" spans="1:13" s="7" customFormat="1">
       <c r="A278" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B278" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C278" s="33">
+        <v>2</v>
+      </c>
+      <c r="D278" s="27">
+        <v>4</v>
+      </c>
+      <c r="E278" s="61">
+        <v>6</v>
+      </c>
+      <c r="F278" s="27">
+        <v>6</v>
+      </c>
+      <c r="G278" s="27">
+        <v>6</v>
+      </c>
+      <c r="H278" s="62">
+        <v>6</v>
+      </c>
+      <c r="I278" s="33"/>
+      <c r="J278" s="33"/>
+      <c r="K278" s="48"/>
+      <c r="L278" s="33"/>
+      <c r="M278" s="49"/>
+    </row>
+    <row r="279" spans="1:13" s="7" customFormat="1">
+      <c r="A279" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B278" s="32">
-[...51 lines deleted...]
-      <c r="M279" s="53"/>
+      <c r="B279" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C279" s="33">
+        <v>20</v>
+      </c>
+      <c r="D279" s="27">
+        <v>174</v>
+      </c>
+      <c r="E279" s="61">
+        <v>300</v>
+      </c>
+      <c r="F279" s="27">
+        <v>397</v>
+      </c>
+      <c r="G279" s="27">
+        <v>539</v>
+      </c>
+      <c r="H279" s="62">
+        <v>651</v>
+      </c>
+      <c r="I279" s="33"/>
+      <c r="J279" s="33"/>
+      <c r="K279" s="48"/>
+      <c r="L279" s="33"/>
+      <c r="M279" s="49"/>
     </row>
     <row r="280" spans="1:13" s="7" customFormat="1">
-      <c r="A280" s="31" t="s">
-        <v>20</v>
+      <c r="A280" s="24" t="s">
+        <v>68</v>
       </c>
       <c r="B280" s="32">
-        <v>3220</v>
+        <v>393765.8</v>
       </c>
       <c r="C280" s="32">
-        <v>6283</v>
+        <v>752529.8</v>
       </c>
       <c r="D280" s="28">
-        <v>9192</v>
+        <v>1103591.3</v>
       </c>
       <c r="E280" s="35">
-        <v>12351</v>
+        <v>1320707.8</v>
       </c>
       <c r="F280" s="28">
-        <v>15539</v>
+        <v>1506855.9</v>
       </c>
       <c r="G280" s="28">
-        <v>18815</v>
-[...2 lines deleted...]
-      <c r="I280" s="52"/>
+        <v>1667646.9</v>
+      </c>
+      <c r="H280" s="63">
+        <v>1839893.1</v>
+      </c>
+      <c r="I280" s="32"/>
       <c r="J280" s="32"/>
       <c r="K280" s="50"/>
       <c r="L280" s="52"/>
       <c r="M280" s="53"/>
     </row>
     <row r="281" spans="1:13" s="7" customFormat="1">
       <c r="A281" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B281" s="32">
-        <v>1961.8</v>
+        <v>303910.8</v>
       </c>
       <c r="C281" s="32">
-        <v>4053.2</v>
+        <v>587749</v>
       </c>
       <c r="D281" s="28">
-        <v>5847.7</v>
+        <v>859030.4</v>
       </c>
       <c r="E281" s="35">
-        <v>7933.2</v>
+        <v>1055276.5</v>
       </c>
       <c r="F281" s="28">
-        <v>10174.700000000001</v>
+        <v>1221866.7</v>
       </c>
       <c r="G281" s="28">
-        <v>12528.2</v>
-[...2 lines deleted...]
-      <c r="I281" s="52"/>
+        <v>1360251.7</v>
+      </c>
+      <c r="H281" s="63">
+        <v>1507716.7</v>
+      </c>
+      <c r="I281" s="32"/>
       <c r="J281" s="32"/>
       <c r="K281" s="50"/>
       <c r="L281" s="52"/>
       <c r="M281" s="53"/>
     </row>
     <row r="282" spans="1:13" s="7" customFormat="1">
       <c r="A282" s="31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B282" s="32">
-        <v>2330.8000000000002</v>
+        <v>9643.6</v>
       </c>
       <c r="C282" s="32">
-        <v>4665.6000000000004</v>
+        <v>16873.3</v>
       </c>
       <c r="D282" s="28">
-        <v>6717.4</v>
+        <v>25550.9</v>
       </c>
       <c r="E282" s="35">
-        <v>9019.2000000000007</v>
+        <v>40363.5</v>
       </c>
       <c r="F282" s="28">
-        <v>11396</v>
+        <v>59581.9</v>
       </c>
       <c r="G282" s="28">
-        <v>13669.8</v>
-[...2 lines deleted...]
-      <c r="I282" s="52"/>
+        <v>81648.2</v>
+      </c>
+      <c r="H282" s="63">
+        <v>106089.8</v>
+      </c>
+      <c r="I282" s="32"/>
       <c r="J282" s="32"/>
       <c r="K282" s="50"/>
       <c r="L282" s="52"/>
       <c r="M282" s="53"/>
     </row>
     <row r="283" spans="1:13" s="7" customFormat="1">
       <c r="A283" s="31" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="B283" s="32">
-        <v>3367.6</v>
+        <v>79944</v>
       </c>
       <c r="C283" s="32">
-        <v>6785.3</v>
+        <v>147309.70000000001</v>
       </c>
       <c r="D283" s="28">
-        <v>9956.1</v>
+        <v>218081.7</v>
       </c>
       <c r="E283" s="35">
-        <v>13059</v>
+        <v>223809</v>
       </c>
       <c r="F283" s="28">
-        <v>16312.6</v>
+        <v>223809</v>
       </c>
       <c r="G283" s="28">
-        <v>19722.7</v>
-[...2 lines deleted...]
-      <c r="I283" s="52"/>
+        <v>223809.1</v>
+      </c>
+      <c r="H283" s="63">
+        <v>223809.1</v>
+      </c>
+      <c r="I283" s="32"/>
       <c r="J283" s="32"/>
       <c r="K283" s="50"/>
       <c r="L283" s="52"/>
       <c r="M283" s="53"/>
     </row>
     <row r="284" spans="1:13" s="7" customFormat="1">
       <c r="A284" s="31" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="B284" s="32">
-        <v>1703.9</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="C284" s="32">
-        <v>3397.6</v>
+        <v>597.9</v>
       </c>
       <c r="D284" s="28">
-        <v>5027.1000000000004</v>
+        <v>928.3</v>
       </c>
       <c r="E284" s="35">
-        <v>6826.6</v>
+        <v>1258.8</v>
       </c>
       <c r="F284" s="28">
-        <v>8788.7999999999993</v>
+        <v>1598.4</v>
       </c>
       <c r="G284" s="28">
-        <v>10682.2</v>
-[...2 lines deleted...]
-      <c r="I284" s="52"/>
+        <v>1937.9</v>
+      </c>
+      <c r="H284" s="63">
+        <v>2277.5</v>
+      </c>
+      <c r="I284" s="32"/>
       <c r="J284" s="32"/>
       <c r="K284" s="50"/>
       <c r="L284" s="52"/>
       <c r="M284" s="53"/>
     </row>
-    <row r="285" spans="1:13" s="7" customFormat="1">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="285" spans="1:13" s="7" customFormat="1" ht="23.25">
+      <c r="A285" s="24" t="s">
+        <v>69</v>
       </c>
       <c r="B285" s="32">
-        <v>5366</v>
+        <v>1408.5</v>
       </c>
       <c r="C285" s="32">
-        <v>10954</v>
+        <v>2573.8000000000002</v>
       </c>
       <c r="D285" s="28">
-        <v>16102</v>
+        <v>3743.3</v>
       </c>
       <c r="E285" s="35">
-        <v>21639</v>
+        <v>4291.3</v>
       </c>
       <c r="F285" s="28">
-        <v>27241</v>
+        <v>4627.8999999999996</v>
       </c>
       <c r="G285" s="28">
-        <v>33389</v>
-[...2 lines deleted...]
-      <c r="I285" s="52"/>
+        <v>4915</v>
+      </c>
+      <c r="H285" s="63">
+        <v>5223.1000000000004</v>
+      </c>
+      <c r="I285" s="32"/>
       <c r="J285" s="32"/>
       <c r="K285" s="50"/>
       <c r="L285" s="52"/>
       <c r="M285" s="53"/>
     </row>
     <row r="286" spans="1:13" s="7" customFormat="1">
       <c r="A286" s="31" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B286" s="32">
-        <v>1065.9000000000001</v>
+        <v>337.7</v>
       </c>
       <c r="C286" s="32">
-        <v>2065.5</v>
+        <v>697.1</v>
       </c>
       <c r="D286" s="28">
-        <v>2931</v>
+        <v>1050.5999999999999</v>
       </c>
       <c r="E286" s="35">
-        <v>3993.6</v>
+        <v>1296.5999999999999</v>
       </c>
       <c r="F286" s="28">
-        <v>5241.1000000000004</v>
+        <v>1385.7</v>
       </c>
       <c r="G286" s="28">
-        <v>6482.5</v>
-[...2 lines deleted...]
-      <c r="I286" s="52"/>
+        <v>1387.8</v>
+      </c>
+      <c r="H286" s="63">
+        <v>1389.6</v>
+      </c>
+      <c r="I286" s="32"/>
       <c r="J286" s="32"/>
       <c r="K286" s="50"/>
       <c r="L286" s="52"/>
       <c r="M286" s="53"/>
     </row>
     <row r="287" spans="1:13" s="7" customFormat="1">
       <c r="A287" s="31" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B287" s="32">
-        <v>2327.3000000000002</v>
+        <v>454.6</v>
       </c>
       <c r="C287" s="32">
-        <v>4896.3</v>
+        <v>894.3</v>
       </c>
       <c r="D287" s="28">
-        <v>7206.3</v>
+        <v>1347.3</v>
       </c>
       <c r="E287" s="35">
-        <v>9852.2999999999993</v>
+        <v>1565.5</v>
       </c>
       <c r="F287" s="28">
-        <v>12586.4</v>
+        <v>1734.4</v>
       </c>
       <c r="G287" s="28">
-        <v>15230.5</v>
-[...2 lines deleted...]
-      <c r="I287" s="52"/>
+        <v>1882.6</v>
+      </c>
+      <c r="H287" s="63">
+        <v>2045.3</v>
+      </c>
+      <c r="I287" s="32"/>
       <c r="J287" s="32"/>
       <c r="K287" s="50"/>
       <c r="L287" s="52"/>
       <c r="M287" s="53"/>
     </row>
     <row r="288" spans="1:13" s="7" customFormat="1">
-      <c r="A288" s="24" t="s">
-        <v>51</v>
+      <c r="A288" s="31" t="s">
+        <v>15</v>
       </c>
       <c r="B288" s="32">
-        <v>20787.5</v>
-[...2 lines deleted...]
-        <v>42064</v>
+        <v>254.6</v>
+      </c>
+      <c r="C288" s="32">
+        <v>336.4</v>
       </c>
       <c r="D288" s="28">
-        <v>61394.6</v>
+        <v>412</v>
       </c>
       <c r="E288" s="35">
-        <v>82676.100000000006</v>
+        <v>414.1</v>
       </c>
       <c r="F288" s="28">
-        <v>104879.6</v>
+        <v>416.2</v>
       </c>
       <c r="G288" s="28">
-        <v>127627.9</v>
-[...2 lines deleted...]
-      <c r="I288" s="52"/>
+        <v>423.3</v>
+      </c>
+      <c r="H288" s="63">
+        <v>449.3</v>
+      </c>
+      <c r="I288" s="32"/>
       <c r="J288" s="32"/>
       <c r="K288" s="50"/>
       <c r="L288" s="52"/>
       <c r="M288" s="53"/>
     </row>
     <row r="289" spans="1:13" s="7" customFormat="1">
       <c r="A289" s="31" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B289" s="32">
-        <v>3220</v>
-[...2 lines deleted...]
-        <v>6283</v>
+        <v>0.8</v>
+      </c>
+      <c r="C289" s="32">
+        <v>0.9</v>
       </c>
       <c r="D289" s="28">
-        <v>9192</v>
+        <v>1</v>
       </c>
       <c r="E289" s="35">
-        <v>12351</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="F289" s="28">
-        <v>15539</v>
+        <v>1.6</v>
       </c>
       <c r="G289" s="28">
-        <v>18815</v>
-[...2 lines deleted...]
-      <c r="I289" s="52"/>
+        <v>29.3</v>
+      </c>
+      <c r="H289" s="63">
+        <v>44.7</v>
+      </c>
+      <c r="I289" s="32"/>
       <c r="J289" s="32"/>
       <c r="K289" s="50"/>
       <c r="L289" s="52"/>
       <c r="M289" s="53"/>
     </row>
     <row r="290" spans="1:13" s="7" customFormat="1">
       <c r="A290" s="31" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="B290" s="32">
-        <v>1961.8</v>
-[...2 lines deleted...]
-        <v>4053.2</v>
+        <v>330.7</v>
+      </c>
+      <c r="C290" s="32">
+        <v>573.79999999999995</v>
       </c>
       <c r="D290" s="28">
-        <v>5847.7</v>
+        <v>822</v>
       </c>
       <c r="E290" s="35">
-        <v>7933.2</v>
+        <v>865.3</v>
       </c>
       <c r="F290" s="28">
-        <v>10174.700000000001</v>
+        <v>896.5</v>
       </c>
       <c r="G290" s="28">
-        <v>12528.2</v>
-[...2 lines deleted...]
-      <c r="I290" s="52"/>
+        <v>929.7</v>
+      </c>
+      <c r="H290" s="63">
+        <v>961.4</v>
+      </c>
+      <c r="I290" s="32"/>
       <c r="J290" s="32"/>
       <c r="K290" s="50"/>
       <c r="L290" s="52"/>
       <c r="M290" s="53"/>
     </row>
     <row r="291" spans="1:13" s="7" customFormat="1">
       <c r="A291" s="31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B291" s="32">
-        <v>2330.8000000000002</v>
-[...2 lines deleted...]
-        <v>4665.6000000000004</v>
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C291" s="32">
+        <v>17.2</v>
       </c>
       <c r="D291" s="28">
-        <v>6717.4</v>
+        <v>24.7</v>
       </c>
       <c r="E291" s="35">
-        <v>9019.2000000000007</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="F291" s="28">
-        <v>11396</v>
+        <v>40.1</v>
       </c>
       <c r="G291" s="28">
-        <v>13669.8</v>
-[...2 lines deleted...]
-      <c r="I291" s="52"/>
+        <v>48.9</v>
+      </c>
+      <c r="H291" s="63">
+        <v>56.5</v>
+      </c>
+      <c r="I291" s="32"/>
       <c r="J291" s="32"/>
       <c r="K291" s="50"/>
       <c r="L291" s="52"/>
       <c r="M291" s="53"/>
     </row>
     <row r="292" spans="1:13" s="7" customFormat="1">
       <c r="A292" s="31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B292" s="32">
-        <v>2814</v>
-[...2 lines deleted...]
-        <v>5751</v>
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C292" s="32">
+        <v>15.3</v>
       </c>
       <c r="D292" s="28">
-        <v>8381</v>
+        <v>22.3</v>
       </c>
       <c r="E292" s="35">
-        <v>11090</v>
+        <v>29.2</v>
       </c>
       <c r="F292" s="28">
-        <v>13972</v>
+        <v>42.2</v>
       </c>
       <c r="G292" s="28">
-        <v>16911</v>
-[...2 lines deleted...]
-      <c r="I292" s="52"/>
+        <v>61.9</v>
+      </c>
+      <c r="H292" s="63">
+        <v>83.7</v>
+      </c>
+      <c r="I292" s="32"/>
       <c r="J292" s="32"/>
       <c r="K292" s="50"/>
       <c r="L292" s="52"/>
       <c r="M292" s="53"/>
     </row>
     <row r="293" spans="1:13" s="7" customFormat="1">
       <c r="A293" s="31" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="B293" s="32">
-        <v>1703.9</v>
-[...2 lines deleted...]
-        <v>3397.6</v>
+        <v>12</v>
+      </c>
+      <c r="C293" s="32">
+        <v>38.700000000000003</v>
       </c>
       <c r="D293" s="28">
-        <v>5019.3999999999996</v>
+        <v>63.4</v>
       </c>
       <c r="E293" s="35">
-        <v>6800</v>
+        <v>87.2</v>
       </c>
       <c r="F293" s="28">
-        <v>8731.7000000000007</v>
+        <v>111.1</v>
       </c>
       <c r="G293" s="28">
-        <v>10604.1</v>
-[...2 lines deleted...]
-      <c r="I293" s="52"/>
+        <v>151.5</v>
+      </c>
+      <c r="H293" s="63">
+        <v>192.5</v>
+      </c>
+      <c r="I293" s="32"/>
       <c r="J293" s="32"/>
       <c r="K293" s="50"/>
       <c r="L293" s="52"/>
       <c r="M293" s="53"/>
     </row>
     <row r="294" spans="1:13" s="7" customFormat="1">
-      <c r="A294" s="31" t="s">
-        <v>17</v>
+      <c r="A294" s="24" t="s">
+        <v>70</v>
       </c>
       <c r="B294" s="32">
-        <v>5366</v>
-[...2 lines deleted...]
-        <v>10954</v>
+        <v>21343.3</v>
+      </c>
+      <c r="C294" s="32">
+        <v>43100.5</v>
       </c>
       <c r="D294" s="28">
-        <v>16102</v>
+        <v>62979.6</v>
       </c>
       <c r="E294" s="35">
-        <v>21639</v>
+        <v>84673.9</v>
       </c>
       <c r="F294" s="28">
-        <v>27241</v>
+        <v>107279.5</v>
       </c>
       <c r="G294" s="28">
-        <v>33389</v>
-[...1 lines deleted...]
-      <c r="H294" s="32"/>
+        <v>130519.9</v>
+      </c>
+      <c r="H294" s="63">
+        <v>155074.6</v>
+      </c>
       <c r="I294" s="52"/>
       <c r="J294" s="32"/>
       <c r="K294" s="50"/>
       <c r="L294" s="52"/>
       <c r="M294" s="53"/>
     </row>
     <row r="295" spans="1:13" s="7" customFormat="1">
       <c r="A295" s="31" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B295" s="32">
-        <v>1063.7</v>
-[...2 lines deleted...]
-        <v>2063.3000000000002</v>
+        <v>3220</v>
+      </c>
+      <c r="C295" s="32">
+        <v>6283</v>
       </c>
       <c r="D295" s="28">
-        <v>2928.8</v>
+        <v>9192</v>
       </c>
       <c r="E295" s="35">
-        <v>3991.4</v>
+        <v>12351</v>
       </c>
       <c r="F295" s="28">
-        <v>5238.8999999999996</v>
+        <v>15539</v>
       </c>
       <c r="G295" s="28">
-        <v>6480.3</v>
-[...1 lines deleted...]
-      <c r="H295" s="32"/>
+        <v>18815</v>
+      </c>
+      <c r="H295" s="63">
+        <v>22060</v>
+      </c>
       <c r="I295" s="52"/>
       <c r="J295" s="32"/>
       <c r="K295" s="50"/>
       <c r="L295" s="52"/>
       <c r="M295" s="53"/>
     </row>
     <row r="296" spans="1:13" s="7" customFormat="1">
       <c r="A296" s="31" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B296" s="32">
-        <v>2327.3000000000002</v>
-[...2 lines deleted...]
-        <v>4896.3</v>
+        <v>1961.8</v>
+      </c>
+      <c r="C296" s="32">
+        <v>4053.2</v>
       </c>
       <c r="D296" s="28">
-        <v>7206.3</v>
+        <v>5847.7</v>
       </c>
       <c r="E296" s="35">
-        <v>9852.2999999999993</v>
+        <v>7933.2</v>
       </c>
       <c r="F296" s="28">
-        <v>12586.4</v>
+        <v>10174.700000000001</v>
       </c>
       <c r="G296" s="28">
-        <v>15230.5</v>
-[...1 lines deleted...]
-      <c r="H296" s="32"/>
+        <v>12528.2</v>
+      </c>
+      <c r="H296" s="63">
+        <v>14956.9</v>
+      </c>
       <c r="I296" s="52"/>
       <c r="J296" s="32"/>
       <c r="K296" s="50"/>
       <c r="L296" s="52"/>
       <c r="M296" s="53"/>
     </row>
     <row r="297" spans="1:13" s="7" customFormat="1">
-      <c r="A297" s="24" t="s">
-[...6 lines deleted...]
-        <v>1036.5</v>
+      <c r="A297" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B297" s="32">
+        <v>2330.8000000000002</v>
+      </c>
+      <c r="C297" s="32">
+        <v>4665.6000000000004</v>
       </c>
       <c r="D297" s="28">
-        <v>1585</v>
+        <v>6717.4</v>
       </c>
       <c r="E297" s="35">
-        <v>1997.8</v>
+        <v>9019.2000000000007</v>
       </c>
       <c r="F297" s="28">
-        <v>2399.9</v>
+        <v>11396</v>
       </c>
       <c r="G297" s="28">
-        <v>2892</v>
-[...1 lines deleted...]
-      <c r="H297" s="32"/>
+        <v>13669.8</v>
+      </c>
+      <c r="H297" s="63">
+        <v>16158.6</v>
+      </c>
       <c r="I297" s="52"/>
       <c r="J297" s="32"/>
       <c r="K297" s="50"/>
       <c r="L297" s="52"/>
       <c r="M297" s="53"/>
     </row>
     <row r="298" spans="1:13" s="7" customFormat="1">
       <c r="A298" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B298" s="52">
-[...3 lines deleted...]
-        <v>1034.3</v>
+      <c r="B298" s="32">
+        <v>3367.6</v>
+      </c>
+      <c r="C298" s="32">
+        <v>6785.3</v>
       </c>
       <c r="D298" s="28">
-        <v>1575.1</v>
+        <v>9956.1</v>
       </c>
       <c r="E298" s="35">
-        <v>1969</v>
+        <v>13059</v>
       </c>
       <c r="F298" s="28">
-        <v>2340.6</v>
+        <v>16312.6</v>
       </c>
       <c r="G298" s="28">
-        <v>2811.7</v>
-[...1 lines deleted...]
-      <c r="H298" s="32"/>
+        <v>19722.7</v>
+      </c>
+      <c r="H298" s="63">
+        <v>23466.3</v>
+      </c>
       <c r="I298" s="52"/>
       <c r="J298" s="32"/>
       <c r="K298" s="50"/>
       <c r="L298" s="52"/>
       <c r="M298" s="53"/>
     </row>
     <row r="299" spans="1:13" s="7" customFormat="1">
       <c r="A299" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="B299" s="39" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="B299" s="32">
+        <v>1703.9</v>
+      </c>
+      <c r="C299" s="32">
+        <v>3397.6</v>
       </c>
       <c r="D299" s="28">
-        <v>7.7</v>
+        <v>5027.1000000000004</v>
       </c>
       <c r="E299" s="35">
-        <v>26.6</v>
+        <v>6826.6</v>
       </c>
       <c r="F299" s="28">
-        <v>57.1</v>
+        <v>8788.7999999999993</v>
       </c>
       <c r="G299" s="28">
-        <v>78.099999999999994</v>
-[...1 lines deleted...]
-      <c r="H299" s="32"/>
+        <v>10682.2</v>
+      </c>
+      <c r="H299" s="63">
+        <v>12655.2</v>
+      </c>
       <c r="I299" s="52"/>
       <c r="J299" s="32"/>
       <c r="K299" s="50"/>
       <c r="L299" s="52"/>
       <c r="M299" s="53"/>
     </row>
     <row r="300" spans="1:13" s="7" customFormat="1">
-      <c r="A300" s="54" t="s">
+      <c r="A300" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B300" s="32">
+        <v>5366</v>
+      </c>
+      <c r="C300" s="32">
+        <v>10954</v>
+      </c>
+      <c r="D300" s="28">
+        <v>16102</v>
+      </c>
+      <c r="E300" s="35">
+        <v>21639</v>
+      </c>
+      <c r="F300" s="28">
+        <v>27241</v>
+      </c>
+      <c r="G300" s="28">
+        <v>33389</v>
+      </c>
+      <c r="H300" s="63">
+        <v>39429</v>
+      </c>
+      <c r="I300" s="52"/>
+      <c r="J300" s="32"/>
+      <c r="K300" s="50"/>
+      <c r="L300" s="52"/>
+      <c r="M300" s="53"/>
+    </row>
+    <row r="301" spans="1:13" s="7" customFormat="1">
+      <c r="A301" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B300" s="55">
+      <c r="B301" s="32">
+        <v>1065.9000000000001</v>
+      </c>
+      <c r="C301" s="32">
+        <v>2065.5</v>
+      </c>
+      <c r="D301" s="28">
+        <v>2931</v>
+      </c>
+      <c r="E301" s="35">
+        <v>3993.6</v>
+      </c>
+      <c r="F301" s="28">
+        <v>5241.1000000000004</v>
+      </c>
+      <c r="G301" s="28">
+        <v>6482.5</v>
+      </c>
+      <c r="H301" s="63">
+        <v>7888</v>
+      </c>
+      <c r="I301" s="52"/>
+      <c r="J301" s="32"/>
+      <c r="K301" s="50"/>
+      <c r="L301" s="52"/>
+      <c r="M301" s="53"/>
+    </row>
+    <row r="302" spans="1:13" s="7" customFormat="1">
+      <c r="A302" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B302" s="32">
+        <v>2327.3000000000002</v>
+      </c>
+      <c r="C302" s="32">
+        <v>4896.3</v>
+      </c>
+      <c r="D302" s="28">
+        <v>7206.3</v>
+      </c>
+      <c r="E302" s="35">
+        <v>9852.2999999999993</v>
+      </c>
+      <c r="F302" s="28">
+        <v>12586.4</v>
+      </c>
+      <c r="G302" s="28">
+        <v>15230.5</v>
+      </c>
+      <c r="H302" s="63">
+        <v>18460.5</v>
+      </c>
+      <c r="I302" s="52"/>
+      <c r="J302" s="32"/>
+      <c r="K302" s="50"/>
+      <c r="L302" s="52"/>
+      <c r="M302" s="53"/>
+    </row>
+    <row r="303" spans="1:13" s="7" customFormat="1">
+      <c r="A303" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B303" s="32">
+        <v>20787.5</v>
+      </c>
+      <c r="C303" s="52">
+        <v>42064</v>
+      </c>
+      <c r="D303" s="28">
+        <v>61394.6</v>
+      </c>
+      <c r="E303" s="35">
+        <v>82676.100000000006</v>
+      </c>
+      <c r="F303" s="28">
+        <v>104879.6</v>
+      </c>
+      <c r="G303" s="28">
+        <v>127627.9</v>
+      </c>
+      <c r="H303" s="63">
+        <v>151586.6</v>
+      </c>
+      <c r="I303" s="52"/>
+      <c r="J303" s="32"/>
+      <c r="K303" s="50"/>
+      <c r="L303" s="52"/>
+      <c r="M303" s="53"/>
+    </row>
+    <row r="304" spans="1:13" s="7" customFormat="1">
+      <c r="A304" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B304" s="32">
+        <v>3220</v>
+      </c>
+      <c r="C304" s="52">
+        <v>6283</v>
+      </c>
+      <c r="D304" s="28">
+        <v>9192</v>
+      </c>
+      <c r="E304" s="35">
+        <v>12351</v>
+      </c>
+      <c r="F304" s="28">
+        <v>15539</v>
+      </c>
+      <c r="G304" s="28">
+        <v>18815</v>
+      </c>
+      <c r="H304" s="63">
+        <v>22060</v>
+      </c>
+      <c r="I304" s="52"/>
+      <c r="J304" s="32"/>
+      <c r="K304" s="50"/>
+      <c r="L304" s="52"/>
+      <c r="M304" s="53"/>
+    </row>
+    <row r="305" spans="1:13" s="7" customFormat="1">
+      <c r="A305" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" s="32">
+        <v>1961.8</v>
+      </c>
+      <c r="C305" s="52">
+        <v>4053.2</v>
+      </c>
+      <c r="D305" s="28">
+        <v>5847.7</v>
+      </c>
+      <c r="E305" s="35">
+        <v>7933.2</v>
+      </c>
+      <c r="F305" s="28">
+        <v>10174.700000000001</v>
+      </c>
+      <c r="G305" s="28">
+        <v>12528.2</v>
+      </c>
+      <c r="H305" s="63">
+        <v>14956.9</v>
+      </c>
+      <c r="I305" s="52"/>
+      <c r="J305" s="32"/>
+      <c r="K305" s="50"/>
+      <c r="L305" s="52"/>
+      <c r="M305" s="53"/>
+    </row>
+    <row r="306" spans="1:13" s="7" customFormat="1">
+      <c r="A306" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B306" s="32">
+        <v>2330.8000000000002</v>
+      </c>
+      <c r="C306" s="52">
+        <v>4665.6000000000004</v>
+      </c>
+      <c r="D306" s="28">
+        <v>6717.4</v>
+      </c>
+      <c r="E306" s="35">
+        <v>9019.2000000000007</v>
+      </c>
+      <c r="F306" s="28">
+        <v>11396</v>
+      </c>
+      <c r="G306" s="28">
+        <v>13669.8</v>
+      </c>
+      <c r="H306" s="63">
+        <v>16158.6</v>
+      </c>
+      <c r="I306" s="52"/>
+      <c r="J306" s="32"/>
+      <c r="K306" s="50"/>
+      <c r="L306" s="52"/>
+      <c r="M306" s="53"/>
+    </row>
+    <row r="307" spans="1:13" s="7" customFormat="1">
+      <c r="A307" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B307" s="32">
+        <v>2814</v>
+      </c>
+      <c r="C307" s="52">
+        <v>5751</v>
+      </c>
+      <c r="D307" s="28">
+        <v>8381</v>
+      </c>
+      <c r="E307" s="35">
+        <v>11090</v>
+      </c>
+      <c r="F307" s="28">
+        <v>13972</v>
+      </c>
+      <c r="G307" s="28">
+        <v>16911</v>
+      </c>
+      <c r="H307" s="63">
+        <v>20085</v>
+      </c>
+      <c r="I307" s="52"/>
+      <c r="J307" s="32"/>
+      <c r="K307" s="50"/>
+      <c r="L307" s="52"/>
+      <c r="M307" s="53"/>
+    </row>
+    <row r="308" spans="1:13" s="7" customFormat="1">
+      <c r="A308" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B308" s="32">
+        <v>1703.9</v>
+      </c>
+      <c r="C308" s="52">
+        <v>3397.6</v>
+      </c>
+      <c r="D308" s="28">
+        <v>5019.3999999999996</v>
+      </c>
+      <c r="E308" s="35">
+        <v>6800</v>
+      </c>
+      <c r="F308" s="28">
+        <v>8731.7000000000007</v>
+      </c>
+      <c r="G308" s="28">
+        <v>10604.1</v>
+      </c>
+      <c r="H308" s="63">
+        <v>12550.7</v>
+      </c>
+      <c r="I308" s="52"/>
+      <c r="J308" s="32"/>
+      <c r="K308" s="50"/>
+      <c r="L308" s="52"/>
+      <c r="M308" s="53"/>
+    </row>
+    <row r="309" spans="1:13" s="7" customFormat="1">
+      <c r="A309" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B309" s="32">
+        <v>5366</v>
+      </c>
+      <c r="C309" s="52">
+        <v>10954</v>
+      </c>
+      <c r="D309" s="28">
+        <v>16102</v>
+      </c>
+      <c r="E309" s="35">
+        <v>21639</v>
+      </c>
+      <c r="F309" s="28">
+        <v>27241</v>
+      </c>
+      <c r="G309" s="28">
+        <v>33389</v>
+      </c>
+      <c r="H309" s="63">
+        <v>39429</v>
+      </c>
+      <c r="I309" s="52"/>
+      <c r="J309" s="32"/>
+      <c r="K309" s="50"/>
+      <c r="L309" s="52"/>
+      <c r="M309" s="53"/>
+    </row>
+    <row r="310" spans="1:13" s="7" customFormat="1">
+      <c r="A310" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B310" s="32">
+        <v>1063.7</v>
+      </c>
+      <c r="C310" s="52">
+        <v>2063.3000000000002</v>
+      </c>
+      <c r="D310" s="28">
+        <v>2928.8</v>
+      </c>
+      <c r="E310" s="35">
+        <v>3991.4</v>
+      </c>
+      <c r="F310" s="28">
+        <v>5238.8999999999996</v>
+      </c>
+      <c r="G310" s="28">
+        <v>6480.3</v>
+      </c>
+      <c r="H310" s="63">
+        <v>7885.8</v>
+      </c>
+      <c r="I310" s="52"/>
+      <c r="J310" s="32"/>
+      <c r="K310" s="50"/>
+      <c r="L310" s="52"/>
+      <c r="M310" s="53"/>
+    </row>
+    <row r="311" spans="1:13" s="7" customFormat="1">
+      <c r="A311" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B311" s="32">
+        <v>2327.3000000000002</v>
+      </c>
+      <c r="C311" s="52">
+        <v>4896.3</v>
+      </c>
+      <c r="D311" s="28">
+        <v>7206.3</v>
+      </c>
+      <c r="E311" s="35">
+        <v>9852.2999999999993</v>
+      </c>
+      <c r="F311" s="28">
+        <v>12586.4</v>
+      </c>
+      <c r="G311" s="28">
+        <v>15230.5</v>
+      </c>
+      <c r="H311" s="63">
+        <v>18460.5</v>
+      </c>
+      <c r="I311" s="52"/>
+      <c r="J311" s="32"/>
+      <c r="K311" s="50"/>
+      <c r="L311" s="52"/>
+      <c r="M311" s="53"/>
+    </row>
+    <row r="312" spans="1:13" s="7" customFormat="1">
+      <c r="A312" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B312" s="52">
+        <v>555.79999999999995</v>
+      </c>
+      <c r="C312" s="52">
+        <v>1036.5</v>
+      </c>
+      <c r="D312" s="28">
+        <v>1585</v>
+      </c>
+      <c r="E312" s="35">
+        <v>1997.8</v>
+      </c>
+      <c r="F312" s="28">
+        <v>2399.9</v>
+      </c>
+      <c r="G312" s="28">
+        <v>2892</v>
+      </c>
+      <c r="H312" s="63">
+        <v>3488</v>
+      </c>
+      <c r="I312" s="52"/>
+      <c r="J312" s="32"/>
+      <c r="K312" s="50"/>
+      <c r="L312" s="52"/>
+      <c r="M312" s="53"/>
+    </row>
+    <row r="313" spans="1:13" s="7" customFormat="1">
+      <c r="A313" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B313" s="52">
+        <v>553.6</v>
+      </c>
+      <c r="C313" s="52">
+        <v>1034.3</v>
+      </c>
+      <c r="D313" s="28">
+        <v>1575.1</v>
+      </c>
+      <c r="E313" s="35">
+        <v>1969</v>
+      </c>
+      <c r="F313" s="28">
+        <v>2340.6</v>
+      </c>
+      <c r="G313" s="28">
+        <v>2811.7</v>
+      </c>
+      <c r="H313" s="63">
+        <v>3381.3</v>
+      </c>
+      <c r="I313" s="52"/>
+      <c r="J313" s="32"/>
+      <c r="K313" s="50"/>
+      <c r="L313" s="52"/>
+      <c r="M313" s="53"/>
+    </row>
+    <row r="314" spans="1:13" s="7" customFormat="1">
+      <c r="A314" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B314" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="C314" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="D314" s="28">
+        <v>7.7</v>
+      </c>
+      <c r="E314" s="35">
+        <v>26.6</v>
+      </c>
+      <c r="F314" s="28">
+        <v>57.1</v>
+      </c>
+      <c r="G314" s="28">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="H314" s="63">
+        <v>104.5</v>
+      </c>
+      <c r="I314" s="52"/>
+      <c r="J314" s="32"/>
+      <c r="K314" s="50"/>
+      <c r="L314" s="52"/>
+      <c r="M314" s="53"/>
+    </row>
+    <row r="315" spans="1:13" s="7" customFormat="1">
+      <c r="A315" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B315" s="55">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C300" s="55">
+      <c r="C315" s="55">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D300" s="55">
+      <c r="D315" s="55">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E300" s="29">
+      <c r="E315" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F300" s="29">
+      <c r="F315" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G300" s="29">
+      <c r="G315" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H300" s="55"/>
-[...22 lines deleted...]
-      <c r="A302" s="58" t="s">
+      <c r="H315" s="67">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I315" s="55"/>
+      <c r="J315" s="55"/>
+      <c r="K315" s="56"/>
+      <c r="L315" s="55"/>
+      <c r="M315" s="57"/>
+    </row>
+    <row r="316" spans="1:13" s="7" customFormat="1">
+      <c r="A316" s="47"/>
+      <c r="B316" s="47"/>
+      <c r="C316" s="47"/>
+      <c r="D316" s="47"/>
+      <c r="E316" s="47"/>
+      <c r="F316" s="47"/>
+      <c r="G316" s="47"/>
+      <c r="H316" s="47"/>
+      <c r="I316" s="47"/>
+      <c r="J316" s="47"/>
+      <c r="K316" s="47"/>
+      <c r="L316" s="47"/>
+      <c r="M316" s="47"/>
+    </row>
+    <row r="317" spans="1:13" s="7" customFormat="1">
+      <c r="A317" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B302" s="47"/>
-[...13 lines deleted...]
-      <c r="A303" s="63" t="s">
+      <c r="B317" s="47"/>
+      <c r="C317" s="47"/>
+      <c r="D317" s="47"/>
+      <c r="E317" s="47"/>
+      <c r="F317" s="47"/>
+      <c r="G317" s="47"/>
+      <c r="H317" s="47"/>
+      <c r="I317" s="47"/>
+      <c r="J317" s="47"/>
+      <c r="K317" s="47"/>
+      <c r="L317" s="47"/>
+      <c r="M317" s="47"/>
+    </row>
+    <row r="318" spans="1:13" s="7" customFormat="1" ht="30" customHeight="1">
+      <c r="A318" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B303" s="63"/>
-[...13 lines deleted...]
-      <c r="A304" s="20" t="s">
+      <c r="B318" s="66"/>
+      <c r="C318" s="66"/>
+      <c r="D318" s="66"/>
+      <c r="E318" s="66"/>
+      <c r="F318" s="66"/>
+      <c r="G318" s="66"/>
+      <c r="H318" s="66"/>
+      <c r="I318" s="66"/>
+      <c r="J318" s="66"/>
+      <c r="K318" s="66"/>
+      <c r="L318" s="66"/>
+      <c r="M318" s="66"/>
+    </row>
+    <row r="319" spans="1:13" s="7" customFormat="1">
+      <c r="A319" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B304" s="47"/>
-[...41 lines deleted...]
-    <row r="320" spans="1:13" s="7" customFormat="1"/>
+      <c r="B319" s="47"/>
+      <c r="C319" s="47"/>
+      <c r="D319" s="47"/>
+      <c r="E319" s="47"/>
+      <c r="F319" s="47"/>
+      <c r="G319" s="47"/>
+      <c r="H319" s="47"/>
+      <c r="I319" s="47"/>
+      <c r="J319" s="47"/>
+      <c r="K319" s="47"/>
+      <c r="L319" s="47"/>
+      <c r="M319" s="47"/>
+    </row>
+    <row r="320" spans="1:13" s="7" customFormat="1">
+      <c r="A320" s="47"/>
+      <c r="B320" s="47"/>
+      <c r="C320" s="47"/>
+      <c r="D320" s="47"/>
+      <c r="E320" s="47"/>
+      <c r="F320" s="47"/>
+      <c r="G320" s="47"/>
+      <c r="H320" s="47"/>
+      <c r="I320" s="47"/>
+      <c r="J320" s="47"/>
+      <c r="K320" s="47"/>
+      <c r="L320" s="47"/>
+      <c r="M320" s="47"/>
+    </row>
     <row r="321" s="7" customFormat="1"/>
     <row r="322" s="7" customFormat="1"/>
     <row r="323" s="7" customFormat="1"/>
     <row r="324" s="7" customFormat="1"/>
     <row r="325" s="7" customFormat="1"/>
     <row r="326" s="7" customFormat="1"/>
     <row r="327" s="7" customFormat="1"/>
     <row r="328" s="7" customFormat="1"/>
     <row r="329" s="7" customFormat="1"/>
     <row r="330" s="7" customFormat="1"/>
-    <row r="331" s="7" customFormat="1" ht="29.25" customHeight="1"/>
+    <row r="331" s="7" customFormat="1"/>
     <row r="332" s="7" customFormat="1"/>
     <row r="333" s="7" customFormat="1"/>
     <row r="334" s="7" customFormat="1"/>
     <row r="335" s="7" customFormat="1"/>
     <row r="336" s="7" customFormat="1"/>
     <row r="337" s="7" customFormat="1"/>
     <row r="338" s="7" customFormat="1"/>
     <row r="339" s="7" customFormat="1"/>
     <row r="340" s="7" customFormat="1"/>
     <row r="341" s="7" customFormat="1"/>
     <row r="342" s="7" customFormat="1"/>
     <row r="343" s="7" customFormat="1"/>
     <row r="344" s="7" customFormat="1"/>
     <row r="345" s="7" customFormat="1"/>
-    <row r="346" s="7" customFormat="1"/>
+    <row r="346" s="7" customFormat="1" ht="29.25" customHeight="1"/>
     <row r="347" s="7" customFormat="1"/>
     <row r="348" s="7" customFormat="1"/>
     <row r="349" s="7" customFormat="1"/>
     <row r="350" s="7" customFormat="1"/>
     <row r="351" s="7" customFormat="1"/>
     <row r="352" s="7" customFormat="1"/>
     <row r="353" s="7" customFormat="1"/>
     <row r="354" s="7" customFormat="1"/>
     <row r="355" s="7" customFormat="1"/>
     <row r="356" s="7" customFormat="1"/>
     <row r="357" s="7" customFormat="1"/>
     <row r="358" s="7" customFormat="1"/>
     <row r="359" s="7" customFormat="1"/>
     <row r="360" s="7" customFormat="1"/>
     <row r="361" s="7" customFormat="1"/>
     <row r="362" s="7" customFormat="1"/>
     <row r="363" s="7" customFormat="1"/>
     <row r="364" s="7" customFormat="1"/>
     <row r="365" s="7" customFormat="1"/>
     <row r="366" s="7" customFormat="1"/>
     <row r="367" s="7" customFormat="1"/>
     <row r="368" s="7" customFormat="1"/>
     <row r="369" s="7" customFormat="1"/>
     <row r="370" s="7" customFormat="1"/>
     <row r="371" s="7" customFormat="1"/>
     <row r="372" s="7" customFormat="1"/>
     <row r="373" s="7" customFormat="1"/>
     <row r="374" s="7" customFormat="1"/>
     <row r="375" s="7" customFormat="1"/>
     <row r="376" s="7" customFormat="1"/>
     <row r="377" s="7" customFormat="1"/>
     <row r="378" s="7" customFormat="1"/>
     <row r="379" s="7" customFormat="1"/>
     <row r="380" s="7" customFormat="1"/>
     <row r="381" s="7" customFormat="1"/>
     <row r="382" s="7" customFormat="1"/>
     <row r="383" s="7" customFormat="1"/>
     <row r="384" s="7" customFormat="1"/>
-    <row r="385" spans="1:2" s="7" customFormat="1"/>
-[...19 lines deleted...]
-    <row r="402" spans="1:2" s="7" customFormat="1"/>
+    <row r="385" s="7" customFormat="1"/>
+    <row r="386" s="7" customFormat="1"/>
+    <row r="387" s="7" customFormat="1"/>
+    <row r="388" s="7" customFormat="1"/>
+    <row r="389" s="7" customFormat="1"/>
+    <row r="390" s="7" customFormat="1"/>
+    <row r="391" s="7" customFormat="1"/>
+    <row r="392" s="7" customFormat="1"/>
+    <row r="393" s="7" customFormat="1"/>
+    <row r="394" s="7" customFormat="1"/>
+    <row r="395" s="7" customFormat="1"/>
+    <row r="396" s="7" customFormat="1"/>
+    <row r="397" s="7" customFormat="1"/>
+    <row r="398" s="7" customFormat="1"/>
+    <row r="399" s="7" customFormat="1"/>
+    <row r="400" s="7" customFormat="1"/>
+    <row r="401" spans="1:2">
+      <c r="A401" s="7"/>
+      <c r="B401" s="7"/>
+    </row>
+    <row r="402" spans="1:2" s="7" customFormat="1" ht="22.5" customHeight="1"/>
     <row r="403" spans="1:2" s="7" customFormat="1"/>
     <row r="404" spans="1:2" s="7" customFormat="1"/>
     <row r="405" spans="1:2" s="7" customFormat="1"/>
     <row r="406" spans="1:2" s="7" customFormat="1"/>
     <row r="407" spans="1:2" s="7" customFormat="1"/>
     <row r="408" spans="1:2" s="7" customFormat="1"/>
     <row r="409" spans="1:2" s="7" customFormat="1"/>
     <row r="410" spans="1:2" s="7" customFormat="1"/>
-    <row r="411" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="411" spans="1:2" s="7" customFormat="1"/>
     <row r="412" spans="1:2" s="7" customFormat="1"/>
     <row r="413" spans="1:2" s="7" customFormat="1"/>
     <row r="414" spans="1:2" s="7" customFormat="1"/>
     <row r="415" spans="1:2" s="7" customFormat="1"/>
     <row r="416" spans="1:2" s="7" customFormat="1"/>
-    <row r="417" s="7" customFormat="1"/>
-[...14 lines deleted...]
-    <row r="432" s="7" customFormat="1"/>
+    <row r="417" spans="1:2" s="7" customFormat="1"/>
+    <row r="418" spans="1:2" s="7" customFormat="1"/>
+    <row r="419" spans="1:2" s="7" customFormat="1"/>
+    <row r="420" spans="1:2" s="7" customFormat="1"/>
+    <row r="421" spans="1:2" s="7" customFormat="1"/>
+    <row r="422" spans="1:2" s="7" customFormat="1"/>
+    <row r="423" spans="1:2" s="7" customFormat="1"/>
+    <row r="424" spans="1:2" s="7" customFormat="1"/>
+    <row r="425" spans="1:2" s="7" customFormat="1"/>
+    <row r="426" spans="1:2" s="7" customFormat="1">
+      <c r="A426" s="46"/>
+      <c r="B426" s="46"/>
+    </row>
+    <row r="427" spans="1:2" s="7" customFormat="1"/>
+    <row r="428" spans="1:2" s="7" customFormat="1"/>
+    <row r="429" spans="1:2" s="7" customFormat="1"/>
+    <row r="430" spans="1:2" s="7" customFormat="1"/>
+    <row r="431" spans="1:2" s="7" customFormat="1"/>
+    <row r="432" spans="1:2" s="7" customFormat="1"/>
     <row r="433" s="7" customFormat="1"/>
     <row r="434" s="7" customFormat="1"/>
     <row r="435" s="7" customFormat="1"/>
     <row r="436" s="7" customFormat="1"/>
     <row r="437" s="7" customFormat="1"/>
     <row r="438" s="7" customFormat="1"/>
     <row r="439" s="7" customFormat="1"/>
     <row r="440" s="7" customFormat="1"/>
     <row r="441" s="7" customFormat="1"/>
     <row r="442" s="7" customFormat="1"/>
     <row r="443" s="7" customFormat="1"/>
     <row r="444" s="7" customFormat="1"/>
     <row r="445" s="7" customFormat="1"/>
     <row r="446" s="7" customFormat="1"/>
     <row r="447" s="7" customFormat="1"/>
     <row r="448" s="7" customFormat="1"/>
     <row r="449" s="7" customFormat="1"/>
     <row r="450" s="7" customFormat="1"/>
     <row r="451" s="7" customFormat="1"/>
-    <row r="452" s="7" customFormat="1" ht="21.75" customHeight="1"/>
+    <row r="452" s="7" customFormat="1"/>
     <row r="453" s="7" customFormat="1"/>
     <row r="454" s="7" customFormat="1"/>
     <row r="455" s="7" customFormat="1"/>
     <row r="456" s="7" customFormat="1"/>
     <row r="457" s="7" customFormat="1"/>
     <row r="458" s="7" customFormat="1"/>
     <row r="459" s="7" customFormat="1"/>
     <row r="460" s="7" customFormat="1"/>
     <row r="461" s="7" customFormat="1"/>
     <row r="462" s="7" customFormat="1"/>
     <row r="463" s="7" customFormat="1"/>
     <row r="464" s="7" customFormat="1"/>
     <row r="465" s="7" customFormat="1"/>
     <row r="466" s="7" customFormat="1"/>
-    <row r="467" s="7" customFormat="1"/>
+    <row r="467" s="7" customFormat="1" ht="21.75" customHeight="1"/>
     <row r="468" s="7" customFormat="1"/>
     <row r="469" s="7" customFormat="1"/>
     <row r="470" s="7" customFormat="1"/>
     <row r="471" s="7" customFormat="1"/>
     <row r="472" s="7" customFormat="1"/>
     <row r="473" s="7" customFormat="1"/>
     <row r="474" s="7" customFormat="1"/>
     <row r="475" s="7" customFormat="1"/>
     <row r="476" s="7" customFormat="1"/>
     <row r="477" s="7" customFormat="1"/>
     <row r="478" s="7" customFormat="1"/>
     <row r="479" s="7" customFormat="1"/>
     <row r="480" s="7" customFormat="1"/>
     <row r="481" s="7" customFormat="1"/>
     <row r="482" s="7" customFormat="1"/>
     <row r="483" s="7" customFormat="1"/>
     <row r="484" s="7" customFormat="1"/>
     <row r="485" s="7" customFormat="1"/>
     <row r="486" s="7" customFormat="1"/>
     <row r="487" s="7" customFormat="1"/>
     <row r="488" s="7" customFormat="1"/>
     <row r="489" s="7" customFormat="1"/>
     <row r="490" s="7" customFormat="1"/>
     <row r="491" s="7" customFormat="1"/>
     <row r="492" s="7" customFormat="1"/>
@@ -23558,461 +24617,461 @@
     <row r="502" s="7" customFormat="1"/>
     <row r="503" s="7" customFormat="1"/>
     <row r="504" s="7" customFormat="1"/>
     <row r="505" s="7" customFormat="1"/>
     <row r="506" s="7" customFormat="1"/>
     <row r="507" s="7" customFormat="1"/>
     <row r="508" s="7" customFormat="1"/>
     <row r="509" s="7" customFormat="1"/>
     <row r="510" s="7" customFormat="1"/>
     <row r="511" s="7" customFormat="1"/>
     <row r="512" s="7" customFormat="1"/>
     <row r="513" s="7" customFormat="1"/>
     <row r="514" s="7" customFormat="1"/>
     <row r="515" s="7" customFormat="1"/>
     <row r="516" s="7" customFormat="1"/>
     <row r="517" s="7" customFormat="1"/>
     <row r="518" s="7" customFormat="1"/>
     <row r="519" s="7" customFormat="1"/>
     <row r="520" s="7" customFormat="1"/>
     <row r="521" s="7" customFormat="1"/>
     <row r="522" s="7" customFormat="1"/>
     <row r="523" s="7" customFormat="1"/>
     <row r="524" s="7" customFormat="1"/>
     <row r="525" s="7" customFormat="1"/>
     <row r="526" s="7" customFormat="1"/>
-    <row r="527" s="7" customFormat="1" ht="13.5" customHeight="1"/>
-[...72 lines deleted...]
-    <row r="585" spans="1:2" s="7" customFormat="1"/>
+    <row r="527" s="7" customFormat="1"/>
+    <row r="528" s="7" customFormat="1"/>
+    <row r="529" s="7" customFormat="1"/>
+    <row r="530" s="7" customFormat="1"/>
+    <row r="531" s="7" customFormat="1"/>
+    <row r="532" s="7" customFormat="1"/>
+    <row r="533" s="7" customFormat="1"/>
+    <row r="534" s="7" customFormat="1"/>
+    <row r="535" s="7" customFormat="1"/>
+    <row r="536" s="7" customFormat="1"/>
+    <row r="537" s="7" customFormat="1"/>
+    <row r="538" s="7" customFormat="1"/>
+    <row r="539" s="7" customFormat="1"/>
+    <row r="540" s="7" customFormat="1"/>
+    <row r="541" s="7" customFormat="1"/>
+    <row r="542" s="7" customFormat="1" ht="13.5" customHeight="1"/>
+    <row r="543" s="7" customFormat="1" ht="13.5" customHeight="1"/>
+    <row r="544" s="7" customFormat="1"/>
+    <row r="545" spans="1:2" s="7" customFormat="1"/>
+    <row r="546" spans="1:2">
+      <c r="A546" s="7"/>
+      <c r="B546" s="7"/>
+    </row>
+    <row r="547" spans="1:2" s="7" customFormat="1" ht="27.75" customHeight="1"/>
+    <row r="548" spans="1:2" s="7" customFormat="1"/>
+    <row r="549" spans="1:2" s="7" customFormat="1"/>
+    <row r="550" spans="1:2" s="7" customFormat="1"/>
+    <row r="551" spans="1:2" s="7" customFormat="1"/>
+    <row r="552" spans="1:2" s="7" customFormat="1"/>
+    <row r="553" spans="1:2" s="7" customFormat="1"/>
+    <row r="554" spans="1:2" s="7" customFormat="1"/>
+    <row r="555" spans="1:2" s="7" customFormat="1"/>
+    <row r="556" spans="1:2" s="7" customFormat="1"/>
+    <row r="557" spans="1:2" s="7" customFormat="1" ht="18.75" customHeight="1"/>
+    <row r="558" spans="1:2" hidden="1">
+      <c r="A558" s="7"/>
+      <c r="B558" s="7"/>
+    </row>
+    <row r="559" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="560" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="561" s="7" customFormat="1" hidden="1"/>
+    <row r="562" s="7" customFormat="1" hidden="1"/>
+    <row r="563" s="7" customFormat="1" hidden="1"/>
+    <row r="564" s="7" customFormat="1" hidden="1"/>
+    <row r="565" s="7" customFormat="1" hidden="1"/>
+    <row r="566" s="7" customFormat="1" hidden="1"/>
+    <row r="567" s="7" customFormat="1" hidden="1"/>
+    <row r="568" s="7" customFormat="1" hidden="1"/>
+    <row r="569" s="7" customFormat="1" hidden="1"/>
+    <row r="570" s="7" customFormat="1" hidden="1"/>
+    <row r="571" s="7" customFormat="1" hidden="1"/>
+    <row r="572" s="7" customFormat="1" hidden="1"/>
+    <row r="573" s="7" customFormat="1" hidden="1"/>
+    <row r="574" s="7" customFormat="1" hidden="1"/>
+    <row r="575" s="7" customFormat="1" hidden="1"/>
+    <row r="576" s="7" customFormat="1" hidden="1"/>
+    <row r="577" spans="1:2" hidden="1">
+      <c r="A577" s="7"/>
+      <c r="B577" s="7"/>
+    </row>
+    <row r="578" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="579" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="580" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="581" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="582" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="583" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="584" spans="1:2" s="7" customFormat="1" hidden="1"/>
+    <row r="585" spans="1:2">
+      <c r="A585" s="7"/>
+      <c r="B585" s="7"/>
+    </row>
     <row r="586" spans="1:2" s="7" customFormat="1"/>
     <row r="587" spans="1:2" s="7" customFormat="1"/>
     <row r="588" spans="1:2" s="7" customFormat="1"/>
-    <row r="589" spans="1:2">
-[...2 lines deleted...]
-    </row>
+    <row r="589" spans="1:2" s="7" customFormat="1"/>
     <row r="590" spans="1:2" s="7" customFormat="1"/>
     <row r="591" spans="1:2" s="7" customFormat="1"/>
     <row r="592" spans="1:2" s="7" customFormat="1"/>
     <row r="593" spans="1:2" s="7" customFormat="1"/>
     <row r="594" spans="1:2" s="7" customFormat="1"/>
     <row r="595" spans="1:2" s="7" customFormat="1"/>
     <row r="596" spans="1:2" s="7" customFormat="1"/>
     <row r="597" spans="1:2" s="7" customFormat="1"/>
-    <row r="598" spans="1:2" ht="13.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="B599" s="7"/>
+    <row r="598" spans="1:2" s="7" customFormat="1"/>
+    <row r="599" spans="1:2" s="7" customFormat="1">
+      <c r="A599" s="46"/>
+      <c r="B599" s="46"/>
     </row>
     <row r="600" spans="1:2" s="7" customFormat="1"/>
     <row r="601" spans="1:2" s="7" customFormat="1"/>
-    <row r="602" spans="1:2" s="7" customFormat="1" ht="18" customHeight="1"/>
-[...6 lines deleted...]
-    <row r="606" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="602" spans="1:2" s="7" customFormat="1"/>
+    <row r="603" spans="1:2" s="7" customFormat="1"/>
+    <row r="604" spans="1:2">
+      <c r="A604" s="7"/>
+      <c r="B604" s="7"/>
+    </row>
+    <row r="605" spans="1:2" s="7" customFormat="1"/>
+    <row r="606" spans="1:2" s="7" customFormat="1"/>
     <row r="607" spans="1:2" s="7" customFormat="1"/>
     <row r="608" spans="1:2" s="7" customFormat="1"/>
     <row r="609" spans="1:2" s="7" customFormat="1"/>
     <row r="610" spans="1:2" s="7" customFormat="1"/>
-    <row r="611" spans="1:2">
-[...2 lines deleted...]
-    </row>
+    <row r="611" spans="1:2" s="7" customFormat="1"/>
     <row r="612" spans="1:2" s="7" customFormat="1"/>
-    <row r="613" spans="1:2" s="7" customFormat="1"/>
-    <row r="614" spans="1:2" s="7" customFormat="1"/>
+    <row r="613" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A613" s="7"/>
+      <c r="B613" s="7"/>
+    </row>
+    <row r="614" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A614" s="7"/>
+      <c r="B614" s="7"/>
+    </row>
     <row r="615" spans="1:2" s="7" customFormat="1"/>
     <row r="616" spans="1:2" s="7" customFormat="1"/>
-    <row r="617" spans="1:2" s="7" customFormat="1"/>
-[...3 lines deleted...]
-    <row r="621" spans="1:2" s="7" customFormat="1"/>
+    <row r="617" spans="1:2" s="7" customFormat="1" ht="18" customHeight="1"/>
+    <row r="618" spans="1:2" s="7" customFormat="1" ht="18" customHeight="1"/>
+    <row r="619" spans="1:2" s="7" customFormat="1" ht="20.100000000000001" customHeight="1"/>
+    <row r="620" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A620" s="7"/>
+      <c r="B620" s="7"/>
+    </row>
+    <row r="621" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
     <row r="622" spans="1:2" s="7" customFormat="1"/>
     <row r="623" spans="1:2" s="7" customFormat="1"/>
     <row r="624" spans="1:2" s="7" customFormat="1"/>
     <row r="625" spans="1:2" s="7" customFormat="1"/>
-    <row r="626" spans="1:2" s="7" customFormat="1"/>
+    <row r="626" spans="1:2">
+      <c r="A626" s="7"/>
+      <c r="B626" s="7"/>
+    </row>
     <row r="627" spans="1:2" s="7" customFormat="1"/>
     <row r="628" spans="1:2" s="7" customFormat="1"/>
-    <row r="629" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="629" spans="1:2" s="7" customFormat="1"/>
     <row r="630" spans="1:2" s="7" customFormat="1"/>
     <row r="631" spans="1:2" s="7" customFormat="1"/>
-    <row r="632" spans="1:2">
-[...2 lines deleted...]
-    </row>
+    <row r="632" spans="1:2" s="7" customFormat="1"/>
     <row r="633" spans="1:2" s="7" customFormat="1"/>
     <row r="634" spans="1:2" s="7" customFormat="1"/>
     <row r="635" spans="1:2" s="7" customFormat="1"/>
     <row r="636" spans="1:2" s="7" customFormat="1"/>
     <row r="637" spans="1:2" s="7" customFormat="1"/>
     <row r="638" spans="1:2" s="7" customFormat="1"/>
-    <row r="639" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="639" spans="1:2" s="7" customFormat="1"/>
     <row r="640" spans="1:2" s="7" customFormat="1"/>
-    <row r="641" spans="1:2" s="7" customFormat="1" ht="33" customHeight="1"/>
+    <row r="641" spans="1:2" s="7" customFormat="1"/>
     <row r="642" spans="1:2" s="7" customFormat="1"/>
     <row r="643" spans="1:2" s="7" customFormat="1"/>
-    <row r="644" spans="1:2" s="7" customFormat="1"/>
+    <row r="644" spans="1:2" s="7" customFormat="1">
+      <c r="A644" s="46"/>
+      <c r="B644" s="46"/>
+    </row>
     <row r="645" spans="1:2" s="7" customFormat="1"/>
     <row r="646" spans="1:2" s="7" customFormat="1"/>
-    <row r="647" spans="1:2" s="7" customFormat="1"/>
+    <row r="647" spans="1:2">
+      <c r="A647" s="7"/>
+      <c r="B647" s="7"/>
+    </row>
     <row r="648" spans="1:2" s="7" customFormat="1"/>
     <row r="649" spans="1:2" s="7" customFormat="1"/>
     <row r="650" spans="1:2" s="7" customFormat="1"/>
-    <row r="651" spans="1:2" s="7" customFormat="1" ht="12" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="654" spans="1:2" s="7" customFormat="1"/>
+    <row r="651" spans="1:2" s="7" customFormat="1"/>
+    <row r="652" spans="1:2" s="7" customFormat="1"/>
+    <row r="653" spans="1:2" s="7" customFormat="1"/>
+    <row r="654" spans="1:2" s="7" customFormat="1">
+      <c r="A654" s="46"/>
+      <c r="B654" s="46"/>
+    </row>
     <row r="655" spans="1:2" s="7" customFormat="1"/>
-    <row r="656" spans="1:2" s="7" customFormat="1">
-[...35 lines deleted...]
-    <row r="688" spans="1:2" s="7" customFormat="1"/>
+    <row r="656" spans="1:2" s="7" customFormat="1" ht="33" customHeight="1"/>
+    <row r="657" spans="1:2" s="7" customFormat="1"/>
+    <row r="658" spans="1:2" s="7" customFormat="1"/>
+    <row r="659" spans="1:2" s="7" customFormat="1"/>
+    <row r="660" spans="1:2" s="7" customFormat="1"/>
+    <row r="661" spans="1:2" s="7" customFormat="1"/>
+    <row r="662" spans="1:2" s="7" customFormat="1"/>
+    <row r="663" spans="1:2" s="7" customFormat="1"/>
+    <row r="664" spans="1:2" s="7" customFormat="1"/>
+    <row r="665" spans="1:2" s="7" customFormat="1"/>
+    <row r="666" spans="1:2" s="7" customFormat="1" ht="12" customHeight="1"/>
+    <row r="667" spans="1:2" s="7" customFormat="1" ht="12" customHeight="1"/>
+    <row r="668" spans="1:2" s="7" customFormat="1" ht="12" customHeight="1"/>
+    <row r="669" spans="1:2" s="7" customFormat="1"/>
+    <row r="670" spans="1:2" s="7" customFormat="1"/>
+    <row r="671" spans="1:2" s="7" customFormat="1">
+      <c r="A671" s="46"/>
+      <c r="B671" s="46"/>
+    </row>
+    <row r="674" s="7" customFormat="1"/>
+    <row r="675" s="7" customFormat="1"/>
+    <row r="676" s="7" customFormat="1"/>
+    <row r="677" s="7" customFormat="1"/>
+    <row r="678" s="7" customFormat="1"/>
+    <row r="679" s="7" customFormat="1"/>
+    <row r="680" s="7" customFormat="1"/>
+    <row r="681" s="7" customFormat="1"/>
+    <row r="682" s="7" customFormat="1"/>
+    <row r="683" s="7" customFormat="1"/>
+    <row r="684" s="7" customFormat="1"/>
+    <row r="685" s="7" customFormat="1"/>
+    <row r="686" s="7" customFormat="1"/>
+    <row r="687" s="7" customFormat="1"/>
+    <row r="688" s="7" customFormat="1"/>
     <row r="689" spans="1:2" s="7" customFormat="1"/>
     <row r="690" spans="1:2" s="7" customFormat="1"/>
     <row r="691" spans="1:2" s="7" customFormat="1"/>
     <row r="692" spans="1:2" s="7" customFormat="1"/>
     <row r="693" spans="1:2" s="7" customFormat="1"/>
     <row r="694" spans="1:2" s="7" customFormat="1"/>
-    <row r="695" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="697" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="695" spans="1:2" s="7" customFormat="1">
+      <c r="A695" s="46"/>
+      <c r="B695" s="46"/>
+    </row>
+    <row r="696" spans="1:2" s="7" customFormat="1"/>
+    <row r="697" spans="1:2" s="7" customFormat="1"/>
     <row r="698" spans="1:2" s="7" customFormat="1"/>
     <row r="699" spans="1:2" s="7" customFormat="1"/>
     <row r="700" spans="1:2" s="7" customFormat="1"/>
-    <row r="701" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="701" spans="1:2" s="7" customFormat="1"/>
     <row r="702" spans="1:2" s="7" customFormat="1"/>
     <row r="703" spans="1:2" s="7" customFormat="1"/>
     <row r="704" spans="1:2" s="7" customFormat="1"/>
-    <row r="705" s="7" customFormat="1"/>
-[...35 lines deleted...]
-    <row r="738" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="705" spans="1:2" s="7" customFormat="1"/>
+    <row r="706" spans="1:2" s="7" customFormat="1"/>
+    <row r="707" spans="1:2" s="7" customFormat="1"/>
+    <row r="708" spans="1:2" s="7" customFormat="1"/>
+    <row r="709" spans="1:2" s="7" customFormat="1"/>
+    <row r="710" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="711" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="712" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="713" spans="1:2" s="7" customFormat="1"/>
+    <row r="714" spans="1:2" s="7" customFormat="1"/>
+    <row r="715" spans="1:2" s="7" customFormat="1"/>
+    <row r="716" spans="1:2" s="7" customFormat="1">
+      <c r="A716" s="46"/>
+      <c r="B716" s="46"/>
+    </row>
+    <row r="717" spans="1:2" s="7" customFormat="1"/>
+    <row r="718" spans="1:2" s="7" customFormat="1"/>
+    <row r="719" spans="1:2" s="7" customFormat="1"/>
+    <row r="720" spans="1:2" s="7" customFormat="1"/>
+    <row r="721" s="7" customFormat="1"/>
+    <row r="722" s="7" customFormat="1"/>
+    <row r="723" s="7" customFormat="1"/>
+    <row r="724" s="7" customFormat="1"/>
+    <row r="725" s="7" customFormat="1"/>
+    <row r="726" s="7" customFormat="1"/>
+    <row r="727" s="7" customFormat="1"/>
+    <row r="728" s="7" customFormat="1"/>
+    <row r="729" s="7" customFormat="1"/>
+    <row r="730" s="7" customFormat="1"/>
+    <row r="731" s="7" customFormat="1"/>
+    <row r="732" s="7" customFormat="1"/>
+    <row r="733" s="7" customFormat="1"/>
+    <row r="734" s="7" customFormat="1"/>
+    <row r="735" s="7" customFormat="1"/>
+    <row r="736" s="7" customFormat="1"/>
+    <row r="737" spans="1:2" s="7" customFormat="1"/>
+    <row r="738" spans="1:2" s="7" customFormat="1"/>
     <row r="739" spans="1:2" s="7" customFormat="1"/>
     <row r="740" spans="1:2" s="7" customFormat="1"/>
-    <row r="741" spans="1:2" s="7" customFormat="1"/>
+    <row r="741" spans="1:2" s="7" customFormat="1">
+      <c r="A741" s="46"/>
+      <c r="B741" s="46"/>
+    </row>
     <row r="742" spans="1:2" s="7" customFormat="1"/>
-    <row r="743" spans="1:2">
-[...2 lines deleted...]
-    </row>
+    <row r="743" spans="1:2" s="7" customFormat="1"/>
     <row r="744" spans="1:2" s="7" customFormat="1"/>
     <row r="745" spans="1:2" s="7" customFormat="1"/>
     <row r="746" spans="1:2" s="7" customFormat="1"/>
     <row r="747" spans="1:2" s="7" customFormat="1"/>
     <row r="748" spans="1:2" s="7" customFormat="1"/>
     <row r="749" spans="1:2" s="7" customFormat="1"/>
     <row r="750" spans="1:2" s="7" customFormat="1"/>
-    <row r="751" spans="1:2" s="7" customFormat="1"/>
-[...4 lines deleted...]
-    </row>
+    <row r="751" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="752" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="753" spans="1:2" s="7" customFormat="1" ht="16.5" customHeight="1"/>
     <row r="754" spans="1:2" s="7" customFormat="1"/>
     <row r="755" spans="1:2" s="7" customFormat="1"/>
     <row r="756" spans="1:2" s="7" customFormat="1"/>
     <row r="757" spans="1:2" s="7" customFormat="1"/>
-    <row r="758" spans="1:2" s="7" customFormat="1"/>
+    <row r="758" spans="1:2">
+      <c r="A758" s="7"/>
+      <c r="B758" s="7"/>
+    </row>
     <row r="759" spans="1:2" s="7" customFormat="1"/>
     <row r="760" spans="1:2" s="7" customFormat="1"/>
     <row r="761" spans="1:2" s="7" customFormat="1"/>
     <row r="762" spans="1:2" s="7" customFormat="1"/>
     <row r="763" spans="1:2" s="7" customFormat="1"/>
     <row r="764" spans="1:2" s="7" customFormat="1"/>
     <row r="765" spans="1:2" s="7" customFormat="1"/>
     <row r="766" spans="1:2" s="7" customFormat="1"/>
     <row r="767" spans="1:2" s="7" customFormat="1"/>
-    <row r="768" spans="1:2" s="7" customFormat="1"/>
-[...56 lines deleted...]
-    <row r="816" spans="1:2" s="7" customFormat="1"/>
+    <row r="768" spans="1:2">
+      <c r="A768" s="7"/>
+      <c r="B768" s="7"/>
+    </row>
+    <row r="769" s="7" customFormat="1"/>
+    <row r="770" s="7" customFormat="1"/>
+    <row r="771" s="7" customFormat="1"/>
+    <row r="772" s="7" customFormat="1"/>
+    <row r="773" s="7" customFormat="1"/>
+    <row r="774" s="7" customFormat="1"/>
+    <row r="775" s="7" customFormat="1"/>
+    <row r="776" s="7" customFormat="1"/>
+    <row r="777" s="7" customFormat="1"/>
+    <row r="778" s="7" customFormat="1"/>
+    <row r="779" s="7" customFormat="1"/>
+    <row r="780" s="7" customFormat="1"/>
+    <row r="781" s="7" customFormat="1"/>
+    <row r="782" s="7" customFormat="1"/>
+    <row r="783" s="7" customFormat="1"/>
+    <row r="784" s="7" customFormat="1"/>
+    <row r="785" spans="1:2" s="7" customFormat="1"/>
+    <row r="786" spans="1:2" s="7" customFormat="1"/>
+    <row r="787" spans="1:2" s="7" customFormat="1"/>
+    <row r="788" spans="1:2" s="7" customFormat="1"/>
+    <row r="789" spans="1:2" s="7" customFormat="1"/>
+    <row r="790" spans="1:2" s="7" customFormat="1"/>
+    <row r="791" spans="1:2" s="7" customFormat="1"/>
+    <row r="792" spans="1:2" s="7" customFormat="1"/>
+    <row r="793" spans="1:2" s="7" customFormat="1"/>
+    <row r="794" spans="1:2" s="7" customFormat="1"/>
+    <row r="795" spans="1:2" s="7" customFormat="1"/>
+    <row r="796" spans="1:2">
+      <c r="A796" s="7"/>
+      <c r="B796" s="7"/>
+    </row>
+    <row r="797" spans="1:2" s="7" customFormat="1"/>
+    <row r="798" spans="1:2" s="7" customFormat="1"/>
+    <row r="799" spans="1:2" s="7" customFormat="1"/>
+    <row r="800" spans="1:2" s="7" customFormat="1"/>
+    <row r="801" s="7" customFormat="1"/>
+    <row r="802" s="7" customFormat="1"/>
+    <row r="803" s="7" customFormat="1"/>
+    <row r="804" s="7" customFormat="1"/>
+    <row r="805" s="7" customFormat="1"/>
+    <row r="806" s="7" customFormat="1"/>
+    <row r="807" s="7" customFormat="1"/>
+    <row r="808" s="7" customFormat="1"/>
+    <row r="809" s="7" customFormat="1"/>
+    <row r="810" s="7" customFormat="1"/>
+    <row r="811" s="7" customFormat="1"/>
+    <row r="812" s="7" customFormat="1"/>
+    <row r="813" s="7" customFormat="1"/>
+    <row r="814" s="7" customFormat="1"/>
+    <row r="815" s="7" customFormat="1"/>
+    <row r="816" s="7" customFormat="1"/>
     <row r="817" spans="1:2" s="7" customFormat="1"/>
-    <row r="818" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="818" spans="1:2" s="7" customFormat="1"/>
     <row r="819" spans="1:2" s="7" customFormat="1">
-      <c r="A819" s="46"/>
-      <c r="B819" s="46"/>
+      <c r="A819" s="59"/>
+      <c r="B819" s="59"/>
     </row>
     <row r="820" spans="1:2" s="7" customFormat="1"/>
     <row r="821" spans="1:2" s="7" customFormat="1"/>
     <row r="822" spans="1:2" s="7" customFormat="1"/>
     <row r="823" spans="1:2" s="7" customFormat="1"/>
-    <row r="824" spans="1:2" s="7" customFormat="1"/>
+    <row r="824" spans="1:2" s="7" customFormat="1">
+      <c r="A824" s="46"/>
+      <c r="B824" s="46"/>
+    </row>
     <row r="825" spans="1:2" s="7" customFormat="1"/>
     <row r="826" spans="1:2" s="7" customFormat="1"/>
     <row r="827" spans="1:2" s="7" customFormat="1"/>
     <row r="828" spans="1:2" s="7" customFormat="1"/>
     <row r="829" spans="1:2" s="7" customFormat="1"/>
     <row r="830" spans="1:2" s="7" customFormat="1"/>
     <row r="831" spans="1:2" s="7" customFormat="1"/>
     <row r="832" spans="1:2" s="7" customFormat="1"/>
-    <row r="833" spans="1:2" s="7" customFormat="1"/>
-    <row r="834" spans="1:2" s="7" customFormat="1"/>
+    <row r="833" spans="1:2" s="7" customFormat="1">
+      <c r="A833" s="46"/>
+      <c r="B833" s="46"/>
+    </row>
+    <row r="834" spans="1:2" s="7" customFormat="1">
+      <c r="A834" s="46"/>
+      <c r="B834" s="46"/>
+    </row>
     <row r="835" spans="1:2" s="7" customFormat="1"/>
     <row r="836" spans="1:2" s="7" customFormat="1"/>
     <row r="837" spans="1:2" s="7" customFormat="1"/>
     <row r="838" spans="1:2" s="7" customFormat="1"/>
     <row r="839" spans="1:2" s="7" customFormat="1"/>
     <row r="840" spans="1:2" s="7" customFormat="1"/>
     <row r="841" spans="1:2" s="7" customFormat="1"/>
     <row r="842" spans="1:2" s="7" customFormat="1"/>
     <row r="843" spans="1:2" s="7" customFormat="1"/>
     <row r="844" spans="1:2" s="7" customFormat="1"/>
     <row r="845" spans="1:2" s="7" customFormat="1"/>
     <row r="846" spans="1:2" s="7" customFormat="1"/>
-    <row r="847" spans="1:2" s="7" customFormat="1">
-[...2 lines deleted...]
-    </row>
+    <row r="847" spans="1:2" s="7" customFormat="1"/>
     <row r="848" spans="1:2" s="7" customFormat="1"/>
-    <row r="849" s="7" customFormat="1"/>
-[...14 lines deleted...]
-    <row r="864" s="7" customFormat="1"/>
+    <row r="849" spans="1:2" s="7" customFormat="1"/>
+    <row r="850" spans="1:2" s="7" customFormat="1"/>
+    <row r="851" spans="1:2" s="7" customFormat="1"/>
+    <row r="852" spans="1:2" s="7" customFormat="1"/>
+    <row r="853" spans="1:2" s="7" customFormat="1"/>
+    <row r="854" spans="1:2" s="7" customFormat="1"/>
+    <row r="855" spans="1:2" s="7" customFormat="1"/>
+    <row r="856" spans="1:2" s="7" customFormat="1"/>
+    <row r="857" spans="1:2" s="7" customFormat="1"/>
+    <row r="858" spans="1:2" s="7" customFormat="1"/>
+    <row r="859" spans="1:2" s="7" customFormat="1"/>
+    <row r="860" spans="1:2" s="7" customFormat="1"/>
+    <row r="861" spans="1:2" s="7" customFormat="1"/>
+    <row r="862" spans="1:2" s="7" customFormat="1">
+      <c r="A862" s="46"/>
+      <c r="B862" s="46"/>
+    </row>
+    <row r="863" spans="1:2" s="7" customFormat="1"/>
+    <row r="864" spans="1:2" s="7" customFormat="1"/>
     <row r="865" s="7" customFormat="1"/>
     <row r="866" s="7" customFormat="1"/>
     <row r="867" s="7" customFormat="1"/>
     <row r="868" s="7" customFormat="1"/>
     <row r="869" s="7" customFormat="1"/>
     <row r="870" s="7" customFormat="1"/>
     <row r="871" s="7" customFormat="1"/>
     <row r="872" s="7" customFormat="1"/>
     <row r="873" s="7" customFormat="1"/>
     <row r="874" s="7" customFormat="1"/>
     <row r="875" s="7" customFormat="1"/>
     <row r="876" s="7" customFormat="1"/>
     <row r="877" s="7" customFormat="1"/>
     <row r="878" s="7" customFormat="1"/>
     <row r="879" s="7" customFormat="1"/>
     <row r="880" s="7" customFormat="1"/>
     <row r="881" s="7" customFormat="1"/>
     <row r="882" s="7" customFormat="1"/>
     <row r="883" s="7" customFormat="1"/>
     <row r="884" s="7" customFormat="1"/>
     <row r="885" s="7" customFormat="1"/>
     <row r="886" s="7" customFormat="1"/>
     <row r="887" s="7" customFormat="1"/>
     <row r="888" s="7" customFormat="1"/>
     <row r="889" s="7" customFormat="1"/>
@@ -24072,67 +25131,67 @@
     <row r="943" s="7" customFormat="1"/>
     <row r="944" s="7" customFormat="1"/>
     <row r="945" s="7" customFormat="1"/>
     <row r="946" s="7" customFormat="1"/>
     <row r="947" s="7" customFormat="1"/>
     <row r="948" s="7" customFormat="1"/>
     <row r="949" s="7" customFormat="1"/>
     <row r="950" s="7" customFormat="1"/>
     <row r="951" s="7" customFormat="1"/>
     <row r="952" s="7" customFormat="1"/>
     <row r="953" s="7" customFormat="1"/>
     <row r="954" s="7" customFormat="1"/>
     <row r="955" s="7" customFormat="1"/>
     <row r="956" s="7" customFormat="1"/>
     <row r="957" s="7" customFormat="1"/>
     <row r="958" s="7" customFormat="1"/>
     <row r="959" s="7" customFormat="1"/>
     <row r="960" s="7" customFormat="1"/>
     <row r="961" s="7" customFormat="1"/>
     <row r="962" s="7" customFormat="1"/>
     <row r="963" s="7" customFormat="1"/>
     <row r="964" s="7" customFormat="1"/>
     <row r="965" s="7" customFormat="1"/>
     <row r="966" s="7" customFormat="1"/>
     <row r="967" s="7" customFormat="1"/>
-    <row r="968" s="7" customFormat="1" ht="14.25" customHeight="1"/>
-    <row r="969" s="7" customFormat="1" ht="25.5" customHeight="1"/>
+    <row r="968" s="7" customFormat="1"/>
+    <row r="969" s="7" customFormat="1"/>
     <row r="970" s="7" customFormat="1"/>
     <row r="971" s="7" customFormat="1"/>
     <row r="972" s="7" customFormat="1"/>
     <row r="973" s="7" customFormat="1"/>
     <row r="974" s="7" customFormat="1"/>
     <row r="975" s="7" customFormat="1"/>
     <row r="976" s="7" customFormat="1"/>
     <row r="977" s="7" customFormat="1"/>
     <row r="978" s="7" customFormat="1"/>
     <row r="979" s="7" customFormat="1"/>
     <row r="980" s="7" customFormat="1"/>
     <row r="981" s="7" customFormat="1"/>
     <row r="982" s="7" customFormat="1"/>
-    <row r="983" s="7" customFormat="1"/>
-    <row r="984" s="7" customFormat="1"/>
+    <row r="983" s="7" customFormat="1" ht="14.25" customHeight="1"/>
+    <row r="984" s="7" customFormat="1" ht="25.5" customHeight="1"/>
     <row r="985" s="7" customFormat="1"/>
     <row r="986" s="7" customFormat="1"/>
     <row r="987" s="7" customFormat="1"/>
     <row r="988" s="7" customFormat="1"/>
     <row r="989" s="7" customFormat="1"/>
     <row r="990" s="7" customFormat="1"/>
     <row r="991" s="7" customFormat="1"/>
     <row r="992" s="7" customFormat="1"/>
     <row r="993" s="7" customFormat="1"/>
     <row r="994" s="7" customFormat="1"/>
     <row r="995" s="7" customFormat="1"/>
     <row r="996" s="7" customFormat="1"/>
     <row r="997" s="7" customFormat="1"/>
     <row r="998" s="7" customFormat="1"/>
     <row r="999" s="7" customFormat="1"/>
     <row r="1000" s="7" customFormat="1"/>
     <row r="1001" s="7" customFormat="1"/>
     <row r="1002" s="7" customFormat="1"/>
     <row r="1003" s="7" customFormat="1"/>
     <row r="1004" s="7" customFormat="1"/>
     <row r="1005" s="7" customFormat="1"/>
     <row r="1006" s="7" customFormat="1"/>
     <row r="1007" s="7" customFormat="1"/>
     <row r="1008" s="7" customFormat="1"/>
     <row r="1009" s="7" customFormat="1"/>
@@ -24168,66 +25227,66 @@
     <row r="1039" s="7" customFormat="1"/>
     <row r="1040" s="7" customFormat="1"/>
     <row r="1041" s="7" customFormat="1"/>
     <row r="1042" s="7" customFormat="1"/>
     <row r="1043" s="7" customFormat="1"/>
     <row r="1044" s="7" customFormat="1"/>
     <row r="1045" s="7" customFormat="1"/>
     <row r="1046" s="7" customFormat="1"/>
     <row r="1047" s="7" customFormat="1"/>
     <row r="1048" s="7" customFormat="1"/>
     <row r="1049" s="7" customFormat="1"/>
     <row r="1050" s="7" customFormat="1"/>
     <row r="1051" s="7" customFormat="1"/>
     <row r="1052" s="7" customFormat="1"/>
     <row r="1053" s="7" customFormat="1"/>
     <row r="1054" s="7" customFormat="1"/>
     <row r="1055" s="7" customFormat="1"/>
     <row r="1056" s="7" customFormat="1"/>
     <row r="1057" s="7" customFormat="1"/>
     <row r="1058" s="7" customFormat="1"/>
     <row r="1059" s="7" customFormat="1"/>
     <row r="1060" s="7" customFormat="1"/>
     <row r="1061" s="7" customFormat="1"/>
     <row r="1062" s="7" customFormat="1"/>
     <row r="1063" s="7" customFormat="1"/>
-    <row r="1064" s="7" customFormat="1" ht="25.5" customHeight="1"/>
+    <row r="1064" s="7" customFormat="1"/>
     <row r="1065" s="7" customFormat="1"/>
     <row r="1066" s="7" customFormat="1"/>
     <row r="1067" s="7" customFormat="1"/>
     <row r="1068" s="7" customFormat="1"/>
     <row r="1069" s="7" customFormat="1"/>
     <row r="1070" s="7" customFormat="1"/>
     <row r="1071" s="7" customFormat="1"/>
     <row r="1072" s="7" customFormat="1"/>
     <row r="1073" s="7" customFormat="1"/>
     <row r="1074" s="7" customFormat="1"/>
     <row r="1075" s="7" customFormat="1"/>
     <row r="1076" s="7" customFormat="1"/>
     <row r="1077" s="7" customFormat="1"/>
     <row r="1078" s="7" customFormat="1"/>
-    <row r="1079" s="7" customFormat="1"/>
+    <row r="1079" s="7" customFormat="1" ht="25.5" customHeight="1"/>
     <row r="1080" s="7" customFormat="1"/>
     <row r="1081" s="7" customFormat="1"/>
     <row r="1082" s="7" customFormat="1"/>
     <row r="1083" s="7" customFormat="1"/>
     <row r="1084" s="7" customFormat="1"/>
     <row r="1085" s="7" customFormat="1"/>
     <row r="1086" s="7" customFormat="1"/>
     <row r="1087" s="7" customFormat="1"/>
     <row r="1088" s="7" customFormat="1"/>
     <row r="1089" s="7" customFormat="1"/>
     <row r="1090" s="7" customFormat="1"/>
     <row r="1091" s="7" customFormat="1"/>
     <row r="1092" s="7" customFormat="1"/>
     <row r="1093" s="7" customFormat="1"/>
     <row r="1094" s="7" customFormat="1"/>
     <row r="1095" s="7" customFormat="1"/>
     <row r="1096" s="7" customFormat="1"/>
     <row r="1097" s="7" customFormat="1"/>
     <row r="1098" s="7" customFormat="1"/>
     <row r="1099" s="7" customFormat="1"/>
     <row r="1100" s="7" customFormat="1"/>
     <row r="1101" s="7" customFormat="1"/>
     <row r="1102" s="7" customFormat="1"/>
     <row r="1103" s="7" customFormat="1"/>
     <row r="1104" s="7" customFormat="1"/>
@@ -24257,172 +25316,127 @@
     <row r="1128" s="7" customFormat="1"/>
     <row r="1129" s="7" customFormat="1"/>
     <row r="1130" s="7" customFormat="1"/>
     <row r="1131" s="7" customFormat="1"/>
     <row r="1132" s="7" customFormat="1"/>
     <row r="1133" s="7" customFormat="1"/>
     <row r="1134" s="7" customFormat="1"/>
     <row r="1135" s="7" customFormat="1"/>
     <row r="1136" s="7" customFormat="1"/>
     <row r="1137" s="7" customFormat="1"/>
     <row r="1138" s="7" customFormat="1"/>
     <row r="1139" s="7" customFormat="1"/>
     <row r="1140" s="7" customFormat="1"/>
     <row r="1141" s="7" customFormat="1"/>
     <row r="1142" s="7" customFormat="1"/>
     <row r="1143" s="7" customFormat="1"/>
     <row r="1144" s="7" customFormat="1"/>
     <row r="1145" s="7" customFormat="1"/>
     <row r="1146" s="7" customFormat="1"/>
     <row r="1147" s="7" customFormat="1"/>
     <row r="1148" s="7" customFormat="1"/>
     <row r="1149" s="7" customFormat="1"/>
     <row r="1150" s="7" customFormat="1"/>
     <row r="1151" s="7" customFormat="1"/>
     <row r="1152" s="7" customFormat="1"/>
-    <row r="1153" spans="1:2" s="7" customFormat="1"/>
-[...33 lines deleted...]
-    <row r="1184" s="7" customFormat="1"/>
+    <row r="1153" s="7" customFormat="1"/>
+    <row r="1154" s="7" customFormat="1"/>
+    <row r="1155" s="7" customFormat="1"/>
+    <row r="1156" s="7" customFormat="1"/>
+    <row r="1157" s="7" customFormat="1"/>
+    <row r="1158" s="7" customFormat="1"/>
+    <row r="1159" s="7" customFormat="1"/>
+    <row r="1160" s="7" customFormat="1"/>
+    <row r="1161" s="7" customFormat="1"/>
+    <row r="1162" s="7" customFormat="1"/>
+    <row r="1163" s="7" customFormat="1"/>
+    <row r="1164" s="7" customFormat="1"/>
+    <row r="1165" s="7" customFormat="1"/>
+    <row r="1166" s="7" customFormat="1"/>
+    <row r="1167" s="7" customFormat="1"/>
+    <row r="1168" s="7" customFormat="1"/>
+    <row r="1169" spans="1:2" s="7" customFormat="1"/>
+    <row r="1170" spans="1:2" s="7" customFormat="1"/>
+    <row r="1171" spans="1:2" s="7" customFormat="1"/>
+    <row r="1172" spans="1:2" s="7" customFormat="1">
+      <c r="A1172" s="59"/>
+      <c r="B1172" s="59"/>
+    </row>
+    <row r="1173" spans="1:2" s="7" customFormat="1"/>
+    <row r="1174" spans="1:2" s="7" customFormat="1"/>
+    <row r="1175" spans="1:2" s="7" customFormat="1"/>
+    <row r="1176" spans="1:2" s="7" customFormat="1"/>
+    <row r="1177" spans="1:2" s="7" customFormat="1"/>
+    <row r="1178" spans="1:2" s="7" customFormat="1"/>
+    <row r="1179" spans="1:2" s="7" customFormat="1"/>
+    <row r="1180" spans="1:2" s="7" customFormat="1"/>
+    <row r="1181" spans="1:2" s="7" customFormat="1"/>
+    <row r="1182" spans="1:2" s="7" customFormat="1"/>
+    <row r="1183" spans="1:2" s="7" customFormat="1"/>
+    <row r="1184" spans="1:2" s="7" customFormat="1"/>
     <row r="1185" s="7" customFormat="1"/>
     <row r="1186" s="7" customFormat="1"/>
     <row r="1187" s="7" customFormat="1"/>
     <row r="1188" s="7" customFormat="1"/>
     <row r="1189" s="7" customFormat="1"/>
     <row r="1190" s="7" customFormat="1"/>
     <row r="1191" s="7" customFormat="1"/>
-    <row r="1192" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="1192" s="7" customFormat="1"/>
     <row r="1193" s="7" customFormat="1"/>
     <row r="1194" s="7" customFormat="1"/>
     <row r="1195" s="7" customFormat="1"/>
     <row r="1196" s="7" customFormat="1"/>
     <row r="1197" s="7" customFormat="1"/>
     <row r="1198" s="7" customFormat="1"/>
     <row r="1199" s="7" customFormat="1"/>
     <row r="1200" s="7" customFormat="1"/>
-    <row r="1201" spans="1:2" s="7" customFormat="1"/>
-[...61 lines deleted...]
-    <row r="1218" spans="1:2">
+    <row r="1201" s="7" customFormat="1"/>
+    <row r="1202" s="7" customFormat="1"/>
+    <row r="1203" s="7" customFormat="1"/>
+    <row r="1204" s="7" customFormat="1"/>
+    <row r="1205" s="7" customFormat="1"/>
+    <row r="1206" s="7" customFormat="1"/>
+    <row r="1207" s="7" customFormat="1" ht="16.5" customHeight="1"/>
+    <row r="1208" s="7" customFormat="1"/>
+    <row r="1209" s="7" customFormat="1"/>
+    <row r="1210" s="7" customFormat="1"/>
+    <row r="1211" s="7" customFormat="1"/>
+    <row r="1212" s="7" customFormat="1"/>
+    <row r="1213" s="7" customFormat="1"/>
+    <row r="1214" s="7" customFormat="1"/>
+    <row r="1215" s="7" customFormat="1"/>
+    <row r="1216" s="7" customFormat="1"/>
+    <row r="1217" spans="1:2" s="7" customFormat="1"/>
+    <row r="1218" spans="1:2" s="60" customFormat="1">
       <c r="A1218" s="7"/>
       <c r="B1218" s="7"/>
     </row>
-    <row r="1219" spans="1:2">
+    <row r="1219" spans="1:2" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1219" s="7"/>
       <c r="B1219" s="7"/>
     </row>
-    <row r="1220" spans="1:2">
+    <row r="1220" spans="1:2" ht="25.5" customHeight="1">
       <c r="A1220" s="7"/>
       <c r="B1220" s="7"/>
     </row>
     <row r="1221" spans="1:2">
       <c r="A1221" s="7"/>
       <c r="B1221" s="7"/>
     </row>
     <row r="1222" spans="1:2">
       <c r="A1222" s="7"/>
       <c r="B1222" s="7"/>
     </row>
     <row r="1223" spans="1:2">
       <c r="A1223" s="7"/>
       <c r="B1223" s="7"/>
     </row>
     <row r="1224" spans="1:2">
       <c r="A1224" s="7"/>
       <c r="B1224" s="7"/>
     </row>
     <row r="1225" spans="1:2">
       <c r="A1225" s="7"/>
       <c r="B1225" s="7"/>
     </row>
     <row r="1226" spans="1:2">
       <c r="A1226" s="7"/>
@@ -24575,65 +25589,125 @@
     <row r="1263" spans="1:2">
       <c r="A1263" s="7"/>
       <c r="B1263" s="7"/>
     </row>
     <row r="1264" spans="1:2">
       <c r="A1264" s="7"/>
       <c r="B1264" s="7"/>
     </row>
     <row r="1265" spans="1:2">
       <c r="A1265" s="7"/>
       <c r="B1265" s="7"/>
     </row>
     <row r="1266" spans="1:2">
       <c r="A1266" s="7"/>
       <c r="B1266" s="7"/>
     </row>
     <row r="1267" spans="1:2">
       <c r="A1267" s="7"/>
       <c r="B1267" s="7"/>
     </row>
     <row r="1268" spans="1:2">
       <c r="A1268" s="7"/>
       <c r="B1268" s="7"/>
     </row>
     <row r="1269" spans="1:2">
-      <c r="A1269" s="4"/>
-      <c r="B1269" s="4"/>
+      <c r="A1269" s="7"/>
+      <c r="B1269" s="7"/>
     </row>
     <row r="1270" spans="1:2">
-      <c r="A1270" s="4"/>
-      <c r="B1270" s="4"/>
+      <c r="A1270" s="7"/>
+      <c r="B1270" s="7"/>
     </row>
     <row r="1271" spans="1:2">
-      <c r="A1271" s="15"/>
-      <c r="B1271" s="15"/>
+      <c r="A1271" s="7"/>
+      <c r="B1271" s="7"/>
+    </row>
+    <row r="1272" spans="1:2">
+      <c r="A1272" s="7"/>
+      <c r="B1272" s="7"/>
+    </row>
+    <row r="1273" spans="1:2">
+      <c r="A1273" s="7"/>
+      <c r="B1273" s="7"/>
+    </row>
+    <row r="1274" spans="1:2">
+      <c r="A1274" s="7"/>
+      <c r="B1274" s="7"/>
+    </row>
+    <row r="1275" spans="1:2">
+      <c r="A1275" s="7"/>
+      <c r="B1275" s="7"/>
+    </row>
+    <row r="1276" spans="1:2">
+      <c r="A1276" s="7"/>
+      <c r="B1276" s="7"/>
+    </row>
+    <row r="1277" spans="1:2">
+      <c r="A1277" s="7"/>
+      <c r="B1277" s="7"/>
+    </row>
+    <row r="1278" spans="1:2">
+      <c r="A1278" s="7"/>
+      <c r="B1278" s="7"/>
+    </row>
+    <row r="1279" spans="1:2">
+      <c r="A1279" s="7"/>
+      <c r="B1279" s="7"/>
+    </row>
+    <row r="1280" spans="1:2">
+      <c r="A1280" s="7"/>
+      <c r="B1280" s="7"/>
+    </row>
+    <row r="1281" spans="1:2">
+      <c r="A1281" s="7"/>
+      <c r="B1281" s="7"/>
+    </row>
+    <row r="1282" spans="1:2">
+      <c r="A1282" s="7"/>
+      <c r="B1282" s="7"/>
+    </row>
+    <row r="1283" spans="1:2">
+      <c r="A1283" s="7"/>
+      <c r="B1283" s="7"/>
+    </row>
+    <row r="1284" spans="1:2">
+      <c r="A1284" s="4"/>
+      <c r="B1284" s="4"/>
+    </row>
+    <row r="1285" spans="1:2">
+      <c r="A1285" s="4"/>
+      <c r="B1285" s="4"/>
+    </row>
+    <row r="1286" spans="1:2">
+      <c r="A1286" s="15"/>
+      <c r="B1286" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A303:M303"/>
+    <mergeCell ref="A318:M318"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>