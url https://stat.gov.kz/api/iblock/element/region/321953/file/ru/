--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" r:id="rId1"/>
     <sheet name="2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2025'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="107">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Алатауский район</t>
   </si>
   <si>
     <t>Бостандыкский район</t>
   </si>
   <si>
     <t>Произведено продукции в натуральном выражении в городе Алматы за 2025 год*</t>
   </si>
   <si>
     <t xml:space="preserve">Алатауский </t>
   </si>
   <si>
@@ -329,50 +329,59 @@
   </si>
   <si>
     <t>Алмалинский район</t>
   </si>
   <si>
     <t>Оборудование нефтегазоперерабатывающее, тыс.тенге</t>
   </si>
   <si>
     <t>Вода непитьевая, тыс.куб.м</t>
   </si>
   <si>
     <t xml:space="preserve"> Мясо птицы домашней, мороженое, тонн</t>
   </si>
   <si>
     <t>Произведено продукции в натуральном выражении в городе Алматы за 2026 год*</t>
   </si>
   <si>
     <t>Мясо птицы домашней, мороженое, тонн</t>
   </si>
   <si>
     <t>Бостандыкский</t>
   </si>
   <si>
     <t>Машины для сельского и лесного хозяйства, используемые для подготовки или культивации почвы, штук</t>
   </si>
+  <si>
+    <t>Конструкции строительные деревянные и изделия столярные (кроме конструкций сборных), тыс.теңге</t>
+  </si>
+  <si>
+    <t>Лекарства, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Оборудование нефтегазоперерабатывающее, тыс.теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="173" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -544,51 +553,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -827,53 +836,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1160,65 +1166,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:IV1270"/>
   <sheetViews>
     <sheetView topLeftCell="A168" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A148" sqref="A148"/>
       <selection pane="topRight" activeCell="A183" sqref="A183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="102" t="s">
+      <c r="A2" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="102"/>
-[...10 lines deleted...]
-      <c r="M2" s="102"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:15" s="4" customFormat="1" ht="22.5" customHeight="1">
       <c r="A4" s="57"/>
       <c r="B4" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="56" t="s">
         <v>79</v>
       </c>
       <c r="E4" s="56" t="s">
         <v>80</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>81</v>
       </c>
       <c r="G4" s="56" t="s">
         <v>82</v>
       </c>
@@ -13962,65 +13968,65 @@
       <c r="L301" s="70"/>
       <c r="M301" s="70"/>
       <c r="N301" s="70"/>
       <c r="O301" s="70"/>
     </row>
     <row r="302" spans="1:15" s="1" customFormat="1">
       <c r="A302" s="58" t="s">
         <v>2</v>
       </c>
       <c r="B302" s="60"/>
       <c r="C302" s="70"/>
       <c r="D302" s="70"/>
       <c r="E302" s="70"/>
       <c r="F302" s="70"/>
       <c r="G302" s="70"/>
       <c r="H302" s="70"/>
       <c r="I302" s="70"/>
       <c r="J302" s="70"/>
       <c r="K302" s="70"/>
       <c r="L302" s="70"/>
       <c r="M302" s="70"/>
       <c r="N302" s="70"/>
       <c r="O302" s="70"/>
     </row>
     <row r="303" spans="1:15" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A303" s="103" t="s">
+      <c r="A303" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="B303" s="103"/>
-[...10 lines deleted...]
-      <c r="M303" s="103"/>
+      <c r="B303" s="102"/>
+      <c r="C303" s="102"/>
+      <c r="D303" s="102"/>
+      <c r="E303" s="102"/>
+      <c r="F303" s="102"/>
+      <c r="G303" s="102"/>
+      <c r="H303" s="102"/>
+      <c r="I303" s="102"/>
+      <c r="J303" s="102"/>
+      <c r="K303" s="102"/>
+      <c r="L303" s="102"/>
+      <c r="M303" s="102"/>
       <c r="N303" s="70"/>
       <c r="O303" s="70"/>
     </row>
     <row r="304" spans="1:15" s="1" customFormat="1">
       <c r="A304" s="34"/>
       <c r="B304" s="33"/>
       <c r="C304" s="70"/>
       <c r="D304" s="70"/>
       <c r="E304" s="70"/>
       <c r="F304" s="70"/>
       <c r="G304" s="70"/>
       <c r="H304" s="70"/>
       <c r="I304" s="70"/>
       <c r="J304" s="70"/>
       <c r="K304" s="70"/>
       <c r="L304" s="70"/>
       <c r="M304" s="70"/>
       <c r="N304" s="70"/>
       <c r="O304" s="70"/>
     </row>
     <row r="305" spans="1:15" s="1" customFormat="1">
       <c r="A305" s="34"/>
       <c r="B305" s="33"/>
       <c r="C305" s="70"/>
       <c r="D305" s="70"/>
@@ -21064,83 +21070,83 @@
       <c r="A1267" s="30"/>
       <c r="B1267" s="45"/>
     </row>
     <row r="1268" spans="1:2" s="4" customFormat="1" ht="9.75" customHeight="1">
       <c r="A1268" s="46"/>
       <c r="B1268" s="46"/>
     </row>
     <row r="1269" spans="1:2" s="4" customFormat="1" ht="12.75"/>
     <row r="1270" spans="1:2" s="5" customFormat="1" ht="26.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A303:M303"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:IV1271"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="11.140625" style="3" customWidth="1"/>
-    <col min="3" max="6" width="11.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="3" customWidth="1"/>
+    <col min="3" max="7" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="102" t="s">
+    <row r="2" spans="1:15" s="4" customFormat="1" ht="12.75">
+      <c r="A2" s="101" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="102"/>
-[...10 lines deleted...]
-      <c r="M2" s="102"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
-    <row r="4" spans="1:15" s="4" customFormat="1" ht="22.5" customHeight="1">
+    <row r="4" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A4" s="57"/>
       <c r="B4" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="56" t="s">
         <v>79</v>
       </c>
       <c r="E4" s="56" t="s">
         <v>80</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>81</v>
       </c>
       <c r="G4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="H4" s="56" t="s">
         <v>83</v>
       </c>
       <c r="I4" s="56" t="s">
         <v>84</v>
       </c>
@@ -21156,8606 +21162,9198 @@
       <c r="M4" s="56" t="s">
         <v>88</v>
       </c>
       <c r="N4" s="60"/>
       <c r="O4" s="60"/>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="33">
         <v>214</v>
       </c>
       <c r="C5" s="33">
         <v>349</v>
       </c>
       <c r="D5" s="33">
         <v>484</v>
       </c>
       <c r="E5" s="33">
         <v>619</v>
       </c>
       <c r="F5" s="33">
         <v>825</v>
       </c>
-      <c r="G5" s="84"/>
+      <c r="G5" s="33">
+        <v>1031</v>
+      </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="89"/>
       <c r="L5" s="33"/>
       <c r="M5" s="92"/>
       <c r="N5" s="70"/>
       <c r="O5" s="70"/>
     </row>
-    <row r="6" spans="1:15" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="33">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>62</v>
       </c>
       <c r="D6" s="33">
         <v>76</v>
       </c>
       <c r="E6" s="33">
         <v>90</v>
       </c>
       <c r="F6" s="33">
         <v>98</v>
       </c>
-      <c r="G6" s="84"/>
+      <c r="G6" s="33">
+        <v>106</v>
+      </c>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="89"/>
       <c r="L6" s="33"/>
       <c r="M6" s="92"/>
       <c r="N6" s="70"/>
       <c r="O6" s="70"/>
     </row>
-    <row r="7" spans="1:15" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="33">
         <v>24</v>
       </c>
       <c r="C7" s="33">
         <v>26</v>
       </c>
       <c r="D7" s="33">
         <v>28</v>
       </c>
       <c r="E7" s="33">
         <v>30</v>
       </c>
       <c r="F7" s="33">
         <v>30</v>
       </c>
-      <c r="G7" s="84"/>
+      <c r="G7" s="33">
+        <v>30</v>
+      </c>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="89"/>
       <c r="L7" s="33"/>
       <c r="M7" s="92"/>
       <c r="N7" s="70"/>
       <c r="O7" s="70"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="33">
         <v>72</v>
       </c>
       <c r="C8" s="33">
         <v>111</v>
       </c>
       <c r="D8" s="33">
         <v>150</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>226</v>
       </c>
-      <c r="G8" s="84"/>
+      <c r="G8" s="33">
+        <v>264</v>
+      </c>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="89"/>
       <c r="L8" s="33"/>
       <c r="M8" s="92"/>
       <c r="N8" s="70"/>
       <c r="O8" s="70"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="33">
         <v>71</v>
       </c>
       <c r="C9" s="33">
         <v>87</v>
       </c>
       <c r="D9" s="33">
         <v>104</v>
       </c>
       <c r="E9" s="33">
         <v>120</v>
       </c>
       <c r="F9" s="33">
         <v>191</v>
       </c>
-      <c r="G9" s="84"/>
+      <c r="G9" s="33">
+        <v>263</v>
+      </c>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="89"/>
       <c r="L9" s="33"/>
       <c r="M9" s="92"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
     </row>
     <row r="10" spans="1:15" s="38" customFormat="1">
       <c r="A10" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C10" s="81">
         <v>63</v>
       </c>
       <c r="D10" s="33">
         <v>127</v>
       </c>
       <c r="E10" s="33">
         <v>190</v>
       </c>
       <c r="F10" s="33">
         <v>279</v>
       </c>
-      <c r="G10" s="88"/>
+      <c r="G10" s="33">
+        <v>368</v>
+      </c>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="81"/>
       <c r="K10" s="96"/>
       <c r="L10" s="81"/>
       <c r="M10" s="97"/>
       <c r="N10" s="71"/>
       <c r="O10" s="71"/>
     </row>
     <row r="11" spans="1:15" s="38" customFormat="1">
       <c r="A11" s="62" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="33">
         <v>2</v>
       </c>
       <c r="C11" s="33">
         <v>2</v>
       </c>
       <c r="D11" s="33">
         <v>2</v>
       </c>
       <c r="E11" s="33">
         <v>2</v>
       </c>
       <c r="F11" s="33">
         <v>2</v>
       </c>
-      <c r="G11" s="89"/>
+      <c r="G11" s="33">
+        <v>2</v>
+      </c>
       <c r="H11" s="89"/>
       <c r="I11" s="89"/>
       <c r="J11" s="89"/>
       <c r="K11" s="89"/>
       <c r="L11" s="33"/>
       <c r="M11" s="92"/>
       <c r="N11" s="71"/>
       <c r="O11" s="71"/>
     </row>
     <row r="12" spans="1:15" s="38" customFormat="1">
       <c r="A12" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="33">
         <v>2</v>
       </c>
       <c r="C12" s="33">
         <v>2</v>
       </c>
       <c r="D12" s="33">
         <v>2</v>
       </c>
       <c r="E12" s="33">
         <v>2</v>
       </c>
       <c r="F12" s="33">
         <v>2</v>
       </c>
-      <c r="G12" s="89"/>
+      <c r="G12" s="33">
+        <v>2</v>
+      </c>
       <c r="H12" s="89"/>
       <c r="I12" s="89"/>
       <c r="J12" s="89"/>
       <c r="K12" s="89"/>
       <c r="L12" s="33"/>
       <c r="M12" s="92"/>
       <c r="N12" s="71"/>
       <c r="O12" s="71"/>
     </row>
-    <row r="13" spans="1:15" s="1" customFormat="1" ht="29.25" customHeight="1">
+    <row r="13" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A13" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="33">
         <v>6595</v>
       </c>
       <c r="C13" s="33">
         <v>13020</v>
       </c>
       <c r="D13" s="33">
         <v>20964</v>
       </c>
       <c r="E13" s="33">
         <v>27574</v>
       </c>
       <c r="F13" s="33">
         <v>36463</v>
       </c>
-      <c r="G13" s="84"/>
+      <c r="G13" s="33">
+        <v>44015</v>
+      </c>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="89"/>
       <c r="L13" s="33"/>
       <c r="M13" s="92"/>
       <c r="N13" s="70"/>
       <c r="O13" s="70"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>89</v>
       </c>
       <c r="D14" s="33">
         <v>4508</v>
       </c>
       <c r="E14" s="33">
         <v>5870</v>
       </c>
       <c r="F14" s="33">
         <v>7693</v>
       </c>
-      <c r="G14" s="84"/>
+      <c r="G14" s="33">
+        <v>8055</v>
+      </c>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="89"/>
       <c r="L14" s="33"/>
       <c r="M14" s="92"/>
       <c r="N14" s="70"/>
       <c r="O14" s="70"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>89</v>
       </c>
       <c r="D15" s="33">
         <v>16456</v>
       </c>
       <c r="E15" s="33">
         <v>21704</v>
       </c>
       <c r="F15" s="33">
         <v>28770</v>
       </c>
-      <c r="G15" s="84"/>
+      <c r="G15" s="33">
+        <v>35960</v>
+      </c>
       <c r="H15" s="33"/>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="89"/>
       <c r="L15" s="33"/>
       <c r="M15" s="92"/>
       <c r="N15" s="70"/>
       <c r="O15" s="70"/>
     </row>
     <row r="16" spans="1:15" s="1" customFormat="1" ht="45.75">
       <c r="A16" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>78</v>
       </c>
       <c r="C16" s="33">
         <v>184</v>
       </c>
       <c r="D16" s="33">
         <v>291</v>
       </c>
       <c r="E16" s="33">
         <v>397</v>
       </c>
       <c r="F16" s="33">
         <v>554</v>
       </c>
-      <c r="G16" s="84"/>
+      <c r="G16" s="33">
+        <v>711</v>
+      </c>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="89"/>
       <c r="L16" s="33"/>
       <c r="M16" s="92"/>
       <c r="N16" s="70"/>
       <c r="O16" s="70"/>
     </row>
     <row r="17" spans="1:15" s="1" customFormat="1">
       <c r="A17" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="33">
         <v>14</v>
       </c>
       <c r="C17" s="33">
         <v>25</v>
       </c>
       <c r="D17" s="33">
         <v>36</v>
       </c>
       <c r="E17" s="33">
         <v>47</v>
       </c>
       <c r="F17" s="33">
         <v>54</v>
       </c>
-      <c r="G17" s="84"/>
+      <c r="G17" s="33">
+        <v>61</v>
+      </c>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="89"/>
       <c r="L17" s="33"/>
       <c r="M17" s="92"/>
       <c r="N17" s="70"/>
       <c r="O17" s="70"/>
     </row>
     <row r="18" spans="1:15" s="1" customFormat="1">
       <c r="A18" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="33">
         <v>7</v>
       </c>
       <c r="C18" s="33">
         <v>9</v>
       </c>
       <c r="D18" s="33">
         <v>11</v>
       </c>
       <c r="E18" s="33">
         <v>13</v>
       </c>
       <c r="F18" s="33">
         <v>13</v>
       </c>
-      <c r="G18" s="84"/>
+      <c r="G18" s="33">
+        <v>13</v>
+      </c>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="89"/>
       <c r="L18" s="33"/>
       <c r="M18" s="92"/>
       <c r="N18" s="70"/>
       <c r="O18" s="70"/>
     </row>
     <row r="19" spans="1:15" s="1" customFormat="1">
       <c r="A19" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="33">
         <v>29</v>
       </c>
       <c r="C19" s="33">
         <v>54</v>
       </c>
       <c r="D19" s="33">
         <v>80</v>
       </c>
       <c r="E19" s="33">
         <v>105</v>
       </c>
       <c r="F19" s="33">
         <v>128</v>
       </c>
-      <c r="G19" s="84"/>
+      <c r="G19" s="33">
+        <v>151</v>
+      </c>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="89"/>
       <c r="L19" s="33"/>
       <c r="M19" s="92"/>
       <c r="N19" s="70"/>
       <c r="O19" s="70"/>
     </row>
     <row r="20" spans="1:15" s="1" customFormat="1">
       <c r="A20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="33">
         <v>28</v>
       </c>
       <c r="C20" s="33">
         <v>43</v>
       </c>
       <c r="D20" s="33">
         <v>58</v>
       </c>
       <c r="E20" s="33">
         <v>73</v>
       </c>
       <c r="F20" s="33">
         <v>126</v>
       </c>
-      <c r="G20" s="84"/>
+      <c r="G20" s="33">
+        <v>180</v>
+      </c>
       <c r="H20" s="33"/>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="89"/>
       <c r="L20" s="33"/>
       <c r="M20" s="92"/>
       <c r="N20" s="70"/>
       <c r="O20" s="70"/>
     </row>
     <row r="21" spans="1:15" s="38" customFormat="1">
       <c r="A21" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="81">
         <v>53</v>
       </c>
       <c r="D21" s="33">
         <v>106</v>
       </c>
       <c r="E21" s="33">
         <v>159</v>
       </c>
       <c r="F21" s="33">
         <v>232</v>
       </c>
-      <c r="G21" s="88"/>
+      <c r="G21" s="33">
+        <v>306</v>
+      </c>
       <c r="H21" s="81"/>
       <c r="I21" s="81"/>
       <c r="J21" s="81"/>
       <c r="K21" s="96"/>
       <c r="L21" s="81"/>
       <c r="M21" s="97"/>
       <c r="N21" s="71"/>
       <c r="O21" s="71"/>
     </row>
     <row r="22" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A22" s="62" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="33">
         <v>1</v>
       </c>
       <c r="C22" s="33">
         <v>2</v>
       </c>
       <c r="D22" s="33">
         <v>3</v>
       </c>
       <c r="E22" s="33">
         <v>4</v>
       </c>
       <c r="F22" s="33">
         <v>5</v>
       </c>
-      <c r="G22" s="74"/>
+      <c r="G22" s="33">
+        <v>6</v>
+      </c>
       <c r="H22" s="74"/>
       <c r="I22" s="74"/>
       <c r="J22" s="74"/>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="M22" s="74"/>
       <c r="N22" s="71"/>
       <c r="O22" s="71"/>
     </row>
     <row r="23" spans="1:15" s="38" customFormat="1">
       <c r="A23" s="75" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>2</v>
       </c>
       <c r="D23" s="33">
         <v>3</v>
       </c>
       <c r="E23" s="33">
         <v>4</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
-      <c r="G23" s="74"/>
+      <c r="G23" s="33">
+        <v>6</v>
+      </c>
       <c r="H23" s="74"/>
       <c r="I23" s="74"/>
       <c r="J23" s="74"/>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="M23" s="74"/>
       <c r="N23" s="71"/>
       <c r="O23" s="71"/>
     </row>
     <row r="24" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A24" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="33">
         <v>123</v>
       </c>
       <c r="C24" s="33">
         <v>144</v>
       </c>
       <c r="D24" s="33">
         <v>165</v>
       </c>
       <c r="E24" s="33">
         <v>185</v>
       </c>
       <c r="F24" s="33">
         <v>222</v>
       </c>
-      <c r="G24" s="84"/>
+      <c r="G24" s="33">
+        <v>258</v>
+      </c>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="89"/>
       <c r="L24" s="33"/>
       <c r="M24" s="92"/>
       <c r="N24" s="70"/>
       <c r="O24" s="70"/>
     </row>
     <row r="25" spans="1:15" s="1" customFormat="1">
       <c r="A25" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="33">
         <v>30</v>
       </c>
       <c r="C25" s="33">
         <v>30</v>
       </c>
       <c r="D25" s="33">
         <v>31</v>
       </c>
       <c r="E25" s="33">
         <v>31</v>
       </c>
       <c r="F25" s="33">
         <v>31</v>
       </c>
-      <c r="G25" s="84"/>
+      <c r="G25" s="33">
+        <v>32</v>
+      </c>
       <c r="H25" s="33"/>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="89"/>
       <c r="L25" s="33"/>
       <c r="M25" s="92"/>
       <c r="N25" s="70"/>
       <c r="O25" s="70"/>
     </row>
     <row r="26" spans="1:15" s="1" customFormat="1">
       <c r="A26" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="33">
         <v>16</v>
       </c>
       <c r="C26" s="33">
         <v>16</v>
       </c>
       <c r="D26" s="33">
         <v>16</v>
       </c>
       <c r="E26" s="33">
         <v>16</v>
       </c>
       <c r="F26" s="33">
         <v>16</v>
       </c>
-      <c r="G26" s="84"/>
+      <c r="G26" s="33">
+        <v>16</v>
+      </c>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="89"/>
       <c r="L26" s="33"/>
       <c r="M26" s="92"/>
       <c r="N26" s="70"/>
       <c r="O26" s="70"/>
     </row>
     <row r="27" spans="1:15" s="1" customFormat="1">
       <c r="A27" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="33">
         <v>38</v>
       </c>
       <c r="C27" s="33">
         <v>50</v>
       </c>
       <c r="D27" s="33">
         <v>62</v>
       </c>
       <c r="E27" s="33">
         <v>74</v>
       </c>
       <c r="F27" s="33">
         <v>86</v>
       </c>
-      <c r="G27" s="84"/>
+      <c r="G27" s="33">
+        <v>98</v>
+      </c>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="89"/>
       <c r="L27" s="33"/>
       <c r="M27" s="92"/>
       <c r="N27" s="70"/>
       <c r="O27" s="70"/>
     </row>
     <row r="28" spans="1:15" s="1" customFormat="1">
       <c r="A28" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="33">
         <v>39</v>
       </c>
       <c r="C28" s="33">
         <v>40</v>
       </c>
       <c r="D28" s="33">
         <v>40</v>
       </c>
       <c r="E28" s="33">
         <v>41</v>
       </c>
       <c r="F28" s="33">
         <v>56</v>
       </c>
-      <c r="G28" s="84"/>
+      <c r="G28" s="33">
+        <v>70</v>
+      </c>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="89"/>
       <c r="L28" s="33"/>
       <c r="M28" s="92"/>
       <c r="N28" s="70"/>
       <c r="O28" s="70"/>
     </row>
     <row r="29" spans="1:15" s="38" customFormat="1">
       <c r="A29" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="81">
         <v>8</v>
       </c>
       <c r="D29" s="33">
         <v>15</v>
       </c>
       <c r="E29" s="33">
         <v>23</v>
       </c>
       <c r="F29" s="33">
         <v>32</v>
       </c>
-      <c r="G29" s="88"/>
+      <c r="G29" s="33">
+        <v>42</v>
+      </c>
       <c r="H29" s="81"/>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="96"/>
       <c r="L29" s="81"/>
       <c r="M29" s="97"/>
       <c r="N29" s="71"/>
       <c r="O29" s="71"/>
     </row>
     <row r="30" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A30" s="62" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="81">
         <v>2</v>
       </c>
       <c r="D30" s="33">
         <v>5</v>
       </c>
       <c r="E30" s="33">
         <v>7</v>
       </c>
       <c r="F30" s="33">
         <v>7</v>
       </c>
-      <c r="G30" s="88"/>
+      <c r="G30" s="33">
+        <v>7</v>
+      </c>
       <c r="H30" s="81"/>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="96"/>
       <c r="L30" s="81"/>
       <c r="M30" s="97"/>
       <c r="N30" s="71"/>
       <c r="O30" s="71"/>
     </row>
     <row r="31" spans="1:15" s="38" customFormat="1">
       <c r="A31" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="81">
         <v>2</v>
       </c>
       <c r="D31" s="33">
         <v>5</v>
       </c>
       <c r="E31" s="33">
         <v>7</v>
       </c>
       <c r="F31" s="33">
         <v>7</v>
       </c>
-      <c r="G31" s="88"/>
+      <c r="G31" s="33">
+        <v>7</v>
+      </c>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="96"/>
       <c r="L31" s="81"/>
       <c r="M31" s="97"/>
       <c r="N31" s="71"/>
       <c r="O31" s="71"/>
     </row>
     <row r="32" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A32" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="33">
         <v>14</v>
       </c>
       <c r="D32" s="33">
         <v>16</v>
       </c>
       <c r="E32" s="33">
         <v>19</v>
       </c>
       <c r="F32" s="33">
         <v>26</v>
       </c>
-      <c r="G32" s="84"/>
+      <c r="G32" s="33">
+        <v>32</v>
+      </c>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="89"/>
       <c r="L32" s="33"/>
       <c r="M32" s="92"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="33">
         <v>3</v>
       </c>
       <c r="C33" s="33">
         <v>3</v>
       </c>
       <c r="D33" s="33">
         <v>3</v>
       </c>
       <c r="E33" s="33">
         <v>4</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
-      <c r="G33" s="84"/>
+      <c r="G33" s="33">
+        <v>4</v>
+      </c>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="89"/>
       <c r="L33" s="33"/>
       <c r="M33" s="92"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
     </row>
     <row r="34" spans="1:15" s="1" customFormat="1">
       <c r="A34" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="33">
         <v>1</v>
       </c>
       <c r="C34" s="33">
         <v>1</v>
       </c>
       <c r="D34" s="33">
         <v>1</v>
       </c>
       <c r="E34" s="33">
         <v>1</v>
       </c>
       <c r="F34" s="33">
         <v>1</v>
       </c>
-      <c r="G34" s="84"/>
+      <c r="G34" s="33">
+        <v>1</v>
+      </c>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="89"/>
       <c r="L34" s="33"/>
       <c r="M34" s="92"/>
       <c r="N34" s="70"/>
       <c r="O34" s="70"/>
     </row>
     <row r="35" spans="1:15" s="1" customFormat="1">
       <c r="A35" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="33">
         <v>4</v>
       </c>
       <c r="D35" s="33">
         <v>4</v>
       </c>
       <c r="E35" s="33">
         <v>4</v>
       </c>
       <c r="F35" s="33">
         <v>5</v>
       </c>
-      <c r="G35" s="84"/>
+      <c r="G35" s="33">
+        <v>6</v>
+      </c>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="89"/>
       <c r="L35" s="33"/>
       <c r="M35" s="92"/>
       <c r="N35" s="70"/>
       <c r="O35" s="70"/>
     </row>
     <row r="36" spans="1:15" s="1" customFormat="1">
       <c r="A36" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="33">
         <v>4</v>
       </c>
       <c r="C36" s="33">
         <v>4</v>
       </c>
       <c r="D36" s="33">
         <v>5</v>
       </c>
       <c r="E36" s="33">
         <v>5</v>
       </c>
       <c r="F36" s="33">
         <v>7</v>
       </c>
-      <c r="G36" s="84"/>
+      <c r="G36" s="33">
+        <v>9</v>
+      </c>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="89"/>
       <c r="L36" s="33"/>
       <c r="M36" s="92"/>
       <c r="N36" s="70"/>
       <c r="O36" s="70"/>
     </row>
     <row r="37" spans="1:15" s="38" customFormat="1">
       <c r="A37" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="81">
         <v>2</v>
       </c>
       <c r="D37" s="33">
         <v>3</v>
       </c>
       <c r="E37" s="33">
         <v>5</v>
       </c>
       <c r="F37" s="33">
         <v>9</v>
       </c>
-      <c r="G37" s="88"/>
+      <c r="G37" s="33">
+        <v>12</v>
+      </c>
       <c r="H37" s="81"/>
       <c r="I37" s="81"/>
       <c r="J37" s="81"/>
       <c r="K37" s="96"/>
       <c r="L37" s="81"/>
       <c r="M37" s="97"/>
       <c r="N37" s="71"/>
       <c r="O37" s="71"/>
     </row>
     <row r="38" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A38" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="33">
         <v>193</v>
       </c>
       <c r="C38" s="33">
         <v>443</v>
       </c>
       <c r="D38" s="33">
         <v>708</v>
       </c>
       <c r="E38" s="33">
         <v>982</v>
       </c>
       <c r="F38" s="33">
         <v>1245</v>
       </c>
-      <c r="G38" s="84"/>
+      <c r="G38" s="33">
+        <v>1513</v>
+      </c>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="89"/>
       <c r="L38" s="33"/>
       <c r="M38" s="92"/>
       <c r="N38" s="70"/>
       <c r="O38" s="70"/>
     </row>
     <row r="39" spans="1:15" s="1" customFormat="1">
       <c r="A39" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="33">
         <v>0</v>
       </c>
       <c r="C39" s="33">
         <v>0</v>
       </c>
       <c r="D39" s="33">
         <v>0</v>
       </c>
       <c r="E39" s="33">
         <v>0</v>
       </c>
       <c r="F39" s="33">
         <v>0</v>
       </c>
-      <c r="G39" s="84"/>
+      <c r="G39" s="33">
+        <v>0</v>
+      </c>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="89"/>
       <c r="L39" s="33"/>
       <c r="M39" s="92"/>
       <c r="N39" s="70"/>
       <c r="O39" s="70"/>
     </row>
     <row r="40" spans="1:15" s="1" customFormat="1">
       <c r="A40" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="33">
         <v>133</v>
       </c>
       <c r="C40" s="33">
         <v>266</v>
       </c>
       <c r="D40" s="33">
         <v>418</v>
       </c>
       <c r="E40" s="33">
         <v>578</v>
       </c>
       <c r="F40" s="33">
         <v>679</v>
       </c>
-      <c r="G40" s="84"/>
+      <c r="G40" s="33">
+        <v>784</v>
+      </c>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="89"/>
       <c r="L40" s="33"/>
       <c r="M40" s="92"/>
       <c r="N40" s="70"/>
       <c r="O40" s="70"/>
     </row>
     <row r="41" spans="1:15" s="1" customFormat="1">
       <c r="A41" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="33">
         <v>25</v>
       </c>
       <c r="C41" s="33">
         <v>71</v>
       </c>
       <c r="D41" s="33">
         <v>116</v>
       </c>
       <c r="E41" s="33">
         <v>161</v>
       </c>
       <c r="F41" s="33">
         <v>194</v>
       </c>
-      <c r="G41" s="84"/>
+      <c r="G41" s="33">
+        <v>227</v>
+      </c>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="89"/>
       <c r="L41" s="33"/>
       <c r="M41" s="92"/>
       <c r="N41" s="70"/>
       <c r="O41" s="70"/>
     </row>
     <row r="42" spans="1:15" s="1" customFormat="1">
       <c r="A42" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="33">
         <v>25</v>
       </c>
       <c r="C42" s="33">
         <v>46</v>
       </c>
       <c r="D42" s="33">
         <v>64</v>
       </c>
       <c r="E42" s="33">
         <v>82</v>
       </c>
       <c r="F42" s="33">
         <v>112</v>
       </c>
-      <c r="G42" s="84"/>
+      <c r="G42" s="33">
+        <v>143</v>
+      </c>
       <c r="H42" s="33"/>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="89"/>
       <c r="L42" s="33"/>
       <c r="M42" s="92"/>
       <c r="N42" s="70"/>
       <c r="O42" s="70"/>
     </row>
     <row r="43" spans="1:15" s="1" customFormat="1">
       <c r="A43" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="33">
         <v>5</v>
       </c>
       <c r="C43" s="33">
         <v>50</v>
       </c>
       <c r="D43" s="33">
         <v>95</v>
       </c>
       <c r="E43" s="33">
         <v>141</v>
       </c>
       <c r="F43" s="33">
         <v>181</v>
       </c>
-      <c r="G43" s="84"/>
+      <c r="G43" s="33">
+        <v>222</v>
+      </c>
       <c r="H43" s="33"/>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="89"/>
       <c r="L43" s="33"/>
       <c r="M43" s="92"/>
       <c r="N43" s="70"/>
       <c r="O43" s="70"/>
     </row>
     <row r="44" spans="1:15" s="38" customFormat="1">
       <c r="A44" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="33">
         <v>0</v>
       </c>
       <c r="C44" s="33">
         <v>0</v>
       </c>
       <c r="D44" s="33">
         <v>0</v>
       </c>
       <c r="E44" s="33">
         <v>0</v>
       </c>
       <c r="F44" s="33">
         <v>0</v>
       </c>
-      <c r="G44" s="84"/>
+      <c r="G44" s="33">
+        <v>0</v>
+      </c>
       <c r="H44" s="33"/>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="89"/>
       <c r="L44" s="33"/>
       <c r="M44" s="92"/>
       <c r="N44" s="71"/>
       <c r="O44" s="71"/>
     </row>
-    <row r="45" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="45" spans="1:15" s="1" customFormat="1">
       <c r="A45" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="33">
         <v>4</v>
       </c>
       <c r="C45" s="33">
         <v>9</v>
       </c>
       <c r="D45" s="33">
         <v>14</v>
       </c>
       <c r="E45" s="33">
         <v>19</v>
       </c>
       <c r="F45" s="33">
         <v>77</v>
       </c>
-      <c r="G45" s="84"/>
+      <c r="G45" s="33">
+        <v>137</v>
+      </c>
       <c r="H45" s="33"/>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="89"/>
       <c r="L45" s="33"/>
       <c r="M45" s="92"/>
       <c r="N45" s="70"/>
       <c r="O45" s="70"/>
     </row>
     <row r="46" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A46" s="50" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="33">
         <v>23</v>
       </c>
       <c r="C46" s="33">
         <v>55</v>
       </c>
       <c r="D46" s="33">
         <v>87</v>
       </c>
       <c r="E46" s="33">
         <v>118</v>
       </c>
       <c r="F46" s="33">
         <v>180</v>
       </c>
-      <c r="G46" s="84"/>
+      <c r="G46" s="33">
+        <v>241</v>
+      </c>
       <c r="H46" s="33"/>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="89"/>
       <c r="L46" s="33"/>
       <c r="M46" s="92"/>
       <c r="N46" s="70"/>
       <c r="O46" s="70"/>
     </row>
-    <row r="47" spans="1:15" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="47" spans="1:15" s="1" customFormat="1">
       <c r="A47" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="33">
         <v>22</v>
       </c>
       <c r="C47" s="33">
         <v>52</v>
       </c>
       <c r="D47" s="33">
         <v>83</v>
       </c>
       <c r="E47" s="33">
         <v>114</v>
       </c>
       <c r="F47" s="33">
         <v>127</v>
       </c>
-      <c r="G47" s="84"/>
+      <c r="G47" s="33">
+        <v>141</v>
+      </c>
       <c r="H47" s="33"/>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="89"/>
       <c r="L47" s="33"/>
       <c r="M47" s="92"/>
       <c r="N47" s="70"/>
       <c r="O47" s="70"/>
     </row>
     <row r="48" spans="1:15" s="1" customFormat="1">
       <c r="A48" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="33">
         <v>1</v>
       </c>
       <c r="C48" s="33">
         <v>3</v>
       </c>
       <c r="D48" s="33">
         <v>4</v>
       </c>
       <c r="E48" s="33">
         <v>5</v>
       </c>
       <c r="F48" s="33">
         <v>52</v>
       </c>
-      <c r="G48" s="84"/>
+      <c r="G48" s="33">
+        <v>100</v>
+      </c>
       <c r="H48" s="33"/>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="89"/>
       <c r="L48" s="33"/>
       <c r="M48" s="92"/>
       <c r="N48" s="70"/>
       <c r="O48" s="70"/>
     </row>
     <row r="49" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="78">
         <v>288.10000000000002</v>
       </c>
       <c r="C49" s="80">
         <v>366.5</v>
       </c>
       <c r="D49" s="78">
         <v>463</v>
       </c>
       <c r="E49" s="78">
         <v>716.4</v>
       </c>
       <c r="F49" s="78">
         <v>878.9</v>
       </c>
-      <c r="G49" s="85"/>
+      <c r="G49" s="78">
+        <v>1024.3</v>
+      </c>
       <c r="H49" s="78"/>
       <c r="I49" s="78"/>
       <c r="J49" s="78"/>
       <c r="K49" s="90"/>
       <c r="L49" s="78"/>
       <c r="M49" s="93"/>
       <c r="N49" s="78"/>
       <c r="O49" s="70"/>
     </row>
     <row r="50" spans="1:15" s="38" customFormat="1">
       <c r="A50" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="80" t="s">
         <v>91</v>
       </c>
       <c r="C50" s="80">
         <v>1.3</v>
       </c>
       <c r="D50" s="78">
         <v>2.6</v>
       </c>
       <c r="E50" s="78">
         <v>3.9</v>
       </c>
       <c r="F50" s="78">
         <v>4.2</v>
       </c>
-      <c r="G50" s="99"/>
+      <c r="G50" s="78">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="H50" s="80"/>
       <c r="I50" s="78"/>
       <c r="J50" s="80"/>
-      <c r="K50" s="100"/>
+      <c r="K50" s="99"/>
       <c r="L50" s="80"/>
-      <c r="M50" s="101"/>
+      <c r="M50" s="100"/>
       <c r="N50" s="80"/>
       <c r="O50" s="71"/>
     </row>
     <row r="51" spans="1:15" s="38" customFormat="1">
       <c r="A51" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="80">
         <v>2</v>
       </c>
-      <c r="G51" s="99"/>
+      <c r="G51" s="78">
+        <v>4</v>
+      </c>
       <c r="H51" s="80"/>
       <c r="I51" s="80"/>
       <c r="J51" s="80"/>
-      <c r="K51" s="100"/>
+      <c r="K51" s="99"/>
       <c r="L51" s="80"/>
-      <c r="M51" s="101"/>
+      <c r="M51" s="100"/>
       <c r="N51" s="80"/>
       <c r="O51" s="71"/>
     </row>
     <row r="52" spans="1:15" s="1" customFormat="1">
       <c r="A52" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C52" s="80">
         <v>364</v>
       </c>
       <c r="D52" s="78">
         <v>459</v>
       </c>
       <c r="E52" s="78">
         <v>711</v>
       </c>
       <c r="F52" s="78">
         <v>871</v>
       </c>
-      <c r="G52" s="85"/>
+      <c r="G52" s="78">
+        <v>1014</v>
+      </c>
       <c r="H52" s="78"/>
       <c r="I52" s="78"/>
       <c r="J52" s="78"/>
       <c r="K52" s="90"/>
       <c r="L52" s="78"/>
       <c r="M52" s="93"/>
       <c r="N52" s="78"/>
       <c r="O52" s="70"/>
     </row>
     <row r="53" spans="1:15" s="38" customFormat="1">
       <c r="A53" s="76" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="80">
         <v>0.3</v>
       </c>
       <c r="D53" s="78">
         <v>0.4</v>
       </c>
       <c r="E53" s="78">
         <v>0.6</v>
       </c>
       <c r="F53" s="78">
         <v>0.7</v>
       </c>
-      <c r="G53" s="85"/>
+      <c r="G53" s="78">
+        <v>0.8</v>
+      </c>
       <c r="H53" s="78"/>
       <c r="I53" s="78"/>
       <c r="J53" s="78"/>
       <c r="K53" s="90"/>
       <c r="L53" s="78"/>
       <c r="M53" s="93"/>
       <c r="N53" s="78"/>
       <c r="O53" s="71"/>
     </row>
     <row r="54" spans="1:15" s="38" customFormat="1">
       <c r="A54" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="78">
         <v>0.9</v>
       </c>
       <c r="C54" s="80">
         <v>0.9</v>
       </c>
       <c r="D54" s="78">
         <v>0.9</v>
       </c>
       <c r="E54" s="78">
         <v>0.9</v>
       </c>
       <c r="F54" s="78">
         <v>0.9</v>
       </c>
-      <c r="G54" s="85"/>
+      <c r="G54" s="78">
+        <v>0.9</v>
+      </c>
       <c r="H54" s="78"/>
       <c r="I54" s="78"/>
       <c r="J54" s="78"/>
       <c r="K54" s="90"/>
       <c r="L54" s="78"/>
       <c r="M54" s="93"/>
       <c r="N54" s="78"/>
       <c r="O54" s="71"/>
     </row>
     <row r="55" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A55" s="50" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="33">
         <v>1623</v>
       </c>
       <c r="C55" s="81">
         <v>3964</v>
       </c>
       <c r="D55" s="33">
         <v>6289</v>
       </c>
       <c r="E55" s="33">
         <v>8004</v>
       </c>
       <c r="F55" s="33">
         <v>10259</v>
       </c>
-      <c r="G55" s="84"/>
+      <c r="G55" s="33">
+        <v>11571</v>
+      </c>
       <c r="H55" s="33"/>
       <c r="I55" s="78"/>
       <c r="J55" s="33"/>
       <c r="K55" s="89"/>
       <c r="L55" s="33"/>
       <c r="M55" s="92"/>
       <c r="N55" s="78"/>
       <c r="O55" s="70"/>
     </row>
     <row r="56" spans="1:15" s="1" customFormat="1">
       <c r="A56" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C56" s="81">
         <v>2986</v>
       </c>
       <c r="D56" s="33">
         <v>4508</v>
       </c>
       <c r="E56" s="33">
         <v>5870</v>
       </c>
       <c r="F56" s="33">
         <v>7693</v>
       </c>
-      <c r="G56" s="84"/>
+      <c r="G56" s="33">
+        <v>8055</v>
+      </c>
       <c r="H56" s="33"/>
       <c r="I56" s="78"/>
       <c r="J56" s="33"/>
       <c r="K56" s="89"/>
       <c r="L56" s="33"/>
       <c r="M56" s="92"/>
       <c r="N56" s="33"/>
       <c r="O56" s="70"/>
     </row>
-    <row r="57" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="57" spans="1:15" s="1" customFormat="1">
       <c r="A57" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C57" s="81">
         <v>978</v>
       </c>
       <c r="D57" s="33">
         <v>1781</v>
       </c>
       <c r="E57" s="33">
         <v>2134</v>
       </c>
       <c r="F57" s="33">
         <v>2566</v>
       </c>
-      <c r="G57" s="84"/>
+      <c r="G57" s="33">
+        <v>3516</v>
+      </c>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="89"/>
       <c r="L57" s="33"/>
       <c r="M57" s="92"/>
       <c r="N57" s="33"/>
       <c r="O57" s="70"/>
     </row>
     <row r="58" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A58" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="33">
         <v>330</v>
       </c>
       <c r="C58" s="81">
         <v>574</v>
       </c>
       <c r="D58" s="33">
         <v>798</v>
       </c>
       <c r="E58" s="33">
         <v>1162</v>
       </c>
       <c r="F58" s="33">
         <v>1465</v>
       </c>
-      <c r="G58" s="84"/>
+      <c r="G58" s="33">
+        <v>1781</v>
+      </c>
       <c r="H58" s="33"/>
       <c r="I58" s="33"/>
       <c r="J58" s="33"/>
       <c r="K58" s="89"/>
       <c r="L58" s="33"/>
       <c r="M58" s="92"/>
       <c r="N58" s="33"/>
       <c r="O58" s="70"/>
     </row>
-    <row r="59" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="59" spans="1:15" s="1" customFormat="1">
       <c r="A59" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="33">
         <v>310</v>
       </c>
       <c r="C59" s="81">
         <v>540</v>
       </c>
       <c r="D59" s="33">
         <v>749</v>
       </c>
       <c r="E59" s="33">
         <v>1098</v>
       </c>
       <c r="F59" s="33">
         <v>1390</v>
       </c>
-      <c r="G59" s="84"/>
+      <c r="G59" s="33">
+        <v>1695</v>
+      </c>
       <c r="H59" s="33"/>
       <c r="I59" s="33"/>
       <c r="J59" s="33"/>
       <c r="K59" s="89"/>
       <c r="L59" s="33"/>
       <c r="M59" s="92"/>
       <c r="N59" s="33"/>
       <c r="O59" s="70"/>
     </row>
-    <row r="60" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="60" spans="1:15" s="1" customFormat="1">
       <c r="A60" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="33">
         <v>20</v>
       </c>
       <c r="C60" s="81">
         <v>34</v>
       </c>
       <c r="D60" s="33">
         <v>49</v>
       </c>
       <c r="E60" s="33">
         <v>64</v>
       </c>
       <c r="F60" s="33">
         <v>75</v>
       </c>
-      <c r="G60" s="84"/>
+      <c r="G60" s="33">
+        <v>86</v>
+      </c>
       <c r="H60" s="33"/>
       <c r="I60" s="33"/>
       <c r="J60" s="33"/>
       <c r="K60" s="89"/>
       <c r="L60" s="33"/>
       <c r="M60" s="92"/>
       <c r="N60" s="33"/>
       <c r="O60" s="70"/>
     </row>
     <row r="61" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A61" s="50" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="33">
         <v>756</v>
       </c>
       <c r="C61" s="81">
         <v>1627</v>
       </c>
       <c r="D61" s="33">
         <v>2421</v>
       </c>
       <c r="E61" s="33">
         <v>3281</v>
       </c>
       <c r="F61" s="33">
         <v>4173</v>
       </c>
-      <c r="G61" s="84"/>
+      <c r="G61" s="33">
+        <v>5025</v>
+      </c>
       <c r="H61" s="33"/>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="89"/>
       <c r="L61" s="33"/>
       <c r="M61" s="92"/>
       <c r="N61" s="33"/>
       <c r="O61" s="70"/>
     </row>
-    <row r="62" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="62" spans="1:15" s="1" customFormat="1">
       <c r="A62" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="33">
         <v>541</v>
       </c>
       <c r="C62" s="81">
         <v>1197</v>
       </c>
       <c r="D62" s="33">
         <v>1853</v>
       </c>
       <c r="E62" s="33">
         <v>2510</v>
       </c>
       <c r="F62" s="33">
         <v>3255</v>
       </c>
-      <c r="G62" s="84"/>
+      <c r="G62" s="33">
+        <v>4000</v>
+      </c>
       <c r="H62" s="33"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="89"/>
       <c r="L62" s="33"/>
       <c r="M62" s="92"/>
       <c r="N62" s="33"/>
       <c r="O62" s="70"/>
     </row>
-    <row r="63" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="63" spans="1:15" s="1" customFormat="1">
       <c r="A63" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C63" s="81">
         <v>155</v>
       </c>
       <c r="D63" s="33">
         <v>221</v>
       </c>
       <c r="E63" s="33">
         <v>298</v>
       </c>
       <c r="F63" s="33">
         <v>334</v>
       </c>
-      <c r="G63" s="84"/>
+      <c r="G63" s="33">
+        <v>373</v>
+      </c>
       <c r="H63" s="33"/>
       <c r="I63" s="33"/>
       <c r="J63" s="33"/>
       <c r="K63" s="89"/>
       <c r="L63" s="33"/>
       <c r="M63" s="92"/>
       <c r="N63" s="33"/>
       <c r="O63" s="70"/>
     </row>
     <row r="64" spans="1:15" s="1" customFormat="1">
       <c r="A64" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C64" s="81">
         <v>275</v>
       </c>
       <c r="D64" s="33">
         <v>347</v>
       </c>
       <c r="E64" s="33">
         <v>473</v>
       </c>
       <c r="F64" s="33">
         <v>584</v>
       </c>
-      <c r="G64" s="84"/>
+      <c r="G64" s="33">
+        <v>652</v>
+      </c>
       <c r="H64" s="33"/>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="89"/>
       <c r="L64" s="33"/>
       <c r="M64" s="92"/>
       <c r="N64" s="33"/>
       <c r="O64" s="70"/>
     </row>
-    <row r="65" spans="1:15" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="65" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A65" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="33">
         <v>880</v>
       </c>
       <c r="C65" s="33">
         <v>1889</v>
       </c>
       <c r="D65" s="33">
         <v>2966</v>
       </c>
       <c r="E65" s="33">
         <v>3889</v>
       </c>
       <c r="F65" s="33">
         <v>4725</v>
       </c>
-      <c r="G65" s="84"/>
+      <c r="G65" s="33">
+        <v>5370</v>
+      </c>
       <c r="H65" s="33"/>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="89"/>
       <c r="L65" s="33"/>
       <c r="M65" s="92"/>
       <c r="N65" s="33"/>
       <c r="O65" s="70"/>
     </row>
     <row r="66" spans="1:15" s="1" customFormat="1">
       <c r="A66" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="33">
         <v>462</v>
       </c>
       <c r="C66" s="33">
         <v>920</v>
       </c>
       <c r="D66" s="33">
         <v>1537</v>
       </c>
       <c r="E66" s="33">
         <v>2037</v>
       </c>
       <c r="F66" s="33">
         <v>2550</v>
       </c>
-      <c r="G66" s="84"/>
+      <c r="G66" s="33">
+        <v>2883</v>
+      </c>
       <c r="H66" s="33"/>
       <c r="I66" s="33"/>
       <c r="J66" s="33"/>
       <c r="K66" s="89"/>
       <c r="L66" s="33"/>
       <c r="M66" s="92"/>
       <c r="N66" s="33"/>
       <c r="O66" s="70"/>
     </row>
     <row r="67" spans="1:15" s="1" customFormat="1">
       <c r="A67" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="33">
         <v>418</v>
       </c>
       <c r="C67" s="33">
         <v>952</v>
       </c>
       <c r="D67" s="33">
         <v>1396</v>
       </c>
       <c r="E67" s="33">
         <v>1802</v>
       </c>
       <c r="F67" s="33">
         <v>2099</v>
       </c>
-      <c r="G67" s="84"/>
+      <c r="G67" s="33">
+        <v>2385</v>
+      </c>
       <c r="H67" s="33"/>
       <c r="I67" s="33"/>
       <c r="J67" s="33"/>
       <c r="K67" s="89"/>
       <c r="L67" s="33"/>
       <c r="M67" s="92"/>
       <c r="N67" s="33"/>
       <c r="O67" s="70"/>
     </row>
     <row r="68" spans="1:15" s="38" customFormat="1">
       <c r="A68" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C68" s="81">
         <v>7</v>
       </c>
       <c r="D68" s="33">
         <v>15</v>
       </c>
       <c r="E68" s="33">
         <v>22</v>
       </c>
       <c r="F68" s="33">
         <v>30</v>
       </c>
-      <c r="G68" s="88"/>
+      <c r="G68" s="33">
+        <v>38</v>
+      </c>
       <c r="H68" s="81"/>
       <c r="I68" s="81"/>
       <c r="J68" s="81"/>
       <c r="K68" s="96"/>
       <c r="L68" s="81"/>
       <c r="M68" s="97"/>
       <c r="N68" s="81"/>
       <c r="O68" s="71"/>
     </row>
     <row r="69" spans="1:15" s="38" customFormat="1">
       <c r="A69" s="76" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C69" s="81">
         <v>9</v>
       </c>
       <c r="D69" s="33">
         <v>19</v>
       </c>
       <c r="E69" s="33">
         <v>28</v>
       </c>
       <c r="F69" s="33">
         <v>46</v>
       </c>
-      <c r="G69" s="88"/>
+      <c r="G69" s="33">
+        <v>64</v>
+      </c>
       <c r="H69" s="81"/>
       <c r="I69" s="81"/>
       <c r="J69" s="81"/>
       <c r="K69" s="96"/>
       <c r="L69" s="81"/>
       <c r="M69" s="97"/>
       <c r="N69" s="81"/>
       <c r="O69" s="71"/>
     </row>
-    <row r="70" spans="1:15" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="70" spans="1:15" s="1" customFormat="1">
       <c r="A70" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="33">
         <v>427</v>
       </c>
       <c r="C70" s="33">
         <v>931</v>
       </c>
       <c r="D70" s="33">
         <v>1490</v>
       </c>
       <c r="E70" s="33">
         <v>1974</v>
       </c>
       <c r="F70" s="33">
         <v>2675</v>
       </c>
-      <c r="G70" s="84"/>
+      <c r="G70" s="33">
+        <v>3237</v>
+      </c>
       <c r="H70" s="33"/>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="89"/>
       <c r="L70" s="33"/>
       <c r="M70" s="92"/>
       <c r="N70" s="33"/>
       <c r="O70" s="70"/>
     </row>
-    <row r="71" spans="1:15" s="38" customFormat="1" ht="13.5" customHeight="1">
+    <row r="71" spans="1:15" s="38" customFormat="1">
       <c r="A71" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F71" s="81">
         <v>2</v>
       </c>
-      <c r="G71" s="88"/>
+      <c r="G71" s="33">
+        <v>5</v>
+      </c>
       <c r="H71" s="81"/>
       <c r="I71" s="81"/>
       <c r="J71" s="81"/>
       <c r="K71" s="96"/>
       <c r="L71" s="81"/>
       <c r="M71" s="97"/>
       <c r="N71" s="81"/>
       <c r="O71" s="71"/>
     </row>
     <row r="72" spans="1:15" s="1" customFormat="1">
       <c r="A72" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B72" s="33">
         <v>0</v>
       </c>
       <c r="C72" s="33">
         <v>1</v>
       </c>
       <c r="D72" s="33">
         <v>1</v>
       </c>
       <c r="E72" s="33">
         <v>1</v>
       </c>
       <c r="F72" s="33">
         <v>2</v>
       </c>
-      <c r="G72" s="84"/>
+      <c r="G72" s="33">
+        <v>2</v>
+      </c>
       <c r="H72" s="33"/>
       <c r="I72" s="33"/>
       <c r="J72" s="33"/>
       <c r="K72" s="89"/>
       <c r="L72" s="33"/>
       <c r="M72" s="92"/>
       <c r="N72" s="33"/>
       <c r="O72" s="70"/>
     </row>
     <row r="73" spans="1:15" s="1" customFormat="1">
       <c r="A73" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="33">
         <v>426</v>
       </c>
       <c r="C73" s="33">
         <v>930</v>
       </c>
       <c r="D73" s="33">
         <v>1487</v>
       </c>
       <c r="E73" s="33">
         <v>1969</v>
       </c>
       <c r="F73" s="33">
         <v>2667</v>
       </c>
-      <c r="G73" s="84"/>
+      <c r="G73" s="33">
+        <v>3226</v>
+      </c>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="89"/>
       <c r="L73" s="33"/>
       <c r="M73" s="92"/>
       <c r="N73" s="33"/>
       <c r="O73" s="70"/>
     </row>
     <row r="74" spans="1:15" s="38" customFormat="1">
       <c r="A74" s="76" t="s">
         <v>24</v>
       </c>
       <c r="B74" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C74" s="81">
         <v>1</v>
       </c>
       <c r="D74" s="33">
         <v>2</v>
       </c>
       <c r="E74" s="33">
         <v>3</v>
       </c>
       <c r="F74" s="33">
         <v>4</v>
       </c>
-      <c r="G74" s="88"/>
+      <c r="G74" s="33">
+        <v>4</v>
+      </c>
       <c r="H74" s="81"/>
       <c r="I74" s="81"/>
       <c r="J74" s="81"/>
       <c r="K74" s="96"/>
       <c r="L74" s="81"/>
       <c r="M74" s="97"/>
       <c r="N74" s="81"/>
       <c r="O74" s="71"/>
     </row>
     <row r="75" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A75" s="50" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C75" s="33">
         <v>640</v>
       </c>
       <c r="D75" s="33">
         <v>1050</v>
       </c>
       <c r="E75" s="33">
         <v>1403</v>
       </c>
       <c r="F75" s="33">
         <v>1929</v>
       </c>
-      <c r="G75" s="84"/>
+      <c r="G75" s="33">
+        <v>2346</v>
+      </c>
       <c r="H75" s="33"/>
       <c r="I75" s="33"/>
       <c r="J75" s="33"/>
       <c r="K75" s="89"/>
       <c r="L75" s="33"/>
       <c r="M75" s="92"/>
       <c r="N75" s="33"/>
       <c r="O75" s="70"/>
     </row>
     <row r="76" spans="1:15" s="1" customFormat="1">
       <c r="A76" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C76" s="33">
         <v>640</v>
       </c>
       <c r="D76" s="33">
         <v>1050</v>
       </c>
       <c r="E76" s="33">
         <v>1403</v>
       </c>
       <c r="F76" s="33">
         <v>1929</v>
       </c>
-      <c r="G76" s="84"/>
+      <c r="G76" s="33">
+        <v>2346</v>
+      </c>
       <c r="H76" s="33"/>
       <c r="I76" s="33"/>
       <c r="J76" s="33"/>
       <c r="K76" s="89"/>
       <c r="L76" s="33"/>
       <c r="M76" s="92"/>
       <c r="N76" s="70"/>
       <c r="O76" s="70"/>
     </row>
-    <row r="77" spans="1:15" s="38" customFormat="1" ht="47.25" customHeight="1">
+    <row r="77" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A77" s="62" t="s">
         <v>33</v>
       </c>
       <c r="B77" s="33">
         <v>110</v>
       </c>
       <c r="C77" s="33">
         <v>263</v>
       </c>
       <c r="D77" s="33">
         <v>396</v>
       </c>
       <c r="E77" s="33">
         <v>509</v>
       </c>
       <c r="F77" s="33">
         <v>667</v>
       </c>
-      <c r="G77" s="84"/>
+      <c r="G77" s="33">
+        <v>789</v>
+      </c>
       <c r="H77" s="33"/>
       <c r="I77" s="33"/>
       <c r="J77" s="33"/>
       <c r="K77" s="89"/>
       <c r="L77" s="33"/>
       <c r="M77" s="92"/>
       <c r="N77" s="71"/>
       <c r="O77" s="71"/>
     </row>
     <row r="78" spans="1:15" s="38" customFormat="1">
       <c r="A78" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B78" s="33">
         <v>0</v>
       </c>
       <c r="C78" s="33">
         <v>1</v>
       </c>
       <c r="D78" s="33">
         <v>1</v>
       </c>
       <c r="E78" s="33">
         <v>1</v>
       </c>
       <c r="F78" s="33">
         <v>2</v>
       </c>
-      <c r="G78" s="84"/>
+      <c r="G78" s="33">
+        <v>2</v>
+      </c>
       <c r="H78" s="33"/>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="89"/>
       <c r="L78" s="33"/>
       <c r="M78" s="92"/>
       <c r="N78" s="71"/>
       <c r="O78" s="71"/>
     </row>
     <row r="79" spans="1:15" s="38" customFormat="1">
       <c r="A79" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="33">
         <v>109</v>
       </c>
       <c r="C79" s="33">
         <v>263</v>
       </c>
       <c r="D79" s="33">
         <v>395</v>
       </c>
       <c r="E79" s="33">
         <v>507</v>
       </c>
       <c r="F79" s="33">
         <v>665</v>
       </c>
-      <c r="G79" s="84"/>
+      <c r="G79" s="33">
+        <v>787</v>
+      </c>
       <c r="H79" s="33"/>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="89"/>
       <c r="L79" s="33"/>
       <c r="M79" s="92"/>
       <c r="N79" s="71"/>
       <c r="O79" s="71"/>
     </row>
     <row r="80" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A80" s="50" t="s">
         <v>34</v>
       </c>
       <c r="B80" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C80" s="33">
         <v>28</v>
       </c>
       <c r="D80" s="33">
         <v>44</v>
       </c>
       <c r="E80" s="33">
         <v>62</v>
       </c>
       <c r="F80" s="33">
         <v>79</v>
       </c>
-      <c r="G80" s="84"/>
+      <c r="G80" s="33">
+        <v>102</v>
+      </c>
       <c r="H80" s="33"/>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="89"/>
       <c r="L80" s="33"/>
       <c r="M80" s="92"/>
       <c r="N80" s="70"/>
       <c r="O80" s="70"/>
     </row>
     <row r="81" spans="1:15" s="38" customFormat="1">
       <c r="A81" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F81" s="81">
         <v>2</v>
       </c>
-      <c r="G81" s="88"/>
+      <c r="G81" s="33">
+        <v>5</v>
+      </c>
       <c r="H81" s="81"/>
       <c r="I81" s="81"/>
       <c r="J81" s="81"/>
       <c r="K81" s="96"/>
       <c r="L81" s="81"/>
       <c r="M81" s="97"/>
       <c r="N81" s="71"/>
       <c r="O81" s="71"/>
     </row>
     <row r="82" spans="1:15" s="1" customFormat="1">
       <c r="A82" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C82" s="33">
         <v>27</v>
       </c>
       <c r="D82" s="33">
         <v>42</v>
       </c>
       <c r="E82" s="33">
         <v>59</v>
       </c>
       <c r="F82" s="33">
         <v>73</v>
       </c>
-      <c r="G82" s="84"/>
+      <c r="G82" s="33">
+        <v>93</v>
+      </c>
       <c r="H82" s="33"/>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="89"/>
       <c r="L82" s="33"/>
       <c r="M82" s="92"/>
       <c r="N82" s="70"/>
       <c r="O82" s="70"/>
     </row>
     <row r="83" spans="1:15" s="38" customFormat="1">
       <c r="A83" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B83" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="81">
         <v>1</v>
       </c>
       <c r="D83" s="33">
         <v>2</v>
       </c>
       <c r="E83" s="33">
         <v>3</v>
       </c>
       <c r="F83" s="33">
         <v>4</v>
       </c>
-      <c r="G83" s="88"/>
+      <c r="G83" s="33">
+        <v>4</v>
+      </c>
       <c r="H83" s="81"/>
       <c r="I83" s="81"/>
       <c r="J83" s="81"/>
       <c r="K83" s="96"/>
       <c r="L83" s="81"/>
       <c r="M83" s="97"/>
       <c r="N83" s="71"/>
       <c r="O83" s="71"/>
     </row>
     <row r="84" spans="1:15" s="1" customFormat="1" ht="45.75">
       <c r="A84" s="50" t="s">
         <v>35</v>
       </c>
       <c r="B84" s="33">
         <v>523</v>
       </c>
       <c r="C84" s="33">
         <v>1041</v>
       </c>
       <c r="D84" s="33">
         <v>1624</v>
       </c>
       <c r="E84" s="33">
         <v>2385</v>
       </c>
       <c r="F84" s="33">
         <v>2977</v>
       </c>
-      <c r="G84" s="89"/>
+      <c r="G84" s="33">
+        <v>3441</v>
+      </c>
       <c r="H84" s="89"/>
       <c r="I84" s="89"/>
       <c r="J84" s="89"/>
       <c r="K84" s="89"/>
       <c r="L84" s="33"/>
       <c r="M84" s="92"/>
       <c r="N84" s="70"/>
       <c r="O84" s="70"/>
     </row>
     <row r="85" spans="1:15" s="1" customFormat="1">
       <c r="A85" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="33">
         <v>523</v>
       </c>
       <c r="C85" s="33">
         <v>828</v>
       </c>
       <c r="D85" s="33">
         <v>1197</v>
       </c>
       <c r="E85" s="33">
         <v>1745</v>
       </c>
       <c r="F85" s="33">
         <v>2245</v>
       </c>
-      <c r="G85" s="89"/>
+      <c r="G85" s="33">
+        <v>2618</v>
+      </c>
       <c r="H85" s="89"/>
       <c r="I85" s="89"/>
       <c r="J85" s="89"/>
       <c r="K85" s="89"/>
       <c r="L85" s="33"/>
       <c r="M85" s="92"/>
       <c r="N85" s="70"/>
       <c r="O85" s="70"/>
     </row>
     <row r="86" spans="1:15" s="38" customFormat="1">
       <c r="A86" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C86" s="81">
         <v>213</v>
       </c>
       <c r="D86" s="33">
         <v>427</v>
       </c>
       <c r="E86" s="33">
         <v>640</v>
       </c>
       <c r="F86" s="33">
         <v>732</v>
       </c>
-      <c r="G86" s="96"/>
+      <c r="G86" s="33">
+        <v>823</v>
+      </c>
       <c r="H86" s="96"/>
       <c r="I86" s="96"/>
       <c r="J86" s="96"/>
       <c r="K86" s="96"/>
       <c r="L86" s="81"/>
       <c r="M86" s="97"/>
       <c r="N86" s="71"/>
       <c r="O86" s="71"/>
     </row>
     <row r="87" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A87" s="50" t="s">
         <v>36</v>
       </c>
       <c r="B87" s="33">
         <v>3705</v>
       </c>
       <c r="C87" s="33">
         <v>8462</v>
       </c>
       <c r="D87" s="33">
         <v>12567</v>
       </c>
       <c r="E87" s="33">
         <v>16608</v>
       </c>
       <c r="F87" s="33">
         <v>20729</v>
       </c>
-      <c r="G87" s="84"/>
+      <c r="G87" s="33">
+        <v>24968</v>
+      </c>
       <c r="H87" s="33"/>
       <c r="I87" s="33"/>
       <c r="J87" s="33"/>
       <c r="K87" s="89"/>
       <c r="L87" s="33"/>
       <c r="M87" s="92"/>
       <c r="N87" s="70"/>
       <c r="O87" s="70"/>
     </row>
     <row r="88" spans="1:15" s="1" customFormat="1">
       <c r="A88" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="33">
         <v>13</v>
       </c>
       <c r="C88" s="33">
         <v>27</v>
       </c>
       <c r="D88" s="33">
         <v>41</v>
       </c>
       <c r="E88" s="33">
         <v>55</v>
       </c>
       <c r="F88" s="33">
         <v>69</v>
       </c>
-      <c r="G88" s="84"/>
+      <c r="G88" s="33">
+        <v>82</v>
+      </c>
       <c r="H88" s="33"/>
       <c r="I88" s="33"/>
       <c r="J88" s="33"/>
       <c r="K88" s="89"/>
       <c r="L88" s="33"/>
       <c r="M88" s="92"/>
       <c r="N88" s="70"/>
       <c r="O88" s="70"/>
     </row>
     <row r="89" spans="1:15" s="1" customFormat="1">
       <c r="A89" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="33">
         <v>87</v>
       </c>
       <c r="C89" s="33">
         <v>166</v>
       </c>
       <c r="D89" s="33">
         <v>245</v>
       </c>
       <c r="E89" s="33">
         <v>324</v>
       </c>
       <c r="F89" s="33">
         <v>353</v>
       </c>
-      <c r="G89" s="84"/>
+      <c r="G89" s="33">
+        <v>382</v>
+      </c>
       <c r="H89" s="33"/>
       <c r="I89" s="33"/>
       <c r="J89" s="33"/>
       <c r="K89" s="89"/>
       <c r="L89" s="33"/>
       <c r="M89" s="92"/>
       <c r="N89" s="70"/>
       <c r="O89" s="70"/>
     </row>
     <row r="90" spans="1:15" s="1" customFormat="1">
       <c r="A90" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="33">
         <v>2682</v>
       </c>
       <c r="C90" s="33">
         <v>5326</v>
       </c>
       <c r="D90" s="33">
         <v>7790</v>
       </c>
       <c r="E90" s="33">
         <v>10611</v>
       </c>
       <c r="F90" s="33">
         <v>13197</v>
       </c>
-      <c r="G90" s="84"/>
+      <c r="G90" s="33">
+        <v>15511</v>
+      </c>
       <c r="H90" s="33"/>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="89"/>
       <c r="L90" s="33"/>
       <c r="M90" s="92"/>
       <c r="N90" s="70"/>
       <c r="O90" s="70"/>
     </row>
     <row r="91" spans="1:15" s="1" customFormat="1">
       <c r="A91" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="33">
         <v>83</v>
       </c>
       <c r="C91" s="33">
         <v>142</v>
       </c>
       <c r="D91" s="33">
         <v>201</v>
       </c>
       <c r="E91" s="33">
         <v>259</v>
       </c>
       <c r="F91" s="33">
         <v>319</v>
       </c>
-      <c r="G91" s="84"/>
+      <c r="G91" s="33">
+        <v>380</v>
+      </c>
       <c r="H91" s="33"/>
       <c r="I91" s="33"/>
       <c r="J91" s="33"/>
       <c r="K91" s="89"/>
       <c r="L91" s="33"/>
       <c r="M91" s="92"/>
       <c r="N91" s="70"/>
       <c r="O91" s="70"/>
     </row>
     <row r="92" spans="1:15" s="1" customFormat="1">
       <c r="A92" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B92" s="33">
         <v>375</v>
       </c>
       <c r="C92" s="33">
         <v>728</v>
       </c>
       <c r="D92" s="33">
         <v>1086</v>
       </c>
       <c r="E92" s="33">
         <v>1440</v>
       </c>
       <c r="F92" s="33">
         <v>1931</v>
       </c>
-      <c r="G92" s="84"/>
+      <c r="G92" s="33">
+        <v>2424</v>
+      </c>
       <c r="H92" s="33"/>
       <c r="I92" s="33"/>
       <c r="J92" s="33"/>
       <c r="K92" s="89"/>
       <c r="L92" s="33"/>
       <c r="M92" s="92"/>
       <c r="N92" s="70"/>
       <c r="O92" s="70"/>
     </row>
     <row r="93" spans="1:15" s="38" customFormat="1">
       <c r="A93" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C93" s="81">
         <v>252</v>
       </c>
       <c r="D93" s="33">
         <v>503</v>
       </c>
       <c r="E93" s="33">
         <v>755</v>
       </c>
       <c r="F93" s="33">
         <v>1055</v>
       </c>
-      <c r="G93" s="88"/>
+      <c r="G93" s="33">
+        <v>1354</v>
+      </c>
       <c r="H93" s="81"/>
       <c r="I93" s="81"/>
       <c r="J93" s="81"/>
       <c r="K93" s="96"/>
       <c r="L93" s="81"/>
       <c r="M93" s="97"/>
       <c r="N93" s="71"/>
       <c r="O93" s="71"/>
     </row>
     <row r="94" spans="1:15" s="1" customFormat="1">
       <c r="A94" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="33">
         <v>463</v>
       </c>
       <c r="C94" s="33">
         <v>1821</v>
       </c>
       <c r="D94" s="33">
         <v>2700</v>
       </c>
       <c r="E94" s="33">
         <v>3162</v>
       </c>
       <c r="F94" s="33">
         <v>3804</v>
       </c>
-      <c r="G94" s="84"/>
+      <c r="G94" s="33">
+        <v>4834</v>
+      </c>
       <c r="H94" s="33"/>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="89"/>
       <c r="L94" s="33"/>
       <c r="M94" s="92"/>
       <c r="N94" s="70"/>
       <c r="O94" s="70"/>
     </row>
     <row r="95" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A95" s="50" t="s">
         <v>37</v>
       </c>
       <c r="B95" s="33">
         <v>536</v>
       </c>
       <c r="C95" s="33">
         <v>2018</v>
       </c>
       <c r="D95" s="33">
         <v>3050</v>
       </c>
       <c r="E95" s="33">
         <v>3656</v>
       </c>
       <c r="F95" s="33">
         <v>4404</v>
       </c>
-      <c r="G95" s="84"/>
+      <c r="G95" s="33">
+        <v>5539</v>
+      </c>
       <c r="H95" s="33"/>
       <c r="I95" s="33"/>
       <c r="J95" s="33"/>
       <c r="K95" s="89"/>
       <c r="L95" s="33"/>
       <c r="M95" s="92"/>
       <c r="N95" s="70"/>
       <c r="O95" s="70"/>
     </row>
     <row r="96" spans="1:15" s="1" customFormat="1">
       <c r="A96" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B96" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C96" s="33">
         <v>375</v>
       </c>
       <c r="D96" s="33">
         <v>577</v>
       </c>
       <c r="E96" s="33">
         <v>778</v>
       </c>
       <c r="F96" s="33">
         <v>899</v>
       </c>
-      <c r="G96" s="84"/>
+      <c r="G96" s="33">
+        <v>1019</v>
+      </c>
       <c r="H96" s="33"/>
       <c r="I96" s="33"/>
       <c r="J96" s="33"/>
       <c r="K96" s="89"/>
       <c r="L96" s="33"/>
       <c r="M96" s="92"/>
       <c r="N96" s="70"/>
       <c r="O96" s="70"/>
     </row>
     <row r="97" spans="1:15" s="1" customFormat="1">
       <c r="A97" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B97" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C97" s="33">
         <v>1643</v>
       </c>
       <c r="D97" s="33">
         <v>2473</v>
       </c>
       <c r="E97" s="33">
         <v>2878</v>
       </c>
       <c r="F97" s="33">
         <v>3505</v>
       </c>
-      <c r="G97" s="84"/>
+      <c r="G97" s="33">
+        <v>4520</v>
+      </c>
       <c r="H97" s="33"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="89"/>
       <c r="L97" s="33"/>
       <c r="M97" s="92"/>
       <c r="N97" s="70"/>
       <c r="O97" s="70"/>
     </row>
     <row r="98" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A98" s="62" t="s">
         <v>92</v>
       </c>
       <c r="B98" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C98" s="33">
         <v>116</v>
       </c>
       <c r="D98" s="33">
         <v>119</v>
       </c>
       <c r="E98" s="33">
         <v>131</v>
       </c>
       <c r="F98" s="33">
         <v>146</v>
       </c>
-      <c r="G98" s="89"/>
+      <c r="G98" s="33">
+        <v>161</v>
+      </c>
       <c r="H98" s="89"/>
       <c r="I98" s="89"/>
       <c r="J98" s="89"/>
       <c r="K98" s="89"/>
       <c r="L98" s="33"/>
       <c r="M98" s="92"/>
       <c r="N98" s="71"/>
       <c r="O98" s="71"/>
     </row>
     <row r="99" spans="1:15" s="38" customFormat="1">
       <c r="A99" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C99" s="33">
         <v>116</v>
       </c>
       <c r="D99" s="33">
         <v>119</v>
       </c>
       <c r="E99" s="33">
         <v>131</v>
       </c>
       <c r="F99" s="33">
         <v>146</v>
       </c>
-      <c r="G99" s="89"/>
+      <c r="G99" s="33">
+        <v>161</v>
+      </c>
       <c r="H99" s="89"/>
       <c r="I99" s="89"/>
       <c r="J99" s="89"/>
       <c r="K99" s="89"/>
       <c r="L99" s="33"/>
       <c r="M99" s="92"/>
       <c r="N99" s="71"/>
       <c r="O99" s="71"/>
     </row>
     <row r="100" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A100" s="62" t="s">
         <v>38</v>
       </c>
       <c r="B100" s="33">
         <v>3084</v>
       </c>
       <c r="C100" s="33">
         <v>6328</v>
       </c>
       <c r="D100" s="33">
         <v>9398</v>
       </c>
       <c r="E100" s="33">
         <v>12821</v>
       </c>
       <c r="F100" s="33">
         <v>16179</v>
       </c>
-      <c r="G100" s="84"/>
+      <c r="G100" s="33">
+        <v>19267</v>
+      </c>
       <c r="H100" s="33"/>
       <c r="I100" s="33"/>
       <c r="J100" s="33"/>
       <c r="K100" s="89"/>
       <c r="L100" s="33"/>
       <c r="M100" s="92"/>
       <c r="N100" s="71"/>
       <c r="O100" s="71"/>
     </row>
     <row r="101" spans="1:15" s="1" customFormat="1">
       <c r="A101" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="33">
         <v>13</v>
       </c>
       <c r="C101" s="33">
         <v>27</v>
       </c>
       <c r="D101" s="33">
         <v>41</v>
       </c>
       <c r="E101" s="33">
         <v>55</v>
       </c>
       <c r="F101" s="33">
         <v>69</v>
       </c>
-      <c r="G101" s="84"/>
+      <c r="G101" s="33">
+        <v>82</v>
+      </c>
       <c r="H101" s="33"/>
       <c r="I101" s="33"/>
       <c r="J101" s="33"/>
       <c r="K101" s="89"/>
       <c r="L101" s="33"/>
       <c r="M101" s="92"/>
       <c r="N101" s="70"/>
       <c r="O101" s="70"/>
     </row>
     <row r="102" spans="1:15" s="1" customFormat="1">
       <c r="A102" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="33">
         <v>87</v>
       </c>
       <c r="C102" s="33">
         <v>166</v>
       </c>
       <c r="D102" s="33">
         <v>245</v>
       </c>
       <c r="E102" s="33">
         <v>324</v>
       </c>
       <c r="F102" s="33">
         <v>353</v>
       </c>
-      <c r="G102" s="84"/>
+      <c r="G102" s="33">
+        <v>382</v>
+      </c>
       <c r="H102" s="33"/>
       <c r="I102" s="33"/>
       <c r="J102" s="33"/>
       <c r="K102" s="89"/>
       <c r="L102" s="33"/>
       <c r="M102" s="92"/>
       <c r="N102" s="70"/>
       <c r="O102" s="70"/>
     </row>
     <row r="103" spans="1:15" s="1" customFormat="1">
       <c r="A103" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="33">
         <v>2682</v>
       </c>
       <c r="C103" s="33">
         <v>5326</v>
       </c>
       <c r="D103" s="33">
         <v>7790</v>
       </c>
       <c r="E103" s="33">
         <v>10611</v>
       </c>
       <c r="F103" s="33">
         <v>13197</v>
       </c>
-      <c r="G103" s="84"/>
+      <c r="G103" s="33">
+        <v>15511</v>
+      </c>
       <c r="H103" s="33"/>
       <c r="I103" s="33"/>
       <c r="J103" s="33"/>
       <c r="K103" s="89"/>
       <c r="L103" s="33"/>
       <c r="M103" s="92"/>
       <c r="N103" s="70"/>
       <c r="O103" s="70"/>
     </row>
     <row r="104" spans="1:15" s="1" customFormat="1">
       <c r="A104" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B104" s="33">
         <v>83</v>
       </c>
       <c r="C104" s="33">
         <v>142</v>
       </c>
       <c r="D104" s="33">
         <v>201</v>
       </c>
       <c r="E104" s="33">
         <v>259</v>
       </c>
       <c r="F104" s="33">
         <v>319</v>
       </c>
-      <c r="G104" s="84"/>
+      <c r="G104" s="33">
+        <v>380</v>
+      </c>
       <c r="H104" s="33"/>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="89"/>
       <c r="L104" s="33"/>
       <c r="M104" s="92"/>
       <c r="N104" s="70"/>
       <c r="O104" s="70"/>
     </row>
     <row r="105" spans="1:15" s="1" customFormat="1">
       <c r="A105" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B105" s="33">
         <v>201</v>
       </c>
       <c r="C105" s="33">
         <v>353</v>
       </c>
       <c r="D105" s="33">
         <v>509</v>
       </c>
       <c r="E105" s="33">
         <v>662</v>
       </c>
       <c r="F105" s="33">
         <v>1033</v>
       </c>
-      <c r="G105" s="84"/>
+      <c r="G105" s="33">
+        <v>1405</v>
+      </c>
       <c r="H105" s="33"/>
       <c r="I105" s="33"/>
       <c r="J105" s="33"/>
       <c r="K105" s="89"/>
       <c r="L105" s="33"/>
       <c r="M105" s="92"/>
       <c r="N105" s="70"/>
       <c r="O105" s="70"/>
     </row>
     <row r="106" spans="1:15" s="38" customFormat="1">
       <c r="A106" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B106" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C106" s="81">
         <v>252</v>
       </c>
       <c r="D106" s="33">
         <v>503</v>
       </c>
       <c r="E106" s="33">
         <v>755</v>
       </c>
       <c r="F106" s="33">
         <v>1055</v>
       </c>
-      <c r="G106" s="88"/>
+      <c r="G106" s="33">
+        <v>1354</v>
+      </c>
       <c r="H106" s="81"/>
       <c r="I106" s="81"/>
       <c r="J106" s="81"/>
       <c r="K106" s="96"/>
       <c r="L106" s="81"/>
       <c r="M106" s="97"/>
       <c r="N106" s="71"/>
       <c r="O106" s="71"/>
     </row>
     <row r="107" spans="1:15" s="1" customFormat="1">
       <c r="A107" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B107" s="33">
         <v>16</v>
       </c>
       <c r="C107" s="33">
         <v>62</v>
       </c>
       <c r="D107" s="33">
         <v>108</v>
       </c>
       <c r="E107" s="33">
         <v>153</v>
       </c>
       <c r="F107" s="33">
         <v>153</v>
       </c>
-      <c r="G107" s="84"/>
+      <c r="G107" s="33">
+        <v>153</v>
+      </c>
       <c r="H107" s="33"/>
       <c r="I107" s="33"/>
       <c r="J107" s="33"/>
       <c r="K107" s="89"/>
       <c r="L107" s="33"/>
       <c r="M107" s="92"/>
       <c r="N107" s="70"/>
       <c r="O107" s="70"/>
     </row>
     <row r="108" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A108" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B108" s="33">
         <v>19</v>
       </c>
       <c r="C108" s="33">
         <v>45</v>
       </c>
       <c r="D108" s="33">
         <v>70</v>
       </c>
       <c r="E108" s="33">
         <v>95</v>
       </c>
       <c r="F108" s="33">
         <v>117</v>
       </c>
-      <c r="G108" s="84"/>
+      <c r="G108" s="33">
+        <v>140</v>
+      </c>
       <c r="H108" s="33"/>
       <c r="I108" s="33"/>
       <c r="J108" s="33"/>
       <c r="K108" s="89"/>
       <c r="L108" s="33"/>
       <c r="M108" s="92"/>
       <c r="N108" s="70"/>
       <c r="O108" s="70"/>
     </row>
     <row r="109" spans="1:15" s="1" customFormat="1">
       <c r="A109" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="33">
         <v>17</v>
       </c>
       <c r="C109" s="33">
         <v>39</v>
       </c>
       <c r="D109" s="33">
         <v>61</v>
       </c>
       <c r="E109" s="33">
         <v>84</v>
       </c>
       <c r="F109" s="33">
         <v>104</v>
       </c>
-      <c r="G109" s="84"/>
+      <c r="G109" s="33">
+        <v>124</v>
+      </c>
       <c r="H109" s="33"/>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="89"/>
       <c r="L109" s="33"/>
       <c r="M109" s="92"/>
       <c r="N109" s="70"/>
       <c r="O109" s="70"/>
     </row>
     <row r="110" spans="1:15" s="38" customFormat="1">
       <c r="A110" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B110" s="33">
         <v>0</v>
       </c>
       <c r="C110" s="33">
         <v>0</v>
       </c>
       <c r="D110" s="33">
         <v>0</v>
       </c>
       <c r="E110" s="33">
         <v>0</v>
       </c>
       <c r="F110" s="33">
         <v>0</v>
       </c>
-      <c r="G110" s="84"/>
+      <c r="G110" s="33">
+        <v>0</v>
+      </c>
       <c r="H110" s="33"/>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="89"/>
       <c r="L110" s="33"/>
       <c r="M110" s="92"/>
       <c r="N110" s="71"/>
       <c r="O110" s="71"/>
     </row>
     <row r="111" spans="1:15" s="38" customFormat="1">
       <c r="A111" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B111" s="33">
         <v>2</v>
       </c>
       <c r="C111" s="33">
         <v>5</v>
       </c>
       <c r="D111" s="33">
         <v>8</v>
       </c>
       <c r="E111" s="33">
         <v>11</v>
       </c>
       <c r="F111" s="33">
         <v>13</v>
       </c>
-      <c r="G111" s="84"/>
+      <c r="G111" s="33">
+        <v>16</v>
+      </c>
       <c r="H111" s="33"/>
       <c r="I111" s="33"/>
       <c r="J111" s="33"/>
       <c r="K111" s="89"/>
       <c r="L111" s="33"/>
       <c r="M111" s="92"/>
       <c r="N111" s="71"/>
       <c r="O111" s="71"/>
     </row>
     <row r="112" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A112" s="62" t="s">
         <v>40</v>
       </c>
       <c r="B112" s="33">
         <v>19</v>
       </c>
       <c r="C112" s="33">
         <v>45</v>
       </c>
       <c r="D112" s="33">
         <v>70</v>
       </c>
       <c r="E112" s="33">
         <v>95</v>
       </c>
       <c r="F112" s="33">
         <v>117</v>
       </c>
-      <c r="G112" s="84"/>
+      <c r="G112" s="33">
+        <v>140</v>
+      </c>
       <c r="H112" s="33"/>
       <c r="I112" s="33"/>
       <c r="J112" s="33"/>
       <c r="K112" s="89"/>
       <c r="L112" s="33"/>
       <c r="M112" s="92"/>
       <c r="N112" s="71"/>
       <c r="O112" s="71"/>
     </row>
     <row r="113" spans="1:15" s="38" customFormat="1">
       <c r="A113" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="33">
         <v>17</v>
       </c>
       <c r="C113" s="33">
         <v>39</v>
       </c>
       <c r="D113" s="33">
         <v>61</v>
       </c>
       <c r="E113" s="33">
         <v>84</v>
       </c>
       <c r="F113" s="33">
         <v>104</v>
       </c>
-      <c r="G113" s="84"/>
+      <c r="G113" s="33">
+        <v>124</v>
+      </c>
       <c r="H113" s="33"/>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="89"/>
       <c r="L113" s="33"/>
       <c r="M113" s="92"/>
       <c r="N113" s="71"/>
       <c r="O113" s="71"/>
     </row>
     <row r="114" spans="1:15" s="38" customFormat="1">
       <c r="A114" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B114" s="33">
         <v>0</v>
       </c>
       <c r="C114" s="33">
         <v>0</v>
       </c>
       <c r="D114" s="33">
         <v>0</v>
       </c>
       <c r="E114" s="33">
         <v>0</v>
       </c>
       <c r="F114" s="33">
         <v>0</v>
       </c>
-      <c r="G114" s="84"/>
+      <c r="G114" s="33">
+        <v>0</v>
+      </c>
       <c r="H114" s="33"/>
       <c r="I114" s="33"/>
       <c r="J114" s="33"/>
       <c r="K114" s="89"/>
       <c r="L114" s="33"/>
       <c r="M114" s="92"/>
       <c r="N114" s="71"/>
       <c r="O114" s="71"/>
     </row>
     <row r="115" spans="1:15" s="38" customFormat="1">
       <c r="A115" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B115" s="33">
         <v>2</v>
       </c>
       <c r="C115" s="33">
         <v>5</v>
       </c>
       <c r="D115" s="33">
         <v>8</v>
       </c>
       <c r="E115" s="33">
         <v>11</v>
       </c>
       <c r="F115" s="33">
         <v>13</v>
       </c>
-      <c r="G115" s="84"/>
+      <c r="G115" s="33">
+        <v>16</v>
+      </c>
       <c r="H115" s="33"/>
       <c r="I115" s="33"/>
       <c r="J115" s="33"/>
       <c r="K115" s="89"/>
       <c r="L115" s="33"/>
       <c r="M115" s="92"/>
       <c r="N115" s="71"/>
       <c r="O115" s="71"/>
     </row>
     <row r="116" spans="1:15" s="1" customFormat="1">
       <c r="A116" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B116" s="33">
         <v>4172</v>
       </c>
       <c r="C116" s="33">
         <v>8369</v>
       </c>
       <c r="D116" s="33">
         <v>12772</v>
       </c>
       <c r="E116" s="33">
         <v>17758</v>
       </c>
       <c r="F116" s="33">
         <v>22355</v>
       </c>
-      <c r="G116" s="84"/>
+      <c r="G116" s="33">
+        <v>26628</v>
+      </c>
       <c r="H116" s="33"/>
       <c r="I116" s="33"/>
       <c r="J116" s="33"/>
       <c r="K116" s="89"/>
       <c r="L116" s="33"/>
       <c r="M116" s="92"/>
       <c r="N116" s="70"/>
       <c r="O116" s="70"/>
     </row>
     <row r="117" spans="1:15" s="1" customFormat="1">
       <c r="A117" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="33">
         <v>31</v>
       </c>
       <c r="C117" s="33">
         <v>63</v>
       </c>
       <c r="D117" s="33">
         <v>94</v>
       </c>
       <c r="E117" s="33">
         <v>125</v>
       </c>
       <c r="F117" s="33">
         <v>156</v>
       </c>
-      <c r="G117" s="84"/>
+      <c r="G117" s="33">
+        <v>186</v>
+      </c>
       <c r="H117" s="33"/>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="89"/>
       <c r="L117" s="33"/>
       <c r="M117" s="92"/>
       <c r="N117" s="70"/>
       <c r="O117" s="70"/>
     </row>
     <row r="118" spans="1:15" s="1" customFormat="1">
       <c r="A118" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="33">
         <v>212</v>
       </c>
       <c r="C118" s="33">
         <v>453</v>
       </c>
       <c r="D118" s="33">
         <v>700</v>
       </c>
       <c r="E118" s="33">
         <v>952</v>
       </c>
       <c r="F118" s="33">
         <v>1174</v>
       </c>
-      <c r="G118" s="84"/>
+      <c r="G118" s="33">
+        <v>1400</v>
+      </c>
       <c r="H118" s="33"/>
       <c r="I118" s="33"/>
       <c r="J118" s="33"/>
       <c r="K118" s="89"/>
       <c r="L118" s="33"/>
       <c r="M118" s="92"/>
       <c r="N118" s="70"/>
       <c r="O118" s="70"/>
     </row>
     <row r="119" spans="1:15" s="1" customFormat="1">
       <c r="A119" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="33">
         <v>2887</v>
       </c>
       <c r="C119" s="33">
         <v>5710</v>
       </c>
       <c r="D119" s="33">
         <v>8738</v>
       </c>
       <c r="E119" s="33">
         <v>12310</v>
       </c>
       <c r="F119" s="33">
         <v>15439</v>
       </c>
-      <c r="G119" s="84"/>
+      <c r="G119" s="33">
+        <v>18290</v>
+      </c>
       <c r="H119" s="33"/>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="89"/>
       <c r="L119" s="33"/>
       <c r="M119" s="92"/>
       <c r="N119" s="70"/>
       <c r="O119" s="70"/>
     </row>
     <row r="120" spans="1:15" s="1" customFormat="1">
       <c r="A120" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="33">
         <v>153</v>
       </c>
       <c r="C120" s="33">
         <v>234</v>
       </c>
       <c r="D120" s="33">
         <v>313</v>
       </c>
       <c r="E120" s="33">
         <v>393</v>
       </c>
       <c r="F120" s="33">
         <v>460</v>
       </c>
-      <c r="G120" s="84"/>
+      <c r="G120" s="33">
+        <v>530</v>
+      </c>
       <c r="H120" s="33"/>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="89"/>
       <c r="L120" s="33"/>
       <c r="M120" s="92"/>
       <c r="N120" s="70"/>
       <c r="O120" s="70"/>
     </row>
     <row r="121" spans="1:15" s="1" customFormat="1">
       <c r="A121" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B121" s="33">
         <v>267</v>
       </c>
       <c r="C121" s="33">
         <v>621</v>
       </c>
       <c r="D121" s="33">
         <v>979</v>
       </c>
       <c r="E121" s="33">
         <v>1333</v>
       </c>
       <c r="F121" s="33">
         <v>1774</v>
       </c>
-      <c r="G121" s="84"/>
+      <c r="G121" s="33">
+        <v>2219</v>
+      </c>
       <c r="H121" s="33"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="89"/>
       <c r="L121" s="33"/>
       <c r="M121" s="92"/>
       <c r="N121" s="70"/>
       <c r="O121" s="70"/>
     </row>
     <row r="122" spans="1:15" s="1" customFormat="1">
       <c r="A122" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B122" s="33">
         <v>144</v>
       </c>
       <c r="C122" s="33">
         <v>407</v>
       </c>
       <c r="D122" s="33">
         <v>670</v>
       </c>
       <c r="E122" s="33">
         <v>933</v>
       </c>
       <c r="F122" s="33">
         <v>1207</v>
       </c>
-      <c r="G122" s="84"/>
+      <c r="G122" s="33">
+        <v>1481</v>
+      </c>
       <c r="H122" s="33"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="89"/>
       <c r="L122" s="33"/>
       <c r="M122" s="92"/>
       <c r="N122" s="70"/>
       <c r="O122" s="70"/>
     </row>
     <row r="123" spans="1:15" s="1" customFormat="1">
       <c r="A123" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="33">
         <v>3</v>
       </c>
       <c r="C123" s="33">
         <v>7</v>
       </c>
       <c r="D123" s="33">
         <v>10</v>
       </c>
       <c r="E123" s="33">
         <v>13</v>
       </c>
       <c r="F123" s="33">
         <v>17</v>
       </c>
-      <c r="G123" s="84"/>
+      <c r="G123" s="33">
+        <v>20</v>
+      </c>
       <c r="H123" s="33"/>
       <c r="I123" s="33"/>
       <c r="J123" s="33"/>
       <c r="K123" s="89"/>
       <c r="L123" s="33"/>
       <c r="M123" s="92"/>
       <c r="N123" s="70"/>
       <c r="O123" s="70"/>
     </row>
     <row r="124" spans="1:15" s="1" customFormat="1">
       <c r="A124" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B124" s="33">
         <v>474</v>
       </c>
       <c r="C124" s="33">
         <v>875</v>
       </c>
       <c r="D124" s="33">
         <v>1268</v>
       </c>
       <c r="E124" s="33">
         <v>1699</v>
       </c>
       <c r="F124" s="33">
         <v>2127</v>
       </c>
-      <c r="G124" s="84"/>
+      <c r="G124" s="33">
+        <v>2502</v>
+      </c>
       <c r="H124" s="33"/>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="89"/>
       <c r="L124" s="33"/>
       <c r="M124" s="92"/>
       <c r="N124" s="70"/>
       <c r="O124" s="70"/>
     </row>
     <row r="125" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A125" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B125" s="33">
         <v>209</v>
       </c>
       <c r="C125" s="33">
         <v>431</v>
       </c>
       <c r="D125" s="33">
         <v>659</v>
       </c>
       <c r="E125" s="33">
         <v>886</v>
       </c>
       <c r="F125" s="33">
         <v>1106</v>
       </c>
-      <c r="G125" s="84"/>
+      <c r="G125" s="33">
+        <v>1329</v>
+      </c>
       <c r="H125" s="33"/>
       <c r="I125" s="33"/>
       <c r="J125" s="33"/>
       <c r="K125" s="89"/>
       <c r="L125" s="33"/>
       <c r="M125" s="92"/>
       <c r="N125" s="70"/>
       <c r="O125" s="70"/>
     </row>
     <row r="126" spans="1:15" s="38" customFormat="1">
       <c r="A126" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C126" s="81">
         <v>0</v>
       </c>
       <c r="D126" s="33">
         <v>1</v>
       </c>
       <c r="E126" s="33">
         <v>1</v>
       </c>
       <c r="F126" s="33">
         <v>3</v>
       </c>
-      <c r="G126" s="88"/>
+      <c r="G126" s="33">
+        <v>4</v>
+      </c>
       <c r="H126" s="81"/>
       <c r="I126" s="81"/>
       <c r="J126" s="81"/>
       <c r="K126" s="96"/>
       <c r="L126" s="81"/>
       <c r="M126" s="97"/>
       <c r="N126" s="71"/>
       <c r="O126" s="71"/>
     </row>
     <row r="127" spans="1:15" s="1" customFormat="1">
       <c r="A127" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="33">
         <v>48</v>
       </c>
       <c r="C127" s="33">
         <v>91</v>
       </c>
       <c r="D127" s="33">
         <v>140</v>
       </c>
       <c r="E127" s="33">
         <v>188</v>
       </c>
       <c r="F127" s="33">
         <v>235</v>
       </c>
-      <c r="G127" s="84"/>
+      <c r="G127" s="33">
+        <v>285</v>
+      </c>
       <c r="H127" s="33"/>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="89"/>
       <c r="L127" s="33"/>
       <c r="M127" s="92"/>
       <c r="N127" s="70"/>
       <c r="O127" s="70"/>
     </row>
     <row r="128" spans="1:15" s="1" customFormat="1">
       <c r="A128" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B128" s="33">
         <v>161</v>
       </c>
       <c r="C128" s="33">
         <v>339</v>
       </c>
       <c r="D128" s="33">
         <v>518</v>
       </c>
       <c r="E128" s="33">
         <v>697</v>
       </c>
       <c r="F128" s="33">
         <v>868</v>
       </c>
-      <c r="G128" s="84"/>
+      <c r="G128" s="33">
+        <v>1040</v>
+      </c>
       <c r="H128" s="33"/>
       <c r="I128" s="33"/>
       <c r="J128" s="33"/>
       <c r="K128" s="89"/>
       <c r="L128" s="33"/>
       <c r="M128" s="92"/>
       <c r="N128" s="70"/>
       <c r="O128" s="70"/>
     </row>
     <row r="129" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A129" s="62" t="s">
         <v>43</v>
       </c>
       <c r="B129" s="33">
         <v>133</v>
       </c>
       <c r="C129" s="33">
         <v>282</v>
       </c>
       <c r="D129" s="33">
         <v>431</v>
       </c>
       <c r="E129" s="33">
         <v>580</v>
       </c>
       <c r="F129" s="33">
         <v>709</v>
       </c>
-      <c r="G129" s="89"/>
+      <c r="G129" s="33">
+        <v>839</v>
+      </c>
       <c r="H129" s="89"/>
       <c r="I129" s="89"/>
       <c r="J129" s="89"/>
       <c r="K129" s="89"/>
       <c r="L129" s="33"/>
       <c r="M129" s="92"/>
       <c r="N129" s="71"/>
       <c r="O129" s="71"/>
     </row>
     <row r="130" spans="1:15" s="38" customFormat="1">
       <c r="A130" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B130" s="33">
         <v>133</v>
       </c>
       <c r="C130" s="33">
         <v>282</v>
       </c>
       <c r="D130" s="33">
         <v>431</v>
       </c>
       <c r="E130" s="33">
         <v>580</v>
       </c>
       <c r="F130" s="33">
         <v>709</v>
       </c>
-      <c r="G130" s="89"/>
+      <c r="G130" s="33">
+        <v>839</v>
+      </c>
       <c r="H130" s="89"/>
       <c r="I130" s="89"/>
       <c r="J130" s="89"/>
       <c r="K130" s="89"/>
       <c r="L130" s="33"/>
       <c r="M130" s="92"/>
       <c r="N130" s="71"/>
       <c r="O130" s="71"/>
     </row>
     <row r="131" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A131" s="50" t="s">
         <v>44</v>
       </c>
       <c r="B131" s="33">
         <v>3088</v>
       </c>
       <c r="C131" s="33">
         <v>6121</v>
       </c>
       <c r="D131" s="33">
         <v>9323</v>
       </c>
       <c r="E131" s="33">
         <v>12610</v>
       </c>
       <c r="F131" s="33">
         <v>15359</v>
       </c>
-      <c r="G131" s="84"/>
+      <c r="G131" s="33">
+        <v>18730</v>
+      </c>
       <c r="H131" s="33"/>
       <c r="I131" s="33"/>
       <c r="J131" s="33"/>
       <c r="K131" s="89"/>
       <c r="L131" s="33"/>
       <c r="M131" s="92"/>
       <c r="N131" s="70"/>
       <c r="O131" s="70"/>
     </row>
     <row r="132" spans="1:15" s="1" customFormat="1">
       <c r="A132" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B132" s="33">
         <v>0</v>
       </c>
       <c r="C132" s="33">
         <v>0</v>
       </c>
       <c r="D132" s="33">
         <v>1</v>
       </c>
       <c r="E132" s="33">
         <v>1</v>
       </c>
       <c r="F132" s="33">
         <v>1</v>
       </c>
-      <c r="G132" s="84"/>
+      <c r="G132" s="33">
+        <v>1</v>
+      </c>
       <c r="H132" s="33"/>
       <c r="I132" s="33"/>
       <c r="J132" s="33"/>
       <c r="K132" s="89"/>
       <c r="L132" s="33"/>
       <c r="M132" s="92"/>
       <c r="N132" s="70"/>
       <c r="O132" s="70"/>
     </row>
     <row r="133" spans="1:15" s="1" customFormat="1">
       <c r="A133" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="33">
         <v>27</v>
       </c>
       <c r="C133" s="33">
         <v>54</v>
       </c>
       <c r="D133" s="33">
         <v>81</v>
       </c>
       <c r="E133" s="33">
         <v>108</v>
       </c>
       <c r="F133" s="33">
         <v>135</v>
       </c>
-      <c r="G133" s="84"/>
+      <c r="G133" s="33">
+        <v>163</v>
+      </c>
       <c r="H133" s="33"/>
       <c r="I133" s="33"/>
       <c r="J133" s="33"/>
       <c r="K133" s="89"/>
       <c r="L133" s="33"/>
       <c r="M133" s="92"/>
       <c r="N133" s="70"/>
       <c r="O133" s="70"/>
     </row>
     <row r="134" spans="1:15" s="38" customFormat="1">
       <c r="A134" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="33">
         <v>1</v>
       </c>
       <c r="C134" s="33">
         <v>2</v>
       </c>
       <c r="D134" s="33">
         <v>3</v>
       </c>
       <c r="E134" s="33">
         <v>4</v>
       </c>
       <c r="F134" s="33">
         <v>4</v>
       </c>
-      <c r="G134" s="84"/>
+      <c r="G134" s="33">
+        <v>4</v>
+      </c>
       <c r="H134" s="33"/>
       <c r="I134" s="33"/>
       <c r="J134" s="33"/>
       <c r="K134" s="89"/>
       <c r="L134" s="33"/>
       <c r="M134" s="92"/>
       <c r="N134" s="71"/>
       <c r="O134" s="71"/>
     </row>
     <row r="135" spans="1:15" s="1" customFormat="1">
       <c r="A135" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B135" s="33">
         <v>1</v>
       </c>
       <c r="C135" s="33">
         <v>1</v>
       </c>
       <c r="D135" s="33">
         <v>2</v>
       </c>
       <c r="E135" s="33">
         <v>2</v>
       </c>
       <c r="F135" s="33">
         <v>3</v>
       </c>
-      <c r="G135" s="84"/>
+      <c r="G135" s="33">
+        <v>4</v>
+      </c>
       <c r="H135" s="33"/>
       <c r="I135" s="33"/>
       <c r="J135" s="33"/>
       <c r="K135" s="89"/>
       <c r="L135" s="33"/>
       <c r="M135" s="92"/>
       <c r="N135" s="70"/>
       <c r="O135" s="70"/>
     </row>
     <row r="136" spans="1:15" s="1" customFormat="1">
       <c r="A136" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="33">
         <v>8</v>
       </c>
       <c r="C136" s="33">
         <v>17</v>
       </c>
       <c r="D136" s="33">
         <v>26</v>
       </c>
       <c r="E136" s="33">
         <v>35</v>
       </c>
       <c r="F136" s="33">
         <v>43</v>
       </c>
-      <c r="G136" s="84"/>
+      <c r="G136" s="33">
+        <v>50</v>
+      </c>
       <c r="H136" s="33"/>
       <c r="I136" s="33"/>
       <c r="J136" s="33"/>
       <c r="K136" s="89"/>
       <c r="L136" s="33"/>
       <c r="M136" s="92"/>
       <c r="N136" s="70"/>
       <c r="O136" s="70"/>
     </row>
     <row r="137" spans="1:15" s="1" customFormat="1">
       <c r="A137" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B137" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C137" s="33">
         <v>5643</v>
       </c>
       <c r="D137" s="33">
         <v>8559</v>
       </c>
       <c r="E137" s="33">
         <v>11639</v>
       </c>
       <c r="F137" s="33">
         <v>14210</v>
       </c>
-      <c r="G137" s="84"/>
+      <c r="G137" s="33">
+        <v>17337</v>
+      </c>
       <c r="H137" s="33"/>
       <c r="I137" s="33"/>
       <c r="J137" s="33"/>
       <c r="K137" s="89"/>
       <c r="L137" s="33"/>
       <c r="M137" s="92"/>
       <c r="N137" s="70"/>
       <c r="O137" s="70"/>
     </row>
     <row r="138" spans="1:15" s="1" customFormat="1">
       <c r="A138" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B138" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C138" s="33">
         <v>404</v>
       </c>
       <c r="D138" s="33">
         <v>652</v>
       </c>
       <c r="E138" s="33">
         <v>820</v>
       </c>
       <c r="F138" s="33">
         <v>963</v>
       </c>
-      <c r="G138" s="84"/>
+      <c r="G138" s="33">
+        <v>1172</v>
+      </c>
       <c r="H138" s="33"/>
       <c r="I138" s="33"/>
       <c r="J138" s="33"/>
       <c r="K138" s="89"/>
       <c r="L138" s="33"/>
       <c r="M138" s="92"/>
       <c r="N138" s="70"/>
       <c r="O138" s="70"/>
     </row>
     <row r="139" spans="1:15" s="1" customFormat="1">
       <c r="A139" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B139" s="33">
         <v>465</v>
       </c>
       <c r="C139" s="33">
         <v>1139</v>
       </c>
       <c r="D139" s="33">
         <v>1845</v>
       </c>
       <c r="E139" s="33">
         <v>2171</v>
       </c>
       <c r="F139" s="33">
         <v>2662</v>
       </c>
-      <c r="G139" s="84"/>
+      <c r="G139" s="33">
+        <v>3192</v>
+      </c>
       <c r="H139" s="33"/>
       <c r="I139" s="33"/>
       <c r="J139" s="33"/>
       <c r="K139" s="89"/>
       <c r="L139" s="33"/>
       <c r="M139" s="92"/>
       <c r="N139" s="70"/>
       <c r="O139" s="70"/>
     </row>
     <row r="140" spans="1:15" s="1" customFormat="1">
       <c r="A140" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C140" s="33">
         <v>707</v>
       </c>
       <c r="D140" s="33">
         <v>1162</v>
       </c>
       <c r="E140" s="33">
         <v>1206</v>
       </c>
       <c r="F140" s="33">
         <v>1505</v>
       </c>
-      <c r="G140" s="84"/>
+      <c r="G140" s="33">
+        <v>1800</v>
+      </c>
       <c r="H140" s="33"/>
       <c r="I140" s="33"/>
       <c r="J140" s="33"/>
       <c r="K140" s="89"/>
       <c r="L140" s="33"/>
       <c r="M140" s="92"/>
       <c r="N140" s="70"/>
       <c r="O140" s="70"/>
     </row>
     <row r="141" spans="1:15" s="1" customFormat="1">
       <c r="A141" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="33">
         <v>1</v>
       </c>
       <c r="C141" s="33">
         <v>1</v>
       </c>
       <c r="D141" s="33">
         <v>1</v>
       </c>
       <c r="E141" s="33">
         <v>1</v>
       </c>
       <c r="F141" s="33">
         <v>1</v>
       </c>
-      <c r="G141" s="84"/>
+      <c r="G141" s="33">
+        <v>1</v>
+      </c>
       <c r="H141" s="33"/>
       <c r="I141" s="33"/>
       <c r="J141" s="33"/>
       <c r="K141" s="89"/>
       <c r="L141" s="33"/>
       <c r="M141" s="92"/>
       <c r="N141" s="70"/>
       <c r="O141" s="70"/>
     </row>
     <row r="142" spans="1:15" s="1" customFormat="1">
       <c r="A142" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="33">
         <v>133</v>
       </c>
       <c r="C142" s="33">
         <v>293</v>
       </c>
       <c r="D142" s="33">
         <v>440</v>
       </c>
       <c r="E142" s="33">
         <v>630</v>
       </c>
       <c r="F142" s="33">
         <v>750</v>
       </c>
-      <c r="G142" s="84"/>
+      <c r="G142" s="33">
+        <v>910</v>
+      </c>
       <c r="H142" s="33"/>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="89"/>
       <c r="L142" s="33"/>
       <c r="M142" s="92"/>
       <c r="N142" s="70"/>
       <c r="O142" s="70"/>
     </row>
     <row r="143" spans="1:15" s="1" customFormat="1">
       <c r="A143" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C143" s="33">
         <v>87</v>
       </c>
       <c r="D143" s="33">
         <v>150</v>
       </c>
       <c r="E143" s="33">
         <v>202</v>
       </c>
       <c r="F143" s="33">
         <v>227</v>
       </c>
-      <c r="G143" s="84"/>
+      <c r="G143" s="33">
+        <v>255</v>
+      </c>
       <c r="H143" s="33"/>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="89"/>
       <c r="L143" s="33"/>
       <c r="M143" s="92"/>
       <c r="N143" s="70"/>
       <c r="O143" s="70"/>
     </row>
     <row r="144" spans="1:15" s="1" customFormat="1">
       <c r="A144" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B144" s="33">
         <v>12</v>
       </c>
       <c r="C144" s="33">
         <v>52</v>
       </c>
       <c r="D144" s="33">
         <v>92</v>
       </c>
       <c r="E144" s="33">
         <v>133</v>
       </c>
       <c r="F144" s="33">
         <v>172</v>
       </c>
-      <c r="G144" s="84"/>
+      <c r="G144" s="33">
+        <v>211</v>
+      </c>
       <c r="H144" s="33"/>
       <c r="I144" s="33"/>
       <c r="J144" s="33"/>
       <c r="K144" s="89"/>
       <c r="L144" s="33"/>
       <c r="M144" s="92"/>
       <c r="N144" s="70"/>
       <c r="O144" s="70"/>
     </row>
     <row r="145" spans="1:15" s="38" customFormat="1">
       <c r="A145" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C145" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D145" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E145" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F145" s="81">
         <v>7</v>
       </c>
-      <c r="G145" s="88"/>
+      <c r="G145" s="33">
+        <v>15</v>
+      </c>
       <c r="H145" s="81"/>
       <c r="I145" s="81"/>
       <c r="J145" s="81"/>
       <c r="K145" s="96"/>
       <c r="L145" s="81"/>
       <c r="M145" s="97"/>
       <c r="N145" s="71"/>
       <c r="O145" s="71"/>
     </row>
     <row r="146" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A146" s="50" t="s">
         <v>47</v>
       </c>
       <c r="B146" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C146" s="78">
         <v>36.9</v>
       </c>
       <c r="D146" s="78">
         <v>65.5</v>
       </c>
       <c r="E146" s="78">
         <v>74.2</v>
       </c>
       <c r="F146" s="78">
         <v>129.69999999999999</v>
       </c>
-      <c r="G146" s="90"/>
+      <c r="G146" s="78">
+        <v>163.30000000000001</v>
+      </c>
       <c r="H146" s="90"/>
       <c r="I146" s="90"/>
       <c r="J146" s="90"/>
       <c r="K146" s="90"/>
       <c r="L146" s="78"/>
       <c r="M146" s="93"/>
       <c r="N146" s="70"/>
       <c r="O146" s="70"/>
     </row>
     <row r="147" spans="1:15" s="1" customFormat="1">
       <c r="A147" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C147" s="78">
         <v>36.6</v>
       </c>
       <c r="D147" s="78">
         <v>64.8</v>
       </c>
       <c r="E147" s="78">
         <v>73.2</v>
       </c>
       <c r="F147" s="78">
         <v>128.69999999999999</v>
       </c>
-      <c r="G147" s="90"/>
+      <c r="G147" s="78">
+        <v>162.30000000000001</v>
+      </c>
       <c r="H147" s="90"/>
       <c r="I147" s="90"/>
       <c r="J147" s="90"/>
       <c r="K147" s="90"/>
       <c r="L147" s="78"/>
       <c r="M147" s="93"/>
       <c r="N147" s="70"/>
       <c r="O147" s="70"/>
     </row>
     <row r="148" spans="1:15" s="38" customFormat="1">
       <c r="A148" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C148" s="80">
         <v>0.3</v>
       </c>
       <c r="D148" s="78">
         <v>0.7</v>
       </c>
       <c r="E148" s="78">
         <v>1</v>
       </c>
       <c r="F148" s="78">
         <v>1</v>
       </c>
-      <c r="G148" s="100"/>
-[...3 lines deleted...]
-      <c r="K148" s="100"/>
+      <c r="G148" s="78">
+        <v>1</v>
+      </c>
+      <c r="H148" s="99"/>
+      <c r="I148" s="99"/>
+      <c r="J148" s="99"/>
+      <c r="K148" s="99"/>
       <c r="L148" s="80"/>
-      <c r="M148" s="101"/>
+      <c r="M148" s="100"/>
       <c r="N148" s="71"/>
       <c r="O148" s="71"/>
     </row>
     <row r="149" spans="1:15" s="1" customFormat="1">
       <c r="A149" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B149" s="33">
         <v>1161</v>
       </c>
       <c r="C149" s="33">
         <v>2901</v>
       </c>
       <c r="D149" s="33">
         <v>4929</v>
       </c>
       <c r="E149" s="33">
         <v>6775</v>
       </c>
       <c r="F149" s="33">
         <v>8366</v>
       </c>
-      <c r="G149" s="84"/>
+      <c r="G149" s="33">
+        <v>10341</v>
+      </c>
       <c r="H149" s="33"/>
       <c r="I149" s="33"/>
       <c r="J149" s="33"/>
       <c r="K149" s="89"/>
       <c r="L149" s="33"/>
       <c r="M149" s="92"/>
       <c r="N149" s="70"/>
       <c r="O149" s="70"/>
     </row>
     <row r="150" spans="1:15" s="1" customFormat="1">
       <c r="A150" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B150" s="33">
         <v>1120</v>
       </c>
       <c r="C150" s="33">
         <v>2783</v>
       </c>
       <c r="D150" s="33">
         <v>4752</v>
       </c>
       <c r="E150" s="33">
         <v>6496</v>
       </c>
       <c r="F150" s="33">
         <v>8003</v>
       </c>
-      <c r="G150" s="84"/>
+      <c r="G150" s="33">
+        <v>9861</v>
+      </c>
       <c r="H150" s="33"/>
       <c r="I150" s="33"/>
       <c r="J150" s="33"/>
       <c r="K150" s="89"/>
       <c r="L150" s="33"/>
       <c r="M150" s="92"/>
       <c r="N150" s="70"/>
       <c r="O150" s="70"/>
     </row>
     <row r="151" spans="1:15" s="1" customFormat="1">
       <c r="A151" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C151" s="33">
         <v>72</v>
       </c>
       <c r="D151" s="33">
         <v>100</v>
       </c>
       <c r="E151" s="33">
         <v>144</v>
       </c>
       <c r="F151" s="33">
         <v>184</v>
       </c>
-      <c r="G151" s="84"/>
+      <c r="G151" s="33">
+        <v>246</v>
+      </c>
       <c r="H151" s="33"/>
       <c r="I151" s="33"/>
       <c r="J151" s="33"/>
       <c r="K151" s="89"/>
       <c r="L151" s="33"/>
       <c r="M151" s="92"/>
       <c r="N151" s="70"/>
       <c r="O151" s="70"/>
     </row>
     <row r="152" spans="1:15" s="1" customFormat="1">
       <c r="A152" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B152" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C152" s="33">
         <v>46</v>
       </c>
       <c r="D152" s="33">
         <v>77</v>
       </c>
       <c r="E152" s="33">
         <v>135</v>
       </c>
       <c r="F152" s="33">
         <v>179</v>
       </c>
-      <c r="G152" s="84"/>
+      <c r="G152" s="33">
+        <v>234</v>
+      </c>
       <c r="H152" s="33"/>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="89"/>
       <c r="L152" s="33"/>
       <c r="M152" s="92"/>
       <c r="N152" s="70"/>
       <c r="O152" s="70"/>
     </row>
     <row r="153" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A153" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B153" s="33">
         <v>2974</v>
       </c>
       <c r="C153" s="33">
         <v>7351</v>
       </c>
       <c r="D153" s="33">
         <v>11850</v>
       </c>
       <c r="E153" s="33">
         <v>16148</v>
       </c>
       <c r="F153" s="33">
         <v>21213</v>
       </c>
-      <c r="G153" s="84"/>
+      <c r="G153" s="33">
+        <v>26380</v>
+      </c>
       <c r="H153" s="33"/>
       <c r="I153" s="33"/>
       <c r="J153" s="33"/>
       <c r="K153" s="89"/>
       <c r="L153" s="33"/>
       <c r="M153" s="92"/>
       <c r="N153" s="70"/>
       <c r="O153" s="70"/>
     </row>
     <row r="154" spans="1:15" s="1" customFormat="1">
       <c r="A154" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B154" s="33">
         <v>2752</v>
       </c>
       <c r="C154" s="33">
         <v>6886</v>
       </c>
       <c r="D154" s="33">
         <v>11050</v>
       </c>
       <c r="E154" s="33">
         <v>15150</v>
       </c>
       <c r="F154" s="33">
         <v>19795</v>
       </c>
-      <c r="G154" s="84"/>
+      <c r="G154" s="33">
+        <v>24638</v>
+      </c>
       <c r="H154" s="33"/>
       <c r="I154" s="33"/>
       <c r="J154" s="33"/>
       <c r="K154" s="89"/>
       <c r="L154" s="33"/>
       <c r="M154" s="92"/>
       <c r="N154" s="70"/>
       <c r="O154" s="70"/>
     </row>
     <row r="155" spans="1:15" s="1" customFormat="1">
       <c r="A155" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B155" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C155" s="33">
         <v>17</v>
       </c>
       <c r="D155" s="33">
         <v>42</v>
       </c>
       <c r="E155" s="33">
         <v>55</v>
       </c>
       <c r="F155" s="33">
         <v>76</v>
       </c>
-      <c r="G155" s="84"/>
+      <c r="G155" s="33">
+        <v>93</v>
+      </c>
       <c r="H155" s="33"/>
       <c r="I155" s="33"/>
       <c r="J155" s="33"/>
       <c r="K155" s="89"/>
       <c r="L155" s="33"/>
       <c r="M155" s="92"/>
       <c r="N155" s="70"/>
       <c r="O155" s="70"/>
     </row>
     <row r="156" spans="1:15" s="1" customFormat="1">
       <c r="A156" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B156" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C156" s="33">
         <v>449</v>
       </c>
       <c r="D156" s="33">
         <v>757</v>
       </c>
       <c r="E156" s="33">
         <v>943</v>
       </c>
       <c r="F156" s="33">
         <v>1343</v>
       </c>
-      <c r="G156" s="84"/>
+      <c r="G156" s="33">
+        <v>1648</v>
+      </c>
       <c r="H156" s="33"/>
       <c r="I156" s="33"/>
       <c r="J156" s="33"/>
       <c r="K156" s="89"/>
       <c r="L156" s="33"/>
       <c r="M156" s="92"/>
       <c r="N156" s="70"/>
       <c r="O156" s="70"/>
     </row>
     <row r="157" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A157" s="62" t="s">
         <v>50</v>
       </c>
       <c r="B157" s="33">
         <v>35</v>
       </c>
       <c r="C157" s="33">
         <v>67</v>
       </c>
       <c r="D157" s="33">
         <v>96</v>
       </c>
       <c r="E157" s="33">
         <v>130</v>
       </c>
       <c r="F157" s="33">
         <v>245</v>
       </c>
-      <c r="G157" s="84"/>
+      <c r="G157" s="33">
+        <v>361</v>
+      </c>
       <c r="H157" s="33"/>
       <c r="I157" s="33"/>
       <c r="J157" s="33"/>
       <c r="K157" s="89"/>
       <c r="L157" s="33"/>
       <c r="M157" s="92"/>
       <c r="N157" s="71"/>
       <c r="O157" s="71"/>
     </row>
     <row r="158" spans="1:15" s="38" customFormat="1">
       <c r="A158" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="33">
         <v>3</v>
       </c>
       <c r="C158" s="33">
         <v>6</v>
       </c>
       <c r="D158" s="33">
         <v>6</v>
       </c>
       <c r="E158" s="33">
         <v>10</v>
       </c>
       <c r="F158" s="33">
         <v>10</v>
       </c>
-      <c r="G158" s="84"/>
+      <c r="G158" s="33">
+        <v>10</v>
+      </c>
       <c r="H158" s="33"/>
       <c r="I158" s="33"/>
       <c r="J158" s="33"/>
       <c r="K158" s="89"/>
       <c r="L158" s="33"/>
       <c r="M158" s="92"/>
       <c r="N158" s="71"/>
       <c r="O158" s="71"/>
     </row>
     <row r="159" spans="1:15" s="38" customFormat="1">
       <c r="A159" s="76" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C159" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D159" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E159" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F159" s="81">
         <v>81</v>
       </c>
-      <c r="G159" s="88"/>
+      <c r="G159" s="33">
+        <v>161</v>
+      </c>
       <c r="H159" s="81"/>
       <c r="I159" s="81"/>
       <c r="J159" s="81"/>
       <c r="K159" s="96"/>
       <c r="L159" s="81"/>
       <c r="M159" s="97"/>
       <c r="N159" s="71"/>
       <c r="O159" s="71"/>
     </row>
     <row r="160" spans="1:15" s="38" customFormat="1">
       <c r="A160" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B160" s="33">
         <v>32</v>
       </c>
       <c r="C160" s="33">
         <v>61</v>
       </c>
       <c r="D160" s="33">
         <v>90</v>
       </c>
       <c r="E160" s="33">
         <v>120</v>
       </c>
       <c r="F160" s="33">
         <v>155</v>
       </c>
-      <c r="G160" s="84"/>
+      <c r="G160" s="33">
+        <v>190</v>
+      </c>
       <c r="H160" s="33"/>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="89"/>
       <c r="L160" s="33"/>
       <c r="M160" s="92"/>
       <c r="N160" s="71"/>
       <c r="O160" s="71"/>
     </row>
     <row r="161" spans="1:15" s="1" customFormat="1">
       <c r="A161" s="50" t="s">
         <v>51</v>
       </c>
       <c r="B161" s="78">
         <v>227.4</v>
       </c>
       <c r="C161" s="78">
         <v>467.2</v>
       </c>
       <c r="D161" s="78">
         <v>779.8</v>
       </c>
       <c r="E161" s="78">
         <v>1196</v>
       </c>
       <c r="F161" s="78">
         <v>1444.6</v>
       </c>
-      <c r="G161" s="85"/>
+      <c r="G161" s="78">
+        <v>1521.8</v>
+      </c>
       <c r="H161" s="78"/>
       <c r="I161" s="78"/>
       <c r="J161" s="78"/>
       <c r="K161" s="90"/>
       <c r="L161" s="78"/>
       <c r="M161" s="93"/>
       <c r="N161" s="70"/>
       <c r="O161" s="70"/>
     </row>
     <row r="162" spans="1:15" s="1" customFormat="1">
       <c r="A162" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B162" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C162" s="78">
         <v>209.7</v>
       </c>
       <c r="D162" s="78">
         <v>380.8</v>
       </c>
       <c r="E162" s="78">
         <v>655.5</v>
       </c>
       <c r="F162" s="78">
         <v>904.1</v>
       </c>
-      <c r="G162" s="85"/>
+      <c r="G162" s="78">
+        <v>981.3</v>
+      </c>
       <c r="H162" s="78"/>
       <c r="I162" s="78"/>
       <c r="J162" s="78"/>
       <c r="K162" s="90"/>
       <c r="L162" s="78"/>
       <c r="M162" s="93"/>
       <c r="N162" s="70"/>
       <c r="O162" s="70"/>
     </row>
     <row r="163" spans="1:15" s="1" customFormat="1">
       <c r="A163" s="53" t="s">
         <v>52</v>
       </c>
       <c r="B163" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C163" s="78">
         <v>2.1</v>
       </c>
       <c r="D163" s="78">
         <v>2.7</v>
       </c>
       <c r="E163" s="78">
         <v>3.2</v>
       </c>
       <c r="F163" s="78">
         <v>3.2</v>
       </c>
-      <c r="G163" s="85"/>
+      <c r="G163" s="78">
+        <v>3.2</v>
+      </c>
       <c r="H163" s="78"/>
       <c r="I163" s="78"/>
       <c r="J163" s="78"/>
       <c r="K163" s="90"/>
       <c r="L163" s="78"/>
       <c r="M163" s="93"/>
       <c r="N163" s="70"/>
       <c r="O163" s="70"/>
     </row>
     <row r="164" spans="1:15" s="1" customFormat="1">
       <c r="A164" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B164" s="78">
         <v>114.3</v>
       </c>
       <c r="C164" s="78">
         <v>255.3</v>
       </c>
       <c r="D164" s="78">
         <v>396.3</v>
       </c>
       <c r="E164" s="78">
         <v>537.29999999999995</v>
       </c>
       <c r="F164" s="78">
         <v>537.29999999999995</v>
       </c>
-      <c r="G164" s="85"/>
+      <c r="G164" s="78">
+        <v>537.29999999999995</v>
+      </c>
       <c r="H164" s="78"/>
       <c r="I164" s="78"/>
       <c r="J164" s="78"/>
       <c r="K164" s="90"/>
       <c r="L164" s="78"/>
       <c r="M164" s="93"/>
       <c r="N164" s="70"/>
       <c r="O164" s="70"/>
     </row>
     <row r="165" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A165" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B165" s="78">
         <v>16718.5</v>
       </c>
       <c r="C165" s="78">
         <v>27047.5</v>
       </c>
       <c r="D165" s="78">
         <v>41590.5</v>
       </c>
       <c r="E165" s="78">
         <v>59595.6</v>
       </c>
       <c r="F165" s="78">
         <v>84123.4</v>
       </c>
-      <c r="G165" s="85"/>
+      <c r="G165" s="78">
+        <v>110963.2</v>
+      </c>
       <c r="H165" s="78"/>
       <c r="I165" s="78"/>
       <c r="J165" s="78"/>
       <c r="K165" s="90"/>
       <c r="L165" s="78"/>
       <c r="M165" s="93"/>
       <c r="N165" s="70"/>
       <c r="O165" s="70"/>
     </row>
     <row r="166" spans="1:15" s="1" customFormat="1">
       <c r="A166" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B166" s="78">
         <v>2.7</v>
       </c>
       <c r="C166" s="78">
         <v>6.9</v>
       </c>
       <c r="D166" s="78">
         <v>11.1</v>
       </c>
       <c r="E166" s="78">
         <v>15.3</v>
       </c>
       <c r="F166" s="78">
         <v>15.3</v>
       </c>
-      <c r="G166" s="85"/>
+      <c r="G166" s="78">
+        <v>15.3</v>
+      </c>
       <c r="H166" s="78"/>
       <c r="I166" s="78"/>
       <c r="J166" s="78"/>
       <c r="K166" s="90"/>
       <c r="L166" s="78"/>
       <c r="M166" s="93"/>
       <c r="N166" s="70"/>
       <c r="O166" s="70"/>
     </row>
     <row r="167" spans="1:15" s="1" customFormat="1">
       <c r="A167" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="78">
         <v>2.2000000000000002</v>
       </c>
       <c r="C167" s="78">
         <v>4.7</v>
       </c>
       <c r="D167" s="78">
         <v>7.2</v>
       </c>
       <c r="E167" s="78">
         <v>9.6999999999999993</v>
       </c>
       <c r="F167" s="78">
         <v>11.7</v>
       </c>
-      <c r="G167" s="85"/>
+      <c r="G167" s="78">
+        <v>13.7</v>
+      </c>
       <c r="H167" s="78"/>
       <c r="I167" s="78"/>
       <c r="J167" s="78"/>
       <c r="K167" s="90"/>
       <c r="L167" s="78"/>
       <c r="M167" s="93"/>
       <c r="N167" s="70"/>
       <c r="O167" s="70"/>
     </row>
     <row r="168" spans="1:15" s="1" customFormat="1">
       <c r="A168" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B168" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C168" s="78">
         <v>27027</v>
       </c>
       <c r="D168" s="78">
         <v>41558</v>
       </c>
       <c r="E168" s="78">
         <v>59551</v>
       </c>
       <c r="F168" s="78">
         <v>84072</v>
       </c>
-      <c r="G168" s="85"/>
+      <c r="G168" s="78">
+        <v>110905</v>
+      </c>
       <c r="H168" s="78"/>
       <c r="I168" s="78"/>
       <c r="J168" s="78"/>
       <c r="K168" s="90"/>
       <c r="L168" s="78"/>
       <c r="M168" s="93"/>
       <c r="N168" s="70"/>
       <c r="O168" s="70"/>
     </row>
     <row r="169" spans="1:15" s="1" customFormat="1">
       <c r="A169" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B169" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C169" s="78">
         <v>8.9</v>
       </c>
       <c r="D169" s="78">
         <v>14.3</v>
       </c>
       <c r="E169" s="78">
         <v>19.600000000000001</v>
       </c>
       <c r="F169" s="78">
         <v>24.4</v>
       </c>
-      <c r="G169" s="85"/>
+      <c r="G169" s="78">
+        <v>29.3</v>
+      </c>
       <c r="H169" s="78"/>
       <c r="I169" s="78"/>
       <c r="J169" s="78"/>
       <c r="K169" s="90"/>
       <c r="L169" s="78"/>
       <c r="M169" s="93"/>
       <c r="N169" s="70"/>
       <c r="O169" s="70"/>
     </row>
-    <row r="170" spans="1:15" s="38" customFormat="1" ht="15" customHeight="1">
+    <row r="170" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A170" s="62" t="s">
         <v>54</v>
       </c>
       <c r="B170" s="78">
         <v>119.3</v>
       </c>
       <c r="C170" s="78">
         <v>293.3</v>
       </c>
       <c r="D170" s="78">
         <v>467.3</v>
       </c>
       <c r="E170" s="78">
         <v>641.29999999999995</v>
       </c>
       <c r="F170" s="78">
         <v>1206.7</v>
       </c>
-      <c r="G170" s="90"/>
+      <c r="G170" s="78">
+        <v>1772</v>
+      </c>
       <c r="H170" s="90"/>
       <c r="I170" s="90"/>
       <c r="J170" s="90"/>
       <c r="K170" s="90"/>
       <c r="L170" s="78"/>
       <c r="M170" s="93"/>
       <c r="N170" s="71"/>
       <c r="O170" s="71"/>
     </row>
     <row r="171" spans="1:15" s="38" customFormat="1">
       <c r="A171" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B171" s="78">
         <v>119.3</v>
       </c>
       <c r="C171" s="78">
         <v>293.3</v>
       </c>
       <c r="D171" s="78">
         <v>467.3</v>
       </c>
       <c r="E171" s="78">
         <v>641.29999999999995</v>
       </c>
       <c r="F171" s="78">
         <v>1206.7</v>
       </c>
-      <c r="G171" s="90"/>
+      <c r="G171" s="78">
+        <v>1772</v>
+      </c>
       <c r="H171" s="90"/>
       <c r="I171" s="90"/>
       <c r="J171" s="90"/>
       <c r="K171" s="90"/>
       <c r="L171" s="78"/>
       <c r="M171" s="93"/>
       <c r="N171" s="71"/>
       <c r="O171" s="71"/>
     </row>
     <row r="172" spans="1:15" ht="23.25">
       <c r="A172" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B172" s="78">
         <v>14.7</v>
       </c>
       <c r="C172" s="78">
         <v>57.2</v>
       </c>
       <c r="D172" s="78">
         <v>92.9</v>
       </c>
       <c r="E172" s="78">
         <v>135.80000000000001</v>
       </c>
       <c r="F172" s="78">
         <v>149.80000000000001</v>
       </c>
-      <c r="G172" s="85"/>
+      <c r="G172" s="78">
+        <v>172</v>
+      </c>
       <c r="H172" s="78"/>
       <c r="I172" s="78"/>
       <c r="J172" s="78"/>
       <c r="K172" s="90"/>
       <c r="L172" s="78"/>
       <c r="M172" s="93"/>
       <c r="N172" s="72"/>
       <c r="O172" s="72"/>
     </row>
     <row r="173" spans="1:15" s="1" customFormat="1">
       <c r="A173" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B173" s="78">
         <v>0</v>
       </c>
       <c r="C173" s="78">
         <v>0.1</v>
       </c>
       <c r="D173" s="78">
         <v>0.1</v>
       </c>
       <c r="E173" s="78">
         <v>0.1</v>
       </c>
       <c r="F173" s="78">
         <v>0.1</v>
       </c>
-      <c r="G173" s="85"/>
+      <c r="G173" s="78">
+        <v>0.2</v>
+      </c>
       <c r="H173" s="78"/>
       <c r="I173" s="78"/>
       <c r="J173" s="78"/>
       <c r="K173" s="90"/>
       <c r="L173" s="78"/>
       <c r="M173" s="93"/>
       <c r="N173" s="70"/>
       <c r="O173" s="70"/>
     </row>
     <row r="174" spans="1:15" s="38" customFormat="1">
       <c r="A174" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B174" s="78">
         <v>0</v>
       </c>
       <c r="C174" s="78">
         <v>0.1</v>
       </c>
       <c r="D174" s="78">
         <v>0.1</v>
       </c>
       <c r="E174" s="78">
         <v>0.1</v>
       </c>
       <c r="F174" s="78">
         <v>0.1</v>
       </c>
-      <c r="G174" s="85"/>
+      <c r="G174" s="78">
+        <v>0.1</v>
+      </c>
       <c r="H174" s="78"/>
       <c r="I174" s="78"/>
       <c r="J174" s="78"/>
       <c r="K174" s="90"/>
       <c r="L174" s="78"/>
       <c r="M174" s="93"/>
       <c r="N174" s="71"/>
       <c r="O174" s="71"/>
     </row>
     <row r="175" spans="1:15" s="1" customFormat="1">
       <c r="A175" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B175" s="78">
         <v>0.7</v>
       </c>
       <c r="C175" s="78">
         <v>3.2</v>
       </c>
       <c r="D175" s="78">
         <v>5.7</v>
       </c>
       <c r="E175" s="78">
         <v>8.1999999999999993</v>
       </c>
       <c r="F175" s="78">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G175" s="85"/>
+      <c r="G175" s="78">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="H175" s="78"/>
       <c r="I175" s="78"/>
       <c r="J175" s="78"/>
       <c r="K175" s="90"/>
       <c r="L175" s="78"/>
       <c r="M175" s="93"/>
       <c r="N175" s="70"/>
       <c r="O175" s="70"/>
     </row>
     <row r="176" spans="1:15" s="1" customFormat="1">
       <c r="A176" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B176" s="78">
         <v>13.7</v>
       </c>
       <c r="C176" s="78">
         <v>53.3</v>
       </c>
       <c r="D176" s="78">
         <v>86.1</v>
       </c>
       <c r="E176" s="78">
         <v>126.2</v>
       </c>
       <c r="F176" s="78">
         <v>140.1</v>
       </c>
-      <c r="G176" s="85"/>
+      <c r="G176" s="78">
+        <v>162.19999999999999</v>
+      </c>
       <c r="H176" s="78"/>
       <c r="I176" s="78"/>
       <c r="J176" s="78"/>
       <c r="K176" s="90"/>
       <c r="L176" s="78"/>
       <c r="M176" s="93"/>
       <c r="N176" s="70"/>
       <c r="O176" s="70"/>
     </row>
     <row r="177" spans="1:15" s="1" customFormat="1">
       <c r="A177" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B177" s="78">
         <v>0.2</v>
       </c>
       <c r="C177" s="78">
         <v>0.5</v>
       </c>
       <c r="D177" s="78">
         <v>0.8</v>
       </c>
       <c r="E177" s="78">
         <v>1.1000000000000001</v>
       </c>
       <c r="F177" s="78">
         <v>1.2</v>
       </c>
-      <c r="G177" s="85"/>
+      <c r="G177" s="78">
+        <v>1.3</v>
+      </c>
       <c r="H177" s="78"/>
       <c r="I177" s="78"/>
       <c r="J177" s="78"/>
       <c r="K177" s="90"/>
       <c r="L177" s="78"/>
       <c r="M177" s="93"/>
       <c r="N177" s="70"/>
       <c r="O177" s="70"/>
     </row>
     <row r="178" spans="1:15" s="1" customFormat="1" ht="45.75">
       <c r="A178" s="50" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="78">
         <v>2.6</v>
       </c>
       <c r="C178" s="78">
         <v>21.6</v>
       </c>
       <c r="D178" s="78">
         <v>33.700000000000003</v>
       </c>
       <c r="E178" s="78">
         <v>53.1</v>
       </c>
       <c r="F178" s="78">
         <v>65.7</v>
       </c>
-      <c r="G178" s="85"/>
+      <c r="G178" s="78">
+        <v>86.5</v>
+      </c>
       <c r="H178" s="78"/>
       <c r="I178" s="78"/>
       <c r="J178" s="78"/>
       <c r="K178" s="90"/>
       <c r="L178" s="78"/>
       <c r="M178" s="93"/>
       <c r="N178" s="70"/>
       <c r="O178" s="70"/>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1">
       <c r="A179" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B179" s="78">
         <v>0</v>
       </c>
       <c r="C179" s="78">
         <v>0.1</v>
       </c>
       <c r="D179" s="78">
         <v>0.1</v>
       </c>
       <c r="E179" s="78">
         <v>0.1</v>
       </c>
       <c r="F179" s="78">
         <v>0.1</v>
       </c>
-      <c r="G179" s="85"/>
+      <c r="G179" s="78">
+        <v>0.2</v>
+      </c>
       <c r="H179" s="78"/>
       <c r="I179" s="78"/>
       <c r="J179" s="78"/>
       <c r="K179" s="90"/>
       <c r="L179" s="78"/>
       <c r="M179" s="93"/>
       <c r="N179" s="70"/>
       <c r="O179" s="70"/>
     </row>
     <row r="180" spans="1:15" s="38" customFormat="1">
       <c r="A180" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B180" s="80" t="s">
         <v>91</v>
       </c>
       <c r="C180" s="80">
         <v>0</v>
       </c>
       <c r="D180" s="78">
         <v>0.1</v>
       </c>
       <c r="E180" s="78">
         <v>0.1</v>
       </c>
       <c r="F180" s="78">
         <v>0.1</v>
       </c>
-      <c r="G180" s="99"/>
+      <c r="G180" s="78">
+        <v>0.1</v>
+      </c>
       <c r="H180" s="80"/>
       <c r="I180" s="80"/>
       <c r="J180" s="80"/>
-      <c r="K180" s="100"/>
+      <c r="K180" s="99"/>
       <c r="L180" s="80"/>
-      <c r="M180" s="101"/>
+      <c r="M180" s="100"/>
       <c r="N180" s="71"/>
       <c r="O180" s="71"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1">
       <c r="A181" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B181" s="78">
         <v>0.3</v>
       </c>
       <c r="C181" s="78">
         <v>0.9</v>
       </c>
       <c r="D181" s="78">
         <v>1.4</v>
       </c>
       <c r="E181" s="78">
         <v>2</v>
       </c>
       <c r="F181" s="78">
         <v>2</v>
       </c>
-      <c r="G181" s="85"/>
+      <c r="G181" s="78">
+        <v>2</v>
+      </c>
       <c r="H181" s="78"/>
       <c r="I181" s="78"/>
       <c r="J181" s="78"/>
       <c r="K181" s="90"/>
       <c r="L181" s="78"/>
       <c r="M181" s="93"/>
       <c r="N181" s="70"/>
       <c r="O181" s="70"/>
     </row>
     <row r="182" spans="1:15" s="1" customFormat="1">
       <c r="A182" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B182" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C182" s="78">
         <v>20.100000000000001</v>
       </c>
       <c r="D182" s="78">
         <v>31.4</v>
       </c>
       <c r="E182" s="78">
         <v>49.9</v>
       </c>
       <c r="F182" s="78">
         <v>62.4</v>
       </c>
-      <c r="G182" s="85"/>
+      <c r="G182" s="78">
+        <v>83.1</v>
+      </c>
       <c r="H182" s="78"/>
       <c r="I182" s="78"/>
       <c r="J182" s="78"/>
       <c r="K182" s="90"/>
       <c r="L182" s="78"/>
       <c r="M182" s="93"/>
       <c r="N182" s="70"/>
       <c r="O182" s="70"/>
     </row>
     <row r="183" spans="1:15" s="1" customFormat="1">
       <c r="A183" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B183" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C183" s="78">
         <v>0.5</v>
       </c>
       <c r="D183" s="78">
         <v>0.8</v>
       </c>
       <c r="E183" s="78">
         <v>1</v>
       </c>
       <c r="F183" s="78">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G183" s="85"/>
+      <c r="G183" s="78">
+        <v>1.2</v>
+      </c>
       <c r="H183" s="78"/>
       <c r="I183" s="78"/>
       <c r="J183" s="78"/>
       <c r="K183" s="90"/>
       <c r="L183" s="78"/>
       <c r="M183" s="93"/>
       <c r="N183" s="70"/>
       <c r="O183" s="70"/>
     </row>
     <row r="184" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A184" s="62" t="s">
         <v>94</v>
       </c>
       <c r="B184" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C184" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D184" s="80">
         <v>0.8</v>
       </c>
       <c r="E184" s="78">
         <v>5.0999999999999996</v>
       </c>
       <c r="F184" s="78">
         <v>12.9</v>
       </c>
-      <c r="G184" s="99"/>
+      <c r="G184" s="78">
+        <v>21.3</v>
+      </c>
       <c r="H184" s="80"/>
       <c r="I184" s="80"/>
       <c r="J184" s="80"/>
-      <c r="K184" s="100"/>
+      <c r="K184" s="99"/>
       <c r="L184" s="80"/>
-      <c r="M184" s="101"/>
+      <c r="M184" s="100"/>
       <c r="N184" s="71"/>
       <c r="O184" s="71"/>
     </row>
     <row r="185" spans="1:15" s="38" customFormat="1">
       <c r="A185" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B185" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C185" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D185" s="80">
         <v>0.8</v>
       </c>
       <c r="E185" s="78">
         <v>5.0999999999999996</v>
       </c>
       <c r="F185" s="78">
         <v>12.9</v>
       </c>
-      <c r="G185" s="99"/>
+      <c r="G185" s="78">
+        <v>21.3</v>
+      </c>
       <c r="H185" s="80"/>
       <c r="I185" s="80"/>
       <c r="J185" s="80"/>
-      <c r="K185" s="100"/>
+      <c r="K185" s="99"/>
       <c r="L185" s="80"/>
-      <c r="M185" s="101"/>
+      <c r="M185" s="100"/>
       <c r="N185" s="71"/>
       <c r="O185" s="71"/>
     </row>
     <row r="186" spans="1:15" s="1" customFormat="1" ht="45.75">
       <c r="A186" s="50" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="B186" s="33">
         <v>173037</v>
       </c>
       <c r="C186" s="33">
         <v>272925</v>
       </c>
       <c r="D186" s="33">
         <v>372814</v>
       </c>
       <c r="E186" s="33">
         <v>472702</v>
       </c>
       <c r="F186" s="33">
         <v>501708</v>
       </c>
-      <c r="G186" s="84"/>
+      <c r="G186" s="33">
+        <v>530714</v>
+      </c>
       <c r="H186" s="33"/>
       <c r="I186" s="33"/>
       <c r="J186" s="33"/>
       <c r="K186" s="89"/>
       <c r="L186" s="33"/>
       <c r="M186" s="92"/>
       <c r="N186" s="70"/>
       <c r="O186" s="70"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1">
       <c r="A187" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B187" s="33">
         <v>1244</v>
       </c>
       <c r="C187" s="33">
         <v>2052</v>
       </c>
       <c r="D187" s="33">
         <v>2859</v>
       </c>
       <c r="E187" s="33">
         <v>3667</v>
       </c>
       <c r="F187" s="33">
         <v>4475</v>
       </c>
-      <c r="G187" s="84"/>
+      <c r="G187" s="33">
+        <v>5282</v>
+      </c>
       <c r="H187" s="33"/>
       <c r="I187" s="33"/>
       <c r="J187" s="33"/>
       <c r="K187" s="89"/>
       <c r="L187" s="33"/>
       <c r="M187" s="92"/>
       <c r="N187" s="70"/>
       <c r="O187" s="70"/>
     </row>
     <row r="188" spans="1:15" s="1" customFormat="1">
       <c r="A188" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B188" s="33">
         <v>126091</v>
       </c>
       <c r="C188" s="33">
         <v>152380</v>
       </c>
       <c r="D188" s="33">
         <v>178668</v>
       </c>
       <c r="E188" s="33">
         <v>204957</v>
       </c>
       <c r="F188" s="33">
         <v>207340</v>
       </c>
-      <c r="G188" s="84"/>
+      <c r="G188" s="33">
+        <v>209723</v>
+      </c>
       <c r="H188" s="33"/>
       <c r="I188" s="33"/>
       <c r="J188" s="33"/>
       <c r="K188" s="89"/>
       <c r="L188" s="33"/>
       <c r="M188" s="92"/>
       <c r="N188" s="70"/>
       <c r="O188" s="70"/>
     </row>
     <row r="189" spans="1:15" s="38" customFormat="1">
       <c r="A189" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B189" s="33">
         <v>17818</v>
       </c>
       <c r="C189" s="33">
         <v>17818</v>
       </c>
       <c r="D189" s="33">
         <v>17818</v>
       </c>
       <c r="E189" s="33">
         <v>17818</v>
       </c>
       <c r="F189" s="33">
         <v>17818</v>
       </c>
-      <c r="G189" s="84"/>
+      <c r="G189" s="33">
+        <v>17818</v>
+      </c>
       <c r="H189" s="33"/>
       <c r="I189" s="33"/>
       <c r="J189" s="33"/>
       <c r="K189" s="89"/>
       <c r="L189" s="33"/>
       <c r="M189" s="92"/>
       <c r="N189" s="71"/>
       <c r="O189" s="71"/>
     </row>
     <row r="190" spans="1:15" s="38" customFormat="1">
       <c r="A190" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B190" s="33">
         <v>2666</v>
       </c>
       <c r="C190" s="33">
         <v>13122</v>
       </c>
       <c r="D190" s="33">
         <v>23579</v>
       </c>
       <c r="E190" s="33">
         <v>34036</v>
       </c>
       <c r="F190" s="33">
         <v>52384</v>
       </c>
-      <c r="G190" s="84"/>
+      <c r="G190" s="33">
+        <v>70732</v>
+      </c>
       <c r="H190" s="33"/>
       <c r="I190" s="33"/>
       <c r="J190" s="33"/>
       <c r="K190" s="89"/>
       <c r="L190" s="33"/>
       <c r="M190" s="92"/>
       <c r="N190" s="71"/>
       <c r="O190" s="71"/>
     </row>
     <row r="191" spans="1:15" s="38" customFormat="1">
       <c r="A191" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B191" s="33">
         <v>1490</v>
       </c>
       <c r="C191" s="33">
         <v>3337</v>
       </c>
       <c r="D191" s="33">
         <v>5185</v>
       </c>
       <c r="E191" s="33">
         <v>7033</v>
       </c>
       <c r="F191" s="33">
         <v>8523</v>
       </c>
-      <c r="G191" s="84"/>
+      <c r="G191" s="33">
+        <v>10012</v>
+      </c>
       <c r="H191" s="33"/>
       <c r="I191" s="33"/>
       <c r="J191" s="33"/>
       <c r="K191" s="89"/>
       <c r="L191" s="33"/>
       <c r="M191" s="92"/>
       <c r="N191" s="71"/>
       <c r="O191" s="71"/>
     </row>
     <row r="192" spans="1:15" s="38" customFormat="1">
       <c r="A192" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B192" s="33">
         <v>23728</v>
       </c>
       <c r="C192" s="33">
         <v>84216</v>
       </c>
       <c r="D192" s="33">
         <v>144704</v>
       </c>
       <c r="E192" s="33">
         <v>205191</v>
       </c>
       <c r="F192" s="33">
         <v>211169</v>
       </c>
-      <c r="G192" s="84"/>
+      <c r="G192" s="33">
+        <v>217147</v>
+      </c>
       <c r="H192" s="33"/>
       <c r="I192" s="33"/>
       <c r="J192" s="33"/>
       <c r="K192" s="89"/>
       <c r="L192" s="33"/>
       <c r="M192" s="92"/>
       <c r="N192" s="71"/>
       <c r="O192" s="71"/>
     </row>
     <row r="193" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A193" s="62" t="s">
         <v>58</v>
       </c>
       <c r="B193" s="78">
         <v>11.5</v>
       </c>
       <c r="C193" s="78">
         <v>17.7</v>
       </c>
       <c r="D193" s="78">
         <v>23.8</v>
       </c>
       <c r="E193" s="78">
         <v>29.9</v>
       </c>
       <c r="F193" s="78">
         <v>30.6</v>
       </c>
-      <c r="G193" s="85"/>
+      <c r="G193" s="78">
+        <v>31.4</v>
+      </c>
       <c r="H193" s="78"/>
       <c r="I193" s="78"/>
       <c r="J193" s="78"/>
       <c r="K193" s="90"/>
       <c r="L193" s="78"/>
       <c r="M193" s="93"/>
       <c r="N193" s="71"/>
       <c r="O193" s="71"/>
     </row>
     <row r="194" spans="1:15" s="38" customFormat="1">
       <c r="A194" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B194" s="78">
         <v>0</v>
       </c>
       <c r="C194" s="78">
         <v>0</v>
       </c>
       <c r="D194" s="78">
         <v>0.1</v>
       </c>
       <c r="E194" s="78">
         <v>0.1</v>
       </c>
       <c r="F194" s="78">
         <v>0.1</v>
       </c>
-      <c r="G194" s="85"/>
+      <c r="G194" s="78">
+        <v>0.1</v>
+      </c>
       <c r="H194" s="78"/>
       <c r="I194" s="78"/>
       <c r="J194" s="78"/>
       <c r="K194" s="90"/>
       <c r="L194" s="78"/>
       <c r="M194" s="93"/>
       <c r="N194" s="71"/>
       <c r="O194" s="71"/>
     </row>
     <row r="195" spans="1:15" s="38" customFormat="1">
       <c r="A195" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B195" s="78">
         <v>11.3</v>
       </c>
       <c r="C195" s="78">
         <v>16.7</v>
       </c>
       <c r="D195" s="78">
         <v>22.1</v>
       </c>
       <c r="E195" s="78">
         <v>27.5</v>
       </c>
       <c r="F195" s="78">
         <v>27.6</v>
       </c>
-      <c r="G195" s="85"/>
+      <c r="G195" s="78">
+        <v>27.6</v>
+      </c>
       <c r="H195" s="78"/>
       <c r="I195" s="78"/>
       <c r="J195" s="78"/>
       <c r="K195" s="90"/>
       <c r="L195" s="78"/>
       <c r="M195" s="93"/>
       <c r="N195" s="71"/>
       <c r="O195" s="71"/>
     </row>
     <row r="196" spans="1:15" s="38" customFormat="1">
       <c r="A196" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B196" s="78">
         <v>0.1</v>
       </c>
       <c r="C196" s="78">
         <v>0.2</v>
       </c>
       <c r="D196" s="78">
         <v>0.4</v>
       </c>
       <c r="E196" s="78">
         <v>0.5</v>
       </c>
       <c r="F196" s="78">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G196" s="85"/>
+      <c r="G196" s="78">
+        <v>1.7</v>
+      </c>
       <c r="H196" s="78"/>
       <c r="I196" s="78"/>
       <c r="J196" s="78"/>
       <c r="K196" s="90"/>
       <c r="L196" s="78"/>
       <c r="M196" s="93"/>
       <c r="N196" s="71"/>
       <c r="O196" s="71"/>
     </row>
     <row r="197" spans="1:15" s="38" customFormat="1">
       <c r="A197" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B197" s="78">
         <v>0</v>
       </c>
       <c r="C197" s="78">
         <v>0.1</v>
       </c>
       <c r="D197" s="78">
         <v>0.1</v>
       </c>
       <c r="E197" s="78">
         <v>0.2</v>
       </c>
       <c r="F197" s="78">
         <v>0.2</v>
       </c>
-      <c r="G197" s="85"/>
+      <c r="G197" s="78">
+        <v>0.3</v>
+      </c>
       <c r="H197" s="78"/>
       <c r="I197" s="78"/>
       <c r="J197" s="78"/>
       <c r="K197" s="90"/>
       <c r="L197" s="78"/>
       <c r="M197" s="93"/>
       <c r="N197" s="71"/>
       <c r="O197" s="71"/>
     </row>
     <row r="198" spans="1:15" s="38" customFormat="1">
       <c r="A198" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B198" s="78">
         <v>0.1</v>
       </c>
       <c r="C198" s="78">
         <v>0.6</v>
       </c>
       <c r="D198" s="78">
         <v>1.1000000000000001</v>
       </c>
       <c r="E198" s="78">
         <v>1.6</v>
       </c>
       <c r="F198" s="78">
         <v>1.7</v>
       </c>
-      <c r="G198" s="85"/>
+      <c r="G198" s="78">
+        <v>1.7</v>
+      </c>
       <c r="H198" s="78"/>
       <c r="I198" s="78"/>
       <c r="J198" s="78"/>
       <c r="K198" s="90"/>
       <c r="L198" s="78"/>
       <c r="M198" s="93"/>
       <c r="N198" s="71"/>
       <c r="O198" s="71"/>
     </row>
     <row r="199" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A199" s="62" t="s">
         <v>93</v>
       </c>
       <c r="B199" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C199" s="81">
         <v>6</v>
       </c>
       <c r="D199" s="33">
         <v>13</v>
       </c>
       <c r="E199" s="33">
         <v>19</v>
       </c>
       <c r="F199" s="33">
         <v>22</v>
       </c>
-      <c r="G199" s="99"/>
+      <c r="G199" s="33">
+        <v>25</v>
+      </c>
       <c r="H199" s="80"/>
       <c r="I199" s="80"/>
       <c r="J199" s="80"/>
-      <c r="K199" s="100"/>
+      <c r="K199" s="99"/>
       <c r="L199" s="80"/>
-      <c r="M199" s="101"/>
+      <c r="M199" s="100"/>
       <c r="N199" s="71"/>
       <c r="O199" s="71"/>
     </row>
     <row r="200" spans="1:15" s="38" customFormat="1">
       <c r="A200" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B200" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C200" s="81">
         <v>1</v>
       </c>
       <c r="D200" s="33">
         <v>3</v>
       </c>
       <c r="E200" s="33">
         <v>4</v>
       </c>
       <c r="F200" s="33">
         <v>7</v>
       </c>
-      <c r="G200" s="99"/>
+      <c r="G200" s="33">
+        <v>9</v>
+      </c>
       <c r="H200" s="80"/>
       <c r="I200" s="80"/>
       <c r="J200" s="80"/>
-      <c r="K200" s="100"/>
+      <c r="K200" s="99"/>
       <c r="L200" s="80"/>
-      <c r="M200" s="101"/>
+      <c r="M200" s="100"/>
       <c r="N200" s="71"/>
       <c r="O200" s="71"/>
     </row>
     <row r="201" spans="1:15" s="38" customFormat="1">
       <c r="A201" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B201" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C201" s="81">
         <v>5</v>
       </c>
       <c r="D201" s="33">
         <v>10</v>
       </c>
       <c r="E201" s="33">
         <v>15</v>
       </c>
       <c r="F201" s="33">
         <v>15</v>
       </c>
-      <c r="G201" s="99"/>
+      <c r="G201" s="33">
+        <v>16</v>
+      </c>
       <c r="H201" s="80"/>
       <c r="I201" s="80"/>
       <c r="J201" s="80"/>
-      <c r="K201" s="100"/>
+      <c r="K201" s="99"/>
       <c r="L201" s="80"/>
-      <c r="M201" s="101"/>
+      <c r="M201" s="100"/>
       <c r="N201" s="71"/>
       <c r="O201" s="71"/>
     </row>
     <row r="202" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A202" s="62" t="s">
         <v>59</v>
       </c>
       <c r="B202" s="33">
         <v>22</v>
       </c>
       <c r="C202" s="33">
         <v>45</v>
       </c>
       <c r="D202" s="33">
         <v>69</v>
       </c>
       <c r="E202" s="33">
         <v>92</v>
       </c>
       <c r="F202" s="33">
         <v>139</v>
       </c>
-      <c r="G202" s="84"/>
+      <c r="G202" s="33">
+        <v>186</v>
+      </c>
       <c r="H202" s="33"/>
       <c r="I202" s="33"/>
       <c r="J202" s="33"/>
       <c r="K202" s="89"/>
       <c r="L202" s="33"/>
       <c r="M202" s="92"/>
       <c r="N202" s="71"/>
       <c r="O202" s="71"/>
     </row>
     <row r="203" spans="1:15" s="38" customFormat="1">
       <c r="A203" s="76" t="s">
         <v>4</v>
       </c>
       <c r="B203" s="33">
         <v>21</v>
       </c>
       <c r="C203" s="33">
         <v>44</v>
       </c>
       <c r="D203" s="33">
         <v>67</v>
       </c>
       <c r="E203" s="33">
         <v>90</v>
       </c>
       <c r="F203" s="33">
         <v>102</v>
       </c>
-      <c r="G203" s="84"/>
+      <c r="G203" s="33">
+        <v>113</v>
+      </c>
       <c r="H203" s="33"/>
       <c r="I203" s="33"/>
       <c r="J203" s="33"/>
       <c r="K203" s="89"/>
       <c r="L203" s="33"/>
       <c r="M203" s="92"/>
       <c r="N203" s="71"/>
       <c r="O203" s="71"/>
     </row>
     <row r="204" spans="1:15" s="38" customFormat="1">
       <c r="A204" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B204" s="33">
         <v>1</v>
       </c>
       <c r="C204" s="33">
         <v>1</v>
       </c>
       <c r="D204" s="33">
         <v>1</v>
       </c>
       <c r="E204" s="33">
         <v>2</v>
       </c>
       <c r="F204" s="33">
         <v>2</v>
       </c>
-      <c r="G204" s="84"/>
+      <c r="G204" s="33">
+        <v>3</v>
+      </c>
       <c r="H204" s="33"/>
       <c r="I204" s="33"/>
       <c r="J204" s="33"/>
       <c r="K204" s="89"/>
       <c r="L204" s="33"/>
       <c r="M204" s="92"/>
       <c r="N204" s="71"/>
       <c r="O204" s="71"/>
     </row>
     <row r="205" spans="1:15" s="38" customFormat="1">
       <c r="A205" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B205" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C205" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D205" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E205" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F205" s="81">
         <v>35</v>
       </c>
-      <c r="G205" s="88"/>
+      <c r="G205" s="33">
+        <v>70</v>
+      </c>
       <c r="H205" s="81"/>
       <c r="I205" s="81"/>
       <c r="J205" s="81"/>
       <c r="K205" s="96"/>
       <c r="L205" s="81"/>
       <c r="M205" s="97"/>
       <c r="N205" s="71"/>
       <c r="O205" s="71"/>
     </row>
     <row r="206" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A206" s="62" t="s">
         <v>60</v>
       </c>
       <c r="B206" s="33">
         <v>1694413</v>
       </c>
       <c r="C206" s="33">
         <v>3486353</v>
       </c>
       <c r="D206" s="33">
         <v>5528589</v>
       </c>
       <c r="E206" s="33">
         <v>7321482</v>
       </c>
       <c r="F206" s="33">
         <v>9583230</v>
       </c>
-      <c r="G206" s="84"/>
+      <c r="G206" s="33">
+        <v>11401985</v>
+      </c>
       <c r="H206" s="33"/>
       <c r="I206" s="33"/>
       <c r="J206" s="33"/>
       <c r="K206" s="89"/>
       <c r="L206" s="33"/>
       <c r="M206" s="92"/>
       <c r="N206" s="71"/>
       <c r="O206" s="71"/>
     </row>
     <row r="207" spans="1:15" s="38" customFormat="1">
       <c r="A207" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B207" s="33">
         <v>2744</v>
       </c>
       <c r="C207" s="33">
         <v>97295</v>
       </c>
       <c r="D207" s="33">
         <v>191846</v>
       </c>
       <c r="E207" s="33">
         <v>286397</v>
       </c>
       <c r="F207" s="33">
         <v>377013</v>
       </c>
-      <c r="G207" s="84"/>
+      <c r="G207" s="33">
+        <v>467630</v>
+      </c>
       <c r="H207" s="33"/>
       <c r="I207" s="33"/>
       <c r="J207" s="33"/>
       <c r="K207" s="89"/>
       <c r="L207" s="33"/>
       <c r="M207" s="92"/>
       <c r="N207" s="71"/>
       <c r="O207" s="71"/>
     </row>
     <row r="208" spans="1:15" s="38" customFormat="1">
       <c r="A208" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B208" s="33">
         <v>70501</v>
       </c>
       <c r="C208" s="33">
         <v>148771</v>
       </c>
       <c r="D208" s="33">
         <v>218477</v>
       </c>
       <c r="E208" s="33">
         <v>294869</v>
       </c>
       <c r="F208" s="33">
         <v>363670</v>
       </c>
-      <c r="G208" s="84"/>
+      <c r="G208" s="33">
+        <v>424553</v>
+      </c>
       <c r="H208" s="33"/>
       <c r="I208" s="33"/>
       <c r="J208" s="33"/>
       <c r="K208" s="89"/>
       <c r="L208" s="33"/>
       <c r="M208" s="92"/>
       <c r="N208" s="71"/>
       <c r="O208" s="71"/>
     </row>
     <row r="209" spans="1:15" s="38" customFormat="1">
       <c r="A209" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B209" s="33">
         <v>84</v>
       </c>
       <c r="C209" s="33">
         <v>1824</v>
       </c>
       <c r="D209" s="33">
         <v>3563</v>
       </c>
       <c r="E209" s="33">
         <v>5302</v>
       </c>
       <c r="F209" s="33">
         <v>9473</v>
       </c>
-      <c r="G209" s="84"/>
+      <c r="G209" s="33">
+        <v>13644</v>
+      </c>
       <c r="H209" s="33"/>
       <c r="I209" s="33"/>
       <c r="J209" s="33"/>
       <c r="K209" s="89"/>
       <c r="L209" s="33"/>
       <c r="M209" s="92"/>
       <c r="N209" s="71"/>
       <c r="O209" s="71"/>
     </row>
     <row r="210" spans="1:15" s="38" customFormat="1">
       <c r="A210" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B210" s="33">
         <v>572</v>
       </c>
       <c r="C210" s="33">
         <v>1895</v>
       </c>
       <c r="D210" s="33">
         <v>3218</v>
       </c>
       <c r="E210" s="33">
         <v>4541</v>
       </c>
       <c r="F210" s="33">
         <v>5112</v>
       </c>
-      <c r="G210" s="84"/>
+      <c r="G210" s="33">
+        <v>5684</v>
+      </c>
       <c r="H210" s="33"/>
       <c r="I210" s="33"/>
       <c r="J210" s="33"/>
       <c r="K210" s="89"/>
       <c r="L210" s="33"/>
       <c r="M210" s="92"/>
       <c r="N210" s="71"/>
       <c r="O210" s="71"/>
     </row>
     <row r="211" spans="1:15" s="38" customFormat="1">
       <c r="A211" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B211" s="33">
         <v>1620512</v>
       </c>
       <c r="C211" s="33">
         <v>3236569</v>
       </c>
       <c r="D211" s="33">
         <v>5111486</v>
       </c>
       <c r="E211" s="33">
         <v>6730373</v>
       </c>
       <c r="F211" s="33">
         <v>8827961</v>
       </c>
-      <c r="G211" s="84"/>
+      <c r="G211" s="33">
+        <v>10490474</v>
+      </c>
       <c r="H211" s="33"/>
       <c r="I211" s="33"/>
       <c r="J211" s="33"/>
       <c r="K211" s="89"/>
       <c r="L211" s="33"/>
       <c r="M211" s="92"/>
       <c r="N211" s="71"/>
       <c r="O211" s="71"/>
     </row>
     <row r="212" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A212" s="62" t="s">
         <v>61</v>
       </c>
       <c r="B212" s="33">
         <v>2943</v>
       </c>
       <c r="C212" s="33">
         <v>7572</v>
       </c>
       <c r="D212" s="33">
         <v>12828</v>
       </c>
       <c r="E212" s="33">
         <v>19512</v>
       </c>
       <c r="F212" s="33">
         <v>25647</v>
       </c>
-      <c r="G212" s="88"/>
+      <c r="G212" s="33">
+        <v>32779</v>
+      </c>
       <c r="H212" s="81"/>
       <c r="I212" s="81"/>
       <c r="J212" s="33"/>
       <c r="K212" s="89"/>
       <c r="L212" s="33"/>
       <c r="M212" s="92"/>
       <c r="N212" s="71"/>
       <c r="O212" s="71"/>
     </row>
     <row r="213" spans="1:15" s="38" customFormat="1">
       <c r="A213" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B213" s="33">
         <v>4</v>
       </c>
       <c r="C213" s="33">
         <v>12</v>
       </c>
       <c r="D213" s="33">
         <v>20</v>
       </c>
       <c r="E213" s="33">
         <v>28</v>
       </c>
       <c r="F213" s="33">
         <v>30</v>
       </c>
-      <c r="G213" s="88"/>
+      <c r="G213" s="33">
+        <v>32</v>
+      </c>
       <c r="H213" s="81"/>
       <c r="I213" s="81"/>
       <c r="J213" s="33"/>
       <c r="K213" s="89"/>
       <c r="L213" s="33"/>
       <c r="M213" s="92"/>
       <c r="N213" s="71"/>
       <c r="O213" s="71"/>
     </row>
     <row r="214" spans="1:15" s="38" customFormat="1">
       <c r="A214" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B214" s="33">
         <v>871</v>
       </c>
       <c r="C214" s="33">
         <v>1983</v>
       </c>
       <c r="D214" s="33">
         <v>3209</v>
       </c>
       <c r="E214" s="33">
         <v>5205</v>
       </c>
       <c r="F214" s="33">
         <v>7221</v>
       </c>
-      <c r="G214" s="88"/>
+      <c r="G214" s="33">
+        <v>9275</v>
+      </c>
       <c r="H214" s="81"/>
       <c r="I214" s="81"/>
       <c r="J214" s="33"/>
       <c r="K214" s="89"/>
       <c r="L214" s="33"/>
       <c r="M214" s="92"/>
       <c r="N214" s="71"/>
       <c r="O214" s="71"/>
     </row>
     <row r="215" spans="1:15" s="38" customFormat="1">
       <c r="A215" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B215" s="33">
         <v>203</v>
       </c>
       <c r="C215" s="33">
         <v>520</v>
       </c>
       <c r="D215" s="33">
         <v>749</v>
       </c>
       <c r="E215" s="33">
         <v>945</v>
       </c>
       <c r="F215" s="33">
         <v>1264</v>
       </c>
-      <c r="G215" s="88"/>
+      <c r="G215" s="33">
+        <v>1720</v>
+      </c>
       <c r="H215" s="81"/>
       <c r="I215" s="81"/>
       <c r="J215" s="33"/>
       <c r="K215" s="89"/>
       <c r="L215" s="33"/>
       <c r="M215" s="92"/>
       <c r="N215" s="71"/>
       <c r="O215" s="71"/>
     </row>
     <row r="216" spans="1:15" s="38" customFormat="1">
       <c r="A216" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B216" s="33">
         <v>390</v>
       </c>
       <c r="C216" s="33">
         <v>991</v>
       </c>
       <c r="D216" s="33">
         <v>1623</v>
       </c>
       <c r="E216" s="33">
         <v>2512</v>
       </c>
       <c r="F216" s="33">
         <v>3398</v>
       </c>
-      <c r="G216" s="88"/>
+      <c r="G216" s="33">
+        <v>4268</v>
+      </c>
       <c r="H216" s="81"/>
       <c r="I216" s="81"/>
       <c r="J216" s="33"/>
       <c r="K216" s="89"/>
       <c r="L216" s="33"/>
       <c r="M216" s="92"/>
       <c r="N216" s="71"/>
       <c r="O216" s="71"/>
     </row>
     <row r="217" spans="1:15" s="38" customFormat="1">
       <c r="A217" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B217" s="33">
         <v>10</v>
       </c>
       <c r="C217" s="33">
         <v>33</v>
       </c>
       <c r="D217" s="33">
         <v>56</v>
       </c>
       <c r="E217" s="33">
         <v>78</v>
       </c>
       <c r="F217" s="33">
         <v>89</v>
       </c>
-      <c r="G217" s="88"/>
+      <c r="G217" s="33">
+        <v>100</v>
+      </c>
       <c r="H217" s="81"/>
       <c r="I217" s="81"/>
       <c r="J217" s="33"/>
       <c r="K217" s="89"/>
       <c r="L217" s="33"/>
       <c r="M217" s="92"/>
       <c r="N217" s="71"/>
       <c r="O217" s="71"/>
     </row>
     <row r="218" spans="1:15" s="38" customFormat="1">
       <c r="A218" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B218" s="33">
         <v>1465</v>
       </c>
       <c r="C218" s="33">
         <v>4034</v>
       </c>
       <c r="D218" s="33">
         <v>7171</v>
       </c>
       <c r="E218" s="33">
         <v>10744</v>
       </c>
       <c r="F218" s="33">
         <v>13645</v>
       </c>
-      <c r="G218" s="88"/>
+      <c r="G218" s="33">
+        <v>17384</v>
+      </c>
       <c r="H218" s="81"/>
       <c r="I218" s="81"/>
       <c r="J218" s="33"/>
       <c r="K218" s="89"/>
       <c r="L218" s="33"/>
       <c r="M218" s="92"/>
       <c r="N218" s="71"/>
       <c r="O218" s="71"/>
     </row>
     <row r="219" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A219" s="62" t="s">
         <v>62</v>
       </c>
       <c r="B219" s="33">
         <v>56</v>
       </c>
       <c r="C219" s="33">
         <v>171</v>
       </c>
       <c r="D219" s="33">
         <v>224</v>
       </c>
       <c r="E219" s="33">
         <v>253</v>
       </c>
       <c r="F219" s="33">
         <v>305</v>
       </c>
-      <c r="G219" s="88"/>
+      <c r="G219" s="33">
+        <v>393</v>
+      </c>
       <c r="H219" s="81"/>
       <c r="I219" s="81"/>
       <c r="J219" s="33"/>
       <c r="K219" s="89"/>
       <c r="L219" s="33"/>
       <c r="M219" s="92"/>
       <c r="N219" s="71"/>
       <c r="O219" s="71"/>
     </row>
     <row r="220" spans="1:15" s="38" customFormat="1">
       <c r="A220" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B220" s="33">
         <v>4</v>
       </c>
       <c r="C220" s="33">
         <v>9</v>
       </c>
       <c r="D220" s="33">
         <v>14</v>
       </c>
       <c r="E220" s="33">
         <v>19</v>
       </c>
       <c r="F220" s="33">
         <v>23</v>
       </c>
-      <c r="G220" s="88"/>
+      <c r="G220" s="33">
+        <v>28</v>
+      </c>
       <c r="H220" s="81"/>
       <c r="I220" s="81"/>
       <c r="J220" s="33"/>
       <c r="K220" s="89"/>
       <c r="L220" s="33"/>
       <c r="M220" s="92"/>
       <c r="N220" s="71"/>
       <c r="O220" s="71"/>
     </row>
     <row r="221" spans="1:15" s="38" customFormat="1">
       <c r="A221" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B221" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C221" s="81">
         <v>6</v>
       </c>
       <c r="D221" s="33">
         <v>11</v>
       </c>
       <c r="E221" s="33">
         <v>17</v>
       </c>
       <c r="F221" s="33">
         <v>26</v>
       </c>
-      <c r="G221" s="88"/>
+      <c r="G221" s="33">
+        <v>34</v>
+      </c>
       <c r="H221" s="81"/>
       <c r="I221" s="81"/>
       <c r="J221" s="81"/>
       <c r="K221" s="96"/>
       <c r="L221" s="81"/>
       <c r="M221" s="97"/>
       <c r="N221" s="71"/>
       <c r="O221" s="71"/>
     </row>
     <row r="222" spans="1:15" s="38" customFormat="1">
       <c r="A222" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B222" s="33">
         <v>52</v>
       </c>
       <c r="C222" s="33">
         <v>157</v>
       </c>
       <c r="D222" s="33">
         <v>199</v>
       </c>
       <c r="E222" s="33">
         <v>217</v>
       </c>
       <c r="F222" s="33">
         <v>256</v>
       </c>
-      <c r="G222" s="88"/>
+      <c r="G222" s="33">
+        <v>331</v>
+      </c>
       <c r="H222" s="81"/>
       <c r="I222" s="81"/>
       <c r="J222" s="33"/>
       <c r="K222" s="89"/>
       <c r="L222" s="33"/>
       <c r="M222" s="92"/>
       <c r="N222" s="71"/>
       <c r="O222" s="71"/>
     </row>
-    <row r="223" spans="1:15" s="38" customFormat="1" ht="15" customHeight="1">
+    <row r="223" spans="1:15" s="38" customFormat="1">
       <c r="A223" s="62" t="s">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="B223" s="33">
         <v>2845472</v>
       </c>
       <c r="C223" s="33">
         <v>4423850</v>
       </c>
       <c r="D223" s="33">
         <v>7524537</v>
       </c>
       <c r="E223" s="33">
         <v>8952879</v>
       </c>
       <c r="F223" s="33">
         <v>10314463</v>
       </c>
-      <c r="G223" s="88"/>
+      <c r="G223" s="33">
+        <v>13235034</v>
+      </c>
       <c r="H223" s="81"/>
       <c r="I223" s="81"/>
       <c r="J223" s="33"/>
       <c r="K223" s="89"/>
       <c r="L223" s="33"/>
       <c r="M223" s="92"/>
       <c r="N223" s="71"/>
       <c r="O223" s="71"/>
     </row>
     <row r="224" spans="1:15" s="38" customFormat="1">
       <c r="A224" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B224" s="33">
         <v>2222392</v>
       </c>
       <c r="C224" s="33">
         <v>2808502</v>
       </c>
       <c r="D224" s="33">
         <v>4949820</v>
       </c>
       <c r="E224" s="33">
         <v>5409272</v>
       </c>
       <c r="F224" s="33">
         <v>6025392</v>
       </c>
-      <c r="G224" s="84"/>
+      <c r="G224" s="33">
+        <v>8093648</v>
+      </c>
       <c r="H224" s="33"/>
       <c r="I224" s="33"/>
       <c r="J224" s="33"/>
       <c r="K224" s="89"/>
       <c r="L224" s="33"/>
       <c r="M224" s="92"/>
       <c r="N224" s="71"/>
       <c r="O224" s="71"/>
     </row>
     <row r="225" spans="1:15" s="38" customFormat="1">
       <c r="A225" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B225" s="33">
         <v>19219</v>
       </c>
       <c r="C225" s="33">
         <v>37324</v>
       </c>
       <c r="D225" s="33">
         <v>55429</v>
       </c>
       <c r="E225" s="33">
         <v>73535</v>
       </c>
       <c r="F225" s="33">
         <v>83967</v>
       </c>
-      <c r="G225" s="84"/>
+      <c r="G225" s="33">
+        <v>94400</v>
+      </c>
       <c r="H225" s="33"/>
       <c r="I225" s="33"/>
       <c r="J225" s="33"/>
       <c r="K225" s="89"/>
       <c r="L225" s="33"/>
       <c r="M225" s="92"/>
       <c r="N225" s="71"/>
       <c r="O225" s="71"/>
     </row>
     <row r="226" spans="1:15" s="38" customFormat="1">
       <c r="A226" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B226" s="33">
         <v>407220</v>
       </c>
       <c r="C226" s="33">
         <v>1025263</v>
       </c>
       <c r="D226" s="33">
         <v>1610407</v>
       </c>
       <c r="E226" s="33">
         <v>2205073</v>
       </c>
       <c r="F226" s="33">
         <v>2696846</v>
       </c>
-      <c r="G226" s="84"/>
+      <c r="G226" s="33">
+        <v>3295470</v>
+      </c>
       <c r="H226" s="33"/>
       <c r="I226" s="33"/>
       <c r="J226" s="33"/>
       <c r="K226" s="89"/>
       <c r="L226" s="33"/>
       <c r="M226" s="92"/>
       <c r="N226" s="71"/>
       <c r="O226" s="71"/>
     </row>
     <row r="227" spans="1:15" s="38" customFormat="1">
       <c r="A227" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B227" s="33">
         <v>16656</v>
       </c>
       <c r="C227" s="33">
         <v>31872</v>
       </c>
       <c r="D227" s="33">
         <v>47088</v>
       </c>
       <c r="E227" s="33">
         <v>62304</v>
       </c>
       <c r="F227" s="33">
         <v>77673</v>
       </c>
-      <c r="G227" s="84"/>
+      <c r="G227" s="33">
+        <v>93043</v>
+      </c>
       <c r="H227" s="33"/>
       <c r="I227" s="33"/>
       <c r="J227" s="33"/>
       <c r="K227" s="89"/>
       <c r="L227" s="33"/>
       <c r="M227" s="92"/>
       <c r="N227" s="71"/>
       <c r="O227" s="71"/>
     </row>
     <row r="228" spans="1:15" s="38" customFormat="1">
       <c r="A228" s="76" t="s">
         <v>24</v>
       </c>
       <c r="B228" s="33">
         <v>179986</v>
       </c>
       <c r="C228" s="33">
         <v>520889</v>
       </c>
       <c r="D228" s="33">
         <v>861792</v>
       </c>
       <c r="E228" s="33">
         <v>1202696</v>
       </c>
       <c r="F228" s="33">
         <v>1430585</v>
       </c>
-      <c r="G228" s="84"/>
+      <c r="G228" s="33">
+        <v>1658474</v>
+      </c>
       <c r="H228" s="33"/>
       <c r="I228" s="33"/>
       <c r="J228" s="33"/>
       <c r="K228" s="89"/>
       <c r="L228" s="33"/>
       <c r="M228" s="92"/>
       <c r="N228" s="71"/>
       <c r="O228" s="71"/>
     </row>
     <row r="229" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A229" s="62" t="s">
         <v>64</v>
       </c>
       <c r="B229" s="33">
         <v>15259</v>
       </c>
       <c r="C229" s="33">
         <v>33034</v>
       </c>
       <c r="D229" s="33">
         <v>52612</v>
       </c>
       <c r="E229" s="33">
         <v>73769</v>
       </c>
       <c r="F229" s="33">
         <v>90737</v>
       </c>
-      <c r="G229" s="84"/>
+      <c r="G229" s="33">
+        <v>112517</v>
+      </c>
       <c r="H229" s="33"/>
       <c r="I229" s="33"/>
       <c r="J229" s="33"/>
       <c r="K229" s="89"/>
       <c r="L229" s="33"/>
       <c r="M229" s="92"/>
       <c r="N229" s="71"/>
       <c r="O229" s="71"/>
     </row>
     <row r="230" spans="1:15" s="38" customFormat="1">
       <c r="A230" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B230" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C230" s="33">
         <v>3736</v>
       </c>
       <c r="D230" s="33">
         <v>4529</v>
       </c>
       <c r="E230" s="33">
         <v>5461</v>
       </c>
       <c r="F230" s="33">
         <v>6049</v>
       </c>
-      <c r="G230" s="84"/>
+      <c r="G230" s="33">
+        <v>7923</v>
+      </c>
       <c r="H230" s="33"/>
       <c r="I230" s="33"/>
       <c r="J230" s="33"/>
       <c r="K230" s="89"/>
       <c r="L230" s="33"/>
       <c r="M230" s="92"/>
       <c r="N230" s="71"/>
       <c r="O230" s="71"/>
     </row>
     <row r="231" spans="1:15" s="38" customFormat="1">
       <c r="A231" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B231" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C231" s="33">
         <v>29298</v>
       </c>
       <c r="D231" s="33">
         <v>48083</v>
       </c>
       <c r="E231" s="33">
         <v>68308</v>
       </c>
       <c r="F231" s="33">
         <v>84688</v>
       </c>
-      <c r="G231" s="84"/>
+      <c r="G231" s="33">
+        <v>104594</v>
+      </c>
       <c r="H231" s="33"/>
       <c r="I231" s="33"/>
       <c r="J231" s="33"/>
       <c r="K231" s="89"/>
       <c r="L231" s="33"/>
       <c r="M231" s="92"/>
       <c r="N231" s="71"/>
       <c r="O231" s="71"/>
     </row>
     <row r="232" spans="1:15" s="38" customFormat="1">
       <c r="A232" s="62" t="s">
         <v>65</v>
       </c>
       <c r="B232" s="33">
         <v>183249</v>
       </c>
       <c r="C232" s="33">
         <v>522073</v>
       </c>
       <c r="D232" s="33">
         <v>877936</v>
       </c>
       <c r="E232" s="33">
         <v>1240795</v>
       </c>
       <c r="F232" s="33">
         <v>1586712</v>
       </c>
-      <c r="G232" s="84"/>
+      <c r="G232" s="33">
+        <v>1948232</v>
+      </c>
       <c r="H232" s="33"/>
       <c r="I232" s="33"/>
       <c r="J232" s="33"/>
       <c r="K232" s="89"/>
       <c r="L232" s="33"/>
       <c r="M232" s="92"/>
       <c r="N232" s="71"/>
       <c r="O232" s="71"/>
     </row>
     <row r="233" spans="1:15" s="38" customFormat="1">
       <c r="A233" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C233" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D233" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E233" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F233" s="81">
         <v>4</v>
       </c>
-      <c r="G233" s="88"/>
+      <c r="G233" s="33">
+        <v>7</v>
+      </c>
       <c r="H233" s="81"/>
       <c r="I233" s="81"/>
       <c r="J233" s="81"/>
       <c r="K233" s="96"/>
       <c r="L233" s="81"/>
       <c r="M233" s="97"/>
       <c r="N233" s="71"/>
       <c r="O233" s="71"/>
     </row>
     <row r="234" spans="1:15" s="1" customFormat="1">
       <c r="A234" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B234" s="33">
         <v>74543</v>
       </c>
       <c r="C234" s="33">
         <v>255074</v>
       </c>
       <c r="D234" s="33">
         <v>420898</v>
       </c>
       <c r="E234" s="33">
         <v>598745</v>
       </c>
       <c r="F234" s="33">
         <v>751838</v>
       </c>
-      <c r="G234" s="84"/>
+      <c r="G234" s="33">
+        <v>911805</v>
+      </c>
       <c r="H234" s="33"/>
       <c r="I234" s="33"/>
       <c r="J234" s="33"/>
       <c r="K234" s="89"/>
       <c r="L234" s="33"/>
       <c r="M234" s="92"/>
       <c r="N234" s="70"/>
       <c r="O234" s="70"/>
     </row>
     <row r="235" spans="1:15" s="38" customFormat="1">
       <c r="A235" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B235" s="33">
         <v>380</v>
       </c>
       <c r="C235" s="33">
         <v>380</v>
       </c>
       <c r="D235" s="33">
         <v>380</v>
       </c>
       <c r="E235" s="33">
         <v>380</v>
       </c>
       <c r="F235" s="33">
         <v>380</v>
       </c>
-      <c r="G235" s="84"/>
+      <c r="G235" s="33">
+        <v>380</v>
+      </c>
       <c r="H235" s="33"/>
       <c r="I235" s="33"/>
       <c r="J235" s="33"/>
       <c r="K235" s="89"/>
       <c r="L235" s="33"/>
       <c r="M235" s="92"/>
       <c r="N235" s="71"/>
       <c r="O235" s="71"/>
     </row>
     <row r="236" spans="1:15" s="1" customFormat="1">
       <c r="A236" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B236" s="33">
         <v>73250</v>
       </c>
       <c r="C236" s="33">
         <v>178836</v>
       </c>
       <c r="D236" s="33">
         <v>311433</v>
       </c>
       <c r="E236" s="33">
         <v>442675</v>
       </c>
       <c r="F236" s="33">
         <v>593565</v>
       </c>
-      <c r="G236" s="84"/>
+      <c r="G236" s="33">
+        <v>754026</v>
+      </c>
       <c r="H236" s="33"/>
       <c r="I236" s="33"/>
       <c r="J236" s="33"/>
       <c r="K236" s="89"/>
       <c r="L236" s="33"/>
       <c r="M236" s="92"/>
       <c r="N236" s="70"/>
       <c r="O236" s="70"/>
     </row>
     <row r="237" spans="1:15" s="1" customFormat="1">
       <c r="A237" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B237" s="33">
         <v>1336</v>
       </c>
       <c r="C237" s="33">
         <v>2134</v>
       </c>
       <c r="D237" s="33">
         <v>2932</v>
       </c>
       <c r="E237" s="33">
         <v>3730</v>
       </c>
       <c r="F237" s="33">
         <v>4565</v>
       </c>
-      <c r="G237" s="84"/>
+      <c r="G237" s="33">
+        <v>5399</v>
+      </c>
       <c r="H237" s="33"/>
       <c r="I237" s="33"/>
       <c r="J237" s="33"/>
       <c r="K237" s="89"/>
       <c r="L237" s="33"/>
       <c r="M237" s="92"/>
       <c r="N237" s="70"/>
       <c r="O237" s="70"/>
     </row>
     <row r="238" spans="1:15" s="1" customFormat="1">
       <c r="A238" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B238" s="33">
         <v>4688</v>
       </c>
       <c r="C238" s="33">
         <v>5292</v>
       </c>
       <c r="D238" s="33">
         <v>5895</v>
       </c>
       <c r="E238" s="33">
         <v>6499</v>
       </c>
       <c r="F238" s="33">
         <v>6499</v>
       </c>
-      <c r="G238" s="84"/>
+      <c r="G238" s="33">
+        <v>6499</v>
+      </c>
       <c r="H238" s="33"/>
       <c r="I238" s="33"/>
       <c r="J238" s="33"/>
       <c r="K238" s="89"/>
       <c r="L238" s="33"/>
       <c r="M238" s="92"/>
       <c r="N238" s="70"/>
       <c r="O238" s="70"/>
     </row>
     <row r="239" spans="1:15" s="1" customFormat="1">
       <c r="A239" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B239" s="33">
         <v>29052</v>
       </c>
       <c r="C239" s="33">
         <v>80357</v>
       </c>
       <c r="D239" s="33">
         <v>136398</v>
       </c>
       <c r="E239" s="33">
         <v>188766</v>
       </c>
       <c r="F239" s="33">
         <v>229862</v>
       </c>
-      <c r="G239" s="84"/>
+      <c r="G239" s="33">
+        <v>270116</v>
+      </c>
       <c r="H239" s="33"/>
       <c r="I239" s="33"/>
       <c r="J239" s="33"/>
       <c r="K239" s="89"/>
       <c r="L239" s="33"/>
       <c r="M239" s="92"/>
       <c r="N239" s="70"/>
       <c r="O239" s="70"/>
     </row>
     <row r="240" spans="1:15" s="38" customFormat="1">
       <c r="A240" s="62" t="s">
         <v>66</v>
       </c>
       <c r="B240" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C240" s="81">
         <v>20188</v>
       </c>
       <c r="D240" s="33">
         <v>37624</v>
       </c>
       <c r="E240" s="33">
         <v>56698</v>
       </c>
       <c r="F240" s="33">
         <v>76075</v>
       </c>
-      <c r="G240" s="88"/>
+      <c r="G240" s="33">
+        <v>90808</v>
+      </c>
       <c r="H240" s="81"/>
       <c r="I240" s="81"/>
       <c r="J240" s="81"/>
       <c r="K240" s="96"/>
       <c r="L240" s="81"/>
       <c r="M240" s="97"/>
       <c r="N240" s="71"/>
       <c r="O240" s="71"/>
     </row>
     <row r="241" spans="1:15" s="38" customFormat="1">
       <c r="A241" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B241" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C241" s="81">
         <v>20188</v>
       </c>
       <c r="D241" s="33">
         <v>37624</v>
       </c>
       <c r="E241" s="33">
         <v>56698</v>
       </c>
       <c r="F241" s="33">
         <v>76075</v>
       </c>
-      <c r="G241" s="88"/>
+      <c r="G241" s="33">
+        <v>90808</v>
+      </c>
       <c r="H241" s="81"/>
       <c r="I241" s="81"/>
       <c r="J241" s="81"/>
       <c r="K241" s="96"/>
       <c r="L241" s="81"/>
       <c r="M241" s="97"/>
       <c r="N241" s="71"/>
       <c r="O241" s="71"/>
     </row>
     <row r="242" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A242" s="62" t="s">
         <v>67</v>
       </c>
       <c r="B242" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C242" s="81">
         <v>20188</v>
       </c>
       <c r="D242" s="33">
         <v>37624</v>
       </c>
       <c r="E242" s="33">
         <v>56698</v>
       </c>
       <c r="F242" s="33">
         <v>76075</v>
       </c>
-      <c r="G242" s="88"/>
+      <c r="G242" s="33">
+        <v>90808</v>
+      </c>
       <c r="H242" s="81"/>
       <c r="I242" s="81"/>
       <c r="J242" s="81"/>
       <c r="K242" s="96"/>
       <c r="L242" s="81"/>
       <c r="M242" s="97"/>
       <c r="N242" s="71"/>
       <c r="O242" s="71"/>
     </row>
     <row r="243" spans="1:15" s="38" customFormat="1">
       <c r="A243" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B243" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C243" s="81">
         <v>20188</v>
       </c>
       <c r="D243" s="33">
         <v>37624</v>
       </c>
       <c r="E243" s="33">
         <v>56698</v>
       </c>
       <c r="F243" s="33">
         <v>76075</v>
       </c>
-      <c r="G243" s="88"/>
+      <c r="G243" s="33">
+        <v>90808</v>
+      </c>
       <c r="H243" s="81"/>
       <c r="I243" s="81"/>
       <c r="J243" s="81"/>
       <c r="K243" s="96"/>
       <c r="L243" s="81"/>
       <c r="M243" s="97"/>
       <c r="N243" s="71"/>
       <c r="O243" s="71"/>
     </row>
     <row r="244" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A244" s="62" t="s">
         <v>68</v>
       </c>
       <c r="B244" s="33">
         <v>422</v>
       </c>
       <c r="C244" s="33">
         <v>860</v>
       </c>
       <c r="D244" s="33">
         <v>1103</v>
       </c>
       <c r="E244" s="33">
         <v>1673</v>
       </c>
       <c r="F244" s="33">
         <v>1973</v>
       </c>
-      <c r="G244" s="89"/>
+      <c r="G244" s="33">
+        <v>2473</v>
+      </c>
       <c r="H244" s="89"/>
       <c r="I244" s="89"/>
       <c r="J244" s="89"/>
       <c r="K244" s="89"/>
       <c r="L244" s="33"/>
       <c r="M244" s="92"/>
       <c r="N244" s="71"/>
       <c r="O244" s="71"/>
     </row>
     <row r="245" spans="1:15" s="38" customFormat="1">
       <c r="A245" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B245" s="33">
         <v>422</v>
       </c>
       <c r="C245" s="33">
         <v>860</v>
       </c>
       <c r="D245" s="33">
         <v>1103</v>
       </c>
       <c r="E245" s="33">
         <v>1673</v>
       </c>
       <c r="F245" s="33">
         <v>1973</v>
       </c>
-      <c r="G245" s="89"/>
+      <c r="G245" s="33">
+        <v>2473</v>
+      </c>
       <c r="H245" s="89"/>
       <c r="I245" s="89"/>
       <c r="J245" s="89"/>
       <c r="K245" s="89"/>
       <c r="L245" s="33"/>
       <c r="M245" s="92"/>
       <c r="N245" s="71"/>
       <c r="O245" s="71"/>
     </row>
     <row r="246" spans="1:15" s="1" customFormat="1" ht="79.5">
       <c r="A246" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B246" s="33">
         <v>77</v>
       </c>
       <c r="C246" s="33">
         <v>412</v>
       </c>
       <c r="D246" s="33">
         <v>544</v>
       </c>
       <c r="E246" s="33">
         <v>707</v>
       </c>
       <c r="F246" s="33">
         <v>779</v>
       </c>
-      <c r="G246" s="84"/>
+      <c r="G246" s="33">
+        <v>969</v>
+      </c>
       <c r="H246" s="33"/>
       <c r="I246" s="33"/>
       <c r="J246" s="33"/>
       <c r="K246" s="89"/>
       <c r="L246" s="33"/>
       <c r="M246" s="92"/>
       <c r="N246" s="70"/>
       <c r="O246" s="70"/>
     </row>
     <row r="247" spans="1:15" s="38" customFormat="1">
       <c r="A247" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B247" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C247" s="81">
         <v>6</v>
       </c>
       <c r="D247" s="33">
         <v>13</v>
       </c>
       <c r="E247" s="33">
         <v>19</v>
       </c>
       <c r="F247" s="33">
         <v>23</v>
       </c>
-      <c r="G247" s="88"/>
+      <c r="G247" s="33">
+        <v>28</v>
+      </c>
       <c r="H247" s="81"/>
       <c r="I247" s="81"/>
       <c r="J247" s="81"/>
       <c r="K247" s="96"/>
       <c r="L247" s="81"/>
       <c r="M247" s="97"/>
       <c r="N247" s="71"/>
       <c r="O247" s="71"/>
     </row>
     <row r="248" spans="1:15" s="38" customFormat="1">
       <c r="A248" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B248" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C248" s="81">
         <v>9</v>
       </c>
       <c r="D248" s="33">
         <v>17</v>
       </c>
       <c r="E248" s="33">
         <v>26</v>
       </c>
       <c r="F248" s="33">
         <v>27</v>
       </c>
-      <c r="G248" s="88"/>
+      <c r="G248" s="33">
+        <v>27</v>
+      </c>
       <c r="H248" s="81"/>
       <c r="I248" s="81"/>
       <c r="J248" s="81"/>
       <c r="K248" s="96"/>
       <c r="L248" s="81"/>
       <c r="M248" s="97"/>
       <c r="N248" s="71"/>
       <c r="O248" s="71"/>
     </row>
     <row r="249" spans="1:15" s="38" customFormat="1">
       <c r="A249" s="76" t="s">
         <v>11</v>
       </c>
       <c r="B249" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C249" s="81">
         <v>3</v>
       </c>
       <c r="D249" s="33">
         <v>10</v>
       </c>
       <c r="E249" s="33">
         <v>44</v>
       </c>
       <c r="F249" s="33">
         <v>45</v>
       </c>
-      <c r="G249" s="88"/>
+      <c r="G249" s="33">
+        <v>54</v>
+      </c>
       <c r="H249" s="81"/>
       <c r="I249" s="81"/>
       <c r="J249" s="81"/>
       <c r="K249" s="96"/>
       <c r="L249" s="81"/>
       <c r="M249" s="97"/>
       <c r="N249" s="71"/>
       <c r="O249" s="71"/>
     </row>
     <row r="250" spans="1:15" s="38" customFormat="1">
       <c r="A250" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B250" s="33">
         <v>11</v>
       </c>
       <c r="C250" s="33">
         <v>117</v>
       </c>
       <c r="D250" s="33">
         <v>223</v>
       </c>
       <c r="E250" s="33">
         <v>329</v>
       </c>
       <c r="F250" s="33">
         <v>343</v>
       </c>
-      <c r="G250" s="88"/>
+      <c r="G250" s="33">
+        <v>358</v>
+      </c>
       <c r="H250" s="81"/>
       <c r="I250" s="81"/>
       <c r="J250" s="33"/>
       <c r="K250" s="89"/>
       <c r="L250" s="33"/>
       <c r="M250" s="92"/>
       <c r="N250" s="71"/>
       <c r="O250" s="71"/>
     </row>
     <row r="251" spans="1:15" s="38" customFormat="1">
       <c r="A251" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C251" s="33">
         <v>277</v>
       </c>
       <c r="D251" s="33">
         <v>281</v>
       </c>
       <c r="E251" s="33">
         <v>289</v>
       </c>
       <c r="F251" s="33">
         <v>341</v>
       </c>
-      <c r="G251" s="88"/>
+      <c r="G251" s="33">
+        <v>502</v>
+      </c>
       <c r="H251" s="81"/>
       <c r="I251" s="81"/>
       <c r="J251" s="33"/>
       <c r="K251" s="89"/>
       <c r="L251" s="33"/>
       <c r="M251" s="92"/>
       <c r="N251" s="71"/>
       <c r="O251" s="71"/>
     </row>
     <row r="252" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A252" s="62" t="s">
         <v>70</v>
       </c>
       <c r="B252" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C252" s="33">
         <v>191</v>
       </c>
       <c r="D252" s="33">
         <v>268</v>
       </c>
       <c r="E252" s="33">
         <v>410</v>
       </c>
       <c r="F252" s="33">
         <v>473</v>
       </c>
-      <c r="G252" s="88"/>
+      <c r="G252" s="33">
+        <v>527</v>
+      </c>
       <c r="H252" s="81"/>
       <c r="I252" s="81"/>
       <c r="J252" s="33"/>
       <c r="K252" s="89"/>
       <c r="L252" s="33"/>
       <c r="M252" s="92"/>
       <c r="N252" s="71"/>
       <c r="O252" s="71"/>
     </row>
     <row r="253" spans="1:15" s="38" customFormat="1">
       <c r="A253" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B253" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C253" s="33">
         <v>191</v>
       </c>
       <c r="D253" s="33">
         <v>268</v>
       </c>
       <c r="E253" s="33">
         <v>410</v>
       </c>
       <c r="F253" s="33">
         <v>473</v>
       </c>
-      <c r="G253" s="88"/>
+      <c r="G253" s="33">
+        <v>527</v>
+      </c>
       <c r="H253" s="81"/>
       <c r="I253" s="81"/>
       <c r="J253" s="33"/>
       <c r="K253" s="89"/>
       <c r="L253" s="33"/>
       <c r="M253" s="92"/>
       <c r="N253" s="71"/>
       <c r="O253" s="71"/>
     </row>
     <row r="254" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A254" s="62" t="s">
         <v>103</v>
       </c>
       <c r="B254" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C254" s="81">
         <v>0</v>
       </c>
       <c r="D254" s="33">
         <v>1</v>
       </c>
       <c r="E254" s="33">
         <v>1</v>
       </c>
       <c r="F254" s="33">
         <v>2</v>
       </c>
-      <c r="G254" s="88"/>
+      <c r="G254" s="33">
+        <v>2</v>
+      </c>
       <c r="H254" s="81"/>
       <c r="I254" s="81"/>
       <c r="J254" s="81"/>
       <c r="K254" s="96"/>
       <c r="L254" s="81"/>
       <c r="M254" s="97"/>
       <c r="N254" s="71"/>
       <c r="O254" s="71"/>
     </row>
     <row r="255" spans="1:15" s="38" customFormat="1">
       <c r="A255" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B255" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C255" s="81">
         <v>0</v>
       </c>
       <c r="D255" s="33">
         <v>1</v>
       </c>
       <c r="E255" s="33">
         <v>1</v>
       </c>
       <c r="F255" s="33">
         <v>2</v>
       </c>
-      <c r="G255" s="88"/>
+      <c r="G255" s="33">
+        <v>2</v>
+      </c>
       <c r="H255" s="81"/>
       <c r="I255" s="81"/>
       <c r="J255" s="81"/>
       <c r="K255" s="96"/>
       <c r="L255" s="81"/>
       <c r="M255" s="97"/>
       <c r="N255" s="71"/>
       <c r="O255" s="71"/>
     </row>
     <row r="256" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A256" s="62" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B256" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C256" s="81">
         <v>3347</v>
       </c>
       <c r="D256" s="33">
         <v>6695</v>
       </c>
       <c r="E256" s="33">
         <v>10042</v>
       </c>
       <c r="F256" s="33">
         <v>11168</v>
       </c>
-      <c r="G256" s="88"/>
+      <c r="G256" s="33">
+        <v>12295</v>
+      </c>
       <c r="H256" s="81"/>
       <c r="I256" s="81"/>
       <c r="J256" s="81"/>
       <c r="K256" s="96"/>
       <c r="L256" s="81"/>
       <c r="M256" s="97"/>
       <c r="N256" s="71"/>
       <c r="O256" s="71"/>
     </row>
     <row r="257" spans="1:15" s="38" customFormat="1">
       <c r="A257" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B257" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C257" s="81">
         <v>3347</v>
       </c>
       <c r="D257" s="33">
         <v>6695</v>
       </c>
       <c r="E257" s="33">
         <v>10042</v>
       </c>
       <c r="F257" s="33">
         <v>11168</v>
       </c>
-      <c r="G257" s="88"/>
+      <c r="G257" s="33">
+        <v>12295</v>
+      </c>
       <c r="H257" s="81"/>
       <c r="I257" s="81"/>
       <c r="J257" s="81"/>
       <c r="K257" s="96"/>
       <c r="L257" s="81"/>
       <c r="M257" s="97"/>
       <c r="N257" s="71"/>
       <c r="O257" s="71"/>
     </row>
-    <row r="258" spans="1:15" s="38" customFormat="1" ht="18.75" customHeight="1">
+    <row r="258" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A258" s="62" t="s">
         <v>71</v>
       </c>
       <c r="B258" s="33">
         <v>8108</v>
       </c>
       <c r="C258" s="33">
         <v>15057</v>
       </c>
       <c r="D258" s="33">
         <v>23533</v>
       </c>
       <c r="E258" s="33">
         <v>31083</v>
       </c>
       <c r="F258" s="33">
         <v>37639</v>
       </c>
-      <c r="G258" s="89"/>
+      <c r="G258" s="33">
+        <v>45208</v>
+      </c>
       <c r="H258" s="89"/>
       <c r="I258" s="89"/>
       <c r="J258" s="89"/>
       <c r="K258" s="89"/>
       <c r="L258" s="33"/>
       <c r="M258" s="92"/>
       <c r="N258" s="71"/>
       <c r="O258" s="71"/>
     </row>
     <row r="259" spans="1:15" s="38" customFormat="1">
       <c r="A259" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B259" s="33">
         <v>8108</v>
       </c>
       <c r="C259" s="33">
         <v>15057</v>
       </c>
       <c r="D259" s="33">
         <v>23533</v>
       </c>
       <c r="E259" s="33">
         <v>31083</v>
       </c>
       <c r="F259" s="33">
         <v>37639</v>
       </c>
-      <c r="G259" s="89"/>
+      <c r="G259" s="33">
+        <v>45208</v>
+      </c>
       <c r="H259" s="89"/>
       <c r="I259" s="89"/>
       <c r="J259" s="89"/>
       <c r="K259" s="89"/>
       <c r="L259" s="33"/>
       <c r="M259" s="92"/>
       <c r="N259" s="71"/>
       <c r="O259" s="71"/>
     </row>
     <row r="260" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A260" s="62" t="s">
         <v>72</v>
       </c>
       <c r="B260" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C260" s="33">
         <v>22</v>
       </c>
       <c r="D260" s="33">
         <v>22</v>
       </c>
       <c r="E260" s="33">
         <v>22</v>
       </c>
       <c r="F260" s="33">
         <v>105</v>
       </c>
-      <c r="G260" s="89"/>
+      <c r="G260" s="33">
+        <v>105</v>
+      </c>
       <c r="H260" s="89"/>
       <c r="I260" s="89"/>
       <c r="J260" s="89"/>
       <c r="K260" s="89"/>
       <c r="L260" s="33"/>
       <c r="M260" s="92"/>
       <c r="N260" s="71"/>
       <c r="O260" s="71"/>
     </row>
     <row r="261" spans="1:15" s="38" customFormat="1">
       <c r="A261" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B261" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C261" s="33">
         <v>22</v>
       </c>
       <c r="D261" s="33">
         <v>22</v>
       </c>
       <c r="E261" s="33">
         <v>22</v>
       </c>
       <c r="F261" s="33">
         <v>105</v>
       </c>
-      <c r="G261" s="89"/>
+      <c r="G261" s="33">
+        <v>105</v>
+      </c>
       <c r="H261" s="89"/>
       <c r="I261" s="89"/>
       <c r="J261" s="89"/>
       <c r="K261" s="89"/>
       <c r="L261" s="33"/>
       <c r="M261" s="92"/>
       <c r="N261" s="71"/>
       <c r="O261" s="71"/>
     </row>
     <row r="262" spans="1:15" s="38" customFormat="1">
       <c r="A262" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B262" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C262" s="33">
         <v>22</v>
       </c>
       <c r="D262" s="33">
         <v>178</v>
       </c>
       <c r="E262" s="33">
         <v>306</v>
       </c>
       <c r="F262" s="33">
         <v>403</v>
       </c>
-      <c r="G262" s="84"/>
+      <c r="G262" s="33">
+        <v>545</v>
+      </c>
       <c r="H262" s="33"/>
       <c r="I262" s="33"/>
       <c r="J262" s="33"/>
       <c r="K262" s="89"/>
       <c r="L262" s="33"/>
       <c r="M262" s="92"/>
       <c r="N262" s="71"/>
       <c r="O262" s="71"/>
     </row>
     <row r="263" spans="1:15" s="38" customFormat="1">
       <c r="A263" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B263" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C263" s="81">
         <v>2</v>
       </c>
       <c r="D263" s="33">
         <v>4</v>
       </c>
       <c r="E263" s="33">
         <v>6</v>
       </c>
       <c r="F263" s="33">
         <v>6</v>
       </c>
-      <c r="G263" s="88"/>
+      <c r="G263" s="33">
+        <v>6</v>
+      </c>
       <c r="H263" s="81"/>
       <c r="I263" s="81"/>
       <c r="J263" s="81"/>
       <c r="K263" s="96"/>
       <c r="L263" s="81"/>
       <c r="M263" s="97"/>
       <c r="N263" s="71"/>
       <c r="O263" s="71"/>
     </row>
     <row r="264" spans="1:15" s="38" customFormat="1">
       <c r="A264" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B264" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C264" s="33">
         <v>20</v>
       </c>
       <c r="D264" s="33">
         <v>174</v>
       </c>
       <c r="E264" s="33">
         <v>300</v>
       </c>
       <c r="F264" s="33">
         <v>397</v>
       </c>
-      <c r="G264" s="84"/>
+      <c r="G264" s="33">
+        <v>539</v>
+      </c>
       <c r="H264" s="33"/>
       <c r="I264" s="33"/>
       <c r="J264" s="33"/>
       <c r="K264" s="89"/>
       <c r="L264" s="33"/>
       <c r="M264" s="92"/>
       <c r="N264" s="71"/>
       <c r="O264" s="71"/>
     </row>
-    <row r="265" spans="1:15" s="38" customFormat="1" ht="14.25" customHeight="1">
+    <row r="265" spans="1:15" s="38" customFormat="1">
       <c r="A265" s="62" t="s">
         <v>74</v>
       </c>
       <c r="B265" s="78">
         <v>393765.8</v>
       </c>
       <c r="C265" s="78">
         <v>752529.8</v>
       </c>
       <c r="D265" s="78">
         <v>1103591.3</v>
       </c>
       <c r="E265" s="78">
         <v>1320707.8</v>
       </c>
       <c r="F265" s="78">
         <v>1506855.9</v>
       </c>
-      <c r="G265" s="85"/>
+      <c r="G265" s="78">
+        <v>1667646.9</v>
+      </c>
       <c r="H265" s="78"/>
       <c r="I265" s="78"/>
       <c r="J265" s="78"/>
       <c r="K265" s="90"/>
       <c r="L265" s="78"/>
       <c r="M265" s="94"/>
       <c r="N265" s="71"/>
       <c r="O265" s="71"/>
     </row>
     <row r="266" spans="1:15" s="38" customFormat="1">
       <c r="A266" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B266" s="78">
         <v>303910.8</v>
       </c>
       <c r="C266" s="78">
         <v>587749</v>
       </c>
       <c r="D266" s="78">
         <v>859030.4</v>
       </c>
       <c r="E266" s="78">
         <v>1055276.5</v>
       </c>
       <c r="F266" s="78">
         <v>1221866.7</v>
       </c>
-      <c r="G266" s="85"/>
+      <c r="G266" s="78">
+        <v>1360251.7</v>
+      </c>
       <c r="H266" s="78"/>
       <c r="I266" s="78"/>
       <c r="J266" s="78"/>
       <c r="K266" s="90"/>
       <c r="L266" s="78"/>
       <c r="M266" s="94"/>
       <c r="N266" s="71"/>
       <c r="O266" s="71"/>
     </row>
     <row r="267" spans="1:15" s="38" customFormat="1">
       <c r="A267" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B267" s="78">
         <v>9643.6</v>
       </c>
       <c r="C267" s="78">
         <v>16873.3</v>
       </c>
       <c r="D267" s="78">
         <v>25550.9</v>
       </c>
       <c r="E267" s="78">
         <v>40363.5</v>
       </c>
       <c r="F267" s="78">
         <v>59581.9</v>
       </c>
-      <c r="G267" s="85"/>
+      <c r="G267" s="78">
+        <v>81648.2</v>
+      </c>
       <c r="H267" s="78"/>
       <c r="I267" s="78"/>
       <c r="J267" s="78"/>
       <c r="K267" s="90"/>
       <c r="L267" s="78"/>
       <c r="M267" s="94"/>
       <c r="N267" s="71"/>
       <c r="O267" s="71"/>
     </row>
     <row r="268" spans="1:15" s="38" customFormat="1">
       <c r="A268" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B268" s="78">
         <v>79944</v>
       </c>
       <c r="C268" s="78">
         <v>147309.70000000001</v>
       </c>
       <c r="D268" s="78">
         <v>218081.7</v>
       </c>
       <c r="E268" s="78">
         <v>223809</v>
       </c>
       <c r="F268" s="78">
         <v>223809</v>
       </c>
-      <c r="G268" s="85"/>
+      <c r="G268" s="78">
+        <v>223809.1</v>
+      </c>
       <c r="H268" s="78"/>
       <c r="I268" s="78"/>
       <c r="J268" s="78"/>
       <c r="K268" s="90"/>
       <c r="L268" s="78"/>
       <c r="M268" s="94"/>
       <c r="N268" s="71"/>
       <c r="O268" s="71"/>
     </row>
     <row r="269" spans="1:15" s="1" customFormat="1">
       <c r="A269" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B269" s="78">
         <v>267.39999999999998</v>
       </c>
       <c r="C269" s="78">
         <v>597.9</v>
       </c>
       <c r="D269" s="78">
         <v>928.3</v>
       </c>
       <c r="E269" s="78">
         <v>1258.8</v>
       </c>
       <c r="F269" s="78">
         <v>1598.4</v>
       </c>
-      <c r="G269" s="85"/>
+      <c r="G269" s="78">
+        <v>1937.9</v>
+      </c>
       <c r="H269" s="78"/>
       <c r="I269" s="78"/>
       <c r="J269" s="78"/>
       <c r="K269" s="90"/>
       <c r="L269" s="78"/>
       <c r="M269" s="94"/>
       <c r="N269" s="70"/>
       <c r="O269" s="70"/>
     </row>
     <row r="270" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A270" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B270" s="78">
         <v>1408.5</v>
       </c>
       <c r="C270" s="78">
         <v>2573.8000000000002</v>
       </c>
       <c r="D270" s="78">
         <v>3743.3</v>
       </c>
       <c r="E270" s="78">
         <v>4291.3</v>
       </c>
       <c r="F270" s="78">
         <v>4627.8999999999996</v>
       </c>
-      <c r="G270" s="85"/>
+      <c r="G270" s="78">
+        <v>4915</v>
+      </c>
       <c r="H270" s="78"/>
       <c r="I270" s="78"/>
       <c r="J270" s="78"/>
       <c r="K270" s="90"/>
       <c r="L270" s="78"/>
       <c r="M270" s="94"/>
       <c r="N270" s="70"/>
       <c r="O270" s="70"/>
     </row>
-    <row r="271" spans="1:15" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="271" spans="1:15" s="1" customFormat="1">
       <c r="A271" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B271" s="78">
         <v>337.7</v>
       </c>
       <c r="C271" s="78">
         <v>697.1</v>
       </c>
       <c r="D271" s="78">
         <v>1050.5999999999999</v>
       </c>
       <c r="E271" s="78">
         <v>1296.5999999999999</v>
       </c>
       <c r="F271" s="78">
         <v>1385.7</v>
       </c>
-      <c r="G271" s="85"/>
+      <c r="G271" s="78">
+        <v>1387.8</v>
+      </c>
       <c r="H271" s="78"/>
       <c r="I271" s="78"/>
       <c r="J271" s="78"/>
       <c r="K271" s="90"/>
       <c r="L271" s="78"/>
       <c r="M271" s="94"/>
       <c r="N271" s="70"/>
       <c r="O271" s="70"/>
     </row>
-    <row r="272" spans="1:15" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="272" spans="1:15" s="1" customFormat="1">
       <c r="A272" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B272" s="78">
         <v>454.6</v>
       </c>
       <c r="C272" s="78">
         <v>894.3</v>
       </c>
       <c r="D272" s="78">
         <v>1347.3</v>
       </c>
       <c r="E272" s="78">
         <v>1565.5</v>
       </c>
       <c r="F272" s="78">
         <v>1734.4</v>
       </c>
-      <c r="G272" s="85"/>
+      <c r="G272" s="78">
+        <v>1882.6</v>
+      </c>
       <c r="H272" s="78"/>
       <c r="I272" s="78"/>
       <c r="J272" s="78"/>
       <c r="K272" s="90"/>
       <c r="L272" s="78"/>
       <c r="M272" s="94"/>
       <c r="N272" s="70"/>
       <c r="O272" s="70"/>
     </row>
-    <row r="273" spans="1:15" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="273" spans="1:15" s="1" customFormat="1">
       <c r="A273" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B273" s="78">
         <v>254.6</v>
       </c>
       <c r="C273" s="78">
         <v>336.4</v>
       </c>
       <c r="D273" s="78">
         <v>412</v>
       </c>
       <c r="E273" s="78">
         <v>414.1</v>
       </c>
       <c r="F273" s="78">
         <v>416.2</v>
       </c>
-      <c r="G273" s="85"/>
+      <c r="G273" s="78">
+        <v>423.3</v>
+      </c>
       <c r="H273" s="78"/>
       <c r="I273" s="78"/>
       <c r="J273" s="78"/>
       <c r="K273" s="90"/>
       <c r="L273" s="78"/>
       <c r="M273" s="94"/>
       <c r="N273" s="70"/>
       <c r="O273" s="70"/>
     </row>
     <row r="274" spans="1:15" s="1" customFormat="1">
       <c r="A274" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B274" s="78">
         <v>0.8</v>
       </c>
       <c r="C274" s="78">
         <v>0.9</v>
       </c>
       <c r="D274" s="78">
         <v>1</v>
       </c>
       <c r="E274" s="78">
         <v>1.1000000000000001</v>
       </c>
       <c r="F274" s="78">
         <v>1.6</v>
       </c>
-      <c r="G274" s="85"/>
+      <c r="G274" s="78">
+        <v>29.3</v>
+      </c>
       <c r="H274" s="78"/>
       <c r="I274" s="78"/>
       <c r="J274" s="78"/>
       <c r="K274" s="90"/>
       <c r="L274" s="78"/>
       <c r="M274" s="94"/>
       <c r="N274" s="70"/>
       <c r="O274" s="70"/>
     </row>
     <row r="275" spans="1:15" s="1" customFormat="1">
       <c r="A275" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B275" s="78">
         <v>330.7</v>
       </c>
       <c r="C275" s="78">
         <v>573.79999999999995</v>
       </c>
       <c r="D275" s="78">
         <v>822</v>
       </c>
       <c r="E275" s="78">
         <v>865.3</v>
       </c>
       <c r="F275" s="78">
         <v>896.5</v>
       </c>
-      <c r="G275" s="85"/>
+      <c r="G275" s="78">
+        <v>929.7</v>
+      </c>
       <c r="H275" s="78"/>
       <c r="I275" s="78"/>
       <c r="J275" s="78"/>
       <c r="K275" s="90"/>
       <c r="L275" s="78"/>
       <c r="M275" s="94"/>
       <c r="N275" s="70"/>
       <c r="O275" s="70"/>
     </row>
     <row r="276" spans="1:15" s="1" customFormat="1">
       <c r="A276" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B276" s="78">
         <v>9.6999999999999993</v>
       </c>
       <c r="C276" s="78">
         <v>17.2</v>
       </c>
       <c r="D276" s="78">
         <v>24.7</v>
       </c>
       <c r="E276" s="78">
         <v>32.200000000000003</v>
       </c>
       <c r="F276" s="78">
         <v>40.1</v>
       </c>
-      <c r="G276" s="85"/>
+      <c r="G276" s="78">
+        <v>48.9</v>
+      </c>
       <c r="H276" s="78"/>
       <c r="I276" s="78"/>
       <c r="J276" s="78"/>
       <c r="K276" s="90"/>
       <c r="L276" s="78"/>
       <c r="M276" s="94"/>
       <c r="N276" s="70"/>
       <c r="O276" s="70"/>
     </row>
     <row r="277" spans="1:15" s="1" customFormat="1">
       <c r="A277" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B277" s="78">
         <v>8.3000000000000007</v>
       </c>
       <c r="C277" s="78">
         <v>15.3</v>
       </c>
       <c r="D277" s="78">
         <v>22.3</v>
       </c>
       <c r="E277" s="78">
         <v>29.2</v>
       </c>
       <c r="F277" s="78">
         <v>42.2</v>
       </c>
-      <c r="G277" s="85"/>
+      <c r="G277" s="78">
+        <v>61.9</v>
+      </c>
       <c r="H277" s="78"/>
       <c r="I277" s="78"/>
       <c r="J277" s="78"/>
       <c r="K277" s="90"/>
       <c r="L277" s="78"/>
       <c r="M277" s="94"/>
       <c r="N277" s="70"/>
       <c r="O277" s="70"/>
     </row>
     <row r="278" spans="1:15" s="1" customFormat="1">
       <c r="A278" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B278" s="78">
         <v>12</v>
       </c>
       <c r="C278" s="78">
         <v>38.700000000000003</v>
       </c>
       <c r="D278" s="78">
         <v>63.4</v>
       </c>
       <c r="E278" s="78">
         <v>87.2</v>
       </c>
       <c r="F278" s="78">
         <v>111.1</v>
       </c>
-      <c r="G278" s="85"/>
+      <c r="G278" s="78">
+        <v>151.5</v>
+      </c>
       <c r="H278" s="78"/>
       <c r="I278" s="78"/>
       <c r="J278" s="78"/>
       <c r="K278" s="90"/>
       <c r="L278" s="78"/>
       <c r="M278" s="94"/>
       <c r="N278" s="70"/>
       <c r="O278" s="70"/>
     </row>
     <row r="279" spans="1:15" s="1" customFormat="1">
       <c r="A279" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B279" s="78">
         <v>21343.3</v>
       </c>
       <c r="C279" s="78">
         <v>43100.5</v>
       </c>
       <c r="D279" s="78">
         <v>62979.6</v>
       </c>
       <c r="E279" s="78">
         <v>84673.9</v>
       </c>
       <c r="F279" s="78">
         <v>107279.5</v>
       </c>
-      <c r="G279" s="85"/>
+      <c r="G279" s="78">
+        <v>130519.9</v>
+      </c>
       <c r="H279" s="78"/>
       <c r="I279" s="82"/>
       <c r="J279" s="78"/>
       <c r="K279" s="90"/>
       <c r="L279" s="78"/>
       <c r="M279" s="94"/>
       <c r="N279" s="70"/>
       <c r="O279" s="70"/>
     </row>
     <row r="280" spans="1:15" s="1" customFormat="1">
       <c r="A280" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B280" s="78">
         <v>3220</v>
       </c>
       <c r="C280" s="78">
         <v>6283</v>
       </c>
       <c r="D280" s="78">
         <v>9192</v>
       </c>
       <c r="E280" s="78">
         <v>12351</v>
       </c>
       <c r="F280" s="78">
         <v>15539</v>
       </c>
-      <c r="G280" s="85"/>
+      <c r="G280" s="78">
+        <v>18815</v>
+      </c>
       <c r="H280" s="78"/>
       <c r="I280" s="82"/>
       <c r="J280" s="78"/>
       <c r="K280" s="90"/>
       <c r="L280" s="78"/>
       <c r="M280" s="94"/>
       <c r="N280" s="70"/>
       <c r="O280" s="70"/>
     </row>
     <row r="281" spans="1:15" s="1" customFormat="1">
       <c r="A281" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B281" s="78">
         <v>1961.8</v>
       </c>
       <c r="C281" s="78">
         <v>4053.2</v>
       </c>
       <c r="D281" s="78">
         <v>5847.7</v>
       </c>
       <c r="E281" s="78">
         <v>7933.2</v>
       </c>
       <c r="F281" s="78">
         <v>10174.700000000001</v>
       </c>
-      <c r="G281" s="85"/>
+      <c r="G281" s="78">
+        <v>12528.2</v>
+      </c>
       <c r="H281" s="78"/>
       <c r="I281" s="82"/>
       <c r="J281" s="78"/>
       <c r="K281" s="90"/>
       <c r="L281" s="78"/>
       <c r="M281" s="94"/>
       <c r="N281" s="70"/>
       <c r="O281" s="70"/>
     </row>
     <row r="282" spans="1:15" s="1" customFormat="1">
       <c r="A282" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B282" s="78">
         <v>2330.8000000000002</v>
       </c>
       <c r="C282" s="78">
         <v>4665.6000000000004</v>
       </c>
       <c r="D282" s="78">
         <v>6717.4</v>
       </c>
       <c r="E282" s="78">
         <v>9019.2000000000007</v>
       </c>
       <c r="F282" s="78">
         <v>11396</v>
       </c>
-      <c r="G282" s="85"/>
+      <c r="G282" s="78">
+        <v>13669.8</v>
+      </c>
       <c r="H282" s="78"/>
       <c r="I282" s="82"/>
       <c r="J282" s="78"/>
       <c r="K282" s="90"/>
       <c r="L282" s="78"/>
       <c r="M282" s="94"/>
       <c r="N282" s="70"/>
       <c r="O282" s="70"/>
     </row>
     <row r="283" spans="1:15" s="1" customFormat="1">
       <c r="A283" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B283" s="78">
         <v>3367.6</v>
       </c>
       <c r="C283" s="78">
         <v>6785.3</v>
       </c>
       <c r="D283" s="78">
         <v>9956.1</v>
       </c>
       <c r="E283" s="78">
         <v>13059</v>
       </c>
       <c r="F283" s="78">
         <v>16312.6</v>
       </c>
-      <c r="G283" s="85"/>
+      <c r="G283" s="78">
+        <v>19722.7</v>
+      </c>
       <c r="H283" s="78"/>
       <c r="I283" s="82"/>
       <c r="J283" s="78"/>
       <c r="K283" s="90"/>
       <c r="L283" s="78"/>
       <c r="M283" s="94"/>
       <c r="N283" s="70"/>
       <c r="O283" s="70"/>
     </row>
     <row r="284" spans="1:15" s="1" customFormat="1">
       <c r="A284" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B284" s="78">
         <v>1703.9</v>
       </c>
       <c r="C284" s="78">
         <v>3397.6</v>
       </c>
       <c r="D284" s="78">
         <v>5027.1000000000004</v>
       </c>
       <c r="E284" s="78">
         <v>6826.6</v>
       </c>
       <c r="F284" s="78">
         <v>8788.7999999999993</v>
       </c>
-      <c r="G284" s="85"/>
+      <c r="G284" s="78">
+        <v>10682.2</v>
+      </c>
       <c r="H284" s="78"/>
       <c r="I284" s="82"/>
       <c r="J284" s="78"/>
       <c r="K284" s="90"/>
       <c r="L284" s="78"/>
       <c r="M284" s="94"/>
       <c r="N284" s="70"/>
       <c r="O284" s="70"/>
     </row>
     <row r="285" spans="1:15" s="1" customFormat="1">
       <c r="A285" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B285" s="78">
         <v>5366</v>
       </c>
       <c r="C285" s="78">
         <v>10954</v>
       </c>
       <c r="D285" s="78">
         <v>16102</v>
       </c>
       <c r="E285" s="78">
         <v>21639</v>
       </c>
       <c r="F285" s="78">
         <v>27241</v>
       </c>
-      <c r="G285" s="85"/>
+      <c r="G285" s="78">
+        <v>33389</v>
+      </c>
       <c r="H285" s="78"/>
       <c r="I285" s="82"/>
       <c r="J285" s="78"/>
       <c r="K285" s="90"/>
       <c r="L285" s="78"/>
       <c r="M285" s="94"/>
       <c r="N285" s="70"/>
       <c r="O285" s="70"/>
     </row>
     <row r="286" spans="1:15" s="1" customFormat="1">
       <c r="A286" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B286" s="78">
         <v>1065.9000000000001</v>
       </c>
       <c r="C286" s="78">
         <v>2065.5</v>
       </c>
       <c r="D286" s="78">
         <v>2931</v>
       </c>
       <c r="E286" s="78">
         <v>3993.6</v>
       </c>
       <c r="F286" s="78">
         <v>5241.1000000000004</v>
       </c>
-      <c r="G286" s="85"/>
+      <c r="G286" s="78">
+        <v>6482.5</v>
+      </c>
       <c r="H286" s="78"/>
       <c r="I286" s="82"/>
       <c r="J286" s="78"/>
       <c r="K286" s="90"/>
       <c r="L286" s="78"/>
       <c r="M286" s="94"/>
       <c r="N286" s="70"/>
       <c r="O286" s="70"/>
     </row>
     <row r="287" spans="1:15" s="1" customFormat="1">
       <c r="A287" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B287" s="78">
         <v>2327.3000000000002</v>
       </c>
       <c r="C287" s="78">
         <v>4896.3</v>
       </c>
       <c r="D287" s="78">
         <v>7206.3</v>
       </c>
       <c r="E287" s="78">
         <v>9852.2999999999993</v>
       </c>
       <c r="F287" s="78">
         <v>12586.4</v>
       </c>
-      <c r="G287" s="85"/>
+      <c r="G287" s="78">
+        <v>15230.5</v>
+      </c>
       <c r="H287" s="78"/>
       <c r="I287" s="82"/>
       <c r="J287" s="78"/>
       <c r="K287" s="90"/>
       <c r="L287" s="78"/>
       <c r="M287" s="94"/>
       <c r="N287" s="70"/>
       <c r="O287" s="70"/>
     </row>
     <row r="288" spans="1:15" s="1" customFormat="1">
       <c r="A288" s="50" t="s">
         <v>77</v>
       </c>
       <c r="B288" s="78">
         <v>20787.5</v>
       </c>
       <c r="C288" s="78">
         <v>42064</v>
       </c>
       <c r="D288" s="78">
         <v>61394.6</v>
       </c>
       <c r="E288" s="78">
         <v>82676.100000000006</v>
       </c>
       <c r="F288" s="78">
         <v>104879.6</v>
       </c>
-      <c r="G288" s="85"/>
+      <c r="G288" s="78">
+        <v>127627.9</v>
+      </c>
       <c r="H288" s="78"/>
       <c r="I288" s="82"/>
       <c r="J288" s="78"/>
       <c r="K288" s="90"/>
       <c r="L288" s="78"/>
       <c r="M288" s="94"/>
       <c r="N288" s="70"/>
       <c r="O288" s="70"/>
     </row>
     <row r="289" spans="1:15" s="1" customFormat="1">
       <c r="A289" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B289" s="78">
         <v>3220</v>
       </c>
       <c r="C289" s="78">
         <v>6283</v>
       </c>
       <c r="D289" s="78">
         <v>9192</v>
       </c>
       <c r="E289" s="78">
         <v>12351</v>
       </c>
       <c r="F289" s="78">
         <v>15539</v>
       </c>
-      <c r="G289" s="85"/>
+      <c r="G289" s="78">
+        <v>18815</v>
+      </c>
       <c r="H289" s="78"/>
       <c r="I289" s="82"/>
       <c r="J289" s="78"/>
       <c r="K289" s="90"/>
       <c r="L289" s="78"/>
       <c r="M289" s="94"/>
       <c r="N289" s="70"/>
       <c r="O289" s="70"/>
     </row>
     <row r="290" spans="1:15" s="1" customFormat="1">
       <c r="A290" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B290" s="78">
         <v>1961.8</v>
       </c>
       <c r="C290" s="78">
         <v>4053.2</v>
       </c>
       <c r="D290" s="78">
         <v>5847.7</v>
       </c>
       <c r="E290" s="78">
         <v>7933.2</v>
       </c>
       <c r="F290" s="78">
         <v>10174.700000000001</v>
       </c>
-      <c r="G290" s="85"/>
+      <c r="G290" s="78">
+        <v>12528.2</v>
+      </c>
       <c r="H290" s="78"/>
       <c r="I290" s="82"/>
       <c r="J290" s="78"/>
       <c r="K290" s="90"/>
       <c r="L290" s="78"/>
       <c r="M290" s="94"/>
       <c r="N290" s="70"/>
       <c r="O290" s="70"/>
     </row>
     <row r="291" spans="1:15" s="1" customFormat="1">
       <c r="A291" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B291" s="78">
         <v>2330.8000000000002</v>
       </c>
       <c r="C291" s="78">
         <v>4665.6000000000004</v>
       </c>
       <c r="D291" s="78">
         <v>6717.4</v>
       </c>
       <c r="E291" s="78">
         <v>9019.2000000000007</v>
       </c>
       <c r="F291" s="78">
         <v>11396</v>
       </c>
-      <c r="G291" s="85"/>
+      <c r="G291" s="78">
+        <v>13669.8</v>
+      </c>
       <c r="H291" s="78"/>
       <c r="I291" s="82"/>
       <c r="J291" s="78"/>
       <c r="K291" s="90"/>
       <c r="L291" s="78"/>
       <c r="M291" s="94"/>
       <c r="N291" s="70"/>
       <c r="O291" s="70"/>
     </row>
     <row r="292" spans="1:15" s="1" customFormat="1">
       <c r="A292" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B292" s="78">
         <v>2814</v>
       </c>
       <c r="C292" s="78">
         <v>5751</v>
       </c>
       <c r="D292" s="78">
         <v>8381</v>
       </c>
       <c r="E292" s="78">
         <v>11090</v>
       </c>
       <c r="F292" s="78">
         <v>13972</v>
       </c>
-      <c r="G292" s="85"/>
+      <c r="G292" s="78">
+        <v>16911</v>
+      </c>
       <c r="H292" s="78"/>
       <c r="I292" s="82"/>
       <c r="J292" s="78"/>
       <c r="K292" s="90"/>
       <c r="L292" s="78"/>
       <c r="M292" s="94"/>
       <c r="N292" s="70"/>
       <c r="O292" s="70"/>
     </row>
     <row r="293" spans="1:15" s="1" customFormat="1">
       <c r="A293" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B293" s="78">
         <v>1703.9</v>
       </c>
       <c r="C293" s="78">
         <v>3397.6</v>
       </c>
       <c r="D293" s="78">
         <v>5019.3999999999996</v>
       </c>
       <c r="E293" s="78">
         <v>6800</v>
       </c>
       <c r="F293" s="78">
         <v>8731.7000000000007</v>
       </c>
-      <c r="G293" s="85"/>
+      <c r="G293" s="78">
+        <v>10604.1</v>
+      </c>
       <c r="H293" s="78"/>
       <c r="I293" s="82"/>
       <c r="J293" s="78"/>
       <c r="K293" s="90"/>
       <c r="L293" s="78"/>
       <c r="M293" s="94"/>
       <c r="N293" s="70"/>
       <c r="O293" s="70"/>
     </row>
     <row r="294" spans="1:15" s="1" customFormat="1">
       <c r="A294" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B294" s="78">
         <v>5366</v>
       </c>
       <c r="C294" s="78">
         <v>10954</v>
       </c>
       <c r="D294" s="78">
         <v>16102</v>
       </c>
       <c r="E294" s="78">
         <v>21639</v>
       </c>
       <c r="F294" s="78">
         <v>27241</v>
       </c>
-      <c r="G294" s="85"/>
+      <c r="G294" s="78">
+        <v>33389</v>
+      </c>
       <c r="H294" s="78"/>
       <c r="I294" s="82"/>
       <c r="J294" s="78"/>
       <c r="K294" s="90"/>
       <c r="L294" s="78"/>
       <c r="M294" s="94"/>
       <c r="N294" s="70"/>
       <c r="O294" s="70"/>
     </row>
     <row r="295" spans="1:15" s="1" customFormat="1">
       <c r="A295" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B295" s="78">
         <v>1063.7</v>
       </c>
       <c r="C295" s="78">
         <v>2063.3000000000002</v>
       </c>
       <c r="D295" s="78">
         <v>2928.8</v>
       </c>
       <c r="E295" s="78">
         <v>3991.4</v>
       </c>
       <c r="F295" s="78">
         <v>5238.8999999999996</v>
       </c>
-      <c r="G295" s="85"/>
+      <c r="G295" s="78">
+        <v>6480.3</v>
+      </c>
       <c r="H295" s="78"/>
       <c r="I295" s="82"/>
       <c r="J295" s="78"/>
       <c r="K295" s="90"/>
       <c r="L295" s="78"/>
       <c r="M295" s="94"/>
       <c r="N295" s="70"/>
       <c r="O295" s="70"/>
     </row>
     <row r="296" spans="1:15" s="1" customFormat="1">
       <c r="A296" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B296" s="78">
         <v>2327.3000000000002</v>
       </c>
       <c r="C296" s="78">
         <v>4896.3</v>
       </c>
       <c r="D296" s="78">
         <v>7206.3</v>
       </c>
       <c r="E296" s="78">
         <v>9852.2999999999993</v>
       </c>
       <c r="F296" s="78">
         <v>12586.4</v>
       </c>
-      <c r="G296" s="85"/>
+      <c r="G296" s="78">
+        <v>15230.5</v>
+      </c>
       <c r="H296" s="78"/>
       <c r="I296" s="82"/>
       <c r="J296" s="78"/>
       <c r="K296" s="90"/>
       <c r="L296" s="78"/>
       <c r="M296" s="94"/>
       <c r="N296" s="70"/>
       <c r="O296" s="70"/>
     </row>
-    <row r="297" spans="1:15" s="52" customFormat="1" ht="15.75" customHeight="1">
+    <row r="297" spans="1:15" s="52" customFormat="1">
       <c r="A297" s="50" t="s">
         <v>98</v>
       </c>
       <c r="B297" s="82">
         <v>555.79999999999995</v>
       </c>
       <c r="C297" s="78">
         <v>1036.5</v>
       </c>
       <c r="D297" s="78">
         <v>1585</v>
       </c>
       <c r="E297" s="78">
         <v>1997.8</v>
       </c>
       <c r="F297" s="78">
         <v>2399.9</v>
       </c>
-      <c r="G297" s="85"/>
+      <c r="G297" s="78">
+        <v>2892</v>
+      </c>
       <c r="H297" s="78"/>
       <c r="I297" s="82"/>
       <c r="J297" s="78"/>
       <c r="K297" s="90"/>
       <c r="L297" s="78"/>
       <c r="M297" s="94"/>
       <c r="N297" s="73"/>
       <c r="O297" s="73"/>
     </row>
-    <row r="298" spans="1:15" s="52" customFormat="1" ht="15.75" customHeight="1">
+    <row r="298" spans="1:15" s="52" customFormat="1">
       <c r="A298" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B298" s="82">
         <v>553.6</v>
       </c>
       <c r="C298" s="78">
         <v>1034.3</v>
       </c>
       <c r="D298" s="78">
         <v>1575.1</v>
       </c>
       <c r="E298" s="78">
         <v>1969</v>
       </c>
       <c r="F298" s="78">
         <v>2340.6</v>
       </c>
-      <c r="G298" s="85"/>
+      <c r="G298" s="78">
+        <v>2811.7</v>
+      </c>
       <c r="H298" s="78"/>
       <c r="I298" s="82"/>
       <c r="J298" s="78"/>
       <c r="K298" s="90"/>
       <c r="L298" s="78"/>
       <c r="M298" s="94"/>
       <c r="N298" s="73"/>
       <c r="O298" s="73"/>
     </row>
-    <row r="299" spans="1:15" s="52" customFormat="1" ht="15.75" customHeight="1">
+    <row r="299" spans="1:15" s="52" customFormat="1">
       <c r="A299" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B299" s="35" t="s">
         <v>91</v>
       </c>
       <c r="C299" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D299" s="78">
         <v>7.7</v>
       </c>
       <c r="E299" s="78">
         <v>26.6</v>
       </c>
       <c r="F299" s="78">
         <v>57.1</v>
       </c>
-      <c r="G299" s="85"/>
+      <c r="G299" s="78">
+        <v>78.099999999999994</v>
+      </c>
       <c r="H299" s="78"/>
       <c r="I299" s="82"/>
       <c r="J299" s="78"/>
       <c r="K299" s="90"/>
       <c r="L299" s="78"/>
       <c r="M299" s="94"/>
       <c r="N299" s="73"/>
       <c r="O299" s="73"/>
     </row>
     <row r="300" spans="1:15" s="1" customFormat="1">
       <c r="A300" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B300" s="79">
         <v>2.2000000000000002</v>
       </c>
       <c r="C300" s="79">
         <v>2.2000000000000002</v>
       </c>
       <c r="D300" s="79">
         <v>2.2000000000000002</v>
       </c>
       <c r="E300" s="79">
         <v>2.2000000000000002</v>
       </c>
       <c r="F300" s="79">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G300" s="87"/>
+      <c r="G300" s="79">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="H300" s="79"/>
       <c r="I300" s="79"/>
       <c r="J300" s="79"/>
       <c r="K300" s="91"/>
       <c r="L300" s="79"/>
       <c r="M300" s="95"/>
       <c r="N300" s="70"/>
       <c r="O300" s="70"/>
     </row>
     <row r="301" spans="1:15" s="1" customFormat="1">
       <c r="A301" s="34"/>
       <c r="B301" s="33"/>
       <c r="C301" s="70"/>
       <c r="D301" s="70"/>
       <c r="E301" s="78"/>
       <c r="F301" s="70"/>
       <c r="G301" s="70"/>
       <c r="H301" s="70"/>
       <c r="I301" s="70"/>
       <c r="J301" s="70"/>
       <c r="K301" s="70"/>
       <c r="L301" s="70"/>
       <c r="M301" s="70"/>
       <c r="N301" s="70"/>
       <c r="O301" s="70"/>
@@ -29776,66 +30374,66 @@
       <c r="K302" s="70"/>
       <c r="L302" s="70"/>
       <c r="M302" s="70"/>
       <c r="N302" s="70"/>
       <c r="O302" s="70"/>
     </row>
     <row r="303" spans="1:15" s="1" customFormat="1">
       <c r="A303" s="58" t="s">
         <v>2</v>
       </c>
       <c r="B303" s="60"/>
       <c r="C303" s="70"/>
       <c r="D303" s="70"/>
       <c r="E303" s="70"/>
       <c r="F303" s="70"/>
       <c r="G303" s="70"/>
       <c r="H303" s="70"/>
       <c r="I303" s="70"/>
       <c r="J303" s="70"/>
       <c r="K303" s="70"/>
       <c r="L303" s="70"/>
       <c r="M303" s="70"/>
       <c r="N303" s="70"/>
       <c r="O303" s="70"/>
     </row>
-    <row r="304" spans="1:15" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A304" s="103" t="s">
+    <row r="304" spans="1:15" s="1" customFormat="1">
+      <c r="A304" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="B304" s="103"/>
-[...10 lines deleted...]
-      <c r="M304" s="103"/>
+      <c r="B304" s="102"/>
+      <c r="C304" s="102"/>
+      <c r="D304" s="102"/>
+      <c r="E304" s="102"/>
+      <c r="F304" s="102"/>
+      <c r="G304" s="102"/>
+      <c r="H304" s="102"/>
+      <c r="I304" s="102"/>
+      <c r="J304" s="102"/>
+      <c r="K304" s="102"/>
+      <c r="L304" s="102"/>
+      <c r="M304" s="102"/>
       <c r="N304" s="70"/>
       <c r="O304" s="70"/>
     </row>
     <row r="305" spans="1:15" s="1" customFormat="1">
       <c r="A305" s="34"/>
       <c r="B305" s="33"/>
       <c r="C305" s="70"/>
       <c r="D305" s="70"/>
       <c r="E305" s="70"/>
       <c r="F305" s="70"/>
       <c r="G305" s="70"/>
       <c r="H305" s="70"/>
       <c r="I305" s="70"/>
       <c r="J305" s="70"/>
       <c r="K305" s="70"/>
       <c r="L305" s="70"/>
       <c r="M305" s="70"/>
       <c r="N305" s="70"/>
       <c r="O305" s="70"/>
     </row>
     <row r="306" spans="1:15" s="1" customFormat="1">
       <c r="A306" s="34"/>
       <c r="B306" s="33"/>
       <c r="C306" s="70"/>
       <c r="D306" s="70"/>
@@ -30084,51 +30682,51 @@
       <c r="I320" s="70"/>
       <c r="J320" s="70"/>
       <c r="K320" s="70"/>
       <c r="L320" s="70"/>
       <c r="M320" s="70"/>
       <c r="N320" s="70"/>
       <c r="O320" s="70"/>
     </row>
     <row r="321" spans="1:15" s="1" customFormat="1">
       <c r="A321" s="34"/>
       <c r="B321" s="33"/>
       <c r="C321" s="70"/>
       <c r="D321" s="70"/>
       <c r="E321" s="70"/>
       <c r="F321" s="70"/>
       <c r="G321" s="70"/>
       <c r="H321" s="70"/>
       <c r="I321" s="70"/>
       <c r="J321" s="70"/>
       <c r="K321" s="70"/>
       <c r="L321" s="70"/>
       <c r="M321" s="70"/>
       <c r="N321" s="70"/>
       <c r="O321" s="70"/>
     </row>
-    <row r="322" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="322" spans="1:15" s="1" customFormat="1">
       <c r="A322" s="34"/>
       <c r="B322" s="33"/>
       <c r="C322" s="70"/>
       <c r="D322" s="70"/>
       <c r="E322" s="70"/>
       <c r="F322" s="70"/>
       <c r="G322" s="70"/>
       <c r="H322" s="70"/>
       <c r="I322" s="70"/>
       <c r="J322" s="70"/>
       <c r="K322" s="70"/>
       <c r="L322" s="70"/>
       <c r="M322" s="70"/>
       <c r="N322" s="70"/>
       <c r="O322" s="70"/>
     </row>
     <row r="323" spans="1:15" s="1" customFormat="1">
       <c r="A323" s="34"/>
       <c r="B323" s="33"/>
       <c r="C323" s="70"/>
       <c r="D323" s="70"/>
       <c r="E323" s="70"/>
       <c r="F323" s="70"/>
       <c r="G323" s="70"/>
       <c r="H323" s="70"/>
@@ -31053,51 +31651,51 @@
       <c r="I377" s="70"/>
       <c r="J377" s="70"/>
       <c r="K377" s="70"/>
       <c r="L377" s="70"/>
       <c r="M377" s="70"/>
       <c r="N377" s="70"/>
       <c r="O377" s="70"/>
     </row>
     <row r="378" spans="1:15" s="1" customFormat="1">
       <c r="A378" s="47"/>
       <c r="B378" s="48"/>
       <c r="C378" s="70"/>
       <c r="D378" s="70"/>
       <c r="E378" s="70"/>
       <c r="F378" s="70"/>
       <c r="G378" s="70"/>
       <c r="H378" s="70"/>
       <c r="I378" s="70"/>
       <c r="J378" s="70"/>
       <c r="K378" s="70"/>
       <c r="L378" s="70"/>
       <c r="M378" s="70"/>
       <c r="N378" s="70"/>
       <c r="O378" s="70"/>
     </row>
-    <row r="379" spans="1:15" s="1" customFormat="1" ht="45.75" customHeight="1">
+    <row r="379" spans="1:15" s="1" customFormat="1">
       <c r="A379" s="66"/>
       <c r="B379" s="64"/>
       <c r="C379" s="70"/>
       <c r="D379" s="70"/>
       <c r="E379" s="70"/>
       <c r="F379" s="70"/>
       <c r="G379" s="70"/>
       <c r="H379" s="70"/>
       <c r="I379" s="70"/>
       <c r="J379" s="70"/>
       <c r="K379" s="70"/>
       <c r="L379" s="70"/>
       <c r="M379" s="70"/>
       <c r="N379" s="70"/>
       <c r="O379" s="70"/>
     </row>
     <row r="380" spans="1:15" s="1" customFormat="1">
       <c r="A380" s="53"/>
       <c r="B380" s="33"/>
       <c r="C380" s="70"/>
       <c r="D380" s="70"/>
       <c r="E380" s="70"/>
       <c r="F380" s="70"/>
       <c r="G380" s="70"/>
       <c r="H380" s="70"/>
@@ -31614,51 +32212,51 @@
       <c r="I410" s="70"/>
       <c r="J410" s="70"/>
       <c r="K410" s="70"/>
       <c r="L410" s="70"/>
       <c r="M410" s="70"/>
       <c r="N410" s="70"/>
       <c r="O410" s="70"/>
     </row>
     <row r="411" spans="1:15">
       <c r="A411" s="68"/>
       <c r="B411" s="68"/>
       <c r="C411" s="72"/>
       <c r="D411" s="72"/>
       <c r="E411" s="72"/>
       <c r="F411" s="72"/>
       <c r="G411" s="72"/>
       <c r="H411" s="72"/>
       <c r="I411" s="72"/>
       <c r="J411" s="72"/>
       <c r="K411" s="72"/>
       <c r="L411" s="72"/>
       <c r="M411" s="72"/>
       <c r="N411" s="72"/>
       <c r="O411" s="72"/>
     </row>
-    <row r="412" spans="1:15" s="1" customFormat="1" ht="36.75" customHeight="1">
+    <row r="412" spans="1:15" s="1" customFormat="1">
       <c r="A412" s="50"/>
       <c r="B412" s="64"/>
       <c r="C412" s="70"/>
       <c r="D412" s="70"/>
       <c r="E412" s="70"/>
       <c r="F412" s="70"/>
       <c r="G412" s="70"/>
       <c r="H412" s="70"/>
       <c r="I412" s="70"/>
       <c r="J412" s="70"/>
       <c r="K412" s="70"/>
       <c r="L412" s="70"/>
       <c r="M412" s="70"/>
       <c r="N412" s="70"/>
       <c r="O412" s="70"/>
     </row>
     <row r="413" spans="1:15" s="1" customFormat="1">
       <c r="A413" s="34"/>
       <c r="B413" s="33"/>
       <c r="C413" s="70"/>
       <c r="D413" s="70"/>
       <c r="E413" s="70"/>
       <c r="F413" s="70"/>
       <c r="G413" s="70"/>
       <c r="H413" s="70"/>
@@ -32736,51 +33334,51 @@
       <c r="I476" s="70"/>
       <c r="J476" s="70"/>
       <c r="K476" s="70"/>
       <c r="L476" s="70"/>
       <c r="M476" s="70"/>
       <c r="N476" s="70"/>
       <c r="O476" s="70"/>
     </row>
     <row r="477" spans="1:15" s="1" customFormat="1">
       <c r="A477" s="67"/>
       <c r="B477" s="48"/>
       <c r="C477" s="70"/>
       <c r="D477" s="70"/>
       <c r="E477" s="70"/>
       <c r="F477" s="70"/>
       <c r="G477" s="70"/>
       <c r="H477" s="70"/>
       <c r="I477" s="70"/>
       <c r="J477" s="70"/>
       <c r="K477" s="70"/>
       <c r="L477" s="70"/>
       <c r="M477" s="70"/>
       <c r="N477" s="70"/>
       <c r="O477" s="70"/>
     </row>
-    <row r="478" spans="1:15" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="478" spans="1:15" s="1" customFormat="1">
       <c r="A478" s="65"/>
       <c r="B478" s="64"/>
       <c r="C478" s="70"/>
       <c r="D478" s="70"/>
       <c r="E478" s="70"/>
       <c r="F478" s="70"/>
       <c r="G478" s="70"/>
       <c r="H478" s="70"/>
       <c r="I478" s="70"/>
       <c r="J478" s="70"/>
       <c r="K478" s="70"/>
       <c r="L478" s="70"/>
       <c r="M478" s="70"/>
       <c r="N478" s="70"/>
       <c r="O478" s="70"/>
     </row>
     <row r="479" spans="1:15" s="1" customFormat="1">
       <c r="A479" s="53"/>
       <c r="B479" s="33"/>
       <c r="C479" s="70"/>
       <c r="D479" s="70"/>
       <c r="E479" s="70"/>
       <c r="F479" s="70"/>
       <c r="G479" s="70"/>
       <c r="H479" s="70"/>
@@ -33509,51 +34107,51 @@
     </row>
     <row r="545" spans="1:2" s="1" customFormat="1">
       <c r="A545" s="25"/>
       <c r="B545" s="17"/>
     </row>
     <row r="546" spans="1:2" s="1" customFormat="1">
       <c r="A546" s="34"/>
       <c r="B546" s="33"/>
     </row>
     <row r="547" spans="1:2" s="1" customFormat="1">
       <c r="A547" s="34"/>
       <c r="B547" s="33"/>
     </row>
     <row r="548" spans="1:2" s="1" customFormat="1">
       <c r="A548" s="25"/>
       <c r="B548" s="17"/>
     </row>
     <row r="549" spans="1:2" s="1" customFormat="1">
       <c r="A549" s="25"/>
       <c r="B549" s="17"/>
     </row>
     <row r="550" spans="1:2" s="1" customFormat="1">
       <c r="A550" s="19"/>
       <c r="B550" s="17"/>
     </row>
-    <row r="551" spans="1:2" s="38" customFormat="1" ht="58.5" customHeight="1">
+    <row r="551" spans="1:2" s="38" customFormat="1">
       <c r="A551" s="36"/>
       <c r="B551" s="37"/>
     </row>
     <row r="552" spans="1:2" s="38" customFormat="1">
       <c r="A552" s="39"/>
       <c r="B552" s="29"/>
     </row>
     <row r="553" spans="1:2" s="38" customFormat="1">
       <c r="A553" s="39"/>
       <c r="B553" s="29"/>
     </row>
     <row r="554" spans="1:2" s="1" customFormat="1">
       <c r="A554" s="11"/>
       <c r="B554" s="2"/>
     </row>
     <row r="555" spans="1:2" s="1" customFormat="1">
       <c r="A555" s="7"/>
       <c r="B555" s="8"/>
     </row>
     <row r="556" spans="1:2" s="1" customFormat="1">
       <c r="A556" s="19"/>
       <c r="B556" s="17"/>
     </row>
     <row r="557" spans="1:2" s="1" customFormat="1">
       <c r="A557" s="19"/>
@@ -33641,99 +34239,99 @@
     </row>
     <row r="578" spans="1:2" s="1" customFormat="1">
       <c r="A578" s="7"/>
       <c r="B578" s="8"/>
     </row>
     <row r="579" spans="1:2" s="1" customFormat="1">
       <c r="A579" s="19"/>
       <c r="B579" s="17"/>
     </row>
     <row r="580" spans="1:2" s="1" customFormat="1">
       <c r="A580" s="19"/>
       <c r="B580" s="17"/>
     </row>
     <row r="581" spans="1:2" s="1" customFormat="1">
       <c r="A581" s="19"/>
       <c r="B581" s="17"/>
     </row>
     <row r="582" spans="1:2" s="1" customFormat="1">
       <c r="A582" s="19"/>
       <c r="B582" s="17"/>
     </row>
     <row r="583" spans="1:2" s="1" customFormat="1">
       <c r="A583" s="19"/>
       <c r="B583" s="17"/>
     </row>
-    <row r="585" spans="1:2" s="1" customFormat="1" ht="45.75" customHeight="1">
+    <row r="585" spans="1:2" s="1" customFormat="1">
       <c r="A585" s="7"/>
       <c r="B585" s="8"/>
     </row>
     <row r="586" spans="1:2" s="1" customFormat="1">
       <c r="A586" s="19"/>
       <c r="B586" s="17"/>
     </row>
     <row r="587" spans="1:2" s="1" customFormat="1">
       <c r="A587" s="19"/>
       <c r="B587" s="17"/>
     </row>
     <row r="588" spans="1:2" s="1" customFormat="1">
       <c r="A588" s="34"/>
       <c r="B588" s="17"/>
     </row>
     <row r="589" spans="1:2" s="1" customFormat="1">
       <c r="A589" s="19"/>
       <c r="B589" s="23"/>
     </row>
     <row r="590" spans="1:2" s="1" customFormat="1">
       <c r="A590" s="19"/>
       <c r="B590" s="17"/>
     </row>
     <row r="591" spans="1:2" s="1" customFormat="1">
       <c r="A591" s="19"/>
       <c r="B591" s="17"/>
     </row>
     <row r="592" spans="1:2" s="1" customFormat="1">
       <c r="A592" s="19"/>
       <c r="B592" s="17"/>
     </row>
     <row r="593" spans="1:2" s="1" customFormat="1">
       <c r="A593" s="19"/>
       <c r="B593" s="23"/>
     </row>
     <row r="594" spans="1:2" s="1" customFormat="1">
       <c r="A594" s="19"/>
       <c r="B594" s="17"/>
     </row>
     <row r="595" spans="1:2" s="1" customFormat="1">
       <c r="A595" s="19"/>
       <c r="B595" s="17"/>
     </row>
     <row r="596" spans="1:2" s="1" customFormat="1">
       <c r="A596" s="13"/>
       <c r="B596" s="14"/>
     </row>
-    <row r="597" spans="1:2" s="38" customFormat="1" ht="56.25" customHeight="1">
+    <row r="597" spans="1:2" s="38" customFormat="1">
       <c r="A597" s="41"/>
       <c r="B597" s="40"/>
     </row>
     <row r="598" spans="1:2" s="38" customFormat="1">
       <c r="A598" s="42"/>
       <c r="B598" s="29"/>
     </row>
     <row r="599" spans="1:2" s="38" customFormat="1">
       <c r="A599" s="34"/>
       <c r="B599" s="29"/>
     </row>
     <row r="600" spans="1:2" s="38" customFormat="1">
       <c r="A600" s="42"/>
       <c r="B600" s="29"/>
     </row>
     <row r="601" spans="1:2" s="38" customFormat="1">
       <c r="A601" s="42"/>
       <c r="B601" s="43"/>
     </row>
     <row r="602" spans="1:2" s="38" customFormat="1">
       <c r="A602" s="42"/>
       <c r="B602" s="43"/>
     </row>
     <row r="603" spans="1:2" s="38" customFormat="1">
       <c r="A603" s="42"/>
@@ -33857,51 +34455,51 @@
     </row>
     <row r="634" spans="1:2" s="1" customFormat="1">
       <c r="A634" s="19"/>
       <c r="B634" s="17"/>
     </row>
     <row r="635" spans="1:2" s="1" customFormat="1">
       <c r="A635" s="19"/>
       <c r="B635" s="17"/>
     </row>
     <row r="636" spans="1:2" s="1" customFormat="1">
       <c r="A636" s="19"/>
       <c r="B636" s="17"/>
     </row>
     <row r="637" spans="1:2" s="1" customFormat="1">
       <c r="A637" s="19"/>
       <c r="B637" s="17"/>
     </row>
     <row r="638" spans="1:2" s="1" customFormat="1">
       <c r="A638" s="19"/>
       <c r="B638" s="17"/>
     </row>
     <row r="639" spans="1:2">
       <c r="A639" s="13"/>
       <c r="B639" s="20"/>
     </row>
-    <row r="640" spans="1:2" s="1" customFormat="1" ht="28.5" customHeight="1">
+    <row r="640" spans="1:2" s="1" customFormat="1">
       <c r="A640" s="7"/>
       <c r="B640" s="8"/>
     </row>
     <row r="641" spans="1:2" s="1" customFormat="1">
       <c r="A641" s="19"/>
       <c r="B641" s="17"/>
     </row>
     <row r="642" spans="1:2" s="1" customFormat="1">
       <c r="A642" s="19"/>
       <c r="B642" s="17"/>
     </row>
     <row r="643" spans="1:2" s="1" customFormat="1">
       <c r="A643" s="19"/>
       <c r="B643" s="17"/>
     </row>
     <row r="644" spans="1:2" s="1" customFormat="1">
       <c r="A644" s="19"/>
       <c r="B644" s="17"/>
     </row>
     <row r="645" spans="1:2" s="1" customFormat="1">
       <c r="A645" s="19"/>
       <c r="B645" s="23"/>
     </row>
     <row r="646" spans="1:2" s="1" customFormat="1">
       <c r="A646" s="19"/>
@@ -33973,71 +34571,71 @@
     </row>
     <row r="663" spans="1:2" s="1" customFormat="1">
       <c r="A663" s="19"/>
       <c r="B663" s="17"/>
     </row>
     <row r="664" spans="1:2" s="1" customFormat="1">
       <c r="A664" s="19"/>
       <c r="B664" s="23"/>
     </row>
     <row r="665" spans="1:2" s="1" customFormat="1">
       <c r="A665" s="19"/>
       <c r="B665" s="23"/>
     </row>
     <row r="666" spans="1:2" s="1" customFormat="1">
       <c r="A666" s="19"/>
       <c r="B666" s="17"/>
     </row>
     <row r="667" spans="1:2" s="1" customFormat="1">
       <c r="A667" s="19"/>
       <c r="B667" s="23"/>
     </row>
     <row r="668" spans="1:2" s="1" customFormat="1">
       <c r="A668" s="13"/>
       <c r="B668" s="20"/>
     </row>
-    <row r="669" spans="1:2" s="1" customFormat="1" ht="24" customHeight="1">
+    <row r="669" spans="1:2" s="1" customFormat="1">
       <c r="A669" s="21"/>
       <c r="B669" s="8"/>
     </row>
     <row r="670" spans="1:2" s="1" customFormat="1">
       <c r="A670" s="19"/>
       <c r="B670" s="17"/>
     </row>
-    <row r="671" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="671" spans="1:2" s="1" customFormat="1">
       <c r="A671" s="19"/>
       <c r="B671" s="23"/>
     </row>
-    <row r="672" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="672" spans="1:2" s="1" customFormat="1">
       <c r="A672" s="19"/>
       <c r="B672" s="23"/>
     </row>
-    <row r="673" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="673" spans="1:2" s="1" customFormat="1">
       <c r="A673" s="19"/>
       <c r="B673" s="17"/>
     </row>
-    <row r="674" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="674" spans="1:2" s="1" customFormat="1">
       <c r="A674" s="13"/>
       <c r="B674" s="20"/>
     </row>
     <row r="675" spans="1:2" s="1" customFormat="1">
       <c r="A675" s="7"/>
       <c r="B675" s="8"/>
     </row>
     <row r="676" spans="1:2" s="1" customFormat="1">
       <c r="A676" s="19"/>
       <c r="B676" s="17"/>
     </row>
     <row r="677" spans="1:2" s="1" customFormat="1">
       <c r="A677" s="19"/>
       <c r="B677" s="17"/>
     </row>
     <row r="678" spans="1:2" s="1" customFormat="1">
       <c r="A678" s="19"/>
       <c r="B678" s="17"/>
     </row>
     <row r="679" spans="1:2" s="1" customFormat="1">
       <c r="A679" s="19"/>
       <c r="B679" s="17"/>
     </row>
     <row r="681" spans="1:2" s="1" customFormat="1">
       <c r="A681" s="7"/>
@@ -34097,128 +34695,127 @@
     </row>
     <row r="695" spans="1:2" s="1" customFormat="1">
       <c r="A695" s="19"/>
       <c r="B695" s="17"/>
     </row>
     <row r="696" spans="1:2" s="1" customFormat="1">
       <c r="A696" s="19"/>
       <c r="B696" s="17"/>
     </row>
     <row r="697" spans="1:2" s="1" customFormat="1">
       <c r="A697" s="19"/>
       <c r="B697" s="17"/>
     </row>
     <row r="698" spans="1:2" s="1" customFormat="1">
       <c r="A698" s="19"/>
       <c r="B698" s="17"/>
     </row>
     <row r="699" spans="1:2" s="1" customFormat="1">
       <c r="A699" s="19"/>
       <c r="B699" s="17"/>
     </row>
     <row r="700" spans="1:2" s="1" customFormat="1">
       <c r="A700" s="19"/>
       <c r="B700" s="17"/>
     </row>
-    <row r="701" spans="1:2" ht="12" customHeight="1"/>
-    <row r="702" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="702" spans="1:2" s="1" customFormat="1">
       <c r="A702" s="7"/>
       <c r="B702" s="8"/>
     </row>
-    <row r="703" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="703" spans="1:2" s="1" customFormat="1">
       <c r="A703" s="19"/>
       <c r="B703" s="18"/>
     </row>
-    <row r="704" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="704" spans="1:2" s="1" customFormat="1">
       <c r="A704" s="19"/>
       <c r="B704" s="26"/>
     </row>
-    <row r="705" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="705" spans="1:2" s="1" customFormat="1">
       <c r="A705" s="19"/>
       <c r="B705" s="18"/>
     </row>
-    <row r="706" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="706" spans="1:2" s="1" customFormat="1">
       <c r="A706" s="19"/>
       <c r="B706" s="26"/>
     </row>
-    <row r="707" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="707" spans="1:2" s="1" customFormat="1">
       <c r="A707" s="34"/>
       <c r="B707" s="26"/>
     </row>
-    <row r="708" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="708" spans="1:2" s="1" customFormat="1">
       <c r="A708" s="19"/>
       <c r="B708" s="18"/>
     </row>
-    <row r="709" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="709" spans="1:2" s="1" customFormat="1">
       <c r="A709" s="13"/>
       <c r="B709" s="18"/>
     </row>
-    <row r="710" spans="1:2" s="1" customFormat="1" ht="39.75" customHeight="1">
+    <row r="710" spans="1:2" s="1" customFormat="1">
       <c r="A710" s="7"/>
       <c r="B710" s="8"/>
     </row>
-    <row r="711" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="711" spans="1:2" s="1" customFormat="1">
       <c r="A711" s="19"/>
       <c r="B711" s="18"/>
     </row>
-    <row r="712" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="712" spans="1:2" s="1" customFormat="1">
       <c r="A712" s="19"/>
       <c r="B712" s="18"/>
     </row>
-    <row r="713" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="713" spans="1:2" s="1" customFormat="1">
       <c r="A713" s="19"/>
       <c r="B713" s="18"/>
     </row>
-    <row r="714" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="714" spans="1:2" s="1" customFormat="1">
       <c r="A714" s="19"/>
       <c r="B714" s="18"/>
     </row>
-    <row r="715" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="715" spans="1:2" s="1" customFormat="1">
       <c r="A715" s="19"/>
       <c r="B715" s="18"/>
     </row>
-    <row r="716" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="716" spans="1:2" s="1" customFormat="1">
       <c r="A716" s="19"/>
       <c r="B716" s="18"/>
     </row>
-    <row r="717" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="717" spans="1:2" s="1" customFormat="1">
       <c r="A717" s="19"/>
       <c r="B717" s="18"/>
     </row>
-    <row r="718" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="718" spans="1:2" s="1" customFormat="1">
       <c r="A718" s="19"/>
       <c r="B718" s="18"/>
     </row>
-    <row r="719" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="719" spans="1:2" s="1" customFormat="1">
       <c r="A719" s="13"/>
       <c r="B719" s="18"/>
     </row>
-    <row r="720" spans="1:2" s="38" customFormat="1" ht="12" customHeight="1">
+    <row r="720" spans="1:2" s="38" customFormat="1">
       <c r="A720" s="36"/>
       <c r="B720" s="27"/>
     </row>
-    <row r="721" spans="1:2" s="1" customFormat="1" ht="12" customHeight="1">
+    <row r="721" spans="1:2" s="1" customFormat="1">
       <c r="A721" s="19"/>
       <c r="B721" s="18"/>
     </row>
     <row r="722" spans="1:2" s="1" customFormat="1">
       <c r="A722" s="19"/>
       <c r="B722" s="18"/>
     </row>
     <row r="723" spans="1:2" s="1" customFormat="1">
       <c r="A723" s="19"/>
       <c r="B723" s="26"/>
     </row>
     <row r="724" spans="1:2" s="1" customFormat="1">
       <c r="A724" s="19"/>
       <c r="B724" s="18"/>
     </row>
     <row r="725" spans="1:2" s="1" customFormat="1">
       <c r="A725" s="19"/>
       <c r="B725" s="18"/>
     </row>
     <row r="727" spans="1:2" s="1" customFormat="1">
       <c r="A727" s="7"/>
       <c r="B727" s="8"/>
     </row>
     <row r="728" spans="1:2" s="1" customFormat="1">
       <c r="A728" s="19"/>
@@ -34338,79 +34935,79 @@
     </row>
     <row r="757" spans="1:2" s="1" customFormat="1">
       <c r="A757" s="19"/>
       <c r="B757" s="18"/>
     </row>
     <row r="758" spans="1:2" s="1" customFormat="1">
       <c r="A758" s="19"/>
       <c r="B758" s="18"/>
     </row>
     <row r="759" spans="1:2" s="1" customFormat="1">
       <c r="A759" s="19"/>
       <c r="B759" s="18"/>
     </row>
     <row r="760" spans="1:2" s="1" customFormat="1">
       <c r="A760" s="19"/>
       <c r="B760" s="18"/>
     </row>
     <row r="761" spans="1:2" s="1" customFormat="1">
       <c r="A761" s="13"/>
       <c r="B761" s="12"/>
     </row>
     <row r="762" spans="1:2" s="1" customFormat="1">
       <c r="A762" s="7"/>
       <c r="B762" s="8"/>
     </row>
-    <row r="763" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="763" spans="1:2" s="1" customFormat="1">
       <c r="A763" s="19"/>
       <c r="B763" s="18"/>
     </row>
-    <row r="764" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="764" spans="1:2" s="1" customFormat="1">
       <c r="A764" s="19"/>
       <c r="B764" s="18"/>
     </row>
-    <row r="765" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="765" spans="1:2" s="1" customFormat="1">
       <c r="A765" s="19"/>
       <c r="B765" s="18"/>
     </row>
     <row r="766" spans="1:2" s="1" customFormat="1">
       <c r="A766" s="19"/>
       <c r="B766" s="18"/>
     </row>
     <row r="767" spans="1:2" s="1" customFormat="1">
       <c r="A767" s="19"/>
       <c r="B767" s="26"/>
     </row>
     <row r="768" spans="1:2" s="1" customFormat="1">
       <c r="A768" s="19"/>
       <c r="B768" s="18"/>
     </row>
     <row r="769" spans="1:2" s="1" customFormat="1">
       <c r="A769" s="13"/>
       <c r="B769" s="9"/>
     </row>
-    <row r="770" spans="1:2" s="1" customFormat="1" ht="35.25" customHeight="1">
+    <row r="770" spans="1:2" s="1" customFormat="1">
       <c r="A770" s="7"/>
       <c r="B770" s="8"/>
     </row>
     <row r="771" spans="1:2" s="1" customFormat="1">
       <c r="A771" s="19"/>
       <c r="B771" s="18"/>
     </row>
     <row r="772" spans="1:2" s="1" customFormat="1">
       <c r="A772" s="19"/>
       <c r="B772" s="18"/>
     </row>
     <row r="773" spans="1:2" s="1" customFormat="1">
       <c r="A773" s="19"/>
       <c r="B773" s="18"/>
     </row>
     <row r="774" spans="1:2" s="1" customFormat="1">
       <c r="A774" s="19"/>
       <c r="B774" s="18"/>
     </row>
     <row r="775" spans="1:2" s="1" customFormat="1">
       <c r="A775" s="19"/>
       <c r="B775" s="18"/>
     </row>
     <row r="776" spans="1:2" s="1" customFormat="1">
       <c r="A776" s="34"/>
@@ -34804,51 +35401,51 @@
     </row>
     <row r="811" spans="1:256" s="1" customFormat="1">
       <c r="A811" s="19"/>
       <c r="B811" s="17"/>
     </row>
     <row r="812" spans="1:256" s="1" customFormat="1">
       <c r="A812" s="19"/>
       <c r="B812" s="17"/>
     </row>
     <row r="813" spans="1:256" s="1" customFormat="1">
       <c r="A813" s="19"/>
       <c r="B813" s="17"/>
     </row>
     <row r="814" spans="1:256" s="1" customFormat="1">
       <c r="A814" s="34"/>
       <c r="B814" s="17"/>
     </row>
     <row r="815" spans="1:256" s="1" customFormat="1">
       <c r="A815" s="19"/>
       <c r="B815" s="17"/>
     </row>
     <row r="816" spans="1:256" s="1" customFormat="1">
       <c r="A816" s="32"/>
       <c r="B816" s="17"/>
     </row>
-    <row r="817" spans="1:2" s="1" customFormat="1" ht="14.25" customHeight="1">
+    <row r="817" spans="1:2" s="1" customFormat="1">
       <c r="A817" s="19"/>
       <c r="B817" s="17"/>
     </row>
     <row r="818" spans="1:2">
       <c r="B818" s="31"/>
     </row>
     <row r="820" spans="1:2" s="1" customFormat="1">
       <c r="A820" s="7"/>
       <c r="B820" s="8"/>
     </row>
     <row r="821" spans="1:2" s="1" customFormat="1">
       <c r="A821" s="19"/>
       <c r="B821" s="17"/>
     </row>
     <row r="822" spans="1:2" s="1" customFormat="1">
       <c r="A822" s="19"/>
       <c r="B822" s="23"/>
     </row>
     <row r="823" spans="1:2" s="1" customFormat="1">
       <c r="A823" s="19"/>
       <c r="B823" s="17"/>
     </row>
     <row r="824" spans="1:2" s="1" customFormat="1">
       <c r="A824" s="19"/>
       <c r="B824" s="17"/>
@@ -35135,51 +35732,51 @@
     </row>
     <row r="896" spans="1:2" s="1" customFormat="1">
       <c r="A896" s="19"/>
       <c r="B896" s="18"/>
     </row>
     <row r="897" spans="1:2" s="1" customFormat="1">
       <c r="A897" s="19"/>
       <c r="B897" s="18"/>
     </row>
     <row r="898" spans="1:2" s="1" customFormat="1">
       <c r="A898" s="19"/>
       <c r="B898" s="18"/>
     </row>
     <row r="899" spans="1:2" s="1" customFormat="1">
       <c r="A899" s="19"/>
       <c r="B899" s="18"/>
     </row>
     <row r="900" spans="1:2" s="1" customFormat="1">
       <c r="A900" s="19"/>
       <c r="B900" s="26"/>
     </row>
     <row r="901" spans="1:2" s="1" customFormat="1">
       <c r="A901" s="13"/>
       <c r="B901" s="9"/>
     </row>
-    <row r="902" spans="1:2" s="1" customFormat="1" ht="24" customHeight="1">
+    <row r="902" spans="1:2" s="1" customFormat="1">
       <c r="A902" s="21"/>
       <c r="B902" s="8"/>
     </row>
     <row r="903" spans="1:2" s="1" customFormat="1">
       <c r="A903" s="19"/>
       <c r="B903" s="18"/>
     </row>
     <row r="904" spans="1:2" s="1" customFormat="1">
       <c r="A904" s="19"/>
       <c r="B904" s="18"/>
     </row>
     <row r="905" spans="1:2" s="1" customFormat="1">
       <c r="A905" s="19"/>
       <c r="B905" s="18"/>
     </row>
     <row r="906" spans="1:2" s="1" customFormat="1">
       <c r="A906" s="19"/>
       <c r="B906" s="18"/>
     </row>
     <row r="907" spans="1:2" s="1" customFormat="1">
       <c r="A907" s="19"/>
       <c r="B907" s="26"/>
     </row>
     <row r="908" spans="1:2" s="1" customFormat="1">
       <c r="A908" s="13"/>
@@ -35191,51 +35788,51 @@
     </row>
     <row r="910" spans="1:2" s="1" customFormat="1">
       <c r="A910" s="19"/>
       <c r="B910" s="18"/>
     </row>
     <row r="911" spans="1:2" s="1" customFormat="1">
       <c r="A911" s="19"/>
       <c r="B911" s="18"/>
     </row>
     <row r="912" spans="1:2" s="1" customFormat="1">
       <c r="A912" s="19"/>
       <c r="B912" s="18"/>
     </row>
     <row r="913" spans="1:2" s="1" customFormat="1">
       <c r="A913" s="19"/>
       <c r="B913" s="26"/>
     </row>
     <row r="914" spans="1:2" s="1" customFormat="1">
       <c r="A914" s="19"/>
       <c r="B914" s="18"/>
     </row>
     <row r="915" spans="1:2" s="1" customFormat="1">
       <c r="A915" s="13"/>
       <c r="B915" s="9"/>
     </row>
-    <row r="916" spans="1:2" s="38" customFormat="1" ht="36" customHeight="1">
+    <row r="916" spans="1:2" s="38" customFormat="1">
       <c r="A916" s="36"/>
       <c r="B916" s="27"/>
     </row>
     <row r="917" spans="1:2" s="1" customFormat="1">
       <c r="A917" s="19"/>
       <c r="B917" s="17"/>
     </row>
     <row r="918" spans="1:2" s="1" customFormat="1">
       <c r="A918" s="19"/>
       <c r="B918" s="26"/>
     </row>
     <row r="919" spans="1:2" s="1" customFormat="1">
       <c r="A919" s="19"/>
       <c r="B919" s="17"/>
     </row>
     <row r="920" spans="1:2" s="1" customFormat="1">
       <c r="A920" s="13"/>
       <c r="B920" s="9"/>
     </row>
     <row r="921" spans="1:2" s="1" customFormat="1">
       <c r="A921" s="7"/>
       <c r="B921" s="8"/>
     </row>
     <row r="922" spans="1:2" s="1" customFormat="1">
       <c r="A922" s="19"/>
@@ -35359,99 +35956,99 @@
     </row>
     <row r="952" spans="1:2" s="1" customFormat="1">
       <c r="A952" s="19"/>
       <c r="B952" s="17"/>
     </row>
     <row r="953" spans="1:2" s="1" customFormat="1">
       <c r="A953" s="19"/>
       <c r="B953" s="17"/>
     </row>
     <row r="954" spans="1:2" s="1" customFormat="1">
       <c r="A954" s="19"/>
       <c r="B954" s="17"/>
     </row>
     <row r="955" spans="1:2" s="1" customFormat="1">
       <c r="A955" s="19"/>
       <c r="B955" s="17"/>
     </row>
     <row r="956" spans="1:2" s="1" customFormat="1">
       <c r="A956" s="19"/>
       <c r="B956" s="17"/>
     </row>
     <row r="957" spans="1:2" s="1" customFormat="1">
       <c r="A957" s="19"/>
       <c r="B957" s="17"/>
     </row>
-    <row r="958" spans="1:2" s="1" customFormat="1" ht="45.75" customHeight="1">
+    <row r="958" spans="1:2" s="1" customFormat="1">
       <c r="A958" s="7"/>
       <c r="B958" s="8"/>
     </row>
     <row r="959" spans="1:2" s="1" customFormat="1">
       <c r="A959" s="19"/>
       <c r="B959" s="17"/>
     </row>
     <row r="960" spans="1:2" s="1" customFormat="1">
       <c r="A960" s="34"/>
       <c r="B960" s="17"/>
     </row>
     <row r="961" spans="1:2" s="1" customFormat="1">
       <c r="A961" s="19"/>
       <c r="B961" s="17"/>
     </row>
     <row r="962" spans="1:2" s="1" customFormat="1">
       <c r="A962" s="19"/>
       <c r="B962" s="17"/>
     </row>
     <row r="963" spans="1:2" s="1" customFormat="1">
       <c r="A963" s="19"/>
       <c r="B963" s="17"/>
     </row>
     <row r="964" spans="1:2" s="1" customFormat="1">
       <c r="A964" s="19"/>
       <c r="B964" s="17"/>
     </row>
     <row r="965" spans="1:2" s="1" customFormat="1">
       <c r="A965" s="19"/>
       <c r="B965" s="17"/>
     </row>
     <row r="966" spans="1:2" s="1" customFormat="1">
       <c r="A966" s="19"/>
       <c r="B966" s="17"/>
     </row>
     <row r="967" spans="1:2" s="1" customFormat="1">
       <c r="A967" s="19"/>
       <c r="B967" s="17"/>
     </row>
     <row r="968" spans="1:2" s="1" customFormat="1">
       <c r="A968" s="19"/>
       <c r="B968" s="17"/>
     </row>
     <row r="969" spans="1:2" s="1" customFormat="1">
       <c r="A969" s="13"/>
       <c r="B969" s="2"/>
     </row>
-    <row r="970" spans="1:2" s="1" customFormat="1" ht="45.75" customHeight="1">
+    <row r="970" spans="1:2" s="1" customFormat="1">
       <c r="A970" s="7"/>
       <c r="B970" s="8"/>
     </row>
     <row r="971" spans="1:2" s="1" customFormat="1">
       <c r="A971" s="19"/>
       <c r="B971" s="18"/>
     </row>
     <row r="972" spans="1:2" s="1" customFormat="1">
       <c r="A972" s="19"/>
       <c r="B972" s="18"/>
     </row>
     <row r="973" spans="1:2" s="1" customFormat="1">
       <c r="A973" s="19"/>
       <c r="B973" s="18"/>
     </row>
     <row r="974" spans="1:2" s="1" customFormat="1">
       <c r="A974" s="19"/>
       <c r="B974" s="26"/>
     </row>
     <row r="975" spans="1:2" s="1" customFormat="1">
       <c r="A975" s="13"/>
       <c r="B975" s="9"/>
     </row>
     <row r="976" spans="1:2" s="1" customFormat="1">
       <c r="A976" s="7"/>
@@ -35511,51 +36108,51 @@
     </row>
     <row r="990" spans="1:2" s="1" customFormat="1">
       <c r="A990" s="19"/>
       <c r="B990" s="18"/>
     </row>
     <row r="991" spans="1:2" s="1" customFormat="1">
       <c r="A991" s="19"/>
       <c r="B991" s="18"/>
     </row>
     <row r="992" spans="1:2" s="1" customFormat="1">
       <c r="A992" s="19"/>
       <c r="B992" s="18"/>
     </row>
     <row r="993" spans="1:2" s="1" customFormat="1">
       <c r="A993" s="19"/>
       <c r="B993" s="26"/>
     </row>
     <row r="994" spans="1:2" s="1" customFormat="1">
       <c r="A994" s="19"/>
       <c r="B994" s="18"/>
     </row>
     <row r="995" spans="1:2" s="1" customFormat="1">
       <c r="A995" s="19"/>
       <c r="B995" s="18"/>
     </row>
-    <row r="996" spans="1:2" s="1" customFormat="1" ht="14.25" customHeight="1">
+    <row r="996" spans="1:2" s="1" customFormat="1">
       <c r="A996" s="7"/>
       <c r="B996" s="8"/>
     </row>
     <row r="997" spans="1:2" s="1" customFormat="1">
       <c r="A997" s="19"/>
       <c r="B997" s="18"/>
     </row>
     <row r="998" spans="1:2" s="1" customFormat="1">
       <c r="A998" s="19"/>
       <c r="B998" s="26"/>
     </row>
     <row r="999" spans="1:2" s="1" customFormat="1">
       <c r="A999" s="19"/>
       <c r="B999" s="18"/>
     </row>
     <row r="1000" spans="1:2" s="1" customFormat="1">
       <c r="A1000" s="19"/>
       <c r="B1000" s="26"/>
     </row>
     <row r="1001" spans="1:2" s="1" customFormat="1">
       <c r="A1001" s="19"/>
       <c r="B1001" s="18"/>
     </row>
     <row r="1002" spans="1:2" s="1" customFormat="1">
       <c r="A1002" s="19"/>
@@ -35655,59 +36252,59 @@
     </row>
     <row r="1026" spans="1:2" s="1" customFormat="1">
       <c r="A1026" s="19"/>
       <c r="B1026" s="17"/>
     </row>
     <row r="1027" spans="1:2" s="1" customFormat="1">
       <c r="A1027" s="19"/>
       <c r="B1027" s="17"/>
     </row>
     <row r="1028" spans="1:2" s="1" customFormat="1">
       <c r="A1028" s="19"/>
       <c r="B1028" s="17"/>
     </row>
     <row r="1029" spans="1:2" s="1" customFormat="1">
       <c r="A1029" s="19"/>
       <c r="B1029" s="17"/>
     </row>
     <row r="1030" spans="1:2" s="1" customFormat="1">
       <c r="A1030" s="19"/>
       <c r="B1030" s="17"/>
     </row>
     <row r="1031" spans="1:2" s="1" customFormat="1">
       <c r="A1031" s="19"/>
       <c r="B1031" s="17"/>
     </row>
-    <row r="1032" spans="1:2" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="1032" spans="1:2" s="1" customFormat="1">
       <c r="A1032" s="19"/>
       <c r="B1032" s="17"/>
     </row>
-    <row r="1033" spans="1:2" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="1033" spans="1:2" s="1" customFormat="1">
       <c r="A1033" s="19"/>
       <c r="B1033" s="17"/>
     </row>
-    <row r="1034" spans="1:2" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="1034" spans="1:2" s="1" customFormat="1">
       <c r="A1034" s="13"/>
       <c r="B1034" s="2"/>
     </row>
     <row r="1035" spans="1:2" s="1" customFormat="1">
       <c r="A1035" s="7"/>
       <c r="B1035" s="8"/>
     </row>
     <row r="1036" spans="1:2" s="1" customFormat="1">
       <c r="A1036" s="19"/>
       <c r="B1036" s="17"/>
     </row>
     <row r="1037" spans="1:2" s="1" customFormat="1">
       <c r="A1037" s="19"/>
       <c r="B1037" s="17"/>
     </row>
     <row r="1038" spans="1:2" s="1" customFormat="1">
       <c r="A1038" s="19"/>
       <c r="B1038" s="17"/>
     </row>
     <row r="1039" spans="1:2" s="1" customFormat="1">
       <c r="A1039" s="19"/>
       <c r="B1039" s="17"/>
     </row>
     <row r="1040" spans="1:2" s="1" customFormat="1">
       <c r="A1040" s="19"/>
@@ -36545,51 +37142,51 @@
     </row>
     <row r="1185" spans="1:2" s="1" customFormat="1">
       <c r="A1185" s="19"/>
       <c r="B1185" s="23"/>
     </row>
     <row r="1186" spans="1:2" s="1" customFormat="1">
       <c r="A1186" s="19"/>
       <c r="B1186" s="23"/>
     </row>
     <row r="1187" spans="1:2" s="1" customFormat="1">
       <c r="A1187" s="19"/>
       <c r="B1187" s="23"/>
     </row>
     <row r="1188" spans="1:2" s="1" customFormat="1">
       <c r="A1188" s="19"/>
       <c r="B1188" s="17"/>
     </row>
     <row r="1189" spans="1:2" s="1" customFormat="1">
       <c r="A1189" s="19"/>
       <c r="B1189" s="17"/>
     </row>
     <row r="1190" spans="1:2" s="1" customFormat="1">
       <c r="A1190" s="13"/>
       <c r="B1190" s="2"/>
     </row>
-    <row r="1191" spans="1:2" s="1" customFormat="1" ht="36.75" customHeight="1">
+    <row r="1191" spans="1:2" s="1" customFormat="1">
       <c r="A1191" s="7"/>
       <c r="B1191" s="8"/>
     </row>
     <row r="1192" spans="1:2" s="1" customFormat="1">
       <c r="A1192" s="19"/>
       <c r="B1192" s="17"/>
     </row>
     <row r="1193" spans="1:2" s="1" customFormat="1">
       <c r="A1193" s="19"/>
       <c r="B1193" s="17"/>
     </row>
     <row r="1194" spans="1:2" s="1" customFormat="1">
       <c r="A1194" s="19"/>
       <c r="B1194" s="17"/>
     </row>
     <row r="1195" spans="1:2" s="1" customFormat="1">
       <c r="A1195" s="19"/>
       <c r="B1195" s="17"/>
     </row>
     <row r="1196" spans="1:2" s="1" customFormat="1">
       <c r="A1196" s="19"/>
       <c r="B1196" s="17"/>
     </row>
     <row r="1197" spans="1:2" s="1" customFormat="1">
       <c r="A1197" s="34"/>
@@ -36665,51 +37262,51 @@
     </row>
     <row r="1215" spans="1:2" s="1" customFormat="1">
       <c r="A1215" s="19"/>
       <c r="B1215" s="17"/>
     </row>
     <row r="1216" spans="1:2" s="1" customFormat="1">
       <c r="A1216" s="19"/>
       <c r="B1216" s="17"/>
     </row>
     <row r="1217" spans="1:2" s="1" customFormat="1">
       <c r="A1217" s="19"/>
       <c r="B1217" s="17"/>
     </row>
     <row r="1218" spans="1:2" s="1" customFormat="1">
       <c r="A1218" s="19"/>
       <c r="B1218" s="17"/>
     </row>
     <row r="1219" spans="1:2" s="1" customFormat="1">
       <c r="A1219" s="19"/>
       <c r="B1219" s="17"/>
     </row>
     <row r="1220" spans="1:2" s="1" customFormat="1">
       <c r="A1220" s="19"/>
       <c r="B1220" s="2"/>
     </row>
-    <row r="1221" spans="1:2" s="1" customFormat="1" ht="48.75" customHeight="1">
+    <row r="1221" spans="1:2" s="1" customFormat="1">
       <c r="A1221" s="7"/>
       <c r="B1221" s="8"/>
     </row>
     <row r="1222" spans="1:2" s="1" customFormat="1">
       <c r="A1222" s="19"/>
       <c r="B1222" s="17"/>
     </row>
     <row r="1223" spans="1:2" s="1" customFormat="1">
       <c r="A1223" s="19"/>
       <c r="B1223" s="17"/>
     </row>
     <row r="1224" spans="1:2" s="1" customFormat="1">
       <c r="A1224" s="19"/>
       <c r="B1224" s="17"/>
     </row>
     <row r="1225" spans="1:2" s="1" customFormat="1">
       <c r="A1225" s="34"/>
       <c r="B1225" s="17"/>
     </row>
     <row r="1226" spans="1:2" s="1" customFormat="1">
       <c r="A1226" s="19"/>
       <c r="B1226" s="17"/>
     </row>
     <row r="1227" spans="1:2" s="1" customFormat="1">
       <c r="A1227" s="19"/>
@@ -36745,63 +37342,63 @@
     </row>
     <row r="1235" spans="1:2" s="1" customFormat="1">
       <c r="A1235" s="34"/>
       <c r="B1235" s="23"/>
     </row>
     <row r="1236" spans="1:2" s="1" customFormat="1">
       <c r="A1236" s="19"/>
       <c r="B1236" s="23"/>
     </row>
     <row r="1237" spans="1:2" s="1" customFormat="1">
       <c r="A1237" s="13"/>
       <c r="B1237" s="2"/>
     </row>
     <row r="1238" spans="1:2" s="1" customFormat="1">
       <c r="A1238" s="7"/>
       <c r="B1238" s="8"/>
     </row>
     <row r="1239" spans="1:2" s="1" customFormat="1">
       <c r="A1239" s="19"/>
       <c r="B1239" s="17"/>
     </row>
     <row r="1240" spans="1:2" s="1" customFormat="1">
       <c r="A1240" s="19"/>
       <c r="B1240" s="17"/>
     </row>
-    <row r="1241" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="1241" spans="1:2" s="1" customFormat="1">
       <c r="A1241" s="19"/>
       <c r="B1241" s="17"/>
     </row>
-    <row r="1242" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="1242" spans="1:2" s="1" customFormat="1">
       <c r="A1242" s="19"/>
       <c r="B1242" s="23"/>
     </row>
-    <row r="1243" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="1243" spans="1:2" s="1" customFormat="1">
       <c r="A1243" s="19"/>
       <c r="B1243" s="23"/>
     </row>
-    <row r="1244" spans="1:2" s="1" customFormat="1" ht="16.5" customHeight="1">
+    <row r="1244" spans="1:2" s="1" customFormat="1">
       <c r="A1244" s="19"/>
       <c r="B1244" s="23"/>
     </row>
     <row r="1245" spans="1:2" s="1" customFormat="1">
       <c r="A1245" s="19"/>
       <c r="B1245" s="22"/>
     </row>
     <row r="1246" spans="1:2" s="1" customFormat="1">
       <c r="A1246" s="7"/>
       <c r="B1246" s="8"/>
     </row>
     <row r="1247" spans="1:2" s="1" customFormat="1">
       <c r="A1247" s="19"/>
       <c r="B1247" s="17"/>
     </row>
     <row r="1248" spans="1:2" s="1" customFormat="1">
       <c r="A1248" s="19"/>
       <c r="B1248" s="17"/>
     </row>
     <row r="1249" spans="1:2" s="1" customFormat="1">
       <c r="A1249" s="19"/>
       <c r="B1249" s="17"/>
     </row>
     <row r="1250" spans="1:2" s="1" customFormat="1">
       <c r="A1250" s="19"/>
@@ -36809,104 +37406,104 @@
     </row>
     <row r="1251" spans="1:2" s="1" customFormat="1">
       <c r="A1251" s="19"/>
       <c r="B1251" s="23"/>
     </row>
     <row r="1252" spans="1:2" s="1" customFormat="1">
       <c r="A1252" s="19"/>
       <c r="B1252" s="17"/>
     </row>
     <row r="1253" spans="1:2" s="1" customFormat="1">
       <c r="A1253" s="34"/>
       <c r="B1253" s="17"/>
     </row>
     <row r="1254" spans="1:2" s="1" customFormat="1">
       <c r="A1254" s="19"/>
       <c r="B1254" s="17"/>
     </row>
     <row r="1255" spans="1:2" s="1" customFormat="1">
       <c r="A1255" s="19"/>
       <c r="B1255" s="23"/>
     </row>
     <row r="1256" spans="1:2" s="1" customFormat="1">
       <c r="A1256" s="13"/>
       <c r="B1256" s="2"/>
     </row>
-    <row r="1257" spans="1:2" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="1257" spans="1:2" s="1" customFormat="1">
       <c r="A1257" s="7"/>
       <c r="B1257" s="8"/>
     </row>
     <row r="1258" spans="1:2" s="1" customFormat="1">
       <c r="A1258" s="19"/>
       <c r="B1258" s="17"/>
     </row>
     <row r="1259" spans="1:2" s="1" customFormat="1">
       <c r="A1259" s="34"/>
       <c r="B1259" s="17"/>
     </row>
     <row r="1260" spans="1:2" s="1" customFormat="1">
       <c r="A1260" s="19"/>
       <c r="B1260" s="17"/>
     </row>
     <row r="1261" spans="1:2" s="1" customFormat="1">
       <c r="A1261" s="19"/>
       <c r="B1261" s="26"/>
     </row>
     <row r="1262" spans="1:2" s="1" customFormat="1">
       <c r="A1262" s="19"/>
       <c r="B1262" s="26"/>
     </row>
     <row r="1263" spans="1:2" s="1" customFormat="1">
       <c r="A1263" s="19"/>
       <c r="B1263" s="22"/>
     </row>
-    <row r="1264" spans="1:2" s="1" customFormat="1" ht="24.75" customHeight="1">
+    <row r="1264" spans="1:2" s="1" customFormat="1">
       <c r="A1264" s="21"/>
       <c r="B1264" s="8"/>
     </row>
     <row r="1265" spans="1:2" s="1" customFormat="1">
       <c r="A1265" s="30"/>
       <c r="B1265" s="26"/>
     </row>
     <row r="1266" spans="1:2" s="1" customFormat="1">
       <c r="A1266" s="34"/>
       <c r="B1266" s="26"/>
     </row>
     <row r="1267" spans="1:2" s="1" customFormat="1">
       <c r="A1267" s="30"/>
       <c r="B1267" s="26"/>
     </row>
     <row r="1268" spans="1:2" s="1" customFormat="1">
       <c r="A1268" s="30"/>
       <c r="B1268" s="45"/>
     </row>
-    <row r="1269" spans="1:2" s="4" customFormat="1" ht="9.75" customHeight="1">
+    <row r="1269" spans="1:2" s="4" customFormat="1" ht="12.75">
       <c r="A1269" s="46"/>
       <c r="B1269" s="46"/>
     </row>
     <row r="1270" spans="1:2" s="4" customFormat="1" ht="12.75"/>
-    <row r="1271" spans="1:2" s="5" customFormat="1" ht="26.25" customHeight="1"/>
+    <row r="1271" spans="1:2" s="5" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A304:M304"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>