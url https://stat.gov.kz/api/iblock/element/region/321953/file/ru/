--- v1 (2026-07-25)
+++ v2 (2026-09-03)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11655" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="1" r:id="rId1"/>
     <sheet name="2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2025'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1003" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="108">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Алатауский район</t>
   </si>
   <si>
     <t>Бостандыкский район</t>
   </si>
   <si>
     <t>Произведено продукции в натуральном выражении в городе Алматы за 2025 год*</t>
   </si>
   <si>
     <t xml:space="preserve">Алатауский </t>
   </si>
   <si>
@@ -338,60 +338,63 @@
   </si>
   <si>
     <t xml:space="preserve"> Мясо птицы домашней, мороженое, тонн</t>
   </si>
   <si>
     <t>Произведено продукции в натуральном выражении в городе Алматы за 2026 год*</t>
   </si>
   <si>
     <t>Мясо птицы домашней, мороженое, тонн</t>
   </si>
   <si>
     <t>Бостандыкский</t>
   </si>
   <si>
     <t>Машины для сельского и лесного хозяйства, используемые для подготовки или культивации почвы, штук</t>
   </si>
   <si>
     <t>Конструкции строительные деревянные и изделия столярные (кроме конструкций сборных), тыс.теңге</t>
   </si>
   <si>
     <t>Лекарства, тыс.теңге</t>
   </si>
   <si>
     <t>Оборудование нефтегазоперерабатывающее, тыс.теңге</t>
   </si>
+  <si>
+    <t/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="173" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -495,50 +498,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -553,345 +561,360 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="173" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="173" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1166,65 +1189,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:IV1270"/>
   <sheetViews>
     <sheetView topLeftCell="A168" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A148" sqref="A148"/>
       <selection pane="topRight" activeCell="A183" sqref="A183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1" ht="24" customHeight="1">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="105" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="101"/>
-[...10 lines deleted...]
-      <c r="M2" s="101"/>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:15" s="4" customFormat="1" ht="22.5" customHeight="1">
       <c r="A4" s="57"/>
       <c r="B4" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="56" t="s">
         <v>79</v>
       </c>
       <c r="E4" s="56" t="s">
         <v>80</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>81</v>
       </c>
       <c r="G4" s="56" t="s">
         <v>82</v>
       </c>
@@ -13968,65 +13991,65 @@
       <c r="L301" s="70"/>
       <c r="M301" s="70"/>
       <c r="N301" s="70"/>
       <c r="O301" s="70"/>
     </row>
     <row r="302" spans="1:15" s="1" customFormat="1">
       <c r="A302" s="58" t="s">
         <v>2</v>
       </c>
       <c r="B302" s="60"/>
       <c r="C302" s="70"/>
       <c r="D302" s="70"/>
       <c r="E302" s="70"/>
       <c r="F302" s="70"/>
       <c r="G302" s="70"/>
       <c r="H302" s="70"/>
       <c r="I302" s="70"/>
       <c r="J302" s="70"/>
       <c r="K302" s="70"/>
       <c r="L302" s="70"/>
       <c r="M302" s="70"/>
       <c r="N302" s="70"/>
       <c r="O302" s="70"/>
     </row>
     <row r="303" spans="1:15" s="1" customFormat="1" ht="39" customHeight="1">
-      <c r="A303" s="102" t="s">
+      <c r="A303" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="B303" s="102"/>
-[...10 lines deleted...]
-      <c r="M303" s="102"/>
+      <c r="B303" s="106"/>
+      <c r="C303" s="106"/>
+      <c r="D303" s="106"/>
+      <c r="E303" s="106"/>
+      <c r="F303" s="106"/>
+      <c r="G303" s="106"/>
+      <c r="H303" s="106"/>
+      <c r="I303" s="106"/>
+      <c r="J303" s="106"/>
+      <c r="K303" s="106"/>
+      <c r="L303" s="106"/>
+      <c r="M303" s="106"/>
       <c r="N303" s="70"/>
       <c r="O303" s="70"/>
     </row>
     <row r="304" spans="1:15" s="1" customFormat="1">
       <c r="A304" s="34"/>
       <c r="B304" s="33"/>
       <c r="C304" s="70"/>
       <c r="D304" s="70"/>
       <c r="E304" s="70"/>
       <c r="F304" s="70"/>
       <c r="G304" s="70"/>
       <c r="H304" s="70"/>
       <c r="I304" s="70"/>
       <c r="J304" s="70"/>
       <c r="K304" s="70"/>
       <c r="L304" s="70"/>
       <c r="M304" s="70"/>
       <c r="N304" s="70"/>
       <c r="O304" s="70"/>
     </row>
     <row r="305" spans="1:15" s="1" customFormat="1">
       <c r="A305" s="34"/>
       <c r="B305" s="33"/>
       <c r="C305" s="70"/>
       <c r="D305" s="70"/>
@@ -21068,79 +21091,80 @@
     </row>
     <row r="1267" spans="1:2" s="1" customFormat="1">
       <c r="A1267" s="30"/>
       <c r="B1267" s="45"/>
     </row>
     <row r="1268" spans="1:2" s="4" customFormat="1" ht="9.75" customHeight="1">
       <c r="A1268" s="46"/>
       <c r="B1268" s="46"/>
     </row>
     <row r="1269" spans="1:2" s="4" customFormat="1" ht="12.75"/>
     <row r="1270" spans="1:2" s="5" customFormat="1" ht="26.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A303:M303"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:IV1271"/>
+  <dimension ref="A2:IV1286"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K316" sqref="K316"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="3" customWidth="1"/>
     <col min="3" max="7" width="13.42578125" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" s="4" customFormat="1" ht="12.75">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="101"/>
-[...10 lines deleted...]
-      <c r="M2" s="101"/>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:15" s="1" customFormat="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A4" s="57"/>
       <c r="B4" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="56" t="s">
         <v>79</v>
       </c>
       <c r="E4" s="56" t="s">
         <v>80</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>81</v>
       </c>
       <c r="G4" s="56" t="s">
         <v>82</v>
       </c>
@@ -21165,9530 +21189,10362 @@
       <c r="N4" s="60"/>
       <c r="O4" s="60"/>
     </row>
     <row r="5" spans="1:15" s="1" customFormat="1">
       <c r="A5" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="33">
         <v>214</v>
       </c>
       <c r="C5" s="33">
         <v>349</v>
       </c>
       <c r="D5" s="33">
         <v>484</v>
       </c>
       <c r="E5" s="33">
         <v>619</v>
       </c>
       <c r="F5" s="33">
         <v>825</v>
       </c>
       <c r="G5" s="33">
         <v>1031</v>
       </c>
-      <c r="H5" s="33"/>
+      <c r="H5" s="101">
+        <v>1237</v>
+      </c>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="89"/>
       <c r="L5" s="33"/>
       <c r="M5" s="92"/>
       <c r="N5" s="70"/>
       <c r="O5" s="70"/>
     </row>
     <row r="6" spans="1:15" s="1" customFormat="1">
       <c r="A6" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="33">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>62</v>
       </c>
       <c r="D6" s="33">
         <v>76</v>
       </c>
       <c r="E6" s="33">
         <v>90</v>
       </c>
       <c r="F6" s="33">
         <v>98</v>
       </c>
       <c r="G6" s="33">
         <v>106</v>
       </c>
-      <c r="H6" s="33"/>
+      <c r="H6" s="101">
+        <v>115</v>
+      </c>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="89"/>
       <c r="L6" s="33"/>
       <c r="M6" s="92"/>
       <c r="N6" s="70"/>
       <c r="O6" s="70"/>
     </row>
     <row r="7" spans="1:15" s="1" customFormat="1">
       <c r="A7" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="33">
         <v>24</v>
       </c>
       <c r="C7" s="33">
         <v>26</v>
       </c>
       <c r="D7" s="33">
         <v>28</v>
       </c>
       <c r="E7" s="33">
         <v>30</v>
       </c>
       <c r="F7" s="33">
         <v>30</v>
       </c>
       <c r="G7" s="33">
         <v>30</v>
       </c>
-      <c r="H7" s="33"/>
+      <c r="H7" s="101">
+        <v>30</v>
+      </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="89"/>
       <c r="L7" s="33"/>
       <c r="M7" s="92"/>
       <c r="N7" s="70"/>
       <c r="O7" s="70"/>
     </row>
     <row r="8" spans="1:15" s="1" customFormat="1">
       <c r="A8" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="33">
         <v>72</v>
       </c>
       <c r="C8" s="33">
         <v>111</v>
       </c>
       <c r="D8" s="33">
         <v>150</v>
       </c>
       <c r="E8" s="33">
         <v>189</v>
       </c>
       <c r="F8" s="33">
         <v>226</v>
       </c>
       <c r="G8" s="33">
         <v>264</v>
       </c>
-      <c r="H8" s="33"/>
+      <c r="H8" s="101">
+        <v>301</v>
+      </c>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="89"/>
       <c r="L8" s="33"/>
       <c r="M8" s="92"/>
       <c r="N8" s="70"/>
       <c r="O8" s="70"/>
     </row>
     <row r="9" spans="1:15" s="1" customFormat="1">
       <c r="A9" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="33">
         <v>71</v>
       </c>
       <c r="C9" s="33">
         <v>87</v>
       </c>
       <c r="D9" s="33">
         <v>104</v>
       </c>
       <c r="E9" s="33">
         <v>120</v>
       </c>
       <c r="F9" s="33">
         <v>191</v>
       </c>
       <c r="G9" s="33">
         <v>263</v>
       </c>
-      <c r="H9" s="33"/>
+      <c r="H9" s="101">
+        <v>334</v>
+      </c>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="89"/>
       <c r="L9" s="33"/>
       <c r="M9" s="92"/>
       <c r="N9" s="70"/>
       <c r="O9" s="70"/>
     </row>
     <row r="10" spans="1:15" s="38" customFormat="1">
       <c r="A10" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C10" s="81">
         <v>63</v>
       </c>
       <c r="D10" s="33">
         <v>127</v>
       </c>
       <c r="E10" s="33">
         <v>190</v>
       </c>
       <c r="F10" s="33">
         <v>279</v>
       </c>
       <c r="G10" s="33">
         <v>368</v>
       </c>
-      <c r="H10" s="81"/>
+      <c r="H10" s="101">
+        <v>457</v>
+      </c>
       <c r="I10" s="81"/>
       <c r="J10" s="81"/>
       <c r="K10" s="96"/>
       <c r="L10" s="81"/>
       <c r="M10" s="97"/>
       <c r="N10" s="71"/>
       <c r="O10" s="71"/>
     </row>
     <row r="11" spans="1:15" s="38" customFormat="1">
       <c r="A11" s="62" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="33">
         <v>2</v>
       </c>
       <c r="C11" s="33">
         <v>2</v>
       </c>
       <c r="D11" s="33">
         <v>2</v>
       </c>
       <c r="E11" s="33">
         <v>2</v>
       </c>
       <c r="F11" s="33">
         <v>2</v>
       </c>
       <c r="G11" s="33">
         <v>2</v>
       </c>
-      <c r="H11" s="89"/>
+      <c r="H11" s="101">
+        <v>2</v>
+      </c>
       <c r="I11" s="89"/>
       <c r="J11" s="89"/>
       <c r="K11" s="89"/>
       <c r="L11" s="33"/>
       <c r="M11" s="92"/>
       <c r="N11" s="71"/>
       <c r="O11" s="71"/>
     </row>
     <row r="12" spans="1:15" s="38" customFormat="1">
       <c r="A12" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="33">
         <v>2</v>
       </c>
       <c r="C12" s="33">
         <v>2</v>
       </c>
       <c r="D12" s="33">
         <v>2</v>
       </c>
       <c r="E12" s="33">
         <v>2</v>
       </c>
       <c r="F12" s="33">
         <v>2</v>
       </c>
       <c r="G12" s="33">
         <v>2</v>
       </c>
-      <c r="H12" s="89"/>
+      <c r="H12" s="101">
+        <v>2</v>
+      </c>
       <c r="I12" s="89"/>
       <c r="J12" s="89"/>
       <c r="K12" s="89"/>
       <c r="L12" s="33"/>
       <c r="M12" s="92"/>
       <c r="N12" s="71"/>
       <c r="O12" s="71"/>
     </row>
     <row r="13" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A13" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="33">
         <v>6595</v>
       </c>
       <c r="C13" s="33">
         <v>13020</v>
       </c>
       <c r="D13" s="33">
         <v>20964</v>
       </c>
       <c r="E13" s="33">
         <v>27574</v>
       </c>
       <c r="F13" s="33">
         <v>36463</v>
       </c>
       <c r="G13" s="33">
         <v>44015</v>
       </c>
-      <c r="H13" s="33"/>
+      <c r="H13" s="101">
+        <v>50350</v>
+      </c>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="89"/>
       <c r="L13" s="33"/>
       <c r="M13" s="92"/>
       <c r="N13" s="70"/>
       <c r="O13" s="70"/>
     </row>
     <row r="14" spans="1:15" s="1" customFormat="1">
       <c r="A14" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>89</v>
       </c>
       <c r="D14" s="33">
         <v>4508</v>
       </c>
       <c r="E14" s="33">
         <v>5870</v>
       </c>
       <c r="F14" s="33">
         <v>7693</v>
       </c>
       <c r="G14" s="33">
         <v>8055</v>
       </c>
-      <c r="H14" s="33"/>
+      <c r="H14" s="101">
+        <v>9498</v>
+      </c>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="89"/>
       <c r="L14" s="33"/>
       <c r="M14" s="92"/>
       <c r="N14" s="70"/>
       <c r="O14" s="70"/>
     </row>
     <row r="15" spans="1:15" s="1" customFormat="1">
       <c r="A15" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>89</v>
       </c>
       <c r="D15" s="33">
         <v>16456</v>
       </c>
       <c r="E15" s="33">
         <v>21704</v>
       </c>
       <c r="F15" s="33">
         <v>28770</v>
       </c>
       <c r="G15" s="33">
         <v>35960</v>
       </c>
-      <c r="H15" s="33"/>
+      <c r="H15" s="101">
+        <v>40852</v>
+      </c>
       <c r="I15" s="33"/>
       <c r="J15" s="33"/>
       <c r="K15" s="89"/>
       <c r="L15" s="33"/>
       <c r="M15" s="92"/>
       <c r="N15" s="70"/>
       <c r="O15" s="70"/>
     </row>
     <row r="16" spans="1:15" s="1" customFormat="1" ht="45.75">
       <c r="A16" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="33">
         <v>78</v>
       </c>
       <c r="C16" s="33">
         <v>184</v>
       </c>
       <c r="D16" s="33">
         <v>291</v>
       </c>
       <c r="E16" s="33">
         <v>397</v>
       </c>
       <c r="F16" s="33">
         <v>554</v>
       </c>
       <c r="G16" s="33">
         <v>711</v>
       </c>
-      <c r="H16" s="33"/>
+      <c r="H16" s="101">
+        <v>869</v>
+      </c>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="89"/>
       <c r="L16" s="33"/>
       <c r="M16" s="92"/>
       <c r="N16" s="70"/>
       <c r="O16" s="70"/>
     </row>
     <row r="17" spans="1:15" s="1" customFormat="1">
       <c r="A17" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="33">
         <v>14</v>
       </c>
       <c r="C17" s="33">
         <v>25</v>
       </c>
       <c r="D17" s="33">
         <v>36</v>
       </c>
       <c r="E17" s="33">
         <v>47</v>
       </c>
       <c r="F17" s="33">
         <v>54</v>
       </c>
       <c r="G17" s="33">
         <v>61</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="101">
+        <v>69</v>
+      </c>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="89"/>
       <c r="L17" s="33"/>
       <c r="M17" s="92"/>
       <c r="N17" s="70"/>
       <c r="O17" s="70"/>
     </row>
     <row r="18" spans="1:15" s="1" customFormat="1">
       <c r="A18" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="33">
         <v>7</v>
       </c>
       <c r="C18" s="33">
         <v>9</v>
       </c>
       <c r="D18" s="33">
         <v>11</v>
       </c>
       <c r="E18" s="33">
         <v>13</v>
       </c>
       <c r="F18" s="33">
         <v>13</v>
       </c>
       <c r="G18" s="33">
         <v>13</v>
       </c>
-      <c r="H18" s="33"/>
+      <c r="H18" s="101">
+        <v>13</v>
+      </c>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="89"/>
       <c r="L18" s="33"/>
       <c r="M18" s="92"/>
       <c r="N18" s="70"/>
       <c r="O18" s="70"/>
     </row>
     <row r="19" spans="1:15" s="1" customFormat="1">
       <c r="A19" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="33">
         <v>29</v>
       </c>
       <c r="C19" s="33">
         <v>54</v>
       </c>
       <c r="D19" s="33">
         <v>80</v>
       </c>
       <c r="E19" s="33">
         <v>105</v>
       </c>
       <c r="F19" s="33">
         <v>128</v>
       </c>
       <c r="G19" s="33">
         <v>151</v>
       </c>
-      <c r="H19" s="33"/>
+      <c r="H19" s="101">
+        <v>174</v>
+      </c>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="89"/>
       <c r="L19" s="33"/>
       <c r="M19" s="92"/>
       <c r="N19" s="70"/>
       <c r="O19" s="70"/>
     </row>
     <row r="20" spans="1:15" s="1" customFormat="1">
       <c r="A20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="33">
         <v>28</v>
       </c>
       <c r="C20" s="33">
         <v>43</v>
       </c>
       <c r="D20" s="33">
         <v>58</v>
       </c>
       <c r="E20" s="33">
         <v>73</v>
       </c>
       <c r="F20" s="33">
         <v>126</v>
       </c>
       <c r="G20" s="33">
         <v>180</v>
       </c>
-      <c r="H20" s="33"/>
+      <c r="H20" s="101">
+        <v>234</v>
+      </c>
       <c r="I20" s="33"/>
       <c r="J20" s="33"/>
       <c r="K20" s="89"/>
       <c r="L20" s="33"/>
       <c r="M20" s="92"/>
       <c r="N20" s="70"/>
       <c r="O20" s="70"/>
     </row>
     <row r="21" spans="1:15" s="38" customFormat="1">
       <c r="A21" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="81">
         <v>53</v>
       </c>
       <c r="D21" s="33">
         <v>106</v>
       </c>
       <c r="E21" s="33">
         <v>159</v>
       </c>
       <c r="F21" s="33">
         <v>232</v>
       </c>
       <c r="G21" s="33">
         <v>306</v>
       </c>
-      <c r="H21" s="81"/>
+      <c r="H21" s="101">
+        <v>379</v>
+      </c>
       <c r="I21" s="81"/>
       <c r="J21" s="81"/>
       <c r="K21" s="96"/>
       <c r="L21" s="81"/>
       <c r="M21" s="97"/>
       <c r="N21" s="71"/>
       <c r="O21" s="71"/>
     </row>
     <row r="22" spans="1:15" s="38" customFormat="1" ht="45.75">
       <c r="A22" s="62" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="33">
         <v>1</v>
       </c>
       <c r="C22" s="33">
         <v>2</v>
       </c>
       <c r="D22" s="33">
         <v>3</v>
       </c>
       <c r="E22" s="33">
         <v>4</v>
       </c>
       <c r="F22" s="33">
         <v>5</v>
       </c>
       <c r="G22" s="33">
         <v>6</v>
       </c>
-      <c r="H22" s="74"/>
+      <c r="H22" s="101">
+        <v>7</v>
+      </c>
       <c r="I22" s="74"/>
       <c r="J22" s="74"/>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="M22" s="74"/>
       <c r="N22" s="71"/>
       <c r="O22" s="71"/>
     </row>
     <row r="23" spans="1:15" s="38" customFormat="1">
       <c r="A23" s="75" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>2</v>
       </c>
       <c r="D23" s="33">
         <v>3</v>
       </c>
       <c r="E23" s="33">
         <v>4</v>
       </c>
       <c r="F23" s="33">
         <v>5</v>
       </c>
       <c r="G23" s="33">
         <v>6</v>
       </c>
-      <c r="H23" s="74"/>
+      <c r="H23" s="101">
+        <v>7</v>
+      </c>
       <c r="I23" s="74"/>
       <c r="J23" s="74"/>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="M23" s="74"/>
       <c r="N23" s="71"/>
       <c r="O23" s="71"/>
     </row>
     <row r="24" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A24" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="33">
         <v>123</v>
       </c>
       <c r="C24" s="33">
         <v>144</v>
       </c>
       <c r="D24" s="33">
         <v>165</v>
       </c>
       <c r="E24" s="33">
         <v>185</v>
       </c>
       <c r="F24" s="33">
         <v>222</v>
       </c>
       <c r="G24" s="33">
         <v>258</v>
       </c>
-      <c r="H24" s="33"/>
+      <c r="H24" s="101">
+        <v>294</v>
+      </c>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="89"/>
       <c r="L24" s="33"/>
       <c r="M24" s="92"/>
       <c r="N24" s="70"/>
       <c r="O24" s="70"/>
     </row>
     <row r="25" spans="1:15" s="1" customFormat="1">
       <c r="A25" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="33">
         <v>30</v>
       </c>
       <c r="C25" s="33">
         <v>30</v>
       </c>
       <c r="D25" s="33">
         <v>31</v>
       </c>
       <c r="E25" s="33">
         <v>31</v>
       </c>
       <c r="F25" s="33">
         <v>31</v>
       </c>
       <c r="G25" s="33">
         <v>32</v>
       </c>
-      <c r="H25" s="33"/>
+      <c r="H25" s="101">
+        <v>32</v>
+      </c>
       <c r="I25" s="33"/>
       <c r="J25" s="33"/>
       <c r="K25" s="89"/>
       <c r="L25" s="33"/>
       <c r="M25" s="92"/>
       <c r="N25" s="70"/>
       <c r="O25" s="70"/>
     </row>
     <row r="26" spans="1:15" s="1" customFormat="1">
       <c r="A26" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="33">
         <v>16</v>
       </c>
       <c r="C26" s="33">
         <v>16</v>
       </c>
       <c r="D26" s="33">
         <v>16</v>
       </c>
       <c r="E26" s="33">
         <v>16</v>
       </c>
       <c r="F26" s="33">
         <v>16</v>
       </c>
       <c r="G26" s="33">
         <v>16</v>
       </c>
-      <c r="H26" s="33"/>
+      <c r="H26" s="101">
+        <v>16</v>
+      </c>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="89"/>
       <c r="L26" s="33"/>
       <c r="M26" s="92"/>
       <c r="N26" s="70"/>
       <c r="O26" s="70"/>
     </row>
     <row r="27" spans="1:15" s="1" customFormat="1">
       <c r="A27" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="33">
         <v>38</v>
       </c>
       <c r="C27" s="33">
         <v>50</v>
       </c>
       <c r="D27" s="33">
         <v>62</v>
       </c>
       <c r="E27" s="33">
         <v>74</v>
       </c>
       <c r="F27" s="33">
         <v>86</v>
       </c>
       <c r="G27" s="33">
         <v>98</v>
       </c>
-      <c r="H27" s="33"/>
+      <c r="H27" s="101">
+        <v>110</v>
+      </c>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="89"/>
       <c r="L27" s="33"/>
       <c r="M27" s="92"/>
       <c r="N27" s="70"/>
       <c r="O27" s="70"/>
     </row>
     <row r="28" spans="1:15" s="1" customFormat="1">
       <c r="A28" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="33">
         <v>39</v>
       </c>
       <c r="C28" s="33">
         <v>40</v>
       </c>
       <c r="D28" s="33">
         <v>40</v>
       </c>
       <c r="E28" s="33">
         <v>41</v>
       </c>
       <c r="F28" s="33">
         <v>56</v>
       </c>
       <c r="G28" s="33">
         <v>70</v>
       </c>
-      <c r="H28" s="33"/>
+      <c r="H28" s="101">
+        <v>85</v>
+      </c>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="89"/>
       <c r="L28" s="33"/>
       <c r="M28" s="92"/>
       <c r="N28" s="70"/>
       <c r="O28" s="70"/>
     </row>
     <row r="29" spans="1:15" s="38" customFormat="1">
       <c r="A29" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="81">
         <v>8</v>
       </c>
       <c r="D29" s="33">
         <v>15</v>
       </c>
       <c r="E29" s="33">
         <v>23</v>
       </c>
       <c r="F29" s="33">
         <v>32</v>
       </c>
       <c r="G29" s="33">
         <v>42</v>
       </c>
-      <c r="H29" s="81"/>
+      <c r="H29" s="101">
+        <v>51</v>
+      </c>
       <c r="I29" s="81"/>
       <c r="J29" s="81"/>
       <c r="K29" s="96"/>
       <c r="L29" s="81"/>
       <c r="M29" s="97"/>
       <c r="N29" s="71"/>
       <c r="O29" s="71"/>
     </row>
     <row r="30" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A30" s="62" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="81">
         <v>2</v>
       </c>
       <c r="D30" s="33">
         <v>5</v>
       </c>
       <c r="E30" s="33">
         <v>7</v>
       </c>
       <c r="F30" s="33">
         <v>7</v>
       </c>
       <c r="G30" s="33">
         <v>7</v>
       </c>
-      <c r="H30" s="81"/>
+      <c r="H30" s="101">
+        <v>7</v>
+      </c>
       <c r="I30" s="81"/>
       <c r="J30" s="81"/>
       <c r="K30" s="96"/>
       <c r="L30" s="81"/>
       <c r="M30" s="97"/>
       <c r="N30" s="71"/>
       <c r="O30" s="71"/>
     </row>
     <row r="31" spans="1:15" s="38" customFormat="1">
       <c r="A31" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="81">
         <v>2</v>
       </c>
       <c r="D31" s="33">
         <v>5</v>
       </c>
       <c r="E31" s="33">
         <v>7</v>
       </c>
       <c r="F31" s="33">
         <v>7</v>
       </c>
       <c r="G31" s="33">
         <v>7</v>
       </c>
-      <c r="H31" s="81"/>
+      <c r="H31" s="101">
+        <v>7</v>
+      </c>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="96"/>
       <c r="L31" s="81"/>
       <c r="M31" s="97"/>
       <c r="N31" s="71"/>
       <c r="O31" s="71"/>
     </row>
     <row r="32" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A32" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="33">
         <v>11</v>
       </c>
       <c r="C32" s="33">
         <v>14</v>
       </c>
       <c r="D32" s="33">
         <v>16</v>
       </c>
       <c r="E32" s="33">
         <v>19</v>
       </c>
       <c r="F32" s="33">
         <v>26</v>
       </c>
       <c r="G32" s="33">
         <v>32</v>
       </c>
-      <c r="H32" s="33"/>
+      <c r="H32" s="101">
+        <v>39</v>
+      </c>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="89"/>
       <c r="L32" s="33"/>
       <c r="M32" s="92"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
     </row>
     <row r="33" spans="1:15" s="1" customFormat="1">
       <c r="A33" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="33">
         <v>3</v>
       </c>
       <c r="C33" s="33">
         <v>3</v>
       </c>
       <c r="D33" s="33">
         <v>3</v>
       </c>
       <c r="E33" s="33">
         <v>4</v>
       </c>
       <c r="F33" s="33">
         <v>4</v>
       </c>
       <c r="G33" s="33">
         <v>4</v>
       </c>
-      <c r="H33" s="33"/>
+      <c r="H33" s="101">
+        <v>5</v>
+      </c>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="89"/>
       <c r="L33" s="33"/>
       <c r="M33" s="92"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
     </row>
     <row r="34" spans="1:15" s="1" customFormat="1">
       <c r="A34" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="33">
         <v>1</v>
       </c>
       <c r="C34" s="33">
         <v>1</v>
       </c>
       <c r="D34" s="33">
         <v>1</v>
       </c>
       <c r="E34" s="33">
         <v>1</v>
       </c>
       <c r="F34" s="33">
         <v>1</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
-      <c r="H34" s="33"/>
+      <c r="H34" s="101">
+        <v>1</v>
+      </c>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="89"/>
       <c r="L34" s="33"/>
       <c r="M34" s="92"/>
       <c r="N34" s="70"/>
       <c r="O34" s="70"/>
     </row>
     <row r="35" spans="1:15" s="1" customFormat="1">
       <c r="A35" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="33">
         <v>3</v>
       </c>
       <c r="C35" s="33">
         <v>4</v>
       </c>
       <c r="D35" s="33">
         <v>4</v>
       </c>
       <c r="E35" s="33">
         <v>4</v>
       </c>
       <c r="F35" s="33">
         <v>5</v>
       </c>
       <c r="G35" s="33">
         <v>6</v>
       </c>
-      <c r="H35" s="33"/>
+      <c r="H35" s="101">
+        <v>6</v>
+      </c>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="89"/>
       <c r="L35" s="33"/>
       <c r="M35" s="92"/>
       <c r="N35" s="70"/>
       <c r="O35" s="70"/>
     </row>
     <row r="36" spans="1:15" s="1" customFormat="1">
       <c r="A36" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="33">
         <v>4</v>
       </c>
       <c r="C36" s="33">
         <v>4</v>
       </c>
       <c r="D36" s="33">
         <v>5</v>
       </c>
       <c r="E36" s="33">
         <v>5</v>
       </c>
       <c r="F36" s="33">
         <v>7</v>
       </c>
       <c r="G36" s="33">
         <v>9</v>
       </c>
-      <c r="H36" s="33"/>
+      <c r="H36" s="101">
+        <v>11</v>
+      </c>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="89"/>
       <c r="L36" s="33"/>
       <c r="M36" s="92"/>
       <c r="N36" s="70"/>
       <c r="O36" s="70"/>
     </row>
     <row r="37" spans="1:15" s="38" customFormat="1">
       <c r="A37" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="81">
         <v>2</v>
       </c>
       <c r="D37" s="33">
         <v>3</v>
       </c>
       <c r="E37" s="33">
         <v>5</v>
       </c>
       <c r="F37" s="33">
         <v>9</v>
       </c>
       <c r="G37" s="33">
         <v>12</v>
       </c>
-      <c r="H37" s="81"/>
+      <c r="H37" s="101">
+        <v>16</v>
+      </c>
       <c r="I37" s="81"/>
       <c r="J37" s="81"/>
       <c r="K37" s="96"/>
       <c r="L37" s="81"/>
       <c r="M37" s="97"/>
       <c r="N37" s="71"/>
       <c r="O37" s="71"/>
     </row>
     <row r="38" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A38" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="33">
         <v>193</v>
       </c>
       <c r="C38" s="33">
         <v>443</v>
       </c>
       <c r="D38" s="33">
         <v>708</v>
       </c>
       <c r="E38" s="33">
         <v>982</v>
       </c>
       <c r="F38" s="33">
         <v>1245</v>
       </c>
       <c r="G38" s="33">
         <v>1513</v>
       </c>
-      <c r="H38" s="33"/>
+      <c r="H38" s="101">
+        <v>1804</v>
+      </c>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="89"/>
       <c r="L38" s="33"/>
       <c r="M38" s="92"/>
       <c r="N38" s="70"/>
       <c r="O38" s="70"/>
     </row>
     <row r="39" spans="1:15" s="1" customFormat="1">
       <c r="A39" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="33">
         <v>0</v>
       </c>
       <c r="C39" s="33">
         <v>0</v>
       </c>
       <c r="D39" s="33">
         <v>0</v>
       </c>
       <c r="E39" s="33">
         <v>0</v>
       </c>
       <c r="F39" s="33">
         <v>0</v>
       </c>
       <c r="G39" s="33">
         <v>0</v>
       </c>
-      <c r="H39" s="33"/>
+      <c r="H39" s="101">
+        <v>0</v>
+      </c>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="89"/>
       <c r="L39" s="33"/>
       <c r="M39" s="92"/>
       <c r="N39" s="70"/>
       <c r="O39" s="70"/>
     </row>
     <row r="40" spans="1:15" s="1" customFormat="1">
       <c r="A40" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="33">
         <v>133</v>
       </c>
       <c r="C40" s="33">
         <v>266</v>
       </c>
       <c r="D40" s="33">
         <v>418</v>
       </c>
       <c r="E40" s="33">
         <v>578</v>
       </c>
       <c r="F40" s="33">
         <v>679</v>
       </c>
       <c r="G40" s="33">
         <v>784</v>
       </c>
-      <c r="H40" s="33"/>
+      <c r="H40" s="101">
+        <v>905</v>
+      </c>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="89"/>
       <c r="L40" s="33"/>
       <c r="M40" s="92"/>
       <c r="N40" s="70"/>
       <c r="O40" s="70"/>
     </row>
     <row r="41" spans="1:15" s="1" customFormat="1">
       <c r="A41" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="33">
         <v>25</v>
       </c>
       <c r="C41" s="33">
         <v>71</v>
       </c>
       <c r="D41" s="33">
         <v>116</v>
       </c>
       <c r="E41" s="33">
         <v>161</v>
       </c>
       <c r="F41" s="33">
         <v>194</v>
       </c>
       <c r="G41" s="33">
         <v>227</v>
       </c>
-      <c r="H41" s="33"/>
+      <c r="H41" s="101">
+        <v>260</v>
+      </c>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="89"/>
       <c r="L41" s="33"/>
       <c r="M41" s="92"/>
       <c r="N41" s="70"/>
       <c r="O41" s="70"/>
     </row>
     <row r="42" spans="1:15" s="1" customFormat="1">
       <c r="A42" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="33">
         <v>25</v>
       </c>
       <c r="C42" s="33">
         <v>46</v>
       </c>
       <c r="D42" s="33">
         <v>64</v>
       </c>
       <c r="E42" s="33">
         <v>82</v>
       </c>
       <c r="F42" s="33">
         <v>112</v>
       </c>
       <c r="G42" s="33">
         <v>143</v>
       </c>
-      <c r="H42" s="33"/>
+      <c r="H42" s="101">
+        <v>170</v>
+      </c>
       <c r="I42" s="33"/>
       <c r="J42" s="33"/>
       <c r="K42" s="89"/>
       <c r="L42" s="33"/>
       <c r="M42" s="92"/>
       <c r="N42" s="70"/>
       <c r="O42" s="70"/>
     </row>
     <row r="43" spans="1:15" s="1" customFormat="1">
       <c r="A43" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="33">
         <v>5</v>
       </c>
       <c r="C43" s="33">
         <v>50</v>
       </c>
       <c r="D43" s="33">
         <v>95</v>
       </c>
       <c r="E43" s="33">
         <v>141</v>
       </c>
       <c r="F43" s="33">
         <v>181</v>
       </c>
       <c r="G43" s="33">
         <v>222</v>
       </c>
-      <c r="H43" s="33"/>
+      <c r="H43" s="101">
+        <v>264</v>
+      </c>
       <c r="I43" s="33"/>
       <c r="J43" s="33"/>
       <c r="K43" s="89"/>
       <c r="L43" s="33"/>
       <c r="M43" s="92"/>
       <c r="N43" s="70"/>
       <c r="O43" s="70"/>
     </row>
     <row r="44" spans="1:15" s="38" customFormat="1">
       <c r="A44" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="33">
         <v>0</v>
       </c>
       <c r="C44" s="33">
         <v>0</v>
       </c>
       <c r="D44" s="33">
         <v>0</v>
       </c>
       <c r="E44" s="33">
         <v>0</v>
       </c>
       <c r="F44" s="33">
         <v>0</v>
       </c>
       <c r="G44" s="33">
         <v>0</v>
       </c>
-      <c r="H44" s="33"/>
+      <c r="H44" s="101">
+        <v>0</v>
+      </c>
       <c r="I44" s="33"/>
       <c r="J44" s="33"/>
       <c r="K44" s="89"/>
       <c r="L44" s="33"/>
       <c r="M44" s="92"/>
       <c r="N44" s="71"/>
       <c r="O44" s="71"/>
     </row>
     <row r="45" spans="1:15" s="1" customFormat="1">
       <c r="A45" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="33">
         <v>4</v>
       </c>
       <c r="C45" s="33">
         <v>9</v>
       </c>
       <c r="D45" s="33">
         <v>14</v>
       </c>
       <c r="E45" s="33">
         <v>19</v>
       </c>
       <c r="F45" s="33">
         <v>77</v>
       </c>
       <c r="G45" s="33">
         <v>137</v>
       </c>
-      <c r="H45" s="33"/>
+      <c r="H45" s="101">
+        <v>204</v>
+      </c>
       <c r="I45" s="33"/>
       <c r="J45" s="33"/>
       <c r="K45" s="89"/>
       <c r="L45" s="33"/>
       <c r="M45" s="92"/>
       <c r="N45" s="70"/>
       <c r="O45" s="70"/>
     </row>
     <row r="46" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A46" s="50" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="33">
         <v>23</v>
       </c>
       <c r="C46" s="33">
         <v>55</v>
       </c>
       <c r="D46" s="33">
         <v>87</v>
       </c>
       <c r="E46" s="33">
         <v>118</v>
       </c>
       <c r="F46" s="33">
         <v>180</v>
       </c>
       <c r="G46" s="33">
         <v>241</v>
       </c>
-      <c r="H46" s="33"/>
+      <c r="H46" s="101">
+        <v>303</v>
+      </c>
       <c r="I46" s="33"/>
       <c r="J46" s="33"/>
       <c r="K46" s="89"/>
       <c r="L46" s="33"/>
       <c r="M46" s="92"/>
       <c r="N46" s="70"/>
       <c r="O46" s="70"/>
     </row>
     <row r="47" spans="1:15" s="1" customFormat="1">
       <c r="A47" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="33">
         <v>22</v>
       </c>
       <c r="C47" s="33">
         <v>52</v>
       </c>
       <c r="D47" s="33">
         <v>83</v>
       </c>
       <c r="E47" s="33">
         <v>114</v>
       </c>
       <c r="F47" s="33">
         <v>127</v>
       </c>
       <c r="G47" s="33">
         <v>141</v>
       </c>
-      <c r="H47" s="33"/>
+      <c r="H47" s="101">
+        <v>155</v>
+      </c>
       <c r="I47" s="33"/>
       <c r="J47" s="33"/>
       <c r="K47" s="89"/>
       <c r="L47" s="33"/>
       <c r="M47" s="92"/>
       <c r="N47" s="70"/>
       <c r="O47" s="70"/>
     </row>
     <row r="48" spans="1:15" s="1" customFormat="1">
       <c r="A48" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="33">
         <v>1</v>
       </c>
       <c r="C48" s="33">
         <v>3</v>
       </c>
       <c r="D48" s="33">
         <v>4</v>
       </c>
       <c r="E48" s="33">
         <v>5</v>
       </c>
       <c r="F48" s="33">
         <v>52</v>
       </c>
       <c r="G48" s="33">
         <v>100</v>
       </c>
-      <c r="H48" s="33"/>
+      <c r="H48" s="101">
+        <v>148</v>
+      </c>
       <c r="I48" s="33"/>
       <c r="J48" s="33"/>
       <c r="K48" s="89"/>
       <c r="L48" s="33"/>
       <c r="M48" s="92"/>
       <c r="N48" s="70"/>
       <c r="O48" s="70"/>
     </row>
     <row r="49" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A49" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="78">
         <v>288.10000000000002</v>
       </c>
       <c r="C49" s="80">
         <v>366.5</v>
       </c>
       <c r="D49" s="78">
         <v>463</v>
       </c>
       <c r="E49" s="78">
         <v>716.4</v>
       </c>
       <c r="F49" s="78">
         <v>878.9</v>
       </c>
       <c r="G49" s="78">
         <v>1024.3</v>
       </c>
-      <c r="H49" s="78"/>
+      <c r="H49" s="102">
+        <v>1263.8</v>
+      </c>
       <c r="I49" s="78"/>
       <c r="J49" s="78"/>
       <c r="K49" s="90"/>
       <c r="L49" s="78"/>
       <c r="M49" s="93"/>
       <c r="N49" s="78"/>
       <c r="O49" s="70"/>
     </row>
     <row r="50" spans="1:15" s="38" customFormat="1">
       <c r="A50" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="80" t="s">
         <v>91</v>
       </c>
       <c r="C50" s="80">
         <v>1.3</v>
       </c>
       <c r="D50" s="78">
         <v>2.6</v>
       </c>
       <c r="E50" s="78">
         <v>3.9</v>
       </c>
       <c r="F50" s="78">
         <v>4.2</v>
       </c>
       <c r="G50" s="78">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H50" s="80"/>
+      <c r="H50" s="102">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="I50" s="78"/>
       <c r="J50" s="80"/>
       <c r="K50" s="99"/>
       <c r="L50" s="80"/>
       <c r="M50" s="100"/>
       <c r="N50" s="80"/>
       <c r="O50" s="71"/>
     </row>
     <row r="51" spans="1:15" s="38" customFormat="1">
       <c r="A51" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E51" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="80">
         <v>2</v>
       </c>
       <c r="G51" s="78">
         <v>4</v>
       </c>
-      <c r="H51" s="80"/>
+      <c r="H51" s="102">
+        <v>6</v>
+      </c>
       <c r="I51" s="80"/>
       <c r="J51" s="80"/>
       <c r="K51" s="99"/>
       <c r="L51" s="80"/>
       <c r="M51" s="100"/>
       <c r="N51" s="80"/>
       <c r="O51" s="71"/>
     </row>
     <row r="52" spans="1:15" s="1" customFormat="1">
       <c r="A52" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C52" s="80">
         <v>364</v>
       </c>
       <c r="D52" s="78">
         <v>459</v>
       </c>
       <c r="E52" s="78">
         <v>711</v>
       </c>
       <c r="F52" s="78">
         <v>871</v>
       </c>
       <c r="G52" s="78">
         <v>1014</v>
       </c>
-      <c r="H52" s="78"/>
+      <c r="H52" s="102">
+        <v>1251</v>
+      </c>
       <c r="I52" s="78"/>
       <c r="J52" s="78"/>
       <c r="K52" s="90"/>
       <c r="L52" s="78"/>
       <c r="M52" s="93"/>
       <c r="N52" s="78"/>
       <c r="O52" s="70"/>
     </row>
     <row r="53" spans="1:15" s="38" customFormat="1">
       <c r="A53" s="76" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C53" s="80">
         <v>0.3</v>
       </c>
       <c r="D53" s="78">
         <v>0.4</v>
       </c>
       <c r="E53" s="78">
         <v>0.6</v>
       </c>
       <c r="F53" s="78">
         <v>0.7</v>
       </c>
       <c r="G53" s="78">
         <v>0.8</v>
       </c>
-      <c r="H53" s="78"/>
+      <c r="H53" s="102">
+        <v>1</v>
+      </c>
       <c r="I53" s="78"/>
       <c r="J53" s="78"/>
       <c r="K53" s="90"/>
       <c r="L53" s="78"/>
       <c r="M53" s="93"/>
       <c r="N53" s="78"/>
       <c r="O53" s="71"/>
     </row>
     <row r="54" spans="1:15" s="38" customFormat="1">
       <c r="A54" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="78">
         <v>0.9</v>
       </c>
       <c r="C54" s="80">
         <v>0.9</v>
       </c>
       <c r="D54" s="78">
         <v>0.9</v>
       </c>
       <c r="E54" s="78">
         <v>0.9</v>
       </c>
       <c r="F54" s="78">
         <v>0.9</v>
       </c>
       <c r="G54" s="78">
         <v>0.9</v>
       </c>
-      <c r="H54" s="78"/>
+      <c r="H54" s="102">
+        <v>0.9</v>
+      </c>
       <c r="I54" s="78"/>
       <c r="J54" s="78"/>
       <c r="K54" s="90"/>
       <c r="L54" s="78"/>
       <c r="M54" s="93"/>
       <c r="N54" s="78"/>
       <c r="O54" s="71"/>
     </row>
     <row r="55" spans="1:15" s="1" customFormat="1" ht="34.5">
       <c r="A55" s="50" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="33">
         <v>1623</v>
       </c>
       <c r="C55" s="81">
         <v>3964</v>
       </c>
       <c r="D55" s="33">
         <v>6289</v>
       </c>
       <c r="E55" s="33">
         <v>8004</v>
       </c>
       <c r="F55" s="33">
         <v>10259</v>
       </c>
       <c r="G55" s="33">
         <v>11571</v>
       </c>
-      <c r="H55" s="33"/>
+      <c r="H55" s="101">
+        <v>13893</v>
+      </c>
       <c r="I55" s="78"/>
       <c r="J55" s="33"/>
       <c r="K55" s="89"/>
       <c r="L55" s="33"/>
       <c r="M55" s="92"/>
       <c r="N55" s="78"/>
       <c r="O55" s="70"/>
     </row>
     <row r="56" spans="1:15" s="1" customFormat="1">
       <c r="A56" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C56" s="81">
         <v>2986</v>
       </c>
       <c r="D56" s="33">
         <v>4508</v>
       </c>
       <c r="E56" s="33">
         <v>5870</v>
       </c>
       <c r="F56" s="33">
         <v>7693</v>
       </c>
       <c r="G56" s="33">
         <v>8055</v>
       </c>
-      <c r="H56" s="33"/>
+      <c r="H56" s="101">
+        <v>9498</v>
+      </c>
       <c r="I56" s="78"/>
       <c r="J56" s="33"/>
       <c r="K56" s="89"/>
       <c r="L56" s="33"/>
       <c r="M56" s="92"/>
       <c r="N56" s="33"/>
       <c r="O56" s="70"/>
     </row>
     <row r="57" spans="1:15" s="1" customFormat="1">
       <c r="A57" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C57" s="81">
         <v>978</v>
       </c>
       <c r="D57" s="33">
         <v>1781</v>
       </c>
       <c r="E57" s="33">
         <v>2134</v>
       </c>
       <c r="F57" s="33">
         <v>2566</v>
       </c>
       <c r="G57" s="33">
         <v>3516</v>
       </c>
-      <c r="H57" s="33"/>
+      <c r="H57" s="101">
+        <v>4395</v>
+      </c>
       <c r="I57" s="33"/>
       <c r="J57" s="33"/>
       <c r="K57" s="89"/>
       <c r="L57" s="33"/>
       <c r="M57" s="92"/>
       <c r="N57" s="33"/>
       <c r="O57" s="70"/>
     </row>
     <row r="58" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A58" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="33">
         <v>330</v>
       </c>
       <c r="C58" s="81">
         <v>574</v>
       </c>
       <c r="D58" s="33">
         <v>798</v>
       </c>
       <c r="E58" s="33">
         <v>1162</v>
       </c>
       <c r="F58" s="33">
         <v>1465</v>
       </c>
       <c r="G58" s="33">
         <v>1781</v>
       </c>
-      <c r="H58" s="33"/>
+      <c r="H58" s="101">
+        <v>2108</v>
+      </c>
       <c r="I58" s="33"/>
       <c r="J58" s="33"/>
       <c r="K58" s="89"/>
       <c r="L58" s="33"/>
       <c r="M58" s="92"/>
       <c r="N58" s="33"/>
       <c r="O58" s="70"/>
     </row>
     <row r="59" spans="1:15" s="1" customFormat="1">
       <c r="A59" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="33">
         <v>310</v>
       </c>
       <c r="C59" s="81">
         <v>540</v>
       </c>
       <c r="D59" s="33">
         <v>749</v>
       </c>
       <c r="E59" s="33">
         <v>1098</v>
       </c>
       <c r="F59" s="33">
         <v>1390</v>
       </c>
       <c r="G59" s="33">
         <v>1695</v>
       </c>
-      <c r="H59" s="33"/>
+      <c r="H59" s="101">
+        <v>2011</v>
+      </c>
       <c r="I59" s="33"/>
       <c r="J59" s="33"/>
       <c r="K59" s="89"/>
       <c r="L59" s="33"/>
       <c r="M59" s="92"/>
       <c r="N59" s="33"/>
       <c r="O59" s="70"/>
     </row>
     <row r="60" spans="1:15" s="1" customFormat="1">
       <c r="A60" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="33">
         <v>20</v>
       </c>
       <c r="C60" s="81">
         <v>34</v>
       </c>
       <c r="D60" s="33">
         <v>49</v>
       </c>
       <c r="E60" s="33">
         <v>64</v>
       </c>
       <c r="F60" s="33">
         <v>75</v>
       </c>
       <c r="G60" s="33">
         <v>86</v>
       </c>
-      <c r="H60" s="33"/>
+      <c r="H60" s="101">
+        <v>97</v>
+      </c>
       <c r="I60" s="33"/>
       <c r="J60" s="33"/>
       <c r="K60" s="89"/>
       <c r="L60" s="33"/>
       <c r="M60" s="92"/>
       <c r="N60" s="33"/>
       <c r="O60" s="70"/>
     </row>
     <row r="61" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A61" s="50" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="33">
         <v>756</v>
       </c>
       <c r="C61" s="81">
         <v>1627</v>
       </c>
       <c r="D61" s="33">
         <v>2421</v>
       </c>
       <c r="E61" s="33">
         <v>3281</v>
       </c>
       <c r="F61" s="33">
         <v>4173</v>
       </c>
       <c r="G61" s="33">
         <v>5025</v>
       </c>
-      <c r="H61" s="33"/>
+      <c r="H61" s="101">
+        <v>5783</v>
+      </c>
       <c r="I61" s="33"/>
       <c r="J61" s="33"/>
       <c r="K61" s="89"/>
       <c r="L61" s="33"/>
       <c r="M61" s="92"/>
       <c r="N61" s="33"/>
       <c r="O61" s="70"/>
     </row>
     <row r="62" spans="1:15" s="1" customFormat="1">
       <c r="A62" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="33">
         <v>541</v>
       </c>
       <c r="C62" s="81">
         <v>1197</v>
       </c>
       <c r="D62" s="33">
         <v>1853</v>
       </c>
       <c r="E62" s="33">
         <v>2510</v>
       </c>
       <c r="F62" s="33">
         <v>3255</v>
       </c>
       <c r="G62" s="33">
         <v>4000</v>
       </c>
-      <c r="H62" s="33"/>
+      <c r="H62" s="101">
+        <v>4745</v>
+      </c>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="89"/>
       <c r="L62" s="33"/>
       <c r="M62" s="92"/>
       <c r="N62" s="33"/>
       <c r="O62" s="70"/>
     </row>
     <row r="63" spans="1:15" s="1" customFormat="1">
       <c r="A63" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C63" s="81">
         <v>155</v>
       </c>
       <c r="D63" s="33">
         <v>221</v>
       </c>
       <c r="E63" s="33">
         <v>298</v>
       </c>
       <c r="F63" s="33">
         <v>334</v>
       </c>
       <c r="G63" s="33">
         <v>373</v>
       </c>
-      <c r="H63" s="33"/>
+      <c r="H63" s="101">
+        <v>381</v>
+      </c>
       <c r="I63" s="33"/>
       <c r="J63" s="33"/>
       <c r="K63" s="89"/>
       <c r="L63" s="33"/>
       <c r="M63" s="92"/>
       <c r="N63" s="33"/>
       <c r="O63" s="70"/>
     </row>
     <row r="64" spans="1:15" s="1" customFormat="1">
       <c r="A64" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C64" s="81">
         <v>275</v>
       </c>
       <c r="D64" s="33">
         <v>347</v>
       </c>
       <c r="E64" s="33">
         <v>473</v>
       </c>
       <c r="F64" s="33">
         <v>584</v>
       </c>
       <c r="G64" s="33">
         <v>652</v>
       </c>
-      <c r="H64" s="33"/>
+      <c r="H64" s="101">
+        <v>657</v>
+      </c>
       <c r="I64" s="33"/>
       <c r="J64" s="33"/>
       <c r="K64" s="89"/>
       <c r="L64" s="33"/>
       <c r="M64" s="92"/>
       <c r="N64" s="33"/>
       <c r="O64" s="70"/>
     </row>
     <row r="65" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A65" s="50" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="33">
         <v>880</v>
       </c>
       <c r="C65" s="33">
         <v>1889</v>
       </c>
       <c r="D65" s="33">
         <v>2966</v>
       </c>
       <c r="E65" s="33">
         <v>3889</v>
       </c>
       <c r="F65" s="33">
         <v>4725</v>
       </c>
       <c r="G65" s="33">
         <v>5370</v>
       </c>
-      <c r="H65" s="33"/>
+      <c r="H65" s="101">
+        <v>5905</v>
+      </c>
       <c r="I65" s="33"/>
       <c r="J65" s="33"/>
       <c r="K65" s="89"/>
       <c r="L65" s="33"/>
       <c r="M65" s="92"/>
       <c r="N65" s="33"/>
       <c r="O65" s="70"/>
     </row>
     <row r="66" spans="1:15" s="1" customFormat="1">
       <c r="A66" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="33">
         <v>462</v>
       </c>
       <c r="C66" s="33">
         <v>920</v>
       </c>
       <c r="D66" s="33">
         <v>1537</v>
       </c>
       <c r="E66" s="33">
         <v>2037</v>
       </c>
       <c r="F66" s="33">
         <v>2550</v>
       </c>
       <c r="G66" s="33">
         <v>2883</v>
       </c>
-      <c r="H66" s="33"/>
+      <c r="H66" s="101">
+        <v>3124</v>
+      </c>
       <c r="I66" s="33"/>
       <c r="J66" s="33"/>
       <c r="K66" s="89"/>
       <c r="L66" s="33"/>
       <c r="M66" s="92"/>
       <c r="N66" s="33"/>
       <c r="O66" s="70"/>
     </row>
     <row r="67" spans="1:15" s="1" customFormat="1">
       <c r="A67" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="33">
         <v>418</v>
       </c>
       <c r="C67" s="33">
         <v>952</v>
       </c>
       <c r="D67" s="33">
         <v>1396</v>
       </c>
       <c r="E67" s="33">
         <v>1802</v>
       </c>
       <c r="F67" s="33">
         <v>2099</v>
       </c>
       <c r="G67" s="33">
         <v>2385</v>
       </c>
-      <c r="H67" s="33"/>
+      <c r="H67" s="101">
+        <v>2653</v>
+      </c>
       <c r="I67" s="33"/>
       <c r="J67" s="33"/>
       <c r="K67" s="89"/>
       <c r="L67" s="33"/>
       <c r="M67" s="92"/>
       <c r="N67" s="33"/>
       <c r="O67" s="70"/>
     </row>
     <row r="68" spans="1:15" s="38" customFormat="1">
       <c r="A68" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B68" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C68" s="81">
         <v>7</v>
       </c>
       <c r="D68" s="33">
         <v>15</v>
       </c>
       <c r="E68" s="33">
         <v>22</v>
       </c>
       <c r="F68" s="33">
         <v>30</v>
       </c>
       <c r="G68" s="33">
         <v>38</v>
       </c>
-      <c r="H68" s="81"/>
+      <c r="H68" s="101">
+        <v>46</v>
+      </c>
       <c r="I68" s="81"/>
       <c r="J68" s="81"/>
       <c r="K68" s="96"/>
       <c r="L68" s="81"/>
       <c r="M68" s="97"/>
       <c r="N68" s="81"/>
       <c r="O68" s="71"/>
     </row>
     <row r="69" spans="1:15" s="38" customFormat="1">
       <c r="A69" s="76" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C69" s="81">
         <v>9</v>
       </c>
       <c r="D69" s="33">
         <v>19</v>
       </c>
       <c r="E69" s="33">
         <v>28</v>
       </c>
       <c r="F69" s="33">
         <v>46</v>
       </c>
       <c r="G69" s="33">
         <v>64</v>
       </c>
-      <c r="H69" s="81"/>
+      <c r="H69" s="101">
+        <v>82</v>
+      </c>
       <c r="I69" s="81"/>
       <c r="J69" s="81"/>
       <c r="K69" s="96"/>
       <c r="L69" s="81"/>
       <c r="M69" s="97"/>
       <c r="N69" s="81"/>
       <c r="O69" s="71"/>
     </row>
     <row r="70" spans="1:15" s="1" customFormat="1">
       <c r="A70" s="50" t="s">
         <v>31</v>
       </c>
       <c r="B70" s="33">
         <v>427</v>
       </c>
       <c r="C70" s="33">
         <v>931</v>
       </c>
       <c r="D70" s="33">
         <v>1490</v>
       </c>
       <c r="E70" s="33">
         <v>1974</v>
       </c>
       <c r="F70" s="33">
         <v>2675</v>
       </c>
       <c r="G70" s="33">
         <v>3237</v>
       </c>
-      <c r="H70" s="33"/>
+      <c r="H70" s="101">
+        <v>3762</v>
+      </c>
       <c r="I70" s="33"/>
       <c r="J70" s="33"/>
       <c r="K70" s="89"/>
       <c r="L70" s="33"/>
       <c r="M70" s="92"/>
       <c r="N70" s="33"/>
       <c r="O70" s="70"/>
     </row>
     <row r="71" spans="1:15" s="38" customFormat="1">
       <c r="A71" s="76" t="s">
         <v>19</v>
       </c>
       <c r="B71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E71" s="83" t="s">
         <v>91</v>
       </c>
       <c r="F71" s="81">
         <v>2</v>
       </c>
       <c r="G71" s="33">
         <v>5</v>
       </c>
-      <c r="H71" s="81"/>
+      <c r="H71" s="101">
+        <v>7</v>
+      </c>
       <c r="I71" s="81"/>
       <c r="J71" s="81"/>
       <c r="K71" s="96"/>
       <c r="L71" s="81"/>
       <c r="M71" s="97"/>
       <c r="N71" s="81"/>
       <c r="O71" s="71"/>
     </row>
     <row r="72" spans="1:15" s="1" customFormat="1">
       <c r="A72" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B72" s="33">
         <v>0</v>
       </c>
       <c r="C72" s="33">
         <v>1</v>
       </c>
       <c r="D72" s="33">
         <v>1</v>
       </c>
       <c r="E72" s="33">
         <v>1</v>
       </c>
       <c r="F72" s="33">
         <v>2</v>
       </c>
       <c r="G72" s="33">
         <v>2</v>
       </c>
-      <c r="H72" s="33"/>
+      <c r="H72" s="101">
+        <v>2</v>
+      </c>
       <c r="I72" s="33"/>
       <c r="J72" s="33"/>
       <c r="K72" s="89"/>
       <c r="L72" s="33"/>
       <c r="M72" s="92"/>
       <c r="N72" s="33"/>
       <c r="O72" s="70"/>
     </row>
     <row r="73" spans="1:15" s="1" customFormat="1">
       <c r="A73" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="33">
         <v>426</v>
       </c>
       <c r="C73" s="33">
         <v>930</v>
       </c>
       <c r="D73" s="33">
         <v>1487</v>
       </c>
       <c r="E73" s="33">
         <v>1969</v>
       </c>
       <c r="F73" s="33">
         <v>2667</v>
       </c>
       <c r="G73" s="33">
         <v>3226</v>
       </c>
-      <c r="H73" s="33"/>
+      <c r="H73" s="101">
+        <v>3747</v>
+      </c>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="89"/>
       <c r="L73" s="33"/>
       <c r="M73" s="92"/>
       <c r="N73" s="33"/>
       <c r="O73" s="70"/>
     </row>
-    <row r="74" spans="1:15" s="38" customFormat="1">
+    <row r="74" spans="1:15" s="1" customFormat="1">
       <c r="A74" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G74" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H74" s="101">
+        <v>1</v>
+      </c>
+      <c r="I74" s="33"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="89"/>
+      <c r="L74" s="33"/>
+      <c r="M74" s="92"/>
+      <c r="N74" s="33"/>
+      <c r="O74" s="70"/>
+    </row>
+    <row r="75" spans="1:15" s="38" customFormat="1">
+      <c r="A75" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="B74" s="83" t="s">
+      <c r="B75" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="C74" s="81">
+      <c r="C75" s="81">
         <v>1</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D75" s="33">
         <v>2</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E75" s="33">
         <v>3</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F75" s="33">
         <v>4</v>
       </c>
-      <c r="G74" s="33">
+      <c r="G75" s="33">
         <v>4</v>
       </c>
-      <c r="H74" s="81"/>
-[...9 lines deleted...]
-      <c r="A75" s="50" t="s">
+      <c r="H75" s="101">
+        <v>5</v>
+      </c>
+      <c r="I75" s="81"/>
+      <c r="J75" s="81"/>
+      <c r="K75" s="96"/>
+      <c r="L75" s="81"/>
+      <c r="M75" s="97"/>
+      <c r="N75" s="81"/>
+      <c r="O75" s="71"/>
+    </row>
+    <row r="76" spans="1:15" s="1" customFormat="1" ht="34.5">
+      <c r="A76" s="50" t="s">
         <v>32</v>
-      </c>
-[...29 lines deleted...]
-        <v>21</v>
       </c>
       <c r="B76" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C76" s="33">
         <v>640</v>
       </c>
       <c r="D76" s="33">
         <v>1050</v>
       </c>
       <c r="E76" s="33">
         <v>1403</v>
       </c>
       <c r="F76" s="33">
         <v>1929</v>
       </c>
       <c r="G76" s="33">
         <v>2346</v>
       </c>
-      <c r="H76" s="33"/>
+      <c r="H76" s="101">
+        <v>2702</v>
+      </c>
       <c r="I76" s="33"/>
       <c r="J76" s="33"/>
       <c r="K76" s="89"/>
       <c r="L76" s="33"/>
       <c r="M76" s="92"/>
-      <c r="N76" s="70"/>
+      <c r="N76" s="33"/>
       <c r="O76" s="70"/>
     </row>
-    <row r="77" spans="1:15" s="38" customFormat="1" ht="45.75">
-[...4 lines deleted...]
-        <v>110</v>
+    <row r="77" spans="1:15" s="1" customFormat="1">
+      <c r="A77" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="B77" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C77" s="33">
-        <v>263</v>
+        <v>640</v>
       </c>
       <c r="D77" s="33">
-        <v>396</v>
+        <v>1050</v>
       </c>
       <c r="E77" s="33">
-        <v>509</v>
+        <v>1403</v>
       </c>
       <c r="F77" s="33">
-        <v>667</v>
+        <v>1929</v>
       </c>
       <c r="G77" s="33">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="H77" s="33"/>
+        <v>2346</v>
+      </c>
+      <c r="H77" s="101">
+        <v>2702</v>
+      </c>
       <c r="I77" s="33"/>
       <c r="J77" s="33"/>
       <c r="K77" s="89"/>
       <c r="L77" s="33"/>
       <c r="M77" s="92"/>
-      <c r="N77" s="71"/>
-[...4 lines deleted...]
-        <v>9</v>
+      <c r="N77" s="70"/>
+      <c r="O77" s="70"/>
+    </row>
+    <row r="78" spans="1:15" s="38" customFormat="1" ht="45.75">
+      <c r="A78" s="62" t="s">
+        <v>33</v>
       </c>
       <c r="B78" s="33">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="C78" s="33">
-        <v>1</v>
+        <v>263</v>
       </c>
       <c r="D78" s="33">
-        <v>1</v>
+        <v>396</v>
       </c>
       <c r="E78" s="33">
-        <v>1</v>
+        <v>509</v>
       </c>
       <c r="F78" s="33">
-        <v>2</v>
+        <v>667</v>
       </c>
       <c r="G78" s="33">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H78" s="33"/>
+        <v>789</v>
+      </c>
+      <c r="H78" s="101">
+        <v>937</v>
+      </c>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="89"/>
       <c r="L78" s="33"/>
       <c r="M78" s="92"/>
       <c r="N78" s="71"/>
       <c r="O78" s="71"/>
     </row>
     <row r="79" spans="1:15" s="38" customFormat="1">
       <c r="A79" s="76" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B79" s="33">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="C79" s="33">
-        <v>263</v>
+        <v>1</v>
       </c>
       <c r="D79" s="33">
-        <v>395</v>
+        <v>1</v>
       </c>
       <c r="E79" s="33">
-        <v>507</v>
+        <v>1</v>
       </c>
       <c r="F79" s="33">
-        <v>665</v>
+        <v>2</v>
       </c>
       <c r="G79" s="33">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="H79" s="33"/>
+        <v>2</v>
+      </c>
+      <c r="H79" s="101">
+        <v>2</v>
+      </c>
       <c r="I79" s="33"/>
       <c r="J79" s="33"/>
       <c r="K79" s="89"/>
       <c r="L79" s="33"/>
       <c r="M79" s="92"/>
       <c r="N79" s="71"/>
       <c r="O79" s="71"/>
     </row>
-    <row r="80" spans="1:15" s="1" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="80" spans="1:15" s="38" customFormat="1">
+      <c r="A80" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B80" s="33">
+        <v>109</v>
       </c>
       <c r="C80" s="33">
-        <v>28</v>
+        <v>263</v>
       </c>
       <c r="D80" s="33">
-        <v>44</v>
+        <v>395</v>
       </c>
       <c r="E80" s="33">
-        <v>62</v>
+        <v>507</v>
       </c>
       <c r="F80" s="33">
-        <v>79</v>
+        <v>665</v>
       </c>
       <c r="G80" s="33">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H80" s="33"/>
+        <v>787</v>
+      </c>
+      <c r="H80" s="101">
+        <v>934</v>
+      </c>
       <c r="I80" s="33"/>
       <c r="J80" s="33"/>
       <c r="K80" s="89"/>
       <c r="L80" s="33"/>
       <c r="M80" s="92"/>
-      <c r="N80" s="70"/>
-      <c r="O80" s="70"/>
+      <c r="N80" s="71"/>
+      <c r="O80" s="71"/>
     </row>
     <row r="81" spans="1:15" s="38" customFormat="1">
       <c r="A81" s="76" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="D81" s="83" t="s">
         <v>91</v>
       </c>
       <c r="E81" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="F81" s="81">
-[...10 lines deleted...]
-      <c r="M81" s="97"/>
+      <c r="F81" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="G81" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="H81" s="101">
+        <v>1</v>
+      </c>
+      <c r="I81" s="83"/>
+      <c r="J81" s="33"/>
+      <c r="K81" s="89"/>
+      <c r="L81" s="33"/>
+      <c r="M81" s="92"/>
       <c r="N81" s="71"/>
       <c r="O81" s="71"/>
     </row>
-    <row r="82" spans="1:15" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="82" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A82" s="50" t="s">
+        <v>34</v>
       </c>
       <c r="B82" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C82" s="33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D82" s="33">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E82" s="33">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F82" s="33">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G82" s="33">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H82" s="33"/>
+        <v>102</v>
+      </c>
+      <c r="H82" s="101">
+        <v>123</v>
+      </c>
       <c r="I82" s="33"/>
       <c r="J82" s="33"/>
       <c r="K82" s="89"/>
       <c r="L82" s="33"/>
       <c r="M82" s="92"/>
       <c r="N82" s="70"/>
       <c r="O82" s="70"/>
     </row>
     <row r="83" spans="1:15" s="38" customFormat="1">
       <c r="A83" s="76" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B83" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B83" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="C83" s="81">
-[...2 lines deleted...]
-      <c r="D83" s="33">
+      <c r="C83" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D83" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E83" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="F83" s="81">
         <v>2</v>
       </c>
-      <c r="E83" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="G83" s="33">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H83" s="81"/>
+        <v>5</v>
+      </c>
+      <c r="H83" s="101">
+        <v>7</v>
+      </c>
       <c r="I83" s="81"/>
       <c r="J83" s="81"/>
       <c r="K83" s="96"/>
       <c r="L83" s="81"/>
       <c r="M83" s="97"/>
       <c r="N83" s="71"/>
       <c r="O83" s="71"/>
     </row>
-    <row r="84" spans="1:15" s="1" customFormat="1" ht="45.75">
-[...4 lines deleted...]
-        <v>523</v>
+    <row r="84" spans="1:15" s="1" customFormat="1">
+      <c r="A84" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C84" s="33">
-        <v>1041</v>
+        <v>27</v>
       </c>
       <c r="D84" s="33">
-        <v>1624</v>
+        <v>42</v>
       </c>
       <c r="E84" s="33">
-        <v>2385</v>
+        <v>59</v>
       </c>
       <c r="F84" s="33">
-        <v>2977</v>
+        <v>73</v>
       </c>
       <c r="G84" s="33">
-        <v>3441</v>
-[...3 lines deleted...]
-      <c r="J84" s="89"/>
+        <v>93</v>
+      </c>
+      <c r="H84" s="101">
+        <v>111</v>
+      </c>
+      <c r="I84" s="33"/>
+      <c r="J84" s="33"/>
       <c r="K84" s="89"/>
       <c r="L84" s="33"/>
       <c r="M84" s="92"/>
       <c r="N84" s="70"/>
       <c r="O84" s="70"/>
     </row>
-    <row r="85" spans="1:15" s="1" customFormat="1">
-      <c r="A85" s="53" t="s">
+    <row r="85" spans="1:15" s="38" customFormat="1">
+      <c r="A85" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B85" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C85" s="81">
+        <v>1</v>
+      </c>
+      <c r="D85" s="33">
+        <v>2</v>
+      </c>
+      <c r="E85" s="33">
+        <v>3</v>
+      </c>
+      <c r="F85" s="33">
+        <v>4</v>
+      </c>
+      <c r="G85" s="33">
+        <v>4</v>
+      </c>
+      <c r="H85" s="101">
+        <v>5</v>
+      </c>
+      <c r="I85" s="81"/>
+      <c r="J85" s="81"/>
+      <c r="K85" s="96"/>
+      <c r="L85" s="81"/>
+      <c r="M85" s="97"/>
+      <c r="N85" s="71"/>
+      <c r="O85" s="71"/>
+    </row>
+    <row r="86" spans="1:15" s="1" customFormat="1" ht="45.75">
+      <c r="A86" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="B86" s="33">
+        <v>523</v>
+      </c>
+      <c r="C86" s="33">
+        <v>1041</v>
+      </c>
+      <c r="D86" s="33">
+        <v>1624</v>
+      </c>
+      <c r="E86" s="33">
+        <v>2385</v>
+      </c>
+      <c r="F86" s="33">
+        <v>2977</v>
+      </c>
+      <c r="G86" s="33">
+        <v>3441</v>
+      </c>
+      <c r="H86" s="101">
+        <v>3698</v>
+      </c>
+      <c r="I86" s="89"/>
+      <c r="J86" s="89"/>
+      <c r="K86" s="89"/>
+      <c r="L86" s="33"/>
+      <c r="M86" s="92"/>
+      <c r="N86" s="70"/>
+      <c r="O86" s="70"/>
+    </row>
+    <row r="87" spans="1:15" s="1" customFormat="1">
+      <c r="A87" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B85" s="33">
+      <c r="B87" s="33">
         <v>523</v>
       </c>
-      <c r="C85" s="33">
+      <c r="C87" s="33">
         <v>828</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D87" s="33">
         <v>1197</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E87" s="33">
         <v>1745</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F87" s="33">
         <v>2245</v>
       </c>
-      <c r="G85" s="33">
+      <c r="G87" s="33">
         <v>2618</v>
       </c>
-      <c r="H85" s="89"/>
-[...63 lines deleted...]
-      <c r="J87" s="33"/>
+      <c r="H87" s="101">
+        <v>2783</v>
+      </c>
+      <c r="I87" s="89"/>
+      <c r="J87" s="89"/>
       <c r="K87" s="89"/>
       <c r="L87" s="33"/>
       <c r="M87" s="92"/>
       <c r="N87" s="70"/>
       <c r="O87" s="70"/>
     </row>
-    <row r="88" spans="1:15" s="1" customFormat="1">
-[...7 lines deleted...]
-        <v>27</v>
+    <row r="88" spans="1:15" s="38" customFormat="1">
+      <c r="A88" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B88" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C88" s="81">
+        <v>213</v>
       </c>
       <c r="D88" s="33">
-        <v>41</v>
+        <v>427</v>
       </c>
       <c r="E88" s="33">
-        <v>55</v>
+        <v>640</v>
       </c>
       <c r="F88" s="33">
-        <v>69</v>
+        <v>732</v>
       </c>
       <c r="G88" s="33">
-        <v>82</v>
-[...12 lines deleted...]
-        <v>7</v>
+        <v>823</v>
+      </c>
+      <c r="H88" s="101">
+        <v>915</v>
+      </c>
+      <c r="I88" s="96"/>
+      <c r="J88" s="96"/>
+      <c r="K88" s="96"/>
+      <c r="L88" s="81"/>
+      <c r="M88" s="97"/>
+      <c r="N88" s="71"/>
+      <c r="O88" s="71"/>
+    </row>
+    <row r="89" spans="1:15" s="1" customFormat="1" ht="34.5">
+      <c r="A89" s="50" t="s">
+        <v>36</v>
       </c>
       <c r="B89" s="33">
-        <v>87</v>
+        <v>3705</v>
       </c>
       <c r="C89" s="33">
-        <v>166</v>
+        <v>8462</v>
       </c>
       <c r="D89" s="33">
-        <v>245</v>
+        <v>12567</v>
       </c>
       <c r="E89" s="33">
-        <v>324</v>
+        <v>16608</v>
       </c>
       <c r="F89" s="33">
-        <v>353</v>
+        <v>20729</v>
       </c>
       <c r="G89" s="33">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H89" s="33"/>
+        <v>24968</v>
+      </c>
+      <c r="H89" s="101">
+        <v>29914</v>
+      </c>
       <c r="I89" s="33"/>
       <c r="J89" s="33"/>
       <c r="K89" s="89"/>
       <c r="L89" s="33"/>
       <c r="M89" s="92"/>
       <c r="N89" s="70"/>
       <c r="O89" s="70"/>
     </row>
     <row r="90" spans="1:15" s="1" customFormat="1">
       <c r="A90" s="53" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B90" s="33">
-        <v>2682</v>
+        <v>13</v>
       </c>
       <c r="C90" s="33">
-        <v>5326</v>
+        <v>27</v>
       </c>
       <c r="D90" s="33">
-        <v>7790</v>
+        <v>41</v>
       </c>
       <c r="E90" s="33">
-        <v>10611</v>
+        <v>55</v>
       </c>
       <c r="F90" s="33">
-        <v>13197</v>
+        <v>69</v>
       </c>
       <c r="G90" s="33">
-        <v>15511</v>
-[...1 lines deleted...]
-      <c r="H90" s="33"/>
+        <v>82</v>
+      </c>
+      <c r="H90" s="101">
+        <v>95</v>
+      </c>
       <c r="I90" s="33"/>
       <c r="J90" s="33"/>
       <c r="K90" s="89"/>
       <c r="L90" s="33"/>
       <c r="M90" s="92"/>
       <c r="N90" s="70"/>
       <c r="O90" s="70"/>
     </row>
     <row r="91" spans="1:15" s="1" customFormat="1">
       <c r="A91" s="53" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B91" s="33">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C91" s="33">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="D91" s="33">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="E91" s="33">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="F91" s="33">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="G91" s="33">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H91" s="33"/>
+        <v>382</v>
+      </c>
+      <c r="H91" s="101">
+        <v>410</v>
+      </c>
       <c r="I91" s="33"/>
       <c r="J91" s="33"/>
       <c r="K91" s="89"/>
       <c r="L91" s="33"/>
       <c r="M91" s="92"/>
       <c r="N91" s="70"/>
       <c r="O91" s="70"/>
     </row>
     <row r="92" spans="1:15" s="1" customFormat="1">
       <c r="A92" s="53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B92" s="33">
-        <v>375</v>
+        <v>2682</v>
       </c>
       <c r="C92" s="33">
-        <v>728</v>
+        <v>5326</v>
       </c>
       <c r="D92" s="33">
-        <v>1086</v>
+        <v>7790</v>
       </c>
       <c r="E92" s="33">
-        <v>1440</v>
+        <v>10611</v>
       </c>
       <c r="F92" s="33">
-        <v>1931</v>
+        <v>13197</v>
       </c>
       <c r="G92" s="33">
-        <v>2424</v>
-[...1 lines deleted...]
-      <c r="H92" s="33"/>
+        <v>15511</v>
+      </c>
+      <c r="H92" s="101">
+        <v>18314</v>
+      </c>
       <c r="I92" s="33"/>
       <c r="J92" s="33"/>
       <c r="K92" s="89"/>
       <c r="L92" s="33"/>
       <c r="M92" s="92"/>
       <c r="N92" s="70"/>
       <c r="O92" s="70"/>
     </row>
-    <row r="93" spans="1:15" s="38" customFormat="1">
-[...7 lines deleted...]
-        <v>252</v>
+    <row r="93" spans="1:15" s="1" customFormat="1">
+      <c r="A93" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="33">
+        <v>83</v>
+      </c>
+      <c r="C93" s="33">
+        <v>142</v>
       </c>
       <c r="D93" s="33">
-        <v>503</v>
+        <v>201</v>
       </c>
       <c r="E93" s="33">
-        <v>755</v>
+        <v>259</v>
       </c>
       <c r="F93" s="33">
-        <v>1055</v>
+        <v>319</v>
       </c>
       <c r="G93" s="33">
-        <v>1354</v>
-[...8 lines deleted...]
-      <c r="O93" s="71"/>
+        <v>380</v>
+      </c>
+      <c r="H93" s="101">
+        <v>439</v>
+      </c>
+      <c r="I93" s="33"/>
+      <c r="J93" s="33"/>
+      <c r="K93" s="89"/>
+      <c r="L93" s="33"/>
+      <c r="M93" s="92"/>
+      <c r="N93" s="70"/>
+      <c r="O93" s="70"/>
     </row>
     <row r="94" spans="1:15" s="1" customFormat="1">
       <c r="A94" s="53" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B94" s="33">
-        <v>463</v>
+        <v>375</v>
       </c>
       <c r="C94" s="33">
-        <v>1821</v>
+        <v>728</v>
       </c>
       <c r="D94" s="33">
-        <v>2700</v>
+        <v>1086</v>
       </c>
       <c r="E94" s="33">
-        <v>3162</v>
+        <v>1440</v>
       </c>
       <c r="F94" s="33">
-        <v>3804</v>
+        <v>1931</v>
       </c>
       <c r="G94" s="33">
-        <v>4834</v>
-[...1 lines deleted...]
-      <c r="H94" s="33"/>
+        <v>2424</v>
+      </c>
+      <c r="H94" s="101">
+        <v>2895</v>
+      </c>
       <c r="I94" s="33"/>
       <c r="J94" s="33"/>
       <c r="K94" s="89"/>
       <c r="L94" s="33"/>
       <c r="M94" s="92"/>
       <c r="N94" s="70"/>
       <c r="O94" s="70"/>
     </row>
-    <row r="95" spans="1:15" s="1" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-        <v>2018</v>
+    <row r="95" spans="1:15" s="38" customFormat="1">
+      <c r="A95" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C95" s="81">
+        <v>252</v>
       </c>
       <c r="D95" s="33">
-        <v>3050</v>
+        <v>503</v>
       </c>
       <c r="E95" s="33">
-        <v>3656</v>
+        <v>755</v>
       </c>
       <c r="F95" s="33">
-        <v>4404</v>
+        <v>1055</v>
       </c>
       <c r="G95" s="33">
-        <v>5539</v>
-[...8 lines deleted...]
-      <c r="O95" s="70"/>
+        <v>1354</v>
+      </c>
+      <c r="H95" s="101">
+        <v>1654</v>
+      </c>
+      <c r="I95" s="81"/>
+      <c r="J95" s="81"/>
+      <c r="K95" s="96"/>
+      <c r="L95" s="81"/>
+      <c r="M95" s="97"/>
+      <c r="N95" s="71"/>
+      <c r="O95" s="71"/>
     </row>
     <row r="96" spans="1:15" s="1" customFormat="1">
       <c r="A96" s="53" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>20</v>
+      </c>
+      <c r="B96" s="33">
+        <v>463</v>
       </c>
       <c r="C96" s="33">
-        <v>375</v>
+        <v>1821</v>
       </c>
       <c r="D96" s="33">
-        <v>577</v>
+        <v>2700</v>
       </c>
       <c r="E96" s="33">
-        <v>778</v>
+        <v>3162</v>
       </c>
       <c r="F96" s="33">
-        <v>899</v>
+        <v>3804</v>
       </c>
       <c r="G96" s="33">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="H96" s="33"/>
+        <v>4834</v>
+      </c>
+      <c r="H96" s="101">
+        <v>6105</v>
+      </c>
       <c r="I96" s="33"/>
       <c r="J96" s="33"/>
       <c r="K96" s="89"/>
       <c r="L96" s="33"/>
       <c r="M96" s="92"/>
       <c r="N96" s="70"/>
       <c r="O96" s="70"/>
     </row>
-    <row r="97" spans="1:15" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="97" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A97" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="33">
+        <v>536</v>
       </c>
       <c r="C97" s="33">
-        <v>1643</v>
+        <v>2018</v>
       </c>
       <c r="D97" s="33">
-        <v>2473</v>
+        <v>3050</v>
       </c>
       <c r="E97" s="33">
-        <v>2878</v>
+        <v>3656</v>
       </c>
       <c r="F97" s="33">
-        <v>3505</v>
+        <v>4404</v>
       </c>
       <c r="G97" s="33">
-        <v>4520</v>
-[...1 lines deleted...]
-      <c r="H97" s="33"/>
+        <v>5539</v>
+      </c>
+      <c r="H97" s="101">
+        <v>6928</v>
+      </c>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="89"/>
       <c r="L97" s="33"/>
       <c r="M97" s="92"/>
       <c r="N97" s="70"/>
       <c r="O97" s="70"/>
     </row>
-    <row r="98" spans="1:15" s="38" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>92</v>
+    <row r="98" spans="1:15" s="1" customFormat="1">
+      <c r="A98" s="53" t="s">
+        <v>10</v>
       </c>
       <c r="B98" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C98" s="33">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="D98" s="33">
-        <v>119</v>
+        <v>577</v>
       </c>
       <c r="E98" s="33">
-        <v>131</v>
+        <v>778</v>
       </c>
       <c r="F98" s="33">
-        <v>146</v>
+        <v>899</v>
       </c>
       <c r="G98" s="33">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="J98" s="89"/>
+        <v>1019</v>
+      </c>
+      <c r="H98" s="101">
+        <v>1140</v>
+      </c>
+      <c r="I98" s="33"/>
+      <c r="J98" s="33"/>
       <c r="K98" s="89"/>
       <c r="L98" s="33"/>
       <c r="M98" s="92"/>
-      <c r="N98" s="71"/>
-[...3 lines deleted...]
-      <c r="A99" s="76" t="s">
+      <c r="N98" s="70"/>
+      <c r="O98" s="70"/>
+    </row>
+    <row r="99" spans="1:15" s="1" customFormat="1">
+      <c r="A99" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C99" s="33">
-        <v>116</v>
+        <v>1643</v>
       </c>
       <c r="D99" s="33">
-        <v>119</v>
+        <v>2473</v>
       </c>
       <c r="E99" s="33">
-        <v>131</v>
+        <v>2878</v>
       </c>
       <c r="F99" s="33">
-        <v>146</v>
+        <v>3505</v>
       </c>
       <c r="G99" s="33">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="J99" s="89"/>
+        <v>4520</v>
+      </c>
+      <c r="H99" s="101">
+        <v>5788</v>
+      </c>
+      <c r="I99" s="33"/>
+      <c r="J99" s="33"/>
       <c r="K99" s="89"/>
       <c r="L99" s="33"/>
       <c r="M99" s="92"/>
-      <c r="N99" s="71"/>
-[...2 lines deleted...]
-    <row r="100" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="N99" s="70"/>
+      <c r="O99" s="70"/>
+    </row>
+    <row r="100" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A100" s="62" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>3084</v>
+        <v>92</v>
+      </c>
+      <c r="B100" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C100" s="33">
-        <v>6328</v>
+        <v>116</v>
       </c>
       <c r="D100" s="33">
-        <v>9398</v>
+        <v>119</v>
       </c>
       <c r="E100" s="33">
-        <v>12821</v>
+        <v>131</v>
       </c>
       <c r="F100" s="33">
-        <v>16179</v>
+        <v>146</v>
       </c>
       <c r="G100" s="33">
-        <v>19267</v>
-[...3 lines deleted...]
-      <c r="J100" s="33"/>
+        <v>161</v>
+      </c>
+      <c r="H100" s="101">
+        <v>164</v>
+      </c>
+      <c r="I100" s="89"/>
+      <c r="J100" s="89"/>
       <c r="K100" s="89"/>
       <c r="L100" s="33"/>
       <c r="M100" s="92"/>
       <c r="N100" s="71"/>
       <c r="O100" s="71"/>
     </row>
-    <row r="101" spans="1:15" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>13</v>
+    <row r="101" spans="1:15" s="38" customFormat="1">
+      <c r="A101" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B101" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C101" s="33">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="D101" s="33">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="E101" s="33">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="F101" s="33">
-        <v>69</v>
+        <v>146</v>
       </c>
       <c r="G101" s="33">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="J101" s="33"/>
+        <v>161</v>
+      </c>
+      <c r="H101" s="101">
+        <v>164</v>
+      </c>
+      <c r="I101" s="89"/>
+      <c r="J101" s="89"/>
       <c r="K101" s="89"/>
       <c r="L101" s="33"/>
       <c r="M101" s="92"/>
-      <c r="N101" s="70"/>
-[...4 lines deleted...]
-        <v>7</v>
+      <c r="N101" s="71"/>
+      <c r="O101" s="71"/>
+    </row>
+    <row r="102" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A102" s="62" t="s">
+        <v>38</v>
       </c>
       <c r="B102" s="33">
-        <v>87</v>
+        <v>3084</v>
       </c>
       <c r="C102" s="33">
-        <v>166</v>
+        <v>6328</v>
       </c>
       <c r="D102" s="33">
-        <v>245</v>
+        <v>9398</v>
       </c>
       <c r="E102" s="33">
-        <v>324</v>
+        <v>12821</v>
       </c>
       <c r="F102" s="33">
-        <v>353</v>
+        <v>16179</v>
       </c>
       <c r="G102" s="33">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H102" s="33"/>
+        <v>19267</v>
+      </c>
+      <c r="H102" s="101">
+        <v>22822</v>
+      </c>
       <c r="I102" s="33"/>
       <c r="J102" s="33"/>
       <c r="K102" s="89"/>
       <c r="L102" s="33"/>
       <c r="M102" s="92"/>
-      <c r="N102" s="70"/>
-      <c r="O102" s="70"/>
+      <c r="N102" s="71"/>
+      <c r="O102" s="71"/>
     </row>
     <row r="103" spans="1:15" s="1" customFormat="1">
       <c r="A103" s="53" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B103" s="33">
-        <v>2682</v>
+        <v>13</v>
       </c>
       <c r="C103" s="33">
-        <v>5326</v>
+        <v>27</v>
       </c>
       <c r="D103" s="33">
-        <v>7790</v>
+        <v>41</v>
       </c>
       <c r="E103" s="33">
-        <v>10611</v>
+        <v>55</v>
       </c>
       <c r="F103" s="33">
-        <v>13197</v>
+        <v>69</v>
       </c>
       <c r="G103" s="33">
-        <v>15511</v>
-[...1 lines deleted...]
-      <c r="H103" s="33"/>
+        <v>82</v>
+      </c>
+      <c r="H103" s="101">
+        <v>95</v>
+      </c>
       <c r="I103" s="33"/>
       <c r="J103" s="33"/>
       <c r="K103" s="89"/>
       <c r="L103" s="33"/>
       <c r="M103" s="92"/>
       <c r="N103" s="70"/>
       <c r="O103" s="70"/>
     </row>
     <row r="104" spans="1:15" s="1" customFormat="1">
       <c r="A104" s="53" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B104" s="33">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C104" s="33">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="D104" s="33">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="E104" s="33">
-        <v>259</v>
+        <v>324</v>
       </c>
       <c r="F104" s="33">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="G104" s="33">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="H104" s="33"/>
+        <v>382</v>
+      </c>
+      <c r="H104" s="101">
+        <v>410</v>
+      </c>
       <c r="I104" s="33"/>
       <c r="J104" s="33"/>
       <c r="K104" s="89"/>
       <c r="L104" s="33"/>
       <c r="M104" s="92"/>
       <c r="N104" s="70"/>
       <c r="O104" s="70"/>
     </row>
     <row r="105" spans="1:15" s="1" customFormat="1">
       <c r="A105" s="53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B105" s="33">
-        <v>201</v>
+        <v>2682</v>
       </c>
       <c r="C105" s="33">
-        <v>353</v>
+        <v>5326</v>
       </c>
       <c r="D105" s="33">
-        <v>509</v>
+        <v>7790</v>
       </c>
       <c r="E105" s="33">
-        <v>662</v>
+        <v>10611</v>
       </c>
       <c r="F105" s="33">
-        <v>1033</v>
+        <v>13197</v>
       </c>
       <c r="G105" s="33">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="H105" s="33"/>
+        <v>15511</v>
+      </c>
+      <c r="H105" s="101">
+        <v>18314</v>
+      </c>
       <c r="I105" s="33"/>
       <c r="J105" s="33"/>
       <c r="K105" s="89"/>
       <c r="L105" s="33"/>
       <c r="M105" s="92"/>
       <c r="N105" s="70"/>
       <c r="O105" s="70"/>
     </row>
-    <row r="106" spans="1:15" s="38" customFormat="1">
-[...7 lines deleted...]
-        <v>252</v>
+    <row r="106" spans="1:15" s="1" customFormat="1">
+      <c r="A106" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="33">
+        <v>83</v>
+      </c>
+      <c r="C106" s="33">
+        <v>142</v>
       </c>
       <c r="D106" s="33">
-        <v>503</v>
+        <v>201</v>
       </c>
       <c r="E106" s="33">
-        <v>755</v>
+        <v>259</v>
       </c>
       <c r="F106" s="33">
-        <v>1055</v>
+        <v>319</v>
       </c>
       <c r="G106" s="33">
-        <v>1354</v>
-[...8 lines deleted...]
-      <c r="O106" s="71"/>
+        <v>380</v>
+      </c>
+      <c r="H106" s="101">
+        <v>439</v>
+      </c>
+      <c r="I106" s="33"/>
+      <c r="J106" s="33"/>
+      <c r="K106" s="89"/>
+      <c r="L106" s="33"/>
+      <c r="M106" s="92"/>
+      <c r="N106" s="70"/>
+      <c r="O106" s="70"/>
     </row>
     <row r="107" spans="1:15" s="1" customFormat="1">
       <c r="A107" s="53" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B107" s="33">
-        <v>16</v>
+        <v>201</v>
       </c>
       <c r="C107" s="33">
-        <v>62</v>
+        <v>353</v>
       </c>
       <c r="D107" s="33">
-        <v>108</v>
+        <v>509</v>
       </c>
       <c r="E107" s="33">
-        <v>153</v>
+        <v>662</v>
       </c>
       <c r="F107" s="33">
-        <v>153</v>
+        <v>1033</v>
       </c>
       <c r="G107" s="33">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H107" s="33"/>
+        <v>1405</v>
+      </c>
+      <c r="H107" s="101">
+        <v>1755</v>
+      </c>
       <c r="I107" s="33"/>
       <c r="J107" s="33"/>
       <c r="K107" s="89"/>
       <c r="L107" s="33"/>
       <c r="M107" s="92"/>
       <c r="N107" s="70"/>
       <c r="O107" s="70"/>
     </row>
-    <row r="108" spans="1:15" s="1" customFormat="1" ht="34.5">
-[...7 lines deleted...]
-        <v>45</v>
+    <row r="108" spans="1:15" s="38" customFormat="1">
+      <c r="A108" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B108" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C108" s="81">
+        <v>252</v>
       </c>
       <c r="D108" s="33">
-        <v>70</v>
+        <v>503</v>
       </c>
       <c r="E108" s="33">
-        <v>95</v>
+        <v>755</v>
       </c>
       <c r="F108" s="33">
-        <v>117</v>
+        <v>1055</v>
       </c>
       <c r="G108" s="33">
-        <v>140</v>
-[...8 lines deleted...]
-      <c r="O108" s="70"/>
+        <v>1354</v>
+      </c>
+      <c r="H108" s="101">
+        <v>1654</v>
+      </c>
+      <c r="I108" s="81"/>
+      <c r="J108" s="81"/>
+      <c r="K108" s="96"/>
+      <c r="L108" s="81"/>
+      <c r="M108" s="97"/>
+      <c r="N108" s="71"/>
+      <c r="O108" s="71"/>
     </row>
     <row r="109" spans="1:15" s="1" customFormat="1">
       <c r="A109" s="53" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="B109" s="33">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C109" s="33">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="D109" s="33">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="E109" s="33">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="F109" s="33">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="G109" s="33">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H109" s="33"/>
+        <v>153</v>
+      </c>
+      <c r="H109" s="101">
+        <v>153</v>
+      </c>
       <c r="I109" s="33"/>
       <c r="J109" s="33"/>
       <c r="K109" s="89"/>
       <c r="L109" s="33"/>
       <c r="M109" s="92"/>
       <c r="N109" s="70"/>
       <c r="O109" s="70"/>
     </row>
-    <row r="110" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="110" spans="1:15" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="50" t="s">
+        <v>39</v>
       </c>
       <c r="B110" s="33">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="C110" s="33">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="D110" s="33">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E110" s="33">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="F110" s="33">
-        <v>0</v>
+        <v>117</v>
       </c>
       <c r="G110" s="33">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H110" s="33"/>
+        <v>140</v>
+      </c>
+      <c r="H110" s="101">
+        <v>154</v>
+      </c>
       <c r="I110" s="33"/>
       <c r="J110" s="33"/>
       <c r="K110" s="89"/>
       <c r="L110" s="33"/>
       <c r="M110" s="92"/>
-      <c r="N110" s="71"/>
-[...12 lines deleted...]
-      <c r="D111" s="33">
+      <c r="N110" s="70"/>
+      <c r="O110" s="70"/>
+    </row>
+    <row r="111" spans="1:15" s="1" customFormat="1">
+      <c r="A111" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="B111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G111" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H111" s="101">
+        <v>0</v>
+      </c>
+      <c r="I111" s="103"/>
+      <c r="J111" s="103"/>
+      <c r="K111" s="103"/>
+      <c r="L111" s="103"/>
+      <c r="M111" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" s="1" customFormat="1">
+      <c r="A112" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="E111" s="33">
-[...20 lines deleted...]
-      </c>
       <c r="B112" s="33">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C112" s="33">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D112" s="33">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E112" s="33">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="F112" s="33">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="G112" s="33">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H112" s="33"/>
+        <v>124</v>
+      </c>
+      <c r="H112" s="101">
+        <v>133</v>
+      </c>
       <c r="I112" s="33"/>
       <c r="J112" s="33"/>
       <c r="K112" s="89"/>
       <c r="L112" s="33"/>
       <c r="M112" s="92"/>
-      <c r="N112" s="71"/>
-      <c r="O112" s="71"/>
+      <c r="N112" s="70"/>
+      <c r="O112" s="70"/>
     </row>
     <row r="113" spans="1:15" s="38" customFormat="1">
       <c r="A113" s="76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B113" s="33">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="C113" s="33">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="D113" s="33">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E113" s="33">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="F113" s="33">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="G113" s="33">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H113" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="H113" s="101">
+        <v>0</v>
+      </c>
       <c r="I113" s="33"/>
       <c r="J113" s="33"/>
       <c r="K113" s="89"/>
       <c r="L113" s="33"/>
       <c r="M113" s="92"/>
       <c r="N113" s="71"/>
       <c r="O113" s="71"/>
     </row>
-    <row r="114" spans="1:15" s="38" customFormat="1">
-[...3 lines deleted...]
-      <c r="B114" s="33">
+    <row r="114" spans="1:15" s="1" customFormat="1">
+      <c r="A114" s="104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G114" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H114" s="101">
+        <v>3</v>
+      </c>
+      <c r="I114" s="103"/>
+      <c r="J114" s="103"/>
+      <c r="K114" s="103"/>
+      <c r="L114" s="103"/>
+      <c r="M114" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" s="1" customFormat="1">
+      <c r="A115" s="104" t="s">
+        <v>22</v>
+      </c>
+      <c r="B115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G115" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H115" s="101">
         <v>0</v>
       </c>
-      <c r="C114" s="33">
-[...24 lines deleted...]
-      <c r="A115" s="76" t="s">
+      <c r="I115" s="103"/>
+      <c r="J115" s="103"/>
+      <c r="K115" s="103"/>
+      <c r="L115" s="103"/>
+      <c r="M115" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" s="38" customFormat="1">
+      <c r="A116" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B115" s="33">
+      <c r="B116" s="33">
         <v>2</v>
       </c>
-      <c r="C115" s="33">
+      <c r="C116" s="33">
         <v>5</v>
       </c>
-      <c r="D115" s="33">
+      <c r="D116" s="33">
         <v>8</v>
       </c>
-      <c r="E115" s="33">
+      <c r="E116" s="33">
         <v>11</v>
       </c>
-      <c r="F115" s="33">
+      <c r="F116" s="33">
         <v>13</v>
       </c>
-      <c r="G115" s="33">
+      <c r="G116" s="33">
         <v>16</v>
       </c>
-      <c r="H115" s="33"/>
-[...30 lines deleted...]
-      <c r="H116" s="33"/>
+      <c r="H116" s="101">
+        <v>18</v>
+      </c>
       <c r="I116" s="33"/>
       <c r="J116" s="33"/>
       <c r="K116" s="89"/>
       <c r="L116" s="33"/>
       <c r="M116" s="92"/>
-      <c r="N116" s="70"/>
-[...3 lines deleted...]
-      <c r="A117" s="53" t="s">
+      <c r="N116" s="71"/>
+      <c r="O116" s="71"/>
+    </row>
+    <row r="117" spans="1:15" s="38" customFormat="1" ht="34.5">
+      <c r="A117" s="62" t="s">
+        <v>40</v>
+      </c>
+      <c r="B117" s="33">
         <v>19</v>
       </c>
-      <c r="B117" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="33">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D117" s="33">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="E117" s="33">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="F117" s="33">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="G117" s="33">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H117" s="33"/>
+        <v>140</v>
+      </c>
+      <c r="H117" s="101">
+        <v>154</v>
+      </c>
       <c r="I117" s="33"/>
       <c r="J117" s="33"/>
       <c r="K117" s="89"/>
       <c r="L117" s="33"/>
       <c r="M117" s="92"/>
-      <c r="N117" s="70"/>
-[...24 lines deleted...]
-      <c r="H118" s="33"/>
+      <c r="N117" s="71"/>
+      <c r="O117" s="71"/>
+    </row>
+    <row r="118" spans="1:15" s="38" customFormat="1">
+      <c r="A118" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="B118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G118" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H118" s="101">
+        <v>0</v>
+      </c>
       <c r="I118" s="33"/>
       <c r="J118" s="33"/>
       <c r="K118" s="89"/>
       <c r="L118" s="33"/>
       <c r="M118" s="92"/>
-      <c r="N118" s="70"/>
-[...3 lines deleted...]
-      <c r="A119" s="53" t="s">
+      <c r="N118" s="71"/>
+      <c r="O118" s="71"/>
+    </row>
+    <row r="119" spans="1:15" s="38" customFormat="1">
+      <c r="A119" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="33">
-        <v>2887</v>
+        <v>17</v>
       </c>
       <c r="C119" s="33">
-        <v>5710</v>
+        <v>39</v>
       </c>
       <c r="D119" s="33">
-        <v>8738</v>
+        <v>61</v>
       </c>
       <c r="E119" s="33">
-        <v>12310</v>
+        <v>84</v>
       </c>
       <c r="F119" s="33">
-        <v>15439</v>
+        <v>104</v>
       </c>
       <c r="G119" s="33">
-        <v>18290</v>
-[...1 lines deleted...]
-      <c r="H119" s="33"/>
+        <v>124</v>
+      </c>
+      <c r="H119" s="101">
+        <v>133</v>
+      </c>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="89"/>
       <c r="L119" s="33"/>
       <c r="M119" s="92"/>
-      <c r="N119" s="70"/>
-[...3 lines deleted...]
-      <c r="A120" s="53" t="s">
+      <c r="N119" s="71"/>
+      <c r="O119" s="71"/>
+    </row>
+    <row r="120" spans="1:15" s="38" customFormat="1">
+      <c r="A120" s="76" t="s">
         <v>9</v>
       </c>
       <c r="B120" s="33">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="C120" s="33">
-        <v>234</v>
+        <v>0</v>
       </c>
       <c r="D120" s="33">
-        <v>313</v>
+        <v>0</v>
       </c>
       <c r="E120" s="33">
-        <v>393</v>
+        <v>0</v>
       </c>
       <c r="F120" s="33">
-        <v>460</v>
+        <v>0</v>
       </c>
       <c r="G120" s="33">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="H120" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="H120" s="101">
+        <v>0</v>
+      </c>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="89"/>
       <c r="L120" s="33"/>
       <c r="M120" s="92"/>
-      <c r="N120" s="70"/>
-[...3 lines deleted...]
-      <c r="A121" s="53" t="s">
+      <c r="N120" s="71"/>
+      <c r="O120" s="71"/>
+    </row>
+    <row r="121" spans="1:15" s="38" customFormat="1">
+      <c r="A121" s="104" t="s">
         <v>10</v>
       </c>
-      <c r="B121" s="33">
-[...17 lines deleted...]
-      <c r="H121" s="33"/>
+      <c r="B121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G121" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H121" s="101">
+        <v>3</v>
+      </c>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="89"/>
       <c r="L121" s="33"/>
       <c r="M121" s="92"/>
-      <c r="N121" s="70"/>
-      <c r="O121" s="70"/>
+      <c r="N121" s="71"/>
+      <c r="O121" s="71"/>
     </row>
     <row r="122" spans="1:15" s="1" customFormat="1">
-      <c r="A122" s="53" t="s">
+      <c r="A122" s="104" t="s">
         <v>22</v>
       </c>
-      <c r="B122" s="33">
-[...28 lines deleted...]
-        <v>12</v>
+      <c r="B122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G122" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H122" s="101">
+        <v>0</v>
+      </c>
+      <c r="I122" s="103"/>
+      <c r="J122" s="103"/>
+      <c r="K122" s="103"/>
+      <c r="L122" s="103"/>
+      <c r="M122" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" s="38" customFormat="1">
+      <c r="A123" s="76" t="s">
+        <v>20</v>
       </c>
       <c r="B123" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C123" s="33">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D123" s="33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E123" s="33">
+        <v>11</v>
+      </c>
+      <c r="F123" s="33">
         <v>13</v>
       </c>
-      <c r="F123" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="G123" s="33">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H123" s="33"/>
+        <v>16</v>
+      </c>
+      <c r="H123" s="101">
+        <v>18</v>
+      </c>
       <c r="I123" s="33"/>
       <c r="J123" s="33"/>
       <c r="K123" s="89"/>
       <c r="L123" s="33"/>
       <c r="M123" s="92"/>
-      <c r="N123" s="70"/>
-      <c r="O123" s="70"/>
+      <c r="N123" s="71"/>
+      <c r="O123" s="71"/>
     </row>
     <row r="124" spans="1:15" s="1" customFormat="1">
-      <c r="A124" s="53" t="s">
-        <v>20</v>
+      <c r="A124" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="B124" s="33">
-        <v>474</v>
+        <v>4172</v>
       </c>
       <c r="C124" s="33">
-        <v>875</v>
+        <v>8369</v>
       </c>
       <c r="D124" s="33">
-        <v>1268</v>
+        <v>12772</v>
       </c>
       <c r="E124" s="33">
-        <v>1699</v>
+        <v>17758</v>
       </c>
       <c r="F124" s="33">
-        <v>2127</v>
+        <v>22355</v>
       </c>
       <c r="G124" s="33">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="H124" s="33"/>
+        <v>26628</v>
+      </c>
+      <c r="H124" s="101">
+        <v>32211</v>
+      </c>
       <c r="I124" s="33"/>
       <c r="J124" s="33"/>
       <c r="K124" s="89"/>
       <c r="L124" s="33"/>
       <c r="M124" s="92"/>
       <c r="N124" s="70"/>
       <c r="O124" s="70"/>
     </row>
-    <row r="125" spans="1:15" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="125" spans="1:15" s="1" customFormat="1">
+      <c r="A125" s="53" t="s">
+        <v>19</v>
       </c>
       <c r="B125" s="33">
-        <v>209</v>
+        <v>31</v>
       </c>
       <c r="C125" s="33">
-        <v>431</v>
+        <v>63</v>
       </c>
       <c r="D125" s="33">
-        <v>659</v>
+        <v>94</v>
       </c>
       <c r="E125" s="33">
-        <v>886</v>
+        <v>125</v>
       </c>
       <c r="F125" s="33">
-        <v>1106</v>
+        <v>156</v>
       </c>
       <c r="G125" s="33">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="H125" s="33"/>
+        <v>186</v>
+      </c>
+      <c r="H125" s="101">
+        <v>214</v>
+      </c>
       <c r="I125" s="33"/>
       <c r="J125" s="33"/>
       <c r="K125" s="89"/>
       <c r="L125" s="33"/>
       <c r="M125" s="92"/>
       <c r="N125" s="70"/>
       <c r="O125" s="70"/>
     </row>
-    <row r="126" spans="1:15" s="38" customFormat="1">
-      <c r="A126" s="76" t="s">
+    <row r="126" spans="1:15" s="1" customFormat="1">
+      <c r="A126" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B126" s="81" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="B126" s="33">
+        <v>212</v>
+      </c>
+      <c r="C126" s="33">
+        <v>453</v>
       </c>
       <c r="D126" s="33">
-        <v>1</v>
+        <v>700</v>
       </c>
       <c r="E126" s="33">
-        <v>1</v>
+        <v>952</v>
       </c>
       <c r="F126" s="33">
-        <v>3</v>
+        <v>1174</v>
       </c>
       <c r="G126" s="33">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="O126" s="71"/>
+        <v>1400</v>
+      </c>
+      <c r="H126" s="101">
+        <v>1631</v>
+      </c>
+      <c r="I126" s="33"/>
+      <c r="J126" s="33"/>
+      <c r="K126" s="89"/>
+      <c r="L126" s="33"/>
+      <c r="M126" s="92"/>
+      <c r="N126" s="70"/>
+      <c r="O126" s="70"/>
     </row>
     <row r="127" spans="1:15" s="1" customFormat="1">
       <c r="A127" s="53" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B127" s="33">
-        <v>48</v>
+        <v>2887</v>
       </c>
       <c r="C127" s="33">
-        <v>91</v>
+        <v>5710</v>
       </c>
       <c r="D127" s="33">
-        <v>140</v>
+        <v>8738</v>
       </c>
       <c r="E127" s="33">
-        <v>188</v>
+        <v>12310</v>
       </c>
       <c r="F127" s="33">
-        <v>235</v>
+        <v>15439</v>
       </c>
       <c r="G127" s="33">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="H127" s="33"/>
+        <v>18290</v>
+      </c>
+      <c r="H127" s="101">
+        <v>22385</v>
+      </c>
       <c r="I127" s="33"/>
       <c r="J127" s="33"/>
       <c r="K127" s="89"/>
       <c r="L127" s="33"/>
       <c r="M127" s="92"/>
       <c r="N127" s="70"/>
       <c r="O127" s="70"/>
     </row>
     <row r="128" spans="1:15" s="1" customFormat="1">
       <c r="A128" s="53" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B128" s="33">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="C128" s="33">
-        <v>339</v>
+        <v>234</v>
       </c>
       <c r="D128" s="33">
-        <v>518</v>
+        <v>313</v>
       </c>
       <c r="E128" s="33">
-        <v>697</v>
+        <v>393</v>
       </c>
       <c r="F128" s="33">
-        <v>868</v>
+        <v>460</v>
       </c>
       <c r="G128" s="33">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="H128" s="33"/>
+        <v>530</v>
+      </c>
+      <c r="H128" s="101">
+        <v>616</v>
+      </c>
       <c r="I128" s="33"/>
       <c r="J128" s="33"/>
       <c r="K128" s="89"/>
       <c r="L128" s="33"/>
       <c r="M128" s="92"/>
       <c r="N128" s="70"/>
       <c r="O128" s="70"/>
     </row>
-    <row r="129" spans="1:15" s="38" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="129" spans="1:15" s="1" customFormat="1">
+      <c r="A129" s="53" t="s">
+        <v>10</v>
       </c>
       <c r="B129" s="33">
-        <v>133</v>
+        <v>267</v>
       </c>
       <c r="C129" s="33">
-        <v>282</v>
+        <v>621</v>
       </c>
       <c r="D129" s="33">
-        <v>431</v>
+        <v>979</v>
       </c>
       <c r="E129" s="33">
-        <v>580</v>
+        <v>1333</v>
       </c>
       <c r="F129" s="33">
-        <v>709</v>
+        <v>1774</v>
       </c>
       <c r="G129" s="33">
-        <v>839</v>
-[...3 lines deleted...]
-      <c r="J129" s="89"/>
+        <v>2219</v>
+      </c>
+      <c r="H129" s="101">
+        <v>2653</v>
+      </c>
+      <c r="I129" s="33"/>
+      <c r="J129" s="33"/>
       <c r="K129" s="89"/>
       <c r="L129" s="33"/>
       <c r="M129" s="92"/>
-      <c r="N129" s="71"/>
-[...4 lines deleted...]
-        <v>7</v>
+      <c r="N129" s="70"/>
+      <c r="O129" s="70"/>
+    </row>
+    <row r="130" spans="1:15" s="1" customFormat="1">
+      <c r="A130" s="53" t="s">
+        <v>22</v>
       </c>
       <c r="B130" s="33">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C130" s="33">
-        <v>282</v>
+        <v>407</v>
       </c>
       <c r="D130" s="33">
-        <v>431</v>
+        <v>670</v>
       </c>
       <c r="E130" s="33">
-        <v>580</v>
+        <v>933</v>
       </c>
       <c r="F130" s="33">
-        <v>709</v>
+        <v>1207</v>
       </c>
       <c r="G130" s="33">
-        <v>839</v>
-[...3 lines deleted...]
-      <c r="J130" s="89"/>
+        <v>1481</v>
+      </c>
+      <c r="H130" s="101">
+        <v>1751</v>
+      </c>
+      <c r="I130" s="33"/>
+      <c r="J130" s="33"/>
       <c r="K130" s="89"/>
       <c r="L130" s="33"/>
       <c r="M130" s="92"/>
-      <c r="N130" s="71"/>
-[...4 lines deleted...]
-        <v>44</v>
+      <c r="N130" s="70"/>
+      <c r="O130" s="70"/>
+    </row>
+    <row r="131" spans="1:15" s="1" customFormat="1">
+      <c r="A131" s="53" t="s">
+        <v>12</v>
       </c>
       <c r="B131" s="33">
-        <v>3088</v>
+        <v>3</v>
       </c>
       <c r="C131" s="33">
-        <v>6121</v>
+        <v>7</v>
       </c>
       <c r="D131" s="33">
-        <v>9323</v>
+        <v>10</v>
       </c>
       <c r="E131" s="33">
-        <v>12610</v>
+        <v>13</v>
       </c>
       <c r="F131" s="33">
-        <v>15359</v>
+        <v>17</v>
       </c>
       <c r="G131" s="33">
-        <v>18730</v>
-[...1 lines deleted...]
-      <c r="H131" s="33"/>
+        <v>20</v>
+      </c>
+      <c r="H131" s="101">
+        <v>21</v>
+      </c>
       <c r="I131" s="33"/>
       <c r="J131" s="33"/>
       <c r="K131" s="89"/>
       <c r="L131" s="33"/>
       <c r="M131" s="92"/>
       <c r="N131" s="70"/>
       <c r="O131" s="70"/>
     </row>
     <row r="132" spans="1:15" s="1" customFormat="1">
       <c r="A132" s="53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B132" s="33">
-        <v>0</v>
+        <v>474</v>
       </c>
       <c r="C132" s="33">
-        <v>0</v>
+        <v>875</v>
       </c>
       <c r="D132" s="33">
-        <v>1</v>
+        <v>1268</v>
       </c>
       <c r="E132" s="33">
-        <v>1</v>
+        <v>1699</v>
       </c>
       <c r="F132" s="33">
-        <v>1</v>
+        <v>2127</v>
       </c>
       <c r="G132" s="33">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H132" s="33"/>
+        <v>2502</v>
+      </c>
+      <c r="H132" s="101">
+        <v>2940</v>
+      </c>
       <c r="I132" s="33"/>
       <c r="J132" s="33"/>
       <c r="K132" s="89"/>
       <c r="L132" s="33"/>
       <c r="M132" s="92"/>
       <c r="N132" s="70"/>
       <c r="O132" s="70"/>
     </row>
-    <row r="133" spans="1:15" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="133" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A133" s="50" t="s">
+        <v>42</v>
       </c>
       <c r="B133" s="33">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="C133" s="33">
-        <v>54</v>
+        <v>431</v>
       </c>
       <c r="D133" s="33">
-        <v>81</v>
+        <v>659</v>
       </c>
       <c r="E133" s="33">
-        <v>108</v>
+        <v>886</v>
       </c>
       <c r="F133" s="33">
-        <v>135</v>
+        <v>1106</v>
       </c>
       <c r="G133" s="33">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="H133" s="33"/>
+        <v>1329</v>
+      </c>
+      <c r="H133" s="101">
+        <v>1549</v>
+      </c>
       <c r="I133" s="33"/>
       <c r="J133" s="33"/>
       <c r="K133" s="89"/>
       <c r="L133" s="33"/>
       <c r="M133" s="92"/>
       <c r="N133" s="70"/>
       <c r="O133" s="70"/>
     </row>
     <row r="134" spans="1:15" s="38" customFormat="1">
       <c r="A134" s="76" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B134" s="33">
+        <v>7</v>
+      </c>
+      <c r="B134" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C134" s="81">
+        <v>0</v>
+      </c>
+      <c r="D134" s="33">
         <v>1</v>
       </c>
-      <c r="C134" s="33">
-[...2 lines deleted...]
-      <c r="D134" s="33">
+      <c r="E134" s="33">
+        <v>1</v>
+      </c>
+      <c r="F134" s="33">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G134" s="33">
         <v>4</v>
       </c>
-      <c r="H134" s="33"/>
-[...4 lines deleted...]
-      <c r="M134" s="92"/>
+      <c r="H134" s="101">
+        <v>6</v>
+      </c>
+      <c r="I134" s="81"/>
+      <c r="J134" s="81"/>
+      <c r="K134" s="96"/>
+      <c r="L134" s="81"/>
+      <c r="M134" s="97"/>
       <c r="N134" s="71"/>
       <c r="O134" s="71"/>
     </row>
     <row r="135" spans="1:15" s="1" customFormat="1">
       <c r="A135" s="53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B135" s="33">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="C135" s="33">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="D135" s="33">
-        <v>2</v>
+        <v>140</v>
       </c>
       <c r="E135" s="33">
-        <v>2</v>
+        <v>188</v>
       </c>
       <c r="F135" s="33">
-        <v>3</v>
+        <v>235</v>
       </c>
       <c r="G135" s="33">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H135" s="33"/>
+        <v>285</v>
+      </c>
+      <c r="H135" s="101">
+        <v>331</v>
+      </c>
       <c r="I135" s="33"/>
       <c r="J135" s="33"/>
       <c r="K135" s="89"/>
       <c r="L135" s="33"/>
       <c r="M135" s="92"/>
       <c r="N135" s="70"/>
       <c r="O135" s="70"/>
     </row>
     <row r="136" spans="1:15" s="1" customFormat="1">
       <c r="A136" s="53" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B136" s="33">
-        <v>8</v>
+        <v>161</v>
       </c>
       <c r="C136" s="33">
-        <v>17</v>
+        <v>339</v>
       </c>
       <c r="D136" s="33">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="E136" s="33">
-        <v>35</v>
+        <v>697</v>
       </c>
       <c r="F136" s="33">
-        <v>43</v>
+        <v>868</v>
       </c>
       <c r="G136" s="33">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H136" s="33"/>
+        <v>1040</v>
+      </c>
+      <c r="H136" s="101">
+        <v>1212</v>
+      </c>
       <c r="I136" s="33"/>
       <c r="J136" s="33"/>
       <c r="K136" s="89"/>
       <c r="L136" s="33"/>
       <c r="M136" s="92"/>
       <c r="N136" s="70"/>
       <c r="O136" s="70"/>
     </row>
-    <row r="137" spans="1:15" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="137" spans="1:15" s="38" customFormat="1" ht="34.5">
+      <c r="A137" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="B137" s="33">
+        <v>133</v>
       </c>
       <c r="C137" s="33">
-        <v>5643</v>
+        <v>282</v>
       </c>
       <c r="D137" s="33">
-        <v>8559</v>
+        <v>431</v>
       </c>
       <c r="E137" s="33">
-        <v>11639</v>
+        <v>580</v>
       </c>
       <c r="F137" s="33">
-        <v>14210</v>
+        <v>709</v>
       </c>
       <c r="G137" s="33">
-        <v>17337</v>
-[...3 lines deleted...]
-      <c r="J137" s="33"/>
+        <v>839</v>
+      </c>
+      <c r="H137" s="101">
+        <v>969</v>
+      </c>
+      <c r="I137" s="89"/>
+      <c r="J137" s="89"/>
       <c r="K137" s="89"/>
       <c r="L137" s="33"/>
       <c r="M137" s="92"/>
-      <c r="N137" s="70"/>
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="N137" s="71"/>
+      <c r="O137" s="71"/>
+    </row>
+    <row r="138" spans="1:15" s="38" customFormat="1">
+      <c r="A138" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="33">
+        <v>133</v>
       </c>
       <c r="C138" s="33">
-        <v>404</v>
+        <v>282</v>
       </c>
       <c r="D138" s="33">
-        <v>652</v>
+        <v>431</v>
       </c>
       <c r="E138" s="33">
-        <v>820</v>
+        <v>580</v>
       </c>
       <c r="F138" s="33">
-        <v>963</v>
+        <v>709</v>
       </c>
       <c r="G138" s="33">
-        <v>1172</v>
-[...3 lines deleted...]
-      <c r="J138" s="33"/>
+        <v>839</v>
+      </c>
+      <c r="H138" s="101">
+        <v>969</v>
+      </c>
+      <c r="I138" s="89"/>
+      <c r="J138" s="89"/>
       <c r="K138" s="89"/>
       <c r="L138" s="33"/>
       <c r="M138" s="92"/>
-      <c r="N138" s="70"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:15" s="1" customFormat="1">
+      <c r="N138" s="71"/>
+      <c r="O138" s="71"/>
+    </row>
+    <row r="139" spans="1:15" s="1" customFormat="1" ht="23.25">
       <c r="A139" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B139" s="33">
-        <v>465</v>
+        <v>3088</v>
       </c>
       <c r="C139" s="33">
-        <v>1139</v>
+        <v>6121</v>
       </c>
       <c r="D139" s="33">
-        <v>1845</v>
+        <v>9323</v>
       </c>
       <c r="E139" s="33">
-        <v>2171</v>
+        <v>12610</v>
       </c>
       <c r="F139" s="33">
-        <v>2662</v>
+        <v>15359</v>
       </c>
       <c r="G139" s="33">
-        <v>3192</v>
-[...1 lines deleted...]
-      <c r="H139" s="33"/>
+        <v>18730</v>
+      </c>
+      <c r="H139" s="101">
+        <v>20758</v>
+      </c>
       <c r="I139" s="33"/>
       <c r="J139" s="33"/>
       <c r="K139" s="89"/>
       <c r="L139" s="33"/>
       <c r="M139" s="92"/>
       <c r="N139" s="70"/>
       <c r="O139" s="70"/>
     </row>
     <row r="140" spans="1:15" s="1" customFormat="1">
       <c r="A140" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B140" s="33" t="s">
-        <v>89</v>
+      <c r="B140" s="33">
+        <v>0</v>
       </c>
       <c r="C140" s="33">
-        <v>707</v>
+        <v>0</v>
       </c>
       <c r="D140" s="33">
-        <v>1162</v>
+        <v>1</v>
       </c>
       <c r="E140" s="33">
-        <v>1206</v>
+        <v>1</v>
       </c>
       <c r="F140" s="33">
-        <v>1505</v>
+        <v>1</v>
       </c>
       <c r="G140" s="33">
-        <v>1800</v>
-[...1 lines deleted...]
-      <c r="H140" s="33"/>
+        <v>1</v>
+      </c>
+      <c r="H140" s="101">
+        <v>1</v>
+      </c>
       <c r="I140" s="33"/>
       <c r="J140" s="33"/>
       <c r="K140" s="89"/>
       <c r="L140" s="33"/>
       <c r="M140" s="92"/>
       <c r="N140" s="70"/>
       <c r="O140" s="70"/>
     </row>
     <row r="141" spans="1:15" s="1" customFormat="1">
       <c r="A141" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="33">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="C141" s="33">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="D141" s="33">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="E141" s="33">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="F141" s="33">
-        <v>1</v>
+        <v>135</v>
       </c>
       <c r="G141" s="33">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H141" s="33"/>
+        <v>163</v>
+      </c>
+      <c r="H141" s="101">
+        <v>208</v>
+      </c>
       <c r="I141" s="33"/>
       <c r="J141" s="33"/>
       <c r="K141" s="89"/>
       <c r="L141" s="33"/>
       <c r="M141" s="92"/>
       <c r="N141" s="70"/>
       <c r="O141" s="70"/>
     </row>
-    <row r="142" spans="1:15" s="1" customFormat="1">
-      <c r="A142" s="53" t="s">
+    <row r="142" spans="1:15" s="38" customFormat="1">
+      <c r="A142" s="76" t="s">
         <v>8</v>
       </c>
       <c r="B142" s="33">
-        <v>133</v>
+        <v>1</v>
       </c>
       <c r="C142" s="33">
-        <v>293</v>
+        <v>2</v>
       </c>
       <c r="D142" s="33">
-        <v>440</v>
+        <v>3</v>
       </c>
       <c r="E142" s="33">
-        <v>630</v>
+        <v>4</v>
       </c>
       <c r="F142" s="33">
-        <v>750</v>
+        <v>4</v>
       </c>
       <c r="G142" s="33">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="H142" s="33"/>
+        <v>4</v>
+      </c>
+      <c r="H142" s="101">
+        <v>4</v>
+      </c>
       <c r="I142" s="33"/>
       <c r="J142" s="33"/>
       <c r="K142" s="89"/>
       <c r="L142" s="33"/>
       <c r="M142" s="92"/>
-      <c r="N142" s="70"/>
-      <c r="O142" s="70"/>
+      <c r="N142" s="71"/>
+      <c r="O142" s="71"/>
     </row>
     <row r="143" spans="1:15" s="1" customFormat="1">
       <c r="A143" s="53" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>9</v>
+      </c>
+      <c r="B143" s="33">
+        <v>1</v>
       </c>
       <c r="C143" s="33">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D143" s="33">
-        <v>150</v>
+        <v>2</v>
       </c>
       <c r="E143" s="33">
-        <v>202</v>
+        <v>2</v>
       </c>
       <c r="F143" s="33">
-        <v>227</v>
+        <v>3</v>
       </c>
       <c r="G143" s="33">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="H143" s="33"/>
+        <v>4</v>
+      </c>
+      <c r="H143" s="101">
+        <v>5</v>
+      </c>
       <c r="I143" s="33"/>
       <c r="J143" s="33"/>
       <c r="K143" s="89"/>
       <c r="L143" s="33"/>
       <c r="M143" s="92"/>
       <c r="N143" s="70"/>
       <c r="O143" s="70"/>
     </row>
     <row r="144" spans="1:15" s="1" customFormat="1">
       <c r="A144" s="53" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="B144" s="33">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C144" s="33">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D144" s="33">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E144" s="33">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="F144" s="33">
-        <v>172</v>
+        <v>43</v>
       </c>
       <c r="G144" s="33">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H144" s="33"/>
+        <v>50</v>
+      </c>
+      <c r="H144" s="101">
+        <v>56</v>
+      </c>
       <c r="I144" s="33"/>
       <c r="J144" s="33"/>
       <c r="K144" s="89"/>
       <c r="L144" s="33"/>
       <c r="M144" s="92"/>
       <c r="N144" s="70"/>
       <c r="O144" s="70"/>
     </row>
-    <row r="145" spans="1:15" s="38" customFormat="1">
-      <c r="A145" s="76" t="s">
+    <row r="145" spans="1:15" s="1" customFormat="1">
+      <c r="A145" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B145" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C145" s="33">
+        <v>5643</v>
+      </c>
+      <c r="D145" s="33">
+        <v>8559</v>
+      </c>
+      <c r="E145" s="33">
+        <v>11639</v>
+      </c>
+      <c r="F145" s="33">
+        <v>14210</v>
+      </c>
+      <c r="G145" s="33">
+        <v>17337</v>
+      </c>
+      <c r="H145" s="101">
+        <v>19128</v>
+      </c>
+      <c r="I145" s="33"/>
+      <c r="J145" s="33"/>
+      <c r="K145" s="89"/>
+      <c r="L145" s="33"/>
+      <c r="M145" s="92"/>
+      <c r="N145" s="70"/>
+      <c r="O145" s="70"/>
+    </row>
+    <row r="146" spans="1:15" s="1" customFormat="1">
+      <c r="A146" s="53" t="s">
         <v>20</v>
-      </c>
-[...29 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B146" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="C146" s="78">
-[...19 lines deleted...]
-      <c r="M146" s="93"/>
+      <c r="C146" s="33">
+        <v>404</v>
+      </c>
+      <c r="D146" s="33">
+        <v>652</v>
+      </c>
+      <c r="E146" s="33">
+        <v>820</v>
+      </c>
+      <c r="F146" s="33">
+        <v>963</v>
+      </c>
+      <c r="G146" s="33">
+        <v>1172</v>
+      </c>
+      <c r="H146" s="101">
+        <v>1355</v>
+      </c>
+      <c r="I146" s="33"/>
+      <c r="J146" s="33"/>
+      <c r="K146" s="89"/>
+      <c r="L146" s="33"/>
+      <c r="M146" s="92"/>
       <c r="N146" s="70"/>
       <c r="O146" s="70"/>
     </row>
     <row r="147" spans="1:15" s="1" customFormat="1">
-      <c r="A147" s="53" t="s">
-[...25 lines deleted...]
-      <c r="M147" s="93"/>
+      <c r="A147" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B147" s="33">
+        <v>465</v>
+      </c>
+      <c r="C147" s="33">
+        <v>1139</v>
+      </c>
+      <c r="D147" s="33">
+        <v>1845</v>
+      </c>
+      <c r="E147" s="33">
+        <v>2171</v>
+      </c>
+      <c r="F147" s="33">
+        <v>2662</v>
+      </c>
+      <c r="G147" s="33">
+        <v>3192</v>
+      </c>
+      <c r="H147" s="101">
+        <v>3717</v>
+      </c>
+      <c r="I147" s="33"/>
+      <c r="J147" s="33"/>
+      <c r="K147" s="89"/>
+      <c r="L147" s="33"/>
+      <c r="M147" s="92"/>
       <c r="N147" s="70"/>
       <c r="O147" s="70"/>
     </row>
-    <row r="148" spans="1:15" s="38" customFormat="1">
-      <c r="A148" s="76" t="s">
+    <row r="148" spans="1:15" s="1" customFormat="1">
+      <c r="A148" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B148" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C148" s="33">
+        <v>707</v>
+      </c>
+      <c r="D148" s="33">
+        <v>1162</v>
+      </c>
+      <c r="E148" s="33">
+        <v>1206</v>
+      </c>
+      <c r="F148" s="33">
+        <v>1505</v>
+      </c>
+      <c r="G148" s="33">
+        <v>1800</v>
+      </c>
+      <c r="H148" s="101">
+        <v>2143</v>
+      </c>
+      <c r="I148" s="33"/>
+      <c r="J148" s="33"/>
+      <c r="K148" s="89"/>
+      <c r="L148" s="33"/>
+      <c r="M148" s="92"/>
+      <c r="N148" s="70"/>
+      <c r="O148" s="70"/>
+    </row>
+    <row r="149" spans="1:15" s="1" customFormat="1">
+      <c r="A149" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B148" s="81" t="s">
-[...8 lines deleted...]
-      <c r="E148" s="78">
+      <c r="B149" s="33">
         <v>1</v>
       </c>
-      <c r="F148" s="78">
+      <c r="C149" s="33">
         <v>1</v>
       </c>
-      <c r="G148" s="78">
+      <c r="D149" s="33">
         <v>1</v>
       </c>
-      <c r="H148" s="99"/>
-[...20 lines deleted...]
-      </c>
       <c r="E149" s="33">
-        <v>6775</v>
+        <v>1</v>
       </c>
       <c r="F149" s="33">
-        <v>8366</v>
+        <v>1</v>
       </c>
       <c r="G149" s="33">
-        <v>10341</v>
-[...1 lines deleted...]
-      <c r="H149" s="33"/>
+        <v>1</v>
+      </c>
+      <c r="H149" s="101">
+        <v>17</v>
+      </c>
       <c r="I149" s="33"/>
       <c r="J149" s="33"/>
       <c r="K149" s="89"/>
       <c r="L149" s="33"/>
       <c r="M149" s="92"/>
       <c r="N149" s="70"/>
       <c r="O149" s="70"/>
     </row>
     <row r="150" spans="1:15" s="1" customFormat="1">
       <c r="A150" s="53" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B150" s="33">
-        <v>1120</v>
+        <v>133</v>
       </c>
       <c r="C150" s="33">
-        <v>2783</v>
+        <v>293</v>
       </c>
       <c r="D150" s="33">
-        <v>4752</v>
+        <v>440</v>
       </c>
       <c r="E150" s="33">
-        <v>6496</v>
+        <v>630</v>
       </c>
       <c r="F150" s="33">
-        <v>8003</v>
+        <v>750</v>
       </c>
       <c r="G150" s="33">
-        <v>9861</v>
-[...1 lines deleted...]
-      <c r="H150" s="33"/>
+        <v>910</v>
+      </c>
+      <c r="H150" s="101">
+        <v>979</v>
+      </c>
       <c r="I150" s="33"/>
       <c r="J150" s="33"/>
       <c r="K150" s="89"/>
       <c r="L150" s="33"/>
       <c r="M150" s="92"/>
       <c r="N150" s="70"/>
       <c r="O150" s="70"/>
     </row>
     <row r="151" spans="1:15" s="1" customFormat="1">
-      <c r="A151" s="53" t="s">
-[...27 lines deleted...]
-      <c r="O151" s="70"/>
+      <c r="A151" s="104" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G151" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H151" s="101">
+        <v>0</v>
+      </c>
+      <c r="I151" s="103"/>
+      <c r="J151" s="103"/>
+      <c r="K151" s="103"/>
+      <c r="L151" s="103"/>
+      <c r="M151" s="103" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="152" spans="1:15" s="1" customFormat="1">
       <c r="A152" s="53" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B152" s="33" t="s">
         <v>89</v>
       </c>
       <c r="C152" s="33">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D152" s="33">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="E152" s="33">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="F152" s="33">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="G152" s="33">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="H152" s="33"/>
+        <v>255</v>
+      </c>
+      <c r="H152" s="101">
+        <v>306</v>
+      </c>
       <c r="I152" s="33"/>
       <c r="J152" s="33"/>
       <c r="K152" s="89"/>
       <c r="L152" s="33"/>
       <c r="M152" s="92"/>
       <c r="N152" s="70"/>
       <c r="O152" s="70"/>
     </row>
-    <row r="153" spans="1:15" s="1" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>49</v>
+    <row r="153" spans="1:15" s="1" customFormat="1">
+      <c r="A153" s="53" t="s">
+        <v>22</v>
       </c>
       <c r="B153" s="33">
-        <v>2974</v>
+        <v>12</v>
       </c>
       <c r="C153" s="33">
-        <v>7351</v>
+        <v>52</v>
       </c>
       <c r="D153" s="33">
-        <v>11850</v>
+        <v>92</v>
       </c>
       <c r="E153" s="33">
-        <v>16148</v>
+        <v>133</v>
       </c>
       <c r="F153" s="33">
-        <v>21213</v>
+        <v>172</v>
       </c>
       <c r="G153" s="33">
-        <v>26380</v>
-[...1 lines deleted...]
-      <c r="H153" s="33"/>
+        <v>211</v>
+      </c>
+      <c r="H153" s="101">
+        <v>249</v>
+      </c>
       <c r="I153" s="33"/>
       <c r="J153" s="33"/>
       <c r="K153" s="89"/>
       <c r="L153" s="33"/>
       <c r="M153" s="92"/>
       <c r="N153" s="70"/>
       <c r="O153" s="70"/>
     </row>
     <row r="154" spans="1:15" s="1" customFormat="1">
-      <c r="A154" s="53" t="s">
-[...46 lines deleted...]
-        <v>76</v>
+      <c r="A154" s="104" t="s">
+        <v>12</v>
+      </c>
+      <c r="B154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G154" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H154" s="101">
+        <v>1</v>
+      </c>
+      <c r="I154" s="103"/>
+      <c r="J154" s="103"/>
+      <c r="K154" s="103"/>
+      <c r="L154" s="103"/>
+      <c r="M154" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" s="38" customFormat="1">
+      <c r="A155" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B155" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C155" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D155" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E155" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="F155" s="81">
+        <v>7</v>
       </c>
       <c r="G155" s="33">
-        <v>93</v>
-[...12 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="H155" s="101">
+        <v>22</v>
+      </c>
+      <c r="I155" s="81"/>
+      <c r="J155" s="81"/>
+      <c r="K155" s="96"/>
+      <c r="L155" s="81"/>
+      <c r="M155" s="97"/>
+      <c r="N155" s="71"/>
+      <c r="O155" s="71"/>
+    </row>
+    <row r="156" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A156" s="50" t="s">
+        <v>47</v>
       </c>
       <c r="B156" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="C156" s="33">
-[...19 lines deleted...]
-      <c r="M156" s="92"/>
+      <c r="C156" s="78">
+        <v>36.9</v>
+      </c>
+      <c r="D156" s="78">
+        <v>65.5</v>
+      </c>
+      <c r="E156" s="78">
+        <v>74.2</v>
+      </c>
+      <c r="F156" s="78">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="G156" s="78">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="H156" s="102">
+        <v>203.6</v>
+      </c>
+      <c r="I156" s="90"/>
+      <c r="J156" s="90"/>
+      <c r="K156" s="90"/>
+      <c r="L156" s="78"/>
+      <c r="M156" s="93"/>
       <c r="N156" s="70"/>
       <c r="O156" s="70"/>
     </row>
-    <row r="157" spans="1:15" s="38" customFormat="1" ht="34.5">
-[...28 lines deleted...]
-      <c r="O157" s="71"/>
+    <row r="157" spans="1:15" s="1" customFormat="1">
+      <c r="A157" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B157" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C157" s="78">
+        <v>36.6</v>
+      </c>
+      <c r="D157" s="78">
+        <v>64.8</v>
+      </c>
+      <c r="E157" s="78">
+        <v>73.2</v>
+      </c>
+      <c r="F157" s="78">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="G157" s="78">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="H157" s="102">
+        <v>202.6</v>
+      </c>
+      <c r="I157" s="90"/>
+      <c r="J157" s="90"/>
+      <c r="K157" s="90"/>
+      <c r="L157" s="78"/>
+      <c r="M157" s="93"/>
+      <c r="N157" s="70"/>
+      <c r="O157" s="70"/>
     </row>
     <row r="158" spans="1:15" s="38" customFormat="1">
       <c r="A158" s="76" t="s">
-        <v>19</v>
-[...24 lines deleted...]
-      <c r="M158" s="92"/>
+        <v>7</v>
+      </c>
+      <c r="B158" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C158" s="80">
+        <v>0.3</v>
+      </c>
+      <c r="D158" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="E158" s="78">
+        <v>1</v>
+      </c>
+      <c r="F158" s="78">
+        <v>1</v>
+      </c>
+      <c r="G158" s="78">
+        <v>1</v>
+      </c>
+      <c r="H158" s="102">
+        <v>1</v>
+      </c>
+      <c r="I158" s="99"/>
+      <c r="J158" s="99"/>
+      <c r="K158" s="99"/>
+      <c r="L158" s="80"/>
+      <c r="M158" s="100"/>
       <c r="N158" s="71"/>
       <c r="O158" s="71"/>
     </row>
-    <row r="159" spans="1:15" s="38" customFormat="1">
-[...16 lines deleted...]
-        <v>81</v>
+    <row r="159" spans="1:15" s="1" customFormat="1">
+      <c r="A159" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B159" s="33">
+        <v>1161</v>
+      </c>
+      <c r="C159" s="33">
+        <v>2901</v>
+      </c>
+      <c r="D159" s="33">
+        <v>4929</v>
+      </c>
+      <c r="E159" s="33">
+        <v>6775</v>
+      </c>
+      <c r="F159" s="33">
+        <v>8366</v>
       </c>
       <c r="G159" s="33">
-        <v>161</v>
-[...12 lines deleted...]
-        <v>10</v>
+        <v>10341</v>
+      </c>
+      <c r="H159" s="101">
+        <v>12298</v>
+      </c>
+      <c r="I159" s="33"/>
+      <c r="J159" s="33"/>
+      <c r="K159" s="89"/>
+      <c r="L159" s="33"/>
+      <c r="M159" s="92"/>
+      <c r="N159" s="70"/>
+      <c r="O159" s="70"/>
+    </row>
+    <row r="160" spans="1:15" s="1" customFormat="1">
+      <c r="A160" s="53" t="s">
+        <v>19</v>
       </c>
       <c r="B160" s="33">
-        <v>32</v>
+        <v>1120</v>
       </c>
       <c r="C160" s="33">
-        <v>61</v>
+        <v>2783</v>
       </c>
       <c r="D160" s="33">
-        <v>90</v>
+        <v>4752</v>
       </c>
       <c r="E160" s="33">
-        <v>120</v>
+        <v>6496</v>
       </c>
       <c r="F160" s="33">
-        <v>155</v>
+        <v>8003</v>
       </c>
       <c r="G160" s="33">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="H160" s="33"/>
+        <v>9861</v>
+      </c>
+      <c r="H160" s="101">
+        <v>11743</v>
+      </c>
       <c r="I160" s="33"/>
       <c r="J160" s="33"/>
       <c r="K160" s="89"/>
       <c r="L160" s="33"/>
       <c r="M160" s="92"/>
-      <c r="N160" s="71"/>
-      <c r="O160" s="71"/>
+      <c r="N160" s="70"/>
+      <c r="O160" s="70"/>
     </row>
     <row r="161" spans="1:15" s="1" customFormat="1">
-      <c r="A161" s="50" t="s">
-[...25 lines deleted...]
-      <c r="M161" s="93"/>
+      <c r="A161" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C161" s="33">
+        <v>72</v>
+      </c>
+      <c r="D161" s="33">
+        <v>100</v>
+      </c>
+      <c r="E161" s="33">
+        <v>144</v>
+      </c>
+      <c r="F161" s="33">
+        <v>184</v>
+      </c>
+      <c r="G161" s="33">
+        <v>246</v>
+      </c>
+      <c r="H161" s="101">
+        <v>307</v>
+      </c>
+      <c r="I161" s="33"/>
+      <c r="J161" s="33"/>
+      <c r="K161" s="89"/>
+      <c r="L161" s="33"/>
+      <c r="M161" s="92"/>
       <c r="N161" s="70"/>
       <c r="O161" s="70"/>
     </row>
     <row r="162" spans="1:15" s="1" customFormat="1">
       <c r="A162" s="53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B162" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="C162" s="78">
-[...19 lines deleted...]
-      <c r="M162" s="93"/>
+      <c r="C162" s="33">
+        <v>46</v>
+      </c>
+      <c r="D162" s="33">
+        <v>77</v>
+      </c>
+      <c r="E162" s="33">
+        <v>135</v>
+      </c>
+      <c r="F162" s="33">
+        <v>179</v>
+      </c>
+      <c r="G162" s="33">
+        <v>234</v>
+      </c>
+      <c r="H162" s="101">
+        <v>248</v>
+      </c>
+      <c r="I162" s="33"/>
+      <c r="J162" s="33"/>
+      <c r="K162" s="89"/>
+      <c r="L162" s="33"/>
+      <c r="M162" s="92"/>
       <c r="N162" s="70"/>
       <c r="O162" s="70"/>
     </row>
-    <row r="163" spans="1:15" s="1" customFormat="1">
-[...26 lines deleted...]
-      <c r="M163" s="93"/>
+    <row r="163" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A163" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B163" s="33">
+        <v>2974</v>
+      </c>
+      <c r="C163" s="33">
+        <v>7351</v>
+      </c>
+      <c r="D163" s="33">
+        <v>11850</v>
+      </c>
+      <c r="E163" s="33">
+        <v>16148</v>
+      </c>
+      <c r="F163" s="33">
+        <v>21213</v>
+      </c>
+      <c r="G163" s="33">
+        <v>26380</v>
+      </c>
+      <c r="H163" s="101">
+        <v>30987</v>
+      </c>
+      <c r="I163" s="33"/>
+      <c r="J163" s="33"/>
+      <c r="K163" s="89"/>
+      <c r="L163" s="33"/>
+      <c r="M163" s="92"/>
       <c r="N163" s="70"/>
       <c r="O163" s="70"/>
     </row>
     <row r="164" spans="1:15" s="1" customFormat="1">
       <c r="A164" s="53" t="s">
-        <v>10</v>
-[...24 lines deleted...]
-      <c r="M164" s="93"/>
+        <v>19</v>
+      </c>
+      <c r="B164" s="33">
+        <v>2752</v>
+      </c>
+      <c r="C164" s="33">
+        <v>6886</v>
+      </c>
+      <c r="D164" s="33">
+        <v>11050</v>
+      </c>
+      <c r="E164" s="33">
+        <v>15150</v>
+      </c>
+      <c r="F164" s="33">
+        <v>19795</v>
+      </c>
+      <c r="G164" s="33">
+        <v>24638</v>
+      </c>
+      <c r="H164" s="101">
+        <v>28959</v>
+      </c>
+      <c r="I164" s="33"/>
+      <c r="J164" s="33"/>
+      <c r="K164" s="89"/>
+      <c r="L164" s="33"/>
+      <c r="M164" s="92"/>
       <c r="N164" s="70"/>
       <c r="O164" s="70"/>
     </row>
-    <row r="165" spans="1:15" s="1" customFormat="1" ht="23.25">
-[...26 lines deleted...]
-      <c r="M165" s="93"/>
+    <row r="165" spans="1:15" s="1" customFormat="1">
+      <c r="A165" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C165" s="33">
+        <v>17</v>
+      </c>
+      <c r="D165" s="33">
+        <v>42</v>
+      </c>
+      <c r="E165" s="33">
+        <v>55</v>
+      </c>
+      <c r="F165" s="33">
+        <v>76</v>
+      </c>
+      <c r="G165" s="33">
+        <v>93</v>
+      </c>
+      <c r="H165" s="101">
+        <v>103</v>
+      </c>
+      <c r="I165" s="33"/>
+      <c r="J165" s="33"/>
+      <c r="K165" s="89"/>
+      <c r="L165" s="33"/>
+      <c r="M165" s="92"/>
       <c r="N165" s="70"/>
       <c r="O165" s="70"/>
     </row>
     <row r="166" spans="1:15" s="1" customFormat="1">
       <c r="A166" s="53" t="s">
-        <v>19</v>
-[...24 lines deleted...]
-      <c r="M166" s="93"/>
+        <v>20</v>
+      </c>
+      <c r="B166" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C166" s="33">
+        <v>449</v>
+      </c>
+      <c r="D166" s="33">
+        <v>757</v>
+      </c>
+      <c r="E166" s="33">
+        <v>943</v>
+      </c>
+      <c r="F166" s="33">
+        <v>1343</v>
+      </c>
+      <c r="G166" s="33">
+        <v>1648</v>
+      </c>
+      <c r="H166" s="101">
+        <v>1925</v>
+      </c>
+      <c r="I166" s="33"/>
+      <c r="J166" s="33"/>
+      <c r="K166" s="89"/>
+      <c r="L166" s="33"/>
+      <c r="M166" s="92"/>
       <c r="N166" s="70"/>
       <c r="O166" s="70"/>
     </row>
-    <row r="167" spans="1:15" s="1" customFormat="1">
-      <c r="A167" s="53" t="s">
+    <row r="167" spans="1:15" s="38" customFormat="1" ht="34.5">
+      <c r="A167" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="B167" s="33">
+        <v>35</v>
+      </c>
+      <c r="C167" s="33">
+        <v>67</v>
+      </c>
+      <c r="D167" s="33">
+        <v>96</v>
+      </c>
+      <c r="E167" s="33">
+        <v>130</v>
+      </c>
+      <c r="F167" s="33">
+        <v>245</v>
+      </c>
+      <c r="G167" s="33">
+        <v>361</v>
+      </c>
+      <c r="H167" s="101">
+        <v>477</v>
+      </c>
+      <c r="I167" s="33"/>
+      <c r="J167" s="33"/>
+      <c r="K167" s="89"/>
+      <c r="L167" s="33"/>
+      <c r="M167" s="92"/>
+      <c r="N167" s="71"/>
+      <c r="O167" s="71"/>
+    </row>
+    <row r="168" spans="1:15" s="38" customFormat="1">
+      <c r="A168" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B168" s="33">
+        <v>3</v>
+      </c>
+      <c r="C168" s="33">
+        <v>6</v>
+      </c>
+      <c r="D168" s="33">
+        <v>6</v>
+      </c>
+      <c r="E168" s="33">
+        <v>10</v>
+      </c>
+      <c r="F168" s="33">
+        <v>10</v>
+      </c>
+      <c r="G168" s="33">
+        <v>10</v>
+      </c>
+      <c r="H168" s="101">
+        <v>10</v>
+      </c>
+      <c r="I168" s="33"/>
+      <c r="J168" s="33"/>
+      <c r="K168" s="89"/>
+      <c r="L168" s="33"/>
+      <c r="M168" s="92"/>
+      <c r="N168" s="71"/>
+      <c r="O168" s="71"/>
+    </row>
+    <row r="169" spans="1:15" s="38" customFormat="1">
+      <c r="A169" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B169" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C169" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D169" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E169" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="F169" s="81">
+        <v>81</v>
+      </c>
+      <c r="G169" s="33">
+        <v>161</v>
+      </c>
+      <c r="H169" s="101">
+        <v>242</v>
+      </c>
+      <c r="I169" s="81"/>
+      <c r="J169" s="81"/>
+      <c r="K169" s="96"/>
+      <c r="L169" s="81"/>
+      <c r="M169" s="97"/>
+      <c r="N169" s="71"/>
+      <c r="O169" s="71"/>
+    </row>
+    <row r="170" spans="1:15" s="1" customFormat="1">
+      <c r="A170" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="B167" s="78">
-[...117 lines deleted...]
-      <c r="O170" s="71"/>
+      <c r="B170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G170" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H170" s="101">
+        <v>0</v>
+      </c>
+      <c r="I170" s="103"/>
+      <c r="J170" s="103"/>
+      <c r="K170" s="103"/>
+      <c r="L170" s="103"/>
+      <c r="M170" s="103" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="171" spans="1:15" s="38" customFormat="1">
       <c r="A171" s="76" t="s">
-        <v>9</v>
-[...24 lines deleted...]
-      <c r="M171" s="93"/>
+        <v>10</v>
+      </c>
+      <c r="B171" s="33">
+        <v>32</v>
+      </c>
+      <c r="C171" s="33">
+        <v>61</v>
+      </c>
+      <c r="D171" s="33">
+        <v>90</v>
+      </c>
+      <c r="E171" s="33">
+        <v>120</v>
+      </c>
+      <c r="F171" s="33">
+        <v>155</v>
+      </c>
+      <c r="G171" s="33">
+        <v>190</v>
+      </c>
+      <c r="H171" s="101">
+        <v>225</v>
+      </c>
+      <c r="I171" s="33"/>
+      <c r="J171" s="33"/>
+      <c r="K171" s="89"/>
+      <c r="L171" s="33"/>
+      <c r="M171" s="92"/>
       <c r="N171" s="71"/>
       <c r="O171" s="71"/>
     </row>
-    <row r="172" spans="1:15" ht="23.25">
+    <row r="172" spans="1:15" s="1" customFormat="1">
       <c r="A172" s="50" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B172" s="78">
-        <v>14.7</v>
+        <v>227.4</v>
       </c>
       <c r="C172" s="78">
-        <v>57.2</v>
+        <v>467.2</v>
       </c>
       <c r="D172" s="78">
-        <v>92.9</v>
+        <v>779.8</v>
       </c>
       <c r="E172" s="78">
-        <v>135.80000000000001</v>
+        <v>1196</v>
       </c>
       <c r="F172" s="78">
-        <v>149.80000000000001</v>
+        <v>1444.6</v>
       </c>
       <c r="G172" s="78">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="H172" s="78"/>
+        <v>1521.8</v>
+      </c>
+      <c r="H172" s="102">
+        <v>1700.7</v>
+      </c>
       <c r="I172" s="78"/>
       <c r="J172" s="78"/>
       <c r="K172" s="90"/>
       <c r="L172" s="78"/>
       <c r="M172" s="93"/>
-      <c r="N172" s="72"/>
-      <c r="O172" s="72"/>
+      <c r="N172" s="70"/>
+      <c r="O172" s="70"/>
     </row>
     <row r="173" spans="1:15" s="1" customFormat="1">
       <c r="A173" s="53" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="B173" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C173" s="78">
-        <v>0.1</v>
+        <v>209.7</v>
       </c>
       <c r="D173" s="78">
-        <v>0.1</v>
+        <v>380.8</v>
       </c>
       <c r="E173" s="78">
-        <v>0.1</v>
+        <v>655.5</v>
       </c>
       <c r="F173" s="78">
-        <v>0.1</v>
+        <v>904.1</v>
       </c>
       <c r="G173" s="78">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="H173" s="78"/>
+        <v>981.3</v>
+      </c>
+      <c r="H173" s="102">
+        <v>1160.2</v>
+      </c>
       <c r="I173" s="78"/>
       <c r="J173" s="78"/>
       <c r="K173" s="90"/>
       <c r="L173" s="78"/>
       <c r="M173" s="93"/>
       <c r="N173" s="70"/>
       <c r="O173" s="70"/>
     </row>
-    <row r="174" spans="1:15" s="38" customFormat="1">
-[...4 lines deleted...]
-        <v>0</v>
+    <row r="174" spans="1:15" s="1" customFormat="1">
+      <c r="A174" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B174" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C174" s="78">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="D174" s="78">
-        <v>0.1</v>
+        <v>2.7</v>
       </c>
       <c r="E174" s="78">
-        <v>0.1</v>
+        <v>3.2</v>
       </c>
       <c r="F174" s="78">
-        <v>0.1</v>
+        <v>3.2</v>
       </c>
       <c r="G174" s="78">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="H174" s="78"/>
+        <v>3.2</v>
+      </c>
+      <c r="H174" s="102">
+        <v>3.2</v>
+      </c>
       <c r="I174" s="78"/>
       <c r="J174" s="78"/>
       <c r="K174" s="90"/>
       <c r="L174" s="78"/>
       <c r="M174" s="93"/>
-      <c r="N174" s="71"/>
-      <c r="O174" s="71"/>
+      <c r="N174" s="70"/>
+      <c r="O174" s="70"/>
     </row>
     <row r="175" spans="1:15" s="1" customFormat="1">
       <c r="A175" s="53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B175" s="78">
-        <v>0.7</v>
+        <v>114.3</v>
       </c>
       <c r="C175" s="78">
-        <v>3.2</v>
+        <v>255.3</v>
       </c>
       <c r="D175" s="78">
-        <v>5.7</v>
+        <v>396.3</v>
       </c>
       <c r="E175" s="78">
-        <v>8.1999999999999993</v>
+        <v>537.29999999999995</v>
       </c>
       <c r="F175" s="78">
-        <v>8.1999999999999993</v>
+        <v>537.29999999999995</v>
       </c>
       <c r="G175" s="78">
-        <v>8.1999999999999993</v>
-[...1 lines deleted...]
-      <c r="H175" s="78"/>
+        <v>537.29999999999995</v>
+      </c>
+      <c r="H175" s="102">
+        <v>537.29999999999995</v>
+      </c>
       <c r="I175" s="78"/>
       <c r="J175" s="78"/>
       <c r="K175" s="90"/>
       <c r="L175" s="78"/>
       <c r="M175" s="93"/>
       <c r="N175" s="70"/>
       <c r="O175" s="70"/>
     </row>
-    <row r="176" spans="1:15" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="176" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A176" s="50" t="s">
+        <v>53</v>
       </c>
       <c r="B176" s="78">
-        <v>13.7</v>
+        <v>16718.5</v>
       </c>
       <c r="C176" s="78">
-        <v>53.3</v>
+        <v>27047.5</v>
       </c>
       <c r="D176" s="78">
-        <v>86.1</v>
+        <v>41590.5</v>
       </c>
       <c r="E176" s="78">
-        <v>126.2</v>
+        <v>59595.6</v>
       </c>
       <c r="F176" s="78">
-        <v>140.1</v>
+        <v>84123.4</v>
       </c>
       <c r="G176" s="78">
-        <v>162.19999999999999</v>
-[...1 lines deleted...]
-      <c r="H176" s="78"/>
+        <v>110963.2</v>
+      </c>
+      <c r="H176" s="102">
+        <v>137081.9</v>
+      </c>
       <c r="I176" s="78"/>
       <c r="J176" s="78"/>
       <c r="K176" s="90"/>
       <c r="L176" s="78"/>
       <c r="M176" s="93"/>
       <c r="N176" s="70"/>
       <c r="O176" s="70"/>
     </row>
     <row r="177" spans="1:15" s="1" customFormat="1">
       <c r="A177" s="53" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B177" s="78">
-        <v>0.2</v>
+        <v>2.7</v>
       </c>
       <c r="C177" s="78">
-        <v>0.5</v>
+        <v>6.9</v>
       </c>
       <c r="D177" s="78">
-        <v>0.8</v>
+        <v>11.1</v>
       </c>
       <c r="E177" s="78">
-        <v>1.1000000000000001</v>
+        <v>15.3</v>
       </c>
       <c r="F177" s="78">
-        <v>1.2</v>
+        <v>15.3</v>
       </c>
       <c r="G177" s="78">
-        <v>1.3</v>
-[...1 lines deleted...]
-      <c r="H177" s="78"/>
+        <v>15.3</v>
+      </c>
+      <c r="H177" s="102">
+        <v>15.3</v>
+      </c>
       <c r="I177" s="78"/>
       <c r="J177" s="78"/>
       <c r="K177" s="90"/>
       <c r="L177" s="78"/>
       <c r="M177" s="93"/>
       <c r="N177" s="70"/>
       <c r="O177" s="70"/>
     </row>
-    <row r="178" spans="1:15" s="1" customFormat="1" ht="45.75">
-[...28 lines deleted...]
-      <c r="O178" s="70"/>
+    <row r="178" spans="1:15" s="1" customFormat="1">
+      <c r="A178" s="104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G178" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H178" s="102">
+        <v>3.8</v>
+      </c>
+      <c r="I178" s="103"/>
+      <c r="J178" s="103"/>
+      <c r="K178" s="103"/>
+      <c r="L178" s="103"/>
+      <c r="M178" s="103" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="179" spans="1:15" s="1" customFormat="1">
       <c r="A179" s="53" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B179" s="78">
-        <v>0</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="C179" s="78">
-        <v>0.1</v>
+        <v>4.7</v>
       </c>
       <c r="D179" s="78">
-        <v>0.1</v>
+        <v>7.2</v>
       </c>
       <c r="E179" s="78">
-        <v>0.1</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="F179" s="78">
-        <v>0.1</v>
+        <v>11.7</v>
       </c>
       <c r="G179" s="78">
-        <v>0.2</v>
-[...1 lines deleted...]
-      <c r="H179" s="78"/>
+        <v>13.7</v>
+      </c>
+      <c r="H179" s="102">
+        <v>15.7</v>
+      </c>
       <c r="I179" s="78"/>
       <c r="J179" s="78"/>
       <c r="K179" s="90"/>
       <c r="L179" s="78"/>
       <c r="M179" s="93"/>
       <c r="N179" s="70"/>
       <c r="O179" s="70"/>
     </row>
-    <row r="180" spans="1:15" s="38" customFormat="1">
-[...7 lines deleted...]
-        <v>0</v>
+    <row r="180" spans="1:15" s="1" customFormat="1">
+      <c r="A180" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B180" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C180" s="78">
+        <v>27027</v>
       </c>
       <c r="D180" s="78">
-        <v>0.1</v>
+        <v>41558</v>
       </c>
       <c r="E180" s="78">
-        <v>0.1</v>
+        <v>59551</v>
       </c>
       <c r="F180" s="78">
-        <v>0.1</v>
+        <v>84072</v>
       </c>
       <c r="G180" s="78">
-        <v>0.1</v>
-[...8 lines deleted...]
-      <c r="O180" s="71"/>
+        <v>110905</v>
+      </c>
+      <c r="H180" s="102">
+        <v>137013</v>
+      </c>
+      <c r="I180" s="78"/>
+      <c r="J180" s="78"/>
+      <c r="K180" s="90"/>
+      <c r="L180" s="78"/>
+      <c r="M180" s="93"/>
+      <c r="N180" s="70"/>
+      <c r="O180" s="70"/>
     </row>
     <row r="181" spans="1:15" s="1" customFormat="1">
       <c r="A181" s="53" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.3</v>
+        <v>20</v>
+      </c>
+      <c r="B181" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C181" s="78">
-        <v>0.9</v>
+        <v>8.9</v>
       </c>
       <c r="D181" s="78">
-        <v>1.4</v>
+        <v>14.3</v>
       </c>
       <c r="E181" s="78">
-        <v>2</v>
+        <v>19.600000000000001</v>
       </c>
       <c r="F181" s="78">
-        <v>2</v>
+        <v>24.4</v>
       </c>
       <c r="G181" s="78">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H181" s="78"/>
+        <v>29.3</v>
+      </c>
+      <c r="H181" s="102">
+        <v>34.1</v>
+      </c>
       <c r="I181" s="78"/>
       <c r="J181" s="78"/>
       <c r="K181" s="90"/>
       <c r="L181" s="78"/>
       <c r="M181" s="93"/>
       <c r="N181" s="70"/>
       <c r="O181" s="70"/>
     </row>
-    <row r="182" spans="1:15" s="1" customFormat="1">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="182" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A182" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B182" s="78">
+        <v>119.3</v>
       </c>
       <c r="C182" s="78">
-        <v>20.100000000000001</v>
+        <v>293.3</v>
       </c>
       <c r="D182" s="78">
-        <v>31.4</v>
+        <v>467.3</v>
       </c>
       <c r="E182" s="78">
-        <v>49.9</v>
+        <v>641.29999999999995</v>
       </c>
       <c r="F182" s="78">
-        <v>62.4</v>
+        <v>1206.7</v>
       </c>
       <c r="G182" s="78">
-        <v>83.1</v>
-[...3 lines deleted...]
-      <c r="J182" s="78"/>
+        <v>1772</v>
+      </c>
+      <c r="H182" s="102">
+        <v>2337.3000000000002</v>
+      </c>
+      <c r="I182" s="90"/>
+      <c r="J182" s="90"/>
       <c r="K182" s="90"/>
       <c r="L182" s="78"/>
       <c r="M182" s="93"/>
-      <c r="N182" s="70"/>
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="N182" s="71"/>
+      <c r="O182" s="71"/>
+    </row>
+    <row r="183" spans="1:15" s="38" customFormat="1">
+      <c r="A183" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="78">
+        <v>119.3</v>
       </c>
       <c r="C183" s="78">
-        <v>0.5</v>
+        <v>293.3</v>
       </c>
       <c r="D183" s="78">
-        <v>0.8</v>
+        <v>467.3</v>
       </c>
       <c r="E183" s="78">
-        <v>1</v>
+        <v>641.29999999999995</v>
       </c>
       <c r="F183" s="78">
-        <v>1.1000000000000001</v>
+        <v>1206.7</v>
       </c>
       <c r="G183" s="78">
-        <v>1.2</v>
-[...3 lines deleted...]
-      <c r="J183" s="78"/>
+        <v>1772</v>
+      </c>
+      <c r="H183" s="102">
+        <v>2337.3000000000002</v>
+      </c>
+      <c r="I183" s="90"/>
+      <c r="J183" s="90"/>
       <c r="K183" s="90"/>
       <c r="L183" s="78"/>
       <c r="M183" s="93"/>
-      <c r="N183" s="70"/>
-[...13 lines deleted...]
-        <v>0.8</v>
+      <c r="N183" s="71"/>
+      <c r="O183" s="71"/>
+    </row>
+    <row r="184" spans="1:15" ht="23.25">
+      <c r="A184" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B184" s="78">
+        <v>14.7</v>
+      </c>
+      <c r="C184" s="78">
+        <v>57.2</v>
+      </c>
+      <c r="D184" s="78">
+        <v>92.9</v>
       </c>
       <c r="E184" s="78">
-        <v>5.0999999999999996</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="F184" s="78">
-        <v>12.9</v>
+        <v>149.80000000000001</v>
       </c>
       <c r="G184" s="78">
-        <v>21.3</v>
-[...21 lines deleted...]
-        <v>0.8</v>
+        <v>172</v>
+      </c>
+      <c r="H184" s="102">
+        <v>184.2</v>
+      </c>
+      <c r="I184" s="78"/>
+      <c r="J184" s="78"/>
+      <c r="K184" s="90"/>
+      <c r="L184" s="78"/>
+      <c r="M184" s="93"/>
+      <c r="N184" s="72"/>
+      <c r="O184" s="72"/>
+    </row>
+    <row r="185" spans="1:15" s="1" customFormat="1">
+      <c r="A185" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B185" s="78">
+        <v>0</v>
+      </c>
+      <c r="C185" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="D185" s="78">
+        <v>0.1</v>
       </c>
       <c r="E185" s="78">
-        <v>5.0999999999999996</v>
+        <v>0.1</v>
       </c>
       <c r="F185" s="78">
-        <v>12.9</v>
+        <v>0.1</v>
       </c>
       <c r="G185" s="78">
-        <v>21.3</v>
-[...39 lines deleted...]
-      <c r="O186" s="70"/>
+        <v>0.2</v>
+      </c>
+      <c r="H185" s="102">
+        <v>0.3</v>
+      </c>
+      <c r="I185" s="78"/>
+      <c r="J185" s="78"/>
+      <c r="K185" s="90"/>
+      <c r="L185" s="78"/>
+      <c r="M185" s="93"/>
+      <c r="N185" s="70"/>
+      <c r="O185" s="70"/>
+    </row>
+    <row r="186" spans="1:15" s="38" customFormat="1">
+      <c r="A186" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="78">
+        <v>0</v>
+      </c>
+      <c r="C186" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="D186" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="E186" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="F186" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="G186" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="H186" s="102">
+        <v>0.1</v>
+      </c>
+      <c r="I186" s="78"/>
+      <c r="J186" s="78"/>
+      <c r="K186" s="90"/>
+      <c r="L186" s="78"/>
+      <c r="M186" s="93"/>
+      <c r="N186" s="71"/>
+      <c r="O186" s="71"/>
     </row>
     <row r="187" spans="1:15" s="1" customFormat="1">
       <c r="A187" s="53" t="s">
-        <v>19</v>
-[...24 lines deleted...]
-      <c r="M187" s="92"/>
+        <v>9</v>
+      </c>
+      <c r="B187" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="C187" s="78">
+        <v>3.2</v>
+      </c>
+      <c r="D187" s="78">
+        <v>5.7</v>
+      </c>
+      <c r="E187" s="78">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F187" s="78">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G187" s="78">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H187" s="102">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I187" s="78"/>
+      <c r="J187" s="78"/>
+      <c r="K187" s="90"/>
+      <c r="L187" s="78"/>
+      <c r="M187" s="93"/>
       <c r="N187" s="70"/>
       <c r="O187" s="70"/>
     </row>
     <row r="188" spans="1:15" s="1" customFormat="1">
       <c r="A188" s="53" t="s">
-        <v>7</v>
-[...24 lines deleted...]
-      <c r="M188" s="92"/>
+        <v>10</v>
+      </c>
+      <c r="B188" s="78">
+        <v>13.7</v>
+      </c>
+      <c r="C188" s="78">
+        <v>53.3</v>
+      </c>
+      <c r="D188" s="78">
+        <v>86.1</v>
+      </c>
+      <c r="E188" s="78">
+        <v>126.2</v>
+      </c>
+      <c r="F188" s="78">
+        <v>140.1</v>
+      </c>
+      <c r="G188" s="78">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="H188" s="102">
+        <v>174.2</v>
+      </c>
+      <c r="I188" s="78"/>
+      <c r="J188" s="78"/>
+      <c r="K188" s="90"/>
+      <c r="L188" s="78"/>
+      <c r="M188" s="93"/>
       <c r="N188" s="70"/>
       <c r="O188" s="70"/>
     </row>
-    <row r="189" spans="1:15" s="38" customFormat="1">
-[...90 lines deleted...]
-      <c r="O191" s="71"/>
+    <row r="189" spans="1:15" s="1" customFormat="1">
+      <c r="A189" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B189" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="C189" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="D189" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="E189" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F189" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="G189" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="H189" s="102">
+        <v>1.3</v>
+      </c>
+      <c r="I189" s="78"/>
+      <c r="J189" s="78"/>
+      <c r="K189" s="90"/>
+      <c r="L189" s="78"/>
+      <c r="M189" s="93"/>
+      <c r="N189" s="70"/>
+      <c r="O189" s="70"/>
+    </row>
+    <row r="190" spans="1:15" s="1" customFormat="1" ht="45.75">
+      <c r="A190" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B190" s="78">
+        <v>2.6</v>
+      </c>
+      <c r="C190" s="78">
+        <v>21.6</v>
+      </c>
+      <c r="D190" s="78">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="E190" s="78">
+        <v>53.1</v>
+      </c>
+      <c r="F190" s="78">
+        <v>65.7</v>
+      </c>
+      <c r="G190" s="78">
+        <v>86.5</v>
+      </c>
+      <c r="H190" s="102">
+        <v>97.3</v>
+      </c>
+      <c r="I190" s="78"/>
+      <c r="J190" s="78"/>
+      <c r="K190" s="90"/>
+      <c r="L190" s="78"/>
+      <c r="M190" s="93"/>
+      <c r="N190" s="70"/>
+      <c r="O190" s="70"/>
+    </row>
+    <row r="191" spans="1:15" s="1" customFormat="1">
+      <c r="A191" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B191" s="78">
+        <v>0</v>
+      </c>
+      <c r="C191" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="D191" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="E191" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="F191" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="G191" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="H191" s="102">
+        <v>0.3</v>
+      </c>
+      <c r="I191" s="78"/>
+      <c r="J191" s="78"/>
+      <c r="K191" s="90"/>
+      <c r="L191" s="78"/>
+      <c r="M191" s="93"/>
+      <c r="N191" s="70"/>
+      <c r="O191" s="70"/>
     </row>
     <row r="192" spans="1:15" s="38" customFormat="1">
       <c r="A192" s="76" t="s">
-        <v>20</v>
-[...24 lines deleted...]
-      <c r="M192" s="92"/>
+        <v>8</v>
+      </c>
+      <c r="B192" s="80" t="s">
+        <v>91</v>
+      </c>
+      <c r="C192" s="80">
+        <v>0</v>
+      </c>
+      <c r="D192" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="E192" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="F192" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="G192" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="H192" s="102">
+        <v>0.1</v>
+      </c>
+      <c r="I192" s="80"/>
+      <c r="J192" s="80"/>
+      <c r="K192" s="99"/>
+      <c r="L192" s="80"/>
+      <c r="M192" s="100"/>
       <c r="N192" s="71"/>
       <c r="O192" s="71"/>
     </row>
-    <row r="193" spans="1:15" s="38" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="193" spans="1:15" s="1" customFormat="1">
+      <c r="A193" s="53" t="s">
+        <v>9</v>
       </c>
       <c r="B193" s="78">
-        <v>11.5</v>
+        <v>0.3</v>
       </c>
       <c r="C193" s="78">
-        <v>17.7</v>
+        <v>0.9</v>
       </c>
       <c r="D193" s="78">
-        <v>23.8</v>
+        <v>1.4</v>
       </c>
       <c r="E193" s="78">
-        <v>29.9</v>
+        <v>2</v>
       </c>
       <c r="F193" s="78">
-        <v>30.6</v>
+        <v>2</v>
       </c>
       <c r="G193" s="78">
-        <v>31.4</v>
-[...1 lines deleted...]
-      <c r="H193" s="78"/>
+        <v>2</v>
+      </c>
+      <c r="H193" s="102">
+        <v>2</v>
+      </c>
       <c r="I193" s="78"/>
       <c r="J193" s="78"/>
       <c r="K193" s="90"/>
       <c r="L193" s="78"/>
       <c r="M193" s="93"/>
-      <c r="N193" s="71"/>
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="N193" s="70"/>
+      <c r="O193" s="70"/>
+    </row>
+    <row r="194" spans="1:15" s="1" customFormat="1">
+      <c r="A194" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B194" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C194" s="78">
-        <v>0</v>
+        <v>20.100000000000001</v>
       </c>
       <c r="D194" s="78">
-        <v>0.1</v>
+        <v>31.4</v>
       </c>
       <c r="E194" s="78">
-        <v>0.1</v>
+        <v>49.9</v>
       </c>
       <c r="F194" s="78">
-        <v>0.1</v>
+        <v>62.4</v>
       </c>
       <c r="G194" s="78">
-        <v>0.1</v>
-[...1 lines deleted...]
-      <c r="H194" s="78"/>
+        <v>83.1</v>
+      </c>
+      <c r="H194" s="102">
+        <v>93.6</v>
+      </c>
       <c r="I194" s="78"/>
       <c r="J194" s="78"/>
       <c r="K194" s="90"/>
       <c r="L194" s="78"/>
       <c r="M194" s="93"/>
-      <c r="N194" s="71"/>
-[...7 lines deleted...]
-        <v>11.3</v>
+      <c r="N194" s="70"/>
+      <c r="O194" s="70"/>
+    </row>
+    <row r="195" spans="1:15" s="1" customFormat="1">
+      <c r="A195" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B195" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C195" s="78">
-        <v>16.7</v>
+        <v>0.5</v>
       </c>
       <c r="D195" s="78">
-        <v>22.1</v>
+        <v>0.8</v>
       </c>
       <c r="E195" s="78">
-        <v>27.5</v>
+        <v>1</v>
       </c>
       <c r="F195" s="78">
-        <v>27.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="G195" s="78">
-        <v>27.6</v>
-[...1 lines deleted...]
-      <c r="H195" s="78"/>
+        <v>1.2</v>
+      </c>
+      <c r="H195" s="102">
+        <v>1.2</v>
+      </c>
       <c r="I195" s="78"/>
       <c r="J195" s="78"/>
       <c r="K195" s="90"/>
       <c r="L195" s="78"/>
       <c r="M195" s="93"/>
-      <c r="N195" s="71"/>
-[...13 lines deleted...]
-        <v>0.4</v>
+      <c r="N195" s="70"/>
+      <c r="O195" s="70"/>
+    </row>
+    <row r="196" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A196" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="B196" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C196" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D196" s="80">
+        <v>0.8</v>
       </c>
       <c r="E196" s="78">
-        <v>0.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F196" s="78">
-        <v>1.1000000000000001</v>
+        <v>12.9</v>
       </c>
       <c r="G196" s="78">
-        <v>1.7</v>
-[...6 lines deleted...]
-      <c r="M196" s="93"/>
+        <v>21.3</v>
+      </c>
+      <c r="H196" s="102">
+        <v>28.1</v>
+      </c>
+      <c r="I196" s="80"/>
+      <c r="J196" s="80"/>
+      <c r="K196" s="99"/>
+      <c r="L196" s="80"/>
+      <c r="M196" s="100"/>
       <c r="N196" s="71"/>
       <c r="O196" s="71"/>
     </row>
     <row r="197" spans="1:15" s="38" customFormat="1">
       <c r="A197" s="76" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>0.1</v>
+        <v>10</v>
+      </c>
+      <c r="B197" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C197" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D197" s="80">
+        <v>0.8</v>
       </c>
       <c r="E197" s="78">
-        <v>0.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="F197" s="78">
-        <v>0.2</v>
+        <v>12.9</v>
       </c>
       <c r="G197" s="78">
-        <v>0.3</v>
-[...6 lines deleted...]
-      <c r="M197" s="93"/>
+        <v>21.3</v>
+      </c>
+      <c r="H197" s="102">
+        <v>28.1</v>
+      </c>
+      <c r="I197" s="80"/>
+      <c r="J197" s="80"/>
+      <c r="K197" s="99"/>
+      <c r="L197" s="80"/>
+      <c r="M197" s="100"/>
       <c r="N197" s="71"/>
       <c r="O197" s="71"/>
     </row>
-    <row r="198" spans="1:15" s="38" customFormat="1">
-[...34 lines deleted...]
-      <c r="B199" s="83" t="s">
+    <row r="198" spans="1:15" s="1" customFormat="1" ht="45.75">
+      <c r="A198" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="B198" s="33">
+        <v>173037</v>
+      </c>
+      <c r="C198" s="33">
+        <v>272925</v>
+      </c>
+      <c r="D198" s="33">
+        <v>372814</v>
+      </c>
+      <c r="E198" s="33">
+        <v>472702</v>
+      </c>
+      <c r="F198" s="33">
+        <v>501708</v>
+      </c>
+      <c r="G198" s="33">
+        <v>530714</v>
+      </c>
+      <c r="H198" s="101">
+        <v>555697</v>
+      </c>
+      <c r="I198" s="33"/>
+      <c r="J198" s="33"/>
+      <c r="K198" s="89"/>
+      <c r="L198" s="33"/>
+      <c r="M198" s="92"/>
+      <c r="N198" s="70"/>
+      <c r="O198" s="70"/>
+    </row>
+    <row r="199" spans="1:15" s="1" customFormat="1">
+      <c r="A199" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B199" s="33">
+        <v>1244</v>
+      </c>
+      <c r="C199" s="33">
+        <v>2052</v>
+      </c>
+      <c r="D199" s="33">
+        <v>2859</v>
+      </c>
+      <c r="E199" s="33">
+        <v>3667</v>
+      </c>
+      <c r="F199" s="33">
+        <v>4475</v>
+      </c>
+      <c r="G199" s="33">
+        <v>5282</v>
+      </c>
+      <c r="H199" s="101">
+        <v>5282</v>
+      </c>
+      <c r="I199" s="33"/>
+      <c r="J199" s="33"/>
+      <c r="K199" s="89"/>
+      <c r="L199" s="33"/>
+      <c r="M199" s="92"/>
+      <c r="N199" s="70"/>
+      <c r="O199" s="70"/>
+    </row>
+    <row r="200" spans="1:15" s="1" customFormat="1">
+      <c r="A200" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B200" s="33">
+        <v>126091</v>
+      </c>
+      <c r="C200" s="33">
+        <v>152380</v>
+      </c>
+      <c r="D200" s="33">
+        <v>178668</v>
+      </c>
+      <c r="E200" s="33">
+        <v>204957</v>
+      </c>
+      <c r="F200" s="33">
+        <v>207340</v>
+      </c>
+      <c r="G200" s="33">
+        <v>209723</v>
+      </c>
+      <c r="H200" s="101">
+        <v>212106</v>
+      </c>
+      <c r="I200" s="33"/>
+      <c r="J200" s="33"/>
+      <c r="K200" s="89"/>
+      <c r="L200" s="33"/>
+      <c r="M200" s="92"/>
+      <c r="N200" s="70"/>
+      <c r="O200" s="70"/>
+    </row>
+    <row r="201" spans="1:15" s="1" customFormat="1">
+      <c r="A201" s="104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="C199" s="81">
-[...27 lines deleted...]
-      <c r="B200" s="83" t="s">
+      <c r="C201" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="C200" s="81">
-[...11 lines deleted...]
-      <c r="G200" s="33">
+      <c r="D201" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E201" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F201" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G201" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H201" s="101">
+        <v>956</v>
+      </c>
+      <c r="I201" s="103"/>
+      <c r="J201" s="103"/>
+      <c r="K201" s="103"/>
+      <c r="L201" s="103"/>
+      <c r="M201" s="103" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15" s="38" customFormat="1">
+      <c r="A202" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="H200" s="80"/>
-[...42 lines deleted...]
-      </c>
       <c r="B202" s="33">
-        <v>22</v>
+        <v>17818</v>
       </c>
       <c r="C202" s="33">
-        <v>45</v>
+        <v>17818</v>
       </c>
       <c r="D202" s="33">
-        <v>69</v>
+        <v>17818</v>
       </c>
       <c r="E202" s="33">
-        <v>92</v>
+        <v>17818</v>
       </c>
       <c r="F202" s="33">
-        <v>139</v>
+        <v>17818</v>
       </c>
       <c r="G202" s="33">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H202" s="33"/>
+        <v>17818</v>
+      </c>
+      <c r="H202" s="101">
+        <v>17818</v>
+      </c>
       <c r="I202" s="33"/>
       <c r="J202" s="33"/>
       <c r="K202" s="89"/>
       <c r="L202" s="33"/>
       <c r="M202" s="92"/>
       <c r="N202" s="71"/>
       <c r="O202" s="71"/>
     </row>
     <row r="203" spans="1:15" s="38" customFormat="1">
       <c r="A203" s="76" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B203" s="33">
-        <v>21</v>
+        <v>2666</v>
       </c>
       <c r="C203" s="33">
-        <v>44</v>
+        <v>13122</v>
       </c>
       <c r="D203" s="33">
-        <v>67</v>
+        <v>23579</v>
       </c>
       <c r="E203" s="33">
-        <v>90</v>
+        <v>34036</v>
       </c>
       <c r="F203" s="33">
-        <v>102</v>
+        <v>52384</v>
       </c>
       <c r="G203" s="33">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H203" s="33"/>
+        <v>70732</v>
+      </c>
+      <c r="H203" s="101">
+        <v>89080</v>
+      </c>
       <c r="I203" s="33"/>
       <c r="J203" s="33"/>
       <c r="K203" s="89"/>
       <c r="L203" s="33"/>
       <c r="M203" s="92"/>
       <c r="N203" s="71"/>
       <c r="O203" s="71"/>
     </row>
     <row r="204" spans="1:15" s="38" customFormat="1">
       <c r="A204" s="76" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B204" s="33">
-        <v>1</v>
+        <v>1490</v>
       </c>
       <c r="C204" s="33">
-        <v>1</v>
+        <v>3337</v>
       </c>
       <c r="D204" s="33">
-        <v>1</v>
+        <v>5185</v>
       </c>
       <c r="E204" s="33">
-        <v>2</v>
+        <v>7033</v>
       </c>
       <c r="F204" s="33">
-        <v>2</v>
+        <v>8523</v>
       </c>
       <c r="G204" s="33">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H204" s="33"/>
+        <v>10012</v>
+      </c>
+      <c r="H204" s="101">
+        <v>12192</v>
+      </c>
       <c r="I204" s="33"/>
       <c r="J204" s="33"/>
       <c r="K204" s="89"/>
       <c r="L204" s="33"/>
       <c r="M204" s="92"/>
       <c r="N204" s="71"/>
       <c r="O204" s="71"/>
     </row>
     <row r="205" spans="1:15" s="38" customFormat="1">
       <c r="A205" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B205" s="83" t="s">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="B205" s="33">
+        <v>23728</v>
+      </c>
+      <c r="C205" s="33">
+        <v>84216</v>
+      </c>
+      <c r="D205" s="33">
+        <v>144704</v>
+      </c>
+      <c r="E205" s="33">
+        <v>205191</v>
+      </c>
+      <c r="F205" s="33">
+        <v>211169</v>
       </c>
       <c r="G205" s="33">
-        <v>70</v>
-[...6 lines deleted...]
-      <c r="M205" s="97"/>
+        <v>217147</v>
+      </c>
+      <c r="H205" s="101">
+        <v>218264</v>
+      </c>
+      <c r="I205" s="33"/>
+      <c r="J205" s="33"/>
+      <c r="K205" s="89"/>
+      <c r="L205" s="33"/>
+      <c r="M205" s="92"/>
       <c r="N205" s="71"/>
       <c r="O205" s="71"/>
     </row>
-    <row r="206" spans="1:15" s="38" customFormat="1" ht="23.25">
+    <row r="206" spans="1:15" s="38" customFormat="1" ht="34.5">
       <c r="A206" s="62" t="s">
-        <v>60</v>
-[...24 lines deleted...]
-      <c r="M206" s="92"/>
+        <v>58</v>
+      </c>
+      <c r="B206" s="78">
+        <v>11.5</v>
+      </c>
+      <c r="C206" s="78">
+        <v>17.7</v>
+      </c>
+      <c r="D206" s="78">
+        <v>23.8</v>
+      </c>
+      <c r="E206" s="78">
+        <v>29.9</v>
+      </c>
+      <c r="F206" s="78">
+        <v>30.6</v>
+      </c>
+      <c r="G206" s="78">
+        <v>31.4</v>
+      </c>
+      <c r="H206" s="102">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="I206" s="78"/>
+      <c r="J206" s="78"/>
+      <c r="K206" s="90"/>
+      <c r="L206" s="78"/>
+      <c r="M206" s="93"/>
       <c r="N206" s="71"/>
       <c r="O206" s="71"/>
     </row>
     <row r="207" spans="1:15" s="38" customFormat="1">
       <c r="A207" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B207" s="33">
-[...22 lines deleted...]
-      <c r="M207" s="92"/>
+      <c r="B207" s="78">
+        <v>0</v>
+      </c>
+      <c r="C207" s="78">
+        <v>0</v>
+      </c>
+      <c r="D207" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="E207" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="F207" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="G207" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="H207" s="102">
+        <v>0.1</v>
+      </c>
+      <c r="I207" s="78"/>
+      <c r="J207" s="78"/>
+      <c r="K207" s="90"/>
+      <c r="L207" s="78"/>
+      <c r="M207" s="93"/>
       <c r="N207" s="71"/>
       <c r="O207" s="71"/>
     </row>
     <row r="208" spans="1:15" s="38" customFormat="1">
       <c r="A208" s="76" t="s">
-        <v>8</v>
-[...24 lines deleted...]
-      <c r="M208" s="92"/>
+        <v>7</v>
+      </c>
+      <c r="B208" s="78">
+        <v>11.3</v>
+      </c>
+      <c r="C208" s="78">
+        <v>16.7</v>
+      </c>
+      <c r="D208" s="78">
+        <v>22.1</v>
+      </c>
+      <c r="E208" s="78">
+        <v>27.5</v>
+      </c>
+      <c r="F208" s="78">
+        <v>27.6</v>
+      </c>
+      <c r="G208" s="78">
+        <v>27.6</v>
+      </c>
+      <c r="H208" s="102">
+        <v>27.6</v>
+      </c>
+      <c r="I208" s="78"/>
+      <c r="J208" s="78"/>
+      <c r="K208" s="90"/>
+      <c r="L208" s="78"/>
+      <c r="M208" s="93"/>
       <c r="N208" s="71"/>
       <c r="O208" s="71"/>
     </row>
-    <row r="209" spans="1:15" s="38" customFormat="1">
-[...28 lines deleted...]
-      <c r="O209" s="71"/>
+    <row r="209" spans="1:15" s="1" customFormat="1">
+      <c r="A209" s="104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G209" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H209" s="102">
+        <v>0</v>
+      </c>
+      <c r="I209" s="103"/>
+      <c r="J209" s="103"/>
+      <c r="K209" s="103"/>
+      <c r="L209" s="103"/>
+      <c r="M209" s="103" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="210" spans="1:15" s="38" customFormat="1">
       <c r="A210" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B210" s="33">
-[...22 lines deleted...]
-      <c r="M210" s="92"/>
+      <c r="B210" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="C210" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="D210" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="E210" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="F210" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G210" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="H210" s="102">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I210" s="78"/>
+      <c r="J210" s="78"/>
+      <c r="K210" s="90"/>
+      <c r="L210" s="78"/>
+      <c r="M210" s="93"/>
       <c r="N210" s="71"/>
       <c r="O210" s="71"/>
     </row>
     <row r="211" spans="1:15" s="38" customFormat="1">
       <c r="A211" s="76" t="s">
-        <v>20</v>
-[...24 lines deleted...]
-      <c r="M211" s="92"/>
+        <v>12</v>
+      </c>
+      <c r="B211" s="78">
+        <v>0</v>
+      </c>
+      <c r="C211" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="D211" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="E211" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="F211" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="G211" s="78">
+        <v>0.3</v>
+      </c>
+      <c r="H211" s="102">
+        <v>0.4</v>
+      </c>
+      <c r="I211" s="78"/>
+      <c r="J211" s="78"/>
+      <c r="K211" s="90"/>
+      <c r="L211" s="78"/>
+      <c r="M211" s="93"/>
       <c r="N211" s="71"/>
       <c r="O211" s="71"/>
     </row>
-    <row r="212" spans="1:15" s="38" customFormat="1" ht="23.25">
-[...26 lines deleted...]
-      <c r="M212" s="92"/>
+    <row r="212" spans="1:15" s="38" customFormat="1">
+      <c r="A212" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B212" s="78">
+        <v>0.1</v>
+      </c>
+      <c r="C212" s="78">
+        <v>0.6</v>
+      </c>
+      <c r="D212" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E212" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="F212" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="G212" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="H212" s="102">
+        <v>1.7</v>
+      </c>
+      <c r="I212" s="78"/>
+      <c r="J212" s="78"/>
+      <c r="K212" s="90"/>
+      <c r="L212" s="78"/>
+      <c r="M212" s="93"/>
       <c r="N212" s="71"/>
       <c r="O212" s="71"/>
     </row>
-    <row r="213" spans="1:15" s="38" customFormat="1">
-      <c r="A213" s="76" t="s">
+    <row r="213" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A213" s="62" t="s">
+        <v>93</v>
+      </c>
+      <c r="B213" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C213" s="81">
+        <v>6</v>
+      </c>
+      <c r="D213" s="33">
+        <v>13</v>
+      </c>
+      <c r="E213" s="33">
         <v>19</v>
       </c>
-      <c r="B213" s="33">
-[...8 lines deleted...]
-      <c r="E213" s="33">
+      <c r="F213" s="33">
+        <v>22</v>
+      </c>
+      <c r="G213" s="33">
+        <v>25</v>
+      </c>
+      <c r="H213" s="101">
         <v>28</v>
       </c>
-      <c r="F213" s="33">
-[...10 lines deleted...]
-      <c r="M213" s="92"/>
+      <c r="I213" s="80"/>
+      <c r="J213" s="80"/>
+      <c r="K213" s="99"/>
+      <c r="L213" s="80"/>
+      <c r="M213" s="100"/>
       <c r="N213" s="71"/>
       <c r="O213" s="71"/>
     </row>
     <row r="214" spans="1:15" s="38" customFormat="1">
       <c r="A214" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B214" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C214" s="81">
+        <v>1</v>
+      </c>
+      <c r="D214" s="33">
+        <v>3</v>
+      </c>
+      <c r="E214" s="33">
+        <v>4</v>
+      </c>
+      <c r="F214" s="33">
         <v>7</v>
       </c>
-      <c r="B214" s="33">
-[...13 lines deleted...]
-      </c>
       <c r="G214" s="33">
-        <v>9275</v>
-[...6 lines deleted...]
-      <c r="M214" s="92"/>
+        <v>9</v>
+      </c>
+      <c r="H214" s="101">
+        <v>12</v>
+      </c>
+      <c r="I214" s="80"/>
+      <c r="J214" s="80"/>
+      <c r="K214" s="99"/>
+      <c r="L214" s="80"/>
+      <c r="M214" s="100"/>
       <c r="N214" s="71"/>
       <c r="O214" s="71"/>
     </row>
     <row r="215" spans="1:15" s="38" customFormat="1">
       <c r="A215" s="76" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>20</v>
+      </c>
+      <c r="B215" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C215" s="81">
+        <v>5</v>
       </c>
       <c r="D215" s="33">
-        <v>749</v>
+        <v>10</v>
       </c>
       <c r="E215" s="33">
-        <v>945</v>
+        <v>15</v>
       </c>
       <c r="F215" s="33">
-        <v>1264</v>
+        <v>15</v>
       </c>
       <c r="G215" s="33">
-        <v>1720</v>
-[...6 lines deleted...]
-      <c r="M215" s="92"/>
+        <v>16</v>
+      </c>
+      <c r="H215" s="101">
+        <v>16</v>
+      </c>
+      <c r="I215" s="80"/>
+      <c r="J215" s="80"/>
+      <c r="K215" s="99"/>
+      <c r="L215" s="80"/>
+      <c r="M215" s="100"/>
       <c r="N215" s="71"/>
       <c r="O215" s="71"/>
     </row>
-    <row r="216" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="216" spans="1:15" s="38" customFormat="1" ht="34.5">
+      <c r="A216" s="62" t="s">
+        <v>59</v>
       </c>
       <c r="B216" s="33">
-        <v>390</v>
+        <v>22</v>
       </c>
       <c r="C216" s="33">
-        <v>991</v>
+        <v>45</v>
       </c>
       <c r="D216" s="33">
-        <v>1623</v>
+        <v>69</v>
       </c>
       <c r="E216" s="33">
-        <v>2512</v>
+        <v>92</v>
       </c>
       <c r="F216" s="33">
-        <v>3398</v>
+        <v>139</v>
       </c>
       <c r="G216" s="33">
-        <v>4268</v>
-[...2 lines deleted...]
-      <c r="I216" s="81"/>
+        <v>186</v>
+      </c>
+      <c r="H216" s="101">
+        <v>233</v>
+      </c>
+      <c r="I216" s="33"/>
       <c r="J216" s="33"/>
       <c r="K216" s="89"/>
       <c r="L216" s="33"/>
       <c r="M216" s="92"/>
       <c r="N216" s="71"/>
       <c r="O216" s="71"/>
     </row>
     <row r="217" spans="1:15" s="38" customFormat="1">
       <c r="A217" s="76" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B217" s="33">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C217" s="33">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D217" s="33">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="E217" s="33">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F217" s="33">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G217" s="33">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="I217" s="81"/>
+        <v>113</v>
+      </c>
+      <c r="H217" s="101">
+        <v>124</v>
+      </c>
+      <c r="I217" s="33"/>
       <c r="J217" s="33"/>
       <c r="K217" s="89"/>
       <c r="L217" s="33"/>
       <c r="M217" s="92"/>
       <c r="N217" s="71"/>
       <c r="O217" s="71"/>
     </row>
     <row r="218" spans="1:15" s="38" customFormat="1">
       <c r="A218" s="76" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B218" s="33">
-        <v>1465</v>
+        <v>1</v>
       </c>
       <c r="C218" s="33">
-        <v>4034</v>
+        <v>1</v>
       </c>
       <c r="D218" s="33">
-        <v>7171</v>
+        <v>1</v>
       </c>
       <c r="E218" s="33">
-        <v>10744</v>
+        <v>2</v>
       </c>
       <c r="F218" s="33">
-        <v>13645</v>
+        <v>2</v>
       </c>
       <c r="G218" s="33">
-        <v>17384</v>
-[...2 lines deleted...]
-      <c r="I218" s="81"/>
+        <v>3</v>
+      </c>
+      <c r="H218" s="101">
+        <v>4</v>
+      </c>
+      <c r="I218" s="33"/>
       <c r="J218" s="33"/>
       <c r="K218" s="89"/>
       <c r="L218" s="33"/>
       <c r="M218" s="92"/>
       <c r="N218" s="71"/>
       <c r="O218" s="71"/>
     </row>
-    <row r="219" spans="1:15" s="38" customFormat="1" ht="45.75">
-[...16 lines deleted...]
-        <v>305</v>
+    <row r="219" spans="1:15" s="38" customFormat="1">
+      <c r="A219" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B219" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C219" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D219" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E219" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="F219" s="81">
+        <v>35</v>
       </c>
       <c r="G219" s="33">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="H219" s="81"/>
+        <v>70</v>
+      </c>
+      <c r="H219" s="101">
+        <v>105</v>
+      </c>
       <c r="I219" s="81"/>
-      <c r="J219" s="33"/>
-[...2 lines deleted...]
-      <c r="M219" s="92"/>
+      <c r="J219" s="81"/>
+      <c r="K219" s="96"/>
+      <c r="L219" s="81"/>
+      <c r="M219" s="97"/>
       <c r="N219" s="71"/>
       <c r="O219" s="71"/>
     </row>
-    <row r="220" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="220" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A220" s="62" t="s">
+        <v>60</v>
       </c>
       <c r="B220" s="33">
-        <v>4</v>
+        <v>1694413</v>
       </c>
       <c r="C220" s="33">
-        <v>9</v>
+        <v>3486353</v>
       </c>
       <c r="D220" s="33">
-        <v>14</v>
+        <v>5528589</v>
       </c>
       <c r="E220" s="33">
-        <v>19</v>
+        <v>7321482</v>
       </c>
       <c r="F220" s="33">
-        <v>23</v>
+        <v>9583230</v>
       </c>
       <c r="G220" s="33">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="I220" s="81"/>
+        <v>11401985</v>
+      </c>
+      <c r="H220" s="101">
+        <v>13275815</v>
+      </c>
+      <c r="I220" s="33"/>
       <c r="J220" s="33"/>
       <c r="K220" s="89"/>
       <c r="L220" s="33"/>
       <c r="M220" s="92"/>
       <c r="N220" s="71"/>
       <c r="O220" s="71"/>
     </row>
     <row r="221" spans="1:15" s="38" customFormat="1">
       <c r="A221" s="76" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>19</v>
+      </c>
+      <c r="B221" s="33">
+        <v>2744</v>
+      </c>
+      <c r="C221" s="33">
+        <v>97295</v>
       </c>
       <c r="D221" s="33">
-        <v>11</v>
+        <v>191846</v>
       </c>
       <c r="E221" s="33">
-        <v>17</v>
+        <v>286397</v>
       </c>
       <c r="F221" s="33">
-        <v>26</v>
+        <v>377013</v>
       </c>
       <c r="G221" s="33">
-        <v>34</v>
-[...6 lines deleted...]
-      <c r="M221" s="97"/>
+        <v>467630</v>
+      </c>
+      <c r="H221" s="101">
+        <v>558246</v>
+      </c>
+      <c r="I221" s="33"/>
+      <c r="J221" s="33"/>
+      <c r="K221" s="89"/>
+      <c r="L221" s="33"/>
+      <c r="M221" s="92"/>
       <c r="N221" s="71"/>
       <c r="O221" s="71"/>
     </row>
     <row r="222" spans="1:15" s="38" customFormat="1">
       <c r="A222" s="76" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B222" s="33">
-        <v>52</v>
+        <v>70501</v>
       </c>
       <c r="C222" s="33">
-        <v>157</v>
+        <v>148771</v>
       </c>
       <c r="D222" s="33">
-        <v>199</v>
+        <v>218477</v>
       </c>
       <c r="E222" s="33">
-        <v>217</v>
+        <v>294869</v>
       </c>
       <c r="F222" s="33">
-        <v>256</v>
+        <v>363670</v>
       </c>
       <c r="G222" s="33">
-        <v>331</v>
-[...2 lines deleted...]
-      <c r="I222" s="81"/>
+        <v>424553</v>
+      </c>
+      <c r="H222" s="101">
+        <v>486888</v>
+      </c>
+      <c r="I222" s="33"/>
       <c r="J222" s="33"/>
       <c r="K222" s="89"/>
       <c r="L222" s="33"/>
       <c r="M222" s="92"/>
       <c r="N222" s="71"/>
       <c r="O222" s="71"/>
     </row>
     <row r="223" spans="1:15" s="38" customFormat="1">
-      <c r="A223" s="62" t="s">
-        <v>105</v>
+      <c r="A223" s="76" t="s">
+        <v>9</v>
       </c>
       <c r="B223" s="33">
-        <v>2845472</v>
+        <v>84</v>
       </c>
       <c r="C223" s="33">
-        <v>4423850</v>
+        <v>1824</v>
       </c>
       <c r="D223" s="33">
-        <v>7524537</v>
+        <v>3563</v>
       </c>
       <c r="E223" s="33">
-        <v>8952879</v>
+        <v>5302</v>
       </c>
       <c r="F223" s="33">
-        <v>10314463</v>
+        <v>9473</v>
       </c>
       <c r="G223" s="33">
-        <v>13235034</v>
-[...2 lines deleted...]
-      <c r="I223" s="81"/>
+        <v>13644</v>
+      </c>
+      <c r="H223" s="101">
+        <v>18615</v>
+      </c>
+      <c r="I223" s="33"/>
       <c r="J223" s="33"/>
       <c r="K223" s="89"/>
       <c r="L223" s="33"/>
       <c r="M223" s="92"/>
       <c r="N223" s="71"/>
       <c r="O223" s="71"/>
     </row>
     <row r="224" spans="1:15" s="38" customFormat="1">
       <c r="A224" s="76" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B224" s="33">
-        <v>2222392</v>
+        <v>572</v>
       </c>
       <c r="C224" s="33">
-        <v>2808502</v>
+        <v>1895</v>
       </c>
       <c r="D224" s="33">
-        <v>4949820</v>
+        <v>3218</v>
       </c>
       <c r="E224" s="33">
-        <v>5409272</v>
+        <v>4541</v>
       </c>
       <c r="F224" s="33">
-        <v>6025392</v>
+        <v>5112</v>
       </c>
       <c r="G224" s="33">
-        <v>8093648</v>
-[...1 lines deleted...]
-      <c r="H224" s="33"/>
+        <v>5684</v>
+      </c>
+      <c r="H224" s="101">
+        <v>5729</v>
+      </c>
       <c r="I224" s="33"/>
       <c r="J224" s="33"/>
       <c r="K224" s="89"/>
       <c r="L224" s="33"/>
       <c r="M224" s="92"/>
       <c r="N224" s="71"/>
       <c r="O224" s="71"/>
     </row>
     <row r="225" spans="1:15" s="38" customFormat="1">
       <c r="A225" s="76" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B225" s="33">
-        <v>19219</v>
+        <v>1620512</v>
       </c>
       <c r="C225" s="33">
-        <v>37324</v>
+        <v>3236569</v>
       </c>
       <c r="D225" s="33">
-        <v>55429</v>
+        <v>5111486</v>
       </c>
       <c r="E225" s="33">
-        <v>73535</v>
+        <v>6730373</v>
       </c>
       <c r="F225" s="33">
-        <v>83967</v>
+        <v>8827961</v>
       </c>
       <c r="G225" s="33">
-        <v>94400</v>
-[...1 lines deleted...]
-      <c r="H225" s="33"/>
+        <v>10490474</v>
+      </c>
+      <c r="H225" s="101">
+        <v>12206336</v>
+      </c>
       <c r="I225" s="33"/>
       <c r="J225" s="33"/>
       <c r="K225" s="89"/>
       <c r="L225" s="33"/>
       <c r="M225" s="92"/>
       <c r="N225" s="71"/>
       <c r="O225" s="71"/>
     </row>
-    <row r="226" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="226" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A226" s="62" t="s">
+        <v>61</v>
       </c>
       <c r="B226" s="33">
-        <v>407220</v>
+        <v>2943</v>
       </c>
       <c r="C226" s="33">
-        <v>1025263</v>
+        <v>7572</v>
       </c>
       <c r="D226" s="33">
-        <v>1610407</v>
+        <v>12828</v>
       </c>
       <c r="E226" s="33">
-        <v>2205073</v>
+        <v>19512</v>
       </c>
       <c r="F226" s="33">
-        <v>2696846</v>
+        <v>25647</v>
       </c>
       <c r="G226" s="33">
-        <v>3295470</v>
-[...2 lines deleted...]
-      <c r="I226" s="33"/>
+        <v>32779</v>
+      </c>
+      <c r="H226" s="101">
+        <v>38918</v>
+      </c>
+      <c r="I226" s="81"/>
       <c r="J226" s="33"/>
       <c r="K226" s="89"/>
       <c r="L226" s="33"/>
       <c r="M226" s="92"/>
       <c r="N226" s="71"/>
       <c r="O226" s="71"/>
     </row>
     <row r="227" spans="1:15" s="38" customFormat="1">
       <c r="A227" s="76" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B227" s="33">
-        <v>16656</v>
+        <v>4</v>
       </c>
       <c r="C227" s="33">
-        <v>31872</v>
+        <v>12</v>
       </c>
       <c r="D227" s="33">
-        <v>47088</v>
+        <v>20</v>
       </c>
       <c r="E227" s="33">
-        <v>62304</v>
+        <v>28</v>
       </c>
       <c r="F227" s="33">
-        <v>77673</v>
+        <v>30</v>
       </c>
       <c r="G227" s="33">
-        <v>93043</v>
-[...2 lines deleted...]
-      <c r="I227" s="33"/>
+        <v>32</v>
+      </c>
+      <c r="H227" s="101">
+        <v>35</v>
+      </c>
+      <c r="I227" s="81"/>
       <c r="J227" s="33"/>
       <c r="K227" s="89"/>
       <c r="L227" s="33"/>
       <c r="M227" s="92"/>
       <c r="N227" s="71"/>
       <c r="O227" s="71"/>
     </row>
     <row r="228" spans="1:15" s="38" customFormat="1">
       <c r="A228" s="76" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B228" s="33">
-        <v>179986</v>
+        <v>871</v>
       </c>
       <c r="C228" s="33">
-        <v>520889</v>
+        <v>1983</v>
       </c>
       <c r="D228" s="33">
-        <v>861792</v>
+        <v>3209</v>
       </c>
       <c r="E228" s="33">
-        <v>1202696</v>
+        <v>5205</v>
       </c>
       <c r="F228" s="33">
-        <v>1430585</v>
+        <v>7221</v>
       </c>
       <c r="G228" s="33">
-        <v>1658474</v>
-[...2 lines deleted...]
-      <c r="I228" s="33"/>
+        <v>9275</v>
+      </c>
+      <c r="H228" s="101">
+        <v>11186</v>
+      </c>
+      <c r="I228" s="81"/>
       <c r="J228" s="33"/>
       <c r="K228" s="89"/>
       <c r="L228" s="33"/>
       <c r="M228" s="92"/>
       <c r="N228" s="71"/>
       <c r="O228" s="71"/>
     </row>
-    <row r="229" spans="1:15" s="38" customFormat="1" ht="23.25">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="229" spans="1:15" s="38" customFormat="1">
+      <c r="A229" s="76" t="s">
+        <v>8</v>
       </c>
       <c r="B229" s="33">
-        <v>15259</v>
+        <v>203</v>
       </c>
       <c r="C229" s="33">
-        <v>33034</v>
+        <v>520</v>
       </c>
       <c r="D229" s="33">
-        <v>52612</v>
+        <v>749</v>
       </c>
       <c r="E229" s="33">
-        <v>73769</v>
+        <v>945</v>
       </c>
       <c r="F229" s="33">
-        <v>90737</v>
+        <v>1264</v>
       </c>
       <c r="G229" s="33">
-        <v>112517</v>
-[...2 lines deleted...]
-      <c r="I229" s="33"/>
+        <v>1720</v>
+      </c>
+      <c r="H229" s="101">
+        <v>2251</v>
+      </c>
+      <c r="I229" s="81"/>
       <c r="J229" s="33"/>
       <c r="K229" s="89"/>
       <c r="L229" s="33"/>
       <c r="M229" s="92"/>
       <c r="N229" s="71"/>
       <c r="O229" s="71"/>
     </row>
     <row r="230" spans="1:15" s="38" customFormat="1">
       <c r="A230" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B230" s="33" t="s">
-        <v>89</v>
+      <c r="B230" s="33">
+        <v>390</v>
       </c>
       <c r="C230" s="33">
-        <v>3736</v>
+        <v>991</v>
       </c>
       <c r="D230" s="33">
-        <v>4529</v>
+        <v>1623</v>
       </c>
       <c r="E230" s="33">
-        <v>5461</v>
+        <v>2512</v>
       </c>
       <c r="F230" s="33">
-        <v>6049</v>
+        <v>3398</v>
       </c>
       <c r="G230" s="33">
-        <v>7923</v>
-[...2 lines deleted...]
-      <c r="I230" s="33"/>
+        <v>4268</v>
+      </c>
+      <c r="H230" s="101">
+        <v>5000</v>
+      </c>
+      <c r="I230" s="81"/>
       <c r="J230" s="33"/>
       <c r="K230" s="89"/>
       <c r="L230" s="33"/>
       <c r="M230" s="92"/>
       <c r="N230" s="71"/>
       <c r="O230" s="71"/>
     </row>
     <row r="231" spans="1:15" s="38" customFormat="1">
       <c r="A231" s="76" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B231" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B231" s="33">
+        <v>10</v>
+      </c>
+      <c r="C231" s="33">
+        <v>33</v>
+      </c>
+      <c r="D231" s="33">
+        <v>56</v>
+      </c>
+      <c r="E231" s="33">
+        <v>78</v>
+      </c>
+      <c r="F231" s="33">
         <v>89</v>
       </c>
-      <c r="C231" s="33">
-[...10 lines deleted...]
-      </c>
       <c r="G231" s="33">
-        <v>104594</v>
-[...2 lines deleted...]
-      <c r="I231" s="33"/>
+        <v>100</v>
+      </c>
+      <c r="H231" s="101">
+        <v>102</v>
+      </c>
+      <c r="I231" s="81"/>
       <c r="J231" s="33"/>
       <c r="K231" s="89"/>
       <c r="L231" s="33"/>
       <c r="M231" s="92"/>
       <c r="N231" s="71"/>
       <c r="O231" s="71"/>
     </row>
-    <row r="232" spans="1:15" s="38" customFormat="1">
-[...28 lines deleted...]
-      <c r="O232" s="71"/>
+    <row r="232" spans="1:15" s="1" customFormat="1">
+      <c r="A232" s="104" t="s">
+        <v>12</v>
+      </c>
+      <c r="B232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="C232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="D232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="E232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="F232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="G232" s="103" t="s">
+        <v>91</v>
+      </c>
+      <c r="H232" s="101">
+        <v>1</v>
+      </c>
+      <c r="I232" s="103"/>
+      <c r="J232" s="103"/>
+      <c r="K232" s="103"/>
+      <c r="L232" s="103"/>
+      <c r="M232" s="103" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="233" spans="1:15" s="38" customFormat="1">
       <c r="A233" s="76" t="s">
-        <v>19</v>
-[...14 lines deleted...]
-        <v>4</v>
+        <v>20</v>
+      </c>
+      <c r="B233" s="33">
+        <v>1465</v>
+      </c>
+      <c r="C233" s="33">
+        <v>4034</v>
+      </c>
+      <c r="D233" s="33">
+        <v>7171</v>
+      </c>
+      <c r="E233" s="33">
+        <v>10744</v>
+      </c>
+      <c r="F233" s="33">
+        <v>13645</v>
       </c>
       <c r="G233" s="33">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="H233" s="81"/>
+        <v>17384</v>
+      </c>
+      <c r="H233" s="101">
+        <v>20344</v>
+      </c>
       <c r="I233" s="81"/>
-      <c r="J233" s="81"/>
-[...2 lines deleted...]
-      <c r="M233" s="97"/>
+      <c r="J233" s="33"/>
+      <c r="K233" s="89"/>
+      <c r="L233" s="33"/>
+      <c r="M233" s="92"/>
       <c r="N233" s="71"/>
       <c r="O233" s="71"/>
     </row>
-    <row r="234" spans="1:15" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="234" spans="1:15" s="38" customFormat="1" ht="45.75">
+      <c r="A234" s="62" t="s">
+        <v>62</v>
       </c>
       <c r="B234" s="33">
-        <v>74543</v>
+        <v>56</v>
       </c>
       <c r="C234" s="33">
-        <v>255074</v>
+        <v>171</v>
       </c>
       <c r="D234" s="33">
-        <v>420898</v>
+        <v>224</v>
       </c>
       <c r="E234" s="33">
-        <v>598745</v>
+        <v>253</v>
       </c>
       <c r="F234" s="33">
-        <v>751838</v>
+        <v>305</v>
       </c>
       <c r="G234" s="33">
-        <v>911805</v>
-[...2 lines deleted...]
-      <c r="I234" s="33"/>
+        <v>393</v>
+      </c>
+      <c r="H234" s="101">
+        <v>456</v>
+      </c>
+      <c r="I234" s="81"/>
       <c r="J234" s="33"/>
       <c r="K234" s="89"/>
       <c r="L234" s="33"/>
       <c r="M234" s="92"/>
-      <c r="N234" s="70"/>
-      <c r="O234" s="70"/>
+      <c r="N234" s="71"/>
+      <c r="O234" s="71"/>
     </row>
     <row r="235" spans="1:15" s="38" customFormat="1">
       <c r="A235" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B235" s="33">
+        <v>4</v>
+      </c>
+      <c r="C235" s="33">
         <v>9</v>
       </c>
-      <c r="B235" s="33">
-[...4 lines deleted...]
-      </c>
       <c r="D235" s="33">
-        <v>380</v>
+        <v>14</v>
       </c>
       <c r="E235" s="33">
-        <v>380</v>
+        <v>19</v>
       </c>
       <c r="F235" s="33">
-        <v>380</v>
+        <v>23</v>
       </c>
       <c r="G235" s="33">
-        <v>380</v>
-[...2 lines deleted...]
-      <c r="I235" s="33"/>
+        <v>28</v>
+      </c>
+      <c r="H235" s="101">
+        <v>33</v>
+      </c>
+      <c r="I235" s="81"/>
       <c r="J235" s="33"/>
       <c r="K235" s="89"/>
       <c r="L235" s="33"/>
       <c r="M235" s="92"/>
       <c r="N235" s="71"/>
       <c r="O235" s="71"/>
     </row>
-    <row r="236" spans="1:15" s="1" customFormat="1">
-      <c r="A236" s="53" t="s">
+    <row r="236" spans="1:15" s="38" customFormat="1">
+      <c r="A236" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C236" s="81">
+        <v>6</v>
+      </c>
+      <c r="D236" s="33">
+        <v>11</v>
+      </c>
+      <c r="E236" s="33">
+        <v>17</v>
+      </c>
+      <c r="F236" s="33">
+        <v>26</v>
+      </c>
+      <c r="G236" s="33">
+        <v>34</v>
+      </c>
+      <c r="H236" s="101">
+        <v>43</v>
+      </c>
+      <c r="I236" s="81"/>
+      <c r="J236" s="81"/>
+      <c r="K236" s="96"/>
+      <c r="L236" s="81"/>
+      <c r="M236" s="97"/>
+      <c r="N236" s="71"/>
+      <c r="O236" s="71"/>
+    </row>
+    <row r="237" spans="1:15" s="38" customFormat="1">
+      <c r="A237" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="33">
-[...29 lines deleted...]
-      </c>
       <c r="B237" s="33">
-        <v>1336</v>
+        <v>52</v>
       </c>
       <c r="C237" s="33">
-        <v>2134</v>
+        <v>157</v>
       </c>
       <c r="D237" s="33">
-        <v>2932</v>
+        <v>199</v>
       </c>
       <c r="E237" s="33">
-        <v>3730</v>
+        <v>217</v>
       </c>
       <c r="F237" s="33">
-        <v>4565</v>
+        <v>256</v>
       </c>
       <c r="G237" s="33">
-        <v>5399</v>
-[...2 lines deleted...]
-      <c r="I237" s="33"/>
+        <v>331</v>
+      </c>
+      <c r="H237" s="101">
+        <v>380</v>
+      </c>
+      <c r="I237" s="81"/>
       <c r="J237" s="33"/>
       <c r="K237" s="89"/>
       <c r="L237" s="33"/>
       <c r="M237" s="92"/>
-      <c r="N237" s="70"/>
-[...4 lines deleted...]
-        <v>12</v>
+      <c r="N237" s="71"/>
+      <c r="O237" s="71"/>
+    </row>
+    <row r="238" spans="1:15" s="38" customFormat="1">
+      <c r="A238" s="62" t="s">
+        <v>105</v>
       </c>
       <c r="B238" s="33">
-        <v>4688</v>
+        <v>2845472</v>
       </c>
       <c r="C238" s="33">
-        <v>5292</v>
+        <v>4423850</v>
       </c>
       <c r="D238" s="33">
-        <v>5895</v>
+        <v>7524537</v>
       </c>
       <c r="E238" s="33">
-        <v>6499</v>
+        <v>8952879</v>
       </c>
       <c r="F238" s="33">
-        <v>6499</v>
+        <v>10314463</v>
       </c>
       <c r="G238" s="33">
-        <v>6499</v>
-[...2 lines deleted...]
-      <c r="I238" s="33"/>
+        <v>13235034</v>
+      </c>
+      <c r="H238" s="101">
+        <v>16360506</v>
+      </c>
+      <c r="I238" s="81"/>
       <c r="J238" s="33"/>
       <c r="K238" s="89"/>
       <c r="L238" s="33"/>
       <c r="M238" s="92"/>
-      <c r="N238" s="70"/>
-[...4 lines deleted...]
-        <v>20</v>
+      <c r="N238" s="71"/>
+      <c r="O238" s="71"/>
+    </row>
+    <row r="239" spans="1:15" s="38" customFormat="1">
+      <c r="A239" s="76" t="s">
+        <v>19</v>
       </c>
       <c r="B239" s="33">
-        <v>29052</v>
+        <v>2222392</v>
       </c>
       <c r="C239" s="33">
-        <v>80357</v>
+        <v>2808502</v>
       </c>
       <c r="D239" s="33">
-        <v>136398</v>
+        <v>4949820</v>
       </c>
       <c r="E239" s="33">
-        <v>188766</v>
+        <v>5409272</v>
       </c>
       <c r="F239" s="33">
-        <v>229862</v>
+        <v>6025392</v>
       </c>
       <c r="G239" s="33">
-        <v>270116</v>
-[...1 lines deleted...]
-      <c r="H239" s="33"/>
+        <v>8093648</v>
+      </c>
+      <c r="H239" s="101">
+        <v>10353536</v>
+      </c>
       <c r="I239" s="33"/>
       <c r="J239" s="33"/>
       <c r="K239" s="89"/>
       <c r="L239" s="33"/>
       <c r="M239" s="92"/>
-      <c r="N239" s="70"/>
-      <c r="O239" s="70"/>
+      <c r="N239" s="71"/>
+      <c r="O239" s="71"/>
     </row>
     <row r="240" spans="1:15" s="38" customFormat="1">
-      <c r="A240" s="62" t="s">
-[...6 lines deleted...]
-        <v>20188</v>
+      <c r="A240" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="33">
+        <v>19219</v>
+      </c>
+      <c r="C240" s="33">
+        <v>37324</v>
       </c>
       <c r="D240" s="33">
-        <v>37624</v>
+        <v>55429</v>
       </c>
       <c r="E240" s="33">
-        <v>56698</v>
+        <v>73535</v>
       </c>
       <c r="F240" s="33">
-        <v>76075</v>
+        <v>83967</v>
       </c>
       <c r="G240" s="33">
-        <v>90808</v>
-[...6 lines deleted...]
-      <c r="M240" s="97"/>
+        <v>94400</v>
+      </c>
+      <c r="H240" s="101">
+        <v>104833</v>
+      </c>
+      <c r="I240" s="33"/>
+      <c r="J240" s="33"/>
+      <c r="K240" s="89"/>
+      <c r="L240" s="33"/>
+      <c r="M240" s="92"/>
       <c r="N240" s="71"/>
       <c r="O240" s="71"/>
     </row>
     <row r="241" spans="1:15" s="38" customFormat="1">
       <c r="A241" s="76" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>20188</v>
+        <v>10</v>
+      </c>
+      <c r="B241" s="33">
+        <v>407220</v>
+      </c>
+      <c r="C241" s="33">
+        <v>1025263</v>
       </c>
       <c r="D241" s="33">
-        <v>37624</v>
+        <v>1610407</v>
       </c>
       <c r="E241" s="33">
-        <v>56698</v>
+        <v>2205073</v>
       </c>
       <c r="F241" s="33">
-        <v>76075</v>
+        <v>2696846</v>
       </c>
       <c r="G241" s="33">
-        <v>90808</v>
-[...6 lines deleted...]
-      <c r="M241" s="97"/>
+        <v>3295470</v>
+      </c>
+      <c r="H241" s="101">
+        <v>3907362</v>
+      </c>
+      <c r="I241" s="33"/>
+      <c r="J241" s="33"/>
+      <c r="K241" s="89"/>
+      <c r="L241" s="33"/>
+      <c r="M241" s="92"/>
       <c r="N241" s="71"/>
       <c r="O241" s="71"/>
     </row>
-    <row r="242" spans="1:15" s="38" customFormat="1" ht="45.75">
-[...7 lines deleted...]
-        <v>20188</v>
+    <row r="242" spans="1:15" s="38" customFormat="1">
+      <c r="A242" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="B242" s="33">
+        <v>16656</v>
+      </c>
+      <c r="C242" s="33">
+        <v>31872</v>
       </c>
       <c r="D242" s="33">
-        <v>37624</v>
+        <v>47088</v>
       </c>
       <c r="E242" s="33">
-        <v>56698</v>
+        <v>62304</v>
       </c>
       <c r="F242" s="33">
-        <v>76075</v>
+        <v>77673</v>
       </c>
       <c r="G242" s="33">
-        <v>90808</v>
-[...6 lines deleted...]
-      <c r="M242" s="97"/>
+        <v>93043</v>
+      </c>
+      <c r="H242" s="101">
+        <v>108413</v>
+      </c>
+      <c r="I242" s="33"/>
+      <c r="J242" s="33"/>
+      <c r="K242" s="89"/>
+      <c r="L242" s="33"/>
+      <c r="M242" s="92"/>
       <c r="N242" s="71"/>
       <c r="O242" s="71"/>
     </row>
     <row r="243" spans="1:15" s="38" customFormat="1">
       <c r="A243" s="76" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>20188</v>
+        <v>24</v>
+      </c>
+      <c r="B243" s="33">
+        <v>179986</v>
+      </c>
+      <c r="C243" s="33">
+        <v>520889</v>
       </c>
       <c r="D243" s="33">
-        <v>37624</v>
+        <v>861792</v>
       </c>
       <c r="E243" s="33">
-        <v>56698</v>
+        <v>1202696</v>
       </c>
       <c r="F243" s="33">
-        <v>76075</v>
+        <v>1430585</v>
       </c>
       <c r="G243" s="33">
-        <v>90808</v>
-[...6 lines deleted...]
-      <c r="M243" s="97"/>
+        <v>1658474</v>
+      </c>
+      <c r="H243" s="101">
+        <v>1886363</v>
+      </c>
+      <c r="I243" s="33"/>
+      <c r="J243" s="33"/>
+      <c r="K243" s="89"/>
+      <c r="L243" s="33"/>
+      <c r="M243" s="92"/>
       <c r="N243" s="71"/>
       <c r="O243" s="71"/>
     </row>
     <row r="244" spans="1:15" s="38" customFormat="1" ht="23.25">
       <c r="A244" s="62" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B244" s="33">
-        <v>422</v>
+        <v>15259</v>
       </c>
       <c r="C244" s="33">
-        <v>860</v>
+        <v>33034</v>
       </c>
       <c r="D244" s="33">
-        <v>1103</v>
+        <v>52612</v>
       </c>
       <c r="E244" s="33">
-        <v>1673</v>
+        <v>73769</v>
       </c>
       <c r="F244" s="33">
-        <v>1973</v>
+        <v>90737</v>
       </c>
       <c r="G244" s="33">
-        <v>2473</v>
-[...3 lines deleted...]
-      <c r="J244" s="89"/>
+        <v>112517</v>
+      </c>
+      <c r="H244" s="101">
+        <v>132313</v>
+      </c>
+      <c r="I244" s="33"/>
+      <c r="J244" s="33"/>
       <c r="K244" s="89"/>
       <c r="L244" s="33"/>
       <c r="M244" s="92"/>
       <c r="N244" s="71"/>
       <c r="O244" s="71"/>
     </row>
     <row r="245" spans="1:15" s="38" customFormat="1">
       <c r="A245" s="76" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>10</v>
+      </c>
+      <c r="B245" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C245" s="33">
-        <v>860</v>
+        <v>3736</v>
       </c>
       <c r="D245" s="33">
-        <v>1103</v>
+        <v>4529</v>
       </c>
       <c r="E245" s="33">
-        <v>1673</v>
+        <v>5461</v>
       </c>
       <c r="F245" s="33">
-        <v>1973</v>
+        <v>6049</v>
       </c>
       <c r="G245" s="33">
-        <v>2473</v>
-[...3 lines deleted...]
-      <c r="J245" s="89"/>
+        <v>7923</v>
+      </c>
+      <c r="H245" s="101">
+        <v>9052</v>
+      </c>
+      <c r="I245" s="33"/>
+      <c r="J245" s="33"/>
       <c r="K245" s="89"/>
       <c r="L245" s="33"/>
       <c r="M245" s="92"/>
       <c r="N245" s="71"/>
       <c r="O245" s="71"/>
     </row>
-    <row r="246" spans="1:15" s="1" customFormat="1" ht="79.5">
-[...4 lines deleted...]
-        <v>77</v>
+    <row r="246" spans="1:15" s="38" customFormat="1">
+      <c r="A246" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B246" s="33" t="s">
+        <v>89</v>
       </c>
       <c r="C246" s="33">
-        <v>412</v>
+        <v>29298</v>
       </c>
       <c r="D246" s="33">
-        <v>544</v>
+        <v>48083</v>
       </c>
       <c r="E246" s="33">
-        <v>707</v>
+        <v>68308</v>
       </c>
       <c r="F246" s="33">
-        <v>779</v>
+        <v>84688</v>
       </c>
       <c r="G246" s="33">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="H246" s="33"/>
+        <v>104594</v>
+      </c>
+      <c r="H246" s="101">
+        <v>123261</v>
+      </c>
       <c r="I246" s="33"/>
       <c r="J246" s="33"/>
       <c r="K246" s="89"/>
       <c r="L246" s="33"/>
       <c r="M246" s="92"/>
-      <c r="N246" s="70"/>
-      <c r="O246" s="70"/>
+      <c r="N246" s="71"/>
+      <c r="O246" s="71"/>
     </row>
     <row r="247" spans="1:15" s="38" customFormat="1">
-      <c r="A247" s="76" t="s">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A247" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="B247" s="33">
+        <v>183249</v>
+      </c>
+      <c r="C247" s="33">
+        <v>522073</v>
       </c>
       <c r="D247" s="33">
-        <v>13</v>
+        <v>877936</v>
       </c>
       <c r="E247" s="33">
-        <v>19</v>
+        <v>1240795</v>
       </c>
       <c r="F247" s="33">
-        <v>23</v>
+        <v>1586712</v>
       </c>
       <c r="G247" s="33">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="M247" s="97"/>
+        <v>1948232</v>
+      </c>
+      <c r="H247" s="101">
+        <v>2300924</v>
+      </c>
+      <c r="I247" s="33"/>
+      <c r="J247" s="33"/>
+      <c r="K247" s="89"/>
+      <c r="L247" s="33"/>
+      <c r="M247" s="92"/>
       <c r="N247" s="71"/>
       <c r="O247" s="71"/>
     </row>
     <row r="248" spans="1:15" s="38" customFormat="1">
       <c r="A248" s="76" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B248" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B248" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="C248" s="81">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="C248" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="D248" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E248" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="F248" s="81">
+        <v>4</v>
       </c>
       <c r="G248" s="33">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H248" s="81"/>
+        <v>7</v>
+      </c>
+      <c r="H248" s="101">
+        <v>11</v>
+      </c>
       <c r="I248" s="81"/>
       <c r="J248" s="81"/>
       <c r="K248" s="96"/>
       <c r="L248" s="81"/>
       <c r="M248" s="97"/>
       <c r="N248" s="71"/>
       <c r="O248" s="71"/>
     </row>
-    <row r="249" spans="1:15" s="38" customFormat="1">
-[...7 lines deleted...]
-        <v>3</v>
+    <row r="249" spans="1:15" s="1" customFormat="1">
+      <c r="A249" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B249" s="33">
+        <v>74543</v>
+      </c>
+      <c r="C249" s="33">
+        <v>255074</v>
       </c>
       <c r="D249" s="33">
-        <v>10</v>
+        <v>420898</v>
       </c>
       <c r="E249" s="33">
-        <v>44</v>
+        <v>598745</v>
       </c>
       <c r="F249" s="33">
-        <v>45</v>
+        <v>751838</v>
       </c>
       <c r="G249" s="33">
-        <v>54</v>
-[...8 lines deleted...]
-      <c r="O249" s="71"/>
+        <v>911805</v>
+      </c>
+      <c r="H249" s="101">
+        <v>1051613</v>
+      </c>
+      <c r="I249" s="33"/>
+      <c r="J249" s="33"/>
+      <c r="K249" s="89"/>
+      <c r="L249" s="33"/>
+      <c r="M249" s="92"/>
+      <c r="N249" s="70"/>
+      <c r="O249" s="70"/>
     </row>
     <row r="250" spans="1:15" s="38" customFormat="1">
       <c r="A250" s="76" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B250" s="33">
-        <v>11</v>
+        <v>380</v>
       </c>
       <c r="C250" s="33">
-        <v>117</v>
+        <v>380</v>
       </c>
       <c r="D250" s="33">
-        <v>223</v>
+        <v>380</v>
       </c>
       <c r="E250" s="33">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="F250" s="33">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="G250" s="33">
-        <v>358</v>
-[...2 lines deleted...]
-      <c r="I250" s="81"/>
+        <v>380</v>
+      </c>
+      <c r="H250" s="101">
+        <v>380</v>
+      </c>
+      <c r="I250" s="33"/>
       <c r="J250" s="33"/>
       <c r="K250" s="89"/>
       <c r="L250" s="33"/>
       <c r="M250" s="92"/>
       <c r="N250" s="71"/>
       <c r="O250" s="71"/>
     </row>
-    <row r="251" spans="1:15" s="38" customFormat="1">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="251" spans="1:15" s="1" customFormat="1">
+      <c r="A251" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B251" s="33">
+        <v>73250</v>
       </c>
       <c r="C251" s="33">
-        <v>277</v>
+        <v>178836</v>
       </c>
       <c r="D251" s="33">
-        <v>281</v>
+        <v>311433</v>
       </c>
       <c r="E251" s="33">
-        <v>289</v>
+        <v>442675</v>
       </c>
       <c r="F251" s="33">
-        <v>341</v>
+        <v>593565</v>
       </c>
       <c r="G251" s="33">
-        <v>502</v>
-[...2 lines deleted...]
-      <c r="I251" s="81"/>
+        <v>754026</v>
+      </c>
+      <c r="H251" s="101">
+        <v>925627</v>
+      </c>
+      <c r="I251" s="33"/>
       <c r="J251" s="33"/>
       <c r="K251" s="89"/>
       <c r="L251" s="33"/>
       <c r="M251" s="92"/>
-      <c r="N251" s="71"/>
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="N251" s="70"/>
+      <c r="O251" s="70"/>
+    </row>
+    <row r="252" spans="1:15" s="1" customFormat="1">
+      <c r="A252" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B252" s="33">
+        <v>1336</v>
       </c>
       <c r="C252" s="33">
-        <v>191</v>
+        <v>2134</v>
       </c>
       <c r="D252" s="33">
-        <v>268</v>
+        <v>2932</v>
       </c>
       <c r="E252" s="33">
-        <v>410</v>
+        <v>3730</v>
       </c>
       <c r="F252" s="33">
-        <v>473</v>
+        <v>4565</v>
       </c>
       <c r="G252" s="33">
-        <v>527</v>
-[...2 lines deleted...]
-      <c r="I252" s="81"/>
+        <v>5399</v>
+      </c>
+      <c r="H252" s="101">
+        <v>6234</v>
+      </c>
+      <c r="I252" s="33"/>
       <c r="J252" s="33"/>
       <c r="K252" s="89"/>
       <c r="L252" s="33"/>
       <c r="M252" s="92"/>
-      <c r="N252" s="71"/>
-[...7 lines deleted...]
-        <v>89</v>
+      <c r="N252" s="70"/>
+      <c r="O252" s="70"/>
+    </row>
+    <row r="253" spans="1:15" s="1" customFormat="1">
+      <c r="A253" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B253" s="33">
+        <v>4688</v>
       </c>
       <c r="C253" s="33">
-        <v>191</v>
+        <v>5292</v>
       </c>
       <c r="D253" s="33">
-        <v>268</v>
+        <v>5895</v>
       </c>
       <c r="E253" s="33">
-        <v>410</v>
+        <v>6499</v>
       </c>
       <c r="F253" s="33">
-        <v>473</v>
+        <v>6499</v>
       </c>
       <c r="G253" s="33">
-        <v>527</v>
-[...2 lines deleted...]
-      <c r="I253" s="81"/>
+        <v>6499</v>
+      </c>
+      <c r="H253" s="101">
+        <v>6499</v>
+      </c>
+      <c r="I253" s="33"/>
       <c r="J253" s="33"/>
       <c r="K253" s="89"/>
       <c r="L253" s="33"/>
       <c r="M253" s="92"/>
-      <c r="N253" s="71"/>
-[...10 lines deleted...]
-        <v>0</v>
+      <c r="N253" s="70"/>
+      <c r="O253" s="70"/>
+    </row>
+    <row r="254" spans="1:15" s="1" customFormat="1">
+      <c r="A254" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B254" s="33">
+        <v>29052</v>
+      </c>
+      <c r="C254" s="33">
+        <v>80357</v>
       </c>
       <c r="D254" s="33">
-        <v>1</v>
+        <v>136398</v>
       </c>
       <c r="E254" s="33">
-        <v>1</v>
+        <v>188766</v>
       </c>
       <c r="F254" s="33">
-        <v>2</v>
+        <v>229862</v>
       </c>
       <c r="G254" s="33">
-        <v>2</v>
-[...8 lines deleted...]
-      <c r="O254" s="71"/>
+        <v>270116</v>
+      </c>
+      <c r="H254" s="101">
+        <v>310560</v>
+      </c>
+      <c r="I254" s="33"/>
+      <c r="J254" s="33"/>
+      <c r="K254" s="89"/>
+      <c r="L254" s="33"/>
+      <c r="M254" s="92"/>
+      <c r="N254" s="70"/>
+      <c r="O254" s="70"/>
     </row>
     <row r="255" spans="1:15" s="38" customFormat="1">
-      <c r="A255" s="98" t="s">
-        <v>19</v>
+      <c r="A255" s="62" t="s">
+        <v>66</v>
       </c>
       <c r="B255" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C255" s="81">
-        <v>0</v>
+        <v>20188</v>
       </c>
       <c r="D255" s="33">
-        <v>1</v>
+        <v>37624</v>
       </c>
       <c r="E255" s="33">
-        <v>1</v>
+        <v>56698</v>
       </c>
       <c r="F255" s="33">
-        <v>2</v>
+        <v>76075</v>
       </c>
       <c r="G255" s="33">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H255" s="81"/>
+        <v>90808</v>
+      </c>
+      <c r="H255" s="101">
+        <v>107940</v>
+      </c>
       <c r="I255" s="81"/>
       <c r="J255" s="81"/>
       <c r="K255" s="96"/>
       <c r="L255" s="81"/>
       <c r="M255" s="97"/>
       <c r="N255" s="71"/>
       <c r="O255" s="71"/>
     </row>
-    <row r="256" spans="1:15" s="38" customFormat="1" ht="34.5">
-[...1 lines deleted...]
-        <v>106</v>
+    <row r="256" spans="1:15" s="38" customFormat="1">
+      <c r="A256" s="76" t="s">
+        <v>20</v>
       </c>
       <c r="B256" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C256" s="81">
-        <v>3347</v>
+        <v>20188</v>
       </c>
       <c r="D256" s="33">
-        <v>6695</v>
+        <v>37624</v>
       </c>
       <c r="E256" s="33">
-        <v>10042</v>
+        <v>56698</v>
       </c>
       <c r="F256" s="33">
-        <v>11168</v>
+        <v>76075</v>
       </c>
       <c r="G256" s="33">
-        <v>12295</v>
-[...1 lines deleted...]
-      <c r="H256" s="81"/>
+        <v>90808</v>
+      </c>
+      <c r="H256" s="101">
+        <v>107940</v>
+      </c>
       <c r="I256" s="81"/>
       <c r="J256" s="81"/>
       <c r="K256" s="96"/>
       <c r="L256" s="81"/>
       <c r="M256" s="97"/>
       <c r="N256" s="71"/>
       <c r="O256" s="71"/>
     </row>
-    <row r="257" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="257" spans="1:15" s="38" customFormat="1" ht="45.75">
+      <c r="A257" s="62" t="s">
+        <v>67</v>
       </c>
       <c r="B257" s="83" t="s">
         <v>91</v>
       </c>
       <c r="C257" s="81">
-        <v>3347</v>
+        <v>20188</v>
       </c>
       <c r="D257" s="33">
-        <v>6695</v>
+        <v>37624</v>
       </c>
       <c r="E257" s="33">
-        <v>10042</v>
+        <v>56698</v>
       </c>
       <c r="F257" s="33">
-        <v>11168</v>
+        <v>76075</v>
       </c>
       <c r="G257" s="33">
-        <v>12295</v>
-[...1 lines deleted...]
-      <c r="H257" s="81"/>
+        <v>90808</v>
+      </c>
+      <c r="H257" s="101">
+        <v>107940</v>
+      </c>
       <c r="I257" s="81"/>
       <c r="J257" s="81"/>
       <c r="K257" s="96"/>
       <c r="L257" s="81"/>
       <c r="M257" s="97"/>
       <c r="N257" s="71"/>
       <c r="O257" s="71"/>
     </row>
-    <row r="258" spans="1:15" s="38" customFormat="1" ht="23.25">
-[...7 lines deleted...]
-        <v>15057</v>
+    <row r="258" spans="1:15" s="38" customFormat="1">
+      <c r="A258" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B258" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C258" s="81">
+        <v>20188</v>
       </c>
       <c r="D258" s="33">
-        <v>23533</v>
+        <v>37624</v>
       </c>
       <c r="E258" s="33">
-        <v>31083</v>
+        <v>56698</v>
       </c>
       <c r="F258" s="33">
-        <v>37639</v>
+        <v>76075</v>
       </c>
       <c r="G258" s="33">
-        <v>45208</v>
-[...6 lines deleted...]
-      <c r="M258" s="92"/>
+        <v>90808</v>
+      </c>
+      <c r="H258" s="101">
+        <v>107940</v>
+      </c>
+      <c r="I258" s="81"/>
+      <c r="J258" s="81"/>
+      <c r="K258" s="96"/>
+      <c r="L258" s="81"/>
+      <c r="M258" s="97"/>
       <c r="N258" s="71"/>
       <c r="O258" s="71"/>
     </row>
-    <row r="259" spans="1:15" s="38" customFormat="1">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="259" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A259" s="62" t="s">
+        <v>68</v>
       </c>
       <c r="B259" s="33">
-        <v>8108</v>
+        <v>422</v>
       </c>
       <c r="C259" s="33">
-        <v>15057</v>
+        <v>860</v>
       </c>
       <c r="D259" s="33">
-        <v>23533</v>
+        <v>1103</v>
       </c>
       <c r="E259" s="33">
-        <v>31083</v>
+        <v>1673</v>
       </c>
       <c r="F259" s="33">
-        <v>37639</v>
+        <v>1973</v>
       </c>
       <c r="G259" s="33">
-        <v>45208</v>
-[...1 lines deleted...]
-      <c r="H259" s="89"/>
+        <v>2473</v>
+      </c>
+      <c r="H259" s="101">
+        <v>2954</v>
+      </c>
       <c r="I259" s="89"/>
       <c r="J259" s="89"/>
       <c r="K259" s="89"/>
       <c r="L259" s="33"/>
       <c r="M259" s="92"/>
       <c r="N259" s="71"/>
       <c r="O259" s="71"/>
     </row>
-    <row r="260" spans="1:15" s="38" customFormat="1" ht="23.25">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="260" spans="1:15" s="38" customFormat="1">
+      <c r="A260" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B260" s="33">
+        <v>422</v>
       </c>
       <c r="C260" s="33">
-        <v>22</v>
+        <v>860</v>
       </c>
       <c r="D260" s="33">
-        <v>22</v>
+        <v>1103</v>
       </c>
       <c r="E260" s="33">
-        <v>22</v>
+        <v>1673</v>
       </c>
       <c r="F260" s="33">
-        <v>105</v>
+        <v>1973</v>
       </c>
       <c r="G260" s="33">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H260" s="89"/>
+        <v>2473</v>
+      </c>
+      <c r="H260" s="101">
+        <v>2954</v>
+      </c>
       <c r="I260" s="89"/>
       <c r="J260" s="89"/>
       <c r="K260" s="89"/>
       <c r="L260" s="33"/>
       <c r="M260" s="92"/>
       <c r="N260" s="71"/>
       <c r="O260" s="71"/>
     </row>
-    <row r="261" spans="1:15" s="38" customFormat="1">
-[...4 lines deleted...]
-        <v>89</v>
+    <row r="261" spans="1:15" s="1" customFormat="1" ht="79.5">
+      <c r="A261" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B261" s="33">
+        <v>77</v>
       </c>
       <c r="C261" s="33">
-        <v>22</v>
+        <v>412</v>
       </c>
       <c r="D261" s="33">
-        <v>22</v>
+        <v>544</v>
       </c>
       <c r="E261" s="33">
-        <v>22</v>
+        <v>707</v>
       </c>
       <c r="F261" s="33">
-        <v>105</v>
+        <v>779</v>
       </c>
       <c r="G261" s="33">
-        <v>105</v>
-[...3 lines deleted...]
-      <c r="J261" s="89"/>
+        <v>969</v>
+      </c>
+      <c r="H261" s="101">
+        <v>1220</v>
+      </c>
+      <c r="I261" s="33"/>
+      <c r="J261" s="33"/>
       <c r="K261" s="89"/>
       <c r="L261" s="33"/>
       <c r="M261" s="92"/>
-      <c r="N261" s="71"/>
-      <c r="O261" s="71"/>
+      <c r="N261" s="70"/>
+      <c r="O261" s="70"/>
     </row>
     <row r="262" spans="1:15" s="38" customFormat="1">
-      <c r="A262" s="62" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A262" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B262" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C262" s="81">
+        <v>6</v>
       </c>
       <c r="D262" s="33">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="E262" s="33">
-        <v>306</v>
+        <v>19</v>
       </c>
       <c r="F262" s="33">
-        <v>403</v>
+        <v>23</v>
       </c>
       <c r="G262" s="33">
-        <v>545</v>
-[...6 lines deleted...]
-      <c r="M262" s="92"/>
+        <v>28</v>
+      </c>
+      <c r="H262" s="101">
+        <v>32</v>
+      </c>
+      <c r="I262" s="81"/>
+      <c r="J262" s="81"/>
+      <c r="K262" s="96"/>
+      <c r="L262" s="81"/>
+      <c r="M262" s="97"/>
       <c r="N262" s="71"/>
       <c r="O262" s="71"/>
     </row>
     <row r="263" spans="1:15" s="38" customFormat="1">
       <c r="A263" s="76" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B263" s="81" t="s">
         <v>91</v>
       </c>
       <c r="C263" s="81">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D263" s="33">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="E263" s="33">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F263" s="33">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="G263" s="33">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H263" s="81"/>
+        <v>27</v>
+      </c>
+      <c r="H263" s="101">
+        <v>28</v>
+      </c>
       <c r="I263" s="81"/>
       <c r="J263" s="81"/>
       <c r="K263" s="96"/>
       <c r="L263" s="81"/>
       <c r="M263" s="97"/>
       <c r="N263" s="71"/>
       <c r="O263" s="71"/>
     </row>
     <row r="264" spans="1:15" s="38" customFormat="1">
       <c r="A264" s="76" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>11</v>
+      </c>
+      <c r="B264" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C264" s="81">
+        <v>3</v>
       </c>
       <c r="D264" s="33">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="E264" s="33">
-        <v>300</v>
+        <v>44</v>
       </c>
       <c r="F264" s="33">
-        <v>397</v>
+        <v>45</v>
       </c>
       <c r="G264" s="33">
-        <v>539</v>
-[...6 lines deleted...]
-      <c r="M264" s="92"/>
+        <v>54</v>
+      </c>
+      <c r="H264" s="101">
+        <v>97</v>
+      </c>
+      <c r="I264" s="81"/>
+      <c r="J264" s="81"/>
+      <c r="K264" s="96"/>
+      <c r="L264" s="81"/>
+      <c r="M264" s="97"/>
       <c r="N264" s="71"/>
       <c r="O264" s="71"/>
     </row>
     <row r="265" spans="1:15" s="38" customFormat="1">
-      <c r="A265" s="62" t="s">
-[...25 lines deleted...]
-      <c r="M265" s="94"/>
+      <c r="A265" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B265" s="33">
+        <v>11</v>
+      </c>
+      <c r="C265" s="33">
+        <v>117</v>
+      </c>
+      <c r="D265" s="33">
+        <v>223</v>
+      </c>
+      <c r="E265" s="33">
+        <v>329</v>
+      </c>
+      <c r="F265" s="33">
+        <v>343</v>
+      </c>
+      <c r="G265" s="33">
+        <v>358</v>
+      </c>
+      <c r="H265" s="101">
+        <v>373</v>
+      </c>
+      <c r="I265" s="81"/>
+      <c r="J265" s="33"/>
+      <c r="K265" s="89"/>
+      <c r="L265" s="33"/>
+      <c r="M265" s="92"/>
       <c r="N265" s="71"/>
       <c r="O265" s="71"/>
     </row>
     <row r="266" spans="1:15" s="38" customFormat="1">
       <c r="A266" s="76" t="s">
-        <v>7</v>
-[...24 lines deleted...]
-      <c r="M266" s="94"/>
+        <v>20</v>
+      </c>
+      <c r="B266" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C266" s="33">
+        <v>277</v>
+      </c>
+      <c r="D266" s="33">
+        <v>281</v>
+      </c>
+      <c r="E266" s="33">
+        <v>289</v>
+      </c>
+      <c r="F266" s="33">
+        <v>341</v>
+      </c>
+      <c r="G266" s="33">
+        <v>502</v>
+      </c>
+      <c r="H266" s="101">
+        <v>690</v>
+      </c>
+      <c r="I266" s="81"/>
+      <c r="J266" s="33"/>
+      <c r="K266" s="89"/>
+      <c r="L266" s="33"/>
+      <c r="M266" s="92"/>
       <c r="N266" s="71"/>
       <c r="O266" s="71"/>
     </row>
-    <row r="267" spans="1:15" s="38" customFormat="1">
-[...26 lines deleted...]
-      <c r="M267" s="94"/>
+    <row r="267" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A267" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="B267" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C267" s="33">
+        <v>191</v>
+      </c>
+      <c r="D267" s="33">
+        <v>268</v>
+      </c>
+      <c r="E267" s="33">
+        <v>410</v>
+      </c>
+      <c r="F267" s="33">
+        <v>473</v>
+      </c>
+      <c r="G267" s="33">
+        <v>527</v>
+      </c>
+      <c r="H267" s="101">
+        <v>623</v>
+      </c>
+      <c r="I267" s="81"/>
+      <c r="J267" s="33"/>
+      <c r="K267" s="89"/>
+      <c r="L267" s="33"/>
+      <c r="M267" s="92"/>
       <c r="N267" s="71"/>
       <c r="O267" s="71"/>
     </row>
     <row r="268" spans="1:15" s="38" customFormat="1">
       <c r="A268" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="B268" s="78">
-[...22 lines deleted...]
-      <c r="M268" s="94"/>
+      <c r="B268" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C268" s="33">
+        <v>191</v>
+      </c>
+      <c r="D268" s="33">
+        <v>268</v>
+      </c>
+      <c r="E268" s="33">
+        <v>410</v>
+      </c>
+      <c r="F268" s="33">
+        <v>473</v>
+      </c>
+      <c r="G268" s="33">
+        <v>527</v>
+      </c>
+      <c r="H268" s="101">
+        <v>623</v>
+      </c>
+      <c r="I268" s="81"/>
+      <c r="J268" s="33"/>
+      <c r="K268" s="89"/>
+      <c r="L268" s="33"/>
+      <c r="M268" s="92"/>
       <c r="N268" s="71"/>
       <c r="O268" s="71"/>
     </row>
-    <row r="269" spans="1:15" s="1" customFormat="1">
-[...62 lines deleted...]
-      <c r="A271" s="53" t="s">
+    <row r="269" spans="1:15" s="38" customFormat="1" ht="45.75">
+      <c r="A269" s="62" t="s">
+        <v>103</v>
+      </c>
+      <c r="B269" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C269" s="81">
+        <v>0</v>
+      </c>
+      <c r="D269" s="33">
+        <v>1</v>
+      </c>
+      <c r="E269" s="33">
+        <v>1</v>
+      </c>
+      <c r="F269" s="33">
+        <v>2</v>
+      </c>
+      <c r="G269" s="33">
+        <v>2</v>
+      </c>
+      <c r="H269" s="101">
+        <v>3</v>
+      </c>
+      <c r="I269" s="81"/>
+      <c r="J269" s="81"/>
+      <c r="K269" s="96"/>
+      <c r="L269" s="81"/>
+      <c r="M269" s="97"/>
+      <c r="N269" s="71"/>
+      <c r="O269" s="71"/>
+    </row>
+    <row r="270" spans="1:15" s="38" customFormat="1">
+      <c r="A270" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B271" s="78">
-[...27 lines deleted...]
-      <c r="A272" s="53" t="s">
+      <c r="B270" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C270" s="81">
+        <v>0</v>
+      </c>
+      <c r="D270" s="33">
+        <v>1</v>
+      </c>
+      <c r="E270" s="33">
+        <v>1</v>
+      </c>
+      <c r="F270" s="33">
+        <v>2</v>
+      </c>
+      <c r="G270" s="33">
+        <v>2</v>
+      </c>
+      <c r="H270" s="101">
+        <v>3</v>
+      </c>
+      <c r="I270" s="81"/>
+      <c r="J270" s="81"/>
+      <c r="K270" s="96"/>
+      <c r="L270" s="81"/>
+      <c r="M270" s="97"/>
+      <c r="N270" s="71"/>
+      <c r="O270" s="71"/>
+    </row>
+    <row r="271" spans="1:15" s="38" customFormat="1" ht="34.5">
+      <c r="A271" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="B271" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C271" s="81">
+        <v>3347</v>
+      </c>
+      <c r="D271" s="33">
+        <v>6695</v>
+      </c>
+      <c r="E271" s="33">
+        <v>10042</v>
+      </c>
+      <c r="F271" s="33">
+        <v>11168</v>
+      </c>
+      <c r="G271" s="33">
+        <v>12295</v>
+      </c>
+      <c r="H271" s="101">
+        <v>13421</v>
+      </c>
+      <c r="I271" s="81"/>
+      <c r="J271" s="81"/>
+      <c r="K271" s="96"/>
+      <c r="L271" s="81"/>
+      <c r="M271" s="97"/>
+      <c r="N271" s="71"/>
+      <c r="O271" s="71"/>
+    </row>
+    <row r="272" spans="1:15" s="38" customFormat="1">
+      <c r="A272" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B272" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="C272" s="81">
+        <v>3347</v>
+      </c>
+      <c r="D272" s="33">
+        <v>6695</v>
+      </c>
+      <c r="E272" s="33">
+        <v>10042</v>
+      </c>
+      <c r="F272" s="33">
+        <v>11168</v>
+      </c>
+      <c r="G272" s="33">
+        <v>12295</v>
+      </c>
+      <c r="H272" s="101">
+        <v>13421</v>
+      </c>
+      <c r="I272" s="81"/>
+      <c r="J272" s="81"/>
+      <c r="K272" s="96"/>
+      <c r="L272" s="81"/>
+      <c r="M272" s="97"/>
+      <c r="N272" s="71"/>
+      <c r="O272" s="71"/>
+    </row>
+    <row r="273" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A273" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B273" s="33">
+        <v>8108</v>
+      </c>
+      <c r="C273" s="33">
+        <v>15057</v>
+      </c>
+      <c r="D273" s="33">
+        <v>23533</v>
+      </c>
+      <c r="E273" s="33">
+        <v>31083</v>
+      </c>
+      <c r="F273" s="33">
+        <v>37639</v>
+      </c>
+      <c r="G273" s="33">
+        <v>45208</v>
+      </c>
+      <c r="H273" s="101">
+        <v>51886</v>
+      </c>
+      <c r="I273" s="89"/>
+      <c r="J273" s="89"/>
+      <c r="K273" s="89"/>
+      <c r="L273" s="33"/>
+      <c r="M273" s="92"/>
+      <c r="N273" s="71"/>
+      <c r="O273" s="71"/>
+    </row>
+    <row r="274" spans="1:15" s="38" customFormat="1">
+      <c r="A274" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B272" s="78">
-[...182 lines deleted...]
-      <c r="A278" s="53" t="s">
+      <c r="B274" s="33">
+        <v>8108</v>
+      </c>
+      <c r="C274" s="33">
+        <v>15057</v>
+      </c>
+      <c r="D274" s="33">
+        <v>23533</v>
+      </c>
+      <c r="E274" s="33">
+        <v>31083</v>
+      </c>
+      <c r="F274" s="33">
+        <v>37639</v>
+      </c>
+      <c r="G274" s="33">
+        <v>45208</v>
+      </c>
+      <c r="H274" s="101">
+        <v>51886</v>
+      </c>
+      <c r="I274" s="89"/>
+      <c r="J274" s="89"/>
+      <c r="K274" s="89"/>
+      <c r="L274" s="33"/>
+      <c r="M274" s="92"/>
+      <c r="N274" s="71"/>
+      <c r="O274" s="71"/>
+    </row>
+    <row r="275" spans="1:15" s="38" customFormat="1" ht="23.25">
+      <c r="A275" s="62" t="s">
+        <v>72</v>
+      </c>
+      <c r="B275" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C275" s="33">
+        <v>22</v>
+      </c>
+      <c r="D275" s="33">
+        <v>22</v>
+      </c>
+      <c r="E275" s="33">
+        <v>22</v>
+      </c>
+      <c r="F275" s="33">
+        <v>105</v>
+      </c>
+      <c r="G275" s="33">
+        <v>105</v>
+      </c>
+      <c r="H275" s="101">
+        <v>105</v>
+      </c>
+      <c r="I275" s="89"/>
+      <c r="J275" s="89"/>
+      <c r="K275" s="89"/>
+      <c r="L275" s="33"/>
+      <c r="M275" s="92"/>
+      <c r="N275" s="71"/>
+      <c r="O275" s="71"/>
+    </row>
+    <row r="276" spans="1:15" s="38" customFormat="1">
+      <c r="A276" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B278" s="78">
-[...59 lines deleted...]
-        <v>19</v>
+      <c r="B276" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C276" s="33">
+        <v>22</v>
+      </c>
+      <c r="D276" s="33">
+        <v>22</v>
+      </c>
+      <c r="E276" s="33">
+        <v>22</v>
+      </c>
+      <c r="F276" s="33">
+        <v>105</v>
+      </c>
+      <c r="G276" s="33">
+        <v>105</v>
+      </c>
+      <c r="H276" s="101">
+        <v>105</v>
+      </c>
+      <c r="I276" s="89"/>
+      <c r="J276" s="89"/>
+      <c r="K276" s="89"/>
+      <c r="L276" s="33"/>
+      <c r="M276" s="92"/>
+      <c r="N276" s="71"/>
+      <c r="O276" s="71"/>
+    </row>
+    <row r="277" spans="1:15" s="38" customFormat="1">
+      <c r="A277" s="62" t="s">
+        <v>73</v>
+      </c>
+      <c r="B277" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C277" s="33">
+        <v>22</v>
+      </c>
+      <c r="D277" s="33">
+        <v>178</v>
+      </c>
+      <c r="E277" s="33">
+        <v>306</v>
+      </c>
+      <c r="F277" s="33">
+        <v>403</v>
+      </c>
+      <c r="G277" s="33">
+        <v>545</v>
+      </c>
+      <c r="H277" s="101">
+        <v>657</v>
+      </c>
+      <c r="I277" s="33"/>
+      <c r="J277" s="33"/>
+      <c r="K277" s="89"/>
+      <c r="L277" s="33"/>
+      <c r="M277" s="92"/>
+      <c r="N277" s="71"/>
+      <c r="O277" s="71"/>
+    </row>
+    <row r="278" spans="1:15" s="38" customFormat="1">
+      <c r="A278" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="B278" s="81" t="s">
+        <v>91</v>
+      </c>
+      <c r="C278" s="81">
+        <v>2</v>
+      </c>
+      <c r="D278" s="33">
+        <v>4</v>
+      </c>
+      <c r="E278" s="33">
+        <v>6</v>
+      </c>
+      <c r="F278" s="33">
+        <v>6</v>
+      </c>
+      <c r="G278" s="33">
+        <v>6</v>
+      </c>
+      <c r="H278" s="101">
+        <v>6</v>
+      </c>
+      <c r="I278" s="81"/>
+      <c r="J278" s="81"/>
+      <c r="K278" s="96"/>
+      <c r="L278" s="81"/>
+      <c r="M278" s="97"/>
+      <c r="N278" s="71"/>
+      <c r="O278" s="71"/>
+    </row>
+    <row r="279" spans="1:15" s="38" customFormat="1">
+      <c r="A279" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="B279" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C279" s="33">
+        <v>20</v>
+      </c>
+      <c r="D279" s="33">
+        <v>174</v>
+      </c>
+      <c r="E279" s="33">
+        <v>300</v>
+      </c>
+      <c r="F279" s="33">
+        <v>397</v>
+      </c>
+      <c r="G279" s="33">
+        <v>539</v>
+      </c>
+      <c r="H279" s="101">
+        <v>651</v>
+      </c>
+      <c r="I279" s="33"/>
+      <c r="J279" s="33"/>
+      <c r="K279" s="89"/>
+      <c r="L279" s="33"/>
+      <c r="M279" s="92"/>
+      <c r="N279" s="71"/>
+      <c r="O279" s="71"/>
+    </row>
+    <row r="280" spans="1:15" s="38" customFormat="1">
+      <c r="A280" s="62" t="s">
+        <v>74</v>
       </c>
       <c r="B280" s="78">
-        <v>3220</v>
+        <v>393765.8</v>
       </c>
       <c r="C280" s="78">
-        <v>6283</v>
+        <v>752529.8</v>
       </c>
       <c r="D280" s="78">
-        <v>9192</v>
+        <v>1103591.3</v>
       </c>
       <c r="E280" s="78">
-        <v>12351</v>
+        <v>1320707.8</v>
       </c>
       <c r="F280" s="78">
-        <v>15539</v>
+        <v>1506855.9</v>
       </c>
       <c r="G280" s="78">
-        <v>18815</v>
-[...2 lines deleted...]
-      <c r="I280" s="82"/>
+        <v>1667646.9</v>
+      </c>
+      <c r="H280" s="102">
+        <v>1839893.1</v>
+      </c>
+      <c r="I280" s="78"/>
       <c r="J280" s="78"/>
       <c r="K280" s="90"/>
       <c r="L280" s="78"/>
       <c r="M280" s="94"/>
-      <c r="N280" s="70"/>
-[...3 lines deleted...]
-      <c r="A281" s="53" t="s">
+      <c r="N280" s="71"/>
+      <c r="O280" s="71"/>
+    </row>
+    <row r="281" spans="1:15" s="38" customFormat="1">
+      <c r="A281" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B281" s="78">
-        <v>1961.8</v>
+        <v>303910.8</v>
       </c>
       <c r="C281" s="78">
-        <v>4053.2</v>
+        <v>587749</v>
       </c>
       <c r="D281" s="78">
-        <v>5847.7</v>
+        <v>859030.4</v>
       </c>
       <c r="E281" s="78">
-        <v>7933.2</v>
+        <v>1055276.5</v>
       </c>
       <c r="F281" s="78">
-        <v>10174.700000000001</v>
+        <v>1221866.7</v>
       </c>
       <c r="G281" s="78">
-        <v>12528.2</v>
-[...2 lines deleted...]
-      <c r="I281" s="82"/>
+        <v>1360251.7</v>
+      </c>
+      <c r="H281" s="102">
+        <v>1507716.7</v>
+      </c>
+      <c r="I281" s="78"/>
       <c r="J281" s="78"/>
       <c r="K281" s="90"/>
       <c r="L281" s="78"/>
       <c r="M281" s="94"/>
-      <c r="N281" s="70"/>
-[...4 lines deleted...]
-        <v>8</v>
+      <c r="N281" s="71"/>
+      <c r="O281" s="71"/>
+    </row>
+    <row r="282" spans="1:15" s="38" customFormat="1">
+      <c r="A282" s="76" t="s">
+        <v>9</v>
       </c>
       <c r="B282" s="78">
-        <v>2330.8000000000002</v>
+        <v>9643.6</v>
       </c>
       <c r="C282" s="78">
-        <v>4665.6000000000004</v>
+        <v>16873.3</v>
       </c>
       <c r="D282" s="78">
-        <v>6717.4</v>
+        <v>25550.9</v>
       </c>
       <c r="E282" s="78">
-        <v>9019.2000000000007</v>
+        <v>40363.5</v>
       </c>
       <c r="F282" s="78">
-        <v>11396</v>
+        <v>59581.9</v>
       </c>
       <c r="G282" s="78">
-        <v>13669.8</v>
-[...2 lines deleted...]
-      <c r="I282" s="82"/>
+        <v>81648.2</v>
+      </c>
+      <c r="H282" s="102">
+        <v>106089.8</v>
+      </c>
+      <c r="I282" s="78"/>
       <c r="J282" s="78"/>
       <c r="K282" s="90"/>
       <c r="L282" s="78"/>
       <c r="M282" s="94"/>
-      <c r="N282" s="70"/>
-[...4 lines deleted...]
-        <v>9</v>
+      <c r="N282" s="71"/>
+      <c r="O282" s="71"/>
+    </row>
+    <row r="283" spans="1:15" s="38" customFormat="1">
+      <c r="A283" s="76" t="s">
+        <v>10</v>
       </c>
       <c r="B283" s="78">
-        <v>3367.6</v>
+        <v>79944</v>
       </c>
       <c r="C283" s="78">
-        <v>6785.3</v>
+        <v>147309.70000000001</v>
       </c>
       <c r="D283" s="78">
-        <v>9956.1</v>
+        <v>218081.7</v>
       </c>
       <c r="E283" s="78">
-        <v>13059</v>
+        <v>223809</v>
       </c>
       <c r="F283" s="78">
-        <v>16312.6</v>
+        <v>223809</v>
       </c>
       <c r="G283" s="78">
-        <v>19722.7</v>
-[...2 lines deleted...]
-      <c r="I283" s="82"/>
+        <v>223809.1</v>
+      </c>
+      <c r="H283" s="102">
+        <v>223809.1</v>
+      </c>
+      <c r="I283" s="78"/>
       <c r="J283" s="78"/>
       <c r="K283" s="90"/>
       <c r="L283" s="78"/>
       <c r="M283" s="94"/>
-      <c r="N283" s="70"/>
-      <c r="O283" s="70"/>
+      <c r="N283" s="71"/>
+      <c r="O283" s="71"/>
     </row>
     <row r="284" spans="1:15" s="1" customFormat="1">
       <c r="A284" s="53" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B284" s="78">
-        <v>1703.9</v>
+        <v>267.39999999999998</v>
       </c>
       <c r="C284" s="78">
-        <v>3397.6</v>
+        <v>597.9</v>
       </c>
       <c r="D284" s="78">
-        <v>5027.1000000000004</v>
+        <v>928.3</v>
       </c>
       <c r="E284" s="78">
-        <v>6826.6</v>
+        <v>1258.8</v>
       </c>
       <c r="F284" s="78">
-        <v>8788.7999999999993</v>
+        <v>1598.4</v>
       </c>
       <c r="G284" s="78">
-        <v>10682.2</v>
-[...2 lines deleted...]
-      <c r="I284" s="82"/>
+        <v>1937.9</v>
+      </c>
+      <c r="H284" s="102">
+        <v>2277.5</v>
+      </c>
+      <c r="I284" s="78"/>
       <c r="J284" s="78"/>
       <c r="K284" s="90"/>
       <c r="L284" s="78"/>
       <c r="M284" s="94"/>
       <c r="N284" s="70"/>
       <c r="O284" s="70"/>
     </row>
-    <row r="285" spans="1:15" s="1" customFormat="1">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="285" spans="1:15" s="1" customFormat="1" ht="23.25">
+      <c r="A285" s="50" t="s">
+        <v>75</v>
       </c>
       <c r="B285" s="78">
-        <v>5366</v>
+        <v>1408.5</v>
       </c>
       <c r="C285" s="78">
-        <v>10954</v>
+        <v>2573.8000000000002</v>
       </c>
       <c r="D285" s="78">
-        <v>16102</v>
+        <v>3743.3</v>
       </c>
       <c r="E285" s="78">
-        <v>21639</v>
+        <v>4291.3</v>
       </c>
       <c r="F285" s="78">
-        <v>27241</v>
+        <v>4627.8999999999996</v>
       </c>
       <c r="G285" s="78">
-        <v>33389</v>
-[...2 lines deleted...]
-      <c r="I285" s="82"/>
+        <v>4915</v>
+      </c>
+      <c r="H285" s="102">
+        <v>5223.1000000000004</v>
+      </c>
+      <c r="I285" s="78"/>
       <c r="J285" s="78"/>
       <c r="K285" s="90"/>
       <c r="L285" s="78"/>
       <c r="M285" s="94"/>
       <c r="N285" s="70"/>
       <c r="O285" s="70"/>
     </row>
     <row r="286" spans="1:15" s="1" customFormat="1">
       <c r="A286" s="53" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B286" s="78">
-        <v>1065.9000000000001</v>
+        <v>337.7</v>
       </c>
       <c r="C286" s="78">
-        <v>2065.5</v>
+        <v>697.1</v>
       </c>
       <c r="D286" s="78">
-        <v>2931</v>
+        <v>1050.5999999999999</v>
       </c>
       <c r="E286" s="78">
-        <v>3993.6</v>
+        <v>1296.5999999999999</v>
       </c>
       <c r="F286" s="78">
-        <v>5241.1000000000004</v>
+        <v>1385.7</v>
       </c>
       <c r="G286" s="78">
-        <v>6482.5</v>
-[...2 lines deleted...]
-      <c r="I286" s="82"/>
+        <v>1387.8</v>
+      </c>
+      <c r="H286" s="102">
+        <v>1389.6</v>
+      </c>
+      <c r="I286" s="78"/>
       <c r="J286" s="78"/>
       <c r="K286" s="90"/>
       <c r="L286" s="78"/>
       <c r="M286" s="94"/>
       <c r="N286" s="70"/>
       <c r="O286" s="70"/>
     </row>
     <row r="287" spans="1:15" s="1" customFormat="1">
       <c r="A287" s="53" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B287" s="78">
-        <v>2327.3000000000002</v>
+        <v>454.6</v>
       </c>
       <c r="C287" s="78">
-        <v>4896.3</v>
+        <v>894.3</v>
       </c>
       <c r="D287" s="78">
-        <v>7206.3</v>
+        <v>1347.3</v>
       </c>
       <c r="E287" s="78">
-        <v>9852.2999999999993</v>
+        <v>1565.5</v>
       </c>
       <c r="F287" s="78">
-        <v>12586.4</v>
+        <v>1734.4</v>
       </c>
       <c r="G287" s="78">
-        <v>15230.5</v>
-[...2 lines deleted...]
-      <c r="I287" s="82"/>
+        <v>1882.6</v>
+      </c>
+      <c r="H287" s="102">
+        <v>2045.3</v>
+      </c>
+      <c r="I287" s="78"/>
       <c r="J287" s="78"/>
       <c r="K287" s="90"/>
       <c r="L287" s="78"/>
       <c r="M287" s="94"/>
       <c r="N287" s="70"/>
       <c r="O287" s="70"/>
     </row>
     <row r="288" spans="1:15" s="1" customFormat="1">
-      <c r="A288" s="50" t="s">
-        <v>77</v>
+      <c r="A288" s="53" t="s">
+        <v>8</v>
       </c>
       <c r="B288" s="78">
-        <v>20787.5</v>
+        <v>254.6</v>
       </c>
       <c r="C288" s="78">
-        <v>42064</v>
+        <v>336.4</v>
       </c>
       <c r="D288" s="78">
-        <v>61394.6</v>
+        <v>412</v>
       </c>
       <c r="E288" s="78">
-        <v>82676.100000000006</v>
+        <v>414.1</v>
       </c>
       <c r="F288" s="78">
-        <v>104879.6</v>
+        <v>416.2</v>
       </c>
       <c r="G288" s="78">
-        <v>127627.9</v>
-[...2 lines deleted...]
-      <c r="I288" s="82"/>
+        <v>423.3</v>
+      </c>
+      <c r="H288" s="102">
+        <v>449.3</v>
+      </c>
+      <c r="I288" s="78"/>
       <c r="J288" s="78"/>
       <c r="K288" s="90"/>
       <c r="L288" s="78"/>
       <c r="M288" s="94"/>
       <c r="N288" s="70"/>
       <c r="O288" s="70"/>
     </row>
     <row r="289" spans="1:15" s="1" customFormat="1">
       <c r="A289" s="53" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B289" s="78">
-        <v>3220</v>
+        <v>0.8</v>
       </c>
       <c r="C289" s="78">
-        <v>6283</v>
+        <v>0.9</v>
       </c>
       <c r="D289" s="78">
-        <v>9192</v>
+        <v>1</v>
       </c>
       <c r="E289" s="78">
-        <v>12351</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="F289" s="78">
-        <v>15539</v>
+        <v>1.6</v>
       </c>
       <c r="G289" s="78">
-        <v>18815</v>
-[...2 lines deleted...]
-      <c r="I289" s="82"/>
+        <v>29.3</v>
+      </c>
+      <c r="H289" s="102">
+        <v>44.7</v>
+      </c>
+      <c r="I289" s="78"/>
       <c r="J289" s="78"/>
       <c r="K289" s="90"/>
       <c r="L289" s="78"/>
       <c r="M289" s="94"/>
       <c r="N289" s="70"/>
       <c r="O289" s="70"/>
     </row>
     <row r="290" spans="1:15" s="1" customFormat="1">
       <c r="A290" s="53" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B290" s="78">
-        <v>1961.8</v>
+        <v>330.7</v>
       </c>
       <c r="C290" s="78">
-        <v>4053.2</v>
+        <v>573.79999999999995</v>
       </c>
       <c r="D290" s="78">
-        <v>5847.7</v>
+        <v>822</v>
       </c>
       <c r="E290" s="78">
-        <v>7933.2</v>
+        <v>865.3</v>
       </c>
       <c r="F290" s="78">
-        <v>10174.700000000001</v>
+        <v>896.5</v>
       </c>
       <c r="G290" s="78">
-        <v>12528.2</v>
-[...2 lines deleted...]
-      <c r="I290" s="82"/>
+        <v>929.7</v>
+      </c>
+      <c r="H290" s="102">
+        <v>961.4</v>
+      </c>
+      <c r="I290" s="78"/>
       <c r="J290" s="78"/>
       <c r="K290" s="90"/>
       <c r="L290" s="78"/>
       <c r="M290" s="94"/>
       <c r="N290" s="70"/>
       <c r="O290" s="70"/>
     </row>
     <row r="291" spans="1:15" s="1" customFormat="1">
       <c r="A291" s="53" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B291" s="78">
-        <v>2330.8000000000002</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="C291" s="78">
-        <v>4665.6000000000004</v>
+        <v>17.2</v>
       </c>
       <c r="D291" s="78">
-        <v>6717.4</v>
+        <v>24.7</v>
       </c>
       <c r="E291" s="78">
-        <v>9019.2000000000007</v>
+        <v>32.200000000000003</v>
       </c>
       <c r="F291" s="78">
-        <v>11396</v>
+        <v>40.1</v>
       </c>
       <c r="G291" s="78">
-        <v>13669.8</v>
-[...2 lines deleted...]
-      <c r="I291" s="82"/>
+        <v>48.9</v>
+      </c>
+      <c r="H291" s="102">
+        <v>56.5</v>
+      </c>
+      <c r="I291" s="78"/>
       <c r="J291" s="78"/>
       <c r="K291" s="90"/>
       <c r="L291" s="78"/>
       <c r="M291" s="94"/>
       <c r="N291" s="70"/>
       <c r="O291" s="70"/>
     </row>
     <row r="292" spans="1:15" s="1" customFormat="1">
       <c r="A292" s="53" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B292" s="78">
-        <v>2814</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="C292" s="78">
-        <v>5751</v>
+        <v>15.3</v>
       </c>
       <c r="D292" s="78">
-        <v>8381</v>
+        <v>22.3</v>
       </c>
       <c r="E292" s="78">
-        <v>11090</v>
+        <v>29.2</v>
       </c>
       <c r="F292" s="78">
-        <v>13972</v>
+        <v>42.2</v>
       </c>
       <c r="G292" s="78">
-        <v>16911</v>
-[...2 lines deleted...]
-      <c r="I292" s="82"/>
+        <v>61.9</v>
+      </c>
+      <c r="H292" s="102">
+        <v>83.7</v>
+      </c>
+      <c r="I292" s="78"/>
       <c r="J292" s="78"/>
       <c r="K292" s="90"/>
       <c r="L292" s="78"/>
       <c r="M292" s="94"/>
       <c r="N292" s="70"/>
       <c r="O292" s="70"/>
     </row>
     <row r="293" spans="1:15" s="1" customFormat="1">
       <c r="A293" s="53" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B293" s="78">
-        <v>1703.9</v>
+        <v>12</v>
       </c>
       <c r="C293" s="78">
-        <v>3397.6</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="D293" s="78">
-        <v>5019.3999999999996</v>
+        <v>63.4</v>
       </c>
       <c r="E293" s="78">
-        <v>6800</v>
+        <v>87.2</v>
       </c>
       <c r="F293" s="78">
-        <v>8731.7000000000007</v>
+        <v>111.1</v>
       </c>
       <c r="G293" s="78">
-        <v>10604.1</v>
-[...2 lines deleted...]
-      <c r="I293" s="82"/>
+        <v>151.5</v>
+      </c>
+      <c r="H293" s="102">
+        <v>192.5</v>
+      </c>
+      <c r="I293" s="78"/>
       <c r="J293" s="78"/>
       <c r="K293" s="90"/>
       <c r="L293" s="78"/>
       <c r="M293" s="94"/>
       <c r="N293" s="70"/>
       <c r="O293" s="70"/>
     </row>
     <row r="294" spans="1:15" s="1" customFormat="1">
-      <c r="A294" s="53" t="s">
-        <v>11</v>
+      <c r="A294" s="50" t="s">
+        <v>76</v>
       </c>
       <c r="B294" s="78">
-        <v>5366</v>
+        <v>21343.3</v>
       </c>
       <c r="C294" s="78">
-        <v>10954</v>
+        <v>43100.5</v>
       </c>
       <c r="D294" s="78">
-        <v>16102</v>
+        <v>62979.6</v>
       </c>
       <c r="E294" s="78">
-        <v>21639</v>
+        <v>84673.9</v>
       </c>
       <c r="F294" s="78">
-        <v>27241</v>
+        <v>107279.5</v>
       </c>
       <c r="G294" s="78">
-        <v>33389</v>
-[...1 lines deleted...]
-      <c r="H294" s="78"/>
+        <v>130519.9</v>
+      </c>
+      <c r="H294" s="102">
+        <v>155074.6</v>
+      </c>
       <c r="I294" s="82"/>
       <c r="J294" s="78"/>
       <c r="K294" s="90"/>
       <c r="L294" s="78"/>
       <c r="M294" s="94"/>
       <c r="N294" s="70"/>
       <c r="O294" s="70"/>
     </row>
     <row r="295" spans="1:15" s="1" customFormat="1">
       <c r="A295" s="53" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B295" s="78">
-        <v>1063.7</v>
+        <v>3220</v>
       </c>
       <c r="C295" s="78">
-        <v>2063.3000000000002</v>
+        <v>6283</v>
       </c>
       <c r="D295" s="78">
-        <v>2928.8</v>
+        <v>9192</v>
       </c>
       <c r="E295" s="78">
-        <v>3991.4</v>
+        <v>12351</v>
       </c>
       <c r="F295" s="78">
-        <v>5238.8999999999996</v>
+        <v>15539</v>
       </c>
       <c r="G295" s="78">
-        <v>6480.3</v>
-[...1 lines deleted...]
-      <c r="H295" s="78"/>
+        <v>18815</v>
+      </c>
+      <c r="H295" s="102">
+        <v>22060</v>
+      </c>
       <c r="I295" s="82"/>
       <c r="J295" s="78"/>
       <c r="K295" s="90"/>
       <c r="L295" s="78"/>
       <c r="M295" s="94"/>
       <c r="N295" s="70"/>
       <c r="O295" s="70"/>
     </row>
     <row r="296" spans="1:15" s="1" customFormat="1">
       <c r="A296" s="53" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B296" s="78">
-        <v>2327.3000000000002</v>
+        <v>1961.8</v>
       </c>
       <c r="C296" s="78">
-        <v>4896.3</v>
+        <v>4053.2</v>
       </c>
       <c r="D296" s="78">
-        <v>7206.3</v>
+        <v>5847.7</v>
       </c>
       <c r="E296" s="78">
-        <v>9852.2999999999993</v>
+        <v>7933.2</v>
       </c>
       <c r="F296" s="78">
-        <v>12586.4</v>
+        <v>10174.700000000001</v>
       </c>
       <c r="G296" s="78">
-        <v>15230.5</v>
-[...1 lines deleted...]
-      <c r="H296" s="78"/>
+        <v>12528.2</v>
+      </c>
+      <c r="H296" s="102">
+        <v>14956.9</v>
+      </c>
       <c r="I296" s="82"/>
       <c r="J296" s="78"/>
       <c r="K296" s="90"/>
       <c r="L296" s="78"/>
       <c r="M296" s="94"/>
       <c r="N296" s="70"/>
       <c r="O296" s="70"/>
     </row>
-    <row r="297" spans="1:15" s="52" customFormat="1">
-[...4 lines deleted...]
-        <v>555.79999999999995</v>
+    <row r="297" spans="1:15" s="1" customFormat="1">
+      <c r="A297" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B297" s="78">
+        <v>2330.8000000000002</v>
       </c>
       <c r="C297" s="78">
-        <v>1036.5</v>
+        <v>4665.6000000000004</v>
       </c>
       <c r="D297" s="78">
-        <v>1585</v>
+        <v>6717.4</v>
       </c>
       <c r="E297" s="78">
-        <v>1997.8</v>
+        <v>9019.2000000000007</v>
       </c>
       <c r="F297" s="78">
-        <v>2399.9</v>
+        <v>11396</v>
       </c>
       <c r="G297" s="78">
-        <v>2892</v>
-[...1 lines deleted...]
-      <c r="H297" s="78"/>
+        <v>13669.8</v>
+      </c>
+      <c r="H297" s="102">
+        <v>16158.6</v>
+      </c>
       <c r="I297" s="82"/>
       <c r="J297" s="78"/>
       <c r="K297" s="90"/>
       <c r="L297" s="78"/>
       <c r="M297" s="94"/>
-      <c r="N297" s="73"/>
-[...2 lines deleted...]
-    <row r="298" spans="1:15" s="52" customFormat="1">
+      <c r="N297" s="70"/>
+      <c r="O297" s="70"/>
+    </row>
+    <row r="298" spans="1:15" s="1" customFormat="1">
       <c r="A298" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B298" s="82">
-        <v>553.6</v>
+      <c r="B298" s="78">
+        <v>3367.6</v>
       </c>
       <c r="C298" s="78">
-        <v>1034.3</v>
+        <v>6785.3</v>
       </c>
       <c r="D298" s="78">
-        <v>1575.1</v>
+        <v>9956.1</v>
       </c>
       <c r="E298" s="78">
-        <v>1969</v>
+        <v>13059</v>
       </c>
       <c r="F298" s="78">
-        <v>2340.6</v>
+        <v>16312.6</v>
       </c>
       <c r="G298" s="78">
-        <v>2811.7</v>
-[...1 lines deleted...]
-      <c r="H298" s="78"/>
+        <v>19722.7</v>
+      </c>
+      <c r="H298" s="102">
+        <v>23466.3</v>
+      </c>
       <c r="I298" s="82"/>
       <c r="J298" s="78"/>
       <c r="K298" s="90"/>
       <c r="L298" s="78"/>
       <c r="M298" s="94"/>
-      <c r="N298" s="73"/>
-[...2 lines deleted...]
-    <row r="299" spans="1:15" s="52" customFormat="1">
+      <c r="N298" s="70"/>
+      <c r="O298" s="70"/>
+    </row>
+    <row r="299" spans="1:15" s="1" customFormat="1">
       <c r="A299" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B299" s="35" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="B299" s="78">
+        <v>1703.9</v>
+      </c>
+      <c r="C299" s="78">
+        <v>3397.6</v>
       </c>
       <c r="D299" s="78">
-        <v>7.7</v>
+        <v>5027.1000000000004</v>
       </c>
       <c r="E299" s="78">
-        <v>26.6</v>
+        <v>6826.6</v>
       </c>
       <c r="F299" s="78">
-        <v>57.1</v>
+        <v>8788.7999999999993</v>
       </c>
       <c r="G299" s="78">
-        <v>78.099999999999994</v>
-[...1 lines deleted...]
-      <c r="H299" s="78"/>
+        <v>10682.2</v>
+      </c>
+      <c r="H299" s="102">
+        <v>12655.2</v>
+      </c>
       <c r="I299" s="82"/>
       <c r="J299" s="78"/>
       <c r="K299" s="90"/>
       <c r="L299" s="78"/>
       <c r="M299" s="94"/>
-      <c r="N299" s="73"/>
-      <c r="O299" s="73"/>
+      <c r="N299" s="70"/>
+      <c r="O299" s="70"/>
     </row>
     <row r="300" spans="1:15" s="1" customFormat="1">
-      <c r="A300" s="54" t="s">
-[...25 lines deleted...]
-      <c r="M300" s="95"/>
+      <c r="A300" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="B300" s="78">
+        <v>5366</v>
+      </c>
+      <c r="C300" s="78">
+        <v>10954</v>
+      </c>
+      <c r="D300" s="78">
+        <v>16102</v>
+      </c>
+      <c r="E300" s="78">
+        <v>21639</v>
+      </c>
+      <c r="F300" s="78">
+        <v>27241</v>
+      </c>
+      <c r="G300" s="78">
+        <v>33389</v>
+      </c>
+      <c r="H300" s="102">
+        <v>39429</v>
+      </c>
+      <c r="I300" s="82"/>
+      <c r="J300" s="78"/>
+      <c r="K300" s="90"/>
+      <c r="L300" s="78"/>
+      <c r="M300" s="94"/>
       <c r="N300" s="70"/>
       <c r="O300" s="70"/>
     </row>
     <row r="301" spans="1:15" s="1" customFormat="1">
-      <c r="A301" s="34"/>
-[...11 lines deleted...]
-      <c r="M301" s="70"/>
+      <c r="A301" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B301" s="78">
+        <v>1065.9000000000001</v>
+      </c>
+      <c r="C301" s="78">
+        <v>2065.5</v>
+      </c>
+      <c r="D301" s="78">
+        <v>2931</v>
+      </c>
+      <c r="E301" s="78">
+        <v>3993.6</v>
+      </c>
+      <c r="F301" s="78">
+        <v>5241.1000000000004</v>
+      </c>
+      <c r="G301" s="78">
+        <v>6482.5</v>
+      </c>
+      <c r="H301" s="102">
+        <v>7888</v>
+      </c>
+      <c r="I301" s="82"/>
+      <c r="J301" s="78"/>
+      <c r="K301" s="90"/>
+      <c r="L301" s="78"/>
+      <c r="M301" s="94"/>
       <c r="N301" s="70"/>
       <c r="O301" s="70"/>
     </row>
     <row r="302" spans="1:15" s="1" customFormat="1">
-      <c r="A302" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M302" s="70"/>
+      <c r="A302" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B302" s="78">
+        <v>2327.3000000000002</v>
+      </c>
+      <c r="C302" s="78">
+        <v>4896.3</v>
+      </c>
+      <c r="D302" s="78">
+        <v>7206.3</v>
+      </c>
+      <c r="E302" s="78">
+        <v>9852.2999999999993</v>
+      </c>
+      <c r="F302" s="78">
+        <v>12586.4</v>
+      </c>
+      <c r="G302" s="78">
+        <v>15230.5</v>
+      </c>
+      <c r="H302" s="102">
+        <v>18460.5</v>
+      </c>
+      <c r="I302" s="82"/>
+      <c r="J302" s="78"/>
+      <c r="K302" s="90"/>
+      <c r="L302" s="78"/>
+      <c r="M302" s="94"/>
       <c r="N302" s="70"/>
       <c r="O302" s="70"/>
     </row>
     <row r="303" spans="1:15" s="1" customFormat="1">
-      <c r="A303" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M303" s="70"/>
+      <c r="A303" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B303" s="78">
+        <v>20787.5</v>
+      </c>
+      <c r="C303" s="78">
+        <v>42064</v>
+      </c>
+      <c r="D303" s="78">
+        <v>61394.6</v>
+      </c>
+      <c r="E303" s="78">
+        <v>82676.100000000006</v>
+      </c>
+      <c r="F303" s="78">
+        <v>104879.6</v>
+      </c>
+      <c r="G303" s="78">
+        <v>127627.9</v>
+      </c>
+      <c r="H303" s="102">
+        <v>151586.6</v>
+      </c>
+      <c r="I303" s="82"/>
+      <c r="J303" s="78"/>
+      <c r="K303" s="90"/>
+      <c r="L303" s="78"/>
+      <c r="M303" s="94"/>
       <c r="N303" s="70"/>
       <c r="O303" s="70"/>
     </row>
     <row r="304" spans="1:15" s="1" customFormat="1">
-      <c r="A304" s="102" t="s">
-[...13 lines deleted...]
-      <c r="M304" s="102"/>
+      <c r="A304" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B304" s="78">
+        <v>3220</v>
+      </c>
+      <c r="C304" s="78">
+        <v>6283</v>
+      </c>
+      <c r="D304" s="78">
+        <v>9192</v>
+      </c>
+      <c r="E304" s="78">
+        <v>12351</v>
+      </c>
+      <c r="F304" s="78">
+        <v>15539</v>
+      </c>
+      <c r="G304" s="78">
+        <v>18815</v>
+      </c>
+      <c r="H304" s="102">
+        <v>22060</v>
+      </c>
+      <c r="I304" s="82"/>
+      <c r="J304" s="78"/>
+      <c r="K304" s="90"/>
+      <c r="L304" s="78"/>
+      <c r="M304" s="94"/>
       <c r="N304" s="70"/>
       <c r="O304" s="70"/>
     </row>
     <row r="305" spans="1:15" s="1" customFormat="1">
-      <c r="A305" s="34"/>
-[...11 lines deleted...]
-      <c r="M305" s="70"/>
+      <c r="A305" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B305" s="78">
+        <v>1961.8</v>
+      </c>
+      <c r="C305" s="78">
+        <v>4053.2</v>
+      </c>
+      <c r="D305" s="78">
+        <v>5847.7</v>
+      </c>
+      <c r="E305" s="78">
+        <v>7933.2</v>
+      </c>
+      <c r="F305" s="78">
+        <v>10174.700000000001</v>
+      </c>
+      <c r="G305" s="78">
+        <v>12528.2</v>
+      </c>
+      <c r="H305" s="102">
+        <v>14956.9</v>
+      </c>
+      <c r="I305" s="82"/>
+      <c r="J305" s="78"/>
+      <c r="K305" s="90"/>
+      <c r="L305" s="78"/>
+      <c r="M305" s="94"/>
       <c r="N305" s="70"/>
       <c r="O305" s="70"/>
     </row>
     <row r="306" spans="1:15" s="1" customFormat="1">
-      <c r="A306" s="34"/>
-[...11 lines deleted...]
-      <c r="M306" s="70"/>
+      <c r="A306" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B306" s="78">
+        <v>2330.8000000000002</v>
+      </c>
+      <c r="C306" s="78">
+        <v>4665.6000000000004</v>
+      </c>
+      <c r="D306" s="78">
+        <v>6717.4</v>
+      </c>
+      <c r="E306" s="78">
+        <v>9019.2000000000007</v>
+      </c>
+      <c r="F306" s="78">
+        <v>11396</v>
+      </c>
+      <c r="G306" s="78">
+        <v>13669.8</v>
+      </c>
+      <c r="H306" s="102">
+        <v>16158.6</v>
+      </c>
+      <c r="I306" s="82"/>
+      <c r="J306" s="78"/>
+      <c r="K306" s="90"/>
+      <c r="L306" s="78"/>
+      <c r="M306" s="94"/>
       <c r="N306" s="70"/>
       <c r="O306" s="70"/>
     </row>
     <row r="307" spans="1:15" s="1" customFormat="1">
-      <c r="A307" s="34"/>
-[...11 lines deleted...]
-      <c r="M307" s="70"/>
+      <c r="A307" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="B307" s="78">
+        <v>2814</v>
+      </c>
+      <c r="C307" s="78">
+        <v>5751</v>
+      </c>
+      <c r="D307" s="78">
+        <v>8381</v>
+      </c>
+      <c r="E307" s="78">
+        <v>11090</v>
+      </c>
+      <c r="F307" s="78">
+        <v>13972</v>
+      </c>
+      <c r="G307" s="78">
+        <v>16911</v>
+      </c>
+      <c r="H307" s="102">
+        <v>20085</v>
+      </c>
+      <c r="I307" s="82"/>
+      <c r="J307" s="78"/>
+      <c r="K307" s="90"/>
+      <c r="L307" s="78"/>
+      <c r="M307" s="94"/>
       <c r="N307" s="70"/>
       <c r="O307" s="70"/>
     </row>
     <row r="308" spans="1:15" s="1" customFormat="1">
-      <c r="A308" s="34"/>
-[...11 lines deleted...]
-      <c r="M308" s="70"/>
+      <c r="A308" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B308" s="78">
+        <v>1703.9</v>
+      </c>
+      <c r="C308" s="78">
+        <v>3397.6</v>
+      </c>
+      <c r="D308" s="78">
+        <v>5019.3999999999996</v>
+      </c>
+      <c r="E308" s="78">
+        <v>6800</v>
+      </c>
+      <c r="F308" s="78">
+        <v>8731.7000000000007</v>
+      </c>
+      <c r="G308" s="78">
+        <v>10604.1</v>
+      </c>
+      <c r="H308" s="102">
+        <v>12550.7</v>
+      </c>
+      <c r="I308" s="82"/>
+      <c r="J308" s="78"/>
+      <c r="K308" s="90"/>
+      <c r="L308" s="78"/>
+      <c r="M308" s="94"/>
       <c r="N308" s="70"/>
       <c r="O308" s="70"/>
     </row>
     <row r="309" spans="1:15" s="1" customFormat="1">
-      <c r="A309" s="34"/>
-[...11 lines deleted...]
-      <c r="M309" s="70"/>
+      <c r="A309" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="B309" s="78">
+        <v>5366</v>
+      </c>
+      <c r="C309" s="78">
+        <v>10954</v>
+      </c>
+      <c r="D309" s="78">
+        <v>16102</v>
+      </c>
+      <c r="E309" s="78">
+        <v>21639</v>
+      </c>
+      <c r="F309" s="78">
+        <v>27241</v>
+      </c>
+      <c r="G309" s="78">
+        <v>33389</v>
+      </c>
+      <c r="H309" s="102">
+        <v>39429</v>
+      </c>
+      <c r="I309" s="82"/>
+      <c r="J309" s="78"/>
+      <c r="K309" s="90"/>
+      <c r="L309" s="78"/>
+      <c r="M309" s="94"/>
       <c r="N309" s="70"/>
       <c r="O309" s="70"/>
     </row>
     <row r="310" spans="1:15" s="1" customFormat="1">
-      <c r="A310" s="34"/>
-[...11 lines deleted...]
-      <c r="M310" s="70"/>
+      <c r="A310" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B310" s="78">
+        <v>1063.7</v>
+      </c>
+      <c r="C310" s="78">
+        <v>2063.3000000000002</v>
+      </c>
+      <c r="D310" s="78">
+        <v>2928.8</v>
+      </c>
+      <c r="E310" s="78">
+        <v>3991.4</v>
+      </c>
+      <c r="F310" s="78">
+        <v>5238.8999999999996</v>
+      </c>
+      <c r="G310" s="78">
+        <v>6480.3</v>
+      </c>
+      <c r="H310" s="102">
+        <v>7885.8</v>
+      </c>
+      <c r="I310" s="82"/>
+      <c r="J310" s="78"/>
+      <c r="K310" s="90"/>
+      <c r="L310" s="78"/>
+      <c r="M310" s="94"/>
       <c r="N310" s="70"/>
       <c r="O310" s="70"/>
     </row>
     <row r="311" spans="1:15" s="1" customFormat="1">
-      <c r="A311" s="34"/>
-[...11 lines deleted...]
-      <c r="M311" s="70"/>
+      <c r="A311" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B311" s="78">
+        <v>2327.3000000000002</v>
+      </c>
+      <c r="C311" s="78">
+        <v>4896.3</v>
+      </c>
+      <c r="D311" s="78">
+        <v>7206.3</v>
+      </c>
+      <c r="E311" s="78">
+        <v>9852.2999999999993</v>
+      </c>
+      <c r="F311" s="78">
+        <v>12586.4</v>
+      </c>
+      <c r="G311" s="78">
+        <v>15230.5</v>
+      </c>
+      <c r="H311" s="102">
+        <v>18460.5</v>
+      </c>
+      <c r="I311" s="82"/>
+      <c r="J311" s="78"/>
+      <c r="K311" s="90"/>
+      <c r="L311" s="78"/>
+      <c r="M311" s="94"/>
       <c r="N311" s="70"/>
       <c r="O311" s="70"/>
     </row>
-    <row r="312" spans="1:15" s="1" customFormat="1">
-[...48 lines deleted...]
-      <c r="O314" s="70"/>
+    <row r="312" spans="1:15" s="52" customFormat="1">
+      <c r="A312" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="B312" s="82">
+        <v>555.79999999999995</v>
+      </c>
+      <c r="C312" s="78">
+        <v>1036.5</v>
+      </c>
+      <c r="D312" s="78">
+        <v>1585</v>
+      </c>
+      <c r="E312" s="78">
+        <v>1997.8</v>
+      </c>
+      <c r="F312" s="78">
+        <v>2399.9</v>
+      </c>
+      <c r="G312" s="78">
+        <v>2892</v>
+      </c>
+      <c r="H312" s="102">
+        <v>3488</v>
+      </c>
+      <c r="I312" s="82"/>
+      <c r="J312" s="78"/>
+      <c r="K312" s="90"/>
+      <c r="L312" s="78"/>
+      <c r="M312" s="94"/>
+      <c r="N312" s="73"/>
+      <c r="O312" s="73"/>
+    </row>
+    <row r="313" spans="1:15" s="52" customFormat="1">
+      <c r="A313" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="B313" s="82">
+        <v>553.6</v>
+      </c>
+      <c r="C313" s="78">
+        <v>1034.3</v>
+      </c>
+      <c r="D313" s="78">
+        <v>1575.1</v>
+      </c>
+      <c r="E313" s="78">
+        <v>1969</v>
+      </c>
+      <c r="F313" s="78">
+        <v>2340.6</v>
+      </c>
+      <c r="G313" s="78">
+        <v>2811.7</v>
+      </c>
+      <c r="H313" s="102">
+        <v>3381.3</v>
+      </c>
+      <c r="I313" s="82"/>
+      <c r="J313" s="78"/>
+      <c r="K313" s="90"/>
+      <c r="L313" s="78"/>
+      <c r="M313" s="94"/>
+      <c r="N313" s="73"/>
+      <c r="O313" s="73"/>
+    </row>
+    <row r="314" spans="1:15" s="52" customFormat="1">
+      <c r="A314" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B314" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C314" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="D314" s="78">
+        <v>7.7</v>
+      </c>
+      <c r="E314" s="78">
+        <v>26.6</v>
+      </c>
+      <c r="F314" s="78">
+        <v>57.1</v>
+      </c>
+      <c r="G314" s="78">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="H314" s="102">
+        <v>104.5</v>
+      </c>
+      <c r="I314" s="82"/>
+      <c r="J314" s="78"/>
+      <c r="K314" s="90"/>
+      <c r="L314" s="78"/>
+      <c r="M314" s="94"/>
+      <c r="N314" s="73"/>
+      <c r="O314" s="73"/>
     </row>
     <row r="315" spans="1:15" s="1" customFormat="1">
-      <c r="A315" s="34"/>
-[...11 lines deleted...]
-      <c r="M315" s="70"/>
+      <c r="A315" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="B315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G315" s="79">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H315" s="107">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I315" s="79"/>
+      <c r="J315" s="79"/>
+      <c r="K315" s="91"/>
+      <c r="L315" s="79"/>
+      <c r="M315" s="95"/>
       <c r="N315" s="70"/>
       <c r="O315" s="70"/>
     </row>
     <row r="316" spans="1:15" s="1" customFormat="1">
       <c r="A316" s="34"/>
       <c r="B316" s="33"/>
       <c r="C316" s="70"/>
       <c r="D316" s="70"/>
-      <c r="E316" s="70"/>
+      <c r="E316" s="78"/>
       <c r="F316" s="70"/>
       <c r="G316" s="70"/>
       <c r="H316" s="70"/>
       <c r="I316" s="70"/>
       <c r="J316" s="70"/>
       <c r="K316" s="70"/>
       <c r="L316" s="70"/>
       <c r="M316" s="70"/>
       <c r="N316" s="70"/>
       <c r="O316" s="70"/>
     </row>
     <row r="317" spans="1:15" s="1" customFormat="1">
-      <c r="A317" s="34"/>
-      <c r="B317" s="33"/>
+      <c r="A317" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B317" s="59"/>
       <c r="C317" s="70"/>
       <c r="D317" s="70"/>
       <c r="E317" s="70"/>
       <c r="F317" s="70"/>
       <c r="G317" s="70"/>
       <c r="H317" s="70"/>
       <c r="I317" s="70"/>
       <c r="J317" s="70"/>
       <c r="K317" s="70"/>
       <c r="L317" s="70"/>
       <c r="M317" s="70"/>
       <c r="N317" s="70"/>
       <c r="O317" s="70"/>
     </row>
     <row r="318" spans="1:15" s="1" customFormat="1">
-      <c r="A318" s="34"/>
-      <c r="B318" s="33"/>
+      <c r="A318" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B318" s="60"/>
       <c r="C318" s="70"/>
       <c r="D318" s="70"/>
       <c r="E318" s="70"/>
       <c r="F318" s="70"/>
       <c r="G318" s="70"/>
       <c r="H318" s="70"/>
       <c r="I318" s="70"/>
       <c r="J318" s="70"/>
       <c r="K318" s="70"/>
       <c r="L318" s="70"/>
       <c r="M318" s="70"/>
       <c r="N318" s="70"/>
       <c r="O318" s="70"/>
     </row>
     <row r="319" spans="1:15" s="1" customFormat="1">
-      <c r="A319" s="34"/>
-[...11 lines deleted...]
-      <c r="M319" s="70"/>
+      <c r="A319" s="106" t="s">
+        <v>3</v>
+      </c>
+      <c r="B319" s="106"/>
+      <c r="C319" s="106"/>
+      <c r="D319" s="106"/>
+      <c r="E319" s="106"/>
+      <c r="F319" s="106"/>
+      <c r="G319" s="106"/>
+      <c r="H319" s="106"/>
+      <c r="I319" s="106"/>
+      <c r="J319" s="106"/>
+      <c r="K319" s="106"/>
+      <c r="L319" s="106"/>
+      <c r="M319" s="106"/>
       <c r="N319" s="70"/>
       <c r="O319" s="70"/>
     </row>
     <row r="320" spans="1:15" s="1" customFormat="1">
       <c r="A320" s="34"/>
       <c r="B320" s="33"/>
       <c r="C320" s="70"/>
       <c r="D320" s="70"/>
       <c r="E320" s="70"/>
       <c r="F320" s="70"/>
       <c r="G320" s="70"/>
       <c r="H320" s="70"/>
       <c r="I320" s="70"/>
       <c r="J320" s="70"/>
       <c r="K320" s="70"/>
       <c r="L320" s="70"/>
       <c r="M320" s="70"/>
       <c r="N320" s="70"/>
       <c r="O320" s="70"/>
     </row>
     <row r="321" spans="1:15" s="1" customFormat="1">
       <c r="A321" s="34"/>
       <c r="B321" s="33"/>
       <c r="C321" s="70"/>
       <c r="D321" s="70"/>
@@ -30701,149 +31557,149 @@
       <c r="K321" s="70"/>
       <c r="L321" s="70"/>
       <c r="M321" s="70"/>
       <c r="N321" s="70"/>
       <c r="O321" s="70"/>
     </row>
     <row r="322" spans="1:15" s="1" customFormat="1">
       <c r="A322" s="34"/>
       <c r="B322" s="33"/>
       <c r="C322" s="70"/>
       <c r="D322" s="70"/>
       <c r="E322" s="70"/>
       <c r="F322" s="70"/>
       <c r="G322" s="70"/>
       <c r="H322" s="70"/>
       <c r="I322" s="70"/>
       <c r="J322" s="70"/>
       <c r="K322" s="70"/>
       <c r="L322" s="70"/>
       <c r="M322" s="70"/>
       <c r="N322" s="70"/>
       <c r="O322" s="70"/>
     </row>
     <row r="323" spans="1:15" s="1" customFormat="1">
       <c r="A323" s="34"/>
-      <c r="B323" s="33"/>
+      <c r="B323" s="61"/>
       <c r="C323" s="70"/>
       <c r="D323" s="70"/>
       <c r="E323" s="70"/>
       <c r="F323" s="70"/>
       <c r="G323" s="70"/>
       <c r="H323" s="70"/>
       <c r="I323" s="70"/>
       <c r="J323" s="70"/>
       <c r="K323" s="70"/>
       <c r="L323" s="70"/>
       <c r="M323" s="70"/>
       <c r="N323" s="70"/>
       <c r="O323" s="70"/>
     </row>
     <row r="324" spans="1:15" s="1" customFormat="1">
       <c r="A324" s="34"/>
-      <c r="B324" s="33"/>
+      <c r="B324" s="61"/>
       <c r="C324" s="70"/>
       <c r="D324" s="70"/>
       <c r="E324" s="70"/>
       <c r="F324" s="70"/>
       <c r="G324" s="70"/>
       <c r="H324" s="70"/>
       <c r="I324" s="70"/>
       <c r="J324" s="70"/>
       <c r="K324" s="70"/>
       <c r="L324" s="70"/>
       <c r="M324" s="70"/>
       <c r="N324" s="70"/>
       <c r="O324" s="70"/>
     </row>
     <row r="325" spans="1:15" s="1" customFormat="1">
       <c r="A325" s="34"/>
       <c r="B325" s="33"/>
       <c r="C325" s="70"/>
       <c r="D325" s="70"/>
       <c r="E325" s="70"/>
       <c r="F325" s="70"/>
       <c r="G325" s="70"/>
       <c r="H325" s="70"/>
       <c r="I325" s="70"/>
       <c r="J325" s="70"/>
       <c r="K325" s="70"/>
       <c r="L325" s="70"/>
       <c r="M325" s="70"/>
       <c r="N325" s="70"/>
       <c r="O325" s="70"/>
     </row>
     <row r="326" spans="1:15" s="1" customFormat="1">
       <c r="A326" s="34"/>
       <c r="B326" s="33"/>
       <c r="C326" s="70"/>
       <c r="D326" s="70"/>
       <c r="E326" s="70"/>
       <c r="F326" s="70"/>
       <c r="G326" s="70"/>
       <c r="H326" s="70"/>
       <c r="I326" s="70"/>
       <c r="J326" s="70"/>
       <c r="K326" s="70"/>
       <c r="L326" s="70"/>
       <c r="M326" s="70"/>
       <c r="N326" s="70"/>
       <c r="O326" s="70"/>
     </row>
     <row r="327" spans="1:15" s="1" customFormat="1">
-      <c r="A327" s="34"/>
-      <c r="B327" s="33"/>
+      <c r="A327" s="47"/>
+      <c r="B327" s="48"/>
       <c r="C327" s="70"/>
       <c r="D327" s="70"/>
       <c r="E327" s="70"/>
       <c r="F327" s="70"/>
       <c r="G327" s="70"/>
       <c r="H327" s="70"/>
       <c r="I327" s="70"/>
       <c r="J327" s="70"/>
       <c r="K327" s="70"/>
       <c r="L327" s="70"/>
       <c r="M327" s="70"/>
       <c r="N327" s="70"/>
       <c r="O327" s="70"/>
     </row>
-    <row r="328" spans="1:15" s="1" customFormat="1">
-[...14 lines deleted...]
-      <c r="O328" s="70"/>
+    <row r="328" spans="1:15" s="38" customFormat="1">
+      <c r="A328" s="62"/>
+      <c r="B328" s="63"/>
+      <c r="C328" s="71"/>
+      <c r="D328" s="71"/>
+      <c r="E328" s="71"/>
+      <c r="F328" s="71"/>
+      <c r="G328" s="71"/>
+      <c r="H328" s="71"/>
+      <c r="I328" s="71"/>
+      <c r="J328" s="71"/>
+      <c r="K328" s="71"/>
+      <c r="L328" s="71"/>
+      <c r="M328" s="71"/>
+      <c r="N328" s="71"/>
+      <c r="O328" s="71"/>
     </row>
     <row r="329" spans="1:15" s="1" customFormat="1">
       <c r="A329" s="34"/>
       <c r="B329" s="33"/>
       <c r="C329" s="70"/>
       <c r="D329" s="70"/>
       <c r="E329" s="70"/>
       <c r="F329" s="70"/>
       <c r="G329" s="70"/>
       <c r="H329" s="70"/>
       <c r="I329" s="70"/>
       <c r="J329" s="70"/>
       <c r="K329" s="70"/>
       <c r="L329" s="70"/>
       <c r="M329" s="70"/>
       <c r="N329" s="70"/>
       <c r="O329" s="70"/>
     </row>
     <row r="330" spans="1:15" s="1" customFormat="1">
       <c r="A330" s="34"/>
       <c r="B330" s="33"/>
       <c r="C330" s="70"/>
       <c r="D330" s="70"/>
       <c r="E330" s="70"/>
       <c r="F330" s="70"/>
@@ -30853,69 +31709,69 @@
       <c r="J330" s="70"/>
       <c r="K330" s="70"/>
       <c r="L330" s="70"/>
       <c r="M330" s="70"/>
       <c r="N330" s="70"/>
       <c r="O330" s="70"/>
     </row>
     <row r="331" spans="1:15" s="1" customFormat="1">
       <c r="A331" s="34"/>
       <c r="B331" s="33"/>
       <c r="C331" s="70"/>
       <c r="D331" s="70"/>
       <c r="E331" s="70"/>
       <c r="F331" s="70"/>
       <c r="G331" s="70"/>
       <c r="H331" s="70"/>
       <c r="I331" s="70"/>
       <c r="J331" s="70"/>
       <c r="K331" s="70"/>
       <c r="L331" s="70"/>
       <c r="M331" s="70"/>
       <c r="N331" s="70"/>
       <c r="O331" s="70"/>
     </row>
     <row r="332" spans="1:15" s="1" customFormat="1">
-      <c r="A332" s="47"/>
-      <c r="B332" s="48"/>
+      <c r="A332" s="34"/>
+      <c r="B332" s="33"/>
       <c r="C332" s="70"/>
       <c r="D332" s="70"/>
       <c r="E332" s="70"/>
       <c r="F332" s="70"/>
       <c r="G332" s="70"/>
       <c r="H332" s="70"/>
       <c r="I332" s="70"/>
       <c r="J332" s="70"/>
       <c r="K332" s="70"/>
       <c r="L332" s="70"/>
       <c r="M332" s="70"/>
       <c r="N332" s="70"/>
       <c r="O332" s="70"/>
     </row>
     <row r="333" spans="1:15" s="1" customFormat="1">
-      <c r="A333" s="50"/>
-      <c r="B333" s="64"/>
+      <c r="A333" s="34"/>
+      <c r="B333" s="33"/>
       <c r="C333" s="70"/>
       <c r="D333" s="70"/>
       <c r="E333" s="70"/>
       <c r="F333" s="70"/>
       <c r="G333" s="70"/>
       <c r="H333" s="70"/>
       <c r="I333" s="70"/>
       <c r="J333" s="70"/>
       <c r="K333" s="70"/>
       <c r="L333" s="70"/>
       <c r="M333" s="70"/>
       <c r="N333" s="70"/>
       <c r="O333" s="70"/>
     </row>
     <row r="334" spans="1:15" s="1" customFormat="1">
       <c r="A334" s="34"/>
       <c r="B334" s="33"/>
       <c r="C334" s="70"/>
       <c r="D334" s="70"/>
       <c r="E334" s="70"/>
       <c r="F334" s="70"/>
       <c r="G334" s="70"/>
       <c r="H334" s="70"/>
       <c r="I334" s="70"/>
       <c r="J334" s="70"/>
@@ -31108,69 +31964,69 @@
       <c r="J345" s="70"/>
       <c r="K345" s="70"/>
       <c r="L345" s="70"/>
       <c r="M345" s="70"/>
       <c r="N345" s="70"/>
       <c r="O345" s="70"/>
     </row>
     <row r="346" spans="1:15" s="1" customFormat="1">
       <c r="A346" s="34"/>
       <c r="B346" s="33"/>
       <c r="C346" s="70"/>
       <c r="D346" s="70"/>
       <c r="E346" s="70"/>
       <c r="F346" s="70"/>
       <c r="G346" s="70"/>
       <c r="H346" s="70"/>
       <c r="I346" s="70"/>
       <c r="J346" s="70"/>
       <c r="K346" s="70"/>
       <c r="L346" s="70"/>
       <c r="M346" s="70"/>
       <c r="N346" s="70"/>
       <c r="O346" s="70"/>
     </row>
     <row r="347" spans="1:15" s="1" customFormat="1">
-      <c r="A347" s="34"/>
-      <c r="B347" s="33"/>
+      <c r="A347" s="47"/>
+      <c r="B347" s="48"/>
       <c r="C347" s="70"/>
       <c r="D347" s="70"/>
       <c r="E347" s="70"/>
       <c r="F347" s="70"/>
       <c r="G347" s="70"/>
       <c r="H347" s="70"/>
       <c r="I347" s="70"/>
       <c r="J347" s="70"/>
       <c r="K347" s="70"/>
       <c r="L347" s="70"/>
       <c r="M347" s="70"/>
       <c r="N347" s="70"/>
       <c r="O347" s="70"/>
     </row>
     <row r="348" spans="1:15" s="1" customFormat="1">
-      <c r="A348" s="34"/>
-      <c r="B348" s="33"/>
+      <c r="A348" s="50"/>
+      <c r="B348" s="64"/>
       <c r="C348" s="70"/>
       <c r="D348" s="70"/>
       <c r="E348" s="70"/>
       <c r="F348" s="70"/>
       <c r="G348" s="70"/>
       <c r="H348" s="70"/>
       <c r="I348" s="70"/>
       <c r="J348" s="70"/>
       <c r="K348" s="70"/>
       <c r="L348" s="70"/>
       <c r="M348" s="70"/>
       <c r="N348" s="70"/>
       <c r="O348" s="70"/>
     </row>
     <row r="349" spans="1:15" s="1" customFormat="1">
       <c r="A349" s="34"/>
       <c r="B349" s="33"/>
       <c r="C349" s="70"/>
       <c r="D349" s="70"/>
       <c r="E349" s="70"/>
       <c r="F349" s="70"/>
       <c r="G349" s="70"/>
       <c r="H349" s="70"/>
       <c r="I349" s="70"/>
       <c r="J349" s="70"/>
@@ -31244,324 +32100,324 @@
       <c r="J353" s="70"/>
       <c r="K353" s="70"/>
       <c r="L353" s="70"/>
       <c r="M353" s="70"/>
       <c r="N353" s="70"/>
       <c r="O353" s="70"/>
     </row>
     <row r="354" spans="1:15" s="1" customFormat="1">
       <c r="A354" s="34"/>
       <c r="B354" s="33"/>
       <c r="C354" s="70"/>
       <c r="D354" s="70"/>
       <c r="E354" s="70"/>
       <c r="F354" s="70"/>
       <c r="G354" s="70"/>
       <c r="H354" s="70"/>
       <c r="I354" s="70"/>
       <c r="J354" s="70"/>
       <c r="K354" s="70"/>
       <c r="L354" s="70"/>
       <c r="M354" s="70"/>
       <c r="N354" s="70"/>
       <c r="O354" s="70"/>
     </row>
     <row r="355" spans="1:15" s="1" customFormat="1">
-      <c r="A355" s="47"/>
-      <c r="B355" s="48"/>
+      <c r="A355" s="34"/>
+      <c r="B355" s="33"/>
       <c r="C355" s="70"/>
       <c r="D355" s="70"/>
       <c r="E355" s="70"/>
       <c r="F355" s="70"/>
       <c r="G355" s="70"/>
       <c r="H355" s="70"/>
       <c r="I355" s="70"/>
       <c r="J355" s="70"/>
       <c r="K355" s="70"/>
       <c r="L355" s="70"/>
       <c r="M355" s="70"/>
       <c r="N355" s="70"/>
       <c r="O355" s="70"/>
     </row>
     <row r="356" spans="1:15" s="1" customFormat="1">
-      <c r="A356" s="65"/>
-      <c r="B356" s="64"/>
+      <c r="A356" s="34"/>
+      <c r="B356" s="33"/>
       <c r="C356" s="70"/>
       <c r="D356" s="70"/>
       <c r="E356" s="70"/>
       <c r="F356" s="70"/>
       <c r="G356" s="70"/>
       <c r="H356" s="70"/>
       <c r="I356" s="70"/>
       <c r="J356" s="70"/>
       <c r="K356" s="70"/>
       <c r="L356" s="70"/>
       <c r="M356" s="70"/>
       <c r="N356" s="70"/>
       <c r="O356" s="70"/>
     </row>
     <row r="357" spans="1:15" s="1" customFormat="1">
-      <c r="A357" s="53"/>
+      <c r="A357" s="34"/>
       <c r="B357" s="33"/>
       <c r="C357" s="70"/>
       <c r="D357" s="70"/>
       <c r="E357" s="70"/>
       <c r="F357" s="70"/>
       <c r="G357" s="70"/>
       <c r="H357" s="70"/>
       <c r="I357" s="70"/>
       <c r="J357" s="70"/>
       <c r="K357" s="70"/>
       <c r="L357" s="70"/>
       <c r="M357" s="70"/>
       <c r="N357" s="70"/>
       <c r="O357" s="70"/>
     </row>
     <row r="358" spans="1:15" s="1" customFormat="1">
-      <c r="A358" s="53"/>
+      <c r="A358" s="34"/>
       <c r="B358" s="33"/>
       <c r="C358" s="70"/>
       <c r="D358" s="70"/>
       <c r="E358" s="70"/>
       <c r="F358" s="70"/>
       <c r="G358" s="70"/>
       <c r="H358" s="70"/>
       <c r="I358" s="70"/>
       <c r="J358" s="70"/>
       <c r="K358" s="70"/>
       <c r="L358" s="70"/>
       <c r="M358" s="70"/>
       <c r="N358" s="70"/>
       <c r="O358" s="70"/>
     </row>
     <row r="359" spans="1:15" s="1" customFormat="1">
-      <c r="A359" s="53"/>
+      <c r="A359" s="34"/>
       <c r="B359" s="33"/>
       <c r="C359" s="70"/>
       <c r="D359" s="70"/>
       <c r="E359" s="70"/>
       <c r="F359" s="70"/>
       <c r="G359" s="70"/>
       <c r="H359" s="70"/>
       <c r="I359" s="70"/>
       <c r="J359" s="70"/>
       <c r="K359" s="70"/>
       <c r="L359" s="70"/>
       <c r="M359" s="70"/>
       <c r="N359" s="70"/>
       <c r="O359" s="70"/>
     </row>
     <row r="360" spans="1:15" s="1" customFormat="1">
-      <c r="A360" s="53"/>
+      <c r="A360" s="34"/>
       <c r="B360" s="33"/>
       <c r="C360" s="70"/>
       <c r="D360" s="70"/>
       <c r="E360" s="70"/>
       <c r="F360" s="70"/>
       <c r="G360" s="70"/>
       <c r="H360" s="70"/>
       <c r="I360" s="70"/>
       <c r="J360" s="70"/>
       <c r="K360" s="70"/>
       <c r="L360" s="70"/>
       <c r="M360" s="70"/>
       <c r="N360" s="70"/>
       <c r="O360" s="70"/>
     </row>
     <row r="361" spans="1:15" s="1" customFormat="1">
-      <c r="A361" s="53"/>
+      <c r="A361" s="34"/>
       <c r="B361" s="33"/>
       <c r="C361" s="70"/>
       <c r="D361" s="70"/>
       <c r="E361" s="70"/>
       <c r="F361" s="70"/>
       <c r="G361" s="70"/>
       <c r="H361" s="70"/>
       <c r="I361" s="70"/>
       <c r="J361" s="70"/>
       <c r="K361" s="70"/>
       <c r="L361" s="70"/>
       <c r="M361" s="70"/>
       <c r="N361" s="70"/>
       <c r="O361" s="70"/>
     </row>
     <row r="362" spans="1:15" s="1" customFormat="1">
-      <c r="A362" s="53"/>
+      <c r="A362" s="34"/>
       <c r="B362" s="33"/>
       <c r="C362" s="70"/>
       <c r="D362" s="70"/>
       <c r="E362" s="70"/>
       <c r="F362" s="70"/>
       <c r="G362" s="70"/>
       <c r="H362" s="70"/>
       <c r="I362" s="70"/>
       <c r="J362" s="70"/>
       <c r="K362" s="70"/>
       <c r="L362" s="70"/>
       <c r="M362" s="70"/>
       <c r="N362" s="70"/>
       <c r="O362" s="70"/>
     </row>
     <row r="363" spans="1:15" s="1" customFormat="1">
-      <c r="A363" s="53"/>
+      <c r="A363" s="34"/>
       <c r="B363" s="33"/>
       <c r="C363" s="70"/>
       <c r="D363" s="70"/>
       <c r="E363" s="70"/>
       <c r="F363" s="70"/>
       <c r="G363" s="70"/>
       <c r="H363" s="70"/>
       <c r="I363" s="70"/>
       <c r="J363" s="70"/>
       <c r="K363" s="70"/>
       <c r="L363" s="70"/>
       <c r="M363" s="70"/>
       <c r="N363" s="70"/>
       <c r="O363" s="70"/>
     </row>
     <row r="364" spans="1:15" s="1" customFormat="1">
-      <c r="A364" s="53"/>
+      <c r="A364" s="34"/>
       <c r="B364" s="33"/>
       <c r="C364" s="70"/>
       <c r="D364" s="70"/>
       <c r="E364" s="70"/>
       <c r="F364" s="70"/>
       <c r="G364" s="70"/>
       <c r="H364" s="70"/>
       <c r="I364" s="70"/>
       <c r="J364" s="70"/>
       <c r="K364" s="70"/>
       <c r="L364" s="70"/>
       <c r="M364" s="70"/>
       <c r="N364" s="70"/>
       <c r="O364" s="70"/>
     </row>
     <row r="365" spans="1:15" s="1" customFormat="1">
-      <c r="A365" s="53"/>
+      <c r="A365" s="34"/>
       <c r="B365" s="33"/>
       <c r="C365" s="70"/>
       <c r="D365" s="70"/>
       <c r="E365" s="70"/>
       <c r="F365" s="70"/>
       <c r="G365" s="70"/>
       <c r="H365" s="70"/>
       <c r="I365" s="70"/>
       <c r="J365" s="70"/>
       <c r="K365" s="70"/>
       <c r="L365" s="70"/>
       <c r="M365" s="70"/>
       <c r="N365" s="70"/>
       <c r="O365" s="70"/>
     </row>
     <row r="366" spans="1:15" s="1" customFormat="1">
-      <c r="A366" s="53"/>
+      <c r="A366" s="34"/>
       <c r="B366" s="33"/>
       <c r="C366" s="70"/>
       <c r="D366" s="70"/>
       <c r="E366" s="70"/>
       <c r="F366" s="70"/>
       <c r="G366" s="70"/>
       <c r="H366" s="70"/>
       <c r="I366" s="70"/>
       <c r="J366" s="70"/>
       <c r="K366" s="70"/>
       <c r="L366" s="70"/>
       <c r="M366" s="70"/>
       <c r="N366" s="70"/>
       <c r="O366" s="70"/>
     </row>
     <row r="367" spans="1:15" s="1" customFormat="1">
-      <c r="A367" s="53"/>
+      <c r="A367" s="34"/>
       <c r="B367" s="33"/>
       <c r="C367" s="70"/>
       <c r="D367" s="70"/>
       <c r="E367" s="70"/>
       <c r="F367" s="70"/>
       <c r="G367" s="70"/>
       <c r="H367" s="70"/>
       <c r="I367" s="70"/>
       <c r="J367" s="70"/>
       <c r="K367" s="70"/>
       <c r="L367" s="70"/>
       <c r="M367" s="70"/>
       <c r="N367" s="70"/>
       <c r="O367" s="70"/>
     </row>
     <row r="368" spans="1:15" s="1" customFormat="1">
-      <c r="A368" s="53"/>
+      <c r="A368" s="34"/>
       <c r="B368" s="33"/>
       <c r="C368" s="70"/>
       <c r="D368" s="70"/>
       <c r="E368" s="70"/>
       <c r="F368" s="70"/>
       <c r="G368" s="70"/>
       <c r="H368" s="70"/>
       <c r="I368" s="70"/>
       <c r="J368" s="70"/>
       <c r="K368" s="70"/>
       <c r="L368" s="70"/>
       <c r="M368" s="70"/>
       <c r="N368" s="70"/>
       <c r="O368" s="70"/>
     </row>
     <row r="369" spans="1:15" s="1" customFormat="1">
-      <c r="A369" s="53"/>
+      <c r="A369" s="34"/>
       <c r="B369" s="33"/>
       <c r="C369" s="70"/>
       <c r="D369" s="70"/>
       <c r="E369" s="70"/>
       <c r="F369" s="70"/>
       <c r="G369" s="70"/>
       <c r="H369" s="70"/>
       <c r="I369" s="70"/>
       <c r="J369" s="70"/>
       <c r="K369" s="70"/>
       <c r="L369" s="70"/>
       <c r="M369" s="70"/>
       <c r="N369" s="70"/>
       <c r="O369" s="70"/>
     </row>
     <row r="370" spans="1:15" s="1" customFormat="1">
-      <c r="A370" s="53"/>
-      <c r="B370" s="33"/>
+      <c r="A370" s="47"/>
+      <c r="B370" s="48"/>
       <c r="C370" s="70"/>
       <c r="D370" s="70"/>
       <c r="E370" s="70"/>
       <c r="F370" s="70"/>
       <c r="G370" s="70"/>
       <c r="H370" s="70"/>
       <c r="I370" s="70"/>
       <c r="J370" s="70"/>
       <c r="K370" s="70"/>
       <c r="L370" s="70"/>
       <c r="M370" s="70"/>
       <c r="N370" s="70"/>
       <c r="O370" s="70"/>
     </row>
     <row r="371" spans="1:15" s="1" customFormat="1">
-      <c r="A371" s="53"/>
-      <c r="B371" s="33"/>
+      <c r="A371" s="65"/>
+      <c r="B371" s="64"/>
       <c r="C371" s="70"/>
       <c r="D371" s="70"/>
       <c r="E371" s="70"/>
       <c r="F371" s="70"/>
       <c r="G371" s="70"/>
       <c r="H371" s="70"/>
       <c r="I371" s="70"/>
       <c r="J371" s="70"/>
       <c r="K371" s="70"/>
       <c r="L371" s="70"/>
       <c r="M371" s="70"/>
       <c r="N371" s="70"/>
       <c r="O371" s="70"/>
     </row>
     <row r="372" spans="1:15" s="1" customFormat="1">
       <c r="A372" s="53"/>
       <c r="B372" s="33"/>
       <c r="C372" s="70"/>
       <c r="D372" s="70"/>
       <c r="E372" s="70"/>
       <c r="F372" s="70"/>
       <c r="G372" s="70"/>
       <c r="H372" s="70"/>
       <c r="I372" s="70"/>
       <c r="J372" s="70"/>
@@ -31635,69 +32491,69 @@
       <c r="J376" s="70"/>
       <c r="K376" s="70"/>
       <c r="L376" s="70"/>
       <c r="M376" s="70"/>
       <c r="N376" s="70"/>
       <c r="O376" s="70"/>
     </row>
     <row r="377" spans="1:15" s="1" customFormat="1">
       <c r="A377" s="53"/>
       <c r="B377" s="33"/>
       <c r="C377" s="70"/>
       <c r="D377" s="70"/>
       <c r="E377" s="70"/>
       <c r="F377" s="70"/>
       <c r="G377" s="70"/>
       <c r="H377" s="70"/>
       <c r="I377" s="70"/>
       <c r="J377" s="70"/>
       <c r="K377" s="70"/>
       <c r="L377" s="70"/>
       <c r="M377" s="70"/>
       <c r="N377" s="70"/>
       <c r="O377" s="70"/>
     </row>
     <row r="378" spans="1:15" s="1" customFormat="1">
-      <c r="A378" s="47"/>
-      <c r="B378" s="48"/>
+      <c r="A378" s="53"/>
+      <c r="B378" s="33"/>
       <c r="C378" s="70"/>
       <c r="D378" s="70"/>
       <c r="E378" s="70"/>
       <c r="F378" s="70"/>
       <c r="G378" s="70"/>
       <c r="H378" s="70"/>
       <c r="I378" s="70"/>
       <c r="J378" s="70"/>
       <c r="K378" s="70"/>
       <c r="L378" s="70"/>
       <c r="M378" s="70"/>
       <c r="N378" s="70"/>
       <c r="O378" s="70"/>
     </row>
     <row r="379" spans="1:15" s="1" customFormat="1">
-      <c r="A379" s="66"/>
-      <c r="B379" s="64"/>
+      <c r="A379" s="53"/>
+      <c r="B379" s="33"/>
       <c r="C379" s="70"/>
       <c r="D379" s="70"/>
       <c r="E379" s="70"/>
       <c r="F379" s="70"/>
       <c r="G379" s="70"/>
       <c r="H379" s="70"/>
       <c r="I379" s="70"/>
       <c r="J379" s="70"/>
       <c r="K379" s="70"/>
       <c r="L379" s="70"/>
       <c r="M379" s="70"/>
       <c r="N379" s="70"/>
       <c r="O379" s="70"/>
     </row>
     <row r="380" spans="1:15" s="1" customFormat="1">
       <c r="A380" s="53"/>
       <c r="B380" s="33"/>
       <c r="C380" s="70"/>
       <c r="D380" s="70"/>
       <c r="E380" s="70"/>
       <c r="F380" s="70"/>
       <c r="G380" s="70"/>
       <c r="H380" s="70"/>
       <c r="I380" s="70"/>
       <c r="J380" s="70"/>
@@ -31890,69 +32746,69 @@
       <c r="J391" s="70"/>
       <c r="K391" s="70"/>
       <c r="L391" s="70"/>
       <c r="M391" s="70"/>
       <c r="N391" s="70"/>
       <c r="O391" s="70"/>
     </row>
     <row r="392" spans="1:15" s="1" customFormat="1">
       <c r="A392" s="53"/>
       <c r="B392" s="33"/>
       <c r="C392" s="70"/>
       <c r="D392" s="70"/>
       <c r="E392" s="70"/>
       <c r="F392" s="70"/>
       <c r="G392" s="70"/>
       <c r="H392" s="70"/>
       <c r="I392" s="70"/>
       <c r="J392" s="70"/>
       <c r="K392" s="70"/>
       <c r="L392" s="70"/>
       <c r="M392" s="70"/>
       <c r="N392" s="70"/>
       <c r="O392" s="70"/>
     </row>
     <row r="393" spans="1:15" s="1" customFormat="1">
-      <c r="A393" s="53"/>
-      <c r="B393" s="33"/>
+      <c r="A393" s="47"/>
+      <c r="B393" s="48"/>
       <c r="C393" s="70"/>
       <c r="D393" s="70"/>
       <c r="E393" s="70"/>
       <c r="F393" s="70"/>
       <c r="G393" s="70"/>
       <c r="H393" s="70"/>
       <c r="I393" s="70"/>
       <c r="J393" s="70"/>
       <c r="K393" s="70"/>
       <c r="L393" s="70"/>
       <c r="M393" s="70"/>
       <c r="N393" s="70"/>
       <c r="O393" s="70"/>
     </row>
     <row r="394" spans="1:15" s="1" customFormat="1">
-      <c r="A394" s="53"/>
-      <c r="B394" s="33"/>
+      <c r="A394" s="66"/>
+      <c r="B394" s="64"/>
       <c r="C394" s="70"/>
       <c r="D394" s="70"/>
       <c r="E394" s="70"/>
       <c r="F394" s="70"/>
       <c r="G394" s="70"/>
       <c r="H394" s="70"/>
       <c r="I394" s="70"/>
       <c r="J394" s="70"/>
       <c r="K394" s="70"/>
       <c r="L394" s="70"/>
       <c r="M394" s="70"/>
       <c r="N394" s="70"/>
       <c r="O394" s="70"/>
     </row>
     <row r="395" spans="1:15" s="1" customFormat="1">
       <c r="A395" s="53"/>
       <c r="B395" s="33"/>
       <c r="C395" s="70"/>
       <c r="D395" s="70"/>
       <c r="E395" s="70"/>
       <c r="F395" s="70"/>
       <c r="G395" s="70"/>
       <c r="H395" s="70"/>
       <c r="I395" s="70"/>
       <c r="J395" s="70"/>
@@ -31975,69 +32831,69 @@
       <c r="J396" s="70"/>
       <c r="K396" s="70"/>
       <c r="L396" s="70"/>
       <c r="M396" s="70"/>
       <c r="N396" s="70"/>
       <c r="O396" s="70"/>
     </row>
     <row r="397" spans="1:15" s="1" customFormat="1">
       <c r="A397" s="53"/>
       <c r="B397" s="33"/>
       <c r="C397" s="70"/>
       <c r="D397" s="70"/>
       <c r="E397" s="70"/>
       <c r="F397" s="70"/>
       <c r="G397" s="70"/>
       <c r="H397" s="70"/>
       <c r="I397" s="70"/>
       <c r="J397" s="70"/>
       <c r="K397" s="70"/>
       <c r="L397" s="70"/>
       <c r="M397" s="70"/>
       <c r="N397" s="70"/>
       <c r="O397" s="70"/>
     </row>
     <row r="398" spans="1:15" s="1" customFormat="1">
-      <c r="A398" s="67"/>
-      <c r="B398" s="48"/>
+      <c r="A398" s="53"/>
+      <c r="B398" s="33"/>
       <c r="C398" s="70"/>
       <c r="D398" s="70"/>
       <c r="E398" s="70"/>
       <c r="F398" s="70"/>
       <c r="G398" s="70"/>
       <c r="H398" s="70"/>
       <c r="I398" s="70"/>
       <c r="J398" s="70"/>
       <c r="K398" s="70"/>
       <c r="L398" s="70"/>
       <c r="M398" s="70"/>
       <c r="N398" s="70"/>
       <c r="O398" s="70"/>
     </row>
     <row r="399" spans="1:15" s="1" customFormat="1">
-      <c r="A399" s="65"/>
-      <c r="B399" s="64"/>
+      <c r="A399" s="53"/>
+      <c r="B399" s="33"/>
       <c r="C399" s="70"/>
       <c r="D399" s="70"/>
       <c r="E399" s="70"/>
       <c r="F399" s="70"/>
       <c r="G399" s="70"/>
       <c r="H399" s="70"/>
       <c r="I399" s="70"/>
       <c r="J399" s="70"/>
       <c r="K399" s="70"/>
       <c r="L399" s="70"/>
       <c r="M399" s="70"/>
       <c r="N399" s="70"/>
       <c r="O399" s="70"/>
     </row>
     <row r="400" spans="1:15" s="1" customFormat="1">
       <c r="A400" s="53"/>
       <c r="B400" s="33"/>
       <c r="C400" s="70"/>
       <c r="D400" s="70"/>
       <c r="E400" s="70"/>
       <c r="F400" s="70"/>
       <c r="G400" s="70"/>
       <c r="H400" s="70"/>
       <c r="I400" s="70"/>
       <c r="J400" s="70"/>
@@ -32095,51 +32951,51 @@
       <c r="K403" s="70"/>
       <c r="L403" s="70"/>
       <c r="M403" s="70"/>
       <c r="N403" s="70"/>
       <c r="O403" s="70"/>
     </row>
     <row r="404" spans="1:15" s="1" customFormat="1">
       <c r="A404" s="53"/>
       <c r="B404" s="33"/>
       <c r="C404" s="70"/>
       <c r="D404" s="70"/>
       <c r="E404" s="70"/>
       <c r="F404" s="70"/>
       <c r="G404" s="70"/>
       <c r="H404" s="70"/>
       <c r="I404" s="70"/>
       <c r="J404" s="70"/>
       <c r="K404" s="70"/>
       <c r="L404" s="70"/>
       <c r="M404" s="70"/>
       <c r="N404" s="70"/>
       <c r="O404" s="70"/>
     </row>
     <row r="405" spans="1:15" s="1" customFormat="1">
       <c r="A405" s="53"/>
-      <c r="B405" s="61"/>
+      <c r="B405" s="33"/>
       <c r="C405" s="70"/>
       <c r="D405" s="70"/>
       <c r="E405" s="70"/>
       <c r="F405" s="70"/>
       <c r="G405" s="70"/>
       <c r="H405" s="70"/>
       <c r="I405" s="70"/>
       <c r="J405" s="70"/>
       <c r="K405" s="70"/>
       <c r="L405" s="70"/>
       <c r="M405" s="70"/>
       <c r="N405" s="70"/>
       <c r="O405" s="70"/>
     </row>
     <row r="406" spans="1:15" s="1" customFormat="1">
       <c r="A406" s="53"/>
       <c r="B406" s="33"/>
       <c r="C406" s="70"/>
       <c r="D406" s="70"/>
       <c r="E406" s="70"/>
       <c r="F406" s="70"/>
       <c r="G406" s="70"/>
       <c r="H406" s="70"/>
       <c r="I406" s="70"/>
       <c r="J406" s="70"/>
@@ -32180,340 +33036,340 @@
       <c r="K408" s="70"/>
       <c r="L408" s="70"/>
       <c r="M408" s="70"/>
       <c r="N408" s="70"/>
       <c r="O408" s="70"/>
     </row>
     <row r="409" spans="1:15" s="1" customFormat="1">
       <c r="A409" s="53"/>
       <c r="B409" s="33"/>
       <c r="C409" s="70"/>
       <c r="D409" s="70"/>
       <c r="E409" s="70"/>
       <c r="F409" s="70"/>
       <c r="G409" s="70"/>
       <c r="H409" s="70"/>
       <c r="I409" s="70"/>
       <c r="J409" s="70"/>
       <c r="K409" s="70"/>
       <c r="L409" s="70"/>
       <c r="M409" s="70"/>
       <c r="N409" s="70"/>
       <c r="O409" s="70"/>
     </row>
     <row r="410" spans="1:15" s="1" customFormat="1">
       <c r="A410" s="53"/>
-      <c r="B410" s="61"/>
+      <c r="B410" s="33"/>
       <c r="C410" s="70"/>
       <c r="D410" s="70"/>
       <c r="E410" s="70"/>
       <c r="F410" s="70"/>
       <c r="G410" s="70"/>
       <c r="H410" s="70"/>
       <c r="I410" s="70"/>
       <c r="J410" s="70"/>
       <c r="K410" s="70"/>
       <c r="L410" s="70"/>
       <c r="M410" s="70"/>
       <c r="N410" s="70"/>
       <c r="O410" s="70"/>
     </row>
-    <row r="411" spans="1:15">
-[...14 lines deleted...]
-      <c r="O411" s="72"/>
+    <row r="411" spans="1:15" s="1" customFormat="1">
+      <c r="A411" s="53"/>
+      <c r="B411" s="33"/>
+      <c r="C411" s="70"/>
+      <c r="D411" s="70"/>
+      <c r="E411" s="70"/>
+      <c r="F411" s="70"/>
+      <c r="G411" s="70"/>
+      <c r="H411" s="70"/>
+      <c r="I411" s="70"/>
+      <c r="J411" s="70"/>
+      <c r="K411" s="70"/>
+      <c r="L411" s="70"/>
+      <c r="M411" s="70"/>
+      <c r="N411" s="70"/>
+      <c r="O411" s="70"/>
     </row>
     <row r="412" spans="1:15" s="1" customFormat="1">
-      <c r="A412" s="50"/>
-      <c r="B412" s="64"/>
+      <c r="A412" s="53"/>
+      <c r="B412" s="33"/>
       <c r="C412" s="70"/>
       <c r="D412" s="70"/>
       <c r="E412" s="70"/>
       <c r="F412" s="70"/>
       <c r="G412" s="70"/>
       <c r="H412" s="70"/>
       <c r="I412" s="70"/>
       <c r="J412" s="70"/>
       <c r="K412" s="70"/>
       <c r="L412" s="70"/>
       <c r="M412" s="70"/>
       <c r="N412" s="70"/>
       <c r="O412" s="70"/>
     </row>
     <row r="413" spans="1:15" s="1" customFormat="1">
-      <c r="A413" s="34"/>
-      <c r="B413" s="33"/>
+      <c r="A413" s="67"/>
+      <c r="B413" s="48"/>
       <c r="C413" s="70"/>
       <c r="D413" s="70"/>
       <c r="E413" s="70"/>
       <c r="F413" s="70"/>
       <c r="G413" s="70"/>
       <c r="H413" s="70"/>
       <c r="I413" s="70"/>
       <c r="J413" s="70"/>
       <c r="K413" s="70"/>
       <c r="L413" s="70"/>
       <c r="M413" s="70"/>
       <c r="N413" s="70"/>
       <c r="O413" s="70"/>
     </row>
     <row r="414" spans="1:15" s="1" customFormat="1">
-      <c r="A414" s="34"/>
-      <c r="B414" s="33"/>
+      <c r="A414" s="65"/>
+      <c r="B414" s="64"/>
       <c r="C414" s="70"/>
       <c r="D414" s="70"/>
       <c r="E414" s="70"/>
       <c r="F414" s="70"/>
       <c r="G414" s="70"/>
       <c r="H414" s="70"/>
       <c r="I414" s="70"/>
       <c r="J414" s="70"/>
       <c r="K414" s="70"/>
       <c r="L414" s="70"/>
       <c r="M414" s="70"/>
       <c r="N414" s="70"/>
       <c r="O414" s="70"/>
     </row>
     <row r="415" spans="1:15" s="1" customFormat="1">
-      <c r="A415" s="34"/>
+      <c r="A415" s="53"/>
       <c r="B415" s="33"/>
       <c r="C415" s="70"/>
       <c r="D415" s="70"/>
       <c r="E415" s="70"/>
       <c r="F415" s="70"/>
       <c r="G415" s="70"/>
       <c r="H415" s="70"/>
       <c r="I415" s="70"/>
       <c r="J415" s="70"/>
       <c r="K415" s="70"/>
       <c r="L415" s="70"/>
       <c r="M415" s="70"/>
       <c r="N415" s="70"/>
       <c r="O415" s="70"/>
     </row>
     <row r="416" spans="1:15" s="1" customFormat="1">
-      <c r="A416" s="34"/>
+      <c r="A416" s="53"/>
       <c r="B416" s="33"/>
       <c r="C416" s="70"/>
       <c r="D416" s="70"/>
       <c r="E416" s="70"/>
       <c r="F416" s="70"/>
       <c r="G416" s="70"/>
       <c r="H416" s="70"/>
       <c r="I416" s="70"/>
       <c r="J416" s="70"/>
       <c r="K416" s="70"/>
       <c r="L416" s="70"/>
       <c r="M416" s="70"/>
       <c r="N416" s="70"/>
       <c r="O416" s="70"/>
     </row>
     <row r="417" spans="1:15" s="1" customFormat="1">
-      <c r="A417" s="34"/>
+      <c r="A417" s="53"/>
       <c r="B417" s="33"/>
       <c r="C417" s="70"/>
       <c r="D417" s="70"/>
       <c r="E417" s="70"/>
       <c r="F417" s="70"/>
       <c r="G417" s="70"/>
       <c r="H417" s="70"/>
       <c r="I417" s="70"/>
       <c r="J417" s="70"/>
       <c r="K417" s="70"/>
       <c r="L417" s="70"/>
       <c r="M417" s="70"/>
       <c r="N417" s="70"/>
       <c r="O417" s="70"/>
     </row>
     <row r="418" spans="1:15" s="1" customFormat="1">
-      <c r="A418" s="34"/>
+      <c r="A418" s="53"/>
       <c r="B418" s="33"/>
       <c r="C418" s="70"/>
       <c r="D418" s="70"/>
       <c r="E418" s="70"/>
       <c r="F418" s="70"/>
       <c r="G418" s="70"/>
       <c r="H418" s="70"/>
       <c r="I418" s="70"/>
       <c r="J418" s="70"/>
       <c r="K418" s="70"/>
       <c r="L418" s="70"/>
       <c r="M418" s="70"/>
       <c r="N418" s="70"/>
       <c r="O418" s="70"/>
     </row>
     <row r="419" spans="1:15" s="1" customFormat="1">
-      <c r="A419" s="34"/>
+      <c r="A419" s="53"/>
       <c r="B419" s="33"/>
       <c r="C419" s="70"/>
       <c r="D419" s="70"/>
       <c r="E419" s="70"/>
       <c r="F419" s="70"/>
       <c r="G419" s="70"/>
       <c r="H419" s="70"/>
       <c r="I419" s="70"/>
       <c r="J419" s="70"/>
       <c r="K419" s="70"/>
       <c r="L419" s="70"/>
       <c r="M419" s="70"/>
       <c r="N419" s="70"/>
       <c r="O419" s="70"/>
     </row>
     <row r="420" spans="1:15" s="1" customFormat="1">
-      <c r="A420" s="34"/>
-      <c r="B420" s="33"/>
+      <c r="A420" s="53"/>
+      <c r="B420" s="61"/>
       <c r="C420" s="70"/>
       <c r="D420" s="70"/>
       <c r="E420" s="70"/>
       <c r="F420" s="70"/>
       <c r="G420" s="70"/>
       <c r="H420" s="70"/>
       <c r="I420" s="70"/>
       <c r="J420" s="70"/>
       <c r="K420" s="70"/>
       <c r="L420" s="70"/>
       <c r="M420" s="70"/>
       <c r="N420" s="70"/>
       <c r="O420" s="70"/>
     </row>
     <row r="421" spans="1:15" s="1" customFormat="1">
-      <c r="A421" s="34"/>
+      <c r="A421" s="53"/>
       <c r="B421" s="33"/>
       <c r="C421" s="70"/>
       <c r="D421" s="70"/>
       <c r="E421" s="70"/>
       <c r="F421" s="70"/>
       <c r="G421" s="70"/>
       <c r="H421" s="70"/>
       <c r="I421" s="70"/>
       <c r="J421" s="70"/>
       <c r="K421" s="70"/>
       <c r="L421" s="70"/>
       <c r="M421" s="70"/>
       <c r="N421" s="70"/>
       <c r="O421" s="70"/>
     </row>
     <row r="422" spans="1:15" s="1" customFormat="1">
-      <c r="A422" s="34"/>
+      <c r="A422" s="53"/>
       <c r="B422" s="33"/>
       <c r="C422" s="70"/>
       <c r="D422" s="70"/>
       <c r="E422" s="70"/>
       <c r="F422" s="70"/>
       <c r="G422" s="70"/>
       <c r="H422" s="70"/>
       <c r="I422" s="70"/>
       <c r="J422" s="70"/>
       <c r="K422" s="70"/>
       <c r="L422" s="70"/>
       <c r="M422" s="70"/>
       <c r="N422" s="70"/>
       <c r="O422" s="70"/>
     </row>
     <row r="423" spans="1:15" s="1" customFormat="1">
-      <c r="A423" s="34"/>
+      <c r="A423" s="53"/>
       <c r="B423" s="33"/>
       <c r="C423" s="70"/>
       <c r="D423" s="70"/>
       <c r="E423" s="70"/>
       <c r="F423" s="70"/>
       <c r="G423" s="70"/>
       <c r="H423" s="70"/>
       <c r="I423" s="70"/>
       <c r="J423" s="70"/>
       <c r="K423" s="70"/>
       <c r="L423" s="70"/>
       <c r="M423" s="70"/>
       <c r="N423" s="70"/>
       <c r="O423" s="70"/>
     </row>
     <row r="424" spans="1:15" s="1" customFormat="1">
-      <c r="A424" s="34"/>
+      <c r="A424" s="53"/>
       <c r="B424" s="33"/>
       <c r="C424" s="70"/>
       <c r="D424" s="70"/>
       <c r="E424" s="70"/>
       <c r="F424" s="70"/>
       <c r="G424" s="70"/>
       <c r="H424" s="70"/>
       <c r="I424" s="70"/>
       <c r="J424" s="70"/>
       <c r="K424" s="70"/>
       <c r="L424" s="70"/>
       <c r="M424" s="70"/>
       <c r="N424" s="70"/>
       <c r="O424" s="70"/>
     </row>
     <row r="425" spans="1:15" s="1" customFormat="1">
-      <c r="A425" s="34"/>
-      <c r="B425" s="33"/>
+      <c r="A425" s="53"/>
+      <c r="B425" s="61"/>
       <c r="C425" s="70"/>
       <c r="D425" s="70"/>
       <c r="E425" s="70"/>
       <c r="F425" s="70"/>
       <c r="G425" s="70"/>
       <c r="H425" s="70"/>
       <c r="I425" s="70"/>
       <c r="J425" s="70"/>
       <c r="K425" s="70"/>
       <c r="L425" s="70"/>
       <c r="M425" s="70"/>
       <c r="N425" s="70"/>
       <c r="O425" s="70"/>
     </row>
-    <row r="426" spans="1:15" s="1" customFormat="1">
-[...14 lines deleted...]
-      <c r="O426" s="70"/>
+    <row r="426" spans="1:15">
+      <c r="A426" s="68"/>
+      <c r="B426" s="68"/>
+      <c r="C426" s="72"/>
+      <c r="D426" s="72"/>
+      <c r="E426" s="72"/>
+      <c r="F426" s="72"/>
+      <c r="G426" s="72"/>
+      <c r="H426" s="72"/>
+      <c r="I426" s="72"/>
+      <c r="J426" s="72"/>
+      <c r="K426" s="72"/>
+      <c r="L426" s="72"/>
+      <c r="M426" s="72"/>
+      <c r="N426" s="72"/>
+      <c r="O426" s="72"/>
     </row>
     <row r="427" spans="1:15" s="1" customFormat="1">
-      <c r="A427" s="34"/>
-      <c r="B427" s="33"/>
+      <c r="A427" s="50"/>
+      <c r="B427" s="64"/>
       <c r="C427" s="70"/>
       <c r="D427" s="70"/>
       <c r="E427" s="70"/>
       <c r="F427" s="70"/>
       <c r="G427" s="70"/>
       <c r="H427" s="70"/>
       <c r="I427" s="70"/>
       <c r="J427" s="70"/>
       <c r="K427" s="70"/>
       <c r="L427" s="70"/>
       <c r="M427" s="70"/>
       <c r="N427" s="70"/>
       <c r="O427" s="70"/>
     </row>
     <row r="428" spans="1:15" s="1" customFormat="1">
       <c r="A428" s="34"/>
       <c r="B428" s="33"/>
       <c r="C428" s="70"/>
       <c r="D428" s="70"/>
       <c r="E428" s="70"/>
       <c r="F428" s="70"/>
       <c r="G428" s="70"/>
       <c r="H428" s="70"/>
       <c r="I428" s="70"/>
       <c r="J428" s="70"/>
@@ -32587,324 +33443,324 @@
       <c r="J432" s="70"/>
       <c r="K432" s="70"/>
       <c r="L432" s="70"/>
       <c r="M432" s="70"/>
       <c r="N432" s="70"/>
       <c r="O432" s="70"/>
     </row>
     <row r="433" spans="1:15" s="1" customFormat="1">
       <c r="A433" s="34"/>
       <c r="B433" s="33"/>
       <c r="C433" s="70"/>
       <c r="D433" s="70"/>
       <c r="E433" s="70"/>
       <c r="F433" s="70"/>
       <c r="G433" s="70"/>
       <c r="H433" s="70"/>
       <c r="I433" s="70"/>
       <c r="J433" s="70"/>
       <c r="K433" s="70"/>
       <c r="L433" s="70"/>
       <c r="M433" s="70"/>
       <c r="N433" s="70"/>
       <c r="O433" s="70"/>
     </row>
     <row r="434" spans="1:15" s="1" customFormat="1">
-      <c r="A434" s="47"/>
-      <c r="B434" s="48"/>
+      <c r="A434" s="34"/>
+      <c r="B434" s="33"/>
       <c r="C434" s="70"/>
       <c r="D434" s="70"/>
       <c r="E434" s="70"/>
       <c r="F434" s="70"/>
       <c r="G434" s="70"/>
       <c r="H434" s="70"/>
       <c r="I434" s="70"/>
       <c r="J434" s="70"/>
       <c r="K434" s="70"/>
       <c r="L434" s="70"/>
       <c r="M434" s="70"/>
       <c r="N434" s="70"/>
       <c r="O434" s="70"/>
     </row>
     <row r="435" spans="1:15" s="1" customFormat="1">
-      <c r="A435" s="65"/>
-      <c r="B435" s="64"/>
+      <c r="A435" s="34"/>
+      <c r="B435" s="33"/>
       <c r="C435" s="70"/>
       <c r="D435" s="70"/>
       <c r="E435" s="70"/>
       <c r="F435" s="70"/>
       <c r="G435" s="70"/>
       <c r="H435" s="70"/>
       <c r="I435" s="70"/>
       <c r="J435" s="70"/>
       <c r="K435" s="70"/>
       <c r="L435" s="70"/>
       <c r="M435" s="70"/>
       <c r="N435" s="70"/>
       <c r="O435" s="70"/>
     </row>
     <row r="436" spans="1:15" s="1" customFormat="1">
-      <c r="A436" s="53"/>
+      <c r="A436" s="34"/>
       <c r="B436" s="33"/>
       <c r="C436" s="70"/>
       <c r="D436" s="70"/>
       <c r="E436" s="70"/>
       <c r="F436" s="70"/>
       <c r="G436" s="70"/>
       <c r="H436" s="70"/>
       <c r="I436" s="70"/>
       <c r="J436" s="70"/>
       <c r="K436" s="70"/>
       <c r="L436" s="70"/>
       <c r="M436" s="70"/>
       <c r="N436" s="70"/>
       <c r="O436" s="70"/>
     </row>
     <row r="437" spans="1:15" s="1" customFormat="1">
-      <c r="A437" s="53"/>
+      <c r="A437" s="34"/>
       <c r="B437" s="33"/>
       <c r="C437" s="70"/>
       <c r="D437" s="70"/>
       <c r="E437" s="70"/>
       <c r="F437" s="70"/>
       <c r="G437" s="70"/>
       <c r="H437" s="70"/>
       <c r="I437" s="70"/>
       <c r="J437" s="70"/>
       <c r="K437" s="70"/>
       <c r="L437" s="70"/>
       <c r="M437" s="70"/>
       <c r="N437" s="70"/>
       <c r="O437" s="70"/>
     </row>
     <row r="438" spans="1:15" s="1" customFormat="1">
-      <c r="A438" s="53"/>
+      <c r="A438" s="34"/>
       <c r="B438" s="33"/>
       <c r="C438" s="70"/>
       <c r="D438" s="70"/>
       <c r="E438" s="70"/>
       <c r="F438" s="70"/>
       <c r="G438" s="70"/>
       <c r="H438" s="70"/>
       <c r="I438" s="70"/>
       <c r="J438" s="70"/>
       <c r="K438" s="70"/>
       <c r="L438" s="70"/>
       <c r="M438" s="70"/>
       <c r="N438" s="70"/>
       <c r="O438" s="70"/>
     </row>
     <row r="439" spans="1:15" s="1" customFormat="1">
-      <c r="A439" s="53"/>
+      <c r="A439" s="34"/>
       <c r="B439" s="33"/>
       <c r="C439" s="70"/>
       <c r="D439" s="70"/>
       <c r="E439" s="70"/>
       <c r="F439" s="70"/>
       <c r="G439" s="70"/>
       <c r="H439" s="70"/>
       <c r="I439" s="70"/>
       <c r="J439" s="70"/>
       <c r="K439" s="70"/>
       <c r="L439" s="70"/>
       <c r="M439" s="70"/>
       <c r="N439" s="70"/>
       <c r="O439" s="70"/>
     </row>
     <row r="440" spans="1:15" s="1" customFormat="1">
-      <c r="A440" s="53"/>
+      <c r="A440" s="34"/>
       <c r="B440" s="33"/>
       <c r="C440" s="70"/>
       <c r="D440" s="70"/>
       <c r="E440" s="70"/>
       <c r="F440" s="70"/>
       <c r="G440" s="70"/>
       <c r="H440" s="70"/>
       <c r="I440" s="70"/>
       <c r="J440" s="70"/>
       <c r="K440" s="70"/>
       <c r="L440" s="70"/>
       <c r="M440" s="70"/>
       <c r="N440" s="70"/>
       <c r="O440" s="70"/>
     </row>
     <row r="441" spans="1:15" s="1" customFormat="1">
-      <c r="A441" s="53"/>
-      <c r="B441" s="61"/>
+      <c r="A441" s="34"/>
+      <c r="B441" s="33"/>
       <c r="C441" s="70"/>
       <c r="D441" s="70"/>
       <c r="E441" s="70"/>
       <c r="F441" s="70"/>
       <c r="G441" s="70"/>
       <c r="H441" s="70"/>
       <c r="I441" s="70"/>
       <c r="J441" s="70"/>
       <c r="K441" s="70"/>
       <c r="L441" s="70"/>
       <c r="M441" s="70"/>
       <c r="N441" s="70"/>
       <c r="O441" s="70"/>
     </row>
     <row r="442" spans="1:15" s="1" customFormat="1">
-      <c r="A442" s="53"/>
+      <c r="A442" s="34"/>
       <c r="B442" s="33"/>
       <c r="C442" s="70"/>
       <c r="D442" s="70"/>
       <c r="E442" s="70"/>
       <c r="F442" s="70"/>
       <c r="G442" s="70"/>
       <c r="H442" s="70"/>
       <c r="I442" s="70"/>
       <c r="J442" s="70"/>
       <c r="K442" s="70"/>
       <c r="L442" s="70"/>
       <c r="M442" s="70"/>
       <c r="N442" s="70"/>
       <c r="O442" s="70"/>
     </row>
     <row r="443" spans="1:15" s="1" customFormat="1">
-      <c r="A443" s="53"/>
+      <c r="A443" s="34"/>
       <c r="B443" s="33"/>
       <c r="C443" s="70"/>
       <c r="D443" s="70"/>
       <c r="E443" s="70"/>
       <c r="F443" s="70"/>
       <c r="G443" s="70"/>
       <c r="H443" s="70"/>
       <c r="I443" s="70"/>
       <c r="J443" s="70"/>
       <c r="K443" s="70"/>
       <c r="L443" s="70"/>
       <c r="M443" s="70"/>
       <c r="N443" s="70"/>
       <c r="O443" s="70"/>
     </row>
     <row r="444" spans="1:15" s="1" customFormat="1">
-      <c r="A444" s="53"/>
-      <c r="B444" s="61"/>
+      <c r="A444" s="34"/>
+      <c r="B444" s="33"/>
       <c r="C444" s="70"/>
       <c r="D444" s="70"/>
       <c r="E444" s="70"/>
       <c r="F444" s="70"/>
       <c r="G444" s="70"/>
       <c r="H444" s="70"/>
       <c r="I444" s="70"/>
       <c r="J444" s="70"/>
       <c r="K444" s="70"/>
       <c r="L444" s="70"/>
       <c r="M444" s="70"/>
       <c r="N444" s="70"/>
       <c r="O444" s="70"/>
     </row>
     <row r="445" spans="1:15" s="1" customFormat="1">
-      <c r="A445" s="53"/>
+      <c r="A445" s="34"/>
       <c r="B445" s="33"/>
       <c r="C445" s="70"/>
       <c r="D445" s="70"/>
       <c r="E445" s="70"/>
       <c r="F445" s="70"/>
       <c r="G445" s="70"/>
       <c r="H445" s="70"/>
       <c r="I445" s="70"/>
       <c r="J445" s="70"/>
       <c r="K445" s="70"/>
       <c r="L445" s="70"/>
       <c r="M445" s="70"/>
       <c r="N445" s="70"/>
       <c r="O445" s="70"/>
     </row>
     <row r="446" spans="1:15" s="1" customFormat="1">
-      <c r="A446" s="53"/>
+      <c r="A446" s="34"/>
       <c r="B446" s="33"/>
       <c r="C446" s="70"/>
       <c r="D446" s="70"/>
       <c r="E446" s="70"/>
       <c r="F446" s="70"/>
       <c r="G446" s="70"/>
       <c r="H446" s="70"/>
       <c r="I446" s="70"/>
       <c r="J446" s="70"/>
       <c r="K446" s="70"/>
       <c r="L446" s="70"/>
       <c r="M446" s="70"/>
       <c r="N446" s="70"/>
       <c r="O446" s="70"/>
     </row>
     <row r="447" spans="1:15" s="1" customFormat="1">
-      <c r="A447" s="53"/>
+      <c r="A447" s="34"/>
       <c r="B447" s="33"/>
       <c r="C447" s="70"/>
       <c r="D447" s="70"/>
       <c r="E447" s="70"/>
       <c r="F447" s="70"/>
       <c r="G447" s="70"/>
       <c r="H447" s="70"/>
       <c r="I447" s="70"/>
       <c r="J447" s="70"/>
       <c r="K447" s="70"/>
       <c r="L447" s="70"/>
       <c r="M447" s="70"/>
       <c r="N447" s="70"/>
       <c r="O447" s="70"/>
     </row>
     <row r="448" spans="1:15" s="1" customFormat="1">
-      <c r="A448" s="53"/>
+      <c r="A448" s="34"/>
       <c r="B448" s="33"/>
       <c r="C448" s="70"/>
       <c r="D448" s="70"/>
       <c r="E448" s="70"/>
       <c r="F448" s="70"/>
       <c r="G448" s="70"/>
       <c r="H448" s="70"/>
       <c r="I448" s="70"/>
       <c r="J448" s="70"/>
       <c r="K448" s="70"/>
       <c r="L448" s="70"/>
       <c r="M448" s="70"/>
       <c r="N448" s="70"/>
       <c r="O448" s="70"/>
     </row>
     <row r="449" spans="1:15" s="1" customFormat="1">
-      <c r="A449" s="53"/>
-      <c r="B449" s="33"/>
+      <c r="A449" s="47"/>
+      <c r="B449" s="48"/>
       <c r="C449" s="70"/>
       <c r="D449" s="70"/>
       <c r="E449" s="70"/>
       <c r="F449" s="70"/>
       <c r="G449" s="70"/>
       <c r="H449" s="70"/>
       <c r="I449" s="70"/>
       <c r="J449" s="70"/>
       <c r="K449" s="70"/>
       <c r="L449" s="70"/>
       <c r="M449" s="70"/>
       <c r="N449" s="70"/>
       <c r="O449" s="70"/>
     </row>
     <row r="450" spans="1:15" s="1" customFormat="1">
-      <c r="A450" s="53"/>
-      <c r="B450" s="33"/>
+      <c r="A450" s="65"/>
+      <c r="B450" s="64"/>
       <c r="C450" s="70"/>
       <c r="D450" s="70"/>
       <c r="E450" s="70"/>
       <c r="F450" s="70"/>
       <c r="G450" s="70"/>
       <c r="H450" s="70"/>
       <c r="I450" s="70"/>
       <c r="J450" s="70"/>
       <c r="K450" s="70"/>
       <c r="L450" s="70"/>
       <c r="M450" s="70"/>
       <c r="N450" s="70"/>
       <c r="O450" s="70"/>
     </row>
     <row r="451" spans="1:15" s="1" customFormat="1">
       <c r="A451" s="53"/>
       <c r="B451" s="33"/>
       <c r="C451" s="70"/>
       <c r="D451" s="70"/>
       <c r="E451" s="70"/>
       <c r="F451" s="70"/>
       <c r="G451" s="70"/>
       <c r="H451" s="70"/>
       <c r="I451" s="70"/>
       <c r="J451" s="70"/>
@@ -32961,103 +33817,103 @@
       <c r="J454" s="70"/>
       <c r="K454" s="70"/>
       <c r="L454" s="70"/>
       <c r="M454" s="70"/>
       <c r="N454" s="70"/>
       <c r="O454" s="70"/>
     </row>
     <row r="455" spans="1:15" s="1" customFormat="1">
       <c r="A455" s="53"/>
       <c r="B455" s="33"/>
       <c r="C455" s="70"/>
       <c r="D455" s="70"/>
       <c r="E455" s="70"/>
       <c r="F455" s="70"/>
       <c r="G455" s="70"/>
       <c r="H455" s="70"/>
       <c r="I455" s="70"/>
       <c r="J455" s="70"/>
       <c r="K455" s="70"/>
       <c r="L455" s="70"/>
       <c r="M455" s="70"/>
       <c r="N455" s="70"/>
       <c r="O455" s="70"/>
     </row>
     <row r="456" spans="1:15" s="1" customFormat="1">
-      <c r="A456" s="67"/>
-      <c r="B456" s="48"/>
+      <c r="A456" s="53"/>
+      <c r="B456" s="61"/>
       <c r="C456" s="70"/>
       <c r="D456" s="70"/>
       <c r="E456" s="70"/>
       <c r="F456" s="70"/>
       <c r="G456" s="70"/>
       <c r="H456" s="70"/>
       <c r="I456" s="70"/>
       <c r="J456" s="70"/>
       <c r="K456" s="70"/>
       <c r="L456" s="70"/>
       <c r="M456" s="70"/>
       <c r="N456" s="70"/>
       <c r="O456" s="70"/>
     </row>
     <row r="457" spans="1:15" s="1" customFormat="1">
-      <c r="A457" s="65"/>
-      <c r="B457" s="64"/>
+      <c r="A457" s="53"/>
+      <c r="B457" s="33"/>
       <c r="C457" s="70"/>
       <c r="D457" s="70"/>
       <c r="E457" s="70"/>
       <c r="F457" s="70"/>
       <c r="G457" s="70"/>
       <c r="H457" s="70"/>
       <c r="I457" s="70"/>
       <c r="J457" s="70"/>
       <c r="K457" s="70"/>
       <c r="L457" s="70"/>
       <c r="M457" s="70"/>
       <c r="N457" s="70"/>
       <c r="O457" s="70"/>
     </row>
     <row r="458" spans="1:15" s="1" customFormat="1">
       <c r="A458" s="53"/>
       <c r="B458" s="33"/>
       <c r="C458" s="70"/>
       <c r="D458" s="70"/>
       <c r="E458" s="70"/>
       <c r="F458" s="70"/>
       <c r="G458" s="70"/>
       <c r="H458" s="70"/>
       <c r="I458" s="70"/>
       <c r="J458" s="70"/>
       <c r="K458" s="70"/>
       <c r="L458" s="70"/>
       <c r="M458" s="70"/>
       <c r="N458" s="70"/>
       <c r="O458" s="70"/>
     </row>
     <row r="459" spans="1:15" s="1" customFormat="1">
       <c r="A459" s="53"/>
-      <c r="B459" s="33"/>
+      <c r="B459" s="61"/>
       <c r="C459" s="70"/>
       <c r="D459" s="70"/>
       <c r="E459" s="70"/>
       <c r="F459" s="70"/>
       <c r="G459" s="70"/>
       <c r="H459" s="70"/>
       <c r="I459" s="70"/>
       <c r="J459" s="70"/>
       <c r="K459" s="70"/>
       <c r="L459" s="70"/>
       <c r="M459" s="70"/>
       <c r="N459" s="70"/>
       <c r="O459" s="70"/>
     </row>
     <row r="460" spans="1:15" s="1" customFormat="1">
       <c r="A460" s="53"/>
       <c r="B460" s="33"/>
       <c r="C460" s="70"/>
       <c r="D460" s="70"/>
       <c r="E460" s="70"/>
       <c r="F460" s="70"/>
       <c r="G460" s="70"/>
       <c r="H460" s="70"/>
       <c r="I460" s="70"/>
       <c r="J460" s="70"/>
@@ -33098,408 +33954,408 @@
       <c r="K462" s="70"/>
       <c r="L462" s="70"/>
       <c r="M462" s="70"/>
       <c r="N462" s="70"/>
       <c r="O462" s="70"/>
     </row>
     <row r="463" spans="1:15" s="1" customFormat="1">
       <c r="A463" s="53"/>
       <c r="B463" s="33"/>
       <c r="C463" s="70"/>
       <c r="D463" s="70"/>
       <c r="E463" s="70"/>
       <c r="F463" s="70"/>
       <c r="G463" s="70"/>
       <c r="H463" s="70"/>
       <c r="I463" s="70"/>
       <c r="J463" s="70"/>
       <c r="K463" s="70"/>
       <c r="L463" s="70"/>
       <c r="M463" s="70"/>
       <c r="N463" s="70"/>
       <c r="O463" s="70"/>
     </row>
     <row r="464" spans="1:15" s="1" customFormat="1">
       <c r="A464" s="53"/>
-      <c r="B464" s="61"/>
+      <c r="B464" s="33"/>
       <c r="C464" s="70"/>
       <c r="D464" s="70"/>
       <c r="E464" s="70"/>
       <c r="F464" s="70"/>
       <c r="G464" s="70"/>
       <c r="H464" s="70"/>
       <c r="I464" s="70"/>
       <c r="J464" s="70"/>
       <c r="K464" s="70"/>
       <c r="L464" s="70"/>
       <c r="M464" s="70"/>
       <c r="N464" s="70"/>
       <c r="O464" s="70"/>
     </row>
     <row r="465" spans="1:15" s="1" customFormat="1">
       <c r="A465" s="53"/>
       <c r="B465" s="33"/>
       <c r="C465" s="70"/>
       <c r="D465" s="70"/>
       <c r="E465" s="70"/>
       <c r="F465" s="70"/>
       <c r="G465" s="70"/>
       <c r="H465" s="70"/>
       <c r="I465" s="70"/>
       <c r="J465" s="70"/>
       <c r="K465" s="70"/>
       <c r="L465" s="70"/>
       <c r="M465" s="70"/>
       <c r="N465" s="70"/>
       <c r="O465" s="70"/>
     </row>
     <row r="466" spans="1:15" s="1" customFormat="1">
       <c r="A466" s="53"/>
-      <c r="B466" s="61"/>
+      <c r="B466" s="33"/>
       <c r="C466" s="70"/>
       <c r="D466" s="70"/>
       <c r="E466" s="70"/>
       <c r="F466" s="70"/>
       <c r="G466" s="70"/>
       <c r="H466" s="70"/>
       <c r="I466" s="70"/>
       <c r="J466" s="70"/>
       <c r="K466" s="70"/>
       <c r="L466" s="70"/>
       <c r="M466" s="70"/>
       <c r="N466" s="70"/>
       <c r="O466" s="70"/>
     </row>
     <row r="467" spans="1:15" s="1" customFormat="1">
-      <c r="A467" s="34"/>
-      <c r="B467" s="69"/>
+      <c r="A467" s="53"/>
+      <c r="B467" s="33"/>
       <c r="C467" s="70"/>
       <c r="D467" s="70"/>
       <c r="E467" s="70"/>
       <c r="F467" s="70"/>
       <c r="G467" s="70"/>
       <c r="H467" s="70"/>
       <c r="I467" s="70"/>
       <c r="J467" s="70"/>
       <c r="K467" s="70"/>
       <c r="L467" s="70"/>
       <c r="M467" s="70"/>
       <c r="N467" s="70"/>
       <c r="O467" s="70"/>
     </row>
     <row r="468" spans="1:15" s="1" customFormat="1">
-      <c r="A468" s="65"/>
-      <c r="B468" s="64"/>
+      <c r="A468" s="53"/>
+      <c r="B468" s="33"/>
       <c r="C468" s="70"/>
       <c r="D468" s="70"/>
       <c r="E468" s="70"/>
       <c r="F468" s="70"/>
       <c r="G468" s="70"/>
       <c r="H468" s="70"/>
       <c r="I468" s="70"/>
       <c r="J468" s="70"/>
       <c r="K468" s="70"/>
       <c r="L468" s="70"/>
       <c r="M468" s="70"/>
       <c r="N468" s="70"/>
       <c r="O468" s="70"/>
     </row>
     <row r="469" spans="1:15" s="1" customFormat="1">
       <c r="A469" s="53"/>
       <c r="B469" s="33"/>
       <c r="C469" s="70"/>
       <c r="D469" s="70"/>
       <c r="E469" s="70"/>
       <c r="F469" s="70"/>
       <c r="G469" s="70"/>
       <c r="H469" s="70"/>
       <c r="I469" s="70"/>
       <c r="J469" s="70"/>
       <c r="K469" s="70"/>
       <c r="L469" s="70"/>
       <c r="M469" s="70"/>
       <c r="N469" s="70"/>
       <c r="O469" s="70"/>
     </row>
     <row r="470" spans="1:15" s="1" customFormat="1">
       <c r="A470" s="53"/>
       <c r="B470" s="33"/>
       <c r="C470" s="70"/>
       <c r="D470" s="70"/>
       <c r="E470" s="70"/>
       <c r="F470" s="70"/>
       <c r="G470" s="70"/>
       <c r="H470" s="70"/>
       <c r="I470" s="70"/>
       <c r="J470" s="70"/>
       <c r="K470" s="70"/>
       <c r="L470" s="70"/>
       <c r="M470" s="70"/>
       <c r="N470" s="70"/>
       <c r="O470" s="70"/>
     </row>
     <row r="471" spans="1:15" s="1" customFormat="1">
-      <c r="A471" s="53"/>
-      <c r="B471" s="33"/>
+      <c r="A471" s="67"/>
+      <c r="B471" s="48"/>
       <c r="C471" s="70"/>
       <c r="D471" s="70"/>
       <c r="E471" s="70"/>
       <c r="F471" s="70"/>
       <c r="G471" s="70"/>
       <c r="H471" s="70"/>
       <c r="I471" s="70"/>
       <c r="J471" s="70"/>
       <c r="K471" s="70"/>
       <c r="L471" s="70"/>
       <c r="M471" s="70"/>
       <c r="N471" s="70"/>
       <c r="O471" s="70"/>
     </row>
     <row r="472" spans="1:15" s="1" customFormat="1">
-      <c r="A472" s="53"/>
-      <c r="B472" s="33"/>
+      <c r="A472" s="65"/>
+      <c r="B472" s="64"/>
       <c r="C472" s="70"/>
       <c r="D472" s="70"/>
       <c r="E472" s="70"/>
       <c r="F472" s="70"/>
       <c r="G472" s="70"/>
       <c r="H472" s="70"/>
       <c r="I472" s="70"/>
       <c r="J472" s="70"/>
       <c r="K472" s="70"/>
       <c r="L472" s="70"/>
       <c r="M472" s="70"/>
       <c r="N472" s="70"/>
       <c r="O472" s="70"/>
     </row>
     <row r="473" spans="1:15" s="1" customFormat="1">
       <c r="A473" s="53"/>
       <c r="B473" s="33"/>
       <c r="C473" s="70"/>
       <c r="D473" s="70"/>
       <c r="E473" s="70"/>
       <c r="F473" s="70"/>
       <c r="G473" s="70"/>
       <c r="H473" s="70"/>
       <c r="I473" s="70"/>
       <c r="J473" s="70"/>
       <c r="K473" s="70"/>
       <c r="L473" s="70"/>
       <c r="M473" s="70"/>
       <c r="N473" s="70"/>
       <c r="O473" s="70"/>
     </row>
     <row r="474" spans="1:15" s="1" customFormat="1">
       <c r="A474" s="53"/>
       <c r="B474" s="33"/>
       <c r="C474" s="70"/>
       <c r="D474" s="70"/>
       <c r="E474" s="70"/>
       <c r="F474" s="70"/>
       <c r="G474" s="70"/>
       <c r="H474" s="70"/>
       <c r="I474" s="70"/>
       <c r="J474" s="70"/>
       <c r="K474" s="70"/>
       <c r="L474" s="70"/>
       <c r="M474" s="70"/>
       <c r="N474" s="70"/>
       <c r="O474" s="70"/>
     </row>
     <row r="475" spans="1:15" s="1" customFormat="1">
-      <c r="A475" s="34"/>
+      <c r="A475" s="53"/>
       <c r="B475" s="33"/>
       <c r="C475" s="70"/>
       <c r="D475" s="70"/>
       <c r="E475" s="70"/>
       <c r="F475" s="70"/>
       <c r="G475" s="70"/>
       <c r="H475" s="70"/>
       <c r="I475" s="70"/>
       <c r="J475" s="70"/>
       <c r="K475" s="70"/>
       <c r="L475" s="70"/>
       <c r="M475" s="70"/>
       <c r="N475" s="70"/>
       <c r="O475" s="70"/>
     </row>
     <row r="476" spans="1:15" s="1" customFormat="1">
-      <c r="A476" s="67"/>
+      <c r="A476" s="53"/>
       <c r="B476" s="33"/>
       <c r="C476" s="70"/>
       <c r="D476" s="70"/>
       <c r="E476" s="70"/>
       <c r="F476" s="70"/>
       <c r="G476" s="70"/>
       <c r="H476" s="70"/>
       <c r="I476" s="70"/>
       <c r="J476" s="70"/>
       <c r="K476" s="70"/>
       <c r="L476" s="70"/>
       <c r="M476" s="70"/>
       <c r="N476" s="70"/>
       <c r="O476" s="70"/>
     </row>
     <row r="477" spans="1:15" s="1" customFormat="1">
-      <c r="A477" s="67"/>
-      <c r="B477" s="48"/>
+      <c r="A477" s="53"/>
+      <c r="B477" s="33"/>
       <c r="C477" s="70"/>
       <c r="D477" s="70"/>
       <c r="E477" s="70"/>
       <c r="F477" s="70"/>
       <c r="G477" s="70"/>
       <c r="H477" s="70"/>
       <c r="I477" s="70"/>
       <c r="J477" s="70"/>
       <c r="K477" s="70"/>
       <c r="L477" s="70"/>
       <c r="M477" s="70"/>
       <c r="N477" s="70"/>
       <c r="O477" s="70"/>
     </row>
     <row r="478" spans="1:15" s="1" customFormat="1">
-      <c r="A478" s="65"/>
-      <c r="B478" s="64"/>
+      <c r="A478" s="53"/>
+      <c r="B478" s="33"/>
       <c r="C478" s="70"/>
       <c r="D478" s="70"/>
       <c r="E478" s="70"/>
       <c r="F478" s="70"/>
       <c r="G478" s="70"/>
       <c r="H478" s="70"/>
       <c r="I478" s="70"/>
       <c r="J478" s="70"/>
       <c r="K478" s="70"/>
       <c r="L478" s="70"/>
       <c r="M478" s="70"/>
       <c r="N478" s="70"/>
       <c r="O478" s="70"/>
     </row>
     <row r="479" spans="1:15" s="1" customFormat="1">
       <c r="A479" s="53"/>
-      <c r="B479" s="33"/>
+      <c r="B479" s="61"/>
       <c r="C479" s="70"/>
       <c r="D479" s="70"/>
       <c r="E479" s="70"/>
       <c r="F479" s="70"/>
       <c r="G479" s="70"/>
       <c r="H479" s="70"/>
       <c r="I479" s="70"/>
       <c r="J479" s="70"/>
       <c r="K479" s="70"/>
       <c r="L479" s="70"/>
       <c r="M479" s="70"/>
       <c r="N479" s="70"/>
       <c r="O479" s="70"/>
     </row>
     <row r="480" spans="1:15" s="1" customFormat="1">
       <c r="A480" s="53"/>
       <c r="B480" s="33"/>
       <c r="C480" s="70"/>
       <c r="D480" s="70"/>
       <c r="E480" s="70"/>
       <c r="F480" s="70"/>
       <c r="G480" s="70"/>
       <c r="H480" s="70"/>
       <c r="I480" s="70"/>
       <c r="J480" s="70"/>
       <c r="K480" s="70"/>
       <c r="L480" s="70"/>
       <c r="M480" s="70"/>
       <c r="N480" s="70"/>
       <c r="O480" s="70"/>
     </row>
     <row r="481" spans="1:15" s="1" customFormat="1">
       <c r="A481" s="53"/>
-      <c r="B481" s="33"/>
+      <c r="B481" s="61"/>
       <c r="C481" s="70"/>
       <c r="D481" s="70"/>
       <c r="E481" s="70"/>
       <c r="F481" s="70"/>
       <c r="G481" s="70"/>
       <c r="H481" s="70"/>
       <c r="I481" s="70"/>
       <c r="J481" s="70"/>
       <c r="K481" s="70"/>
       <c r="L481" s="70"/>
       <c r="M481" s="70"/>
       <c r="N481" s="70"/>
       <c r="O481" s="70"/>
     </row>
     <row r="482" spans="1:15" s="1" customFormat="1">
-      <c r="A482" s="53"/>
-      <c r="B482" s="33"/>
+      <c r="A482" s="34"/>
+      <c r="B482" s="69"/>
       <c r="C482" s="70"/>
       <c r="D482" s="70"/>
       <c r="E482" s="70"/>
       <c r="F482" s="70"/>
       <c r="G482" s="70"/>
       <c r="H482" s="70"/>
       <c r="I482" s="70"/>
       <c r="J482" s="70"/>
       <c r="K482" s="70"/>
       <c r="L482" s="70"/>
       <c r="M482" s="70"/>
       <c r="N482" s="70"/>
       <c r="O482" s="70"/>
     </row>
     <row r="483" spans="1:15" s="1" customFormat="1">
-      <c r="A483" s="53"/>
-      <c r="B483" s="33"/>
+      <c r="A483" s="65"/>
+      <c r="B483" s="64"/>
       <c r="C483" s="70"/>
       <c r="D483" s="70"/>
       <c r="E483" s="70"/>
       <c r="F483" s="70"/>
       <c r="G483" s="70"/>
       <c r="H483" s="70"/>
       <c r="I483" s="70"/>
       <c r="J483" s="70"/>
       <c r="K483" s="70"/>
       <c r="L483" s="70"/>
       <c r="M483" s="70"/>
       <c r="N483" s="70"/>
       <c r="O483" s="70"/>
     </row>
     <row r="484" spans="1:15" s="1" customFormat="1">
       <c r="A484" s="53"/>
-      <c r="B484" s="61"/>
+      <c r="B484" s="33"/>
       <c r="C484" s="70"/>
       <c r="D484" s="70"/>
       <c r="E484" s="70"/>
       <c r="F484" s="70"/>
       <c r="G484" s="70"/>
       <c r="H484" s="70"/>
       <c r="I484" s="70"/>
       <c r="J484" s="70"/>
       <c r="K484" s="70"/>
       <c r="L484" s="70"/>
       <c r="M484" s="70"/>
       <c r="N484" s="70"/>
       <c r="O484" s="70"/>
     </row>
     <row r="485" spans="1:15" s="1" customFormat="1">
       <c r="A485" s="53"/>
-      <c r="B485" s="61"/>
+      <c r="B485" s="33"/>
       <c r="C485" s="70"/>
       <c r="D485" s="70"/>
       <c r="E485" s="70"/>
       <c r="F485" s="70"/>
       <c r="G485" s="70"/>
       <c r="H485" s="70"/>
       <c r="I485" s="70"/>
       <c r="J485" s="70"/>
       <c r="K485" s="70"/>
       <c r="L485" s="70"/>
       <c r="M485" s="70"/>
       <c r="N485" s="70"/>
       <c r="O485" s="70"/>
     </row>
     <row r="486" spans="1:15" s="1" customFormat="1">
       <c r="A486" s="53"/>
       <c r="B486" s="33"/>
       <c r="C486" s="70"/>
       <c r="D486" s="70"/>
       <c r="E486" s="70"/>
       <c r="F486" s="70"/>
       <c r="G486" s="70"/>
       <c r="H486" s="70"/>
       <c r="I486" s="70"/>
       <c r="J486" s="70"/>
@@ -33539,103 +34395,103 @@
       <c r="J488" s="70"/>
       <c r="K488" s="70"/>
       <c r="L488" s="70"/>
       <c r="M488" s="70"/>
       <c r="N488" s="70"/>
       <c r="O488" s="70"/>
     </row>
     <row r="489" spans="1:15" s="1" customFormat="1">
       <c r="A489" s="53"/>
       <c r="B489" s="33"/>
       <c r="C489" s="70"/>
       <c r="D489" s="70"/>
       <c r="E489" s="70"/>
       <c r="F489" s="70"/>
       <c r="G489" s="70"/>
       <c r="H489" s="70"/>
       <c r="I489" s="70"/>
       <c r="J489" s="70"/>
       <c r="K489" s="70"/>
       <c r="L489" s="70"/>
       <c r="M489" s="70"/>
       <c r="N489" s="70"/>
       <c r="O489" s="70"/>
     </row>
     <row r="490" spans="1:15" s="1" customFormat="1">
-      <c r="A490" s="53"/>
+      <c r="A490" s="34"/>
       <c r="B490" s="33"/>
       <c r="C490" s="70"/>
       <c r="D490" s="70"/>
       <c r="E490" s="70"/>
       <c r="F490" s="70"/>
       <c r="G490" s="70"/>
       <c r="H490" s="70"/>
       <c r="I490" s="70"/>
       <c r="J490" s="70"/>
       <c r="K490" s="70"/>
       <c r="L490" s="70"/>
       <c r="M490" s="70"/>
       <c r="N490" s="70"/>
       <c r="O490" s="70"/>
     </row>
     <row r="491" spans="1:15" s="1" customFormat="1">
-      <c r="A491" s="53"/>
+      <c r="A491" s="67"/>
       <c r="B491" s="33"/>
       <c r="C491" s="70"/>
       <c r="D491" s="70"/>
       <c r="E491" s="70"/>
       <c r="F491" s="70"/>
       <c r="G491" s="70"/>
       <c r="H491" s="70"/>
       <c r="I491" s="70"/>
       <c r="J491" s="70"/>
       <c r="K491" s="70"/>
       <c r="L491" s="70"/>
       <c r="M491" s="70"/>
       <c r="N491" s="70"/>
       <c r="O491" s="70"/>
     </row>
     <row r="492" spans="1:15" s="1" customFormat="1">
-      <c r="A492" s="53"/>
-      <c r="B492" s="33"/>
+      <c r="A492" s="67"/>
+      <c r="B492" s="48"/>
       <c r="C492" s="70"/>
       <c r="D492" s="70"/>
       <c r="E492" s="70"/>
       <c r="F492" s="70"/>
       <c r="G492" s="70"/>
       <c r="H492" s="70"/>
       <c r="I492" s="70"/>
       <c r="J492" s="70"/>
       <c r="K492" s="70"/>
       <c r="L492" s="70"/>
       <c r="M492" s="70"/>
       <c r="N492" s="70"/>
       <c r="O492" s="70"/>
     </row>
     <row r="493" spans="1:15" s="1" customFormat="1">
-      <c r="A493" s="53"/>
-      <c r="B493" s="33"/>
+      <c r="A493" s="65"/>
+      <c r="B493" s="64"/>
       <c r="C493" s="70"/>
       <c r="D493" s="70"/>
       <c r="E493" s="70"/>
       <c r="F493" s="70"/>
       <c r="G493" s="70"/>
       <c r="H493" s="70"/>
       <c r="I493" s="70"/>
       <c r="J493" s="70"/>
       <c r="K493" s="70"/>
       <c r="L493" s="70"/>
       <c r="M493" s="70"/>
       <c r="N493" s="70"/>
       <c r="O493" s="70"/>
     </row>
     <row r="494" spans="1:15" s="1" customFormat="1">
       <c r="A494" s="53"/>
       <c r="B494" s="33"/>
       <c r="C494" s="70"/>
       <c r="D494" s="70"/>
       <c r="E494" s="70"/>
       <c r="F494" s="70"/>
       <c r="G494" s="70"/>
       <c r="H494" s="70"/>
       <c r="I494" s="70"/>
       <c r="J494" s="70"/>
@@ -33693,3821 +34549,4076 @@
       <c r="K497" s="70"/>
       <c r="L497" s="70"/>
       <c r="M497" s="70"/>
       <c r="N497" s="70"/>
       <c r="O497" s="70"/>
     </row>
     <row r="498" spans="1:15" s="1" customFormat="1">
       <c r="A498" s="53"/>
       <c r="B498" s="33"/>
       <c r="C498" s="70"/>
       <c r="D498" s="70"/>
       <c r="E498" s="70"/>
       <c r="F498" s="70"/>
       <c r="G498" s="70"/>
       <c r="H498" s="70"/>
       <c r="I498" s="70"/>
       <c r="J498" s="70"/>
       <c r="K498" s="70"/>
       <c r="L498" s="70"/>
       <c r="M498" s="70"/>
       <c r="N498" s="70"/>
       <c r="O498" s="70"/>
     </row>
     <row r="499" spans="1:15" s="1" customFormat="1">
       <c r="A499" s="53"/>
-      <c r="B499" s="33"/>
+      <c r="B499" s="61"/>
       <c r="C499" s="70"/>
       <c r="D499" s="70"/>
       <c r="E499" s="70"/>
       <c r="F499" s="70"/>
       <c r="G499" s="70"/>
       <c r="H499" s="70"/>
       <c r="I499" s="70"/>
       <c r="J499" s="70"/>
       <c r="K499" s="70"/>
       <c r="L499" s="70"/>
       <c r="M499" s="70"/>
       <c r="N499" s="70"/>
       <c r="O499" s="70"/>
     </row>
     <row r="500" spans="1:15" s="1" customFormat="1">
-      <c r="A500" s="67"/>
-      <c r="B500" s="48"/>
+      <c r="A500" s="53"/>
+      <c r="B500" s="61"/>
       <c r="C500" s="70"/>
       <c r="D500" s="70"/>
       <c r="E500" s="70"/>
       <c r="F500" s="70"/>
       <c r="G500" s="70"/>
       <c r="H500" s="70"/>
       <c r="I500" s="70"/>
       <c r="J500" s="70"/>
       <c r="K500" s="70"/>
       <c r="L500" s="70"/>
       <c r="M500" s="70"/>
       <c r="N500" s="70"/>
       <c r="O500" s="70"/>
     </row>
     <row r="501" spans="1:15" s="1" customFormat="1">
-      <c r="A501" s="50"/>
-      <c r="B501" s="64"/>
+      <c r="A501" s="53"/>
+      <c r="B501" s="33"/>
       <c r="C501" s="70"/>
       <c r="D501" s="70"/>
       <c r="E501" s="70"/>
       <c r="F501" s="70"/>
       <c r="G501" s="70"/>
       <c r="H501" s="70"/>
       <c r="I501" s="70"/>
       <c r="J501" s="70"/>
       <c r="K501" s="70"/>
       <c r="L501" s="70"/>
       <c r="M501" s="70"/>
       <c r="N501" s="70"/>
       <c r="O501" s="70"/>
     </row>
     <row r="502" spans="1:15" s="1" customFormat="1">
-      <c r="A502" s="34"/>
+      <c r="A502" s="53"/>
       <c r="B502" s="33"/>
       <c r="C502" s="70"/>
       <c r="D502" s="70"/>
       <c r="E502" s="70"/>
       <c r="F502" s="70"/>
       <c r="G502" s="70"/>
       <c r="H502" s="70"/>
       <c r="I502" s="70"/>
       <c r="J502" s="70"/>
       <c r="K502" s="70"/>
       <c r="L502" s="70"/>
       <c r="M502" s="70"/>
       <c r="N502" s="70"/>
       <c r="O502" s="70"/>
     </row>
     <row r="503" spans="1:15" s="1" customFormat="1">
-      <c r="A503" s="34"/>
+      <c r="A503" s="53"/>
       <c r="B503" s="33"/>
       <c r="C503" s="70"/>
       <c r="D503" s="70"/>
       <c r="E503" s="70"/>
       <c r="F503" s="70"/>
       <c r="G503" s="70"/>
       <c r="H503" s="70"/>
       <c r="I503" s="70"/>
       <c r="J503" s="70"/>
       <c r="K503" s="70"/>
       <c r="L503" s="70"/>
       <c r="M503" s="70"/>
       <c r="N503" s="70"/>
       <c r="O503" s="70"/>
     </row>
     <row r="504" spans="1:15" s="1" customFormat="1">
-      <c r="A504" s="34"/>
-      <c r="B504" s="61"/>
+      <c r="A504" s="53"/>
+      <c r="B504" s="33"/>
       <c r="C504" s="70"/>
       <c r="D504" s="70"/>
       <c r="E504" s="70"/>
       <c r="F504" s="70"/>
       <c r="G504" s="70"/>
       <c r="H504" s="70"/>
       <c r="I504" s="70"/>
       <c r="J504" s="70"/>
       <c r="K504" s="70"/>
       <c r="L504" s="70"/>
       <c r="M504" s="70"/>
       <c r="N504" s="70"/>
       <c r="O504" s="70"/>
     </row>
     <row r="505" spans="1:15" s="1" customFormat="1">
-      <c r="A505" s="34"/>
+      <c r="A505" s="53"/>
       <c r="B505" s="33"/>
       <c r="C505" s="70"/>
       <c r="D505" s="70"/>
       <c r="E505" s="70"/>
       <c r="F505" s="70"/>
       <c r="G505" s="70"/>
       <c r="H505" s="70"/>
       <c r="I505" s="70"/>
       <c r="J505" s="70"/>
       <c r="K505" s="70"/>
       <c r="L505" s="70"/>
       <c r="M505" s="70"/>
       <c r="N505" s="70"/>
       <c r="O505" s="70"/>
     </row>
     <row r="506" spans="1:15" s="1" customFormat="1">
-      <c r="A506" s="34"/>
+      <c r="A506" s="53"/>
       <c r="B506" s="33"/>
       <c r="C506" s="70"/>
       <c r="D506" s="70"/>
       <c r="E506" s="70"/>
       <c r="F506" s="70"/>
       <c r="G506" s="70"/>
       <c r="H506" s="70"/>
       <c r="I506" s="70"/>
       <c r="J506" s="70"/>
       <c r="K506" s="70"/>
       <c r="L506" s="70"/>
       <c r="M506" s="70"/>
       <c r="N506" s="70"/>
       <c r="O506" s="70"/>
     </row>
     <row r="507" spans="1:15" s="1" customFormat="1">
-      <c r="A507" s="34"/>
+      <c r="A507" s="53"/>
       <c r="B507" s="33"/>
       <c r="C507" s="70"/>
       <c r="D507" s="70"/>
       <c r="E507" s="70"/>
       <c r="F507" s="70"/>
       <c r="G507" s="70"/>
       <c r="H507" s="70"/>
       <c r="I507" s="70"/>
       <c r="J507" s="70"/>
       <c r="K507" s="70"/>
       <c r="L507" s="70"/>
       <c r="M507" s="70"/>
       <c r="N507" s="70"/>
       <c r="O507" s="70"/>
     </row>
     <row r="508" spans="1:15" s="1" customFormat="1">
-      <c r="A508" s="34"/>
-      <c r="B508" s="61"/>
+      <c r="A508" s="53"/>
+      <c r="B508" s="33"/>
       <c r="C508" s="70"/>
       <c r="D508" s="70"/>
       <c r="E508" s="70"/>
       <c r="F508" s="70"/>
       <c r="G508" s="70"/>
       <c r="H508" s="70"/>
       <c r="I508" s="70"/>
       <c r="J508" s="70"/>
       <c r="K508" s="70"/>
       <c r="L508" s="70"/>
       <c r="M508" s="70"/>
       <c r="N508" s="70"/>
       <c r="O508" s="70"/>
     </row>
     <row r="509" spans="1:15" s="1" customFormat="1">
-      <c r="A509" s="34"/>
-      <c r="B509" s="61"/>
+      <c r="A509" s="53"/>
+      <c r="B509" s="33"/>
       <c r="C509" s="70"/>
       <c r="D509" s="70"/>
       <c r="E509" s="70"/>
       <c r="F509" s="70"/>
       <c r="G509" s="70"/>
       <c r="H509" s="70"/>
       <c r="I509" s="70"/>
       <c r="J509" s="70"/>
       <c r="K509" s="70"/>
       <c r="L509" s="70"/>
       <c r="M509" s="70"/>
       <c r="N509" s="70"/>
       <c r="O509" s="70"/>
     </row>
     <row r="510" spans="1:15" s="1" customFormat="1">
-      <c r="A510" s="34"/>
+      <c r="A510" s="53"/>
       <c r="B510" s="33"/>
       <c r="C510" s="70"/>
       <c r="D510" s="70"/>
       <c r="E510" s="70"/>
       <c r="F510" s="70"/>
       <c r="G510" s="70"/>
       <c r="H510" s="70"/>
       <c r="I510" s="70"/>
       <c r="J510" s="70"/>
       <c r="K510" s="70"/>
       <c r="L510" s="70"/>
       <c r="M510" s="70"/>
       <c r="N510" s="70"/>
       <c r="O510" s="70"/>
     </row>
     <row r="511" spans="1:15" s="1" customFormat="1">
-      <c r="A511" s="34"/>
+      <c r="A511" s="53"/>
       <c r="B511" s="33"/>
       <c r="C511" s="70"/>
       <c r="D511" s="70"/>
       <c r="E511" s="70"/>
       <c r="F511" s="70"/>
       <c r="G511" s="70"/>
       <c r="H511" s="70"/>
       <c r="I511" s="70"/>
       <c r="J511" s="70"/>
       <c r="K511" s="70"/>
       <c r="L511" s="70"/>
       <c r="M511" s="70"/>
       <c r="N511" s="70"/>
       <c r="O511" s="70"/>
     </row>
     <row r="512" spans="1:15" s="1" customFormat="1">
-      <c r="A512" s="34"/>
+      <c r="A512" s="53"/>
       <c r="B512" s="33"/>
       <c r="C512" s="70"/>
       <c r="D512" s="70"/>
       <c r="E512" s="70"/>
       <c r="F512" s="70"/>
       <c r="G512" s="70"/>
       <c r="H512" s="70"/>
       <c r="I512" s="70"/>
       <c r="J512" s="70"/>
       <c r="K512" s="70"/>
       <c r="L512" s="70"/>
       <c r="M512" s="70"/>
       <c r="N512" s="70"/>
       <c r="O512" s="70"/>
     </row>
     <row r="513" spans="1:15" s="1" customFormat="1">
-      <c r="A513" s="34"/>
+      <c r="A513" s="53"/>
       <c r="B513" s="33"/>
       <c r="C513" s="70"/>
       <c r="D513" s="70"/>
       <c r="E513" s="70"/>
       <c r="F513" s="70"/>
       <c r="G513" s="70"/>
       <c r="H513" s="70"/>
       <c r="I513" s="70"/>
       <c r="J513" s="70"/>
       <c r="K513" s="70"/>
       <c r="L513" s="70"/>
       <c r="M513" s="70"/>
       <c r="N513" s="70"/>
       <c r="O513" s="70"/>
     </row>
     <row r="514" spans="1:15" s="1" customFormat="1">
-      <c r="A514" s="34"/>
+      <c r="A514" s="53"/>
       <c r="B514" s="33"/>
       <c r="C514" s="70"/>
       <c r="D514" s="70"/>
       <c r="E514" s="70"/>
       <c r="F514" s="70"/>
       <c r="G514" s="70"/>
       <c r="H514" s="70"/>
       <c r="I514" s="70"/>
       <c r="J514" s="70"/>
       <c r="K514" s="70"/>
       <c r="L514" s="70"/>
       <c r="M514" s="70"/>
       <c r="N514" s="70"/>
       <c r="O514" s="70"/>
     </row>
     <row r="515" spans="1:15" s="1" customFormat="1">
-      <c r="A515" s="19"/>
-      <c r="B515" s="23"/>
+      <c r="A515" s="67"/>
+      <c r="B515" s="48"/>
+      <c r="C515" s="70"/>
+      <c r="D515" s="70"/>
+      <c r="E515" s="70"/>
+      <c r="F515" s="70"/>
+      <c r="G515" s="70"/>
+      <c r="H515" s="70"/>
+      <c r="I515" s="70"/>
+      <c r="J515" s="70"/>
+      <c r="K515" s="70"/>
+      <c r="L515" s="70"/>
+      <c r="M515" s="70"/>
+      <c r="N515" s="70"/>
+      <c r="O515" s="70"/>
     </row>
     <row r="516" spans="1:15" s="1" customFormat="1">
-      <c r="A516" s="19"/>
-      <c r="B516" s="17"/>
+      <c r="A516" s="50"/>
+      <c r="B516" s="64"/>
+      <c r="C516" s="70"/>
+      <c r="D516" s="70"/>
+      <c r="E516" s="70"/>
+      <c r="F516" s="70"/>
+      <c r="G516" s="70"/>
+      <c r="H516" s="70"/>
+      <c r="I516" s="70"/>
+      <c r="J516" s="70"/>
+      <c r="K516" s="70"/>
+      <c r="L516" s="70"/>
+      <c r="M516" s="70"/>
+      <c r="N516" s="70"/>
+      <c r="O516" s="70"/>
     </row>
     <row r="517" spans="1:15" s="1" customFormat="1">
-      <c r="A517" s="19"/>
-      <c r="B517" s="17"/>
+      <c r="A517" s="34"/>
+      <c r="B517" s="33"/>
+      <c r="C517" s="70"/>
+      <c r="D517" s="70"/>
+      <c r="E517" s="70"/>
+      <c r="F517" s="70"/>
+      <c r="G517" s="70"/>
+      <c r="H517" s="70"/>
+      <c r="I517" s="70"/>
+      <c r="J517" s="70"/>
+      <c r="K517" s="70"/>
+      <c r="L517" s="70"/>
+      <c r="M517" s="70"/>
+      <c r="N517" s="70"/>
+      <c r="O517" s="70"/>
     </row>
     <row r="518" spans="1:15" s="1" customFormat="1">
-      <c r="A518" s="19"/>
-      <c r="B518" s="17"/>
+      <c r="A518" s="34"/>
+      <c r="B518" s="33"/>
+      <c r="C518" s="70"/>
+      <c r="D518" s="70"/>
+      <c r="E518" s="70"/>
+      <c r="F518" s="70"/>
+      <c r="G518" s="70"/>
+      <c r="H518" s="70"/>
+      <c r="I518" s="70"/>
+      <c r="J518" s="70"/>
+      <c r="K518" s="70"/>
+      <c r="L518" s="70"/>
+      <c r="M518" s="70"/>
+      <c r="N518" s="70"/>
+      <c r="O518" s="70"/>
     </row>
     <row r="519" spans="1:15" s="1" customFormat="1">
-      <c r="A519" s="19"/>
-      <c r="B519" s="17"/>
+      <c r="A519" s="34"/>
+      <c r="B519" s="61"/>
+      <c r="C519" s="70"/>
+      <c r="D519" s="70"/>
+      <c r="E519" s="70"/>
+      <c r="F519" s="70"/>
+      <c r="G519" s="70"/>
+      <c r="H519" s="70"/>
+      <c r="I519" s="70"/>
+      <c r="J519" s="70"/>
+      <c r="K519" s="70"/>
+      <c r="L519" s="70"/>
+      <c r="M519" s="70"/>
+      <c r="N519" s="70"/>
+      <c r="O519" s="70"/>
     </row>
     <row r="520" spans="1:15" s="1" customFormat="1">
-      <c r="A520" s="19"/>
-      <c r="B520" s="17"/>
+      <c r="A520" s="34"/>
+      <c r="B520" s="33"/>
+      <c r="C520" s="70"/>
+      <c r="D520" s="70"/>
+      <c r="E520" s="70"/>
+      <c r="F520" s="70"/>
+      <c r="G520" s="70"/>
+      <c r="H520" s="70"/>
+      <c r="I520" s="70"/>
+      <c r="J520" s="70"/>
+      <c r="K520" s="70"/>
+      <c r="L520" s="70"/>
+      <c r="M520" s="70"/>
+      <c r="N520" s="70"/>
+      <c r="O520" s="70"/>
     </row>
     <row r="521" spans="1:15" s="1" customFormat="1">
-      <c r="A521" s="10"/>
-      <c r="B521" s="8"/>
+      <c r="A521" s="34"/>
+      <c r="B521" s="33"/>
+      <c r="C521" s="70"/>
+      <c r="D521" s="70"/>
+      <c r="E521" s="70"/>
+      <c r="F521" s="70"/>
+      <c r="G521" s="70"/>
+      <c r="H521" s="70"/>
+      <c r="I521" s="70"/>
+      <c r="J521" s="70"/>
+      <c r="K521" s="70"/>
+      <c r="L521" s="70"/>
+      <c r="M521" s="70"/>
+      <c r="N521" s="70"/>
+      <c r="O521" s="70"/>
     </row>
     <row r="522" spans="1:15" s="1" customFormat="1">
-      <c r="A522" s="25"/>
-      <c r="B522" s="17"/>
+      <c r="A522" s="34"/>
+      <c r="B522" s="33"/>
+      <c r="C522" s="70"/>
+      <c r="D522" s="70"/>
+      <c r="E522" s="70"/>
+      <c r="F522" s="70"/>
+      <c r="G522" s="70"/>
+      <c r="H522" s="70"/>
+      <c r="I522" s="70"/>
+      <c r="J522" s="70"/>
+      <c r="K522" s="70"/>
+      <c r="L522" s="70"/>
+      <c r="M522" s="70"/>
+      <c r="N522" s="70"/>
+      <c r="O522" s="70"/>
     </row>
     <row r="523" spans="1:15" s="1" customFormat="1">
-      <c r="A523" s="25"/>
-      <c r="B523" s="23"/>
+      <c r="A523" s="34"/>
+      <c r="B523" s="61"/>
+      <c r="C523" s="70"/>
+      <c r="D523" s="70"/>
+      <c r="E523" s="70"/>
+      <c r="F523" s="70"/>
+      <c r="G523" s="70"/>
+      <c r="H523" s="70"/>
+      <c r="I523" s="70"/>
+      <c r="J523" s="70"/>
+      <c r="K523" s="70"/>
+      <c r="L523" s="70"/>
+      <c r="M523" s="70"/>
+      <c r="N523" s="70"/>
+      <c r="O523" s="70"/>
     </row>
     <row r="524" spans="1:15" s="1" customFormat="1">
-      <c r="A524" s="25"/>
-      <c r="B524" s="17"/>
+      <c r="A524" s="34"/>
+      <c r="B524" s="61"/>
+      <c r="C524" s="70"/>
+      <c r="D524" s="70"/>
+      <c r="E524" s="70"/>
+      <c r="F524" s="70"/>
+      <c r="G524" s="70"/>
+      <c r="H524" s="70"/>
+      <c r="I524" s="70"/>
+      <c r="J524" s="70"/>
+      <c r="K524" s="70"/>
+      <c r="L524" s="70"/>
+      <c r="M524" s="70"/>
+      <c r="N524" s="70"/>
+      <c r="O524" s="70"/>
     </row>
     <row r="525" spans="1:15" s="1" customFormat="1">
-      <c r="A525" s="25"/>
-      <c r="B525" s="17"/>
+      <c r="A525" s="34"/>
+      <c r="B525" s="33"/>
+      <c r="C525" s="70"/>
+      <c r="D525" s="70"/>
+      <c r="E525" s="70"/>
+      <c r="F525" s="70"/>
+      <c r="G525" s="70"/>
+      <c r="H525" s="70"/>
+      <c r="I525" s="70"/>
+      <c r="J525" s="70"/>
+      <c r="K525" s="70"/>
+      <c r="L525" s="70"/>
+      <c r="M525" s="70"/>
+      <c r="N525" s="70"/>
+      <c r="O525" s="70"/>
     </row>
     <row r="526" spans="1:15" s="1" customFormat="1">
       <c r="A526" s="34"/>
       <c r="B526" s="33"/>
+      <c r="C526" s="70"/>
+      <c r="D526" s="70"/>
+      <c r="E526" s="70"/>
+      <c r="F526" s="70"/>
+      <c r="G526" s="70"/>
+      <c r="H526" s="70"/>
+      <c r="I526" s="70"/>
+      <c r="J526" s="70"/>
+      <c r="K526" s="70"/>
+      <c r="L526" s="70"/>
+      <c r="M526" s="70"/>
+      <c r="N526" s="70"/>
+      <c r="O526" s="70"/>
     </row>
     <row r="527" spans="1:15" s="1" customFormat="1">
-      <c r="A527" s="25"/>
-      <c r="B527" s="23"/>
+      <c r="A527" s="34"/>
+      <c r="B527" s="33"/>
+      <c r="C527" s="70"/>
+      <c r="D527" s="70"/>
+      <c r="E527" s="70"/>
+      <c r="F527" s="70"/>
+      <c r="G527" s="70"/>
+      <c r="H527" s="70"/>
+      <c r="I527" s="70"/>
+      <c r="J527" s="70"/>
+      <c r="K527" s="70"/>
+      <c r="L527" s="70"/>
+      <c r="M527" s="70"/>
+      <c r="N527" s="70"/>
+      <c r="O527" s="70"/>
     </row>
     <row r="528" spans="1:15" s="1" customFormat="1">
-      <c r="A528" s="25"/>
-[...11 lines deleted...]
-      <c r="A531" s="25"/>
+      <c r="A528" s="34"/>
+      <c r="B528" s="33"/>
+      <c r="C528" s="70"/>
+      <c r="D528" s="70"/>
+      <c r="E528" s="70"/>
+      <c r="F528" s="70"/>
+      <c r="G528" s="70"/>
+      <c r="H528" s="70"/>
+      <c r="I528" s="70"/>
+      <c r="J528" s="70"/>
+      <c r="K528" s="70"/>
+      <c r="L528" s="70"/>
+      <c r="M528" s="70"/>
+      <c r="N528" s="70"/>
+      <c r="O528" s="70"/>
+    </row>
+    <row r="529" spans="1:15" s="1" customFormat="1">
+      <c r="A529" s="34"/>
+      <c r="B529" s="33"/>
+      <c r="C529" s="70"/>
+      <c r="D529" s="70"/>
+      <c r="E529" s="70"/>
+      <c r="F529" s="70"/>
+      <c r="G529" s="70"/>
+      <c r="H529" s="70"/>
+      <c r="I529" s="70"/>
+      <c r="J529" s="70"/>
+      <c r="K529" s="70"/>
+      <c r="L529" s="70"/>
+      <c r="M529" s="70"/>
+      <c r="N529" s="70"/>
+      <c r="O529" s="70"/>
+    </row>
+    <row r="530" spans="1:15" s="1" customFormat="1">
+      <c r="A530" s="19"/>
+      <c r="B530" s="23"/>
+    </row>
+    <row r="531" spans="1:15" s="1" customFormat="1">
+      <c r="A531" s="19"/>
       <c r="B531" s="17"/>
     </row>
-    <row r="532" spans="1:2" s="1" customFormat="1">
-      <c r="A532" s="25"/>
+    <row r="532" spans="1:15" s="1" customFormat="1">
+      <c r="A532" s="19"/>
       <c r="B532" s="17"/>
     </row>
-    <row r="533" spans="1:2" s="1" customFormat="1">
-      <c r="A533" s="25"/>
+    <row r="533" spans="1:15" s="1" customFormat="1">
+      <c r="A533" s="19"/>
       <c r="B533" s="17"/>
     </row>
-    <row r="534" spans="1:2" s="1" customFormat="1">
-[...11 lines deleted...]
-    <row r="537" spans="1:2" s="1" customFormat="1">
+    <row r="534" spans="1:15" s="1" customFormat="1">
+      <c r="A534" s="19"/>
+      <c r="B534" s="17"/>
+    </row>
+    <row r="535" spans="1:15" s="1" customFormat="1">
+      <c r="A535" s="19"/>
+      <c r="B535" s="17"/>
+    </row>
+    <row r="536" spans="1:15" s="1" customFormat="1">
+      <c r="A536" s="10"/>
+      <c r="B536" s="8"/>
+    </row>
+    <row r="537" spans="1:15" s="1" customFormat="1">
       <c r="A537" s="25"/>
       <c r="B537" s="17"/>
     </row>
-    <row r="538" spans="1:2" s="1" customFormat="1">
+    <row r="538" spans="1:15" s="1" customFormat="1">
       <c r="A538" s="25"/>
-      <c r="B538" s="17"/>
-[...1 lines deleted...]
-    <row r="539" spans="1:2" s="1" customFormat="1">
+      <c r="B538" s="23"/>
+    </row>
+    <row r="539" spans="1:15" s="1" customFormat="1">
       <c r="A539" s="25"/>
       <c r="B539" s="17"/>
     </row>
-    <row r="540" spans="1:2" s="1" customFormat="1">
+    <row r="540" spans="1:15" s="1" customFormat="1">
       <c r="A540" s="25"/>
       <c r="B540" s="17"/>
     </row>
-    <row r="541" spans="1:2" s="1" customFormat="1">
-[...3 lines deleted...]
-    <row r="542" spans="1:2" s="1" customFormat="1">
+    <row r="541" spans="1:15" s="1" customFormat="1">
+      <c r="A541" s="34"/>
+      <c r="B541" s="33"/>
+    </row>
+    <row r="542" spans="1:15" s="1" customFormat="1">
       <c r="A542" s="25"/>
-      <c r="B542" s="17"/>
-[...1 lines deleted...]
-    <row r="543" spans="1:2" s="1" customFormat="1">
+      <c r="B542" s="23"/>
+    </row>
+    <row r="543" spans="1:15" s="1" customFormat="1">
       <c r="A543" s="25"/>
       <c r="B543" s="17"/>
     </row>
-    <row r="544" spans="1:2" s="1" customFormat="1">
+    <row r="544" spans="1:15" s="1" customFormat="1">
       <c r="A544" s="25"/>
       <c r="B544" s="17"/>
     </row>
     <row r="545" spans="1:2" s="1" customFormat="1">
       <c r="A545" s="25"/>
       <c r="B545" s="17"/>
     </row>
     <row r="546" spans="1:2" s="1" customFormat="1">
-      <c r="A546" s="34"/>
-      <c r="B546" s="33"/>
+      <c r="A546" s="25"/>
+      <c r="B546" s="17"/>
     </row>
     <row r="547" spans="1:2" s="1" customFormat="1">
-      <c r="A547" s="34"/>
-      <c r="B547" s="33"/>
+      <c r="A547" s="25"/>
+      <c r="B547" s="17"/>
     </row>
     <row r="548" spans="1:2" s="1" customFormat="1">
       <c r="A548" s="25"/>
       <c r="B548" s="17"/>
     </row>
     <row r="549" spans="1:2" s="1" customFormat="1">
-      <c r="A549" s="25"/>
-      <c r="B549" s="17"/>
+      <c r="A549" s="11"/>
+      <c r="B549" s="2"/>
     </row>
     <row r="550" spans="1:2" s="1" customFormat="1">
-      <c r="A550" s="19"/>
-[...12 lines deleted...]
-      <c r="B553" s="29"/>
+      <c r="A550" s="10"/>
+      <c r="B550" s="8"/>
+    </row>
+    <row r="551" spans="1:2" s="1" customFormat="1">
+      <c r="A551" s="25"/>
+      <c r="B551" s="17"/>
+    </row>
+    <row r="552" spans="1:2" s="1" customFormat="1">
+      <c r="A552" s="25"/>
+      <c r="B552" s="17"/>
+    </row>
+    <row r="553" spans="1:2" s="1" customFormat="1">
+      <c r="A553" s="25"/>
+      <c r="B553" s="17"/>
     </row>
     <row r="554" spans="1:2" s="1" customFormat="1">
-      <c r="A554" s="11"/>
-      <c r="B554" s="2"/>
+      <c r="A554" s="25"/>
+      <c r="B554" s="17"/>
     </row>
     <row r="555" spans="1:2" s="1" customFormat="1">
-      <c r="A555" s="7"/>
-      <c r="B555" s="8"/>
+      <c r="A555" s="25"/>
+      <c r="B555" s="17"/>
     </row>
     <row r="556" spans="1:2" s="1" customFormat="1">
-      <c r="A556" s="19"/>
+      <c r="A556" s="25"/>
       <c r="B556" s="17"/>
     </row>
     <row r="557" spans="1:2" s="1" customFormat="1">
-      <c r="A557" s="19"/>
+      <c r="A557" s="25"/>
       <c r="B557" s="17"/>
     </row>
     <row r="558" spans="1:2" s="1" customFormat="1">
-      <c r="A558" s="19"/>
+      <c r="A558" s="25"/>
       <c r="B558" s="17"/>
     </row>
     <row r="559" spans="1:2" s="1" customFormat="1">
-      <c r="A559" s="19"/>
+      <c r="A559" s="25"/>
       <c r="B559" s="17"/>
     </row>
     <row r="560" spans="1:2" s="1" customFormat="1">
-      <c r="A560" s="19"/>
+      <c r="A560" s="25"/>
       <c r="B560" s="17"/>
     </row>
     <row r="561" spans="1:2" s="1" customFormat="1">
-      <c r="A561" s="19"/>
-      <c r="B561" s="17"/>
+      <c r="A561" s="34"/>
+      <c r="B561" s="33"/>
     </row>
     <row r="562" spans="1:2" s="1" customFormat="1">
-      <c r="A562" s="19"/>
-      <c r="B562" s="17"/>
+      <c r="A562" s="34"/>
+      <c r="B562" s="33"/>
     </row>
     <row r="563" spans="1:2" s="1" customFormat="1">
-      <c r="A563" s="19"/>
+      <c r="A563" s="25"/>
       <c r="B563" s="17"/>
     </row>
     <row r="564" spans="1:2" s="1" customFormat="1">
-      <c r="A564" s="19"/>
+      <c r="A564" s="25"/>
       <c r="B564" s="17"/>
     </row>
     <row r="565" spans="1:2" s="1" customFormat="1">
       <c r="A565" s="19"/>
       <c r="B565" s="17"/>
     </row>
-    <row r="566" spans="1:2" s="1" customFormat="1">
-[...9 lines deleted...]
-      <c r="B568" s="17"/>
+    <row r="566" spans="1:2" s="38" customFormat="1">
+      <c r="A566" s="36"/>
+      <c r="B566" s="37"/>
+    </row>
+    <row r="567" spans="1:2" s="38" customFormat="1">
+      <c r="A567" s="39"/>
+      <c r="B567" s="29"/>
+    </row>
+    <row r="568" spans="1:2" s="38" customFormat="1">
+      <c r="A568" s="39"/>
+      <c r="B568" s="29"/>
     </row>
     <row r="569" spans="1:2" s="1" customFormat="1">
-      <c r="A569" s="19"/>
-      <c r="B569" s="17"/>
+      <c r="A569" s="11"/>
+      <c r="B569" s="2"/>
     </row>
     <row r="570" spans="1:2" s="1" customFormat="1">
-      <c r="A570" s="19"/>
-      <c r="B570" s="17"/>
+      <c r="A570" s="7"/>
+      <c r="B570" s="8"/>
     </row>
     <row r="571" spans="1:2" s="1" customFormat="1">
       <c r="A571" s="19"/>
       <c r="B571" s="17"/>
     </row>
     <row r="572" spans="1:2" s="1" customFormat="1">
       <c r="A572" s="19"/>
       <c r="B572" s="17"/>
     </row>
     <row r="573" spans="1:2" s="1" customFormat="1">
       <c r="A573" s="19"/>
       <c r="B573" s="17"/>
     </row>
     <row r="574" spans="1:2" s="1" customFormat="1">
       <c r="A574" s="19"/>
       <c r="B574" s="17"/>
     </row>
     <row r="575" spans="1:2" s="1" customFormat="1">
       <c r="A575" s="19"/>
       <c r="B575" s="17"/>
     </row>
     <row r="576" spans="1:2" s="1" customFormat="1">
       <c r="A576" s="19"/>
       <c r="B576" s="17"/>
     </row>
     <row r="577" spans="1:2" s="1" customFormat="1">
-      <c r="A577" s="11"/>
-      <c r="B577" s="2"/>
+      <c r="A577" s="19"/>
+      <c r="B577" s="17"/>
     </row>
     <row r="578" spans="1:2" s="1" customFormat="1">
-      <c r="A578" s="7"/>
-      <c r="B578" s="8"/>
+      <c r="A578" s="19"/>
+      <c r="B578" s="17"/>
     </row>
     <row r="579" spans="1:2" s="1" customFormat="1">
       <c r="A579" s="19"/>
       <c r="B579" s="17"/>
     </row>
     <row r="580" spans="1:2" s="1" customFormat="1">
       <c r="A580" s="19"/>
       <c r="B580" s="17"/>
     </row>
     <row r="581" spans="1:2" s="1" customFormat="1">
       <c r="A581" s="19"/>
       <c r="B581" s="17"/>
     </row>
     <row r="582" spans="1:2" s="1" customFormat="1">
       <c r="A582" s="19"/>
       <c r="B582" s="17"/>
     </row>
     <row r="583" spans="1:2" s="1" customFormat="1">
       <c r="A583" s="19"/>
       <c r="B583" s="17"/>
     </row>
+    <row r="584" spans="1:2" s="1" customFormat="1">
+      <c r="A584" s="19"/>
+      <c r="B584" s="17"/>
+    </row>
     <row r="585" spans="1:2" s="1" customFormat="1">
-      <c r="A585" s="7"/>
-      <c r="B585" s="8"/>
+      <c r="A585" s="19"/>
+      <c r="B585" s="17"/>
     </row>
     <row r="586" spans="1:2" s="1" customFormat="1">
       <c r="A586" s="19"/>
       <c r="B586" s="17"/>
     </row>
     <row r="587" spans="1:2" s="1" customFormat="1">
       <c r="A587" s="19"/>
       <c r="B587" s="17"/>
     </row>
     <row r="588" spans="1:2" s="1" customFormat="1">
-      <c r="A588" s="34"/>
+      <c r="A588" s="19"/>
       <c r="B588" s="17"/>
     </row>
     <row r="589" spans="1:2" s="1" customFormat="1">
       <c r="A589" s="19"/>
-      <c r="B589" s="23"/>
+      <c r="B589" s="17"/>
     </row>
     <row r="590" spans="1:2" s="1" customFormat="1">
       <c r="A590" s="19"/>
       <c r="B590" s="17"/>
     </row>
     <row r="591" spans="1:2" s="1" customFormat="1">
       <c r="A591" s="19"/>
       <c r="B591" s="17"/>
     </row>
     <row r="592" spans="1:2" s="1" customFormat="1">
-      <c r="A592" s="19"/>
-      <c r="B592" s="17"/>
+      <c r="A592" s="11"/>
+      <c r="B592" s="2"/>
     </row>
     <row r="593" spans="1:2" s="1" customFormat="1">
-      <c r="A593" s="19"/>
-      <c r="B593" s="23"/>
+      <c r="A593" s="7"/>
+      <c r="B593" s="8"/>
     </row>
     <row r="594" spans="1:2" s="1" customFormat="1">
       <c r="A594" s="19"/>
       <c r="B594" s="17"/>
     </row>
     <row r="595" spans="1:2" s="1" customFormat="1">
       <c r="A595" s="19"/>
       <c r="B595" s="17"/>
     </row>
     <row r="596" spans="1:2" s="1" customFormat="1">
-      <c r="A596" s="13"/>
-[...44 lines deleted...]
-      <c r="B607" s="29"/>
+      <c r="A596" s="19"/>
+      <c r="B596" s="17"/>
+    </row>
+    <row r="597" spans="1:2" s="1" customFormat="1">
+      <c r="A597" s="19"/>
+      <c r="B597" s="17"/>
+    </row>
+    <row r="598" spans="1:2" s="1" customFormat="1">
+      <c r="A598" s="19"/>
+      <c r="B598" s="17"/>
+    </row>
+    <row r="600" spans="1:2" s="1" customFormat="1">
+      <c r="A600" s="7"/>
+      <c r="B600" s="8"/>
+    </row>
+    <row r="601" spans="1:2" s="1" customFormat="1">
+      <c r="A601" s="19"/>
+      <c r="B601" s="17"/>
+    </row>
+    <row r="602" spans="1:2" s="1" customFormat="1">
+      <c r="A602" s="19"/>
+      <c r="B602" s="17"/>
+    </row>
+    <row r="603" spans="1:2" s="1" customFormat="1">
+      <c r="A603" s="34"/>
+      <c r="B603" s="17"/>
+    </row>
+    <row r="604" spans="1:2" s="1" customFormat="1">
+      <c r="A604" s="19"/>
+      <c r="B604" s="23"/>
+    </row>
+    <row r="605" spans="1:2" s="1" customFormat="1">
+      <c r="A605" s="19"/>
+      <c r="B605" s="17"/>
+    </row>
+    <row r="606" spans="1:2" s="1" customFormat="1">
+      <c r="A606" s="19"/>
+      <c r="B606" s="17"/>
+    </row>
+    <row r="607" spans="1:2" s="1" customFormat="1">
+      <c r="A607" s="19"/>
+      <c r="B607" s="17"/>
     </row>
     <row r="608" spans="1:2" s="1" customFormat="1">
-      <c r="A608" s="15"/>
-      <c r="B608" s="20"/>
+      <c r="A608" s="19"/>
+      <c r="B608" s="23"/>
     </row>
     <row r="609" spans="1:2" s="1" customFormat="1">
-      <c r="A609" s="7"/>
-      <c r="B609" s="8"/>
+      <c r="A609" s="19"/>
+      <c r="B609" s="17"/>
     </row>
     <row r="610" spans="1:2" s="1" customFormat="1">
       <c r="A610" s="19"/>
       <c r="B610" s="17"/>
     </row>
     <row r="611" spans="1:2" s="1" customFormat="1">
-      <c r="A611" s="19"/>
-[...44 lines deleted...]
-      <c r="B622" s="17"/>
+      <c r="A611" s="13"/>
+      <c r="B611" s="14"/>
+    </row>
+    <row r="612" spans="1:2" s="38" customFormat="1">
+      <c r="A612" s="41"/>
+      <c r="B612" s="40"/>
+    </row>
+    <row r="613" spans="1:2" s="38" customFormat="1">
+      <c r="A613" s="42"/>
+      <c r="B613" s="29"/>
+    </row>
+    <row r="614" spans="1:2" s="38" customFormat="1">
+      <c r="A614" s="34"/>
+      <c r="B614" s="29"/>
+    </row>
+    <row r="615" spans="1:2" s="38" customFormat="1">
+      <c r="A615" s="42"/>
+      <c r="B615" s="29"/>
+    </row>
+    <row r="616" spans="1:2" s="38" customFormat="1">
+      <c r="A616" s="42"/>
+      <c r="B616" s="43"/>
+    </row>
+    <row r="617" spans="1:2" s="38" customFormat="1">
+      <c r="A617" s="42"/>
+      <c r="B617" s="43"/>
+    </row>
+    <row r="618" spans="1:2" s="38" customFormat="1">
+      <c r="A618" s="42"/>
+      <c r="B618" s="43"/>
+    </row>
+    <row r="619" spans="1:2" s="38" customFormat="1">
+      <c r="A619" s="42"/>
+      <c r="B619" s="29"/>
+    </row>
+    <row r="620" spans="1:2" s="38" customFormat="1">
+      <c r="A620" s="42"/>
+      <c r="B620" s="43"/>
+    </row>
+    <row r="621" spans="1:2" s="38" customFormat="1">
+      <c r="A621" s="42"/>
+      <c r="B621" s="29"/>
+    </row>
+    <row r="622" spans="1:2" s="38" customFormat="1">
+      <c r="A622" s="42"/>
+      <c r="B622" s="29"/>
     </row>
     <row r="623" spans="1:2" s="1" customFormat="1">
-      <c r="A623" s="19"/>
-      <c r="B623" s="17"/>
+      <c r="A623" s="15"/>
+      <c r="B623" s="20"/>
     </row>
     <row r="624" spans="1:2" s="1" customFormat="1">
-      <c r="A624" s="19"/>
-      <c r="B624" s="17"/>
+      <c r="A624" s="7"/>
+      <c r="B624" s="8"/>
     </row>
     <row r="625" spans="1:2" s="1" customFormat="1">
       <c r="A625" s="19"/>
       <c r="B625" s="17"/>
     </row>
     <row r="626" spans="1:2" s="1" customFormat="1">
       <c r="A626" s="19"/>
       <c r="B626" s="17"/>
     </row>
     <row r="627" spans="1:2" s="1" customFormat="1">
       <c r="A627" s="19"/>
       <c r="B627" s="17"/>
     </row>
     <row r="628" spans="1:2" s="1" customFormat="1">
       <c r="A628" s="19"/>
       <c r="B628" s="17"/>
     </row>
+    <row r="629" spans="1:2" s="1" customFormat="1">
+      <c r="A629" s="19"/>
+      <c r="B629" s="17"/>
+    </row>
     <row r="630" spans="1:2" s="1" customFormat="1">
-      <c r="A630" s="7"/>
-      <c r="B630" s="8"/>
+      <c r="A630" s="19"/>
+      <c r="B630" s="17"/>
     </row>
     <row r="631" spans="1:2" s="1" customFormat="1">
       <c r="A631" s="19"/>
       <c r="B631" s="17"/>
     </row>
     <row r="632" spans="1:2" s="1" customFormat="1">
       <c r="A632" s="19"/>
       <c r="B632" s="17"/>
     </row>
     <row r="633" spans="1:2" s="1" customFormat="1">
-      <c r="A633" s="34"/>
+      <c r="A633" s="19"/>
       <c r="B633" s="17"/>
     </row>
     <row r="634" spans="1:2" s="1" customFormat="1">
       <c r="A634" s="19"/>
       <c r="B634" s="17"/>
     </row>
     <row r="635" spans="1:2" s="1" customFormat="1">
-      <c r="A635" s="19"/>
-      <c r="B635" s="17"/>
+      <c r="A635" s="34"/>
+      <c r="B635" s="33"/>
     </row>
     <row r="636" spans="1:2" s="1" customFormat="1">
       <c r="A636" s="19"/>
       <c r="B636" s="17"/>
     </row>
     <row r="637" spans="1:2" s="1" customFormat="1">
       <c r="A637" s="19"/>
       <c r="B637" s="17"/>
     </row>
     <row r="638" spans="1:2" s="1" customFormat="1">
       <c r="A638" s="19"/>
       <c r="B638" s="17"/>
     </row>
-    <row r="639" spans="1:2">
-[...1 lines deleted...]
-      <c r="B639" s="20"/>
+    <row r="639" spans="1:2" s="1" customFormat="1">
+      <c r="A639" s="19"/>
+      <c r="B639" s="17"/>
     </row>
     <row r="640" spans="1:2" s="1" customFormat="1">
-      <c r="A640" s="7"/>
-      <c r="B640" s="8"/>
+      <c r="A640" s="19"/>
+      <c r="B640" s="17"/>
     </row>
     <row r="641" spans="1:2" s="1" customFormat="1">
       <c r="A641" s="19"/>
       <c r="B641" s="17"/>
     </row>
     <row r="642" spans="1:2" s="1" customFormat="1">
       <c r="A642" s="19"/>
       <c r="B642" s="17"/>
     </row>
     <row r="643" spans="1:2" s="1" customFormat="1">
       <c r="A643" s="19"/>
       <c r="B643" s="17"/>
     </row>
-    <row r="644" spans="1:2" s="1" customFormat="1">
-[...2 lines deleted...]
-    </row>
     <row r="645" spans="1:2" s="1" customFormat="1">
-      <c r="A645" s="19"/>
-      <c r="B645" s="23"/>
+      <c r="A645" s="7"/>
+      <c r="B645" s="8"/>
     </row>
     <row r="646" spans="1:2" s="1" customFormat="1">
       <c r="A646" s="19"/>
       <c r="B646" s="17"/>
     </row>
     <row r="647" spans="1:2" s="1" customFormat="1">
       <c r="A647" s="19"/>
       <c r="B647" s="17"/>
     </row>
     <row r="648" spans="1:2" s="1" customFormat="1">
-      <c r="A648" s="19"/>
+      <c r="A648" s="34"/>
       <c r="B648" s="17"/>
     </row>
     <row r="649" spans="1:2" s="1" customFormat="1">
       <c r="A649" s="19"/>
       <c r="B649" s="17"/>
     </row>
     <row r="650" spans="1:2" s="1" customFormat="1">
       <c r="A650" s="19"/>
       <c r="B650" s="17"/>
     </row>
     <row r="651" spans="1:2" s="1" customFormat="1">
       <c r="A651" s="19"/>
-      <c r="B651" s="23"/>
+      <c r="B651" s="17"/>
     </row>
     <row r="652" spans="1:2" s="1" customFormat="1">
       <c r="A652" s="19"/>
       <c r="B652" s="17"/>
     </row>
     <row r="653" spans="1:2" s="1" customFormat="1">
       <c r="A653" s="19"/>
       <c r="B653" s="17"/>
     </row>
-    <row r="654" spans="1:2" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="B654" s="17"/>
+    <row r="654" spans="1:2">
+      <c r="A654" s="13"/>
+      <c r="B654" s="20"/>
     </row>
     <row r="655" spans="1:2" s="1" customFormat="1">
-      <c r="A655" s="19"/>
-[...2 lines deleted...]
-    <row r="656" spans="1:2">
+      <c r="A655" s="7"/>
+      <c r="B655" s="8"/>
+    </row>
+    <row r="656" spans="1:2" s="1" customFormat="1">
       <c r="A656" s="19"/>
       <c r="B656" s="17"/>
     </row>
-    <row r="657" spans="1:2">
+    <row r="657" spans="1:2" s="1" customFormat="1">
       <c r="A657" s="19"/>
       <c r="B657" s="17"/>
     </row>
-    <row r="658" spans="1:2">
-[...1 lines deleted...]
-      <c r="B658" s="20"/>
+    <row r="658" spans="1:2" s="1" customFormat="1">
+      <c r="A658" s="19"/>
+      <c r="B658" s="17"/>
     </row>
     <row r="659" spans="1:2" s="1" customFormat="1">
-      <c r="A659" s="7"/>
-      <c r="B659" s="8"/>
+      <c r="A659" s="19"/>
+      <c r="B659" s="17"/>
     </row>
     <row r="660" spans="1:2" s="1" customFormat="1">
       <c r="A660" s="19"/>
-      <c r="B660" s="17"/>
+      <c r="B660" s="23"/>
     </row>
     <row r="661" spans="1:2" s="1" customFormat="1">
       <c r="A661" s="19"/>
       <c r="B661" s="17"/>
     </row>
     <row r="662" spans="1:2" s="1" customFormat="1">
       <c r="A662" s="19"/>
       <c r="B662" s="17"/>
     </row>
     <row r="663" spans="1:2" s="1" customFormat="1">
       <c r="A663" s="19"/>
       <c r="B663" s="17"/>
     </row>
     <row r="664" spans="1:2" s="1" customFormat="1">
       <c r="A664" s="19"/>
-      <c r="B664" s="23"/>
+      <c r="B664" s="17"/>
     </row>
     <row r="665" spans="1:2" s="1" customFormat="1">
       <c r="A665" s="19"/>
-      <c r="B665" s="23"/>
+      <c r="B665" s="17"/>
     </row>
     <row r="666" spans="1:2" s="1" customFormat="1">
       <c r="A666" s="19"/>
-      <c r="B666" s="17"/>
+      <c r="B666" s="23"/>
     </row>
     <row r="667" spans="1:2" s="1" customFormat="1">
       <c r="A667" s="19"/>
-      <c r="B667" s="23"/>
+      <c r="B667" s="17"/>
     </row>
     <row r="668" spans="1:2" s="1" customFormat="1">
-      <c r="A668" s="13"/>
-      <c r="B668" s="20"/>
+      <c r="A668" s="19"/>
+      <c r="B668" s="17"/>
     </row>
     <row r="669" spans="1:2" s="1" customFormat="1">
-      <c r="A669" s="21"/>
-      <c r="B669" s="8"/>
+      <c r="A669" s="19"/>
+      <c r="B669" s="17"/>
     </row>
     <row r="670" spans="1:2" s="1" customFormat="1">
       <c r="A670" s="19"/>
       <c r="B670" s="17"/>
     </row>
-    <row r="671" spans="1:2" s="1" customFormat="1">
+    <row r="671" spans="1:2">
       <c r="A671" s="19"/>
-      <c r="B671" s="23"/>
-[...1 lines deleted...]
-    <row r="672" spans="1:2" s="1" customFormat="1">
+      <c r="B671" s="17"/>
+    </row>
+    <row r="672" spans="1:2">
       <c r="A672" s="19"/>
-      <c r="B672" s="23"/>
-[...3 lines deleted...]
-      <c r="B673" s="17"/>
+      <c r="B672" s="17"/>
+    </row>
+    <row r="673" spans="1:2">
+      <c r="A673" s="13"/>
+      <c r="B673" s="20"/>
     </row>
     <row r="674" spans="1:2" s="1" customFormat="1">
-      <c r="A674" s="13"/>
-      <c r="B674" s="20"/>
+      <c r="A674" s="7"/>
+      <c r="B674" s="8"/>
     </row>
     <row r="675" spans="1:2" s="1" customFormat="1">
-      <c r="A675" s="7"/>
-      <c r="B675" s="8"/>
+      <c r="A675" s="19"/>
+      <c r="B675" s="17"/>
     </row>
     <row r="676" spans="1:2" s="1" customFormat="1">
       <c r="A676" s="19"/>
       <c r="B676" s="17"/>
     </row>
     <row r="677" spans="1:2" s="1" customFormat="1">
       <c r="A677" s="19"/>
       <c r="B677" s="17"/>
     </row>
     <row r="678" spans="1:2" s="1" customFormat="1">
       <c r="A678" s="19"/>
       <c r="B678" s="17"/>
     </row>
     <row r="679" spans="1:2" s="1" customFormat="1">
       <c r="A679" s="19"/>
-      <c r="B679" s="17"/>
+      <c r="B679" s="23"/>
+    </row>
+    <row r="680" spans="1:2" s="1" customFormat="1">
+      <c r="A680" s="19"/>
+      <c r="B680" s="23"/>
     </row>
     <row r="681" spans="1:2" s="1" customFormat="1">
-      <c r="A681" s="7"/>
-      <c r="B681" s="8"/>
+      <c r="A681" s="19"/>
+      <c r="B681" s="17"/>
     </row>
     <row r="682" spans="1:2" s="1" customFormat="1">
       <c r="A682" s="19"/>
-      <c r="B682" s="17"/>
+      <c r="B682" s="23"/>
     </row>
     <row r="683" spans="1:2" s="1" customFormat="1">
-      <c r="A683" s="19"/>
-      <c r="B683" s="17"/>
+      <c r="A683" s="13"/>
+      <c r="B683" s="20"/>
     </row>
     <row r="684" spans="1:2" s="1" customFormat="1">
-      <c r="A684" s="19"/>
-      <c r="B684" s="17"/>
+      <c r="A684" s="21"/>
+      <c r="B684" s="8"/>
     </row>
     <row r="685" spans="1:2" s="1" customFormat="1">
       <c r="A685" s="19"/>
       <c r="B685" s="17"/>
     </row>
     <row r="686" spans="1:2" s="1" customFormat="1">
       <c r="A686" s="19"/>
-      <c r="B686" s="17"/>
+      <c r="B686" s="23"/>
     </row>
     <row r="687" spans="1:2" s="1" customFormat="1">
       <c r="A687" s="19"/>
-      <c r="B687" s="17"/>
+      <c r="B687" s="23"/>
     </row>
     <row r="688" spans="1:2" s="1" customFormat="1">
       <c r="A688" s="19"/>
       <c r="B688" s="17"/>
     </row>
     <row r="689" spans="1:2" s="1" customFormat="1">
-      <c r="A689" s="19"/>
-      <c r="B689" s="17"/>
+      <c r="A689" s="13"/>
+      <c r="B689" s="20"/>
     </row>
     <row r="690" spans="1:2" s="1" customFormat="1">
-      <c r="A690" s="19"/>
-      <c r="B690" s="17"/>
+      <c r="A690" s="7"/>
+      <c r="B690" s="8"/>
     </row>
     <row r="691" spans="1:2" s="1" customFormat="1">
       <c r="A691" s="19"/>
       <c r="B691" s="17"/>
     </row>
     <row r="692" spans="1:2" s="1" customFormat="1">
-      <c r="A692" s="34"/>
+      <c r="A692" s="19"/>
       <c r="B692" s="17"/>
     </row>
     <row r="693" spans="1:2" s="1" customFormat="1">
       <c r="A693" s="19"/>
       <c r="B693" s="17"/>
     </row>
     <row r="694" spans="1:2" s="1" customFormat="1">
       <c r="A694" s="19"/>
       <c r="B694" s="17"/>
     </row>
-    <row r="695" spans="1:2" s="1" customFormat="1">
-[...2 lines deleted...]
-    </row>
     <row r="696" spans="1:2" s="1" customFormat="1">
-      <c r="A696" s="19"/>
-      <c r="B696" s="17"/>
+      <c r="A696" s="7"/>
+      <c r="B696" s="8"/>
     </row>
     <row r="697" spans="1:2" s="1" customFormat="1">
       <c r="A697" s="19"/>
       <c r="B697" s="17"/>
     </row>
     <row r="698" spans="1:2" s="1" customFormat="1">
       <c r="A698" s="19"/>
       <c r="B698" s="17"/>
     </row>
     <row r="699" spans="1:2" s="1" customFormat="1">
       <c r="A699" s="19"/>
       <c r="B699" s="17"/>
     </row>
     <row r="700" spans="1:2" s="1" customFormat="1">
       <c r="A700" s="19"/>
       <c r="B700" s="17"/>
     </row>
+    <row r="701" spans="1:2" s="1" customFormat="1">
+      <c r="A701" s="19"/>
+      <c r="B701" s="17"/>
+    </row>
     <row r="702" spans="1:2" s="1" customFormat="1">
-      <c r="A702" s="7"/>
-      <c r="B702" s="8"/>
+      <c r="A702" s="19"/>
+      <c r="B702" s="17"/>
     </row>
     <row r="703" spans="1:2" s="1" customFormat="1">
       <c r="A703" s="19"/>
-      <c r="B703" s="18"/>
+      <c r="B703" s="17"/>
     </row>
     <row r="704" spans="1:2" s="1" customFormat="1">
       <c r="A704" s="19"/>
-      <c r="B704" s="26"/>
+      <c r="B704" s="17"/>
     </row>
     <row r="705" spans="1:2" s="1" customFormat="1">
       <c r="A705" s="19"/>
-      <c r="B705" s="18"/>
+      <c r="B705" s="17"/>
     </row>
     <row r="706" spans="1:2" s="1" customFormat="1">
       <c r="A706" s="19"/>
-      <c r="B706" s="26"/>
+      <c r="B706" s="17"/>
     </row>
     <row r="707" spans="1:2" s="1" customFormat="1">
       <c r="A707" s="34"/>
-      <c r="B707" s="26"/>
+      <c r="B707" s="17"/>
     </row>
     <row r="708" spans="1:2" s="1" customFormat="1">
       <c r="A708" s="19"/>
-      <c r="B708" s="18"/>
+      <c r="B708" s="17"/>
     </row>
     <row r="709" spans="1:2" s="1" customFormat="1">
-      <c r="A709" s="13"/>
-      <c r="B709" s="18"/>
+      <c r="A709" s="19"/>
+      <c r="B709" s="17"/>
     </row>
     <row r="710" spans="1:2" s="1" customFormat="1">
-      <c r="A710" s="7"/>
-      <c r="B710" s="8"/>
+      <c r="A710" s="19"/>
+      <c r="B710" s="17"/>
     </row>
     <row r="711" spans="1:2" s="1" customFormat="1">
       <c r="A711" s="19"/>
-      <c r="B711" s="18"/>
+      <c r="B711" s="17"/>
     </row>
     <row r="712" spans="1:2" s="1" customFormat="1">
       <c r="A712" s="19"/>
-      <c r="B712" s="18"/>
+      <c r="B712" s="17"/>
     </row>
     <row r="713" spans="1:2" s="1" customFormat="1">
       <c r="A713" s="19"/>
-      <c r="B713" s="18"/>
+      <c r="B713" s="17"/>
     </row>
     <row r="714" spans="1:2" s="1" customFormat="1">
       <c r="A714" s="19"/>
-      <c r="B714" s="18"/>
+      <c r="B714" s="17"/>
     </row>
     <row r="715" spans="1:2" s="1" customFormat="1">
       <c r="A715" s="19"/>
-      <c r="B715" s="18"/>
-[...3 lines deleted...]
-      <c r="B716" s="18"/>
+      <c r="B715" s="17"/>
     </row>
     <row r="717" spans="1:2" s="1" customFormat="1">
-      <c r="A717" s="19"/>
-      <c r="B717" s="18"/>
+      <c r="A717" s="7"/>
+      <c r="B717" s="8"/>
     </row>
     <row r="718" spans="1:2" s="1" customFormat="1">
       <c r="A718" s="19"/>
       <c r="B718" s="18"/>
     </row>
     <row r="719" spans="1:2" s="1" customFormat="1">
-      <c r="A719" s="13"/>
-[...4 lines deleted...]
-      <c r="B720" s="27"/>
+      <c r="A719" s="19"/>
+      <c r="B719" s="26"/>
+    </row>
+    <row r="720" spans="1:2" s="1" customFormat="1">
+      <c r="A720" s="19"/>
+      <c r="B720" s="18"/>
     </row>
     <row r="721" spans="1:2" s="1" customFormat="1">
       <c r="A721" s="19"/>
-      <c r="B721" s="18"/>
+      <c r="B721" s="26"/>
     </row>
     <row r="722" spans="1:2" s="1" customFormat="1">
-      <c r="A722" s="19"/>
-      <c r="B722" s="18"/>
+      <c r="A722" s="34"/>
+      <c r="B722" s="26"/>
     </row>
     <row r="723" spans="1:2" s="1" customFormat="1">
       <c r="A723" s="19"/>
-      <c r="B723" s="26"/>
+      <c r="B723" s="18"/>
     </row>
     <row r="724" spans="1:2" s="1" customFormat="1">
-      <c r="A724" s="19"/>
+      <c r="A724" s="13"/>
       <c r="B724" s="18"/>
     </row>
     <row r="725" spans="1:2" s="1" customFormat="1">
-      <c r="A725" s="19"/>
-      <c r="B725" s="18"/>
+      <c r="A725" s="7"/>
+      <c r="B725" s="8"/>
+    </row>
+    <row r="726" spans="1:2" s="1" customFormat="1">
+      <c r="A726" s="19"/>
+      <c r="B726" s="18"/>
     </row>
     <row r="727" spans="1:2" s="1" customFormat="1">
-      <c r="A727" s="7"/>
-      <c r="B727" s="8"/>
+      <c r="A727" s="19"/>
+      <c r="B727" s="18"/>
     </row>
     <row r="728" spans="1:2" s="1" customFormat="1">
       <c r="A728" s="19"/>
       <c r="B728" s="18"/>
     </row>
     <row r="729" spans="1:2" s="1" customFormat="1">
       <c r="A729" s="19"/>
       <c r="B729" s="18"/>
     </row>
     <row r="730" spans="1:2" s="1" customFormat="1">
       <c r="A730" s="19"/>
       <c r="B730" s="18"/>
     </row>
     <row r="731" spans="1:2" s="1" customFormat="1">
       <c r="A731" s="19"/>
       <c r="B731" s="18"/>
     </row>
     <row r="732" spans="1:2" s="1" customFormat="1">
       <c r="A732" s="19"/>
       <c r="B732" s="18"/>
     </row>
     <row r="733" spans="1:2" s="1" customFormat="1">
       <c r="A733" s="19"/>
       <c r="B733" s="18"/>
     </row>
     <row r="734" spans="1:2" s="1" customFormat="1">
-      <c r="A734" s="19"/>
+      <c r="A734" s="13"/>
       <c r="B734" s="18"/>
     </row>
-    <row r="735" spans="1:2" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="B735" s="18"/>
+    <row r="735" spans="1:2" s="38" customFormat="1">
+      <c r="A735" s="36"/>
+      <c r="B735" s="27"/>
     </row>
     <row r="736" spans="1:2" s="1" customFormat="1">
       <c r="A736" s="19"/>
       <c r="B736" s="18"/>
     </row>
     <row r="737" spans="1:2" s="1" customFormat="1">
       <c r="A737" s="19"/>
       <c r="B737" s="18"/>
     </row>
     <row r="738" spans="1:2" s="1" customFormat="1">
       <c r="A738" s="19"/>
-      <c r="B738" s="18"/>
+      <c r="B738" s="26"/>
     </row>
     <row r="739" spans="1:2" s="1" customFormat="1">
       <c r="A739" s="19"/>
       <c r="B739" s="18"/>
     </row>
     <row r="740" spans="1:2" s="1" customFormat="1">
       <c r="A740" s="19"/>
       <c r="B740" s="18"/>
     </row>
-    <row r="741" spans="1:2" s="1" customFormat="1">
-[...2 lines deleted...]
-    </row>
     <row r="742" spans="1:2" s="1" customFormat="1">
-      <c r="A742" s="19"/>
-      <c r="B742" s="18"/>
+      <c r="A742" s="7"/>
+      <c r="B742" s="8"/>
     </row>
     <row r="743" spans="1:2" s="1" customFormat="1">
       <c r="A743" s="19"/>
       <c r="B743" s="18"/>
     </row>
     <row r="744" spans="1:2" s="1" customFormat="1">
       <c r="A744" s="19"/>
       <c r="B744" s="18"/>
     </row>
     <row r="745" spans="1:2" s="1" customFormat="1">
       <c r="A745" s="19"/>
       <c r="B745" s="18"/>
     </row>
     <row r="746" spans="1:2" s="1" customFormat="1">
       <c r="A746" s="19"/>
       <c r="B746" s="18"/>
     </row>
     <row r="747" spans="1:2" s="1" customFormat="1">
-      <c r="A747" s="13"/>
+      <c r="A747" s="19"/>
       <c r="B747" s="18"/>
     </row>
     <row r="748" spans="1:2" s="1" customFormat="1">
-      <c r="A748" s="7"/>
-      <c r="B748" s="8"/>
+      <c r="A748" s="19"/>
+      <c r="B748" s="18"/>
     </row>
     <row r="749" spans="1:2" s="1" customFormat="1">
       <c r="A749" s="19"/>
       <c r="B749" s="18"/>
     </row>
     <row r="750" spans="1:2" s="1" customFormat="1">
       <c r="A750" s="19"/>
       <c r="B750" s="18"/>
     </row>
     <row r="751" spans="1:2" s="1" customFormat="1">
-      <c r="A751" s="13"/>
-[...4 lines deleted...]
-      <c r="B752" s="27"/>
+      <c r="A751" s="19"/>
+      <c r="B751" s="18"/>
+    </row>
+    <row r="752" spans="1:2" s="1" customFormat="1">
+      <c r="A752" s="19"/>
+      <c r="B752" s="18"/>
     </row>
     <row r="753" spans="1:2" s="1" customFormat="1">
       <c r="A753" s="19"/>
       <c r="B753" s="18"/>
     </row>
     <row r="754" spans="1:2" s="1" customFormat="1">
       <c r="A754" s="19"/>
       <c r="B754" s="18"/>
     </row>
     <row r="755" spans="1:2" s="1" customFormat="1">
       <c r="A755" s="19"/>
       <c r="B755" s="18"/>
     </row>
     <row r="756" spans="1:2" s="1" customFormat="1">
       <c r="A756" s="19"/>
       <c r="B756" s="18"/>
     </row>
     <row r="757" spans="1:2" s="1" customFormat="1">
       <c r="A757" s="19"/>
       <c r="B757" s="18"/>
     </row>
     <row r="758" spans="1:2" s="1" customFormat="1">
       <c r="A758" s="19"/>
       <c r="B758" s="18"/>
     </row>
     <row r="759" spans="1:2" s="1" customFormat="1">
       <c r="A759" s="19"/>
       <c r="B759" s="18"/>
     </row>
     <row r="760" spans="1:2" s="1" customFormat="1">
       <c r="A760" s="19"/>
       <c r="B760" s="18"/>
     </row>
     <row r="761" spans="1:2" s="1" customFormat="1">
-      <c r="A761" s="13"/>
-      <c r="B761" s="12"/>
+      <c r="A761" s="19"/>
+      <c r="B761" s="18"/>
     </row>
     <row r="762" spans="1:2" s="1" customFormat="1">
-      <c r="A762" s="7"/>
-      <c r="B762" s="8"/>
+      <c r="A762" s="13"/>
+      <c r="B762" s="18"/>
     </row>
     <row r="763" spans="1:2" s="1" customFormat="1">
-      <c r="A763" s="19"/>
-      <c r="B763" s="18"/>
+      <c r="A763" s="7"/>
+      <c r="B763" s="8"/>
     </row>
     <row r="764" spans="1:2" s="1" customFormat="1">
       <c r="A764" s="19"/>
       <c r="B764" s="18"/>
     </row>
     <row r="765" spans="1:2" s="1" customFormat="1">
       <c r="A765" s="19"/>
       <c r="B765" s="18"/>
     </row>
     <row r="766" spans="1:2" s="1" customFormat="1">
-      <c r="A766" s="19"/>
-[...4 lines deleted...]
-      <c r="B767" s="26"/>
+      <c r="A766" s="13"/>
+      <c r="B766" s="9"/>
+    </row>
+    <row r="767" spans="1:2" s="38" customFormat="1">
+      <c r="A767" s="36"/>
+      <c r="B767" s="27"/>
     </row>
     <row r="768" spans="1:2" s="1" customFormat="1">
       <c r="A768" s="19"/>
       <c r="B768" s="18"/>
     </row>
     <row r="769" spans="1:2" s="1" customFormat="1">
-      <c r="A769" s="13"/>
-      <c r="B769" s="9"/>
+      <c r="A769" s="19"/>
+      <c r="B769" s="18"/>
     </row>
     <row r="770" spans="1:2" s="1" customFormat="1">
-      <c r="A770" s="7"/>
-      <c r="B770" s="8"/>
+      <c r="A770" s="19"/>
+      <c r="B770" s="18"/>
     </row>
     <row r="771" spans="1:2" s="1" customFormat="1">
       <c r="A771" s="19"/>
       <c r="B771" s="18"/>
     </row>
     <row r="772" spans="1:2" s="1" customFormat="1">
       <c r="A772" s="19"/>
       <c r="B772" s="18"/>
     </row>
     <row r="773" spans="1:2" s="1" customFormat="1">
       <c r="A773" s="19"/>
       <c r="B773" s="18"/>
     </row>
     <row r="774" spans="1:2" s="1" customFormat="1">
       <c r="A774" s="19"/>
       <c r="B774" s="18"/>
     </row>
     <row r="775" spans="1:2" s="1" customFormat="1">
       <c r="A775" s="19"/>
       <c r="B775" s="18"/>
     </row>
     <row r="776" spans="1:2" s="1" customFormat="1">
-      <c r="A776" s="34"/>
-      <c r="B776" s="18"/>
+      <c r="A776" s="13"/>
+      <c r="B776" s="12"/>
     </row>
     <row r="777" spans="1:2" s="1" customFormat="1">
-      <c r="A777" s="19"/>
-      <c r="B777" s="18"/>
+      <c r="A777" s="7"/>
+      <c r="B777" s="8"/>
     </row>
     <row r="778" spans="1:2" s="1" customFormat="1">
       <c r="A778" s="19"/>
       <c r="B778" s="18"/>
     </row>
     <row r="779" spans="1:2" s="1" customFormat="1">
       <c r="A779" s="19"/>
       <c r="B779" s="18"/>
     </row>
     <row r="780" spans="1:2" s="1" customFormat="1">
       <c r="A780" s="19"/>
       <c r="B780" s="18"/>
     </row>
     <row r="781" spans="1:2" s="1" customFormat="1">
       <c r="A781" s="19"/>
       <c r="B781" s="18"/>
     </row>
     <row r="782" spans="1:2" s="1" customFormat="1">
       <c r="A782" s="19"/>
-      <c r="B782" s="18"/>
+      <c r="B782" s="26"/>
     </row>
     <row r="783" spans="1:2" s="1" customFormat="1">
       <c r="A783" s="19"/>
       <c r="B783" s="18"/>
     </row>
     <row r="784" spans="1:2" s="1" customFormat="1">
       <c r="A784" s="13"/>
       <c r="B784" s="9"/>
     </row>
     <row r="785" spans="1:2" s="1" customFormat="1">
-      <c r="A785" s="10"/>
+      <c r="A785" s="7"/>
       <c r="B785" s="8"/>
     </row>
     <row r="786" spans="1:2" s="1" customFormat="1">
-      <c r="A786" s="25"/>
+      <c r="A786" s="19"/>
       <c r="B786" s="18"/>
     </row>
     <row r="787" spans="1:2" s="1" customFormat="1">
-      <c r="A787" s="25"/>
+      <c r="A787" s="19"/>
       <c r="B787" s="18"/>
     </row>
     <row r="788" spans="1:2" s="1" customFormat="1">
-      <c r="A788" s="25"/>
+      <c r="A788" s="19"/>
       <c r="B788" s="18"/>
     </row>
     <row r="789" spans="1:2" s="1" customFormat="1">
-      <c r="A789" s="25"/>
+      <c r="A789" s="19"/>
       <c r="B789" s="18"/>
     </row>
     <row r="790" spans="1:2" s="1" customFormat="1">
-      <c r="A790" s="25"/>
+      <c r="A790" s="19"/>
       <c r="B790" s="18"/>
     </row>
     <row r="791" spans="1:2" s="1" customFormat="1">
-      <c r="A791" s="25"/>
+      <c r="A791" s="34"/>
       <c r="B791" s="18"/>
     </row>
     <row r="792" spans="1:2" s="1" customFormat="1">
-      <c r="A792" s="25"/>
+      <c r="A792" s="19"/>
       <c r="B792" s="18"/>
     </row>
     <row r="793" spans="1:2" s="1" customFormat="1">
-      <c r="A793" s="25"/>
+      <c r="A793" s="19"/>
       <c r="B793" s="18"/>
     </row>
     <row r="794" spans="1:2" s="1" customFormat="1">
-      <c r="A794" s="25"/>
+      <c r="A794" s="19"/>
       <c r="B794" s="18"/>
     </row>
     <row r="795" spans="1:2" s="1" customFormat="1">
-      <c r="A795" s="25"/>
+      <c r="A795" s="19"/>
       <c r="B795" s="18"/>
     </row>
     <row r="796" spans="1:2" s="1" customFormat="1">
-      <c r="A796" s="25"/>
+      <c r="A796" s="19"/>
       <c r="B796" s="18"/>
     </row>
     <row r="797" spans="1:2" s="1" customFormat="1">
-      <c r="A797" s="25"/>
+      <c r="A797" s="19"/>
       <c r="B797" s="18"/>
     </row>
     <row r="798" spans="1:2" s="1" customFormat="1">
-      <c r="A798" s="13"/>
-[...4 lines deleted...]
-      <c r="B799" s="27"/>
+      <c r="A798" s="19"/>
+      <c r="B798" s="18"/>
+    </row>
+    <row r="799" spans="1:2" s="1" customFormat="1">
+      <c r="A799" s="13"/>
+      <c r="B799" s="9"/>
     </row>
     <row r="800" spans="1:2" s="1" customFormat="1">
-      <c r="A800" s="19"/>
-[...3 lines deleted...]
-      <c r="A801" s="19"/>
+      <c r="A800" s="10"/>
+      <c r="B800" s="8"/>
+    </row>
+    <row r="801" spans="1:2" s="1" customFormat="1">
+      <c r="A801" s="25"/>
       <c r="B801" s="18"/>
     </row>
-    <row r="802" spans="1:256" s="1" customFormat="1">
-      <c r="A802" s="19"/>
+    <row r="802" spans="1:2" s="1" customFormat="1">
+      <c r="A802" s="25"/>
       <c r="B802" s="18"/>
     </row>
-    <row r="803" spans="1:256" s="1" customFormat="1">
-      <c r="A803" s="34"/>
+    <row r="803" spans="1:2" s="1" customFormat="1">
+      <c r="A803" s="25"/>
       <c r="B803" s="18"/>
     </row>
-    <row r="804" spans="1:256" s="1" customFormat="1">
-      <c r="A804" s="34"/>
+    <row r="804" spans="1:2" s="1" customFormat="1">
+      <c r="A804" s="25"/>
       <c r="B804" s="18"/>
-      <c r="C804" s="34"/>
-[...255 lines deleted...]
-      <c r="A805" s="32"/>
+    </row>
+    <row r="805" spans="1:2" s="1" customFormat="1">
+      <c r="A805" s="25"/>
       <c r="B805" s="18"/>
     </row>
-    <row r="806" spans="1:256" s="1" customFormat="1">
-      <c r="A806" s="32"/>
+    <row r="806" spans="1:2" s="1" customFormat="1">
+      <c r="A806" s="25"/>
       <c r="B806" s="18"/>
     </row>
-    <row r="807" spans="1:256" s="1" customFormat="1">
-      <c r="A807" s="32"/>
+    <row r="807" spans="1:2" s="1" customFormat="1">
+      <c r="A807" s="25"/>
       <c r="B807" s="18"/>
     </row>
-    <row r="808" spans="1:256" s="1" customFormat="1">
-      <c r="A808" s="19"/>
+    <row r="808" spans="1:2" s="1" customFormat="1">
+      <c r="A808" s="25"/>
       <c r="B808" s="18"/>
     </row>
-    <row r="810" spans="1:256" s="1" customFormat="1">
-[...19 lines deleted...]
-    <row r="815" spans="1:256" s="1" customFormat="1">
+    <row r="809" spans="1:2" s="1" customFormat="1">
+      <c r="A809" s="25"/>
+      <c r="B809" s="18"/>
+    </row>
+    <row r="810" spans="1:2" s="1" customFormat="1">
+      <c r="A810" s="25"/>
+      <c r="B810" s="18"/>
+    </row>
+    <row r="811" spans="1:2" s="1" customFormat="1">
+      <c r="A811" s="25"/>
+      <c r="B811" s="18"/>
+    </row>
+    <row r="812" spans="1:2" s="1" customFormat="1">
+      <c r="A812" s="25"/>
+      <c r="B812" s="18"/>
+    </row>
+    <row r="813" spans="1:2" s="1" customFormat="1">
+      <c r="A813" s="13"/>
+      <c r="B813" s="9"/>
+    </row>
+    <row r="814" spans="1:2" s="38" customFormat="1">
+      <c r="A814" s="36"/>
+      <c r="B814" s="27"/>
+    </row>
+    <row r="815" spans="1:2" s="1" customFormat="1">
       <c r="A815" s="19"/>
-      <c r="B815" s="17"/>
-[...5 lines deleted...]
-    <row r="817" spans="1:2" s="1" customFormat="1">
+      <c r="B815" s="18"/>
+    </row>
+    <row r="816" spans="1:2" s="1" customFormat="1">
+      <c r="A816" s="19"/>
+      <c r="B816" s="18"/>
+    </row>
+    <row r="817" spans="1:256" s="1" customFormat="1">
       <c r="A817" s="19"/>
-      <c r="B817" s="17"/>
-[...16 lines deleted...]
-    <row r="823" spans="1:2" s="1" customFormat="1">
+      <c r="B817" s="18"/>
+    </row>
+    <row r="818" spans="1:256" s="1" customFormat="1">
+      <c r="A818" s="34"/>
+      <c r="B818" s="18"/>
+    </row>
+    <row r="819" spans="1:256" s="1" customFormat="1">
+      <c r="A819" s="34"/>
+      <c r="B819" s="18"/>
+      <c r="C819" s="34"/>
+      <c r="D819" s="34"/>
+      <c r="E819" s="34"/>
+      <c r="F819" s="34"/>
+      <c r="G819" s="34"/>
+      <c r="H819" s="34"/>
+      <c r="I819" s="34"/>
+      <c r="J819" s="34"/>
+      <c r="K819" s="34"/>
+      <c r="L819" s="34"/>
+      <c r="M819" s="34"/>
+      <c r="N819" s="34"/>
+      <c r="O819" s="34"/>
+      <c r="P819" s="34"/>
+      <c r="Q819" s="34"/>
+      <c r="R819" s="34"/>
+      <c r="S819" s="34"/>
+      <c r="T819" s="34"/>
+      <c r="U819" s="34"/>
+      <c r="V819" s="34"/>
+      <c r="W819" s="34"/>
+      <c r="X819" s="34"/>
+      <c r="Y819" s="34"/>
+      <c r="Z819" s="34"/>
+      <c r="AA819" s="34"/>
+      <c r="AB819" s="34"/>
+      <c r="AC819" s="34"/>
+      <c r="AD819" s="34"/>
+      <c r="AE819" s="34"/>
+      <c r="AF819" s="34"/>
+      <c r="AG819" s="34"/>
+      <c r="AH819" s="34"/>
+      <c r="AI819" s="34"/>
+      <c r="AJ819" s="34"/>
+      <c r="AK819" s="34"/>
+      <c r="AL819" s="34"/>
+      <c r="AM819" s="34"/>
+      <c r="AN819" s="34"/>
+      <c r="AO819" s="34"/>
+      <c r="AP819" s="34"/>
+      <c r="AQ819" s="34"/>
+      <c r="AR819" s="34"/>
+      <c r="AS819" s="34"/>
+      <c r="AT819" s="34"/>
+      <c r="AU819" s="34"/>
+      <c r="AV819" s="34"/>
+      <c r="AW819" s="34"/>
+      <c r="AX819" s="34"/>
+      <c r="AY819" s="34"/>
+      <c r="AZ819" s="34"/>
+      <c r="BA819" s="34"/>
+      <c r="BB819" s="34"/>
+      <c r="BC819" s="34"/>
+      <c r="BD819" s="34"/>
+      <c r="BE819" s="34"/>
+      <c r="BF819" s="34"/>
+      <c r="BG819" s="34"/>
+      <c r="BH819" s="34"/>
+      <c r="BI819" s="34"/>
+      <c r="BJ819" s="34"/>
+      <c r="BK819" s="34"/>
+      <c r="BL819" s="34"/>
+      <c r="BM819" s="34"/>
+      <c r="BN819" s="34"/>
+      <c r="BO819" s="34"/>
+      <c r="BP819" s="34"/>
+      <c r="BQ819" s="34"/>
+      <c r="BR819" s="34"/>
+      <c r="BS819" s="34"/>
+      <c r="BT819" s="34"/>
+      <c r="BU819" s="34"/>
+      <c r="BV819" s="34"/>
+      <c r="BW819" s="34"/>
+      <c r="BX819" s="34"/>
+      <c r="BY819" s="34"/>
+      <c r="BZ819" s="34"/>
+      <c r="CA819" s="34"/>
+      <c r="CB819" s="34"/>
+      <c r="CC819" s="34"/>
+      <c r="CD819" s="34"/>
+      <c r="CE819" s="34"/>
+      <c r="CF819" s="34"/>
+      <c r="CG819" s="34"/>
+      <c r="CH819" s="34"/>
+      <c r="CI819" s="34"/>
+      <c r="CJ819" s="34"/>
+      <c r="CK819" s="34"/>
+      <c r="CL819" s="34"/>
+      <c r="CM819" s="34"/>
+      <c r="CN819" s="34"/>
+      <c r="CO819" s="34"/>
+      <c r="CP819" s="34"/>
+      <c r="CQ819" s="34"/>
+      <c r="CR819" s="34"/>
+      <c r="CS819" s="34"/>
+      <c r="CT819" s="34"/>
+      <c r="CU819" s="34"/>
+      <c r="CV819" s="34"/>
+      <c r="CW819" s="34"/>
+      <c r="CX819" s="34"/>
+      <c r="CY819" s="34"/>
+      <c r="CZ819" s="34"/>
+      <c r="DA819" s="34"/>
+      <c r="DB819" s="34"/>
+      <c r="DC819" s="34"/>
+      <c r="DD819" s="34"/>
+      <c r="DE819" s="34"/>
+      <c r="DF819" s="34"/>
+      <c r="DG819" s="34"/>
+      <c r="DH819" s="34"/>
+      <c r="DI819" s="34"/>
+      <c r="DJ819" s="34"/>
+      <c r="DK819" s="34"/>
+      <c r="DL819" s="34"/>
+      <c r="DM819" s="34"/>
+      <c r="DN819" s="34"/>
+      <c r="DO819" s="34"/>
+      <c r="DP819" s="34"/>
+      <c r="DQ819" s="34"/>
+      <c r="DR819" s="34"/>
+      <c r="DS819" s="34"/>
+      <c r="DT819" s="34"/>
+      <c r="DU819" s="34"/>
+      <c r="DV819" s="34"/>
+      <c r="DW819" s="34"/>
+      <c r="DX819" s="34"/>
+      <c r="DY819" s="34"/>
+      <c r="DZ819" s="34"/>
+      <c r="EA819" s="34"/>
+      <c r="EB819" s="34"/>
+      <c r="EC819" s="34"/>
+      <c r="ED819" s="34"/>
+      <c r="EE819" s="34"/>
+      <c r="EF819" s="34"/>
+      <c r="EG819" s="34"/>
+      <c r="EH819" s="34"/>
+      <c r="EI819" s="34"/>
+      <c r="EJ819" s="34"/>
+      <c r="EK819" s="34"/>
+      <c r="EL819" s="34"/>
+      <c r="EM819" s="34"/>
+      <c r="EN819" s="34"/>
+      <c r="EO819" s="34"/>
+      <c r="EP819" s="34"/>
+      <c r="EQ819" s="34"/>
+      <c r="ER819" s="34"/>
+      <c r="ES819" s="34"/>
+      <c r="ET819" s="34"/>
+      <c r="EU819" s="34"/>
+      <c r="EV819" s="34"/>
+      <c r="EW819" s="34"/>
+      <c r="EX819" s="34"/>
+      <c r="EY819" s="34"/>
+      <c r="EZ819" s="34"/>
+      <c r="FA819" s="34"/>
+      <c r="FB819" s="34"/>
+      <c r="FC819" s="34"/>
+      <c r="FD819" s="34"/>
+      <c r="FE819" s="34"/>
+      <c r="FF819" s="34"/>
+      <c r="FG819" s="34"/>
+      <c r="FH819" s="34"/>
+      <c r="FI819" s="34"/>
+      <c r="FJ819" s="34"/>
+      <c r="FK819" s="34"/>
+      <c r="FL819" s="34"/>
+      <c r="FM819" s="34"/>
+      <c r="FN819" s="34"/>
+      <c r="FO819" s="34"/>
+      <c r="FP819" s="34"/>
+      <c r="FQ819" s="34"/>
+      <c r="FR819" s="34"/>
+      <c r="FS819" s="34"/>
+      <c r="FT819" s="34"/>
+      <c r="FU819" s="34"/>
+      <c r="FV819" s="34"/>
+      <c r="FW819" s="34"/>
+      <c r="FX819" s="34"/>
+      <c r="FY819" s="34"/>
+      <c r="FZ819" s="34"/>
+      <c r="GA819" s="34"/>
+      <c r="GB819" s="34"/>
+      <c r="GC819" s="34"/>
+      <c r="GD819" s="34"/>
+      <c r="GE819" s="34"/>
+      <c r="GF819" s="34"/>
+      <c r="GG819" s="34"/>
+      <c r="GH819" s="34"/>
+      <c r="GI819" s="34"/>
+      <c r="GJ819" s="34"/>
+      <c r="GK819" s="34"/>
+      <c r="GL819" s="34"/>
+      <c r="GM819" s="34"/>
+      <c r="GN819" s="34"/>
+      <c r="GO819" s="34"/>
+      <c r="GP819" s="34"/>
+      <c r="GQ819" s="34"/>
+      <c r="GR819" s="34"/>
+      <c r="GS819" s="34"/>
+      <c r="GT819" s="34"/>
+      <c r="GU819" s="34"/>
+      <c r="GV819" s="34"/>
+      <c r="GW819" s="34"/>
+      <c r="GX819" s="34"/>
+      <c r="GY819" s="34"/>
+      <c r="GZ819" s="34"/>
+      <c r="HA819" s="34"/>
+      <c r="HB819" s="34"/>
+      <c r="HC819" s="34"/>
+      <c r="HD819" s="34"/>
+      <c r="HE819" s="34"/>
+      <c r="HF819" s="34"/>
+      <c r="HG819" s="34"/>
+      <c r="HH819" s="34"/>
+      <c r="HI819" s="34"/>
+      <c r="HJ819" s="34"/>
+      <c r="HK819" s="34"/>
+      <c r="HL819" s="34"/>
+      <c r="HM819" s="34"/>
+      <c r="HN819" s="34"/>
+      <c r="HO819" s="34"/>
+      <c r="HP819" s="34"/>
+      <c r="HQ819" s="34"/>
+      <c r="HR819" s="34"/>
+      <c r="HS819" s="34"/>
+      <c r="HT819" s="34"/>
+      <c r="HU819" s="34"/>
+      <c r="HV819" s="34"/>
+      <c r="HW819" s="34"/>
+      <c r="HX819" s="34"/>
+      <c r="HY819" s="34"/>
+      <c r="HZ819" s="34"/>
+      <c r="IA819" s="34"/>
+      <c r="IB819" s="34"/>
+      <c r="IC819" s="34"/>
+      <c r="ID819" s="34"/>
+      <c r="IE819" s="34"/>
+      <c r="IF819" s="34"/>
+      <c r="IG819" s="34"/>
+      <c r="IH819" s="34"/>
+      <c r="II819" s="34"/>
+      <c r="IJ819" s="34"/>
+      <c r="IK819" s="34"/>
+      <c r="IL819" s="34"/>
+      <c r="IM819" s="34"/>
+      <c r="IN819" s="34"/>
+      <c r="IO819" s="34"/>
+      <c r="IP819" s="34"/>
+      <c r="IQ819" s="34"/>
+      <c r="IR819" s="34"/>
+      <c r="IS819" s="34"/>
+      <c r="IT819" s="34"/>
+      <c r="IU819" s="34"/>
+      <c r="IV819" s="34"/>
+    </row>
+    <row r="820" spans="1:256" s="1" customFormat="1">
+      <c r="A820" s="32"/>
+      <c r="B820" s="18"/>
+    </row>
+    <row r="821" spans="1:256" s="1" customFormat="1">
+      <c r="A821" s="32"/>
+      <c r="B821" s="18"/>
+    </row>
+    <row r="822" spans="1:256" s="1" customFormat="1">
+      <c r="A822" s="32"/>
+      <c r="B822" s="18"/>
+    </row>
+    <row r="823" spans="1:256" s="1" customFormat="1">
       <c r="A823" s="19"/>
-      <c r="B823" s="17"/>
-[...9 lines deleted...]
-    <row r="826" spans="1:2" s="1" customFormat="1">
+      <c r="B823" s="18"/>
+    </row>
+    <row r="825" spans="1:256" s="1" customFormat="1">
+      <c r="A825" s="7"/>
+      <c r="B825" s="8"/>
+    </row>
+    <row r="826" spans="1:256" s="1" customFormat="1">
       <c r="A826" s="19"/>
       <c r="B826" s="17"/>
     </row>
-    <row r="827" spans="1:2" s="1" customFormat="1">
+    <row r="827" spans="1:256" s="1" customFormat="1">
       <c r="A827" s="19"/>
       <c r="B827" s="17"/>
     </row>
-    <row r="828" spans="1:2" s="1" customFormat="1">
+    <row r="828" spans="1:256" s="1" customFormat="1">
       <c r="A828" s="19"/>
-      <c r="B828" s="23"/>
-[...2 lines deleted...]
-      <c r="A829" s="19"/>
+      <c r="B828" s="17"/>
+    </row>
+    <row r="829" spans="1:256" s="1" customFormat="1">
+      <c r="A829" s="34"/>
       <c r="B829" s="17"/>
     </row>
-    <row r="830" spans="1:2" s="1" customFormat="1">
+    <row r="830" spans="1:256" s="1" customFormat="1">
       <c r="A830" s="19"/>
       <c r="B830" s="17"/>
     </row>
-    <row r="831" spans="1:2" s="1" customFormat="1">
-      <c r="A831" s="19"/>
+    <row r="831" spans="1:256" s="1" customFormat="1">
+      <c r="A831" s="32"/>
       <c r="B831" s="17"/>
     </row>
-    <row r="832" spans="1:2" s="1" customFormat="1">
-[...9 lines deleted...]
-      <c r="B834" s="17"/>
+    <row r="832" spans="1:256" s="1" customFormat="1">
+      <c r="A832" s="19"/>
+      <c r="B832" s="17"/>
+    </row>
+    <row r="833" spans="1:2">
+      <c r="B833" s="31"/>
     </row>
     <row r="835" spans="1:2" s="1" customFormat="1">
-      <c r="A835" s="19"/>
-      <c r="B835" s="17"/>
+      <c r="A835" s="7"/>
+      <c r="B835" s="8"/>
     </row>
     <row r="836" spans="1:2" s="1" customFormat="1">
       <c r="A836" s="19"/>
       <c r="B836" s="17"/>
     </row>
     <row r="837" spans="1:2" s="1" customFormat="1">
       <c r="A837" s="19"/>
-      <c r="B837" s="17"/>
+      <c r="B837" s="23"/>
     </row>
     <row r="838" spans="1:2" s="1" customFormat="1">
       <c r="A838" s="19"/>
       <c r="B838" s="17"/>
     </row>
     <row r="839" spans="1:2" s="1" customFormat="1">
       <c r="A839" s="19"/>
       <c r="B839" s="17"/>
     </row>
     <row r="840" spans="1:2" s="1" customFormat="1">
       <c r="A840" s="19"/>
       <c r="B840" s="17"/>
     </row>
     <row r="841" spans="1:2" s="1" customFormat="1">
       <c r="A841" s="19"/>
-      <c r="B841" s="23"/>
+      <c r="B841" s="17"/>
     </row>
     <row r="842" spans="1:2" s="1" customFormat="1">
       <c r="A842" s="19"/>
       <c r="B842" s="17"/>
     </row>
     <row r="843" spans="1:2" s="1" customFormat="1">
-      <c r="A843" s="34"/>
-      <c r="B843" s="17"/>
+      <c r="A843" s="19"/>
+      <c r="B843" s="23"/>
     </row>
     <row r="844" spans="1:2" s="1" customFormat="1">
       <c r="A844" s="19"/>
       <c r="B844" s="17"/>
     </row>
     <row r="845" spans="1:2" s="1" customFormat="1">
       <c r="A845" s="19"/>
       <c r="B845" s="17"/>
     </row>
     <row r="846" spans="1:2" s="1" customFormat="1">
       <c r="A846" s="19"/>
       <c r="B846" s="17"/>
     </row>
-    <row r="848" spans="1:2" s="38" customFormat="1">
-[...117 lines deleted...]
-      <c r="B877" s="9"/>
+    <row r="847" spans="1:2" s="1" customFormat="1">
+      <c r="A847" s="13"/>
+      <c r="B847" s="2"/>
+    </row>
+    <row r="848" spans="1:2" s="1" customFormat="1">
+      <c r="A848" s="7"/>
+      <c r="B848" s="8"/>
+    </row>
+    <row r="849" spans="1:2" s="1" customFormat="1">
+      <c r="A849" s="19"/>
+      <c r="B849" s="17"/>
+    </row>
+    <row r="850" spans="1:2" s="1" customFormat="1">
+      <c r="A850" s="19"/>
+      <c r="B850" s="17"/>
+    </row>
+    <row r="851" spans="1:2" s="1" customFormat="1">
+      <c r="A851" s="19"/>
+      <c r="B851" s="17"/>
+    </row>
+    <row r="852" spans="1:2" s="1" customFormat="1">
+      <c r="A852" s="19"/>
+      <c r="B852" s="17"/>
+    </row>
+    <row r="853" spans="1:2" s="1" customFormat="1">
+      <c r="A853" s="19"/>
+      <c r="B853" s="17"/>
+    </row>
+    <row r="854" spans="1:2" s="1" customFormat="1">
+      <c r="A854" s="19"/>
+      <c r="B854" s="17"/>
+    </row>
+    <row r="855" spans="1:2" s="1" customFormat="1">
+      <c r="A855" s="19"/>
+      <c r="B855" s="17"/>
+    </row>
+    <row r="856" spans="1:2" s="1" customFormat="1">
+      <c r="A856" s="19"/>
+      <c r="B856" s="23"/>
+    </row>
+    <row r="857" spans="1:2" s="1" customFormat="1">
+      <c r="A857" s="19"/>
+      <c r="B857" s="17"/>
+    </row>
+    <row r="858" spans="1:2" s="1" customFormat="1">
+      <c r="A858" s="34"/>
+      <c r="B858" s="17"/>
+    </row>
+    <row r="859" spans="1:2" s="1" customFormat="1">
+      <c r="A859" s="19"/>
+      <c r="B859" s="17"/>
+    </row>
+    <row r="860" spans="1:2" s="1" customFormat="1">
+      <c r="A860" s="19"/>
+      <c r="B860" s="17"/>
+    </row>
+    <row r="861" spans="1:2" s="1" customFormat="1">
+      <c r="A861" s="19"/>
+      <c r="B861" s="17"/>
+    </row>
+    <row r="863" spans="1:2" s="38" customFormat="1">
+      <c r="A863" s="36"/>
+      <c r="B863" s="27"/>
+    </row>
+    <row r="864" spans="1:2" s="38" customFormat="1">
+      <c r="A864" s="39"/>
+      <c r="B864" s="28"/>
+    </row>
+    <row r="865" spans="1:2" s="38" customFormat="1">
+      <c r="A865" s="34"/>
+      <c r="B865" s="28"/>
+    </row>
+    <row r="866" spans="1:2" s="38" customFormat="1">
+      <c r="A866" s="39"/>
+      <c r="B866" s="28"/>
+    </row>
+    <row r="867" spans="1:2" s="38" customFormat="1">
+      <c r="A867" s="39"/>
+      <c r="B867" s="28"/>
+    </row>
+    <row r="868" spans="1:2" s="38" customFormat="1">
+      <c r="A868" s="39"/>
+      <c r="B868" s="28"/>
+    </row>
+    <row r="869" spans="1:2" s="38" customFormat="1">
+      <c r="A869" s="39"/>
+      <c r="B869" s="28"/>
+    </row>
+    <row r="870" spans="1:2" s="38" customFormat="1">
+      <c r="A870" s="39"/>
+      <c r="B870" s="28"/>
+    </row>
+    <row r="871" spans="1:2" s="38" customFormat="1">
+      <c r="A871" s="39"/>
+      <c r="B871" s="28"/>
+    </row>
+    <row r="872" spans="1:2" s="38" customFormat="1">
+      <c r="A872" s="39"/>
+      <c r="B872" s="28"/>
+    </row>
+    <row r="873" spans="1:2" s="38" customFormat="1">
+      <c r="A873" s="39"/>
+      <c r="B873" s="28"/>
+    </row>
+    <row r="874" spans="1:2" s="38" customFormat="1">
+      <c r="A874" s="39"/>
+      <c r="B874" s="28"/>
+    </row>
+    <row r="875" spans="1:2" s="38" customFormat="1">
+      <c r="A875" s="39"/>
+      <c r="B875" s="28"/>
+    </row>
+    <row r="876" spans="1:2" s="38" customFormat="1">
+      <c r="A876" s="39"/>
+      <c r="B876" s="28"/>
+    </row>
+    <row r="877" spans="1:2" s="38" customFormat="1">
+      <c r="A877" s="39"/>
+      <c r="B877" s="28"/>
     </row>
     <row r="878" spans="1:2" s="1" customFormat="1">
       <c r="A878" s="7"/>
       <c r="B878" s="8"/>
     </row>
     <row r="879" spans="1:2" s="1" customFormat="1">
       <c r="A879" s="19"/>
       <c r="B879" s="18"/>
     </row>
     <row r="880" spans="1:2" s="1" customFormat="1">
       <c r="A880" s="19"/>
       <c r="B880" s="18"/>
     </row>
     <row r="881" spans="1:2" s="1" customFormat="1">
       <c r="A881" s="19"/>
       <c r="B881" s="18"/>
     </row>
     <row r="882" spans="1:2" s="1" customFormat="1">
-      <c r="A882" s="19"/>
-      <c r="B882" s="18"/>
+      <c r="A882" s="13"/>
+      <c r="B882" s="9"/>
     </row>
     <row r="883" spans="1:2" s="1" customFormat="1">
-      <c r="A883" s="19"/>
-      <c r="B883" s="26"/>
+      <c r="A883" s="7"/>
+      <c r="B883" s="8"/>
     </row>
     <row r="884" spans="1:2" s="1" customFormat="1">
       <c r="A884" s="19"/>
       <c r="B884" s="18"/>
     </row>
     <row r="885" spans="1:2" s="1" customFormat="1">
       <c r="A885" s="19"/>
       <c r="B885" s="18"/>
     </row>
     <row r="886" spans="1:2" s="1" customFormat="1">
       <c r="A886" s="19"/>
       <c r="B886" s="18"/>
     </row>
     <row r="887" spans="1:2" s="1" customFormat="1">
       <c r="A887" s="19"/>
-      <c r="B887" s="18"/>
+      <c r="B887" s="26"/>
     </row>
     <row r="888" spans="1:2" s="1" customFormat="1">
       <c r="A888" s="19"/>
-      <c r="B888" s="26"/>
+      <c r="B888" s="18"/>
     </row>
     <row r="889" spans="1:2" s="1" customFormat="1">
-      <c r="A889" s="13"/>
-      <c r="B889" s="16"/>
+      <c r="A889" s="19"/>
+      <c r="B889" s="18"/>
     </row>
     <row r="890" spans="1:2" s="1" customFormat="1">
-      <c r="A890" s="7"/>
-      <c r="B890" s="8"/>
+      <c r="A890" s="19"/>
+      <c r="B890" s="18"/>
     </row>
     <row r="891" spans="1:2" s="1" customFormat="1">
       <c r="A891" s="19"/>
-      <c r="B891" s="18"/>
+      <c r="B891" s="26"/>
     </row>
     <row r="892" spans="1:2" s="1" customFormat="1">
-      <c r="A892" s="19"/>
-      <c r="B892" s="18"/>
+      <c r="A892" s="13"/>
+      <c r="B892" s="9"/>
     </row>
     <row r="893" spans="1:2" s="1" customFormat="1">
-      <c r="A893" s="19"/>
-      <c r="B893" s="18"/>
+      <c r="A893" s="7"/>
+      <c r="B893" s="8"/>
     </row>
     <row r="894" spans="1:2" s="1" customFormat="1">
       <c r="A894" s="19"/>
-      <c r="B894" s="26"/>
+      <c r="B894" s="18"/>
     </row>
     <row r="895" spans="1:2" s="1" customFormat="1">
       <c r="A895" s="19"/>
       <c r="B895" s="18"/>
     </row>
     <row r="896" spans="1:2" s="1" customFormat="1">
       <c r="A896" s="19"/>
       <c r="B896" s="18"/>
     </row>
     <row r="897" spans="1:2" s="1" customFormat="1">
       <c r="A897" s="19"/>
       <c r="B897" s="18"/>
     </row>
     <row r="898" spans="1:2" s="1" customFormat="1">
       <c r="A898" s="19"/>
-      <c r="B898" s="18"/>
+      <c r="B898" s="26"/>
     </row>
     <row r="899" spans="1:2" s="1" customFormat="1">
       <c r="A899" s="19"/>
       <c r="B899" s="18"/>
     </row>
     <row r="900" spans="1:2" s="1" customFormat="1">
       <c r="A900" s="19"/>
-      <c r="B900" s="26"/>
+      <c r="B900" s="18"/>
     </row>
     <row r="901" spans="1:2" s="1" customFormat="1">
-      <c r="A901" s="13"/>
-      <c r="B901" s="9"/>
+      <c r="A901" s="19"/>
+      <c r="B901" s="18"/>
     </row>
     <row r="902" spans="1:2" s="1" customFormat="1">
-      <c r="A902" s="21"/>
-      <c r="B902" s="8"/>
+      <c r="A902" s="19"/>
+      <c r="B902" s="18"/>
     </row>
     <row r="903" spans="1:2" s="1" customFormat="1">
       <c r="A903" s="19"/>
-      <c r="B903" s="18"/>
+      <c r="B903" s="26"/>
     </row>
     <row r="904" spans="1:2" s="1" customFormat="1">
-      <c r="A904" s="19"/>
-      <c r="B904" s="18"/>
+      <c r="A904" s="13"/>
+      <c r="B904" s="16"/>
     </row>
     <row r="905" spans="1:2" s="1" customFormat="1">
-      <c r="A905" s="19"/>
-      <c r="B905" s="18"/>
+      <c r="A905" s="7"/>
+      <c r="B905" s="8"/>
     </row>
     <row r="906" spans="1:2" s="1" customFormat="1">
       <c r="A906" s="19"/>
       <c r="B906" s="18"/>
     </row>
     <row r="907" spans="1:2" s="1" customFormat="1">
       <c r="A907" s="19"/>
-      <c r="B907" s="26"/>
+      <c r="B907" s="18"/>
     </row>
     <row r="908" spans="1:2" s="1" customFormat="1">
-      <c r="A908" s="13"/>
-[...4 lines deleted...]
-      <c r="B909" s="27"/>
+      <c r="A908" s="19"/>
+      <c r="B908" s="18"/>
+    </row>
+    <row r="909" spans="1:2" s="1" customFormat="1">
+      <c r="A909" s="19"/>
+      <c r="B909" s="26"/>
     </row>
     <row r="910" spans="1:2" s="1" customFormat="1">
       <c r="A910" s="19"/>
       <c r="B910" s="18"/>
     </row>
     <row r="911" spans="1:2" s="1" customFormat="1">
       <c r="A911" s="19"/>
       <c r="B911" s="18"/>
     </row>
     <row r="912" spans="1:2" s="1" customFormat="1">
       <c r="A912" s="19"/>
       <c r="B912" s="18"/>
     </row>
     <row r="913" spans="1:2" s="1" customFormat="1">
       <c r="A913" s="19"/>
-      <c r="B913" s="26"/>
+      <c r="B913" s="18"/>
     </row>
     <row r="914" spans="1:2" s="1" customFormat="1">
       <c r="A914" s="19"/>
       <c r="B914" s="18"/>
     </row>
     <row r="915" spans="1:2" s="1" customFormat="1">
-      <c r="A915" s="13"/>
-[...4 lines deleted...]
-      <c r="B916" s="27"/>
+      <c r="A915" s="19"/>
+      <c r="B915" s="26"/>
+    </row>
+    <row r="916" spans="1:2" s="1" customFormat="1">
+      <c r="A916" s="13"/>
+      <c r="B916" s="9"/>
     </row>
     <row r="917" spans="1:2" s="1" customFormat="1">
-      <c r="A917" s="19"/>
-      <c r="B917" s="17"/>
+      <c r="A917" s="21"/>
+      <c r="B917" s="8"/>
     </row>
     <row r="918" spans="1:2" s="1" customFormat="1">
       <c r="A918" s="19"/>
-      <c r="B918" s="26"/>
+      <c r="B918" s="18"/>
     </row>
     <row r="919" spans="1:2" s="1" customFormat="1">
       <c r="A919" s="19"/>
-      <c r="B919" s="17"/>
+      <c r="B919" s="18"/>
     </row>
     <row r="920" spans="1:2" s="1" customFormat="1">
-      <c r="A920" s="13"/>
-      <c r="B920" s="9"/>
+      <c r="A920" s="19"/>
+      <c r="B920" s="18"/>
     </row>
     <row r="921" spans="1:2" s="1" customFormat="1">
-      <c r="A921" s="7"/>
-      <c r="B921" s="8"/>
+      <c r="A921" s="19"/>
+      <c r="B921" s="18"/>
     </row>
     <row r="922" spans="1:2" s="1" customFormat="1">
       <c r="A922" s="19"/>
-      <c r="B922" s="17"/>
+      <c r="B922" s="26"/>
     </row>
     <row r="923" spans="1:2" s="1" customFormat="1">
-      <c r="A923" s="19"/>
-[...4 lines deleted...]
-      <c r="B924" s="17"/>
+      <c r="A923" s="13"/>
+      <c r="B923" s="9"/>
+    </row>
+    <row r="924" spans="1:2" s="38" customFormat="1">
+      <c r="A924" s="36"/>
+      <c r="B924" s="27"/>
     </row>
     <row r="925" spans="1:2" s="1" customFormat="1">
       <c r="A925" s="19"/>
-      <c r="B925" s="17"/>
+      <c r="B925" s="18"/>
     </row>
     <row r="926" spans="1:2" s="1" customFormat="1">
       <c r="A926" s="19"/>
-      <c r="B926" s="17"/>
+      <c r="B926" s="18"/>
     </row>
     <row r="927" spans="1:2" s="1" customFormat="1">
       <c r="A927" s="19"/>
-      <c r="B927" s="17"/>
+      <c r="B927" s="18"/>
     </row>
     <row r="928" spans="1:2" s="1" customFormat="1">
       <c r="A928" s="19"/>
-      <c r="B928" s="17"/>
+      <c r="B928" s="26"/>
     </row>
     <row r="929" spans="1:2" s="1" customFormat="1">
       <c r="A929" s="19"/>
-      <c r="B929" s="17"/>
+      <c r="B929" s="18"/>
     </row>
     <row r="930" spans="1:2" s="1" customFormat="1">
-      <c r="A930" s="19"/>
-[...4 lines deleted...]
-      <c r="B931" s="17"/>
+      <c r="A930" s="13"/>
+      <c r="B930" s="9"/>
+    </row>
+    <row r="931" spans="1:2" s="38" customFormat="1">
+      <c r="A931" s="36"/>
+      <c r="B931" s="27"/>
     </row>
     <row r="932" spans="1:2" s="1" customFormat="1">
       <c r="A932" s="19"/>
       <c r="B932" s="17"/>
     </row>
     <row r="933" spans="1:2" s="1" customFormat="1">
       <c r="A933" s="19"/>
-      <c r="B933" s="17"/>
+      <c r="B933" s="26"/>
     </row>
     <row r="934" spans="1:2" s="1" customFormat="1">
       <c r="A934" s="19"/>
       <c r="B934" s="17"/>
     </row>
     <row r="935" spans="1:2" s="1" customFormat="1">
-      <c r="A935" s="19"/>
-      <c r="B935" s="17"/>
+      <c r="A935" s="13"/>
+      <c r="B935" s="9"/>
     </row>
     <row r="936" spans="1:2" s="1" customFormat="1">
-      <c r="A936" s="19"/>
-      <c r="B936" s="17"/>
+      <c r="A936" s="7"/>
+      <c r="B936" s="8"/>
     </row>
     <row r="937" spans="1:2" s="1" customFormat="1">
       <c r="A937" s="19"/>
       <c r="B937" s="17"/>
     </row>
     <row r="938" spans="1:2" s="1" customFormat="1">
-      <c r="A938" s="13"/>
-      <c r="B938" s="2"/>
+      <c r="A938" s="19"/>
+      <c r="B938" s="17"/>
     </row>
     <row r="939" spans="1:2" s="1" customFormat="1">
-      <c r="A939" s="7"/>
-      <c r="B939" s="8"/>
+      <c r="A939" s="19"/>
+      <c r="B939" s="17"/>
     </row>
     <row r="940" spans="1:2" s="1" customFormat="1">
       <c r="A940" s="19"/>
       <c r="B940" s="17"/>
     </row>
     <row r="941" spans="1:2" s="1" customFormat="1">
       <c r="A941" s="19"/>
       <c r="B941" s="17"/>
     </row>
     <row r="942" spans="1:2" s="1" customFormat="1">
       <c r="A942" s="19"/>
-      <c r="B942" s="23"/>
+      <c r="B942" s="17"/>
     </row>
     <row r="943" spans="1:2" s="1" customFormat="1">
       <c r="A943" s="19"/>
       <c r="B943" s="17"/>
     </row>
     <row r="944" spans="1:2" s="1" customFormat="1">
       <c r="A944" s="19"/>
       <c r="B944" s="17"/>
     </row>
     <row r="945" spans="1:2" s="1" customFormat="1">
       <c r="A945" s="19"/>
       <c r="B945" s="17"/>
     </row>
     <row r="946" spans="1:2" s="1" customFormat="1">
       <c r="A946" s="19"/>
       <c r="B946" s="17"/>
     </row>
     <row r="947" spans="1:2" s="1" customFormat="1">
       <c r="A947" s="19"/>
       <c r="B947" s="17"/>
     </row>
     <row r="948" spans="1:2" s="1" customFormat="1">
       <c r="A948" s="19"/>
       <c r="B948" s="17"/>
     </row>
     <row r="949" spans="1:2" s="1" customFormat="1">
       <c r="A949" s="19"/>
-      <c r="B949" s="23"/>
+      <c r="B949" s="17"/>
     </row>
     <row r="950" spans="1:2" s="1" customFormat="1">
       <c r="A950" s="19"/>
       <c r="B950" s="17"/>
     </row>
     <row r="951" spans="1:2" s="1" customFormat="1">
       <c r="A951" s="19"/>
       <c r="B951" s="17"/>
     </row>
     <row r="952" spans="1:2" s="1" customFormat="1">
       <c r="A952" s="19"/>
       <c r="B952" s="17"/>
     </row>
     <row r="953" spans="1:2" s="1" customFormat="1">
-      <c r="A953" s="19"/>
-      <c r="B953" s="17"/>
+      <c r="A953" s="13"/>
+      <c r="B953" s="2"/>
     </row>
     <row r="954" spans="1:2" s="1" customFormat="1">
-      <c r="A954" s="19"/>
-      <c r="B954" s="17"/>
+      <c r="A954" s="7"/>
+      <c r="B954" s="8"/>
     </row>
     <row r="955" spans="1:2" s="1" customFormat="1">
       <c r="A955" s="19"/>
       <c r="B955" s="17"/>
     </row>
     <row r="956" spans="1:2" s="1" customFormat="1">
       <c r="A956" s="19"/>
       <c r="B956" s="17"/>
     </row>
     <row r="957" spans="1:2" s="1" customFormat="1">
       <c r="A957" s="19"/>
-      <c r="B957" s="17"/>
+      <c r="B957" s="23"/>
     </row>
     <row r="958" spans="1:2" s="1" customFormat="1">
-      <c r="A958" s="7"/>
-      <c r="B958" s="8"/>
+      <c r="A958" s="19"/>
+      <c r="B958" s="17"/>
     </row>
     <row r="959" spans="1:2" s="1" customFormat="1">
       <c r="A959" s="19"/>
       <c r="B959" s="17"/>
     </row>
     <row r="960" spans="1:2" s="1" customFormat="1">
-      <c r="A960" s="34"/>
+      <c r="A960" s="19"/>
       <c r="B960" s="17"/>
     </row>
     <row r="961" spans="1:2" s="1" customFormat="1">
       <c r="A961" s="19"/>
       <c r="B961" s="17"/>
     </row>
     <row r="962" spans="1:2" s="1" customFormat="1">
       <c r="A962" s="19"/>
       <c r="B962" s="17"/>
     </row>
     <row r="963" spans="1:2" s="1" customFormat="1">
       <c r="A963" s="19"/>
       <c r="B963" s="17"/>
     </row>
     <row r="964" spans="1:2" s="1" customFormat="1">
       <c r="A964" s="19"/>
-      <c r="B964" s="17"/>
+      <c r="B964" s="23"/>
     </row>
     <row r="965" spans="1:2" s="1" customFormat="1">
       <c r="A965" s="19"/>
       <c r="B965" s="17"/>
     </row>
     <row r="966" spans="1:2" s="1" customFormat="1">
       <c r="A966" s="19"/>
       <c r="B966" s="17"/>
     </row>
     <row r="967" spans="1:2" s="1" customFormat="1">
       <c r="A967" s="19"/>
       <c r="B967" s="17"/>
     </row>
     <row r="968" spans="1:2" s="1" customFormat="1">
       <c r="A968" s="19"/>
       <c r="B968" s="17"/>
     </row>
     <row r="969" spans="1:2" s="1" customFormat="1">
-      <c r="A969" s="13"/>
-      <c r="B969" s="2"/>
+      <c r="A969" s="19"/>
+      <c r="B969" s="17"/>
     </row>
     <row r="970" spans="1:2" s="1" customFormat="1">
-      <c r="A970" s="7"/>
-      <c r="B970" s="8"/>
+      <c r="A970" s="19"/>
+      <c r="B970" s="17"/>
     </row>
     <row r="971" spans="1:2" s="1" customFormat="1">
       <c r="A971" s="19"/>
-      <c r="B971" s="18"/>
+      <c r="B971" s="17"/>
     </row>
     <row r="972" spans="1:2" s="1" customFormat="1">
       <c r="A972" s="19"/>
-      <c r="B972" s="18"/>
+      <c r="B972" s="17"/>
     </row>
     <row r="973" spans="1:2" s="1" customFormat="1">
-      <c r="A973" s="19"/>
-      <c r="B973" s="18"/>
+      <c r="A973" s="7"/>
+      <c r="B973" s="8"/>
     </row>
     <row r="974" spans="1:2" s="1" customFormat="1">
       <c r="A974" s="19"/>
-      <c r="B974" s="26"/>
+      <c r="B974" s="17"/>
     </row>
     <row r="975" spans="1:2" s="1" customFormat="1">
-      <c r="A975" s="13"/>
-      <c r="B975" s="9"/>
+      <c r="A975" s="34"/>
+      <c r="B975" s="17"/>
     </row>
     <row r="976" spans="1:2" s="1" customFormat="1">
-      <c r="A976" s="7"/>
-      <c r="B976" s="8"/>
+      <c r="A976" s="19"/>
+      <c r="B976" s="17"/>
     </row>
     <row r="977" spans="1:2" s="1" customFormat="1">
       <c r="A977" s="19"/>
-      <c r="B977" s="18"/>
+      <c r="B977" s="17"/>
     </row>
     <row r="978" spans="1:2" s="1" customFormat="1">
       <c r="A978" s="19"/>
-      <c r="B978" s="18"/>
+      <c r="B978" s="17"/>
     </row>
     <row r="979" spans="1:2" s="1" customFormat="1">
       <c r="A979" s="19"/>
-      <c r="B979" s="18"/>
+      <c r="B979" s="17"/>
     </row>
     <row r="980" spans="1:2" s="1" customFormat="1">
       <c r="A980" s="19"/>
-      <c r="B980" s="18"/>
+      <c r="B980" s="17"/>
     </row>
     <row r="981" spans="1:2" s="1" customFormat="1">
       <c r="A981" s="19"/>
-      <c r="B981" s="18"/>
+      <c r="B981" s="17"/>
     </row>
     <row r="982" spans="1:2" s="1" customFormat="1">
       <c r="A982" s="19"/>
-      <c r="B982" s="18"/>
+      <c r="B982" s="17"/>
     </row>
     <row r="983" spans="1:2" s="1" customFormat="1">
       <c r="A983" s="19"/>
-      <c r="B983" s="18"/>
+      <c r="B983" s="17"/>
     </row>
     <row r="984" spans="1:2" s="1" customFormat="1">
-      <c r="A984" s="19"/>
-      <c r="B984" s="26"/>
+      <c r="A984" s="13"/>
+      <c r="B984" s="2"/>
     </row>
     <row r="985" spans="1:2" s="1" customFormat="1">
-      <c r="A985" s="19"/>
-      <c r="B985" s="18"/>
+      <c r="A985" s="7"/>
+      <c r="B985" s="8"/>
     </row>
     <row r="986" spans="1:2" s="1" customFormat="1">
       <c r="A986" s="19"/>
       <c r="B986" s="18"/>
     </row>
     <row r="987" spans="1:2" s="1" customFormat="1">
       <c r="A987" s="19"/>
       <c r="B987" s="18"/>
     </row>
     <row r="988" spans="1:2" s="1" customFormat="1">
       <c r="A988" s="19"/>
       <c r="B988" s="18"/>
     </row>
     <row r="989" spans="1:2" s="1" customFormat="1">
       <c r="A989" s="19"/>
-      <c r="B989" s="18"/>
+      <c r="B989" s="26"/>
     </row>
     <row r="990" spans="1:2" s="1" customFormat="1">
-      <c r="A990" s="19"/>
-      <c r="B990" s="18"/>
+      <c r="A990" s="13"/>
+      <c r="B990" s="9"/>
     </row>
     <row r="991" spans="1:2" s="1" customFormat="1">
-      <c r="A991" s="19"/>
-      <c r="B991" s="18"/>
+      <c r="A991" s="7"/>
+      <c r="B991" s="8"/>
     </row>
     <row r="992" spans="1:2" s="1" customFormat="1">
       <c r="A992" s="19"/>
       <c r="B992" s="18"/>
     </row>
     <row r="993" spans="1:2" s="1" customFormat="1">
       <c r="A993" s="19"/>
-      <c r="B993" s="26"/>
+      <c r="B993" s="18"/>
     </row>
     <row r="994" spans="1:2" s="1" customFormat="1">
       <c r="A994" s="19"/>
       <c r="B994" s="18"/>
     </row>
     <row r="995" spans="1:2" s="1" customFormat="1">
       <c r="A995" s="19"/>
       <c r="B995" s="18"/>
     </row>
     <row r="996" spans="1:2" s="1" customFormat="1">
-      <c r="A996" s="7"/>
-      <c r="B996" s="8"/>
+      <c r="A996" s="19"/>
+      <c r="B996" s="18"/>
     </row>
     <row r="997" spans="1:2" s="1" customFormat="1">
       <c r="A997" s="19"/>
       <c r="B997" s="18"/>
     </row>
     <row r="998" spans="1:2" s="1" customFormat="1">
       <c r="A998" s="19"/>
-      <c r="B998" s="26"/>
+      <c r="B998" s="18"/>
     </row>
     <row r="999" spans="1:2" s="1" customFormat="1">
       <c r="A999" s="19"/>
-      <c r="B999" s="18"/>
+      <c r="B999" s="26"/>
     </row>
     <row r="1000" spans="1:2" s="1" customFormat="1">
       <c r="A1000" s="19"/>
-      <c r="B1000" s="26"/>
+      <c r="B1000" s="18"/>
     </row>
     <row r="1001" spans="1:2" s="1" customFormat="1">
       <c r="A1001" s="19"/>
       <c r="B1001" s="18"/>
     </row>
     <row r="1002" spans="1:2" s="1" customFormat="1">
       <c r="A1002" s="19"/>
       <c r="B1002" s="18"/>
     </row>
     <row r="1003" spans="1:2" s="1" customFormat="1">
       <c r="A1003" s="19"/>
-      <c r="B1003" s="26"/>
+      <c r="B1003" s="18"/>
     </row>
     <row r="1004" spans="1:2" s="1" customFormat="1">
       <c r="A1004" s="19"/>
       <c r="B1004" s="18"/>
     </row>
     <row r="1005" spans="1:2" s="1" customFormat="1">
       <c r="A1005" s="19"/>
       <c r="B1005" s="18"/>
     </row>
     <row r="1006" spans="1:2" s="1" customFormat="1">
-      <c r="A1006" s="13"/>
-      <c r="B1006" s="9"/>
+      <c r="A1006" s="19"/>
+      <c r="B1006" s="18"/>
     </row>
     <row r="1007" spans="1:2" s="1" customFormat="1">
-      <c r="A1007" s="7"/>
-      <c r="B1007" s="8"/>
+      <c r="A1007" s="19"/>
+      <c r="B1007" s="18"/>
     </row>
     <row r="1008" spans="1:2" s="1" customFormat="1">
       <c r="A1008" s="19"/>
-      <c r="B1008" s="18"/>
+      <c r="B1008" s="26"/>
     </row>
     <row r="1009" spans="1:2" s="1" customFormat="1">
       <c r="A1009" s="19"/>
       <c r="B1009" s="18"/>
     </row>
     <row r="1010" spans="1:2" s="1" customFormat="1">
       <c r="A1010" s="19"/>
       <c r="B1010" s="18"/>
     </row>
     <row r="1011" spans="1:2" s="1" customFormat="1">
-      <c r="A1011" s="19"/>
-      <c r="B1011" s="26"/>
+      <c r="A1011" s="7"/>
+      <c r="B1011" s="8"/>
     </row>
     <row r="1012" spans="1:2" s="1" customFormat="1">
       <c r="A1012" s="19"/>
-      <c r="B1012" s="26"/>
+      <c r="B1012" s="18"/>
     </row>
     <row r="1013" spans="1:2" s="1" customFormat="1">
       <c r="A1013" s="19"/>
-      <c r="B1013" s="18"/>
+      <c r="B1013" s="26"/>
     </row>
     <row r="1014" spans="1:2" s="1" customFormat="1">
       <c r="A1014" s="19"/>
       <c r="B1014" s="18"/>
     </row>
     <row r="1015" spans="1:2" s="1" customFormat="1">
       <c r="A1015" s="19"/>
-      <c r="B1015" s="18"/>
+      <c r="B1015" s="26"/>
     </row>
     <row r="1016" spans="1:2" s="1" customFormat="1">
       <c r="A1016" s="19"/>
       <c r="B1016" s="18"/>
     </row>
     <row r="1017" spans="1:2" s="1" customFormat="1">
       <c r="A1017" s="19"/>
-      <c r="B1017" s="26"/>
+      <c r="B1017" s="18"/>
     </row>
     <row r="1018" spans="1:2" s="1" customFormat="1">
       <c r="A1018" s="19"/>
-      <c r="B1018" s="18"/>
+      <c r="B1018" s="26"/>
     </row>
     <row r="1019" spans="1:2" s="1" customFormat="1">
       <c r="A1019" s="19"/>
       <c r="B1019" s="18"/>
     </row>
     <row r="1020" spans="1:2" s="1" customFormat="1">
-      <c r="A1020" s="13"/>
-      <c r="B1020" s="9"/>
+      <c r="A1020" s="19"/>
+      <c r="B1020" s="18"/>
     </row>
     <row r="1021" spans="1:2" s="1" customFormat="1">
-      <c r="A1021" s="7"/>
-      <c r="B1021" s="8"/>
+      <c r="A1021" s="13"/>
+      <c r="B1021" s="9"/>
     </row>
     <row r="1022" spans="1:2" s="1" customFormat="1">
-      <c r="A1022" s="19"/>
-      <c r="B1022" s="17"/>
+      <c r="A1022" s="7"/>
+      <c r="B1022" s="8"/>
     </row>
     <row r="1023" spans="1:2" s="1" customFormat="1">
       <c r="A1023" s="19"/>
-      <c r="B1023" s="17"/>
+      <c r="B1023" s="18"/>
     </row>
     <row r="1024" spans="1:2" s="1" customFormat="1">
       <c r="A1024" s="19"/>
-      <c r="B1024" s="17"/>
+      <c r="B1024" s="18"/>
     </row>
     <row r="1025" spans="1:2" s="1" customFormat="1">
       <c r="A1025" s="19"/>
-      <c r="B1025" s="17"/>
+      <c r="B1025" s="18"/>
     </row>
     <row r="1026" spans="1:2" s="1" customFormat="1">
       <c r="A1026" s="19"/>
-      <c r="B1026" s="17"/>
+      <c r="B1026" s="26"/>
     </row>
     <row r="1027" spans="1:2" s="1" customFormat="1">
       <c r="A1027" s="19"/>
-      <c r="B1027" s="17"/>
+      <c r="B1027" s="26"/>
     </row>
     <row r="1028" spans="1:2" s="1" customFormat="1">
       <c r="A1028" s="19"/>
-      <c r="B1028" s="17"/>
+      <c r="B1028" s="18"/>
     </row>
     <row r="1029" spans="1:2" s="1" customFormat="1">
       <c r="A1029" s="19"/>
-      <c r="B1029" s="17"/>
+      <c r="B1029" s="18"/>
     </row>
     <row r="1030" spans="1:2" s="1" customFormat="1">
       <c r="A1030" s="19"/>
-      <c r="B1030" s="17"/>
+      <c r="B1030" s="18"/>
     </row>
     <row r="1031" spans="1:2" s="1" customFormat="1">
       <c r="A1031" s="19"/>
-      <c r="B1031" s="17"/>
+      <c r="B1031" s="18"/>
     </row>
     <row r="1032" spans="1:2" s="1" customFormat="1">
       <c r="A1032" s="19"/>
-      <c r="B1032" s="17"/>
+      <c r="B1032" s="26"/>
     </row>
     <row r="1033" spans="1:2" s="1" customFormat="1">
       <c r="A1033" s="19"/>
-      <c r="B1033" s="17"/>
+      <c r="B1033" s="18"/>
     </row>
     <row r="1034" spans="1:2" s="1" customFormat="1">
-      <c r="A1034" s="13"/>
-      <c r="B1034" s="2"/>
+      <c r="A1034" s="19"/>
+      <c r="B1034" s="18"/>
     </row>
     <row r="1035" spans="1:2" s="1" customFormat="1">
-      <c r="A1035" s="7"/>
-      <c r="B1035" s="8"/>
+      <c r="A1035" s="13"/>
+      <c r="B1035" s="9"/>
     </row>
     <row r="1036" spans="1:2" s="1" customFormat="1">
-      <c r="A1036" s="19"/>
-      <c r="B1036" s="17"/>
+      <c r="A1036" s="7"/>
+      <c r="B1036" s="8"/>
     </row>
     <row r="1037" spans="1:2" s="1" customFormat="1">
       <c r="A1037" s="19"/>
       <c r="B1037" s="17"/>
     </row>
     <row r="1038" spans="1:2" s="1" customFormat="1">
       <c r="A1038" s="19"/>
       <c r="B1038" s="17"/>
     </row>
     <row r="1039" spans="1:2" s="1" customFormat="1">
       <c r="A1039" s="19"/>
       <c r="B1039" s="17"/>
     </row>
     <row r="1040" spans="1:2" s="1" customFormat="1">
       <c r="A1040" s="19"/>
       <c r="B1040" s="17"/>
     </row>
     <row r="1041" spans="1:2" s="1" customFormat="1">
       <c r="A1041" s="19"/>
       <c r="B1041" s="17"/>
     </row>
     <row r="1042" spans="1:2" s="1" customFormat="1">
       <c r="A1042" s="19"/>
       <c r="B1042" s="17"/>
     </row>
     <row r="1043" spans="1:2" s="1" customFormat="1">
       <c r="A1043" s="19"/>
       <c r="B1043" s="17"/>
     </row>
     <row r="1044" spans="1:2" s="1" customFormat="1">
       <c r="A1044" s="19"/>
       <c r="B1044" s="17"/>
     </row>
     <row r="1045" spans="1:2" s="1" customFormat="1">
       <c r="A1045" s="19"/>
       <c r="B1045" s="17"/>
     </row>
     <row r="1046" spans="1:2" s="1" customFormat="1">
       <c r="A1046" s="19"/>
       <c r="B1046" s="17"/>
     </row>
     <row r="1047" spans="1:2" s="1" customFormat="1">
       <c r="A1047" s="19"/>
       <c r="B1047" s="17"/>
     </row>
     <row r="1048" spans="1:2" s="1" customFormat="1">
-      <c r="A1048" s="34"/>
+      <c r="A1048" s="19"/>
       <c r="B1048" s="17"/>
     </row>
     <row r="1049" spans="1:2" s="1" customFormat="1">
-      <c r="A1049" s="19"/>
-      <c r="B1049" s="17"/>
+      <c r="A1049" s="13"/>
+      <c r="B1049" s="2"/>
     </row>
     <row r="1050" spans="1:2" s="1" customFormat="1">
-      <c r="A1050" s="34"/>
-      <c r="B1050" s="17"/>
+      <c r="A1050" s="7"/>
+      <c r="B1050" s="8"/>
     </row>
     <row r="1051" spans="1:2" s="1" customFormat="1">
-      <c r="A1051" s="13"/>
-[...4 lines deleted...]
-      <c r="B1052" s="27"/>
+      <c r="A1051" s="19"/>
+      <c r="B1051" s="17"/>
+    </row>
+    <row r="1052" spans="1:2" s="1" customFormat="1">
+      <c r="A1052" s="19"/>
+      <c r="B1052" s="17"/>
     </row>
     <row r="1053" spans="1:2" s="1" customFormat="1">
       <c r="A1053" s="19"/>
       <c r="B1053" s="17"/>
     </row>
     <row r="1054" spans="1:2" s="1" customFormat="1">
       <c r="A1054" s="19"/>
       <c r="B1054" s="17"/>
     </row>
     <row r="1055" spans="1:2" s="1" customFormat="1">
       <c r="A1055" s="19"/>
       <c r="B1055" s="17"/>
     </row>
     <row r="1056" spans="1:2" s="1" customFormat="1">
       <c r="A1056" s="19"/>
       <c r="B1056" s="17"/>
     </row>
     <row r="1057" spans="1:2" s="1" customFormat="1">
       <c r="A1057" s="19"/>
       <c r="B1057" s="17"/>
     </row>
     <row r="1058" spans="1:2" s="1" customFormat="1">
       <c r="A1058" s="19"/>
       <c r="B1058" s="17"/>
     </row>
     <row r="1059" spans="1:2" s="1" customFormat="1">
       <c r="A1059" s="19"/>
       <c r="B1059" s="17"/>
     </row>
     <row r="1060" spans="1:2" s="1" customFormat="1">
       <c r="A1060" s="19"/>
-      <c r="B1060" s="23"/>
+      <c r="B1060" s="17"/>
     </row>
     <row r="1061" spans="1:2" s="1" customFormat="1">
       <c r="A1061" s="19"/>
-      <c r="B1061" s="23"/>
+      <c r="B1061" s="17"/>
     </row>
     <row r="1062" spans="1:2" s="1" customFormat="1">
       <c r="A1062" s="19"/>
       <c r="B1062" s="17"/>
     </row>
     <row r="1063" spans="1:2" s="1" customFormat="1">
-      <c r="A1063" s="19"/>
+      <c r="A1063" s="34"/>
       <c r="B1063" s="17"/>
     </row>
     <row r="1064" spans="1:2" s="1" customFormat="1">
       <c r="A1064" s="19"/>
       <c r="B1064" s="17"/>
     </row>
     <row r="1065" spans="1:2" s="1" customFormat="1">
-      <c r="A1065" s="19"/>
+      <c r="A1065" s="34"/>
       <c r="B1065" s="17"/>
     </row>
     <row r="1066" spans="1:2" s="1" customFormat="1">
-      <c r="A1066" s="19"/>
-[...4 lines deleted...]
-      <c r="B1067" s="17"/>
+      <c r="A1066" s="13"/>
+      <c r="B1066" s="2"/>
+    </row>
+    <row r="1067" spans="1:2" s="38" customFormat="1">
+      <c r="A1067" s="36"/>
+      <c r="B1067" s="27"/>
     </row>
     <row r="1068" spans="1:2" s="1" customFormat="1">
       <c r="A1068" s="19"/>
       <c r="B1068" s="17"/>
     </row>
     <row r="1069" spans="1:2" s="1" customFormat="1">
       <c r="A1069" s="19"/>
       <c r="B1069" s="17"/>
     </row>
     <row r="1070" spans="1:2" s="1" customFormat="1">
       <c r="A1070" s="19"/>
       <c r="B1070" s="17"/>
     </row>
     <row r="1071" spans="1:2" s="1" customFormat="1">
       <c r="A1071" s="19"/>
       <c r="B1071" s="17"/>
     </row>
     <row r="1072" spans="1:2" s="1" customFormat="1">
       <c r="A1072" s="19"/>
       <c r="B1072" s="17"/>
     </row>
     <row r="1073" spans="1:2" s="1" customFormat="1">
       <c r="A1073" s="19"/>
       <c r="B1073" s="17"/>
     </row>
     <row r="1074" spans="1:2" s="1" customFormat="1">
-      <c r="A1074" s="13"/>
-      <c r="B1074" s="2"/>
+      <c r="A1074" s="19"/>
+      <c r="B1074" s="17"/>
     </row>
     <row r="1075" spans="1:2" s="1" customFormat="1">
-      <c r="A1075" s="7"/>
-      <c r="B1075" s="8"/>
+      <c r="A1075" s="19"/>
+      <c r="B1075" s="23"/>
     </row>
     <row r="1076" spans="1:2" s="1" customFormat="1">
       <c r="A1076" s="19"/>
-      <c r="B1076" s="17"/>
+      <c r="B1076" s="23"/>
     </row>
     <row r="1077" spans="1:2" s="1" customFormat="1">
       <c r="A1077" s="19"/>
       <c r="B1077" s="17"/>
     </row>
     <row r="1078" spans="1:2" s="1" customFormat="1">
       <c r="A1078" s="19"/>
       <c r="B1078" s="17"/>
     </row>
     <row r="1079" spans="1:2" s="1" customFormat="1">
       <c r="A1079" s="19"/>
       <c r="B1079" s="17"/>
     </row>
     <row r="1080" spans="1:2" s="1" customFormat="1">
       <c r="A1080" s="19"/>
       <c r="B1080" s="17"/>
     </row>
     <row r="1081" spans="1:2" s="1" customFormat="1">
       <c r="A1081" s="19"/>
       <c r="B1081" s="17"/>
     </row>
     <row r="1082" spans="1:2" s="1" customFormat="1">
       <c r="A1082" s="19"/>
       <c r="B1082" s="17"/>
     </row>
     <row r="1083" spans="1:2" s="1" customFormat="1">
       <c r="A1083" s="19"/>
       <c r="B1083" s="17"/>
     </row>
     <row r="1084" spans="1:2" s="1" customFormat="1">
       <c r="A1084" s="19"/>
       <c r="B1084" s="17"/>
     </row>
     <row r="1085" spans="1:2" s="1" customFormat="1">
       <c r="A1085" s="19"/>
       <c r="B1085" s="17"/>
     </row>
     <row r="1086" spans="1:2" s="1" customFormat="1">
       <c r="A1086" s="19"/>
       <c r="B1086" s="17"/>
     </row>
     <row r="1087" spans="1:2" s="1" customFormat="1">
       <c r="A1087" s="19"/>
       <c r="B1087" s="17"/>
     </row>
     <row r="1088" spans="1:2" s="1" customFormat="1">
       <c r="A1088" s="19"/>
       <c r="B1088" s="17"/>
     </row>
     <row r="1089" spans="1:2" s="1" customFormat="1">
-      <c r="A1089" s="19"/>
-      <c r="B1089" s="17"/>
+      <c r="A1089" s="13"/>
+      <c r="B1089" s="2"/>
     </row>
     <row r="1090" spans="1:2" s="1" customFormat="1">
-      <c r="A1090" s="19"/>
-      <c r="B1090" s="17"/>
+      <c r="A1090" s="7"/>
+      <c r="B1090" s="8"/>
     </row>
     <row r="1091" spans="1:2" s="1" customFormat="1">
       <c r="A1091" s="19"/>
       <c r="B1091" s="17"/>
     </row>
     <row r="1092" spans="1:2" s="1" customFormat="1">
       <c r="A1092" s="19"/>
       <c r="B1092" s="17"/>
     </row>
     <row r="1093" spans="1:2" s="1" customFormat="1">
       <c r="A1093" s="19"/>
       <c r="B1093" s="17"/>
     </row>
     <row r="1094" spans="1:2" s="1" customFormat="1">
       <c r="A1094" s="19"/>
       <c r="B1094" s="17"/>
     </row>
     <row r="1095" spans="1:2" s="1" customFormat="1">
       <c r="A1095" s="19"/>
       <c r="B1095" s="17"/>
     </row>
     <row r="1096" spans="1:2" s="1" customFormat="1">
       <c r="A1096" s="19"/>
       <c r="B1096" s="17"/>
     </row>
     <row r="1097" spans="1:2" s="1" customFormat="1">
-      <c r="A1097" s="13"/>
-      <c r="B1097" s="2"/>
+      <c r="A1097" s="19"/>
+      <c r="B1097" s="17"/>
     </row>
     <row r="1098" spans="1:2" s="1" customFormat="1">
-      <c r="A1098" s="7"/>
-      <c r="B1098" s="8"/>
+      <c r="A1098" s="19"/>
+      <c r="B1098" s="17"/>
     </row>
     <row r="1099" spans="1:2" s="1" customFormat="1">
       <c r="A1099" s="19"/>
       <c r="B1099" s="17"/>
     </row>
     <row r="1100" spans="1:2" s="1" customFormat="1">
       <c r="A1100" s="19"/>
       <c r="B1100" s="17"/>
     </row>
     <row r="1101" spans="1:2" s="1" customFormat="1">
       <c r="A1101" s="19"/>
       <c r="B1101" s="17"/>
     </row>
     <row r="1102" spans="1:2" s="1" customFormat="1">
       <c r="A1102" s="19"/>
       <c r="B1102" s="17"/>
     </row>
     <row r="1103" spans="1:2" s="1" customFormat="1">
       <c r="A1103" s="19"/>
       <c r="B1103" s="17"/>
     </row>
     <row r="1104" spans="1:2" s="1" customFormat="1">
       <c r="A1104" s="19"/>
-      <c r="B1104" s="23"/>
+      <c r="B1104" s="17"/>
     </row>
     <row r="1105" spans="1:2" s="1" customFormat="1">
       <c r="A1105" s="19"/>
       <c r="B1105" s="17"/>
     </row>
     <row r="1106" spans="1:2" s="1" customFormat="1">
       <c r="A1106" s="19"/>
-      <c r="B1106" s="23"/>
+      <c r="B1106" s="17"/>
     </row>
     <row r="1107" spans="1:2" s="1" customFormat="1">
       <c r="A1107" s="19"/>
       <c r="B1107" s="17"/>
     </row>
     <row r="1108" spans="1:2" s="1" customFormat="1">
-      <c r="A1108" s="13"/>
-      <c r="B1108" s="2"/>
+      <c r="A1108" s="19"/>
+      <c r="B1108" s="17"/>
     </row>
     <row r="1109" spans="1:2" s="1" customFormat="1">
-      <c r="A1109" s="10"/>
-      <c r="B1109" s="8"/>
+      <c r="A1109" s="19"/>
+      <c r="B1109" s="17"/>
     </row>
     <row r="1110" spans="1:2" s="1" customFormat="1">
-      <c r="A1110" s="25"/>
+      <c r="A1110" s="19"/>
       <c r="B1110" s="17"/>
     </row>
     <row r="1111" spans="1:2" s="1" customFormat="1">
-      <c r="A1111" s="25"/>
+      <c r="A1111" s="19"/>
       <c r="B1111" s="17"/>
     </row>
     <row r="1112" spans="1:2" s="1" customFormat="1">
-      <c r="A1112" s="25"/>
-      <c r="B1112" s="17"/>
+      <c r="A1112" s="13"/>
+      <c r="B1112" s="2"/>
     </row>
     <row r="1113" spans="1:2" s="1" customFormat="1">
-      <c r="A1113" s="25"/>
-      <c r="B1113" s="17"/>
+      <c r="A1113" s="7"/>
+      <c r="B1113" s="8"/>
     </row>
     <row r="1114" spans="1:2" s="1" customFormat="1">
-      <c r="A1114" s="25"/>
+      <c r="A1114" s="19"/>
       <c r="B1114" s="17"/>
     </row>
     <row r="1115" spans="1:2" s="1" customFormat="1">
-      <c r="A1115" s="25"/>
-      <c r="B1115" s="23"/>
+      <c r="A1115" s="19"/>
+      <c r="B1115" s="17"/>
     </row>
     <row r="1116" spans="1:2" s="1" customFormat="1">
-      <c r="A1116" s="25"/>
+      <c r="A1116" s="19"/>
       <c r="B1116" s="17"/>
     </row>
     <row r="1117" spans="1:2" s="1" customFormat="1">
-      <c r="A1117" s="25"/>
-      <c r="B1117" s="23"/>
+      <c r="A1117" s="19"/>
+      <c r="B1117" s="17"/>
     </row>
     <row r="1118" spans="1:2" s="1" customFormat="1">
-      <c r="A1118" s="25"/>
+      <c r="A1118" s="19"/>
       <c r="B1118" s="17"/>
     </row>
     <row r="1119" spans="1:2" s="1" customFormat="1">
-      <c r="A1119" s="13"/>
-[...32 lines deleted...]
-      <c r="B1127" s="43"/>
+      <c r="A1119" s="19"/>
+      <c r="B1119" s="23"/>
+    </row>
+    <row r="1120" spans="1:2" s="1" customFormat="1">
+      <c r="A1120" s="19"/>
+      <c r="B1120" s="17"/>
+    </row>
+    <row r="1121" spans="1:2" s="1" customFormat="1">
+      <c r="A1121" s="19"/>
+      <c r="B1121" s="23"/>
+    </row>
+    <row r="1122" spans="1:2" s="1" customFormat="1">
+      <c r="A1122" s="19"/>
+      <c r="B1122" s="17"/>
+    </row>
+    <row r="1123" spans="1:2" s="1" customFormat="1">
+      <c r="A1123" s="13"/>
+      <c r="B1123" s="2"/>
+    </row>
+    <row r="1124" spans="1:2" s="1" customFormat="1">
+      <c r="A1124" s="10"/>
+      <c r="B1124" s="8"/>
+    </row>
+    <row r="1125" spans="1:2" s="1" customFormat="1">
+      <c r="A1125" s="25"/>
+      <c r="B1125" s="17"/>
+    </row>
+    <row r="1126" spans="1:2" s="1" customFormat="1">
+      <c r="A1126" s="25"/>
+      <c r="B1126" s="17"/>
+    </row>
+    <row r="1127" spans="1:2" s="1" customFormat="1">
+      <c r="A1127" s="25"/>
+      <c r="B1127" s="17"/>
     </row>
     <row r="1128" spans="1:2" s="1" customFormat="1">
-      <c r="A1128" s="13"/>
-      <c r="B1128" s="2"/>
+      <c r="A1128" s="25"/>
+      <c r="B1128" s="17"/>
     </row>
     <row r="1129" spans="1:2" s="1" customFormat="1">
-      <c r="A1129" s="7"/>
-      <c r="B1129" s="8"/>
+      <c r="A1129" s="25"/>
+      <c r="B1129" s="17"/>
     </row>
     <row r="1130" spans="1:2" s="1" customFormat="1">
-      <c r="A1130" s="19"/>
-      <c r="B1130" s="17"/>
+      <c r="A1130" s="25"/>
+      <c r="B1130" s="23"/>
     </row>
     <row r="1131" spans="1:2" s="1" customFormat="1">
-      <c r="A1131" s="19"/>
+      <c r="A1131" s="25"/>
       <c r="B1131" s="17"/>
     </row>
     <row r="1132" spans="1:2" s="1" customFormat="1">
-      <c r="A1132" s="19"/>
-      <c r="B1132" s="17"/>
+      <c r="A1132" s="25"/>
+      <c r="B1132" s="23"/>
     </row>
     <row r="1133" spans="1:2" s="1" customFormat="1">
-      <c r="A1133" s="19"/>
+      <c r="A1133" s="25"/>
       <c r="B1133" s="17"/>
     </row>
     <row r="1134" spans="1:2" s="1" customFormat="1">
-      <c r="A1134" s="19"/>
-[...32 lines deleted...]
-      <c r="B1142" s="17"/>
+      <c r="A1134" s="13"/>
+      <c r="B1134" s="2"/>
+    </row>
+    <row r="1135" spans="1:2" s="38" customFormat="1">
+      <c r="A1135" s="36"/>
+      <c r="B1135" s="27"/>
+    </row>
+    <row r="1136" spans="1:2" s="38" customFormat="1">
+      <c r="A1136" s="39"/>
+      <c r="B1136" s="29"/>
+    </row>
+    <row r="1137" spans="1:2" s="38" customFormat="1">
+      <c r="A1137" s="39"/>
+      <c r="B1137" s="29"/>
+    </row>
+    <row r="1138" spans="1:2" s="38" customFormat="1">
+      <c r="A1138" s="39"/>
+      <c r="B1138" s="29"/>
+    </row>
+    <row r="1139" spans="1:2" s="38" customFormat="1">
+      <c r="A1139" s="39"/>
+      <c r="B1139" s="29"/>
+    </row>
+    <row r="1140" spans="1:2" s="38" customFormat="1">
+      <c r="A1140" s="39"/>
+      <c r="B1140" s="44"/>
+    </row>
+    <row r="1141" spans="1:2" s="38" customFormat="1">
+      <c r="A1141" s="39"/>
+      <c r="B1141" s="29"/>
+    </row>
+    <row r="1142" spans="1:2" s="38" customFormat="1">
+      <c r="A1142" s="39"/>
+      <c r="B1142" s="43"/>
     </row>
     <row r="1143" spans="1:2" s="1" customFormat="1">
-      <c r="A1143" s="19"/>
-      <c r="B1143" s="17"/>
+      <c r="A1143" s="13"/>
+      <c r="B1143" s="2"/>
     </row>
     <row r="1144" spans="1:2" s="1" customFormat="1">
-      <c r="A1144" s="19"/>
-      <c r="B1144" s="17"/>
+      <c r="A1144" s="7"/>
+      <c r="B1144" s="8"/>
     </row>
     <row r="1145" spans="1:2" s="1" customFormat="1">
       <c r="A1145" s="19"/>
-      <c r="B1145" s="23"/>
+      <c r="B1145" s="17"/>
     </row>
     <row r="1146" spans="1:2" s="1" customFormat="1">
       <c r="A1146" s="19"/>
       <c r="B1146" s="17"/>
     </row>
     <row r="1147" spans="1:2" s="1" customFormat="1">
       <c r="A1147" s="19"/>
       <c r="B1147" s="17"/>
     </row>
     <row r="1148" spans="1:2" s="1" customFormat="1">
-      <c r="A1148" s="34"/>
+      <c r="A1148" s="19"/>
       <c r="B1148" s="17"/>
     </row>
     <row r="1149" spans="1:2" s="1" customFormat="1">
       <c r="A1149" s="19"/>
       <c r="B1149" s="17"/>
     </row>
     <row r="1150" spans="1:2" s="1" customFormat="1">
       <c r="A1150" s="19"/>
       <c r="B1150" s="17"/>
     </row>
     <row r="1151" spans="1:2" s="1" customFormat="1">
       <c r="A1151" s="19"/>
-      <c r="B1151" s="23"/>
+      <c r="B1151" s="17"/>
     </row>
     <row r="1152" spans="1:2" s="1" customFormat="1">
-      <c r="A1152" s="13"/>
-[...10 lines deleted...]
-    <row r="1155" spans="1:256" s="1" customFormat="1">
+      <c r="A1152" s="19"/>
+      <c r="B1152" s="17"/>
+    </row>
+    <row r="1153" spans="1:2" s="1" customFormat="1">
+      <c r="A1153" s="13"/>
+      <c r="B1153" s="2"/>
+    </row>
+    <row r="1154" spans="1:2" s="1" customFormat="1">
+      <c r="A1154" s="7"/>
+      <c r="B1154" s="8"/>
+    </row>
+    <row r="1155" spans="1:2" s="1" customFormat="1">
       <c r="A1155" s="19"/>
       <c r="B1155" s="17"/>
     </row>
-    <row r="1156" spans="1:256" s="1" customFormat="1">
+    <row r="1156" spans="1:2" s="1" customFormat="1">
       <c r="A1156" s="19"/>
       <c r="B1156" s="17"/>
     </row>
-    <row r="1157" spans="1:256" s="1" customFormat="1">
-[...257 lines deleted...]
-    <row r="1158" spans="1:256" s="1" customFormat="1">
+    <row r="1157" spans="1:2" s="1" customFormat="1">
+      <c r="A1157" s="19"/>
+      <c r="B1157" s="17"/>
+    </row>
+    <row r="1158" spans="1:2" s="1" customFormat="1">
       <c r="A1158" s="19"/>
       <c r="B1158" s="17"/>
     </row>
-    <row r="1159" spans="1:256" s="1" customFormat="1">
+    <row r="1159" spans="1:2" s="1" customFormat="1">
       <c r="A1159" s="19"/>
       <c r="B1159" s="17"/>
     </row>
-    <row r="1160" spans="1:256" s="1" customFormat="1">
+    <row r="1160" spans="1:2" s="1" customFormat="1">
       <c r="A1160" s="19"/>
-      <c r="B1160" s="17"/>
-[...1 lines deleted...]
-    <row r="1161" spans="1:256" s="1" customFormat="1">
+      <c r="B1160" s="23"/>
+    </row>
+    <row r="1161" spans="1:2" s="1" customFormat="1">
       <c r="A1161" s="19"/>
       <c r="B1161" s="17"/>
     </row>
-    <row r="1162" spans="1:256" s="1" customFormat="1">
+    <row r="1162" spans="1:2" s="1" customFormat="1">
       <c r="A1162" s="19"/>
-      <c r="B1162" s="23"/>
-[...9 lines deleted...]
-    <row r="1165" spans="1:256" s="1" customFormat="1">
+      <c r="B1162" s="17"/>
+    </row>
+    <row r="1163" spans="1:2" s="1" customFormat="1">
+      <c r="A1163" s="34"/>
+      <c r="B1163" s="17"/>
+    </row>
+    <row r="1164" spans="1:2" s="1" customFormat="1">
+      <c r="A1164" s="19"/>
+      <c r="B1164" s="17"/>
+    </row>
+    <row r="1165" spans="1:2" s="1" customFormat="1">
       <c r="A1165" s="19"/>
       <c r="B1165" s="17"/>
     </row>
-    <row r="1166" spans="1:256" s="1" customFormat="1">
+    <row r="1166" spans="1:2" s="1" customFormat="1">
       <c r="A1166" s="19"/>
-      <c r="B1166" s="17"/>
-[...9 lines deleted...]
-    <row r="1169" spans="1:2" s="1" customFormat="1">
+      <c r="B1166" s="23"/>
+    </row>
+    <row r="1167" spans="1:2" s="1" customFormat="1">
+      <c r="A1167" s="13"/>
+      <c r="B1167" s="2"/>
+    </row>
+    <row r="1168" spans="1:2" s="1" customFormat="1">
+      <c r="A1168" s="7"/>
+      <c r="B1168" s="8"/>
+    </row>
+    <row r="1169" spans="1:256" s="1" customFormat="1">
       <c r="A1169" s="19"/>
       <c r="B1169" s="17"/>
     </row>
-    <row r="1170" spans="1:2" s="1" customFormat="1">
-      <c r="A1170" s="34"/>
+    <row r="1170" spans="1:256" s="1" customFormat="1">
+      <c r="A1170" s="19"/>
       <c r="B1170" s="17"/>
     </row>
-    <row r="1171" spans="1:2" s="1" customFormat="1">
+    <row r="1171" spans="1:256" s="1" customFormat="1">
       <c r="A1171" s="19"/>
       <c r="B1171" s="17"/>
     </row>
-    <row r="1172" spans="1:2" s="1" customFormat="1">
-[...3 lines deleted...]
-    <row r="1173" spans="1:2" s="1" customFormat="1">
+    <row r="1172" spans="1:256" s="1" customFormat="1">
+      <c r="A1172" s="34"/>
+      <c r="B1172" s="35"/>
+      <c r="C1172" s="34"/>
+      <c r="D1172" s="34"/>
+      <c r="E1172" s="34"/>
+      <c r="F1172" s="34"/>
+      <c r="G1172" s="34"/>
+      <c r="H1172" s="34"/>
+      <c r="I1172" s="34"/>
+      <c r="J1172" s="34"/>
+      <c r="K1172" s="34"/>
+      <c r="L1172" s="34"/>
+      <c r="M1172" s="34"/>
+      <c r="N1172" s="34"/>
+      <c r="O1172" s="34"/>
+      <c r="P1172" s="34"/>
+      <c r="Q1172" s="34"/>
+      <c r="R1172" s="34"/>
+      <c r="S1172" s="34"/>
+      <c r="T1172" s="34"/>
+      <c r="U1172" s="34"/>
+      <c r="V1172" s="34"/>
+      <c r="W1172" s="34"/>
+      <c r="X1172" s="34"/>
+      <c r="Y1172" s="34"/>
+      <c r="Z1172" s="34"/>
+      <c r="AA1172" s="34"/>
+      <c r="AB1172" s="34"/>
+      <c r="AC1172" s="34"/>
+      <c r="AD1172" s="34"/>
+      <c r="AE1172" s="34"/>
+      <c r="AF1172" s="34"/>
+      <c r="AG1172" s="34"/>
+      <c r="AH1172" s="34"/>
+      <c r="AI1172" s="34"/>
+      <c r="AJ1172" s="34"/>
+      <c r="AK1172" s="34"/>
+      <c r="AL1172" s="34"/>
+      <c r="AM1172" s="34"/>
+      <c r="AN1172" s="34"/>
+      <c r="AO1172" s="34"/>
+      <c r="AP1172" s="34"/>
+      <c r="AQ1172" s="34"/>
+      <c r="AR1172" s="34"/>
+      <c r="AS1172" s="34"/>
+      <c r="AT1172" s="34"/>
+      <c r="AU1172" s="34"/>
+      <c r="AV1172" s="34"/>
+      <c r="AW1172" s="34"/>
+      <c r="AX1172" s="34"/>
+      <c r="AY1172" s="34"/>
+      <c r="AZ1172" s="34"/>
+      <c r="BA1172" s="34"/>
+      <c r="BB1172" s="34"/>
+      <c r="BC1172" s="34"/>
+      <c r="BD1172" s="34"/>
+      <c r="BE1172" s="34"/>
+      <c r="BF1172" s="34"/>
+      <c r="BG1172" s="34"/>
+      <c r="BH1172" s="34"/>
+      <c r="BI1172" s="34"/>
+      <c r="BJ1172" s="34"/>
+      <c r="BK1172" s="34"/>
+      <c r="BL1172" s="34"/>
+      <c r="BM1172" s="34"/>
+      <c r="BN1172" s="34"/>
+      <c r="BO1172" s="34"/>
+      <c r="BP1172" s="34"/>
+      <c r="BQ1172" s="34"/>
+      <c r="BR1172" s="34"/>
+      <c r="BS1172" s="34"/>
+      <c r="BT1172" s="34"/>
+      <c r="BU1172" s="34"/>
+      <c r="BV1172" s="34"/>
+      <c r="BW1172" s="34"/>
+      <c r="BX1172" s="34"/>
+      <c r="BY1172" s="34"/>
+      <c r="BZ1172" s="34"/>
+      <c r="CA1172" s="34"/>
+      <c r="CB1172" s="34"/>
+      <c r="CC1172" s="34"/>
+      <c r="CD1172" s="34"/>
+      <c r="CE1172" s="34"/>
+      <c r="CF1172" s="34"/>
+      <c r="CG1172" s="34"/>
+      <c r="CH1172" s="34"/>
+      <c r="CI1172" s="34"/>
+      <c r="CJ1172" s="34"/>
+      <c r="CK1172" s="34"/>
+      <c r="CL1172" s="34"/>
+      <c r="CM1172" s="34"/>
+      <c r="CN1172" s="34"/>
+      <c r="CO1172" s="34"/>
+      <c r="CP1172" s="34"/>
+      <c r="CQ1172" s="34"/>
+      <c r="CR1172" s="34"/>
+      <c r="CS1172" s="34"/>
+      <c r="CT1172" s="34"/>
+      <c r="CU1172" s="34"/>
+      <c r="CV1172" s="34"/>
+      <c r="CW1172" s="34"/>
+      <c r="CX1172" s="34"/>
+      <c r="CY1172" s="34"/>
+      <c r="CZ1172" s="34"/>
+      <c r="DA1172" s="34"/>
+      <c r="DB1172" s="34"/>
+      <c r="DC1172" s="34"/>
+      <c r="DD1172" s="34"/>
+      <c r="DE1172" s="34"/>
+      <c r="DF1172" s="34"/>
+      <c r="DG1172" s="34"/>
+      <c r="DH1172" s="34"/>
+      <c r="DI1172" s="34"/>
+      <c r="DJ1172" s="34"/>
+      <c r="DK1172" s="34"/>
+      <c r="DL1172" s="34"/>
+      <c r="DM1172" s="34"/>
+      <c r="DN1172" s="34"/>
+      <c r="DO1172" s="34"/>
+      <c r="DP1172" s="34"/>
+      <c r="DQ1172" s="34"/>
+      <c r="DR1172" s="34"/>
+      <c r="DS1172" s="34"/>
+      <c r="DT1172" s="34"/>
+      <c r="DU1172" s="34"/>
+      <c r="DV1172" s="34"/>
+      <c r="DW1172" s="34"/>
+      <c r="DX1172" s="34"/>
+      <c r="DY1172" s="34"/>
+      <c r="DZ1172" s="34"/>
+      <c r="EA1172" s="34"/>
+      <c r="EB1172" s="34"/>
+      <c r="EC1172" s="34"/>
+      <c r="ED1172" s="34"/>
+      <c r="EE1172" s="34"/>
+      <c r="EF1172" s="34"/>
+      <c r="EG1172" s="34"/>
+      <c r="EH1172" s="34"/>
+      <c r="EI1172" s="34"/>
+      <c r="EJ1172" s="34"/>
+      <c r="EK1172" s="34"/>
+      <c r="EL1172" s="34"/>
+      <c r="EM1172" s="34"/>
+      <c r="EN1172" s="34"/>
+      <c r="EO1172" s="34"/>
+      <c r="EP1172" s="34"/>
+      <c r="EQ1172" s="34"/>
+      <c r="ER1172" s="34"/>
+      <c r="ES1172" s="34"/>
+      <c r="ET1172" s="34"/>
+      <c r="EU1172" s="34"/>
+      <c r="EV1172" s="34"/>
+      <c r="EW1172" s="34"/>
+      <c r="EX1172" s="34"/>
+      <c r="EY1172" s="34"/>
+      <c r="EZ1172" s="34"/>
+      <c r="FA1172" s="34"/>
+      <c r="FB1172" s="34"/>
+      <c r="FC1172" s="34"/>
+      <c r="FD1172" s="34"/>
+      <c r="FE1172" s="34"/>
+      <c r="FF1172" s="34"/>
+      <c r="FG1172" s="34"/>
+      <c r="FH1172" s="34"/>
+      <c r="FI1172" s="34"/>
+      <c r="FJ1172" s="34"/>
+      <c r="FK1172" s="34"/>
+      <c r="FL1172" s="34"/>
+      <c r="FM1172" s="34"/>
+      <c r="FN1172" s="34"/>
+      <c r="FO1172" s="34"/>
+      <c r="FP1172" s="34"/>
+      <c r="FQ1172" s="34"/>
+      <c r="FR1172" s="34"/>
+      <c r="FS1172" s="34"/>
+      <c r="FT1172" s="34"/>
+      <c r="FU1172" s="34"/>
+      <c r="FV1172" s="34"/>
+      <c r="FW1172" s="34"/>
+      <c r="FX1172" s="34"/>
+      <c r="FY1172" s="34"/>
+      <c r="FZ1172" s="34"/>
+      <c r="GA1172" s="34"/>
+      <c r="GB1172" s="34"/>
+      <c r="GC1172" s="34"/>
+      <c r="GD1172" s="34"/>
+      <c r="GE1172" s="34"/>
+      <c r="GF1172" s="34"/>
+      <c r="GG1172" s="34"/>
+      <c r="GH1172" s="34"/>
+      <c r="GI1172" s="34"/>
+      <c r="GJ1172" s="34"/>
+      <c r="GK1172" s="34"/>
+      <c r="GL1172" s="34"/>
+      <c r="GM1172" s="34"/>
+      <c r="GN1172" s="34"/>
+      <c r="GO1172" s="34"/>
+      <c r="GP1172" s="34"/>
+      <c r="GQ1172" s="34"/>
+      <c r="GR1172" s="34"/>
+      <c r="GS1172" s="34"/>
+      <c r="GT1172" s="34"/>
+      <c r="GU1172" s="34"/>
+      <c r="GV1172" s="34"/>
+      <c r="GW1172" s="34"/>
+      <c r="GX1172" s="34"/>
+      <c r="GY1172" s="34"/>
+      <c r="GZ1172" s="34"/>
+      <c r="HA1172" s="34"/>
+      <c r="HB1172" s="34"/>
+      <c r="HC1172" s="34"/>
+      <c r="HD1172" s="34"/>
+      <c r="HE1172" s="34"/>
+      <c r="HF1172" s="34"/>
+      <c r="HG1172" s="34"/>
+      <c r="HH1172" s="34"/>
+      <c r="HI1172" s="34"/>
+      <c r="HJ1172" s="34"/>
+      <c r="HK1172" s="34"/>
+      <c r="HL1172" s="34"/>
+      <c r="HM1172" s="34"/>
+      <c r="HN1172" s="34"/>
+      <c r="HO1172" s="34"/>
+      <c r="HP1172" s="34"/>
+      <c r="HQ1172" s="34"/>
+      <c r="HR1172" s="34"/>
+      <c r="HS1172" s="34"/>
+      <c r="HT1172" s="34"/>
+      <c r="HU1172" s="34"/>
+      <c r="HV1172" s="34"/>
+      <c r="HW1172" s="34"/>
+      <c r="HX1172" s="34"/>
+      <c r="HY1172" s="34"/>
+      <c r="HZ1172" s="34"/>
+      <c r="IA1172" s="34"/>
+      <c r="IB1172" s="34"/>
+      <c r="IC1172" s="34"/>
+      <c r="ID1172" s="34"/>
+      <c r="IE1172" s="34"/>
+      <c r="IF1172" s="34"/>
+      <c r="IG1172" s="34"/>
+      <c r="IH1172" s="34"/>
+      <c r="II1172" s="34"/>
+      <c r="IJ1172" s="34"/>
+      <c r="IK1172" s="34"/>
+      <c r="IL1172" s="34"/>
+      <c r="IM1172" s="34"/>
+      <c r="IN1172" s="34"/>
+      <c r="IO1172" s="34"/>
+      <c r="IP1172" s="34"/>
+      <c r="IQ1172" s="34"/>
+      <c r="IR1172" s="34"/>
+      <c r="IS1172" s="34"/>
+      <c r="IT1172" s="34"/>
+      <c r="IU1172" s="34"/>
+      <c r="IV1172" s="34"/>
+    </row>
+    <row r="1173" spans="1:256" s="1" customFormat="1">
       <c r="A1173" s="19"/>
-      <c r="B1173" s="23"/>
-[...9 lines deleted...]
-    <row r="1176" spans="1:2" s="1" customFormat="1">
+      <c r="B1173" s="17"/>
+    </row>
+    <row r="1174" spans="1:256" s="1" customFormat="1">
+      <c r="A1174" s="19"/>
+      <c r="B1174" s="17"/>
+    </row>
+    <row r="1175" spans="1:256" s="1" customFormat="1">
+      <c r="A1175" s="19"/>
+      <c r="B1175" s="17"/>
+    </row>
+    <row r="1176" spans="1:256" s="1" customFormat="1">
       <c r="A1176" s="19"/>
       <c r="B1176" s="17"/>
     </row>
-    <row r="1177" spans="1:2" s="1" customFormat="1">
+    <row r="1177" spans="1:256" s="1" customFormat="1">
       <c r="A1177" s="19"/>
-      <c r="B1177" s="17"/>
-[...1 lines deleted...]
-    <row r="1178" spans="1:2" s="1" customFormat="1">
+      <c r="B1177" s="23"/>
+    </row>
+    <row r="1178" spans="1:256" s="1" customFormat="1">
       <c r="A1178" s="19"/>
-      <c r="B1178" s="17"/>
-[...9 lines deleted...]
-    <row r="1181" spans="1:2" s="1" customFormat="1">
+      <c r="B1178" s="24"/>
+    </row>
+    <row r="1179" spans="1:256" s="1" customFormat="1">
+      <c r="A1179" s="7"/>
+      <c r="B1179" s="8"/>
+    </row>
+    <row r="1180" spans="1:256" s="1" customFormat="1">
+      <c r="A1180" s="19"/>
+      <c r="B1180" s="17"/>
+    </row>
+    <row r="1181" spans="1:256" s="1" customFormat="1">
       <c r="A1181" s="19"/>
       <c r="B1181" s="17"/>
     </row>
-    <row r="1182" spans="1:2" s="1" customFormat="1">
+    <row r="1182" spans="1:256" s="1" customFormat="1">
       <c r="A1182" s="19"/>
-      <c r="B1182" s="23"/>
-[...1 lines deleted...]
-    <row r="1183" spans="1:2" s="1" customFormat="1">
+      <c r="B1182" s="17"/>
+    </row>
+    <row r="1183" spans="1:256" s="1" customFormat="1">
       <c r="A1183" s="19"/>
-      <c r="B1183" s="23"/>
-[...1 lines deleted...]
-    <row r="1184" spans="1:2" s="1" customFormat="1">
+      <c r="B1183" s="17"/>
+    </row>
+    <row r="1184" spans="1:256" s="1" customFormat="1">
       <c r="A1184" s="19"/>
       <c r="B1184" s="17"/>
     </row>
     <row r="1185" spans="1:2" s="1" customFormat="1">
-      <c r="A1185" s="19"/>
-      <c r="B1185" s="23"/>
+      <c r="A1185" s="34"/>
+      <c r="B1185" s="17"/>
     </row>
     <row r="1186" spans="1:2" s="1" customFormat="1">
       <c r="A1186" s="19"/>
-      <c r="B1186" s="23"/>
+      <c r="B1186" s="17"/>
     </row>
     <row r="1187" spans="1:2" s="1" customFormat="1">
       <c r="A1187" s="19"/>
-      <c r="B1187" s="23"/>
+      <c r="B1187" s="17"/>
     </row>
     <row r="1188" spans="1:2" s="1" customFormat="1">
       <c r="A1188" s="19"/>
-      <c r="B1188" s="17"/>
+      <c r="B1188" s="23"/>
     </row>
     <row r="1189" spans="1:2" s="1" customFormat="1">
-      <c r="A1189" s="19"/>
-      <c r="B1189" s="17"/>
+      <c r="A1189" s="13"/>
+      <c r="B1189" s="2"/>
     </row>
     <row r="1190" spans="1:2" s="1" customFormat="1">
-      <c r="A1190" s="13"/>
-      <c r="B1190" s="2"/>
+      <c r="A1190" s="7"/>
+      <c r="B1190" s="8"/>
     </row>
     <row r="1191" spans="1:2" s="1" customFormat="1">
-      <c r="A1191" s="7"/>
-      <c r="B1191" s="8"/>
+      <c r="A1191" s="19"/>
+      <c r="B1191" s="17"/>
     </row>
     <row r="1192" spans="1:2" s="1" customFormat="1">
       <c r="A1192" s="19"/>
       <c r="B1192" s="17"/>
     </row>
     <row r="1193" spans="1:2" s="1" customFormat="1">
       <c r="A1193" s="19"/>
       <c r="B1193" s="17"/>
     </row>
     <row r="1194" spans="1:2" s="1" customFormat="1">
-      <c r="A1194" s="19"/>
-      <c r="B1194" s="17"/>
+      <c r="A1194" s="13"/>
+      <c r="B1194" s="2"/>
     </row>
     <row r="1195" spans="1:2" s="1" customFormat="1">
-      <c r="A1195" s="19"/>
-      <c r="B1195" s="17"/>
+      <c r="A1195" s="7"/>
+      <c r="B1195" s="8"/>
     </row>
     <row r="1196" spans="1:2" s="1" customFormat="1">
       <c r="A1196" s="19"/>
       <c r="B1196" s="17"/>
     </row>
     <row r="1197" spans="1:2" s="1" customFormat="1">
-      <c r="A1197" s="34"/>
-      <c r="B1197" s="17"/>
+      <c r="A1197" s="19"/>
+      <c r="B1197" s="23"/>
     </row>
     <row r="1198" spans="1:2" s="1" customFormat="1">
       <c r="A1198" s="19"/>
       <c r="B1198" s="23"/>
     </row>
     <row r="1199" spans="1:2" s="1" customFormat="1">
       <c r="A1199" s="19"/>
-      <c r="B1199" s="23"/>
+      <c r="B1199" s="17"/>
     </row>
     <row r="1200" spans="1:2" s="1" customFormat="1">
       <c r="A1200" s="19"/>
-      <c r="B1200" s="17"/>
+      <c r="B1200" s="23"/>
     </row>
     <row r="1201" spans="1:2" s="1" customFormat="1">
       <c r="A1201" s="19"/>
-      <c r="B1201" s="17"/>
+      <c r="B1201" s="23"/>
     </row>
     <row r="1202" spans="1:2" s="1" customFormat="1">
       <c r="A1202" s="19"/>
       <c r="B1202" s="23"/>
     </row>
     <row r="1203" spans="1:2" s="1" customFormat="1">
       <c r="A1203" s="19"/>
       <c r="B1203" s="17"/>
     </row>
     <row r="1204" spans="1:2" s="1" customFormat="1">
-      <c r="A1204" s="13"/>
-      <c r="B1204" s="2"/>
+      <c r="A1204" s="19"/>
+      <c r="B1204" s="17"/>
     </row>
     <row r="1205" spans="1:2" s="1" customFormat="1">
-      <c r="A1205" s="7"/>
-      <c r="B1205" s="8"/>
+      <c r="A1205" s="13"/>
+      <c r="B1205" s="2"/>
     </row>
     <row r="1206" spans="1:2" s="1" customFormat="1">
-      <c r="A1206" s="19"/>
-      <c r="B1206" s="17"/>
+      <c r="A1206" s="7"/>
+      <c r="B1206" s="8"/>
     </row>
     <row r="1207" spans="1:2" s="1" customFormat="1">
       <c r="A1207" s="19"/>
       <c r="B1207" s="17"/>
     </row>
     <row r="1208" spans="1:2" s="1" customFormat="1">
       <c r="A1208" s="19"/>
       <c r="B1208" s="17"/>
     </row>
     <row r="1209" spans="1:2" s="1" customFormat="1">
       <c r="A1209" s="19"/>
       <c r="B1209" s="17"/>
     </row>
     <row r="1210" spans="1:2" s="1" customFormat="1">
       <c r="A1210" s="19"/>
       <c r="B1210" s="17"/>
     </row>
     <row r="1211" spans="1:2" s="1" customFormat="1">
       <c r="A1211" s="19"/>
-      <c r="B1211" s="23"/>
+      <c r="B1211" s="17"/>
     </row>
     <row r="1212" spans="1:2" s="1" customFormat="1">
-      <c r="A1212" s="13"/>
-      <c r="B1212" s="2"/>
+      <c r="A1212" s="34"/>
+      <c r="B1212" s="17"/>
     </row>
     <row r="1213" spans="1:2" s="1" customFormat="1">
-      <c r="A1213" s="7"/>
-      <c r="B1213" s="8"/>
+      <c r="A1213" s="19"/>
+      <c r="B1213" s="23"/>
     </row>
     <row r="1214" spans="1:2" s="1" customFormat="1">
       <c r="A1214" s="19"/>
-      <c r="B1214" s="17"/>
+      <c r="B1214" s="23"/>
     </row>
     <row r="1215" spans="1:2" s="1" customFormat="1">
       <c r="A1215" s="19"/>
       <c r="B1215" s="17"/>
     </row>
     <row r="1216" spans="1:2" s="1" customFormat="1">
       <c r="A1216" s="19"/>
       <c r="B1216" s="17"/>
     </row>
     <row r="1217" spans="1:2" s="1" customFormat="1">
       <c r="A1217" s="19"/>
-      <c r="B1217" s="17"/>
+      <c r="B1217" s="23"/>
     </row>
     <row r="1218" spans="1:2" s="1" customFormat="1">
       <c r="A1218" s="19"/>
       <c r="B1218" s="17"/>
     </row>
     <row r="1219" spans="1:2" s="1" customFormat="1">
-      <c r="A1219" s="19"/>
-      <c r="B1219" s="17"/>
+      <c r="A1219" s="13"/>
+      <c r="B1219" s="2"/>
     </row>
     <row r="1220" spans="1:2" s="1" customFormat="1">
-      <c r="A1220" s="19"/>
-      <c r="B1220" s="2"/>
+      <c r="A1220" s="7"/>
+      <c r="B1220" s="8"/>
     </row>
     <row r="1221" spans="1:2" s="1" customFormat="1">
-      <c r="A1221" s="7"/>
-      <c r="B1221" s="8"/>
+      <c r="A1221" s="19"/>
+      <c r="B1221" s="17"/>
     </row>
     <row r="1222" spans="1:2" s="1" customFormat="1">
       <c r="A1222" s="19"/>
       <c r="B1222" s="17"/>
     </row>
     <row r="1223" spans="1:2" s="1" customFormat="1">
       <c r="A1223" s="19"/>
       <c r="B1223" s="17"/>
     </row>
     <row r="1224" spans="1:2" s="1" customFormat="1">
       <c r="A1224" s="19"/>
       <c r="B1224" s="17"/>
     </row>
     <row r="1225" spans="1:2" s="1" customFormat="1">
-      <c r="A1225" s="34"/>
+      <c r="A1225" s="19"/>
       <c r="B1225" s="17"/>
     </row>
     <row r="1226" spans="1:2" s="1" customFormat="1">
       <c r="A1226" s="19"/>
-      <c r="B1226" s="17"/>
+      <c r="B1226" s="23"/>
     </row>
     <row r="1227" spans="1:2" s="1" customFormat="1">
-      <c r="A1227" s="19"/>
-      <c r="B1227" s="17"/>
+      <c r="A1227" s="13"/>
+      <c r="B1227" s="2"/>
     </row>
     <row r="1228" spans="1:2" s="1" customFormat="1">
-      <c r="A1228" s="19"/>
-      <c r="B1228" s="17"/>
+      <c r="A1228" s="7"/>
+      <c r="B1228" s="8"/>
     </row>
     <row r="1229" spans="1:2" s="1" customFormat="1">
-      <c r="A1229" s="34"/>
+      <c r="A1229" s="19"/>
       <c r="B1229" s="17"/>
     </row>
     <row r="1230" spans="1:2" s="1" customFormat="1">
       <c r="A1230" s="19"/>
       <c r="B1230" s="17"/>
     </row>
     <row r="1231" spans="1:2" s="1" customFormat="1">
-      <c r="A1231" s="13"/>
-      <c r="B1231" s="2"/>
+      <c r="A1231" s="19"/>
+      <c r="B1231" s="17"/>
     </row>
     <row r="1232" spans="1:2" s="1" customFormat="1">
-      <c r="A1232" s="7"/>
-      <c r="B1232" s="8"/>
+      <c r="A1232" s="19"/>
+      <c r="B1232" s="17"/>
     </row>
     <row r="1233" spans="1:2" s="1" customFormat="1">
       <c r="A1233" s="19"/>
       <c r="B1233" s="17"/>
     </row>
     <row r="1234" spans="1:2" s="1" customFormat="1">
       <c r="A1234" s="19"/>
-      <c r="B1234" s="23"/>
+      <c r="B1234" s="17"/>
     </row>
     <row r="1235" spans="1:2" s="1" customFormat="1">
-      <c r="A1235" s="34"/>
-      <c r="B1235" s="23"/>
+      <c r="A1235" s="19"/>
+      <c r="B1235" s="2"/>
     </row>
     <row r="1236" spans="1:2" s="1" customFormat="1">
-      <c r="A1236" s="19"/>
-      <c r="B1236" s="23"/>
+      <c r="A1236" s="7"/>
+      <c r="B1236" s="8"/>
     </row>
     <row r="1237" spans="1:2" s="1" customFormat="1">
-      <c r="A1237" s="13"/>
-      <c r="B1237" s="2"/>
+      <c r="A1237" s="19"/>
+      <c r="B1237" s="17"/>
     </row>
     <row r="1238" spans="1:2" s="1" customFormat="1">
-      <c r="A1238" s="7"/>
-      <c r="B1238" s="8"/>
+      <c r="A1238" s="19"/>
+      <c r="B1238" s="17"/>
     </row>
     <row r="1239" spans="1:2" s="1" customFormat="1">
       <c r="A1239" s="19"/>
       <c r="B1239" s="17"/>
     </row>
     <row r="1240" spans="1:2" s="1" customFormat="1">
-      <c r="A1240" s="19"/>
+      <c r="A1240" s="34"/>
       <c r="B1240" s="17"/>
     </row>
     <row r="1241" spans="1:2" s="1" customFormat="1">
       <c r="A1241" s="19"/>
       <c r="B1241" s="17"/>
     </row>
     <row r="1242" spans="1:2" s="1" customFormat="1">
       <c r="A1242" s="19"/>
-      <c r="B1242" s="23"/>
+      <c r="B1242" s="17"/>
     </row>
     <row r="1243" spans="1:2" s="1" customFormat="1">
       <c r="A1243" s="19"/>
-      <c r="B1243" s="23"/>
+      <c r="B1243" s="17"/>
     </row>
     <row r="1244" spans="1:2" s="1" customFormat="1">
-      <c r="A1244" s="19"/>
-      <c r="B1244" s="23"/>
+      <c r="A1244" s="34"/>
+      <c r="B1244" s="17"/>
     </row>
     <row r="1245" spans="1:2" s="1" customFormat="1">
       <c r="A1245" s="19"/>
-      <c r="B1245" s="22"/>
+      <c r="B1245" s="17"/>
     </row>
     <row r="1246" spans="1:2" s="1" customFormat="1">
-      <c r="A1246" s="7"/>
-      <c r="B1246" s="8"/>
+      <c r="A1246" s="13"/>
+      <c r="B1246" s="2"/>
     </row>
     <row r="1247" spans="1:2" s="1" customFormat="1">
-      <c r="A1247" s="19"/>
-      <c r="B1247" s="17"/>
+      <c r="A1247" s="7"/>
+      <c r="B1247" s="8"/>
     </row>
     <row r="1248" spans="1:2" s="1" customFormat="1">
       <c r="A1248" s="19"/>
       <c r="B1248" s="17"/>
     </row>
     <row r="1249" spans="1:2" s="1" customFormat="1">
       <c r="A1249" s="19"/>
-      <c r="B1249" s="17"/>
+      <c r="B1249" s="23"/>
     </row>
     <row r="1250" spans="1:2" s="1" customFormat="1">
-      <c r="A1250" s="19"/>
-      <c r="B1250" s="17"/>
+      <c r="A1250" s="34"/>
+      <c r="B1250" s="23"/>
     </row>
     <row r="1251" spans="1:2" s="1" customFormat="1">
       <c r="A1251" s="19"/>
       <c r="B1251" s="23"/>
     </row>
     <row r="1252" spans="1:2" s="1" customFormat="1">
-      <c r="A1252" s="19"/>
-      <c r="B1252" s="17"/>
+      <c r="A1252" s="13"/>
+      <c r="B1252" s="2"/>
     </row>
     <row r="1253" spans="1:2" s="1" customFormat="1">
-      <c r="A1253" s="34"/>
-      <c r="B1253" s="17"/>
+      <c r="A1253" s="7"/>
+      <c r="B1253" s="8"/>
     </row>
     <row r="1254" spans="1:2" s="1" customFormat="1">
       <c r="A1254" s="19"/>
       <c r="B1254" s="17"/>
     </row>
     <row r="1255" spans="1:2" s="1" customFormat="1">
       <c r="A1255" s="19"/>
-      <c r="B1255" s="23"/>
+      <c r="B1255" s="17"/>
     </row>
     <row r="1256" spans="1:2" s="1" customFormat="1">
-      <c r="A1256" s="13"/>
-      <c r="B1256" s="2"/>
+      <c r="A1256" s="19"/>
+      <c r="B1256" s="17"/>
     </row>
     <row r="1257" spans="1:2" s="1" customFormat="1">
-      <c r="A1257" s="7"/>
-      <c r="B1257" s="8"/>
+      <c r="A1257" s="19"/>
+      <c r="B1257" s="23"/>
     </row>
     <row r="1258" spans="1:2" s="1" customFormat="1">
       <c r="A1258" s="19"/>
-      <c r="B1258" s="17"/>
+      <c r="B1258" s="23"/>
     </row>
     <row r="1259" spans="1:2" s="1" customFormat="1">
-      <c r="A1259" s="34"/>
-      <c r="B1259" s="17"/>
+      <c r="A1259" s="19"/>
+      <c r="B1259" s="23"/>
     </row>
     <row r="1260" spans="1:2" s="1" customFormat="1">
       <c r="A1260" s="19"/>
-      <c r="B1260" s="17"/>
+      <c r="B1260" s="22"/>
     </row>
     <row r="1261" spans="1:2" s="1" customFormat="1">
-      <c r="A1261" s="19"/>
-      <c r="B1261" s="26"/>
+      <c r="A1261" s="7"/>
+      <c r="B1261" s="8"/>
     </row>
     <row r="1262" spans="1:2" s="1" customFormat="1">
       <c r="A1262" s="19"/>
-      <c r="B1262" s="26"/>
+      <c r="B1262" s="17"/>
     </row>
     <row r="1263" spans="1:2" s="1" customFormat="1">
       <c r="A1263" s="19"/>
-      <c r="B1263" s="22"/>
+      <c r="B1263" s="17"/>
     </row>
     <row r="1264" spans="1:2" s="1" customFormat="1">
-      <c r="A1264" s="21"/>
-      <c r="B1264" s="8"/>
+      <c r="A1264" s="19"/>
+      <c r="B1264" s="17"/>
     </row>
     <row r="1265" spans="1:2" s="1" customFormat="1">
-      <c r="A1265" s="30"/>
-      <c r="B1265" s="26"/>
+      <c r="A1265" s="19"/>
+      <c r="B1265" s="17"/>
     </row>
     <row r="1266" spans="1:2" s="1" customFormat="1">
-      <c r="A1266" s="34"/>
-      <c r="B1266" s="26"/>
+      <c r="A1266" s="19"/>
+      <c r="B1266" s="23"/>
     </row>
     <row r="1267" spans="1:2" s="1" customFormat="1">
-      <c r="A1267" s="30"/>
-      <c r="B1267" s="26"/>
+      <c r="A1267" s="19"/>
+      <c r="B1267" s="17"/>
     </row>
     <row r="1268" spans="1:2" s="1" customFormat="1">
-      <c r="A1268" s="30"/>
-[...7 lines deleted...]
-    <row r="1271" spans="1:2" s="5" customFormat="1" ht="12.75"/>
+      <c r="A1268" s="34"/>
+      <c r="B1268" s="17"/>
+    </row>
+    <row r="1269" spans="1:2" s="1" customFormat="1">
+      <c r="A1269" s="19"/>
+      <c r="B1269" s="17"/>
+    </row>
+    <row r="1270" spans="1:2" s="1" customFormat="1">
+      <c r="A1270" s="19"/>
+      <c r="B1270" s="23"/>
+    </row>
+    <row r="1271" spans="1:2" s="1" customFormat="1">
+      <c r="A1271" s="13"/>
+      <c r="B1271" s="2"/>
+    </row>
+    <row r="1272" spans="1:2" s="1" customFormat="1">
+      <c r="A1272" s="7"/>
+      <c r="B1272" s="8"/>
+    </row>
+    <row r="1273" spans="1:2" s="1" customFormat="1">
+      <c r="A1273" s="19"/>
+      <c r="B1273" s="17"/>
+    </row>
+    <row r="1274" spans="1:2" s="1" customFormat="1">
+      <c r="A1274" s="34"/>
+      <c r="B1274" s="17"/>
+    </row>
+    <row r="1275" spans="1:2" s="1" customFormat="1">
+      <c r="A1275" s="19"/>
+      <c r="B1275" s="17"/>
+    </row>
+    <row r="1276" spans="1:2" s="1" customFormat="1">
+      <c r="A1276" s="19"/>
+      <c r="B1276" s="26"/>
+    </row>
+    <row r="1277" spans="1:2" s="1" customFormat="1">
+      <c r="A1277" s="19"/>
+      <c r="B1277" s="26"/>
+    </row>
+    <row r="1278" spans="1:2" s="1" customFormat="1">
+      <c r="A1278" s="19"/>
+      <c r="B1278" s="22"/>
+    </row>
+    <row r="1279" spans="1:2" s="1" customFormat="1">
+      <c r="A1279" s="21"/>
+      <c r="B1279" s="8"/>
+    </row>
+    <row r="1280" spans="1:2" s="1" customFormat="1">
+      <c r="A1280" s="30"/>
+      <c r="B1280" s="26"/>
+    </row>
+    <row r="1281" spans="1:2" s="1" customFormat="1">
+      <c r="A1281" s="34"/>
+      <c r="B1281" s="26"/>
+    </row>
+    <row r="1282" spans="1:2" s="1" customFormat="1">
+      <c r="A1282" s="30"/>
+      <c r="B1282" s="26"/>
+    </row>
+    <row r="1283" spans="1:2" s="1" customFormat="1">
+      <c r="A1283" s="30"/>
+      <c r="B1283" s="45"/>
+    </row>
+    <row r="1284" spans="1:2" s="4" customFormat="1" ht="12.75">
+      <c r="A1284" s="46"/>
+      <c r="B1284" s="46"/>
+    </row>
+    <row r="1285" spans="1:2" s="4" customFormat="1" ht="12.75"/>
+    <row r="1286" spans="1:2" s="5" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A304:M304"/>
+    <mergeCell ref="A319:M319"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>