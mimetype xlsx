--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2265" yWindow="1575" windowWidth="28455" windowHeight="11955"/>
+    <workbookView xWindow="1065" yWindow="-105" windowWidth="14220" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="94">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
@@ -283,54 +282,63 @@
   <si>
     <t>Мебель кухонная, штук</t>
   </si>
   <si>
     <t>Кровати деревянные, штук</t>
   </si>
   <si>
     <t>Мебель деревянная для столовой и гостиной, штук</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и воздушное кондиционирование</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и вода горячая</t>
   </si>
   <si>
     <t>Электроэнергия, тыс.кВт.ч</t>
   </si>
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
-    <t>за январь- 2026 года</t>
-[...1 lines deleted...]
-  <si>
     <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
+  </si>
+  <si>
+    <t>Руды железные неагломерированные, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Молоко обработанное жидкое и сливки, тонн</t>
+  </si>
+  <si>
+    <t>Клинкеры цементные, тыс.тонн</t>
+  </si>
+  <si>
+    <t>за март- 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -399,82 +407,82 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -730,3008 +738,3216 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H129"/>
+  <dimension ref="A1:H137"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView tabSelected="1" topLeftCell="A111" workbookViewId="0">
+      <selection activeCell="D119" sqref="D119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...5 lines deleted...]
-      <c r="H1" s="12"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="11"/>
+      <c r="H3" s="12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="8"/>
+      <c r="B4" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="12"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="8"/>
+      <c r="B5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="12"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="5">
+        <v>11.1</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="C12" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E13" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="5">
+        <v>260.89999999999998</v>
+      </c>
+      <c r="C15" s="5">
+        <v>727.3</v>
+      </c>
+      <c r="D15" s="5">
+        <v>217.9</v>
+      </c>
+      <c r="E15" s="5">
+        <v>678.4</v>
+      </c>
+      <c r="F15" s="5">
+        <v>217.9</v>
+      </c>
+      <c r="G15" s="5">
+        <v>678.4</v>
+      </c>
+      <c r="H15" s="5">
+        <v>257.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="5">
+        <v>213.3</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="5">
+        <v>232.4</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="5">
+        <v>232.4</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="5">
+        <v>514</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="5">
+        <v>446</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="5">
+        <v>446</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="6">
+        <v>1308</v>
+      </c>
+      <c r="C22" s="6">
+        <v>2440</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="6">
+        <v>1883</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="6">
+        <v>176</v>
+      </c>
+      <c r="C23" s="6">
+        <v>557</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="6">
+        <v>1883</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="6">
+        <v>1883</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A25" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="6">
+        <v>992</v>
+      </c>
+      <c r="C25" s="6">
+        <v>2977</v>
+      </c>
+      <c r="D25" s="6">
+        <v>989</v>
+      </c>
+      <c r="E25" s="6">
+        <v>2966</v>
+      </c>
+      <c r="F25" s="6">
+        <v>989</v>
+      </c>
+      <c r="G25" s="6">
+        <v>2966</v>
+      </c>
+      <c r="H25" s="6">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="6">
+        <v>992</v>
+      </c>
+      <c r="C26" s="6">
+        <v>2977</v>
+      </c>
+      <c r="D26" s="6">
+        <v>989</v>
+      </c>
+      <c r="E26" s="6">
+        <v>2966</v>
+      </c>
+      <c r="F26" s="6">
+        <v>989</v>
+      </c>
+      <c r="G26" s="6">
+        <v>2966</v>
+      </c>
+      <c r="H26" s="6">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="6">
+        <v>1283</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="6">
+        <v>1283</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="6">
+        <v>1283</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="6">
+        <v>1283</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A29" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C2" s="11"/>
-[...6 lines deleted...]
-      <c r="B3" s="8" t="s">
+      <c r="B29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="6">
+        <v>3056</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="6">
+        <v>3056</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="6">
+        <v>171</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="6">
+        <v>3056</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="6">
+        <v>3056</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="6">
+        <v>171</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="6">
+        <v>54</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="6">
+        <v>54</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="6">
+        <v>54</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="6">
+        <v>54</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="6">
+        <v>54</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="6">
+        <v>54</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A33" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="6">
+        <v>119</v>
+      </c>
+      <c r="C33" s="6">
+        <v>145</v>
+      </c>
+      <c r="D33" s="6">
+        <v>119</v>
+      </c>
+      <c r="E33" s="6">
+        <v>178</v>
+      </c>
+      <c r="F33" s="6">
+        <v>119</v>
+      </c>
+      <c r="G33" s="6">
+        <v>178</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="6">
+        <v>112</v>
+      </c>
+      <c r="C34" s="6">
+        <v>128</v>
+      </c>
+      <c r="D34" s="6">
+        <v>112</v>
+      </c>
+      <c r="E34" s="6">
+        <v>161</v>
+      </c>
+      <c r="F34" s="6">
+        <v>112</v>
+      </c>
+      <c r="G34" s="6">
+        <v>161</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="6">
+        <v>7</v>
+      </c>
+      <c r="C35" s="6">
+        <v>17</v>
+      </c>
+      <c r="D35" s="6">
+        <v>7</v>
+      </c>
+      <c r="E35" s="6">
+        <v>17</v>
+      </c>
+      <c r="F35" s="6">
+        <v>7</v>
+      </c>
+      <c r="G35" s="6">
+        <v>17</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A36" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="6">
+        <v>18184</v>
+      </c>
+      <c r="C36" s="6">
+        <v>49319</v>
+      </c>
+      <c r="D36" s="6">
+        <v>15966</v>
+      </c>
+      <c r="E36" s="6">
+        <v>40216</v>
+      </c>
+      <c r="F36" s="6">
+        <v>9907</v>
+      </c>
+      <c r="G36" s="6">
+        <v>31590</v>
+      </c>
+      <c r="H36" s="6">
+        <v>18145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="6">
+        <v>10427</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="6">
+        <v>7462</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="6">
+        <v>4276</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="6">
+        <v>8986</v>
+      </c>
+      <c r="C38" s="6">
+        <v>23151</v>
+      </c>
+      <c r="D38" s="6">
+        <v>6888</v>
+      </c>
+      <c r="E38" s="6">
+        <v>17946</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="6">
+        <v>12506</v>
+      </c>
+      <c r="H38" s="6">
+        <v>7600</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="6">
+        <v>7054</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="6">
+        <v>6845</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="6">
+        <v>6845</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="6">
+        <v>3305</v>
+      </c>
+      <c r="C40" s="6">
+        <v>8687</v>
+      </c>
+      <c r="D40" s="6">
+        <v>3351</v>
+      </c>
+      <c r="E40" s="6">
+        <v>7963</v>
+      </c>
+      <c r="F40" s="6">
+        <v>3351</v>
+      </c>
+      <c r="G40" s="6">
+        <v>7963</v>
+      </c>
+      <c r="H40" s="6">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="6">
+        <v>172</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="6">
+        <v>172</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="6">
+        <v>172</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="6">
+        <v>172</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="6">
+        <v>172</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="6">
+        <v>172</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="6">
+        <v>20</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="6">
+        <v>20</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="6">
+        <v>20</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="6">
+        <v>20</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="6">
+        <v>20</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="6">
+        <v>20</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="5">
         <v>1</v>
       </c>
-      <c r="C3" s="8"/>
-[...26 lines deleted...]
-      <c r="B5" s="2" t="s">
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A48" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="5">
+        <v>24</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="5">
+        <v>13</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="5">
+        <v>13</v>
+      </c>
+      <c r="H48" s="5">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="5">
+        <v>24</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" s="5">
+        <v>13</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="5">
+        <v>13</v>
+      </c>
+      <c r="H49" s="5">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="5">
+        <v>13593</v>
+      </c>
+      <c r="C50" s="5">
+        <v>33176.5</v>
+      </c>
+      <c r="D50" s="5">
+        <v>13516.5</v>
+      </c>
+      <c r="E50" s="5">
+        <v>32789</v>
+      </c>
+      <c r="F50" s="5">
+        <v>13516.5</v>
+      </c>
+      <c r="G50" s="5">
+        <v>32789</v>
+      </c>
+      <c r="H50" s="5">
+        <v>387.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" s="5">
+        <v>13593</v>
+      </c>
+      <c r="C51" s="5">
+        <v>33176.5</v>
+      </c>
+      <c r="D51" s="5">
+        <v>13516.5</v>
+      </c>
+      <c r="E51" s="5">
+        <v>32789</v>
+      </c>
+      <c r="F51" s="5">
+        <v>13516.5</v>
+      </c>
+      <c r="G51" s="5">
+        <v>32789</v>
+      </c>
+      <c r="H51" s="5">
+        <v>387.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A52" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="5">
+        <v>4109.8</v>
+      </c>
+      <c r="C52" s="5">
+        <v>9588.7999999999993</v>
+      </c>
+      <c r="D52" s="5">
+        <v>4187.5</v>
+      </c>
+      <c r="E52" s="5">
+        <v>10119.299999999999</v>
+      </c>
+      <c r="F52" s="5">
+        <v>3570.5</v>
+      </c>
+      <c r="G52" s="5">
+        <v>8862.2999999999993</v>
+      </c>
+      <c r="H52" s="5">
+        <v>2084.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="5">
+        <v>145</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53" s="5">
+        <v>137.5</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="5">
+        <v>137.5</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="5">
+        <v>3157.8</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="5">
+        <v>3157.8</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="5">
+        <v>3157.8</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="5">
+        <v>300</v>
+      </c>
+      <c r="C55" s="5">
+        <v>1260</v>
+      </c>
+      <c r="D55" s="5">
+        <v>360</v>
+      </c>
+      <c r="E55" s="5">
+        <v>1260</v>
+      </c>
+      <c r="F55" s="5">
+        <v>360</v>
+      </c>
+      <c r="G55" s="5">
+        <v>1260</v>
+      </c>
+      <c r="H55" s="5">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="5">
+        <v>5026</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="5">
+        <v>5564</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="5">
+        <v>4307</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="6">
+        <v>3053</v>
+      </c>
+      <c r="C59" s="6">
+        <v>24392</v>
+      </c>
+      <c r="D59" s="6">
+        <v>7807</v>
+      </c>
+      <c r="E59" s="6">
+        <v>32088</v>
+      </c>
+      <c r="F59" s="6">
+        <v>3053</v>
+      </c>
+      <c r="G59" s="6">
+        <v>9197</v>
+      </c>
+      <c r="H59" s="6">
+        <v>9180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" s="6">
+        <v>2669</v>
+      </c>
+      <c r="D60" s="6">
+        <v>1420</v>
+      </c>
+      <c r="E60" s="6">
+        <v>6092</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="6">
+        <v>2825</v>
+      </c>
+      <c r="H60" s="6">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="6">
+        <v>3053</v>
+      </c>
+      <c r="C61" s="6">
+        <v>13304</v>
+      </c>
+      <c r="D61" s="6">
+        <v>5233</v>
+      </c>
+      <c r="E61" s="6">
+        <v>15077</v>
+      </c>
+      <c r="F61" s="6">
+        <v>3053</v>
+      </c>
+      <c r="G61" s="6">
+        <v>5689</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="6">
+        <v>1686</v>
+      </c>
+      <c r="D62" s="6">
+        <v>1154</v>
+      </c>
+      <c r="E62" s="6">
+        <v>1432</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" s="6">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" s="6">
+        <v>6599</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" s="6">
+        <v>6599</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="6">
+        <v>683</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" s="6">
+        <v>134</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" s="6">
+        <v>2888</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A67" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A68" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B70" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C70" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D70" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E70" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F70" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G70" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C71" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D71" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F71" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G71" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A72" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A73" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A75" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="6">
+        <v>281495</v>
+      </c>
+      <c r="C75" s="6">
+        <v>386488</v>
+      </c>
+      <c r="D75" s="6">
+        <v>281495</v>
+      </c>
+      <c r="E75" s="6">
+        <v>386488</v>
+      </c>
+      <c r="F75" s="6">
+        <v>281495</v>
+      </c>
+      <c r="G75" s="6">
+        <v>386488</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="6">
+        <v>29182</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E76" s="6">
+        <v>29182</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="6">
+        <v>29182</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1">
+      <c r="A77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" s="6">
+        <v>281495</v>
+      </c>
+      <c r="C77" s="6">
+        <v>357306</v>
+      </c>
+      <c r="D77" s="6">
+        <v>281495</v>
+      </c>
+      <c r="E77" s="6">
+        <v>357306</v>
+      </c>
+      <c r="F77" s="6">
+        <v>281495</v>
+      </c>
+      <c r="G77" s="6">
+        <v>357306</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A78" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H78" s="6">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H79" s="6">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A80" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A81" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B81" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="C81" s="5">
+        <v>6.4</v>
+      </c>
+      <c r="D81" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="E81" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="F81" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="G81" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="5">
+        <v>12.3</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="D83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="F83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G83" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A84" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A86" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1">
+      <c r="A87" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E87" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A88" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C88" s="6">
+        <v>10251</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E88" s="6">
+        <v>10251</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G88" s="6">
+        <v>10251</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89" s="6">
+        <v>10251</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E89" s="6">
+        <v>10251</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" s="6">
+        <v>10251</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A90" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="6">
+        <v>1008</v>
+      </c>
+      <c r="C90" s="6">
+        <v>4885</v>
+      </c>
+      <c r="D90" s="6">
+        <v>1008</v>
+      </c>
+      <c r="E90" s="6">
+        <v>4885</v>
+      </c>
+      <c r="F90" s="6">
+        <v>1008</v>
+      </c>
+      <c r="G90" s="6">
+        <v>4885</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B91" s="6">
+        <v>1007</v>
+      </c>
+      <c r="C91" s="6">
+        <v>4352</v>
+      </c>
+      <c r="D91" s="6">
+        <v>1007</v>
+      </c>
+      <c r="E91" s="6">
+        <v>4352</v>
+      </c>
+      <c r="F91" s="6">
+        <v>1007</v>
+      </c>
+      <c r="G91" s="6">
+        <v>4352</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" s="6">
+        <v>533</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E92" s="6">
+        <v>533</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" s="6">
+        <v>533</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1">
+      <c r="A93" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B93" s="6">
+        <v>26440</v>
+      </c>
+      <c r="C93" s="6">
+        <v>59109</v>
+      </c>
+      <c r="D93" s="6">
+        <v>26440</v>
+      </c>
+      <c r="E93" s="6">
+        <v>59109</v>
+      </c>
+      <c r="F93" s="6">
+        <v>26440</v>
+      </c>
+      <c r="G93" s="6">
+        <v>59109</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="6">
+        <v>2582</v>
+      </c>
+      <c r="C94" s="6">
+        <v>6574</v>
+      </c>
+      <c r="D94" s="6">
+        <v>2582</v>
+      </c>
+      <c r="E94" s="6">
+        <v>6574</v>
+      </c>
+      <c r="F94" s="6">
+        <v>2582</v>
+      </c>
+      <c r="G94" s="6">
+        <v>6574</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B95" s="6">
+        <v>19034</v>
+      </c>
+      <c r="C95" s="6">
+        <v>36911</v>
+      </c>
+      <c r="D95" s="6">
+        <v>19034</v>
+      </c>
+      <c r="E95" s="6">
+        <v>36911</v>
+      </c>
+      <c r="F95" s="6">
+        <v>19034</v>
+      </c>
+      <c r="G95" s="6">
+        <v>36911</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B96" s="6">
+        <v>4824</v>
+      </c>
+      <c r="C96" s="6">
+        <v>15624</v>
+      </c>
+      <c r="D96" s="6">
+        <v>4824</v>
+      </c>
+      <c r="E96" s="6">
+        <v>15624</v>
+      </c>
+      <c r="F96" s="6">
+        <v>4824</v>
+      </c>
+      <c r="G96" s="6">
+        <v>15624</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1">
+      <c r="A97" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A98" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A99" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B99" s="6">
+        <v>905</v>
+      </c>
+      <c r="C99" s="6">
+        <v>2350</v>
+      </c>
+      <c r="D99" s="6">
+        <v>905</v>
+      </c>
+      <c r="E99" s="6">
+        <v>2350</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1">
+      <c r="A100" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" s="6">
+        <v>905</v>
+      </c>
+      <c r="C100" s="6">
+        <v>2350</v>
+      </c>
+      <c r="D100" s="6">
+        <v>905</v>
+      </c>
+      <c r="E100" s="6">
+        <v>2350</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A101" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B101" s="3"/>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A102" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A103" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="6">
+        <v>453</v>
+      </c>
+      <c r="C103" s="6">
+        <v>2035</v>
+      </c>
+      <c r="D103" s="6">
+        <v>490</v>
+      </c>
+      <c r="E103" s="6">
+        <v>1257</v>
+      </c>
+      <c r="F103" s="6">
+        <v>442</v>
+      </c>
+      <c r="G103" s="6">
+        <v>1112</v>
+      </c>
+      <c r="H103" s="6">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B104" s="6">
+        <v>453</v>
+      </c>
+      <c r="C104" s="6">
+        <v>2035</v>
+      </c>
+      <c r="D104" s="6">
+        <v>490</v>
+      </c>
+      <c r="E104" s="6">
+        <v>1257</v>
+      </c>
+      <c r="F104" s="6">
+        <v>442</v>
+      </c>
+      <c r="G104" s="6">
+        <v>1112</v>
+      </c>
+      <c r="H104" s="6">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A105" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C105" s="5">
+        <v>3805</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E105" s="5">
+        <v>3805</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G105" s="5">
+        <v>3805</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" s="5">
+        <v>3805</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E106" s="5">
+        <v>3805</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G106" s="5">
+        <v>3805</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A107" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B107" s="3"/>
+      <c r="C107" s="3"/>
+      <c r="D107" s="3"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A108" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C108" s="6">
+        <v>122</v>
+      </c>
+      <c r="D108" s="6">
+        <v>70</v>
+      </c>
+      <c r="E108" s="6">
+        <v>101</v>
+      </c>
+      <c r="F108" s="6">
+        <v>70</v>
+      </c>
+      <c r="G108" s="6">
+        <v>101</v>
+      </c>
+      <c r="H108" s="6">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1">
+      <c r="A109" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C109" s="6">
+        <v>122</v>
+      </c>
+      <c r="D109" s="6">
+        <v>70</v>
+      </c>
+      <c r="E109" s="6">
+        <v>101</v>
+      </c>
+      <c r="F109" s="6">
+        <v>70</v>
+      </c>
+      <c r="G109" s="6">
+        <v>101</v>
+      </c>
+      <c r="H109" s="6">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A110" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A112" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B114" s="3"/>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3"/>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A115" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B115" s="3"/>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1">
+      <c r="A116" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B116" s="3"/>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="6">
+        <v>182</v>
+      </c>
+      <c r="C117" s="6">
+        <v>462</v>
+      </c>
+      <c r="D117" s="6">
+        <v>179</v>
+      </c>
+      <c r="E117" s="6">
+        <v>536</v>
+      </c>
+      <c r="F117" s="6">
+        <v>179</v>
+      </c>
+      <c r="G117" s="6">
+        <v>536</v>
+      </c>
+      <c r="H117" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B118" s="6">
+        <v>182</v>
+      </c>
+      <c r="C118" s="6">
+        <v>462</v>
+      </c>
+      <c r="D118" s="6">
+        <v>179</v>
+      </c>
+      <c r="E118" s="6">
+        <v>536</v>
+      </c>
+      <c r="F118" s="6">
+        <v>179</v>
+      </c>
+      <c r="G118" s="6">
+        <v>536</v>
+      </c>
+      <c r="H118" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A119" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B119" s="6">
+        <v>280</v>
+      </c>
+      <c r="C119" s="6">
+        <v>720</v>
+      </c>
+      <c r="D119" s="6">
+        <v>226</v>
+      </c>
+      <c r="E119" s="6">
+        <v>855</v>
+      </c>
+      <c r="F119" s="6">
+        <v>226</v>
+      </c>
+      <c r="G119" s="6">
+        <v>855</v>
+      </c>
+      <c r="H119" s="6">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B120" s="6">
+        <v>280</v>
+      </c>
+      <c r="C120" s="6">
+        <v>720</v>
+      </c>
+      <c r="D120" s="6">
+        <v>226</v>
+      </c>
+      <c r="E120" s="6">
+        <v>855</v>
+      </c>
+      <c r="F120" s="6">
+        <v>226</v>
+      </c>
+      <c r="G120" s="6">
+        <v>855</v>
+      </c>
+      <c r="H120" s="6">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A121" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B121" s="6">
+        <v>560</v>
+      </c>
+      <c r="C121" s="6">
+        <v>1395</v>
+      </c>
+      <c r="D121" s="6">
+        <v>680</v>
+      </c>
+      <c r="E121" s="6">
+        <v>1458</v>
+      </c>
+      <c r="F121" s="6">
+        <v>680</v>
+      </c>
+      <c r="G121" s="6">
+        <v>1458</v>
+      </c>
+      <c r="H121" s="6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B122" s="6">
+        <v>560</v>
+      </c>
+      <c r="C122" s="6">
+        <v>1395</v>
+      </c>
+      <c r="D122" s="6">
+        <v>680</v>
+      </c>
+      <c r="E122" s="6">
+        <v>1458</v>
+      </c>
+      <c r="F122" s="6">
+        <v>680</v>
+      </c>
+      <c r="G122" s="6">
+        <v>1458</v>
+      </c>
+      <c r="H122" s="6">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A123" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B123" s="3"/>
+      <c r="C123" s="3"/>
+      <c r="D123" s="3"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A124" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B124" s="3"/>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
+      <c r="H124" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B125" s="5">
+        <v>110733.1</v>
+      </c>
+      <c r="C125" s="5">
+        <v>248820.3</v>
+      </c>
+      <c r="D125" s="5">
+        <v>107166</v>
+      </c>
+      <c r="E125" s="5">
+        <v>237425.6</v>
+      </c>
+      <c r="F125" s="5">
+        <v>107166</v>
+      </c>
+      <c r="G125" s="5">
+        <v>237425.6</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B126" s="5">
+        <v>24448.400000000001</v>
+      </c>
+      <c r="C126" s="5">
+        <v>43524.2</v>
+      </c>
+      <c r="D126" s="5">
+        <v>21581</v>
+      </c>
+      <c r="E126" s="5">
+        <v>33854.6</v>
+      </c>
+      <c r="F126" s="5">
+        <v>21581</v>
+      </c>
+      <c r="G126" s="5">
+        <v>33854.6</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C127" s="5">
+        <v>12603</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E127" s="5">
+        <v>12603</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G127" s="5">
+        <v>12603</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" s="5">
+        <v>1699</v>
+      </c>
+      <c r="C128" s="5">
+        <v>4054</v>
+      </c>
+      <c r="D128" s="5">
+        <v>1699</v>
+      </c>
+      <c r="E128" s="5">
+        <v>4054</v>
+      </c>
+      <c r="F128" s="5">
+        <v>1699</v>
+      </c>
+      <c r="G128" s="5">
+        <v>4054</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B129" s="5">
+        <v>1622</v>
+      </c>
+      <c r="C129" s="5">
+        <v>3813</v>
+      </c>
+      <c r="D129" s="5">
+        <v>1622</v>
+      </c>
+      <c r="E129" s="5">
+        <v>3813</v>
+      </c>
+      <c r="F129" s="5">
+        <v>1622</v>
+      </c>
+      <c r="G129" s="5">
+        <v>3813</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" s="5">
+        <v>7027</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E130" s="5">
+        <v>7027</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="5">
+        <v>7027</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="5">
+        <v>7939.7</v>
+      </c>
+      <c r="C131" s="5">
+        <v>12269.1</v>
+      </c>
+      <c r="D131" s="5">
+        <v>7793</v>
+      </c>
+      <c r="E131" s="5">
+        <v>11997</v>
+      </c>
+      <c r="F131" s="5">
+        <v>7793</v>
+      </c>
+      <c r="G131" s="5">
+        <v>11997</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1">
+      <c r="A132" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" s="5">
+        <v>67795</v>
+      </c>
+      <c r="C132" s="5">
+        <v>165530</v>
+      </c>
+      <c r="D132" s="5">
+        <v>67242</v>
+      </c>
+      <c r="E132" s="5">
+        <v>164077</v>
+      </c>
+      <c r="F132" s="5">
+        <v>67242</v>
+      </c>
+      <c r="G132" s="5">
+        <v>164077</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A133" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B133" s="5">
+        <v>62.8</v>
+      </c>
+      <c r="C133" s="5">
+        <v>194.2</v>
+      </c>
+      <c r="D133" s="5">
+        <v>51</v>
+      </c>
+      <c r="E133" s="5">
+        <v>156.1</v>
+      </c>
+      <c r="F133" s="5">
+        <v>51</v>
+      </c>
+      <c r="G133" s="5">
+        <v>156.1</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B134" s="5">
+        <v>51.1</v>
+      </c>
+      <c r="C134" s="5">
+        <v>157.9</v>
+      </c>
+      <c r="D134" s="5">
+        <v>43.9</v>
+      </c>
+      <c r="E134" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="F134" s="5">
+        <v>43.9</v>
+      </c>
+      <c r="G134" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C135" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="5">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C136" s="5">
+        <v>28.8</v>
+      </c>
+      <c r="D136" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E136" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="F136" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G136" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C137" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E137" s="5">
         <v>6</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="F137" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G137" s="5">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...2882 lines deleted...]
-      <c r="H129" s="4" t="s">
+      <c r="H137" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>