--- v1 (2026-05-13)
+++ v2 (2026-08-03)
@@ -1,379 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1065" yWindow="-105" windowWidth="14220" windowHeight="11955"/>
+    <workbookView xWindow="7920" yWindow="285" windowWidth="14055" windowHeight="11445"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="96">
+  <si>
+    <t>Остатки готовой продукции на конец отчетного периода</t>
+  </si>
+  <si>
+    <t>Продукция горнодобывающей промышленности</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Уголь каменный и лигнит</t>
+  </si>
+  <si>
+    <t>Нефть сырая и газ природный</t>
+  </si>
+  <si>
+    <t>Руды металлические</t>
+  </si>
+  <si>
+    <t>Руды железные неагломерированные, тыс.тонн</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>Концентраты золотосодержащие, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>Известняк и гипс, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>Сырье фосфатное дробленое, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Продукция обрабатывающей промышленности</t>
+  </si>
+  <si>
+    <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+  </si>
+  <si>
+    <t>Рыба, свежая, охлажденная или мороженая, тонн</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
+  </si>
+  <si>
+    <t>Молоко обработанное жидкое и сливки, тонн</t>
+  </si>
+  <si>
+    <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
+  </si>
+  <si>
+    <t>Мука из культур зерновых и растительная; смеси из них тонкого помола, тонн</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>Хлеб свежий, тонн</t>
+  </si>
+  <si>
+    <t>Шоколад, изделия кондитерские из шоколада и сахара, тонн</t>
+  </si>
+  <si>
+    <t>Напитки</t>
+  </si>
+  <si>
+    <t>Коньяк, тыс.литров</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>Вино виноградное натуральное, тыс.литров</t>
+  </si>
+  <si>
+    <t>Воды минеральные и газированные неподслащенные и неароматизированные, тыс.литров</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t>Напитки безалкогольные прочие, тыс.литров</t>
+  </si>
+  <si>
+    <t>Изделия табачные</t>
+  </si>
+  <si>
+    <t>Хлопок, кардо- и гребнечесаный, тонн</t>
+  </si>
+  <si>
+    <t>Жетысайский район</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>Кожа и изделия из кожи</t>
+  </si>
+  <si>
+    <t>Древесина и изделия из древесины и пробки (кроме мебели); изделия из соломки и материалов для плетения</t>
+  </si>
+  <si>
+    <t>Бумага и изделия бумажные</t>
+  </si>
+  <si>
+    <t>Кокс и продукция переработки нефти</t>
+  </si>
+  <si>
+    <t>Топливо печное бытовое, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Вещества химические и продукты химические</t>
+  </si>
+  <si>
+    <t>Продукты фармацевтические и препараты фармацевтические основные</t>
+  </si>
+  <si>
+    <t>Изделия резиновые и пластмассовые</t>
+  </si>
+  <si>
+    <t>Трубы, трубки, рукава и шланги и их фитинги из пластмасс, кг</t>
+  </si>
+  <si>
+    <t>Плиты, листы, пленка, фольга и полосы из пластмасс, неармированные или некомбинированные с материалами прочими, кг</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>Изделия минеральные неметаллические прочие</t>
+  </si>
+  <si>
+    <t>Кирпичи керамические неогнеупорные строительные, кроме изделий из муки каменной кремнеземистой или земель диатомитовых, тыс.куб.м</t>
+  </si>
+  <si>
+    <t>Район Сауран</t>
+  </si>
+  <si>
+    <t>Клинкеры цементные, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Портландцемент, цемент глиноземистый, цемент шлаковый и цементы гидравлические аналогичные, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Известь гашенная, негашеная и гидравлическая, тонн</t>
+  </si>
+  <si>
+    <t>Элементы конструкций сборные для строительства, в том числе гражданского, из цемента, бетона или камня искусственного, тонн</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>Конструкции строительные сборные из бетона, тонн</t>
+  </si>
+  <si>
+    <t>Бетон товарный, тонн</t>
+  </si>
+  <si>
+    <t>Металлы основные</t>
+  </si>
+  <si>
+    <t>Изделия металлические готовые, кроме машин и оборудования</t>
+  </si>
+  <si>
+    <t>Металлоконструкции строительные сборные, тонн</t>
+  </si>
+  <si>
+    <t>Компьютеры, продукция электронная и оптическая</t>
+  </si>
+  <si>
+    <t>Оборудование электрическое</t>
+  </si>
+  <si>
+    <t>Трансформаторы электрические, штук</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Провода и кабели электронные и электрические прочие, км </t>
+  </si>
+  <si>
+    <t>Машины и оборудование, не включенные в другие группировки</t>
+  </si>
+  <si>
+    <t>Тракторы для сельского и лесного хозяйства прочие, штук</t>
+  </si>
+  <si>
+    <t>Машины уборочные и молотилки, не включенные в другие группировки, штук</t>
+  </si>
+  <si>
+    <t>Комбайны зерноуборочные, штук</t>
+  </si>
+  <si>
+    <t>Автомобили, прицепы и полуприцепы</t>
+  </si>
+  <si>
+    <t>Оборудование транспортное прочее</t>
+  </si>
+  <si>
+    <t>Мебель</t>
+  </si>
+  <si>
+    <t>Мебель кухонная, штук</t>
+  </si>
+  <si>
+    <t>Кровати деревянные, штук</t>
+  </si>
+  <si>
+    <t>Мебель деревянная для столовой и гостиной, штук</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и воздушное кондиционирование</t>
+  </si>
+  <si>
+    <t>Электроэнергия, газ, пар и вода горячая</t>
+  </si>
+  <si>
+    <t>Электроэнергия, тыс.кВт.ч</t>
+  </si>
+  <si>
+    <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
+  </si>
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
+    <t>за июнь 2026 года</t>
+  </si>
+  <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
-    <t>Остатки готовой продукции на конец отчетного периода</t>
-[...1 lines deleted...]
-  <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
-    <t>Продукция горнодобывающей промышленности</t>
-[...46 lines deleted...]
-  <si>
     <t>Продукты пищевые</t>
   </si>
   <si>
-    <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
-[...55 lines deleted...]
-  <si>
     <t>Текстиль</t>
   </si>
   <si>
-    <t>Хлопок, кардо- и гребнечесаный, тонн</t>
-[...7 lines deleted...]
-  <si>
     <t>Одежда</t>
   </si>
   <si>
-    <t>Кожа и изделия из кожи</t>
-[...131 lines deleted...]
-    <t>за март- 2026 года</t>
+    <t>Газойли (топливо дизельное), тыс.тонн</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -407,81 +413,81 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -738,3232 +744,3414 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H137"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A111" workbookViewId="0">
-      <selection activeCell="D119" sqref="D119"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="1"/>
-    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+    <col min="1" max="1" width="22.42578125" customWidth="1"/>
+    <col min="2" max="8" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="9"/>
+      <c r="H3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...18 lines deleted...]
-      <c r="B3" s="11" t="s">
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="12"/>
+      <c r="B5" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="H5" s="10"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="11"/>
-[...2 lines deleted...]
-      <c r="F3" s="11" t="s">
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="11"/>
-      <c r="H3" s="12" t="s">
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="11" t="s">
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="11"/>
-      <c r="D4" s="11" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="11"/>
-[...6 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...26 lines deleted...]
-      <c r="H6" s="3" t="s">
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="5">
+        <v>18.2</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="3"/>
-[...5 lines deleted...]
-      <c r="H7" s="3" t="s">
+      <c r="B12" s="5">
+        <v>1</v>
+      </c>
+      <c r="C12" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D12" s="5">
+        <v>1</v>
+      </c>
+      <c r="E12" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1</v>
+      </c>
+      <c r="C13" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D13" s="5">
+        <v>1</v>
+      </c>
+      <c r="E13" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1481.3</v>
+      </c>
+      <c r="D15" s="5">
+        <v>315.2</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1482.6</v>
+      </c>
+      <c r="F15" s="5">
+        <v>315.2</v>
+      </c>
+      <c r="G15" s="5">
+        <v>1482.6</v>
+      </c>
+      <c r="H15" s="5">
+        <v>207.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="5">
+        <v>473.3</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="5">
+        <v>489.6</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16" s="5">
+        <v>489.6</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1008</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="5">
+        <v>993</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17" s="5">
+        <v>993</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...185 lines deleted...]
-        <v>13</v>
+      <c r="B18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>7</v>
       </c>
       <c r="H18" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="1" customFormat="1">
-      <c r="A19" s="4" t="s">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="A19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>7</v>
       </c>
       <c r="H19" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="6">
+        <v>938</v>
+      </c>
+      <c r="C22" s="6">
+        <v>6789</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="6">
+        <v>5652</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="6">
+        <v>200</v>
+      </c>
+      <c r="C23" s="6">
+        <v>1137</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="6">
+        <v>5652</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="6">
+        <v>5652</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="6">
+        <v>993</v>
+      </c>
+      <c r="C25" s="6">
+        <v>5951</v>
+      </c>
+      <c r="D25" s="6">
+        <v>1003</v>
+      </c>
+      <c r="E25" s="6">
+        <v>5960</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1003</v>
+      </c>
+      <c r="G25" s="6">
+        <v>5960</v>
+      </c>
+      <c r="H25" s="6">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="6">
+        <v>993</v>
+      </c>
+      <c r="C26" s="6">
+        <v>5951</v>
+      </c>
+      <c r="D26" s="6">
+        <v>1003</v>
+      </c>
+      <c r="E26" s="6">
+        <v>5960</v>
+      </c>
+      <c r="F26" s="6">
+        <v>1003</v>
+      </c>
+      <c r="G26" s="6">
+        <v>5960</v>
+      </c>
+      <c r="H26" s="6">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="6">
+        <v>1691</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="6">
+        <v>1691</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="6">
+        <v>1691</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="6">
+        <v>1691</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="6">
+        <v>6201</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="6">
+        <v>6201</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29" s="6">
+        <v>259</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="6">
+        <v>6201</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="6">
+        <v>6201</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30" s="6">
+        <v>259</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="3"/>
-[...5 lines deleted...]
-      <c r="H20" s="3" t="s">
+      <c r="B31" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" s="6">
+        <v>137</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="6">
+        <v>137</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31" s="6">
+        <v>137</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="6">
+        <v>137</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="6">
+        <v>137</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="6">
+        <v>137</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A33" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="3"/>
-[...5 lines deleted...]
-      <c r="H21" s="3" t="s">
+      <c r="B33" s="6">
+        <v>32</v>
+      </c>
+      <c r="C33" s="6">
+        <v>232</v>
+      </c>
+      <c r="D33" s="6">
+        <v>32</v>
+      </c>
+      <c r="E33" s="6">
+        <v>265</v>
+      </c>
+      <c r="F33" s="6">
+        <v>32</v>
+      </c>
+      <c r="G33" s="6">
+        <v>265</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="6">
+        <v>28</v>
+      </c>
+      <c r="C34" s="6">
+        <v>200</v>
+      </c>
+      <c r="D34" s="6">
+        <v>28</v>
+      </c>
+      <c r="E34" s="6">
+        <v>233</v>
+      </c>
+      <c r="F34" s="6">
+        <v>28</v>
+      </c>
+      <c r="G34" s="6">
+        <v>233</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="6">
+        <v>32</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="6">
+        <v>32</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35" s="6">
+        <v>32</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="6">
-[...11 lines deleted...]
-      <c r="F22" s="3" t="s">
+      <c r="B36" s="6">
+        <v>15851</v>
+      </c>
+      <c r="C36" s="6">
+        <v>98343</v>
+      </c>
+      <c r="D36" s="6">
+        <v>14818</v>
+      </c>
+      <c r="E36" s="6">
+        <v>89703</v>
+      </c>
+      <c r="F36" s="6">
+        <v>12625</v>
+      </c>
+      <c r="G36" s="6">
+        <v>61013</v>
+      </c>
+      <c r="H36" s="6">
+        <v>17394</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" s="6">
+        <v>20823</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="6">
+        <v>16569</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37" s="6">
+        <v>7960</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" s="6">
+        <v>45383</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="6">
+        <v>43434</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38" s="6">
+        <v>23353</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G22" s="3" t="s">
+      <c r="B39" s="6">
+        <v>2492</v>
+      </c>
+      <c r="C39" s="6">
+        <v>14404</v>
+      </c>
+      <c r="D39" s="6">
+        <v>1817</v>
+      </c>
+      <c r="E39" s="6">
+        <v>13587</v>
+      </c>
+      <c r="F39" s="6">
+        <v>1817</v>
+      </c>
+      <c r="G39" s="6">
+        <v>13587</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="6">
+        <v>3040</v>
+      </c>
+      <c r="C40" s="6">
+        <v>17733</v>
+      </c>
+      <c r="D40" s="6">
+        <v>3013</v>
+      </c>
+      <c r="E40" s="6">
+        <v>16113</v>
+      </c>
+      <c r="F40" s="6">
+        <v>3013</v>
+      </c>
+      <c r="G40" s="6">
+        <v>16113</v>
+      </c>
+      <c r="H40" s="6">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="6">
+        <v>316</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="6">
+        <v>316</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41" s="6">
+        <v>316</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="3" t="s">
+      <c r="B42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="6">
+        <v>316</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="6">
+        <v>316</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42" s="6">
+        <v>316</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="6">
+        <v>24</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="6">
+        <v>24</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="6">
+        <v>24</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...105 lines deleted...]
-      <c r="A27" s="4" t="s">
+      <c r="B44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="6">
+        <v>24</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E44" s="6">
+        <v>24</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="6">
+        <v>24</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...22 lines deleted...]
-      <c r="A28" s="4" t="s">
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...471 lines deleted...]
-        <v>13</v>
+      <c r="B46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>7</v>
       </c>
       <c r="H46" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="1" customFormat="1">
-      <c r="A47" s="4" t="s">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="A47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>7</v>
       </c>
       <c r="H47" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A48" s="4" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="A48" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B48" s="5">
+        <v>1</v>
       </c>
       <c r="C48" s="5">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39.4</v>
+      </c>
+      <c r="D48" s="5">
+        <v>2</v>
       </c>
       <c r="E48" s="5">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F48" s="5">
+        <v>2</v>
       </c>
       <c r="G48" s="5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>147</v>
+        <v>160.4</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1">
-      <c r="A49" s="4" t="s">
+      <c r="A49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="5">
+        <v>1</v>
+      </c>
+      <c r="C49" s="5">
+        <v>39.4</v>
+      </c>
+      <c r="D49" s="5">
+        <v>2</v>
+      </c>
+      <c r="E49" s="5">
+        <v>15</v>
+      </c>
+      <c r="F49" s="5">
+        <v>2</v>
+      </c>
+      <c r="G49" s="5">
+        <v>15</v>
+      </c>
+      <c r="H49" s="5">
+        <v>160.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="5">
+        <v>23294.5</v>
+      </c>
+      <c r="C50" s="5">
+        <v>96969.5</v>
+      </c>
+      <c r="D50" s="5">
+        <v>23101.5</v>
+      </c>
+      <c r="E50" s="5">
+        <v>96665.5</v>
+      </c>
+      <c r="F50" s="5">
+        <v>23081.5</v>
+      </c>
+      <c r="G50" s="5">
+        <v>96645.5</v>
+      </c>
+      <c r="H50" s="5">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...48 lines deleted...]
-      <c r="A51" s="4" t="s">
+      <c r="B51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="5">
+        <v>3133</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="5">
+        <v>3122</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51" s="5">
+        <v>3102</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1">
+      <c r="A52" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="5">
+        <v>21449.5</v>
+      </c>
+      <c r="C52" s="5">
+        <v>93836.5</v>
+      </c>
+      <c r="D52" s="5">
+        <v>21255.5</v>
+      </c>
+      <c r="E52" s="5">
+        <v>93543.5</v>
+      </c>
+      <c r="F52" s="5">
+        <v>21255.5</v>
+      </c>
+      <c r="G52" s="5">
+        <v>93543.5</v>
+      </c>
+      <c r="H52" s="5">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A53" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B53" s="5">
+        <v>4870</v>
+      </c>
+      <c r="C53" s="5">
+        <v>23844.2</v>
+      </c>
+      <c r="D53" s="5">
+        <v>4886</v>
+      </c>
+      <c r="E53" s="5">
+        <v>24281.1</v>
+      </c>
+      <c r="F53" s="5">
+        <v>4886</v>
+      </c>
+      <c r="G53" s="5">
+        <v>23024.1</v>
+      </c>
+      <c r="H53" s="5">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B51" s="5">
-[...78 lines deleted...]
-        <v>19</v>
+      <c r="B54" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="C54" s="5">
-        <v>3157.8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>519.4</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="E54" s="5">
-        <v>3157.8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>518.29999999999995</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="G54" s="5">
-        <v>3157.8</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>518.29999999999995</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="1" customFormat="1">
-      <c r="A55" s="4" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="A55" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="C55" s="5">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>14678.8</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="E55" s="5">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>14678.8</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="G55" s="5">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>14678.8</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="1" customFormat="1">
-      <c r="A56" s="4" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="A56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B56" s="5">
+        <v>770</v>
       </c>
       <c r="C56" s="5">
-        <v>5026</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3620</v>
+      </c>
+      <c r="D56" s="5">
+        <v>780</v>
       </c>
       <c r="E56" s="5">
-        <v>5564</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3520</v>
+      </c>
+      <c r="F56" s="5">
+        <v>780</v>
       </c>
       <c r="G56" s="5">
-        <v>4307</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3520</v>
+      </c>
+      <c r="H56" s="5">
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="1" customFormat="1">
       <c r="A57" s="2" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="H57" s="3" t="s">
         <v>9</v>
       </c>
+      <c r="B57" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C57" s="5">
+        <v>5026</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E57" s="5">
+        <v>5564</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G57" s="5">
+        <v>4307</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="58" spans="1:8" s="1" customFormat="1">
-      <c r="A58" s="2" t="s">
-[...19 lines deleted...]
-      <c r="C59" s="6">
+      <c r="A58" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="4"/>
+      <c r="F59" s="4"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A60" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="6">
         <v>24392</v>
       </c>
-      <c r="D59" s="6">
-[...8 lines deleted...]
-      <c r="G59" s="6">
+      <c r="D60" s="6">
+        <v>819</v>
+      </c>
+      <c r="E60" s="6">
+        <v>37187</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G60" s="6">
         <v>9197</v>
       </c>
-      <c r="H59" s="6">
-[...10 lines deleted...]
-      <c r="C60" s="6">
+      <c r="H60" s="6">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="6">
         <v>2669</v>
       </c>
-      <c r="D60" s="6">
-[...8 lines deleted...]
-      <c r="G60" s="6">
+      <c r="D61" s="6">
+        <v>758</v>
+      </c>
+      <c r="E61" s="6">
+        <v>8041</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G61" s="6">
         <v>2825</v>
       </c>
-      <c r="H60" s="6">
-[...10 lines deleted...]
-      <c r="C61" s="6">
+      <c r="H61" s="6">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C62" s="6">
         <v>13304</v>
       </c>
-      <c r="D61" s="6">
-[...8 lines deleted...]
-      <c r="G61" s="6">
+      <c r="D62" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E62" s="6">
+        <v>16834</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G62" s="6">
         <v>5689</v>
       </c>
-      <c r="H61" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C62" s="6">
+      <c r="H62" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="6">
         <v>1686</v>
       </c>
-      <c r="D62" s="6">
-[...22 lines deleted...]
-      <c r="C63" s="6">
+      <c r="D63" s="6">
+        <v>61</v>
+      </c>
+      <c r="E63" s="6">
+        <v>2825</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H63" s="6">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="6">
         <v>6599</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="6">
+      <c r="D64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="6">
         <v>6599</v>
       </c>
-      <c r="F63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="6">
+      <c r="F64" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G64" s="6">
         <v>683</v>
       </c>
-      <c r="H63" s="3" t="s">
-[...26 lines deleted...]
-        <v>13</v>
+      <c r="H64" s="4" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="1" customFormat="1">
       <c r="A65" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="6">
+        <v>134</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="6">
+        <v>2888</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="4"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A68" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="4"/>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A71" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G71" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1">
+      <c r="A72" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="C72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="E72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="G72" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A73" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C73" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="D73" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E73" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="F73" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G73" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1">
+      <c r="A74" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B74" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C74" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="D74" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E74" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="F74" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G74" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A76" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="3"/>
-[...5 lines deleted...]
-      <c r="H65" s="3" t="s">
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A78" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B78" s="6">
+        <v>314415</v>
+      </c>
+      <c r="C78" s="6">
+        <v>1219528</v>
+      </c>
+      <c r="D78" s="6">
+        <v>314415</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1219528</v>
+      </c>
+      <c r="F78" s="6">
+        <v>314415</v>
+      </c>
+      <c r="G78" s="6">
+        <v>1219528</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79" s="6">
+        <v>29182</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="6">
+        <v>29182</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G79" s="6">
+        <v>29182</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1">
+      <c r="A80" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H66" s="3" t="s">
+      <c r="B80" s="6">
+        <v>314415</v>
+      </c>
+      <c r="C80" s="6">
+        <v>1190346</v>
+      </c>
+      <c r="D80" s="6">
+        <v>314415</v>
+      </c>
+      <c r="E80" s="6">
+        <v>1190346</v>
+      </c>
+      <c r="F80" s="6">
+        <v>314415</v>
+      </c>
+      <c r="G80" s="6">
+        <v>1190346</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A81" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E81" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E82" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A83" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B83" s="4"/>
+      <c r="C83" s="4"/>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A84" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B84" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="C84" s="5">
+        <v>31.3</v>
+      </c>
+      <c r="D84" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="E84" s="5">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F84" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="G84" s="5">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B85" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="C85" s="5">
+        <v>31</v>
+      </c>
+      <c r="D85" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="E85" s="5">
+        <v>37</v>
+      </c>
+      <c r="F85" s="5">
+        <v>10.7</v>
+      </c>
+      <c r="G85" s="5">
+        <v>37</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B86" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C86" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D86" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E86" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="F86" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G86" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H67" s="3" t="s">
+      <c r="B88" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A89" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="5">
+        <v>1</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="5">
+        <v>1</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89" s="5">
+        <v>1</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H68" s="3" t="s">
+      <c r="B90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="5">
+        <v>1</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="5">
+        <v>1</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="5">
+        <v>1</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A91" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="6">
+        <v>24316</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="6">
+        <v>24316</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91" s="6">
+        <v>24316</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...109 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="B92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="6">
+        <v>24316</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="6">
+        <v>24316</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92" s="6">
+        <v>24316</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A93" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="6">
-[...74 lines deleted...]
-      <c r="A78" s="4" t="s">
+      <c r="B93" s="6">
+        <v>2516</v>
+      </c>
+      <c r="C93" s="6">
+        <v>10351</v>
+      </c>
+      <c r="D93" s="6">
+        <v>2516</v>
+      </c>
+      <c r="E93" s="6">
+        <v>10351</v>
+      </c>
+      <c r="F93" s="6">
+        <v>2516</v>
+      </c>
+      <c r="G93" s="6">
+        <v>10351</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B78" s="3" t="s">
-[...48 lines deleted...]
-      <c r="A80" s="2" t="s">
+      <c r="B94" s="6">
+        <v>1636</v>
+      </c>
+      <c r="C94" s="6">
+        <v>8935</v>
+      </c>
+      <c r="D94" s="6">
+        <v>1636</v>
+      </c>
+      <c r="E94" s="6">
+        <v>8935</v>
+      </c>
+      <c r="F94" s="6">
+        <v>1636</v>
+      </c>
+      <c r="G94" s="6">
+        <v>8935</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="6">
+        <v>1416</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="6">
+        <v>1416</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95" s="6">
+        <v>1416</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A96" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B80" s="3"/>
-[...404 lines deleted...]
-        <v>4824</v>
+      <c r="B96" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="C96" s="6">
-        <v>15624</v>
-[...2 lines deleted...]
-        <v>4824</v>
+        <v>6089</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="E96" s="6">
-        <v>15624</v>
-[...2 lines deleted...]
-        <v>4824</v>
+        <v>6089</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="G96" s="6">
-        <v>15624</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>6089</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="1" customFormat="1">
       <c r="A97" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="6">
+        <v>6089</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="6">
+        <v>6089</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97" s="6">
+        <v>6089</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B98" s="6">
+        <v>19623</v>
+      </c>
+      <c r="C98" s="6">
+        <v>141246</v>
+      </c>
+      <c r="D98" s="6">
+        <v>19623</v>
+      </c>
+      <c r="E98" s="6">
+        <v>141246</v>
+      </c>
+      <c r="F98" s="6">
+        <v>19623</v>
+      </c>
+      <c r="G98" s="6">
+        <v>141246</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B99" s="6">
+        <v>3151</v>
+      </c>
+      <c r="C99" s="6">
+        <v>16389</v>
+      </c>
+      <c r="D99" s="6">
+        <v>3151</v>
+      </c>
+      <c r="E99" s="6">
+        <v>16389</v>
+      </c>
+      <c r="F99" s="6">
+        <v>3151</v>
+      </c>
+      <c r="G99" s="6">
+        <v>16389</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1">
+      <c r="A100" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B100" s="6">
+        <v>7018</v>
+      </c>
+      <c r="C100" s="6">
+        <v>86072</v>
+      </c>
+      <c r="D100" s="6">
+        <v>7018</v>
+      </c>
+      <c r="E100" s="6">
+        <v>86072</v>
+      </c>
+      <c r="F100" s="6">
+        <v>7018</v>
+      </c>
+      <c r="G100" s="6">
+        <v>86072</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B101" s="6">
+        <v>850</v>
+      </c>
+      <c r="C101" s="6">
+        <v>1550</v>
+      </c>
+      <c r="D101" s="6">
+        <v>850</v>
+      </c>
+      <c r="E101" s="6">
+        <v>1550</v>
+      </c>
+      <c r="F101" s="6">
+        <v>850</v>
+      </c>
+      <c r="G101" s="6">
+        <v>1550</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B102" s="6">
+        <v>7854</v>
+      </c>
+      <c r="C102" s="6">
+        <v>35975</v>
+      </c>
+      <c r="D102" s="6">
+        <v>7854</v>
+      </c>
+      <c r="E102" s="6">
+        <v>35975</v>
+      </c>
+      <c r="F102" s="6">
+        <v>7854</v>
+      </c>
+      <c r="G102" s="6">
+        <v>35975</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" s="6">
+        <v>750</v>
+      </c>
+      <c r="C103" s="6">
+        <v>1260</v>
+      </c>
+      <c r="D103" s="6">
+        <v>750</v>
+      </c>
+      <c r="E103" s="6">
+        <v>1260</v>
+      </c>
+      <c r="F103" s="6">
+        <v>750</v>
+      </c>
+      <c r="G103" s="6">
+        <v>1260</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="4"/>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A105" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B105" s="4"/>
+      <c r="C105" s="4"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="4"/>
+      <c r="F105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A106" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B106" s="6">
+        <v>1242</v>
+      </c>
+      <c r="C106" s="6">
+        <v>5983</v>
+      </c>
+      <c r="D106" s="6">
+        <v>1242</v>
+      </c>
+      <c r="E106" s="6">
+        <v>5983</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B107" s="6">
+        <v>1242</v>
+      </c>
+      <c r="C107" s="6">
+        <v>5983</v>
+      </c>
+      <c r="D107" s="6">
+        <v>1242</v>
+      </c>
+      <c r="E107" s="6">
+        <v>5983</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A108" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="4"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A109" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="4"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A110" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B97" s="3"/>
-[...10 lines deleted...]
-      <c r="A98" s="2" t="s">
+      <c r="B110" s="6">
+        <v>464</v>
+      </c>
+      <c r="C110" s="6">
+        <v>3730</v>
+      </c>
+      <c r="D110" s="6">
+        <v>785</v>
+      </c>
+      <c r="E110" s="6">
+        <v>3406</v>
+      </c>
+      <c r="F110" s="6">
+        <v>607</v>
+      </c>
+      <c r="G110" s="6">
+        <v>2871</v>
+      </c>
+      <c r="H110" s="6">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B98" s="3"/>
-[...10 lines deleted...]
-      <c r="A99" s="4" t="s">
+      <c r="B111" s="6">
+        <v>464</v>
+      </c>
+      <c r="C111" s="6">
+        <v>3730</v>
+      </c>
+      <c r="D111" s="6">
+        <v>785</v>
+      </c>
+      <c r="E111" s="6">
+        <v>3406</v>
+      </c>
+      <c r="F111" s="6">
+        <v>607</v>
+      </c>
+      <c r="G111" s="6">
+        <v>2871</v>
+      </c>
+      <c r="H111" s="6">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A112" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B99" s="6">
-[...48 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="B112" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" s="5">
+        <v>6580</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="5">
+        <v>6580</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G112" s="5">
+        <v>6580</v>
+      </c>
+      <c r="H112" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C113" s="5">
+        <v>6580</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E113" s="5">
+        <v>6580</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G113" s="5">
+        <v>6580</v>
+      </c>
+      <c r="H113" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A114" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B101" s="3"/>
-[...10 lines deleted...]
-      <c r="A102" s="2" t="s">
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
+      <c r="D114" s="4"/>
+      <c r="E114" s="4"/>
+      <c r="F114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A115" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B102" s="3"/>
-[...308 lines deleted...]
-        <v>9</v>
+      <c r="B115" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="6">
+        <v>287</v>
+      </c>
+      <c r="D115" s="6">
+        <v>40</v>
+      </c>
+      <c r="E115" s="6">
+        <v>216</v>
+      </c>
+      <c r="F115" s="6">
+        <v>40</v>
+      </c>
+      <c r="G115" s="6">
+        <v>216</v>
+      </c>
+      <c r="H115" s="6">
+        <v>109</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="1" customFormat="1">
       <c r="A116" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" s="6">
+        <v>287</v>
+      </c>
+      <c r="D116" s="6">
+        <v>40</v>
+      </c>
+      <c r="E116" s="6">
+        <v>216</v>
+      </c>
+      <c r="F116" s="6">
+        <v>40</v>
+      </c>
+      <c r="G116" s="6">
+        <v>216</v>
+      </c>
+      <c r="H116" s="6">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A117" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A119" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A121" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="4"/>
+      <c r="F121" s="4"/>
+      <c r="G121" s="4"/>
+      <c r="H121" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A122" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="4"/>
+      <c r="F122" s="4"/>
+      <c r="G122" s="4"/>
+      <c r="H122" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1">
+      <c r="A123" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="D123" s="4"/>
+      <c r="E123" s="4"/>
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B124" s="6">
+        <v>135</v>
+      </c>
+      <c r="C124" s="6">
+        <v>937</v>
+      </c>
+      <c r="D124" s="6">
+        <v>125</v>
+      </c>
+      <c r="E124" s="6">
+        <v>1003</v>
+      </c>
+      <c r="F124" s="6">
+        <v>125</v>
+      </c>
+      <c r="G124" s="6">
+        <v>1003</v>
+      </c>
+      <c r="H124" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1">
+      <c r="A125" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B125" s="6">
+        <v>135</v>
+      </c>
+      <c r="C125" s="6">
+        <v>937</v>
+      </c>
+      <c r="D125" s="6">
+        <v>125</v>
+      </c>
+      <c r="E125" s="6">
+        <v>1003</v>
+      </c>
+      <c r="F125" s="6">
+        <v>125</v>
+      </c>
+      <c r="G125" s="6">
+        <v>1003</v>
+      </c>
+      <c r="H125" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B126" s="6">
+        <v>117</v>
+      </c>
+      <c r="C126" s="6">
+        <v>1159</v>
+      </c>
+      <c r="D126" s="6">
+        <v>167</v>
+      </c>
+      <c r="E126" s="6">
+        <v>1387</v>
+      </c>
+      <c r="F126" s="6">
+        <v>167</v>
+      </c>
+      <c r="G126" s="6">
+        <v>1387</v>
+      </c>
+      <c r="H126" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B127" s="6">
+        <v>117</v>
+      </c>
+      <c r="C127" s="6">
+        <v>1159</v>
+      </c>
+      <c r="D127" s="6">
+        <v>167</v>
+      </c>
+      <c r="E127" s="6">
+        <v>1387</v>
+      </c>
+      <c r="F127" s="6">
+        <v>167</v>
+      </c>
+      <c r="G127" s="6">
+        <v>1387</v>
+      </c>
+      <c r="H127" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A128" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B128" s="6">
+        <v>298</v>
+      </c>
+      <c r="C128" s="6">
+        <v>2123</v>
+      </c>
+      <c r="D128" s="6">
+        <v>273</v>
+      </c>
+      <c r="E128" s="6">
+        <v>2238</v>
+      </c>
+      <c r="F128" s="6">
+        <v>273</v>
+      </c>
+      <c r="G128" s="6">
+        <v>2238</v>
+      </c>
+      <c r="H128" s="6">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B129" s="6">
+        <v>298</v>
+      </c>
+      <c r="C129" s="6">
+        <v>2123</v>
+      </c>
+      <c r="D129" s="6">
+        <v>273</v>
+      </c>
+      <c r="E129" s="6">
+        <v>2238</v>
+      </c>
+      <c r="F129" s="6">
+        <v>273</v>
+      </c>
+      <c r="G129" s="6">
+        <v>2238</v>
+      </c>
+      <c r="H129" s="6">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A130" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B116" s="3"/>
-[...10 lines deleted...]
-      <c r="A117" s="4" t="s">
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="D130" s="4"/>
+      <c r="E130" s="4"/>
+      <c r="F130" s="4"/>
+      <c r="G130" s="4"/>
+      <c r="H130" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A131" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B117" s="6">
-[...48 lines deleted...]
-      <c r="A119" s="4" t="s">
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="D131" s="4"/>
+      <c r="E131" s="4"/>
+      <c r="F131" s="4"/>
+      <c r="G131" s="4"/>
+      <c r="H131" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A132" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B119" s="6">
-[...48 lines deleted...]
-      <c r="A121" s="4" t="s">
+      <c r="B132" s="5">
+        <v>107853.9</v>
+      </c>
+      <c r="C132" s="5">
+        <v>522441.2</v>
+      </c>
+      <c r="D132" s="5">
+        <v>107245</v>
+      </c>
+      <c r="E132" s="5">
+        <v>509527.6</v>
+      </c>
+      <c r="F132" s="5">
+        <v>107245</v>
+      </c>
+      <c r="G132" s="5">
+        <v>509527.6</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B133" s="5">
+        <v>23712</v>
+      </c>
+      <c r="C133" s="5">
+        <v>110723.2</v>
+      </c>
+      <c r="D133" s="5">
+        <v>23712</v>
+      </c>
+      <c r="E133" s="5">
+        <v>101053.6</v>
+      </c>
+      <c r="F133" s="5">
+        <v>23712</v>
+      </c>
+      <c r="G133" s="5">
+        <v>101053.6</v>
+      </c>
+      <c r="H133" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="5">
+        <v>42356</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="5">
+        <v>42356</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="5">
+        <v>42356</v>
+      </c>
+      <c r="H134" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B135" s="5">
+        <v>2126</v>
+      </c>
+      <c r="C135" s="5">
+        <v>10271</v>
+      </c>
+      <c r="D135" s="5">
+        <v>2126</v>
+      </c>
+      <c r="E135" s="5">
+        <v>10271</v>
+      </c>
+      <c r="F135" s="5">
+        <v>2126</v>
+      </c>
+      <c r="G135" s="5">
+        <v>10271</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" s="5">
+        <v>3332</v>
+      </c>
+      <c r="C136" s="5">
+        <v>12911</v>
+      </c>
+      <c r="D136" s="5">
+        <v>3332</v>
+      </c>
+      <c r="E136" s="5">
+        <v>12911</v>
+      </c>
+      <c r="F136" s="5">
+        <v>3332</v>
+      </c>
+      <c r="G136" s="5">
+        <v>12911</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="5">
+        <v>7027</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="5">
+        <v>7027</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G137" s="5">
+        <v>7027</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" s="5">
+        <v>9940.9</v>
+      </c>
+      <c r="C138" s="5">
+        <v>42665</v>
+      </c>
+      <c r="D138" s="5">
+        <v>9796</v>
+      </c>
+      <c r="E138" s="5">
+        <v>41944</v>
+      </c>
+      <c r="F138" s="5">
+        <v>9796</v>
+      </c>
+      <c r="G138" s="5">
+        <v>41944</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B139" s="5">
+        <v>57829</v>
+      </c>
+      <c r="C139" s="5">
+        <v>296488</v>
+      </c>
+      <c r="D139" s="5">
+        <v>57365</v>
+      </c>
+      <c r="E139" s="5">
+        <v>293965</v>
+      </c>
+      <c r="F139" s="5">
+        <v>57365</v>
+      </c>
+      <c r="G139" s="5">
+        <v>293965</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A140" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B121" s="6">
-[...97 lines deleted...]
-      <c r="H125" s="3" t="s">
+      <c r="B140" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="C140" s="5">
+        <v>205.8</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="5">
+        <v>164.5</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="5">
+        <v>164.5</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="5">
+        <v>157.9</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E141" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G141" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B143" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C143" s="5">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E143" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G143" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1">
+      <c r="A144" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...290 lines deleted...]
-      <c r="B137" s="5">
+      <c r="B144" s="5">
         <v>2.1</v>
       </c>
-      <c r="C137" s="5">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="C144" s="5">
+        <v>12.6</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="5">
+        <v>12</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="5">
+        <v>12</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:F2"/>
-    <mergeCell ref="A1:H1"/>
-[...4 lines deleted...]
-    <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait"/>
+  <pageSetup paperSize="9" orientation="landscape"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>