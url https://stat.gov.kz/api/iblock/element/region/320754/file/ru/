--- v2 (2026-08-03)
+++ v3 (2026-09-14)
@@ -1,112 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7920" yWindow="285" windowWidth="14055" windowHeight="11445"/>
+    <workbookView xWindow="120" yWindow="555" windowWidth="15015" windowHeight="11700"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$2:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="98">
+  <si>
+    <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>Объем продукции</t>
+  </si>
+  <si>
+    <t>Отгружено продукции на внутренний рынок</t>
+  </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
+    <t>произведено за</t>
+  </si>
+  <si>
+    <t>отгружено за</t>
+  </si>
+  <si>
+    <t>отчетный месяц</t>
+  </si>
+  <si>
+    <t>отчетный период с начала года</t>
+  </si>
+  <si>
     <t>Продукция горнодобывающей промышленности</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Уголь каменный и лигнит</t>
   </si>
   <si>
     <t>Нефть сырая и газ природный</t>
   </si>
   <si>
     <t>Руды металлические</t>
   </si>
   <si>
     <t>Руды железные неагломерированные, тыс.тонн</t>
   </si>
   <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>Концентраты золотосодержащие, тыс.тонн</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>x</t>
-[...7 lines deleted...]
-  <si>
     <t>Сузакский район</t>
   </si>
   <si>
     <t>Известняк и гипс, тыс.тонн</t>
   </si>
   <si>
     <t>Толебийский район</t>
   </si>
   <si>
+    <t>Пески природные, тыс.куб.м</t>
+  </si>
+  <si>
+    <t>Район Сауран</t>
+  </si>
+  <si>
+    <t>Гранулы, крошка каменная и порошок каменный; галька, гравий, щебень или камень дробленый, тыс.куб.м</t>
+  </si>
+  <si>
     <t>Сырье фосфатное дробленое, тыс.тонн</t>
   </si>
   <si>
     <t>Продукция обрабатывающей промышленности</t>
   </si>
   <si>
+    <t>Продукты пищевые</t>
+  </si>
+  <si>
     <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
     <t>Казыгуртский район</t>
   </si>
   <si>
     <t>Сайрамский район</t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
   </si>
   <si>
     <t>Рыба, свежая, охлажденная или мороженая, тонн</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
     <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки, тонн</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
@@ -126,104 +159,110 @@
   <si>
     <t>Напитки</t>
   </si>
   <si>
     <t>Коньяк, тыс.литров</t>
   </si>
   <si>
     <t>Сарыагашский район</t>
   </si>
   <si>
     <t>Вино виноградное натуральное, тыс.литров</t>
   </si>
   <si>
     <t>Воды минеральные и газированные неподслащенные и неароматизированные, тыс.литров</t>
   </si>
   <si>
     <t>Келесский район</t>
   </si>
   <si>
     <t>Напитки безалкогольные прочие, тыс.литров</t>
   </si>
   <si>
     <t>Изделия табачные</t>
   </si>
   <si>
+    <t>Текстиль</t>
+  </si>
+  <si>
     <t>Хлопок, кардо- и гребнечесаный, тонн</t>
   </si>
   <si>
     <t>Жетысайский район</t>
   </si>
   <si>
     <t>Мактааральский район</t>
   </si>
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
+    <t>Одежда</t>
+  </si>
+  <si>
     <t>Кожа и изделия из кожи</t>
   </si>
   <si>
     <t>Древесина и изделия из древесины и пробки (кроме мебели); изделия из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Бумага и изделия бумажные</t>
   </si>
   <si>
     <t>Кокс и продукция переработки нефти</t>
   </si>
   <si>
+    <t>Газойли (топливо дизельное), тыс.тонн</t>
+  </si>
+  <si>
     <t>Топливо печное бытовое, тыс.тонн</t>
   </si>
   <si>
     <t>Вещества химические и продукты химические</t>
   </si>
   <si>
     <t>Продукты фармацевтические и препараты фармацевтические основные</t>
   </si>
   <si>
     <t>Изделия резиновые и пластмассовые</t>
   </si>
   <si>
     <t>Трубы, трубки, рукава и шланги и их фитинги из пластмасс, кг</t>
   </si>
   <si>
     <t>Плиты, листы, пленка, фольга и полосы из пластмасс, неармированные или некомбинированные с материалами прочими, кг</t>
   </si>
   <si>
     <t>Арысь г.а.</t>
   </si>
   <si>
     <t>Изделия минеральные неметаллические прочие</t>
   </si>
   <si>
     <t>Кирпичи керамические неогнеупорные строительные, кроме изделий из муки каменной кремнеземистой или земель диатомитовых, тыс.куб.м</t>
   </si>
   <si>
-    <t>Район Сауран</t>
-[...1 lines deleted...]
-  <si>
     <t>Клинкеры цементные, тыс.тонн</t>
   </si>
   <si>
     <t>Портландцемент, цемент глиноземистый, цемент шлаковый и цементы гидравлические аналогичные, тыс.тонн</t>
   </si>
   <si>
     <t>Известь гашенная, негашеная и гидравлическая, тонн</t>
   </si>
   <si>
     <t>Элементы конструкций сборные для строительства, в том числе гражданского, из цемента, бетона или камня искусственного, тонн</t>
   </si>
   <si>
     <t>Туркестан г.а.</t>
   </si>
   <si>
     <t>Конструкции строительные сборные из бетона, тонн</t>
   </si>
   <si>
     <t>Бетон товарный, тонн</t>
   </si>
   <si>
     <t>Металлы основные</t>
   </si>
   <si>
     <t>Изделия металлические готовые, кроме машин и оборудования</t>
@@ -267,134 +306,110 @@
   <si>
     <t>Мебель</t>
   </si>
   <si>
     <t>Мебель кухонная, штук</t>
   </si>
   <si>
     <t>Кровати деревянные, штук</t>
   </si>
   <si>
     <t>Мебель деревянная для столовой и гостиной, штук</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и воздушное кондиционирование</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и вода горячая</t>
   </si>
   <si>
     <t>Электроэнергия, тыс.кВт.ч</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
-    <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
-[...32 lines deleted...]
-    <t>Газойли (топливо дизельное), тыс.тонн</t>
+    <t>за июль 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -408,86 +423,87 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -744,3414 +760,3528 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H144"/>
+  <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" customWidth="1"/>
-    <col min="2" max="8" width="15" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="8"/>
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="B2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="11"/>
+      <c r="B2" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="12"/>
-[...11 lines deleted...]
-        <v>0</v>
+      <c r="A3" s="9"/>
+      <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="10"/>
+      <c r="H3" s="11" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
-      <c r="A4" s="12"/>
-[...10 lines deleted...]
-      <c r="H4" s="10"/>
+      <c r="A4" s="9"/>
+      <c r="B4" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="11"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
-      <c r="A5" s="12"/>
-[...18 lines deleted...]
-      <c r="H5" s="10"/>
+      <c r="A5" s="9"/>
+      <c r="B5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="11"/>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A6" s="3" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="A6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A7" s="3" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="A7" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A8" s="3" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="A8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="1" customFormat="1">
-      <c r="A9" s="3" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="A9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="6">
+        <v>26.1</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="6">
+        <v>22.2</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="6">
+        <v>22.2</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="6">
+        <v>26.1</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="6">
+        <v>22.2</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="6">
+        <v>22.2</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="5">
-[...19 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...22 lines deleted...]
-      <c r="A12" s="2" t="s">
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="6">
+        <v>322.7</v>
+      </c>
+      <c r="C15" s="6">
+        <v>1804</v>
+      </c>
+      <c r="D15" s="6">
+        <v>312.89999999999998</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1795.5</v>
+      </c>
+      <c r="F15" s="6">
+        <v>312.89999999999998</v>
+      </c>
+      <c r="G15" s="6">
+        <v>1795.5</v>
+      </c>
+      <c r="H15" s="6">
+        <v>217.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="6">
+        <v>584</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="6">
+        <v>625.5</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="6">
+        <v>625.5</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="6">
+        <v>1220</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1170</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="6">
+        <v>1170</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="6">
         <v>10</v>
       </c>
-      <c r="B12" s="5">
-[...162 lines deleted...]
-        <v>0.3</v>
+      <c r="C18" s="6">
+        <v>10</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="1" customFormat="1">
-      <c r="A19" s="2" t="s">
-[...24 lines deleted...]
-    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="6">
+        <v>10</v>
+      </c>
+      <c r="C19" s="6">
+        <v>10</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
       <c r="A20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="6">
         <v>15</v>
       </c>
-      <c r="B20" s="4"/>
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C20" s="6">
+        <v>15</v>
+      </c>
+      <c r="D20" s="6">
+        <v>15</v>
+      </c>
+      <c r="E20" s="6">
+        <v>15</v>
+      </c>
+      <c r="F20" s="6">
+        <v>15</v>
+      </c>
+      <c r="G20" s="6">
+        <v>15</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="1" customFormat="1">
       <c r="A21" s="3" t="s">
-        <v>92</v>
-[...34 lines deleted...]
-        <v>7</v>
+        <v>22</v>
+      </c>
+      <c r="B21" s="6">
+        <v>15</v>
+      </c>
+      <c r="C21" s="6">
+        <v>15</v>
+      </c>
+      <c r="D21" s="6">
+        <v>15</v>
+      </c>
+      <c r="E21" s="6">
+        <v>15</v>
+      </c>
+      <c r="F21" s="6">
+        <v>15</v>
+      </c>
+      <c r="G21" s="6">
+        <v>15</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="6">
+        <v>0.3</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="1" customFormat="1">
-      <c r="A23" s="2" t="s">
-[...25 lines deleted...]
-      <c r="A24" s="2" t="s">
+      <c r="A23" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="4" t="s">
-[...74 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="6">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A24" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A26" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="7">
+        <v>1767</v>
+      </c>
+      <c r="C26" s="7">
+        <v>8556</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="7">
+        <v>7199</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1">
+      <c r="A27" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="7">
+        <v>220</v>
+      </c>
+      <c r="C27" s="7">
+        <v>1357</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="7">
+        <v>7199</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="7">
+        <v>7199</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="7">
+        <v>995</v>
+      </c>
+      <c r="C29" s="7">
+        <v>6946</v>
+      </c>
+      <c r="D29" s="7">
+        <v>955</v>
+      </c>
+      <c r="E29" s="7">
+        <v>6915</v>
+      </c>
+      <c r="F29" s="7">
+        <v>955</v>
+      </c>
+      <c r="G29" s="7">
+        <v>6915</v>
+      </c>
+      <c r="H29" s="7">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="7">
+        <v>995</v>
+      </c>
+      <c r="C30" s="7">
+        <v>6946</v>
+      </c>
+      <c r="D30" s="7">
+        <v>955</v>
+      </c>
+      <c r="E30" s="7">
+        <v>6915</v>
+      </c>
+      <c r="F30" s="7">
+        <v>955</v>
+      </c>
+      <c r="G30" s="7">
+        <v>6915</v>
+      </c>
+      <c r="H30" s="7">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="7">
+        <v>1881</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="7">
+        <v>1881</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="7">
+        <v>1881</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="7">
+        <v>1881</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="7">
+        <v>6980</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="7">
+        <v>6980</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="7">
+        <v>377</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="7">
+        <v>6980</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="7">
+        <v>6980</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="7">
+        <v>377</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="7">
+        <v>156</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="7">
+        <v>156</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="7">
+        <v>156</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="7">
+        <v>156</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="7">
+        <v>156</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="7">
+        <v>156</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A37" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="7">
+        <v>47</v>
+      </c>
+      <c r="C37" s="7">
+        <v>279</v>
+      </c>
+      <c r="D37" s="7">
+        <v>47</v>
+      </c>
+      <c r="E37" s="7">
+        <v>312</v>
+      </c>
+      <c r="F37" s="7">
+        <v>47</v>
+      </c>
+      <c r="G37" s="7">
+        <v>312</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="7">
+        <v>43</v>
+      </c>
+      <c r="C38" s="7">
+        <v>243</v>
+      </c>
+      <c r="D38" s="7">
+        <v>43</v>
+      </c>
+      <c r="E38" s="7">
+        <v>276</v>
+      </c>
+      <c r="F38" s="7">
+        <v>43</v>
+      </c>
+      <c r="G38" s="7">
+        <v>276</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="7">
+        <v>36</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="7">
+        <v>36</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="7">
+        <v>36</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="7">
+        <v>14323</v>
+      </c>
+      <c r="C40" s="7">
+        <v>112666</v>
+      </c>
+      <c r="D40" s="7">
+        <v>15739</v>
+      </c>
+      <c r="E40" s="7">
+        <v>105442</v>
+      </c>
+      <c r="F40" s="7">
+        <v>4242</v>
+      </c>
+      <c r="G40" s="7">
+        <v>65255</v>
+      </c>
+      <c r="H40" s="7">
+        <v>15889</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="7">
+        <v>24750</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="7">
+        <v>18266</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="7">
+        <v>9231</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="7">
+        <v>54526</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="7">
+        <v>54612</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="7">
+        <v>23460</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="4" t="s">
-[...340 lines deleted...]
-      <c r="C40" s="6">
+      <c r="B43" s="7">
+        <v>1253</v>
+      </c>
+      <c r="C43" s="7">
+        <v>15657</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1841</v>
+      </c>
+      <c r="E43" s="7">
+        <v>15428</v>
+      </c>
+      <c r="F43" s="7">
+        <v>1841</v>
+      </c>
+      <c r="G43" s="7">
+        <v>15428</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="7">
         <v>17733</v>
       </c>
-      <c r="D40" s="6">
-[...116 lines deleted...]
-        <v>7</v>
+      <c r="D44" s="7">
+        <v>1023</v>
+      </c>
+      <c r="E44" s="7">
+        <v>17136</v>
+      </c>
+      <c r="F44" s="7">
+        <v>1023</v>
+      </c>
+      <c r="G44" s="7">
+        <v>17136</v>
+      </c>
+      <c r="H44" s="7">
+        <v>601</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="1" customFormat="1">
       <c r="A45" s="3" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>38</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="7">
+        <v>365</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="7">
+        <v>365</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="7">
+        <v>365</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="1" customFormat="1">
-      <c r="A46" s="2" t="s">
-[...20 lines deleted...]
-      <c r="H46" s="5">
+      <c r="A46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="7">
+        <v>365</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="7">
+        <v>365</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="7">
+        <v>365</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A47" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="7">
+        <v>24</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="7">
+        <v>24</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="7">
+        <v>24</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1">
+      <c r="A48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="7">
+        <v>24</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="7">
+        <v>24</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="7">
+        <v>24</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="1" customFormat="1">
-[...21 lines deleted...]
-      <c r="H47" s="5">
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
-[...12 lines deleted...]
-      <c r="E48" s="5">
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="6">
+        <v>14</v>
+      </c>
+      <c r="C52" s="6">
+        <v>53.4</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="6">
         <v>15</v>
       </c>
-      <c r="F48" s="5">
-[...2 lines deleted...]
-      <c r="G48" s="5">
+      <c r="F52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="6">
         <v>15</v>
       </c>
-      <c r="H48" s="5">
-[...16 lines deleted...]
-      <c r="E49" s="5">
+      <c r="H52" s="6">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="6">
+        <v>14</v>
+      </c>
+      <c r="C53" s="6">
+        <v>53.4</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="6">
         <v>15</v>
       </c>
-      <c r="F49" s="5">
-[...2 lines deleted...]
-      <c r="G49" s="5">
+      <c r="F53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="6">
         <v>15</v>
       </c>
-      <c r="H49" s="5">
-[...130 lines deleted...]
-        <v>8</v>
+      <c r="H53" s="6">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="6">
+        <v>25122.5</v>
+      </c>
+      <c r="C54" s="6">
+        <v>122092</v>
+      </c>
+      <c r="D54" s="6">
+        <v>25408</v>
+      </c>
+      <c r="E54" s="6">
+        <v>122073.5</v>
+      </c>
+      <c r="F54" s="6">
+        <v>25368</v>
+      </c>
+      <c r="G54" s="6">
+        <v>122013.5</v>
+      </c>
+      <c r="H54" s="6">
+        <v>18.5</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="1" customFormat="1">
-      <c r="A55" s="2" t="s">
-[...21 lines deleted...]
-        <v>7</v>
+      <c r="A55" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="6">
+        <v>4983</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="6">
+        <v>4977</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="6">
+        <v>4917</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="1" customFormat="1">
-      <c r="A56" s="2" t="s">
-[...47 lines deleted...]
-        <v>7</v>
+      <c r="A56" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="6">
+        <v>23272.5</v>
+      </c>
+      <c r="C56" s="6">
+        <v>117109</v>
+      </c>
+      <c r="D56" s="6">
+        <v>23553</v>
+      </c>
+      <c r="E56" s="6">
+        <v>117096.5</v>
+      </c>
+      <c r="F56" s="6">
+        <v>23553</v>
+      </c>
+      <c r="G56" s="6">
+        <v>117096.5</v>
+      </c>
+      <c r="H56" s="6">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A57" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="6">
+        <v>4331.6000000000004</v>
+      </c>
+      <c r="C57" s="6">
+        <v>28175.8</v>
+      </c>
+      <c r="D57" s="6">
+        <v>4250.6000000000004</v>
+      </c>
+      <c r="E57" s="6">
+        <v>28531.7</v>
+      </c>
+      <c r="F57" s="6">
+        <v>4250.6000000000004</v>
+      </c>
+      <c r="G57" s="6">
+        <v>27274.7</v>
+      </c>
+      <c r="H57" s="6">
+        <v>393</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="1" customFormat="1">
       <c r="A58" s="3" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>45</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="6">
+        <v>625</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="6">
+        <v>622.9</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" s="6">
+        <v>622.9</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="1" customFormat="1">
       <c r="A59" s="3" t="s">
-        <v>93</v>
-[...16 lines deleted...]
-        <v>7</v>
+        <v>29</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="6">
+        <v>18054.8</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="6">
+        <v>18054.8</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" s="6">
+        <v>18054.8</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="6">
+        <v>850</v>
       </c>
       <c r="C60" s="6">
+        <v>4470</v>
+      </c>
+      <c r="D60" s="6">
+        <v>770</v>
+      </c>
+      <c r="E60" s="6">
+        <v>4290</v>
+      </c>
+      <c r="F60" s="6">
+        <v>770</v>
+      </c>
+      <c r="G60" s="6">
+        <v>4290</v>
+      </c>
+      <c r="H60" s="6">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="6">
+        <v>5026</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="6">
+        <v>5564</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="6">
+        <v>4307</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A64" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="7">
         <v>24392</v>
       </c>
-      <c r="D60" s="6">
-[...8 lines deleted...]
-      <c r="G60" s="6">
+      <c r="D64" s="7">
+        <v>372</v>
+      </c>
+      <c r="E64" s="7">
+        <v>37559</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="7">
         <v>9197</v>
       </c>
-      <c r="H60" s="6">
-[...10 lines deleted...]
-      <c r="C61" s="6">
+      <c r="H64" s="7">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="7">
         <v>2669</v>
       </c>
-      <c r="D61" s="6">
-[...8 lines deleted...]
-      <c r="G61" s="6">
+      <c r="D65" s="7">
+        <v>261</v>
+      </c>
+      <c r="E65" s="7">
+        <v>8302</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="7">
         <v>2825</v>
       </c>
-      <c r="H61" s="6">
-[...104 lines deleted...]
-        <v>7</v>
+      <c r="H65" s="7">
+        <v>3497</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="1" customFormat="1">
       <c r="A66" s="3" t="s">
-        <v>94</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>51</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="7">
+        <v>13304</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="7">
+        <v>16834</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="7">
+        <v>5689</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="1" customFormat="1">
       <c r="A67" s="3" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-    <row r="68" spans="1:8" s="1" customFormat="1" ht="68.25">
+        <v>37</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="7">
+        <v>1686</v>
+      </c>
+      <c r="D67" s="7">
+        <v>111</v>
+      </c>
+      <c r="E67" s="7">
+        <v>2936</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="7">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
       <c r="A68" s="3" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+        <v>52</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="7">
+        <v>6599</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="7">
+        <v>6599</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="7">
+        <v>683</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1">
       <c r="A69" s="3" t="s">
-        <v>43</v>
-[...74 lines deleted...]
-        <v>7</v>
+        <v>32</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="7">
+        <v>134</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="7">
+        <v>2888</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1">
+      <c r="A70" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A72" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A73" s="2" t="s">
-[...47 lines deleted...]
-        <v>7</v>
+      <c r="A73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="5"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="5"/>
+      <c r="H73" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="5"/>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
       <c r="A75" s="3" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-    <row r="76" spans="1:8" s="1" customFormat="1" ht="57">
+        <v>58</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
       <c r="A76" s="3" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>37</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
       <c r="A77" s="3" t="s">
-        <v>48</v>
-[...13 lines deleted...]
-        <v>49</v>
+        <v>59</v>
+      </c>
+      <c r="B77" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="C77" s="6">
+        <v>1</v>
+      </c>
+      <c r="D77" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="E77" s="6">
+        <v>1</v>
+      </c>
+      <c r="F77" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="G77" s="6">
+        <v>1</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="3" t="s">
+        <v>37</v>
       </c>
       <c r="B78" s="6">
-        <v>314415</v>
+        <v>0.1</v>
       </c>
       <c r="C78" s="6">
-        <v>1219528</v>
+        <v>1</v>
       </c>
       <c r="D78" s="6">
-        <v>314415</v>
+        <v>0.1</v>
       </c>
       <c r="E78" s="6">
-        <v>1219528</v>
+        <v>1</v>
       </c>
       <c r="F78" s="6">
-        <v>314415</v>
+        <v>0.1</v>
       </c>
       <c r="G78" s="6">
-        <v>1219528</v>
-[...12 lines deleted...]
-      <c r="C79" s="6">
+        <v>1</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A79" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A80" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="5"/>
+      <c r="C80" s="5"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A82" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="7">
+        <v>310078</v>
+      </c>
+      <c r="C82" s="7">
+        <v>1529606</v>
+      </c>
+      <c r="D82" s="7">
+        <v>310078</v>
+      </c>
+      <c r="E82" s="7">
+        <v>1529606</v>
+      </c>
+      <c r="F82" s="7">
+        <v>310078</v>
+      </c>
+      <c r="G82" s="7">
+        <v>1529606</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="7">
         <v>29182</v>
       </c>
-      <c r="D79" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="6">
+      <c r="D83" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="7">
         <v>29182</v>
       </c>
-      <c r="F79" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="6">
+      <c r="F83" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="7">
         <v>29182</v>
       </c>
-      <c r="H79" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A80" s="2" t="s">
+      <c r="H83" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="7">
+        <v>310078</v>
+      </c>
+      <c r="C84" s="7">
+        <v>1500424</v>
+      </c>
+      <c r="D84" s="7">
+        <v>310078</v>
+      </c>
+      <c r="E84" s="7">
+        <v>1500424</v>
+      </c>
+      <c r="F84" s="7">
+        <v>310078</v>
+      </c>
+      <c r="G84" s="7">
+        <v>1500424</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A85" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="7">
+        <v>194903</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="7">
+        <v>194903</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="7">
+        <v>194903</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="7">
+        <v>194903</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+      <c r="G87" s="5"/>
+      <c r="H87" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B80" s="6">
-[...126 lines deleted...]
-      <c r="E85" s="5">
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A88" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="C88" s="6">
+        <v>34.4</v>
+      </c>
+      <c r="D88" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="E88" s="6">
+        <v>40.4</v>
+      </c>
+      <c r="F88" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="G88" s="6">
+        <v>40.4</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="F85" s="5">
-[...2 lines deleted...]
-      <c r="G85" s="5">
+      <c r="B89" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="C89" s="6">
+        <v>33.6</v>
+      </c>
+      <c r="D89" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="E89" s="6">
+        <v>39.6</v>
+      </c>
+      <c r="F89" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="G89" s="6">
+        <v>39.6</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B90" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="C90" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="D90" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="F90" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="G90" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A91" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="6">
+        <v>13.4</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A93" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A95" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="7">
+        <v>26144</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="7">
+        <v>26144</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95" s="7">
+        <v>26144</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="7">
+        <v>26144</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="7">
+        <v>26144</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="7">
+        <v>26144</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A97" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B97" s="7">
+        <v>5665</v>
+      </c>
+      <c r="C97" s="7">
+        <v>16016</v>
+      </c>
+      <c r="D97" s="7">
+        <v>5665</v>
+      </c>
+      <c r="E97" s="7">
+        <v>16016</v>
+      </c>
+      <c r="F97" s="7">
+        <v>5665</v>
+      </c>
+      <c r="G97" s="7">
+        <v>16016</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="7">
+        <v>1967</v>
+      </c>
+      <c r="C98" s="7">
+        <v>10902</v>
+      </c>
+      <c r="D98" s="7">
+        <v>1967</v>
+      </c>
+      <c r="E98" s="7">
+        <v>10902</v>
+      </c>
+      <c r="F98" s="7">
+        <v>1967</v>
+      </c>
+      <c r="G98" s="7">
+        <v>10902</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="H85" s="4" t="s">
-[...390 lines deleted...]
-        <v>7</v>
+      <c r="B99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="7">
+        <v>5114</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="7">
+        <v>5114</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="7">
+        <v>5114</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="7">
+        <v>6271</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="7">
+        <v>6271</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="7">
+        <v>6271</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="1" customFormat="1">
-      <c r="A101" s="2" t="s">
-[...21 lines deleted...]
-        <v>7</v>
+      <c r="A101" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="7">
+        <v>6271</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="7">
+        <v>6271</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="7">
+        <v>6271</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="1" customFormat="1">
-      <c r="A102" s="2" t="s">
-[...21 lines deleted...]
-        <v>7</v>
+      <c r="A102" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="7">
+        <v>62269</v>
+      </c>
+      <c r="C102" s="7">
+        <v>203515</v>
+      </c>
+      <c r="D102" s="7">
+        <v>62269</v>
+      </c>
+      <c r="E102" s="7">
+        <v>203515</v>
+      </c>
+      <c r="F102" s="7">
+        <v>62269</v>
+      </c>
+      <c r="G102" s="7">
+        <v>203515</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="1" customFormat="1">
-      <c r="A103" s="2" t="s">
-[...21 lines deleted...]
-        <v>7</v>
+      <c r="A103" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="7">
+        <v>2190</v>
+      </c>
+      <c r="C103" s="7">
+        <v>18579</v>
+      </c>
+      <c r="D103" s="7">
+        <v>2190</v>
+      </c>
+      <c r="E103" s="7">
+        <v>18579</v>
+      </c>
+      <c r="F103" s="7">
+        <v>2190</v>
+      </c>
+      <c r="G103" s="7">
+        <v>18579</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="1" customFormat="1">
       <c r="A104" s="3" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-    <row r="105" spans="1:8" s="1" customFormat="1" ht="34.5">
+        <v>29</v>
+      </c>
+      <c r="B104" s="7">
+        <v>45254</v>
+      </c>
+      <c r="C104" s="7">
+        <v>131326</v>
+      </c>
+      <c r="D104" s="7">
+        <v>45254</v>
+      </c>
+      <c r="E104" s="7">
+        <v>131326</v>
+      </c>
+      <c r="F104" s="7">
+        <v>45254</v>
+      </c>
+      <c r="G104" s="7">
+        <v>131326</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
       <c r="A105" s="3" t="s">
-        <v>63</v>
-[...34 lines deleted...]
-        <v>7</v>
+        <v>42</v>
+      </c>
+      <c r="B105" s="7">
+        <v>910</v>
+      </c>
+      <c r="C105" s="7">
+        <v>2460</v>
+      </c>
+      <c r="D105" s="7">
+        <v>910</v>
+      </c>
+      <c r="E105" s="7">
+        <v>2460</v>
+      </c>
+      <c r="F105" s="7">
+        <v>910</v>
+      </c>
+      <c r="G105" s="7">
+        <v>2460</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="7">
+        <v>13015</v>
+      </c>
+      <c r="C106" s="7">
+        <v>48990</v>
+      </c>
+      <c r="D106" s="7">
+        <v>13015</v>
+      </c>
+      <c r="E106" s="7">
+        <v>48990</v>
+      </c>
+      <c r="F106" s="7">
+        <v>13015</v>
+      </c>
+      <c r="G106" s="7">
+        <v>48990</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="1" customFormat="1">
-      <c r="A107" s="2" t="s">
-[...75 lines deleted...]
-        <v>1448</v>
+      <c r="A107" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="7">
+        <v>900</v>
+      </c>
+      <c r="C107" s="7">
+        <v>2160</v>
+      </c>
+      <c r="D107" s="7">
+        <v>900</v>
+      </c>
+      <c r="E107" s="7">
+        <v>2160</v>
+      </c>
+      <c r="F107" s="7">
+        <v>900</v>
+      </c>
+      <c r="G107" s="7">
+        <v>2160</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="5"/>
+      <c r="C108" s="5"/>
+      <c r="D108" s="5"/>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A109" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B109" s="5"/>
+      <c r="C109" s="5"/>
+      <c r="D109" s="5"/>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B110" s="7">
+        <v>1293</v>
+      </c>
+      <c r="C110" s="7">
+        <v>7276</v>
+      </c>
+      <c r="D110" s="7">
+        <v>1293</v>
+      </c>
+      <c r="E110" s="7">
+        <v>7276</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="1" customFormat="1">
-      <c r="A111" s="2" t="s">
-[...76 lines deleted...]
-    <row r="114" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A111" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="7">
+        <v>1293</v>
+      </c>
+      <c r="C111" s="7">
+        <v>7276</v>
+      </c>
+      <c r="D111" s="7">
+        <v>1293</v>
+      </c>
+      <c r="E111" s="7">
+        <v>7276</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="5"/>
+      <c r="C112" s="5"/>
+      <c r="D112" s="5"/>
+      <c r="E112" s="5"/>
+      <c r="F112" s="5"/>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="5"/>
+      <c r="C113" s="5"/>
+      <c r="D113" s="5"/>
+      <c r="E113" s="5"/>
+      <c r="F113" s="5"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
       <c r="A114" s="3" t="s">
-        <v>70</v>
-[...42 lines deleted...]
-        <v>8</v>
+        <v>80</v>
+      </c>
+      <c r="B114" s="7">
+        <v>706</v>
+      </c>
+      <c r="C114" s="7">
+        <v>4436</v>
+      </c>
+      <c r="D114" s="7">
+        <v>813</v>
+      </c>
+      <c r="E114" s="7">
+        <v>4219</v>
+      </c>
+      <c r="F114" s="7">
+        <v>674</v>
+      </c>
+      <c r="G114" s="7">
+        <v>3545</v>
+      </c>
+      <c r="H114" s="7">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="7">
+        <v>706</v>
+      </c>
+      <c r="C115" s="7">
+        <v>4436</v>
+      </c>
+      <c r="D115" s="7">
+        <v>813</v>
+      </c>
+      <c r="E115" s="7">
+        <v>4219</v>
+      </c>
+      <c r="F115" s="7">
+        <v>674</v>
+      </c>
+      <c r="G115" s="7">
+        <v>3545</v>
+      </c>
+      <c r="H115" s="7">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A116" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>14</v>
       </c>
       <c r="C116" s="6">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>8250</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>14</v>
       </c>
       <c r="E116" s="6">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>8250</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>14</v>
       </c>
       <c r="G116" s="6">
-        <v>216</v>
-[...6 lines deleted...]
-      <c r="A117" s="2" t="s">
+        <v>8250</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="6">
+        <v>8250</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="6">
+        <v>8250</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="6">
+        <v>8250</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A118" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B118" s="5"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A119" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="7">
+        <v>342</v>
+      </c>
+      <c r="D119" s="7">
+        <v>50</v>
+      </c>
+      <c r="E119" s="7">
+        <v>266</v>
+      </c>
+      <c r="F119" s="7">
+        <v>50</v>
+      </c>
+      <c r="G119" s="7">
+        <v>266</v>
+      </c>
+      <c r="H119" s="7">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="7">
+        <v>342</v>
+      </c>
+      <c r="D120" s="7">
+        <v>50</v>
+      </c>
+      <c r="E120" s="7">
+        <v>266</v>
+      </c>
+      <c r="F120" s="7">
+        <v>50</v>
+      </c>
+      <c r="G120" s="7">
+        <v>266</v>
+      </c>
+      <c r="H120" s="7">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A121" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A123" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="B125" s="5"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B126" s="5"/>
+      <c r="C126" s="5"/>
+      <c r="D126" s="5"/>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+      <c r="G126" s="5"/>
+      <c r="H126" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="B127" s="5"/>
+      <c r="C127" s="5"/>
+      <c r="D127" s="5"/>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B128" s="7">
+        <v>200</v>
+      </c>
+      <c r="C128" s="7">
+        <v>1137</v>
+      </c>
+      <c r="D128" s="7">
+        <v>180</v>
+      </c>
+      <c r="E128" s="7">
+        <v>1183</v>
+      </c>
+      <c r="F128" s="7">
+        <v>180</v>
+      </c>
+      <c r="G128" s="7">
+        <v>1183</v>
+      </c>
+      <c r="H128" s="7">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B117" s="4" t="s">
-[...163 lines deleted...]
-      <c r="H124" s="6">
+      <c r="B129" s="7">
+        <v>200</v>
+      </c>
+      <c r="C129" s="7">
+        <v>1137</v>
+      </c>
+      <c r="D129" s="7">
+        <v>180</v>
+      </c>
+      <c r="E129" s="7">
+        <v>1183</v>
+      </c>
+      <c r="F129" s="7">
+        <v>180</v>
+      </c>
+      <c r="G129" s="7">
+        <v>1183</v>
+      </c>
+      <c r="H129" s="7">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A130" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B130" s="7">
+        <v>375</v>
+      </c>
+      <c r="C130" s="7">
+        <v>1534</v>
+      </c>
+      <c r="D130" s="7">
+        <v>217</v>
+      </c>
+      <c r="E130" s="7">
+        <v>1604</v>
+      </c>
+      <c r="F130" s="7">
+        <v>217</v>
+      </c>
+      <c r="G130" s="7">
+        <v>1604</v>
+      </c>
+      <c r="H130" s="7">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B131" s="7">
+        <v>375</v>
+      </c>
+      <c r="C131" s="7">
+        <v>1534</v>
+      </c>
+      <c r="D131" s="7">
+        <v>217</v>
+      </c>
+      <c r="E131" s="7">
+        <v>1604</v>
+      </c>
+      <c r="F131" s="7">
+        <v>217</v>
+      </c>
+      <c r="G131" s="7">
+        <v>1604</v>
+      </c>
+      <c r="H131" s="7">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B132" s="7">
+        <v>300</v>
+      </c>
+      <c r="C132" s="7">
+        <v>2423</v>
+      </c>
+      <c r="D132" s="7">
+        <v>311</v>
+      </c>
+      <c r="E132" s="7">
+        <v>2549</v>
+      </c>
+      <c r="F132" s="7">
+        <v>311</v>
+      </c>
+      <c r="G132" s="7">
+        <v>2549</v>
+      </c>
+      <c r="H132" s="7">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="7">
+        <v>300</v>
+      </c>
+      <c r="C133" s="7">
+        <v>2423</v>
+      </c>
+      <c r="D133" s="7">
+        <v>311</v>
+      </c>
+      <c r="E133" s="7">
+        <v>2549</v>
+      </c>
+      <c r="F133" s="7">
+        <v>311</v>
+      </c>
+      <c r="G133" s="7">
+        <v>2549</v>
+      </c>
+      <c r="H133" s="7">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B134" s="5"/>
+      <c r="C134" s="5"/>
+      <c r="D134" s="5"/>
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A135" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="5"/>
+      <c r="C135" s="5"/>
+      <c r="D135" s="5"/>
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A136" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="6">
+        <v>130285</v>
+      </c>
+      <c r="C136" s="6">
+        <v>652726.19999999995</v>
+      </c>
+      <c r="D136" s="6">
+        <v>129533</v>
+      </c>
+      <c r="E136" s="6">
+        <v>639060.6</v>
+      </c>
+      <c r="F136" s="6">
+        <v>129533</v>
+      </c>
+      <c r="G136" s="6">
+        <v>639060.6</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B137" s="6">
+        <v>27223</v>
+      </c>
+      <c r="C137" s="6">
+        <v>137946.20000000001</v>
+      </c>
+      <c r="D137" s="6">
+        <v>27223</v>
+      </c>
+      <c r="E137" s="6">
+        <v>128276.6</v>
+      </c>
+      <c r="F137" s="6">
+        <v>27223</v>
+      </c>
+      <c r="G137" s="6">
+        <v>128276.6</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="6">
+        <v>54628</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" s="6">
+        <v>54628</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G138" s="6">
+        <v>54628</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" s="6">
+        <v>1891</v>
+      </c>
+      <c r="C139" s="6">
+        <v>12162</v>
+      </c>
+      <c r="D139" s="6">
+        <v>1891</v>
+      </c>
+      <c r="E139" s="6">
+        <v>12162</v>
+      </c>
+      <c r="F139" s="6">
+        <v>1891</v>
+      </c>
+      <c r="G139" s="6">
+        <v>12162</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1">
+      <c r="A140" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="6">
+        <v>3383</v>
+      </c>
+      <c r="C140" s="6">
+        <v>16294</v>
+      </c>
+      <c r="D140" s="6">
+        <v>3383</v>
+      </c>
+      <c r="E140" s="6">
+        <v>16294</v>
+      </c>
+      <c r="F140" s="6">
+        <v>3383</v>
+      </c>
+      <c r="G140" s="6">
+        <v>16294</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" s="6">
+        <v>7027</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="6">
+        <v>7027</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="6">
+        <v>7027</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B142" s="6">
+        <v>11636</v>
+      </c>
+      <c r="C142" s="6">
+        <v>54301</v>
+      </c>
+      <c r="D142" s="6">
+        <v>11500</v>
+      </c>
+      <c r="E142" s="6">
+        <v>53444</v>
+      </c>
+      <c r="F142" s="6">
+        <v>11500</v>
+      </c>
+      <c r="G142" s="6">
+        <v>53444</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="3" t="s">
         <v>32</v>
       </c>
-    </row>
-[...145 lines deleted...]
-      <c r="A131" s="3" t="s">
+      <c r="B143" s="6">
+        <v>73880</v>
+      </c>
+      <c r="C143" s="6">
+        <v>370368</v>
+      </c>
+      <c r="D143" s="6">
+        <v>73264</v>
+      </c>
+      <c r="E143" s="6">
+        <v>367229</v>
+      </c>
+      <c r="F143" s="6">
+        <v>73264</v>
+      </c>
+      <c r="G143" s="6">
+        <v>367229</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A144" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="C144" s="6">
+        <v>208.3</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="6">
+        <v>166.5</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="6">
+        <v>166.5</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="1" customFormat="1">
+      <c r="A145" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B131" s="4"/>
-[...88 lines deleted...]
-      <c r="A135" s="2" t="s">
+      <c r="B145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" s="6">
+        <v>157.9</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="6">
+        <v>134.6</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="6">
+        <v>134.6</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="1" customFormat="1">
+      <c r="A146" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="1" customFormat="1">
+      <c r="A147" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B135" s="5">
-[...207 lines deleted...]
-      <c r="B143" s="5">
+      <c r="B147" s="6">
         <v>0.3</v>
       </c>
-      <c r="C143" s="5">
-[...5 lines deleted...]
-      <c r="E143" s="5">
+      <c r="C147" s="6">
+        <v>34.1</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="6">
         <v>17.899999999999999</v>
       </c>
-      <c r="F143" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="5">
+      <c r="F147" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="6">
         <v>17.899999999999999</v>
       </c>
-      <c r="H143" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B144" s="5">
+      <c r="H147" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="1" customFormat="1">
+      <c r="A148" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B148" s="6">
         <v>2.1</v>
       </c>
-      <c r="C144" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="C148" s="6">
+        <v>14.7</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" s="6">
+        <v>14</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G148" s="6">
+        <v>14</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="2.4500000000000002" customHeight="1">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8"/>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
-    <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:F2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>