--- v3 (2026-09-14)
+++ v4 (2026-10-05)
@@ -1,63 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="555" windowWidth="15015" windowHeight="11700"/>
+    <workbookView xWindow="13890" yWindow="345" windowWidth="15015" windowHeight="11700" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="08" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$2:$5</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'08'!$2:$148</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="140">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
@@ -306,110 +311,312 @@
   <si>
     <t>Мебель</t>
   </si>
   <si>
     <t>Мебель кухонная, штук</t>
   </si>
   <si>
     <t>Кровати деревянные, штук</t>
   </si>
   <si>
     <t>Мебель деревянная для столовой и гостиной, штук</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и воздушное кондиционирование</t>
   </si>
   <si>
     <t>Электроэнергия, газ, пар и вода горячая</t>
   </si>
   <si>
     <t>Электроэнергия, тыс.кВт.ч</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
-    <t>за июль 2026 года</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>151102, 151203, 151204</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении;
+Объем отгруженной промышленной продукции собственного производства в натуральном выражении;
+Остатки готовой продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">кг; тонн; тыс.тонн; тыс.литров; млн.куб.м; тыс.куб.м; тыс.кв.м; кв.м; тыс.кв.дм; км; штук; млн.штук; тыс.пар; тыс.кВт.ч; тыс.Гкал     </t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2014 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем производства промышленной продукции в натуральном выражении - это выпуск конкретных видов продукции в натуральном выражении. Объем промышленного производства в натуральном выражении учитывается по валовому выпуску, то есть включая продукцию, израсходованную на промышленно-производственные нужды внутри данного предприятия и выработанную из давальческого сырья.   В объем отгруженной продукции включается продукция собственного производства, фактически отгруженная (переработанная) в отчетном периоде на сторону, включая продукцию из давальческого сырья. Остатки готовой продукции в натуральном выражении – остатки на складах предприятия-производителя всех видов продукции собственного производства.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-П (месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>В таблице приводятся данные по  промышленным предприятиям со списочной численностью работающих свыше 100 человек и малым предприятиям с годовым объемом производства свыше 1 млрд тенге.</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=94388&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701622?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Медетбекова Гулжан Калжигитовна</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">g.medetbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>за аянварь-август 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -420,103 +627,205 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -758,3551 +1067,4190 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.medetbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=94388&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H149"/>
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="32" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="9"/>
+    <col min="257" max="257" width="42.28515625" style="9" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="9" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="9"/>
+    <col min="513" max="513" width="42.28515625" style="9" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="9" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="9"/>
+    <col min="769" max="769" width="42.28515625" style="9" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="9" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="9"/>
+    <col min="1025" max="1025" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="9"/>
+    <col min="1281" max="1281" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="9"/>
+    <col min="1537" max="1537" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="9"/>
+    <col min="1793" max="1793" width="42.28515625" style="9" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="9" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="9"/>
+    <col min="2049" max="2049" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="9"/>
+    <col min="2305" max="2305" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="9"/>
+    <col min="2561" max="2561" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="9"/>
+    <col min="2817" max="2817" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="9" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="9"/>
+    <col min="3073" max="3073" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="9"/>
+    <col min="3329" max="3329" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="9"/>
+    <col min="3585" max="3585" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="9"/>
+    <col min="3841" max="3841" width="42.28515625" style="9" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="9"/>
+    <col min="4097" max="4097" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="9"/>
+    <col min="4353" max="4353" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="9"/>
+    <col min="4609" max="4609" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="9"/>
+    <col min="4865" max="4865" width="42.28515625" style="9" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="9" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="9"/>
+    <col min="5121" max="5121" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="9"/>
+    <col min="5377" max="5377" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="9"/>
+    <col min="5633" max="5633" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="9"/>
+    <col min="5889" max="5889" width="42.28515625" style="9" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="9" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="9"/>
+    <col min="6145" max="6145" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="9"/>
+    <col min="6401" max="6401" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="9"/>
+    <col min="6657" max="6657" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="9"/>
+    <col min="6913" max="6913" width="42.28515625" style="9" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="9" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="9"/>
+    <col min="7169" max="7169" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="9"/>
+    <col min="7425" max="7425" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="9"/>
+    <col min="7681" max="7681" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="9"/>
+    <col min="7937" max="7937" width="42.28515625" style="9" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="9" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="9"/>
+    <col min="8193" max="8193" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="9"/>
+    <col min="8449" max="8449" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="9"/>
+    <col min="8705" max="8705" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="9"/>
+    <col min="8961" max="8961" width="42.28515625" style="9" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="9" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="9"/>
+    <col min="9217" max="9217" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="9"/>
+    <col min="9473" max="9473" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="9"/>
+    <col min="9729" max="9729" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="9"/>
+    <col min="9985" max="9985" width="42.28515625" style="9" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="9" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="9"/>
+    <col min="10241" max="10241" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="9"/>
+    <col min="10497" max="10497" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="9"/>
+    <col min="10753" max="10753" width="42.28515625" style="9" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="9" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="9"/>
+    <col min="11009" max="11009" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="9"/>
+    <col min="11265" max="11265" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="9"/>
+    <col min="11521" max="11521" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="9"/>
+    <col min="11777" max="11777" width="42.28515625" style="9" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="9" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="9"/>
+    <col min="12033" max="12033" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="9"/>
+    <col min="12289" max="12289" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="9"/>
+    <col min="12545" max="12545" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="9"/>
+    <col min="12801" max="12801" width="42.28515625" style="9" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="9" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="9"/>
+    <col min="13057" max="13057" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="9"/>
+    <col min="13313" max="13313" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="9"/>
+    <col min="13569" max="13569" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="9"/>
+    <col min="13825" max="13825" width="42.28515625" style="9" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="9" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="9"/>
+    <col min="14081" max="14081" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="9"/>
+    <col min="14337" max="14337" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="9"/>
+    <col min="14593" max="14593" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="9"/>
+    <col min="14849" max="14849" width="42.28515625" style="9" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="9" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="9"/>
+    <col min="15105" max="15105" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="9"/>
+    <col min="15361" max="15361" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="9"/>
+    <col min="15617" max="15617" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="9"/>
+    <col min="15873" max="15873" width="42.28515625" style="9" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="9" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="9"/>
+    <col min="16129" max="16129" width="42.28515625" style="9" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="9" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="12" customFormat="1">
+      <c r="A2" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A3" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="25.5">
+      <c r="A4" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1">
+      <c r="A5" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="102">
+      <c r="A6" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1">
+      <c r="A7" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="38.25">
+      <c r="A8" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1">
+      <c r="A9" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="38.25">
+      <c r="A10" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="M10" s="20"/>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1">
+      <c r="A11" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="M11" s="20"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1">
+      <c r="A12" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="M12" s="20"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="25.5">
+      <c r="A13" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="M13" s="20"/>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1">
+      <c r="A14" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="M14" s="20"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" s="40">
+        <v>46283</v>
+      </c>
+      <c r="M15" s="26"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46314</v>
+      </c>
+      <c r="M16" s="27"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>135</v>
+      </c>
+      <c r="M17" s="26"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="M18" s="27"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="M19" s="26"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="27"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="B22" s="33"/>
+      <c r="M22" s="27"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="26"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="26"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="35"/>
+    <col min="257" max="257" width="4.42578125" style="35" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="35" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="35"/>
+    <col min="513" max="513" width="4.42578125" style="35" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="35" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="35"/>
+    <col min="769" max="769" width="4.42578125" style="35" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="35" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="35"/>
+    <col min="1025" max="1025" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="35"/>
+    <col min="1281" max="1281" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="35"/>
+    <col min="1537" max="1537" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="35"/>
+    <col min="1793" max="1793" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="35"/>
+    <col min="2049" max="2049" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="35"/>
+    <col min="2305" max="2305" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="35"/>
+    <col min="2561" max="2561" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="35"/>
+    <col min="2817" max="2817" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="35"/>
+    <col min="3073" max="3073" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="35"/>
+    <col min="3329" max="3329" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="35"/>
+    <col min="3585" max="3585" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="35"/>
+    <col min="3841" max="3841" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="35"/>
+    <col min="4097" max="4097" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="35"/>
+    <col min="4353" max="4353" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="35"/>
+    <col min="4609" max="4609" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="35"/>
+    <col min="4865" max="4865" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="35"/>
+    <col min="5121" max="5121" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="35"/>
+    <col min="5377" max="5377" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="35"/>
+    <col min="5633" max="5633" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="35"/>
+    <col min="5889" max="5889" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="35"/>
+    <col min="6145" max="6145" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="35"/>
+    <col min="6401" max="6401" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="35"/>
+    <col min="6657" max="6657" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="35"/>
+    <col min="6913" max="6913" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="35"/>
+    <col min="7169" max="7169" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="35"/>
+    <col min="7425" max="7425" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="35"/>
+    <col min="7681" max="7681" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="35"/>
+    <col min="7937" max="7937" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="35"/>
+    <col min="8193" max="8193" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="35"/>
+    <col min="8449" max="8449" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="35"/>
+    <col min="8705" max="8705" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="35"/>
+    <col min="8961" max="8961" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="35"/>
+    <col min="9217" max="9217" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="35"/>
+    <col min="9473" max="9473" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="35"/>
+    <col min="9729" max="9729" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="35"/>
+    <col min="9985" max="9985" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="35"/>
+    <col min="10241" max="10241" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="35"/>
+    <col min="10497" max="10497" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="35"/>
+    <col min="10753" max="10753" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="35"/>
+    <col min="11009" max="11009" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="35"/>
+    <col min="11265" max="11265" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="35"/>
+    <col min="11521" max="11521" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="35"/>
+    <col min="11777" max="11777" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="35"/>
+    <col min="12033" max="12033" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="35"/>
+    <col min="12289" max="12289" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="35"/>
+    <col min="12545" max="12545" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="35"/>
+    <col min="12801" max="12801" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="35"/>
+    <col min="13057" max="13057" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="35"/>
+    <col min="13313" max="13313" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="35"/>
+    <col min="13569" max="13569" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="35"/>
+    <col min="13825" max="13825" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="35"/>
+    <col min="14081" max="14081" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="35"/>
+    <col min="14337" max="14337" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="35"/>
+    <col min="14593" max="14593" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="35"/>
+    <col min="14849" max="14849" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="35"/>
+    <col min="15105" max="15105" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="35"/>
+    <col min="15361" max="15361" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="35"/>
+    <col min="15617" max="15617" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="35"/>
+    <col min="15873" max="15873" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="35"/>
+    <col min="16129" max="16129" width="4.42578125" style="35" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="35" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="35"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="34"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="37"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="38" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="39" t="s">
+        <v>134</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12"/>
-[...5 lines deleted...]
-      <c r="H1" s="12"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="B2" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="13"/>
+      <c r="B2" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="9"/>
-      <c r="B3" s="10" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="10"/>
-[...2 lines deleted...]
-      <c r="F3" s="10" t="s">
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="10"/>
-      <c r="H3" s="11" t="s">
+      <c r="G3" s="45"/>
+      <c r="H3" s="46" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
-      <c r="A4" s="9"/>
-      <c r="B4" s="10" t="s">
+      <c r="A4" s="44"/>
+      <c r="B4" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="10"/>
-      <c r="D4" s="10" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="10"/>
-[...2 lines deleted...]
-      <c r="H4" s="11"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="46"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
-      <c r="A5" s="9"/>
-      <c r="B5" s="2" t="s">
+      <c r="A5" s="44"/>
+      <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="11"/>
+      <c r="H5" s="46"/>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="5"/>
-[...5 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="5"/>
-[...5 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="5"/>
-[...5 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="1" customFormat="1">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="5"/>
-[...5 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="B10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5">
+        <v>33</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="H10" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="1" customFormat="1">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="B11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5">
+        <v>33</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="H11" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="6">
+      <c r="B12" s="5">
+        <v>1</v>
+      </c>
+      <c r="C12" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="5">
         <v>8.3000000000000007</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="6">
+      <c r="F12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1</v>
+      </c>
+      <c r="C13" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="6">
+      <c r="F13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
         <v>0.5</v>
       </c>
-      <c r="H12" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="H13" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="5">
+        <v>255</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2059</v>
+      </c>
+      <c r="D15" s="5">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="E15" s="5">
+        <v>2121.9</v>
+      </c>
+      <c r="F15" s="5">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="G15" s="5">
+        <v>2121.9</v>
+      </c>
+      <c r="H15" s="5">
+        <v>145.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5">
+        <v>680</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="5">
+        <v>758.9</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="5">
+        <v>758.9</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1379</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1363</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="5">
+        <v>1363</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C18" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C19" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="D20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...31 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="B23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
-[...26 lines deleted...]
-      <c r="A16" s="3" t="s">
+    <row r="25" spans="1:8" s="1" customFormat="1">
+      <c r="A25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="6">
+        <v>453</v>
+      </c>
+      <c r="C26" s="6">
+        <v>9009</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="6">
+        <v>7452</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1">
+      <c r="A27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="6">
+        <v>200</v>
+      </c>
+      <c r="C27" s="6">
+        <v>1557</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="6">
+        <v>7452</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="6">
+        <v>7452</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="6">
+        <v>990</v>
+      </c>
+      <c r="C29" s="6">
+        <v>7936</v>
+      </c>
+      <c r="D29" s="6">
+        <v>1008</v>
+      </c>
+      <c r="E29" s="6">
+        <v>7923</v>
+      </c>
+      <c r="F29" s="6">
+        <v>1008</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7923</v>
+      </c>
+      <c r="H29" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="6">
+        <v>990</v>
+      </c>
+      <c r="C30" s="6">
+        <v>7936</v>
+      </c>
+      <c r="D30" s="6">
+        <v>1008</v>
+      </c>
+      <c r="E30" s="6">
+        <v>7923</v>
+      </c>
+      <c r="F30" s="6">
+        <v>1008</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7923</v>
+      </c>
+      <c r="H30" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="6">
+        <v>2151</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="6">
+        <v>2151</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="6">
+        <v>2151</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="6">
+        <v>2151</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A33" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="6">
+        <v>7942</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="6">
+        <v>7942</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="6">
+        <v>633</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="6">
+        <v>7942</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="6">
+        <v>7942</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="6">
+        <v>633</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A35" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="6">
+        <v>175</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="6">
+        <v>175</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="6">
+        <v>175</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="6">
+        <v>175</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="6">
+        <v>175</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="6">
+        <v>175</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="6">
+        <v>35</v>
+      </c>
+      <c r="C37" s="6">
+        <v>314</v>
+      </c>
+      <c r="D37" s="6">
+        <v>35</v>
+      </c>
+      <c r="E37" s="6">
+        <v>347</v>
+      </c>
+      <c r="F37" s="6">
+        <v>35</v>
+      </c>
+      <c r="G37" s="6">
+        <v>347</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="6">
+        <v>31</v>
+      </c>
+      <c r="C38" s="6">
+        <v>274</v>
+      </c>
+      <c r="D38" s="6">
+        <v>31</v>
+      </c>
+      <c r="E38" s="6">
+        <v>307</v>
+      </c>
+      <c r="F38" s="6">
+        <v>31</v>
+      </c>
+      <c r="G38" s="6">
+        <v>307</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="6">
+        <v>40</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="6">
+        <v>40</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="6">
+        <v>40</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="6">
+        <v>18868</v>
+      </c>
+      <c r="C40" s="6">
+        <v>131534</v>
+      </c>
+      <c r="D40" s="6">
+        <v>20375</v>
+      </c>
+      <c r="E40" s="6">
+        <v>125817</v>
+      </c>
+      <c r="F40" s="6">
+        <v>8668</v>
+      </c>
+      <c r="G40" s="6">
+        <v>73923</v>
+      </c>
+      <c r="H40" s="6">
+        <v>14292</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="6">
+        <v>28717</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="6">
+        <v>25388</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="6">
+        <v>15410</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="6">
+        <v>64288</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="6">
+        <v>65557</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="6">
+        <v>23641</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...22 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="B43" s="6">
+        <v>2631</v>
+      </c>
+      <c r="C43" s="6">
+        <v>18288</v>
+      </c>
+      <c r="D43" s="6">
+        <v>2080</v>
+      </c>
+      <c r="E43" s="6">
+        <v>17508</v>
+      </c>
+      <c r="F43" s="6">
+        <v>2080</v>
+      </c>
+      <c r="G43" s="6">
+        <v>17508</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...48 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="B44" s="6">
+        <v>2508</v>
+      </c>
+      <c r="C44" s="6">
+        <v>20241</v>
+      </c>
+      <c r="D44" s="6">
+        <v>228</v>
+      </c>
+      <c r="E44" s="6">
+        <v>17364</v>
+      </c>
+      <c r="F44" s="6">
+        <v>228</v>
+      </c>
+      <c r="G44" s="6">
+        <v>17364</v>
+      </c>
+      <c r="H44" s="6">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="6">
+        <v>414</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="6">
+        <v>414</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="6">
+        <v>414</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="6">
+        <v>414</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="6">
+        <v>414</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="6">
+        <v>414</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A47" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="6">
+        <v>24</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="6">
+        <v>24</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="6">
+        <v>24</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1">
+      <c r="A48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="6">
+        <v>24</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="6">
+        <v>24</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="6">
+        <v>24</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="5">
+        <v>53.4</v>
+      </c>
+      <c r="D52" s="5">
+        <v>1</v>
+      </c>
+      <c r="E52" s="5">
+        <v>16</v>
+      </c>
+      <c r="F52" s="5">
+        <v>1</v>
+      </c>
+      <c r="G52" s="5">
+        <v>16</v>
+      </c>
+      <c r="H52" s="5">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="5">
+        <v>53.4</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1</v>
+      </c>
+      <c r="E53" s="5">
+        <v>16</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1</v>
+      </c>
+      <c r="G53" s="5">
+        <v>16</v>
+      </c>
+      <c r="H53" s="5">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A54" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="5">
+        <v>24342.5</v>
+      </c>
+      <c r="C54" s="5">
+        <v>146434.5</v>
+      </c>
+      <c r="D54" s="5">
+        <v>24348.5</v>
+      </c>
+      <c r="E54" s="5">
+        <v>146422</v>
+      </c>
+      <c r="F54" s="5">
+        <v>24308.5</v>
+      </c>
+      <c r="G54" s="5">
+        <v>146322</v>
+      </c>
+      <c r="H54" s="5">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5">
+        <v>7092</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="5">
+        <v>7088</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="5">
+        <v>6988</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="5">
+        <v>22233.5</v>
+      </c>
+      <c r="C56" s="5">
+        <v>139342.5</v>
+      </c>
+      <c r="D56" s="5">
+        <v>22237.5</v>
+      </c>
+      <c r="E56" s="5">
+        <v>139334</v>
+      </c>
+      <c r="F56" s="5">
+        <v>22237.5</v>
+      </c>
+      <c r="G56" s="5">
+        <v>139334</v>
+      </c>
+      <c r="H56" s="5">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="5">
+        <v>10860.9</v>
+      </c>
+      <c r="C57" s="5">
+        <v>39036.699999999997</v>
+      </c>
+      <c r="D57" s="5">
+        <v>7908.8</v>
+      </c>
+      <c r="E57" s="5">
+        <v>36440.5</v>
+      </c>
+      <c r="F57" s="5">
+        <v>7145.8</v>
+      </c>
+      <c r="G57" s="5">
+        <v>34420.5</v>
+      </c>
+      <c r="H57" s="5">
+        <v>3345.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5">
+        <v>690.9</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="5">
+        <v>684.7</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" s="5">
+        <v>684.7</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="5">
+        <v>870</v>
+      </c>
+      <c r="C60" s="5">
+        <v>5340</v>
+      </c>
+      <c r="D60" s="5">
+        <v>900</v>
+      </c>
+      <c r="E60" s="5">
+        <v>5190</v>
+      </c>
+      <c r="F60" s="5">
+        <v>900</v>
+      </c>
+      <c r="G60" s="5">
+        <v>5190</v>
+      </c>
+      <c r="H60" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5">
+        <v>11138</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="5">
+        <v>8698</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" s="5">
+        <v>6678</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A64" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="6">
+        <v>24392</v>
+      </c>
+      <c r="D64" s="6">
+        <v>193</v>
+      </c>
+      <c r="E64" s="6">
+        <v>37752</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="6">
+        <v>9197</v>
+      </c>
+      <c r="H64" s="6">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="6">
+        <v>2669</v>
+      </c>
+      <c r="D65" s="6">
+        <v>15</v>
+      </c>
+      <c r="E65" s="6">
+        <v>8317</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="6">
+        <v>2825</v>
+      </c>
+      <c r="H65" s="6">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="6">
+        <v>13304</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="6">
+        <v>16834</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="6">
+        <v>5689</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="6">
+        <v>1686</v>
+      </c>
+      <c r="D67" s="6">
+        <v>178</v>
+      </c>
+      <c r="E67" s="6">
+        <v>3114</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="6">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
+      <c r="A68" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="6">
+        <v>6599</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="6">
+        <v>6599</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="6">
+        <v>683</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1">
+      <c r="A69" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="6">
+        <v>134</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="6">
+        <v>2888</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1">
+      <c r="A70" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="4"/>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A72" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A73" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="4"/>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A79" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A80" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4"/>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A82" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="C82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="D82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="E82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="F82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="G82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="C83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="D83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="E83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="F83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="G83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="C84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="D84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="E84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="F84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="G84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A85" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A88" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C88" s="5">
+        <v>43.5</v>
+      </c>
+      <c r="D88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E88" s="5">
+        <v>49.5</v>
+      </c>
+      <c r="F88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="G88" s="5">
+        <v>49.5</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5">
+        <v>42.6</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="5">
+        <v>48.6</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="5">
+        <v>48.6</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="6">
-[...25 lines deleted...]
-      <c r="B20" s="6">
+      <c r="B90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="D90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="F90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A91" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="6">
+      <c r="B92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A93" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="6">
+      <c r="B94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A95" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="6">
-[...13 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="B96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A97" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="C97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="D97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="E97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="F97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="G97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="C98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="D98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="E98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="F98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="G98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="C102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="D102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="E102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="F102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="G102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="C103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="D103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="E103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="F103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="G103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="C104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="D104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="E104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="F104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="G104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="6">
-[...43 lines deleted...]
-      <c r="H22" s="6">
+      <c r="B106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="C106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="D106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="E106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="F106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="G106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="4"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A109" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="4"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B110" s="6">
+        <v>497</v>
+      </c>
+      <c r="C110" s="6">
+        <v>7773</v>
+      </c>
+      <c r="D110" s="6">
+        <v>497</v>
+      </c>
+      <c r="E110" s="6">
+        <v>7773</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="6">
+        <v>497</v>
+      </c>
+      <c r="C111" s="6">
+        <v>7773</v>
+      </c>
+      <c r="D111" s="6">
+        <v>497</v>
+      </c>
+      <c r="E111" s="6">
+        <v>7773</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="4"/>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="4"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B114" s="6">
+        <v>597</v>
+      </c>
+      <c r="C114" s="6">
+        <v>5033</v>
+      </c>
+      <c r="D114" s="6">
+        <v>742</v>
+      </c>
+      <c r="E114" s="6">
+        <v>4961</v>
+      </c>
+      <c r="F114" s="6">
+        <v>573</v>
+      </c>
+      <c r="G114" s="6">
+        <v>4118</v>
+      </c>
+      <c r="H114" s="6">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="6">
+        <v>597</v>
+      </c>
+      <c r="C115" s="6">
+        <v>5033</v>
+      </c>
+      <c r="D115" s="6">
+        <v>742</v>
+      </c>
+      <c r="E115" s="6">
+        <v>4961</v>
+      </c>
+      <c r="F115" s="6">
+        <v>573</v>
+      </c>
+      <c r="G115" s="6">
+        <v>4118</v>
+      </c>
+      <c r="H115" s="6">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A116" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A118" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="4"/>
+      <c r="F118" s="4"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A119" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="6">
+        <v>406</v>
+      </c>
+      <c r="D119" s="6">
+        <v>62</v>
+      </c>
+      <c r="E119" s="6">
+        <v>328</v>
+      </c>
+      <c r="F119" s="6">
+        <v>62</v>
+      </c>
+      <c r="G119" s="6">
+        <v>328</v>
+      </c>
+      <c r="H119" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="6">
+        <v>406</v>
+      </c>
+      <c r="D120" s="6">
+        <v>62</v>
+      </c>
+      <c r="E120" s="6">
+        <v>328</v>
+      </c>
+      <c r="F120" s="6">
+        <v>62</v>
+      </c>
+      <c r="G120" s="6">
+        <v>328</v>
+      </c>
+      <c r="H120" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A121" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A123" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="4"/>
+      <c r="F125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="4"/>
+      <c r="F126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="4"/>
+      <c r="F127" s="4"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B128" s="6">
+        <v>115</v>
+      </c>
+      <c r="C128" s="6">
+        <v>1252</v>
+      </c>
+      <c r="D128" s="6">
+        <v>114</v>
+      </c>
+      <c r="E128" s="6">
+        <v>1297</v>
+      </c>
+      <c r="F128" s="6">
+        <v>114</v>
+      </c>
+      <c r="G128" s="6">
+        <v>1297</v>
+      </c>
+      <c r="H128" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B129" s="6">
+        <v>115</v>
+      </c>
+      <c r="C129" s="6">
+        <v>1252</v>
+      </c>
+      <c r="D129" s="6">
+        <v>114</v>
+      </c>
+      <c r="E129" s="6">
+        <v>1297</v>
+      </c>
+      <c r="F129" s="6">
+        <v>114</v>
+      </c>
+      <c r="G129" s="6">
+        <v>1297</v>
+      </c>
+      <c r="H129" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A130" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B130" s="6">
+        <v>296</v>
+      </c>
+      <c r="C130" s="6">
+        <v>1830</v>
+      </c>
+      <c r="D130" s="6">
+        <v>321</v>
+      </c>
+      <c r="E130" s="6">
+        <v>1925</v>
+      </c>
+      <c r="F130" s="6">
+        <v>321</v>
+      </c>
+      <c r="G130" s="6">
+        <v>1925</v>
+      </c>
+      <c r="H130" s="6">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B131" s="6">
+        <v>296</v>
+      </c>
+      <c r="C131" s="6">
+        <v>1830</v>
+      </c>
+      <c r="D131" s="6">
+        <v>321</v>
+      </c>
+      <c r="E131" s="6">
+        <v>1925</v>
+      </c>
+      <c r="F131" s="6">
+        <v>321</v>
+      </c>
+      <c r="G131" s="6">
+        <v>1925</v>
+      </c>
+      <c r="H131" s="6">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B132" s="6">
+        <v>711</v>
+      </c>
+      <c r="C132" s="6">
+        <v>3134</v>
+      </c>
+      <c r="D132" s="6">
+        <v>508</v>
+      </c>
+      <c r="E132" s="6">
+        <v>3057</v>
+      </c>
+      <c r="F132" s="6">
+        <v>508</v>
+      </c>
+      <c r="G132" s="6">
+        <v>3057</v>
+      </c>
+      <c r="H132" s="6">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="6">
+        <v>711</v>
+      </c>
+      <c r="C133" s="6">
+        <v>3134</v>
+      </c>
+      <c r="D133" s="6">
+        <v>508</v>
+      </c>
+      <c r="E133" s="6">
+        <v>3057</v>
+      </c>
+      <c r="F133" s="6">
+        <v>508</v>
+      </c>
+      <c r="G133" s="6">
+        <v>3057</v>
+      </c>
+      <c r="H133" s="6">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="D134" s="4"/>
+      <c r="E134" s="4"/>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A135" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="D135" s="4"/>
+      <c r="E135" s="4"/>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A136" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="5">
+        <v>108140</v>
+      </c>
+      <c r="C136" s="5">
+        <v>760866.2</v>
+      </c>
+      <c r="D136" s="5">
+        <v>107497</v>
+      </c>
+      <c r="E136" s="5">
+        <v>746557.6</v>
+      </c>
+      <c r="F136" s="5">
+        <v>107497</v>
+      </c>
+      <c r="G136" s="5">
+        <v>746557.6</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="C137" s="5">
+        <v>163809.20000000001</v>
+      </c>
+      <c r="D137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="E137" s="5">
+        <v>154139.6</v>
+      </c>
+      <c r="F137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="G137" s="5">
+        <v>154139.6</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="C139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="D139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="E139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="F139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="G139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1">
+      <c r="A140" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="C140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="D140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="E140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="F140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="G140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B142" s="5">
+        <v>11619</v>
+      </c>
+      <c r="C142" s="5">
+        <v>65920</v>
+      </c>
+      <c r="D142" s="5">
+        <v>11483</v>
+      </c>
+      <c r="E142" s="5">
+        <v>64927</v>
+      </c>
+      <c r="F142" s="5">
+        <v>11483</v>
+      </c>
+      <c r="G142" s="5">
+        <v>64927</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B143" s="5">
+        <v>54051</v>
+      </c>
+      <c r="C143" s="5">
+        <v>424419</v>
+      </c>
+      <c r="D143" s="5">
+        <v>53544</v>
+      </c>
+      <c r="E143" s="5">
+        <v>420773</v>
+      </c>
+      <c r="F143" s="5">
+        <v>53544</v>
+      </c>
+      <c r="G143" s="5">
+        <v>420773</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A144" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C144" s="5">
+        <v>210.7</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="5">
+        <v>168.5</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="5">
+        <v>168.5</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="1" customFormat="1">
+      <c r="A145" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" s="5">
+        <v>157.9</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="1" customFormat="1">
+      <c r="A146" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="1" customFormat="1">
+      <c r="A147" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="5">
         <v>0.3</v>
       </c>
-    </row>
-[...497 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="C147" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="1" customFormat="1">
+      <c r="A148" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B43" s="7">
-[...2465 lines deleted...]
-      <c r="B148" s="6">
+      <c r="B148" s="5">
         <v>2.1</v>
       </c>
-      <c r="C148" s="6">
-[...26 lines deleted...]
-      <c r="H149" s="8"/>
+      <c r="C148" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" s="5">
+        <v>16</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G148" s="5">
+        <v>16</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>17</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
-    <mergeCell ref="B2:F2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>'08'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>