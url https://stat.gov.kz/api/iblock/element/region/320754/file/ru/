--- v4 (2026-10-05)
+++ v5 (2026-10-25)
@@ -1,68 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13890" yWindow="345" windowWidth="15015" windowHeight="11700" activeTab="2"/>
+    <workbookView xWindow="9780" yWindow="60" windowWidth="15015" windowHeight="11700" firstSheet="1" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="08" sheetId="1" r:id="rId3"/>
+    <sheet name="01" sheetId="5" r:id="rId3"/>
+    <sheet name="02" sheetId="6" r:id="rId4"/>
+    <sheet name="03" sheetId="7" r:id="rId5"/>
+    <sheet name="04" sheetId="8" r:id="rId6"/>
+    <sheet name="05" sheetId="9" r:id="rId7"/>
+    <sheet name="06" sheetId="10" r:id="rId8"/>
+    <sheet name="07" sheetId="11" r:id="rId9"/>
+    <sheet name="08" sheetId="1" r:id="rId10"/>
+    <sheet name="09" sheetId="4" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'08'!$2:$148</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'08'!$2:$148</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4606" uniqueCount="154">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
@@ -441,60 +458,102 @@
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление статистики промышленности и окружающей среды</t>
   </si>
   <si>
     <t>Медетбекова Гулжан Калжигитовна</t>
   </si>
   <si>
     <t>+7 7252 39-01-79</t>
   </si>
   <si>
     <t xml:space="preserve">g.medetbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>за аянварь-август 2026 года</t>
   </si>
+  <si>
+    <t>Соки фруктовые и овощные, тыс.литров</t>
+  </si>
+  <si>
+    <t>за аянварь-сентябрь 2026 года</t>
+  </si>
+  <si>
+    <t>за январь- 2026 года</t>
+  </si>
+  <si>
+    <t>заянварь-февраль- 2026 года</t>
+  </si>
+  <si>
+    <t>за январь март- 2026 года</t>
+  </si>
+  <si>
+    <t>за январь-июнь 2026 года</t>
+  </si>
+  <si>
+    <t>Произведено</t>
+  </si>
+  <si>
+    <t>Отгружено</t>
+  </si>
+  <si>
+    <t>Использовано продукции на собственные нужды (внутризаводской оборот)</t>
+  </si>
+  <si>
+    <t>отчетный квартал</t>
+  </si>
+  <si>
+    <t>отчетный период</t>
+  </si>
+  <si>
+    <t>за январьапрель 2026 года</t>
+  </si>
+  <si>
+    <t>за январь-май 2026 года</t>
+  </si>
+  <si>
+    <t>за январь-июль 2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -559,60 +618,86 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
@@ -626,63 +711,72 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -751,81 +845,127 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1071,50 +1211,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.medetbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=94388&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B15" sqref="B15:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="32" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="32" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="9"/>
     <col min="257" max="257" width="42.28515625" style="9" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="9" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="9"/>
     <col min="513" max="513" width="42.28515625" style="9" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="9" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="9"/>
     <col min="769" max="769" width="42.28515625" style="9" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="9" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="9"/>
     <col min="1025" max="1025" width="42.28515625" style="9" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="9" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="9"/>
@@ -1466,50 +1610,7085 @@
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="30"/>
       <c r="B21" s="31"/>
     </row>
     <row r="22" spans="1:13">
       <c r="B22" s="33"/>
       <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H148"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="58"/>
+      <c r="H3" s="59" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="57"/>
+      <c r="B5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="59"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="5">
+        <v>33</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5">
+        <v>33</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="5">
+        <v>26.9</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="5">
+        <v>1</v>
+      </c>
+      <c r="C12" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1</v>
+      </c>
+      <c r="C13" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="H13" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="5">
+        <v>255</v>
+      </c>
+      <c r="C15" s="5">
+        <v>2059</v>
+      </c>
+      <c r="D15" s="5">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="E15" s="5">
+        <v>2121.9</v>
+      </c>
+      <c r="F15" s="5">
+        <v>326.39999999999998</v>
+      </c>
+      <c r="G15" s="5">
+        <v>2121.9</v>
+      </c>
+      <c r="H15" s="5">
+        <v>145.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5">
+        <v>680</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="5">
+        <v>758.9</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="5">
+        <v>758.9</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1379</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1363</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="5">
+        <v>1363</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C18" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C19" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="D20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G20" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="C21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="F21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G21" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1">
+      <c r="A25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="6">
+        <v>453</v>
+      </c>
+      <c r="C26" s="6">
+        <v>9009</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="6">
+        <v>7452</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1">
+      <c r="A27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="6">
+        <v>200</v>
+      </c>
+      <c r="C27" s="6">
+        <v>1557</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="6">
+        <v>7452</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="6">
+        <v>7452</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="6">
+        <v>990</v>
+      </c>
+      <c r="C29" s="6">
+        <v>7936</v>
+      </c>
+      <c r="D29" s="6">
+        <v>1008</v>
+      </c>
+      <c r="E29" s="6">
+        <v>7923</v>
+      </c>
+      <c r="F29" s="6">
+        <v>1008</v>
+      </c>
+      <c r="G29" s="6">
+        <v>7923</v>
+      </c>
+      <c r="H29" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="6">
+        <v>990</v>
+      </c>
+      <c r="C30" s="6">
+        <v>7936</v>
+      </c>
+      <c r="D30" s="6">
+        <v>1008</v>
+      </c>
+      <c r="E30" s="6">
+        <v>7923</v>
+      </c>
+      <c r="F30" s="6">
+        <v>1008</v>
+      </c>
+      <c r="G30" s="6">
+        <v>7923</v>
+      </c>
+      <c r="H30" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="6">
+        <v>2151</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="6">
+        <v>2151</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="6">
+        <v>2151</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="6">
+        <v>2151</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A33" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="6">
+        <v>7942</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="6">
+        <v>7942</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="6">
+        <v>633</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="6">
+        <v>7942</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="6">
+        <v>7942</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="6">
+        <v>633</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A35" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="6">
+        <v>175</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="6">
+        <v>175</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="6">
+        <v>175</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="6">
+        <v>175</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="6">
+        <v>175</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="6">
+        <v>175</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="6">
+        <v>35</v>
+      </c>
+      <c r="C37" s="6">
+        <v>314</v>
+      </c>
+      <c r="D37" s="6">
+        <v>35</v>
+      </c>
+      <c r="E37" s="6">
+        <v>347</v>
+      </c>
+      <c r="F37" s="6">
+        <v>35</v>
+      </c>
+      <c r="G37" s="6">
+        <v>347</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="6">
+        <v>31</v>
+      </c>
+      <c r="C38" s="6">
+        <v>274</v>
+      </c>
+      <c r="D38" s="6">
+        <v>31</v>
+      </c>
+      <c r="E38" s="6">
+        <v>307</v>
+      </c>
+      <c r="F38" s="6">
+        <v>31</v>
+      </c>
+      <c r="G38" s="6">
+        <v>307</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="6">
+        <v>40</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="6">
+        <v>40</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="6">
+        <v>40</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A40" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="6">
+        <v>18868</v>
+      </c>
+      <c r="C40" s="6">
+        <v>131534</v>
+      </c>
+      <c r="D40" s="6">
+        <v>20375</v>
+      </c>
+      <c r="E40" s="6">
+        <v>125817</v>
+      </c>
+      <c r="F40" s="6">
+        <v>8668</v>
+      </c>
+      <c r="G40" s="6">
+        <v>73923</v>
+      </c>
+      <c r="H40" s="6">
+        <v>14292</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="6">
+        <v>28717</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="6">
+        <v>25388</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="6">
+        <v>15410</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="6">
+        <v>64288</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="6">
+        <v>65557</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="6">
+        <v>23641</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="6">
+        <v>2631</v>
+      </c>
+      <c r="C43" s="6">
+        <v>18288</v>
+      </c>
+      <c r="D43" s="6">
+        <v>2080</v>
+      </c>
+      <c r="E43" s="6">
+        <v>17508</v>
+      </c>
+      <c r="F43" s="6">
+        <v>2080</v>
+      </c>
+      <c r="G43" s="6">
+        <v>17508</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="6">
+        <v>2508</v>
+      </c>
+      <c r="C44" s="6">
+        <v>20241</v>
+      </c>
+      <c r="D44" s="6">
+        <v>228</v>
+      </c>
+      <c r="E44" s="6">
+        <v>17364</v>
+      </c>
+      <c r="F44" s="6">
+        <v>228</v>
+      </c>
+      <c r="G44" s="6">
+        <v>17364</v>
+      </c>
+      <c r="H44" s="6">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="6">
+        <v>414</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="6">
+        <v>414</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="6">
+        <v>414</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="6">
+        <v>414</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="6">
+        <v>414</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="6">
+        <v>414</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A47" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="6">
+        <v>24</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="6">
+        <v>24</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="6">
+        <v>24</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1">
+      <c r="A48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="6">
+        <v>24</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="6">
+        <v>24</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="6">
+        <v>24</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="5">
+        <v>53.4</v>
+      </c>
+      <c r="D52" s="5">
+        <v>1</v>
+      </c>
+      <c r="E52" s="5">
+        <v>16</v>
+      </c>
+      <c r="F52" s="5">
+        <v>1</v>
+      </c>
+      <c r="G52" s="5">
+        <v>16</v>
+      </c>
+      <c r="H52" s="5">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="5">
+        <v>53.4</v>
+      </c>
+      <c r="D53" s="5">
+        <v>1</v>
+      </c>
+      <c r="E53" s="5">
+        <v>16</v>
+      </c>
+      <c r="F53" s="5">
+        <v>1</v>
+      </c>
+      <c r="G53" s="5">
+        <v>16</v>
+      </c>
+      <c r="H53" s="5">
+        <v>173.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A54" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="5">
+        <v>24342.5</v>
+      </c>
+      <c r="C54" s="5">
+        <v>146434.5</v>
+      </c>
+      <c r="D54" s="5">
+        <v>24348.5</v>
+      </c>
+      <c r="E54" s="5">
+        <v>146422</v>
+      </c>
+      <c r="F54" s="5">
+        <v>24308.5</v>
+      </c>
+      <c r="G54" s="5">
+        <v>146322</v>
+      </c>
+      <c r="H54" s="5">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="5">
+        <v>7092</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="5">
+        <v>7088</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="5">
+        <v>6988</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="5">
+        <v>22233.5</v>
+      </c>
+      <c r="C56" s="5">
+        <v>139342.5</v>
+      </c>
+      <c r="D56" s="5">
+        <v>22237.5</v>
+      </c>
+      <c r="E56" s="5">
+        <v>139334</v>
+      </c>
+      <c r="F56" s="5">
+        <v>22237.5</v>
+      </c>
+      <c r="G56" s="5">
+        <v>139334</v>
+      </c>
+      <c r="H56" s="5">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="5">
+        <v>10860.9</v>
+      </c>
+      <c r="C57" s="5">
+        <v>39036.699999999997</v>
+      </c>
+      <c r="D57" s="5">
+        <v>7908.8</v>
+      </c>
+      <c r="E57" s="5">
+        <v>36440.5</v>
+      </c>
+      <c r="F57" s="5">
+        <v>7145.8</v>
+      </c>
+      <c r="G57" s="5">
+        <v>34420.5</v>
+      </c>
+      <c r="H57" s="5">
+        <v>3345.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="5">
+        <v>690.9</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="5">
+        <v>684.7</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" s="5">
+        <v>684.7</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" s="5">
+        <v>21867.8</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="5">
+        <v>870</v>
+      </c>
+      <c r="C60" s="5">
+        <v>5340</v>
+      </c>
+      <c r="D60" s="5">
+        <v>900</v>
+      </c>
+      <c r="E60" s="5">
+        <v>5190</v>
+      </c>
+      <c r="F60" s="5">
+        <v>900</v>
+      </c>
+      <c r="G60" s="5">
+        <v>5190</v>
+      </c>
+      <c r="H60" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" s="5">
+        <v>11138</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="5">
+        <v>8698</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" s="5">
+        <v>6678</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A64" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="6">
+        <v>24392</v>
+      </c>
+      <c r="D64" s="6">
+        <v>193</v>
+      </c>
+      <c r="E64" s="6">
+        <v>37752</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="6">
+        <v>9197</v>
+      </c>
+      <c r="H64" s="6">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="6">
+        <v>2669</v>
+      </c>
+      <c r="D65" s="6">
+        <v>15</v>
+      </c>
+      <c r="E65" s="6">
+        <v>8317</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="6">
+        <v>2825</v>
+      </c>
+      <c r="H65" s="6">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="6">
+        <v>13304</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="6">
+        <v>16834</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="6">
+        <v>5689</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="6">
+        <v>1686</v>
+      </c>
+      <c r="D67" s="6">
+        <v>178</v>
+      </c>
+      <c r="E67" s="6">
+        <v>3114</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="6">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
+      <c r="A68" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="6">
+        <v>6599</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="6">
+        <v>6599</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="6">
+        <v>683</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1">
+      <c r="A69" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="6">
+        <v>134</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="6">
+        <v>2888</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1">
+      <c r="A70" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="4"/>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A72" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A73" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="4"/>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F77" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G77" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F78" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G78" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A79" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A80" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4"/>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A82" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="C82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="D82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="E82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="F82" s="6">
+        <v>380005</v>
+      </c>
+      <c r="G82" s="6">
+        <v>1909611</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="C83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="D83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="E83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="F83" s="6">
+        <v>3386</v>
+      </c>
+      <c r="G83" s="6">
+        <v>32568</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="C84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="D84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="E84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="F84" s="6">
+        <v>376619</v>
+      </c>
+      <c r="G84" s="6">
+        <v>1877043</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A85" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="6">
+        <v>194903</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="6">
+        <v>194903</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A88" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="C88" s="5">
+        <v>43.5</v>
+      </c>
+      <c r="D88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="E88" s="5">
+        <v>49.5</v>
+      </c>
+      <c r="F88" s="5">
+        <v>9.1</v>
+      </c>
+      <c r="G88" s="5">
+        <v>49.5</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="5">
+        <v>42.6</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="5">
+        <v>48.6</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="5">
+        <v>48.6</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="C90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="D90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="E90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="F90" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="G90" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A91" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="5">
+        <v>15.4</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A93" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A95" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="6">
+        <v>26144</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="6">
+        <v>26144</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A97" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="C97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="D97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="E97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="F97" s="6">
+        <v>1902</v>
+      </c>
+      <c r="G97" s="6">
+        <v>17918</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="C98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="D98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="E98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="F98" s="6">
+        <v>1838</v>
+      </c>
+      <c r="G98" s="6">
+        <v>12740</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="6">
+        <v>5178</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="6">
+        <v>6811</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="6">
+        <v>6811</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="C102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="D102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="E102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="F102" s="6">
+        <v>31738</v>
+      </c>
+      <c r="G102" s="6">
+        <v>235253</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="C103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="D103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="E103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="F103" s="6">
+        <v>3819</v>
+      </c>
+      <c r="G103" s="6">
+        <v>22398</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="C104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="D104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="E104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="F104" s="6">
+        <v>18529</v>
+      </c>
+      <c r="G104" s="6">
+        <v>149855</v>
+      </c>
+      <c r="H104" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="6">
+        <v>2460</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="C106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="D106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="E106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="F106" s="6">
+        <v>9390</v>
+      </c>
+      <c r="G106" s="6">
+        <v>58380</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="6">
+        <v>2160</v>
+      </c>
+      <c r="H107" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="4"/>
+      <c r="C108" s="4"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="4"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A109" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="4"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B110" s="6">
+        <v>497</v>
+      </c>
+      <c r="C110" s="6">
+        <v>7773</v>
+      </c>
+      <c r="D110" s="6">
+        <v>497</v>
+      </c>
+      <c r="E110" s="6">
+        <v>7773</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="6">
+        <v>497</v>
+      </c>
+      <c r="C111" s="6">
+        <v>7773</v>
+      </c>
+      <c r="D111" s="6">
+        <v>497</v>
+      </c>
+      <c r="E111" s="6">
+        <v>7773</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="4"/>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="4"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B114" s="6">
+        <v>597</v>
+      </c>
+      <c r="C114" s="6">
+        <v>5033</v>
+      </c>
+      <c r="D114" s="6">
+        <v>742</v>
+      </c>
+      <c r="E114" s="6">
+        <v>4961</v>
+      </c>
+      <c r="F114" s="6">
+        <v>573</v>
+      </c>
+      <c r="G114" s="6">
+        <v>4118</v>
+      </c>
+      <c r="H114" s="6">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="6">
+        <v>597</v>
+      </c>
+      <c r="C115" s="6">
+        <v>5033</v>
+      </c>
+      <c r="D115" s="6">
+        <v>742</v>
+      </c>
+      <c r="E115" s="6">
+        <v>4961</v>
+      </c>
+      <c r="F115" s="6">
+        <v>573</v>
+      </c>
+      <c r="G115" s="6">
+        <v>4118</v>
+      </c>
+      <c r="H115" s="6">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A116" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116" s="5">
+        <v>9820</v>
+      </c>
+      <c r="H116" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="5">
+        <v>9820</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A118" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="4"/>
+      <c r="F118" s="4"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A119" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="6">
+        <v>406</v>
+      </c>
+      <c r="D119" s="6">
+        <v>62</v>
+      </c>
+      <c r="E119" s="6">
+        <v>328</v>
+      </c>
+      <c r="F119" s="6">
+        <v>62</v>
+      </c>
+      <c r="G119" s="6">
+        <v>328</v>
+      </c>
+      <c r="H119" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="6">
+        <v>406</v>
+      </c>
+      <c r="D120" s="6">
+        <v>62</v>
+      </c>
+      <c r="E120" s="6">
+        <v>328</v>
+      </c>
+      <c r="F120" s="6">
+        <v>62</v>
+      </c>
+      <c r="G120" s="6">
+        <v>328</v>
+      </c>
+      <c r="H120" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A121" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A123" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="4"/>
+      <c r="F125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="4"/>
+      <c r="F126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="4"/>
+      <c r="F127" s="4"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B128" s="6">
+        <v>115</v>
+      </c>
+      <c r="C128" s="6">
+        <v>1252</v>
+      </c>
+      <c r="D128" s="6">
+        <v>114</v>
+      </c>
+      <c r="E128" s="6">
+        <v>1297</v>
+      </c>
+      <c r="F128" s="6">
+        <v>114</v>
+      </c>
+      <c r="G128" s="6">
+        <v>1297</v>
+      </c>
+      <c r="H128" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B129" s="6">
+        <v>115</v>
+      </c>
+      <c r="C129" s="6">
+        <v>1252</v>
+      </c>
+      <c r="D129" s="6">
+        <v>114</v>
+      </c>
+      <c r="E129" s="6">
+        <v>1297</v>
+      </c>
+      <c r="F129" s="6">
+        <v>114</v>
+      </c>
+      <c r="G129" s="6">
+        <v>1297</v>
+      </c>
+      <c r="H129" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A130" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B130" s="6">
+        <v>296</v>
+      </c>
+      <c r="C130" s="6">
+        <v>1830</v>
+      </c>
+      <c r="D130" s="6">
+        <v>321</v>
+      </c>
+      <c r="E130" s="6">
+        <v>1925</v>
+      </c>
+      <c r="F130" s="6">
+        <v>321</v>
+      </c>
+      <c r="G130" s="6">
+        <v>1925</v>
+      </c>
+      <c r="H130" s="6">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B131" s="6">
+        <v>296</v>
+      </c>
+      <c r="C131" s="6">
+        <v>1830</v>
+      </c>
+      <c r="D131" s="6">
+        <v>321</v>
+      </c>
+      <c r="E131" s="6">
+        <v>1925</v>
+      </c>
+      <c r="F131" s="6">
+        <v>321</v>
+      </c>
+      <c r="G131" s="6">
+        <v>1925</v>
+      </c>
+      <c r="H131" s="6">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B132" s="6">
+        <v>711</v>
+      </c>
+      <c r="C132" s="6">
+        <v>3134</v>
+      </c>
+      <c r="D132" s="6">
+        <v>508</v>
+      </c>
+      <c r="E132" s="6">
+        <v>3057</v>
+      </c>
+      <c r="F132" s="6">
+        <v>508</v>
+      </c>
+      <c r="G132" s="6">
+        <v>3057</v>
+      </c>
+      <c r="H132" s="6">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="6">
+        <v>711</v>
+      </c>
+      <c r="C133" s="6">
+        <v>3134</v>
+      </c>
+      <c r="D133" s="6">
+        <v>508</v>
+      </c>
+      <c r="E133" s="6">
+        <v>3057</v>
+      </c>
+      <c r="F133" s="6">
+        <v>508</v>
+      </c>
+      <c r="G133" s="6">
+        <v>3057</v>
+      </c>
+      <c r="H133" s="6">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B134" s="4"/>
+      <c r="C134" s="4"/>
+      <c r="D134" s="4"/>
+      <c r="E134" s="4"/>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A135" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="D135" s="4"/>
+      <c r="E135" s="4"/>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A136" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="5">
+        <v>108140</v>
+      </c>
+      <c r="C136" s="5">
+        <v>760866.2</v>
+      </c>
+      <c r="D136" s="5">
+        <v>107497</v>
+      </c>
+      <c r="E136" s="5">
+        <v>746557.6</v>
+      </c>
+      <c r="F136" s="5">
+        <v>107497</v>
+      </c>
+      <c r="G136" s="5">
+        <v>746557.6</v>
+      </c>
+      <c r="H136" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="C137" s="5">
+        <v>163809.20000000001</v>
+      </c>
+      <c r="D137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="E137" s="5">
+        <v>154139.6</v>
+      </c>
+      <c r="F137" s="5">
+        <v>25863</v>
+      </c>
+      <c r="G137" s="5">
+        <v>154139.6</v>
+      </c>
+      <c r="H137" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G138" s="5">
+        <v>65727</v>
+      </c>
+      <c r="H138" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="C139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="D139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="E139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="F139" s="5">
+        <v>1766</v>
+      </c>
+      <c r="G139" s="5">
+        <v>13928</v>
+      </c>
+      <c r="H139" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1">
+      <c r="A140" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="C140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="D140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="E140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="F140" s="5">
+        <v>3742</v>
+      </c>
+      <c r="G140" s="5">
+        <v>20036</v>
+      </c>
+      <c r="H140" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="5">
+        <v>7027</v>
+      </c>
+      <c r="H141" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B142" s="5">
+        <v>11619</v>
+      </c>
+      <c r="C142" s="5">
+        <v>65920</v>
+      </c>
+      <c r="D142" s="5">
+        <v>11483</v>
+      </c>
+      <c r="E142" s="5">
+        <v>64927</v>
+      </c>
+      <c r="F142" s="5">
+        <v>11483</v>
+      </c>
+      <c r="G142" s="5">
+        <v>64927</v>
+      </c>
+      <c r="H142" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B143" s="5">
+        <v>54051</v>
+      </c>
+      <c r="C143" s="5">
+        <v>424419</v>
+      </c>
+      <c r="D143" s="5">
+        <v>53544</v>
+      </c>
+      <c r="E143" s="5">
+        <v>420773</v>
+      </c>
+      <c r="F143" s="5">
+        <v>53544</v>
+      </c>
+      <c r="G143" s="5">
+        <v>420773</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A144" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C144" s="5">
+        <v>210.7</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="5">
+        <v>168.5</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="5">
+        <v>168.5</v>
+      </c>
+      <c r="H144" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="1" customFormat="1">
+      <c r="A145" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" s="5">
+        <v>157.9</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="H145" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="1" customFormat="1">
+      <c r="A146" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="1" customFormat="1">
+      <c r="A147" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C147" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="1" customFormat="1">
+      <c r="A148" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B148" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C148" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" s="5">
+        <v>16</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G148" s="5">
+        <v>16</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H152"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="B2" s="61" t="s">
+        <v>141</v>
+      </c>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="46">
+        <v>40.9</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>30</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>30</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="46">
+        <v>40.9</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="46">
+        <v>30</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="46">
+        <v>30</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="46">
+        <v>4</v>
+      </c>
+      <c r="C12" s="46">
+        <v>13.3</v>
+      </c>
+      <c r="D12" s="46">
+        <v>5</v>
+      </c>
+      <c r="E12" s="46">
+        <v>13.3</v>
+      </c>
+      <c r="F12" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="46">
+        <v>4</v>
+      </c>
+      <c r="C13" s="46">
+        <v>13.3</v>
+      </c>
+      <c r="D13" s="46">
+        <v>5</v>
+      </c>
+      <c r="E13" s="46">
+        <v>13.3</v>
+      </c>
+      <c r="F13" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>301.89999999999998</v>
+      </c>
+      <c r="C15" s="46">
+        <v>2360.9</v>
+      </c>
+      <c r="D15" s="46">
+        <v>266.7</v>
+      </c>
+      <c r="E15" s="46">
+        <v>2388.6</v>
+      </c>
+      <c r="F15" s="46">
+        <v>266.7</v>
+      </c>
+      <c r="G15" s="46">
+        <v>2388.6</v>
+      </c>
+      <c r="H15" s="46">
+        <v>181.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>772.9</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>840.6</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>840.6</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>1588</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>1548</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>1548</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="46">
+        <v>4.2</v>
+      </c>
+      <c r="C18" s="46">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="46">
+        <v>4.2</v>
+      </c>
+      <c r="C19" s="46">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C20" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="D20" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E20" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="F20" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G20" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C21" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="D21" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E21" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="F21" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G21" s="46">
+        <v>22.9</v>
+      </c>
+      <c r="H21" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A22" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C22" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D22" s="46">
+        <v>9.5</v>
+      </c>
+      <c r="E22" s="46">
+        <v>9.5</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C23" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D23" s="46">
+        <v>9.5</v>
+      </c>
+      <c r="E23" s="46">
+        <v>9.5</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A24" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1">
+      <c r="A25" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="47">
+        <v>375</v>
+      </c>
+      <c r="C26" s="47">
+        <v>9384</v>
+      </c>
+      <c r="D26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="47">
+        <v>7597</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1">
+      <c r="A27" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="47">
+        <v>230</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1787</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>7597</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>7597</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A29" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="47">
+        <v>997</v>
+      </c>
+      <c r="C29" s="47">
+        <v>8933</v>
+      </c>
+      <c r="D29" s="47">
+        <v>1009</v>
+      </c>
+      <c r="E29" s="47">
+        <v>8932</v>
+      </c>
+      <c r="F29" s="47">
+        <v>1009</v>
+      </c>
+      <c r="G29" s="47">
+        <v>8932</v>
+      </c>
+      <c r="H29" s="47">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="47">
+        <v>997</v>
+      </c>
+      <c r="C30" s="47">
+        <v>8933</v>
+      </c>
+      <c r="D30" s="47">
+        <v>1009</v>
+      </c>
+      <c r="E30" s="47">
+        <v>8932</v>
+      </c>
+      <c r="F30" s="47">
+        <v>1009</v>
+      </c>
+      <c r="G30" s="47">
+        <v>8932</v>
+      </c>
+      <c r="H30" s="47">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A31" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="47">
+        <v>2326</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="47">
+        <v>2326</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="47">
+        <v>2326</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="47">
+        <v>2326</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A33" s="45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A35" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="47">
+        <v>8854</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="47">
+        <v>8854</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="47">
+        <v>1430</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="47">
+        <v>8854</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="47">
+        <v>8854</v>
+      </c>
+      <c r="F36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="47">
+        <v>1430</v>
+      </c>
+      <c r="H36" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A37" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="47">
+        <v>199</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="47">
+        <v>199</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="47">
+        <v>199</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="47">
+        <v>199</v>
+      </c>
+      <c r="D38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="47">
+        <v>199</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="47">
+        <v>199</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A39" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="47">
+        <v>38</v>
+      </c>
+      <c r="C39" s="47">
+        <v>352</v>
+      </c>
+      <c r="D39" s="47">
+        <v>38</v>
+      </c>
+      <c r="E39" s="47">
+        <v>385</v>
+      </c>
+      <c r="F39" s="47">
+        <v>38</v>
+      </c>
+      <c r="G39" s="47">
+        <v>385</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="47">
+        <v>34</v>
+      </c>
+      <c r="C40" s="47">
+        <v>308</v>
+      </c>
+      <c r="D40" s="47">
+        <v>34</v>
+      </c>
+      <c r="E40" s="47">
+        <v>341</v>
+      </c>
+      <c r="F40" s="47">
+        <v>34</v>
+      </c>
+      <c r="G40" s="47">
+        <v>341</v>
+      </c>
+      <c r="H40" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>44</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>44</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>44</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A42" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="47">
+        <v>21412</v>
+      </c>
+      <c r="C42" s="47">
+        <v>152946</v>
+      </c>
+      <c r="D42" s="47">
+        <v>23993</v>
+      </c>
+      <c r="E42" s="47">
+        <v>149810</v>
+      </c>
+      <c r="F42" s="47">
+        <v>14506</v>
+      </c>
+      <c r="G42" s="47">
+        <v>88429</v>
+      </c>
+      <c r="H42" s="47">
+        <v>11622</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="47">
+        <v>34256</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="47">
+        <v>34026</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="47">
+        <v>22257</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="47">
+        <v>73431</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="47">
+        <v>74141</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="47">
+        <v>24529</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="47">
+        <v>2894</v>
+      </c>
+      <c r="C45" s="47">
+        <v>21182</v>
+      </c>
+      <c r="D45" s="47">
+        <v>2602</v>
+      </c>
+      <c r="E45" s="47">
+        <v>20110</v>
+      </c>
+      <c r="F45" s="47">
+        <v>2602</v>
+      </c>
+      <c r="G45" s="47">
+        <v>20110</v>
+      </c>
+      <c r="H45" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="47">
+        <v>3836</v>
+      </c>
+      <c r="C46" s="47">
+        <v>24077</v>
+      </c>
+      <c r="D46" s="47">
+        <v>4169</v>
+      </c>
+      <c r="E46" s="47">
+        <v>21533</v>
+      </c>
+      <c r="F46" s="47">
+        <v>4169</v>
+      </c>
+      <c r="G46" s="47">
+        <v>21533</v>
+      </c>
+      <c r="H46" s="47">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="47">
+        <v>463</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="47">
+        <v>463</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="47">
+        <v>463</v>
+      </c>
+      <c r="H47" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1">
+      <c r="A48" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" s="47">
+        <v>463</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="47">
+        <v>463</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" s="47">
+        <v>463</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A49" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="47">
+        <v>32</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="47">
+        <v>32</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="47">
+        <v>32</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="47">
+        <v>32</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="47">
+        <v>32</v>
+      </c>
+      <c r="F50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="47">
+        <v>32</v>
+      </c>
+      <c r="H50" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="44"/>
+      <c r="C51" s="44"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1">
+      <c r="A52" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A54" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B54" s="46">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="C54" s="46">
+        <v>72</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="46">
+        <v>16</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="46">
+        <v>16</v>
+      </c>
+      <c r="H54" s="46">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="46">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="C55" s="46">
+        <v>72</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" s="46">
+        <v>16</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="46">
+        <v>16</v>
+      </c>
+      <c r="H55" s="46">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A56" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B56" s="46">
+        <v>13091</v>
+      </c>
+      <c r="C56" s="46">
+        <v>159525.5</v>
+      </c>
+      <c r="D56" s="46">
+        <v>13071</v>
+      </c>
+      <c r="E56" s="46">
+        <v>159493</v>
+      </c>
+      <c r="F56" s="46">
+        <v>13071</v>
+      </c>
+      <c r="G56" s="46">
+        <v>159393</v>
+      </c>
+      <c r="H56" s="46">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="46">
+        <v>8165</v>
+      </c>
+      <c r="D57" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="46">
+        <v>8157</v>
+      </c>
+      <c r="F57" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" s="46">
+        <v>8057</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B58" s="46">
+        <v>12018</v>
+      </c>
+      <c r="C58" s="46">
+        <v>151360.5</v>
+      </c>
+      <c r="D58" s="46">
+        <v>12002</v>
+      </c>
+      <c r="E58" s="46">
+        <v>151336</v>
+      </c>
+      <c r="F58" s="46">
+        <v>12002</v>
+      </c>
+      <c r="G58" s="46">
+        <v>151336</v>
+      </c>
+      <c r="H58" s="46">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A59" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B59" s="46">
+        <v>2579</v>
+      </c>
+      <c r="C59" s="46">
+        <v>41615.699999999997</v>
+      </c>
+      <c r="D59" s="46">
+        <v>3206</v>
+      </c>
+      <c r="E59" s="46">
+        <v>39646.5</v>
+      </c>
+      <c r="F59" s="46">
+        <v>2611</v>
+      </c>
+      <c r="G59" s="46">
+        <v>37031.5</v>
+      </c>
+      <c r="H59" s="46">
+        <v>2718.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="46">
+        <v>747.9</v>
+      </c>
+      <c r="D60" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="46">
+        <v>746.7</v>
+      </c>
+      <c r="F60" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" s="46">
+        <v>746.7</v>
+      </c>
+      <c r="H60" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="46">
+        <v>21867.8</v>
+      </c>
+      <c r="D61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="46">
+        <v>21867.8</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="46">
+        <v>21867.8</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="46">
+        <v>910</v>
+      </c>
+      <c r="C62" s="46">
+        <v>6250</v>
+      </c>
+      <c r="D62" s="46">
+        <v>850</v>
+      </c>
+      <c r="E62" s="46">
+        <v>6040</v>
+      </c>
+      <c r="F62" s="46">
+        <v>850</v>
+      </c>
+      <c r="G62" s="46">
+        <v>6040</v>
+      </c>
+      <c r="H62" s="46">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="46">
+        <v>12750</v>
+      </c>
+      <c r="D63" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="46">
+        <v>10992</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="46">
+        <v>8377</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B64" s="44"/>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="44"/>
+      <c r="F64" s="44"/>
+      <c r="G64" s="44"/>
+      <c r="H64" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A66" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B66" s="47">
+        <v>321</v>
+      </c>
+      <c r="C66" s="47">
+        <v>24713</v>
+      </c>
+      <c r="D66" s="47">
+        <v>1776</v>
+      </c>
+      <c r="E66" s="47">
+        <v>39528</v>
+      </c>
+      <c r="F66" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" s="47">
+        <v>9346</v>
+      </c>
+      <c r="H66" s="47">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="47">
+        <v>2818</v>
+      </c>
+      <c r="D67" s="47">
+        <v>1776</v>
+      </c>
+      <c r="E67" s="47">
+        <v>10093</v>
+      </c>
+      <c r="F67" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="47">
+        <v>2974</v>
+      </c>
+      <c r="H67" s="47">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
+      <c r="A68" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="47">
+        <v>16834</v>
+      </c>
+      <c r="F68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="47">
+        <v>5689</v>
+      </c>
+      <c r="H68" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1">
+      <c r="A69" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B69" s="47">
+        <v>172</v>
+      </c>
+      <c r="C69" s="47">
+        <v>1858</v>
+      </c>
+      <c r="D69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="47">
+        <v>3114</v>
+      </c>
+      <c r="F69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="47">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1">
+      <c r="A70" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D70" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F70" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="47">
+        <v>683</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B71" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="47">
+        <v>134</v>
+      </c>
+      <c r="D71" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F71" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1">
+      <c r="A72" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1">
+      <c r="A73" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A74" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B75" s="44"/>
+      <c r="C75" s="44"/>
+      <c r="D75" s="44"/>
+      <c r="E75" s="44"/>
+      <c r="F75" s="44"/>
+      <c r="G75" s="44"/>
+      <c r="H75" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A76" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
+      <c r="D76" s="44"/>
+      <c r="E76" s="44"/>
+      <c r="F76" s="44"/>
+      <c r="G76" s="44"/>
+      <c r="H76" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D77" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F77" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A79" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1">
+      <c r="A80" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="46">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="44"/>
+      <c r="E81" s="44"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="44"/>
+      <c r="H81" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A82" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B82" s="44"/>
+      <c r="C82" s="44"/>
+      <c r="D82" s="44"/>
+      <c r="E82" s="44"/>
+      <c r="F82" s="44"/>
+      <c r="G82" s="44"/>
+      <c r="H82" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A83" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="44"/>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="44"/>
+      <c r="F83" s="44"/>
+      <c r="G83" s="44"/>
+      <c r="H83" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A84" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B84" s="47">
+        <v>324195</v>
+      </c>
+      <c r="C84" s="47">
+        <v>2233806</v>
+      </c>
+      <c r="D84" s="47">
+        <v>324195</v>
+      </c>
+      <c r="E84" s="47">
+        <v>2233806</v>
+      </c>
+      <c r="F84" s="47">
+        <v>324195</v>
+      </c>
+      <c r="G84" s="47">
+        <v>2233806</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="47">
+        <v>32568</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="47">
+        <v>32568</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="47">
+        <v>32568</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="47">
+        <v>324195</v>
+      </c>
+      <c r="C86" s="47">
+        <v>2201238</v>
+      </c>
+      <c r="D86" s="47">
+        <v>324195</v>
+      </c>
+      <c r="E86" s="47">
+        <v>2201238</v>
+      </c>
+      <c r="F86" s="47">
+        <v>324195</v>
+      </c>
+      <c r="G86" s="47">
+        <v>2201238</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A87" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A89" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B89" s="44"/>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+      <c r="E89" s="44"/>
+      <c r="F89" s="44"/>
+      <c r="G89" s="44"/>
+      <c r="H89" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A90" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B90" s="46">
+        <v>13.7</v>
+      </c>
+      <c r="C90" s="46">
+        <v>57.2</v>
+      </c>
+      <c r="D90" s="46">
+        <v>10.4</v>
+      </c>
+      <c r="E90" s="46">
+        <v>59.9</v>
+      </c>
+      <c r="F90" s="46">
+        <v>10.4</v>
+      </c>
+      <c r="G90" s="46">
+        <v>59.9</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B91" s="46">
+        <v>13.3</v>
+      </c>
+      <c r="C91" s="46">
+        <v>55.9</v>
+      </c>
+      <c r="D91" s="46">
+        <v>10</v>
+      </c>
+      <c r="E91" s="46">
+        <v>58.6</v>
+      </c>
+      <c r="F91" s="46">
+        <v>10</v>
+      </c>
+      <c r="G91" s="46">
+        <v>58.6</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="C92" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="D92" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="E92" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="F92" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="G92" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A93" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="F93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C94" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="F94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="46">
+        <v>15.4</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A95" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="D95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="46">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="46">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="46">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="46">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A97" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="47">
+        <v>27278</v>
+      </c>
+      <c r="D97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="47">
+        <v>27278</v>
+      </c>
+      <c r="F97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G97" s="47">
+        <v>27278</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="47">
+        <v>27278</v>
+      </c>
+      <c r="D98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="47">
+        <v>27278</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G98" s="47">
+        <v>27278</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A99" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B99" s="47">
+        <v>1608</v>
+      </c>
+      <c r="C99" s="47">
+        <v>19526</v>
+      </c>
+      <c r="D99" s="47">
+        <v>1608</v>
+      </c>
+      <c r="E99" s="47">
+        <v>19526</v>
+      </c>
+      <c r="F99" s="47">
+        <v>1608</v>
+      </c>
+      <c r="G99" s="47">
+        <v>19526</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1">
+      <c r="A100" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B100" s="47">
+        <v>1536</v>
+      </c>
+      <c r="C100" s="47">
+        <v>14276</v>
+      </c>
+      <c r="D100" s="47">
+        <v>1536</v>
+      </c>
+      <c r="E100" s="47">
+        <v>14276</v>
+      </c>
+      <c r="F100" s="47">
+        <v>1536</v>
+      </c>
+      <c r="G100" s="47">
+        <v>14276</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="47">
+        <v>5250</v>
+      </c>
+      <c r="D101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="47">
+        <v>5250</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="47">
+        <v>5250</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A102" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="47">
+        <v>7203</v>
+      </c>
+      <c r="D102" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="47">
+        <v>7203</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102" s="47">
+        <v>7203</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B103" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="47">
+        <v>7203</v>
+      </c>
+      <c r="D103" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="47">
+        <v>7203</v>
+      </c>
+      <c r="F103" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G103" s="47">
+        <v>7203</v>
+      </c>
+      <c r="H103" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B104" s="47">
+        <v>22285</v>
+      </c>
+      <c r="C104" s="47">
+        <v>257538</v>
+      </c>
+      <c r="D104" s="47">
+        <v>22285</v>
+      </c>
+      <c r="E104" s="47">
+        <v>257538</v>
+      </c>
+      <c r="F104" s="47">
+        <v>22285</v>
+      </c>
+      <c r="G104" s="47">
+        <v>257538</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B105" s="47">
+        <v>1559</v>
+      </c>
+      <c r="C105" s="47">
+        <v>23957</v>
+      </c>
+      <c r="D105" s="47">
+        <v>1559</v>
+      </c>
+      <c r="E105" s="47">
+        <v>23957</v>
+      </c>
+      <c r="F105" s="47">
+        <v>1559</v>
+      </c>
+      <c r="G105" s="47">
+        <v>23957</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B106" s="47">
+        <v>12813</v>
+      </c>
+      <c r="C106" s="47">
+        <v>162668</v>
+      </c>
+      <c r="D106" s="47">
+        <v>12813</v>
+      </c>
+      <c r="E106" s="47">
+        <v>162668</v>
+      </c>
+      <c r="F106" s="47">
+        <v>12813</v>
+      </c>
+      <c r="G106" s="47">
+        <v>162668</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B107" s="47">
+        <v>800</v>
+      </c>
+      <c r="C107" s="47">
+        <v>3260</v>
+      </c>
+      <c r="D107" s="47">
+        <v>800</v>
+      </c>
+      <c r="E107" s="47">
+        <v>3260</v>
+      </c>
+      <c r="F107" s="47">
+        <v>800</v>
+      </c>
+      <c r="G107" s="47">
+        <v>3260</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B108" s="47">
+        <v>4503</v>
+      </c>
+      <c r="C108" s="47">
+        <v>62883</v>
+      </c>
+      <c r="D108" s="47">
+        <v>4503</v>
+      </c>
+      <c r="E108" s="47">
+        <v>62883</v>
+      </c>
+      <c r="F108" s="47">
+        <v>4503</v>
+      </c>
+      <c r="G108" s="47">
+        <v>62883</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1">
+      <c r="A109" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B109" s="47">
+        <v>2610</v>
+      </c>
+      <c r="C109" s="47">
+        <v>4770</v>
+      </c>
+      <c r="D109" s="47">
+        <v>2610</v>
+      </c>
+      <c r="E109" s="47">
+        <v>4770</v>
+      </c>
+      <c r="F109" s="47">
+        <v>2610</v>
+      </c>
+      <c r="G109" s="47">
+        <v>4770</v>
+      </c>
+      <c r="H109" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1">
+      <c r="A110" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B110" s="44"/>
+      <c r="C110" s="44"/>
+      <c r="D110" s="44"/>
+      <c r="E110" s="44"/>
+      <c r="F110" s="44"/>
+      <c r="G110" s="44"/>
+      <c r="H110" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A111" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B111" s="44"/>
+      <c r="C111" s="44"/>
+      <c r="D111" s="44"/>
+      <c r="E111" s="44"/>
+      <c r="F111" s="44"/>
+      <c r="G111" s="44"/>
+      <c r="H111" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B112" s="47">
+        <v>559</v>
+      </c>
+      <c r="C112" s="47">
+        <v>8332</v>
+      </c>
+      <c r="D112" s="47">
+        <v>559</v>
+      </c>
+      <c r="E112" s="47">
+        <v>8332</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B113" s="47">
+        <v>559</v>
+      </c>
+      <c r="C113" s="47">
+        <v>8332</v>
+      </c>
+      <c r="D113" s="47">
+        <v>559</v>
+      </c>
+      <c r="E113" s="47">
+        <v>8332</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A114" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B114" s="44"/>
+      <c r="C114" s="44"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="44"/>
+      <c r="F114" s="44"/>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A115" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A116" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B116" s="47">
+        <v>695</v>
+      </c>
+      <c r="C116" s="47">
+        <v>5728</v>
+      </c>
+      <c r="D116" s="47">
+        <v>745</v>
+      </c>
+      <c r="E116" s="47">
+        <v>5706</v>
+      </c>
+      <c r="F116" s="47">
+        <v>528</v>
+      </c>
+      <c r="G116" s="47">
+        <v>4646</v>
+      </c>
+      <c r="H116" s="47">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="47">
+        <v>695</v>
+      </c>
+      <c r="C117" s="47">
+        <v>5728</v>
+      </c>
+      <c r="D117" s="47">
+        <v>745</v>
+      </c>
+      <c r="E117" s="47">
+        <v>5706</v>
+      </c>
+      <c r="F117" s="47">
+        <v>528</v>
+      </c>
+      <c r="G117" s="47">
+        <v>4646</v>
+      </c>
+      <c r="H117" s="47">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A118" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B118" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="46">
+        <v>11230</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="46">
+        <v>11230</v>
+      </c>
+      <c r="F118" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G118" s="46">
+        <v>11230</v>
+      </c>
+      <c r="H118" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1">
+      <c r="A119" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="46">
+        <v>11230</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="46">
+        <v>11230</v>
+      </c>
+      <c r="F119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G119" s="46">
+        <v>11230</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A120" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B120" s="44"/>
+      <c r="C120" s="44"/>
+      <c r="D120" s="44"/>
+      <c r="E120" s="44"/>
+      <c r="F120" s="44"/>
+      <c r="G120" s="44"/>
+      <c r="H120" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A121" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="47">
+        <v>446</v>
+      </c>
+      <c r="D121" s="47">
+        <v>69</v>
+      </c>
+      <c r="E121" s="47">
+        <v>397</v>
+      </c>
+      <c r="F121" s="47">
+        <v>69</v>
+      </c>
+      <c r="G121" s="47">
+        <v>397</v>
+      </c>
+      <c r="H121" s="47">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="47">
+        <v>446</v>
+      </c>
+      <c r="D122" s="47">
+        <v>69</v>
+      </c>
+      <c r="E122" s="47">
+        <v>397</v>
+      </c>
+      <c r="F122" s="47">
+        <v>69</v>
+      </c>
+      <c r="G122" s="47">
+        <v>397</v>
+      </c>
+      <c r="H122" s="47">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A123" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A127" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B127" s="44"/>
+      <c r="C127" s="44"/>
+      <c r="D127" s="44"/>
+      <c r="E127" s="44"/>
+      <c r="F127" s="44"/>
+      <c r="G127" s="44"/>
+      <c r="H127" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A128" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B128" s="44"/>
+      <c r="C128" s="44"/>
+      <c r="D128" s="44"/>
+      <c r="E128" s="44"/>
+      <c r="F128" s="44"/>
+      <c r="G128" s="44"/>
+      <c r="H128" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B129" s="44"/>
+      <c r="C129" s="44"/>
+      <c r="D129" s="44"/>
+      <c r="E129" s="44"/>
+      <c r="F129" s="44"/>
+      <c r="G129" s="44"/>
+      <c r="H129" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B130" s="47">
+        <v>104</v>
+      </c>
+      <c r="C130" s="47">
+        <v>1356</v>
+      </c>
+      <c r="D130" s="47">
+        <v>134</v>
+      </c>
+      <c r="E130" s="47">
+        <v>1431</v>
+      </c>
+      <c r="F130" s="47">
+        <v>134</v>
+      </c>
+      <c r="G130" s="47">
+        <v>1431</v>
+      </c>
+      <c r="H130" s="47">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B131" s="47">
+        <v>104</v>
+      </c>
+      <c r="C131" s="47">
+        <v>1356</v>
+      </c>
+      <c r="D131" s="47">
+        <v>134</v>
+      </c>
+      <c r="E131" s="47">
+        <v>1431</v>
+      </c>
+      <c r="F131" s="47">
+        <v>134</v>
+      </c>
+      <c r="G131" s="47">
+        <v>1431</v>
+      </c>
+      <c r="H131" s="47">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A132" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B132" s="47">
+        <v>355</v>
+      </c>
+      <c r="C132" s="47">
+        <v>2185</v>
+      </c>
+      <c r="D132" s="47">
+        <v>436</v>
+      </c>
+      <c r="E132" s="47">
+        <v>2361</v>
+      </c>
+      <c r="F132" s="47">
+        <v>436</v>
+      </c>
+      <c r="G132" s="47">
+        <v>2361</v>
+      </c>
+      <c r="H132" s="47">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="47">
+        <v>355</v>
+      </c>
+      <c r="C133" s="47">
+        <v>2185</v>
+      </c>
+      <c r="D133" s="47">
+        <v>436</v>
+      </c>
+      <c r="E133" s="47">
+        <v>2361</v>
+      </c>
+      <c r="F133" s="47">
+        <v>436</v>
+      </c>
+      <c r="G133" s="47">
+        <v>2361</v>
+      </c>
+      <c r="H133" s="47">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B134" s="47">
+        <v>574</v>
+      </c>
+      <c r="C134" s="47">
+        <v>3708</v>
+      </c>
+      <c r="D134" s="47">
+        <v>694</v>
+      </c>
+      <c r="E134" s="47">
+        <v>3751</v>
+      </c>
+      <c r="F134" s="47">
+        <v>694</v>
+      </c>
+      <c r="G134" s="47">
+        <v>3751</v>
+      </c>
+      <c r="H134" s="47">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B135" s="47">
+        <v>574</v>
+      </c>
+      <c r="C135" s="47">
+        <v>3708</v>
+      </c>
+      <c r="D135" s="47">
+        <v>694</v>
+      </c>
+      <c r="E135" s="47">
+        <v>3751</v>
+      </c>
+      <c r="F135" s="47">
+        <v>694</v>
+      </c>
+      <c r="G135" s="47">
+        <v>3751</v>
+      </c>
+      <c r="H135" s="47">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A136" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B136" s="44"/>
+      <c r="C136" s="44"/>
+      <c r="D136" s="44"/>
+      <c r="E136" s="44"/>
+      <c r="F136" s="44"/>
+      <c r="G136" s="44"/>
+      <c r="H136" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A137" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B137" s="44"/>
+      <c r="C137" s="44"/>
+      <c r="D137" s="44"/>
+      <c r="E137" s="44"/>
+      <c r="F137" s="44"/>
+      <c r="G137" s="44"/>
+      <c r="H137" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A138" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B138" s="46">
+        <v>70300.899999999994</v>
+      </c>
+      <c r="C138" s="46">
+        <v>831167.1</v>
+      </c>
+      <c r="D138" s="46">
+        <v>69582</v>
+      </c>
+      <c r="E138" s="46">
+        <v>816139.6</v>
+      </c>
+      <c r="F138" s="46">
+        <v>69582</v>
+      </c>
+      <c r="G138" s="46">
+        <v>816139.6</v>
+      </c>
+      <c r="H138" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B139" s="46">
+        <v>21752</v>
+      </c>
+      <c r="C139" s="46">
+        <v>185561.2</v>
+      </c>
+      <c r="D139" s="46">
+        <v>21752</v>
+      </c>
+      <c r="E139" s="46">
+        <v>175891.6</v>
+      </c>
+      <c r="F139" s="46">
+        <v>21752</v>
+      </c>
+      <c r="G139" s="46">
+        <v>175891.6</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1">
+      <c r="A140" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B140" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="46">
+        <v>74945</v>
+      </c>
+      <c r="D140" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="46">
+        <v>74945</v>
+      </c>
+      <c r="F140" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G140" s="46">
+        <v>74945</v>
+      </c>
+      <c r="H140" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B141" s="46">
+        <v>1210</v>
+      </c>
+      <c r="C141" s="46">
+        <v>15138</v>
+      </c>
+      <c r="D141" s="46">
+        <v>1210</v>
+      </c>
+      <c r="E141" s="46">
+        <v>15138</v>
+      </c>
+      <c r="F141" s="46">
+        <v>1210</v>
+      </c>
+      <c r="G141" s="46">
+        <v>15138</v>
+      </c>
+      <c r="H141" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B142" s="46">
+        <v>3752</v>
+      </c>
+      <c r="C142" s="46">
+        <v>23788</v>
+      </c>
+      <c r="D142" s="46">
+        <v>3752</v>
+      </c>
+      <c r="E142" s="46">
+        <v>23788</v>
+      </c>
+      <c r="F142" s="46">
+        <v>3752</v>
+      </c>
+      <c r="G142" s="46">
+        <v>23788</v>
+      </c>
+      <c r="H142" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B143" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C143" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D143" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E143" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F143" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H143" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1">
+      <c r="A144" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B144" s="46">
+        <v>9335.9</v>
+      </c>
+      <c r="C144" s="46">
+        <v>75255.899999999994</v>
+      </c>
+      <c r="D144" s="46">
+        <v>9200</v>
+      </c>
+      <c r="E144" s="46">
+        <v>74127</v>
+      </c>
+      <c r="F144" s="46">
+        <v>9200</v>
+      </c>
+      <c r="G144" s="46">
+        <v>74127</v>
+      </c>
+      <c r="H144" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="1" customFormat="1">
+      <c r="A145" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B145" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H145" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="1" customFormat="1">
+      <c r="A146" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B146" s="46">
+        <v>24733</v>
+      </c>
+      <c r="C146" s="46">
+        <v>449152</v>
+      </c>
+      <c r="D146" s="46">
+        <v>24450</v>
+      </c>
+      <c r="E146" s="46">
+        <v>445223</v>
+      </c>
+      <c r="F146" s="46">
+        <v>24450</v>
+      </c>
+      <c r="G146" s="46">
+        <v>445223</v>
+      </c>
+      <c r="H146" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A147" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C147" s="46">
+        <v>213.2</v>
+      </c>
+      <c r="D147" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E147" s="46">
+        <v>170.5</v>
+      </c>
+      <c r="F147" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G147" s="46">
+        <v>170.5</v>
+      </c>
+      <c r="H147" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="1" customFormat="1">
+      <c r="A148" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B148" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C148" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D148" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F148" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="H148" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="1" customFormat="1">
+      <c r="A149" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B149" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="D149" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E149" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F149" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H149" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="1" customFormat="1">
+      <c r="A150" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B150" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="C150" s="46">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="D150" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F150" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H150" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="1" customFormat="1">
+      <c r="A151" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B151" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C151" s="46">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="D151" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" s="46">
+        <v>18</v>
+      </c>
+      <c r="F151" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G151" s="46">
+        <v>18</v>
+      </c>
+      <c r="H151" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="2.4500000000000002" customHeight="1">
+      <c r="A152" s="48"/>
+      <c r="B152" s="48"/>
+      <c r="C152" s="48"/>
+      <c r="D152" s="48"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="48"/>
+      <c r="G152" s="48"/>
+      <c r="H152" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="B2:F2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="35" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="35"/>
     <col min="257" max="257" width="4.42578125" style="35" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="35" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="35"/>
     <col min="513" max="513" width="4.42578125" style="35" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="35" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="35"/>
     <col min="769" max="769" width="4.42578125" style="35" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="35" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="35"/>
@@ -1716,3541 +8895,22768 @@
     <row r="9" spans="2:2">
       <c r="B9" s="37" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="37"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="38" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="39" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H129"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:F2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="B2" s="43" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="43"/>
+      <c r="B2" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
-      <c r="A3" s="44"/>
-      <c r="B3" s="45" t="s">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="45"/>
-[...2 lines deleted...]
-      <c r="F3" s="45" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="45"/>
-      <c r="H3" s="46" t="s">
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1">
-      <c r="A4" s="44"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="45"/>
-      <c r="D4" s="45" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="45"/>
-[...2 lines deleted...]
-      <c r="H4" s="46"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
-      <c r="A5" s="44"/>
-      <c r="B5" s="7" t="s">
+      <c r="A5" s="54"/>
+      <c r="B5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="46"/>
+      <c r="H5" s="56"/>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="4"/>
-[...5 lines deleted...]
-      <c r="H6" s="4" t="s">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="4"/>
-[...5 lines deleted...]
-      <c r="H7" s="4" t="s">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="4"/>
-[...5 lines deleted...]
-      <c r="H8" s="4" t="s">
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="1" customFormat="1">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="4"/>
-[...5 lines deleted...]
-      <c r="H9" s="4" t="s">
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="D10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G10" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="D11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G11" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A13" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="46">
+        <v>234.1</v>
+      </c>
+      <c r="C13" s="46">
+        <v>234.1</v>
+      </c>
+      <c r="D13" s="46">
+        <v>244.7</v>
+      </c>
+      <c r="E13" s="46">
+        <v>244.7</v>
+      </c>
+      <c r="F13" s="46">
+        <v>244.7</v>
+      </c>
+      <c r="G13" s="46">
+        <v>244.7</v>
+      </c>
+      <c r="H13" s="46">
+        <v>198.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1">
+      <c r="A14" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1">
+      <c r="A15" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A16" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A18" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="47">
+        <v>811</v>
+      </c>
+      <c r="C20" s="47">
+        <v>811</v>
+      </c>
+      <c r="D20" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="47">
+        <v>220</v>
+      </c>
+      <c r="C21" s="47">
+        <v>220</v>
+      </c>
+      <c r="D21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1">
+      <c r="A22" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="47">
+        <v>995</v>
+      </c>
+      <c r="C23" s="47">
+        <v>995</v>
+      </c>
+      <c r="D23" s="47">
+        <v>977</v>
+      </c>
+      <c r="E23" s="47">
+        <v>977</v>
+      </c>
+      <c r="F23" s="47">
+        <v>977</v>
+      </c>
+      <c r="G23" s="47">
+        <v>977</v>
+      </c>
+      <c r="H23" s="47">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="47">
+        <v>995</v>
+      </c>
+      <c r="C24" s="47">
+        <v>995</v>
+      </c>
+      <c r="D24" s="47">
+        <v>977</v>
+      </c>
+      <c r="E24" s="47">
+        <v>977</v>
+      </c>
+      <c r="F24" s="47">
+        <v>977</v>
+      </c>
+      <c r="G24" s="47">
+        <v>977</v>
+      </c>
+      <c r="H24" s="47">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A25" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A27" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A29" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="47">
+        <v>4</v>
+      </c>
+      <c r="C29" s="47">
+        <v>4</v>
+      </c>
+      <c r="D29" s="47">
+        <v>2</v>
+      </c>
+      <c r="E29" s="47">
+        <v>2</v>
+      </c>
+      <c r="F29" s="47">
+        <v>2</v>
+      </c>
+      <c r="G29" s="47">
+        <v>2</v>
+      </c>
+      <c r="H29" s="47">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="47">
+        <v>2</v>
+      </c>
+      <c r="C30" s="47">
+        <v>2</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="47">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1">
+      <c r="A31" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="47">
+        <v>2</v>
+      </c>
+      <c r="C31" s="47">
+        <v>2</v>
+      </c>
+      <c r="D31" s="47">
+        <v>2</v>
+      </c>
+      <c r="E31" s="47">
+        <v>2</v>
+      </c>
+      <c r="F31" s="47">
+        <v>2</v>
+      </c>
+      <c r="G31" s="47">
+        <v>2</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A32" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32" s="47">
+        <v>16584</v>
+      </c>
+      <c r="C32" s="47">
+        <v>16584</v>
+      </c>
+      <c r="D32" s="47">
+        <v>11404</v>
+      </c>
+      <c r="E32" s="47">
+        <v>11404</v>
+      </c>
+      <c r="F32" s="47">
+        <v>9789</v>
+      </c>
+      <c r="G32" s="47">
+        <v>9789</v>
+      </c>
+      <c r="H32" s="47">
+        <v>14431</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1">
+      <c r="A33" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="47">
+        <v>7366</v>
+      </c>
+      <c r="C34" s="47">
+        <v>7366</v>
+      </c>
+      <c r="D34" s="47">
+        <v>6058</v>
+      </c>
+      <c r="E34" s="47">
+        <v>6058</v>
+      </c>
+      <c r="F34" s="47">
+        <v>5718</v>
+      </c>
+      <c r="G34" s="47">
+        <v>5718</v>
+      </c>
+      <c r="H34" s="47">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="47">
+        <v>2470</v>
+      </c>
+      <c r="C36" s="47">
+        <v>2470</v>
+      </c>
+      <c r="D36" s="47">
+        <v>840</v>
+      </c>
+      <c r="E36" s="47">
+        <v>840</v>
+      </c>
+      <c r="F36" s="47">
+        <v>840</v>
+      </c>
+      <c r="G36" s="47">
+        <v>840</v>
+      </c>
+      <c r="H36" s="47">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A39" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="44"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A44" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="46">
+        <v>24</v>
+      </c>
+      <c r="C44" s="46">
+        <v>24</v>
+      </c>
+      <c r="D44" s="46">
         <v>13</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="E44" s="46">
+        <v>13</v>
+      </c>
+      <c r="F44" s="46">
+        <v>13</v>
+      </c>
+      <c r="G44" s="46">
+        <v>13</v>
+      </c>
+      <c r="H44" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="46">
+        <v>24</v>
+      </c>
+      <c r="C45" s="46">
+        <v>24</v>
+      </c>
+      <c r="D45" s="46">
+        <v>13</v>
+      </c>
+      <c r="E45" s="46">
+        <v>13</v>
+      </c>
+      <c r="F45" s="46">
+        <v>13</v>
+      </c>
+      <c r="G45" s="46">
+        <v>13</v>
+      </c>
+      <c r="H45" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A46" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="46">
+        <v>8272.5</v>
+      </c>
+      <c r="C46" s="46">
+        <v>8272.5</v>
+      </c>
+      <c r="D46" s="46">
+        <v>8054</v>
+      </c>
+      <c r="E46" s="46">
+        <v>8054</v>
+      </c>
+      <c r="F46" s="46">
+        <v>8054</v>
+      </c>
+      <c r="G46" s="46">
+        <v>8054</v>
+      </c>
+      <c r="H46" s="46">
+        <v>218.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="46">
+        <v>8272.5</v>
+      </c>
+      <c r="C47" s="46">
+        <v>8272.5</v>
+      </c>
+      <c r="D47" s="46">
+        <v>8054</v>
+      </c>
+      <c r="E47" s="46">
+        <v>8054</v>
+      </c>
+      <c r="F47" s="46">
+        <v>8054</v>
+      </c>
+      <c r="G47" s="46">
+        <v>8054</v>
+      </c>
+      <c r="H47" s="46">
+        <v>218.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A48" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="46">
+        <v>2152.1999999999998</v>
+      </c>
+      <c r="C48" s="46">
+        <v>2152.1999999999998</v>
+      </c>
+      <c r="D48" s="46">
+        <v>3031.9</v>
+      </c>
+      <c r="E48" s="46">
+        <v>3031.9</v>
+      </c>
+      <c r="F48" s="46">
+        <v>2723.9</v>
+      </c>
+      <c r="G48" s="46">
+        <v>2723.9</v>
+      </c>
+      <c r="H48" s="46">
+        <v>1735.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="46">
+        <v>510</v>
+      </c>
+      <c r="C51" s="46">
+        <v>510</v>
+      </c>
+      <c r="D51" s="46">
+        <v>490</v>
+      </c>
+      <c r="E51" s="46">
+        <v>490</v>
+      </c>
+      <c r="F51" s="46">
+        <v>490</v>
+      </c>
+      <c r="G51" s="46">
+        <v>490</v>
+      </c>
+      <c r="H51" s="46">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1">
+      <c r="A52" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...48 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="B52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A55" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="47">
+        <v>16902</v>
+      </c>
+      <c r="C55" s="47">
+        <v>16902</v>
+      </c>
+      <c r="D55" s="47">
+        <v>14619</v>
+      </c>
+      <c r="E55" s="47">
+        <v>14619</v>
+      </c>
+      <c r="F55" s="47">
+        <v>2154</v>
+      </c>
+      <c r="G55" s="47">
+        <v>2154</v>
+      </c>
+      <c r="H55" s="47">
+        <v>19159</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="47">
+        <v>1674</v>
+      </c>
+      <c r="C56" s="47">
+        <v>1674</v>
+      </c>
+      <c r="D56" s="47">
+        <v>1902</v>
+      </c>
+      <c r="E56" s="47">
+        <v>1902</v>
+      </c>
+      <c r="F56" s="47">
+        <v>1471</v>
+      </c>
+      <c r="G56" s="47">
+        <v>1471</v>
+      </c>
+      <c r="H56" s="47">
+        <v>8902</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="47">
+        <v>6809</v>
+      </c>
+      <c r="C57" s="47">
+        <v>6809</v>
+      </c>
+      <c r="D57" s="47">
+        <v>5974</v>
+      </c>
+      <c r="E57" s="47">
+        <v>5974</v>
+      </c>
+      <c r="F57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B58" s="47">
+        <v>1686</v>
+      </c>
+      <c r="C58" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D58" s="47">
+        <v>144</v>
+      </c>
+      <c r="E58" s="47">
+        <v>144</v>
+      </c>
+      <c r="F58" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="47">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B59" s="47">
+        <v>6599</v>
+      </c>
+      <c r="C59" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D59" s="47">
+        <v>6599</v>
+      </c>
+      <c r="E59" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F59" s="47">
+        <v>683</v>
+      </c>
+      <c r="G59" s="47">
+        <v>683</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B60" s="47">
+        <v>134</v>
+      </c>
+      <c r="C60" s="47">
+        <v>134</v>
+      </c>
+      <c r="D60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="47">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="44"/>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B62" s="44"/>
+      <c r="C62" s="44"/>
+      <c r="D62" s="44"/>
+      <c r="E62" s="44"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A63" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A64" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B64" s="44"/>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="44"/>
+      <c r="F64" s="44"/>
+      <c r="G64" s="44"/>
+      <c r="H64" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A65" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A66" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="C66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="D66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="E66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="F66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G66" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="C67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="D67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="E67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="F67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G67" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A68" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A69" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A71" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="C71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="D71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="E71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="F71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="G71" s="47">
+        <v>35675</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1">
+      <c r="A72" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="C72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="D72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="E72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="F72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="G72" s="47">
+        <v>1021</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1">
+      <c r="A73" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="C73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="D73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="E73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="F73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="G73" s="47">
+        <v>34654</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A74" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1">
+      <c r="A75" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A76" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
+      <c r="D76" s="44"/>
+      <c r="E76" s="44"/>
+      <c r="F76" s="44"/>
+      <c r="G76" s="44"/>
+      <c r="H76" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A77" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A79" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1">
+      <c r="A80" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A81" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A83" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B83" s="47">
+        <v>576</v>
+      </c>
+      <c r="C83" s="47">
+        <v>576</v>
+      </c>
+      <c r="D83" s="47">
+        <v>576</v>
+      </c>
+      <c r="E83" s="47">
+        <v>576</v>
+      </c>
+      <c r="F83" s="47">
+        <v>576</v>
+      </c>
+      <c r="G83" s="47">
+        <v>576</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B84" s="47">
+        <v>232</v>
+      </c>
+      <c r="C84" s="47">
+        <v>232</v>
+      </c>
+      <c r="D84" s="47">
+        <v>232</v>
+      </c>
+      <c r="E84" s="47">
+        <v>232</v>
+      </c>
+      <c r="F84" s="47">
+        <v>232</v>
+      </c>
+      <c r="G84" s="47">
+        <v>232</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="C86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="D86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="E86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="F86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="G86" s="47">
+        <v>6026</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1">
+      <c r="A87" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="C87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="D87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="E87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="F87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="G87" s="47">
+        <v>1615</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="C88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="D88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="E88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="F88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="G88" s="47">
+        <v>4411</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B89" s="44"/>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+      <c r="E89" s="44"/>
+      <c r="F89" s="44"/>
+      <c r="G89" s="44"/>
+      <c r="H89" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A90" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B90" s="44"/>
+      <c r="C90" s="44"/>
+      <c r="D90" s="44"/>
+      <c r="E90" s="44"/>
+      <c r="F90" s="44"/>
+      <c r="G90" s="44"/>
+      <c r="H90" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A91" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B91" s="47">
+        <v>844</v>
+      </c>
+      <c r="C91" s="47">
+        <v>844</v>
+      </c>
+      <c r="D91" s="47">
+        <v>844</v>
+      </c>
+      <c r="E91" s="47">
+        <v>844</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="47">
+        <v>844</v>
+      </c>
+      <c r="C92" s="47">
+        <v>844</v>
+      </c>
+      <c r="D92" s="47">
+        <v>844</v>
+      </c>
+      <c r="E92" s="47">
+        <v>844</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A93" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B93" s="44"/>
+      <c r="C93" s="44"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="44"/>
+      <c r="F93" s="44"/>
+      <c r="G93" s="44"/>
+      <c r="H93" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A94" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="44"/>
+      <c r="F94" s="44"/>
+      <c r="G94" s="44"/>
+      <c r="H94" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A95" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B95" s="47">
+        <v>718</v>
+      </c>
+      <c r="C95" s="47">
+        <v>718</v>
+      </c>
+      <c r="D95" s="47">
+        <v>294</v>
+      </c>
+      <c r="E95" s="47">
+        <v>294</v>
+      </c>
+      <c r="F95" s="47">
+        <v>265</v>
+      </c>
+      <c r="G95" s="47">
+        <v>265</v>
+      </c>
+      <c r="H95" s="47">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B96" s="47">
+        <v>718</v>
+      </c>
+      <c r="C96" s="47">
+        <v>718</v>
+      </c>
+      <c r="D96" s="47">
+        <v>294</v>
+      </c>
+      <c r="E96" s="47">
+        <v>294</v>
+      </c>
+      <c r="F96" s="47">
+        <v>265</v>
+      </c>
+      <c r="G96" s="47">
+        <v>265</v>
+      </c>
+      <c r="H96" s="47">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A97" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A99" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B99" s="44"/>
+      <c r="C99" s="44"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="44"/>
+      <c r="F99" s="44"/>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" s="47">
+        <v>11</v>
+      </c>
+      <c r="E100" s="47">
+        <v>11</v>
+      </c>
+      <c r="F100" s="47">
+        <v>11</v>
+      </c>
+      <c r="G100" s="47">
+        <v>11</v>
+      </c>
+      <c r="H100" s="47">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" s="47">
+        <v>11</v>
+      </c>
+      <c r="E101" s="47">
+        <v>11</v>
+      </c>
+      <c r="F101" s="47">
+        <v>11</v>
+      </c>
+      <c r="G101" s="47">
+        <v>11</v>
+      </c>
+      <c r="H101" s="47">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A102" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A104" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A106" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B106" s="44"/>
+      <c r="C106" s="44"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="44"/>
+      <c r="F106" s="44"/>
+      <c r="G106" s="44"/>
+      <c r="H106" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A107" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B107" s="44"/>
+      <c r="C107" s="44"/>
+      <c r="D107" s="44"/>
+      <c r="E107" s="44"/>
+      <c r="F107" s="44"/>
+      <c r="G107" s="44"/>
+      <c r="H107" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B108" s="44"/>
+      <c r="C108" s="44"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1">
+      <c r="A109" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B109" s="47">
+        <v>160</v>
+      </c>
+      <c r="C109" s="47">
+        <v>160</v>
+      </c>
+      <c r="D109" s="47">
+        <v>170</v>
+      </c>
+      <c r="E109" s="47">
+        <v>170</v>
+      </c>
+      <c r="F109" s="47">
+        <v>170</v>
+      </c>
+      <c r="G109" s="47">
+        <v>170</v>
+      </c>
+      <c r="H109" s="47">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1">
+      <c r="A110" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B110" s="47">
+        <v>160</v>
+      </c>
+      <c r="C110" s="47">
+        <v>160</v>
+      </c>
+      <c r="D110" s="47">
+        <v>170</v>
+      </c>
+      <c r="E110" s="47">
+        <v>170</v>
+      </c>
+      <c r="F110" s="47">
+        <v>170</v>
+      </c>
+      <c r="G110" s="47">
+        <v>170</v>
+      </c>
+      <c r="H110" s="47">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A111" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B111" s="47">
+        <v>241</v>
+      </c>
+      <c r="C111" s="47">
+        <v>241</v>
+      </c>
+      <c r="D111" s="47">
+        <v>439</v>
+      </c>
+      <c r="E111" s="47">
+        <v>439</v>
+      </c>
+      <c r="F111" s="47">
+        <v>439</v>
+      </c>
+      <c r="G111" s="47">
+        <v>439</v>
+      </c>
+      <c r="H111" s="47">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1">
+      <c r="A112" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B112" s="47">
+        <v>241</v>
+      </c>
+      <c r="C112" s="47">
+        <v>241</v>
+      </c>
+      <c r="D112" s="47">
+        <v>439</v>
+      </c>
+      <c r="E112" s="47">
+        <v>439</v>
+      </c>
+      <c r="F112" s="47">
+        <v>439</v>
+      </c>
+      <c r="G112" s="47">
+        <v>439</v>
+      </c>
+      <c r="H112" s="47">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A113" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B113" s="47">
+        <v>465</v>
+      </c>
+      <c r="C113" s="47">
+        <v>465</v>
+      </c>
+      <c r="D113" s="47">
+        <v>397</v>
+      </c>
+      <c r="E113" s="47">
+        <v>397</v>
+      </c>
+      <c r="F113" s="47">
+        <v>397</v>
+      </c>
+      <c r="G113" s="47">
+        <v>397</v>
+      </c>
+      <c r="H113" s="47">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1">
+      <c r="A114" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B114" s="47">
+        <v>465</v>
+      </c>
+      <c r="C114" s="47">
+        <v>465</v>
+      </c>
+      <c r="D114" s="47">
+        <v>397</v>
+      </c>
+      <c r="E114" s="47">
+        <v>397</v>
+      </c>
+      <c r="F114" s="47">
+        <v>397</v>
+      </c>
+      <c r="G114" s="47">
+        <v>397</v>
+      </c>
+      <c r="H114" s="47">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A115" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A116" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B116" s="44"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A117" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B117" s="46">
+        <v>73282.5</v>
+      </c>
+      <c r="C117" s="46">
+        <v>73282.5</v>
+      </c>
+      <c r="D117" s="46">
+        <v>68614.7</v>
+      </c>
+      <c r="E117" s="46">
+        <v>68614.7</v>
+      </c>
+      <c r="F117" s="46">
+        <v>68614.7</v>
+      </c>
+      <c r="G117" s="46">
+        <v>68614.7</v>
+      </c>
+      <c r="H117" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B118" s="46">
+        <v>9648.2999999999993</v>
+      </c>
+      <c r="C118" s="46">
+        <v>9648.2999999999993</v>
+      </c>
+      <c r="D118" s="46">
+        <v>5534.7</v>
+      </c>
+      <c r="E118" s="46">
+        <v>5534.7</v>
+      </c>
+      <c r="F118" s="46">
+        <v>5534.7</v>
+      </c>
+      <c r="G118" s="46">
+        <v>5534.7</v>
+      </c>
+      <c r="H118" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1">
+      <c r="A119" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="C120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="D120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="E120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="F120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="G120" s="46">
+        <v>1091</v>
+      </c>
+      <c r="H120" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1">
+      <c r="A121" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B121" s="46">
+        <v>937</v>
+      </c>
+      <c r="C121" s="46">
+        <v>937</v>
+      </c>
+      <c r="D121" s="46">
+        <v>937</v>
+      </c>
+      <c r="E121" s="46">
+        <v>937</v>
+      </c>
+      <c r="F121" s="46">
+        <v>937</v>
+      </c>
+      <c r="G121" s="46">
+        <v>937</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="C122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="D122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="E122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="F122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="G122" s="46">
+        <v>3399</v>
+      </c>
+      <c r="H122" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1">
+      <c r="A123" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="5">
-[...62 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B123" s="46">
+        <v>1884.2</v>
+      </c>
+      <c r="C123" s="46">
+        <v>1884.2</v>
+      </c>
+      <c r="D123" s="46">
+        <v>1825</v>
+      </c>
+      <c r="E123" s="46">
+        <v>1825</v>
+      </c>
+      <c r="F123" s="46">
+        <v>1825</v>
+      </c>
+      <c r="G123" s="46">
+        <v>1825</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B124" s="46">
+        <v>53861</v>
+      </c>
+      <c r="C124" s="46">
+        <v>53861</v>
+      </c>
+      <c r="D124" s="46">
+        <v>53366</v>
+      </c>
+      <c r="E124" s="46">
+        <v>53366</v>
+      </c>
+      <c r="F124" s="46">
+        <v>53366</v>
+      </c>
+      <c r="G124" s="46">
+        <v>53366</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A125" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B125" s="46">
+        <v>69.7</v>
+      </c>
+      <c r="C125" s="46">
+        <v>69.7</v>
+      </c>
+      <c r="D125" s="46">
+        <v>56.2</v>
+      </c>
+      <c r="E125" s="46">
+        <v>56.2</v>
+      </c>
+      <c r="F125" s="46">
+        <v>56.2</v>
+      </c>
+      <c r="G125" s="46">
+        <v>56.2</v>
+      </c>
+      <c r="H125" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B126" s="46">
+        <v>57.2</v>
+      </c>
+      <c r="C126" s="46">
+        <v>57.2</v>
+      </c>
+      <c r="D126" s="46">
+        <v>48.5</v>
+      </c>
+      <c r="E126" s="46">
+        <v>48.5</v>
+      </c>
+      <c r="F126" s="46">
+        <v>48.5</v>
+      </c>
+      <c r="G126" s="46">
+        <v>48.5</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B128" s="46">
+        <v>10</v>
+      </c>
+      <c r="C128" s="46">
+        <v>10</v>
+      </c>
+      <c r="D128" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="E128" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="F128" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="G128" s="46">
+        <v>5.7</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...3143 lines deleted...]
-      <c r="B148" s="5">
+      <c r="B129" s="46">
         <v>2.1</v>
       </c>
-      <c r="C148" s="5">
-[...14 lines deleted...]
-      <c r="H148" s="4" t="s">
+      <c r="C129" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="D129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H129" s="44" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:G4"/>
     <mergeCell ref="H3:H5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
-  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <headerFooter differentFirst="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H136"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>143</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="C12" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="D12" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="E12" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="C13" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="D13" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="E13" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>232.3</v>
+      </c>
+      <c r="C15" s="46">
+        <v>466.4</v>
+      </c>
+      <c r="D15" s="46">
+        <v>215.8</v>
+      </c>
+      <c r="E15" s="46">
+        <v>460.5</v>
+      </c>
+      <c r="F15" s="46">
+        <v>215.8</v>
+      </c>
+      <c r="G15" s="46">
+        <v>460.5</v>
+      </c>
+      <c r="H15" s="46">
+        <v>214.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>161.4</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>183.5</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>183.5</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>305</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>277</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>277</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A20" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="47">
+        <v>321</v>
+      </c>
+      <c r="C22" s="47">
+        <v>1132</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="47">
+        <v>751</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="47">
+        <v>161</v>
+      </c>
+      <c r="C23" s="47">
+        <v>381</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="47">
+        <v>751</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="47">
+        <v>751</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A25" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="47">
+        <v>990</v>
+      </c>
+      <c r="C25" s="47">
+        <v>1985</v>
+      </c>
+      <c r="D25" s="47">
+        <v>1000</v>
+      </c>
+      <c r="E25" s="47">
+        <v>1977</v>
+      </c>
+      <c r="F25" s="47">
+        <v>1000</v>
+      </c>
+      <c r="G25" s="47">
+        <v>1977</v>
+      </c>
+      <c r="H25" s="47">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="47">
+        <v>990</v>
+      </c>
+      <c r="C26" s="47">
+        <v>1985</v>
+      </c>
+      <c r="D26" s="47">
+        <v>1000</v>
+      </c>
+      <c r="E26" s="47">
+        <v>1977</v>
+      </c>
+      <c r="F26" s="47">
+        <v>1000</v>
+      </c>
+      <c r="G26" s="47">
+        <v>1977</v>
+      </c>
+      <c r="H26" s="47">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A27" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="47">
+        <v>884</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="47">
+        <v>884</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>884</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>884</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A29" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="47">
+        <v>1895</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="47">
+        <v>1895</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="47">
+        <v>171</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="47">
+        <v>1895</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="47">
+        <v>1895</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="47">
+        <v>171</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A33" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="47">
+        <v>22</v>
+      </c>
+      <c r="C33" s="47">
+        <v>26</v>
+      </c>
+      <c r="D33" s="47">
+        <v>57</v>
+      </c>
+      <c r="E33" s="47">
+        <v>59</v>
+      </c>
+      <c r="F33" s="47">
+        <v>57</v>
+      </c>
+      <c r="G33" s="47">
+        <v>59</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="47">
+        <v>14</v>
+      </c>
+      <c r="C34" s="47">
+        <v>16</v>
+      </c>
+      <c r="D34" s="47">
+        <v>49</v>
+      </c>
+      <c r="E34" s="47">
+        <v>49</v>
+      </c>
+      <c r="F34" s="47">
+        <v>49</v>
+      </c>
+      <c r="G34" s="47">
+        <v>49</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="47">
+        <v>8</v>
+      </c>
+      <c r="C35" s="47">
+        <v>10</v>
+      </c>
+      <c r="D35" s="47">
+        <v>8</v>
+      </c>
+      <c r="E35" s="47">
+        <v>10</v>
+      </c>
+      <c r="F35" s="47">
+        <v>8</v>
+      </c>
+      <c r="G35" s="47">
+        <v>10</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A36" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="47">
+        <v>14551</v>
+      </c>
+      <c r="C36" s="47">
+        <v>31135</v>
+      </c>
+      <c r="D36" s="47">
+        <v>12846</v>
+      </c>
+      <c r="E36" s="47">
+        <v>24250</v>
+      </c>
+      <c r="F36" s="47">
+        <v>11894</v>
+      </c>
+      <c r="G36" s="47">
+        <v>21683</v>
+      </c>
+      <c r="H36" s="47">
+        <v>16032</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="47">
+        <v>7042</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="47">
+        <v>3778</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="47">
+        <v>1551</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="47">
+        <v>6799</v>
+      </c>
+      <c r="C38" s="47">
+        <v>14165</v>
+      </c>
+      <c r="D38" s="47">
+        <v>5000</v>
+      </c>
+      <c r="E38" s="47">
+        <v>11058</v>
+      </c>
+      <c r="F38" s="47">
+        <v>5000</v>
+      </c>
+      <c r="G38" s="47">
+        <v>10718</v>
+      </c>
+      <c r="H38" s="47">
+        <v>5502</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="47">
+        <v>4546</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="47">
+        <v>4802</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="47">
+        <v>4802</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="47">
+        <v>2912</v>
+      </c>
+      <c r="C40" s="47">
+        <v>5382</v>
+      </c>
+      <c r="D40" s="47">
+        <v>3772</v>
+      </c>
+      <c r="E40" s="47">
+        <v>4612</v>
+      </c>
+      <c r="F40" s="47">
+        <v>3772</v>
+      </c>
+      <c r="G40" s="47">
+        <v>4612</v>
+      </c>
+      <c r="H40" s="47">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>117</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>117</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>117</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="47">
+        <v>117</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="47">
+        <v>117</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="47">
+        <v>117</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="47">
+        <v>13</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="47">
+        <v>13</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="47">
+        <v>13</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="47">
+        <v>13</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="47">
+        <v>13</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="47">
+        <v>13</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A48" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="46">
+        <v>24</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="46">
+        <v>13</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="46">
+        <v>13</v>
+      </c>
+      <c r="H48" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="46">
+        <v>24</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="46">
+        <v>13</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="46">
+        <v>13</v>
+      </c>
+      <c r="H49" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="46">
+        <v>11311</v>
+      </c>
+      <c r="C50" s="46">
+        <v>19583.5</v>
+      </c>
+      <c r="D50" s="46">
+        <v>11218.5</v>
+      </c>
+      <c r="E50" s="46">
+        <v>19272.5</v>
+      </c>
+      <c r="F50" s="46">
+        <v>11218.5</v>
+      </c>
+      <c r="G50" s="46">
+        <v>19272.5</v>
+      </c>
+      <c r="H50" s="46">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="46">
+        <v>11311</v>
+      </c>
+      <c r="C51" s="46">
+        <v>19583.5</v>
+      </c>
+      <c r="D51" s="46">
+        <v>11218.5</v>
+      </c>
+      <c r="E51" s="46">
+        <v>19272.5</v>
+      </c>
+      <c r="F51" s="46">
+        <v>11218.5</v>
+      </c>
+      <c r="G51" s="46">
+        <v>19272.5</v>
+      </c>
+      <c r="H51" s="46">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A52" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="46">
+        <v>3326.8</v>
+      </c>
+      <c r="C52" s="46">
+        <v>5479</v>
+      </c>
+      <c r="D52" s="46">
+        <v>2899.9</v>
+      </c>
+      <c r="E52" s="46">
+        <v>5931.8</v>
+      </c>
+      <c r="F52" s="46">
+        <v>2567.9</v>
+      </c>
+      <c r="G52" s="46">
+        <v>5291.8</v>
+      </c>
+      <c r="H52" s="46">
+        <v>2162.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="46">
+        <v>98.2</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="46">
+        <v>88</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" s="46">
+        <v>88</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="46">
+        <v>2284.8000000000002</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="46">
+        <v>2284.8000000000002</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="46">
+        <v>2284.8000000000002</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="46">
+        <v>450</v>
+      </c>
+      <c r="C55" s="46">
+        <v>960</v>
+      </c>
+      <c r="D55" s="46">
+        <v>410</v>
+      </c>
+      <c r="E55" s="46">
+        <v>900</v>
+      </c>
+      <c r="F55" s="46">
+        <v>410</v>
+      </c>
+      <c r="G55" s="46">
+        <v>900</v>
+      </c>
+      <c r="H55" s="46">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="46">
+        <v>2136</v>
+      </c>
+      <c r="D56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="46">
+        <v>2659</v>
+      </c>
+      <c r="F56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" s="46">
+        <v>2019</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="44"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" s="47">
+        <v>4437</v>
+      </c>
+      <c r="C59" s="47">
+        <v>21339</v>
+      </c>
+      <c r="D59" s="47">
+        <v>9662</v>
+      </c>
+      <c r="E59" s="47">
+        <v>24281</v>
+      </c>
+      <c r="F59" s="47">
+        <v>3990</v>
+      </c>
+      <c r="G59" s="47">
+        <v>6144</v>
+      </c>
+      <c r="H59" s="47">
+        <v>13934</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D60" s="47">
+        <v>2770</v>
+      </c>
+      <c r="E60" s="47">
+        <v>4672</v>
+      </c>
+      <c r="F60" s="47">
+        <v>1354</v>
+      </c>
+      <c r="G60" s="47">
+        <v>2825</v>
+      </c>
+      <c r="H60" s="47">
+        <v>7127</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="47">
+        <v>3442</v>
+      </c>
+      <c r="C61" s="47">
+        <v>10251</v>
+      </c>
+      <c r="D61" s="47">
+        <v>3870</v>
+      </c>
+      <c r="E61" s="47">
+        <v>9844</v>
+      </c>
+      <c r="F61" s="47">
+        <v>2636</v>
+      </c>
+      <c r="G61" s="47">
+        <v>2636</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D62" s="47">
+        <v>134</v>
+      </c>
+      <c r="E62" s="47">
+        <v>278</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="47">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="47">
+        <v>683</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="47">
+        <v>134</v>
+      </c>
+      <c r="D64" s="47">
+        <v>2888</v>
+      </c>
+      <c r="E64" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A67" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A68" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C70" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="D70" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="E70" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="F70" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G70" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C71" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="D71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="E71" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="F71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G71" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A72" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A73" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A75" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B75" s="47">
+        <v>69318</v>
+      </c>
+      <c r="C75" s="47">
+        <v>104993</v>
+      </c>
+      <c r="D75" s="47">
+        <v>69318</v>
+      </c>
+      <c r="E75" s="47">
+        <v>104993</v>
+      </c>
+      <c r="F75" s="47">
+        <v>69318</v>
+      </c>
+      <c r="G75" s="47">
+        <v>104993</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="47">
+        <v>28161</v>
+      </c>
+      <c r="C76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D76" s="47">
+        <v>28161</v>
+      </c>
+      <c r="E76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F76" s="47">
+        <v>28161</v>
+      </c>
+      <c r="G76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1">
+      <c r="A77" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="47">
+        <v>41157</v>
+      </c>
+      <c r="C77" s="47">
+        <v>75811</v>
+      </c>
+      <c r="D77" s="47">
+        <v>41157</v>
+      </c>
+      <c r="E77" s="47">
+        <v>75811</v>
+      </c>
+      <c r="F77" s="47">
+        <v>41157</v>
+      </c>
+      <c r="G77" s="47">
+        <v>75811</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A78" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A80" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A81" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="F81" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G81" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A83" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A85" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A87" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="47">
+        <v>8903</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="47">
+        <v>8903</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="47">
+        <v>8903</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="47">
+        <v>8903</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="47">
+        <v>8903</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="47">
+        <v>8903</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A89" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B89" s="47">
+        <v>3301</v>
+      </c>
+      <c r="C89" s="47">
+        <v>3877</v>
+      </c>
+      <c r="D89" s="47">
+        <v>3301</v>
+      </c>
+      <c r="E89" s="47">
+        <v>3877</v>
+      </c>
+      <c r="F89" s="47">
+        <v>3301</v>
+      </c>
+      <c r="G89" s="47">
+        <v>3877</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B90" s="47">
+        <v>3113</v>
+      </c>
+      <c r="C90" s="47">
+        <v>3345</v>
+      </c>
+      <c r="D90" s="47">
+        <v>3113</v>
+      </c>
+      <c r="E90" s="47">
+        <v>3345</v>
+      </c>
+      <c r="F90" s="47">
+        <v>3113</v>
+      </c>
+      <c r="G90" s="47">
+        <v>3345</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="47">
+        <v>532</v>
+      </c>
+      <c r="D91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="47">
+        <v>532</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="47">
+        <v>532</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="47">
+        <v>26643</v>
+      </c>
+      <c r="C92" s="47">
+        <v>32669</v>
+      </c>
+      <c r="D92" s="47">
+        <v>26643</v>
+      </c>
+      <c r="E92" s="47">
+        <v>32669</v>
+      </c>
+      <c r="F92" s="47">
+        <v>26643</v>
+      </c>
+      <c r="G92" s="47">
+        <v>32669</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1">
+      <c r="A93" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="C93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="D93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="E93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="F93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="G93" s="47">
+        <v>3992</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" s="47">
+        <v>16262</v>
+      </c>
+      <c r="C94" s="47">
+        <v>17877</v>
+      </c>
+      <c r="D94" s="47">
+        <v>16262</v>
+      </c>
+      <c r="E94" s="47">
+        <v>17877</v>
+      </c>
+      <c r="F94" s="47">
+        <v>16262</v>
+      </c>
+      <c r="G94" s="47">
+        <v>17877</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" s="47">
+        <v>6389</v>
+      </c>
+      <c r="C95" s="47">
+        <v>10800</v>
+      </c>
+      <c r="D95" s="47">
+        <v>6389</v>
+      </c>
+      <c r="E95" s="47">
+        <v>10800</v>
+      </c>
+      <c r="F95" s="47">
+        <v>6389</v>
+      </c>
+      <c r="G95" s="47">
+        <v>10800</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="44"/>
+      <c r="C96" s="44"/>
+      <c r="D96" s="44"/>
+      <c r="E96" s="44"/>
+      <c r="F96" s="44"/>
+      <c r="G96" s="44"/>
+      <c r="H96" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A97" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B97" s="44"/>
+      <c r="C97" s="44"/>
+      <c r="D97" s="44"/>
+      <c r="E97" s="44"/>
+      <c r="F97" s="44"/>
+      <c r="G97" s="44"/>
+      <c r="H97" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A98" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B98" s="47">
+        <v>601</v>
+      </c>
+      <c r="C98" s="47">
+        <v>1445</v>
+      </c>
+      <c r="D98" s="47">
+        <v>601</v>
+      </c>
+      <c r="E98" s="47">
+        <v>1445</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="47">
+        <v>601</v>
+      </c>
+      <c r="C99" s="47">
+        <v>1445</v>
+      </c>
+      <c r="D99" s="47">
+        <v>601</v>
+      </c>
+      <c r="E99" s="47">
+        <v>1445</v>
+      </c>
+      <c r="F99" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B100" s="44"/>
+      <c r="C100" s="44"/>
+      <c r="D100" s="44"/>
+      <c r="E100" s="44"/>
+      <c r="F100" s="44"/>
+      <c r="G100" s="44"/>
+      <c r="H100" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A101" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B101" s="44"/>
+      <c r="C101" s="44"/>
+      <c r="D101" s="44"/>
+      <c r="E101" s="44"/>
+      <c r="F101" s="44"/>
+      <c r="G101" s="44"/>
+      <c r="H101" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A102" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B102" s="47">
+        <v>864</v>
+      </c>
+      <c r="C102" s="47">
+        <v>1582</v>
+      </c>
+      <c r="D102" s="47">
+        <v>473</v>
+      </c>
+      <c r="E102" s="47">
+        <v>767</v>
+      </c>
+      <c r="F102" s="47">
+        <v>405</v>
+      </c>
+      <c r="G102" s="47">
+        <v>670</v>
+      </c>
+      <c r="H102" s="47">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B103" s="47">
+        <v>864</v>
+      </c>
+      <c r="C103" s="47">
+        <v>1582</v>
+      </c>
+      <c r="D103" s="47">
+        <v>473</v>
+      </c>
+      <c r="E103" s="47">
+        <v>767</v>
+      </c>
+      <c r="F103" s="47">
+        <v>405</v>
+      </c>
+      <c r="G103" s="47">
+        <v>670</v>
+      </c>
+      <c r="H103" s="47">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A104" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="46">
+        <v>2385</v>
+      </c>
+      <c r="D104" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="46">
+        <v>2385</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G104" s="46">
+        <v>2385</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="46">
+        <v>2385</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="46">
+        <v>2385</v>
+      </c>
+      <c r="F105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" s="46">
+        <v>2385</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A106" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B106" s="44"/>
+      <c r="C106" s="44"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="44"/>
+      <c r="F106" s="44"/>
+      <c r="G106" s="44"/>
+      <c r="H106" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A107" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B107" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="47">
+        <v>42</v>
+      </c>
+      <c r="D107" s="47">
+        <v>20</v>
+      </c>
+      <c r="E107" s="47">
+        <v>31</v>
+      </c>
+      <c r="F107" s="47">
+        <v>20</v>
+      </c>
+      <c r="G107" s="47">
+        <v>31</v>
+      </c>
+      <c r="H107" s="47">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="47">
+        <v>42</v>
+      </c>
+      <c r="D108" s="47">
+        <v>20</v>
+      </c>
+      <c r="E108" s="47">
+        <v>31</v>
+      </c>
+      <c r="F108" s="47">
+        <v>20</v>
+      </c>
+      <c r="G108" s="47">
+        <v>31</v>
+      </c>
+      <c r="H108" s="47">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A109" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1">
+      <c r="A110" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A111" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1">
+      <c r="A112" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="44"/>
+      <c r="C113" s="44"/>
+      <c r="D113" s="44"/>
+      <c r="E113" s="44"/>
+      <c r="F113" s="44"/>
+      <c r="G113" s="44"/>
+      <c r="H113" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B114" s="44"/>
+      <c r="C114" s="44"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="44"/>
+      <c r="F114" s="44"/>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1">
+      <c r="A116" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B116" s="47">
+        <v>120</v>
+      </c>
+      <c r="C116" s="47">
+        <v>280</v>
+      </c>
+      <c r="D116" s="47">
+        <v>187</v>
+      </c>
+      <c r="E116" s="47">
+        <v>357</v>
+      </c>
+      <c r="F116" s="47">
+        <v>187</v>
+      </c>
+      <c r="G116" s="47">
+        <v>357</v>
+      </c>
+      <c r="H116" s="47">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B117" s="47">
+        <v>120</v>
+      </c>
+      <c r="C117" s="47">
+        <v>280</v>
+      </c>
+      <c r="D117" s="47">
+        <v>187</v>
+      </c>
+      <c r="E117" s="47">
+        <v>357</v>
+      </c>
+      <c r="F117" s="47">
+        <v>187</v>
+      </c>
+      <c r="G117" s="47">
+        <v>357</v>
+      </c>
+      <c r="H117" s="47">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A118" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B118" s="47">
+        <v>199</v>
+      </c>
+      <c r="C118" s="47">
+        <v>440</v>
+      </c>
+      <c r="D118" s="47">
+        <v>190</v>
+      </c>
+      <c r="E118" s="47">
+        <v>629</v>
+      </c>
+      <c r="F118" s="47">
+        <v>190</v>
+      </c>
+      <c r="G118" s="47">
+        <v>629</v>
+      </c>
+      <c r="H118" s="47">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1">
+      <c r="A119" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B119" s="47">
+        <v>199</v>
+      </c>
+      <c r="C119" s="47">
+        <v>440</v>
+      </c>
+      <c r="D119" s="47">
+        <v>190</v>
+      </c>
+      <c r="E119" s="47">
+        <v>629</v>
+      </c>
+      <c r="F119" s="47">
+        <v>190</v>
+      </c>
+      <c r="G119" s="47">
+        <v>629</v>
+      </c>
+      <c r="H119" s="47">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A120" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B120" s="47">
+        <v>370</v>
+      </c>
+      <c r="C120" s="47">
+        <v>835</v>
+      </c>
+      <c r="D120" s="47">
+        <v>381</v>
+      </c>
+      <c r="E120" s="47">
+        <v>778</v>
+      </c>
+      <c r="F120" s="47">
+        <v>381</v>
+      </c>
+      <c r="G120" s="47">
+        <v>778</v>
+      </c>
+      <c r="H120" s="47">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1">
+      <c r="A121" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B121" s="47">
+        <v>370</v>
+      </c>
+      <c r="C121" s="47">
+        <v>835</v>
+      </c>
+      <c r="D121" s="47">
+        <v>381</v>
+      </c>
+      <c r="E121" s="47">
+        <v>778</v>
+      </c>
+      <c r="F121" s="47">
+        <v>381</v>
+      </c>
+      <c r="G121" s="47">
+        <v>778</v>
+      </c>
+      <c r="H121" s="47">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A122" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B122" s="44"/>
+      <c r="C122" s="44"/>
+      <c r="D122" s="44"/>
+      <c r="E122" s="44"/>
+      <c r="F122" s="44"/>
+      <c r="G122" s="44"/>
+      <c r="H122" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A123" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B123" s="44"/>
+      <c r="C123" s="44"/>
+      <c r="D123" s="44"/>
+      <c r="E123" s="44"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A124" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B124" s="46">
+        <v>64804.7</v>
+      </c>
+      <c r="C124" s="46">
+        <v>138087.20000000001</v>
+      </c>
+      <c r="D124" s="46">
+        <v>61644.9</v>
+      </c>
+      <c r="E124" s="46">
+        <v>130259.6</v>
+      </c>
+      <c r="F124" s="46">
+        <v>61644.9</v>
+      </c>
+      <c r="G124" s="46">
+        <v>130259.6</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1">
+      <c r="A125" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B125" s="46">
+        <v>9427.5</v>
+      </c>
+      <c r="C125" s="46">
+        <v>19075.8</v>
+      </c>
+      <c r="D125" s="46">
+        <v>6738.9</v>
+      </c>
+      <c r="E125" s="46">
+        <v>12273.6</v>
+      </c>
+      <c r="F125" s="46">
+        <v>6738.9</v>
+      </c>
+      <c r="G125" s="46">
+        <v>12273.6</v>
+      </c>
+      <c r="H125" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="46">
+        <v>5374</v>
+      </c>
+      <c r="D126" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E126" s="46">
+        <v>5374</v>
+      </c>
+      <c r="F126" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G126" s="46">
+        <v>5374</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" s="46">
+        <v>1264</v>
+      </c>
+      <c r="C127" s="46">
+        <v>2355</v>
+      </c>
+      <c r="D127" s="46">
+        <v>1264</v>
+      </c>
+      <c r="E127" s="46">
+        <v>2355</v>
+      </c>
+      <c r="F127" s="46">
+        <v>1264</v>
+      </c>
+      <c r="G127" s="46">
+        <v>2355</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B128" s="46">
+        <v>1254</v>
+      </c>
+      <c r="C128" s="46">
+        <v>2191</v>
+      </c>
+      <c r="D128" s="46">
+        <v>1254</v>
+      </c>
+      <c r="E128" s="46">
+        <v>2191</v>
+      </c>
+      <c r="F128" s="46">
+        <v>1254</v>
+      </c>
+      <c r="G128" s="46">
+        <v>2191</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B129" s="46">
+        <v>3628</v>
+      </c>
+      <c r="C129" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D129" s="46">
+        <v>3628</v>
+      </c>
+      <c r="E129" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F129" s="46">
+        <v>3628</v>
+      </c>
+      <c r="G129" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B130" s="46">
+        <v>2445.1999999999998</v>
+      </c>
+      <c r="C130" s="46">
+        <v>4329.3999999999996</v>
+      </c>
+      <c r="D130" s="46">
+        <v>2379</v>
+      </c>
+      <c r="E130" s="46">
+        <v>4204</v>
+      </c>
+      <c r="F130" s="46">
+        <v>2379</v>
+      </c>
+      <c r="G130" s="46">
+        <v>4204</v>
+      </c>
+      <c r="H130" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B131" s="46">
+        <v>43874</v>
+      </c>
+      <c r="C131" s="46">
+        <v>97735</v>
+      </c>
+      <c r="D131" s="46">
+        <v>43469</v>
+      </c>
+      <c r="E131" s="46">
+        <v>96835</v>
+      </c>
+      <c r="F131" s="46">
+        <v>43469</v>
+      </c>
+      <c r="G131" s="46">
+        <v>96835</v>
+      </c>
+      <c r="H131" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B132" s="46">
+        <v>61.7</v>
+      </c>
+      <c r="C132" s="46">
+        <v>131.4</v>
+      </c>
+      <c r="D132" s="46">
+        <v>48.9</v>
+      </c>
+      <c r="E132" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="F132" s="46">
+        <v>48.9</v>
+      </c>
+      <c r="G132" s="46">
+        <v>105.1</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B133" s="46">
+        <v>49.6</v>
+      </c>
+      <c r="C133" s="46">
+        <v>106.8</v>
+      </c>
+      <c r="D133" s="46">
+        <v>42.2</v>
+      </c>
+      <c r="E133" s="46">
+        <v>90.7</v>
+      </c>
+      <c r="F133" s="46">
+        <v>42.2</v>
+      </c>
+      <c r="G133" s="46">
+        <v>90.7</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B135" s="46">
+        <v>9.6</v>
+      </c>
+      <c r="C135" s="46">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="D135" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="E135" s="46">
+        <v>10.4</v>
+      </c>
+      <c r="F135" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="G135" s="46">
+        <v>10.4</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B136" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C136" s="46">
+        <v>4.2</v>
+      </c>
+      <c r="D136" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E136" s="46">
+        <v>4</v>
+      </c>
+      <c r="F136" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G136" s="46">
+        <v>4</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H137"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>144</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="46">
+        <v>11.1</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="46">
+        <v>11.1</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="46">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="46">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="C12" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="D12" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="C13" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="D13" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="E13" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>260.89999999999998</v>
+      </c>
+      <c r="C15" s="46">
+        <v>727.3</v>
+      </c>
+      <c r="D15" s="46">
+        <v>217.9</v>
+      </c>
+      <c r="E15" s="46">
+        <v>678.4</v>
+      </c>
+      <c r="F15" s="46">
+        <v>217.9</v>
+      </c>
+      <c r="G15" s="46">
+        <v>678.4</v>
+      </c>
+      <c r="H15" s="46">
+        <v>257.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>213.3</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>232.4</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>232.4</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>514</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>446</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>446</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A20" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1308</v>
+      </c>
+      <c r="C22" s="47">
+        <v>2440</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="47">
+        <v>1883</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="47">
+        <v>176</v>
+      </c>
+      <c r="C23" s="47">
+        <v>557</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="47">
+        <v>1883</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="47">
+        <v>1883</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A25" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="47">
+        <v>992</v>
+      </c>
+      <c r="C25" s="47">
+        <v>2977</v>
+      </c>
+      <c r="D25" s="47">
+        <v>989</v>
+      </c>
+      <c r="E25" s="47">
+        <v>2966</v>
+      </c>
+      <c r="F25" s="47">
+        <v>989</v>
+      </c>
+      <c r="G25" s="47">
+        <v>2966</v>
+      </c>
+      <c r="H25" s="47">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="47">
+        <v>992</v>
+      </c>
+      <c r="C26" s="47">
+        <v>2977</v>
+      </c>
+      <c r="D26" s="47">
+        <v>989</v>
+      </c>
+      <c r="E26" s="47">
+        <v>2966</v>
+      </c>
+      <c r="F26" s="47">
+        <v>989</v>
+      </c>
+      <c r="G26" s="47">
+        <v>2966</v>
+      </c>
+      <c r="H26" s="47">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A27" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1283</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="47">
+        <v>1283</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>1283</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>1283</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A29" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="47">
+        <v>3056</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="47">
+        <v>3056</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="47">
+        <v>171</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="47">
+        <v>3056</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="47">
+        <v>3056</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="47">
+        <v>171</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="47">
+        <v>54</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="47">
+        <v>54</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="47">
+        <v>54</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="47">
+        <v>54</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="47">
+        <v>54</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="47">
+        <v>54</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A33" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="47">
+        <v>119</v>
+      </c>
+      <c r="C33" s="47">
+        <v>145</v>
+      </c>
+      <c r="D33" s="47">
+        <v>119</v>
+      </c>
+      <c r="E33" s="47">
+        <v>178</v>
+      </c>
+      <c r="F33" s="47">
+        <v>119</v>
+      </c>
+      <c r="G33" s="47">
+        <v>178</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="47">
+        <v>112</v>
+      </c>
+      <c r="C34" s="47">
+        <v>128</v>
+      </c>
+      <c r="D34" s="47">
+        <v>112</v>
+      </c>
+      <c r="E34" s="47">
+        <v>161</v>
+      </c>
+      <c r="F34" s="47">
+        <v>112</v>
+      </c>
+      <c r="G34" s="47">
+        <v>161</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="47">
+        <v>7</v>
+      </c>
+      <c r="C35" s="47">
+        <v>17</v>
+      </c>
+      <c r="D35" s="47">
+        <v>7</v>
+      </c>
+      <c r="E35" s="47">
+        <v>17</v>
+      </c>
+      <c r="F35" s="47">
+        <v>7</v>
+      </c>
+      <c r="G35" s="47">
+        <v>17</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A36" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="47">
+        <v>18184</v>
+      </c>
+      <c r="C36" s="47">
+        <v>49319</v>
+      </c>
+      <c r="D36" s="47">
+        <v>15966</v>
+      </c>
+      <c r="E36" s="47">
+        <v>40216</v>
+      </c>
+      <c r="F36" s="47">
+        <v>9907</v>
+      </c>
+      <c r="G36" s="47">
+        <v>31590</v>
+      </c>
+      <c r="H36" s="47">
+        <v>18145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="47">
+        <v>10427</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="47">
+        <v>7462</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="47">
+        <v>4276</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="47">
+        <v>8986</v>
+      </c>
+      <c r="C38" s="47">
+        <v>23151</v>
+      </c>
+      <c r="D38" s="47">
+        <v>6888</v>
+      </c>
+      <c r="E38" s="47">
+        <v>17946</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="47">
+        <v>12506</v>
+      </c>
+      <c r="H38" s="47">
+        <v>7600</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="47">
+        <v>7054</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="47">
+        <v>6845</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="47">
+        <v>6845</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="47">
+        <v>3305</v>
+      </c>
+      <c r="C40" s="47">
+        <v>8687</v>
+      </c>
+      <c r="D40" s="47">
+        <v>3351</v>
+      </c>
+      <c r="E40" s="47">
+        <v>7963</v>
+      </c>
+      <c r="F40" s="47">
+        <v>3351</v>
+      </c>
+      <c r="G40" s="47">
+        <v>7963</v>
+      </c>
+      <c r="H40" s="47">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>172</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>172</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>172</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="47">
+        <v>172</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="47">
+        <v>172</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="47">
+        <v>172</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="47">
+        <v>20</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="47">
+        <v>20</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="47">
+        <v>20</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="47">
+        <v>20</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="47">
+        <v>20</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="47">
+        <v>20</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A48" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="46">
+        <v>24</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="46">
+        <v>13</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="46">
+        <v>13</v>
+      </c>
+      <c r="H48" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="46">
+        <v>24</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="46">
+        <v>13</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="46">
+        <v>13</v>
+      </c>
+      <c r="H49" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="46">
+        <v>13593</v>
+      </c>
+      <c r="C50" s="46">
+        <v>33176.5</v>
+      </c>
+      <c r="D50" s="46">
+        <v>13516.5</v>
+      </c>
+      <c r="E50" s="46">
+        <v>32789</v>
+      </c>
+      <c r="F50" s="46">
+        <v>13516.5</v>
+      </c>
+      <c r="G50" s="46">
+        <v>32789</v>
+      </c>
+      <c r="H50" s="46">
+        <v>387.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="46">
+        <v>13593</v>
+      </c>
+      <c r="C51" s="46">
+        <v>33176.5</v>
+      </c>
+      <c r="D51" s="46">
+        <v>13516.5</v>
+      </c>
+      <c r="E51" s="46">
+        <v>32789</v>
+      </c>
+      <c r="F51" s="46">
+        <v>13516.5</v>
+      </c>
+      <c r="G51" s="46">
+        <v>32789</v>
+      </c>
+      <c r="H51" s="46">
+        <v>387.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A52" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="46">
+        <v>4109.8</v>
+      </c>
+      <c r="C52" s="46">
+        <v>9588.7999999999993</v>
+      </c>
+      <c r="D52" s="46">
+        <v>4187.5</v>
+      </c>
+      <c r="E52" s="46">
+        <v>10119.299999999999</v>
+      </c>
+      <c r="F52" s="46">
+        <v>3570.5</v>
+      </c>
+      <c r="G52" s="46">
+        <v>8862.2999999999993</v>
+      </c>
+      <c r="H52" s="46">
+        <v>2084.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="46">
+        <v>145</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="46">
+        <v>137.5</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" s="46">
+        <v>137.5</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="46">
+        <v>3157.8</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="46">
+        <v>3157.8</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="46">
+        <v>3157.8</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="46">
+        <v>300</v>
+      </c>
+      <c r="C55" s="46">
+        <v>1260</v>
+      </c>
+      <c r="D55" s="46">
+        <v>360</v>
+      </c>
+      <c r="E55" s="46">
+        <v>1260</v>
+      </c>
+      <c r="F55" s="46">
+        <v>360</v>
+      </c>
+      <c r="G55" s="46">
+        <v>1260</v>
+      </c>
+      <c r="H55" s="46">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="46">
+        <v>5026</v>
+      </c>
+      <c r="D56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="46">
+        <v>5564</v>
+      </c>
+      <c r="F56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" s="46">
+        <v>4307</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="44"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" s="47">
+        <v>3053</v>
+      </c>
+      <c r="C59" s="47">
+        <v>24392</v>
+      </c>
+      <c r="D59" s="47">
+        <v>7807</v>
+      </c>
+      <c r="E59" s="47">
+        <v>32088</v>
+      </c>
+      <c r="F59" s="47">
+        <v>3053</v>
+      </c>
+      <c r="G59" s="47">
+        <v>9197</v>
+      </c>
+      <c r="H59" s="47">
+        <v>9180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D60" s="47">
+        <v>1420</v>
+      </c>
+      <c r="E60" s="47">
+        <v>6092</v>
+      </c>
+      <c r="F60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="47">
+        <v>2825</v>
+      </c>
+      <c r="H60" s="47">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="47">
+        <v>3053</v>
+      </c>
+      <c r="C61" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D61" s="47">
+        <v>5233</v>
+      </c>
+      <c r="E61" s="47">
+        <v>15077</v>
+      </c>
+      <c r="F61" s="47">
+        <v>3053</v>
+      </c>
+      <c r="G61" s="47">
+        <v>5689</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D62" s="47">
+        <v>1154</v>
+      </c>
+      <c r="E62" s="47">
+        <v>1432</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="47">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="47">
+        <v>683</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="47">
+        <v>134</v>
+      </c>
+      <c r="D64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A67" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A68" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C70" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E70" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G70" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C71" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E71" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G71" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A72" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A73" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A75" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B75" s="47">
+        <v>281495</v>
+      </c>
+      <c r="C75" s="47">
+        <v>386488</v>
+      </c>
+      <c r="D75" s="47">
+        <v>281495</v>
+      </c>
+      <c r="E75" s="47">
+        <v>386488</v>
+      </c>
+      <c r="F75" s="47">
+        <v>281495</v>
+      </c>
+      <c r="G75" s="47">
+        <v>386488</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1">
+      <c r="A77" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="47">
+        <v>281495</v>
+      </c>
+      <c r="C77" s="47">
+        <v>357306</v>
+      </c>
+      <c r="D77" s="47">
+        <v>281495</v>
+      </c>
+      <c r="E77" s="47">
+        <v>357306</v>
+      </c>
+      <c r="F77" s="47">
+        <v>281495</v>
+      </c>
+      <c r="G77" s="47">
+        <v>357306</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A78" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="47">
+        <v>194903</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A80" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A81" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B81" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="C81" s="46">
+        <v>6.4</v>
+      </c>
+      <c r="D81" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="E81" s="46">
+        <v>12.4</v>
+      </c>
+      <c r="F81" s="46">
+        <v>1.7</v>
+      </c>
+      <c r="G81" s="46">
+        <v>12.4</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="46">
+        <v>6.3</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="46">
+        <v>12.3</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="46">
+        <v>12.3</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="D83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A84" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="D84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="46">
+        <v>4.7</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A86" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1">
+      <c r="A87" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A88" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="47">
+        <v>10251</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="47">
+        <v>10251</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="47">
+        <v>10251</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="47">
+        <v>10251</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="47">
+        <v>10251</v>
+      </c>
+      <c r="F89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="47">
+        <v>10251</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A90" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B90" s="47">
+        <v>1008</v>
+      </c>
+      <c r="C90" s="47">
+        <v>4885</v>
+      </c>
+      <c r="D90" s="47">
+        <v>1008</v>
+      </c>
+      <c r="E90" s="47">
+        <v>4885</v>
+      </c>
+      <c r="F90" s="47">
+        <v>1008</v>
+      </c>
+      <c r="G90" s="47">
+        <v>4885</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B91" s="47">
+        <v>1007</v>
+      </c>
+      <c r="C91" s="47">
+        <v>4352</v>
+      </c>
+      <c r="D91" s="47">
+        <v>1007</v>
+      </c>
+      <c r="E91" s="47">
+        <v>4352</v>
+      </c>
+      <c r="F91" s="47">
+        <v>1007</v>
+      </c>
+      <c r="G91" s="47">
+        <v>4352</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="47">
+        <v>533</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="47">
+        <v>533</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="47">
+        <v>533</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1">
+      <c r="A93" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B93" s="47">
+        <v>26440</v>
+      </c>
+      <c r="C93" s="47">
+        <v>59109</v>
+      </c>
+      <c r="D93" s="47">
+        <v>26440</v>
+      </c>
+      <c r="E93" s="47">
+        <v>59109</v>
+      </c>
+      <c r="F93" s="47">
+        <v>26440</v>
+      </c>
+      <c r="G93" s="47">
+        <v>59109</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B94" s="47">
+        <v>2582</v>
+      </c>
+      <c r="C94" s="47">
+        <v>6574</v>
+      </c>
+      <c r="D94" s="47">
+        <v>2582</v>
+      </c>
+      <c r="E94" s="47">
+        <v>6574</v>
+      </c>
+      <c r="F94" s="47">
+        <v>2582</v>
+      </c>
+      <c r="G94" s="47">
+        <v>6574</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" s="47">
+        <v>19034</v>
+      </c>
+      <c r="C95" s="47">
+        <v>36911</v>
+      </c>
+      <c r="D95" s="47">
+        <v>19034</v>
+      </c>
+      <c r="E95" s="47">
+        <v>36911</v>
+      </c>
+      <c r="F95" s="47">
+        <v>19034</v>
+      </c>
+      <c r="G95" s="47">
+        <v>36911</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="47">
+        <v>4824</v>
+      </c>
+      <c r="C96" s="47">
+        <v>15624</v>
+      </c>
+      <c r="D96" s="47">
+        <v>4824</v>
+      </c>
+      <c r="E96" s="47">
+        <v>15624</v>
+      </c>
+      <c r="F96" s="47">
+        <v>4824</v>
+      </c>
+      <c r="G96" s="47">
+        <v>15624</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1">
+      <c r="A97" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="44"/>
+      <c r="C97" s="44"/>
+      <c r="D97" s="44"/>
+      <c r="E97" s="44"/>
+      <c r="F97" s="44"/>
+      <c r="G97" s="44"/>
+      <c r="H97" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A98" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B98" s="44"/>
+      <c r="C98" s="44"/>
+      <c r="D98" s="44"/>
+      <c r="E98" s="44"/>
+      <c r="F98" s="44"/>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A99" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B99" s="47">
+        <v>905</v>
+      </c>
+      <c r="C99" s="47">
+        <v>2350</v>
+      </c>
+      <c r="D99" s="47">
+        <v>905</v>
+      </c>
+      <c r="E99" s="47">
+        <v>2350</v>
+      </c>
+      <c r="F99" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1">
+      <c r="A100" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B100" s="47">
+        <v>905</v>
+      </c>
+      <c r="C100" s="47">
+        <v>2350</v>
+      </c>
+      <c r="D100" s="47">
+        <v>905</v>
+      </c>
+      <c r="E100" s="47">
+        <v>2350</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A101" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B101" s="44"/>
+      <c r="C101" s="44"/>
+      <c r="D101" s="44"/>
+      <c r="E101" s="44"/>
+      <c r="F101" s="44"/>
+      <c r="G101" s="44"/>
+      <c r="H101" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A102" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B102" s="44"/>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="44"/>
+      <c r="F102" s="44"/>
+      <c r="G102" s="44"/>
+      <c r="H102" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A103" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B103" s="47">
+        <v>453</v>
+      </c>
+      <c r="C103" s="47">
+        <v>2035</v>
+      </c>
+      <c r="D103" s="47">
+        <v>490</v>
+      </c>
+      <c r="E103" s="47">
+        <v>1257</v>
+      </c>
+      <c r="F103" s="47">
+        <v>442</v>
+      </c>
+      <c r="G103" s="47">
+        <v>1112</v>
+      </c>
+      <c r="H103" s="47">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B104" s="47">
+        <v>453</v>
+      </c>
+      <c r="C104" s="47">
+        <v>2035</v>
+      </c>
+      <c r="D104" s="47">
+        <v>490</v>
+      </c>
+      <c r="E104" s="47">
+        <v>1257</v>
+      </c>
+      <c r="F104" s="47">
+        <v>442</v>
+      </c>
+      <c r="G104" s="47">
+        <v>1112</v>
+      </c>
+      <c r="H104" s="47">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A105" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="46">
+        <v>3805</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="46">
+        <v>3805</v>
+      </c>
+      <c r="F105" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" s="46">
+        <v>3805</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="46">
+        <v>3805</v>
+      </c>
+      <c r="D106" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="46">
+        <v>3805</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106" s="46">
+        <v>3805</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A107" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="44"/>
+      <c r="C107" s="44"/>
+      <c r="D107" s="44"/>
+      <c r="E107" s="44"/>
+      <c r="F107" s="44"/>
+      <c r="G107" s="44"/>
+      <c r="H107" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A108" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="47">
+        <v>122</v>
+      </c>
+      <c r="D108" s="47">
+        <v>70</v>
+      </c>
+      <c r="E108" s="47">
+        <v>101</v>
+      </c>
+      <c r="F108" s="47">
+        <v>70</v>
+      </c>
+      <c r="G108" s="47">
+        <v>101</v>
+      </c>
+      <c r="H108" s="47">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1">
+      <c r="A109" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="47">
+        <v>122</v>
+      </c>
+      <c r="D109" s="47">
+        <v>70</v>
+      </c>
+      <c r="E109" s="47">
+        <v>101</v>
+      </c>
+      <c r="F109" s="47">
+        <v>70</v>
+      </c>
+      <c r="G109" s="47">
+        <v>101</v>
+      </c>
+      <c r="H109" s="47">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A110" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A112" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B114" s="44"/>
+      <c r="C114" s="44"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="44"/>
+      <c r="F114" s="44"/>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A115" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1">
+      <c r="A116" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B116" s="44"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B117" s="47">
+        <v>182</v>
+      </c>
+      <c r="C117" s="47">
+        <v>462</v>
+      </c>
+      <c r="D117" s="47">
+        <v>179</v>
+      </c>
+      <c r="E117" s="47">
+        <v>536</v>
+      </c>
+      <c r="F117" s="47">
+        <v>179</v>
+      </c>
+      <c r="G117" s="47">
+        <v>536</v>
+      </c>
+      <c r="H117" s="47">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B118" s="47">
+        <v>182</v>
+      </c>
+      <c r="C118" s="47">
+        <v>462</v>
+      </c>
+      <c r="D118" s="47">
+        <v>179</v>
+      </c>
+      <c r="E118" s="47">
+        <v>536</v>
+      </c>
+      <c r="F118" s="47">
+        <v>179</v>
+      </c>
+      <c r="G118" s="47">
+        <v>536</v>
+      </c>
+      <c r="H118" s="47">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A119" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B119" s="47">
+        <v>280</v>
+      </c>
+      <c r="C119" s="47">
+        <v>720</v>
+      </c>
+      <c r="D119" s="47">
+        <v>226</v>
+      </c>
+      <c r="E119" s="47">
+        <v>855</v>
+      </c>
+      <c r="F119" s="47">
+        <v>226</v>
+      </c>
+      <c r="G119" s="47">
+        <v>855</v>
+      </c>
+      <c r="H119" s="47">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B120" s="47">
+        <v>280</v>
+      </c>
+      <c r="C120" s="47">
+        <v>720</v>
+      </c>
+      <c r="D120" s="47">
+        <v>226</v>
+      </c>
+      <c r="E120" s="47">
+        <v>855</v>
+      </c>
+      <c r="F120" s="47">
+        <v>226</v>
+      </c>
+      <c r="G120" s="47">
+        <v>855</v>
+      </c>
+      <c r="H120" s="47">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A121" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B121" s="47">
+        <v>560</v>
+      </c>
+      <c r="C121" s="47">
+        <v>1395</v>
+      </c>
+      <c r="D121" s="47">
+        <v>680</v>
+      </c>
+      <c r="E121" s="47">
+        <v>1458</v>
+      </c>
+      <c r="F121" s="47">
+        <v>680</v>
+      </c>
+      <c r="G121" s="47">
+        <v>1458</v>
+      </c>
+      <c r="H121" s="47">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B122" s="47">
+        <v>560</v>
+      </c>
+      <c r="C122" s="47">
+        <v>1395</v>
+      </c>
+      <c r="D122" s="47">
+        <v>680</v>
+      </c>
+      <c r="E122" s="47">
+        <v>1458</v>
+      </c>
+      <c r="F122" s="47">
+        <v>680</v>
+      </c>
+      <c r="G122" s="47">
+        <v>1458</v>
+      </c>
+      <c r="H122" s="47">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A123" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B123" s="44"/>
+      <c r="C123" s="44"/>
+      <c r="D123" s="44"/>
+      <c r="E123" s="44"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A124" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B124" s="44"/>
+      <c r="C124" s="44"/>
+      <c r="D124" s="44"/>
+      <c r="E124" s="44"/>
+      <c r="F124" s="44"/>
+      <c r="G124" s="44"/>
+      <c r="H124" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B125" s="46">
+        <v>110733.1</v>
+      </c>
+      <c r="C125" s="46">
+        <v>248820.3</v>
+      </c>
+      <c r="D125" s="46">
+        <v>107166</v>
+      </c>
+      <c r="E125" s="46">
+        <v>237425.6</v>
+      </c>
+      <c r="F125" s="46">
+        <v>107166</v>
+      </c>
+      <c r="G125" s="46">
+        <v>237425.6</v>
+      </c>
+      <c r="H125" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B126" s="46">
+        <v>24448.400000000001</v>
+      </c>
+      <c r="C126" s="46">
+        <v>43524.2</v>
+      </c>
+      <c r="D126" s="46">
+        <v>21581</v>
+      </c>
+      <c r="E126" s="46">
+        <v>33854.6</v>
+      </c>
+      <c r="F126" s="46">
+        <v>21581</v>
+      </c>
+      <c r="G126" s="46">
+        <v>33854.6</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="46">
+        <v>12603</v>
+      </c>
+      <c r="D127" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E127" s="46">
+        <v>12603</v>
+      </c>
+      <c r="F127" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G127" s="46">
+        <v>12603</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" s="46">
+        <v>1699</v>
+      </c>
+      <c r="C128" s="46">
+        <v>4054</v>
+      </c>
+      <c r="D128" s="46">
+        <v>1699</v>
+      </c>
+      <c r="E128" s="46">
+        <v>4054</v>
+      </c>
+      <c r="F128" s="46">
+        <v>1699</v>
+      </c>
+      <c r="G128" s="46">
+        <v>4054</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B129" s="46">
+        <v>1622</v>
+      </c>
+      <c r="C129" s="46">
+        <v>3813</v>
+      </c>
+      <c r="D129" s="46">
+        <v>1622</v>
+      </c>
+      <c r="E129" s="46">
+        <v>3813</v>
+      </c>
+      <c r="F129" s="46">
+        <v>1622</v>
+      </c>
+      <c r="G129" s="46">
+        <v>3813</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C130" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E130" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H130" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B131" s="46">
+        <v>7939.7</v>
+      </c>
+      <c r="C131" s="46">
+        <v>12269.1</v>
+      </c>
+      <c r="D131" s="46">
+        <v>7793</v>
+      </c>
+      <c r="E131" s="46">
+        <v>11997</v>
+      </c>
+      <c r="F131" s="46">
+        <v>7793</v>
+      </c>
+      <c r="G131" s="46">
+        <v>11997</v>
+      </c>
+      <c r="H131" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1">
+      <c r="A132" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B132" s="46">
+        <v>67795</v>
+      </c>
+      <c r="C132" s="46">
+        <v>165530</v>
+      </c>
+      <c r="D132" s="46">
+        <v>67242</v>
+      </c>
+      <c r="E132" s="46">
+        <v>164077</v>
+      </c>
+      <c r="F132" s="46">
+        <v>67242</v>
+      </c>
+      <c r="G132" s="46">
+        <v>164077</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A133" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B133" s="46">
+        <v>62.8</v>
+      </c>
+      <c r="C133" s="46">
+        <v>194.2</v>
+      </c>
+      <c r="D133" s="46">
+        <v>51</v>
+      </c>
+      <c r="E133" s="46">
+        <v>156.1</v>
+      </c>
+      <c r="F133" s="46">
+        <v>51</v>
+      </c>
+      <c r="G133" s="46">
+        <v>156.1</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B134" s="46">
+        <v>51.1</v>
+      </c>
+      <c r="C134" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D134" s="46">
+        <v>43.9</v>
+      </c>
+      <c r="E134" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F134" s="46">
+        <v>43.9</v>
+      </c>
+      <c r="G134" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="H134" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="46">
+        <v>1.2</v>
+      </c>
+      <c r="D135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B136" s="46">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C136" s="46">
+        <v>28.8</v>
+      </c>
+      <c r="D136" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E136" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="F136" s="46">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G136" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B137" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C137" s="46">
+        <v>6.3</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" s="46">
+        <v>6</v>
+      </c>
+      <c r="F137" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G137" s="46">
+        <v>6</v>
+      </c>
+      <c r="H137" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H140"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="46">
+        <v>14</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>11.2</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>11.2</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="46">
+        <v>14</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="46">
+        <v>11.2</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="46">
+        <v>11.2</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C12" s="46">
+        <v>5.3</v>
+      </c>
+      <c r="D12" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="E12" s="46">
+        <v>5.3</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C13" s="46">
+        <v>5.3</v>
+      </c>
+      <c r="D13" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="E13" s="46">
+        <v>5.3</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>226.2</v>
+      </c>
+      <c r="C15" s="46">
+        <v>953.5</v>
+      </c>
+      <c r="D15" s="46">
+        <v>213.1</v>
+      </c>
+      <c r="E15" s="46">
+        <v>891.5</v>
+      </c>
+      <c r="F15" s="46">
+        <v>213.1</v>
+      </c>
+      <c r="G15" s="46">
+        <v>891.5</v>
+      </c>
+      <c r="H15" s="46">
+        <v>270.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>293.5</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>270.5</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>270.5</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>660</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>621</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>621</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A20" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="47">
+        <v>1953</v>
+      </c>
+      <c r="C22" s="47">
+        <v>4393</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="47">
+        <v>3656</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="47">
+        <v>180</v>
+      </c>
+      <c r="C23" s="47">
+        <v>737</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="47">
+        <v>3656</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="47">
+        <v>3656</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A25" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="47">
+        <v>990</v>
+      </c>
+      <c r="C25" s="47">
+        <v>3967</v>
+      </c>
+      <c r="D25" s="47">
+        <v>1010</v>
+      </c>
+      <c r="E25" s="47">
+        <v>3976</v>
+      </c>
+      <c r="F25" s="47">
+        <v>1010</v>
+      </c>
+      <c r="G25" s="47">
+        <v>3976</v>
+      </c>
+      <c r="H25" s="47">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="47">
+        <v>990</v>
+      </c>
+      <c r="C26" s="47">
+        <v>3967</v>
+      </c>
+      <c r="D26" s="47">
+        <v>1010</v>
+      </c>
+      <c r="E26" s="47">
+        <v>3976</v>
+      </c>
+      <c r="F26" s="47">
+        <v>1010</v>
+      </c>
+      <c r="G26" s="47">
+        <v>3976</v>
+      </c>
+      <c r="H26" s="47">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A27" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1488</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="47">
+        <v>1488</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>1488</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>1488</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A29" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="47">
+        <v>4082</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="47">
+        <v>4082</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="47">
+        <v>173</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="47">
+        <v>4082</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="47">
+        <v>4082</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="47">
+        <v>173</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="47">
+        <v>85</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="47">
+        <v>85</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="47">
+        <v>85</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="47">
+        <v>85</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="47">
+        <v>85</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="47">
+        <v>85</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A33" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="47">
+        <v>29</v>
+      </c>
+      <c r="C33" s="47">
+        <v>174</v>
+      </c>
+      <c r="D33" s="47">
+        <v>29</v>
+      </c>
+      <c r="E33" s="47">
+        <v>207</v>
+      </c>
+      <c r="F33" s="47">
+        <v>29</v>
+      </c>
+      <c r="G33" s="47">
+        <v>207</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="47">
+        <v>24</v>
+      </c>
+      <c r="C34" s="47">
+        <v>152</v>
+      </c>
+      <c r="D34" s="47">
+        <v>24</v>
+      </c>
+      <c r="E34" s="47">
+        <v>185</v>
+      </c>
+      <c r="F34" s="47">
+        <v>24</v>
+      </c>
+      <c r="G34" s="47">
+        <v>185</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="47">
+        <v>22</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="47">
+        <v>22</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="47">
+        <v>22</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A36" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="47">
+        <v>18283</v>
+      </c>
+      <c r="C36" s="47">
+        <v>67602</v>
+      </c>
+      <c r="D36" s="47">
+        <v>16700</v>
+      </c>
+      <c r="E36" s="47">
+        <v>56916</v>
+      </c>
+      <c r="F36" s="47">
+        <v>6648</v>
+      </c>
+      <c r="G36" s="47">
+        <v>38238</v>
+      </c>
+      <c r="H36" s="47">
+        <v>19636</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="47">
+        <v>15140</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="47">
+        <v>10508</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="47">
+        <v>5763</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="47">
+        <v>8211</v>
+      </c>
+      <c r="C38" s="47">
+        <v>31362</v>
+      </c>
+      <c r="D38" s="47">
+        <v>9446</v>
+      </c>
+      <c r="E38" s="47">
+        <v>27392</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="47">
+        <v>13459</v>
+      </c>
+      <c r="H38" s="47">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="47">
+        <v>9447</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="47">
+        <v>9320</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="47">
+        <v>9320</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="47">
+        <v>2966</v>
+      </c>
+      <c r="C40" s="47">
+        <v>11653</v>
+      </c>
+      <c r="D40" s="47">
+        <v>1733</v>
+      </c>
+      <c r="E40" s="47">
+        <v>9696</v>
+      </c>
+      <c r="F40" s="47">
+        <v>1733</v>
+      </c>
+      <c r="G40" s="47">
+        <v>9696</v>
+      </c>
+      <c r="H40" s="47">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>217</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>217</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>217</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="47">
+        <v>217</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="47">
+        <v>217</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="47">
+        <v>217</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="47">
+        <v>22</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="47">
+        <v>22</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="47">
+        <v>22</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="47">
+        <v>22</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="47">
+        <v>22</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="47">
+        <v>22</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A48" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="46">
+        <v>24</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="46">
+        <v>13</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="46">
+        <v>13</v>
+      </c>
+      <c r="H48" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="46">
+        <v>24</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="46">
+        <v>13</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="46">
+        <v>13</v>
+      </c>
+      <c r="H49" s="46">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="46">
+        <v>17346.5</v>
+      </c>
+      <c r="C50" s="46">
+        <v>50523</v>
+      </c>
+      <c r="D50" s="46">
+        <v>17419</v>
+      </c>
+      <c r="E50" s="46">
+        <v>50208</v>
+      </c>
+      <c r="F50" s="46">
+        <v>17419</v>
+      </c>
+      <c r="G50" s="46">
+        <v>50208</v>
+      </c>
+      <c r="H50" s="46">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="46">
+        <v>17346.5</v>
+      </c>
+      <c r="C51" s="46">
+        <v>50523</v>
+      </c>
+      <c r="D51" s="46">
+        <v>17419</v>
+      </c>
+      <c r="E51" s="46">
+        <v>50208</v>
+      </c>
+      <c r="F51" s="46">
+        <v>17419</v>
+      </c>
+      <c r="G51" s="46">
+        <v>50208</v>
+      </c>
+      <c r="H51" s="46">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A52" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="46">
+        <v>4859.6000000000004</v>
+      </c>
+      <c r="C52" s="46">
+        <v>14448.4</v>
+      </c>
+      <c r="D52" s="46">
+        <v>4700.8</v>
+      </c>
+      <c r="E52" s="46">
+        <v>14820.1</v>
+      </c>
+      <c r="F52" s="46">
+        <v>4700.8</v>
+      </c>
+      <c r="G52" s="46">
+        <v>13563.1</v>
+      </c>
+      <c r="H52" s="46">
+        <v>377.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="46">
+        <v>247.6</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="46">
+        <v>241.3</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" s="46">
+        <v>241.3</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="46">
+        <v>7104.8</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="46">
+        <v>7104.8</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="46">
+        <v>7104.8</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B55" s="46">
+        <v>810</v>
+      </c>
+      <c r="C55" s="46">
+        <v>2070</v>
+      </c>
+      <c r="D55" s="46">
+        <v>650</v>
+      </c>
+      <c r="E55" s="46">
+        <v>1910</v>
+      </c>
+      <c r="F55" s="46">
+        <v>650</v>
+      </c>
+      <c r="G55" s="46">
+        <v>1910</v>
+      </c>
+      <c r="H55" s="46">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" s="46">
+        <v>5026</v>
+      </c>
+      <c r="D56" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="46">
+        <v>5564</v>
+      </c>
+      <c r="F56" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="46">
+        <v>4307</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="44"/>
+      <c r="C57" s="44"/>
+      <c r="D57" s="44"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="44"/>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A59" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="47">
+        <v>24392</v>
+      </c>
+      <c r="D59" s="47">
+        <v>3717</v>
+      </c>
+      <c r="E59" s="47">
+        <v>35805</v>
+      </c>
+      <c r="F59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="47">
+        <v>9197</v>
+      </c>
+      <c r="H59" s="47">
+        <v>5463</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D60" s="47">
+        <v>1148</v>
+      </c>
+      <c r="E60" s="47">
+        <v>7240</v>
+      </c>
+      <c r="F60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="47">
+        <v>2825</v>
+      </c>
+      <c r="H60" s="47">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D61" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="47">
+        <v>16834</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="47">
+        <v>5689</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D62" s="47">
+        <v>812</v>
+      </c>
+      <c r="E62" s="47">
+        <v>2244</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="47">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="47">
+        <v>683</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="47">
+        <v>134</v>
+      </c>
+      <c r="D64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A67" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A68" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C70" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="D70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E70" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="F70" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G70" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C71" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="D71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E71" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="F71" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G71" s="46">
+        <v>0.7</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A72" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A73" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A75" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B75" s="47">
+        <v>228300</v>
+      </c>
+      <c r="C75" s="47">
+        <v>614788</v>
+      </c>
+      <c r="D75" s="47">
+        <v>228300</v>
+      </c>
+      <c r="E75" s="47">
+        <v>614788</v>
+      </c>
+      <c r="F75" s="47">
+        <v>228300</v>
+      </c>
+      <c r="G75" s="47">
+        <v>614788</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="47">
+        <v>29182</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1">
+      <c r="A77" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="47">
+        <v>228300</v>
+      </c>
+      <c r="C77" s="47">
+        <v>585606</v>
+      </c>
+      <c r="D77" s="47">
+        <v>228300</v>
+      </c>
+      <c r="E77" s="47">
+        <v>585606</v>
+      </c>
+      <c r="F77" s="47">
+        <v>228300</v>
+      </c>
+      <c r="G77" s="47">
+        <v>585606</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A78" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="47">
+        <v>194903</v>
+      </c>
+      <c r="E78" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F78" s="47">
+        <v>194903</v>
+      </c>
+      <c r="G78" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="47">
+        <v>194903</v>
+      </c>
+      <c r="E79" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F79" s="47">
+        <v>194903</v>
+      </c>
+      <c r="G79" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A80" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A81" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B81" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="C81" s="46">
+        <v>13.2</v>
+      </c>
+      <c r="D81" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="E81" s="46">
+        <v>19.2</v>
+      </c>
+      <c r="F81" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="G81" s="46">
+        <v>19.2</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="C82" s="46">
+        <v>13.1</v>
+      </c>
+      <c r="D82" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="E82" s="46">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F82" s="46">
+        <v>6.8</v>
+      </c>
+      <c r="G82" s="46">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="D83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A84" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="46">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A86" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1">
+      <c r="A87" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A88" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="47">
+        <v>15101</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="47">
+        <v>15101</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="47">
+        <v>15101</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="47">
+        <v>15101</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="47">
+        <v>15101</v>
+      </c>
+      <c r="F89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="47">
+        <v>15101</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A90" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B90" s="47">
+        <v>1645</v>
+      </c>
+      <c r="C90" s="47">
+        <v>6530</v>
+      </c>
+      <c r="D90" s="47">
+        <v>1645</v>
+      </c>
+      <c r="E90" s="47">
+        <v>6530</v>
+      </c>
+      <c r="F90" s="47">
+        <v>1645</v>
+      </c>
+      <c r="G90" s="47">
+        <v>6530</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B91" s="47">
+        <v>1643</v>
+      </c>
+      <c r="C91" s="47">
+        <v>5995</v>
+      </c>
+      <c r="D91" s="47">
+        <v>1643</v>
+      </c>
+      <c r="E91" s="47">
+        <v>5995</v>
+      </c>
+      <c r="F91" s="47">
+        <v>1643</v>
+      </c>
+      <c r="G91" s="47">
+        <v>5995</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="47">
+        <v>535</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="47">
+        <v>535</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="47">
+        <v>535</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1">
+      <c r="A93" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B93" s="47">
+        <v>32263</v>
+      </c>
+      <c r="C93" s="47">
+        <v>91372</v>
+      </c>
+      <c r="D93" s="47">
+        <v>32263</v>
+      </c>
+      <c r="E93" s="47">
+        <v>91372</v>
+      </c>
+      <c r="F93" s="47">
+        <v>32263</v>
+      </c>
+      <c r="G93" s="47">
+        <v>91372</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B94" s="47">
+        <v>4499</v>
+      </c>
+      <c r="C94" s="47">
+        <v>11073</v>
+      </c>
+      <c r="D94" s="47">
+        <v>4499</v>
+      </c>
+      <c r="E94" s="47">
+        <v>11073</v>
+      </c>
+      <c r="F94" s="47">
+        <v>4499</v>
+      </c>
+      <c r="G94" s="47">
+        <v>11073</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B95" s="47">
+        <v>20020</v>
+      </c>
+      <c r="C95" s="47">
+        <v>56931</v>
+      </c>
+      <c r="D95" s="47">
+        <v>20020</v>
+      </c>
+      <c r="E95" s="47">
+        <v>56931</v>
+      </c>
+      <c r="F95" s="47">
+        <v>20020</v>
+      </c>
+      <c r="G95" s="47">
+        <v>56931</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B96" s="47">
+        <v>700</v>
+      </c>
+      <c r="C96" s="47">
+        <v>700</v>
+      </c>
+      <c r="D96" s="47">
+        <v>700</v>
+      </c>
+      <c r="E96" s="47">
+        <v>700</v>
+      </c>
+      <c r="F96" s="47">
+        <v>700</v>
+      </c>
+      <c r="G96" s="47">
+        <v>700</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1">
+      <c r="A97" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B97" s="47">
+        <v>6534</v>
+      </c>
+      <c r="C97" s="47">
+        <v>22158</v>
+      </c>
+      <c r="D97" s="47">
+        <v>6534</v>
+      </c>
+      <c r="E97" s="47">
+        <v>22158</v>
+      </c>
+      <c r="F97" s="47">
+        <v>6534</v>
+      </c>
+      <c r="G97" s="47">
+        <v>22158</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B98" s="47">
+        <v>510</v>
+      </c>
+      <c r="C98" s="47">
+        <v>510</v>
+      </c>
+      <c r="D98" s="47">
+        <v>510</v>
+      </c>
+      <c r="E98" s="47">
+        <v>510</v>
+      </c>
+      <c r="F98" s="47">
+        <v>510</v>
+      </c>
+      <c r="G98" s="47">
+        <v>510</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="44"/>
+      <c r="C99" s="44"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="44"/>
+      <c r="F99" s="44"/>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B100" s="44"/>
+      <c r="C100" s="44"/>
+      <c r="D100" s="44"/>
+      <c r="E100" s="44"/>
+      <c r="F100" s="44"/>
+      <c r="G100" s="44"/>
+      <c r="H100" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A101" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B101" s="47">
+        <v>1195</v>
+      </c>
+      <c r="C101" s="47">
+        <v>3545</v>
+      </c>
+      <c r="D101" s="47">
+        <v>1195</v>
+      </c>
+      <c r="E101" s="47">
+        <v>3545</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B102" s="47">
+        <v>1195</v>
+      </c>
+      <c r="C102" s="47">
+        <v>3545</v>
+      </c>
+      <c r="D102" s="47">
+        <v>1195</v>
+      </c>
+      <c r="E102" s="47">
+        <v>3545</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A103" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B103" s="44"/>
+      <c r="C103" s="44"/>
+      <c r="D103" s="44"/>
+      <c r="E103" s="44"/>
+      <c r="F103" s="44"/>
+      <c r="G103" s="44"/>
+      <c r="H103" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A104" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B104" s="44"/>
+      <c r="C104" s="44"/>
+      <c r="D104" s="44"/>
+      <c r="E104" s="44"/>
+      <c r="F104" s="44"/>
+      <c r="G104" s="44"/>
+      <c r="H104" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A105" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B105" s="47">
+        <v>694</v>
+      </c>
+      <c r="C105" s="47">
+        <v>2729</v>
+      </c>
+      <c r="D105" s="47">
+        <v>774</v>
+      </c>
+      <c r="E105" s="47">
+        <v>2031</v>
+      </c>
+      <c r="F105" s="47">
+        <v>647</v>
+      </c>
+      <c r="G105" s="47">
+        <v>1759</v>
+      </c>
+      <c r="H105" s="47">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B106" s="47">
+        <v>694</v>
+      </c>
+      <c r="C106" s="47">
+        <v>2729</v>
+      </c>
+      <c r="D106" s="47">
+        <v>774</v>
+      </c>
+      <c r="E106" s="47">
+        <v>2031</v>
+      </c>
+      <c r="F106" s="47">
+        <v>647</v>
+      </c>
+      <c r="G106" s="47">
+        <v>1759</v>
+      </c>
+      <c r="H106" s="47">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A107" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B107" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="46">
+        <v>5105</v>
+      </c>
+      <c r="D107" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="46">
+        <v>5105</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G107" s="46">
+        <v>5105</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="46">
+        <v>5105</v>
+      </c>
+      <c r="D108" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="46">
+        <v>5105</v>
+      </c>
+      <c r="F108" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108" s="46">
+        <v>5105</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A109" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B109" s="44"/>
+      <c r="C109" s="44"/>
+      <c r="D109" s="44"/>
+      <c r="E109" s="44"/>
+      <c r="F109" s="44"/>
+      <c r="G109" s="44"/>
+      <c r="H109" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="47">
+        <v>139</v>
+      </c>
+      <c r="D110" s="47">
+        <v>40</v>
+      </c>
+      <c r="E110" s="47">
+        <v>141</v>
+      </c>
+      <c r="F110" s="47">
+        <v>40</v>
+      </c>
+      <c r="G110" s="47">
+        <v>141</v>
+      </c>
+      <c r="H110" s="47">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="47">
+        <v>139</v>
+      </c>
+      <c r="D111" s="47">
+        <v>40</v>
+      </c>
+      <c r="E111" s="47">
+        <v>141</v>
+      </c>
+      <c r="F111" s="47">
+        <v>40</v>
+      </c>
+      <c r="G111" s="47">
+        <v>141</v>
+      </c>
+      <c r="H111" s="47">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A112" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H115" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A116" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B116" s="44"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A117" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B117" s="44"/>
+      <c r="C117" s="44"/>
+      <c r="D117" s="44"/>
+      <c r="E117" s="44"/>
+      <c r="F117" s="44"/>
+      <c r="G117" s="44"/>
+      <c r="H117" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B118" s="44"/>
+      <c r="C118" s="44"/>
+      <c r="D118" s="44"/>
+      <c r="E118" s="44"/>
+      <c r="F118" s="44"/>
+      <c r="G118" s="44"/>
+      <c r="H118" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1">
+      <c r="A119" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B119" s="47">
+        <v>220</v>
+      </c>
+      <c r="C119" s="47">
+        <v>682</v>
+      </c>
+      <c r="D119" s="47">
+        <v>228</v>
+      </c>
+      <c r="E119" s="47">
+        <v>764</v>
+      </c>
+      <c r="F119" s="47">
+        <v>228</v>
+      </c>
+      <c r="G119" s="47">
+        <v>764</v>
+      </c>
+      <c r="H119" s="47">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B120" s="47">
+        <v>220</v>
+      </c>
+      <c r="C120" s="47">
+        <v>682</v>
+      </c>
+      <c r="D120" s="47">
+        <v>228</v>
+      </c>
+      <c r="E120" s="47">
+        <v>764</v>
+      </c>
+      <c r="F120" s="47">
+        <v>228</v>
+      </c>
+      <c r="G120" s="47">
+        <v>764</v>
+      </c>
+      <c r="H120" s="47">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A121" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B121" s="47">
+        <v>150</v>
+      </c>
+      <c r="C121" s="47">
+        <v>870</v>
+      </c>
+      <c r="D121" s="47">
+        <v>230</v>
+      </c>
+      <c r="E121" s="47">
+        <v>1085</v>
+      </c>
+      <c r="F121" s="47">
+        <v>230</v>
+      </c>
+      <c r="G121" s="47">
+        <v>1085</v>
+      </c>
+      <c r="H121" s="47">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B122" s="47">
+        <v>150</v>
+      </c>
+      <c r="C122" s="47">
+        <v>870</v>
+      </c>
+      <c r="D122" s="47">
+        <v>230</v>
+      </c>
+      <c r="E122" s="47">
+        <v>1085</v>
+      </c>
+      <c r="F122" s="47">
+        <v>230</v>
+      </c>
+      <c r="G122" s="47">
+        <v>1085</v>
+      </c>
+      <c r="H122" s="47">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A123" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B123" s="47">
+        <v>230</v>
+      </c>
+      <c r="C123" s="47">
+        <v>1625</v>
+      </c>
+      <c r="D123" s="47">
+        <v>290</v>
+      </c>
+      <c r="E123" s="47">
+        <v>1748</v>
+      </c>
+      <c r="F123" s="47">
+        <v>290</v>
+      </c>
+      <c r="G123" s="47">
+        <v>1748</v>
+      </c>
+      <c r="H123" s="47">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B124" s="47">
+        <v>230</v>
+      </c>
+      <c r="C124" s="47">
+        <v>1625</v>
+      </c>
+      <c r="D124" s="47">
+        <v>290</v>
+      </c>
+      <c r="E124" s="47">
+        <v>1748</v>
+      </c>
+      <c r="F124" s="47">
+        <v>290</v>
+      </c>
+      <c r="G124" s="47">
+        <v>1748</v>
+      </c>
+      <c r="H124" s="47">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A125" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B125" s="44"/>
+      <c r="C125" s="44"/>
+      <c r="D125" s="44"/>
+      <c r="E125" s="44"/>
+      <c r="F125" s="44"/>
+      <c r="G125" s="44"/>
+      <c r="H125" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B126" s="44"/>
+      <c r="C126" s="44"/>
+      <c r="D126" s="44"/>
+      <c r="E126" s="44"/>
+      <c r="F126" s="44"/>
+      <c r="G126" s="44"/>
+      <c r="H126" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A127" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B127" s="46">
+        <v>64470</v>
+      </c>
+      <c r="C127" s="46">
+        <v>313290.3</v>
+      </c>
+      <c r="D127" s="46">
+        <v>64101</v>
+      </c>
+      <c r="E127" s="46">
+        <v>301526.59999999998</v>
+      </c>
+      <c r="F127" s="46">
+        <v>64101</v>
+      </c>
+      <c r="G127" s="46">
+        <v>301526.59999999998</v>
+      </c>
+      <c r="H127" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B128" s="46">
+        <v>20267</v>
+      </c>
+      <c r="C128" s="46">
+        <v>63791.199999999997</v>
+      </c>
+      <c r="D128" s="46">
+        <v>20267</v>
+      </c>
+      <c r="E128" s="46">
+        <v>54121.599999999999</v>
+      </c>
+      <c r="F128" s="46">
+        <v>20267</v>
+      </c>
+      <c r="G128" s="46">
+        <v>54121.599999999999</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="46">
+        <v>21539</v>
+      </c>
+      <c r="D129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E129" s="46">
+        <v>21539</v>
+      </c>
+      <c r="F129" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G129" s="46">
+        <v>21539</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" s="46">
+        <v>1830</v>
+      </c>
+      <c r="C130" s="46">
+        <v>5884</v>
+      </c>
+      <c r="D130" s="46">
+        <v>1830</v>
+      </c>
+      <c r="E130" s="46">
+        <v>5884</v>
+      </c>
+      <c r="F130" s="46">
+        <v>1830</v>
+      </c>
+      <c r="G130" s="46">
+        <v>5884</v>
+      </c>
+      <c r="H130" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B131" s="46">
+        <v>2708</v>
+      </c>
+      <c r="C131" s="46">
+        <v>6521</v>
+      </c>
+      <c r="D131" s="46">
+        <v>2708</v>
+      </c>
+      <c r="E131" s="46">
+        <v>6521</v>
+      </c>
+      <c r="F131" s="46">
+        <v>2708</v>
+      </c>
+      <c r="G131" s="46">
+        <v>6521</v>
+      </c>
+      <c r="H131" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1">
+      <c r="A132" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C132" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E132" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B133" s="46">
+        <v>7645</v>
+      </c>
+      <c r="C133" s="46">
+        <v>19914.099999999999</v>
+      </c>
+      <c r="D133" s="46">
+        <v>7500</v>
+      </c>
+      <c r="E133" s="46">
+        <v>19497</v>
+      </c>
+      <c r="F133" s="46">
+        <v>7500</v>
+      </c>
+      <c r="G133" s="46">
+        <v>19497</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B134" s="46">
+        <v>23084</v>
+      </c>
+      <c r="C134" s="46">
+        <v>188614</v>
+      </c>
+      <c r="D134" s="46">
+        <v>22860</v>
+      </c>
+      <c r="E134" s="46">
+        <v>186937</v>
+      </c>
+      <c r="F134" s="46">
+        <v>22860</v>
+      </c>
+      <c r="G134" s="46">
+        <v>186937</v>
+      </c>
+      <c r="H134" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A135" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B135" s="46">
+        <v>6.6</v>
+      </c>
+      <c r="C135" s="46">
+        <v>200.8</v>
+      </c>
+      <c r="D135" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E135" s="46">
+        <v>160.5</v>
+      </c>
+      <c r="F135" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G135" s="46">
+        <v>160.5</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B137" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H137" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B138" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C138" s="46">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="D138" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="E138" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F138" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="G138" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H138" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B139" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C139" s="46">
+        <v>8.4</v>
+      </c>
+      <c r="D139" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E139" s="46">
+        <v>8</v>
+      </c>
+      <c r="F139" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G139" s="46">
+        <v>8</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="2.4500000000000002" customHeight="1">
+      <c r="A140" s="48"/>
+      <c r="B140" s="48"/>
+      <c r="C140" s="48"/>
+      <c r="D140" s="48"/>
+      <c r="E140" s="48"/>
+      <c r="F140" s="48"/>
+      <c r="G140" s="48"/>
+      <c r="H140" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H139"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.42578125" customWidth="1"/>
+    <col min="2" max="8" width="15" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>152</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="H3" s="56"/>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="E4" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="F4" s="55"/>
+      <c r="G4" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="H4" s="51" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1">
+      <c r="A6" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1">
+      <c r="A8" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A9" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="46">
+        <v>14.7</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1">
+      <c r="A10" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="46">
+        <v>14.7</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A11" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="46">
+        <v>7.3</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="46">
+        <v>7.3</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1">
+      <c r="A12" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="46">
+        <v>7.3</v>
+      </c>
+      <c r="D12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="46">
+        <v>7.3</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A13" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1">
+      <c r="A14" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="46">
+        <v>1197.7</v>
+      </c>
+      <c r="D14" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="46">
+        <v>1167.4000000000001</v>
+      </c>
+      <c r="F14" s="46">
+        <v>239.1</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1">
+      <c r="A15" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="46">
+        <v>376.7</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="46">
+        <v>351.4</v>
+      </c>
+      <c r="F15" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="46">
+        <v>821</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="46">
+        <v>816</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A17" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G17" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1">
+      <c r="A18" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A19" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="47">
+        <v>5851</v>
+      </c>
+      <c r="D20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="47">
+        <v>4914</v>
+      </c>
+      <c r="F20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="47">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="47">
+        <v>937</v>
+      </c>
+      <c r="D21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="47">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1">
+      <c r="A22" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="47">
+        <v>4914</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="47">
+        <v>4914</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="47">
+        <v>4958</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="47">
+        <v>4957</v>
+      </c>
+      <c r="F23" s="47">
+        <v>80</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="47">
+        <v>4958</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="47">
+        <v>4957</v>
+      </c>
+      <c r="F24" s="47">
+        <v>80</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A25" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="47">
+        <v>1593</v>
+      </c>
+      <c r="D25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="47">
+        <v>1593</v>
+      </c>
+      <c r="F25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="47">
+        <v>1593</v>
+      </c>
+      <c r="D26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="47">
+        <v>1593</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A27" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="47">
+        <v>5034</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="47">
+        <v>5034</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="47">
+        <v>5034</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="47">
+        <v>5034</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="47">
+        <v>117</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="47">
+        <v>117</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="47">
+        <v>117</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="47">
+        <v>117</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="47">
+        <v>200</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="47">
+        <v>233</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="47">
+        <v>172</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="47">
+        <v>205</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1">
+      <c r="A33" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="47">
+        <v>28</v>
+      </c>
+      <c r="D33" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="47">
+        <v>28</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A34" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="47">
+        <v>82492</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="47">
+        <v>74885</v>
+      </c>
+      <c r="F34" s="47">
+        <v>16463</v>
+      </c>
+      <c r="G34" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="47">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="47">
+        <v>17648</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="47">
+        <v>14321</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" s="47">
+        <v>38239</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="47">
+        <v>35694</v>
+      </c>
+      <c r="F36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="47">
+        <v>11912</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="47">
+        <v>11770</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" s="47">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="47">
+        <v>14693</v>
+      </c>
+      <c r="D38" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="47">
+        <v>13100</v>
+      </c>
+      <c r="F38" s="47">
+        <v>1597</v>
+      </c>
+      <c r="G38" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="47">
+        <v>265</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="47">
+        <v>265</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" s="47">
+        <v>265</v>
+      </c>
+      <c r="D40" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="47">
+        <v>265</v>
+      </c>
+      <c r="F40" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A41" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="47">
+        <v>24</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="47">
+        <v>24</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="47">
+        <v>24</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="47">
+        <v>24</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="44"/>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="46">
+        <v>1</v>
+      </c>
+      <c r="G44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="46">
+        <v>1</v>
+      </c>
+      <c r="G45" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A46" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="46">
+        <v>38.4</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="46">
+        <v>13</v>
+      </c>
+      <c r="F46" s="46">
+        <v>161.4</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="46">
+        <v>38.4</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="46">
+        <v>13</v>
+      </c>
+      <c r="F47" s="46">
+        <v>161.4</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A48" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="46">
+        <v>73675</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="46">
+        <v>73564</v>
+      </c>
+      <c r="F48" s="46">
+        <v>111</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="46">
+        <v>72387</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="46">
+        <v>72288</v>
+      </c>
+      <c r="F50" s="46">
+        <v>99</v>
+      </c>
+      <c r="G50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A51" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="46">
+        <v>18974.2</v>
+      </c>
+      <c r="D51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="46">
+        <v>19395.099999999999</v>
+      </c>
+      <c r="F51" s="46">
+        <v>328</v>
+      </c>
+      <c r="G51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1">
+      <c r="A52" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="46">
+        <v>413.4</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="46">
+        <v>406.3</v>
+      </c>
+      <c r="F52" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="46">
+        <v>10684.8</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="46">
+        <v>10684.8</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" s="46">
+        <v>2850</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="46">
+        <v>2740</v>
+      </c>
+      <c r="F54" s="46">
+        <v>320</v>
+      </c>
+      <c r="G54" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" s="46">
+        <v>5026</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" s="46">
+        <v>5564</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B56" s="44"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A57" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" s="47">
+        <v>24392</v>
+      </c>
+      <c r="D57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="47">
+        <v>36368</v>
+      </c>
+      <c r="F57" s="47">
+        <v>4900</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D58" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" s="47">
+        <v>7283</v>
+      </c>
+      <c r="F58" s="47">
+        <v>4516</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="47">
+        <v>16834</v>
+      </c>
+      <c r="F59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="47">
+        <v>2764</v>
+      </c>
+      <c r="F60" s="47">
+        <v>384</v>
+      </c>
+      <c r="G60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="47">
+        <v>134</v>
+      </c>
+      <c r="D62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A64" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="44"/>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="44"/>
+      <c r="F64" s="44"/>
+      <c r="G64" s="44"/>
+      <c r="H64" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A65" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B65" s="44"/>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A66" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A67" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="F67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
+      <c r="A68" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="F68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A70" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A71" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A72" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B72" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" s="47">
+        <v>905113</v>
+      </c>
+      <c r="D72" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" s="47">
+        <v>905113</v>
+      </c>
+      <c r="F72" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1">
+      <c r="A73" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B73" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C73" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D73" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F73" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1">
+      <c r="A74" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="47">
+        <v>875931</v>
+      </c>
+      <c r="D74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="47">
+        <v>875931</v>
+      </c>
+      <c r="F74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A75" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="44"/>
+      <c r="C77" s="44"/>
+      <c r="D77" s="44"/>
+      <c r="E77" s="44"/>
+      <c r="F77" s="44"/>
+      <c r="G77" s="44"/>
+      <c r="H77" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A78" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="D78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="46">
+        <v>26.5</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="46">
+        <v>20.3</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="46">
+        <v>26.3</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1">
+      <c r="A80" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" s="46">
+        <v>11.4</v>
+      </c>
+      <c r="D81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="46">
+        <v>11.4</v>
+      </c>
+      <c r="F81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C82" s="46">
+        <v>11.4</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="46">
+        <v>11.4</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A83" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="D83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="F83" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="D84" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A85" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="47">
+        <v>20421</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="47">
+        <v>20421</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="47">
+        <v>20421</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="47">
+        <v>20421</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A87" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C87" s="47">
+        <v>7835</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="47">
+        <v>7835</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="47">
+        <v>7299</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="47">
+        <v>7299</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" s="47">
+        <v>536</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" s="47">
+        <v>536</v>
+      </c>
+      <c r="F89" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A90" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C90" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1">
+      <c r="A91" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="47">
+        <v>121623</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="47">
+        <v>121623</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1">
+      <c r="A93" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C93" s="47">
+        <v>13238</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" s="47">
+        <v>13238</v>
+      </c>
+      <c r="F93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C94" s="47">
+        <v>79054</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" s="47">
+        <v>79054</v>
+      </c>
+      <c r="F94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" s="47">
+        <v>700</v>
+      </c>
+      <c r="D95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" s="47">
+        <v>700</v>
+      </c>
+      <c r="F95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" s="47">
+        <v>28121</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="47">
+        <v>28121</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1">
+      <c r="A97" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" s="47">
+        <v>510</v>
+      </c>
+      <c r="D97" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" s="47">
+        <v>510</v>
+      </c>
+      <c r="F97" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B98" s="44"/>
+      <c r="C98" s="44"/>
+      <c r="D98" s="44"/>
+      <c r="E98" s="44"/>
+      <c r="F98" s="44"/>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A99" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B99" s="44"/>
+      <c r="C99" s="44"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="44"/>
+      <c r="F99" s="44"/>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" s="47">
+        <v>4741</v>
+      </c>
+      <c r="D100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" s="47">
+        <v>4741</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" s="47">
+        <v>4741</v>
+      </c>
+      <c r="D101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" s="47">
+        <v>4741</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A102" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B102" s="44"/>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="44"/>
+      <c r="F102" s="44"/>
+      <c r="G102" s="44"/>
+      <c r="H102" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A103" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B103" s="44"/>
+      <c r="C103" s="44"/>
+      <c r="D103" s="44"/>
+      <c r="E103" s="44"/>
+      <c r="F103" s="44"/>
+      <c r="G103" s="44"/>
+      <c r="H103" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A104" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C104" s="47">
+        <v>3266</v>
+      </c>
+      <c r="D104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" s="47">
+        <v>2621</v>
+      </c>
+      <c r="F104" s="47">
+        <v>1769</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" s="47">
+        <v>3266</v>
+      </c>
+      <c r="D105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="47">
+        <v>2621</v>
+      </c>
+      <c r="F105" s="47">
+        <v>1769</v>
+      </c>
+      <c r="G105" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A106" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" s="46">
+        <v>6580</v>
+      </c>
+      <c r="D106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" s="46">
+        <v>6580</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" s="46">
+        <v>6580</v>
+      </c>
+      <c r="D107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="46">
+        <v>6580</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A108" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B108" s="44"/>
+      <c r="C108" s="44"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A109" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" s="47">
+        <v>177</v>
+      </c>
+      <c r="D109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" s="47">
+        <v>176</v>
+      </c>
+      <c r="F109" s="47">
+        <v>39</v>
+      </c>
+      <c r="G109" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1">
+      <c r="A110" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" s="47">
+        <v>177</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" s="47">
+        <v>176</v>
+      </c>
+      <c r="F110" s="47">
+        <v>39</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A111" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1">
+      <c r="A112" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1">
+      <c r="A114" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A115" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B115" s="44"/>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A116" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B116" s="44"/>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B117" s="44"/>
+      <c r="C117" s="44"/>
+      <c r="D117" s="44"/>
+      <c r="E117" s="44"/>
+      <c r="F117" s="44"/>
+      <c r="G117" s="44"/>
+      <c r="H117" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" s="47">
+        <v>802</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" s="47">
+        <v>878</v>
+      </c>
+      <c r="F118" s="47">
+        <v>22</v>
+      </c>
+      <c r="G118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1">
+      <c r="A119" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C119" s="47">
+        <v>802</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" s="47">
+        <v>878</v>
+      </c>
+      <c r="F119" s="47">
+        <v>22</v>
+      </c>
+      <c r="G119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C120" s="47">
+        <v>1042</v>
+      </c>
+      <c r="D120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" s="47">
+        <v>1220</v>
+      </c>
+      <c r="F120" s="47">
+        <v>60</v>
+      </c>
+      <c r="G120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1">
+      <c r="A121" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="47">
+        <v>1042</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" s="47">
+        <v>1220</v>
+      </c>
+      <c r="F121" s="47">
+        <v>60</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A122" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="47">
+        <v>1825</v>
+      </c>
+      <c r="D122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="47">
+        <v>1965</v>
+      </c>
+      <c r="F122" s="47">
+        <v>19</v>
+      </c>
+      <c r="G122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1">
+      <c r="A123" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="47">
+        <v>1825</v>
+      </c>
+      <c r="D123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="47">
+        <v>1965</v>
+      </c>
+      <c r="F123" s="47">
+        <v>19</v>
+      </c>
+      <c r="G123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A124" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B124" s="44"/>
+      <c r="C124" s="44"/>
+      <c r="D124" s="44"/>
+      <c r="E124" s="44"/>
+      <c r="F124" s="44"/>
+      <c r="G124" s="44"/>
+      <c r="H124" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B125" s="44"/>
+      <c r="C125" s="44"/>
+      <c r="D125" s="44"/>
+      <c r="E125" s="44"/>
+      <c r="F125" s="44"/>
+      <c r="G125" s="44"/>
+      <c r="H125" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C126" s="46">
+        <v>414587.3</v>
+      </c>
+      <c r="D126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" s="46">
+        <v>402282.6</v>
+      </c>
+      <c r="F126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" s="46">
+        <v>12304.7</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C127" s="46">
+        <v>87011.199999999997</v>
+      </c>
+      <c r="D127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127" s="46">
+        <v>77341.600000000006</v>
+      </c>
+      <c r="F127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127" s="46">
+        <v>9669.6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B128" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C128" s="46">
+        <v>31442</v>
+      </c>
+      <c r="D128" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E128" s="46">
+        <v>31442</v>
+      </c>
+      <c r="F128" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B129" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C129" s="46">
+        <v>8145</v>
+      </c>
+      <c r="D129" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129" s="46">
+        <v>8145</v>
+      </c>
+      <c r="F129" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1">
+      <c r="A130" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C130" s="46">
+        <v>9579</v>
+      </c>
+      <c r="D130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E130" s="46">
+        <v>9579</v>
+      </c>
+      <c r="F130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B131" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C131" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D131" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E131" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F131" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H131" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1">
+      <c r="A132" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C132" s="46">
+        <v>32724.1</v>
+      </c>
+      <c r="D132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E132" s="46">
+        <v>32148</v>
+      </c>
+      <c r="F132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H132" s="46">
+        <v>576.1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B133" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C133" s="46">
+        <v>238659</v>
+      </c>
+      <c r="D133" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E133" s="46">
+        <v>236600</v>
+      </c>
+      <c r="F133" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H133" s="46">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C134" s="46">
+        <v>203.3</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E134" s="46">
+        <v>162.5</v>
+      </c>
+      <c r="F134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H134" s="46">
+        <v>40.799999999999997</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C135" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H135" s="46">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C136" s="46">
+        <v>1.4</v>
+      </c>
+      <c r="D136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H136" s="46">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" s="46">
+        <v>33.5</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H137" s="46">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B138" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C138" s="46">
+        <v>10.5</v>
+      </c>
+      <c r="D138" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E138" s="46">
+        <v>10</v>
+      </c>
+      <c r="F138" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H138" s="46">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="2.4500000000000002" customHeight="1">
+      <c r="A139" s="48"/>
+      <c r="B139" s="48"/>
+      <c r="C139" s="48"/>
+      <c r="D139" s="48"/>
+      <c r="E139" s="48"/>
+      <c r="F139" s="48"/>
+      <c r="G139" s="48"/>
+      <c r="H139" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:H3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H144"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.42578125" customWidth="1"/>
+    <col min="2" max="8" width="15" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>145</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="22.5">
+      <c r="A5" s="54"/>
+      <c r="B5" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>18.2</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>18.2</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="46">
+        <v>18.2</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="46">
+        <v>18.2</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="46">
+        <v>1</v>
+      </c>
+      <c r="C12" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D12" s="46">
+        <v>1</v>
+      </c>
+      <c r="E12" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="46">
+        <v>1</v>
+      </c>
+      <c r="C13" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D13" s="46">
+        <v>1</v>
+      </c>
+      <c r="E13" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="C15" s="46">
+        <v>1481.3</v>
+      </c>
+      <c r="D15" s="46">
+        <v>315.2</v>
+      </c>
+      <c r="E15" s="46">
+        <v>1482.6</v>
+      </c>
+      <c r="F15" s="46">
+        <v>315.2</v>
+      </c>
+      <c r="G15" s="46">
+        <v>1482.6</v>
+      </c>
+      <c r="H15" s="46">
+        <v>207.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>473.3</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>489.6</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>489.6</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>1008</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>993</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>993</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A20" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A22" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="47">
+        <v>938</v>
+      </c>
+      <c r="C22" s="47">
+        <v>6789</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="47">
+        <v>5652</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="47">
+        <v>200</v>
+      </c>
+      <c r="C23" s="47">
+        <v>1137</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1">
+      <c r="A24" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="47">
+        <v>5652</v>
+      </c>
+      <c r="D24" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="47">
+        <v>5652</v>
+      </c>
+      <c r="F24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A25" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="47">
+        <v>993</v>
+      </c>
+      <c r="C25" s="47">
+        <v>5951</v>
+      </c>
+      <c r="D25" s="47">
+        <v>1003</v>
+      </c>
+      <c r="E25" s="47">
+        <v>5960</v>
+      </c>
+      <c r="F25" s="47">
+        <v>1003</v>
+      </c>
+      <c r="G25" s="47">
+        <v>5960</v>
+      </c>
+      <c r="H25" s="47">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1">
+      <c r="A26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="47">
+        <v>993</v>
+      </c>
+      <c r="C26" s="47">
+        <v>5951</v>
+      </c>
+      <c r="D26" s="47">
+        <v>1003</v>
+      </c>
+      <c r="E26" s="47">
+        <v>5960</v>
+      </c>
+      <c r="F26" s="47">
+        <v>1003</v>
+      </c>
+      <c r="G26" s="47">
+        <v>5960</v>
+      </c>
+      <c r="H26" s="47">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A27" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1691</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="47">
+        <v>1691</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>1691</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>1691</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A29" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="47">
+        <v>6201</v>
+      </c>
+      <c r="D29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="47">
+        <v>6201</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="47">
+        <v>259</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="47">
+        <v>6201</v>
+      </c>
+      <c r="D30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="47">
+        <v>6201</v>
+      </c>
+      <c r="F30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="47">
+        <v>259</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A31" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="47">
+        <v>137</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="47">
+        <v>137</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="47">
+        <v>137</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="47">
+        <v>137</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="47">
+        <v>137</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="47">
+        <v>137</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A33" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="47">
+        <v>32</v>
+      </c>
+      <c r="C33" s="47">
+        <v>232</v>
+      </c>
+      <c r="D33" s="47">
+        <v>32</v>
+      </c>
+      <c r="E33" s="47">
+        <v>265</v>
+      </c>
+      <c r="F33" s="47">
+        <v>32</v>
+      </c>
+      <c r="G33" s="47">
+        <v>265</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="47">
+        <v>28</v>
+      </c>
+      <c r="C34" s="47">
+        <v>200</v>
+      </c>
+      <c r="D34" s="47">
+        <v>28</v>
+      </c>
+      <c r="E34" s="47">
+        <v>233</v>
+      </c>
+      <c r="F34" s="47">
+        <v>28</v>
+      </c>
+      <c r="G34" s="47">
+        <v>233</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1">
+      <c r="A35" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="47">
+        <v>32</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="47">
+        <v>32</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="47">
+        <v>32</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A36" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="47">
+        <v>15851</v>
+      </c>
+      <c r="C36" s="47">
+        <v>98343</v>
+      </c>
+      <c r="D36" s="47">
+        <v>14818</v>
+      </c>
+      <c r="E36" s="47">
+        <v>89703</v>
+      </c>
+      <c r="F36" s="47">
+        <v>12625</v>
+      </c>
+      <c r="G36" s="47">
+        <v>61013</v>
+      </c>
+      <c r="H36" s="47">
+        <v>17394</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1">
+      <c r="A37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="47">
+        <v>20823</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="47">
+        <v>16569</v>
+      </c>
+      <c r="F37" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="47">
+        <v>7960</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="47">
+        <v>45383</v>
+      </c>
+      <c r="D38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="47">
+        <v>43434</v>
+      </c>
+      <c r="F38" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="47">
+        <v>23353</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="47">
+        <v>2492</v>
+      </c>
+      <c r="C39" s="47">
+        <v>14404</v>
+      </c>
+      <c r="D39" s="47">
+        <v>1817</v>
+      </c>
+      <c r="E39" s="47">
+        <v>13587</v>
+      </c>
+      <c r="F39" s="47">
+        <v>1817</v>
+      </c>
+      <c r="G39" s="47">
+        <v>13587</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1">
+      <c r="A40" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="47">
+        <v>3040</v>
+      </c>
+      <c r="C40" s="47">
+        <v>17733</v>
+      </c>
+      <c r="D40" s="47">
+        <v>3013</v>
+      </c>
+      <c r="E40" s="47">
+        <v>16113</v>
+      </c>
+      <c r="F40" s="47">
+        <v>3013</v>
+      </c>
+      <c r="G40" s="47">
+        <v>16113</v>
+      </c>
+      <c r="H40" s="47">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>316</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>316</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>316</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="47">
+        <v>316</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="47">
+        <v>316</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="47">
+        <v>316</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A43" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="47">
+        <v>24</v>
+      </c>
+      <c r="D43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="47">
+        <v>24</v>
+      </c>
+      <c r="F43" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="47">
+        <v>24</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="47">
+        <v>24</v>
+      </c>
+      <c r="D44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="47">
+        <v>24</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="47">
+        <v>24</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1">
+      <c r="A47" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A48" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="46">
+        <v>1</v>
+      </c>
+      <c r="C48" s="46">
+        <v>39.4</v>
+      </c>
+      <c r="D48" s="46">
+        <v>2</v>
+      </c>
+      <c r="E48" s="46">
+        <v>15</v>
+      </c>
+      <c r="F48" s="46">
+        <v>2</v>
+      </c>
+      <c r="G48" s="46">
+        <v>15</v>
+      </c>
+      <c r="H48" s="46">
+        <v>160.4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B49" s="46">
+        <v>1</v>
+      </c>
+      <c r="C49" s="46">
+        <v>39.4</v>
+      </c>
+      <c r="D49" s="46">
+        <v>2</v>
+      </c>
+      <c r="E49" s="46">
+        <v>15</v>
+      </c>
+      <c r="F49" s="46">
+        <v>2</v>
+      </c>
+      <c r="G49" s="46">
+        <v>15</v>
+      </c>
+      <c r="H49" s="46">
+        <v>160.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A50" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="46">
+        <v>23294.5</v>
+      </c>
+      <c r="C50" s="46">
+        <v>96969.5</v>
+      </c>
+      <c r="D50" s="46">
+        <v>23101.5</v>
+      </c>
+      <c r="E50" s="46">
+        <v>96665.5</v>
+      </c>
+      <c r="F50" s="46">
+        <v>23081.5</v>
+      </c>
+      <c r="G50" s="46">
+        <v>96645.5</v>
+      </c>
+      <c r="H50" s="46">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="46">
+        <v>3133</v>
+      </c>
+      <c r="D51" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="46">
+        <v>3122</v>
+      </c>
+      <c r="F51" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="46">
+        <v>3102</v>
+      </c>
+      <c r="H51" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1">
+      <c r="A52" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B52" s="46">
+        <v>21449.5</v>
+      </c>
+      <c r="C52" s="46">
+        <v>93836.5</v>
+      </c>
+      <c r="D52" s="46">
+        <v>21255.5</v>
+      </c>
+      <c r="E52" s="46">
+        <v>93543.5</v>
+      </c>
+      <c r="F52" s="46">
+        <v>21255.5</v>
+      </c>
+      <c r="G52" s="46">
+        <v>93543.5</v>
+      </c>
+      <c r="H52" s="46">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A53" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="46">
+        <v>4870</v>
+      </c>
+      <c r="C53" s="46">
+        <v>23844.2</v>
+      </c>
+      <c r="D53" s="46">
+        <v>4886</v>
+      </c>
+      <c r="E53" s="46">
+        <v>24281.1</v>
+      </c>
+      <c r="F53" s="46">
+        <v>4886</v>
+      </c>
+      <c r="G53" s="46">
+        <v>23024.1</v>
+      </c>
+      <c r="H53" s="46">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1">
+      <c r="A54" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="46">
+        <v>519.4</v>
+      </c>
+      <c r="D54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="46">
+        <v>518.29999999999995</v>
+      </c>
+      <c r="F54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="46">
+        <v>518.29999999999995</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="46">
+        <v>14678.8</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="46">
+        <v>14678.8</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="46">
+        <v>14678.8</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="46">
+        <v>770</v>
+      </c>
+      <c r="C56" s="46">
+        <v>3620</v>
+      </c>
+      <c r="D56" s="46">
+        <v>780</v>
+      </c>
+      <c r="E56" s="46">
+        <v>3520</v>
+      </c>
+      <c r="F56" s="46">
+        <v>780</v>
+      </c>
+      <c r="G56" s="46">
+        <v>3520</v>
+      </c>
+      <c r="H56" s="46">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1">
+      <c r="A57" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" s="46">
+        <v>5026</v>
+      </c>
+      <c r="D57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="46">
+        <v>5564</v>
+      </c>
+      <c r="F57" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="46">
+        <v>4307</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B59" s="44"/>
+      <c r="C59" s="44"/>
+      <c r="D59" s="44"/>
+      <c r="E59" s="44"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A60" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="47">
+        <v>24392</v>
+      </c>
+      <c r="D60" s="47">
+        <v>819</v>
+      </c>
+      <c r="E60" s="47">
+        <v>37187</v>
+      </c>
+      <c r="F60" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="47">
+        <v>9197</v>
+      </c>
+      <c r="H60" s="47">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D61" s="47">
+        <v>758</v>
+      </c>
+      <c r="E61" s="47">
+        <v>8041</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="47">
+        <v>2825</v>
+      </c>
+      <c r="H61" s="47">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="47">
+        <v>16834</v>
+      </c>
+      <c r="F62" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="47">
+        <v>5689</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D63" s="47">
+        <v>61</v>
+      </c>
+      <c r="E63" s="47">
+        <v>2825</v>
+      </c>
+      <c r="F63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" s="47">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1">
+      <c r="A64" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="47">
+        <v>683</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="47">
+        <v>134</v>
+      </c>
+      <c r="D65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B67" s="44"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A68" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+      <c r="E68" s="44"/>
+      <c r="F68" s="44"/>
+      <c r="G68" s="44"/>
+      <c r="H68" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A70" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A71" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="E71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G71" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1">
+      <c r="A72" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="C72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="E72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="G72" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A73" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C73" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="D73" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E73" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="F73" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G73" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1">
+      <c r="A74" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B74" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C74" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="D74" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E74" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="F74" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G74" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="H74" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B75" s="44"/>
+      <c r="C75" s="44"/>
+      <c r="D75" s="44"/>
+      <c r="E75" s="44"/>
+      <c r="F75" s="44"/>
+      <c r="G75" s="44"/>
+      <c r="H75" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A76" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B76" s="44"/>
+      <c r="C76" s="44"/>
+      <c r="D76" s="44"/>
+      <c r="E76" s="44"/>
+      <c r="F76" s="44"/>
+      <c r="G76" s="44"/>
+      <c r="H76" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="44"/>
+      <c r="C77" s="44"/>
+      <c r="D77" s="44"/>
+      <c r="E77" s="44"/>
+      <c r="F77" s="44"/>
+      <c r="G77" s="44"/>
+      <c r="H77" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A78" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="47">
+        <v>314415</v>
+      </c>
+      <c r="C78" s="47">
+        <v>1219528</v>
+      </c>
+      <c r="D78" s="47">
+        <v>314415</v>
+      </c>
+      <c r="E78" s="47">
+        <v>1219528</v>
+      </c>
+      <c r="F78" s="47">
+        <v>314415</v>
+      </c>
+      <c r="G78" s="47">
+        <v>1219528</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1">
+      <c r="A79" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F79" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="47">
+        <v>29182</v>
+      </c>
+      <c r="H79" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1">
+      <c r="A80" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="47">
+        <v>314415</v>
+      </c>
+      <c r="C80" s="47">
+        <v>1190346</v>
+      </c>
+      <c r="D80" s="47">
+        <v>314415</v>
+      </c>
+      <c r="E80" s="47">
+        <v>1190346</v>
+      </c>
+      <c r="F80" s="47">
+        <v>314415</v>
+      </c>
+      <c r="G80" s="47">
+        <v>1190346</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A81" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F81" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H81" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1">
+      <c r="A82" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A83" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B83" s="44"/>
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="44"/>
+      <c r="F83" s="44"/>
+      <c r="G83" s="44"/>
+      <c r="H83" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A84" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B84" s="46">
+        <v>10.8</v>
+      </c>
+      <c r="C84" s="46">
+        <v>31.3</v>
+      </c>
+      <c r="D84" s="46">
+        <v>10.8</v>
+      </c>
+      <c r="E84" s="46">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F84" s="46">
+        <v>10.8</v>
+      </c>
+      <c r="G84" s="46">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1">
+      <c r="A85" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B85" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="C85" s="46">
+        <v>31</v>
+      </c>
+      <c r="D85" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="E85" s="46">
+        <v>37</v>
+      </c>
+      <c r="F85" s="46">
+        <v>10.7</v>
+      </c>
+      <c r="G85" s="46">
+        <v>37</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B86" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C86" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="D86" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E86" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="F86" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G86" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="D87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="F87" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="H87" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1">
+      <c r="A88" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="D88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A89" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="46">
+        <v>1</v>
+      </c>
+      <c r="D89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="46">
+        <v>1</v>
+      </c>
+      <c r="F89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="46">
+        <v>1</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="46">
+        <v>1</v>
+      </c>
+      <c r="D90" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="46">
+        <v>1</v>
+      </c>
+      <c r="F90" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G90" s="46">
+        <v>1</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A91" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="47">
+        <v>24316</v>
+      </c>
+      <c r="D91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="47">
+        <v>24316</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="47">
+        <v>24316</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="47">
+        <v>24316</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="47">
+        <v>24316</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="47">
+        <v>24316</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A93" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B93" s="47">
+        <v>2516</v>
+      </c>
+      <c r="C93" s="47">
+        <v>10351</v>
+      </c>
+      <c r="D93" s="47">
+        <v>2516</v>
+      </c>
+      <c r="E93" s="47">
+        <v>10351</v>
+      </c>
+      <c r="F93" s="47">
+        <v>2516</v>
+      </c>
+      <c r="G93" s="47">
+        <v>10351</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B94" s="47">
+        <v>1636</v>
+      </c>
+      <c r="C94" s="47">
+        <v>8935</v>
+      </c>
+      <c r="D94" s="47">
+        <v>1636</v>
+      </c>
+      <c r="E94" s="47">
+        <v>8935</v>
+      </c>
+      <c r="F94" s="47">
+        <v>1636</v>
+      </c>
+      <c r="G94" s="47">
+        <v>8935</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1">
+      <c r="A95" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="47">
+        <v>1416</v>
+      </c>
+      <c r="D95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="47">
+        <v>1416</v>
+      </c>
+      <c r="F95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95" s="47">
+        <v>1416</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A96" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="47">
+        <v>6089</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="47">
+        <v>6089</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="47">
+        <v>6089</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1">
+      <c r="A97" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="47">
+        <v>6089</v>
+      </c>
+      <c r="D97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="47">
+        <v>6089</v>
+      </c>
+      <c r="F97" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G97" s="47">
+        <v>6089</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B98" s="47">
+        <v>19623</v>
+      </c>
+      <c r="C98" s="47">
+        <v>141246</v>
+      </c>
+      <c r="D98" s="47">
+        <v>19623</v>
+      </c>
+      <c r="E98" s="47">
+        <v>141246</v>
+      </c>
+      <c r="F98" s="47">
+        <v>19623</v>
+      </c>
+      <c r="G98" s="47">
+        <v>141246</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B99" s="47">
+        <v>3151</v>
+      </c>
+      <c r="C99" s="47">
+        <v>16389</v>
+      </c>
+      <c r="D99" s="47">
+        <v>3151</v>
+      </c>
+      <c r="E99" s="47">
+        <v>16389</v>
+      </c>
+      <c r="F99" s="47">
+        <v>3151</v>
+      </c>
+      <c r="G99" s="47">
+        <v>16389</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1">
+      <c r="A100" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B100" s="47">
+        <v>7018</v>
+      </c>
+      <c r="C100" s="47">
+        <v>86072</v>
+      </c>
+      <c r="D100" s="47">
+        <v>7018</v>
+      </c>
+      <c r="E100" s="47">
+        <v>86072</v>
+      </c>
+      <c r="F100" s="47">
+        <v>7018</v>
+      </c>
+      <c r="G100" s="47">
+        <v>86072</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="47">
+        <v>850</v>
+      </c>
+      <c r="C101" s="47">
+        <v>1550</v>
+      </c>
+      <c r="D101" s="47">
+        <v>850</v>
+      </c>
+      <c r="E101" s="47">
+        <v>1550</v>
+      </c>
+      <c r="F101" s="47">
+        <v>850</v>
+      </c>
+      <c r="G101" s="47">
+        <v>1550</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" s="47">
+        <v>7854</v>
+      </c>
+      <c r="C102" s="47">
+        <v>35975</v>
+      </c>
+      <c r="D102" s="47">
+        <v>7854</v>
+      </c>
+      <c r="E102" s="47">
+        <v>35975</v>
+      </c>
+      <c r="F102" s="47">
+        <v>7854</v>
+      </c>
+      <c r="G102" s="47">
+        <v>35975</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B103" s="47">
+        <v>750</v>
+      </c>
+      <c r="C103" s="47">
+        <v>1260</v>
+      </c>
+      <c r="D103" s="47">
+        <v>750</v>
+      </c>
+      <c r="E103" s="47">
+        <v>1260</v>
+      </c>
+      <c r="F103" s="47">
+        <v>750</v>
+      </c>
+      <c r="G103" s="47">
+        <v>1260</v>
+      </c>
+      <c r="H103" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B104" s="44"/>
+      <c r="C104" s="44"/>
+      <c r="D104" s="44"/>
+      <c r="E104" s="44"/>
+      <c r="F104" s="44"/>
+      <c r="G104" s="44"/>
+      <c r="H104" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A105" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="44"/>
+      <c r="C105" s="44"/>
+      <c r="D105" s="44"/>
+      <c r="E105" s="44"/>
+      <c r="F105" s="44"/>
+      <c r="G105" s="44"/>
+      <c r="H105" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A106" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B106" s="47">
+        <v>1242</v>
+      </c>
+      <c r="C106" s="47">
+        <v>5983</v>
+      </c>
+      <c r="D106" s="47">
+        <v>1242</v>
+      </c>
+      <c r="E106" s="47">
+        <v>5983</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B107" s="47">
+        <v>1242</v>
+      </c>
+      <c r="C107" s="47">
+        <v>5983</v>
+      </c>
+      <c r="D107" s="47">
+        <v>1242</v>
+      </c>
+      <c r="E107" s="47">
+        <v>5983</v>
+      </c>
+      <c r="F107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A108" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B108" s="44"/>
+      <c r="C108" s="44"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A109" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B109" s="44"/>
+      <c r="C109" s="44"/>
+      <c r="D109" s="44"/>
+      <c r="E109" s="44"/>
+      <c r="F109" s="44"/>
+      <c r="G109" s="44"/>
+      <c r="H109" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A110" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B110" s="47">
+        <v>464</v>
+      </c>
+      <c r="C110" s="47">
+        <v>3730</v>
+      </c>
+      <c r="D110" s="47">
+        <v>785</v>
+      </c>
+      <c r="E110" s="47">
+        <v>3406</v>
+      </c>
+      <c r="F110" s="47">
+        <v>607</v>
+      </c>
+      <c r="G110" s="47">
+        <v>2871</v>
+      </c>
+      <c r="H110" s="47">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="47">
+        <v>464</v>
+      </c>
+      <c r="C111" s="47">
+        <v>3730</v>
+      </c>
+      <c r="D111" s="47">
+        <v>785</v>
+      </c>
+      <c r="E111" s="47">
+        <v>3406</v>
+      </c>
+      <c r="F111" s="47">
+        <v>607</v>
+      </c>
+      <c r="G111" s="47">
+        <v>2871</v>
+      </c>
+      <c r="H111" s="47">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" s="46">
+        <v>6580</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" s="46">
+        <v>6580</v>
+      </c>
+      <c r="F112" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="46">
+        <v>6580</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1">
+      <c r="A113" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C113" s="46">
+        <v>6580</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" s="46">
+        <v>6580</v>
+      </c>
+      <c r="F113" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="46">
+        <v>6580</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A114" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B114" s="44"/>
+      <c r="C114" s="44"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="44"/>
+      <c r="F114" s="44"/>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A115" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B115" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="47">
+        <v>287</v>
+      </c>
+      <c r="D115" s="47">
+        <v>40</v>
+      </c>
+      <c r="E115" s="47">
+        <v>216</v>
+      </c>
+      <c r="F115" s="47">
+        <v>40</v>
+      </c>
+      <c r="G115" s="47">
+        <v>216</v>
+      </c>
+      <c r="H115" s="47">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1">
+      <c r="A116" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B116" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="47">
+        <v>287</v>
+      </c>
+      <c r="D116" s="47">
+        <v>40</v>
+      </c>
+      <c r="E116" s="47">
+        <v>216</v>
+      </c>
+      <c r="F116" s="47">
+        <v>40</v>
+      </c>
+      <c r="G116" s="47">
+        <v>216</v>
+      </c>
+      <c r="H116" s="47">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A117" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H117" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1">
+      <c r="A118" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H118" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A119" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A121" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B121" s="44"/>
+      <c r="C121" s="44"/>
+      <c r="D121" s="44"/>
+      <c r="E121" s="44"/>
+      <c r="F121" s="44"/>
+      <c r="G121" s="44"/>
+      <c r="H121" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A122" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B122" s="44"/>
+      <c r="C122" s="44"/>
+      <c r="D122" s="44"/>
+      <c r="E122" s="44"/>
+      <c r="F122" s="44"/>
+      <c r="G122" s="44"/>
+      <c r="H122" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1">
+      <c r="A123" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B123" s="44"/>
+      <c r="C123" s="44"/>
+      <c r="D123" s="44"/>
+      <c r="E123" s="44"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B124" s="47">
+        <v>135</v>
+      </c>
+      <c r="C124" s="47">
+        <v>937</v>
+      </c>
+      <c r="D124" s="47">
+        <v>125</v>
+      </c>
+      <c r="E124" s="47">
+        <v>1003</v>
+      </c>
+      <c r="F124" s="47">
+        <v>125</v>
+      </c>
+      <c r="G124" s="47">
+        <v>1003</v>
+      </c>
+      <c r="H124" s="47">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1">
+      <c r="A125" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B125" s="47">
+        <v>135</v>
+      </c>
+      <c r="C125" s="47">
+        <v>937</v>
+      </c>
+      <c r="D125" s="47">
+        <v>125</v>
+      </c>
+      <c r="E125" s="47">
+        <v>1003</v>
+      </c>
+      <c r="F125" s="47">
+        <v>125</v>
+      </c>
+      <c r="G125" s="47">
+        <v>1003</v>
+      </c>
+      <c r="H125" s="47">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1">
+      <c r="A126" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B126" s="47">
+        <v>117</v>
+      </c>
+      <c r="C126" s="47">
+        <v>1159</v>
+      </c>
+      <c r="D126" s="47">
+        <v>167</v>
+      </c>
+      <c r="E126" s="47">
+        <v>1387</v>
+      </c>
+      <c r="F126" s="47">
+        <v>167</v>
+      </c>
+      <c r="G126" s="47">
+        <v>1387</v>
+      </c>
+      <c r="H126" s="47">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B127" s="47">
+        <v>117</v>
+      </c>
+      <c r="C127" s="47">
+        <v>1159</v>
+      </c>
+      <c r="D127" s="47">
+        <v>167</v>
+      </c>
+      <c r="E127" s="47">
+        <v>1387</v>
+      </c>
+      <c r="F127" s="47">
+        <v>167</v>
+      </c>
+      <c r="G127" s="47">
+        <v>1387</v>
+      </c>
+      <c r="H127" s="47">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A128" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B128" s="47">
+        <v>298</v>
+      </c>
+      <c r="C128" s="47">
+        <v>2123</v>
+      </c>
+      <c r="D128" s="47">
+        <v>273</v>
+      </c>
+      <c r="E128" s="47">
+        <v>2238</v>
+      </c>
+      <c r="F128" s="47">
+        <v>273</v>
+      </c>
+      <c r="G128" s="47">
+        <v>2238</v>
+      </c>
+      <c r="H128" s="47">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B129" s="47">
+        <v>298</v>
+      </c>
+      <c r="C129" s="47">
+        <v>2123</v>
+      </c>
+      <c r="D129" s="47">
+        <v>273</v>
+      </c>
+      <c r="E129" s="47">
+        <v>2238</v>
+      </c>
+      <c r="F129" s="47">
+        <v>273</v>
+      </c>
+      <c r="G129" s="47">
+        <v>2238</v>
+      </c>
+      <c r="H129" s="47">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A130" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B130" s="44"/>
+      <c r="C130" s="44"/>
+      <c r="D130" s="44"/>
+      <c r="E130" s="44"/>
+      <c r="F130" s="44"/>
+      <c r="G130" s="44"/>
+      <c r="H130" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A131" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B131" s="44"/>
+      <c r="C131" s="44"/>
+      <c r="D131" s="44"/>
+      <c r="E131" s="44"/>
+      <c r="F131" s="44"/>
+      <c r="G131" s="44"/>
+      <c r="H131" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1">
+      <c r="A132" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B132" s="46">
+        <v>107853.9</v>
+      </c>
+      <c r="C132" s="46">
+        <v>522441.2</v>
+      </c>
+      <c r="D132" s="46">
+        <v>107245</v>
+      </c>
+      <c r="E132" s="46">
+        <v>509527.6</v>
+      </c>
+      <c r="F132" s="46">
+        <v>107245</v>
+      </c>
+      <c r="G132" s="46">
+        <v>509527.6</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B133" s="46">
+        <v>23712</v>
+      </c>
+      <c r="C133" s="46">
+        <v>110723.2</v>
+      </c>
+      <c r="D133" s="46">
+        <v>23712</v>
+      </c>
+      <c r="E133" s="46">
+        <v>101053.6</v>
+      </c>
+      <c r="F133" s="46">
+        <v>23712</v>
+      </c>
+      <c r="G133" s="46">
+        <v>101053.6</v>
+      </c>
+      <c r="H133" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1">
+      <c r="A134" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="46">
+        <v>42356</v>
+      </c>
+      <c r="D134" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" s="46">
+        <v>42356</v>
+      </c>
+      <c r="F134" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G134" s="46">
+        <v>42356</v>
+      </c>
+      <c r="H134" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1">
+      <c r="A135" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B135" s="46">
+        <v>2126</v>
+      </c>
+      <c r="C135" s="46">
+        <v>10271</v>
+      </c>
+      <c r="D135" s="46">
+        <v>2126</v>
+      </c>
+      <c r="E135" s="46">
+        <v>10271</v>
+      </c>
+      <c r="F135" s="46">
+        <v>2126</v>
+      </c>
+      <c r="G135" s="46">
+        <v>10271</v>
+      </c>
+      <c r="H135" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1">
+      <c r="A136" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B136" s="46">
+        <v>3332</v>
+      </c>
+      <c r="C136" s="46">
+        <v>12911</v>
+      </c>
+      <c r="D136" s="46">
+        <v>3332</v>
+      </c>
+      <c r="E136" s="46">
+        <v>12911</v>
+      </c>
+      <c r="F136" s="46">
+        <v>3332</v>
+      </c>
+      <c r="G136" s="46">
+        <v>12911</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F137" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H137" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B138" s="46">
+        <v>9940.9</v>
+      </c>
+      <c r="C138" s="46">
+        <v>42665</v>
+      </c>
+      <c r="D138" s="46">
+        <v>9796</v>
+      </c>
+      <c r="E138" s="46">
+        <v>41944</v>
+      </c>
+      <c r="F138" s="46">
+        <v>9796</v>
+      </c>
+      <c r="G138" s="46">
+        <v>41944</v>
+      </c>
+      <c r="H138" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B139" s="46">
+        <v>57829</v>
+      </c>
+      <c r="C139" s="46">
+        <v>296488</v>
+      </c>
+      <c r="D139" s="46">
+        <v>57365</v>
+      </c>
+      <c r="E139" s="46">
+        <v>293965</v>
+      </c>
+      <c r="F139" s="46">
+        <v>57365</v>
+      </c>
+      <c r="G139" s="46">
+        <v>293965</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A140" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B140" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C140" s="46">
+        <v>205.8</v>
+      </c>
+      <c r="D140" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="46">
+        <v>164.5</v>
+      </c>
+      <c r="F140" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G140" s="46">
+        <v>164.5</v>
+      </c>
+      <c r="H140" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="H141" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B142" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="46">
+        <v>1.5</v>
+      </c>
+      <c r="D142" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E142" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F142" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B143" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="C143" s="46">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="D143" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E143" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F143" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H143" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1">
+      <c r="A144" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B144" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C144" s="46">
+        <v>12.6</v>
+      </c>
+      <c r="D144" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="46">
+        <v>12</v>
+      </c>
+      <c r="F144" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="46">
+        <v>12</v>
+      </c>
+      <c r="H144" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H149"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="1" customFormat="1">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1">
+      <c r="B2" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55"/>
+      <c r="H3" s="56" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="33.75">
+      <c r="A5" s="54"/>
+      <c r="B5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="56"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A6" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A7" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A8" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="1" customFormat="1">
+      <c r="A9" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="46">
+        <v>26.1</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="46">
+        <v>22.2</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="46">
+        <v>22.2</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="1" customFormat="1">
+      <c r="A11" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="46">
+        <v>26.1</v>
+      </c>
+      <c r="D11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="46">
+        <v>22.2</v>
+      </c>
+      <c r="F11" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="46">
+        <v>22.2</v>
+      </c>
+      <c r="H11" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1">
+      <c r="A13" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="46">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A14" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A15" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="46">
+        <v>322.7</v>
+      </c>
+      <c r="C15" s="46">
+        <v>1804</v>
+      </c>
+      <c r="D15" s="46">
+        <v>312.89999999999998</v>
+      </c>
+      <c r="E15" s="46">
+        <v>1795.5</v>
+      </c>
+      <c r="F15" s="46">
+        <v>312.89999999999998</v>
+      </c>
+      <c r="G15" s="46">
+        <v>1795.5</v>
+      </c>
+      <c r="H15" s="46">
+        <v>217.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1">
+      <c r="A16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="46">
+        <v>584</v>
+      </c>
+      <c r="D16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="46">
+        <v>625.5</v>
+      </c>
+      <c r="F16" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="46">
+        <v>625.5</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1">
+      <c r="A17" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="46">
+        <v>1220</v>
+      </c>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="46">
+        <v>1170</v>
+      </c>
+      <c r="F17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="46">
+        <v>1170</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A18" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="46">
+        <v>10</v>
+      </c>
+      <c r="C18" s="46">
+        <v>10</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1">
+      <c r="A19" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="46">
+        <v>10</v>
+      </c>
+      <c r="C19" s="46">
+        <v>10</v>
+      </c>
+      <c r="D19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A20" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="46">
+        <v>15</v>
+      </c>
+      <c r="C20" s="46">
+        <v>15</v>
+      </c>
+      <c r="D20" s="46">
+        <v>15</v>
+      </c>
+      <c r="E20" s="46">
+        <v>15</v>
+      </c>
+      <c r="F20" s="46">
+        <v>15</v>
+      </c>
+      <c r="G20" s="46">
+        <v>15</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1">
+      <c r="A21" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="46">
+        <v>15</v>
+      </c>
+      <c r="C21" s="46">
+        <v>15</v>
+      </c>
+      <c r="D21" s="46">
+        <v>15</v>
+      </c>
+      <c r="E21" s="46">
+        <v>15</v>
+      </c>
+      <c r="F21" s="46">
+        <v>15</v>
+      </c>
+      <c r="G21" s="46">
+        <v>15</v>
+      </c>
+      <c r="H21" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A22" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="1" customFormat="1">
+      <c r="A23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A24" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="1" customFormat="1">
+      <c r="A25" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="47">
+        <v>1767</v>
+      </c>
+      <c r="C26" s="47">
+        <v>8556</v>
+      </c>
+      <c r="D26" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="47">
+        <v>7199</v>
+      </c>
+      <c r="F26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="1" customFormat="1">
+      <c r="A27" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="47">
+        <v>220</v>
+      </c>
+      <c r="C27" s="47">
+        <v>1357</v>
+      </c>
+      <c r="D27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="1" customFormat="1">
+      <c r="A28" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="47">
+        <v>7199</v>
+      </c>
+      <c r="D28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="47">
+        <v>7199</v>
+      </c>
+      <c r="F28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A29" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="47">
+        <v>995</v>
+      </c>
+      <c r="C29" s="47">
+        <v>6946</v>
+      </c>
+      <c r="D29" s="47">
+        <v>955</v>
+      </c>
+      <c r="E29" s="47">
+        <v>6915</v>
+      </c>
+      <c r="F29" s="47">
+        <v>955</v>
+      </c>
+      <c r="G29" s="47">
+        <v>6915</v>
+      </c>
+      <c r="H29" s="47">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="1" customFormat="1">
+      <c r="A30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="47">
+        <v>995</v>
+      </c>
+      <c r="C30" s="47">
+        <v>6946</v>
+      </c>
+      <c r="D30" s="47">
+        <v>955</v>
+      </c>
+      <c r="E30" s="47">
+        <v>6915</v>
+      </c>
+      <c r="F30" s="47">
+        <v>955</v>
+      </c>
+      <c r="G30" s="47">
+        <v>6915</v>
+      </c>
+      <c r="H30" s="47">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A31" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="47">
+        <v>1881</v>
+      </c>
+      <c r="D31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="47">
+        <v>1881</v>
+      </c>
+      <c r="F31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="1" customFormat="1">
+      <c r="A32" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="47">
+        <v>1881</v>
+      </c>
+      <c r="D32" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="47">
+        <v>1881</v>
+      </c>
+      <c r="F32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A33" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="47">
+        <v>6980</v>
+      </c>
+      <c r="D33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="47">
+        <v>6980</v>
+      </c>
+      <c r="F33" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="47">
+        <v>377</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="1" customFormat="1">
+      <c r="A34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="47">
+        <v>6980</v>
+      </c>
+      <c r="D34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="47">
+        <v>6980</v>
+      </c>
+      <c r="F34" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="47">
+        <v>377</v>
+      </c>
+      <c r="H34" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A35" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="47">
+        <v>156</v>
+      </c>
+      <c r="D35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="47">
+        <v>156</v>
+      </c>
+      <c r="F35" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="47">
+        <v>156</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="1" customFormat="1">
+      <c r="A36" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="47">
+        <v>156</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="47">
+        <v>156</v>
+      </c>
+      <c r="F36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="47">
+        <v>156</v>
+      </c>
+      <c r="H36" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A37" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="47">
+        <v>47</v>
+      </c>
+      <c r="C37" s="47">
+        <v>279</v>
+      </c>
+      <c r="D37" s="47">
+        <v>47</v>
+      </c>
+      <c r="E37" s="47">
+        <v>312</v>
+      </c>
+      <c r="F37" s="47">
+        <v>47</v>
+      </c>
+      <c r="G37" s="47">
+        <v>312</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="1" customFormat="1">
+      <c r="A38" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="47">
+        <v>43</v>
+      </c>
+      <c r="C38" s="47">
+        <v>243</v>
+      </c>
+      <c r="D38" s="47">
+        <v>43</v>
+      </c>
+      <c r="E38" s="47">
+        <v>276</v>
+      </c>
+      <c r="F38" s="47">
+        <v>43</v>
+      </c>
+      <c r="G38" s="47">
+        <v>276</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="1" customFormat="1">
+      <c r="A39" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="47">
+        <v>36</v>
+      </c>
+      <c r="D39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="47">
+        <v>36</v>
+      </c>
+      <c r="F39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="47">
+        <v>36</v>
+      </c>
+      <c r="H39" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A40" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="47">
+        <v>14323</v>
+      </c>
+      <c r="C40" s="47">
+        <v>112666</v>
+      </c>
+      <c r="D40" s="47">
+        <v>15739</v>
+      </c>
+      <c r="E40" s="47">
+        <v>105442</v>
+      </c>
+      <c r="F40" s="47">
+        <v>4242</v>
+      </c>
+      <c r="G40" s="47">
+        <v>65255</v>
+      </c>
+      <c r="H40" s="47">
+        <v>15889</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="1" customFormat="1">
+      <c r="A41" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="47">
+        <v>24750</v>
+      </c>
+      <c r="D41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="47">
+        <v>18266</v>
+      </c>
+      <c r="F41" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="47">
+        <v>9231</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="1" customFormat="1">
+      <c r="A42" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="47">
+        <v>54526</v>
+      </c>
+      <c r="D42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="47">
+        <v>54612</v>
+      </c>
+      <c r="F42" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="47">
+        <v>23460</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="1" customFormat="1">
+      <c r="A43" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="47">
+        <v>1253</v>
+      </c>
+      <c r="C43" s="47">
+        <v>15657</v>
+      </c>
+      <c r="D43" s="47">
+        <v>1841</v>
+      </c>
+      <c r="E43" s="47">
+        <v>15428</v>
+      </c>
+      <c r="F43" s="47">
+        <v>1841</v>
+      </c>
+      <c r="G43" s="47">
+        <v>15428</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="1" customFormat="1">
+      <c r="A44" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="47">
+        <v>17733</v>
+      </c>
+      <c r="D44" s="47">
+        <v>1023</v>
+      </c>
+      <c r="E44" s="47">
+        <v>17136</v>
+      </c>
+      <c r="F44" s="47">
+        <v>1023</v>
+      </c>
+      <c r="G44" s="47">
+        <v>17136</v>
+      </c>
+      <c r="H44" s="47">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="1" customFormat="1">
+      <c r="A45" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="47">
+        <v>365</v>
+      </c>
+      <c r="D45" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="47">
+        <v>365</v>
+      </c>
+      <c r="F45" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="47">
+        <v>365</v>
+      </c>
+      <c r="H45" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="1" customFormat="1">
+      <c r="A46" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="47">
+        <v>365</v>
+      </c>
+      <c r="D46" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="47">
+        <v>365</v>
+      </c>
+      <c r="F46" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="47">
+        <v>365</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A47" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="47">
+        <v>24</v>
+      </c>
+      <c r="D47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="47">
+        <v>24</v>
+      </c>
+      <c r="F47" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="47">
+        <v>24</v>
+      </c>
+      <c r="H47" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="1" customFormat="1">
+      <c r="A48" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="47">
+        <v>24</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="47">
+        <v>24</v>
+      </c>
+      <c r="F48" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="47">
+        <v>24</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1">
+      <c r="A49" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="44"/>
+      <c r="C49" s="44"/>
+      <c r="D49" s="44"/>
+      <c r="E49" s="44"/>
+      <c r="F49" s="44"/>
+      <c r="G49" s="44"/>
+      <c r="H49" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1">
+      <c r="A50" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="1" customFormat="1">
+      <c r="A51" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A52" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="46">
+        <v>14</v>
+      </c>
+      <c r="C52" s="46">
+        <v>53.4</v>
+      </c>
+      <c r="D52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="46">
+        <v>15</v>
+      </c>
+      <c r="F52" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="46">
+        <v>15</v>
+      </c>
+      <c r="H52" s="46">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="1" customFormat="1">
+      <c r="A53" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B53" s="46">
+        <v>14</v>
+      </c>
+      <c r="C53" s="46">
+        <v>53.4</v>
+      </c>
+      <c r="D53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="46">
+        <v>15</v>
+      </c>
+      <c r="F53" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="46">
+        <v>15</v>
+      </c>
+      <c r="H53" s="46">
+        <v>174.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A54" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="46">
+        <v>25122.5</v>
+      </c>
+      <c r="C54" s="46">
+        <v>122092</v>
+      </c>
+      <c r="D54" s="46">
+        <v>25408</v>
+      </c>
+      <c r="E54" s="46">
+        <v>122073.5</v>
+      </c>
+      <c r="F54" s="46">
+        <v>25368</v>
+      </c>
+      <c r="G54" s="46">
+        <v>122013.5</v>
+      </c>
+      <c r="H54" s="46">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="1" customFormat="1">
+      <c r="A55" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="46">
+        <v>4983</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="46">
+        <v>4977</v>
+      </c>
+      <c r="F55" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="46">
+        <v>4917</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="1" customFormat="1">
+      <c r="A56" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="46">
+        <v>23272.5</v>
+      </c>
+      <c r="C56" s="46">
+        <v>117109</v>
+      </c>
+      <c r="D56" s="46">
+        <v>23553</v>
+      </c>
+      <c r="E56" s="46">
+        <v>117096.5</v>
+      </c>
+      <c r="F56" s="46">
+        <v>23553</v>
+      </c>
+      <c r="G56" s="46">
+        <v>117096.5</v>
+      </c>
+      <c r="H56" s="46">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A57" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="46">
+        <v>4331.6000000000004</v>
+      </c>
+      <c r="C57" s="46">
+        <v>28175.8</v>
+      </c>
+      <c r="D57" s="46">
+        <v>4250.6000000000004</v>
+      </c>
+      <c r="E57" s="46">
+        <v>28531.7</v>
+      </c>
+      <c r="F57" s="46">
+        <v>4250.6000000000004</v>
+      </c>
+      <c r="G57" s="46">
+        <v>27274.7</v>
+      </c>
+      <c r="H57" s="46">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="1" customFormat="1">
+      <c r="A58" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="46">
+        <v>625</v>
+      </c>
+      <c r="D58" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="46">
+        <v>622.9</v>
+      </c>
+      <c r="F58" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" s="46">
+        <v>622.9</v>
+      </c>
+      <c r="H58" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="1" customFormat="1">
+      <c r="A59" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" s="46">
+        <v>18054.8</v>
+      </c>
+      <c r="D59" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="46">
+        <v>18054.8</v>
+      </c>
+      <c r="F59" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" s="46">
+        <v>18054.8</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="1" customFormat="1">
+      <c r="A60" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="46">
+        <v>850</v>
+      </c>
+      <c r="C60" s="46">
+        <v>4470</v>
+      </c>
+      <c r="D60" s="46">
+        <v>770</v>
+      </c>
+      <c r="E60" s="46">
+        <v>4290</v>
+      </c>
+      <c r="F60" s="46">
+        <v>770</v>
+      </c>
+      <c r="G60" s="46">
+        <v>4290</v>
+      </c>
+      <c r="H60" s="46">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="1" customFormat="1">
+      <c r="A61" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="46">
+        <v>5026</v>
+      </c>
+      <c r="D61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="46">
+        <v>5564</v>
+      </c>
+      <c r="F61" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="46">
+        <v>4307</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="1" customFormat="1">
+      <c r="A62" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B62" s="44"/>
+      <c r="C62" s="44"/>
+      <c r="D62" s="44"/>
+      <c r="E62" s="44"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="1" customFormat="1">
+      <c r="A63" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A64" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" s="47">
+        <v>24392</v>
+      </c>
+      <c r="D64" s="47">
+        <v>372</v>
+      </c>
+      <c r="E64" s="47">
+        <v>37559</v>
+      </c>
+      <c r="F64" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="47">
+        <v>9197</v>
+      </c>
+      <c r="H64" s="47">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="1" customFormat="1">
+      <c r="A65" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="47">
+        <v>2669</v>
+      </c>
+      <c r="D65" s="47">
+        <v>261</v>
+      </c>
+      <c r="E65" s="47">
+        <v>8302</v>
+      </c>
+      <c r="F65" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="47">
+        <v>2825</v>
+      </c>
+      <c r="H65" s="47">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="1" customFormat="1">
+      <c r="A66" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="47">
+        <v>13304</v>
+      </c>
+      <c r="D66" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="47">
+        <v>16834</v>
+      </c>
+      <c r="F66" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="47">
+        <v>5689</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="1" customFormat="1">
+      <c r="A67" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" s="47">
+        <v>1686</v>
+      </c>
+      <c r="D67" s="47">
+        <v>111</v>
+      </c>
+      <c r="E67" s="47">
+        <v>2936</v>
+      </c>
+      <c r="F67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="47">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="1" customFormat="1">
+      <c r="A68" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="47">
+        <v>6599</v>
+      </c>
+      <c r="D68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="47">
+        <v>6599</v>
+      </c>
+      <c r="F68" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="47">
+        <v>683</v>
+      </c>
+      <c r="H68" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1">
+      <c r="A69" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="47">
+        <v>134</v>
+      </c>
+      <c r="D69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="47">
+        <v>2888</v>
+      </c>
+      <c r="F69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1">
+      <c r="A70" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="44"/>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="1" customFormat="1">
+      <c r="A71" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="1" customFormat="1" ht="68.25">
+      <c r="A72" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A73" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A74" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A75" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F75" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="1" customFormat="1">
+      <c r="A76" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="D76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H76" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A77" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C77" s="46">
+        <v>1</v>
+      </c>
+      <c r="D77" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E77" s="46">
+        <v>1</v>
+      </c>
+      <c r="F77" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G77" s="46">
+        <v>1</v>
+      </c>
+      <c r="H77" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="1" customFormat="1">
+      <c r="A78" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B78" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="C78" s="46">
+        <v>1</v>
+      </c>
+      <c r="D78" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E78" s="46">
+        <v>1</v>
+      </c>
+      <c r="F78" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G78" s="46">
+        <v>1</v>
+      </c>
+      <c r="H78" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A79" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="44"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44"/>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A80" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="44"/>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A81" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B81" s="44"/>
+      <c r="C81" s="44"/>
+      <c r="D81" s="44"/>
+      <c r="E81" s="44"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="44"/>
+      <c r="H81" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A82" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="47">
+        <v>310078</v>
+      </c>
+      <c r="C82" s="47">
+        <v>1529606</v>
+      </c>
+      <c r="D82" s="47">
+        <v>310078</v>
+      </c>
+      <c r="E82" s="47">
+        <v>1529606</v>
+      </c>
+      <c r="F82" s="47">
+        <v>310078</v>
+      </c>
+      <c r="G82" s="47">
+        <v>1529606</v>
+      </c>
+      <c r="H82" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="1" customFormat="1">
+      <c r="A83" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="47">
+        <v>29182</v>
+      </c>
+      <c r="D83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="47">
+        <v>29182</v>
+      </c>
+      <c r="F83" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="47">
+        <v>29182</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1">
+      <c r="A84" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="47">
+        <v>310078</v>
+      </c>
+      <c r="C84" s="47">
+        <v>1500424</v>
+      </c>
+      <c r="D84" s="47">
+        <v>310078</v>
+      </c>
+      <c r="E84" s="47">
+        <v>1500424</v>
+      </c>
+      <c r="F84" s="47">
+        <v>310078</v>
+      </c>
+      <c r="G84" s="47">
+        <v>1500424</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A85" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F85" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="1" customFormat="1">
+      <c r="A86" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" s="47">
+        <v>194903</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="47">
+        <v>194903</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A87" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B87" s="44"/>
+      <c r="C87" s="44"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="44"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="44"/>
+      <c r="H87" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="90.75">
+      <c r="A88" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="C88" s="46">
+        <v>34.4</v>
+      </c>
+      <c r="D88" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="E88" s="46">
+        <v>40.4</v>
+      </c>
+      <c r="F88" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="G88" s="46">
+        <v>40.4</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="1" customFormat="1">
+      <c r="A89" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B89" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="C89" s="46">
+        <v>33.6</v>
+      </c>
+      <c r="D89" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="E89" s="46">
+        <v>39.6</v>
+      </c>
+      <c r="F89" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="G89" s="46">
+        <v>39.6</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1">
+      <c r="A90" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B90" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="C90" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="D90" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="E90" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="F90" s="46">
+        <v>0.5</v>
+      </c>
+      <c r="G90" s="46">
+        <v>0.8</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A91" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="D91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="1" customFormat="1">
+      <c r="A92" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C92" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="D92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="1" customFormat="1" ht="57">
+      <c r="A93" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="F93" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="H93" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="1" customFormat="1">
+      <c r="A94" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="F94" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="46">
+        <v>1.3</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A95" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="47">
+        <v>26144</v>
+      </c>
+      <c r="D95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="47">
+        <v>26144</v>
+      </c>
+      <c r="F95" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95" s="47">
+        <v>26144</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="1" customFormat="1">
+      <c r="A96" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="47">
+        <v>26144</v>
+      </c>
+      <c r="D96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="47">
+        <v>26144</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="47">
+        <v>26144</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="1" customFormat="1" ht="79.5">
+      <c r="A97" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B97" s="47">
+        <v>5665</v>
+      </c>
+      <c r="C97" s="47">
+        <v>16016</v>
+      </c>
+      <c r="D97" s="47">
+        <v>5665</v>
+      </c>
+      <c r="E97" s="47">
+        <v>16016</v>
+      </c>
+      <c r="F97" s="47">
+        <v>5665</v>
+      </c>
+      <c r="G97" s="47">
+        <v>16016</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="1" customFormat="1">
+      <c r="A98" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="47">
+        <v>1967</v>
+      </c>
+      <c r="C98" s="47">
+        <v>10902</v>
+      </c>
+      <c r="D98" s="47">
+        <v>1967</v>
+      </c>
+      <c r="E98" s="47">
+        <v>10902</v>
+      </c>
+      <c r="F98" s="47">
+        <v>1967</v>
+      </c>
+      <c r="G98" s="47">
+        <v>10902</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="1" customFormat="1">
+      <c r="A99" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B99" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="47">
+        <v>5114</v>
+      </c>
+      <c r="D99" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="47">
+        <v>5114</v>
+      </c>
+      <c r="F99" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="47">
+        <v>5114</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A100" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="47">
+        <v>6271</v>
+      </c>
+      <c r="D100" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="47">
+        <v>6271</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="47">
+        <v>6271</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="1" customFormat="1">
+      <c r="A101" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="47">
+        <v>6271</v>
+      </c>
+      <c r="D101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="47">
+        <v>6271</v>
+      </c>
+      <c r="F101" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="47">
+        <v>6271</v>
+      </c>
+      <c r="H101" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="1" customFormat="1">
+      <c r="A102" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="47">
+        <v>62269</v>
+      </c>
+      <c r="C102" s="47">
+        <v>203515</v>
+      </c>
+      <c r="D102" s="47">
+        <v>62269</v>
+      </c>
+      <c r="E102" s="47">
+        <v>203515</v>
+      </c>
+      <c r="F102" s="47">
+        <v>62269</v>
+      </c>
+      <c r="G102" s="47">
+        <v>203515</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="1" customFormat="1">
+      <c r="A103" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="47">
+        <v>2190</v>
+      </c>
+      <c r="C103" s="47">
+        <v>18579</v>
+      </c>
+      <c r="D103" s="47">
+        <v>2190</v>
+      </c>
+      <c r="E103" s="47">
+        <v>18579</v>
+      </c>
+      <c r="F103" s="47">
+        <v>2190</v>
+      </c>
+      <c r="G103" s="47">
+        <v>18579</v>
+      </c>
+      <c r="H103" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="1" customFormat="1">
+      <c r="A104" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B104" s="47">
+        <v>45254</v>
+      </c>
+      <c r="C104" s="47">
+        <v>131326</v>
+      </c>
+      <c r="D104" s="47">
+        <v>45254</v>
+      </c>
+      <c r="E104" s="47">
+        <v>131326</v>
+      </c>
+      <c r="F104" s="47">
+        <v>45254</v>
+      </c>
+      <c r="G104" s="47">
+        <v>131326</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="1" customFormat="1">
+      <c r="A105" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="47">
+        <v>910</v>
+      </c>
+      <c r="C105" s="47">
+        <v>2460</v>
+      </c>
+      <c r="D105" s="47">
+        <v>910</v>
+      </c>
+      <c r="E105" s="47">
+        <v>2460</v>
+      </c>
+      <c r="F105" s="47">
+        <v>910</v>
+      </c>
+      <c r="G105" s="47">
+        <v>2460</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="1" customFormat="1">
+      <c r="A106" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="47">
+        <v>13015</v>
+      </c>
+      <c r="C106" s="47">
+        <v>48990</v>
+      </c>
+      <c r="D106" s="47">
+        <v>13015</v>
+      </c>
+      <c r="E106" s="47">
+        <v>48990</v>
+      </c>
+      <c r="F106" s="47">
+        <v>13015</v>
+      </c>
+      <c r="G106" s="47">
+        <v>48990</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="1" customFormat="1">
+      <c r="A107" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B107" s="47">
+        <v>900</v>
+      </c>
+      <c r="C107" s="47">
+        <v>2160</v>
+      </c>
+      <c r="D107" s="47">
+        <v>900</v>
+      </c>
+      <c r="E107" s="47">
+        <v>2160</v>
+      </c>
+      <c r="F107" s="47">
+        <v>900</v>
+      </c>
+      <c r="G107" s="47">
+        <v>2160</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="1" customFormat="1">
+      <c r="A108" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B108" s="44"/>
+      <c r="C108" s="44"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A109" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="B109" s="44"/>
+      <c r="C109" s="44"/>
+      <c r="D109" s="44"/>
+      <c r="E109" s="44"/>
+      <c r="F109" s="44"/>
+      <c r="G109" s="44"/>
+      <c r="H109" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A110" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B110" s="47">
+        <v>1293</v>
+      </c>
+      <c r="C110" s="47">
+        <v>7276</v>
+      </c>
+      <c r="D110" s="47">
+        <v>1293</v>
+      </c>
+      <c r="E110" s="47">
+        <v>7276</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="1" customFormat="1">
+      <c r="A111" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B111" s="47">
+        <v>1293</v>
+      </c>
+      <c r="C111" s="47">
+        <v>7276</v>
+      </c>
+      <c r="D111" s="47">
+        <v>1293</v>
+      </c>
+      <c r="E111" s="47">
+        <v>7276</v>
+      </c>
+      <c r="F111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A112" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B112" s="44"/>
+      <c r="C112" s="44"/>
+      <c r="D112" s="44"/>
+      <c r="E112" s="44"/>
+      <c r="F112" s="44"/>
+      <c r="G112" s="44"/>
+      <c r="H112" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A113" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="B113" s="44"/>
+      <c r="C113" s="44"/>
+      <c r="D113" s="44"/>
+      <c r="E113" s="44"/>
+      <c r="F113" s="44"/>
+      <c r="G113" s="44"/>
+      <c r="H113" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A114" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B114" s="47">
+        <v>706</v>
+      </c>
+      <c r="C114" s="47">
+        <v>4436</v>
+      </c>
+      <c r="D114" s="47">
+        <v>813</v>
+      </c>
+      <c r="E114" s="47">
+        <v>4219</v>
+      </c>
+      <c r="F114" s="47">
+        <v>674</v>
+      </c>
+      <c r="G114" s="47">
+        <v>3545</v>
+      </c>
+      <c r="H114" s="47">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="1" customFormat="1">
+      <c r="A115" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B115" s="47">
+        <v>706</v>
+      </c>
+      <c r="C115" s="47">
+        <v>4436</v>
+      </c>
+      <c r="D115" s="47">
+        <v>813</v>
+      </c>
+      <c r="E115" s="47">
+        <v>4219</v>
+      </c>
+      <c r="F115" s="47">
+        <v>674</v>
+      </c>
+      <c r="G115" s="47">
+        <v>3545</v>
+      </c>
+      <c r="H115" s="47">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A116" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="B116" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="46">
+        <v>8250</v>
+      </c>
+      <c r="D116" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="46">
+        <v>8250</v>
+      </c>
+      <c r="F116" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116" s="46">
+        <v>8250</v>
+      </c>
+      <c r="H116" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="1" customFormat="1">
+      <c r="A117" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="46">
+        <v>8250</v>
+      </c>
+      <c r="D117" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="46">
+        <v>8250</v>
+      </c>
+      <c r="F117" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="46">
+        <v>8250</v>
+      </c>
+      <c r="H117" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A118" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B118" s="44"/>
+      <c r="C118" s="44"/>
+      <c r="D118" s="44"/>
+      <c r="E118" s="44"/>
+      <c r="F118" s="44"/>
+      <c r="G118" s="44"/>
+      <c r="H118" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A119" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="47">
+        <v>342</v>
+      </c>
+      <c r="D119" s="47">
+        <v>50</v>
+      </c>
+      <c r="E119" s="47">
+        <v>266</v>
+      </c>
+      <c r="F119" s="47">
+        <v>50</v>
+      </c>
+      <c r="G119" s="47">
+        <v>266</v>
+      </c>
+      <c r="H119" s="47">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="1" customFormat="1">
+      <c r="A120" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="47">
+        <v>342</v>
+      </c>
+      <c r="D120" s="47">
+        <v>50</v>
+      </c>
+      <c r="E120" s="47">
+        <v>266</v>
+      </c>
+      <c r="F120" s="47">
+        <v>50</v>
+      </c>
+      <c r="G120" s="47">
+        <v>266</v>
+      </c>
+      <c r="H120" s="47">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="1" customFormat="1" ht="45.75">
+      <c r="A121" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="1" customFormat="1">
+      <c r="A122" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A123" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="1" customFormat="1">
+      <c r="A124" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="B125" s="44"/>
+      <c r="C125" s="44"/>
+      <c r="D125" s="44"/>
+      <c r="E125" s="44"/>
+      <c r="F125" s="44"/>
+      <c r="G125" s="44"/>
+      <c r="H125" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A126" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B126" s="44"/>
+      <c r="C126" s="44"/>
+      <c r="D126" s="44"/>
+      <c r="E126" s="44"/>
+      <c r="F126" s="44"/>
+      <c r="G126" s="44"/>
+      <c r="H126" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="1" customFormat="1">
+      <c r="A127" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B127" s="44"/>
+      <c r="C127" s="44"/>
+      <c r="D127" s="44"/>
+      <c r="E127" s="44"/>
+      <c r="F127" s="44"/>
+      <c r="G127" s="44"/>
+      <c r="H127" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="1" customFormat="1">
+      <c r="A128" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="B128" s="47">
+        <v>200</v>
+      </c>
+      <c r="C128" s="47">
+        <v>1137</v>
+      </c>
+      <c r="D128" s="47">
+        <v>180</v>
+      </c>
+      <c r="E128" s="47">
+        <v>1183</v>
+      </c>
+      <c r="F128" s="47">
+        <v>180</v>
+      </c>
+      <c r="G128" s="47">
+        <v>1183</v>
+      </c>
+      <c r="H128" s="47">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="1" customFormat="1">
+      <c r="A129" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B129" s="47">
+        <v>200</v>
+      </c>
+      <c r="C129" s="47">
+        <v>1137</v>
+      </c>
+      <c r="D129" s="47">
+        <v>180</v>
+      </c>
+      <c r="E129" s="47">
+        <v>1183</v>
+      </c>
+      <c r="F129" s="47">
+        <v>180</v>
+      </c>
+      <c r="G129" s="47">
+        <v>1183</v>
+      </c>
+      <c r="H129" s="47">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A130" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B130" s="47">
+        <v>375</v>
+      </c>
+      <c r="C130" s="47">
+        <v>1534</v>
+      </c>
+      <c r="D130" s="47">
+        <v>217</v>
+      </c>
+      <c r="E130" s="47">
+        <v>1604</v>
+      </c>
+      <c r="F130" s="47">
+        <v>217</v>
+      </c>
+      <c r="G130" s="47">
+        <v>1604</v>
+      </c>
+      <c r="H130" s="47">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="1" customFormat="1">
+      <c r="A131" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B131" s="47">
+        <v>375</v>
+      </c>
+      <c r="C131" s="47">
+        <v>1534</v>
+      </c>
+      <c r="D131" s="47">
+        <v>217</v>
+      </c>
+      <c r="E131" s="47">
+        <v>1604</v>
+      </c>
+      <c r="F131" s="47">
+        <v>217</v>
+      </c>
+      <c r="G131" s="47">
+        <v>1604</v>
+      </c>
+      <c r="H131" s="47">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A132" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B132" s="47">
+        <v>300</v>
+      </c>
+      <c r="C132" s="47">
+        <v>2423</v>
+      </c>
+      <c r="D132" s="47">
+        <v>311</v>
+      </c>
+      <c r="E132" s="47">
+        <v>2549</v>
+      </c>
+      <c r="F132" s="47">
+        <v>311</v>
+      </c>
+      <c r="G132" s="47">
+        <v>2549</v>
+      </c>
+      <c r="H132" s="47">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="1" customFormat="1">
+      <c r="A133" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B133" s="47">
+        <v>300</v>
+      </c>
+      <c r="C133" s="47">
+        <v>2423</v>
+      </c>
+      <c r="D133" s="47">
+        <v>311</v>
+      </c>
+      <c r="E133" s="47">
+        <v>2549</v>
+      </c>
+      <c r="F133" s="47">
+        <v>311</v>
+      </c>
+      <c r="G133" s="47">
+        <v>2549</v>
+      </c>
+      <c r="H133" s="47">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A134" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B134" s="44"/>
+      <c r="C134" s="44"/>
+      <c r="D134" s="44"/>
+      <c r="E134" s="44"/>
+      <c r="F134" s="44"/>
+      <c r="G134" s="44"/>
+      <c r="H134" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A135" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B135" s="44"/>
+      <c r="C135" s="44"/>
+      <c r="D135" s="44"/>
+      <c r="E135" s="44"/>
+      <c r="F135" s="44"/>
+      <c r="G135" s="44"/>
+      <c r="H135" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="1" customFormat="1" ht="23.25">
+      <c r="A136" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B136" s="46">
+        <v>130285</v>
+      </c>
+      <c r="C136" s="46">
+        <v>652726.19999999995</v>
+      </c>
+      <c r="D136" s="46">
+        <v>129533</v>
+      </c>
+      <c r="E136" s="46">
+        <v>639060.6</v>
+      </c>
+      <c r="F136" s="46">
+        <v>129533</v>
+      </c>
+      <c r="G136" s="46">
+        <v>639060.6</v>
+      </c>
+      <c r="H136" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="1" customFormat="1">
+      <c r="A137" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B137" s="46">
+        <v>27223</v>
+      </c>
+      <c r="C137" s="46">
+        <v>137946.20000000001</v>
+      </c>
+      <c r="D137" s="46">
+        <v>27223</v>
+      </c>
+      <c r="E137" s="46">
+        <v>128276.6</v>
+      </c>
+      <c r="F137" s="46">
+        <v>27223</v>
+      </c>
+      <c r="G137" s="46">
+        <v>128276.6</v>
+      </c>
+      <c r="H137" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="1" customFormat="1">
+      <c r="A138" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B138" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="46">
+        <v>54628</v>
+      </c>
+      <c r="D138" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" s="46">
+        <v>54628</v>
+      </c>
+      <c r="F138" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G138" s="46">
+        <v>54628</v>
+      </c>
+      <c r="H138" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="1" customFormat="1">
+      <c r="A139" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" s="46">
+        <v>1891</v>
+      </c>
+      <c r="C139" s="46">
+        <v>12162</v>
+      </c>
+      <c r="D139" s="46">
+        <v>1891</v>
+      </c>
+      <c r="E139" s="46">
+        <v>12162</v>
+      </c>
+      <c r="F139" s="46">
+        <v>1891</v>
+      </c>
+      <c r="G139" s="46">
+        <v>12162</v>
+      </c>
+      <c r="H139" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="1" customFormat="1">
+      <c r="A140" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B140" s="46">
+        <v>3383</v>
+      </c>
+      <c r="C140" s="46">
+        <v>16294</v>
+      </c>
+      <c r="D140" s="46">
+        <v>3383</v>
+      </c>
+      <c r="E140" s="46">
+        <v>16294</v>
+      </c>
+      <c r="F140" s="46">
+        <v>3383</v>
+      </c>
+      <c r="G140" s="46">
+        <v>16294</v>
+      </c>
+      <c r="H140" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="1" customFormat="1">
+      <c r="A141" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" s="46">
+        <v>7027</v>
+      </c>
+      <c r="D141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="46">
+        <v>7027</v>
+      </c>
+      <c r="F141" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G141" s="46">
+        <v>7027</v>
+      </c>
+      <c r="H141" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="1" customFormat="1">
+      <c r="A142" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B142" s="46">
+        <v>11636</v>
+      </c>
+      <c r="C142" s="46">
+        <v>54301</v>
+      </c>
+      <c r="D142" s="46">
+        <v>11500</v>
+      </c>
+      <c r="E142" s="46">
+        <v>53444</v>
+      </c>
+      <c r="F142" s="46">
+        <v>11500</v>
+      </c>
+      <c r="G142" s="46">
+        <v>53444</v>
+      </c>
+      <c r="H142" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="1" customFormat="1">
+      <c r="A143" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B143" s="46">
+        <v>73880</v>
+      </c>
+      <c r="C143" s="46">
+        <v>370368</v>
+      </c>
+      <c r="D143" s="46">
+        <v>73264</v>
+      </c>
+      <c r="E143" s="46">
+        <v>367229</v>
+      </c>
+      <c r="F143" s="46">
+        <v>73264</v>
+      </c>
+      <c r="G143" s="46">
+        <v>367229</v>
+      </c>
+      <c r="H143" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="1" customFormat="1" ht="34.5">
+      <c r="A144" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="C144" s="46">
+        <v>208.3</v>
+      </c>
+      <c r="D144" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="46">
+        <v>166.5</v>
+      </c>
+      <c r="F144" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="46">
+        <v>166.5</v>
+      </c>
+      <c r="H144" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="1" customFormat="1">
+      <c r="A145" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" s="46">
+        <v>157.9</v>
+      </c>
+      <c r="D145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="F145" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="46">
+        <v>134.6</v>
+      </c>
+      <c r="H145" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="1" customFormat="1">
+      <c r="A146" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B146" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="46">
+        <v>1.6</v>
+      </c>
+      <c r="D146" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F146" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="1" customFormat="1">
+      <c r="A147" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="C147" s="46">
+        <v>34.1</v>
+      </c>
+      <c r="D147" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F147" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="46">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H147" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="1" customFormat="1">
+      <c r="A148" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B148" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="C148" s="46">
+        <v>14.7</v>
+      </c>
+      <c r="D148" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" s="46">
+        <v>14</v>
+      </c>
+      <c r="F148" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G148" s="46">
+        <v>14</v>
+      </c>
+      <c r="H148" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="2.4500000000000002" customHeight="1">
+      <c r="A149" s="48"/>
+      <c r="B149" s="48"/>
+      <c r="C149" s="48"/>
+      <c r="D149" s="48"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="48"/>
+      <c r="H149" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>01</vt:lpstr>
+      <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>'08'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>