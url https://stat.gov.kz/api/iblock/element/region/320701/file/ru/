--- v0 (2026-04-14)
+++ v1 (2026-10-24)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="4950" yWindow="3390" windowWidth="21465" windowHeight="12810" firstSheet="1" activeTab="11"/>
+    <workbookView xWindow="4950" yWindow="3390" windowWidth="21465" windowHeight="12810"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="12" sheetId="14" r:id="rId12"/>
+    <sheet name="Метаданные" sheetId="17" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="18" r:id="rId2"/>
+    <sheet name="01" sheetId="16" r:id="rId3"/>
+    <sheet name="02" sheetId="2" r:id="rId4"/>
+    <sheet name="03" sheetId="4" r:id="rId5"/>
+    <sheet name="04" sheetId="5" r:id="rId6"/>
+    <sheet name="05" sheetId="6" r:id="rId7"/>
+    <sheet name="06" sheetId="7" r:id="rId8"/>
+    <sheet name="07" sheetId="8" r:id="rId9"/>
+    <sheet name="08" sheetId="9" r:id="rId10"/>
+    <sheet name="09" sheetId="10" r:id="rId11"/>
+    <sheet name="10" sheetId="11" r:id="rId12"/>
+    <sheet name="11" sheetId="13" r:id="rId13"/>
+    <sheet name="12" sheetId="14" r:id="rId14"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="79">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Актюбинская  область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Актобе </t>
   </si>
   <si>
@@ -147,60 +151,189 @@
   </si>
   <si>
     <t>январь-май 2025г.  в процентах к январю-маю 2024г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.  в процентах к январю-июню 2024г.</t>
   </si>
   <si>
     <t>январь-июль 2025г.  в процентах к январю-июлю 2024г.</t>
   </si>
   <si>
     <t>январь-август 2025г.  в процентах к январю-августю 2024г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.  в процентах к январю-сентябрю 2024г.</t>
   </si>
   <si>
     <t>январь-октябрь 2025г.  в процентах к январю-октябрю 2024г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2025г.  в процентах к январю-ноябрю 2024г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.  в процентах к январю-декабрю 2024г.</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Индексы промышленного производства по промышленной продукции</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета индекса промышленного производства Утверждена приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «11» октября 2016 года № 235</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701625?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">g.begetva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>+7 7132564957</t>
+  </si>
+  <si>
+    <t>Бегеева Гулдана Бахитжановна</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -246,60 +379,114 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -355,57 +542,71 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -511,98 +712,175 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -823,85 +1101,2756 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.begetva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="81" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="81" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="62"/>
+    <col min="257" max="257" width="42.28515625" style="62" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="62" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="62"/>
+    <col min="513" max="513" width="42.28515625" style="62" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="62" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="62"/>
+    <col min="769" max="769" width="42.28515625" style="62" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="62" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="62"/>
+    <col min="1025" max="1025" width="42.28515625" style="62" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="62"/>
+    <col min="1281" max="1281" width="42.28515625" style="62" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="62"/>
+    <col min="1537" max="1537" width="42.28515625" style="62" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="62"/>
+    <col min="1793" max="1793" width="42.28515625" style="62" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="62" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="62"/>
+    <col min="2049" max="2049" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="62" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="62"/>
+    <col min="2305" max="2305" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="62" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="62"/>
+    <col min="2561" max="2561" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="62" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="62"/>
+    <col min="2817" max="2817" width="42.28515625" style="62" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="62" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="62"/>
+    <col min="3073" max="3073" width="42.28515625" style="62" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="62" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="62"/>
+    <col min="3329" max="3329" width="42.28515625" style="62" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="62" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="62"/>
+    <col min="3585" max="3585" width="42.28515625" style="62" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="62" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="62"/>
+    <col min="3841" max="3841" width="42.28515625" style="62" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="62" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="62"/>
+    <col min="4097" max="4097" width="42.28515625" style="62" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="62" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="62"/>
+    <col min="4353" max="4353" width="42.28515625" style="62" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="62" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="62"/>
+    <col min="4609" max="4609" width="42.28515625" style="62" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="62" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="62"/>
+    <col min="4865" max="4865" width="42.28515625" style="62" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="62" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="62"/>
+    <col min="5121" max="5121" width="42.28515625" style="62" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="62" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="62"/>
+    <col min="5377" max="5377" width="42.28515625" style="62" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="62" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="62"/>
+    <col min="5633" max="5633" width="42.28515625" style="62" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="62" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="62"/>
+    <col min="5889" max="5889" width="42.28515625" style="62" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="62" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="62"/>
+    <col min="6145" max="6145" width="42.28515625" style="62" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="62" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="62"/>
+    <col min="6401" max="6401" width="42.28515625" style="62" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="62" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="62"/>
+    <col min="6657" max="6657" width="42.28515625" style="62" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="62" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="62"/>
+    <col min="6913" max="6913" width="42.28515625" style="62" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="62" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="62"/>
+    <col min="7169" max="7169" width="42.28515625" style="62" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="62" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="62"/>
+    <col min="7425" max="7425" width="42.28515625" style="62" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="62" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="62"/>
+    <col min="7681" max="7681" width="42.28515625" style="62" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="62" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="62"/>
+    <col min="7937" max="7937" width="42.28515625" style="62" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="62" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="62"/>
+    <col min="8193" max="8193" width="42.28515625" style="62" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="62" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="62"/>
+    <col min="8449" max="8449" width="42.28515625" style="62" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="62" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="62"/>
+    <col min="8705" max="8705" width="42.28515625" style="62" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="62" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="62"/>
+    <col min="8961" max="8961" width="42.28515625" style="62" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="62" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="62"/>
+    <col min="9217" max="9217" width="42.28515625" style="62" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="62" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="62"/>
+    <col min="9473" max="9473" width="42.28515625" style="62" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="62" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="62"/>
+    <col min="9729" max="9729" width="42.28515625" style="62" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="62" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="62"/>
+    <col min="9985" max="9985" width="42.28515625" style="62" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="62" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="62"/>
+    <col min="10241" max="10241" width="42.28515625" style="62" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="62" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="62"/>
+    <col min="10497" max="10497" width="42.28515625" style="62" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="62" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="62"/>
+    <col min="10753" max="10753" width="42.28515625" style="62" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="62" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="62"/>
+    <col min="11009" max="11009" width="42.28515625" style="62" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="62" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="62"/>
+    <col min="11265" max="11265" width="42.28515625" style="62" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="62" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="62"/>
+    <col min="11521" max="11521" width="42.28515625" style="62" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="62" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="62"/>
+    <col min="11777" max="11777" width="42.28515625" style="62" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="62" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="62"/>
+    <col min="12033" max="12033" width="42.28515625" style="62" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="62" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="62"/>
+    <col min="12289" max="12289" width="42.28515625" style="62" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="62" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="62"/>
+    <col min="12545" max="12545" width="42.28515625" style="62" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="62" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="62"/>
+    <col min="12801" max="12801" width="42.28515625" style="62" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="62" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="62"/>
+    <col min="13057" max="13057" width="42.28515625" style="62" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="62" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="62"/>
+    <col min="13313" max="13313" width="42.28515625" style="62" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="62" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="62"/>
+    <col min="13569" max="13569" width="42.28515625" style="62" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="62" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="62"/>
+    <col min="13825" max="13825" width="42.28515625" style="62" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="62" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="62"/>
+    <col min="14081" max="14081" width="42.28515625" style="62" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="62" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="62"/>
+    <col min="14337" max="14337" width="42.28515625" style="62" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="62" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="62"/>
+    <col min="14593" max="14593" width="42.28515625" style="62" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="62" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="62"/>
+    <col min="14849" max="14849" width="42.28515625" style="62" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="62" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="62"/>
+    <col min="15105" max="15105" width="42.28515625" style="62" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="62" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="62"/>
+    <col min="15361" max="15361" width="42.28515625" style="62" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="62" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="62"/>
+    <col min="15617" max="15617" width="42.28515625" style="62" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="62" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="62"/>
+    <col min="15873" max="15873" width="42.28515625" style="62" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="62" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="62"/>
+    <col min="16129" max="16129" width="42.28515625" style="62" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="62" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+    </row>
+    <row r="2" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="64">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="88" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+    </row>
+    <row r="4" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="64" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="64" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="68" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="65" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="M11" s="70"/>
+    </row>
+    <row r="12" spans="1:13" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="M12" s="70"/>
+    </row>
+    <row r="13" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="M13" s="70"/>
+    </row>
+    <row r="14" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="70"/>
+    </row>
+    <row r="15" spans="1:13" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="72" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="73" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="70"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="74">
+        <v>46038</v>
+      </c>
+      <c r="M16" s="75"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="74">
+        <v>46069</v>
+      </c>
+      <c r="M17" s="76"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>78</v>
+      </c>
+      <c r="M18" s="75"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="76"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="77" t="s">
+        <v>70</v>
+      </c>
+      <c r="M20" s="75"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="76"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="79"/>
+      <c r="B22" s="80"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="76"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="75"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="76"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="75"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="G7" s="8"/>
+    </row>
+    <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="8"/>
+    </row>
+    <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="18"/>
+    </row>
+    <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="23">
+        <v>101.5</v>
+      </c>
+      <c r="C10" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="D10" s="23">
+        <v>102.7</v>
+      </c>
+      <c r="E10" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>86.8</v>
+      </c>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="C11" s="23">
+        <v>72.2</v>
+      </c>
+      <c r="D11" s="23">
+        <v>102.1</v>
+      </c>
+      <c r="E11" s="23">
+        <v>89.9</v>
+      </c>
+      <c r="F11" s="23">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="23">
+        <v>69.8</v>
+      </c>
+      <c r="C12" s="23">
+        <v>90.9</v>
+      </c>
+      <c r="D12" s="23">
+        <v>66.3</v>
+      </c>
+      <c r="E12" s="23">
+        <v>94</v>
+      </c>
+      <c r="F12" s="23">
+        <v>108.6</v>
+      </c>
+      <c r="G12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="23">
+        <v>106.5</v>
+      </c>
+      <c r="C13" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="D13" s="23">
+        <v>76</v>
+      </c>
+      <c r="E13" s="23">
+        <v>93.6</v>
+      </c>
+      <c r="F13" s="23">
+        <v>94.7</v>
+      </c>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="C14" s="23">
+        <v>107.1</v>
+      </c>
+      <c r="D14" s="23">
+        <v>91.5</v>
+      </c>
+      <c r="E14" s="23">
+        <v>110.7</v>
+      </c>
+      <c r="F14" s="23">
+        <v>125.4</v>
+      </c>
+      <c r="G14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="C15" s="23">
+        <v>112.5</v>
+      </c>
+      <c r="D15" s="23">
+        <v>141.9</v>
+      </c>
+      <c r="E15" s="23">
+        <v>85.4</v>
+      </c>
+      <c r="F15" s="23">
+        <v>91.8</v>
+      </c>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="23">
+        <v>42.6</v>
+      </c>
+      <c r="C16" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="23">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E16" s="23">
+        <v>101.8</v>
+      </c>
+      <c r="F16" s="23">
+        <v>95.5</v>
+      </c>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="23">
+        <v>99</v>
+      </c>
+      <c r="C17" s="23">
+        <v>100.4</v>
+      </c>
+      <c r="D17" s="23">
+        <v>97.1</v>
+      </c>
+      <c r="E17" s="23">
+        <v>103</v>
+      </c>
+      <c r="F17" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="C18" s="23">
+        <v>105.8</v>
+      </c>
+      <c r="D18" s="23">
+        <v>118.6</v>
+      </c>
+      <c r="E18" s="23">
+        <v>99.3</v>
+      </c>
+      <c r="F18" s="23">
+        <v>87.3</v>
+      </c>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="23">
+        <v>147.1</v>
+      </c>
+      <c r="C19" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="23">
+        <v>172.2</v>
+      </c>
+      <c r="E19" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="F19" s="23">
+        <v>88.2</v>
+      </c>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="C20" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="D20" s="23">
+        <v>630.5</v>
+      </c>
+      <c r="E20" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="F20" s="23">
+        <v>90.7</v>
+      </c>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="23">
+        <v>99.1</v>
+      </c>
+      <c r="C21" s="23">
+        <v>98.2</v>
+      </c>
+      <c r="D21" s="23">
+        <v>132.1</v>
+      </c>
+      <c r="E21" s="23">
+        <v>95.7</v>
+      </c>
+      <c r="F21" s="23">
+        <v>129.9</v>
+      </c>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="23">
+        <v>126.8</v>
+      </c>
+      <c r="C22" s="23">
+        <v>149.6</v>
+      </c>
+      <c r="D22" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="E22" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="F22" s="23">
+        <v>129</v>
+      </c>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="25">
+        <v>64</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="25">
+        <v>62.3</v>
+      </c>
+      <c r="E23" s="25">
+        <v>103.2</v>
+      </c>
+      <c r="F23" s="25">
+        <v>85.1</v>
+      </c>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
+    </row>
+    <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A25:F25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="G7" s="8"/>
+    </row>
+    <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="8"/>
+    </row>
+    <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="18"/>
+    </row>
+    <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="C10" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="D10" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="E10" s="5">
+        <v>92.5</v>
+      </c>
+      <c r="F10" s="5">
+        <v>87.1</v>
+      </c>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="29">
+        <v>100.4</v>
+      </c>
+      <c r="C11" s="29">
+        <v>71.8</v>
+      </c>
+      <c r="D11" s="29">
+        <v>102.2</v>
+      </c>
+      <c r="E11" s="29">
+        <v>90.5</v>
+      </c>
+      <c r="F11" s="29">
+        <v>82.7</v>
+      </c>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="29">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="C12" s="29">
+        <v>100.2</v>
+      </c>
+      <c r="D12" s="29">
+        <v>61</v>
+      </c>
+      <c r="E12" s="29">
+        <v>92.7</v>
+      </c>
+      <c r="F12" s="29">
+        <v>109.8</v>
+      </c>
+      <c r="G12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="C13" s="23">
+        <v>110.6</v>
+      </c>
+      <c r="D13" s="23">
+        <v>78</v>
+      </c>
+      <c r="E13" s="23">
+        <v>94</v>
+      </c>
+      <c r="F13" s="23">
+        <v>96.4</v>
+      </c>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="29">
+        <v>106.6</v>
+      </c>
+      <c r="C14" s="29">
+        <v>106.8</v>
+      </c>
+      <c r="D14" s="29">
+        <v>86.9</v>
+      </c>
+      <c r="E14" s="29">
+        <v>111.1</v>
+      </c>
+      <c r="F14" s="29">
+        <v>122.9</v>
+      </c>
+      <c r="G14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="29">
+        <v>106.9</v>
+      </c>
+      <c r="C15" s="29">
+        <v>124.4</v>
+      </c>
+      <c r="D15" s="29">
+        <v>181</v>
+      </c>
+      <c r="E15" s="29">
+        <v>89.2</v>
+      </c>
+      <c r="F15" s="29">
+        <v>90.7</v>
+      </c>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="29">
+        <v>43.2</v>
+      </c>
+      <c r="C16" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="29">
+        <v>29.7</v>
+      </c>
+      <c r="E16" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="F16" s="29">
+        <v>101.2</v>
+      </c>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="C17" s="23">
+        <v>112.1</v>
+      </c>
+      <c r="D17" s="23">
+        <v>102.2</v>
+      </c>
+      <c r="E17" s="23">
+        <v>103.7</v>
+      </c>
+      <c r="F17" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="C18" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="D18" s="23">
+        <v>119.5</v>
+      </c>
+      <c r="E18" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="F18" s="23">
+        <v>89</v>
+      </c>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="23">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="C19" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="23">
+        <v>168.2</v>
+      </c>
+      <c r="E19" s="23">
+        <v>100.5</v>
+      </c>
+      <c r="F19" s="23">
+        <v>85.1</v>
+      </c>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="23">
+        <v>103.8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>103.2</v>
+      </c>
+      <c r="D20" s="23">
+        <v>140.5</v>
+      </c>
+      <c r="E20" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="F20" s="23">
+        <v>84</v>
+      </c>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="23">
+        <v>98.8</v>
+      </c>
+      <c r="C21" s="23">
+        <v>98.2</v>
+      </c>
+      <c r="D21" s="23">
+        <v>118.8</v>
+      </c>
+      <c r="E21" s="23">
+        <v>96.3</v>
+      </c>
+      <c r="F21" s="23">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="23">
+        <v>124.5</v>
+      </c>
+      <c r="C22" s="23">
+        <v>144.6</v>
+      </c>
+      <c r="D22" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="E22" s="23">
+        <v>101.9</v>
+      </c>
+      <c r="F22" s="23">
+        <v>120.9</v>
+      </c>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="25">
+        <v>56.4</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="25">
+        <v>54.4</v>
+      </c>
+      <c r="E23" s="25">
+        <v>101.9</v>
+      </c>
+      <c r="F23" s="25">
+        <v>77.2</v>
+      </c>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
+    </row>
+    <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A25:F25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="31"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="31"/>
+    </row>
+    <row r="9" spans="1:8" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="31"/>
+      <c r="H9" s="32"/>
+    </row>
+    <row r="10" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="C10" s="5">
+        <v>102.3</v>
+      </c>
+      <c r="D10" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="E10" s="5">
+        <v>93.1</v>
+      </c>
+      <c r="F10" s="5">
+        <v>88.4</v>
+      </c>
+      <c r="G10" s="33"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="29">
+        <v>100.2</v>
+      </c>
+      <c r="C11" s="29">
+        <v>74.5</v>
+      </c>
+      <c r="D11" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="E11" s="29">
+        <v>91.4</v>
+      </c>
+      <c r="F11" s="29">
+        <v>84.2</v>
+      </c>
+      <c r="G11" s="33"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="29">
+        <v>63.8</v>
+      </c>
+      <c r="C12" s="29">
+        <v>110.6</v>
+      </c>
+      <c r="D12" s="29">
+        <v>59.5</v>
+      </c>
+      <c r="E12" s="29">
+        <v>92.8</v>
+      </c>
+      <c r="F12" s="29">
+        <v>107.9</v>
+      </c>
+      <c r="G12" s="33"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="23">
+        <v>109.4</v>
+      </c>
+      <c r="C13" s="23">
+        <v>111.1</v>
+      </c>
+      <c r="D13" s="23">
+        <v>79.8</v>
+      </c>
+      <c r="E13" s="23">
+        <v>95.2</v>
+      </c>
+      <c r="F13" s="23">
+        <v>95.1</v>
+      </c>
+      <c r="G13" s="33"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="29">
+        <v>107.2</v>
+      </c>
+      <c r="C14" s="29">
+        <v>107.5</v>
+      </c>
+      <c r="D14" s="29">
+        <v>88</v>
+      </c>
+      <c r="E14" s="29">
+        <v>110.5</v>
+      </c>
+      <c r="F14" s="29">
+        <v>119.5</v>
+      </c>
+      <c r="G14" s="33"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="29">
+        <v>114.7</v>
+      </c>
+      <c r="C15" s="29">
+        <v>79.8</v>
+      </c>
+      <c r="D15" s="29">
+        <v>212.8</v>
+      </c>
+      <c r="E15" s="29">
+        <v>88</v>
+      </c>
+      <c r="F15" s="29">
+        <v>92.4</v>
+      </c>
+      <c r="G15" s="33"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="29">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="29">
+        <v>30.2</v>
+      </c>
+      <c r="E16" s="29">
+        <v>99.2</v>
+      </c>
+      <c r="F16" s="29">
+        <v>102.9</v>
+      </c>
+      <c r="G16" s="34"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="23">
+        <v>110.2</v>
+      </c>
+      <c r="C17" s="23">
+        <v>114.8</v>
+      </c>
+      <c r="D17" s="23">
+        <v>107.4</v>
+      </c>
+      <c r="E17" s="23">
+        <v>102.3</v>
+      </c>
+      <c r="F17" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="G17" s="34"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="C18" s="23">
+        <v>105</v>
+      </c>
+      <c r="D18" s="23">
+        <v>121</v>
+      </c>
+      <c r="E18" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="F18" s="23">
+        <v>90.9</v>
+      </c>
+      <c r="G18" s="34"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="23">
+        <v>126.7</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="23">
+        <v>140.6</v>
+      </c>
+      <c r="E19" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="F19" s="23">
+        <v>86.8</v>
+      </c>
+      <c r="G19" s="34"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="23">
+        <v>103.8</v>
+      </c>
+      <c r="C20" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="D20" s="23">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="E20" s="23">
+        <v>104.5</v>
+      </c>
+      <c r="F20" s="23">
+        <v>82.9</v>
+      </c>
+      <c r="G20" s="34"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="23">
+        <v>98.6</v>
+      </c>
+      <c r="C21" s="23">
+        <v>98.4</v>
+      </c>
+      <c r="D21" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="E21" s="23">
+        <v>96</v>
+      </c>
+      <c r="F21" s="23">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="G21" s="34"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="23">
+        <v>123.1</v>
+      </c>
+      <c r="C22" s="23">
+        <v>143</v>
+      </c>
+      <c r="D22" s="23">
+        <v>103.6</v>
+      </c>
+      <c r="E22" s="23">
+        <v>101</v>
+      </c>
+      <c r="F22" s="23">
+        <v>113</v>
+      </c>
+      <c r="G22" s="34"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="25">
+        <v>49.2</v>
+      </c>
+      <c r="C23" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="25">
+        <v>47</v>
+      </c>
+      <c r="E23" s="25">
+        <v>101.6</v>
+      </c>
+      <c r="F23" s="25">
+        <v>69.7</v>
+      </c>
+      <c r="G23" s="34"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+    </row>
+    <row r="25" spans="1:7" s="35" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B26" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A25:F25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="G7" s="8"/>
+    </row>
+    <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="8"/>
+    </row>
+    <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="18"/>
+    </row>
+    <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="52">
+        <v>101.4</v>
+      </c>
+      <c r="C10" s="23">
+        <v>102.5</v>
+      </c>
+      <c r="D10" s="52">
+        <v>101.7</v>
+      </c>
+      <c r="E10" s="52">
+        <v>94.6</v>
+      </c>
+      <c r="F10" s="52">
+        <v>90.4</v>
+      </c>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="C11" s="24">
+        <v>76.8</v>
+      </c>
+      <c r="D11" s="53">
+        <v>101.7</v>
+      </c>
+      <c r="E11" s="53">
+        <v>93.7</v>
+      </c>
+      <c r="F11" s="53">
+        <v>86.2</v>
+      </c>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="53">
+        <v>64.3</v>
+      </c>
+      <c r="C12" s="24">
+        <v>110.2</v>
+      </c>
+      <c r="D12" s="53">
+        <v>60.2</v>
+      </c>
+      <c r="E12" s="53">
+        <v>93</v>
+      </c>
+      <c r="F12" s="53">
+        <v>105.9</v>
+      </c>
+      <c r="G12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="53">
+        <v>110.2</v>
+      </c>
+      <c r="C13" s="24">
+        <v>111.8</v>
+      </c>
+      <c r="D13" s="53">
+        <v>81.3</v>
+      </c>
+      <c r="E13" s="53">
+        <v>96.8</v>
+      </c>
+      <c r="F13" s="53">
+        <v>93</v>
+      </c>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="53">
+        <v>107.4</v>
+      </c>
+      <c r="C14" s="24">
+        <v>107.6</v>
+      </c>
+      <c r="D14" s="53">
+        <v>91.7</v>
+      </c>
+      <c r="E14" s="53">
+        <v>111</v>
+      </c>
+      <c r="F14" s="53">
+        <v>116.5</v>
+      </c>
+      <c r="G14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="53">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="C15" s="24">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D15" s="53">
+        <v>271.8</v>
+      </c>
+      <c r="E15" s="53">
+        <v>87.5</v>
+      </c>
+      <c r="F15" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="53">
+        <v>43.5</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="53">
+        <v>33</v>
+      </c>
+      <c r="E16" s="53">
+        <v>97.4</v>
+      </c>
+      <c r="F16" s="53">
+        <v>110.8</v>
+      </c>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="C17" s="24">
+        <v>113.1</v>
+      </c>
+      <c r="D17" s="53">
+        <v>106</v>
+      </c>
+      <c r="E17" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="F17" s="53">
+        <v>105.8</v>
+      </c>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="53">
+        <v>108.2</v>
+      </c>
+      <c r="C18" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="D18" s="53">
+        <v>121</v>
+      </c>
+      <c r="E18" s="53">
+        <v>99</v>
+      </c>
+      <c r="F18" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="53">
+        <v>115.8</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="53">
+        <v>121.8</v>
+      </c>
+      <c r="E19" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="F19" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="C20" s="24">
+        <v>102.1</v>
+      </c>
+      <c r="D20" s="53">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="E20" s="53">
+        <v>103.7</v>
+      </c>
+      <c r="F20" s="53">
+        <v>77.2</v>
+      </c>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C21" s="24">
+        <v>98.5</v>
+      </c>
+      <c r="D21" s="53">
+        <v>99.4</v>
+      </c>
+      <c r="E21" s="53">
+        <v>96.2</v>
+      </c>
+      <c r="F21" s="53">
+        <v>139.5</v>
+      </c>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="53">
+        <v>122.6</v>
+      </c>
+      <c r="C22" s="24">
+        <v>142</v>
+      </c>
+      <c r="D22" s="53">
+        <v>103</v>
+      </c>
+      <c r="E22" s="53">
+        <v>100.9</v>
+      </c>
+      <c r="F22" s="53">
+        <v>111</v>
+      </c>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="55">
+        <v>43.9</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="55">
+        <v>41.5</v>
+      </c>
+      <c r="E23" s="55">
+        <v>100.9</v>
+      </c>
+      <c r="F23" s="55">
+        <v>64.2</v>
+      </c>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
+    </row>
+    <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A25:F25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E30" sqref="E30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
+    <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="G7" s="8"/>
+    </row>
+    <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="8"/>
+    </row>
+    <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="8"/>
+      <c r="H9" s="18"/>
+    </row>
+    <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="52">
+        <v>103.7</v>
+      </c>
+      <c r="C10" s="23">
+        <v>102</v>
+      </c>
+      <c r="D10" s="52">
+        <v>106.5</v>
+      </c>
+      <c r="E10" s="52">
+        <v>95.2</v>
+      </c>
+      <c r="F10" s="52">
+        <v>92.3</v>
+      </c>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="53">
+        <v>106.8</v>
+      </c>
+      <c r="C11" s="24">
+        <v>78.8</v>
+      </c>
+      <c r="D11" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="E11" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="F11" s="53">
+        <v>87.1</v>
+      </c>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="53">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="C12" s="24">
+        <v>111.2</v>
+      </c>
+      <c r="D12" s="53">
+        <v>60.3</v>
+      </c>
+      <c r="E12" s="53">
+        <v>93.6</v>
+      </c>
+      <c r="F12" s="53">
+        <v>103.9</v>
+      </c>
+      <c r="G12" s="16"/>
+    </row>
+    <row r="13" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="53">
+        <v>115.9</v>
+      </c>
+      <c r="C13" s="24">
+        <v>117.8</v>
+      </c>
+      <c r="D13" s="53">
+        <v>82.6</v>
+      </c>
+      <c r="E13" s="53">
+        <v>97.2</v>
+      </c>
+      <c r="F13" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="C14" s="24">
+        <v>106.4</v>
+      </c>
+      <c r="D14" s="53">
+        <v>94.8</v>
+      </c>
+      <c r="E14" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="F14" s="53">
+        <v>118.4</v>
+      </c>
+      <c r="G14" s="16"/>
+    </row>
+    <row r="15" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="53">
+        <v>139.6</v>
+      </c>
+      <c r="C15" s="24">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="D15" s="53">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="E15" s="53">
+        <v>85.6</v>
+      </c>
+      <c r="F15" s="53">
+        <v>97.1</v>
+      </c>
+      <c r="G15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46.3</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="53">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="E16" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="F16" s="53">
+        <v>117.6</v>
+      </c>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="53">
+        <v>106.7</v>
+      </c>
+      <c r="C17" s="24">
+        <v>109.9</v>
+      </c>
+      <c r="D17" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="E17" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="F17" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="C18" s="24">
+        <v>106.2</v>
+      </c>
+      <c r="D18" s="53">
+        <v>121.7</v>
+      </c>
+      <c r="E18" s="53">
+        <v>98.2</v>
+      </c>
+      <c r="F18" s="53">
+        <v>121.1</v>
+      </c>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="53">
+        <v>106.9</v>
+      </c>
+      <c r="C19" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="53">
+        <v>108.7</v>
+      </c>
+      <c r="E19" s="53">
+        <v>99.5</v>
+      </c>
+      <c r="F19" s="53">
+        <v>97.5</v>
+      </c>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="C20" s="24">
+        <v>100.9</v>
+      </c>
+      <c r="D20" s="53">
+        <v>169.5</v>
+      </c>
+      <c r="E20" s="53">
+        <v>102.1</v>
+      </c>
+      <c r="F20" s="53">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="C21" s="24">
+        <v>98.6</v>
+      </c>
+      <c r="D21" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="E21" s="53">
+        <v>96</v>
+      </c>
+      <c r="F21" s="53">
+        <v>144.9</v>
+      </c>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="53">
+        <v>115</v>
+      </c>
+      <c r="C22" s="24">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="D22" s="53">
+        <v>98.4</v>
+      </c>
+      <c r="E22" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="F22" s="53">
+        <v>108.7</v>
+      </c>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="55">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C23" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="55">
+        <v>37.1</v>
+      </c>
+      <c r="E23" s="55">
+        <v>101.5</v>
+      </c>
+      <c r="F23" s="55">
+        <v>59.9</v>
+      </c>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
+    </row>
+    <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="8"/>
+    </row>
+    <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A25:F25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="83" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="83" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="83"/>
+    <col min="257" max="257" width="4.42578125" style="83" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="83" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="83"/>
+    <col min="513" max="513" width="4.42578125" style="83" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="83" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="83"/>
+    <col min="769" max="769" width="4.42578125" style="83" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="83" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="83"/>
+    <col min="1025" max="1025" width="4.42578125" style="83" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="83" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="83"/>
+    <col min="1281" max="1281" width="4.42578125" style="83" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="83" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="83"/>
+    <col min="1537" max="1537" width="4.42578125" style="83" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="83" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="83"/>
+    <col min="1793" max="1793" width="4.42578125" style="83" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="83" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="83"/>
+    <col min="2049" max="2049" width="4.42578125" style="83" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="83" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="83"/>
+    <col min="2305" max="2305" width="4.42578125" style="83" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="83" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="83"/>
+    <col min="2561" max="2561" width="4.42578125" style="83" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="83" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="83"/>
+    <col min="2817" max="2817" width="4.42578125" style="83" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="83" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="83"/>
+    <col min="3073" max="3073" width="4.42578125" style="83" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="83" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="83"/>
+    <col min="3329" max="3329" width="4.42578125" style="83" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="83" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="83"/>
+    <col min="3585" max="3585" width="4.42578125" style="83" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="83" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="83"/>
+    <col min="3841" max="3841" width="4.42578125" style="83" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="83" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="83"/>
+    <col min="4097" max="4097" width="4.42578125" style="83" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="83" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="83"/>
+    <col min="4353" max="4353" width="4.42578125" style="83" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="83" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="83"/>
+    <col min="4609" max="4609" width="4.42578125" style="83" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="83" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="83"/>
+    <col min="4865" max="4865" width="4.42578125" style="83" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="83" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="83"/>
+    <col min="5121" max="5121" width="4.42578125" style="83" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="83" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="83"/>
+    <col min="5377" max="5377" width="4.42578125" style="83" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="83" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="83"/>
+    <col min="5633" max="5633" width="4.42578125" style="83" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="83" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="83"/>
+    <col min="5889" max="5889" width="4.42578125" style="83" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="83" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="83"/>
+    <col min="6145" max="6145" width="4.42578125" style="83" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="83" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="83"/>
+    <col min="6401" max="6401" width="4.42578125" style="83" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="83" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="83"/>
+    <col min="6657" max="6657" width="4.42578125" style="83" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="83" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="83"/>
+    <col min="6913" max="6913" width="4.42578125" style="83" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="83" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="83"/>
+    <col min="7169" max="7169" width="4.42578125" style="83" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="83" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="83"/>
+    <col min="7425" max="7425" width="4.42578125" style="83" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="83" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="83"/>
+    <col min="7681" max="7681" width="4.42578125" style="83" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="83" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="83"/>
+    <col min="7937" max="7937" width="4.42578125" style="83" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="83" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="83"/>
+    <col min="8193" max="8193" width="4.42578125" style="83" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="83" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="83"/>
+    <col min="8449" max="8449" width="4.42578125" style="83" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="83" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="83"/>
+    <col min="8705" max="8705" width="4.42578125" style="83" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="83" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="83"/>
+    <col min="8961" max="8961" width="4.42578125" style="83" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="83" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="83"/>
+    <col min="9217" max="9217" width="4.42578125" style="83" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="83" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="83"/>
+    <col min="9473" max="9473" width="4.42578125" style="83" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="83" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="83"/>
+    <col min="9729" max="9729" width="4.42578125" style="83" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="83" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="83"/>
+    <col min="9985" max="9985" width="4.42578125" style="83" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="83" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="83"/>
+    <col min="10241" max="10241" width="4.42578125" style="83" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="83" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="83"/>
+    <col min="10497" max="10497" width="4.42578125" style="83" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="83" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="83"/>
+    <col min="10753" max="10753" width="4.42578125" style="83" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="83" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="83"/>
+    <col min="11009" max="11009" width="4.42578125" style="83" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="83" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="83"/>
+    <col min="11265" max="11265" width="4.42578125" style="83" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="83" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="83"/>
+    <col min="11521" max="11521" width="4.42578125" style="83" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="83" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="83"/>
+    <col min="11777" max="11777" width="4.42578125" style="83" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="83" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="83"/>
+    <col min="12033" max="12033" width="4.42578125" style="83" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="83" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="83"/>
+    <col min="12289" max="12289" width="4.42578125" style="83" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="83" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="83"/>
+    <col min="12545" max="12545" width="4.42578125" style="83" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="83" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="83"/>
+    <col min="12801" max="12801" width="4.42578125" style="83" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="83" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="83"/>
+    <col min="13057" max="13057" width="4.42578125" style="83" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="83" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="83"/>
+    <col min="13313" max="13313" width="4.42578125" style="83" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="83" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="83"/>
+    <col min="13569" max="13569" width="4.42578125" style="83" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="83" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="83"/>
+    <col min="13825" max="13825" width="4.42578125" style="83" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="83" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="83"/>
+    <col min="14081" max="14081" width="4.42578125" style="83" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="83" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="83"/>
+    <col min="14337" max="14337" width="4.42578125" style="83" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="83" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="83"/>
+    <col min="14593" max="14593" width="4.42578125" style="83" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="83" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="83"/>
+    <col min="14849" max="14849" width="4.42578125" style="83" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="83" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="83"/>
+    <col min="15105" max="15105" width="4.42578125" style="83" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="83" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="83"/>
+    <col min="15361" max="15361" width="4.42578125" style="83" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="83" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="83"/>
+    <col min="15617" max="15617" width="4.42578125" style="83" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="83" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="83"/>
+    <col min="15873" max="15873" width="4.42578125" style="83" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="83" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="83"/>
+    <col min="16129" max="16129" width="4.42578125" style="83" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="83" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="83"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="82"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="84" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="85" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="85" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="85" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="85"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="86" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="87" t="s">
+        <v>77</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:B9"/>
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:27" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:27" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:27" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:27" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:27" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="59"/>
-[...3 lines deleted...]
-      <c r="F6" s="59"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
       <c r="G6" s="31"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
     </row>
     <row r="7" spans="1:27" s="11" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
         <v>24</v>
@@ -911,85 +3860,85 @@
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="G7" s="31"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" s="11" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="60"/>
-      <c r="B8" s="61" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="64"/>
-[...1 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
       <c r="G8" s="31"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="60"/>
-      <c r="B9" s="62"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="31"/>
       <c r="H9" s="32"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
@@ -1583,58 +4532,58 @@
       <c r="B24" s="10"/>
       <c r="D24" s="12"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
     </row>
     <row r="25" spans="1:27" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="65"/>
-[...3 lines deleted...]
-      <c r="F25" s="65"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="35"/>
       <c r="O25" s="35"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="35"/>
       <c r="U25" s="35"/>
       <c r="V25" s="35"/>
       <c r="W25" s="35"/>
       <c r="X25" s="35"/>
       <c r="Y25" s="35"/>
       <c r="Z25" s="35"/>
       <c r="AA25" s="35"/>
     </row>
     <row r="26" spans="1:27" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
@@ -1683,1296 +4632,85 @@
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.25">
       <c r="J29" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="A25:F25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1209 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP26"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:68" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:68" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:68" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:68" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:68" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="59"/>
-[...3 lines deleted...]
-      <c r="F6" s="59"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
       <c r="G6" s="31"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
@@ -3064,60 +4802,60 @@
       <c r="AT7" s="1"/>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1"/>
       <c r="AW7" s="1"/>
       <c r="AX7" s="1"/>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1"/>
       <c r="BA7" s="1"/>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1"/>
       <c r="BD7" s="1"/>
       <c r="BE7" s="1"/>
       <c r="BF7" s="1"/>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="1"/>
       <c r="BK7" s="1"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="1"/>
       <c r="BN7" s="1"/>
       <c r="BO7" s="1"/>
       <c r="BP7" s="1"/>
     </row>
     <row r="8" spans="1:68" s="11" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="60"/>
-      <c r="B8" s="61" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="64"/>
-[...1 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
       <c r="G8" s="31"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
@@ -3138,52 +4876,52 @@
       <c r="AT8" s="1"/>
       <c r="AU8" s="1"/>
       <c r="AV8" s="1"/>
       <c r="AW8" s="1"/>
       <c r="AX8" s="1"/>
       <c r="AY8" s="1"/>
       <c r="AZ8" s="1"/>
       <c r="BA8" s="1"/>
       <c r="BB8" s="1"/>
       <c r="BC8" s="1"/>
       <c r="BD8" s="1"/>
       <c r="BE8" s="1"/>
       <c r="BF8" s="1"/>
       <c r="BG8" s="1"/>
       <c r="BH8" s="1"/>
       <c r="BI8" s="1"/>
       <c r="BJ8" s="1"/>
       <c r="BK8" s="1"/>
       <c r="BL8" s="1"/>
       <c r="BM8" s="1"/>
       <c r="BN8" s="1"/>
       <c r="BO8" s="1"/>
       <c r="BP8" s="1"/>
     </row>
     <row r="9" spans="1:68" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="60"/>
-      <c r="B9" s="62"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="31"/>
       <c r="H9" s="32"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
@@ -4433,58 +6171,58 @@
       <c r="AT24" s="1"/>
       <c r="AU24" s="1"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="1"/>
       <c r="AX24" s="1"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="1"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="1"/>
       <c r="BD24" s="1"/>
       <c r="BE24" s="1"/>
       <c r="BF24" s="1"/>
       <c r="BG24" s="1"/>
       <c r="BH24" s="1"/>
       <c r="BI24" s="1"/>
       <c r="BJ24" s="1"/>
       <c r="BK24" s="1"/>
       <c r="BL24" s="1"/>
       <c r="BM24" s="1"/>
       <c r="BN24" s="1"/>
       <c r="BO24" s="1"/>
       <c r="BP24" s="1"/>
     </row>
     <row r="25" spans="1:68" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="65"/>
-[...3 lines deleted...]
-      <c r="F25" s="65"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
       <c r="L25" s="35"/>
       <c r="M25" s="35"/>
       <c r="N25" s="35"/>
       <c r="O25" s="35"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="35"/>
       <c r="U25" s="35"/>
       <c r="V25" s="35"/>
       <c r="W25" s="35"/>
       <c r="X25" s="35"/>
       <c r="Y25" s="35"/>
       <c r="Z25" s="35"/>
       <c r="AA25" s="35"/>
       <c r="AB25" s="35"/>
       <c r="AC25" s="35"/>
       <c r="AD25" s="35"/>
       <c r="AE25" s="35"/>
@@ -4519,110 +6257,110 @@
       <c r="BH25" s="35"/>
       <c r="BI25" s="35"/>
       <c r="BJ25" s="35"/>
       <c r="BK25" s="35"/>
       <c r="BL25" s="35"/>
       <c r="BM25" s="35"/>
       <c r="BN25" s="35"/>
       <c r="BO25" s="35"/>
       <c r="BP25" s="35"/>
     </row>
     <row r="26" spans="1:68" x14ac:dyDescent="0.25">
       <c r="B26" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="A25:F25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="40" customWidth="1"/>
     <col min="2" max="2" width="15" style="40" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="40" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="40" customWidth="1"/>
     <col min="5" max="5" width="17.5703125" style="40" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="40" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="59"/>
-[...3 lines deleted...]
-      <c r="F1" s="59"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
       <c r="G1" s="31"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="11"/>
       <c r="G2" s="31"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="61" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="64"/>
-[...1 lines deleted...]
-      <c r="F3" s="64"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
       <c r="G3" s="31"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62"/>
+      <c r="A4" s="91"/>
+      <c r="B4" s="93"/>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="31"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="23">
         <v>102.8</v>
       </c>
       <c r="C5" s="23">
         <v>104.4</v>
       </c>
@@ -4915,153 +6653,153 @@
       <c r="D18" s="25">
         <v>159.6</v>
       </c>
       <c r="E18" s="25">
         <v>83.9</v>
       </c>
       <c r="F18" s="25">
         <v>157.30000000000001</v>
       </c>
       <c r="G18" s="34"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="65"/>
-[...3 lines deleted...]
-      <c r="F20" s="65"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="31"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="40" customWidth="1"/>
     <col min="2" max="2" width="15" style="40" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="40" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="40" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="40" customWidth="1"/>
     <col min="6" max="6" width="18" style="40" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="59"/>
-[...3 lines deleted...]
-      <c r="F1" s="59"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
       <c r="G1" s="31"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="11"/>
       <c r="G2" s="31"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="61" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="64"/>
-[...1 lines deleted...]
-      <c r="F3" s="64"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
       <c r="G3" s="31"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62"/>
+      <c r="A4" s="91"/>
+      <c r="B4" s="93"/>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="31"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="23">
         <v>103.9</v>
       </c>
       <c r="C5" s="23">
         <v>103.8</v>
       </c>
@@ -5354,153 +7092,153 @@
       <c r="D18" s="25">
         <v>147.9</v>
       </c>
       <c r="E18" s="25">
         <v>100.2</v>
       </c>
       <c r="F18" s="25">
         <v>153.19999999999999</v>
       </c>
       <c r="G18" s="34"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="65"/>
-[...3 lines deleted...]
-      <c r="F20" s="65"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="31"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="40" customWidth="1"/>
     <col min="2" max="2" width="15" style="40" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="40" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="40" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" style="40" customWidth="1"/>
     <col min="6" max="6" width="19" style="40" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="59"/>
-[...3 lines deleted...]
-      <c r="F1" s="59"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
       <c r="G1" s="31"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="11"/>
       <c r="G2" s="31"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="60"/>
-      <c r="B3" s="61" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="64"/>
-[...1 lines deleted...]
-      <c r="F3" s="64"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
       <c r="G3" s="31"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="60"/>
-      <c r="B4" s="62"/>
+      <c r="A4" s="91"/>
+      <c r="B4" s="93"/>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="31"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="26">
         <v>102.6</v>
       </c>
       <c r="C5" s="26">
         <v>102.6</v>
       </c>
@@ -5793,153 +7531,153 @@
       <c r="D18" s="21">
         <v>110.9</v>
       </c>
       <c r="E18" s="21">
         <v>100.6</v>
       </c>
       <c r="F18" s="21">
         <v>126.8</v>
       </c>
       <c r="G18" s="34"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="65"/>
-[...3 lines deleted...]
-      <c r="F20" s="65"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="31"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="59"/>
-[...3 lines deleted...]
-      <c r="F6" s="59"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="G7" s="8"/>
     </row>
     <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="60"/>
-      <c r="B8" s="61" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="64"/>
-[...1 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
       <c r="G8" s="8"/>
     </row>
     <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="60"/>
-      <c r="B9" s="62"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="18"/>
     </row>
     <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="23">
         <v>101.1</v>
       </c>
       <c r="C10" s="23">
         <v>101.5</v>
       </c>
@@ -6213,135 +7951,135 @@
       <c r="B23" s="25">
         <v>89.6</v>
       </c>
       <c r="C23" s="44" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="25">
         <v>88.8</v>
       </c>
       <c r="E23" s="25">
         <v>103.2</v>
       </c>
       <c r="F23" s="25">
         <v>110.3</v>
       </c>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="10"/>
       <c r="D24" s="12"/>
     </row>
     <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="65"/>
-[...3 lines deleted...]
-      <c r="F25" s="65"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
     </row>
     <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="1.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:8" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:8" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="90" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="59"/>
-[...3 lines deleted...]
-      <c r="F6" s="59"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:8" s="11" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="G7" s="8"/>
     </row>
     <row r="8" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="60"/>
-      <c r="B8" s="61" t="s">
+      <c r="A8" s="91"/>
+      <c r="B8" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="64"/>
-[...1 lines deleted...]
-      <c r="F8" s="64"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
       <c r="G8" s="8"/>
     </row>
     <row r="9" spans="1:8" s="11" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="60"/>
-      <c r="B9" s="62"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="93"/>
       <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="18"/>
     </row>
     <row r="10" spans="1:8" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="27">
         <v>101.1</v>
       </c>
       <c r="C10" s="27">
         <v>101.1</v>
       </c>
@@ -6615,896 +8353,94 @@
       <c r="B23" s="28">
         <v>73.2</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="28">
         <v>71.8</v>
       </c>
       <c r="E23" s="48">
         <v>104.3</v>
       </c>
       <c r="F23" s="28">
         <v>95.8</v>
       </c>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="10"/>
       <c r="D24" s="12"/>
     </row>
     <row r="25" spans="1:7" s="19" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="65"/>
-[...807 lines deleted...]
-      <c r="F25" s="65"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="96"/>
+      <c r="E25" s="96"/>
+      <c r="F25" s="96"/>
     </row>
     <row r="26" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:7" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="A25:F25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
       <vt:lpstr>09</vt:lpstr>
       <vt:lpstr>10</vt:lpstr>
       <vt:lpstr>11</vt:lpstr>
       <vt:lpstr>12</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>