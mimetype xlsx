--- v4 (2026-08-23)
+++ v5 (2026-10-11)
@@ -1,73 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4980" yWindow="-240" windowWidth="15375" windowHeight="12750"/>
+    <workbookView xWindow="4980" yWindow="-240" windowWidth="15375" windowHeight="12750" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="26" r:id="rId1"/>
     <sheet name="02" sheetId="27" r:id="rId2"/>
     <sheet name="03" sheetId="28" r:id="rId3"/>
     <sheet name="04" sheetId="29" r:id="rId4"/>
     <sheet name="05" sheetId="30" r:id="rId5"/>
     <sheet name="06" sheetId="31" r:id="rId6"/>
     <sheet name="07" sheetId="32" r:id="rId7"/>
+    <sheet name="08" sheetId="33" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1120" uniqueCount="44">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Limestone and gypsum, thousand tons</t>
   </si>
   <si>
     <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, thousand cubic meters</t>
   </si>
   <si>
     <t>Building prefabricated concrete structures, tons</t>
   </si>
   <si>
     <t>Commercial concrete, tons</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning</t>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
@@ -124,78 +126,81 @@
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
     <t>Products of the manufacturing industry</t>
   </si>
   <si>
     <t>Products of the mining industry and quarrying</t>
   </si>
   <si>
     <t>Other sectors of the mining industry</t>
   </si>
   <si>
     <t xml:space="preserve">Production of other non-metallic mineral products </t>
   </si>
   <si>
-    <t>Shipment and change of the balance of industrial production in physical terms</t>
-[...1 lines deleted...]
-  <si>
     <t>*Оperative data.</t>
   </si>
   <si>
     <t>for January 2026*</t>
   </si>
   <si>
     <t>for January-February 2026*</t>
   </si>
   <si>
     <t>for January-March 2026*</t>
   </si>
   <si>
     <t>for January-April 2026*</t>
   </si>
   <si>
     <t>for January-May 2026*</t>
   </si>
   <si>
     <t>for January-June 2026*</t>
   </si>
   <si>
     <t>"x" - Тhe data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent.</t>
   </si>
   <si>
     <t>for January-July 2026*</t>
+  </si>
+  <si>
+    <t>Shipment and change of the rests of industrial production in physical terms</t>
+  </si>
+  <si>
+    <t>for January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -490,51 +495,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -804,90 +809,94 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -1081,51 +1090,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="23" t="s">
@@ -1829,141 +1838,141 @@
       </c>
       <c r="B48" s="25">
         <v>1.4</v>
       </c>
       <c r="C48" s="25">
         <v>1.4</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="26" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A49" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B49" s="40"/>
       <c r="C49" s="40"/>
       <c r="D49" s="40"/>
       <c r="E49" s="40"/>
       <c r="F49" s="40"/>
       <c r="G49" s="40"/>
       <c r="H49" s="40"/>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A50" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B50" s="41"/>
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A51" s="41"/>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H51"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A51" sqref="A51:H52"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -2157,51 +2166,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="28">
         <v>274.39999999999998</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="28">
         <v>274.39999999999998</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="28">
         <v>274.39999999999998</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="28">
         <v>14.1</v>
       </c>
       <c r="C17" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="28">
@@ -2931,141 +2940,141 @@
       </c>
       <c r="B49" s="31">
         <v>0.8</v>
       </c>
       <c r="C49" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="D49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A51" sqref="A51:H52"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="27"/>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -3259,51 +3268,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="28">
         <v>376.3</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="28">
         <v>376.3</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="28">
         <v>376.3</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="28">
         <v>18.7</v>
       </c>
       <c r="C17" s="28">
         <v>35.799999999999997</v>
       </c>
       <c r="D17" s="28">
         <v>25.7</v>
       </c>
       <c r="E17" s="28">
@@ -4033,141 +4042,141 @@
       </c>
       <c r="B49" s="31">
         <v>0.8</v>
       </c>
       <c r="C49" s="31">
         <v>3</v>
       </c>
       <c r="D49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="32" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A51" sqref="A51:H52"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A2" s="43"/>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="33"/>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -4361,51 +4370,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="35">
         <v>490.6</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="35">
         <v>490.6</v>
       </c>
       <c r="F15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="35">
         <v>490.6</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="35">
         <v>15.6</v>
       </c>
       <c r="C17" s="35">
         <v>51.4</v>
       </c>
       <c r="D17" s="35">
         <v>15.3</v>
       </c>
       <c r="E17" s="35">
@@ -5135,141 +5144,141 @@
       </c>
       <c r="B49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="39">
         <v>3</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A51" sqref="A51:H52"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -5463,51 +5472,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="35">
         <v>607.29999999999995</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="35">
         <v>607.29999999999995</v>
       </c>
       <c r="F15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="35">
         <v>607.29999999999995</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="35">
         <v>29.2</v>
       </c>
       <c r="C17" s="35">
         <v>80.599999999999994</v>
       </c>
       <c r="D17" s="35">
         <v>23.7</v>
       </c>
       <c r="E17" s="35">
@@ -6237,141 +6246,141 @@
       </c>
       <c r="B49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="39">
         <v>3</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="A51" sqref="A51:H52"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -6565,51 +6574,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="35">
         <v>619.9</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="35">
         <v>619.9</v>
       </c>
       <c r="F15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="35">
         <v>619.9</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="35">
         <v>13.2</v>
       </c>
       <c r="C17" s="35">
         <v>93.8</v>
       </c>
       <c r="D17" s="35">
         <v>20.399999999999999</v>
       </c>
       <c r="E17" s="35">
@@ -7339,141 +7348,141 @@
       </c>
       <c r="B49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="39">
         <v>3</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="48"/>
       <c r="E2" s="48"/>
       <c r="F2" s="48"/>
       <c r="G2" s="48"/>
       <c r="H2" s="48"/>
     </row>
     <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
       <c r="F3" s="44"/>
       <c r="G3" s="44"/>
       <c r="H3" s="44"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A4" s="34"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
     </row>
     <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="46" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="46"/>
@@ -7667,51 +7676,51 @@
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="35">
         <v>770.7</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="35">
         <v>770.7</v>
       </c>
       <c r="F15" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="35">
         <v>770.7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="45.75">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
       <c r="A16" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
     </row>
     <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="35">
         <v>25.2</v>
       </c>
       <c r="C17" s="35">
         <v>119</v>
       </c>
       <c r="D17" s="35">
         <v>20.5</v>
       </c>
       <c r="E17" s="35">
@@ -8441,117 +8450,1220 @@
       </c>
       <c r="B49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="39">
         <v>3</v>
       </c>
       <c r="D49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B50" s="40"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
     </row>
     <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="41" t="s">
-        <v>41</v>
+        <v>40</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+    </row>
+    <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
+      <c r="A52" s="41"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A51:H52"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H52"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
+      <c r="A1" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+    </row>
+    <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A2" s="48"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+    </row>
+    <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+    </row>
+    <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="46"/>
+      <c r="H5" s="47" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="47"/>
+    </row>
+    <row r="7" spans="1:8" s="2" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A7" s="45"/>
+      <c r="B7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="47"/>
+    </row>
+    <row r="8" spans="1:8" s="2" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+    </row>
+    <row r="9" spans="1:8" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+    </row>
+    <row r="10" spans="1:8" s="2" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="35">
+        <v>379.9</v>
+      </c>
+      <c r="C11" s="35">
+        <v>2972</v>
+      </c>
+      <c r="D11" s="35">
+        <v>419.8</v>
+      </c>
+      <c r="E11" s="35">
+        <v>2652.9</v>
+      </c>
+      <c r="F11" s="35">
+        <v>253.3</v>
+      </c>
+      <c r="G11" s="35">
+        <v>1563</v>
+      </c>
+      <c r="H11" s="35">
+        <v>192.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="35">
+        <v>46</v>
+      </c>
+      <c r="C12" s="35">
+        <v>361.2</v>
+      </c>
+      <c r="D12" s="35">
+        <v>17</v>
+      </c>
+      <c r="E12" s="35">
+        <v>131.6</v>
+      </c>
+      <c r="F12" s="35">
+        <v>17</v>
+      </c>
+      <c r="G12" s="35">
+        <v>131.6</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="35">
+        <v>63.6</v>
+      </c>
+      <c r="C13" s="35">
+        <v>473</v>
+      </c>
+      <c r="D13" s="35">
+        <v>67.7</v>
+      </c>
+      <c r="E13" s="35">
+        <v>455.6</v>
+      </c>
+      <c r="F13" s="35">
+        <v>67.7</v>
+      </c>
+      <c r="G13" s="35">
+        <v>455.6</v>
+      </c>
+      <c r="H13" s="35">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>1198.5999999999999</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="35">
+        <v>1126.5</v>
+      </c>
+      <c r="F14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="35">
+        <v>36.6</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>939.2</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="35">
+        <v>939.2</v>
+      </c>
+      <c r="F15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="35">
+        <v>939.2</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
+      <c r="A16" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+    </row>
+    <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="35">
+        <v>22.1</v>
+      </c>
+      <c r="C17" s="35">
+        <v>141.1</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="35">
+        <v>127.4</v>
+      </c>
+      <c r="F17" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="35">
+        <v>115.5</v>
+      </c>
+      <c r="H17" s="35">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="C18" s="35">
+        <v>7.7</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="35">
+        <v>113.1</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="35">
+        <v>109.7</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="35">
+        <v>97.8</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="35">
+        <v>20.3</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E20" s="35">
+        <v>17.7</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="35">
+        <v>17.7</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+    </row>
+    <row r="22" spans="1:8" s="2" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+    </row>
+    <row r="23" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+    </row>
+    <row r="24" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="37">
+        <v>14508</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="37">
+        <v>14508</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="37">
+        <v>14508</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="37">
+        <v>14508</v>
+      </c>
+      <c r="D25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="37">
+        <v>14508</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="37">
+        <v>14508</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+    </row>
+    <row r="27" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="37">
+        <v>9317</v>
+      </c>
+      <c r="C27" s="37">
+        <v>100457</v>
+      </c>
+      <c r="D27" s="37">
+        <v>6944</v>
+      </c>
+      <c r="E27" s="37">
+        <v>85969</v>
+      </c>
+      <c r="F27" s="37">
+        <v>6944</v>
+      </c>
+      <c r="G27" s="37">
+        <v>85969</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="37">
+        <v>9317</v>
+      </c>
+      <c r="C28" s="37">
+        <v>100457</v>
+      </c>
+      <c r="D28" s="37">
+        <v>6944</v>
+      </c>
+      <c r="E28" s="37">
+        <v>85969</v>
+      </c>
+      <c r="F28" s="37">
+        <v>6944</v>
+      </c>
+      <c r="G28" s="37">
+        <v>85969</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+    </row>
+    <row r="30" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="35">
+        <v>433152.6</v>
+      </c>
+      <c r="C31" s="35">
+        <v>3674484.6</v>
+      </c>
+      <c r="D31" s="35">
+        <v>404144.6</v>
+      </c>
+      <c r="E31" s="35">
+        <v>3362932.6</v>
+      </c>
+      <c r="F31" s="35">
+        <v>404144.6</v>
+      </c>
+      <c r="G31" s="35">
+        <v>3362932.6</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="35">
+        <v>310734</v>
+      </c>
+      <c r="C32" s="35">
+        <v>2762869</v>
+      </c>
+      <c r="D32" s="35">
+        <v>281726</v>
+      </c>
+      <c r="E32" s="35">
+        <v>2457704</v>
+      </c>
+      <c r="F32" s="35">
+        <v>281726</v>
+      </c>
+      <c r="G32" s="35">
+        <v>2457704</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="35">
+        <v>15890</v>
+      </c>
+      <c r="C33" s="35">
+        <v>92431</v>
+      </c>
+      <c r="D33" s="35">
+        <v>15890</v>
+      </c>
+      <c r="E33" s="35">
+        <v>92431</v>
+      </c>
+      <c r="F33" s="35">
+        <v>15890</v>
+      </c>
+      <c r="G33" s="35">
+        <v>92431</v>
+      </c>
+      <c r="H33" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="35">
+        <v>17926.599999999999</v>
+      </c>
+      <c r="C34" s="35">
+        <v>111699.6</v>
+      </c>
+      <c r="D34" s="35">
+        <v>17926.599999999999</v>
+      </c>
+      <c r="E34" s="35">
+        <v>111699.6</v>
+      </c>
+      <c r="F34" s="35">
+        <v>17926.599999999999</v>
+      </c>
+      <c r="G34" s="35">
+        <v>111699.6</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="35">
+        <v>13702</v>
+      </c>
+      <c r="C35" s="35">
+        <v>121986</v>
+      </c>
+      <c r="D35" s="35">
+        <v>13702</v>
+      </c>
+      <c r="E35" s="35">
+        <v>121986</v>
+      </c>
+      <c r="F35" s="35">
+        <v>13702</v>
+      </c>
+      <c r="G35" s="35">
+        <v>121986</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="35">
+        <v>6387</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="35">
+        <v>47019</v>
+      </c>
+      <c r="C37" s="35">
+        <v>446657</v>
+      </c>
+      <c r="D37" s="35">
+        <v>47019</v>
+      </c>
+      <c r="E37" s="35">
+        <v>446657</v>
+      </c>
+      <c r="F37" s="35">
+        <v>47019</v>
+      </c>
+      <c r="G37" s="35">
+        <v>446657</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="35">
+        <v>132455</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="35">
+        <v>132455</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="35">
+        <v>132455</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A39" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="15"/>
+    </row>
+    <row r="40" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="35">
+        <v>41.4</v>
+      </c>
+      <c r="C40" s="35">
+        <v>1020.8</v>
+      </c>
+      <c r="D40" s="35">
+        <v>21.8</v>
+      </c>
+      <c r="E40" s="35">
+        <v>646.79999999999995</v>
+      </c>
+      <c r="F40" s="35">
+        <v>21.8</v>
+      </c>
+      <c r="G40" s="35">
+        <v>646.79999999999995</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="35">
+        <v>41.3</v>
+      </c>
+      <c r="C41" s="35">
+        <v>762.3</v>
+      </c>
+      <c r="D41" s="35">
+        <v>21.8</v>
+      </c>
+      <c r="E41" s="35">
+        <v>494.6</v>
+      </c>
+      <c r="F41" s="35">
+        <v>21.8</v>
+      </c>
+      <c r="G41" s="35">
+        <v>494.6</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="F42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="D43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="35">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="35">
+        <v>16</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="35">
+        <v>16</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="D45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="35">
+        <v>78</v>
+      </c>
+      <c r="D46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="35">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="35">
+        <v>63.7</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="35">
+        <v>63.7</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A48" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="C48" s="35">
+        <v>68.8</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="35">
+        <v>57.4</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="35">
+        <v>57.4</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A49" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="39">
+        <v>3</v>
+      </c>
+      <c r="D49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="E49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="F49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A50" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="40"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40"/>
+      <c r="H50" s="40"/>
+    </row>
+    <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A51" s="41" t="s">
+        <v>40</v>
       </c>
       <c r="B51" s="41"/>
       <c r="C51" s="41"/>
       <c r="D51" s="41"/>
       <c r="E51" s="41"/>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="A52" s="41"/>
       <c r="B52" s="41"/>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>