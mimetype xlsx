--- v5 (2026-10-11)
+++ v6 (2026-10-31)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4980" yWindow="-240" windowWidth="15375" windowHeight="12750" activeTab="7"/>
+    <workbookView xWindow="4980" yWindow="-240" windowWidth="15375" windowHeight="12750" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="26" r:id="rId1"/>
     <sheet name="02" sheetId="27" r:id="rId2"/>
     <sheet name="03" sheetId="28" r:id="rId3"/>
     <sheet name="04" sheetId="29" r:id="rId4"/>
     <sheet name="05" sheetId="30" r:id="rId5"/>
     <sheet name="06" sheetId="31" r:id="rId6"/>
     <sheet name="07" sheetId="32" r:id="rId7"/>
     <sheet name="08" sheetId="33" r:id="rId8"/>
+    <sheet name="09" sheetId="34" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1120" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="45">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Limestone and gypsum, thousand tons</t>
   </si>
   <si>
     <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, thousand cubic meters</t>
   </si>
   <si>
     <t>Building prefabricated concrete structures, tons</t>
   </si>
   <si>
     <t>Commercial concrete, tons</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning</t>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
@@ -157,50 +159,53 @@
     <t>for January-February 2026*</t>
   </si>
   <si>
     <t>for January-March 2026*</t>
   </si>
   <si>
     <t>for January-April 2026*</t>
   </si>
   <si>
     <t>for January-May 2026*</t>
   </si>
   <si>
     <t>for January-June 2026*</t>
   </si>
   <si>
     <t>"x" - Тhe data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent.</t>
   </si>
   <si>
     <t>for January-July 2026*</t>
   </si>
   <si>
     <t>Shipment and change of the rests of industrial production in physical terms</t>
   </si>
   <si>
     <t>for January-August 2026*</t>
+  </si>
+  <si>
+    <t>for January-September 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -495,51 +500,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -813,50 +818,54 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
@@ -8505,51 +8514,51 @@
       <c r="H52" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H52"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
       <c r="A1" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
     <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="48"/>
       <c r="B2" s="48"/>
@@ -9507,50 +9516,1152 @@
       <c r="D47" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="35">
         <v>63.7</v>
       </c>
       <c r="F47" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="35">
         <v>63.7</v>
       </c>
       <c r="H47" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="35">
         <v>0.1</v>
       </c>
       <c r="C48" s="35">
         <v>68.8</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="35">
+        <v>57.4</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="35">
+        <v>57.4</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A49" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="39">
+        <v>3</v>
+      </c>
+      <c r="D49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="E49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="F49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H49" s="38" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A50" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="40"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40"/>
+      <c r="H50" s="40"/>
+    </row>
+    <row r="51" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A51" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+    </row>
+    <row r="52" spans="1:8" s="2" customFormat="1" ht="39" customHeight="1">
+      <c r="A52" s="41"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A51:H52"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H52"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="O45" sqref="O45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="2" max="8" width="10" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
+      <c r="A1" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+    </row>
+    <row r="2" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A2" s="48"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+    </row>
+    <row r="3" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="34"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+    </row>
+    <row r="5" spans="1:8" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="46"/>
+      <c r="H5" s="47" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="47"/>
+    </row>
+    <row r="7" spans="1:8" s="2" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A7" s="45"/>
+      <c r="B7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="47"/>
+    </row>
+    <row r="8" spans="1:8" s="2" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+    </row>
+    <row r="9" spans="1:8" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+    </row>
+    <row r="10" spans="1:8" s="2" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+    </row>
+    <row r="11" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="35">
+        <v>504.7</v>
+      </c>
+      <c r="C11" s="35">
+        <v>3476.7</v>
+      </c>
+      <c r="D11" s="35">
+        <v>403</v>
+      </c>
+      <c r="E11" s="35">
+        <v>3055.9</v>
+      </c>
+      <c r="F11" s="35">
+        <v>211.8</v>
+      </c>
+      <c r="G11" s="35">
+        <v>1774.8</v>
+      </c>
+      <c r="H11" s="35">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="35">
+        <v>53.1</v>
+      </c>
+      <c r="C12" s="35">
+        <v>414.3</v>
+      </c>
+      <c r="D12" s="35">
+        <v>24</v>
+      </c>
+      <c r="E12" s="35">
+        <v>155.6</v>
+      </c>
+      <c r="F12" s="35">
+        <v>14</v>
+      </c>
+      <c r="G12" s="35">
+        <v>145.6</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="35">
+        <v>67</v>
+      </c>
+      <c r="C13" s="35">
+        <v>540</v>
+      </c>
+      <c r="D13" s="35">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E13" s="35">
+        <v>524.20000000000005</v>
+      </c>
+      <c r="F13" s="35">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="G13" s="35">
+        <v>524.20000000000005</v>
+      </c>
+      <c r="H13" s="35">
+        <v>28.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="2" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="35">
+        <v>1454.3</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="35">
+        <v>1308</v>
+      </c>
+      <c r="F14" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="35">
+        <v>36.9</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35">
+        <v>1068.0999999999999</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="35">
+        <v>1068.0999999999999</v>
+      </c>
+      <c r="F15" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="35">
+        <v>1068.0999999999999</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="57">
+      <c r="A16" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+    </row>
+    <row r="17" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="35">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C17" s="35">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D17" s="35">
+        <v>20.8</v>
+      </c>
+      <c r="E17" s="35">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="F17" s="35">
+        <v>15.1</v>
+      </c>
+      <c r="G17" s="35">
+        <v>130.6</v>
+      </c>
+      <c r="H17" s="35">
+        <v>72.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="35">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C18" s="35">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="35">
+        <v>127.4</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="35">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="35">
+        <v>110.7</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="35">
+        <v>22.5</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="35">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="35">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="C21" s="15"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="15"/>
+      <c r="H21" s="15"/>
+    </row>
+    <row r="22" spans="1:8" s="2" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+    </row>
+    <row r="23" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A23" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+    </row>
+    <row r="24" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="37">
+        <v>16596</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="37">
+        <v>16596</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="37">
+        <v>16596</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="37">
+        <v>16596</v>
+      </c>
+      <c r="D25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="37">
+        <v>16596</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="37">
+        <v>16596</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+    </row>
+    <row r="27" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="37">
+        <v>6162</v>
+      </c>
+      <c r="C27" s="37">
+        <v>106619</v>
+      </c>
+      <c r="D27" s="37">
+        <v>4092</v>
+      </c>
+      <c r="E27" s="37">
+        <v>90061</v>
+      </c>
+      <c r="F27" s="37">
+        <v>4092</v>
+      </c>
+      <c r="G27" s="37">
+        <v>90061</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="37">
+        <v>6162</v>
+      </c>
+      <c r="C28" s="37">
+        <v>106619</v>
+      </c>
+      <c r="D28" s="37">
+        <v>4092</v>
+      </c>
+      <c r="E28" s="37">
+        <v>90061</v>
+      </c>
+      <c r="F28" s="37">
+        <v>4092</v>
+      </c>
+      <c r="G28" s="37">
+        <v>90061</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="2" customFormat="1" ht="22.5">
+      <c r="A29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="17"/>
+    </row>
+    <row r="30" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="35">
+        <v>340754.2</v>
+      </c>
+      <c r="C31" s="35">
+        <v>4015238.8</v>
+      </c>
+      <c r="D31" s="35">
+        <v>314707.20000000001</v>
+      </c>
+      <c r="E31" s="35">
+        <v>3677639.8</v>
+      </c>
+      <c r="F31" s="35">
+        <v>314707.20000000001</v>
+      </c>
+      <c r="G31" s="35">
+        <v>3677639.8</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="35">
+        <v>225087</v>
+      </c>
+      <c r="C32" s="35">
+        <v>2987956</v>
+      </c>
+      <c r="D32" s="35">
+        <v>199830</v>
+      </c>
+      <c r="E32" s="35">
+        <v>2657534</v>
+      </c>
+      <c r="F32" s="35">
+        <v>199830</v>
+      </c>
+      <c r="G32" s="35">
+        <v>2657534</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="35">
+        <v>12882</v>
+      </c>
+      <c r="C33" s="35">
+        <v>105313</v>
+      </c>
+      <c r="D33" s="35">
+        <v>12882</v>
+      </c>
+      <c r="E33" s="35">
+        <v>105313</v>
+      </c>
+      <c r="F33" s="35">
+        <v>12882</v>
+      </c>
+      <c r="G33" s="35">
+        <v>105313</v>
+      </c>
+      <c r="H33" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="35">
+        <v>16085.9</v>
+      </c>
+      <c r="C34" s="35">
+        <v>127785.5</v>
+      </c>
+      <c r="D34" s="35">
+        <v>16085.9</v>
+      </c>
+      <c r="E34" s="35">
+        <v>127785.5</v>
+      </c>
+      <c r="F34" s="35">
+        <v>16085.9</v>
+      </c>
+      <c r="G34" s="35">
+        <v>127785.5</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="35">
+        <v>17198</v>
+      </c>
+      <c r="C35" s="35">
+        <v>139184</v>
+      </c>
+      <c r="D35" s="35">
+        <v>17198</v>
+      </c>
+      <c r="E35" s="35">
+        <v>139184</v>
+      </c>
+      <c r="F35" s="35">
+        <v>17198</v>
+      </c>
+      <c r="G35" s="35">
+        <v>139184</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35">
+        <v>7177</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="35">
+        <v>51096.3</v>
+      </c>
+      <c r="C37" s="35">
+        <v>497753.3</v>
+      </c>
+      <c r="D37" s="35">
+        <v>51096.3</v>
+      </c>
+      <c r="E37" s="35">
+        <v>497753.3</v>
+      </c>
+      <c r="F37" s="35">
+        <v>51096.3</v>
+      </c>
+      <c r="G37" s="35">
+        <v>497753.3</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="35">
+        <v>150070</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="35">
+        <v>150070</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="35">
+        <v>150070</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A39" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="17"/>
+      <c r="H39" s="15"/>
+    </row>
+    <row r="40" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="35">
+        <v>57.2</v>
+      </c>
+      <c r="C40" s="35">
+        <v>1078</v>
+      </c>
+      <c r="D40" s="35">
+        <v>24.6</v>
+      </c>
+      <c r="E40" s="35">
+        <v>671.4</v>
+      </c>
+      <c r="F40" s="35">
+        <v>24.6</v>
+      </c>
+      <c r="G40" s="35">
+        <v>671.4</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="35">
+        <v>48.1</v>
+      </c>
+      <c r="C41" s="35">
+        <v>810.4</v>
+      </c>
+      <c r="D41" s="35">
+        <v>24.6</v>
+      </c>
+      <c r="E41" s="35">
+        <v>519.20000000000005</v>
+      </c>
+      <c r="F41" s="35">
+        <v>24.6</v>
+      </c>
+      <c r="G41" s="35">
+        <v>519.20000000000005</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="F42" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="D43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="35">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="35">
+        <v>16</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="35">
+        <v>16</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A45" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="D45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="35">
+        <v>1.4</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A46" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="35">
+        <v>87</v>
+      </c>
+      <c r="D46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A47" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="35">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="35">
+        <v>63.7</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="35">
+        <v>63.7</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="2" customFormat="1" ht="11.25">
+      <c r="A48" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="C48" s="35">
+        <v>68.900000000000006</v>
       </c>
       <c r="D48" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="35">
         <v>57.4</v>
       </c>
       <c r="F48" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="35">
         <v>57.4</v>
       </c>
       <c r="H48" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="39">
@@ -9614,56 +10725,57 @@
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>