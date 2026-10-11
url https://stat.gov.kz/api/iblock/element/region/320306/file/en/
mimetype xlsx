--- v4 (2026-08-23)
+++ v5 (2026-10-11)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="45" windowWidth="12075" windowHeight="9540"/>
+    <workbookView xWindow="660" yWindow="45" windowWidth="12075" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="лист 1" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="76">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>+7 7262 541762</t>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
@@ -919,53 +919,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25833/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="42.28515625" style="4" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="4" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="4"/>
     <col min="513" max="513" width="42.28515625" style="4" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="4" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="4"/>
     <col min="769" max="769" width="42.28515625" style="4" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="4" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="4"/>
     <col min="1025" max="1025" width="42.28515625" style="4" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="4" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="4"/>
     <col min="1281" max="1281" width="42.28515625" style="4" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="4" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="4"/>
     <col min="1537" max="1537" width="42.28515625" style="4" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="4" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="4"/>
     <col min="1793" max="1793" width="42.28515625" style="4" customWidth="1"/>
@@ -1549,52 +1547,52 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="49"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="51"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J84" sqref="J84"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A76" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -1686,2801 +1684,2969 @@
     <row r="5" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="33">
         <v>1765</v>
       </c>
       <c r="C5" s="33">
         <v>3068</v>
       </c>
       <c r="D5" s="33">
         <v>4380</v>
       </c>
       <c r="E5" s="33">
         <v>5704</v>
       </c>
       <c r="F5" s="33">
         <v>7392</v>
       </c>
       <c r="G5" s="33">
         <v>9095</v>
       </c>
       <c r="H5" s="56">
         <v>10833</v>
       </c>
-      <c r="I5" s="33"/>
+      <c r="I5" s="33">
+        <v>12362</v>
+      </c>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="22"/>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="33">
         <v>820</v>
       </c>
       <c r="C6" s="33">
         <v>1631</v>
       </c>
       <c r="D6" s="33">
         <v>2442</v>
       </c>
       <c r="E6" s="33">
         <v>3252</v>
       </c>
       <c r="F6" s="33">
         <v>4209</v>
       </c>
       <c r="G6" s="33">
         <v>5166</v>
       </c>
       <c r="H6" s="56">
         <v>6122</v>
       </c>
-      <c r="I6" s="33"/>
+      <c r="I6" s="33">
+        <v>7127</v>
+      </c>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="22"/>
       <c r="O6" s="2"/>
     </row>
     <row r="7" spans="1:15" s="25" customFormat="1">
       <c r="A7" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="33">
         <v>804</v>
       </c>
       <c r="C7" s="33">
         <v>1222</v>
       </c>
       <c r="D7" s="33">
         <v>1641</v>
       </c>
       <c r="E7" s="33">
         <v>2059</v>
       </c>
       <c r="F7" s="33">
         <v>2684</v>
       </c>
       <c r="G7" s="33">
         <v>3308</v>
       </c>
       <c r="H7" s="56">
         <v>3933</v>
       </c>
-      <c r="I7" s="33"/>
+      <c r="I7" s="33">
+        <v>4387</v>
+      </c>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="22"/>
       <c r="O7" s="2"/>
     </row>
     <row r="8" spans="1:15" s="25" customFormat="1">
       <c r="A8" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="33">
         <v>39</v>
       </c>
       <c r="C8" s="33">
         <v>53</v>
       </c>
       <c r="D8" s="33">
         <v>79</v>
       </c>
       <c r="E8" s="33">
         <v>117</v>
       </c>
       <c r="F8" s="33">
         <v>174</v>
       </c>
       <c r="G8" s="33">
         <v>239</v>
       </c>
       <c r="H8" s="56">
         <v>292</v>
       </c>
-      <c r="I8" s="33"/>
+      <c r="I8" s="33">
+        <v>326</v>
+      </c>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="22"/>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:15" s="25" customFormat="1">
       <c r="A9" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I9" s="33"/>
+      <c r="I9" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="22"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15" s="25" customFormat="1">
       <c r="A10" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="33">
         <v>98</v>
       </c>
       <c r="C10" s="33">
         <v>154</v>
       </c>
       <c r="D10" s="33">
         <v>210</v>
       </c>
       <c r="E10" s="33">
         <v>266</v>
       </c>
       <c r="F10" s="33">
         <v>313</v>
       </c>
       <c r="G10" s="33">
         <v>361</v>
       </c>
       <c r="H10" s="56">
         <v>409</v>
       </c>
-      <c r="I10" s="33"/>
+      <c r="I10" s="33">
+        <v>441</v>
+      </c>
       <c r="J10" s="33"/>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="33"/>
       <c r="N10" s="22"/>
       <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15" s="25" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="33">
         <v>1</v>
       </c>
       <c r="C11" s="33">
         <v>3</v>
       </c>
       <c r="D11" s="33">
         <v>4</v>
       </c>
       <c r="E11" s="33">
         <v>5</v>
       </c>
       <c r="F11" s="33">
         <v>7</v>
       </c>
       <c r="G11" s="33">
         <v>8</v>
       </c>
       <c r="H11" s="56">
         <v>10</v>
       </c>
-      <c r="I11" s="33"/>
+      <c r="I11" s="33">
+        <v>13</v>
+      </c>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="33"/>
       <c r="N11" s="22"/>
       <c r="O11" s="2"/>
     </row>
     <row r="12" spans="1:15" s="25" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="33">
         <v>3</v>
       </c>
       <c r="C12" s="33">
         <v>5</v>
       </c>
       <c r="D12" s="33">
         <v>5</v>
       </c>
       <c r="E12" s="33">
         <v>5</v>
       </c>
       <c r="F12" s="33">
         <v>5</v>
       </c>
       <c r="G12" s="33">
         <v>13</v>
       </c>
       <c r="H12" s="56">
         <v>67</v>
       </c>
-      <c r="I12" s="33"/>
+      <c r="I12" s="33">
+        <v>67</v>
+      </c>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
       <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:15" s="25" customFormat="1">
       <c r="A13" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I13" s="33"/>
+      <c r="I13" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
     </row>
     <row r="14" spans="1:15" s="25" customFormat="1">
       <c r="A14" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I14" s="33"/>
+      <c r="I14" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
     </row>
     <row r="15" spans="1:15" s="25" customFormat="1">
       <c r="A15" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I15" s="33"/>
+      <c r="I15" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J15" s="33"/>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:15" s="26" customFormat="1">
       <c r="A16" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I16" s="33"/>
+      <c r="I16" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:15" s="24" customFormat="1" ht="34.5" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="34"/>
       <c r="G17" s="33"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="25"/>
     </row>
     <row r="18" spans="1:15" s="24" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>785</v>
       </c>
       <c r="C18" s="33">
         <v>1596</v>
       </c>
       <c r="D18" s="33">
         <v>2407</v>
       </c>
       <c r="E18" s="33">
         <v>3219</v>
       </c>
       <c r="F18" s="33">
         <v>4035</v>
       </c>
       <c r="G18" s="33">
         <v>4851</v>
       </c>
       <c r="H18" s="56">
         <v>5572</v>
       </c>
-      <c r="I18" s="33"/>
+      <c r="I18" s="33">
+        <v>6278</v>
+      </c>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="33"/>
       <c r="N18" s="22"/>
     </row>
     <row r="19" spans="1:15" s="24" customFormat="1">
       <c r="A19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>710</v>
       </c>
       <c r="C19" s="33">
         <v>1425</v>
       </c>
       <c r="D19" s="33">
         <v>2140</v>
       </c>
       <c r="E19" s="33">
         <v>2855</v>
       </c>
       <c r="F19" s="33">
         <v>3560</v>
       </c>
       <c r="G19" s="33">
         <v>4265</v>
       </c>
       <c r="H19" s="56">
         <v>4875</v>
       </c>
-      <c r="I19" s="33"/>
+      <c r="I19" s="33">
+        <v>5480</v>
+      </c>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="33"/>
       <c r="N19" s="22"/>
     </row>
     <row r="20" spans="1:15" s="24" customFormat="1">
       <c r="A20" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="33">
         <v>2</v>
       </c>
       <c r="C20" s="33">
         <v>5</v>
       </c>
       <c r="D20" s="33">
         <v>7</v>
       </c>
       <c r="E20" s="33">
         <v>9</v>
       </c>
       <c r="F20" s="33">
         <v>12</v>
       </c>
       <c r="G20" s="33">
         <v>15</v>
       </c>
       <c r="H20" s="56">
         <v>17</v>
       </c>
-      <c r="I20" s="33"/>
+      <c r="I20" s="33">
+        <v>20</v>
+      </c>
       <c r="J20" s="33"/>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="22"/>
     </row>
     <row r="21" spans="1:15" s="24" customFormat="1">
       <c r="A21" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="33">
         <v>72</v>
       </c>
       <c r="C21" s="33">
         <v>165</v>
       </c>
       <c r="D21" s="33">
         <v>258</v>
       </c>
       <c r="E21" s="33">
         <v>352</v>
       </c>
       <c r="F21" s="33">
         <v>459</v>
       </c>
       <c r="G21" s="33">
         <v>567</v>
       </c>
       <c r="H21" s="56">
         <v>675</v>
       </c>
-      <c r="I21" s="33"/>
+      <c r="I21" s="33">
+        <v>772</v>
+      </c>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="22"/>
     </row>
     <row r="22" spans="1:15" s="24" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I22" s="33"/>
+      <c r="I22" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:15" s="24" customFormat="1">
       <c r="A23" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>1</v>
       </c>
       <c r="D23" s="33">
         <v>2</v>
       </c>
       <c r="E23" s="33">
         <v>2</v>
       </c>
       <c r="F23" s="33">
         <v>3</v>
       </c>
       <c r="G23" s="33">
         <v>4</v>
       </c>
       <c r="H23" s="56">
         <v>4</v>
       </c>
-      <c r="I23" s="33"/>
+      <c r="I23" s="33">
+        <v>5</v>
+      </c>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="22"/>
     </row>
     <row r="24" spans="1:15" s="24" customFormat="1">
       <c r="A24" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="33">
         <v>0</v>
       </c>
       <c r="C24" s="33">
         <v>0</v>
       </c>
       <c r="D24" s="33">
         <v>1</v>
       </c>
       <c r="E24" s="33">
         <v>1</v>
       </c>
       <c r="F24" s="33">
         <v>1</v>
       </c>
       <c r="G24" s="33">
         <v>1</v>
       </c>
       <c r="H24" s="56">
         <v>1</v>
       </c>
-      <c r="I24" s="33"/>
+      <c r="I24" s="33">
+        <v>1</v>
+      </c>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="25"/>
     </row>
     <row r="25" spans="1:15" s="24" customFormat="1">
       <c r="A25" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I25" s="33"/>
+      <c r="I25" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="24" customFormat="1">
       <c r="A26" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I26" s="33"/>
+      <c r="I26" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:15" s="24" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I27" s="33"/>
+      <c r="I27" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:15" s="24" customFormat="1">
       <c r="A28" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I28" s="33"/>
+      <c r="I28" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
     </row>
     <row r="29" spans="1:15" s="24" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I29" s="33"/>
+      <c r="I29" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
     </row>
     <row r="30" spans="1:15" s="24" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="32"/>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
     </row>
     <row r="31" spans="1:15" s="24" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="33">
         <v>2558</v>
       </c>
       <c r="C31" s="33">
         <v>5415</v>
       </c>
       <c r="D31" s="33">
         <v>8187</v>
       </c>
       <c r="E31" s="33">
         <v>10150</v>
       </c>
       <c r="F31" s="33">
         <v>11759</v>
       </c>
       <c r="G31" s="33">
         <v>12921</v>
       </c>
       <c r="H31" s="56">
         <v>14002</v>
       </c>
-      <c r="I31" s="33"/>
+      <c r="I31" s="33">
+        <v>14985</v>
+      </c>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="22"/>
       <c r="O31" s="2"/>
     </row>
     <row r="32" spans="1:15" s="24" customFormat="1">
       <c r="A32" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="33">
         <v>1839</v>
       </c>
       <c r="C32" s="33">
         <v>3795</v>
       </c>
       <c r="D32" s="33">
         <v>5631</v>
       </c>
       <c r="E32" s="33">
         <v>6736</v>
       </c>
       <c r="F32" s="33">
         <v>7510</v>
       </c>
       <c r="G32" s="33">
         <v>7884</v>
       </c>
       <c r="H32" s="56">
         <v>8171</v>
       </c>
-      <c r="I32" s="33"/>
+      <c r="I32" s="33">
+        <v>8371</v>
+      </c>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="22"/>
       <c r="O32" s="2"/>
     </row>
     <row r="33" spans="1:15" s="24" customFormat="1">
       <c r="A33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I33" s="33"/>
+      <c r="I33" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
       <c r="N33" s="22"/>
       <c r="O33" s="2"/>
     </row>
     <row r="34" spans="1:15" s="24" customFormat="1">
       <c r="A34" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="33">
         <v>0</v>
       </c>
       <c r="C34" s="33">
         <v>0</v>
       </c>
       <c r="D34" s="33">
         <v>0</v>
       </c>
       <c r="E34" s="33">
         <v>0</v>
       </c>
       <c r="F34" s="33">
         <v>0</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
       <c r="H34" s="56">
         <v>1</v>
       </c>
-      <c r="I34" s="33"/>
+      <c r="I34" s="33">
+        <v>1</v>
+      </c>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="22"/>
       <c r="O34" s="2"/>
     </row>
     <row r="35" spans="1:15" s="24" customFormat="1">
       <c r="A35" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="33">
         <v>716</v>
       </c>
       <c r="C35" s="33">
         <v>1614</v>
       </c>
       <c r="D35" s="33">
         <v>2547</v>
       </c>
       <c r="E35" s="33">
         <v>3401</v>
       </c>
       <c r="F35" s="33">
         <v>4232</v>
       </c>
       <c r="G35" s="33">
         <v>5015</v>
       </c>
       <c r="H35" s="56">
         <v>5805</v>
       </c>
-      <c r="I35" s="33"/>
+      <c r="I35" s="33">
+        <v>6584</v>
+      </c>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="22"/>
       <c r="O35" s="2"/>
     </row>
     <row r="36" spans="1:15" s="24" customFormat="1">
       <c r="A36" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I36" s="33"/>
+      <c r="I36" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
       <c r="N36" s="25"/>
     </row>
     <row r="37" spans="1:15" s="24" customFormat="1">
       <c r="A37" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="33">
         <v>2</v>
       </c>
       <c r="C37" s="33">
         <v>3</v>
       </c>
       <c r="D37" s="33">
         <v>5</v>
       </c>
       <c r="E37" s="33">
         <v>6</v>
       </c>
       <c r="F37" s="33">
         <v>8</v>
       </c>
       <c r="G37" s="33">
         <v>10</v>
       </c>
       <c r="H37" s="56">
         <v>10</v>
       </c>
-      <c r="I37" s="33"/>
+      <c r="I37" s="33">
+        <v>10</v>
+      </c>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="22"/>
       <c r="O37" s="2"/>
     </row>
     <row r="38" spans="1:15" s="24" customFormat="1">
       <c r="A38" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="33">
         <v>1</v>
       </c>
       <c r="C38" s="33">
         <v>2</v>
       </c>
       <c r="D38" s="33">
         <v>4</v>
       </c>
       <c r="E38" s="33">
         <v>6</v>
       </c>
       <c r="F38" s="33">
         <v>8</v>
       </c>
       <c r="G38" s="33">
         <v>11</v>
       </c>
       <c r="H38" s="56">
         <v>15</v>
       </c>
-      <c r="I38" s="33"/>
+      <c r="I38" s="33">
+        <v>18</v>
+      </c>
       <c r="J38" s="33"/>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
       <c r="M38" s="33"/>
       <c r="N38" s="22"/>
       <c r="O38" s="2"/>
     </row>
     <row r="39" spans="1:15" s="24" customFormat="1">
       <c r="A39" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="56">
         <v>1</v>
       </c>
-      <c r="I39" s="33"/>
+      <c r="I39" s="33">
+        <v>2</v>
+      </c>
       <c r="J39" s="33"/>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
       <c r="M39" s="33"/>
       <c r="N39" s="22"/>
       <c r="O39" s="2"/>
     </row>
     <row r="40" spans="1:15" s="24" customFormat="1">
       <c r="A40" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="33">
         <v>0</v>
       </c>
       <c r="C40" s="33">
         <v>0</v>
       </c>
       <c r="D40" s="33">
         <v>0</v>
       </c>
       <c r="E40" s="33">
         <v>0</v>
       </c>
       <c r="F40" s="33">
         <v>0</v>
       </c>
       <c r="G40" s="33">
         <v>1</v>
       </c>
       <c r="H40" s="56">
         <v>1</v>
       </c>
-      <c r="I40" s="33"/>
+      <c r="I40" s="33">
+        <v>1</v>
+      </c>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="33"/>
       <c r="N40" s="25"/>
     </row>
     <row r="41" spans="1:15" s="24" customFormat="1">
       <c r="A41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I41" s="33"/>
+      <c r="I41" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:15" s="24" customFormat="1">
       <c r="A42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I42" s="33"/>
+      <c r="I42" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J42" s="33"/>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
       <c r="M42" s="33"/>
     </row>
     <row r="43" spans="1:15" s="24" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="32"/>
       <c r="C43" s="32"/>
       <c r="D43" s="32"/>
       <c r="E43" s="32"/>
       <c r="F43" s="32"/>
       <c r="G43" s="32"/>
       <c r="H43" s="32"/>
       <c r="I43" s="32"/>
       <c r="J43" s="32"/>
       <c r="K43" s="32"/>
       <c r="L43" s="32"/>
       <c r="M43" s="32"/>
     </row>
     <row r="44" spans="1:15" s="24" customFormat="1">
       <c r="A44" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="33">
         <v>444</v>
       </c>
       <c r="C44" s="33">
         <v>1019</v>
       </c>
       <c r="D44" s="33">
         <v>1496</v>
       </c>
       <c r="E44" s="33">
         <v>1710</v>
       </c>
       <c r="F44" s="33">
         <v>1854</v>
       </c>
       <c r="G44" s="33">
         <v>1981</v>
       </c>
       <c r="H44" s="56">
         <v>2099</v>
       </c>
-      <c r="I44" s="33"/>
+      <c r="I44" s="33">
+        <v>2213</v>
+      </c>
       <c r="J44" s="33"/>
       <c r="K44" s="33"/>
       <c r="L44" s="33"/>
       <c r="M44" s="33"/>
       <c r="N44" s="22"/>
       <c r="O44" s="2"/>
     </row>
     <row r="45" spans="1:15" s="24" customFormat="1">
       <c r="A45" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="33">
         <v>400</v>
       </c>
       <c r="C45" s="33">
         <v>930</v>
       </c>
       <c r="D45" s="33">
         <v>1360</v>
       </c>
       <c r="E45" s="33">
         <v>1520</v>
       </c>
       <c r="F45" s="33">
         <v>1584</v>
       </c>
       <c r="G45" s="33">
         <v>1648</v>
       </c>
       <c r="H45" s="56">
         <v>1709</v>
       </c>
-      <c r="I45" s="33"/>
+      <c r="I45" s="33">
+        <v>1762</v>
+      </c>
       <c r="J45" s="33"/>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="33"/>
       <c r="N45" s="22"/>
       <c r="O45" s="2"/>
     </row>
     <row r="46" spans="1:15" s="24" customFormat="1">
       <c r="A46" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I46" s="33"/>
+      <c r="I46" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J46" s="33"/>
       <c r="K46" s="33"/>
       <c r="L46" s="33"/>
       <c r="M46" s="33"/>
       <c r="N46" s="22"/>
       <c r="O46" s="2"/>
     </row>
     <row r="47" spans="1:15" s="24" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="33">
         <v>0</v>
       </c>
       <c r="C47" s="33">
         <v>0</v>
       </c>
       <c r="D47" s="33">
         <v>0</v>
       </c>
       <c r="E47" s="33">
         <v>0</v>
       </c>
       <c r="F47" s="33">
         <v>0</v>
       </c>
       <c r="G47" s="33">
         <v>1</v>
       </c>
       <c r="H47" s="56">
         <v>1</v>
       </c>
-      <c r="I47" s="33"/>
+      <c r="I47" s="33">
+        <v>1</v>
+      </c>
       <c r="J47" s="33"/>
       <c r="K47" s="33"/>
       <c r="L47" s="33"/>
       <c r="M47" s="33"/>
       <c r="N47" s="22"/>
       <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:15" s="24" customFormat="1">
       <c r="A48" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="33">
         <v>30</v>
       </c>
       <c r="C48" s="33">
         <v>63</v>
       </c>
       <c r="D48" s="33">
         <v>99</v>
       </c>
       <c r="E48" s="33">
         <v>135</v>
       </c>
       <c r="F48" s="33">
         <v>196</v>
       </c>
       <c r="G48" s="33">
         <v>242</v>
       </c>
       <c r="H48" s="56">
         <v>289</v>
       </c>
-      <c r="I48" s="33"/>
+      <c r="I48" s="33">
+        <v>341</v>
+      </c>
       <c r="J48" s="33"/>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="22"/>
       <c r="O48" s="2"/>
     </row>
     <row r="49" spans="1:15" s="24" customFormat="1">
       <c r="A49" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="33">
         <v>15</v>
       </c>
       <c r="D49" s="33">
         <v>22</v>
       </c>
       <c r="E49" s="33">
         <v>29</v>
       </c>
       <c r="F49" s="33">
         <v>33</v>
       </c>
       <c r="G49" s="33">
         <v>37</v>
       </c>
       <c r="H49" s="56">
         <v>42</v>
       </c>
-      <c r="I49" s="33"/>
+      <c r="I49" s="33">
+        <v>45</v>
+      </c>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="33"/>
       <c r="N49" s="22"/>
       <c r="O49" s="2"/>
     </row>
     <row r="50" spans="1:15" s="24" customFormat="1">
       <c r="A50" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H50" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I50" s="33"/>
+      <c r="I50" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J50" s="33"/>
       <c r="K50" s="33"/>
       <c r="L50" s="33"/>
       <c r="M50" s="33"/>
       <c r="N50" s="22"/>
       <c r="O50" s="2"/>
     </row>
     <row r="51" spans="1:15" s="24" customFormat="1">
       <c r="A51" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="33">
         <v>5</v>
       </c>
       <c r="C51" s="33">
         <v>10</v>
       </c>
       <c r="D51" s="33">
         <v>15</v>
       </c>
       <c r="E51" s="33">
         <v>26</v>
       </c>
       <c r="F51" s="33">
         <v>41</v>
       </c>
       <c r="G51" s="33">
         <v>53</v>
       </c>
       <c r="H51" s="56">
         <v>58</v>
       </c>
-      <c r="I51" s="33"/>
+      <c r="I51" s="33">
+        <v>64</v>
+      </c>
       <c r="J51" s="33"/>
       <c r="K51" s="33"/>
       <c r="L51" s="33"/>
       <c r="M51" s="33"/>
       <c r="N51" s="22"/>
       <c r="O51" s="25"/>
     </row>
     <row r="52" spans="1:15" s="24" customFormat="1">
       <c r="A52" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="56">
         <v>0</v>
       </c>
-      <c r="I52" s="33"/>
+      <c r="I52" s="33">
+        <v>0</v>
+      </c>
       <c r="J52" s="33"/>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
       <c r="N52" s="22"/>
       <c r="O52" s="25"/>
     </row>
     <row r="53" spans="1:15" s="24" customFormat="1">
       <c r="A53" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H53" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I53" s="33"/>
+      <c r="I53" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J53" s="33"/>
       <c r="K53" s="33"/>
       <c r="L53" s="33"/>
       <c r="M53" s="33"/>
       <c r="N53" s="22"/>
       <c r="O53" s="25"/>
     </row>
     <row r="54" spans="1:15" s="24" customFormat="1">
       <c r="A54" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H54" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I54" s="33"/>
+      <c r="I54" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J54" s="33"/>
       <c r="K54" s="33"/>
       <c r="L54" s="33"/>
       <c r="M54" s="33"/>
       <c r="N54" s="22"/>
       <c r="O54" s="25"/>
     </row>
     <row r="55" spans="1:15" s="24" customFormat="1">
       <c r="A55" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H55" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="I55" s="33"/>
+      <c r="I55" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="J55" s="33"/>
       <c r="K55" s="33"/>
       <c r="L55" s="33"/>
       <c r="M55" s="33"/>
       <c r="N55" s="22"/>
       <c r="O55" s="25"/>
     </row>
     <row r="56" spans="1:15" s="24" customFormat="1" ht="23.25">
       <c r="A56" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="32"/>
       <c r="C56" s="37"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
       <c r="H56" s="32"/>
       <c r="I56" s="32"/>
       <c r="J56" s="32"/>
       <c r="K56" s="32"/>
       <c r="L56" s="32"/>
       <c r="M56" s="32"/>
     </row>
     <row r="57" spans="1:15" s="24" customFormat="1">
       <c r="A57" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="33">
         <v>520</v>
       </c>
       <c r="C57" s="33">
         <v>1087</v>
       </c>
       <c r="D57" s="33">
         <v>1604</v>
       </c>
       <c r="E57" s="33">
         <v>1960</v>
       </c>
       <c r="F57" s="33">
         <v>2253</v>
       </c>
       <c r="G57" s="33">
         <v>2481</v>
       </c>
       <c r="H57" s="56">
         <v>2674</v>
       </c>
-      <c r="I57" s="33"/>
+      <c r="I57" s="33">
+        <v>2836</v>
+      </c>
       <c r="J57" s="33"/>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
       <c r="N57" s="22"/>
     </row>
     <row r="58" spans="1:15" s="24" customFormat="1">
       <c r="A58" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="33">
         <v>410</v>
       </c>
       <c r="C58" s="33">
         <v>869</v>
       </c>
       <c r="D58" s="33">
         <v>1277</v>
       </c>
       <c r="E58" s="33">
         <v>1485</v>
       </c>
       <c r="F58" s="33">
         <v>1597</v>
       </c>
       <c r="G58" s="33">
         <v>1658</v>
       </c>
       <c r="H58" s="56">
         <v>1706</v>
       </c>
-      <c r="I58" s="33"/>
+      <c r="I58" s="33">
+        <v>1743</v>
+      </c>
       <c r="J58" s="33"/>
       <c r="K58" s="33"/>
       <c r="L58" s="33"/>
       <c r="M58" s="33"/>
       <c r="N58" s="22"/>
     </row>
     <row r="59" spans="1:15" s="24" customFormat="1">
       <c r="A59" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I59" s="33"/>
+      <c r="I59" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J59" s="33"/>
       <c r="K59" s="33"/>
       <c r="L59" s="33"/>
       <c r="M59" s="33"/>
       <c r="N59" s="22"/>
     </row>
     <row r="60" spans="1:15" s="24" customFormat="1">
       <c r="A60" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="33">
         <v>0</v>
       </c>
       <c r="C60" s="33">
         <v>0</v>
       </c>
       <c r="D60" s="33">
         <v>0</v>
       </c>
       <c r="E60" s="33">
         <v>0</v>
       </c>
       <c r="F60" s="33">
         <v>0</v>
       </c>
       <c r="G60" s="33">
         <v>1</v>
       </c>
       <c r="H60" s="56">
         <v>1</v>
       </c>
-      <c r="I60" s="33"/>
+      <c r="I60" s="33">
+        <v>1</v>
+      </c>
       <c r="J60" s="33"/>
       <c r="K60" s="33"/>
       <c r="L60" s="33"/>
       <c r="M60" s="33"/>
       <c r="N60" s="22"/>
     </row>
     <row r="61" spans="1:15" s="24" customFormat="1">
       <c r="A61" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="33">
         <v>94</v>
       </c>
       <c r="C61" s="33">
         <v>189</v>
       </c>
       <c r="D61" s="33">
         <v>273</v>
       </c>
       <c r="E61" s="33">
         <v>377</v>
       </c>
       <c r="F61" s="33">
         <v>509</v>
       </c>
       <c r="G61" s="33">
         <v>632</v>
       </c>
       <c r="H61" s="56">
         <v>753</v>
       </c>
-      <c r="I61" s="33"/>
+      <c r="I61" s="33">
+        <v>850</v>
+      </c>
       <c r="J61" s="33"/>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
       <c r="M61" s="33"/>
       <c r="N61" s="22"/>
     </row>
     <row r="62" spans="1:15" s="24" customFormat="1">
       <c r="A62" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I62" s="33"/>
+      <c r="I62" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J62" s="33"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="33"/>
       <c r="N62" s="22"/>
     </row>
     <row r="63" spans="1:15" s="24" customFormat="1">
       <c r="A63" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H63" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I63" s="33"/>
+      <c r="I63" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J63" s="33"/>
       <c r="K63" s="33"/>
       <c r="L63" s="33"/>
       <c r="M63" s="33"/>
       <c r="N63" s="25"/>
     </row>
     <row r="64" spans="1:15" s="24" customFormat="1">
       <c r="A64" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="33">
         <v>16</v>
       </c>
       <c r="C64" s="33">
         <v>30</v>
       </c>
       <c r="D64" s="33">
         <v>55</v>
       </c>
       <c r="E64" s="33">
         <v>97</v>
       </c>
       <c r="F64" s="33">
         <v>146</v>
       </c>
       <c r="G64" s="33">
         <v>191</v>
       </c>
       <c r="H64" s="56">
         <v>215</v>
       </c>
-      <c r="I64" s="33"/>
+      <c r="I64" s="33">
+        <v>242</v>
+      </c>
       <c r="J64" s="33"/>
       <c r="K64" s="33"/>
       <c r="L64" s="33"/>
       <c r="M64" s="33"/>
       <c r="N64" s="25"/>
     </row>
     <row r="65" spans="1:14" s="24" customFormat="1">
       <c r="A65" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H65" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I65" s="33"/>
+      <c r="I65" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J65" s="33"/>
       <c r="K65" s="33"/>
       <c r="L65" s="33"/>
       <c r="M65" s="33"/>
       <c r="N65" s="25"/>
     </row>
     <row r="66" spans="1:14" s="24" customFormat="1">
       <c r="A66" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H66" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I66" s="33"/>
+      <c r="I66" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J66" s="33"/>
       <c r="K66" s="33"/>
       <c r="L66" s="33"/>
       <c r="M66" s="33"/>
       <c r="N66" s="25"/>
     </row>
     <row r="67" spans="1:14" s="24" customFormat="1">
       <c r="A67" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H67" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I67" s="33"/>
+      <c r="I67" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J67" s="33"/>
       <c r="K67" s="33"/>
       <c r="L67" s="33"/>
       <c r="M67" s="33"/>
     </row>
     <row r="68" spans="1:14" s="24" customFormat="1">
       <c r="A68" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H68" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I68" s="33"/>
+      <c r="I68" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J68" s="33"/>
       <c r="K68" s="33"/>
       <c r="L68" s="33"/>
       <c r="M68" s="33"/>
     </row>
     <row r="69" spans="1:14" s="24" customFormat="1">
       <c r="A69" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B69" s="32"/>
       <c r="C69" s="32"/>
       <c r="D69" s="32"/>
       <c r="E69" s="33"/>
       <c r="F69" s="33"/>
       <c r="G69" s="33"/>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:14" s="24" customFormat="1">
       <c r="A70" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="33">
         <v>2019</v>
       </c>
       <c r="C70" s="33">
         <v>4090</v>
       </c>
       <c r="D70" s="33">
         <v>6161</v>
       </c>
       <c r="E70" s="33">
         <v>8232</v>
       </c>
       <c r="F70" s="33">
         <v>10335</v>
       </c>
       <c r="G70" s="33">
         <v>12439</v>
       </c>
       <c r="H70" s="56">
         <v>14338</v>
       </c>
-      <c r="I70" s="33"/>
+      <c r="I70" s="33">
+        <v>16264</v>
+      </c>
       <c r="J70" s="33"/>
       <c r="K70" s="33"/>
       <c r="L70" s="33"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:14" s="24" customFormat="1">
       <c r="A71" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="33">
         <v>620</v>
       </c>
       <c r="C71" s="33">
         <v>1287</v>
       </c>
       <c r="D71" s="33">
         <v>1955</v>
       </c>
       <c r="E71" s="33">
         <v>2623</v>
       </c>
       <c r="F71" s="33">
         <v>3278</v>
       </c>
       <c r="G71" s="33">
         <v>3933</v>
       </c>
       <c r="H71" s="56">
         <v>4926</v>
       </c>
-      <c r="I71" s="33"/>
+      <c r="I71" s="33">
+        <v>5950</v>
+      </c>
       <c r="J71" s="33"/>
       <c r="K71" s="33"/>
       <c r="L71" s="33"/>
       <c r="M71" s="33"/>
     </row>
     <row r="72" spans="1:14" s="24" customFormat="1">
       <c r="A72" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="33">
         <v>140</v>
       </c>
       <c r="C72" s="33">
         <v>280</v>
       </c>
       <c r="D72" s="33">
         <v>420</v>
       </c>
       <c r="E72" s="33">
         <v>559</v>
       </c>
       <c r="F72" s="33">
         <v>699</v>
       </c>
       <c r="G72" s="33">
         <v>839</v>
       </c>
       <c r="H72" s="56">
         <v>900</v>
       </c>
-      <c r="I72" s="33"/>
+      <c r="I72" s="33">
+        <v>961</v>
+      </c>
       <c r="J72" s="33"/>
       <c r="K72" s="33"/>
       <c r="L72" s="33"/>
       <c r="M72" s="33"/>
     </row>
     <row r="73" spans="1:14" s="24" customFormat="1">
       <c r="A73" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B73" s="33">
         <v>152</v>
       </c>
       <c r="C73" s="33">
         <v>304</v>
       </c>
       <c r="D73" s="33">
         <v>457</v>
       </c>
       <c r="E73" s="33">
         <v>609</v>
       </c>
       <c r="F73" s="33">
         <v>761</v>
       </c>
       <c r="G73" s="33">
         <v>913</v>
       </c>
       <c r="H73" s="56">
         <v>949</v>
       </c>
-      <c r="I73" s="33"/>
+      <c r="I73" s="33">
+        <v>986</v>
+      </c>
       <c r="J73" s="33"/>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="33"/>
     </row>
     <row r="74" spans="1:14" s="24" customFormat="1">
       <c r="A74" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="33">
         <v>102</v>
       </c>
       <c r="C74" s="33">
         <v>205</v>
       </c>
       <c r="D74" s="33">
         <v>307</v>
       </c>
       <c r="E74" s="33">
         <v>410</v>
       </c>
       <c r="F74" s="33">
         <v>512</v>
       </c>
       <c r="G74" s="33">
         <v>614</v>
       </c>
       <c r="H74" s="56">
         <v>653</v>
       </c>
-      <c r="I74" s="33"/>
+      <c r="I74" s="33">
+        <v>691</v>
+      </c>
       <c r="J74" s="33"/>
       <c r="K74" s="33"/>
       <c r="L74" s="33"/>
       <c r="M74" s="33"/>
     </row>
     <row r="75" spans="1:14" s="24" customFormat="1">
       <c r="A75" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B75" s="33">
         <v>363</v>
       </c>
       <c r="C75" s="33">
         <v>729</v>
       </c>
       <c r="D75" s="33">
         <v>1096</v>
       </c>
       <c r="E75" s="33">
         <v>1462</v>
       </c>
       <c r="F75" s="33">
         <v>1825</v>
       </c>
       <c r="G75" s="33">
         <v>2188</v>
       </c>
       <c r="H75" s="56">
         <v>2432</v>
       </c>
-      <c r="I75" s="33"/>
+      <c r="I75" s="33">
+        <v>2669</v>
+      </c>
       <c r="J75" s="33"/>
       <c r="K75" s="33"/>
       <c r="L75" s="33"/>
       <c r="M75" s="33"/>
     </row>
     <row r="76" spans="1:14" s="24" customFormat="1">
       <c r="A76" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="33">
         <v>154</v>
       </c>
       <c r="C76" s="33">
         <v>307</v>
       </c>
       <c r="D76" s="33">
         <v>461</v>
       </c>
       <c r="E76" s="33">
         <v>615</v>
       </c>
       <c r="F76" s="33">
         <v>817</v>
       </c>
       <c r="G76" s="33">
         <v>1018</v>
       </c>
       <c r="H76" s="56">
         <v>1181</v>
       </c>
-      <c r="I76" s="33"/>
+      <c r="I76" s="33">
+        <v>1347</v>
+      </c>
       <c r="J76" s="33"/>
       <c r="K76" s="33"/>
       <c r="L76" s="33"/>
       <c r="M76" s="33"/>
     </row>
     <row r="77" spans="1:14" s="24" customFormat="1">
       <c r="A77" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B77" s="33">
         <v>175</v>
       </c>
       <c r="C77" s="33">
         <v>349</v>
       </c>
       <c r="D77" s="33">
         <v>524</v>
       </c>
       <c r="E77" s="33">
         <v>699</v>
       </c>
       <c r="F77" s="33">
         <v>874</v>
       </c>
       <c r="G77" s="33">
         <v>1048</v>
       </c>
       <c r="H77" s="56">
         <v>1134</v>
       </c>
-      <c r="I77" s="33"/>
+      <c r="I77" s="33">
+        <v>1219</v>
+      </c>
       <c r="J77" s="33"/>
       <c r="K77" s="33"/>
       <c r="L77" s="33"/>
       <c r="M77" s="33"/>
     </row>
     <row r="78" spans="1:14" s="24" customFormat="1">
       <c r="A78" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B78" s="33">
         <v>67</v>
       </c>
       <c r="C78" s="33">
         <v>135</v>
       </c>
       <c r="D78" s="33">
         <v>202</v>
       </c>
       <c r="E78" s="33">
         <v>269</v>
       </c>
       <c r="F78" s="33">
         <v>337</v>
       </c>
       <c r="G78" s="33">
         <v>404</v>
       </c>
       <c r="H78" s="56">
         <v>435</v>
       </c>
-      <c r="I78" s="33"/>
+      <c r="I78" s="33">
+        <v>465</v>
+      </c>
       <c r="J78" s="33"/>
       <c r="K78" s="33"/>
       <c r="L78" s="33"/>
       <c r="M78" s="33"/>
     </row>
     <row r="79" spans="1:14" s="24" customFormat="1">
       <c r="A79" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="33">
         <v>57</v>
       </c>
       <c r="C79" s="33">
         <v>115</v>
       </c>
       <c r="D79" s="33">
         <v>173</v>
       </c>
       <c r="E79" s="33">
         <v>230</v>
       </c>
       <c r="F79" s="33">
         <v>288</v>
       </c>
       <c r="G79" s="33">
         <v>346</v>
       </c>
       <c r="H79" s="56">
         <v>407</v>
       </c>
-      <c r="I79" s="33"/>
+      <c r="I79" s="33">
+        <v>469</v>
+      </c>
       <c r="J79" s="33"/>
       <c r="K79" s="33"/>
       <c r="L79" s="33"/>
       <c r="M79" s="33"/>
     </row>
     <row r="80" spans="1:14" s="24" customFormat="1">
       <c r="A80" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="33">
         <v>52</v>
       </c>
       <c r="C80" s="33">
         <v>104</v>
       </c>
       <c r="D80" s="33">
         <v>156</v>
       </c>
       <c r="E80" s="33">
         <v>208</v>
       </c>
       <c r="F80" s="33">
         <v>260</v>
       </c>
       <c r="G80" s="33">
         <v>312</v>
       </c>
       <c r="H80" s="56">
         <v>365</v>
       </c>
-      <c r="I80" s="33"/>
+      <c r="I80" s="33">
+        <v>418</v>
+      </c>
       <c r="J80" s="33"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" s="24" customFormat="1">
       <c r="A81" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="33">
         <v>137</v>
       </c>
       <c r="C81" s="33">
         <v>274</v>
       </c>
       <c r="D81" s="33">
         <v>411</v>
       </c>
       <c r="E81" s="33">
         <v>549</v>
       </c>
       <c r="F81" s="33">
         <v>686</v>
       </c>
       <c r="G81" s="33">
         <v>823</v>
       </c>
       <c r="H81" s="56">
         <v>956</v>
       </c>
-      <c r="I81" s="33"/>
+      <c r="I81" s="33">
+        <v>1089</v>
+      </c>
       <c r="J81" s="33"/>
       <c r="K81" s="33"/>
       <c r="L81" s="33"/>
       <c r="M81" s="33"/>
     </row>
     <row r="82" spans="1:13" s="24" customFormat="1" ht="36" customHeight="1">
       <c r="A82" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="32"/>
       <c r="C82" s="32"/>
       <c r="D82" s="32"/>
       <c r="E82" s="32"/>
       <c r="F82" s="32"/>
       <c r="G82" s="32"/>
       <c r="H82" s="32"/>
       <c r="I82" s="32"/>
       <c r="J82" s="32"/>
       <c r="K82" s="32"/>
       <c r="L82" s="32"/>
       <c r="M82" s="32"/>
     </row>
     <row r="83" spans="1:13" s="24" customFormat="1">
       <c r="A83" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="33">
         <v>206</v>
       </c>
       <c r="C83" s="33">
         <v>503</v>
       </c>
       <c r="D83" s="33">
         <v>799</v>
       </c>
       <c r="E83" s="33">
         <v>1096</v>
       </c>
       <c r="F83" s="33">
         <v>1342</v>
       </c>
       <c r="G83" s="33">
         <v>1588</v>
       </c>
       <c r="H83" s="56">
         <v>1822</v>
       </c>
-      <c r="I83" s="33"/>
+      <c r="I83" s="33">
+        <v>1997</v>
+      </c>
       <c r="J83" s="33"/>
       <c r="K83" s="33"/>
       <c r="L83" s="33"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" s="24" customFormat="1">
       <c r="A84" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="33">
         <v>168</v>
       </c>
       <c r="C84" s="33">
         <v>427</v>
       </c>
       <c r="D84" s="33">
         <v>686</v>
       </c>
       <c r="E84" s="33">
         <v>945</v>
       </c>
       <c r="F84" s="33">
         <v>1153</v>
       </c>
       <c r="G84" s="33">
         <v>1361</v>
       </c>
       <c r="H84" s="56">
         <v>1569</v>
       </c>
-      <c r="I84" s="33"/>
+      <c r="I84" s="33">
+        <v>1718</v>
+      </c>
       <c r="J84" s="33"/>
       <c r="K84" s="33"/>
       <c r="L84" s="33"/>
       <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" s="24" customFormat="1">
       <c r="A85" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H85" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I85" s="33"/>
+      <c r="I85" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J85" s="33"/>
       <c r="K85" s="33"/>
       <c r="L85" s="33"/>
       <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" s="24" customFormat="1">
       <c r="A86" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="33">
         <v>0</v>
       </c>
       <c r="C86" s="33">
         <v>1</v>
       </c>
       <c r="D86" s="33">
         <v>1</v>
       </c>
       <c r="E86" s="33">
         <v>2</v>
       </c>
       <c r="F86" s="33">
         <v>2</v>
       </c>
       <c r="G86" s="33">
         <v>3</v>
       </c>
       <c r="H86" s="56">
         <v>3</v>
       </c>
-      <c r="I86" s="33"/>
+      <c r="I86" s="33">
+        <v>3</v>
+      </c>
       <c r="J86" s="33"/>
       <c r="K86" s="33"/>
       <c r="L86" s="33"/>
       <c r="M86" s="33"/>
     </row>
     <row r="87" spans="1:13" s="24" customFormat="1">
       <c r="A87" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H87" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I87" s="33"/>
+      <c r="I87" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="33"/>
       <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" s="24" customFormat="1">
       <c r="A88" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H88" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I88" s="33"/>
+      <c r="I88" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J88" s="33"/>
       <c r="K88" s="33"/>
       <c r="L88" s="33"/>
       <c r="M88" s="33"/>
     </row>
     <row r="89" spans="1:13" s="24" customFormat="1">
       <c r="A89" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="33">
         <v>38</v>
       </c>
       <c r="C89" s="33">
         <v>75</v>
       </c>
       <c r="D89" s="33">
         <v>113</v>
       </c>
       <c r="E89" s="33">
         <v>150</v>
       </c>
       <c r="F89" s="33">
         <v>188</v>
       </c>
       <c r="G89" s="33">
         <v>225</v>
       </c>
       <c r="H89" s="56">
         <v>250</v>
       </c>
-      <c r="I89" s="33"/>
+      <c r="I89" s="33">
+        <v>276</v>
+      </c>
       <c r="J89" s="33"/>
       <c r="K89" s="33"/>
       <c r="L89" s="33"/>
       <c r="M89" s="33"/>
     </row>
     <row r="90" spans="1:13" s="24" customFormat="1">
       <c r="A90" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H90" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I90" s="33"/>
+      <c r="I90" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J90" s="33"/>
       <c r="K90" s="33"/>
       <c r="L90" s="33"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" s="24" customFormat="1">
       <c r="A91" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H91" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I91" s="33"/>
+      <c r="I91" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J91" s="33"/>
       <c r="K91" s="33"/>
       <c r="L91" s="33"/>
       <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" s="21" customFormat="1">
       <c r="A92" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H92" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I92" s="33"/>
+      <c r="I92" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J92" s="33"/>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" s="21" customFormat="1">
       <c r="A93" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H93" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I93" s="33"/>
+      <c r="I93" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J93" s="33"/>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" s="21" customFormat="1">
       <c r="A94" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H94" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="I94" s="33"/>
+      <c r="I94" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="J94" s="33"/>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="33"/>
     </row>
     <row r="95" spans="1:13" s="21" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="23"/>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="22"/>
       <c r="F95" s="22"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="22"/>
       <c r="K95" s="22"/>
       <c r="L95" s="3"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13" s="18" customFormat="1" ht="17.25" customHeight="1">
       <c r="A96" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B96" s="44"/>