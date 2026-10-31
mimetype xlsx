--- v5 (2026-10-11)
+++ v6 (2026-10-31)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="660" yWindow="45" windowWidth="12075" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="лист 1" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="76">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>+7 7262 541762</t>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
@@ -1547,52 +1547,52 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="49"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="51"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A76" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A64" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="17" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="13" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="13" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="13" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
@@ -1687,1716 +1687,1812 @@
       </c>
       <c r="B5" s="33">
         <v>1765</v>
       </c>
       <c r="C5" s="33">
         <v>3068</v>
       </c>
       <c r="D5" s="33">
         <v>4380</v>
       </c>
       <c r="E5" s="33">
         <v>5704</v>
       </c>
       <c r="F5" s="33">
         <v>7392</v>
       </c>
       <c r="G5" s="33">
         <v>9095</v>
       </c>
       <c r="H5" s="56">
         <v>10833</v>
       </c>
       <c r="I5" s="33">
         <v>12362</v>
       </c>
-      <c r="J5" s="33"/>
+      <c r="J5" s="56">
+        <v>13933</v>
+      </c>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="22"/>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="33">
         <v>820</v>
       </c>
       <c r="C6" s="33">
         <v>1631</v>
       </c>
       <c r="D6" s="33">
         <v>2442</v>
       </c>
       <c r="E6" s="33">
         <v>3252</v>
       </c>
       <c r="F6" s="33">
         <v>4209</v>
       </c>
       <c r="G6" s="33">
         <v>5166</v>
       </c>
       <c r="H6" s="56">
         <v>6122</v>
       </c>
       <c r="I6" s="33">
         <v>7127</v>
       </c>
-      <c r="J6" s="33"/>
+      <c r="J6" s="56">
+        <v>8132</v>
+      </c>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="22"/>
       <c r="O6" s="2"/>
     </row>
     <row r="7" spans="1:15" s="25" customFormat="1">
       <c r="A7" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="33">
         <v>804</v>
       </c>
       <c r="C7" s="33">
         <v>1222</v>
       </c>
       <c r="D7" s="33">
         <v>1641</v>
       </c>
       <c r="E7" s="33">
         <v>2059</v>
       </c>
       <c r="F7" s="33">
         <v>2684</v>
       </c>
       <c r="G7" s="33">
         <v>3308</v>
       </c>
       <c r="H7" s="56">
         <v>3933</v>
       </c>
       <c r="I7" s="33">
         <v>4387</v>
       </c>
-      <c r="J7" s="33"/>
+      <c r="J7" s="56">
+        <v>4842</v>
+      </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="22"/>
       <c r="O7" s="2"/>
     </row>
     <row r="8" spans="1:15" s="25" customFormat="1">
       <c r="A8" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="33">
         <v>39</v>
       </c>
       <c r="C8" s="33">
         <v>53</v>
       </c>
       <c r="D8" s="33">
         <v>79</v>
       </c>
       <c r="E8" s="33">
         <v>117</v>
       </c>
       <c r="F8" s="33">
         <v>174</v>
       </c>
       <c r="G8" s="33">
         <v>239</v>
       </c>
       <c r="H8" s="56">
         <v>292</v>
       </c>
       <c r="I8" s="33">
         <v>326</v>
       </c>
-      <c r="J8" s="33"/>
+      <c r="J8" s="56">
+        <v>373</v>
+      </c>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="22"/>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:15" s="25" customFormat="1">
       <c r="A9" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J9" s="33"/>
+      <c r="J9" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="22"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15" s="25" customFormat="1">
       <c r="A10" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="33">
         <v>98</v>
       </c>
       <c r="C10" s="33">
         <v>154</v>
       </c>
       <c r="D10" s="33">
         <v>210</v>
       </c>
       <c r="E10" s="33">
         <v>266</v>
       </c>
       <c r="F10" s="33">
         <v>313</v>
       </c>
       <c r="G10" s="33">
         <v>361</v>
       </c>
       <c r="H10" s="56">
         <v>409</v>
       </c>
       <c r="I10" s="33">
         <v>441</v>
       </c>
-      <c r="J10" s="33"/>
+      <c r="J10" s="56">
+        <v>473</v>
+      </c>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="33"/>
       <c r="N10" s="22"/>
       <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15" s="25" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="33">
         <v>1</v>
       </c>
       <c r="C11" s="33">
         <v>3</v>
       </c>
       <c r="D11" s="33">
         <v>4</v>
       </c>
       <c r="E11" s="33">
         <v>5</v>
       </c>
       <c r="F11" s="33">
         <v>7</v>
       </c>
       <c r="G11" s="33">
         <v>8</v>
       </c>
       <c r="H11" s="56">
         <v>10</v>
       </c>
       <c r="I11" s="33">
         <v>13</v>
       </c>
-      <c r="J11" s="33"/>
+      <c r="J11" s="56">
+        <v>15</v>
+      </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="33"/>
       <c r="N11" s="22"/>
       <c r="O11" s="2"/>
     </row>
     <row r="12" spans="1:15" s="25" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="33">
         <v>3</v>
       </c>
       <c r="C12" s="33">
         <v>5</v>
       </c>
       <c r="D12" s="33">
         <v>5</v>
       </c>
       <c r="E12" s="33">
         <v>5</v>
       </c>
       <c r="F12" s="33">
         <v>5</v>
       </c>
       <c r="G12" s="33">
         <v>13</v>
       </c>
       <c r="H12" s="56">
         <v>67</v>
       </c>
       <c r="I12" s="33">
         <v>67</v>
       </c>
-      <c r="J12" s="33"/>
+      <c r="J12" s="56">
+        <v>97</v>
+      </c>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
       <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:15" s="25" customFormat="1">
       <c r="A13" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J13" s="33"/>
+      <c r="J13" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="33"/>
     </row>
     <row r="14" spans="1:15" s="25" customFormat="1">
       <c r="A14" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J14" s="33"/>
+      <c r="J14" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="33"/>
     </row>
     <row r="15" spans="1:15" s="25" customFormat="1">
       <c r="A15" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J15" s="33"/>
+      <c r="J15" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K15" s="33"/>
       <c r="L15" s="33"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:15" s="26" customFormat="1">
       <c r="A16" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J16" s="33"/>
+      <c r="J16" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:15" s="24" customFormat="1" ht="34.5" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="32"/>
       <c r="C17" s="32"/>
       <c r="D17" s="32"/>
       <c r="E17" s="32"/>
       <c r="F17" s="34"/>
       <c r="G17" s="33"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="25"/>
     </row>
     <row r="18" spans="1:15" s="24" customFormat="1">
       <c r="A18" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33">
         <v>785</v>
       </c>
       <c r="C18" s="33">
         <v>1596</v>
       </c>
       <c r="D18" s="33">
         <v>2407</v>
       </c>
       <c r="E18" s="33">
         <v>3219</v>
       </c>
       <c r="F18" s="33">
         <v>4035</v>
       </c>
       <c r="G18" s="33">
         <v>4851</v>
       </c>
       <c r="H18" s="56">
         <v>5572</v>
       </c>
       <c r="I18" s="33">
         <v>6278</v>
       </c>
-      <c r="J18" s="33"/>
+      <c r="J18" s="56">
+        <v>6984</v>
+      </c>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="33"/>
       <c r="N18" s="22"/>
     </row>
     <row r="19" spans="1:15" s="24" customFormat="1">
       <c r="A19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="33">
         <v>710</v>
       </c>
       <c r="C19" s="33">
         <v>1425</v>
       </c>
       <c r="D19" s="33">
         <v>2140</v>
       </c>
       <c r="E19" s="33">
         <v>2855</v>
       </c>
       <c r="F19" s="33">
         <v>3560</v>
       </c>
       <c r="G19" s="33">
         <v>4265</v>
       </c>
       <c r="H19" s="56">
         <v>4875</v>
       </c>
       <c r="I19" s="33">
         <v>5480</v>
       </c>
-      <c r="J19" s="33"/>
+      <c r="J19" s="56">
+        <v>6085</v>
+      </c>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="33"/>
       <c r="N19" s="22"/>
     </row>
     <row r="20" spans="1:15" s="24" customFormat="1">
       <c r="A20" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="33">
         <v>2</v>
       </c>
       <c r="C20" s="33">
         <v>5</v>
       </c>
       <c r="D20" s="33">
         <v>7</v>
       </c>
       <c r="E20" s="33">
         <v>9</v>
       </c>
       <c r="F20" s="33">
         <v>12</v>
       </c>
       <c r="G20" s="33">
         <v>15</v>
       </c>
       <c r="H20" s="56">
         <v>17</v>
       </c>
       <c r="I20" s="33">
         <v>20</v>
       </c>
-      <c r="J20" s="33"/>
+      <c r="J20" s="56">
+        <v>23</v>
+      </c>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="22"/>
     </row>
     <row r="21" spans="1:15" s="24" customFormat="1">
       <c r="A21" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="33">
         <v>72</v>
       </c>
       <c r="C21" s="33">
         <v>165</v>
       </c>
       <c r="D21" s="33">
         <v>258</v>
       </c>
       <c r="E21" s="33">
         <v>352</v>
       </c>
       <c r="F21" s="33">
         <v>459</v>
       </c>
       <c r="G21" s="33">
         <v>567</v>
       </c>
       <c r="H21" s="56">
         <v>675</v>
       </c>
       <c r="I21" s="33">
         <v>772</v>
       </c>
-      <c r="J21" s="33"/>
+      <c r="J21" s="56">
+        <v>870</v>
+      </c>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="22"/>
     </row>
     <row r="22" spans="1:15" s="24" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I22" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J22" s="33"/>
+      <c r="J22" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="22"/>
     </row>
     <row r="23" spans="1:15" s="24" customFormat="1">
       <c r="A23" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="33">
         <v>1</v>
       </c>
       <c r="C23" s="33">
         <v>1</v>
       </c>
       <c r="D23" s="33">
         <v>2</v>
       </c>
       <c r="E23" s="33">
         <v>2</v>
       </c>
       <c r="F23" s="33">
         <v>3</v>
       </c>
       <c r="G23" s="33">
         <v>4</v>
       </c>
       <c r="H23" s="56">
         <v>4</v>
       </c>
       <c r="I23" s="33">
         <v>5</v>
       </c>
-      <c r="J23" s="33"/>
+      <c r="J23" s="56">
+        <v>5</v>
+      </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="22"/>
     </row>
     <row r="24" spans="1:15" s="24" customFormat="1">
       <c r="A24" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="33">
         <v>0</v>
       </c>
       <c r="C24" s="33">
         <v>0</v>
       </c>
       <c r="D24" s="33">
         <v>1</v>
       </c>
       <c r="E24" s="33">
         <v>1</v>
       </c>
       <c r="F24" s="33">
         <v>1</v>
       </c>
       <c r="G24" s="33">
         <v>1</v>
       </c>
       <c r="H24" s="56">
         <v>1</v>
       </c>
       <c r="I24" s="33">
         <v>1</v>
       </c>
-      <c r="J24" s="33"/>
+      <c r="J24" s="56">
+        <v>1</v>
+      </c>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="25"/>
     </row>
     <row r="25" spans="1:15" s="24" customFormat="1">
       <c r="A25" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J25" s="33"/>
+      <c r="J25" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K25" s="33"/>
       <c r="L25" s="33"/>
       <c r="M25" s="33"/>
       <c r="N25" s="25"/>
     </row>
     <row r="26" spans="1:15" s="24" customFormat="1">
       <c r="A26" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J26" s="33"/>
+      <c r="J26" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:15" s="24" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I27" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J27" s="33"/>
+      <c r="J27" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:15" s="24" customFormat="1">
       <c r="A28" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H28" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I28" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J28" s="33"/>
+      <c r="J28" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
     </row>
     <row r="29" spans="1:15" s="24" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="F29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J29" s="33"/>
+      <c r="J29" s="33" t="s">
+        <v>1</v>
+      </c>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
     </row>
     <row r="30" spans="1:15" s="24" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="32"/>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
     </row>
     <row r="31" spans="1:15" s="24" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="33">
         <v>2558</v>
       </c>
       <c r="C31" s="33">
         <v>5415</v>
       </c>
       <c r="D31" s="33">
         <v>8187</v>
       </c>
       <c r="E31" s="33">
         <v>10150</v>
       </c>
       <c r="F31" s="33">
         <v>11759</v>
       </c>
       <c r="G31" s="33">
         <v>12921</v>
       </c>
       <c r="H31" s="56">
         <v>14002</v>
       </c>
       <c r="I31" s="33">
         <v>14985</v>
       </c>
-      <c r="J31" s="33"/>
+      <c r="J31" s="56">
+        <v>16129</v>
+      </c>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="22"/>
       <c r="O31" s="2"/>
     </row>
     <row r="32" spans="1:15" s="24" customFormat="1">
       <c r="A32" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="33">
         <v>1839</v>
       </c>
       <c r="C32" s="33">
         <v>3795</v>
       </c>
       <c r="D32" s="33">
         <v>5631</v>
       </c>
       <c r="E32" s="33">
         <v>6736</v>
       </c>
       <c r="F32" s="33">
         <v>7510</v>
       </c>
       <c r="G32" s="33">
         <v>7884</v>
       </c>
       <c r="H32" s="56">
         <v>8171</v>
       </c>
       <c r="I32" s="33">
         <v>8371</v>
       </c>
-      <c r="J32" s="33"/>
+      <c r="J32" s="56">
+        <v>8556</v>
+      </c>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="22"/>
       <c r="O32" s="2"/>
     </row>
     <row r="33" spans="1:15" s="24" customFormat="1">
       <c r="A33" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J33" s="33"/>
+      <c r="J33" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
       <c r="N33" s="22"/>
       <c r="O33" s="2"/>
     </row>
     <row r="34" spans="1:15" s="24" customFormat="1">
       <c r="A34" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="33">
         <v>0</v>
       </c>
       <c r="C34" s="33">
         <v>0</v>
       </c>
       <c r="D34" s="33">
         <v>0</v>
       </c>
       <c r="E34" s="33">
         <v>0</v>
       </c>
       <c r="F34" s="33">
         <v>0</v>
       </c>
       <c r="G34" s="33">
         <v>1</v>
       </c>
       <c r="H34" s="56">
         <v>1</v>
       </c>
       <c r="I34" s="33">
         <v>1</v>
       </c>
-      <c r="J34" s="33"/>
+      <c r="J34" s="56">
+        <v>1</v>
+      </c>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="22"/>
       <c r="O34" s="2"/>
     </row>
     <row r="35" spans="1:15" s="24" customFormat="1">
       <c r="A35" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="33">
         <v>716</v>
       </c>
       <c r="C35" s="33">
         <v>1614</v>
       </c>
       <c r="D35" s="33">
         <v>2547</v>
       </c>
       <c r="E35" s="33">
         <v>3401</v>
       </c>
       <c r="F35" s="33">
         <v>4232</v>
       </c>
       <c r="G35" s="33">
         <v>5015</v>
       </c>
       <c r="H35" s="56">
         <v>5805</v>
       </c>
       <c r="I35" s="33">
         <v>6584</v>
       </c>
-      <c r="J35" s="33"/>
+      <c r="J35" s="56">
+        <v>7539</v>
+      </c>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="22"/>
       <c r="O35" s="2"/>
     </row>
     <row r="36" spans="1:15" s="24" customFormat="1">
       <c r="A36" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I36" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J36" s="33"/>
+      <c r="J36" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
       <c r="N36" s="25"/>
     </row>
     <row r="37" spans="1:15" s="24" customFormat="1">
       <c r="A37" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="33">
         <v>2</v>
       </c>
       <c r="C37" s="33">
         <v>3</v>
       </c>
       <c r="D37" s="33">
         <v>5</v>
       </c>
       <c r="E37" s="33">
         <v>6</v>
       </c>
       <c r="F37" s="33">
         <v>8</v>
       </c>
       <c r="G37" s="33">
         <v>10</v>
       </c>
       <c r="H37" s="56">
         <v>10</v>
       </c>
       <c r="I37" s="33">
         <v>10</v>
       </c>
-      <c r="J37" s="33"/>
+      <c r="J37" s="56">
+        <v>10</v>
+      </c>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="22"/>
       <c r="O37" s="2"/>
     </row>
     <row r="38" spans="1:15" s="24" customFormat="1">
       <c r="A38" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="33">
         <v>1</v>
       </c>
       <c r="C38" s="33">
         <v>2</v>
       </c>
       <c r="D38" s="33">
         <v>4</v>
       </c>
       <c r="E38" s="33">
         <v>6</v>
       </c>
       <c r="F38" s="33">
         <v>8</v>
       </c>
       <c r="G38" s="33">
         <v>11</v>
       </c>
       <c r="H38" s="56">
         <v>15</v>
       </c>
       <c r="I38" s="33">
         <v>18</v>
       </c>
-      <c r="J38" s="33"/>
+      <c r="J38" s="56">
+        <v>21</v>
+      </c>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
       <c r="M38" s="33"/>
       <c r="N38" s="22"/>
       <c r="O38" s="2"/>
     </row>
     <row r="39" spans="1:15" s="24" customFormat="1">
       <c r="A39" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="56">
         <v>1</v>
       </c>
       <c r="I39" s="33">
         <v>2</v>
       </c>
-      <c r="J39" s="33"/>
+      <c r="J39" s="56">
+        <v>2</v>
+      </c>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
       <c r="M39" s="33"/>
       <c r="N39" s="22"/>
       <c r="O39" s="2"/>
     </row>
     <row r="40" spans="1:15" s="24" customFormat="1">
       <c r="A40" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="33">
         <v>0</v>
       </c>
       <c r="C40" s="33">
         <v>0</v>
       </c>
       <c r="D40" s="33">
         <v>0</v>
       </c>
       <c r="E40" s="33">
         <v>0</v>
       </c>
       <c r="F40" s="33">
         <v>0</v>
       </c>
       <c r="G40" s="33">
         <v>1</v>
       </c>
       <c r="H40" s="56">
         <v>1</v>
       </c>
       <c r="I40" s="33">
         <v>1</v>
       </c>
-      <c r="J40" s="33"/>
+      <c r="J40" s="56">
+        <v>1</v>
+      </c>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="33"/>
       <c r="N40" s="25"/>
     </row>
     <row r="41" spans="1:15" s="24" customFormat="1">
       <c r="A41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J41" s="33"/>
+      <c r="J41" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:15" s="24" customFormat="1">
       <c r="A42" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I42" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J42" s="33"/>
+      <c r="J42" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K42" s="33"/>
       <c r="L42" s="33"/>
       <c r="M42" s="33"/>
     </row>
     <row r="43" spans="1:15" s="24" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="32"/>
       <c r="C43" s="32"/>
       <c r="D43" s="32"/>
       <c r="E43" s="32"/>
       <c r="F43" s="32"/>
       <c r="G43" s="32"/>
       <c r="H43" s="32"/>
       <c r="I43" s="32"/>
       <c r="J43" s="32"/>
       <c r="K43" s="32"/>
       <c r="L43" s="32"/>
       <c r="M43" s="32"/>
     </row>
     <row r="44" spans="1:15" s="24" customFormat="1">
       <c r="A44" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="33">
         <v>444</v>
       </c>
       <c r="C44" s="33">
         <v>1019</v>
       </c>
       <c r="D44" s="33">
         <v>1496</v>
       </c>
       <c r="E44" s="33">
         <v>1710</v>
       </c>
       <c r="F44" s="33">
         <v>1854</v>
       </c>
       <c r="G44" s="33">
         <v>1981</v>
       </c>
       <c r="H44" s="56">
         <v>2099</v>
       </c>
       <c r="I44" s="33">
         <v>2213</v>
       </c>
-      <c r="J44" s="33"/>
+      <c r="J44" s="56">
+        <v>2327</v>
+      </c>
       <c r="K44" s="33"/>
       <c r="L44" s="33"/>
       <c r="M44" s="33"/>
       <c r="N44" s="22"/>
       <c r="O44" s="2"/>
     </row>
     <row r="45" spans="1:15" s="24" customFormat="1">
       <c r="A45" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="33">
         <v>400</v>
       </c>
       <c r="C45" s="33">
         <v>930</v>
       </c>
       <c r="D45" s="33">
         <v>1360</v>
       </c>
       <c r="E45" s="33">
         <v>1520</v>
       </c>
       <c r="F45" s="33">
         <v>1584</v>
       </c>
       <c r="G45" s="33">
         <v>1648</v>
       </c>
       <c r="H45" s="56">
         <v>1709</v>
       </c>
       <c r="I45" s="33">
         <v>1762</v>
       </c>
-      <c r="J45" s="33"/>
+      <c r="J45" s="56">
+        <v>1824</v>
+      </c>
       <c r="K45" s="33"/>
       <c r="L45" s="33"/>
       <c r="M45" s="33"/>
       <c r="N45" s="22"/>
       <c r="O45" s="2"/>
     </row>
     <row r="46" spans="1:15" s="24" customFormat="1">
       <c r="A46" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I46" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J46" s="33"/>
+      <c r="J46" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K46" s="33"/>
       <c r="L46" s="33"/>
       <c r="M46" s="33"/>
       <c r="N46" s="22"/>
       <c r="O46" s="2"/>
     </row>
     <row r="47" spans="1:15" s="24" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="33">
         <v>0</v>
       </c>
       <c r="C47" s="33">
         <v>0</v>
       </c>
       <c r="D47" s="33">
         <v>0</v>
       </c>
       <c r="E47" s="33">
         <v>0</v>
       </c>
       <c r="F47" s="33">
         <v>0</v>
       </c>
       <c r="G47" s="33">
         <v>1</v>
       </c>
       <c r="H47" s="56">
         <v>1</v>
       </c>
       <c r="I47" s="33">
         <v>1</v>
       </c>
-      <c r="J47" s="33"/>
+      <c r="J47" s="56">
+        <v>1</v>
+      </c>
       <c r="K47" s="33"/>
       <c r="L47" s="33"/>
       <c r="M47" s="33"/>
       <c r="N47" s="22"/>
       <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:15" s="24" customFormat="1">
       <c r="A48" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="33">
         <v>30</v>
       </c>
       <c r="C48" s="33">
         <v>63</v>
       </c>
       <c r="D48" s="33">
         <v>99</v>
       </c>
       <c r="E48" s="33">
         <v>135</v>
       </c>
       <c r="F48" s="33">
         <v>196</v>
       </c>
       <c r="G48" s="33">
         <v>242</v>
       </c>
       <c r="H48" s="56">
         <v>289</v>
       </c>
       <c r="I48" s="33">
         <v>341</v>
       </c>
-      <c r="J48" s="33"/>
+      <c r="J48" s="56">
+        <v>383</v>
+      </c>
       <c r="K48" s="33"/>
       <c r="L48" s="33"/>
       <c r="M48" s="33"/>
       <c r="N48" s="22"/>
       <c r="O48" s="2"/>
     </row>
     <row r="49" spans="1:15" s="24" customFormat="1">
       <c r="A49" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="33">
         <v>9</v>
       </c>
       <c r="C49" s="33">
         <v>15</v>
       </c>
       <c r="D49" s="33">
         <v>22</v>
       </c>
       <c r="E49" s="33">
         <v>29</v>
       </c>
       <c r="F49" s="33">
         <v>33</v>
       </c>
       <c r="G49" s="33">
         <v>37</v>
       </c>
       <c r="H49" s="56">
         <v>42</v>
       </c>
       <c r="I49" s="33">
         <v>45</v>
       </c>
-      <c r="J49" s="33"/>
+      <c r="J49" s="56">
+        <v>48</v>
+      </c>
       <c r="K49" s="33"/>
       <c r="L49" s="33"/>
       <c r="M49" s="33"/>
       <c r="N49" s="22"/>
       <c r="O49" s="2"/>
     </row>
     <row r="50" spans="1:15" s="24" customFormat="1">
       <c r="A50" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H50" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I50" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J50" s="33"/>
+      <c r="J50" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K50" s="33"/>
       <c r="L50" s="33"/>
       <c r="M50" s="33"/>
       <c r="N50" s="22"/>
       <c r="O50" s="2"/>
     </row>
     <row r="51" spans="1:15" s="24" customFormat="1">
       <c r="A51" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="33">
         <v>5</v>
       </c>
       <c r="C51" s="33">
         <v>10</v>
       </c>
       <c r="D51" s="33">
         <v>15</v>
       </c>
       <c r="E51" s="33">
         <v>26</v>
       </c>
       <c r="F51" s="33">
         <v>41</v>
       </c>
       <c r="G51" s="33">
         <v>53</v>
       </c>
       <c r="H51" s="56">
         <v>58</v>
       </c>
       <c r="I51" s="33">
         <v>64</v>
       </c>
-      <c r="J51" s="33"/>
+      <c r="J51" s="56">
+        <v>71</v>
+      </c>
       <c r="K51" s="33"/>
       <c r="L51" s="33"/>
       <c r="M51" s="33"/>
       <c r="N51" s="22"/>
       <c r="O51" s="25"/>
     </row>
     <row r="52" spans="1:15" s="24" customFormat="1">
       <c r="A52" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="56">
         <v>0</v>
       </c>
       <c r="I52" s="33">
         <v>0</v>
       </c>
-      <c r="J52" s="33"/>
+      <c r="J52" s="56">
+        <v>0</v>
+      </c>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
       <c r="N52" s="22"/>
       <c r="O52" s="25"/>
     </row>
     <row r="53" spans="1:15" s="24" customFormat="1">
       <c r="A53" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H53" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I53" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J53" s="33"/>
+      <c r="J53" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K53" s="33"/>
       <c r="L53" s="33"/>
       <c r="M53" s="33"/>
       <c r="N53" s="22"/>
       <c r="O53" s="25"/>
     </row>
     <row r="54" spans="1:15" s="24" customFormat="1">
       <c r="A54" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H54" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I54" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J54" s="33"/>
+      <c r="J54" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K54" s="33"/>
       <c r="L54" s="33"/>
       <c r="M54" s="33"/>
       <c r="N54" s="22"/>
       <c r="O54" s="25"/>
     </row>
     <row r="55" spans="1:15" s="24" customFormat="1">
       <c r="A55" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H55" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I55" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J55" s="33"/>
+      <c r="J55" s="35" t="s">
+        <v>1</v>
+      </c>
       <c r="K55" s="33"/>
       <c r="L55" s="33"/>
       <c r="M55" s="33"/>
       <c r="N55" s="22"/>
       <c r="O55" s="25"/>
     </row>
     <row r="56" spans="1:15" s="24" customFormat="1" ht="23.25">
       <c r="A56" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="32"/>
       <c r="C56" s="37"/>
       <c r="D56" s="33"/>
       <c r="E56" s="33"/>
       <c r="F56" s="33"/>
       <c r="G56" s="33"/>
       <c r="H56" s="32"/>
       <c r="I56" s="32"/>
       <c r="J56" s="32"/>
       <c r="K56" s="32"/>
       <c r="L56" s="32"/>
       <c r="M56" s="32"/>
     </row>
     <row r="57" spans="1:15" s="24" customFormat="1">
       <c r="A57" s="39" t="s">
@@ -3404,1250 +3500,1322 @@
       </c>
       <c r="B57" s="33">
         <v>520</v>
       </c>
       <c r="C57" s="33">
         <v>1087</v>
       </c>
       <c r="D57" s="33">
         <v>1604</v>
       </c>
       <c r="E57" s="33">
         <v>1960</v>
       </c>
       <c r="F57" s="33">
         <v>2253</v>
       </c>
       <c r="G57" s="33">
         <v>2481</v>
       </c>
       <c r="H57" s="56">
         <v>2674</v>
       </c>
       <c r="I57" s="33">
         <v>2836</v>
       </c>
-      <c r="J57" s="33"/>
+      <c r="J57" s="56">
+        <v>2985</v>
+      </c>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
       <c r="N57" s="22"/>
     </row>
     <row r="58" spans="1:15" s="24" customFormat="1">
       <c r="A58" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="33">
         <v>410</v>
       </c>
       <c r="C58" s="33">
         <v>869</v>
       </c>
       <c r="D58" s="33">
         <v>1277</v>
       </c>
       <c r="E58" s="33">
         <v>1485</v>
       </c>
       <c r="F58" s="33">
         <v>1597</v>
       </c>
       <c r="G58" s="33">
         <v>1658</v>
       </c>
       <c r="H58" s="56">
         <v>1706</v>
       </c>
       <c r="I58" s="33">
         <v>1743</v>
       </c>
-      <c r="J58" s="33"/>
+      <c r="J58" s="56">
+        <v>1772</v>
+      </c>
       <c r="K58" s="33"/>
       <c r="L58" s="33"/>
       <c r="M58" s="33"/>
       <c r="N58" s="22"/>
     </row>
     <row r="59" spans="1:15" s="24" customFormat="1">
       <c r="A59" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I59" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J59" s="33"/>
+      <c r="J59" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K59" s="33"/>
       <c r="L59" s="33"/>
       <c r="M59" s="33"/>
       <c r="N59" s="22"/>
     </row>
     <row r="60" spans="1:15" s="24" customFormat="1">
       <c r="A60" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="33">
         <v>0</v>
       </c>
       <c r="C60" s="33">
         <v>0</v>
       </c>
       <c r="D60" s="33">
         <v>0</v>
       </c>
       <c r="E60" s="33">
         <v>0</v>
       </c>
       <c r="F60" s="33">
         <v>0</v>
       </c>
       <c r="G60" s="33">
         <v>1</v>
       </c>
       <c r="H60" s="56">
         <v>1</v>
       </c>
       <c r="I60" s="33">
         <v>1</v>
       </c>
-      <c r="J60" s="33"/>
+      <c r="J60" s="56">
+        <v>2</v>
+      </c>
       <c r="K60" s="33"/>
       <c r="L60" s="33"/>
       <c r="M60" s="33"/>
       <c r="N60" s="22"/>
     </row>
     <row r="61" spans="1:15" s="24" customFormat="1">
       <c r="A61" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="33">
         <v>94</v>
       </c>
       <c r="C61" s="33">
         <v>189</v>
       </c>
       <c r="D61" s="33">
         <v>273</v>
       </c>
       <c r="E61" s="33">
         <v>377</v>
       </c>
       <c r="F61" s="33">
         <v>509</v>
       </c>
       <c r="G61" s="33">
         <v>632</v>
       </c>
       <c r="H61" s="56">
         <v>753</v>
       </c>
       <c r="I61" s="33">
         <v>850</v>
       </c>
-      <c r="J61" s="33"/>
+      <c r="J61" s="56">
+        <v>942</v>
+      </c>
       <c r="K61" s="33"/>
       <c r="L61" s="33"/>
       <c r="M61" s="33"/>
       <c r="N61" s="22"/>
     </row>
     <row r="62" spans="1:15" s="24" customFormat="1">
       <c r="A62" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I62" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J62" s="33"/>
+      <c r="J62" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="33"/>
       <c r="N62" s="22"/>
     </row>
     <row r="63" spans="1:15" s="24" customFormat="1">
       <c r="A63" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H63" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I63" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J63" s="33"/>
+      <c r="J63" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K63" s="33"/>
       <c r="L63" s="33"/>
       <c r="M63" s="33"/>
       <c r="N63" s="25"/>
     </row>
     <row r="64" spans="1:15" s="24" customFormat="1">
       <c r="A64" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="33">
         <v>16</v>
       </c>
       <c r="C64" s="33">
         <v>30</v>
       </c>
       <c r="D64" s="33">
         <v>55</v>
       </c>
       <c r="E64" s="33">
         <v>97</v>
       </c>
       <c r="F64" s="33">
         <v>146</v>
       </c>
       <c r="G64" s="33">
         <v>191</v>
       </c>
       <c r="H64" s="56">
         <v>215</v>
       </c>
       <c r="I64" s="33">
         <v>242</v>
       </c>
-      <c r="J64" s="33"/>
+      <c r="J64" s="56">
+        <v>269</v>
+      </c>
       <c r="K64" s="33"/>
       <c r="L64" s="33"/>
       <c r="M64" s="33"/>
       <c r="N64" s="25"/>
     </row>
     <row r="65" spans="1:14" s="24" customFormat="1">
       <c r="A65" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H65" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I65" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J65" s="33"/>
+      <c r="J65" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K65" s="33"/>
       <c r="L65" s="33"/>
       <c r="M65" s="33"/>
       <c r="N65" s="25"/>
     </row>
     <row r="66" spans="1:14" s="24" customFormat="1">
       <c r="A66" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H66" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I66" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J66" s="33"/>
+      <c r="J66" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K66" s="33"/>
       <c r="L66" s="33"/>
       <c r="M66" s="33"/>
       <c r="N66" s="25"/>
     </row>
     <row r="67" spans="1:14" s="24" customFormat="1">
       <c r="A67" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H67" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I67" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J67" s="33"/>
+      <c r="J67" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K67" s="33"/>
       <c r="L67" s="33"/>
       <c r="M67" s="33"/>
     </row>
     <row r="68" spans="1:14" s="24" customFormat="1">
       <c r="A68" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H68" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I68" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J68" s="33"/>
+      <c r="J68" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K68" s="33"/>
       <c r="L68" s="33"/>
       <c r="M68" s="33"/>
     </row>
     <row r="69" spans="1:14" s="24" customFormat="1">
       <c r="A69" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B69" s="32"/>
       <c r="C69" s="32"/>
       <c r="D69" s="32"/>
       <c r="E69" s="33"/>
       <c r="F69" s="33"/>
       <c r="G69" s="33"/>
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:14" s="24" customFormat="1">
       <c r="A70" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="33">
         <v>2019</v>
       </c>
       <c r="C70" s="33">
         <v>4090</v>
       </c>
       <c r="D70" s="33">
         <v>6161</v>
       </c>
       <c r="E70" s="33">
         <v>8232</v>
       </c>
       <c r="F70" s="33">
         <v>10335</v>
       </c>
       <c r="G70" s="33">
         <v>12439</v>
       </c>
       <c r="H70" s="56">
         <v>14338</v>
       </c>
       <c r="I70" s="33">
         <v>16264</v>
       </c>
-      <c r="J70" s="33"/>
+      <c r="J70" s="56">
+        <v>18191</v>
+      </c>
       <c r="K70" s="33"/>
       <c r="L70" s="33"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:14" s="24" customFormat="1">
       <c r="A71" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="33">
         <v>620</v>
       </c>
       <c r="C71" s="33">
         <v>1287</v>
       </c>
       <c r="D71" s="33">
         <v>1955</v>
       </c>
       <c r="E71" s="33">
         <v>2623</v>
       </c>
       <c r="F71" s="33">
         <v>3278</v>
       </c>
       <c r="G71" s="33">
         <v>3933</v>
       </c>
       <c r="H71" s="56">
         <v>4926</v>
       </c>
       <c r="I71" s="33">
         <v>5950</v>
       </c>
-      <c r="J71" s="33"/>
+      <c r="J71" s="56">
+        <v>6973</v>
+      </c>
       <c r="K71" s="33"/>
       <c r="L71" s="33"/>
       <c r="M71" s="33"/>
     </row>
     <row r="72" spans="1:14" s="24" customFormat="1">
       <c r="A72" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="33">
         <v>140</v>
       </c>
       <c r="C72" s="33">
         <v>280</v>
       </c>
       <c r="D72" s="33">
         <v>420</v>
       </c>
       <c r="E72" s="33">
         <v>559</v>
       </c>
       <c r="F72" s="33">
         <v>699</v>
       </c>
       <c r="G72" s="33">
         <v>839</v>
       </c>
       <c r="H72" s="56">
         <v>900</v>
       </c>
       <c r="I72" s="33">
         <v>961</v>
       </c>
-      <c r="J72" s="33"/>
+      <c r="J72" s="56">
+        <v>1022</v>
+      </c>
       <c r="K72" s="33"/>
       <c r="L72" s="33"/>
       <c r="M72" s="33"/>
     </row>
     <row r="73" spans="1:14" s="24" customFormat="1">
       <c r="A73" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B73" s="33">
         <v>152</v>
       </c>
       <c r="C73" s="33">
         <v>304</v>
       </c>
       <c r="D73" s="33">
         <v>457</v>
       </c>
       <c r="E73" s="33">
         <v>609</v>
       </c>
       <c r="F73" s="33">
         <v>761</v>
       </c>
       <c r="G73" s="33">
         <v>913</v>
       </c>
       <c r="H73" s="56">
         <v>949</v>
       </c>
       <c r="I73" s="33">
         <v>986</v>
       </c>
-      <c r="J73" s="33"/>
+      <c r="J73" s="56">
+        <v>1022</v>
+      </c>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="33"/>
     </row>
     <row r="74" spans="1:14" s="24" customFormat="1">
       <c r="A74" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="33">
         <v>102</v>
       </c>
       <c r="C74" s="33">
         <v>205</v>
       </c>
       <c r="D74" s="33">
         <v>307</v>
       </c>
       <c r="E74" s="33">
         <v>410</v>
       </c>
       <c r="F74" s="33">
         <v>512</v>
       </c>
       <c r="G74" s="33">
         <v>614</v>
       </c>
       <c r="H74" s="56">
         <v>653</v>
       </c>
       <c r="I74" s="33">
         <v>691</v>
       </c>
-      <c r="J74" s="33"/>
+      <c r="J74" s="56">
+        <v>730</v>
+      </c>
       <c r="K74" s="33"/>
       <c r="L74" s="33"/>
       <c r="M74" s="33"/>
     </row>
     <row r="75" spans="1:14" s="24" customFormat="1">
       <c r="A75" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B75" s="33">
         <v>363</v>
       </c>
       <c r="C75" s="33">
         <v>729</v>
       </c>
       <c r="D75" s="33">
         <v>1096</v>
       </c>
       <c r="E75" s="33">
         <v>1462</v>
       </c>
       <c r="F75" s="33">
         <v>1825</v>
       </c>
       <c r="G75" s="33">
         <v>2188</v>
       </c>
       <c r="H75" s="56">
         <v>2432</v>
       </c>
       <c r="I75" s="33">
         <v>2669</v>
       </c>
-      <c r="J75" s="33"/>
+      <c r="J75" s="56">
+        <v>2906</v>
+      </c>
       <c r="K75" s="33"/>
       <c r="L75" s="33"/>
       <c r="M75" s="33"/>
     </row>
     <row r="76" spans="1:14" s="24" customFormat="1">
       <c r="A76" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="33">
         <v>154</v>
       </c>
       <c r="C76" s="33">
         <v>307</v>
       </c>
       <c r="D76" s="33">
         <v>461</v>
       </c>
       <c r="E76" s="33">
         <v>615</v>
       </c>
       <c r="F76" s="33">
         <v>817</v>
       </c>
       <c r="G76" s="33">
         <v>1018</v>
       </c>
       <c r="H76" s="56">
         <v>1181</v>
       </c>
       <c r="I76" s="33">
         <v>1347</v>
       </c>
-      <c r="J76" s="33"/>
+      <c r="J76" s="56">
+        <v>1513</v>
+      </c>
       <c r="K76" s="33"/>
       <c r="L76" s="33"/>
       <c r="M76" s="33"/>
     </row>
     <row r="77" spans="1:14" s="24" customFormat="1">
       <c r="A77" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B77" s="33">
         <v>175</v>
       </c>
       <c r="C77" s="33">
         <v>349</v>
       </c>
       <c r="D77" s="33">
         <v>524</v>
       </c>
       <c r="E77" s="33">
         <v>699</v>
       </c>
       <c r="F77" s="33">
         <v>874</v>
       </c>
       <c r="G77" s="33">
         <v>1048</v>
       </c>
       <c r="H77" s="56">
         <v>1134</v>
       </c>
       <c r="I77" s="33">
         <v>1219</v>
       </c>
-      <c r="J77" s="33"/>
+      <c r="J77" s="56">
+        <v>1304</v>
+      </c>
       <c r="K77" s="33"/>
       <c r="L77" s="33"/>
       <c r="M77" s="33"/>
     </row>
     <row r="78" spans="1:14" s="24" customFormat="1">
       <c r="A78" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B78" s="33">
         <v>67</v>
       </c>
       <c r="C78" s="33">
         <v>135</v>
       </c>
       <c r="D78" s="33">
         <v>202</v>
       </c>
       <c r="E78" s="33">
         <v>269</v>
       </c>
       <c r="F78" s="33">
         <v>337</v>
       </c>
       <c r="G78" s="33">
         <v>404</v>
       </c>
       <c r="H78" s="56">
         <v>435</v>
       </c>
       <c r="I78" s="33">
         <v>465</v>
       </c>
-      <c r="J78" s="33"/>
+      <c r="J78" s="56">
+        <v>496</v>
+      </c>
       <c r="K78" s="33"/>
       <c r="L78" s="33"/>
       <c r="M78" s="33"/>
     </row>
     <row r="79" spans="1:14" s="24" customFormat="1">
       <c r="A79" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="33">
         <v>57</v>
       </c>
       <c r="C79" s="33">
         <v>115</v>
       </c>
       <c r="D79" s="33">
         <v>173</v>
       </c>
       <c r="E79" s="33">
         <v>230</v>
       </c>
       <c r="F79" s="33">
         <v>288</v>
       </c>
       <c r="G79" s="33">
         <v>346</v>
       </c>
       <c r="H79" s="56">
         <v>407</v>
       </c>
       <c r="I79" s="33">
         <v>469</v>
       </c>
-      <c r="J79" s="33"/>
+      <c r="J79" s="56">
+        <v>531</v>
+      </c>
       <c r="K79" s="33"/>
       <c r="L79" s="33"/>
       <c r="M79" s="33"/>
     </row>
     <row r="80" spans="1:14" s="24" customFormat="1">
       <c r="A80" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="33">
         <v>52</v>
       </c>
       <c r="C80" s="33">
         <v>104</v>
       </c>
       <c r="D80" s="33">
         <v>156</v>
       </c>
       <c r="E80" s="33">
         <v>208</v>
       </c>
       <c r="F80" s="33">
         <v>260</v>
       </c>
       <c r="G80" s="33">
         <v>312</v>
       </c>
       <c r="H80" s="56">
         <v>365</v>
       </c>
       <c r="I80" s="33">
         <v>418</v>
       </c>
-      <c r="J80" s="33"/>
+      <c r="J80" s="56">
+        <v>472</v>
+      </c>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" s="24" customFormat="1">
       <c r="A81" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="33">
         <v>137</v>
       </c>
       <c r="C81" s="33">
         <v>274</v>
       </c>
       <c r="D81" s="33">
         <v>411</v>
       </c>
       <c r="E81" s="33">
         <v>549</v>
       </c>
       <c r="F81" s="33">
         <v>686</v>
       </c>
       <c r="G81" s="33">
         <v>823</v>
       </c>
       <c r="H81" s="56">
         <v>956</v>
       </c>
       <c r="I81" s="33">
         <v>1089</v>
       </c>
-      <c r="J81" s="33"/>
+      <c r="J81" s="56">
+        <v>1222</v>
+      </c>
       <c r="K81" s="33"/>
       <c r="L81" s="33"/>
       <c r="M81" s="33"/>
     </row>
     <row r="82" spans="1:13" s="24" customFormat="1" ht="36" customHeight="1">
       <c r="A82" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="32"/>
       <c r="C82" s="32"/>
       <c r="D82" s="32"/>
       <c r="E82" s="32"/>
       <c r="F82" s="32"/>
       <c r="G82" s="32"/>
       <c r="H82" s="32"/>
       <c r="I82" s="32"/>
       <c r="J82" s="32"/>
       <c r="K82" s="32"/>
       <c r="L82" s="32"/>
       <c r="M82" s="32"/>
     </row>
     <row r="83" spans="1:13" s="24" customFormat="1">
       <c r="A83" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="33">
         <v>206</v>
       </c>
       <c r="C83" s="33">
         <v>503</v>
       </c>
       <c r="D83" s="33">
         <v>799</v>
       </c>
       <c r="E83" s="33">
         <v>1096</v>
       </c>
       <c r="F83" s="33">
         <v>1342</v>
       </c>
       <c r="G83" s="33">
         <v>1588</v>
       </c>
       <c r="H83" s="56">
         <v>1822</v>
       </c>
       <c r="I83" s="33">
         <v>1997</v>
       </c>
-      <c r="J83" s="33"/>
+      <c r="J83" s="56">
+        <v>2172</v>
+      </c>
       <c r="K83" s="33"/>
       <c r="L83" s="33"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" s="24" customFormat="1">
       <c r="A84" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="33">
         <v>168</v>
       </c>
       <c r="C84" s="33">
         <v>427</v>
       </c>
       <c r="D84" s="33">
         <v>686</v>
       </c>
       <c r="E84" s="33">
         <v>945</v>
       </c>
       <c r="F84" s="33">
         <v>1153</v>
       </c>
       <c r="G84" s="33">
         <v>1361</v>
       </c>
       <c r="H84" s="56">
         <v>1569</v>
       </c>
       <c r="I84" s="33">
         <v>1718</v>
       </c>
-      <c r="J84" s="33"/>
+      <c r="J84" s="56">
+        <v>1867</v>
+      </c>
       <c r="K84" s="33"/>
       <c r="L84" s="33"/>
       <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" s="24" customFormat="1">
       <c r="A85" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H85" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I85" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J85" s="33"/>
+      <c r="J85" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K85" s="33"/>
       <c r="L85" s="33"/>
       <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" s="24" customFormat="1">
       <c r="A86" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="33">
         <v>0</v>
       </c>
       <c r="C86" s="33">
         <v>1</v>
       </c>
       <c r="D86" s="33">
         <v>1</v>
       </c>
       <c r="E86" s="33">
         <v>2</v>
       </c>
       <c r="F86" s="33">
         <v>2</v>
       </c>
       <c r="G86" s="33">
         <v>3</v>
       </c>
       <c r="H86" s="56">
         <v>3</v>
       </c>
       <c r="I86" s="33">
         <v>3</v>
       </c>
-      <c r="J86" s="33"/>
+      <c r="J86" s="56">
+        <v>4</v>
+      </c>
       <c r="K86" s="33"/>
       <c r="L86" s="33"/>
       <c r="M86" s="33"/>
     </row>
     <row r="87" spans="1:13" s="24" customFormat="1">
       <c r="A87" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H87" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I87" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J87" s="33"/>
+      <c r="J87" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K87" s="33"/>
       <c r="L87" s="33"/>
       <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" s="24" customFormat="1">
       <c r="A88" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B88" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H88" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I88" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J88" s="33"/>
+      <c r="J88" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K88" s="33"/>
       <c r="L88" s="33"/>
       <c r="M88" s="33"/>
     </row>
     <row r="89" spans="1:13" s="24" customFormat="1">
       <c r="A89" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B89" s="33">
         <v>38</v>
       </c>
       <c r="C89" s="33">
         <v>75</v>
       </c>
       <c r="D89" s="33">
         <v>113</v>
       </c>
       <c r="E89" s="33">
         <v>150</v>
       </c>
       <c r="F89" s="33">
         <v>188</v>
       </c>
       <c r="G89" s="33">
         <v>225</v>
       </c>
       <c r="H89" s="56">
         <v>250</v>
       </c>
       <c r="I89" s="33">
         <v>276</v>
       </c>
-      <c r="J89" s="33"/>
+      <c r="J89" s="56">
+        <v>301</v>
+      </c>
       <c r="K89" s="33"/>
       <c r="L89" s="33"/>
       <c r="M89" s="33"/>
     </row>
     <row r="90" spans="1:13" s="24" customFormat="1">
       <c r="A90" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B90" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H90" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I90" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J90" s="33"/>
+      <c r="J90" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K90" s="33"/>
       <c r="L90" s="33"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" s="24" customFormat="1">
       <c r="A91" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H91" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I91" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J91" s="33"/>
+      <c r="J91" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K91" s="33"/>
       <c r="L91" s="33"/>
       <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" s="21" customFormat="1">
       <c r="A92" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H92" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I92" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J92" s="33"/>
+      <c r="J92" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K92" s="33"/>
       <c r="L92" s="33"/>
       <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" s="21" customFormat="1">
       <c r="A93" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H93" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I93" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J93" s="33"/>
+      <c r="J93" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K93" s="33"/>
       <c r="L93" s="33"/>
       <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" s="21" customFormat="1">
       <c r="A94" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B94" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="G94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H94" s="36" t="s">
         <v>1</v>
       </c>
       <c r="I94" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J94" s="33"/>
+      <c r="J94" s="36" t="s">
+        <v>1</v>
+      </c>
       <c r="K94" s="33"/>
       <c r="L94" s="33"/>
       <c r="M94" s="33"/>
     </row>
     <row r="95" spans="1:13" s="21" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="23"/>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="22"/>
       <c r="F95" s="22"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="22"/>
       <c r="K95" s="22"/>
       <c r="L95" s="3"/>
       <c r="M95" s="22"/>
     </row>
     <row r="96" spans="1:13" s="18" customFormat="1" ht="17.25" customHeight="1">
       <c r="A96" s="43" t="s">
         <v>72</v>
       </c>
       <c r="B96" s="44"/>
       <c r="C96" s="44"/>