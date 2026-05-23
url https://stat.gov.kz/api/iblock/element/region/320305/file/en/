--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="7830" yWindow="840" windowWidth="13500" windowHeight="12765"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
@@ -107,56 +107,55 @@
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t xml:space="preserve">Production of industrial products in water supply; sanitation; waste collection, treatment and disposal, pollution elimination  activities for 2026* </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -182,50 +181,55 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -240,51 +244,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -305,67 +309,70 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -648,86 +655,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="22" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:14" s="22" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="23.25" customHeight="1">
       <c r="A3" s="19"/>
       <c r="B3" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -753,398 +760,424 @@
       </c>
       <c r="K3" s="20" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="20" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="16"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="F4" s="6"/>
-      <c r="G4" s="29"/>
+      <c r="G4" s="26"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
-      <c r="K4" s="29"/>
-      <c r="L4" s="29"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A5" s="33" t="s">
+      <c r="A5" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="31">
+      <c r="B5" s="28">
         <v>3911.7</v>
       </c>
       <c r="C5" s="7">
         <v>7674.4</v>
       </c>
       <c r="D5" s="7">
         <v>11452.8</v>
       </c>
-      <c r="E5" s="26"/>
+      <c r="E5" s="31">
+        <v>15361.2</v>
+      </c>
       <c r="F5" s="24"/>
-      <c r="G5" s="30"/>
+      <c r="G5" s="27"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
-      <c r="L5" s="30"/>
+      <c r="L5" s="27"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="28">
         <v>2535.6999999999998</v>
       </c>
       <c r="C6" s="7">
         <v>4834.5</v>
       </c>
       <c r="D6" s="7">
         <v>7146.1</v>
       </c>
-      <c r="E6" s="26"/>
+      <c r="E6" s="31">
+        <v>9450.7999999999993</v>
+      </c>
       <c r="F6" s="24"/>
-      <c r="G6" s="30"/>
+      <c r="G6" s="27"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
-      <c r="L6" s="30"/>
+      <c r="L6" s="27"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="28">
         <v>0.3</v>
       </c>
       <c r="C7" s="7">
         <v>0.6</v>
       </c>
       <c r="D7" s="7">
         <v>0.9</v>
       </c>
-      <c r="E7" s="27"/>
+      <c r="E7" s="31">
+        <v>1.2</v>
+      </c>
       <c r="F7" s="24"/>
-      <c r="G7" s="30"/>
+      <c r="G7" s="27"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
-      <c r="L7" s="30"/>
+      <c r="L7" s="27"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B8" s="28">
         <v>122.3</v>
       </c>
       <c r="C8" s="7">
         <v>199.7</v>
       </c>
       <c r="D8" s="7">
         <v>277</v>
       </c>
-      <c r="E8" s="27"/>
+      <c r="E8" s="31">
+        <v>354.3</v>
+      </c>
       <c r="F8" s="24"/>
-      <c r="G8" s="30"/>
+      <c r="G8" s="27"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
-      <c r="L8" s="30"/>
+      <c r="L8" s="27"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="28">
         <v>104</v>
       </c>
       <c r="C9" s="7">
         <v>188.2</v>
       </c>
       <c r="D9" s="7">
         <v>258.7</v>
       </c>
-      <c r="E9" s="27"/>
+      <c r="E9" s="31">
+        <v>343.2</v>
+      </c>
       <c r="F9" s="24"/>
-      <c r="G9" s="30"/>
+      <c r="G9" s="27"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
-      <c r="L9" s="30"/>
+      <c r="L9" s="27"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B10" s="28">
         <v>270.39999999999998</v>
       </c>
       <c r="C10" s="7">
         <v>699.9</v>
       </c>
       <c r="D10" s="7">
         <v>1129.3</v>
       </c>
-      <c r="E10" s="26"/>
+      <c r="E10" s="31">
+        <v>1558.8</v>
+      </c>
       <c r="F10" s="24"/>
-      <c r="G10" s="30"/>
+      <c r="G10" s="27"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
-      <c r="L10" s="30"/>
+      <c r="L10" s="27"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="28">
         <v>55</v>
       </c>
       <c r="C11" s="7">
         <v>100</v>
       </c>
       <c r="D11" s="7">
         <v>145</v>
       </c>
-      <c r="E11" s="26"/>
+      <c r="E11" s="31">
+        <v>190</v>
+      </c>
       <c r="F11" s="24"/>
-      <c r="G11" s="30"/>
+      <c r="G11" s="27"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
-      <c r="L11" s="30"/>
+      <c r="L11" s="27"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B12" s="28">
         <v>107.7</v>
       </c>
       <c r="C12" s="7">
         <v>253.5</v>
       </c>
       <c r="D12" s="7">
         <v>399.3</v>
       </c>
-      <c r="E12" s="27"/>
+      <c r="E12" s="31">
+        <v>545</v>
+      </c>
       <c r="F12" s="24"/>
-      <c r="G12" s="30"/>
+      <c r="G12" s="27"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
-      <c r="L12" s="30"/>
+      <c r="L12" s="27"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="28">
         <v>14.5</v>
       </c>
       <c r="C13" s="7">
         <v>55.1</v>
       </c>
       <c r="D13" s="7">
         <v>95.7</v>
       </c>
-      <c r="E13" s="27"/>
+      <c r="E13" s="31">
+        <v>136.30000000000001</v>
+      </c>
       <c r="F13" s="24"/>
-      <c r="G13" s="30"/>
+      <c r="G13" s="27"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
-      <c r="L13" s="30"/>
+      <c r="L13" s="27"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B14" s="28">
         <v>272.60000000000002</v>
       </c>
       <c r="C14" s="7">
         <v>489.9</v>
       </c>
       <c r="D14" s="7">
         <v>719.6</v>
       </c>
-      <c r="E14" s="27"/>
+      <c r="E14" s="31">
+        <v>1020.1</v>
+      </c>
       <c r="F14" s="24"/>
-      <c r="G14" s="30"/>
+      <c r="G14" s="27"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
-      <c r="L14" s="30"/>
+      <c r="L14" s="27"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="28">
         <v>229.6</v>
       </c>
       <c r="C15" s="7">
         <v>455.1</v>
       </c>
       <c r="D15" s="7">
         <v>685.7</v>
       </c>
-      <c r="E15" s="27"/>
+      <c r="E15" s="31">
+        <v>941.3</v>
+      </c>
       <c r="F15" s="24"/>
-      <c r="G15" s="30"/>
+      <c r="G15" s="27"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
-      <c r="L15" s="30"/>
+      <c r="L15" s="27"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="32">
+      <c r="B16" s="29">
         <v>199.5</v>
       </c>
       <c r="C16" s="11">
         <v>398.1</v>
       </c>
       <c r="D16" s="11">
         <v>595.6</v>
       </c>
-      <c r="E16" s="28"/>
+      <c r="E16" s="32">
+        <v>820.1</v>
+      </c>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:27" s="4" customFormat="1" ht="11.25" customHeight="1">
       <c r="A17" s="12"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:27" s="2" customFormat="1" ht="11.25">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="35"/>
-[...6 lines deleted...]
-      <c r="I18" s="35"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
       <c r="J18" s="14"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="17"/>
       <c r="U18" s="16"/>
       <c r="V18" s="17"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="18"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="18"/>
     </row>
     <row r="19" spans="1:27" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="36"/>
-[...10 lines deleted...]
-      <c r="M19" s="37"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="17"/>
       <c r="U19" s="16"/>
       <c r="V19" s="17"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="18"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>