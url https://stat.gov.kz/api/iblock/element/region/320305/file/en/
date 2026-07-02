--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="7830" yWindow="840" windowWidth="13500" windowHeight="12765"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
@@ -655,71 +655,71 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="22" customFormat="1" ht="18" customHeight="1">
+    <row r="1" spans="1:14" s="22" customFormat="1" ht="19.5" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
     </row>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
@@ -763,351 +763,377 @@
       </c>
       <c r="L3" s="20" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="23" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="16"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="6"/>
+      <c r="F4" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="G4" s="26"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="17.25" customHeight="1">
       <c r="A5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="28">
         <v>3911.7</v>
       </c>
       <c r="C5" s="7">
         <v>7674.4</v>
       </c>
       <c r="D5" s="7">
         <v>11452.8</v>
       </c>
       <c r="E5" s="31">
         <v>15361.2</v>
       </c>
-      <c r="F5" s="24"/>
+      <c r="F5" s="31">
+        <v>19476.099999999999</v>
+      </c>
       <c r="G5" s="27"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="27"/>
       <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="28">
         <v>2535.6999999999998</v>
       </c>
       <c r="C6" s="7">
         <v>4834.5</v>
       </c>
       <c r="D6" s="7">
         <v>7146.1</v>
       </c>
       <c r="E6" s="31">
         <v>9450.7999999999993</v>
       </c>
-      <c r="F6" s="24"/>
+      <c r="F6" s="31">
+        <v>11667.1</v>
+      </c>
       <c r="G6" s="27"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="27"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="28">
         <v>0.3</v>
       </c>
       <c r="C7" s="7">
         <v>0.6</v>
       </c>
       <c r="D7" s="7">
         <v>0.9</v>
       </c>
       <c r="E7" s="31">
         <v>1.2</v>
       </c>
-      <c r="F7" s="24"/>
+      <c r="F7" s="31">
+        <v>60.1</v>
+      </c>
       <c r="G7" s="27"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="27"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="28">
         <v>122.3</v>
       </c>
       <c r="C8" s="7">
         <v>199.7</v>
       </c>
       <c r="D8" s="7">
         <v>277</v>
       </c>
       <c r="E8" s="31">
         <v>354.3</v>
       </c>
-      <c r="F8" s="24"/>
+      <c r="F8" s="31">
+        <v>427.3</v>
+      </c>
       <c r="G8" s="27"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="27"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="28">
         <v>104</v>
       </c>
       <c r="C9" s="7">
         <v>188.2</v>
       </c>
       <c r="D9" s="7">
         <v>258.7</v>
       </c>
       <c r="E9" s="31">
         <v>343.2</v>
       </c>
-      <c r="F9" s="24"/>
+      <c r="F9" s="31">
+        <v>567</v>
+      </c>
       <c r="G9" s="27"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="27"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="28">
         <v>270.39999999999998</v>
       </c>
       <c r="C10" s="7">
         <v>699.9</v>
       </c>
       <c r="D10" s="7">
         <v>1129.3</v>
       </c>
       <c r="E10" s="31">
         <v>1558.8</v>
       </c>
-      <c r="F10" s="24"/>
+      <c r="F10" s="31">
+        <v>1761.3</v>
+      </c>
       <c r="G10" s="27"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="27"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="28">
         <v>55</v>
       </c>
       <c r="C11" s="7">
         <v>100</v>
       </c>
       <c r="D11" s="7">
         <v>145</v>
       </c>
       <c r="E11" s="31">
         <v>190</v>
       </c>
-      <c r="F11" s="24"/>
+      <c r="F11" s="31">
+        <v>245</v>
+      </c>
       <c r="G11" s="27"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="27"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="28">
         <v>107.7</v>
       </c>
       <c r="C12" s="7">
         <v>253.5</v>
       </c>
       <c r="D12" s="7">
         <v>399.3</v>
       </c>
       <c r="E12" s="31">
         <v>545</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="31">
+        <v>648.79999999999995</v>
+      </c>
       <c r="G12" s="27"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="27"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28">
         <v>14.5</v>
       </c>
       <c r="C13" s="7">
         <v>55.1</v>
       </c>
       <c r="D13" s="7">
         <v>95.7</v>
       </c>
       <c r="E13" s="31">
         <v>136.30000000000001</v>
       </c>
-      <c r="F13" s="24"/>
+      <c r="F13" s="31">
+        <v>163.4</v>
+      </c>
       <c r="G13" s="27"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="27"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="28">
         <v>272.60000000000002</v>
       </c>
       <c r="C14" s="7">
         <v>489.9</v>
       </c>
       <c r="D14" s="7">
         <v>719.6</v>
       </c>
       <c r="E14" s="31">
         <v>1020.1</v>
       </c>
-      <c r="F14" s="24"/>
+      <c r="F14" s="31">
+        <v>1591.7</v>
+      </c>
       <c r="G14" s="27"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="27"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="28">
         <v>229.6</v>
       </c>
       <c r="C15" s="7">
         <v>455.1</v>
       </c>
       <c r="D15" s="7">
         <v>685.7</v>
       </c>
       <c r="E15" s="31">
         <v>941.3</v>
       </c>
-      <c r="F15" s="24"/>
+      <c r="F15" s="31">
+        <v>1308.7</v>
+      </c>
       <c r="G15" s="27"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="27"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="29">
         <v>199.5</v>
       </c>
       <c r="C16" s="11">
         <v>398.1</v>
       </c>
       <c r="D16" s="11">
         <v>595.6</v>
       </c>
       <c r="E16" s="32">
         <v>820.1</v>
       </c>
-      <c r="F16" s="25"/>
+      <c r="F16" s="32">
+        <v>1035.7</v>
+      </c>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:27" s="4" customFormat="1" ht="11.25" customHeight="1">
       <c r="A17" s="12"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:27" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="34" t="s">