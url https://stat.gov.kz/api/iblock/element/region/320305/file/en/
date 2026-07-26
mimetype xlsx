--- v2 (2026-07-02)
+++ v3 (2026-07-26)
@@ -1,410 +1,611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7830" yWindow="840" windowWidth="13500" windowHeight="12765"/>
+    <workbookView xWindow="8325" yWindow="-210" windowWidth="14085" windowHeight="9780"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$19</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
+    <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January </t>
+  </si>
+  <si>
+    <t>January-February</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-April</t>
+  </si>
+  <si>
+    <t>January-May</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January-July</t>
+  </si>
+  <si>
+    <t>January-August</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-October</t>
+  </si>
+  <si>
+    <t>January-November</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t>Natural water, thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Zhambyl region</t>
+  </si>
+  <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
+    <t>Merki</t>
+  </si>
+  <si>
     <t>Moiynkym</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
     <t>Shu</t>
   </si>
   <si>
-    <t>Natural water, thousand cubic meters m</t>
-[...50 lines deleted...]
-    <t xml:space="preserve">Production of industrial products in water supply; sanitation; waste collection, treatment and disposal, pollution elimination  activities for 2026* </t>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Baisholtekova Karlygash Mamythanovna</t>
+  </si>
+  <si>
+    <t>+7 7262541762</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Zhambyl region E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Output of basic industrial products in the Zhambyl region for 2026* </t>
+  </si>
+  <si>
+    <t>Division of production and environment statistics</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25833/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>"-" - No production</t>
+  </si>
+  <si>
+    <t>* - Оperative data.</t>
+  </si>
+  <si>
+    <t>"x"  - Тhe data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -647,600 +848,1275 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25833/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA19"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="A9" sqref="A9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="2"/>
+    <col min="257" max="257" width="42.28515625" style="2" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="2" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="2"/>
+    <col min="513" max="513" width="42.28515625" style="2" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="2" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="2"/>
+    <col min="769" max="769" width="42.28515625" style="2" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="2" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="2"/>
+    <col min="1025" max="1025" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="2"/>
+    <col min="1281" max="1281" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="2"/>
+    <col min="1537" max="1537" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="2"/>
+    <col min="1793" max="1793" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="2"/>
+    <col min="2049" max="2049" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="2"/>
+    <col min="2305" max="2305" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="2"/>
+    <col min="2561" max="2561" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="2"/>
+    <col min="2817" max="2817" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="2"/>
+    <col min="3073" max="3073" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="2"/>
+    <col min="3329" max="3329" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="2"/>
+    <col min="3585" max="3585" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="2"/>
+    <col min="3841" max="3841" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="2"/>
+    <col min="4097" max="4097" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="2"/>
+    <col min="4353" max="4353" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="2"/>
+    <col min="4609" max="4609" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="2"/>
+    <col min="4865" max="4865" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="2"/>
+    <col min="5121" max="5121" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="2"/>
+    <col min="5377" max="5377" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="2"/>
+    <col min="5633" max="5633" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="2"/>
+    <col min="5889" max="5889" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="2"/>
+    <col min="6145" max="6145" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="2"/>
+    <col min="6401" max="6401" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="2"/>
+    <col min="6657" max="6657" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="2"/>
+    <col min="6913" max="6913" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="2"/>
+    <col min="7169" max="7169" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="2"/>
+    <col min="7425" max="7425" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="2"/>
+    <col min="7681" max="7681" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="2"/>
+    <col min="7937" max="7937" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="2"/>
+    <col min="8193" max="8193" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="2"/>
+    <col min="8449" max="8449" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="2"/>
+    <col min="8705" max="8705" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="2"/>
+    <col min="8961" max="8961" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="2"/>
+    <col min="9217" max="9217" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="2"/>
+    <col min="9473" max="9473" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="2"/>
+    <col min="9729" max="9729" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="2"/>
+    <col min="9985" max="9985" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="2"/>
+    <col min="10241" max="10241" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="2"/>
+    <col min="10497" max="10497" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="2"/>
+    <col min="10753" max="10753" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="2"/>
+    <col min="11009" max="11009" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="2"/>
+    <col min="11265" max="11265" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="2"/>
+    <col min="11521" max="11521" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="2"/>
+    <col min="11777" max="11777" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="2"/>
+    <col min="12033" max="12033" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="2"/>
+    <col min="12289" max="12289" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="2"/>
+    <col min="12545" max="12545" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="2"/>
+    <col min="12801" max="12801" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="2"/>
+    <col min="13057" max="13057" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="2"/>
+    <col min="13313" max="13313" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="2"/>
+    <col min="13569" max="13569" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="2"/>
+    <col min="13825" max="13825" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="2"/>
+    <col min="14081" max="14081" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="2"/>
+    <col min="14337" max="14337" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="2"/>
+    <col min="14593" max="14593" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="2"/>
+    <col min="14849" max="14849" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="2"/>
+    <col min="15105" max="15105" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="2"/>
+    <col min="15361" max="15361" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="2"/>
+    <col min="15617" max="15617" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="2"/>
+    <col min="15873" max="15873" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="2"/>
+    <col min="16129" max="16129" width="42.28515625" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="2" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="B1" s="12"/>
+      <c r="M1" s="8"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="3">
+        <v>151102</v>
+      </c>
+      <c r="M2" s="7"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="M3" s="8"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" s="7"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="3">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="5"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="44"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="44"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="44"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="44"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="14"/>
+    <col min="257" max="257" width="4.42578125" style="14" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="14" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="14"/>
+    <col min="513" max="513" width="4.42578125" style="14" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="14" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="14"/>
+    <col min="769" max="769" width="4.42578125" style="14" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="14" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="14"/>
+    <col min="1025" max="1025" width="4.42578125" style="14" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="14" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="14"/>
+    <col min="1281" max="1281" width="4.42578125" style="14" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="14" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="14"/>
+    <col min="1537" max="1537" width="4.42578125" style="14" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="14" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="14"/>
+    <col min="1793" max="1793" width="4.42578125" style="14" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="14" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="14"/>
+    <col min="2049" max="2049" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="14" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="14"/>
+    <col min="2305" max="2305" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="14" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="14"/>
+    <col min="2561" max="2561" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="14" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="14"/>
+    <col min="2817" max="2817" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="14" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="14"/>
+    <col min="3073" max="3073" width="4.42578125" style="14" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="14"/>
+    <col min="3329" max="3329" width="4.42578125" style="14" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="14"/>
+    <col min="3585" max="3585" width="4.42578125" style="14" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="14"/>
+    <col min="3841" max="3841" width="4.42578125" style="14" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="14"/>
+    <col min="4097" max="4097" width="4.42578125" style="14" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="14" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="14"/>
+    <col min="4353" max="4353" width="4.42578125" style="14" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="14" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="14"/>
+    <col min="4609" max="4609" width="4.42578125" style="14" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="14" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="14"/>
+    <col min="4865" max="4865" width="4.42578125" style="14" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="14" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="14"/>
+    <col min="5121" max="5121" width="4.42578125" style="14" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="14" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="14"/>
+    <col min="5377" max="5377" width="4.42578125" style="14" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="14" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="14"/>
+    <col min="5633" max="5633" width="4.42578125" style="14" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="14" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="14"/>
+    <col min="5889" max="5889" width="4.42578125" style="14" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="14" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="14"/>
+    <col min="6145" max="6145" width="4.42578125" style="14" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="14" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="14"/>
+    <col min="6401" max="6401" width="4.42578125" style="14" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="14" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="14"/>
+    <col min="6657" max="6657" width="4.42578125" style="14" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="14" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="14"/>
+    <col min="6913" max="6913" width="4.42578125" style="14" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="14" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="14"/>
+    <col min="7169" max="7169" width="4.42578125" style="14" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="14" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="14"/>
+    <col min="7425" max="7425" width="4.42578125" style="14" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="14" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="14"/>
+    <col min="7681" max="7681" width="4.42578125" style="14" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="14" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="14"/>
+    <col min="7937" max="7937" width="4.42578125" style="14" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="14" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="14"/>
+    <col min="8193" max="8193" width="4.42578125" style="14" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="14" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="14"/>
+    <col min="8449" max="8449" width="4.42578125" style="14" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="14" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="14"/>
+    <col min="8705" max="8705" width="4.42578125" style="14" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="14" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="14"/>
+    <col min="8961" max="8961" width="4.42578125" style="14" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="14" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="14"/>
+    <col min="9217" max="9217" width="4.42578125" style="14" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="14" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="14"/>
+    <col min="9473" max="9473" width="4.42578125" style="14" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="14" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="14"/>
+    <col min="9729" max="9729" width="4.42578125" style="14" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="14" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="14"/>
+    <col min="9985" max="9985" width="4.42578125" style="14" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="14" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="14"/>
+    <col min="10241" max="10241" width="4.42578125" style="14" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="14" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="14"/>
+    <col min="10497" max="10497" width="4.42578125" style="14" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="14" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="14"/>
+    <col min="10753" max="10753" width="4.42578125" style="14" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="14" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="14"/>
+    <col min="11009" max="11009" width="4.42578125" style="14" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="14" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="14"/>
+    <col min="11265" max="11265" width="4.42578125" style="14" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="14" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="14"/>
+    <col min="11521" max="11521" width="4.42578125" style="14" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="14" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="14"/>
+    <col min="11777" max="11777" width="4.42578125" style="14" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="14" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="14"/>
+    <col min="12033" max="12033" width="4.42578125" style="14" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="14" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="14"/>
+    <col min="12289" max="12289" width="4.42578125" style="14" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="14" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="14"/>
+    <col min="12545" max="12545" width="4.42578125" style="14" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="14" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="14"/>
+    <col min="12801" max="12801" width="4.42578125" style="14" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="14" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="14"/>
+    <col min="13057" max="13057" width="4.42578125" style="14" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="14" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="14"/>
+    <col min="13313" max="13313" width="4.42578125" style="14" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="14" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="14"/>
+    <col min="13569" max="13569" width="4.42578125" style="14" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="14" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="14"/>
+    <col min="13825" max="13825" width="4.42578125" style="14" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="14" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="14"/>
+    <col min="14081" max="14081" width="4.42578125" style="14" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="14" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="14"/>
+    <col min="14337" max="14337" width="4.42578125" style="14" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="14" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="14"/>
+    <col min="14593" max="14593" width="4.42578125" style="14" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="14" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="14"/>
+    <col min="14849" max="14849" width="4.42578125" style="14" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="14" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="14"/>
+    <col min="15105" max="15105" width="4.42578125" style="14" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="14" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="14"/>
+    <col min="15361" max="15361" width="4.42578125" style="14" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="14" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="14"/>
+    <col min="15617" max="15617" width="4.42578125" style="14" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="14" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="14"/>
+    <col min="15873" max="15873" width="4.42578125" style="14" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="14" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="14"/>
+    <col min="16129" max="16129" width="4.42578125" style="14" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="14" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="13"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="15" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="15"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="15"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="15"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="15"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O19"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
-    <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
-    <col min="12" max="12" width="14.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="14.28515625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="22" customFormat="1" ht="19.5" customHeight="1">
-[...33 lines deleted...]
-      <c r="B3" s="20" t="s">
+    <row r="1" spans="1:15" s="17" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A1" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+    </row>
+    <row r="2" spans="1:15" s="19" customFormat="1">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+    </row>
+    <row r="3" spans="1:15" s="17" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:15" s="19" customFormat="1" ht="23.25">
+      <c r="A4" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="19" customFormat="1">
+      <c r="A5" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="34">
+        <v>3911.7</v>
+      </c>
+      <c r="C5" s="34">
+        <v>7674.4</v>
+      </c>
+      <c r="D5" s="35">
+        <v>11452.8</v>
+      </c>
+      <c r="E5" s="35">
+        <v>15361.2</v>
+      </c>
+      <c r="F5" s="35">
+        <v>19476.099999999999</v>
+      </c>
+      <c r="G5" s="34">
+        <v>23969.3</v>
+      </c>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="25"/>
+      <c r="O5" s="25"/>
+    </row>
+    <row r="6" spans="1:15" s="19" customFormat="1">
+      <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="20" t="s">
+      <c r="B6" s="34">
+        <v>2535.6999999999998</v>
+      </c>
+      <c r="C6" s="34">
+        <v>4834.5</v>
+      </c>
+      <c r="D6" s="35">
+        <v>7146.1</v>
+      </c>
+      <c r="E6" s="35">
+        <v>9450.7999999999993</v>
+      </c>
+      <c r="F6" s="35">
+        <v>11667.1</v>
+      </c>
+      <c r="G6" s="34">
+        <v>14222.1</v>
+      </c>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+    </row>
+    <row r="7" spans="1:15" s="19" customFormat="1">
+      <c r="A7" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="B7" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="C7" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="D7" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="E7" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="F7" s="35">
+        <v>60.1</v>
+      </c>
+      <c r="G7" s="34">
+        <v>119</v>
+      </c>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+    </row>
+    <row r="8" spans="1:15" s="19" customFormat="1">
+      <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="B8" s="34">
+        <v>122.3</v>
+      </c>
+      <c r="C8" s="34">
+        <v>199.7</v>
+      </c>
+      <c r="D8" s="35">
+        <v>277</v>
+      </c>
+      <c r="E8" s="35">
+        <v>354.3</v>
+      </c>
+      <c r="F8" s="35">
+        <v>427.3</v>
+      </c>
+      <c r="G8" s="34">
+        <v>500.3</v>
+      </c>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+    </row>
+    <row r="9" spans="1:15" s="19" customFormat="1">
+      <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="20" t="s">
+      <c r="B9" s="34">
+        <v>104</v>
+      </c>
+      <c r="C9" s="34">
+        <v>188.2</v>
+      </c>
+      <c r="D9" s="35">
+        <v>258.7</v>
+      </c>
+      <c r="E9" s="35">
+        <v>343.2</v>
+      </c>
+      <c r="F9" s="35">
+        <v>567</v>
+      </c>
+      <c r="G9" s="34">
+        <v>669.2</v>
+      </c>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+    </row>
+    <row r="10" spans="1:15" s="19" customFormat="1">
+      <c r="A10" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="20" t="s">
+      <c r="B10" s="34">
+        <v>270.39999999999998</v>
+      </c>
+      <c r="C10" s="34">
+        <v>699.9</v>
+      </c>
+      <c r="D10" s="35">
+        <v>1129.3</v>
+      </c>
+      <c r="E10" s="35">
+        <v>1558.8</v>
+      </c>
+      <c r="F10" s="35">
+        <v>1761.3</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1963.8</v>
+      </c>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="34"/>
+      <c r="N10" s="25"/>
+      <c r="O10" s="25"/>
+    </row>
+    <row r="11" spans="1:15" s="19" customFormat="1">
+      <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="B11" s="34">
+        <v>55</v>
+      </c>
+      <c r="C11" s="34">
+        <v>100</v>
+      </c>
+      <c r="D11" s="35">
+        <v>145</v>
+      </c>
+      <c r="E11" s="35">
+        <v>190</v>
+      </c>
+      <c r="F11" s="35">
+        <v>245</v>
+      </c>
+      <c r="G11" s="34">
+        <v>300</v>
+      </c>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="34"/>
+      <c r="N11" s="25"/>
+      <c r="O11" s="25"/>
+    </row>
+    <row r="12" spans="1:15" s="19" customFormat="1">
+      <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="21" t="s">
+      <c r="B12" s="34">
+        <v>107.7</v>
+      </c>
+      <c r="C12" s="34">
+        <v>253.5</v>
+      </c>
+      <c r="D12" s="35">
+        <v>399.3</v>
+      </c>
+      <c r="E12" s="35">
+        <v>545</v>
+      </c>
+      <c r="F12" s="35">
+        <v>648.79999999999995</v>
+      </c>
+      <c r="G12" s="34">
+        <v>752.6</v>
+      </c>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+    </row>
+    <row r="13" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="20" t="s">
+      <c r="B13" s="34">
+        <v>14.5</v>
+      </c>
+      <c r="C13" s="34">
+        <v>55.1</v>
+      </c>
+      <c r="D13" s="35">
+        <v>95.7</v>
+      </c>
+      <c r="E13" s="35">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="F13" s="35">
+        <v>163.4</v>
+      </c>
+      <c r="G13" s="34">
+        <v>190.4</v>
+      </c>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="25"/>
+      <c r="O13" s="25"/>
+    </row>
+    <row r="14" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="20" t="s">
+      <c r="B14" s="34">
+        <v>272.60000000000002</v>
+      </c>
+      <c r="C14" s="34">
+        <v>489.9</v>
+      </c>
+      <c r="D14" s="35">
+        <v>719.6</v>
+      </c>
+      <c r="E14" s="35">
+        <v>1020.1</v>
+      </c>
+      <c r="F14" s="35">
+        <v>1591.7</v>
+      </c>
+      <c r="G14" s="34">
+        <v>2117.5</v>
+      </c>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="34"/>
+      <c r="M14" s="34"/>
+      <c r="N14" s="25"/>
+      <c r="O14" s="25"/>
+    </row>
+    <row r="15" spans="1:15" s="19" customFormat="1">
+      <c r="A15" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="23" t="s">
+      <c r="B15" s="34">
+        <v>229.6</v>
+      </c>
+      <c r="C15" s="34">
+        <v>455.1</v>
+      </c>
+      <c r="D15" s="35">
+        <v>685.7</v>
+      </c>
+      <c r="E15" s="35">
+        <v>941.3</v>
+      </c>
+      <c r="F15" s="35">
+        <v>1308.7</v>
+      </c>
+      <c r="G15" s="34">
+        <v>1838.3</v>
+      </c>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="34"/>
+      <c r="N15" s="25"/>
+      <c r="O15" s="25"/>
+    </row>
+    <row r="16" spans="1:15" s="19" customFormat="1">
+      <c r="A16" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="N3" s="16"/>
-[...329 lines deleted...]
-      <c r="B16" s="29">
+      <c r="B16" s="34">
         <v>199.5</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="34">
         <v>398.1</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="35">
         <v>595.6</v>
       </c>
-      <c r="E16" s="32">
+      <c r="E16" s="35">
         <v>820.1</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F16" s="35">
         <v>1035.7</v>
       </c>
-      <c r="G16" s="25"/>
-[...82 lines deleted...]
-      <c r="AA19" s="18"/>
+      <c r="G16" s="34">
+        <v>1296</v>
+      </c>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="25"/>
+      <c r="O16" s="25"/>
+    </row>
+    <row r="17" spans="1:13" s="19" customFormat="1">
+      <c r="A17" s="24"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A19" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>Лист 1 </vt:lpstr>
+      <vt:lpstr>'Лист 1 '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>