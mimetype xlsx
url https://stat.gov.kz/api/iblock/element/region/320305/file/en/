--- v3 (2026-07-26)
+++ v4 (2026-08-23)
@@ -233,51 +233,51 @@
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>"-" - No production</t>
   </si>
   <si>
     <t>* - Оperative data.</t>
   </si>
   <si>
     <t>"x"  - Тhe data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -359,50 +359,55 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -416,51 +421,51 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -526,64 +531,67 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -864,51 +872,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25833/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="42.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="42.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="42.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="42.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="42.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="42.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1473,101 +1481,101 @@
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="15"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="15"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O19"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E33" sqref="E33"/>
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="17" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:15" s="19" customFormat="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="30"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:15" s="17" customFormat="1" ht="18.75" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="26" t="s">
@@ -1643,448 +1651,472 @@
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="19" customFormat="1">
       <c r="A5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="34">
         <v>3911.7</v>
       </c>
       <c r="C5" s="34">
         <v>7674.4</v>
       </c>
       <c r="D5" s="35">
         <v>11452.8</v>
       </c>
       <c r="E5" s="35">
         <v>15361.2</v>
       </c>
       <c r="F5" s="35">
         <v>19476.099999999999</v>
       </c>
       <c r="G5" s="34">
         <v>23969.3</v>
       </c>
-      <c r="H5" s="34"/>
+      <c r="H5" s="46">
+        <v>28407.9</v>
+      </c>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
     </row>
     <row r="6" spans="1:15" s="19" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="34">
         <v>2535.6999999999998</v>
       </c>
       <c r="C6" s="34">
         <v>4834.5</v>
       </c>
       <c r="D6" s="35">
         <v>7146.1</v>
       </c>
       <c r="E6" s="35">
         <v>9450.7999999999993</v>
       </c>
       <c r="F6" s="35">
         <v>11667.1</v>
       </c>
       <c r="G6" s="34">
         <v>14222.1</v>
       </c>
-      <c r="H6" s="34"/>
+      <c r="H6" s="46">
+        <v>16819.5</v>
+      </c>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
     </row>
     <row r="7" spans="1:15" s="19" customFormat="1">
       <c r="A7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="34">
         <v>0.3</v>
       </c>
       <c r="C7" s="34">
         <v>0.6</v>
       </c>
       <c r="D7" s="35">
         <v>0.9</v>
       </c>
       <c r="E7" s="35">
         <v>1.2</v>
       </c>
       <c r="F7" s="35">
         <v>60.1</v>
       </c>
       <c r="G7" s="34">
         <v>119</v>
       </c>
-      <c r="H7" s="34"/>
+      <c r="H7" s="46">
+        <v>178</v>
+      </c>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
     </row>
     <row r="8" spans="1:15" s="19" customFormat="1">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="34">
         <v>122.3</v>
       </c>
       <c r="C8" s="34">
         <v>199.7</v>
       </c>
       <c r="D8" s="35">
         <v>277</v>
       </c>
       <c r="E8" s="35">
         <v>354.3</v>
       </c>
       <c r="F8" s="35">
         <v>427.3</v>
       </c>
       <c r="G8" s="34">
         <v>500.3</v>
       </c>
-      <c r="H8" s="34"/>
+      <c r="H8" s="46">
+        <v>573.29999999999995</v>
+      </c>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
     </row>
     <row r="9" spans="1:15" s="19" customFormat="1">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="34">
         <v>104</v>
       </c>
       <c r="C9" s="34">
         <v>188.2</v>
       </c>
       <c r="D9" s="35">
         <v>258.7</v>
       </c>
       <c r="E9" s="35">
         <v>343.2</v>
       </c>
       <c r="F9" s="35">
         <v>567</v>
       </c>
       <c r="G9" s="34">
         <v>669.2</v>
       </c>
-      <c r="H9" s="34"/>
+      <c r="H9" s="46">
+        <v>787.9</v>
+      </c>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
     </row>
     <row r="10" spans="1:15" s="19" customFormat="1">
       <c r="A10" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="34">
         <v>270.39999999999998</v>
       </c>
       <c r="C10" s="34">
         <v>699.9</v>
       </c>
       <c r="D10" s="35">
         <v>1129.3</v>
       </c>
       <c r="E10" s="35">
         <v>1558.8</v>
       </c>
       <c r="F10" s="35">
         <v>1761.3</v>
       </c>
       <c r="G10" s="34">
         <v>1963.8</v>
       </c>
-      <c r="H10" s="34"/>
+      <c r="H10" s="46">
+        <v>2166.3000000000002</v>
+      </c>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="25"/>
       <c r="O10" s="25"/>
     </row>
     <row r="11" spans="1:15" s="19" customFormat="1">
       <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="34">
         <v>55</v>
       </c>
       <c r="C11" s="34">
         <v>100</v>
       </c>
       <c r="D11" s="35">
         <v>145</v>
       </c>
       <c r="E11" s="35">
         <v>190</v>
       </c>
       <c r="F11" s="35">
         <v>245</v>
       </c>
       <c r="G11" s="34">
         <v>300</v>
       </c>
-      <c r="H11" s="34"/>
+      <c r="H11" s="46">
+        <v>355</v>
+      </c>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
     </row>
     <row r="12" spans="1:15" s="19" customFormat="1">
       <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="34">
         <v>107.7</v>
       </c>
       <c r="C12" s="34">
         <v>253.5</v>
       </c>
       <c r="D12" s="35">
         <v>399.3</v>
       </c>
       <c r="E12" s="35">
         <v>545</v>
       </c>
       <c r="F12" s="35">
         <v>648.79999999999995</v>
       </c>
       <c r="G12" s="34">
         <v>752.6</v>
       </c>
-      <c r="H12" s="34"/>
+      <c r="H12" s="46">
+        <v>856.4</v>
+      </c>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
     </row>
     <row r="13" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34">
         <v>14.5</v>
       </c>
       <c r="C13" s="34">
         <v>55.1</v>
       </c>
       <c r="D13" s="35">
         <v>95.7</v>
       </c>
       <c r="E13" s="35">
         <v>136.30000000000001</v>
       </c>
       <c r="F13" s="35">
         <v>163.4</v>
       </c>
       <c r="G13" s="34">
         <v>190.4</v>
       </c>
-      <c r="H13" s="34"/>
+      <c r="H13" s="46">
+        <v>217.5</v>
+      </c>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
     </row>
     <row r="14" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="34">
         <v>272.60000000000002</v>
       </c>
       <c r="C14" s="34">
         <v>489.9</v>
       </c>
       <c r="D14" s="35">
         <v>719.6</v>
       </c>
       <c r="E14" s="35">
         <v>1020.1</v>
       </c>
       <c r="F14" s="35">
         <v>1591.7</v>
       </c>
       <c r="G14" s="34">
         <v>2117.5</v>
       </c>
-      <c r="H14" s="34"/>
+      <c r="H14" s="46">
+        <v>2654.3</v>
+      </c>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
     </row>
     <row r="15" spans="1:15" s="19" customFormat="1">
       <c r="A15" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="34">
         <v>229.6</v>
       </c>
       <c r="C15" s="34">
         <v>455.1</v>
       </c>
       <c r="D15" s="35">
         <v>685.7</v>
       </c>
       <c r="E15" s="35">
         <v>941.3</v>
       </c>
       <c r="F15" s="35">
         <v>1308.7</v>
       </c>
       <c r="G15" s="34">
         <v>1838.3</v>
       </c>
-      <c r="H15" s="34"/>
+      <c r="H15" s="46">
+        <v>2203.3000000000002</v>
+      </c>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
     </row>
     <row r="16" spans="1:15" s="19" customFormat="1">
       <c r="A16" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>199.5</v>
       </c>
       <c r="C16" s="34">
         <v>398.1</v>
       </c>
       <c r="D16" s="35">
         <v>595.6</v>
       </c>
       <c r="E16" s="35">
         <v>820.1</v>
       </c>
       <c r="F16" s="35">
         <v>1035.7</v>
       </c>
       <c r="G16" s="34">
         <v>1296</v>
       </c>
-      <c r="H16" s="34"/>
+      <c r="H16" s="46">
+        <v>1596.3</v>
+      </c>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1">
       <c r="A17" s="24"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="20"/>
       <c r="K17" s="21"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="46" t="s">
+      <c r="A18" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="46"/>
-[...6 lines deleted...]
-      <c r="I18" s="46"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
       <c r="J18" s="39"/>
       <c r="K18" s="40"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
     </row>
     <row r="19" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="47"/>
-[...10 lines deleted...]
-      <c r="M19" s="48"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>