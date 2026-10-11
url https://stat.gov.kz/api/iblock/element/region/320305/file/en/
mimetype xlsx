--- v4 (2026-08-23)
+++ v5 (2026-10-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8325" yWindow="-210" windowWidth="14085" windowHeight="9780"/>
+    <workbookView xWindow="8325" yWindow="-210" windowWidth="14085" windowHeight="9780" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Symbols " sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$19</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
@@ -871,52 +871,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25833/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zhambyl/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="42.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="42.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="42.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="42.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="42.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="42.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1495,52 +1495,52 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="15"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O19"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="17" customFormat="1" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
@@ -1654,414 +1654,438 @@
     <row r="5" spans="1:15" s="19" customFormat="1">
       <c r="A5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="34">
         <v>3911.7</v>
       </c>
       <c r="C5" s="34">
         <v>7674.4</v>
       </c>
       <c r="D5" s="35">
         <v>11452.8</v>
       </c>
       <c r="E5" s="35">
         <v>15361.2</v>
       </c>
       <c r="F5" s="35">
         <v>19476.099999999999</v>
       </c>
       <c r="G5" s="34">
         <v>23969.3</v>
       </c>
       <c r="H5" s="46">
         <v>28407.9</v>
       </c>
-      <c r="I5" s="34"/>
+      <c r="I5" s="34">
+        <v>33320</v>
+      </c>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
     </row>
     <row r="6" spans="1:15" s="19" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="34">
         <v>2535.6999999999998</v>
       </c>
       <c r="C6" s="34">
         <v>4834.5</v>
       </c>
       <c r="D6" s="35">
         <v>7146.1</v>
       </c>
       <c r="E6" s="35">
         <v>9450.7999999999993</v>
       </c>
       <c r="F6" s="35">
         <v>11667.1</v>
       </c>
       <c r="G6" s="34">
         <v>14222.1</v>
       </c>
       <c r="H6" s="46">
         <v>16819.5</v>
       </c>
-      <c r="I6" s="34"/>
+      <c r="I6" s="34">
+        <v>19514.099999999999</v>
+      </c>
       <c r="J6" s="34"/>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
     </row>
     <row r="7" spans="1:15" s="19" customFormat="1">
       <c r="A7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="34">
         <v>0.3</v>
       </c>
       <c r="C7" s="34">
         <v>0.6</v>
       </c>
       <c r="D7" s="35">
         <v>0.9</v>
       </c>
       <c r="E7" s="35">
         <v>1.2</v>
       </c>
       <c r="F7" s="35">
         <v>60.1</v>
       </c>
       <c r="G7" s="34">
         <v>119</v>
       </c>
       <c r="H7" s="46">
         <v>178</v>
       </c>
-      <c r="I7" s="34"/>
+      <c r="I7" s="34">
+        <v>315.7</v>
+      </c>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
     </row>
     <row r="8" spans="1:15" s="19" customFormat="1">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="34">
         <v>122.3</v>
       </c>
       <c r="C8" s="34">
         <v>199.7</v>
       </c>
       <c r="D8" s="35">
         <v>277</v>
       </c>
       <c r="E8" s="35">
         <v>354.3</v>
       </c>
       <c r="F8" s="35">
         <v>427.3</v>
       </c>
       <c r="G8" s="34">
         <v>500.3</v>
       </c>
       <c r="H8" s="46">
         <v>573.29999999999995</v>
       </c>
-      <c r="I8" s="34"/>
+      <c r="I8" s="34">
+        <v>696</v>
+      </c>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
     </row>
     <row r="9" spans="1:15" s="19" customFormat="1">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="34">
         <v>104</v>
       </c>
       <c r="C9" s="34">
         <v>188.2</v>
       </c>
       <c r="D9" s="35">
         <v>258.7</v>
       </c>
       <c r="E9" s="35">
         <v>343.2</v>
       </c>
       <c r="F9" s="35">
         <v>567</v>
       </c>
       <c r="G9" s="34">
         <v>669.2</v>
       </c>
       <c r="H9" s="46">
         <v>787.9</v>
       </c>
-      <c r="I9" s="34"/>
+      <c r="I9" s="34">
+        <v>883.4</v>
+      </c>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
     </row>
     <row r="10" spans="1:15" s="19" customFormat="1">
       <c r="A10" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="34">
         <v>270.39999999999998</v>
       </c>
       <c r="C10" s="34">
         <v>699.9</v>
       </c>
       <c r="D10" s="35">
         <v>1129.3</v>
       </c>
       <c r="E10" s="35">
         <v>1558.8</v>
       </c>
       <c r="F10" s="35">
         <v>1761.3</v>
       </c>
       <c r="G10" s="34">
         <v>1963.8</v>
       </c>
       <c r="H10" s="46">
         <v>2166.3000000000002</v>
       </c>
-      <c r="I10" s="34"/>
+      <c r="I10" s="34">
+        <v>2528.5</v>
+      </c>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="25"/>
       <c r="O10" s="25"/>
     </row>
     <row r="11" spans="1:15" s="19" customFormat="1">
       <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="34">
         <v>55</v>
       </c>
       <c r="C11" s="34">
         <v>100</v>
       </c>
       <c r="D11" s="35">
         <v>145</v>
       </c>
       <c r="E11" s="35">
         <v>190</v>
       </c>
       <c r="F11" s="35">
         <v>245</v>
       </c>
       <c r="G11" s="34">
         <v>300</v>
       </c>
       <c r="H11" s="46">
         <v>355</v>
       </c>
-      <c r="I11" s="34"/>
+      <c r="I11" s="34">
+        <v>425.6</v>
+      </c>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
     </row>
     <row r="12" spans="1:15" s="19" customFormat="1">
       <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="34">
         <v>107.7</v>
       </c>
       <c r="C12" s="34">
         <v>253.5</v>
       </c>
       <c r="D12" s="35">
         <v>399.3</v>
       </c>
       <c r="E12" s="35">
         <v>545</v>
       </c>
       <c r="F12" s="35">
         <v>648.79999999999995</v>
       </c>
       <c r="G12" s="34">
         <v>752.6</v>
       </c>
       <c r="H12" s="46">
         <v>856.4</v>
       </c>
-      <c r="I12" s="34"/>
+      <c r="I12" s="34">
+        <v>1002.9</v>
+      </c>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
     </row>
     <row r="13" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34">
         <v>14.5</v>
       </c>
       <c r="C13" s="34">
         <v>55.1</v>
       </c>
       <c r="D13" s="35">
         <v>95.7</v>
       </c>
       <c r="E13" s="35">
         <v>136.30000000000001</v>
       </c>
       <c r="F13" s="35">
         <v>163.4</v>
       </c>
       <c r="G13" s="34">
         <v>190.4</v>
       </c>
       <c r="H13" s="46">
         <v>217.5</v>
       </c>
-      <c r="I13" s="34"/>
+      <c r="I13" s="34">
+        <v>241.2</v>
+      </c>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
     </row>
     <row r="14" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="34">
         <v>272.60000000000002</v>
       </c>
       <c r="C14" s="34">
         <v>489.9</v>
       </c>
       <c r="D14" s="35">
         <v>719.6</v>
       </c>
       <c r="E14" s="35">
         <v>1020.1</v>
       </c>
       <c r="F14" s="35">
         <v>1591.7</v>
       </c>
       <c r="G14" s="34">
         <v>2117.5</v>
       </c>
       <c r="H14" s="46">
         <v>2654.3</v>
       </c>
-      <c r="I14" s="34"/>
+      <c r="I14" s="34">
+        <v>3194</v>
+      </c>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
     </row>
     <row r="15" spans="1:15" s="19" customFormat="1">
       <c r="A15" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="34">
         <v>229.6</v>
       </c>
       <c r="C15" s="34">
         <v>455.1</v>
       </c>
       <c r="D15" s="35">
         <v>685.7</v>
       </c>
       <c r="E15" s="35">
         <v>941.3</v>
       </c>
       <c r="F15" s="35">
         <v>1308.7</v>
       </c>
       <c r="G15" s="34">
         <v>1838.3</v>
       </c>
       <c r="H15" s="46">
         <v>2203.3000000000002</v>
       </c>
-      <c r="I15" s="34"/>
+      <c r="I15" s="34">
+        <v>2599.1999999999998</v>
+      </c>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
     </row>
     <row r="16" spans="1:15" s="19" customFormat="1">
       <c r="A16" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>199.5</v>
       </c>
       <c r="C16" s="34">
         <v>398.1</v>
       </c>
       <c r="D16" s="35">
         <v>595.6</v>
       </c>
       <c r="E16" s="35">
         <v>820.1</v>
       </c>
       <c r="F16" s="35">
         <v>1035.7</v>
       </c>
       <c r="G16" s="34">
         <v>1296</v>
       </c>
       <c r="H16" s="46">
         <v>1596.3</v>
       </c>
-      <c r="I16" s="34"/>
+      <c r="I16" s="34">
+        <v>1919.4</v>
+      </c>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1">
       <c r="A17" s="24"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="20"/>
       <c r="K17" s="21"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="48" t="s">
         <v>66</v>