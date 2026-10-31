--- v5 (2026-10-11)
+++ v6 (2026-10-31)
@@ -1496,51 +1496,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="15"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="45" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O19"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="16" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="17" customFormat="1" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
@@ -1657,436 +1657,460 @@
       </c>
       <c r="B5" s="34">
         <v>3911.7</v>
       </c>
       <c r="C5" s="34">
         <v>7674.4</v>
       </c>
       <c r="D5" s="35">
         <v>11452.8</v>
       </c>
       <c r="E5" s="35">
         <v>15361.2</v>
       </c>
       <c r="F5" s="35">
         <v>19476.099999999999</v>
       </c>
       <c r="G5" s="34">
         <v>23969.3</v>
       </c>
       <c r="H5" s="46">
         <v>28407.9</v>
       </c>
       <c r="I5" s="34">
         <v>33320</v>
       </c>
-      <c r="J5" s="34"/>
+      <c r="J5" s="46">
+        <v>38051.199999999997</v>
+      </c>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
     </row>
     <row r="6" spans="1:15" s="19" customFormat="1">
       <c r="A6" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="34">
         <v>2535.6999999999998</v>
       </c>
       <c r="C6" s="34">
         <v>4834.5</v>
       </c>
       <c r="D6" s="35">
         <v>7146.1</v>
       </c>
       <c r="E6" s="35">
         <v>9450.7999999999993</v>
       </c>
       <c r="F6" s="35">
         <v>11667.1</v>
       </c>
       <c r="G6" s="34">
         <v>14222.1</v>
       </c>
       <c r="H6" s="46">
         <v>16819.5</v>
       </c>
       <c r="I6" s="34">
         <v>19514.099999999999</v>
       </c>
-      <c r="J6" s="34"/>
+      <c r="J6" s="46">
+        <v>22182.799999999999</v>
+      </c>
       <c r="K6" s="34"/>
       <c r="L6" s="34"/>
       <c r="M6" s="34"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
     </row>
     <row r="7" spans="1:15" s="19" customFormat="1">
       <c r="A7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="34">
         <v>0.3</v>
       </c>
       <c r="C7" s="34">
         <v>0.6</v>
       </c>
       <c r="D7" s="35">
         <v>0.9</v>
       </c>
       <c r="E7" s="35">
         <v>1.2</v>
       </c>
       <c r="F7" s="35">
         <v>60.1</v>
       </c>
       <c r="G7" s="34">
         <v>119</v>
       </c>
       <c r="H7" s="46">
         <v>178</v>
       </c>
       <c r="I7" s="34">
         <v>315.7</v>
       </c>
-      <c r="J7" s="34"/>
+      <c r="J7" s="46">
+        <v>453.4</v>
+      </c>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
     </row>
     <row r="8" spans="1:15" s="19" customFormat="1">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="34">
         <v>122.3</v>
       </c>
       <c r="C8" s="34">
         <v>199.7</v>
       </c>
       <c r="D8" s="35">
         <v>277</v>
       </c>
       <c r="E8" s="35">
         <v>354.3</v>
       </c>
       <c r="F8" s="35">
         <v>427.3</v>
       </c>
       <c r="G8" s="34">
         <v>500.3</v>
       </c>
       <c r="H8" s="46">
         <v>573.29999999999995</v>
       </c>
       <c r="I8" s="34">
         <v>696</v>
       </c>
-      <c r="J8" s="34"/>
+      <c r="J8" s="46">
+        <v>818.7</v>
+      </c>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
     </row>
     <row r="9" spans="1:15" s="19" customFormat="1">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="34">
         <v>104</v>
       </c>
       <c r="C9" s="34">
         <v>188.2</v>
       </c>
       <c r="D9" s="35">
         <v>258.7</v>
       </c>
       <c r="E9" s="35">
         <v>343.2</v>
       </c>
       <c r="F9" s="35">
         <v>567</v>
       </c>
       <c r="G9" s="34">
         <v>669.2</v>
       </c>
       <c r="H9" s="46">
         <v>787.9</v>
       </c>
       <c r="I9" s="34">
         <v>883.4</v>
       </c>
-      <c r="J9" s="34"/>
+      <c r="J9" s="46">
+        <v>952</v>
+      </c>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
     </row>
     <row r="10" spans="1:15" s="19" customFormat="1">
       <c r="A10" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="34">
         <v>270.39999999999998</v>
       </c>
       <c r="C10" s="34">
         <v>699.9</v>
       </c>
       <c r="D10" s="35">
         <v>1129.3</v>
       </c>
       <c r="E10" s="35">
         <v>1558.8</v>
       </c>
       <c r="F10" s="35">
         <v>1761.3</v>
       </c>
       <c r="G10" s="34">
         <v>1963.8</v>
       </c>
       <c r="H10" s="46">
         <v>2166.3000000000002</v>
       </c>
       <c r="I10" s="34">
         <v>2528.5</v>
       </c>
-      <c r="J10" s="34"/>
+      <c r="J10" s="46">
+        <v>2890.8</v>
+      </c>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="25"/>
       <c r="O10" s="25"/>
     </row>
     <row r="11" spans="1:15" s="19" customFormat="1">
       <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="34">
         <v>55</v>
       </c>
       <c r="C11" s="34">
         <v>100</v>
       </c>
       <c r="D11" s="35">
         <v>145</v>
       </c>
       <c r="E11" s="35">
         <v>190</v>
       </c>
       <c r="F11" s="35">
         <v>245</v>
       </c>
       <c r="G11" s="34">
         <v>300</v>
       </c>
       <c r="H11" s="46">
         <v>355</v>
       </c>
       <c r="I11" s="34">
         <v>425.6</v>
       </c>
-      <c r="J11" s="34"/>
+      <c r="J11" s="46">
+        <v>496.3</v>
+      </c>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
     </row>
     <row r="12" spans="1:15" s="19" customFormat="1">
       <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="34">
         <v>107.7</v>
       </c>
       <c r="C12" s="34">
         <v>253.5</v>
       </c>
       <c r="D12" s="35">
         <v>399.3</v>
       </c>
       <c r="E12" s="35">
         <v>545</v>
       </c>
       <c r="F12" s="35">
         <v>648.79999999999995</v>
       </c>
       <c r="G12" s="34">
         <v>752.6</v>
       </c>
       <c r="H12" s="46">
         <v>856.4</v>
       </c>
       <c r="I12" s="34">
         <v>1002.9</v>
       </c>
-      <c r="J12" s="34"/>
+      <c r="J12" s="46">
+        <v>1149.4000000000001</v>
+      </c>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
     </row>
     <row r="13" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34">
         <v>14.5</v>
       </c>
       <c r="C13" s="34">
         <v>55.1</v>
       </c>
       <c r="D13" s="35">
         <v>95.7</v>
       </c>
       <c r="E13" s="35">
         <v>136.30000000000001</v>
       </c>
       <c r="F13" s="35">
         <v>163.4</v>
       </c>
       <c r="G13" s="34">
         <v>190.4</v>
       </c>
       <c r="H13" s="46">
         <v>217.5</v>
       </c>
       <c r="I13" s="34">
         <v>241.2</v>
       </c>
-      <c r="J13" s="34"/>
+      <c r="J13" s="46">
+        <v>264.8</v>
+      </c>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="25"/>
       <c r="O13" s="25"/>
     </row>
     <row r="14" spans="1:15" s="19" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="34">
         <v>272.60000000000002</v>
       </c>
       <c r="C14" s="34">
         <v>489.9</v>
       </c>
       <c r="D14" s="35">
         <v>719.6</v>
       </c>
       <c r="E14" s="35">
         <v>1020.1</v>
       </c>
       <c r="F14" s="35">
         <v>1591.7</v>
       </c>
       <c r="G14" s="34">
         <v>2117.5</v>
       </c>
       <c r="H14" s="46">
         <v>2654.3</v>
       </c>
       <c r="I14" s="34">
         <v>3194</v>
       </c>
-      <c r="J14" s="34"/>
+      <c r="J14" s="46">
+        <v>3705.6</v>
+      </c>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
     </row>
     <row r="15" spans="1:15" s="19" customFormat="1">
       <c r="A15" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="34">
         <v>229.6</v>
       </c>
       <c r="C15" s="34">
         <v>455.1</v>
       </c>
       <c r="D15" s="35">
         <v>685.7</v>
       </c>
       <c r="E15" s="35">
         <v>941.3</v>
       </c>
       <c r="F15" s="35">
         <v>1308.7</v>
       </c>
       <c r="G15" s="34">
         <v>1838.3</v>
       </c>
       <c r="H15" s="46">
         <v>2203.3000000000002</v>
       </c>
       <c r="I15" s="34">
         <v>2599.1999999999998</v>
       </c>
-      <c r="J15" s="34"/>
+      <c r="J15" s="46">
+        <v>2934</v>
+      </c>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
     </row>
     <row r="16" spans="1:15" s="19" customFormat="1">
       <c r="A16" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="34">
         <v>199.5</v>
       </c>
       <c r="C16" s="34">
         <v>398.1</v>
       </c>
       <c r="D16" s="35">
         <v>595.6</v>
       </c>
       <c r="E16" s="35">
         <v>820.1</v>
       </c>
       <c r="F16" s="35">
         <v>1035.7</v>
       </c>
       <c r="G16" s="34">
         <v>1296</v>
       </c>
       <c r="H16" s="46">
         <v>1596.3</v>
       </c>
       <c r="I16" s="34">
         <v>1919.4</v>
       </c>
-      <c r="J16" s="34"/>
+      <c r="J16" s="46">
+        <v>2203.4</v>
+      </c>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="19" customFormat="1">
       <c r="A17" s="24"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="20"/>
       <c r="K17" s="21"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="48" t="s">
         <v>66</v>
       </c>