--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24120" windowHeight="12585" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24120" windowHeight="12585"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
+    <sheet name="04" sheetId="26" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="25">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
@@ -87,50 +89,53 @@
     <t>Water supply; sanitation; waste collection, treatment and disposal, pollution elimination  activities</t>
   </si>
   <si>
     <t>Indices of industrial production by main type of economic activity by districts¹⁾</t>
   </si>
   <si>
     <t>¹⁾ Оperative data.</t>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>January 2026 compared to January 2025, as a percentage</t>
   </si>
   <si>
     <t>January-February 2026 compared to January-February 2025, as a percentage</t>
   </si>
   <si>
     <t>January-March 2026 compared to January-March 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January-April 2026 compared to January-April 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -296,51 +301,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -353,89 +358,92 @@
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -689,109 +697,113 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:8" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="27"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>113.6</v>
       </c>
       <c r="C5" s="20">
         <v>104.5</v>
       </c>
       <c r="D5" s="20">
@@ -1065,88 +1077,88 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="27"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>117.4</v>
       </c>
       <c r="C5" s="20">
         <v>112.8</v>
       </c>
       <c r="D5" s="20">
@@ -1403,105 +1415,105 @@
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="F19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="27"/>
-      <c r="B3" s="29" t="s">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="31"/>
-[...1 lines deleted...]
-      <c r="F3" s="31"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29"/>
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>117.6</v>
       </c>
       <c r="C5" s="20">
         <v>113.3</v>
       </c>
       <c r="D5" s="20">
@@ -1717,100 +1729,456 @@
       <c r="E15" s="20">
         <v>96.8</v>
       </c>
       <c r="F15" s="20">
         <v>111.6</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18">
         <v>118.7</v>
       </c>
       <c r="C16" s="18">
         <v>101</v>
       </c>
       <c r="D16" s="18">
         <v>118.5</v>
       </c>
       <c r="E16" s="18">
         <v>86.2</v>
       </c>
       <c r="F16" s="18">
         <v>142.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="5"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="F19" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="10"/>
+    </row>
+    <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="20">
+        <v>120.6</v>
+      </c>
+      <c r="C5" s="20">
+        <v>114.5</v>
+      </c>
+      <c r="D5" s="20">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="E5" s="20">
+        <v>104</v>
+      </c>
+      <c r="F5" s="20">
+        <v>116</v>
+      </c>
+      <c r="G5" s="4"/>
+    </row>
+    <row r="6" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="20">
+        <v>109.3</v>
+      </c>
+      <c r="C6" s="20">
+        <v>71.8</v>
+      </c>
+      <c r="D6" s="20">
+        <v>109.9</v>
+      </c>
+      <c r="E6" s="20">
+        <v>108.6</v>
+      </c>
+      <c r="F6" s="20">
+        <v>113.8</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="20">
+        <v>102.8</v>
+      </c>
+      <c r="C7" s="20">
+        <v>115.9</v>
+      </c>
+      <c r="D7" s="20">
+        <v>83.9</v>
+      </c>
+      <c r="E7" s="20">
+        <v>84.3</v>
+      </c>
+      <c r="F7" s="20">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="20">
+        <v>98.4</v>
+      </c>
+      <c r="C8" s="20">
+        <v>102.5</v>
+      </c>
+      <c r="D8" s="20">
+        <v>79.5</v>
+      </c>
+      <c r="E8" s="20">
+        <v>88.4</v>
+      </c>
+      <c r="F8" s="20">
+        <v>78.8</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="20">
+        <v>96.9</v>
+      </c>
+      <c r="C9" s="20">
+        <v>66</v>
+      </c>
+      <c r="D9" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="E9" s="20">
+        <v>90.7</v>
+      </c>
+      <c r="F9" s="20">
+        <v>88.5</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="20">
+        <v>114</v>
+      </c>
+      <c r="C10" s="20">
+        <v>124</v>
+      </c>
+      <c r="D10" s="20">
+        <v>110.1</v>
+      </c>
+      <c r="E10" s="20">
+        <v>99.3</v>
+      </c>
+      <c r="F10" s="20">
+        <v>129</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="20">
+        <v>106.8</v>
+      </c>
+      <c r="C11" s="20">
+        <v>99.4</v>
+      </c>
+      <c r="D11" s="20">
+        <v>106.3</v>
+      </c>
+      <c r="E11" s="20">
+        <v>112.4</v>
+      </c>
+      <c r="F11" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="20">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C12" s="20">
+        <v>100.8</v>
+      </c>
+      <c r="D12" s="20">
+        <v>59.5</v>
+      </c>
+      <c r="E12" s="20">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F12" s="20">
+        <v>158.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="20">
+        <v>106.6</v>
+      </c>
+      <c r="C13" s="20">
+        <v>114.2</v>
+      </c>
+      <c r="D13" s="20">
+        <v>100.9</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="20">
+        <v>213.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>104</v>
+      </c>
+      <c r="C14" s="20">
+        <v>108.4</v>
+      </c>
+      <c r="D14" s="20">
+        <v>42.9</v>
+      </c>
+      <c r="E14" s="20">
+        <v>96.6</v>
+      </c>
+      <c r="F14" s="20">
+        <v>124.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="20">
+        <v>96.6</v>
+      </c>
+      <c r="C15" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="D15" s="20">
+        <v>78.3</v>
+      </c>
+      <c r="E15" s="20">
+        <v>95.3</v>
+      </c>
+      <c r="F15" s="20">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="18">
+        <v>119.3</v>
+      </c>
+      <c r="C16" s="18">
+        <v>104.6</v>
+      </c>
+      <c r="D16" s="18">
+        <v>119.2</v>
+      </c>
+      <c r="E16" s="18">
+        <v>113.3</v>
+      </c>
+      <c r="F16" s="18">
+        <v>142.4</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5"/>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="F19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>