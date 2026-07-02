--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24120" windowHeight="12585"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24120" windowHeight="12585" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
+    <sheet name="05" sheetId="27" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="26">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Zhualy</t>
   </si>
   <si>
     <t>Kordai</t>
   </si>
   <si>
     <t>T.Ryskulov</t>
   </si>
   <si>
     <t>Moiynkym</t>
   </si>
   <si>
     <t>Sarysu</t>
   </si>
   <si>
     <t>Talas</t>
   </si>
   <si>
@@ -92,50 +94,53 @@
     <t>Indices of industrial production by main type of economic activity by districts¹⁾</t>
   </si>
   <si>
     <t>¹⁾ Оperative data.</t>
   </si>
   <si>
     <t>Taraz city</t>
   </si>
   <si>
     <t>Baizak</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>January 2026 compared to January 2025, as a percentage</t>
   </si>
   <si>
     <t>January-February 2026 compared to January-February 2025, as a percentage</t>
   </si>
   <si>
     <t>January-March 2026 compared to January-March 2025, as a percentage</t>
   </si>
   <si>
     <t>January-April 2026 compared to January-April 2025, as a percentage</t>
+  </si>
+  <si>
+    <t>January-May 2026 compared to January-May 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -301,51 +306,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -361,89 +366,95 @@
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -701,109 +712,113 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="11" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="32"/>
-[...1 lines deleted...]
-      <c r="F3" s="32"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>113.6</v>
       </c>
       <c r="C5" s="20">
         <v>104.5</v>
       </c>
       <c r="D5" s="20">
@@ -1077,88 +1092,88 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="32"/>
-[...1 lines deleted...]
-      <c r="F3" s="32"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>117.4</v>
       </c>
       <c r="C5" s="20">
         <v>112.8</v>
       </c>
       <c r="D5" s="20">
@@ -1432,88 +1447,88 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="32"/>
-[...1 lines deleted...]
-      <c r="F3" s="32"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>117.6</v>
       </c>
       <c r="C5" s="20">
         <v>113.3</v>
       </c>
       <c r="D5" s="20">
@@ -1787,88 +1802,88 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="27"/>
-[...3 lines deleted...]
-      <c r="F1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
       <c r="G1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A3" s="28"/>
-      <c r="B3" s="30" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="31" t="s">
+      <c r="C3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="32"/>
-[...1 lines deleted...]
-      <c r="F3" s="32"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
       <c r="G3" s="4"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30"/>
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="20">
         <v>120.6</v>
       </c>
       <c r="C5" s="20">
         <v>114.5</v>
       </c>
       <c r="D5" s="20">
@@ -2084,101 +2099,457 @@
       <c r="E15" s="20">
         <v>95.3</v>
       </c>
       <c r="F15" s="20">
         <v>112.7</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18">
         <v>119.3</v>
       </c>
       <c r="C16" s="18">
         <v>104.6</v>
       </c>
       <c r="D16" s="18">
         <v>119.2</v>
       </c>
       <c r="E16" s="18">
         <v>113.3</v>
       </c>
       <c r="F16" s="18">
         <v>142.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="5"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="7"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="F19" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="24.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A1" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="10"/>
+    </row>
+    <row r="2" spans="1:8" s="5" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:8" s="5" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="20">
+        <v>117.9</v>
+      </c>
+      <c r="C5" s="20">
+        <v>111</v>
+      </c>
+      <c r="D5" s="20">
+        <v>124.7</v>
+      </c>
+      <c r="E5" s="20">
+        <v>106.3</v>
+      </c>
+      <c r="F5" s="20">
+        <v>106.8</v>
+      </c>
+      <c r="G5" s="4"/>
+    </row>
+    <row r="6" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="20">
+        <v>107.6</v>
+      </c>
+      <c r="C6" s="20">
+        <v>67.8</v>
+      </c>
+      <c r="D6" s="20">
+        <v>106.9</v>
+      </c>
+      <c r="E6" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="F6" s="20">
+        <v>109.6</v>
+      </c>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="20">
+        <v>101.5</v>
+      </c>
+      <c r="C7" s="20">
+        <v>98.1</v>
+      </c>
+      <c r="D7" s="20">
+        <v>87.2</v>
+      </c>
+      <c r="E7" s="20">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F7" s="20">
+        <v>42.3</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="20">
+        <v>99.9</v>
+      </c>
+      <c r="C8" s="20">
+        <v>102.8</v>
+      </c>
+      <c r="D8" s="20">
+        <v>84.1</v>
+      </c>
+      <c r="E8" s="20">
+        <v>88.3</v>
+      </c>
+      <c r="F8" s="20">
+        <v>79</v>
+      </c>
+      <c r="G8" s="7"/>
+    </row>
+    <row r="9" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="20">
+        <v>97</v>
+      </c>
+      <c r="C9" s="20">
+        <v>55.3</v>
+      </c>
+      <c r="D9" s="20">
+        <v>108.3</v>
+      </c>
+      <c r="E9" s="20">
+        <v>91.1</v>
+      </c>
+      <c r="F9" s="20">
+        <v>100.7</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="20">
+        <v>109.8</v>
+      </c>
+      <c r="C10" s="20">
+        <v>116</v>
+      </c>
+      <c r="D10" s="20">
+        <v>101.3</v>
+      </c>
+      <c r="E10" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="F10" s="20">
+        <v>113.5</v>
+      </c>
+      <c r="G10" s="7"/>
+    </row>
+    <row r="11" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="20">
+        <v>109.3</v>
+      </c>
+      <c r="C11" s="20">
+        <v>107.2</v>
+      </c>
+      <c r="D11" s="20">
+        <v>101.2</v>
+      </c>
+      <c r="E11" s="20">
+        <v>229.4</v>
+      </c>
+      <c r="F11" s="20">
+        <v>95.8</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="20">
+        <v>82.2</v>
+      </c>
+      <c r="C12" s="20">
+        <v>108.1</v>
+      </c>
+      <c r="D12" s="20">
+        <v>54</v>
+      </c>
+      <c r="E12" s="20">
+        <v>230.2</v>
+      </c>
+      <c r="F12" s="20">
+        <v>167.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="20">
+        <v>104.9</v>
+      </c>
+      <c r="C13" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="D13" s="20">
+        <v>100</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="20">
+        <v>197.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="20">
+        <v>108</v>
+      </c>
+      <c r="C14" s="20">
+        <v>112.4</v>
+      </c>
+      <c r="D14" s="20">
+        <v>47.4</v>
+      </c>
+      <c r="E14" s="20">
+        <v>100.4</v>
+      </c>
+      <c r="F14" s="20">
+        <v>126.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="20">
+        <v>93.6</v>
+      </c>
+      <c r="C15" s="20">
+        <v>114.2</v>
+      </c>
+      <c r="D15" s="20">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="E15" s="20">
+        <v>85.2</v>
+      </c>
+      <c r="F15" s="20">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="18">
+        <v>108.8</v>
+      </c>
+      <c r="C16" s="18">
+        <v>96.8</v>
+      </c>
+      <c r="D16" s="18">
+        <v>121.4</v>
+      </c>
+      <c r="E16" s="18">
+        <v>108.7</v>
+      </c>
+      <c r="F16" s="18">
+        <v>139.19999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5"/>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:7">
       <c r="F19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>