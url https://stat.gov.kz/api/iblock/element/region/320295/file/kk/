--- v5 (2026-08-30)
+++ v6 (2026-10-11)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11445" yWindow="-15" windowWidth="11460" windowHeight="9540"/>
+    <workbookView xWindow="11445" yWindow="-15" windowWidth="11460" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="71">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Байшолтекова Карлыгаш Мамытхановна</t>
   </si>
   <si>
     <t>+7 7262 541762</t>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">  2026 жылғы  электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -968,53 +968,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhambyl/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/90/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="42.28515625" style="4" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="4" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="4"/>
     <col min="513" max="513" width="42.28515625" style="4" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="4" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="4"/>
     <col min="769" max="769" width="42.28515625" style="4" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="4" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="4"/>
     <col min="1025" max="1025" width="42.28515625" style="4" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="4" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="4"/>
     <col min="1281" max="1281" width="42.28515625" style="4" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="4" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="4"/>
     <col min="1537" max="1537" width="42.28515625" style="4" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="4" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="4"/>
     <col min="1793" max="1793" width="42.28515625" style="4" customWidth="1"/>
@@ -1578,52 +1576,52 @@
       <c r="B10" s="20"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="20"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="63" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O40"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
@@ -1714,801 +1712,849 @@
     <row r="5" spans="1:15" s="38" customFormat="1">
       <c r="A5" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="48">
         <v>558032.69999999995</v>
       </c>
       <c r="C5" s="48">
         <v>1053423.3</v>
       </c>
       <c r="D5" s="48">
         <v>1596978</v>
       </c>
       <c r="E5" s="48">
         <v>1956174.7</v>
       </c>
       <c r="F5" s="48">
         <v>2396533.2999999998</v>
       </c>
       <c r="G5" s="48">
         <v>2847420</v>
       </c>
       <c r="H5" s="64">
         <v>3305580.7</v>
       </c>
-      <c r="I5" s="48"/>
+      <c r="I5" s="48">
+        <v>3746001.6</v>
+      </c>
       <c r="J5" s="48"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="O5" s="29"/>
     </row>
     <row r="6" spans="1:15" s="38" customFormat="1">
       <c r="A6" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="48">
         <v>457924</v>
       </c>
       <c r="C6" s="48">
         <v>854943</v>
       </c>
       <c r="D6" s="48">
         <v>1270066</v>
       </c>
       <c r="E6" s="48">
         <v>1502161</v>
       </c>
       <c r="F6" s="48">
         <v>1792071</v>
       </c>
       <c r="G6" s="48">
         <v>2136909</v>
       </c>
       <c r="H6" s="64">
         <v>2452135</v>
       </c>
-      <c r="I6" s="48"/>
+      <c r="I6" s="48">
+        <v>2762869</v>
+      </c>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="38" customFormat="1">
       <c r="A7" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="I7" s="50"/>
+      <c r="I7" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="J7" s="50"/>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
     </row>
     <row r="8" spans="1:15" s="38" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="48">
         <v>2951</v>
       </c>
       <c r="C8" s="48">
         <v>6627</v>
       </c>
       <c r="D8" s="48">
         <v>16769</v>
       </c>
       <c r="E8" s="48">
         <v>29399</v>
       </c>
       <c r="F8" s="48">
         <v>44034</v>
       </c>
       <c r="G8" s="48">
         <v>59024</v>
       </c>
       <c r="H8" s="64">
         <v>76541</v>
       </c>
-      <c r="I8" s="48"/>
+      <c r="I8" s="48">
+        <v>92431</v>
+      </c>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="48"/>
       <c r="N8" s="29"/>
     </row>
     <row r="9" spans="1:15" s="38" customFormat="1">
       <c r="A9" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="48">
         <v>6277</v>
       </c>
       <c r="C9" s="48">
         <v>13483</v>
       </c>
       <c r="D9" s="48">
         <v>27471</v>
       </c>
       <c r="E9" s="48">
         <v>42913</v>
       </c>
       <c r="F9" s="48">
         <v>59327</v>
       </c>
       <c r="G9" s="48">
         <v>75146</v>
       </c>
       <c r="H9" s="64">
         <v>93773</v>
       </c>
-      <c r="I9" s="48"/>
+      <c r="I9" s="48">
+        <v>111699.6</v>
+      </c>
       <c r="J9" s="48"/>
       <c r="K9" s="48"/>
       <c r="L9" s="48"/>
       <c r="M9" s="48"/>
       <c r="N9" s="29"/>
     </row>
     <row r="10" spans="1:15" s="38" customFormat="1">
       <c r="A10" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="48">
         <v>15041.3</v>
       </c>
       <c r="C10" s="48">
         <v>32729.7</v>
       </c>
       <c r="D10" s="48">
         <v>49438</v>
       </c>
       <c r="E10" s="48">
         <v>64425.3</v>
       </c>
       <c r="F10" s="48">
         <v>82145.3</v>
       </c>
       <c r="G10" s="48">
         <v>94331.3</v>
       </c>
       <c r="H10" s="64">
         <v>109857.3</v>
       </c>
-      <c r="I10" s="48"/>
+      <c r="I10" s="48">
+        <v>123826.3</v>
+      </c>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="48"/>
       <c r="N10" s="29"/>
     </row>
     <row r="11" spans="1:15" s="38" customFormat="1">
       <c r="A11" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="48">
         <v>322.3</v>
       </c>
       <c r="C11" s="48">
         <v>629.29999999999995</v>
       </c>
       <c r="D11" s="48">
         <v>936.3</v>
       </c>
       <c r="E11" s="48">
         <v>1243.3</v>
       </c>
       <c r="F11" s="48">
         <v>1499</v>
       </c>
       <c r="G11" s="48">
         <v>1754.7</v>
       </c>
       <c r="H11" s="64">
         <v>2010.3</v>
       </c>
-      <c r="I11" s="48"/>
+      <c r="I11" s="48">
+        <v>3092</v>
+      </c>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="48"/>
       <c r="M11" s="48"/>
       <c r="N11" s="29"/>
     </row>
     <row r="12" spans="1:15" s="38" customFormat="1">
       <c r="A12" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="48">
         <v>3346.7</v>
       </c>
       <c r="C12" s="48">
         <v>4766.7</v>
       </c>
       <c r="D12" s="48">
         <v>6186.7</v>
       </c>
       <c r="E12" s="48">
         <v>8469.7000000000007</v>
       </c>
       <c r="F12" s="48">
         <v>11256</v>
       </c>
       <c r="G12" s="48">
         <v>13918.3</v>
       </c>
       <c r="H12" s="64">
         <v>15490.7</v>
       </c>
-      <c r="I12" s="48"/>
+      <c r="I12" s="48">
+        <v>17232.7</v>
+      </c>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="48"/>
       <c r="M12" s="48"/>
       <c r="N12" s="29"/>
     </row>
     <row r="13" spans="1:15" s="38" customFormat="1">
       <c r="A13" s="49" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="I13" s="50"/>
+      <c r="I13" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:15" s="38" customFormat="1">
       <c r="A14" s="49" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="48">
         <v>57705</v>
       </c>
       <c r="C14" s="48">
         <v>112614</v>
       </c>
       <c r="D14" s="48">
         <v>175175</v>
       </c>
       <c r="E14" s="48">
         <v>233304</v>
       </c>
       <c r="F14" s="48">
         <v>307134</v>
       </c>
       <c r="G14" s="48">
         <v>334299</v>
       </c>
       <c r="H14" s="64">
         <v>399638</v>
       </c>
-      <c r="I14" s="48"/>
+      <c r="I14" s="48">
+        <v>446657</v>
+      </c>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="29"/>
     </row>
     <row r="15" spans="1:15" s="38" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="48">
         <v>3794</v>
       </c>
       <c r="C15" s="48">
         <v>7437</v>
       </c>
       <c r="D15" s="48">
         <v>11080</v>
       </c>
       <c r="E15" s="48">
         <v>14723</v>
       </c>
       <c r="F15" s="48">
         <v>15688.3</v>
       </c>
       <c r="G15" s="48">
         <v>16653.7</v>
       </c>
       <c r="H15" s="64">
         <v>17619</v>
       </c>
-      <c r="I15" s="48"/>
+      <c r="I15" s="48">
+        <v>19268.7</v>
+      </c>
       <c r="J15" s="48"/>
       <c r="K15" s="48"/>
       <c r="L15" s="48"/>
       <c r="M15" s="48"/>
       <c r="N15" s="29"/>
     </row>
     <row r="16" spans="1:15" s="38" customFormat="1">
       <c r="A16" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="48">
         <v>10671.3</v>
       </c>
       <c r="C16" s="48">
         <v>20193.7</v>
       </c>
       <c r="D16" s="48">
         <v>39856</v>
       </c>
       <c r="E16" s="48">
         <v>59536.3</v>
       </c>
       <c r="F16" s="48">
         <v>83378.7</v>
       </c>
       <c r="G16" s="48">
         <v>115384</v>
       </c>
       <c r="H16" s="64">
         <v>138516.29999999999</v>
       </c>
-      <c r="I16" s="48"/>
+      <c r="I16" s="48">
+        <v>168925.3</v>
+      </c>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="48"/>
       <c r="N16" s="29"/>
     </row>
     <row r="17" spans="1:14" s="38" customFormat="1" ht="24.75" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="44"/>
       <c r="E17" s="44"/>
       <c r="F17" s="43"/>
       <c r="G17" s="51"/>
       <c r="H17" s="51"/>
       <c r="I17" s="51"/>
       <c r="J17" s="41"/>
       <c r="K17" s="46"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:14" s="38" customFormat="1">
       <c r="A18" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="48">
         <v>303.10000000000002</v>
       </c>
       <c r="C18" s="48">
         <v>554.9</v>
       </c>
       <c r="D18" s="48">
         <v>813.3</v>
       </c>
       <c r="E18" s="48">
         <v>915.6</v>
       </c>
       <c r="F18" s="48">
         <v>1013.1</v>
       </c>
       <c r="G18" s="48">
         <v>1111.5999999999999</v>
       </c>
       <c r="H18" s="64">
         <v>1201.4000000000001</v>
       </c>
-      <c r="I18" s="48"/>
+      <c r="I18" s="48">
+        <v>1246.9000000000001</v>
+      </c>
       <c r="J18" s="48"/>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="48"/>
       <c r="N18" s="29"/>
     </row>
     <row r="19" spans="1:14" s="38" customFormat="1">
       <c r="A19" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="48">
         <v>194</v>
       </c>
       <c r="C19" s="48">
         <v>370.6</v>
       </c>
       <c r="D19" s="48">
         <v>552.5</v>
       </c>
       <c r="E19" s="48">
         <v>609</v>
       </c>
       <c r="F19" s="48">
         <v>646.29999999999995</v>
       </c>
       <c r="G19" s="48">
         <v>686.7</v>
       </c>
       <c r="H19" s="64">
         <v>732.4</v>
       </c>
-      <c r="I19" s="48"/>
+      <c r="I19" s="48">
+        <v>773.7</v>
+      </c>
       <c r="J19" s="48"/>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="48"/>
       <c r="N19" s="29"/>
     </row>
     <row r="20" spans="1:14" s="38" customFormat="1">
       <c r="A20" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="48">
         <v>2.4</v>
       </c>
       <c r="C20" s="48">
         <v>3.1</v>
       </c>
       <c r="D20" s="48">
         <v>3.7</v>
       </c>
       <c r="E20" s="48">
         <v>6.2</v>
       </c>
       <c r="F20" s="48">
         <v>7.1</v>
       </c>
       <c r="G20" s="48">
         <v>7.9</v>
       </c>
       <c r="H20" s="64">
         <v>8.8000000000000007</v>
       </c>
-      <c r="I20" s="48"/>
+      <c r="I20" s="48">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="48"/>
       <c r="N20" s="29"/>
     </row>
     <row r="21" spans="1:14" s="38" customFormat="1">
       <c r="A21" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="48">
         <v>3.3</v>
       </c>
       <c r="C21" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="D21" s="48">
         <v>7.3</v>
       </c>
       <c r="E21" s="48">
         <v>8.1</v>
       </c>
       <c r="F21" s="48">
         <v>8.1</v>
       </c>
       <c r="G21" s="48">
         <v>8.1</v>
       </c>
       <c r="H21" s="64">
         <v>8.1</v>
       </c>
-      <c r="I21" s="48"/>
+      <c r="I21" s="48">
+        <v>8.1</v>
+      </c>
       <c r="J21" s="48"/>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="48"/>
       <c r="N21" s="29"/>
     </row>
     <row r="22" spans="1:14" s="38" customFormat="1">
       <c r="A22" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="48">
         <v>4.5</v>
       </c>
       <c r="C22" s="48">
         <v>8</v>
       </c>
       <c r="D22" s="48">
         <v>15.1</v>
       </c>
       <c r="E22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="F22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="G22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="H22" s="64">
         <v>16.399999999999999</v>
       </c>
-      <c r="I22" s="48"/>
+      <c r="I22" s="48">
+        <v>16.399999999999999</v>
+      </c>
       <c r="J22" s="48"/>
       <c r="K22" s="48"/>
       <c r="L22" s="48"/>
       <c r="M22" s="48"/>
       <c r="N22" s="29"/>
     </row>
     <row r="23" spans="1:14" s="38" customFormat="1">
       <c r="A23" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="48">
         <v>2.7</v>
       </c>
       <c r="C23" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="D23" s="48">
         <v>7.5</v>
       </c>
       <c r="E23" s="48">
         <v>10</v>
       </c>
       <c r="F23" s="48">
         <v>23.5</v>
       </c>
       <c r="G23" s="48">
         <v>37.1</v>
       </c>
       <c r="H23" s="64">
         <v>50.7</v>
       </c>
-      <c r="I23" s="48"/>
+      <c r="I23" s="48">
+        <v>52.6</v>
+      </c>
       <c r="J23" s="48"/>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="48"/>
       <c r="N23" s="29"/>
     </row>
     <row r="24" spans="1:14" s="38" customFormat="1">
       <c r="A24" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="48">
         <v>6.8</v>
       </c>
       <c r="C24" s="48">
         <v>13.2</v>
       </c>
       <c r="D24" s="48">
         <v>19.5</v>
       </c>
       <c r="E24" s="48">
         <v>25.7</v>
       </c>
       <c r="F24" s="48">
         <v>31.7</v>
       </c>
       <c r="G24" s="48">
         <v>37.700000000000003</v>
       </c>
       <c r="H24" s="64">
         <v>43.7</v>
       </c>
-      <c r="I24" s="48"/>
+      <c r="I24" s="48">
+        <v>44.4</v>
+      </c>
       <c r="J24" s="48"/>
       <c r="K24" s="48"/>
       <c r="L24" s="48"/>
       <c r="M24" s="48"/>
       <c r="N24" s="29"/>
     </row>
     <row r="25" spans="1:14" s="38" customFormat="1">
       <c r="A25" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="48">
         <v>30</v>
       </c>
       <c r="C25" s="48">
         <v>36.700000000000003</v>
       </c>
       <c r="D25" s="48">
         <v>43.4</v>
       </c>
       <c r="E25" s="48">
         <v>61.1</v>
       </c>
       <c r="F25" s="48">
         <v>92.4</v>
       </c>
       <c r="G25" s="48">
         <v>121.8</v>
       </c>
       <c r="H25" s="64">
         <v>137.19999999999999</v>
       </c>
-      <c r="I25" s="48"/>
+      <c r="I25" s="48">
+        <v>138.19999999999999</v>
+      </c>
       <c r="J25" s="48"/>
       <c r="K25" s="48"/>
       <c r="L25" s="48"/>
       <c r="M25" s="48"/>
       <c r="N25" s="29"/>
     </row>
     <row r="26" spans="1:14" s="38" customFormat="1">
       <c r="A26" s="49" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="I26" s="50"/>
+      <c r="I26" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="J26" s="50"/>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="38" customFormat="1">
       <c r="A27" s="49" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="48">
         <v>25.5</v>
       </c>
       <c r="C27" s="48">
         <v>50.8</v>
       </c>
       <c r="D27" s="48">
         <v>71</v>
       </c>
       <c r="E27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="F27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="G27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="H27" s="64">
         <v>76.599999999999994</v>
       </c>
-      <c r="I27" s="48"/>
+      <c r="I27" s="48">
+        <v>76.599999999999994</v>
+      </c>
       <c r="J27" s="48"/>
       <c r="K27" s="48"/>
       <c r="L27" s="48"/>
       <c r="M27" s="48"/>
       <c r="N27" s="29"/>
     </row>
     <row r="28" spans="1:14" s="38" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="48">
         <v>23.7</v>
       </c>
       <c r="C28" s="48">
         <v>43.8</v>
       </c>
       <c r="D28" s="48">
         <v>66.599999999999994</v>
       </c>
       <c r="E28" s="48">
         <v>68.400000000000006</v>
       </c>
       <c r="F28" s="48">
         <v>68.5</v>
       </c>
       <c r="G28" s="48">
         <v>68.599999999999994</v>
       </c>
       <c r="H28" s="64">
         <v>68.7</v>
       </c>
-      <c r="I28" s="48"/>
+      <c r="I28" s="48">
+        <v>68.8</v>
+      </c>
       <c r="J28" s="48"/>
       <c r="K28" s="48"/>
       <c r="L28" s="48"/>
       <c r="M28" s="48"/>
       <c r="N28" s="29"/>
     </row>
     <row r="29" spans="1:14" s="38" customFormat="1">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="48">
         <v>10.199999999999999</v>
       </c>
       <c r="C29" s="48">
         <v>18.5</v>
       </c>
       <c r="D29" s="48">
         <v>26.7</v>
       </c>
       <c r="E29" s="48">
         <v>34.1</v>
       </c>
       <c r="F29" s="48">
         <v>42.4</v>
       </c>
       <c r="G29" s="48">
         <v>50.6</v>
       </c>
       <c r="H29" s="64">
         <v>58.8</v>
       </c>
-      <c r="I29" s="48"/>
+      <c r="I29" s="48">
+        <v>59.2</v>
+      </c>
       <c r="J29" s="48"/>
       <c r="K29" s="48"/>
       <c r="L29" s="48"/>
       <c r="M29" s="48"/>
       <c r="N29" s="29"/>
     </row>
     <row r="30" spans="1:14" s="37" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="66"/>
       <c r="C30" s="66"/>
       <c r="D30" s="66"/>
       <c r="E30" s="66"/>
       <c r="F30" s="66"/>
       <c r="G30" s="66"/>
       <c r="H30" s="66"/>
       <c r="I30" s="66"/>
       <c r="J30" s="66"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="66"/>
     </row>
     <row r="31" spans="1:14" s="31" customFormat="1" ht="23.25" customHeight="1">
       <c r="A31" s="67" t="s">
@@ -2630,45 +2676,45 @@
     <mergeCell ref="A31:M31"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Әдіснама</vt:lpstr>
       <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>