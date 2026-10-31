--- v6 (2026-10-11)
+++ v7 (2026-10-31)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11445" yWindow="-15" windowWidth="11460" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="71">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Байшолтекова Карлыгаш Мамытхановна</t>
   </si>
   <si>
     <t>+7 7262 541762</t>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">  2026 жылғы  электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -1577,51 +1577,51 @@
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="20"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="63" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+      <selection activeCell="L17" sqref="L17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
@@ -1715,847 +1715,895 @@
       </c>
       <c r="B5" s="48">
         <v>558032.69999999995</v>
       </c>
       <c r="C5" s="48">
         <v>1053423.3</v>
       </c>
       <c r="D5" s="48">
         <v>1596978</v>
       </c>
       <c r="E5" s="48">
         <v>1956174.7</v>
       </c>
       <c r="F5" s="48">
         <v>2396533.2999999998</v>
       </c>
       <c r="G5" s="48">
         <v>2847420</v>
       </c>
       <c r="H5" s="64">
         <v>3305580.7</v>
       </c>
       <c r="I5" s="48">
         <v>3746001.6</v>
       </c>
-      <c r="J5" s="48"/>
+      <c r="J5" s="64">
+        <v>4094024.1</v>
+      </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="O5" s="29"/>
     </row>
     <row r="6" spans="1:15" s="38" customFormat="1">
       <c r="A6" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="48">
         <v>457924</v>
       </c>
       <c r="C6" s="48">
         <v>854943</v>
       </c>
       <c r="D6" s="48">
         <v>1270066</v>
       </c>
       <c r="E6" s="48">
         <v>1502161</v>
       </c>
       <c r="F6" s="48">
         <v>1792071</v>
       </c>
       <c r="G6" s="48">
         <v>2136909</v>
       </c>
       <c r="H6" s="64">
         <v>2452135</v>
       </c>
       <c r="I6" s="48">
         <v>2762869</v>
       </c>
-      <c r="J6" s="48"/>
+      <c r="J6" s="64">
+        <v>2987956</v>
+      </c>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
       <c r="M6" s="48"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="38" customFormat="1">
       <c r="A7" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="J7" s="50"/>
+      <c r="J7" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
     </row>
     <row r="8" spans="1:15" s="38" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="48">
         <v>2951</v>
       </c>
       <c r="C8" s="48">
         <v>6627</v>
       </c>
       <c r="D8" s="48">
         <v>16769</v>
       </c>
       <c r="E8" s="48">
         <v>29399</v>
       </c>
       <c r="F8" s="48">
         <v>44034</v>
       </c>
       <c r="G8" s="48">
         <v>59024</v>
       </c>
       <c r="H8" s="64">
         <v>76541</v>
       </c>
       <c r="I8" s="48">
         <v>92431</v>
       </c>
-      <c r="J8" s="48"/>
+      <c r="J8" s="64">
+        <v>105313</v>
+      </c>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="48"/>
       <c r="N8" s="29"/>
     </row>
     <row r="9" spans="1:15" s="38" customFormat="1">
       <c r="A9" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="48">
         <v>6277</v>
       </c>
       <c r="C9" s="48">
         <v>13483</v>
       </c>
       <c r="D9" s="48">
         <v>27471</v>
       </c>
       <c r="E9" s="48">
         <v>42913</v>
       </c>
       <c r="F9" s="48">
         <v>59327</v>
       </c>
       <c r="G9" s="48">
         <v>75146</v>
       </c>
       <c r="H9" s="64">
         <v>93773</v>
       </c>
       <c r="I9" s="48">
         <v>111699.6</v>
       </c>
-      <c r="J9" s="48"/>
+      <c r="J9" s="64">
+        <v>127785.5</v>
+      </c>
       <c r="K9" s="48"/>
       <c r="L9" s="48"/>
       <c r="M9" s="48"/>
       <c r="N9" s="29"/>
     </row>
     <row r="10" spans="1:15" s="38" customFormat="1">
       <c r="A10" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="48">
         <v>15041.3</v>
       </c>
       <c r="C10" s="48">
         <v>32729.7</v>
       </c>
       <c r="D10" s="48">
         <v>49438</v>
       </c>
       <c r="E10" s="48">
         <v>64425.3</v>
       </c>
       <c r="F10" s="48">
         <v>82145.3</v>
       </c>
       <c r="G10" s="48">
         <v>94331.3</v>
       </c>
       <c r="H10" s="64">
         <v>109857.3</v>
       </c>
       <c r="I10" s="48">
         <v>123826.3</v>
       </c>
-      <c r="J10" s="48"/>
+      <c r="J10" s="64">
+        <v>141291.29999999999</v>
+      </c>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="48"/>
       <c r="N10" s="29"/>
     </row>
     <row r="11" spans="1:15" s="38" customFormat="1">
       <c r="A11" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="48">
         <v>322.3</v>
       </c>
       <c r="C11" s="48">
         <v>629.29999999999995</v>
       </c>
       <c r="D11" s="48">
         <v>936.3</v>
       </c>
       <c r="E11" s="48">
         <v>1243.3</v>
       </c>
       <c r="F11" s="48">
         <v>1499</v>
       </c>
       <c r="G11" s="48">
         <v>1754.7</v>
       </c>
       <c r="H11" s="64">
         <v>2010.3</v>
       </c>
       <c r="I11" s="48">
         <v>3092</v>
       </c>
-      <c r="J11" s="48"/>
+      <c r="J11" s="64">
+        <v>4173.7</v>
+      </c>
       <c r="K11" s="48"/>
       <c r="L11" s="48"/>
       <c r="M11" s="48"/>
       <c r="N11" s="29"/>
     </row>
     <row r="12" spans="1:15" s="38" customFormat="1">
       <c r="A12" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="48">
         <v>3346.7</v>
       </c>
       <c r="C12" s="48">
         <v>4766.7</v>
       </c>
       <c r="D12" s="48">
         <v>6186.7</v>
       </c>
       <c r="E12" s="48">
         <v>8469.7000000000007</v>
       </c>
       <c r="F12" s="48">
         <v>11256</v>
       </c>
       <c r="G12" s="48">
         <v>13918.3</v>
       </c>
       <c r="H12" s="64">
         <v>15490.7</v>
       </c>
       <c r="I12" s="48">
         <v>17232.7</v>
       </c>
-      <c r="J12" s="48"/>
+      <c r="J12" s="64">
+        <v>19764.7</v>
+      </c>
       <c r="K12" s="48"/>
       <c r="L12" s="48"/>
       <c r="M12" s="48"/>
       <c r="N12" s="29"/>
     </row>
     <row r="13" spans="1:15" s="38" customFormat="1">
       <c r="A13" s="49" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="50" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="J13" s="50"/>
+      <c r="J13" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:15" s="38" customFormat="1">
       <c r="A14" s="49" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="48">
         <v>57705</v>
       </c>
       <c r="C14" s="48">
         <v>112614</v>
       </c>
       <c r="D14" s="48">
         <v>175175</v>
       </c>
       <c r="E14" s="48">
         <v>233304</v>
       </c>
       <c r="F14" s="48">
         <v>307134</v>
       </c>
       <c r="G14" s="48">
         <v>334299</v>
       </c>
       <c r="H14" s="64">
         <v>399638</v>
       </c>
       <c r="I14" s="48">
         <v>446657</v>
       </c>
-      <c r="J14" s="48"/>
+      <c r="J14" s="64">
+        <v>497753.3</v>
+      </c>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="29"/>
     </row>
     <row r="15" spans="1:15" s="38" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="48">
         <v>3794</v>
       </c>
       <c r="C15" s="48">
         <v>7437</v>
       </c>
       <c r="D15" s="48">
         <v>11080</v>
       </c>
       <c r="E15" s="48">
         <v>14723</v>
       </c>
       <c r="F15" s="48">
         <v>15688.3</v>
       </c>
       <c r="G15" s="48">
         <v>16653.7</v>
       </c>
       <c r="H15" s="64">
         <v>17619</v>
       </c>
       <c r="I15" s="48">
         <v>19268.7</v>
       </c>
-      <c r="J15" s="48"/>
+      <c r="J15" s="64">
+        <v>20918.3</v>
+      </c>
       <c r="K15" s="48"/>
       <c r="L15" s="48"/>
       <c r="M15" s="48"/>
       <c r="N15" s="29"/>
     </row>
     <row r="16" spans="1:15" s="38" customFormat="1">
       <c r="A16" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="48">
         <v>10671.3</v>
       </c>
       <c r="C16" s="48">
         <v>20193.7</v>
       </c>
       <c r="D16" s="48">
         <v>39856</v>
       </c>
       <c r="E16" s="48">
         <v>59536.3</v>
       </c>
       <c r="F16" s="48">
         <v>83378.7</v>
       </c>
       <c r="G16" s="48">
         <v>115384</v>
       </c>
       <c r="H16" s="64">
         <v>138516.29999999999</v>
       </c>
       <c r="I16" s="48">
         <v>168925.3</v>
       </c>
-      <c r="J16" s="48"/>
+      <c r="J16" s="64">
+        <v>189068.3</v>
+      </c>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="48"/>
       <c r="N16" s="29"/>
     </row>
     <row r="17" spans="1:14" s="38" customFormat="1" ht="24.75" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="44"/>
       <c r="E17" s="44"/>
       <c r="F17" s="43"/>
       <c r="G17" s="51"/>
       <c r="H17" s="51"/>
       <c r="I17" s="51"/>
-      <c r="J17" s="41"/>
+      <c r="J17" s="42"/>
       <c r="K17" s="46"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:14" s="38" customFormat="1">
       <c r="A18" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="48">
         <v>303.10000000000002</v>
       </c>
       <c r="C18" s="48">
         <v>554.9</v>
       </c>
       <c r="D18" s="48">
         <v>813.3</v>
       </c>
       <c r="E18" s="48">
         <v>915.6</v>
       </c>
       <c r="F18" s="48">
         <v>1013.1</v>
       </c>
       <c r="G18" s="48">
         <v>1111.5999999999999</v>
       </c>
       <c r="H18" s="64">
         <v>1201.4000000000001</v>
       </c>
       <c r="I18" s="48">
         <v>1246.9000000000001</v>
       </c>
-      <c r="J18" s="48"/>
+      <c r="J18" s="64">
+        <v>1308.2</v>
+      </c>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="48"/>
       <c r="N18" s="29"/>
     </row>
     <row r="19" spans="1:14" s="38" customFormat="1">
       <c r="A19" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="48">
         <v>194</v>
       </c>
       <c r="C19" s="48">
         <v>370.6</v>
       </c>
       <c r="D19" s="48">
         <v>552.5</v>
       </c>
       <c r="E19" s="48">
         <v>609</v>
       </c>
       <c r="F19" s="48">
         <v>646.29999999999995</v>
       </c>
       <c r="G19" s="48">
         <v>686.7</v>
       </c>
       <c r="H19" s="64">
         <v>732.4</v>
       </c>
       <c r="I19" s="48">
         <v>773.7</v>
       </c>
-      <c r="J19" s="48"/>
+      <c r="J19" s="64">
+        <v>821.8</v>
+      </c>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="48"/>
       <c r="N19" s="29"/>
     </row>
     <row r="20" spans="1:14" s="38" customFormat="1">
       <c r="A20" s="49" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="48">
         <v>2.4</v>
       </c>
       <c r="C20" s="48">
         <v>3.1</v>
       </c>
       <c r="D20" s="48">
         <v>3.7</v>
       </c>
       <c r="E20" s="48">
         <v>6.2</v>
       </c>
       <c r="F20" s="48">
         <v>7.1</v>
       </c>
       <c r="G20" s="48">
         <v>7.9</v>
       </c>
       <c r="H20" s="64">
         <v>8.8000000000000007</v>
       </c>
       <c r="I20" s="48">
         <v>8.8000000000000007</v>
       </c>
-      <c r="J20" s="48"/>
+      <c r="J20" s="64">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="48"/>
       <c r="N20" s="29"/>
     </row>
     <row r="21" spans="1:14" s="38" customFormat="1">
       <c r="A21" s="49" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="48">
         <v>3.3</v>
       </c>
       <c r="C21" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="D21" s="48">
         <v>7.3</v>
       </c>
       <c r="E21" s="48">
         <v>8.1</v>
       </c>
       <c r="F21" s="48">
         <v>8.1</v>
       </c>
       <c r="G21" s="48">
         <v>8.1</v>
       </c>
       <c r="H21" s="64">
         <v>8.1</v>
       </c>
       <c r="I21" s="48">
         <v>8.1</v>
       </c>
-      <c r="J21" s="48"/>
+      <c r="J21" s="64">
+        <v>8.1</v>
+      </c>
       <c r="K21" s="48"/>
       <c r="L21" s="48"/>
       <c r="M21" s="48"/>
       <c r="N21" s="29"/>
     </row>
     <row r="22" spans="1:14" s="38" customFormat="1">
       <c r="A22" s="49" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="48">
         <v>4.5</v>
       </c>
       <c r="C22" s="48">
         <v>8</v>
       </c>
       <c r="D22" s="48">
         <v>15.1</v>
       </c>
       <c r="E22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="F22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="G22" s="48">
         <v>16.399999999999999</v>
       </c>
       <c r="H22" s="64">
         <v>16.399999999999999</v>
       </c>
       <c r="I22" s="48">
         <v>16.399999999999999</v>
       </c>
-      <c r="J22" s="48"/>
+      <c r="J22" s="64">
+        <v>16.399999999999999</v>
+      </c>
       <c r="K22" s="48"/>
       <c r="L22" s="48"/>
       <c r="M22" s="48"/>
       <c r="N22" s="29"/>
     </row>
     <row r="23" spans="1:14" s="38" customFormat="1">
       <c r="A23" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="48">
         <v>2.7</v>
       </c>
       <c r="C23" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="D23" s="48">
         <v>7.5</v>
       </c>
       <c r="E23" s="48">
         <v>10</v>
       </c>
       <c r="F23" s="48">
         <v>23.5</v>
       </c>
       <c r="G23" s="48">
         <v>37.1</v>
       </c>
       <c r="H23" s="64">
         <v>50.7</v>
       </c>
       <c r="I23" s="48">
         <v>52.6</v>
       </c>
-      <c r="J23" s="48"/>
+      <c r="J23" s="64">
+        <v>54.6</v>
+      </c>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="48"/>
       <c r="N23" s="29"/>
     </row>
     <row r="24" spans="1:14" s="38" customFormat="1">
       <c r="A24" s="49" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="48">
         <v>6.8</v>
       </c>
       <c r="C24" s="48">
         <v>13.2</v>
       </c>
       <c r="D24" s="48">
         <v>19.5</v>
       </c>
       <c r="E24" s="48">
         <v>25.7</v>
       </c>
       <c r="F24" s="48">
         <v>31.7</v>
       </c>
       <c r="G24" s="48">
         <v>37.700000000000003</v>
       </c>
       <c r="H24" s="64">
         <v>43.7</v>
       </c>
       <c r="I24" s="48">
         <v>44.4</v>
       </c>
-      <c r="J24" s="48"/>
+      <c r="J24" s="64">
+        <v>45.1</v>
+      </c>
       <c r="K24" s="48"/>
       <c r="L24" s="48"/>
       <c r="M24" s="48"/>
       <c r="N24" s="29"/>
     </row>
     <row r="25" spans="1:14" s="38" customFormat="1">
       <c r="A25" s="49" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="48">
         <v>30</v>
       </c>
       <c r="C25" s="48">
         <v>36.700000000000003</v>
       </c>
       <c r="D25" s="48">
         <v>43.4</v>
       </c>
       <c r="E25" s="48">
         <v>61.1</v>
       </c>
       <c r="F25" s="48">
         <v>92.4</v>
       </c>
       <c r="G25" s="48">
         <v>121.8</v>
       </c>
       <c r="H25" s="64">
         <v>137.19999999999999</v>
       </c>
       <c r="I25" s="48">
         <v>138.19999999999999</v>
       </c>
-      <c r="J25" s="48"/>
+      <c r="J25" s="64">
+        <v>148.30000000000001</v>
+      </c>
       <c r="K25" s="48"/>
       <c r="L25" s="48"/>
       <c r="M25" s="48"/>
       <c r="N25" s="29"/>
     </row>
     <row r="26" spans="1:14" s="38" customFormat="1">
       <c r="A26" s="49" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="50" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="J26" s="50"/>
+      <c r="J26" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:14" s="38" customFormat="1">
       <c r="A27" s="49" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="48">
         <v>25.5</v>
       </c>
       <c r="C27" s="48">
         <v>50.8</v>
       </c>
       <c r="D27" s="48">
         <v>71</v>
       </c>
       <c r="E27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="F27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="G27" s="48">
         <v>76.599999999999994</v>
       </c>
       <c r="H27" s="64">
         <v>76.599999999999994</v>
       </c>
       <c r="I27" s="48">
         <v>76.599999999999994</v>
       </c>
-      <c r="J27" s="48"/>
+      <c r="J27" s="64">
+        <v>76.599999999999994</v>
+      </c>
       <c r="K27" s="48"/>
       <c r="L27" s="48"/>
       <c r="M27" s="48"/>
       <c r="N27" s="29"/>
     </row>
     <row r="28" spans="1:14" s="38" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="48">
         <v>23.7</v>
       </c>
       <c r="C28" s="48">
         <v>43.8</v>
       </c>
       <c r="D28" s="48">
         <v>66.599999999999994</v>
       </c>
       <c r="E28" s="48">
         <v>68.400000000000006</v>
       </c>
       <c r="F28" s="48">
         <v>68.5</v>
       </c>
       <c r="G28" s="48">
         <v>68.599999999999994</v>
       </c>
       <c r="H28" s="64">
         <v>68.7</v>
       </c>
       <c r="I28" s="48">
         <v>68.8</v>
       </c>
-      <c r="J28" s="48"/>
+      <c r="J28" s="64">
+        <v>68.900000000000006</v>
+      </c>
       <c r="K28" s="48"/>
       <c r="L28" s="48"/>
       <c r="M28" s="48"/>
       <c r="N28" s="29"/>
     </row>
     <row r="29" spans="1:14" s="38" customFormat="1">
       <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="48">
         <v>10.199999999999999</v>
       </c>
       <c r="C29" s="48">
         <v>18.5</v>
       </c>
       <c r="D29" s="48">
         <v>26.7</v>
       </c>
       <c r="E29" s="48">
         <v>34.1</v>
       </c>
       <c r="F29" s="48">
         <v>42.4</v>
       </c>
       <c r="G29" s="48">
         <v>50.6</v>
       </c>
       <c r="H29" s="64">
         <v>58.8</v>
       </c>
       <c r="I29" s="48">
         <v>59.2</v>
       </c>
-      <c r="J29" s="48"/>
+      <c r="J29" s="64">
+        <v>59.6</v>
+      </c>
       <c r="K29" s="48"/>
       <c r="L29" s="48"/>
       <c r="M29" s="48"/>
       <c r="N29" s="29"/>
     </row>
     <row r="30" spans="1:14" s="37" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="66"/>
       <c r="C30" s="66"/>
       <c r="D30" s="66"/>
       <c r="E30" s="66"/>
       <c r="F30" s="66"/>
       <c r="G30" s="66"/>
       <c r="H30" s="66"/>
       <c r="I30" s="66"/>
       <c r="J30" s="66"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="66"/>
     </row>
     <row r="31" spans="1:14" s="31" customFormat="1" ht="23.25" customHeight="1">
       <c r="A31" s="67" t="s">
         <v>70</v>