--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="22" r:id="rId1"/>
     <sheet name="02" sheetId="23" r:id="rId2"/>
+    <sheet name="03" sheetId="24" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="38">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Кен өндіру өнеркісібінің өзге де салалары</t>
   </si>
   <si>
     <t>Әктас және ғаныш, мың тонна</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -125,50 +127,53 @@
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
     <t xml:space="preserve">"х" Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>* Алдын-ала деректер.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -316,51 +321,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -391,96 +396,99 @@
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -730,150 +738,154 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="33"/>
-[...2 lines deleted...]
-      <c r="F4" s="33" t="s">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="33"/>
-      <c r="H4" s="34" t="s">
+      <c r="G4" s="34"/>
+      <c r="H4" s="35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="33"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="33"/>
-[...2 lines deleted...]
-      <c r="H5" s="35"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="36"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="32"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="36"/>
+      <c r="H6" s="37"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -1764,191 +1776,191 @@
       </c>
       <c r="B47" s="21">
         <v>1.4</v>
       </c>
       <c r="C47" s="21">
         <v>1.4</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A48" s="28" t="s">
+      <c r="A48" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="B48" s="28"/>
-[...5 lines deleted...]
-      <c r="H48" s="28"/>
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="29"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="29"/>
+      <c r="H48" s="29"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="29"/>
-[...5 lines deleted...]
-      <c r="H49" s="29"/>
+      <c r="B49" s="30"/>
+      <c r="C49" s="30"/>
+      <c r="D49" s="30"/>
+      <c r="E49" s="30"/>
+      <c r="F49" s="30"/>
+      <c r="G49" s="30"/>
+      <c r="H49" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="33"/>
+      <c r="B4" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="33"/>
-[...2 lines deleted...]
-      <c r="F4" s="33" t="s">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="33"/>
-      <c r="H4" s="34" t="s">
+      <c r="G4" s="34"/>
+      <c r="H4" s="35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="33"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="33"/>
-[...2 lines deleted...]
-      <c r="H5" s="35"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="36"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="32"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="36"/>
+      <c r="H6" s="37"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -2887,102 +2899,1226 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A49" s="28" t="s">
+      <c r="A49" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="28"/>
-[...5 lines deleted...]
-      <c r="H49" s="28"/>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A50" s="29" t="s">
+      <c r="A50" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="29"/>
-[...5 lines deleted...]
-      <c r="H50" s="29"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G5"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+    </row>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="33"/>
+      <c r="B4" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="34"/>
+      <c r="H4" s="35" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="36"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
+      <c r="A6" s="33"/>
+      <c r="B6" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="37"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="23">
+        <v>322.5</v>
+      </c>
+      <c r="C10" s="23">
+        <v>1079.5</v>
+      </c>
+      <c r="D10" s="23">
+        <v>299.3</v>
+      </c>
+      <c r="E10" s="23">
+        <v>949.5</v>
+      </c>
+      <c r="F10" s="23">
+        <v>163.6</v>
+      </c>
+      <c r="G10" s="23">
+        <v>538.9</v>
+      </c>
+      <c r="H10" s="23">
+        <v>161.1</v>
+      </c>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="23">
+        <v>36</v>
+      </c>
+      <c r="C11" s="23">
+        <v>85.8</v>
+      </c>
+      <c r="D11" s="23">
+        <v>4</v>
+      </c>
+      <c r="E11" s="23">
+        <v>14</v>
+      </c>
+      <c r="F11" s="23">
+        <v>4</v>
+      </c>
+      <c r="G11" s="23">
+        <v>14</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="23">
+        <v>66.8</v>
+      </c>
+      <c r="C12" s="23">
+        <v>160.6</v>
+      </c>
+      <c r="D12" s="23">
+        <v>57.6</v>
+      </c>
+      <c r="E12" s="23">
+        <v>148.5</v>
+      </c>
+      <c r="F12" s="23">
+        <v>57.6</v>
+      </c>
+      <c r="G12" s="23">
+        <v>148.5</v>
+      </c>
+      <c r="H12" s="23">
+        <v>24.7</v>
+      </c>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="23">
+        <v>456.8</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="23">
+        <v>410.7</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="23">
+        <v>376.3</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23">
+        <v>376.3</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="23">
+        <v>376.3</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="23">
+        <v>18.7</v>
+      </c>
+      <c r="C16" s="23">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="D16" s="23">
+        <v>25.7</v>
+      </c>
+      <c r="E16" s="23">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F16" s="23">
+        <v>22.7</v>
+      </c>
+      <c r="G16" s="23">
+        <v>27.1</v>
+      </c>
+      <c r="H16" s="23">
+        <v>75.3</v>
+      </c>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="23">
+        <v>0.9</v>
+      </c>
+      <c r="C17" s="23">
+        <v>1.7</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="23">
+        <v>29.8</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="23">
+        <v>27.9</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="23">
+        <v>22.8</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="25">
+        <v>7488</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="25">
+        <v>7488</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>7488</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="25">
+        <v>7488</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="25">
+        <v>7488</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>7488</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="25">
+        <v>13267</v>
+      </c>
+      <c r="C26" s="25">
+        <v>28808</v>
+      </c>
+      <c r="D26" s="25">
+        <v>11619</v>
+      </c>
+      <c r="E26" s="25">
+        <v>24807</v>
+      </c>
+      <c r="F26" s="25">
+        <v>11619</v>
+      </c>
+      <c r="G26" s="25">
+        <v>24807</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="25">
+        <v>13267</v>
+      </c>
+      <c r="C27" s="25">
+        <v>28808</v>
+      </c>
+      <c r="D27" s="25">
+        <v>11619</v>
+      </c>
+      <c r="E27" s="25">
+        <v>24807</v>
+      </c>
+      <c r="F27" s="25">
+        <v>11619</v>
+      </c>
+      <c r="G27" s="25">
+        <v>24807</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="23">
+        <v>534532</v>
+      </c>
+      <c r="C30" s="23">
+        <v>1567878</v>
+      </c>
+      <c r="D30" s="23">
+        <v>484957</v>
+      </c>
+      <c r="E30" s="23">
+        <v>1403827</v>
+      </c>
+      <c r="F30" s="23">
+        <v>484957</v>
+      </c>
+      <c r="G30" s="23">
+        <v>1403827</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="23">
+        <v>415123</v>
+      </c>
+      <c r="C31" s="23">
+        <v>1270066</v>
+      </c>
+      <c r="D31" s="23">
+        <v>365548</v>
+      </c>
+      <c r="E31" s="23">
+        <v>1108056</v>
+      </c>
+      <c r="F31" s="23">
+        <v>365548</v>
+      </c>
+      <c r="G31" s="23">
+        <v>1108056</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="23">
+        <v>10142</v>
+      </c>
+      <c r="C32" s="23">
+        <v>16769</v>
+      </c>
+      <c r="D32" s="23">
+        <v>10142</v>
+      </c>
+      <c r="E32" s="23">
+        <v>16769</v>
+      </c>
+      <c r="F32" s="23">
+        <v>10142</v>
+      </c>
+      <c r="G32" s="23">
+        <v>16769</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="23">
+        <v>13988</v>
+      </c>
+      <c r="C33" s="23">
+        <v>27471</v>
+      </c>
+      <c r="D33" s="23">
+        <v>13988</v>
+      </c>
+      <c r="E33" s="23">
+        <v>27471</v>
+      </c>
+      <c r="F33" s="23">
+        <v>13988</v>
+      </c>
+      <c r="G33" s="23">
+        <v>27471</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="23">
+        <v>16502</v>
+      </c>
+      <c r="C34" s="23">
+        <v>48731</v>
+      </c>
+      <c r="D34" s="23">
+        <v>16502</v>
+      </c>
+      <c r="E34" s="23">
+        <v>48731</v>
+      </c>
+      <c r="F34" s="23">
+        <v>16502</v>
+      </c>
+      <c r="G34" s="23">
+        <v>48731</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="23">
+        <v>62561</v>
+      </c>
+      <c r="C36" s="23">
+        <v>175175</v>
+      </c>
+      <c r="D36" s="23">
+        <v>62561</v>
+      </c>
+      <c r="E36" s="23">
+        <v>175175</v>
+      </c>
+      <c r="F36" s="23">
+        <v>62561</v>
+      </c>
+      <c r="G36" s="23">
+        <v>175175</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="23">
+        <v>27625</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="23">
+        <v>27625</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="23">
+        <v>27625</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="9"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="23">
+        <v>234.3</v>
+      </c>
+      <c r="C39" s="23">
+        <v>737.6</v>
+      </c>
+      <c r="D39" s="23">
+        <v>165.6</v>
+      </c>
+      <c r="E39" s="23">
+        <v>525.6</v>
+      </c>
+      <c r="F39" s="23">
+        <v>165.6</v>
+      </c>
+      <c r="G39" s="23">
+        <v>525.6</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="23">
+        <v>180.3</v>
+      </c>
+      <c r="C40" s="23">
+        <v>547.70000000000005</v>
+      </c>
+      <c r="D40" s="23">
+        <v>119.9</v>
+      </c>
+      <c r="E40" s="23">
+        <v>384.8</v>
+      </c>
+      <c r="F40" s="23">
+        <v>119.9</v>
+      </c>
+      <c r="G40" s="23">
+        <v>384.8</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="23">
+        <v>0.6</v>
+      </c>
+      <c r="C41" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="D41" s="23">
+        <v>0.6</v>
+      </c>
+      <c r="E41" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="F41" s="23">
+        <v>0.6</v>
+      </c>
+      <c r="G41" s="23">
+        <v>3.7</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C42" s="23">
+        <v>7.3</v>
+      </c>
+      <c r="D42" s="23">
+        <v>2</v>
+      </c>
+      <c r="E42" s="23">
+        <v>6.7</v>
+      </c>
+      <c r="F42" s="23">
+        <v>2</v>
+      </c>
+      <c r="G42" s="23">
+        <v>6.7</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="23">
+        <v>15.1</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="23">
+        <v>14.8</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="23">
+        <v>14.8</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="C44" s="23">
+        <v>1.2</v>
+      </c>
+      <c r="D44" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="E44" s="23">
+        <v>1.2</v>
+      </c>
+      <c r="F44" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="G44" s="23">
+        <v>1.2</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="23">
+        <v>20.2</v>
+      </c>
+      <c r="C46" s="23">
+        <v>71</v>
+      </c>
+      <c r="D46" s="23">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="E46" s="23">
+        <v>58.5</v>
+      </c>
+      <c r="F46" s="23">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="G46" s="23">
+        <v>58.5</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="23">
+        <v>22.8</v>
+      </c>
+      <c r="C47" s="23">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="D47" s="23">
+        <v>19.2</v>
+      </c>
+      <c r="E47" s="23">
+        <v>55.9</v>
+      </c>
+      <c r="F47" s="23">
+        <v>19.2</v>
+      </c>
+      <c r="G47" s="23">
+        <v>55.9</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="C48" s="26">
+        <v>3</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A49" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A50" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>