--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="22" r:id="rId1"/>
     <sheet name="02" sheetId="23" r:id="rId2"/>
     <sheet name="03" sheetId="24" r:id="rId3"/>
+    <sheet name="04" sheetId="25" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="39">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Кен өндіру өнеркісібінің өзге де салалары</t>
   </si>
   <si>
     <t>Әктас және ғаныш, мың тонна</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -131,60 +133,63 @@
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
     <t xml:space="preserve">"х" Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>* Алдын-ала деректер.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -222,50 +227,55 @@
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
@@ -321,51 +331,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -399,96 +409,120 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -742,150 +776,154 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="31"/>
-[...5 lines deleted...]
-      <c r="H1" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="H2" s="32"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="34"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="40"/>
+      <c r="H4" s="41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="34"/>
-[...2 lines deleted...]
-      <c r="H5" s="36"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="42"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="33"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="37"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -1776,191 +1814,191 @@
       </c>
       <c r="B47" s="21">
         <v>1.4</v>
       </c>
       <c r="C47" s="21">
         <v>1.4</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A48" s="29" t="s">
+      <c r="A48" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B48" s="29"/>
-[...5 lines deleted...]
-      <c r="H48" s="29"/>
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="35"/>
+      <c r="H48" s="35"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A49" s="30" t="s">
+      <c r="A49" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="30"/>
-[...5 lines deleted...]
-      <c r="H49" s="30"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="31"/>
-[...5 lines deleted...]
-      <c r="H1" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="H2" s="32"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="34"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="40"/>
+      <c r="H4" s="41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="34"/>
-[...2 lines deleted...]
-      <c r="H5" s="36"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="42"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="33"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="37"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -2899,191 +2937,191 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="29"/>
-[...5 lines deleted...]
-      <c r="H49" s="29"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A50" s="30" t="s">
+      <c r="A50" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="30"/>
-[...5 lines deleted...]
-      <c r="H50" s="30"/>
+      <c r="B50" s="36"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+    <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="31"/>
-[...5 lines deleted...]
-      <c r="H1" s="31"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="H2" s="32"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="34"/>
-[...2 lines deleted...]
-      <c r="F4" s="34" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="34"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="40"/>
+      <c r="H4" s="41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="34"/>
-      <c r="D5" s="34" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="34"/>
-[...2 lines deleted...]
-      <c r="H5" s="36"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="42"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="33"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="37"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -4022,103 +4060,1227 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>3</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="29"/>
-[...5 lines deleted...]
-      <c r="H49" s="29"/>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="35"/>
+      <c r="H49" s="35"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A50" s="30" t="s">
+      <c r="A50" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="30"/>
-[...5 lines deleted...]
-      <c r="H50" s="30"/>
+      <c r="B50" s="36"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G5"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A1" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+    </row>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="39"/>
+      <c r="B4" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="40"/>
+      <c r="H4" s="41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="42"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
+      <c r="A6" s="39"/>
+      <c r="B6" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="43"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="30">
+        <v>506.5</v>
+      </c>
+      <c r="C10" s="30">
+        <v>1586</v>
+      </c>
+      <c r="D10" s="30">
+        <v>391</v>
+      </c>
+      <c r="E10" s="30">
+        <v>1340.5</v>
+      </c>
+      <c r="F10" s="30">
+        <v>243.2</v>
+      </c>
+      <c r="G10" s="30">
+        <v>782.1</v>
+      </c>
+      <c r="H10" s="30">
+        <v>242.9</v>
+      </c>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="30">
+        <v>95.7</v>
+      </c>
+      <c r="C11" s="30">
+        <v>181.5</v>
+      </c>
+      <c r="D11" s="30">
+        <v>62</v>
+      </c>
+      <c r="E11" s="30">
+        <v>76</v>
+      </c>
+      <c r="F11" s="30">
+        <v>62</v>
+      </c>
+      <c r="G11" s="30">
+        <v>76</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="30">
+        <v>67.5</v>
+      </c>
+      <c r="C12" s="30">
+        <v>228.1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="E12" s="30">
+        <v>215.4</v>
+      </c>
+      <c r="F12" s="30">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="G12" s="30">
+        <v>215.4</v>
+      </c>
+      <c r="H12" s="30">
+        <v>25.3</v>
+      </c>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="30">
+        <v>685.8</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="30">
+        <v>558.5</v>
+      </c>
+      <c r="F13" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="30">
+        <v>490.6</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="30">
+        <v>490.6</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="30">
+        <v>490.6</v>
+      </c>
+      <c r="H14" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="30">
+        <v>15.6</v>
+      </c>
+      <c r="C16" s="30">
+        <v>51.4</v>
+      </c>
+      <c r="D16" s="30">
+        <v>15.3</v>
+      </c>
+      <c r="E16" s="30">
+        <v>47.5</v>
+      </c>
+      <c r="F16" s="30">
+        <v>14.4</v>
+      </c>
+      <c r="G16" s="30">
+        <v>41.5</v>
+      </c>
+      <c r="H16" s="30">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="30">
+        <v>1.2</v>
+      </c>
+      <c r="C17" s="30">
+        <v>2.9</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="30">
+        <v>40.9</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="30">
+        <v>39.9</v>
+      </c>
+      <c r="F18" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="30">
+        <v>33.9</v>
+      </c>
+      <c r="H18" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="30">
+        <v>7.6</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="30">
+        <v>7.6</v>
+      </c>
+      <c r="F19" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="30">
+        <v>7.6</v>
+      </c>
+      <c r="H19" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="32">
+        <v>8815</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="32">
+        <v>8815</v>
+      </c>
+      <c r="F23" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="32">
+        <v>8815</v>
+      </c>
+      <c r="H23" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="32">
+        <v>8815</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="32">
+        <v>8815</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="32">
+        <v>8815</v>
+      </c>
+      <c r="H24" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="32">
+        <v>17898</v>
+      </c>
+      <c r="C26" s="32">
+        <v>46706</v>
+      </c>
+      <c r="D26" s="32">
+        <v>16154</v>
+      </c>
+      <c r="E26" s="32">
+        <v>40961</v>
+      </c>
+      <c r="F26" s="32">
+        <v>16154</v>
+      </c>
+      <c r="G26" s="32">
+        <v>40961</v>
+      </c>
+      <c r="H26" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="32">
+        <v>17898</v>
+      </c>
+      <c r="C27" s="32">
+        <v>46706</v>
+      </c>
+      <c r="D27" s="32">
+        <v>16154</v>
+      </c>
+      <c r="E27" s="32">
+        <v>40961</v>
+      </c>
+      <c r="F27" s="32">
+        <v>16154</v>
+      </c>
+      <c r="G27" s="32">
+        <v>40961</v>
+      </c>
+      <c r="H27" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="30">
+        <v>350174</v>
+      </c>
+      <c r="C30" s="30">
+        <v>1918052</v>
+      </c>
+      <c r="D30" s="30">
+        <v>324291</v>
+      </c>
+      <c r="E30" s="30">
+        <v>1728118</v>
+      </c>
+      <c r="F30" s="30">
+        <v>324291</v>
+      </c>
+      <c r="G30" s="30">
+        <v>1728118</v>
+      </c>
+      <c r="H30" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="30">
+        <v>232095</v>
+      </c>
+      <c r="C31" s="30">
+        <v>1502161</v>
+      </c>
+      <c r="D31" s="30">
+        <v>207075</v>
+      </c>
+      <c r="E31" s="30">
+        <v>1315131</v>
+      </c>
+      <c r="F31" s="30">
+        <v>207075</v>
+      </c>
+      <c r="G31" s="30">
+        <v>1315131</v>
+      </c>
+      <c r="H31" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="30">
+        <v>12630</v>
+      </c>
+      <c r="C32" s="30">
+        <v>29399</v>
+      </c>
+      <c r="D32" s="30">
+        <v>12630</v>
+      </c>
+      <c r="E32" s="30">
+        <v>29399</v>
+      </c>
+      <c r="F32" s="30">
+        <v>12630</v>
+      </c>
+      <c r="G32" s="30">
+        <v>29399</v>
+      </c>
+      <c r="H32" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="30">
+        <v>15442</v>
+      </c>
+      <c r="C33" s="30">
+        <v>42913</v>
+      </c>
+      <c r="D33" s="30">
+        <v>15442</v>
+      </c>
+      <c r="E33" s="30">
+        <v>42913</v>
+      </c>
+      <c r="F33" s="30">
+        <v>15442</v>
+      </c>
+      <c r="G33" s="30">
+        <v>42913</v>
+      </c>
+      <c r="H33" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="30">
+        <v>14781</v>
+      </c>
+      <c r="C34" s="30">
+        <v>63512</v>
+      </c>
+      <c r="D34" s="30">
+        <v>14781</v>
+      </c>
+      <c r="E34" s="30">
+        <v>63512</v>
+      </c>
+      <c r="F34" s="30">
+        <v>14781</v>
+      </c>
+      <c r="G34" s="30">
+        <v>63512</v>
+      </c>
+      <c r="H34" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="30">
+        <v>2904</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="30">
+        <v>58129</v>
+      </c>
+      <c r="C36" s="30">
+        <v>233304</v>
+      </c>
+      <c r="D36" s="30">
+        <v>58129</v>
+      </c>
+      <c r="E36" s="30">
+        <v>233304</v>
+      </c>
+      <c r="F36" s="30">
+        <v>58129</v>
+      </c>
+      <c r="G36" s="30">
+        <v>233304</v>
+      </c>
+      <c r="H36" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="30">
+        <v>43859</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="30">
+        <v>43859</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="30">
+        <v>43859</v>
+      </c>
+      <c r="H37" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="9"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="30">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="C39" s="30">
+        <v>815.7</v>
+      </c>
+      <c r="D39" s="30">
+        <v>41.4</v>
+      </c>
+      <c r="E39" s="30">
+        <v>567</v>
+      </c>
+      <c r="F39" s="30">
+        <v>41.4</v>
+      </c>
+      <c r="G39" s="30">
+        <v>567</v>
+      </c>
+      <c r="H39" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="30">
+        <v>54.9</v>
+      </c>
+      <c r="C40" s="30">
+        <v>602.6</v>
+      </c>
+      <c r="D40" s="30">
+        <v>30</v>
+      </c>
+      <c r="E40" s="30">
+        <v>414.8</v>
+      </c>
+      <c r="F40" s="30">
+        <v>30</v>
+      </c>
+      <c r="G40" s="30">
+        <v>414.8</v>
+      </c>
+      <c r="H40" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="C41" s="30">
+        <v>6.2</v>
+      </c>
+      <c r="D41" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="E41" s="30">
+        <v>6.2</v>
+      </c>
+      <c r="F41" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="G41" s="30">
+        <v>6.2</v>
+      </c>
+      <c r="H41" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="C42" s="30">
+        <v>8.1</v>
+      </c>
+      <c r="D42" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="E42" s="30">
+        <v>7.5</v>
+      </c>
+      <c r="F42" s="30">
+        <v>0.8</v>
+      </c>
+      <c r="G42" s="30">
+        <v>7.5</v>
+      </c>
+      <c r="H42" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="30">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="30">
+        <v>16</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="30">
+        <v>16</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="C44" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="E44" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="F44" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="G44" s="30">
+        <v>1.4</v>
+      </c>
+      <c r="H44" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="30">
+        <v>33</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="30">
+        <v>5.6</v>
+      </c>
+      <c r="C46" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D46" s="30">
+        <v>5.2</v>
+      </c>
+      <c r="E46" s="30">
+        <v>63.7</v>
+      </c>
+      <c r="F46" s="30">
+        <v>5.2</v>
+      </c>
+      <c r="G46" s="30">
+        <v>63.7</v>
+      </c>
+      <c r="H46" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="30">
+        <v>1.8</v>
+      </c>
+      <c r="C47" s="30">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D47" s="30">
+        <v>1.5</v>
+      </c>
+      <c r="E47" s="30">
+        <v>57.4</v>
+      </c>
+      <c r="F47" s="30">
+        <v>1.5</v>
+      </c>
+      <c r="G47" s="30">
+        <v>57.4</v>
+      </c>
+      <c r="H47" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="34">
+        <v>3</v>
+      </c>
+      <c r="D48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A49" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="44"/>
+      <c r="C49" s="44"/>
+      <c r="D49" s="44"/>
+      <c r="E49" s="44"/>
+      <c r="F49" s="44"/>
+      <c r="G49" s="44"/>
+      <c r="H49" s="44"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="67.5" customHeight="1">
+      <c r="A50" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="36"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="36"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>