--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="22" r:id="rId1"/>
     <sheet name="02" sheetId="23" r:id="rId2"/>
     <sheet name="03" sheetId="24" r:id="rId3"/>
     <sheet name="04" sheetId="25" r:id="rId4"/>
+    <sheet name="05" sheetId="26" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="40">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Кен өндіру өнеркісібінің өзге де салалары</t>
   </si>
   <si>
     <t>Әктас және ғаныш, мың тонна</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -135,50 +137,53 @@
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
     <t xml:space="preserve">"х" Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>* Алдын-ала деректер.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -331,51 +336,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -412,117 +417,114 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -780,150 +782,154 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="41" t="s">
+      <c r="G4" s="41"/>
+      <c r="H4" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="40"/>
-[...2 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="39"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="43"/>
+      <c r="H6" s="44"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -1814,191 +1820,191 @@
       </c>
       <c r="B47" s="21">
         <v>1.4</v>
       </c>
       <c r="C47" s="21">
         <v>1.4</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A48" s="35" t="s">
+      <c r="A48" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B48" s="35"/>
-[...5 lines deleted...]
-      <c r="H48" s="35"/>
+      <c r="B48" s="36"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="36"/>
+      <c r="E48" s="36"/>
+      <c r="F48" s="36"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="36"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A49" s="36" t="s">
+      <c r="A49" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="36"/>
-[...5 lines deleted...]
-      <c r="H49" s="36"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="41" t="s">
+      <c r="G4" s="41"/>
+      <c r="H4" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="40"/>
-[...2 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="39"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="43"/>
+      <c r="H6" s="44"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -2937,191 +2943,191 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A49" s="35" t="s">
+      <c r="A49" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="35"/>
-[...5 lines deleted...]
-      <c r="H49" s="35"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A50" s="36" t="s">
+      <c r="A50" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="36"/>
-[...5 lines deleted...]
-      <c r="H50" s="36"/>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="41" t="s">
+      <c r="G4" s="41"/>
+      <c r="H4" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="40"/>
-[...2 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="39"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="43"/>
+      <c r="H6" s="44"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -4060,1227 +4066,2351 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>3</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A49" s="35" t="s">
+      <c r="A49" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="35"/>
-[...5 lines deleted...]
-      <c r="H49" s="35"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A50" s="36" t="s">
+      <c r="A50" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="36"/>
-[...5 lines deleted...]
-      <c r="H50" s="36"/>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="8" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="45"/>
-[...5 lines deleted...]
-      <c r="H1" s="45"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="40" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="40" t="s">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="40"/>
-      <c r="H4" s="41" t="s">
+      <c r="G4" s="41"/>
+      <c r="H4" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="40"/>
-[...2 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="39"/>
+      <c r="A6" s="40"/>
       <c r="B6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="43"/>
+      <c r="H6" s="44"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9" s="1" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="31">
         <v>506.5</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="31">
         <v>1586</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="31">
         <v>391</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="31">
         <v>1340.5</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="31">
         <v>243.2</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="31">
         <v>782.1</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="31">
         <v>242.9</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9" s="1" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="31">
         <v>95.7</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="31">
         <v>181.5</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="31">
         <v>62</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="31">
         <v>76</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="31">
         <v>62</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="31">
         <v>76</v>
       </c>
-      <c r="H11" s="31" t="s">
+      <c r="H11" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="31">
         <v>67.5</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="31">
         <v>228.1</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="31">
         <v>66.900000000000006</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="31">
         <v>215.4</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="31">
         <v>66.900000000000006</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="31">
         <v>215.4</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="31">
         <v>25.3</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9" s="1" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="30">
+      <c r="B13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="31">
         <v>685.8</v>
       </c>
-      <c r="D13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="30">
+      <c r="D13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="31">
         <v>558.5</v>
       </c>
-      <c r="F13" s="31" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="31" t="s">
+      <c r="F13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9" s="1" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="30">
+      <c r="B14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="31">
         <v>490.6</v>
       </c>
-      <c r="D14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="30">
+      <c r="D14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="31">
         <v>490.6</v>
       </c>
-      <c r="F14" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="30">
+      <c r="F14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
         <v>490.6</v>
       </c>
-      <c r="H14" s="31" t="s">
+      <c r="H14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="31">
         <v>15.6</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="31">
         <v>51.4</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="31">
         <v>15.3</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="31">
         <v>47.5</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="31">
         <v>14.4</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="31">
         <v>41.5</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="31">
         <v>74.400000000000006</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="31">
         <v>1.2</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="31">
         <v>2.9</v>
       </c>
-      <c r="D17" s="31" t="s">
-[...11 lines deleted...]
-      <c r="H17" s="31" t="s">
+      <c r="D17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="30">
+      <c r="B18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
         <v>40.9</v>
       </c>
-      <c r="D18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="30">
+      <c r="D18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
         <v>39.9</v>
       </c>
-      <c r="F18" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="30">
+      <c r="F18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
         <v>33.9</v>
       </c>
-      <c r="H18" s="31" t="s">
+      <c r="H18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9" s="1" customFormat="1">
       <c r="A19" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="30">
+      <c r="B19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="31">
         <v>7.6</v>
       </c>
-      <c r="D19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="30">
+      <c r="D19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="31">
         <v>7.6</v>
       </c>
-      <c r="F19" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="30">
+      <c r="F19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="31">
         <v>7.6</v>
       </c>
-      <c r="H19" s="31" t="s">
+      <c r="H19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
       <c r="A21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9" s="1" customFormat="1">
       <c r="A23" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="32">
+      <c r="B23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="33">
         <v>8815</v>
       </c>
-      <c r="D23" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="32">
+      <c r="D23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="33">
         <v>8815</v>
       </c>
-      <c r="F23" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="32">
+      <c r="F23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
         <v>8815</v>
       </c>
-      <c r="H23" s="31" t="s">
+      <c r="H23" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9" s="1" customFormat="1">
       <c r="A24" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="32">
+      <c r="B24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="33">
         <v>8815</v>
       </c>
-      <c r="D24" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="32">
+      <c r="D24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="33">
         <v>8815</v>
       </c>
-      <c r="F24" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="32">
+      <c r="F24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="33">
         <v>8815</v>
       </c>
-      <c r="H24" s="31" t="s">
+      <c r="H24" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9" s="1" customFormat="1">
       <c r="A25" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="32">
+      <c r="B26" s="33">
         <v>17898</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="33">
         <v>46706</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="33">
         <v>16154</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="33">
         <v>40961</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="33">
         <v>16154</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="33">
         <v>40961</v>
       </c>
-      <c r="H26" s="31" t="s">
+      <c r="H26" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9" s="1" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="32">
+      <c r="B27" s="33">
         <v>17898</v>
       </c>
-      <c r="C27" s="32">
+      <c r="C27" s="33">
         <v>46706</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="33">
         <v>16154</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="33">
         <v>40961</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="33">
         <v>16154</v>
       </c>
-      <c r="G27" s="32">
+      <c r="G27" s="33">
         <v>40961</v>
       </c>
-      <c r="H27" s="31" t="s">
+      <c r="H27" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
       <c r="A28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
       <c r="A29" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9" s="1" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="31">
         <v>350174</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="31">
         <v>1918052</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="31">
         <v>324291</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E30" s="31">
         <v>1728118</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="31">
         <v>324291</v>
       </c>
-      <c r="G30" s="30">
+      <c r="G30" s="31">
         <v>1728118</v>
       </c>
-      <c r="H30" s="31" t="s">
+      <c r="H30" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9" s="1" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="30">
+      <c r="B31" s="31">
         <v>232095</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="31">
         <v>1502161</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="31">
         <v>207075</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="31">
         <v>1315131</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="31">
         <v>207075</v>
       </c>
-      <c r="G31" s="30">
+      <c r="G31" s="31">
         <v>1315131</v>
       </c>
-      <c r="H31" s="31" t="s">
+      <c r="H31" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9" s="1" customFormat="1">
       <c r="A32" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="30">
+      <c r="B32" s="31">
         <v>12630</v>
       </c>
-      <c r="C32" s="30">
+      <c r="C32" s="31">
         <v>29399</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="31">
         <v>12630</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="31">
         <v>29399</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="31">
         <v>12630</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="31">
         <v>29399</v>
       </c>
-      <c r="H32" s="31" t="s">
+      <c r="H32" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="30">
+      <c r="B33" s="31">
         <v>15442</v>
       </c>
-      <c r="C33" s="30">
+      <c r="C33" s="31">
         <v>42913</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="31">
         <v>15442</v>
       </c>
-      <c r="E33" s="30">
+      <c r="E33" s="31">
         <v>42913</v>
       </c>
-      <c r="F33" s="30">
+      <c r="F33" s="31">
         <v>15442</v>
       </c>
-      <c r="G33" s="30">
+      <c r="G33" s="31">
         <v>42913</v>
       </c>
-      <c r="H33" s="31" t="s">
+      <c r="H33" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9" s="1" customFormat="1">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B34" s="30">
+      <c r="B34" s="31">
         <v>14781</v>
       </c>
-      <c r="C34" s="30">
+      <c r="C34" s="31">
         <v>63512</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="31">
         <v>14781</v>
       </c>
-      <c r="E34" s="30">
+      <c r="E34" s="31">
         <v>63512</v>
       </c>
-      <c r="F34" s="30">
+      <c r="F34" s="31">
         <v>14781</v>
       </c>
-      <c r="G34" s="30">
+      <c r="G34" s="31">
         <v>63512</v>
       </c>
-      <c r="H34" s="31" t="s">
+      <c r="H34" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9" s="1" customFormat="1">
       <c r="A35" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="30">
+      <c r="B35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="31">
         <v>2904</v>
       </c>
-      <c r="D35" s="31" t="s">
-[...11 lines deleted...]
-      <c r="H35" s="31" t="s">
+      <c r="D35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9" s="1" customFormat="1">
       <c r="A36" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B36" s="30">
+      <c r="B36" s="31">
         <v>58129</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C36" s="31">
         <v>233304</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="31">
         <v>58129</v>
       </c>
-      <c r="E36" s="30">
+      <c r="E36" s="31">
         <v>233304</v>
       </c>
-      <c r="F36" s="30">
+      <c r="F36" s="31">
         <v>58129</v>
       </c>
-      <c r="G36" s="30">
+      <c r="G36" s="31">
         <v>233304</v>
       </c>
-      <c r="H36" s="31" t="s">
+      <c r="H36" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9" s="1" customFormat="1">
       <c r="A37" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="30">
+      <c r="B37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="31">
         <v>43859</v>
       </c>
-      <c r="D37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="30">
+      <c r="D37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="31">
         <v>43859</v>
       </c>
-      <c r="F37" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="30">
+      <c r="F37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="31">
         <v>43859</v>
       </c>
-      <c r="H37" s="31" t="s">
+      <c r="H37" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
       <c r="A38" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="9"/>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9" s="1" customFormat="1">
       <c r="A39" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B39" s="30">
+      <c r="B39" s="31">
         <v>78.099999999999994</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C39" s="31">
         <v>815.7</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="31">
         <v>41.4</v>
       </c>
-      <c r="E39" s="30">
+      <c r="E39" s="31">
         <v>567</v>
       </c>
-      <c r="F39" s="30">
+      <c r="F39" s="31">
         <v>41.4</v>
       </c>
-      <c r="G39" s="30">
+      <c r="G39" s="31">
         <v>567</v>
       </c>
-      <c r="H39" s="31" t="s">
+      <c r="H39" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9" s="1" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="30">
+      <c r="B40" s="31">
         <v>54.9</v>
       </c>
-      <c r="C40" s="30">
+      <c r="C40" s="31">
         <v>602.6</v>
       </c>
-      <c r="D40" s="30">
+      <c r="D40" s="31">
         <v>30</v>
       </c>
-      <c r="E40" s="30">
+      <c r="E40" s="31">
         <v>414.8</v>
       </c>
-      <c r="F40" s="30">
+      <c r="F40" s="31">
         <v>30</v>
       </c>
-      <c r="G40" s="30">
+      <c r="G40" s="31">
         <v>414.8</v>
       </c>
-      <c r="H40" s="31" t="s">
+      <c r="H40" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9" s="1" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="30">
+      <c r="B41" s="31">
         <v>2.5</v>
       </c>
-      <c r="C41" s="30">
+      <c r="C41" s="31">
         <v>6.2</v>
       </c>
-      <c r="D41" s="30">
+      <c r="D41" s="31">
         <v>2.5</v>
       </c>
-      <c r="E41" s="30">
+      <c r="E41" s="31">
         <v>6.2</v>
       </c>
-      <c r="F41" s="30">
+      <c r="F41" s="31">
         <v>2.5</v>
       </c>
-      <c r="G41" s="30">
+      <c r="G41" s="31">
         <v>6.2</v>
       </c>
-      <c r="H41" s="31" t="s">
+      <c r="H41" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9" s="1" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B42" s="30">
+      <c r="B42" s="31">
         <v>0.8</v>
       </c>
-      <c r="C42" s="30">
+      <c r="C42" s="31">
         <v>8.1</v>
       </c>
-      <c r="D42" s="30">
+      <c r="D42" s="31">
         <v>0.8</v>
       </c>
-      <c r="E42" s="30">
+      <c r="E42" s="31">
         <v>7.5</v>
       </c>
-      <c r="F42" s="30">
+      <c r="F42" s="31">
         <v>0.8</v>
       </c>
-      <c r="G42" s="30">
+      <c r="G42" s="31">
         <v>7.5</v>
       </c>
-      <c r="H42" s="31" t="s">
+      <c r="H42" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9" s="1" customFormat="1">
       <c r="A43" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B43" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="30">
+      <c r="B43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="31">
         <v>16.399999999999999</v>
       </c>
-      <c r="D43" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="30">
+      <c r="D43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="31">
         <v>16</v>
       </c>
-      <c r="F43" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="30">
+      <c r="F43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="31">
         <v>16</v>
       </c>
-      <c r="H43" s="31" t="s">
+      <c r="H43" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9" s="1" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B44" s="30">
+      <c r="B44" s="31">
         <v>0.2</v>
       </c>
-      <c r="C44" s="30">
+      <c r="C44" s="31">
         <v>1.4</v>
       </c>
-      <c r="D44" s="30">
+      <c r="D44" s="31">
         <v>0.2</v>
       </c>
-      <c r="E44" s="30">
+      <c r="E44" s="31">
         <v>1.4</v>
       </c>
-      <c r="F44" s="30">
+      <c r="F44" s="31">
         <v>0.2</v>
       </c>
-      <c r="G44" s="30">
+      <c r="G44" s="31">
         <v>1.4</v>
       </c>
-      <c r="H44" s="31" t="s">
+      <c r="H44" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9" s="1" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B45" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="30">
+      <c r="B45" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="31">
         <v>33</v>
       </c>
-      <c r="D45" s="31" t="s">
-[...11 lines deleted...]
-      <c r="H45" s="31" t="s">
+      <c r="D45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9" s="1" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="30">
+      <c r="B46" s="31">
         <v>5.6</v>
       </c>
-      <c r="C46" s="30">
+      <c r="C46" s="31">
         <v>76.599999999999994</v>
       </c>
-      <c r="D46" s="30">
+      <c r="D46" s="31">
         <v>5.2</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E46" s="31">
         <v>63.7</v>
       </c>
-      <c r="F46" s="30">
+      <c r="F46" s="31">
         <v>5.2</v>
       </c>
-      <c r="G46" s="30">
+      <c r="G46" s="31">
         <v>63.7</v>
       </c>
-      <c r="H46" s="31" t="s">
+      <c r="H46" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9" s="1" customFormat="1">
       <c r="A47" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B47" s="30">
+      <c r="B47" s="31">
         <v>1.8</v>
       </c>
-      <c r="C47" s="30">
+      <c r="C47" s="31">
         <v>68.400000000000006</v>
       </c>
-      <c r="D47" s="30">
+      <c r="D47" s="31">
         <v>1.5</v>
       </c>
-      <c r="E47" s="30">
+      <c r="E47" s="31">
         <v>57.4</v>
       </c>
-      <c r="F47" s="30">
+      <c r="F47" s="31">
         <v>1.5</v>
       </c>
-      <c r="G47" s="30">
+      <c r="G47" s="31">
         <v>57.4</v>
       </c>
-      <c r="H47" s="31" t="s">
+      <c r="H47" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1">
       <c r="A48" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="34">
+      <c r="B48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="35">
         <v>3</v>
       </c>
-      <c r="D48" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H48" s="33" t="s">
+      <c r="D48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
-    <row r="49" spans="1:8" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A49" s="44" t="s">
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A49" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="44"/>
-[...8 lines deleted...]
-      <c r="A50" s="36" t="s">
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A50" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="36"/>
-[...5 lines deleted...]
-      <c r="H50" s="36"/>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G5"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:H48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+    </row>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="41"/>
+      <c r="H4" s="42" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
+      <c r="A6" s="40"/>
+      <c r="B6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="44"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="31">
+        <v>332.6</v>
+      </c>
+      <c r="C10" s="31">
+        <v>1918.6</v>
+      </c>
+      <c r="D10" s="31">
+        <v>292.8</v>
+      </c>
+      <c r="E10" s="31">
+        <v>1633.3</v>
+      </c>
+      <c r="F10" s="31">
+        <v>207.7</v>
+      </c>
+      <c r="G10" s="31">
+        <v>989.8</v>
+      </c>
+      <c r="H10" s="31">
+        <v>252.1</v>
+      </c>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="31">
+        <v>48.6</v>
+      </c>
+      <c r="C11" s="31">
+        <v>230.1</v>
+      </c>
+      <c r="D11" s="31">
+        <v>18</v>
+      </c>
+      <c r="E11" s="31">
+        <v>94</v>
+      </c>
+      <c r="F11" s="31">
+        <v>18</v>
+      </c>
+      <c r="G11" s="31">
+        <v>94</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="31">
+        <v>70.5</v>
+      </c>
+      <c r="C12" s="31">
+        <v>298.60000000000002</v>
+      </c>
+      <c r="D12" s="31">
+        <v>72.2</v>
+      </c>
+      <c r="E12" s="31">
+        <v>287.60000000000002</v>
+      </c>
+      <c r="F12" s="31">
+        <v>72.2</v>
+      </c>
+      <c r="G12" s="31">
+        <v>287.60000000000002</v>
+      </c>
+      <c r="H12" s="31">
+        <v>23.6</v>
+      </c>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="31">
+        <v>782.6</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="31">
+        <v>644.4</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="31">
+        <v>607.29999999999995</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="31">
+        <v>607.29999999999995</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
+        <v>607.29999999999995</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="31">
+        <v>29.2</v>
+      </c>
+      <c r="C16" s="31">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D16" s="31">
+        <v>23.7</v>
+      </c>
+      <c r="E16" s="31">
+        <v>71.2</v>
+      </c>
+      <c r="F16" s="31">
+        <v>21.2</v>
+      </c>
+      <c r="G16" s="31">
+        <v>62.7</v>
+      </c>
+      <c r="H16" s="31">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1</v>
+      </c>
+      <c r="C17" s="31">
+        <v>3.9</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>65.5</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>60</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>51.5</v>
+      </c>
+      <c r="H18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="31">
+        <v>11.2</v>
+      </c>
+      <c r="D19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="31">
+        <v>11.2</v>
+      </c>
+      <c r="F19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="31">
+        <v>11.2</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="33">
+        <v>9326</v>
+      </c>
+      <c r="D23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="33">
+        <v>9326</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
+        <v>9326</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="33">
+        <v>9326</v>
+      </c>
+      <c r="D24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="33">
+        <v>9326</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="33">
+        <v>9326</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="33">
+        <v>13874</v>
+      </c>
+      <c r="C26" s="33">
+        <v>60580</v>
+      </c>
+      <c r="D26" s="33">
+        <v>12005</v>
+      </c>
+      <c r="E26" s="33">
+        <v>52966</v>
+      </c>
+      <c r="F26" s="33">
+        <v>12005</v>
+      </c>
+      <c r="G26" s="33">
+        <v>52966</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="33">
+        <v>13874</v>
+      </c>
+      <c r="C27" s="33">
+        <v>60580</v>
+      </c>
+      <c r="D27" s="33">
+        <v>12005</v>
+      </c>
+      <c r="E27" s="33">
+        <v>52966</v>
+      </c>
+      <c r="F27" s="33">
+        <v>12005</v>
+      </c>
+      <c r="G27" s="33">
+        <v>52966</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="31">
+        <v>431650</v>
+      </c>
+      <c r="C30" s="31">
+        <v>2349702</v>
+      </c>
+      <c r="D30" s="31">
+        <v>395946</v>
+      </c>
+      <c r="E30" s="31">
+        <v>2124064</v>
+      </c>
+      <c r="F30" s="31">
+        <v>395946</v>
+      </c>
+      <c r="G30" s="31">
+        <v>2124064</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="31">
+        <v>289910</v>
+      </c>
+      <c r="C31" s="31">
+        <v>1792071</v>
+      </c>
+      <c r="D31" s="31">
+        <v>255813</v>
+      </c>
+      <c r="E31" s="31">
+        <v>1570944</v>
+      </c>
+      <c r="F31" s="31">
+        <v>255813</v>
+      </c>
+      <c r="G31" s="31">
+        <v>1570944</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="31">
+        <v>14635</v>
+      </c>
+      <c r="C32" s="31">
+        <v>44034</v>
+      </c>
+      <c r="D32" s="31">
+        <v>14635</v>
+      </c>
+      <c r="E32" s="31">
+        <v>44034</v>
+      </c>
+      <c r="F32" s="31">
+        <v>14635</v>
+      </c>
+      <c r="G32" s="31">
+        <v>44034</v>
+      </c>
+      <c r="H32" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="31">
+        <v>16414</v>
+      </c>
+      <c r="C33" s="31">
+        <v>59327</v>
+      </c>
+      <c r="D33" s="31">
+        <v>16414</v>
+      </c>
+      <c r="E33" s="31">
+        <v>59327</v>
+      </c>
+      <c r="F33" s="31">
+        <v>16414</v>
+      </c>
+      <c r="G33" s="31">
+        <v>59327</v>
+      </c>
+      <c r="H33" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="31">
+        <v>17500</v>
+      </c>
+      <c r="C34" s="31">
+        <v>81012</v>
+      </c>
+      <c r="D34" s="31">
+        <v>17500</v>
+      </c>
+      <c r="E34" s="31">
+        <v>81012</v>
+      </c>
+      <c r="F34" s="31">
+        <v>17500</v>
+      </c>
+      <c r="G34" s="31">
+        <v>81012</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="31">
+        <v>4511</v>
+      </c>
+      <c r="D35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="31">
+        <v>73830</v>
+      </c>
+      <c r="C36" s="31">
+        <v>307134</v>
+      </c>
+      <c r="D36" s="31">
+        <v>73830</v>
+      </c>
+      <c r="E36" s="31">
+        <v>307134</v>
+      </c>
+      <c r="F36" s="31">
+        <v>73830</v>
+      </c>
+      <c r="G36" s="31">
+        <v>307134</v>
+      </c>
+      <c r="H36" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="31">
+        <v>61613</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="31">
+        <v>61613</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="31">
+        <v>61613</v>
+      </c>
+      <c r="H37" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="9"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="31">
+        <v>56.8</v>
+      </c>
+      <c r="C39" s="31">
+        <v>872.5</v>
+      </c>
+      <c r="D39" s="31">
+        <v>14.3</v>
+      </c>
+      <c r="E39" s="31">
+        <v>581.29999999999995</v>
+      </c>
+      <c r="F39" s="31">
+        <v>14.3</v>
+      </c>
+      <c r="G39" s="31">
+        <v>581.29999999999995</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="31">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="C40" s="31">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="D40" s="31">
+        <v>14.3</v>
+      </c>
+      <c r="E40" s="31">
+        <v>429.1</v>
+      </c>
+      <c r="F40" s="31">
+        <v>14.3</v>
+      </c>
+      <c r="G40" s="31">
+        <v>429.1</v>
+      </c>
+      <c r="H40" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="D41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="F41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="H41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="31">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="31">
+        <v>16</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="31">
+        <v>16</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="H44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="31">
+        <v>54</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="31">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="F46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="H46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="C47" s="31">
+        <v>68.5</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="H47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="35">
+        <v>3</v>
+      </c>
+      <c r="D48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A49" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="36"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="36"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="36"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A50" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>