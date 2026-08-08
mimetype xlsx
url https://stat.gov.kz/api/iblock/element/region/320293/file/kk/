--- v3 (2026-06-24)
+++ v4 (2026-08-08)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="22" r:id="rId1"/>
     <sheet name="02" sheetId="23" r:id="rId2"/>
     <sheet name="03" sheetId="24" r:id="rId3"/>
     <sheet name="04" sheetId="25" r:id="rId4"/>
     <sheet name="05" sheetId="26" r:id="rId5"/>
+    <sheet name="06" sheetId="27" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="834" uniqueCount="41">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Кен өндіру өнеркісібінің өзге де салалары</t>
   </si>
   <si>
     <t>Әктас және ғаныш, мың тонна</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -121,69 +123,72 @@
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
-    <t xml:space="preserve">"х" Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
-[...1 lines deleted...]
-  <si>
     <t>* Алдын-ала деректер.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"х" - Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -336,51 +341,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -435,96 +440,99 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -786,150 +794,154 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I49"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L42" sqref="L42"/>
+    <sheetView topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="42" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="41"/>
-[...2 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="40"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="44"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -1819,192 +1831,192 @@
         <v>10</v>
       </c>
       <c r="B47" s="21">
         <v>1.4</v>
       </c>
       <c r="C47" s="21">
         <v>1.4</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
-    <row r="48" spans="1:9" s="1" customFormat="1" ht="10.5" customHeight="1">
-[...9 lines deleted...]
-      <c r="H48" s="36"/>
+    <row r="48" spans="1:9" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A48" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A49" s="37" t="s">
-[...8 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="A49" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="42" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="41"/>
-[...2 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="40"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="44"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -2942,192 +2954,192 @@
         <v>10</v>
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
-    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="A50" s="37" t="s">
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A49" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="37"/>
-[...5 lines deleted...]
-      <c r="H50" s="37"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A50" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="42" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="41"/>
-[...2 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="40"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="44"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -4065,192 +4077,192 @@
         <v>10</v>
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>3</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
-    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="A50" s="37" t="s">
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A49" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="37"/>
-[...5 lines deleted...]
-      <c r="H50" s="37"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="66.75" customHeight="1">
+      <c r="A50" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+      <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="42" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="41"/>
-[...2 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="40"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="44"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -5188,192 +5200,192 @@
         <v>10</v>
       </c>
       <c r="B48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="35">
         <v>3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
-    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="A50" s="37" t="s">
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A49" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="37"/>
-[...5 lines deleted...]
-      <c r="H50" s="37"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A50" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:H48"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="41"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="42" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="41" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="41"/>
-[...2 lines deleted...]
-      <c r="H5" s="43"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="40"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="44"/>
+      <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -6311,106 +6323,1230 @@
         <v>10</v>
       </c>
       <c r="B48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="35">
         <v>3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
-    <row r="49" spans="1:8" s="1" customFormat="1" ht="10.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="A50" s="37" t="s">
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A49" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="37"/>
-[...5 lines deleted...]
-      <c r="H50" s="37"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="63" customHeight="1">
+      <c r="A50" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G5"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B61" sqref="B61"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+    </row>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="42"/>
+      <c r="H4" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="44"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
+      <c r="A6" s="41"/>
+      <c r="B6" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="45"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="31">
+        <v>258</v>
+      </c>
+      <c r="C10" s="31">
+        <v>2176.6</v>
+      </c>
+      <c r="D10" s="31">
+        <v>231.5</v>
+      </c>
+      <c r="E10" s="31">
+        <v>1864.8</v>
+      </c>
+      <c r="F10" s="31">
+        <v>81</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1070.8</v>
+      </c>
+      <c r="H10" s="31">
+        <v>244.1</v>
+      </c>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="31">
+        <v>46</v>
+      </c>
+      <c r="C11" s="31">
+        <v>276.10000000000002</v>
+      </c>
+      <c r="D11" s="31">
+        <v>11.5</v>
+      </c>
+      <c r="E11" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="F11" s="31">
+        <v>11.5</v>
+      </c>
+      <c r="G11" s="31">
+        <v>105.5</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="31">
+        <v>58.6</v>
+      </c>
+      <c r="C12" s="31">
+        <v>357.2</v>
+      </c>
+      <c r="D12" s="31">
+        <v>55.3</v>
+      </c>
+      <c r="E12" s="31">
+        <v>342.9</v>
+      </c>
+      <c r="F12" s="31">
+        <v>55.3</v>
+      </c>
+      <c r="G12" s="31">
+        <v>342.9</v>
+      </c>
+      <c r="H12" s="31">
+        <v>26.9</v>
+      </c>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="31">
+        <v>923.4</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="31">
+        <v>796.5</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="31">
+        <v>619.9</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="31">
+        <v>619.9</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
+        <v>619.9</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="31">
+        <v>13.2</v>
+      </c>
+      <c r="C16" s="31">
+        <v>93.8</v>
+      </c>
+      <c r="D16" s="31">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E16" s="31">
+        <v>91.6</v>
+      </c>
+      <c r="F16" s="31">
+        <v>18.2</v>
+      </c>
+      <c r="G16" s="31">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="H16" s="31">
+        <v>70.5</v>
+      </c>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="C17" s="31">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>77.8</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="H18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="31">
+        <v>13.8</v>
+      </c>
+      <c r="D19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="31">
+        <v>13.8</v>
+      </c>
+      <c r="F19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="31">
+        <v>13.8</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="33">
+        <v>11034</v>
+      </c>
+      <c r="D23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="33">
+        <v>11034</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
+        <v>11034</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="33">
+        <v>11034</v>
+      </c>
+      <c r="D24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="33">
+        <v>11034</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="33">
+        <v>11034</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="33">
+        <v>15429</v>
+      </c>
+      <c r="C26" s="33">
+        <v>76009</v>
+      </c>
+      <c r="D26" s="33">
+        <v>13505</v>
+      </c>
+      <c r="E26" s="33">
+        <v>66471</v>
+      </c>
+      <c r="F26" s="33">
+        <v>13505</v>
+      </c>
+      <c r="G26" s="33">
+        <v>66471</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="33">
+        <v>15429</v>
+      </c>
+      <c r="C27" s="33">
+        <v>76009</v>
+      </c>
+      <c r="D27" s="33">
+        <v>13505</v>
+      </c>
+      <c r="E27" s="33">
+        <v>66471</v>
+      </c>
+      <c r="F27" s="33">
+        <v>13505</v>
+      </c>
+      <c r="G27" s="33">
+        <v>66471</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="31">
+        <v>442178</v>
+      </c>
+      <c r="C30" s="31">
+        <v>2791880</v>
+      </c>
+      <c r="D30" s="31">
+        <v>413999</v>
+      </c>
+      <c r="E30" s="31">
+        <v>2538063</v>
+      </c>
+      <c r="F30" s="31">
+        <v>413999</v>
+      </c>
+      <c r="G30" s="31">
+        <v>2538063</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="31">
+        <v>344838</v>
+      </c>
+      <c r="C31" s="31">
+        <v>2136909</v>
+      </c>
+      <c r="D31" s="31">
+        <v>318142</v>
+      </c>
+      <c r="E31" s="31">
+        <v>1889086</v>
+      </c>
+      <c r="F31" s="31">
+        <v>318142</v>
+      </c>
+      <c r="G31" s="31">
+        <v>1889086</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="31">
+        <v>14990</v>
+      </c>
+      <c r="C32" s="31">
+        <v>59024</v>
+      </c>
+      <c r="D32" s="31">
+        <v>14990</v>
+      </c>
+      <c r="E32" s="31">
+        <v>59024</v>
+      </c>
+      <c r="F32" s="31">
+        <v>14990</v>
+      </c>
+      <c r="G32" s="31">
+        <v>59024</v>
+      </c>
+      <c r="H32" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="31">
+        <v>15819</v>
+      </c>
+      <c r="C33" s="31">
+        <v>75146</v>
+      </c>
+      <c r="D33" s="31">
+        <v>15819</v>
+      </c>
+      <c r="E33" s="31">
+        <v>75146</v>
+      </c>
+      <c r="F33" s="31">
+        <v>15819</v>
+      </c>
+      <c r="G33" s="31">
+        <v>75146</v>
+      </c>
+      <c r="H33" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="31">
+        <v>11966</v>
+      </c>
+      <c r="C34" s="31">
+        <v>92978</v>
+      </c>
+      <c r="D34" s="31">
+        <v>11966</v>
+      </c>
+      <c r="E34" s="31">
+        <v>92978</v>
+      </c>
+      <c r="F34" s="31">
+        <v>11966</v>
+      </c>
+      <c r="G34" s="31">
+        <v>92978</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="31">
+        <v>5994</v>
+      </c>
+      <c r="D35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="31">
+        <v>27165</v>
+      </c>
+      <c r="C36" s="31">
+        <v>334299</v>
+      </c>
+      <c r="D36" s="31">
+        <v>27165</v>
+      </c>
+      <c r="E36" s="31">
+        <v>334299</v>
+      </c>
+      <c r="F36" s="31">
+        <v>27165</v>
+      </c>
+      <c r="G36" s="31">
+        <v>334299</v>
+      </c>
+      <c r="H36" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="31">
+        <v>87530</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="31">
+        <v>87530</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="31">
+        <v>87530</v>
+      </c>
+      <c r="H37" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="9"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="31">
+        <v>57.8</v>
+      </c>
+      <c r="C39" s="31">
+        <v>930.3</v>
+      </c>
+      <c r="D39" s="31">
+        <v>22.2</v>
+      </c>
+      <c r="E39" s="31">
+        <v>603.5</v>
+      </c>
+      <c r="F39" s="31">
+        <v>22.2</v>
+      </c>
+      <c r="G39" s="31">
+        <v>603.5</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="31">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="C40" s="31">
+        <v>677</v>
+      </c>
+      <c r="D40" s="31">
+        <v>22.2</v>
+      </c>
+      <c r="E40" s="31">
+        <v>451.3</v>
+      </c>
+      <c r="F40" s="31">
+        <v>22.2</v>
+      </c>
+      <c r="G40" s="31">
+        <v>451.3</v>
+      </c>
+      <c r="H40" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="D41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="F41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="H41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="31">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="31">
+        <v>16</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="31">
+        <v>16</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="H44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="31">
+        <v>73</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="31">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="F46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="H46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="C47" s="31">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="H47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="35">
+        <v>3</v>
+      </c>
+      <c r="D48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A49" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A50" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>