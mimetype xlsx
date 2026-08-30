--- v4 (2026-08-08)
+++ v5 (2026-08-30)
@@ -1,71 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="22" r:id="rId1"/>
     <sheet name="02" sheetId="23" r:id="rId2"/>
     <sheet name="03" sheetId="24" r:id="rId3"/>
     <sheet name="04" sheetId="25" r:id="rId4"/>
     <sheet name="05" sheetId="26" r:id="rId5"/>
     <sheet name="06" sheetId="27" r:id="rId6"/>
+    <sheet name="07" sheetId="28" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="834" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="42">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Кен өндіру өнеркісібінің өзге де салалары</t>
   </si>
   <si>
     <t>Әктас және ғаныш, мың тонна</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
@@ -145,50 +147,53 @@
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
     <t>* Алдын-ала деректер.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым*</t>
   </si>
   <si>
     <t xml:space="preserve">"х" - Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -341,51 +346,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -443,96 +448,99 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -798,150 +806,154 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I49"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -1832,191 +1844,191 @@
       </c>
       <c r="B47" s="21">
         <v>1.4</v>
       </c>
       <c r="C47" s="21">
         <v>1.4</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A48" s="37" t="s">
+      <c r="A48" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B48" s="37"/>
-[...5 lines deleted...]
-      <c r="H48" s="37"/>
+      <c r="B48" s="38"/>
+      <c r="C48" s="38"/>
+      <c r="D48" s="38"/>
+      <c r="E48" s="38"/>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="45.75" customHeight="1">
-      <c r="A49" s="38" t="s">
+      <c r="A49" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B49" s="38"/>
-[...5 lines deleted...]
-      <c r="H49" s="38"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="39"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="39"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="39"/>
+      <c r="H49" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
       <selection activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -2955,191 +2967,191 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A49" s="37" t="s">
+      <c r="A49" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="37"/>
-[...5 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="62.25" customHeight="1">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="38"/>
-[...5 lines deleted...]
-      <c r="H50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -4078,191 +4090,191 @@
       </c>
       <c r="B48" s="26">
         <v>0.8</v>
       </c>
       <c r="C48" s="26">
         <v>3</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A49" s="37" t="s">
+      <c r="A49" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="37"/>
-[...5 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="66.75" customHeight="1">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="38"/>
-[...5 lines deleted...]
-      <c r="H50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
       <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -5201,191 +5213,191 @@
       </c>
       <c r="B48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="35">
         <v>3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A49" s="37" t="s">
+      <c r="A49" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="37"/>
-[...5 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="59.25" customHeight="1">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="38"/>
-[...5 lines deleted...]
-      <c r="H50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -6324,191 +6336,191 @@
       </c>
       <c r="B48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="35">
         <v>3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A49" s="37" t="s">
+      <c r="A49" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="37"/>
-[...5 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="63" customHeight="1">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="38"/>
-[...5 lines deleted...]
-      <c r="H50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+    <sheetView topLeftCell="A31" workbookViewId="0">
       <selection activeCell="B61" sqref="B61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="39"/>
-[...5 lines deleted...]
-      <c r="H1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
     </row>
     <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="42"/>
-[...2 lines deleted...]
-      <c r="F4" s="42" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="42"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-      <c r="B5" s="42" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="42"/>
-      <c r="D5" s="42" t="s">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="44"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
-      <c r="A6" s="41"/>
+      <c r="A6" s="42"/>
       <c r="B6" s="36" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="36" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
@@ -7447,106 +7459,1230 @@
       </c>
       <c r="B48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="35">
         <v>3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:8" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A49" s="37" t="s">
+      <c r="A49" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="37"/>
-[...5 lines deleted...]
-      <c r="H49" s="37"/>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
     </row>
     <row r="50" spans="1:8" s="1" customFormat="1" ht="63.75" customHeight="1">
-      <c r="A50" s="38" t="s">
+      <c r="A50" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="38"/>
-[...5 lines deleted...]
-      <c r="H50" s="38"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:G5"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="7" width="10" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+    </row>
+    <row r="2" spans="1:9" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="43"/>
+      <c r="H4" s="44" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="42"/>
+      <c r="B5" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="45"/>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="45">
+      <c r="A6" s="42"/>
+      <c r="B6" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="46"/>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A9" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="31">
+        <v>415.5</v>
+      </c>
+      <c r="C10" s="31">
+        <v>2592.1</v>
+      </c>
+      <c r="D10" s="31">
+        <v>368.3</v>
+      </c>
+      <c r="E10" s="31">
+        <v>2233.1</v>
+      </c>
+      <c r="F10" s="31">
+        <v>238.9</v>
+      </c>
+      <c r="G10" s="31">
+        <v>1309.7</v>
+      </c>
+      <c r="H10" s="31">
+        <v>261.3</v>
+      </c>
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="31">
+        <v>39.1</v>
+      </c>
+      <c r="C11" s="31">
+        <v>315.2</v>
+      </c>
+      <c r="D11" s="31">
+        <v>9.1</v>
+      </c>
+      <c r="E11" s="31">
+        <v>114.6</v>
+      </c>
+      <c r="F11" s="31">
+        <v>9.1</v>
+      </c>
+      <c r="G11" s="31">
+        <v>114.6</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="31">
+        <v>52.2</v>
+      </c>
+      <c r="C12" s="31">
+        <v>409.4</v>
+      </c>
+      <c r="D12" s="31">
+        <v>45</v>
+      </c>
+      <c r="E12" s="31">
+        <v>387.9</v>
+      </c>
+      <c r="F12" s="31">
+        <v>45</v>
+      </c>
+      <c r="G12" s="31">
+        <v>387.9</v>
+      </c>
+      <c r="H12" s="31">
+        <v>34.1</v>
+      </c>
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1">
+      <c r="A13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1096.8</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="31">
+        <v>959.9</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="31">
+        <v>36.5</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="31">
+        <v>770.7</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="31">
+        <v>770.7</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
+        <v>770.7</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="31">
+        <v>25.2</v>
+      </c>
+      <c r="C16" s="31">
+        <v>119</v>
+      </c>
+      <c r="D16" s="31">
+        <v>20.5</v>
+      </c>
+      <c r="E16" s="31">
+        <v>112.1</v>
+      </c>
+      <c r="F16" s="31">
+        <v>20.5</v>
+      </c>
+      <c r="G16" s="31">
+        <v>101.4</v>
+      </c>
+      <c r="H16" s="31">
+        <v>73.8</v>
+      </c>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="C17" s="31">
+        <v>6.5</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>94.8</v>
+      </c>
+      <c r="D18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="31">
+        <v>94.4</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>83.7</v>
+      </c>
+      <c r="H18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="31">
+        <v>17.7</v>
+      </c>
+      <c r="D19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="31">
+        <v>17.7</v>
+      </c>
+      <c r="F19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="31">
+        <v>17.7</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1">
+      <c r="A23" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="33">
+        <v>12734</v>
+      </c>
+      <c r="D23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="33">
+        <v>12734</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="33">
+        <v>12734</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1">
+      <c r="A24" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="33">
+        <v>12734</v>
+      </c>
+      <c r="D24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="33">
+        <v>12734</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="33">
+        <v>12734</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1">
+      <c r="A25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="33">
+        <v>15131</v>
+      </c>
+      <c r="C26" s="33">
+        <v>91140</v>
+      </c>
+      <c r="D26" s="33">
+        <v>12554</v>
+      </c>
+      <c r="E26" s="33">
+        <v>79025</v>
+      </c>
+      <c r="F26" s="33">
+        <v>12554</v>
+      </c>
+      <c r="G26" s="33">
+        <v>79025</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9" s="1" customFormat="1">
+      <c r="A27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="33">
+        <v>15131</v>
+      </c>
+      <c r="C27" s="33">
+        <v>91140</v>
+      </c>
+      <c r="D27" s="33">
+        <v>12554</v>
+      </c>
+      <c r="E27" s="33">
+        <v>79025</v>
+      </c>
+      <c r="F27" s="33">
+        <v>12554</v>
+      </c>
+      <c r="G27" s="33">
+        <v>79025</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1" ht="34.5">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9" s="1" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="31">
+        <v>449452</v>
+      </c>
+      <c r="C30" s="31">
+        <v>3241332</v>
+      </c>
+      <c r="D30" s="31">
+        <v>420725</v>
+      </c>
+      <c r="E30" s="31">
+        <v>2958788</v>
+      </c>
+      <c r="F30" s="31">
+        <v>420725</v>
+      </c>
+      <c r="G30" s="31">
+        <v>2958788</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30"/>
+    </row>
+    <row r="31" spans="1:9" s="1" customFormat="1">
+      <c r="A31" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="31">
+        <v>315226</v>
+      </c>
+      <c r="C31" s="31">
+        <v>2452135</v>
+      </c>
+      <c r="D31" s="31">
+        <v>286892</v>
+      </c>
+      <c r="E31" s="31">
+        <v>2175978</v>
+      </c>
+      <c r="F31" s="31">
+        <v>286892</v>
+      </c>
+      <c r="G31" s="31">
+        <v>2175978</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9" s="1" customFormat="1">
+      <c r="A32" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="31">
+        <v>17517</v>
+      </c>
+      <c r="C32" s="31">
+        <v>76541</v>
+      </c>
+      <c r="D32" s="31">
+        <v>17517</v>
+      </c>
+      <c r="E32" s="31">
+        <v>76541</v>
+      </c>
+      <c r="F32" s="31">
+        <v>17517</v>
+      </c>
+      <c r="G32" s="31">
+        <v>76541</v>
+      </c>
+      <c r="H32" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="31">
+        <v>18627</v>
+      </c>
+      <c r="C33" s="31">
+        <v>93773</v>
+      </c>
+      <c r="D33" s="31">
+        <v>18627</v>
+      </c>
+      <c r="E33" s="31">
+        <v>93773</v>
+      </c>
+      <c r="F33" s="31">
+        <v>18627</v>
+      </c>
+      <c r="G33" s="31">
+        <v>93773</v>
+      </c>
+      <c r="H33" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9" s="1" customFormat="1">
+      <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="31">
+        <v>15306</v>
+      </c>
+      <c r="C34" s="31">
+        <v>108284</v>
+      </c>
+      <c r="D34" s="31">
+        <v>15306</v>
+      </c>
+      <c r="E34" s="31">
+        <v>108284</v>
+      </c>
+      <c r="F34" s="31">
+        <v>15306</v>
+      </c>
+      <c r="G34" s="31">
+        <v>108284</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9" s="1" customFormat="1">
+      <c r="A35" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="31">
+        <v>6387</v>
+      </c>
+      <c r="D35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9" s="1" customFormat="1">
+      <c r="A36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="31">
+        <v>65339</v>
+      </c>
+      <c r="C36" s="31">
+        <v>399638</v>
+      </c>
+      <c r="D36" s="31">
+        <v>65339</v>
+      </c>
+      <c r="E36" s="31">
+        <v>399638</v>
+      </c>
+      <c r="F36" s="31">
+        <v>65339</v>
+      </c>
+      <c r="G36" s="31">
+        <v>399638</v>
+      </c>
+      <c r="H36" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9" s="1" customFormat="1">
+      <c r="A37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="31">
+        <v>104574</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="31">
+        <v>104574</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="31">
+        <v>104574</v>
+      </c>
+      <c r="H37" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="9"/>
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9" s="1" customFormat="1">
+      <c r="A39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="31">
+        <v>49.1</v>
+      </c>
+      <c r="C39" s="31">
+        <v>979.4</v>
+      </c>
+      <c r="D39" s="31">
+        <v>21.5</v>
+      </c>
+      <c r="E39" s="31">
+        <v>625</v>
+      </c>
+      <c r="F39" s="31">
+        <v>21.5</v>
+      </c>
+      <c r="G39" s="31">
+        <v>625</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9" s="1" customFormat="1">
+      <c r="A40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="31">
+        <v>44</v>
+      </c>
+      <c r="C40" s="31">
+        <v>721</v>
+      </c>
+      <c r="D40" s="31">
+        <v>21.5</v>
+      </c>
+      <c r="E40" s="31">
+        <v>472.8</v>
+      </c>
+      <c r="F40" s="31">
+        <v>21.5</v>
+      </c>
+      <c r="G40" s="31">
+        <v>472.8</v>
+      </c>
+      <c r="H40" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9" s="1" customFormat="1">
+      <c r="A41" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="D41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="F41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="31">
+        <v>6.2</v>
+      </c>
+      <c r="H41" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9" s="1" customFormat="1">
+      <c r="A42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="31">
+        <v>7.5</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9" s="1" customFormat="1">
+      <c r="A43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="31">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="31">
+        <v>16</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="31">
+        <v>16</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9" s="1" customFormat="1">
+      <c r="A44" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="31">
+        <v>1.4</v>
+      </c>
+      <c r="H44" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9" s="1" customFormat="1">
+      <c r="A45" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="31">
+        <v>78</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9" s="1" customFormat="1">
+      <c r="A46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="31">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="F46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G46" s="31">
+        <v>63.7</v>
+      </c>
+      <c r="H46" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9" s="1" customFormat="1">
+      <c r="A47" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="C47" s="31">
+        <v>68.7</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="H47" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9" s="1" customFormat="1">
+      <c r="A48" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="35">
+        <v>3</v>
+      </c>
+      <c r="D48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:8" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A49" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" s="38"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
+    </row>
+    <row r="50" spans="1:8" s="1" customFormat="1" ht="63.75" customHeight="1">
+      <c r="A50" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>