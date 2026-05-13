--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="225" windowWidth="13665" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Жуалы ауданы</t>
   </si>
   <si>
     <t>Қордай ауданы</t>
   </si>
   <si>
@@ -309,51 +309,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -364,53 +364,50 @@
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -777,1015 +774,1089 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="31" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:16" s="30" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:16" s="6" customFormat="1" ht="11.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="32"/>
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="E3" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="F3" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="G3" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="32" t="s">
+      <c r="K3" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="32" t="s">
+      <c r="L3" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="34" t="s">
+      <c r="M3" s="33" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16" s="12" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="10"/>
+      <c r="D4" s="10" t="s">
+        <v>32</v>
+      </c>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="11"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="51"/>
+      <c r="K4" s="50"/>
       <c r="L4" s="11"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="52">
+      <c r="B5" s="51">
         <v>334.9</v>
       </c>
       <c r="C5" s="14">
         <v>947.7</v>
       </c>
-      <c r="D5" s="40"/>
+      <c r="D5" s="14">
+        <v>1448.2</v>
+      </c>
       <c r="E5" s="14"/>
-      <c r="F5" s="40"/>
-      <c r="G5" s="40"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
       <c r="H5" s="14"/>
-      <c r="I5" s="46"/>
-[...3 lines deleted...]
-      <c r="M5" s="46"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
       <c r="N5" s="14"/>
     </row>
     <row r="6" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="52">
+      <c r="B6" s="51">
         <v>26.8</v>
       </c>
       <c r="C6" s="14">
         <v>49.8</v>
       </c>
-      <c r="D6" s="40"/>
+      <c r="D6" s="14">
+        <v>85.8</v>
+      </c>
       <c r="E6" s="14"/>
-      <c r="F6" s="40"/>
-      <c r="G6" s="40"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
       <c r="H6" s="14"/>
-      <c r="I6" s="46"/>
-[...3 lines deleted...]
-      <c r="M6" s="46"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
       <c r="N6" s="14"/>
     </row>
     <row r="7" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="38" t="s">
-[...14 lines deleted...]
-      <c r="M7" s="39"/>
+      <c r="B7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
       <c r="N7" s="14"/>
     </row>
     <row r="8" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="52">
+      <c r="B8" s="51">
         <v>51.6</v>
       </c>
       <c r="C8" s="14">
         <v>117.5</v>
       </c>
-      <c r="D8" s="40"/>
+      <c r="D8" s="14">
+        <v>202.4</v>
+      </c>
       <c r="E8" s="14"/>
-      <c r="F8" s="40"/>
-      <c r="G8" s="40"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
       <c r="H8" s="14"/>
-      <c r="I8" s="46"/>
-[...3 lines deleted...]
-      <c r="M8" s="46"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
       <c r="N8" s="17"/>
     </row>
     <row r="9" spans="1:16" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="38"/>
+      <c r="B9" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="E9" s="14"/>
-      <c r="F9" s="39"/>
-[...6 lines deleted...]
-      <c r="M9" s="39"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
       <c r="N9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="52">
+      <c r="B10" s="51">
         <v>122</v>
       </c>
       <c r="C10" s="14">
         <v>492.2</v>
       </c>
-      <c r="D10" s="40"/>
+      <c r="D10" s="14">
+        <v>763.3</v>
+      </c>
       <c r="E10" s="14"/>
-      <c r="F10" s="40"/>
-      <c r="G10" s="40"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
       <c r="H10" s="14"/>
-      <c r="I10" s="46"/>
-[...3 lines deleted...]
-      <c r="M10" s="46"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
       <c r="N10" s="14"/>
     </row>
     <row r="11" spans="1:16" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="38"/>
+      <c r="B11" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="E11" s="14"/>
-      <c r="F11" s="39"/>
-[...6 lines deleted...]
-      <c r="M11" s="39"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:16" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="38"/>
+      <c r="B12" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="E12" s="14"/>
-      <c r="F12" s="39"/>
-[...6 lines deleted...]
-      <c r="M12" s="39"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B13" s="51">
         <v>127.5</v>
       </c>
       <c r="C13" s="14">
         <v>274.39999999999998</v>
       </c>
-      <c r="D13" s="40"/>
+      <c r="D13" s="14">
+        <v>376.3</v>
+      </c>
       <c r="E13" s="14"/>
-      <c r="F13" s="40"/>
-      <c r="G13" s="40"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
       <c r="H13" s="14"/>
-      <c r="I13" s="46"/>
-[...3 lines deleted...]
-      <c r="M13" s="46"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="45"/>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:16" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="38"/>
+      <c r="B14" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="E14" s="14"/>
-      <c r="F14" s="39"/>
-[...6 lines deleted...]
-      <c r="M14" s="39"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:16" s="12" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="51">
         <v>7</v>
       </c>
       <c r="C15" s="14">
         <v>13.7</v>
       </c>
-      <c r="D15" s="40"/>
+      <c r="D15" s="14">
+        <v>20.399999999999999</v>
+      </c>
       <c r="E15" s="14"/>
-      <c r="F15" s="40"/>
-      <c r="G15" s="40"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
       <c r="H15" s="14"/>
-      <c r="I15" s="46"/>
-[...3 lines deleted...]
-      <c r="M15" s="46"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:16" s="12" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="38"/>
+      <c r="B16" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="E16" s="14"/>
-      <c r="F16" s="39"/>
-[...6 lines deleted...]
-      <c r="M16" s="39"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
-      <c r="E17" s="37"/>
-      <c r="F17" s="44"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="43"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
-      <c r="I17" s="37"/>
+      <c r="I17" s="36"/>
       <c r="J17" s="15"/>
-      <c r="K17" s="35"/>
+      <c r="K17" s="34"/>
       <c r="L17" s="14"/>
-      <c r="M17" s="44"/>
+      <c r="M17" s="43"/>
     </row>
     <row r="18" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="52">
+      <c r="B18" s="51">
         <v>22.4</v>
       </c>
       <c r="C18" s="14">
         <v>64.400000000000006</v>
       </c>
-      <c r="D18" s="40"/>
+      <c r="D18" s="14">
+        <v>108.1</v>
+      </c>
       <c r="E18" s="11"/>
-      <c r="F18" s="40"/>
-      <c r="G18" s="40"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
       <c r="H18" s="14"/>
-      <c r="I18" s="46"/>
-[...3 lines deleted...]
-      <c r="M18" s="46"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="51">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="14">
         <v>11.6</v>
       </c>
-      <c r="D19" s="40"/>
-[...2 lines deleted...]
-      <c r="G19" s="40"/>
+      <c r="D19" s="14">
+        <v>20.8</v>
+      </c>
+      <c r="E19" s="42"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
       <c r="H19" s="14"/>
-      <c r="I19" s="46"/>
-[...3 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="52">
+      <c r="B20" s="51">
         <v>3.1</v>
       </c>
       <c r="C20" s="14">
         <v>10.3</v>
       </c>
-      <c r="D20" s="40"/>
-[...2 lines deleted...]
-      <c r="G20" s="40"/>
+      <c r="D20" s="14">
+        <v>17.5</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
       <c r="H20" s="14"/>
-      <c r="I20" s="46"/>
-[...3 lines deleted...]
-      <c r="M20" s="46"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="52">
+      <c r="B21" s="51">
         <v>13.4</v>
       </c>
       <c r="C21" s="14">
         <v>32.799999999999997</v>
       </c>
-      <c r="D21" s="40"/>
-[...2 lines deleted...]
-      <c r="G21" s="40"/>
+      <c r="D21" s="14">
+        <v>52.2</v>
+      </c>
+      <c r="E21" s="42"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
       <c r="H21" s="14"/>
-      <c r="I21" s="46"/>
-[...3 lines deleted...]
-      <c r="M21" s="46"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
     </row>
     <row r="22" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="52">
+      <c r="B22" s="51">
         <v>1.7</v>
       </c>
       <c r="C22" s="14">
         <v>1.8</v>
       </c>
-      <c r="D22" s="40"/>
-[...2 lines deleted...]
-      <c r="G22" s="40"/>
+      <c r="D22" s="14">
+        <v>2</v>
+      </c>
+      <c r="E22" s="42"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
       <c r="H22" s="14"/>
-      <c r="I22" s="46"/>
-[...3 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
     </row>
     <row r="23" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="52">
+      <c r="B23" s="51">
         <v>0.2</v>
       </c>
       <c r="C23" s="14">
         <v>4.5999999999999996</v>
       </c>
-      <c r="D23" s="40"/>
-[...2 lines deleted...]
-      <c r="G23" s="40"/>
+      <c r="D23" s="14">
+        <v>9</v>
+      </c>
+      <c r="E23" s="42"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
       <c r="H23" s="14"/>
-      <c r="I23" s="46"/>
-[...3 lines deleted...]
-      <c r="M23" s="46"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
     </row>
     <row r="24" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="53" t="s">
+      <c r="B24" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D24" s="10"/>
-[...2 lines deleted...]
-      <c r="G24" s="45"/>
+      <c r="D24" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="42"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
       <c r="H24" s="10"/>
-      <c r="I24" s="46"/>
-[...3 lines deleted...]
-      <c r="M24" s="46"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="45"/>
     </row>
     <row r="25" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="53" t="s">
+      <c r="B25" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="14">
         <v>1.8</v>
       </c>
-      <c r="D25" s="40"/>
-[...2 lines deleted...]
-      <c r="G25" s="40"/>
+      <c r="D25" s="14">
+        <v>3.7</v>
+      </c>
+      <c r="E25" s="42"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
       <c r="H25" s="14"/>
-      <c r="I25" s="46"/>
-[...3 lines deleted...]
-      <c r="M25" s="46"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
     </row>
     <row r="26" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D26" s="10"/>
+      <c r="D26" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="E26" s="14"/>
-      <c r="F26" s="39"/>
-[...6 lines deleted...]
-      <c r="M26" s="46"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="45"/>
     </row>
     <row r="27" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D27" s="10"/>
+      <c r="D27" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="E27" s="14"/>
-      <c r="F27" s="39"/>
-[...6 lines deleted...]
-      <c r="M27" s="46"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
     </row>
     <row r="28" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D28" s="10"/>
+      <c r="D28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="E28" s="14"/>
-      <c r="F28" s="39"/>
-[...6 lines deleted...]
-      <c r="M28" s="46"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="45"/>
     </row>
     <row r="29" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14">
         <v>1.4</v>
       </c>
-      <c r="D29" s="40"/>
+      <c r="D29" s="14">
+        <v>2.8</v>
+      </c>
       <c r="E29" s="14"/>
-      <c r="F29" s="40"/>
-      <c r="G29" s="40"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
       <c r="H29" s="14"/>
-      <c r="I29" s="46"/>
-[...3 lines deleted...]
-      <c r="M29" s="46"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
     </row>
     <row r="30" spans="1:13" s="12" customFormat="1" ht="57.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="21"/>
-      <c r="C30" s="41"/>
+      <c r="C30" s="40"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
-      <c r="I30" s="48"/>
+      <c r="I30" s="47"/>
       <c r="J30" s="18"/>
-      <c r="K30" s="36"/>
-      <c r="L30" s="44"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="43"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="52">
+      <c r="B31" s="51">
         <v>68.8</v>
       </c>
       <c r="C31" s="14">
         <v>259</v>
       </c>
-      <c r="D31" s="40"/>
+      <c r="D31" s="14">
+        <v>453.9</v>
+      </c>
       <c r="E31" s="21"/>
-      <c r="F31" s="40"/>
-      <c r="G31" s="40"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
       <c r="H31" s="14"/>
-      <c r="I31" s="49"/>
-[...3 lines deleted...]
-      <c r="M31" s="46"/>
+      <c r="I31" s="48"/>
+      <c r="J31" s="48"/>
+      <c r="K31" s="48"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="45"/>
     </row>
     <row r="32" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="52">
+      <c r="B32" s="51">
         <v>12.5</v>
       </c>
       <c r="C32" s="14">
         <v>54</v>
       </c>
-      <c r="D32" s="40"/>
-[...2 lines deleted...]
-      <c r="G32" s="40"/>
+      <c r="D32" s="14">
+        <v>95.6</v>
+      </c>
+      <c r="E32" s="42"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
       <c r="H32" s="14"/>
-      <c r="I32" s="49"/>
-[...3 lines deleted...]
-      <c r="M32" s="46"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
     </row>
     <row r="33" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="52">
+      <c r="B33" s="51">
         <v>6</v>
       </c>
       <c r="C33" s="14">
         <v>39.200000000000003</v>
       </c>
-      <c r="D33" s="40"/>
-[...2 lines deleted...]
-      <c r="G33" s="40"/>
+      <c r="D33" s="14">
+        <v>72.5</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
       <c r="H33" s="14"/>
-      <c r="I33" s="49"/>
-[...3 lines deleted...]
-      <c r="M33" s="46"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="45"/>
+      <c r="M33" s="45"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="52">
+      <c r="B34" s="51">
         <v>11.4</v>
       </c>
       <c r="C34" s="14">
         <v>30.6</v>
       </c>
-      <c r="D34" s="40"/>
-[...2 lines deleted...]
-      <c r="G34" s="40"/>
+      <c r="D34" s="14">
+        <v>49.7</v>
+      </c>
+      <c r="E34" s="42"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
       <c r="H34" s="14"/>
-      <c r="I34" s="49"/>
-[...3 lines deleted...]
-      <c r="M34" s="46"/>
+      <c r="I34" s="48"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="45"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="53" t="s">
+      <c r="B35" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="22"/>
+      <c r="D35" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="E35" s="14"/>
-      <c r="F35" s="45"/>
-      <c r="G35" s="45"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
       <c r="H35" s="10"/>
-      <c r="I35" s="49"/>
-[...3 lines deleted...]
-      <c r="M35" s="46"/>
+      <c r="I35" s="48"/>
+      <c r="J35" s="48"/>
+      <c r="K35" s="48"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="45"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="52">
+      <c r="B36" s="51">
         <v>20.3</v>
       </c>
       <c r="C36" s="14">
         <v>71.599999999999994</v>
       </c>
-      <c r="D36" s="40"/>
-[...2 lines deleted...]
-      <c r="G36" s="40"/>
+      <c r="D36" s="14">
+        <v>123</v>
+      </c>
+      <c r="E36" s="42"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
       <c r="H36" s="14"/>
-      <c r="I36" s="49"/>
-[...5 lines deleted...]
-    <row r="37" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+    </row>
+    <row r="37" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="53" t="s">
+      <c r="B37" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="14">
         <v>3.1</v>
       </c>
-      <c r="D37" s="40"/>
-[...2 lines deleted...]
-      <c r="G37" s="40"/>
+      <c r="D37" s="14">
+        <v>6.2</v>
+      </c>
+      <c r="E37" s="42"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
       <c r="H37" s="14"/>
-      <c r="I37" s="49"/>
-[...5 lines deleted...]
-    <row r="38" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="45"/>
+    </row>
+    <row r="38" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A38" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="52">
+      <c r="B38" s="51">
         <v>7.6</v>
       </c>
       <c r="C38" s="14">
         <v>28</v>
       </c>
-      <c r="D38" s="40"/>
-[...2 lines deleted...]
-      <c r="G38" s="40"/>
+      <c r="D38" s="14">
+        <v>52.7</v>
+      </c>
+      <c r="E38" s="42"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
       <c r="H38" s="14"/>
-      <c r="I38" s="49"/>
-[...5 lines deleted...]
-    <row r="39" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="I38" s="48"/>
+      <c r="J38" s="48"/>
+      <c r="K38" s="48"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+    </row>
+    <row r="39" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A39" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="53" t="s">
+      <c r="B39" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="14">
         <v>0.7</v>
       </c>
-      <c r="D39" s="22"/>
+      <c r="D39" s="14">
+        <v>1.3</v>
+      </c>
       <c r="E39" s="14"/>
-      <c r="F39" s="45"/>
-      <c r="G39" s="45"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
       <c r="H39" s="10"/>
-      <c r="I39" s="49"/>
-[...5 lines deleted...]
-    <row r="40" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="I39" s="48"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="48"/>
+      <c r="L39" s="45"/>
+      <c r="M39" s="45"/>
+    </row>
+    <row r="40" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A40" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="52">
+      <c r="B40" s="51">
         <v>10</v>
       </c>
       <c r="C40" s="14">
         <v>11.1</v>
       </c>
-      <c r="D40" s="22"/>
+      <c r="D40" s="14">
+        <v>12.3</v>
+      </c>
       <c r="E40" s="14"/>
-      <c r="F40" s="40"/>
-      <c r="G40" s="40"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
       <c r="H40" s="14"/>
-      <c r="I40" s="49"/>
-[...5 lines deleted...]
-    <row r="41" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="I40" s="48"/>
+      <c r="J40" s="48"/>
+      <c r="K40" s="48"/>
+      <c r="L40" s="45"/>
+      <c r="M40" s="45"/>
+    </row>
+    <row r="41" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="52">
+      <c r="B41" s="51">
         <v>0.9</v>
       </c>
       <c r="C41" s="14">
         <v>2</v>
       </c>
-      <c r="D41" s="40"/>
+      <c r="D41" s="14">
+        <v>3.1</v>
+      </c>
       <c r="E41" s="21"/>
-      <c r="F41" s="40"/>
-      <c r="G41" s="40"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
       <c r="H41" s="14"/>
-      <c r="I41" s="49"/>
-[...6 lines deleted...]
-      <c r="A42" s="24" t="s">
+      <c r="I41" s="48"/>
+      <c r="J41" s="48"/>
+      <c r="K41" s="48"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="45"/>
+    </row>
+    <row r="42" spans="1:13" s="22" customFormat="1" ht="11.25">
+      <c r="A42" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="25">
+      <c r="B42" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="24">
         <v>18.8</v>
       </c>
-      <c r="D42" s="42"/>
-[...10 lines deleted...]
-    <row r="43" spans="1:13" s="23" customFormat="1" ht="11.25">
+      <c r="D42" s="24">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E42" s="24"/>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="49"/>
+    </row>
+    <row r="43" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A44" s="57" t="s">
+      <c r="A44" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="57"/>
-[...13 lines deleted...]
-      <c r="A45" s="56" t="s">
+      <c r="B44" s="56"/>
+      <c r="C44" s="56"/>
+      <c r="D44" s="56"/>
+      <c r="E44" s="56"/>
+      <c r="F44" s="56"/>
+      <c r="G44" s="56"/>
+      <c r="H44" s="56"/>
+      <c r="I44" s="56"/>
+      <c r="J44" s="56"/>
+      <c r="K44" s="56"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="56"/>
+    </row>
+    <row r="45" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1">
+      <c r="A45" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="56"/>
-[...10 lines deleted...]
-      <c r="M45" s="56"/>
+      <c r="B45" s="55"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="55"/>
+      <c r="G45" s="55"/>
+      <c r="H45" s="55"/>
+      <c r="I45" s="55"/>
+      <c r="J45" s="55"/>
+      <c r="K45" s="55"/>
+      <c r="L45" s="55"/>
+      <c r="M45" s="55"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="11.25">
-      <c r="A46" s="26" t="s">
+      <c r="A46" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C46" s="27"/>
-[...8 lines deleted...]
-      <c r="M46" s="27"/>
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
+      <c r="G46" s="26"/>
+      <c r="H46" s="27"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="29"/>
+      <c r="K46" s="26"/>
+      <c r="M46" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>