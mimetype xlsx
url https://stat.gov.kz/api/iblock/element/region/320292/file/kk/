--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="225" windowWidth="13665" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Жуалы ауданы</t>
   </si>
   <si>
     <t>Қордай ауданы</t>
   </si>
   <si>
@@ -123,51 +123,51 @@
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -249,50 +249,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -309,51 +314,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -416,84 +421,90 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -774,85 +785,85 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView tabSelected="1" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="30" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:16" s="30" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:16" s="6" customFormat="1" ht="11.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:16" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="32" t="s">
@@ -878,970 +889,1044 @@
       </c>
       <c r="K3" s="31" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16" s="12" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="10"/>
+      <c r="E4" s="10" t="s">
+        <v>32</v>
+      </c>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="11"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="50"/>
+      <c r="K4" s="49"/>
       <c r="L4" s="11"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="51">
+      <c r="B5" s="50">
         <v>334.9</v>
       </c>
       <c r="C5" s="14">
         <v>947.7</v>
       </c>
       <c r="D5" s="14">
         <v>1448.2</v>
       </c>
-      <c r="E5" s="14"/>
+      <c r="E5" s="53">
+        <v>2132.6</v>
+      </c>
       <c r="F5" s="39"/>
       <c r="G5" s="39"/>
       <c r="H5" s="14"/>
-      <c r="I5" s="45"/>
-[...3 lines deleted...]
-      <c r="M5" s="45"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
       <c r="N5" s="14"/>
     </row>
     <row r="6" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="51">
+      <c r="B6" s="50">
         <v>26.8</v>
       </c>
       <c r="C6" s="14">
         <v>49.8</v>
       </c>
       <c r="D6" s="14">
         <v>85.8</v>
       </c>
-      <c r="E6" s="14"/>
+      <c r="E6" s="53">
+        <v>181.5</v>
+      </c>
       <c r="F6" s="39"/>
       <c r="G6" s="39"/>
       <c r="H6" s="14"/>
-      <c r="I6" s="45"/>
-[...3 lines deleted...]
-      <c r="M6" s="45"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
       <c r="N6" s="14"/>
     </row>
     <row r="7" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="38"/>
+      <c r="E7" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="14"/>
     </row>
     <row r="8" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="51">
+      <c r="B8" s="50">
         <v>51.6</v>
       </c>
       <c r="C8" s="14">
         <v>117.5</v>
       </c>
       <c r="D8" s="14">
         <v>202.4</v>
       </c>
-      <c r="E8" s="14"/>
+      <c r="E8" s="53">
+        <v>287.89999999999998</v>
+      </c>
       <c r="F8" s="39"/>
       <c r="G8" s="39"/>
       <c r="H8" s="14"/>
-      <c r="I8" s="45"/>
-[...3 lines deleted...]
-      <c r="M8" s="45"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
       <c r="N8" s="17"/>
     </row>
     <row r="9" spans="1:16" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E9" s="14"/>
+      <c r="E9" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="51">
+      <c r="B10" s="50">
         <v>122</v>
       </c>
       <c r="C10" s="14">
         <v>492.2</v>
       </c>
       <c r="D10" s="14">
         <v>763.3</v>
       </c>
-      <c r="E10" s="14"/>
+      <c r="E10" s="53">
+        <v>1145.5</v>
+      </c>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="14"/>
-      <c r="I10" s="45"/>
-[...3 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
       <c r="N10" s="14"/>
     </row>
     <row r="11" spans="1:16" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E11" s="14"/>
+      <c r="E11" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:16" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E12" s="14"/>
+      <c r="E12" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="51">
+      <c r="B13" s="50">
         <v>127.5</v>
       </c>
       <c r="C13" s="14">
         <v>274.39999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>376.3</v>
       </c>
-      <c r="E13" s="14"/>
+      <c r="E13" s="53">
+        <v>490.6</v>
+      </c>
       <c r="F13" s="39"/>
       <c r="G13" s="39"/>
       <c r="H13" s="14"/>
-      <c r="I13" s="45"/>
-[...3 lines deleted...]
-      <c r="M13" s="45"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44"/>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="44"/>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:16" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E14" s="14"/>
+      <c r="E14" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:16" s="12" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="51">
+      <c r="B15" s="50">
         <v>7</v>
       </c>
       <c r="C15" s="14">
         <v>13.7</v>
       </c>
       <c r="D15" s="14">
         <v>20.399999999999999</v>
       </c>
-      <c r="E15" s="14"/>
+      <c r="E15" s="53">
+        <v>27.1</v>
+      </c>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="14"/>
-      <c r="I15" s="45"/>
-[...3 lines deleted...]
-      <c r="M15" s="45"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="44"/>
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:16" s="12" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="14"/>
+      <c r="E16" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="36"/>
-      <c r="F17" s="43"/>
+      <c r="F17" s="42"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="36"/>
       <c r="J17" s="15"/>
       <c r="K17" s="34"/>
       <c r="L17" s="14"/>
-      <c r="M17" s="43"/>
+      <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="51">
+      <c r="B18" s="50">
         <v>22.4</v>
       </c>
       <c r="C18" s="14">
         <v>64.400000000000006</v>
       </c>
       <c r="D18" s="14">
         <v>108.1</v>
       </c>
-      <c r="E18" s="11"/>
+      <c r="E18" s="53">
+        <v>151.6</v>
+      </c>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="14"/>
-      <c r="I18" s="45"/>
-[...3 lines deleted...]
-      <c r="M18" s="45"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="51">
+      <c r="B19" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="14">
         <v>11.6</v>
       </c>
       <c r="D19" s="14">
         <v>20.8</v>
       </c>
-      <c r="E19" s="42"/>
+      <c r="E19" s="53">
+        <v>29.9</v>
+      </c>
       <c r="F19" s="39"/>
       <c r="G19" s="39"/>
       <c r="H19" s="14"/>
-      <c r="I19" s="45"/>
-[...3 lines deleted...]
-      <c r="M19" s="45"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="51">
+      <c r="B20" s="50">
         <v>3.1</v>
       </c>
       <c r="C20" s="14">
         <v>10.3</v>
       </c>
       <c r="D20" s="14">
         <v>17.5</v>
       </c>
-      <c r="E20" s="42"/>
+      <c r="E20" s="53">
+        <v>24.7</v>
+      </c>
       <c r="F20" s="39"/>
       <c r="G20" s="39"/>
       <c r="H20" s="14"/>
-      <c r="I20" s="45"/>
-[...3 lines deleted...]
-      <c r="M20" s="45"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="51">
+      <c r="B21" s="50">
         <v>13.4</v>
       </c>
       <c r="C21" s="14">
         <v>32.799999999999997</v>
       </c>
       <c r="D21" s="14">
         <v>52.2</v>
       </c>
-      <c r="E21" s="42"/>
+      <c r="E21" s="53">
+        <v>71.599999999999994</v>
+      </c>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="14"/>
-      <c r="I21" s="45"/>
-[...3 lines deleted...]
-      <c r="M21" s="45"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="51">
+      <c r="B22" s="50">
         <v>1.7</v>
       </c>
       <c r="C22" s="14">
         <v>1.8</v>
       </c>
       <c r="D22" s="14">
         <v>2</v>
       </c>
-      <c r="E22" s="42"/>
+      <c r="E22" s="53">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="14"/>
-      <c r="I22" s="45"/>
-[...3 lines deleted...]
-      <c r="M22" s="45"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
     </row>
     <row r="23" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="51">
+      <c r="B23" s="50">
         <v>0.2</v>
       </c>
       <c r="C23" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="14">
         <v>9</v>
       </c>
-      <c r="E23" s="42"/>
+      <c r="E23" s="53">
+        <v>13.5</v>
+      </c>
       <c r="F23" s="39"/>
       <c r="G23" s="39"/>
       <c r="H23" s="14"/>
-      <c r="I23" s="45"/>
-[...3 lines deleted...]
-      <c r="M23" s="45"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
     </row>
     <row r="24" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="52" t="s">
+      <c r="B24" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E24" s="42"/>
-[...1 lines deleted...]
-      <c r="G24" s="44"/>
+      <c r="E24" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
       <c r="H24" s="10"/>
-      <c r="I24" s="45"/>
-[...3 lines deleted...]
-      <c r="M24" s="45"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
     </row>
     <row r="25" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B25" s="52" t="s">
+      <c r="B25" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="14">
         <v>1.8</v>
       </c>
       <c r="D25" s="14">
         <v>3.7</v>
       </c>
-      <c r="E25" s="42"/>
+      <c r="E25" s="53">
+        <v>5.5</v>
+      </c>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="14"/>
-      <c r="I25" s="45"/>
-[...3 lines deleted...]
-      <c r="M25" s="45"/>
+      <c r="I25" s="44"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="52" t="s">
+      <c r="B26" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E26" s="14"/>
+      <c r="E26" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="F26" s="38"/>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
-      <c r="I26" s="45"/>
-[...3 lines deleted...]
-      <c r="M26" s="45"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
     </row>
     <row r="27" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E27" s="14"/>
+      <c r="E27" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
-      <c r="I27" s="46"/>
-[...3 lines deleted...]
-      <c r="M27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
     </row>
     <row r="28" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E28" s="14"/>
+      <c r="E28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
-      <c r="I28" s="46"/>
-[...3 lines deleted...]
-      <c r="M28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="44"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14">
         <v>1.4</v>
       </c>
       <c r="D29" s="14">
         <v>2.8</v>
       </c>
-      <c r="E29" s="14"/>
+      <c r="E29" s="53">
+        <v>4.2</v>
+      </c>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="14"/>
-      <c r="I29" s="45"/>
-[...3 lines deleted...]
-      <c r="M29" s="45"/>
+      <c r="I29" s="44"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" s="12" customFormat="1" ht="57.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="21"/>
       <c r="C30" s="40"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
-      <c r="I30" s="47"/>
+      <c r="I30" s="46"/>
       <c r="J30" s="18"/>
       <c r="K30" s="35"/>
-      <c r="L30" s="43"/>
+      <c r="L30" s="42"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="51">
+      <c r="B31" s="50">
         <v>68.8</v>
       </c>
       <c r="C31" s="14">
         <v>259</v>
       </c>
       <c r="D31" s="14">
         <v>453.9</v>
       </c>
-      <c r="E31" s="21"/>
+      <c r="E31" s="53">
+        <v>645.70000000000005</v>
+      </c>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="14"/>
-      <c r="I31" s="48"/>
-[...3 lines deleted...]
-      <c r="M31" s="45"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
     </row>
     <row r="32" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="51">
+      <c r="B32" s="50">
         <v>12.5</v>
       </c>
       <c r="C32" s="14">
         <v>54</v>
       </c>
       <c r="D32" s="14">
         <v>95.6</v>
       </c>
-      <c r="E32" s="42"/>
+      <c r="E32" s="53">
+        <v>137.4</v>
+      </c>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="14"/>
-      <c r="I32" s="48"/>
-[...3 lines deleted...]
-      <c r="M32" s="45"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="44"/>
     </row>
     <row r="33" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="51">
+      <c r="B33" s="50">
         <v>6</v>
       </c>
       <c r="C33" s="14">
         <v>39.200000000000003</v>
       </c>
       <c r="D33" s="14">
         <v>72.5</v>
       </c>
-      <c r="E33" s="42"/>
+      <c r="E33" s="53">
+        <v>105.7</v>
+      </c>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="14"/>
-      <c r="I33" s="48"/>
-[...3 lines deleted...]
-      <c r="M33" s="45"/>
+      <c r="I33" s="47"/>
+      <c r="J33" s="47"/>
+      <c r="K33" s="47"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="51">
+      <c r="B34" s="50">
         <v>11.4</v>
       </c>
       <c r="C34" s="14">
         <v>30.6</v>
       </c>
       <c r="D34" s="14">
         <v>49.7</v>
       </c>
-      <c r="E34" s="42"/>
+      <c r="E34" s="53">
+        <v>68.900000000000006</v>
+      </c>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="14"/>
-      <c r="I34" s="48"/>
-[...3 lines deleted...]
-      <c r="M34" s="45"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="44"/>
+      <c r="M34" s="44"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="52" t="s">
+      <c r="B35" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="14"/>
-[...1 lines deleted...]
-      <c r="G35" s="44"/>
+      <c r="E35" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="43"/>
+      <c r="G35" s="43"/>
       <c r="H35" s="10"/>
-      <c r="I35" s="48"/>
-[...3 lines deleted...]
-      <c r="M35" s="45"/>
+      <c r="I35" s="47"/>
+      <c r="J35" s="47"/>
+      <c r="K35" s="47"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="51">
+      <c r="B36" s="50">
         <v>20.3</v>
       </c>
       <c r="C36" s="14">
         <v>71.599999999999994</v>
       </c>
       <c r="D36" s="14">
         <v>123</v>
       </c>
-      <c r="E36" s="42"/>
+      <c r="E36" s="53">
+        <v>172</v>
+      </c>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="14"/>
-      <c r="I36" s="48"/>
-[...3 lines deleted...]
-      <c r="M36" s="45"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
     </row>
     <row r="37" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="52" t="s">
+      <c r="B37" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="14">
         <v>3.1</v>
       </c>
       <c r="D37" s="14">
         <v>6.2</v>
       </c>
-      <c r="E37" s="42"/>
+      <c r="E37" s="53">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="14"/>
-      <c r="I37" s="48"/>
-[...3 lines deleted...]
-      <c r="M37" s="45"/>
+      <c r="I37" s="47"/>
+      <c r="J37" s="47"/>
+      <c r="K37" s="47"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
     </row>
     <row r="38" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A38" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="51">
+      <c r="B38" s="50">
         <v>7.6</v>
       </c>
       <c r="C38" s="14">
         <v>28</v>
       </c>
       <c r="D38" s="14">
         <v>52.7</v>
       </c>
-      <c r="E38" s="42"/>
+      <c r="E38" s="53">
+        <v>76.3</v>
+      </c>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="14"/>
-      <c r="I38" s="48"/>
-[...3 lines deleted...]
-      <c r="M38" s="45"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
     </row>
     <row r="39" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A39" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="52" t="s">
+      <c r="B39" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="14">
         <v>0.7</v>
       </c>
       <c r="D39" s="14">
         <v>1.3</v>
       </c>
-      <c r="E39" s="14"/>
-[...1 lines deleted...]
-      <c r="G39" s="44"/>
+      <c r="E39" s="53">
+        <v>2</v>
+      </c>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
       <c r="H39" s="10"/>
-      <c r="I39" s="48"/>
-[...3 lines deleted...]
-      <c r="M39" s="45"/>
+      <c r="I39" s="47"/>
+      <c r="J39" s="47"/>
+      <c r="K39" s="47"/>
+      <c r="L39" s="44"/>
+      <c r="M39" s="44"/>
     </row>
     <row r="40" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A40" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="51">
+      <c r="B40" s="50">
         <v>10</v>
       </c>
       <c r="C40" s="14">
         <v>11.1</v>
       </c>
       <c r="D40" s="14">
         <v>12.3</v>
       </c>
-      <c r="E40" s="14"/>
+      <c r="E40" s="53">
+        <v>13.4</v>
+      </c>
       <c r="F40" s="39"/>
       <c r="G40" s="39"/>
       <c r="H40" s="14"/>
-      <c r="I40" s="48"/>
-[...3 lines deleted...]
-      <c r="M40" s="45"/>
+      <c r="I40" s="47"/>
+      <c r="J40" s="47"/>
+      <c r="K40" s="47"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
     </row>
     <row r="41" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A41" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B41" s="51">
+      <c r="B41" s="50">
         <v>0.9</v>
       </c>
       <c r="C41" s="14">
         <v>2</v>
       </c>
       <c r="D41" s="14">
         <v>3.1</v>
       </c>
-      <c r="E41" s="21"/>
+      <c r="E41" s="53">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="F41" s="39"/>
       <c r="G41" s="39"/>
       <c r="H41" s="14"/>
-      <c r="I41" s="48"/>
-[...3 lines deleted...]
-      <c r="M41" s="45"/>
+      <c r="I41" s="47"/>
+      <c r="J41" s="47"/>
+      <c r="K41" s="47"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
     </row>
     <row r="42" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A42" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="53" t="s">
+      <c r="B42" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="24">
         <v>18.8</v>
       </c>
       <c r="D42" s="24">
         <v>37.700000000000003</v>
       </c>
-      <c r="E42" s="24"/>
+      <c r="E42" s="55">
+        <v>56.5</v>
+      </c>
       <c r="F42" s="41"/>
       <c r="G42" s="41"/>
       <c r="H42" s="24"/>
-      <c r="I42" s="49"/>
-[...3 lines deleted...]
-      <c r="M42" s="49"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="48"/>
+      <c r="L42" s="48"/>
+      <c r="M42" s="48"/>
     </row>
     <row r="43" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A44" s="56" t="s">
+      <c r="A44" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="56"/>
-[...10 lines deleted...]
-      <c r="M44" s="56"/>
+      <c r="B44" s="58"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="58"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="58"/>
+      <c r="M44" s="58"/>
     </row>
     <row r="45" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1">
-      <c r="A45" s="55" t="s">
+      <c r="A45" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="55"/>
-[...10 lines deleted...]
-      <c r="M45" s="55"/>
+      <c r="B45" s="57"/>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="57"/>
+      <c r="F45" s="57"/>
+      <c r="G45" s="57"/>
+      <c r="H45" s="57"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="57"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A46" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="26"/>
       <c r="D46" s="26"/>
       <c r="E46" s="26"/>
       <c r="F46" s="26"/>
       <c r="G46" s="26"/>
       <c r="H46" s="27"/>
       <c r="I46" s="28"/>
       <c r="J46" s="29"/>
       <c r="K46" s="26"/>
       <c r="M46" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>