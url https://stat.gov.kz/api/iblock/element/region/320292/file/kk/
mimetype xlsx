--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-45" yWindow="225" windowWidth="13665" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Жуалы ауданы</t>
   </si>
   <si>
     <t>Қордай ауданы</t>
   </si>
   <si>
@@ -785,70 +785,70 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="30" customFormat="1" ht="17.25" customHeight="1">
+    <row r="1" spans="1:16" s="30" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:16" s="6" customFormat="1" ht="11.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
@@ -892,997 +892,1071 @@
       </c>
       <c r="L3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
     </row>
     <row r="4" spans="1:16" s="12" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="10"/>
+      <c r="F4" s="10" t="s">
+        <v>32</v>
+      </c>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="11"/>
       <c r="J4" s="10"/>
       <c r="K4" s="49"/>
       <c r="L4" s="11"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="50">
         <v>334.9</v>
       </c>
       <c r="C5" s="14">
         <v>947.7</v>
       </c>
       <c r="D5" s="14">
         <v>1448.2</v>
       </c>
       <c r="E5" s="53">
         <v>2132.6</v>
       </c>
-      <c r="F5" s="39"/>
+      <c r="F5" s="53">
+        <v>2622.5</v>
+      </c>
       <c r="G5" s="39"/>
       <c r="H5" s="14"/>
       <c r="I5" s="44"/>
       <c r="J5" s="44"/>
       <c r="K5" s="44"/>
       <c r="L5" s="44"/>
       <c r="M5" s="44"/>
       <c r="N5" s="14"/>
     </row>
     <row r="6" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="50">
         <v>26.8</v>
       </c>
       <c r="C6" s="14">
         <v>49.8</v>
       </c>
       <c r="D6" s="14">
         <v>85.8</v>
       </c>
       <c r="E6" s="53">
         <v>181.5</v>
       </c>
-      <c r="F6" s="39"/>
+      <c r="F6" s="53">
+        <v>230.1</v>
+      </c>
       <c r="G6" s="39"/>
       <c r="H6" s="14"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="14"/>
     </row>
     <row r="7" spans="1:16" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="38"/>
+      <c r="F7" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="14"/>
     </row>
     <row r="8" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="50">
         <v>51.6</v>
       </c>
       <c r="C8" s="14">
         <v>117.5</v>
       </c>
       <c r="D8" s="14">
         <v>202.4</v>
       </c>
       <c r="E8" s="53">
         <v>287.89999999999998</v>
       </c>
-      <c r="F8" s="39"/>
+      <c r="F8" s="53">
+        <v>390.3</v>
+      </c>
       <c r="G8" s="39"/>
       <c r="H8" s="14"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="44"/>
       <c r="N8" s="17"/>
     </row>
     <row r="9" spans="1:16" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="38"/>
+      <c r="F9" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="50">
         <v>122</v>
       </c>
       <c r="C10" s="14">
         <v>492.2</v>
       </c>
       <c r="D10" s="14">
         <v>763.3</v>
       </c>
       <c r="E10" s="53">
         <v>1145.5</v>
       </c>
-      <c r="F10" s="39"/>
+      <c r="F10" s="53">
+        <v>1353.3</v>
+      </c>
       <c r="G10" s="39"/>
       <c r="H10" s="14"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="44"/>
       <c r="L10" s="44"/>
       <c r="M10" s="44"/>
       <c r="N10" s="14"/>
     </row>
     <row r="11" spans="1:16" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:16" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F12" s="38"/>
+      <c r="F12" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="50">
         <v>127.5</v>
       </c>
       <c r="C13" s="14">
         <v>274.39999999999998</v>
       </c>
       <c r="D13" s="14">
         <v>376.3</v>
       </c>
       <c r="E13" s="53">
         <v>490.6</v>
       </c>
-      <c r="F13" s="39"/>
+      <c r="F13" s="53">
+        <v>607.29999999999995</v>
+      </c>
       <c r="G13" s="39"/>
       <c r="H13" s="14"/>
       <c r="I13" s="44"/>
       <c r="J13" s="44"/>
       <c r="K13" s="44"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:16" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F14" s="38"/>
+      <c r="F14" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:16" s="12" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="50">
         <v>7</v>
       </c>
       <c r="C15" s="14">
         <v>13.7</v>
       </c>
       <c r="D15" s="14">
         <v>20.399999999999999</v>
       </c>
       <c r="E15" s="53">
         <v>27.1</v>
       </c>
-      <c r="F15" s="39"/>
+      <c r="F15" s="53">
+        <v>41.6</v>
+      </c>
       <c r="G15" s="39"/>
       <c r="H15" s="14"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="44"/>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:16" s="12" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="F16" s="38"/>
+      <c r="F16" s="37" t="s">
+        <v>0</v>
+      </c>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="36"/>
       <c r="F17" s="42"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="36"/>
       <c r="J17" s="15"/>
       <c r="K17" s="34"/>
       <c r="L17" s="14"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="50">
         <v>22.4</v>
       </c>
       <c r="C18" s="14">
         <v>64.400000000000006</v>
       </c>
       <c r="D18" s="14">
         <v>108.1</v>
       </c>
       <c r="E18" s="53">
         <v>151.6</v>
       </c>
-      <c r="F18" s="39"/>
+      <c r="F18" s="53">
+        <v>177.2</v>
+      </c>
       <c r="G18" s="39"/>
       <c r="H18" s="14"/>
       <c r="I18" s="44"/>
       <c r="J18" s="44"/>
       <c r="K18" s="44"/>
       <c r="L18" s="44"/>
       <c r="M18" s="44"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="50">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="14">
         <v>11.6</v>
       </c>
       <c r="D19" s="14">
         <v>20.8</v>
       </c>
       <c r="E19" s="53">
         <v>29.9</v>
       </c>
-      <c r="F19" s="39"/>
+      <c r="F19" s="53">
+        <v>35.4</v>
+      </c>
       <c r="G19" s="39"/>
       <c r="H19" s="14"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="44"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="50">
         <v>3.1</v>
       </c>
       <c r="C20" s="14">
         <v>10.3</v>
       </c>
       <c r="D20" s="14">
         <v>17.5</v>
       </c>
       <c r="E20" s="53">
         <v>24.7</v>
       </c>
-      <c r="F20" s="39"/>
+      <c r="F20" s="53">
+        <v>27.7</v>
+      </c>
       <c r="G20" s="39"/>
       <c r="H20" s="14"/>
       <c r="I20" s="44"/>
       <c r="J20" s="44"/>
       <c r="K20" s="44"/>
       <c r="L20" s="44"/>
       <c r="M20" s="44"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="50">
         <v>13.4</v>
       </c>
       <c r="C21" s="14">
         <v>32.799999999999997</v>
       </c>
       <c r="D21" s="14">
         <v>52.2</v>
       </c>
       <c r="E21" s="53">
         <v>71.599999999999994</v>
       </c>
-      <c r="F21" s="39"/>
+      <c r="F21" s="53">
+        <v>83.9</v>
+      </c>
       <c r="G21" s="39"/>
       <c r="H21" s="14"/>
       <c r="I21" s="44"/>
       <c r="J21" s="44"/>
       <c r="K21" s="44"/>
       <c r="L21" s="44"/>
       <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="50">
         <v>1.7</v>
       </c>
       <c r="C22" s="14">
         <v>1.8</v>
       </c>
       <c r="D22" s="14">
         <v>2</v>
       </c>
       <c r="E22" s="53">
         <v>2.2000000000000002</v>
       </c>
-      <c r="F22" s="39"/>
+      <c r="F22" s="53">
+        <v>2.8</v>
+      </c>
       <c r="G22" s="39"/>
       <c r="H22" s="14"/>
       <c r="I22" s="44"/>
       <c r="J22" s="44"/>
       <c r="K22" s="44"/>
       <c r="L22" s="44"/>
       <c r="M22" s="44"/>
     </row>
     <row r="23" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="50">
         <v>0.2</v>
       </c>
       <c r="C23" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="14">
         <v>9</v>
       </c>
       <c r="E23" s="53">
         <v>13.5</v>
       </c>
-      <c r="F23" s="39"/>
+      <c r="F23" s="53">
+        <v>16.5</v>
+      </c>
       <c r="G23" s="39"/>
       <c r="H23" s="14"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="44"/>
     </row>
     <row r="24" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A24" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="F24" s="43"/>
+      <c r="F24" s="54" t="s">
+        <v>0</v>
+      </c>
       <c r="G24" s="43"/>
       <c r="H24" s="10"/>
       <c r="I24" s="44"/>
       <c r="J24" s="44"/>
       <c r="K24" s="44"/>
       <c r="L24" s="44"/>
       <c r="M24" s="44"/>
     </row>
     <row r="25" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="14">
         <v>1.8</v>
       </c>
       <c r="D25" s="14">
         <v>3.7</v>
       </c>
       <c r="E25" s="53">
         <v>5.5</v>
       </c>
-      <c r="F25" s="39"/>
+      <c r="F25" s="53">
+        <v>5.7</v>
+      </c>
       <c r="G25" s="39"/>
       <c r="H25" s="14"/>
       <c r="I25" s="44"/>
       <c r="J25" s="44"/>
       <c r="K25" s="44"/>
       <c r="L25" s="44"/>
       <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="F26" s="38"/>
+      <c r="F26" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="G26" s="38"/>
       <c r="H26" s="38"/>
       <c r="I26" s="44"/>
       <c r="J26" s="44"/>
       <c r="K26" s="44"/>
       <c r="L26" s="44"/>
       <c r="M26" s="44"/>
     </row>
     <row r="27" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A27" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="F27" s="38"/>
+      <c r="F27" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="45"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
     </row>
     <row r="28" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A28" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="F28" s="38"/>
+      <c r="F28" s="10" t="s">
+        <v>0</v>
+      </c>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
       <c r="I28" s="45"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
     </row>
     <row r="29" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14">
         <v>1.4</v>
       </c>
       <c r="D29" s="14">
         <v>2.8</v>
       </c>
       <c r="E29" s="53">
         <v>4.2</v>
       </c>
-      <c r="F29" s="39"/>
+      <c r="F29" s="53">
+        <v>5.2</v>
+      </c>
       <c r="G29" s="39"/>
       <c r="H29" s="14"/>
       <c r="I29" s="44"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13" s="12" customFormat="1" ht="57.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="21"/>
       <c r="C30" s="40"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="46"/>
       <c r="J30" s="18"/>
       <c r="K30" s="35"/>
       <c r="L30" s="42"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A31" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="50">
         <v>68.8</v>
       </c>
       <c r="C31" s="14">
         <v>259</v>
       </c>
       <c r="D31" s="14">
         <v>453.9</v>
       </c>
       <c r="E31" s="53">
         <v>645.70000000000005</v>
       </c>
-      <c r="F31" s="39"/>
+      <c r="F31" s="53">
+        <v>758.8</v>
+      </c>
       <c r="G31" s="39"/>
       <c r="H31" s="14"/>
       <c r="I31" s="47"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
     </row>
     <row r="32" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A32" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="50">
         <v>12.5</v>
       </c>
       <c r="C32" s="14">
         <v>54</v>
       </c>
       <c r="D32" s="14">
         <v>95.6</v>
       </c>
       <c r="E32" s="53">
         <v>137.4</v>
       </c>
-      <c r="F32" s="39"/>
+      <c r="F32" s="53">
+        <v>149.1</v>
+      </c>
       <c r="G32" s="39"/>
       <c r="H32" s="14"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="44"/>
       <c r="M32" s="44"/>
     </row>
     <row r="33" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="50">
         <v>6</v>
       </c>
       <c r="C33" s="14">
         <v>39.200000000000003</v>
       </c>
       <c r="D33" s="14">
         <v>72.5</v>
       </c>
       <c r="E33" s="53">
         <v>105.7</v>
       </c>
-      <c r="F33" s="39"/>
+      <c r="F33" s="53">
+        <v>111.5</v>
+      </c>
       <c r="G33" s="39"/>
       <c r="H33" s="14"/>
       <c r="I33" s="47"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
     </row>
     <row r="34" spans="1:13" s="12" customFormat="1" ht="11.25">
       <c r="A34" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="50">
         <v>11.4</v>
       </c>
       <c r="C34" s="14">
         <v>30.6</v>
       </c>
       <c r="D34" s="14">
         <v>49.7</v>
       </c>
       <c r="E34" s="53">
         <v>68.900000000000006</v>
       </c>
-      <c r="F34" s="39"/>
+      <c r="F34" s="53">
+        <v>77.400000000000006</v>
+      </c>
       <c r="G34" s="39"/>
       <c r="H34" s="14"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="44"/>
       <c r="M34" s="44"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="F35" s="43"/>
+      <c r="F35" s="54" t="s">
+        <v>0</v>
+      </c>
       <c r="G35" s="43"/>
       <c r="H35" s="10"/>
       <c r="I35" s="47"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="44"/>
       <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="50">
         <v>20.3</v>
       </c>
       <c r="C36" s="14">
         <v>71.599999999999994</v>
       </c>
       <c r="D36" s="14">
         <v>123</v>
       </c>
       <c r="E36" s="53">
         <v>172</v>
       </c>
-      <c r="F36" s="39"/>
+      <c r="F36" s="53">
+        <v>211.2</v>
+      </c>
       <c r="G36" s="39"/>
       <c r="H36" s="14"/>
       <c r="I36" s="47"/>
       <c r="J36" s="47"/>
       <c r="K36" s="47"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
     </row>
     <row r="37" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A37" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="14">
         <v>3.1</v>
       </c>
       <c r="D37" s="14">
         <v>6.2</v>
       </c>
       <c r="E37" s="53">
         <v>9.3000000000000007</v>
       </c>
-      <c r="F37" s="39"/>
+      <c r="F37" s="53">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="G37" s="39"/>
       <c r="H37" s="14"/>
       <c r="I37" s="47"/>
       <c r="J37" s="47"/>
       <c r="K37" s="47"/>
       <c r="L37" s="44"/>
       <c r="M37" s="44"/>
     </row>
     <row r="38" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A38" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="50">
         <v>7.6</v>
       </c>
       <c r="C38" s="14">
         <v>28</v>
       </c>
       <c r="D38" s="14">
         <v>52.7</v>
       </c>
       <c r="E38" s="53">
         <v>76.3</v>
       </c>
-      <c r="F38" s="39"/>
+      <c r="F38" s="53">
+        <v>88.2</v>
+      </c>
       <c r="G38" s="39"/>
       <c r="H38" s="14"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="47"/>
       <c r="L38" s="44"/>
       <c r="M38" s="44"/>
     </row>
     <row r="39" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A39" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="14">
         <v>0.7</v>
       </c>
       <c r="D39" s="14">
         <v>1.3</v>
       </c>
       <c r="E39" s="53">
         <v>2</v>
       </c>
-      <c r="F39" s="43"/>
+      <c r="F39" s="53">
+        <v>2</v>
+      </c>
       <c r="G39" s="43"/>
       <c r="H39" s="10"/>
       <c r="I39" s="47"/>
       <c r="J39" s="47"/>
       <c r="K39" s="47"/>
       <c r="L39" s="44"/>
       <c r="M39" s="44"/>
     </row>
     <row r="40" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A40" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="50">
         <v>10</v>
       </c>
       <c r="C40" s="14">
         <v>11.1</v>
       </c>
       <c r="D40" s="14">
         <v>12.3</v>
       </c>
       <c r="E40" s="53">
         <v>13.4</v>
       </c>
-      <c r="F40" s="39"/>
+      <c r="F40" s="53">
+        <v>13.4</v>
+      </c>
       <c r="G40" s="39"/>
       <c r="H40" s="14"/>
       <c r="I40" s="47"/>
       <c r="J40" s="47"/>
       <c r="K40" s="47"/>
       <c r="L40" s="44"/>
       <c r="M40" s="44"/>
     </row>
     <row r="41" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A41" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="50">
         <v>0.9</v>
       </c>
       <c r="C41" s="14">
         <v>2</v>
       </c>
       <c r="D41" s="14">
         <v>3.1</v>
       </c>
       <c r="E41" s="53">
         <v>4.0999999999999996</v>
       </c>
-      <c r="F41" s="39"/>
+      <c r="F41" s="53">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="G41" s="39"/>
       <c r="H41" s="14"/>
       <c r="I41" s="47"/>
       <c r="J41" s="47"/>
       <c r="K41" s="47"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
     </row>
     <row r="42" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A42" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="24">
         <v>18.8</v>
       </c>
       <c r="D42" s="24">
         <v>37.700000000000003</v>
       </c>
       <c r="E42" s="55">
         <v>56.5</v>
       </c>
-      <c r="F42" s="41"/>
+      <c r="F42" s="55">
+        <v>92.1</v>
+      </c>
       <c r="G42" s="41"/>
       <c r="H42" s="24"/>
       <c r="I42" s="48"/>
       <c r="J42" s="48"/>
       <c r="K42" s="48"/>
       <c r="L42" s="48"/>
       <c r="M42" s="48"/>
     </row>
     <row r="43" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A44" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="58"/>
       <c r="J44" s="58"/>
       <c r="K44" s="58"/>