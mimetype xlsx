--- v3 (2026-06-24)
+++ v4 (2026-08-08)
@@ -1,541 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="225" windowWidth="13665" windowHeight="12390"/>
+    <workbookView xWindow="22905" yWindow="-15" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="72">
+  <si>
+    <t/>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Байшолтекова Карлыгаш Мамытхановна</t>
+  </si>
+  <si>
+    <t>+7 7262 541762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
+  </si>
+  <si>
     <t>қаңтар</t>
   </si>
   <si>
+    <t>қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>Әктас және ғаныш, мың тонна</t>
+  </si>
+  <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Жуалы ауданы</t>
   </si>
   <si>
     <t>Қордай ауданы</t>
   </si>
   <si>
     <t>Т.Рысқұлов ауданы</t>
   </si>
   <si>
     <t>Меркi ауданы</t>
   </si>
   <si>
     <t>Мойынқұм ауданы</t>
   </si>
   <si>
     <t>Сарысу ауданы</t>
   </si>
   <si>
     <t>Талас ауданы</t>
   </si>
   <si>
     <t>Шу ауданы</t>
   </si>
   <si>
-    <t>Әктас және ғаныш, мың тонна</t>
-[...1 lines deleted...]
-  <si>
     <t>Табиғи құм, мың текше метр</t>
   </si>
   <si>
     <t>Түйіршіктер, тас үгіндісі және тас ұнтағы; малта тас, қиыршық тас, шағыл немесе уатылған тас, мың текше метр</t>
   </si>
   <si>
     <t>* Жедел деректер.</t>
   </si>
   <si>
-    <t xml:space="preserve">"х"  Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.     </t>
-[...41 lines deleted...]
-    <t/>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>2026 жылғы Жамбыл облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Жамбыл облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп өндірісі және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/90/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zhambyl/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>"-" - Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>"-" - Өндіріс жоқ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"х" - Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.     </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-      <charset val="204"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
-      <name val="Roboto"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...17 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="9"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...86 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -778,1268 +994,2056 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhambyl/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/90/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="117" zoomScaleNormal="117" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12:XFD12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="6"/>
+    <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="6"/>
+    <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="6"/>
+    <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="6"/>
+    <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="6"/>
+    <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="6"/>
+    <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="6"/>
+    <col min="1793" max="1793" width="42.28515625" style="6" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="6" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="6"/>
+    <col min="2049" max="2049" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="6"/>
+    <col min="2305" max="2305" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="6"/>
+    <col min="2561" max="2561" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="6"/>
+    <col min="2817" max="2817" width="42.28515625" style="6" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="6" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="6"/>
+    <col min="3073" max="3073" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="6"/>
+    <col min="3329" max="3329" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="6"/>
+    <col min="3585" max="3585" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="6"/>
+    <col min="3841" max="3841" width="42.28515625" style="6" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="6" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="6"/>
+    <col min="4097" max="4097" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="6"/>
+    <col min="4353" max="4353" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="6"/>
+    <col min="4609" max="4609" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="6"/>
+    <col min="4865" max="4865" width="42.28515625" style="6" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="6" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="6"/>
+    <col min="5121" max="5121" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="6"/>
+    <col min="5377" max="5377" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="6"/>
+    <col min="5633" max="5633" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="6"/>
+    <col min="5889" max="5889" width="42.28515625" style="6" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="6" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="6"/>
+    <col min="6145" max="6145" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="6"/>
+    <col min="6401" max="6401" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="6"/>
+    <col min="6657" max="6657" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="6"/>
+    <col min="6913" max="6913" width="42.28515625" style="6" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="6" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="6"/>
+    <col min="7169" max="7169" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="6"/>
+    <col min="7425" max="7425" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="6"/>
+    <col min="7681" max="7681" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="6"/>
+    <col min="7937" max="7937" width="42.28515625" style="6" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="6" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="6"/>
+    <col min="8193" max="8193" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="6"/>
+    <col min="8449" max="8449" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="6"/>
+    <col min="8705" max="8705" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="6"/>
+    <col min="8961" max="8961" width="42.28515625" style="6" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="6" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="6"/>
+    <col min="9217" max="9217" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="6"/>
+    <col min="9473" max="9473" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="6"/>
+    <col min="9729" max="9729" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="6"/>
+    <col min="9985" max="9985" width="42.28515625" style="6" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="6" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="6"/>
+    <col min="10241" max="10241" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="6"/>
+    <col min="10497" max="10497" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="6"/>
+    <col min="10753" max="10753" width="42.28515625" style="6" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="6" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="6"/>
+    <col min="11009" max="11009" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="6"/>
+    <col min="11265" max="11265" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="6"/>
+    <col min="11521" max="11521" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="6"/>
+    <col min="11777" max="11777" width="42.28515625" style="6" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="6" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="6"/>
+    <col min="12033" max="12033" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="6"/>
+    <col min="12289" max="12289" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="6"/>
+    <col min="12545" max="12545" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="6"/>
+    <col min="12801" max="12801" width="42.28515625" style="6" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="6" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="6"/>
+    <col min="13057" max="13057" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="6"/>
+    <col min="13313" max="13313" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="6"/>
+    <col min="13569" max="13569" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="6"/>
+    <col min="13825" max="13825" width="42.28515625" style="6" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="6" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="6"/>
+    <col min="14081" max="14081" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="6"/>
+    <col min="14337" max="14337" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="6"/>
+    <col min="14593" max="14593" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="6"/>
+    <col min="14849" max="14849" width="42.28515625" style="6" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="6" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="6"/>
+    <col min="15105" max="15105" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="6"/>
+    <col min="15361" max="15361" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="6"/>
+    <col min="15617" max="15617" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="6"/>
+    <col min="15873" max="15873" width="42.28515625" style="6" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="6" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="6"/>
+    <col min="16129" max="16129" width="42.28515625" style="6" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="6" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="B1" s="20"/>
+      <c r="M1" s="16"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="M2" s="15"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="8">
+        <v>151102</v>
+      </c>
+      <c r="M3" s="16"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="M4" s="15"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="25.5">
+      <c r="A8" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="51">
+      <c r="A10" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1">
+      <c r="A11" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="73"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="73"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="73"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="73"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="4.42578125" style="22" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="22" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="4.42578125" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="22" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="21"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="23" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="23" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="23"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="23"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="77" t="s">
+        <v>37</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:P47"/>
+  <sheetViews>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A46" sqref="A46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
-    <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" style="27" customWidth="1"/>
+    <col min="5" max="6" width="13.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
-    <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="26" customWidth="1"/>
+    <col min="12" max="12" width="12" style="25" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="30" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:16" s="33" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+    </row>
+    <row r="2" spans="1:16" s="41" customFormat="1">
+      <c r="A2" s="42"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+    </row>
+    <row r="3" spans="1:16" s="33" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="40"/>
+      <c r="B3" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="K3" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="M3" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+    </row>
+    <row r="4" spans="1:16" s="34" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A4" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="47"/>
+      <c r="C4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="I4" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="48"/>
+      <c r="K4" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="52">
+        <v>334.9</v>
+      </c>
+      <c r="C5" s="52">
+        <v>947.7</v>
+      </c>
+      <c r="D5" s="52">
+        <v>1448.2</v>
+      </c>
+      <c r="E5" s="52">
+        <v>2132.6</v>
+      </c>
+      <c r="F5" s="52">
+        <v>2622.5</v>
+      </c>
+      <c r="G5" s="52">
+        <v>3037.8</v>
+      </c>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="52">
+        <v>26.8</v>
+      </c>
+      <c r="C6" s="52">
+        <v>49.8</v>
+      </c>
+      <c r="D6" s="52">
+        <v>85.8</v>
+      </c>
+      <c r="E6" s="52">
+        <v>181.5</v>
+      </c>
+      <c r="F6" s="52">
+        <v>230.1</v>
+      </c>
+      <c r="G6" s="52">
+        <v>276.10000000000002</v>
+      </c>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="35"/>
+    </row>
+    <row r="7" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="35"/>
+    </row>
+    <row r="8" spans="1:16" s="34" customFormat="1">
+      <c r="A8" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="52">
+        <v>51.6</v>
+      </c>
+      <c r="C8" s="52">
+        <v>117.5</v>
+      </c>
+      <c r="D8" s="52">
+        <v>202.4</v>
+      </c>
+      <c r="E8" s="52">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="F8" s="52">
+        <v>390.3</v>
+      </c>
+      <c r="G8" s="52">
+        <v>480.8</v>
+      </c>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="35"/>
+    </row>
+    <row r="9" spans="1:16" s="34" customFormat="1">
+      <c r="A9" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="54"/>
+      <c r="I9" s="54"/>
+      <c r="J9" s="54"/>
+      <c r="K9" s="54"/>
+      <c r="L9" s="54"/>
+      <c r="M9" s="54"/>
+      <c r="N9" s="32"/>
+      <c r="O9" s="35"/>
+    </row>
+    <row r="10" spans="1:16" s="34" customFormat="1">
+      <c r="A10" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="52">
+        <v>122</v>
+      </c>
+      <c r="C10" s="52">
+        <v>492.2</v>
+      </c>
+      <c r="D10" s="52">
+        <v>763.3</v>
+      </c>
+      <c r="E10" s="52">
+        <v>1145.5</v>
+      </c>
+      <c r="F10" s="52">
+        <v>1353.3</v>
+      </c>
+      <c r="G10" s="52">
+        <v>1605</v>
+      </c>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="52"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="35"/>
+    </row>
+    <row r="11" spans="1:16" s="34" customFormat="1">
+      <c r="A11" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="54"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="35"/>
+    </row>
+    <row r="12" spans="1:16" s="34" customFormat="1">
+      <c r="A12" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="35"/>
+    </row>
+    <row r="13" spans="1:16" s="34" customFormat="1">
+      <c r="A13" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="52">
+        <v>127.5</v>
+      </c>
+      <c r="C13" s="52">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="D13" s="52">
+        <v>376.3</v>
+      </c>
+      <c r="E13" s="52">
+        <v>490.6</v>
+      </c>
+      <c r="F13" s="52">
+        <v>607.29999999999995</v>
+      </c>
+      <c r="G13" s="52">
+        <v>619.9</v>
+      </c>
+      <c r="H13" s="52"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="52"/>
+      <c r="M13" s="52"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="35"/>
+    </row>
+    <row r="14" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="54"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="54"/>
+      <c r="K14" s="54"/>
+      <c r="L14" s="54"/>
+      <c r="M14" s="54"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="35"/>
+    </row>
+    <row r="15" spans="1:16" s="34" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="52">
+        <v>7</v>
+      </c>
+      <c r="C15" s="52">
+        <v>13.7</v>
+      </c>
+      <c r="D15" s="52">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="E15" s="52">
+        <v>27.1</v>
+      </c>
+      <c r="F15" s="52">
+        <v>41.6</v>
+      </c>
+      <c r="G15" s="52">
+        <v>56</v>
+      </c>
+      <c r="H15" s="52"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="35"/>
+    </row>
+    <row r="16" spans="1:16" s="34" customFormat="1">
+      <c r="A16" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="35"/>
+    </row>
+    <row r="17" spans="1:15" s="34" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A17" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="52"/>
+      <c r="C17" s="52"/>
+      <c r="D17" s="52"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="52"/>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:15" s="34" customFormat="1">
+      <c r="A18" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="52">
+        <v>22.4</v>
+      </c>
+      <c r="C18" s="52">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="D18" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="E18" s="52">
+        <v>151.6</v>
+      </c>
+      <c r="F18" s="52">
+        <v>177.2</v>
+      </c>
+      <c r="G18" s="52">
+        <v>203.4</v>
+      </c>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
+      <c r="N18" s="32"/>
+      <c r="O18" s="4"/>
+    </row>
+    <row r="19" spans="1:15" s="34" customFormat="1">
+      <c r="A19" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C19" s="52">
+        <v>11.6</v>
+      </c>
+      <c r="D19" s="52">
+        <v>20.8</v>
+      </c>
+      <c r="E19" s="52">
+        <v>29.9</v>
+      </c>
+      <c r="F19" s="52">
+        <v>35.4</v>
+      </c>
+      <c r="G19" s="52">
+        <v>41.6</v>
+      </c>
+      <c r="H19" s="52"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="4"/>
+    </row>
+    <row r="20" spans="1:15" s="34" customFormat="1">
+      <c r="A20" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="C20" s="52">
+        <v>10.3</v>
+      </c>
+      <c r="D20" s="52">
+        <v>17.5</v>
+      </c>
+      <c r="E20" s="52">
+        <v>24.7</v>
+      </c>
+      <c r="F20" s="52">
+        <v>27.7</v>
+      </c>
+      <c r="G20" s="52">
+        <v>30.6</v>
+      </c>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
+      <c r="N20" s="32"/>
+      <c r="O20" s="4"/>
+    </row>
+    <row r="21" spans="1:15" s="34" customFormat="1">
+      <c r="A21" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="C21" s="52">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="D21" s="52">
+        <v>52.2</v>
+      </c>
+      <c r="E21" s="52">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="F21" s="52">
+        <v>83.9</v>
+      </c>
+      <c r="G21" s="52">
+        <v>96.2</v>
+      </c>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="4"/>
+    </row>
+    <row r="22" spans="1:15" s="34" customFormat="1">
+      <c r="A22" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="52">
+        <v>1.7</v>
+      </c>
+      <c r="C22" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="D22" s="52">
+        <v>2</v>
+      </c>
+      <c r="E22" s="52">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F22" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="G22" s="52">
+        <v>3.5</v>
+      </c>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="32"/>
+      <c r="O22" s="4"/>
+    </row>
+    <row r="23" spans="1:15" s="34" customFormat="1">
+      <c r="A23" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="52">
+        <v>0.2</v>
+      </c>
+      <c r="C23" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D23" s="52">
+        <v>9</v>
+      </c>
+      <c r="E23" s="52">
+        <v>13.5</v>
+      </c>
+      <c r="F23" s="52">
+        <v>16.5</v>
+      </c>
+      <c r="G23" s="52">
+        <v>19.5</v>
+      </c>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="4"/>
+    </row>
+    <row r="24" spans="1:15" s="34" customFormat="1">
+      <c r="A24" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="48"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="52"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="52"/>
+      <c r="M24" s="52"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="4"/>
+    </row>
+    <row r="25" spans="1:15" s="34" customFormat="1">
+      <c r="A25" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="52">
+        <v>1.8</v>
+      </c>
+      <c r="D25" s="52">
+        <v>3.7</v>
+      </c>
+      <c r="E25" s="52">
+        <v>5.5</v>
+      </c>
+      <c r="F25" s="52">
+        <v>5.7</v>
+      </c>
+      <c r="G25" s="52">
+        <v>5.8</v>
+      </c>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="32"/>
+      <c r="O25" s="4"/>
+    </row>
+    <row r="26" spans="1:15" s="34" customFormat="1">
+      <c r="A26" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H26" s="54"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
+      <c r="N26" s="32"/>
+      <c r="O26" s="4"/>
+    </row>
+    <row r="27" spans="1:15" s="34" customFormat="1">
+      <c r="A27" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H27" s="54"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
+      <c r="N27" s="35"/>
+    </row>
+    <row r="28" spans="1:15" s="34" customFormat="1">
+      <c r="A28" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="54"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="35"/>
+    </row>
+    <row r="29" spans="1:15" s="34" customFormat="1">
+      <c r="A29" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="52">
+        <v>1.4</v>
+      </c>
+      <c r="D29" s="52">
+        <v>2.8</v>
+      </c>
+      <c r="E29" s="52">
+        <v>4.2</v>
+      </c>
+      <c r="F29" s="52">
+        <v>5.2</v>
+      </c>
+      <c r="G29" s="52">
+        <v>6.1</v>
+      </c>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="35"/>
+    </row>
+    <row r="30" spans="1:15" s="34" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A30" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...32 lines deleted...]
-      <c r="C3" s="32" t="s">
+      <c r="B30" s="52"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="52"/>
+      <c r="N30" s="35"/>
+    </row>
+    <row r="31" spans="1:15" s="34" customFormat="1">
+      <c r="A31" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="52">
+        <v>68.8</v>
+      </c>
+      <c r="C31" s="52">
+        <v>259</v>
+      </c>
+      <c r="D31" s="52">
+        <v>453.9</v>
+      </c>
+      <c r="E31" s="52">
+        <v>645.70000000000005</v>
+      </c>
+      <c r="F31" s="52">
+        <v>758.8</v>
+      </c>
+      <c r="G31" s="52">
+        <v>855.9</v>
+      </c>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="32"/>
+    </row>
+    <row r="32" spans="1:15" s="34" customFormat="1">
+      <c r="A32" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="52">
+        <v>12.5</v>
+      </c>
+      <c r="C32" s="52">
+        <v>54</v>
+      </c>
+      <c r="D32" s="52">
+        <v>95.6</v>
+      </c>
+      <c r="E32" s="52">
+        <v>137.4</v>
+      </c>
+      <c r="F32" s="52">
+        <v>149.1</v>
+      </c>
+      <c r="G32" s="52">
+        <v>160.9</v>
+      </c>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="52"/>
+      <c r="L32" s="52"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="32"/>
+    </row>
+    <row r="33" spans="1:14" s="34" customFormat="1">
+      <c r="A33" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="B33" s="52">
+        <v>6</v>
+      </c>
+      <c r="C33" s="52">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="D33" s="52">
+        <v>72.5</v>
+      </c>
+      <c r="E33" s="52">
+        <v>105.7</v>
+      </c>
+      <c r="F33" s="52">
+        <v>111.5</v>
+      </c>
+      <c r="G33" s="52">
+        <v>117.3</v>
+      </c>
+      <c r="H33" s="52"/>
+      <c r="I33" s="52"/>
+      <c r="J33" s="52"/>
+      <c r="K33" s="52"/>
+      <c r="L33" s="52"/>
+      <c r="M33" s="52"/>
+      <c r="N33" s="32"/>
+    </row>
+    <row r="34" spans="1:14" s="34" customFormat="1">
+      <c r="A34" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="B34" s="52">
+        <v>11.4</v>
+      </c>
+      <c r="C34" s="52">
+        <v>30.6</v>
+      </c>
+      <c r="D34" s="52">
+        <v>49.7</v>
+      </c>
+      <c r="E34" s="52">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="F34" s="52">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="G34" s="52">
+        <v>86</v>
+      </c>
+      <c r="H34" s="52"/>
+      <c r="I34" s="52"/>
+      <c r="J34" s="52"/>
+      <c r="K34" s="52"/>
+      <c r="L34" s="52"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="32"/>
+    </row>
+    <row r="35" spans="1:14" s="33" customFormat="1" ht="12.75">
+      <c r="A35" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="B35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="48"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+      <c r="K35" s="52"/>
+      <c r="L35" s="52"/>
+      <c r="M35" s="52"/>
+      <c r="N35" s="32"/>
+    </row>
+    <row r="36" spans="1:14" s="33" customFormat="1" ht="12.75">
+      <c r="A36" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="B36" s="52">
+        <v>20.3</v>
+      </c>
+      <c r="C36" s="52">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="D36" s="52">
+        <v>123</v>
+      </c>
+      <c r="E36" s="52">
+        <v>172</v>
+      </c>
+      <c r="F36" s="52">
+        <v>211.2</v>
+      </c>
+      <c r="G36" s="52">
+        <v>235.2</v>
+      </c>
+      <c r="H36" s="52"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="52"/>
+      <c r="K36" s="52"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="52"/>
+      <c r="N36" s="32"/>
+    </row>
+    <row r="37" spans="1:14" s="28" customFormat="1">
+      <c r="A37" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="31" t="s">
+      <c r="B37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="D37" s="52">
+        <v>6.2</v>
+      </c>
+      <c r="E37" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F37" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G37" s="52">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="52"/>
+      <c r="N37" s="32"/>
+    </row>
+    <row r="38" spans="1:14" s="28" customFormat="1">
+      <c r="A38" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="B38" s="52">
+        <v>7.6</v>
+      </c>
+      <c r="C38" s="52">
+        <v>28</v>
+      </c>
+      <c r="D38" s="52">
+        <v>52.7</v>
+      </c>
+      <c r="E38" s="52">
+        <v>76.3</v>
+      </c>
+      <c r="F38" s="52">
+        <v>88.2</v>
+      </c>
+      <c r="G38" s="52">
+        <v>99</v>
+      </c>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="32"/>
+    </row>
+    <row r="39" spans="1:14" s="28" customFormat="1">
+      <c r="A39" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="31" t="s">
+      <c r="B39" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="D39" s="52">
+        <v>1.3</v>
+      </c>
+      <c r="E39" s="52">
+        <v>2</v>
+      </c>
+      <c r="F39" s="52">
+        <v>2</v>
+      </c>
+      <c r="G39" s="52">
+        <v>2</v>
+      </c>
+      <c r="H39" s="48"/>
+      <c r="I39" s="52"/>
+      <c r="J39" s="52"/>
+      <c r="K39" s="52"/>
+      <c r="L39" s="52"/>
+      <c r="M39" s="52"/>
+      <c r="N39" s="32"/>
+    </row>
+    <row r="40" spans="1:14" s="28" customFormat="1">
+      <c r="A40" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="31" t="s">
+      <c r="B40" s="52">
+        <v>10</v>
+      </c>
+      <c r="C40" s="52">
+        <v>11.1</v>
+      </c>
+      <c r="D40" s="52">
+        <v>12.3</v>
+      </c>
+      <c r="E40" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="F40" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="G40" s="52">
+        <v>13.4</v>
+      </c>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="52"/>
+      <c r="K40" s="52"/>
+      <c r="L40" s="52"/>
+      <c r="M40" s="52"/>
+      <c r="N40" s="32"/>
+    </row>
+    <row r="41" spans="1:14" s="28" customFormat="1">
+      <c r="A41" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="31" t="s">
+      <c r="B41" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="C41" s="52">
+        <v>2</v>
+      </c>
+      <c r="D41" s="52">
+        <v>3.1</v>
+      </c>
+      <c r="E41" s="52">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F41" s="52">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G41" s="52">
+        <v>5</v>
+      </c>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="52"/>
+      <c r="K41" s="52"/>
+      <c r="L41" s="52"/>
+      <c r="M41" s="52"/>
+      <c r="N41" s="32"/>
+    </row>
+    <row r="42" spans="1:14" s="28" customFormat="1">
+      <c r="A42" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="33" t="s">
-[...11 lines deleted...]
-      <c r="C4" s="10" t="s">
+      <c r="B42" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="52">
+        <v>18.8</v>
+      </c>
+      <c r="D42" s="52">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E42" s="52">
+        <v>56.5</v>
+      </c>
+      <c r="F42" s="52">
+        <v>92.1</v>
+      </c>
+      <c r="G42" s="52">
+        <v>127.8</v>
+      </c>
+      <c r="H42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
+      <c r="K42" s="52"/>
+      <c r="L42" s="52"/>
+      <c r="M42" s="52"/>
+      <c r="N42" s="31"/>
+    </row>
+    <row r="43" spans="1:14" s="28" customFormat="1">
+      <c r="A43" s="25"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="26"/>
+      <c r="L43" s="27"/>
+      <c r="M43" s="27"/>
+    </row>
+    <row r="44" spans="1:14" s="28" customFormat="1">
+      <c r="A44" s="75" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="75"/>
+      <c r="C44" s="75"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="75"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="75"/>
+      <c r="H44" s="75"/>
+      <c r="I44" s="75"/>
+      <c r="J44" s="75"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="75"/>
+    </row>
+    <row r="45" spans="1:14" s="28" customFormat="1" ht="36" customHeight="1">
+      <c r="A45" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" s="76"/>
+      <c r="C45" s="76"/>
+      <c r="D45" s="76"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+      <c r="H45" s="76"/>
+      <c r="I45" s="76"/>
+      <c r="J45" s="76"/>
+      <c r="K45" s="76"/>
+      <c r="L45" s="76"/>
+      <c r="M45" s="76"/>
+    </row>
+    <row r="46" spans="1:14" s="28" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A46" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="10" t="s">
-[...1084 lines deleted...]
-      <c r="M46" s="26"/>
+      <c r="B46" s="29"/>
+      <c r="C46" s="66"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="66"/>
+      <c r="F46" s="66"/>
+      <c r="G46" s="66"/>
+      <c r="H46" s="67"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="69"/>
+      <c r="K46" s="66"/>
+      <c r="L46" s="29"/>
+      <c r="M46" s="66"/>
+    </row>
+    <row r="47" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
+      <c r="A47" s="30"/>
+      <c r="B47" s="29"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="27"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A44:M44"/>
     <mergeCell ref="A45:M45"/>
-    <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
+      <vt:lpstr>Лист 1 </vt:lpstr>
+      <vt:lpstr>'Лист 1 '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>