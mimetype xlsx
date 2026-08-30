--- v4 (2026-08-08)
+++ v5 (2026-08-30)
@@ -6,64 +6,64 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="22905" yWindow="-15" windowWidth="11460" windowHeight="9540"/>
   </bookViews>
   <sheets>
-    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="72">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Байшолтекова Карлыгаш Мамытхановна</t>
   </si>
   <si>
     <t>+7 7262 541762</t>
   </si>
   <si>
     <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -245,51 +245,51 @@
   </si>
   <si>
     <t>https://stat.gov.kz/region/zhambyl/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>"-" - Өндіріс жоқ</t>
   </si>
   <si>
     <t>"-" - Өндіріс жоқ.</t>
   </si>
   <si>
     <t xml:space="preserve">"х" - Осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.     </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -432,50 +432,55 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -489,51 +494,51 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -672,61 +677,67 @@
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1010,51 +1021,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhambyl/spreadsheets/?industry=4487&amp;year=2026&amp;name=316286&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/90/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:XFD12"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="6"/>
     <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="6"/>
     <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="6"/>
     <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="6"/>
     <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="6"/>
     <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="6"/>
     <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="6"/>
@@ -1609,100 +1620,100 @@
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="23"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="23"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="77" t="s">
+      <c r="B17" s="74" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="A46" sqref="A46"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="27" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="26" customWidth="1"/>
     <col min="12" max="12" width="12" style="25" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="33" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="B1" s="74"/>
-[...10 lines deleted...]
-      <c r="M1" s="74"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:16" s="41" customFormat="1">
       <c r="A2" s="42"/>
       <c r="B2" s="45"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="42"/>
       <c r="J2" s="44"/>
       <c r="K2" s="43"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
     <row r="3" spans="1:16" s="33" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="40"/>
       <c r="B3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="39" t="s">
@@ -1774,1211 +1785,1283 @@
       </c>
       <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="64" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="52">
         <v>334.9</v>
       </c>
       <c r="C5" s="52">
         <v>947.7</v>
       </c>
       <c r="D5" s="52">
         <v>1448.2</v>
       </c>
       <c r="E5" s="52">
         <v>2132.6</v>
       </c>
       <c r="F5" s="52">
         <v>2622.5</v>
       </c>
       <c r="G5" s="52">
         <v>3037.8</v>
       </c>
-      <c r="H5" s="52"/>
+      <c r="H5" s="75">
+        <v>3610.7</v>
+      </c>
       <c r="I5" s="52"/>
       <c r="J5" s="52"/>
       <c r="K5" s="52"/>
       <c r="L5" s="52"/>
       <c r="M5" s="52"/>
       <c r="N5" s="32"/>
       <c r="O5" s="35"/>
     </row>
     <row r="6" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="52">
         <v>26.8</v>
       </c>
       <c r="C6" s="52">
         <v>49.8</v>
       </c>
       <c r="D6" s="52">
         <v>85.8</v>
       </c>
       <c r="E6" s="52">
         <v>181.5</v>
       </c>
       <c r="F6" s="52">
         <v>230.1</v>
       </c>
       <c r="G6" s="52">
         <v>276.10000000000002</v>
       </c>
-      <c r="H6" s="52"/>
+      <c r="H6" s="75">
+        <v>315.3</v>
+      </c>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="32"/>
       <c r="O6" s="35"/>
     </row>
     <row r="7" spans="1:16" s="34" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="32"/>
       <c r="O7" s="35"/>
     </row>
     <row r="8" spans="1:16" s="34" customFormat="1">
       <c r="A8" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="52">
         <v>51.6</v>
       </c>
       <c r="C8" s="52">
         <v>117.5</v>
       </c>
       <c r="D8" s="52">
         <v>202.4</v>
       </c>
       <c r="E8" s="52">
         <v>287.89999999999998</v>
       </c>
       <c r="F8" s="52">
         <v>390.3</v>
       </c>
       <c r="G8" s="52">
         <v>480.8</v>
       </c>
-      <c r="H8" s="52"/>
+      <c r="H8" s="75">
+        <v>564.9</v>
+      </c>
       <c r="I8" s="52"/>
       <c r="J8" s="52"/>
       <c r="K8" s="52"/>
       <c r="L8" s="52"/>
       <c r="M8" s="52"/>
       <c r="N8" s="32"/>
       <c r="O8" s="35"/>
     </row>
     <row r="9" spans="1:16" s="34" customFormat="1">
       <c r="A9" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F9" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="54"/>
+      <c r="H9" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="54"/>
       <c r="L9" s="54"/>
       <c r="M9" s="54"/>
       <c r="N9" s="32"/>
       <c r="O9" s="35"/>
     </row>
     <row r="10" spans="1:16" s="34" customFormat="1">
       <c r="A10" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="52">
         <v>122</v>
       </c>
       <c r="C10" s="52">
         <v>492.2</v>
       </c>
       <c r="D10" s="52">
         <v>763.3</v>
       </c>
       <c r="E10" s="52">
         <v>1145.5</v>
       </c>
       <c r="F10" s="52">
         <v>1353.3</v>
       </c>
       <c r="G10" s="52">
         <v>1605</v>
       </c>
-      <c r="H10" s="52"/>
+      <c r="H10" s="75">
+        <v>1889.4</v>
+      </c>
       <c r="I10" s="52"/>
       <c r="J10" s="52"/>
       <c r="K10" s="52"/>
       <c r="L10" s="52"/>
       <c r="M10" s="52"/>
       <c r="N10" s="32"/>
       <c r="O10" s="35"/>
     </row>
     <row r="11" spans="1:16" s="34" customFormat="1">
       <c r="A11" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H11" s="54"/>
+      <c r="H11" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="54"/>
       <c r="N11" s="37"/>
       <c r="O11" s="35"/>
     </row>
     <row r="12" spans="1:16" s="34" customFormat="1">
       <c r="A12" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H12" s="54"/>
+      <c r="H12" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
       <c r="K12" s="54"/>
       <c r="L12" s="54"/>
       <c r="M12" s="54"/>
       <c r="N12" s="36"/>
       <c r="O12" s="35"/>
     </row>
     <row r="13" spans="1:16" s="34" customFormat="1">
       <c r="A13" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="52">
         <v>127.5</v>
       </c>
       <c r="C13" s="52">
         <v>274.39999999999998</v>
       </c>
       <c r="D13" s="52">
         <v>376.3</v>
       </c>
       <c r="E13" s="52">
         <v>490.6</v>
       </c>
       <c r="F13" s="52">
         <v>607.29999999999995</v>
       </c>
       <c r="G13" s="52">
         <v>619.9</v>
       </c>
-      <c r="H13" s="52"/>
+      <c r="H13" s="75">
+        <v>770.7</v>
+      </c>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="37"/>
       <c r="O13" s="35"/>
     </row>
     <row r="14" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H14" s="54"/>
+      <c r="H14" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="54"/>
       <c r="N14" s="36"/>
       <c r="O14" s="35"/>
     </row>
     <row r="15" spans="1:16" s="34" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="52">
         <v>7</v>
       </c>
       <c r="C15" s="52">
         <v>13.7</v>
       </c>
       <c r="D15" s="52">
         <v>20.399999999999999</v>
       </c>
       <c r="E15" s="52">
         <v>27.1</v>
       </c>
       <c r="F15" s="52">
         <v>41.6</v>
       </c>
       <c r="G15" s="52">
         <v>56</v>
       </c>
-      <c r="H15" s="52"/>
+      <c r="H15" s="75">
+        <v>70.400000000000006</v>
+      </c>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="36"/>
       <c r="O15" s="35"/>
     </row>
     <row r="16" spans="1:16" s="34" customFormat="1">
       <c r="A16" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="53" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="H16" s="54"/>
+      <c r="H16" s="53" t="s">
+        <v>1</v>
+      </c>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="54"/>
       <c r="N16" s="35"/>
     </row>
     <row r="17" spans="1:15" s="34" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="55"/>
       <c r="F17" s="56"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="55"/>
       <c r="J17" s="57"/>
       <c r="K17" s="58"/>
       <c r="L17" s="52"/>
       <c r="M17" s="56"/>
     </row>
     <row r="18" spans="1:15" s="34" customFormat="1">
       <c r="A18" s="64" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="52">
         <v>22.4</v>
       </c>
       <c r="C18" s="52">
         <v>64.400000000000006</v>
       </c>
       <c r="D18" s="52">
         <v>108.1</v>
       </c>
       <c r="E18" s="52">
         <v>151.6</v>
       </c>
       <c r="F18" s="52">
         <v>177.2</v>
       </c>
       <c r="G18" s="52">
         <v>203.4</v>
       </c>
-      <c r="H18" s="52"/>
+      <c r="H18" s="75">
+        <v>245.2</v>
+      </c>
       <c r="I18" s="52"/>
       <c r="J18" s="52"/>
       <c r="K18" s="52"/>
       <c r="L18" s="52"/>
       <c r="M18" s="52"/>
       <c r="N18" s="32"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" s="34" customFormat="1">
       <c r="A19" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="52">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="52">
         <v>11.6</v>
       </c>
       <c r="D19" s="52">
         <v>20.8</v>
       </c>
       <c r="E19" s="52">
         <v>29.9</v>
       </c>
       <c r="F19" s="52">
         <v>35.4</v>
       </c>
       <c r="G19" s="52">
         <v>41.6</v>
       </c>
-      <c r="H19" s="52"/>
+      <c r="H19" s="75">
+        <v>49</v>
+      </c>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="32"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" s="34" customFormat="1">
       <c r="A20" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="52">
         <v>3.1</v>
       </c>
       <c r="C20" s="52">
         <v>10.3</v>
       </c>
       <c r="D20" s="52">
         <v>17.5</v>
       </c>
       <c r="E20" s="52">
         <v>24.7</v>
       </c>
       <c r="F20" s="52">
         <v>27.7</v>
       </c>
       <c r="G20" s="52">
         <v>30.6</v>
       </c>
-      <c r="H20" s="52"/>
+      <c r="H20" s="75">
+        <v>33</v>
+      </c>
       <c r="I20" s="52"/>
       <c r="J20" s="52"/>
       <c r="K20" s="52"/>
       <c r="L20" s="52"/>
       <c r="M20" s="52"/>
       <c r="N20" s="32"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" s="34" customFormat="1">
       <c r="A21" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="52">
         <v>13.4</v>
       </c>
       <c r="C21" s="52">
         <v>32.799999999999997</v>
       </c>
       <c r="D21" s="52">
         <v>52.2</v>
       </c>
       <c r="E21" s="52">
         <v>71.599999999999994</v>
       </c>
       <c r="F21" s="52">
         <v>83.9</v>
       </c>
       <c r="G21" s="52">
         <v>96.2</v>
       </c>
-      <c r="H21" s="52"/>
+      <c r="H21" s="75">
+        <v>107.5</v>
+      </c>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="32"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" s="34" customFormat="1">
       <c r="A22" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="52">
         <v>1.7</v>
       </c>
       <c r="C22" s="52">
         <v>1.8</v>
       </c>
       <c r="D22" s="52">
         <v>2</v>
       </c>
       <c r="E22" s="52">
         <v>2.2000000000000002</v>
       </c>
       <c r="F22" s="52">
         <v>2.8</v>
       </c>
       <c r="G22" s="52">
         <v>3.5</v>
       </c>
-      <c r="H22" s="52"/>
+      <c r="H22" s="75">
+        <v>4.2</v>
+      </c>
       <c r="I22" s="52"/>
       <c r="J22" s="52"/>
       <c r="K22" s="52"/>
       <c r="L22" s="52"/>
       <c r="M22" s="52"/>
       <c r="N22" s="32"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" s="34" customFormat="1">
       <c r="A23" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="52">
         <v>0.2</v>
       </c>
       <c r="C23" s="52">
         <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="52">
         <v>9</v>
       </c>
       <c r="E23" s="52">
         <v>13.5</v>
       </c>
       <c r="F23" s="52">
         <v>16.5</v>
       </c>
       <c r="G23" s="52">
         <v>19.5</v>
       </c>
-      <c r="H23" s="52"/>
+      <c r="H23" s="75">
+        <v>22.5</v>
+      </c>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="32"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" s="34" customFormat="1">
       <c r="A24" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="48" t="s">
         <v>1</v>
       </c>
       <c r="F24" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G24" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H24" s="48"/>
+      <c r="H24" s="76" t="s">
+        <v>1</v>
+      </c>
       <c r="I24" s="52"/>
       <c r="J24" s="52"/>
       <c r="K24" s="52"/>
       <c r="L24" s="52"/>
       <c r="M24" s="52"/>
       <c r="N24" s="32"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" s="34" customFormat="1">
       <c r="A25" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="52">
         <v>1.8</v>
       </c>
       <c r="D25" s="52">
         <v>3.7</v>
       </c>
       <c r="E25" s="52">
         <v>5.5</v>
       </c>
       <c r="F25" s="52">
         <v>5.7</v>
       </c>
       <c r="G25" s="52">
         <v>5.8</v>
       </c>
-      <c r="H25" s="52"/>
+      <c r="H25" s="75">
+        <v>6</v>
+      </c>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="32"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" s="34" customFormat="1">
       <c r="A26" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="48" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H26" s="54"/>
+      <c r="H26" s="48" t="s">
+        <v>1</v>
+      </c>
       <c r="I26" s="52"/>
       <c r="J26" s="52"/>
       <c r="K26" s="52"/>
       <c r="L26" s="52"/>
       <c r="M26" s="52"/>
       <c r="N26" s="32"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" s="34" customFormat="1">
       <c r="A27" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D27" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="48" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H27" s="54"/>
+      <c r="H27" s="48" t="s">
+        <v>1</v>
+      </c>
       <c r="I27" s="48"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="35"/>
     </row>
     <row r="28" spans="1:15" s="34" customFormat="1">
       <c r="A28" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E28" s="48" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H28" s="54"/>
+      <c r="H28" s="48" t="s">
+        <v>1</v>
+      </c>
       <c r="I28" s="48"/>
       <c r="J28" s="52"/>
       <c r="K28" s="52"/>
       <c r="L28" s="52"/>
       <c r="M28" s="52"/>
       <c r="N28" s="35"/>
     </row>
     <row r="29" spans="1:15" s="34" customFormat="1">
       <c r="A29" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="52">
         <v>1.4</v>
       </c>
       <c r="D29" s="52">
         <v>2.8</v>
       </c>
       <c r="E29" s="52">
         <v>4.2</v>
       </c>
       <c r="F29" s="52">
         <v>5.2</v>
       </c>
       <c r="G29" s="52">
         <v>6.1</v>
       </c>
-      <c r="H29" s="52"/>
+      <c r="H29" s="75">
+        <v>23.1</v>
+      </c>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="35"/>
     </row>
     <row r="30" spans="1:15" s="34" customFormat="1" ht="58.5" customHeight="1">
       <c r="A30" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="52"/>
       <c r="C30" s="59"/>
       <c r="D30" s="52"/>
       <c r="E30" s="52"/>
       <c r="F30" s="52"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="57"/>
       <c r="J30" s="60"/>
       <c r="K30" s="61"/>
       <c r="L30" s="56"/>
       <c r="M30" s="52"/>
       <c r="N30" s="35"/>
     </row>
     <row r="31" spans="1:15" s="34" customFormat="1">
       <c r="A31" s="64" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="52">
         <v>68.8</v>
       </c>
       <c r="C31" s="52">
         <v>259</v>
       </c>
       <c r="D31" s="52">
         <v>453.9</v>
       </c>
       <c r="E31" s="52">
         <v>645.70000000000005</v>
       </c>
       <c r="F31" s="52">
         <v>758.8</v>
       </c>
       <c r="G31" s="52">
         <v>855.9</v>
       </c>
-      <c r="H31" s="52"/>
+      <c r="H31" s="75">
+        <v>964.5</v>
+      </c>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="32"/>
     </row>
     <row r="32" spans="1:15" s="34" customFormat="1">
       <c r="A32" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="52">
         <v>12.5</v>
       </c>
       <c r="C32" s="52">
         <v>54</v>
       </c>
       <c r="D32" s="52">
         <v>95.6</v>
       </c>
       <c r="E32" s="52">
         <v>137.4</v>
       </c>
       <c r="F32" s="52">
         <v>149.1</v>
       </c>
       <c r="G32" s="52">
         <v>160.9</v>
       </c>
-      <c r="H32" s="52"/>
+      <c r="H32" s="75">
+        <v>175.9</v>
+      </c>
       <c r="I32" s="52"/>
       <c r="J32" s="52"/>
       <c r="K32" s="52"/>
       <c r="L32" s="52"/>
       <c r="M32" s="52"/>
       <c r="N32" s="32"/>
     </row>
     <row r="33" spans="1:14" s="34" customFormat="1">
       <c r="A33" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="52">
         <v>6</v>
       </c>
       <c r="C33" s="52">
         <v>39.200000000000003</v>
       </c>
       <c r="D33" s="52">
         <v>72.5</v>
       </c>
       <c r="E33" s="52">
         <v>105.7</v>
       </c>
       <c r="F33" s="52">
         <v>111.5</v>
       </c>
       <c r="G33" s="52">
         <v>117.3</v>
       </c>
-      <c r="H33" s="52"/>
+      <c r="H33" s="75">
+        <v>120.1</v>
+      </c>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="32"/>
     </row>
     <row r="34" spans="1:14" s="34" customFormat="1">
       <c r="A34" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="52">
         <v>11.4</v>
       </c>
       <c r="C34" s="52">
         <v>30.6</v>
       </c>
       <c r="D34" s="52">
         <v>49.7</v>
       </c>
       <c r="E34" s="52">
         <v>68.900000000000006</v>
       </c>
       <c r="F34" s="52">
         <v>77.400000000000006</v>
       </c>
       <c r="G34" s="52">
         <v>86</v>
       </c>
-      <c r="H34" s="52"/>
+      <c r="H34" s="75">
+        <v>93.7</v>
+      </c>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="32"/>
     </row>
     <row r="35" spans="1:14" s="33" customFormat="1" ht="12.75">
       <c r="A35" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="48" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="48" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="H35" s="48"/>
+      <c r="H35" s="76" t="s">
+        <v>1</v>
+      </c>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="32"/>
     </row>
     <row r="36" spans="1:14" s="33" customFormat="1" ht="12.75">
       <c r="A36" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="52">
         <v>20.3</v>
       </c>
       <c r="C36" s="52">
         <v>71.599999999999994</v>
       </c>
       <c r="D36" s="52">
         <v>123</v>
       </c>
       <c r="E36" s="52">
         <v>172</v>
       </c>
       <c r="F36" s="52">
         <v>211.2</v>
       </c>
       <c r="G36" s="52">
         <v>235.2</v>
       </c>
-      <c r="H36" s="52"/>
+      <c r="H36" s="75">
+        <v>269.7</v>
+      </c>
       <c r="I36" s="52"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
       <c r="L36" s="52"/>
       <c r="M36" s="52"/>
       <c r="N36" s="32"/>
     </row>
     <row r="37" spans="1:14" s="28" customFormat="1">
       <c r="A37" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="52">
         <v>3.1</v>
       </c>
       <c r="D37" s="52">
         <v>6.2</v>
       </c>
       <c r="E37" s="52">
         <v>9.3000000000000007</v>
       </c>
       <c r="F37" s="52">
         <v>9.3000000000000007</v>
       </c>
       <c r="G37" s="52">
         <v>9.3000000000000007</v>
       </c>
-      <c r="H37" s="52"/>
+      <c r="H37" s="75">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="32"/>
     </row>
     <row r="38" spans="1:14" s="28" customFormat="1">
       <c r="A38" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="52">
         <v>7.6</v>
       </c>
       <c r="C38" s="52">
         <v>28</v>
       </c>
       <c r="D38" s="52">
         <v>52.7</v>
       </c>
       <c r="E38" s="52">
         <v>76.3</v>
       </c>
       <c r="F38" s="52">
         <v>88.2</v>
       </c>
       <c r="G38" s="52">
         <v>99</v>
       </c>
-      <c r="H38" s="52"/>
+      <c r="H38" s="75">
+        <v>111.6</v>
+      </c>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="52"/>
       <c r="M38" s="52"/>
       <c r="N38" s="32"/>
     </row>
     <row r="39" spans="1:14" s="28" customFormat="1">
       <c r="A39" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="52">
         <v>0.7</v>
       </c>
       <c r="D39" s="52">
         <v>1.3</v>
       </c>
       <c r="E39" s="52">
         <v>2</v>
       </c>
       <c r="F39" s="52">
         <v>2</v>
       </c>
       <c r="G39" s="52">
         <v>2</v>
       </c>
-      <c r="H39" s="48"/>
+      <c r="H39" s="75">
+        <v>2</v>
+      </c>
       <c r="I39" s="52"/>
       <c r="J39" s="52"/>
       <c r="K39" s="52"/>
       <c r="L39" s="52"/>
       <c r="M39" s="52"/>
       <c r="N39" s="32"/>
     </row>
     <row r="40" spans="1:14" s="28" customFormat="1">
       <c r="A40" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="52">
         <v>10</v>
       </c>
       <c r="C40" s="52">
         <v>11.1</v>
       </c>
       <c r="D40" s="52">
         <v>12.3</v>
       </c>
       <c r="E40" s="52">
         <v>13.4</v>
       </c>
       <c r="F40" s="52">
         <v>13.4</v>
       </c>
       <c r="G40" s="52">
         <v>13.4</v>
       </c>
-      <c r="H40" s="52"/>
+      <c r="H40" s="75">
+        <v>13.4</v>
+      </c>
       <c r="I40" s="52"/>
       <c r="J40" s="52"/>
       <c r="K40" s="52"/>
       <c r="L40" s="52"/>
       <c r="M40" s="52"/>
       <c r="N40" s="32"/>
     </row>
     <row r="41" spans="1:14" s="28" customFormat="1">
       <c r="A41" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="52">
         <v>0.9</v>
       </c>
       <c r="C41" s="52">
         <v>2</v>
       </c>
       <c r="D41" s="52">
         <v>3.1</v>
       </c>
       <c r="E41" s="52">
         <v>4.0999999999999996</v>
       </c>
       <c r="F41" s="52">
         <v>4.5999999999999996</v>
       </c>
       <c r="G41" s="52">
         <v>5</v>
       </c>
-      <c r="H41" s="52"/>
+      <c r="H41" s="75">
+        <v>5.4</v>
+      </c>
       <c r="I41" s="52"/>
       <c r="J41" s="52"/>
       <c r="K41" s="52"/>
       <c r="L41" s="52"/>
       <c r="M41" s="52"/>
       <c r="N41" s="32"/>
     </row>
     <row r="42" spans="1:14" s="28" customFormat="1">
       <c r="A42" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="52">
         <v>18.8</v>
       </c>
       <c r="D42" s="52">
         <v>37.700000000000003</v>
       </c>
       <c r="E42" s="52">
         <v>56.5</v>
       </c>
       <c r="F42" s="52">
         <v>92.1</v>
       </c>
       <c r="G42" s="52">
         <v>127.8</v>
       </c>
-      <c r="H42" s="52"/>
+      <c r="H42" s="75">
+        <v>163.4</v>
+      </c>
       <c r="I42" s="52"/>
       <c r="J42" s="52"/>
       <c r="K42" s="52"/>
       <c r="L42" s="52"/>
       <c r="M42" s="52"/>
       <c r="N42" s="31"/>
     </row>
     <row r="43" spans="1:14" s="28" customFormat="1">
       <c r="A43" s="25"/>
       <c r="B43" s="29"/>
       <c r="C43" s="27"/>
       <c r="D43" s="27"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="25"/>
       <c r="J43" s="27"/>
       <c r="K43" s="26"/>
       <c r="L43" s="27"/>
       <c r="M43" s="27"/>
     </row>
     <row r="44" spans="1:14" s="28" customFormat="1">
-      <c r="A44" s="75" t="s">
+      <c r="A44" s="78" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="75"/>
-[...10 lines deleted...]
-      <c r="M44" s="75"/>
+      <c r="B44" s="78"/>
+      <c r="C44" s="78"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="78"/>
+      <c r="F44" s="78"/>
+      <c r="G44" s="78"/>
+      <c r="H44" s="78"/>
+      <c r="I44" s="78"/>
+      <c r="J44" s="78"/>
+      <c r="K44" s="78"/>
+      <c r="L44" s="78"/>
+      <c r="M44" s="78"/>
     </row>
     <row r="45" spans="1:14" s="28" customFormat="1" ht="36" customHeight="1">
-      <c r="A45" s="76" t="s">
+      <c r="A45" s="79" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="76"/>
-[...10 lines deleted...]
-      <c r="M45" s="76"/>
+      <c r="B45" s="79"/>
+      <c r="C45" s="79"/>
+      <c r="D45" s="79"/>
+      <c r="E45" s="79"/>
+      <c r="F45" s="79"/>
+      <c r="G45" s="79"/>
+      <c r="H45" s="79"/>
+      <c r="I45" s="79"/>
+      <c r="J45" s="79"/>
+      <c r="K45" s="79"/>
+      <c r="L45" s="79"/>
+      <c r="M45" s="79"/>
     </row>
     <row r="46" spans="1:14" s="28" customFormat="1" ht="17.25" customHeight="1">
       <c r="A46" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="29"/>
       <c r="C46" s="66"/>
       <c r="D46" s="66"/>
       <c r="E46" s="66"/>
       <c r="F46" s="66"/>
       <c r="G46" s="66"/>
       <c r="H46" s="67"/>
       <c r="I46" s="68"/>
       <c r="J46" s="69"/>
       <c r="K46" s="66"/>
       <c r="L46" s="29"/>
       <c r="M46" s="66"/>
     </row>
     <row r="47" spans="1:14" s="28" customFormat="1" ht="21" customHeight="1">
       <c r="A47" s="30"/>
       <c r="B47" s="29"/>
       <c r="C47" s="27"/>
       <c r="D47" s="27"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
@@ -3003,47 +3086,47 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1 </vt:lpstr>
       <vt:lpstr>'Лист 1 '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>