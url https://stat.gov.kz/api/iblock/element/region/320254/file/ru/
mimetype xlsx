--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="37">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">г.Тараз </t>
   </si>
   <si>
     <t>Байзакский район</t>
   </si>
   <si>
     <t>Жамбылский район</t>
   </si>
   <si>
     <t>Жуалынский район</t>
   </si>
   <si>
@@ -310,51 +310,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -436,58 +436,61 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -758,103 +761,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F93" sqref="F93"/>
+      <selection activeCell="A98" sqref="A98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="6" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:15" s="6" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:15" s="8" customFormat="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
     </row>
-    <row r="3" spans="1:15" s="6" customFormat="1" ht="21" customHeight="1">
+    <row r="3" spans="1:15" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>28</v>
       </c>
@@ -879,2201 +882,2369 @@
       <c r="B4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="45">
         <v>1765</v>
       </c>
       <c r="C5" s="12">
         <v>3068</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="47">
         <v>4380</v>
       </c>
-      <c r="E5" s="12"/>
+      <c r="E5" s="47">
+        <v>5704</v>
+      </c>
       <c r="F5" s="41"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
       <c r="N5" s="35"/>
       <c r="O5" s="36"/>
     </row>
     <row r="6" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="45">
         <v>820</v>
       </c>
       <c r="C6" s="12">
         <v>1631</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="47">
         <v>2442</v>
       </c>
-      <c r="E6" s="12"/>
+      <c r="E6" s="47">
+        <v>3252</v>
+      </c>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="35"/>
       <c r="O6" s="36"/>
     </row>
     <row r="7" spans="1:15" s="8" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="45">
         <v>804</v>
       </c>
       <c r="C7" s="12">
         <v>1222</v>
       </c>
-      <c r="D7" s="49">
+      <c r="D7" s="47">
         <v>1641</v>
       </c>
-      <c r="E7" s="12"/>
+      <c r="E7" s="47">
+        <v>2059</v>
+      </c>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
       <c r="N7" s="35"/>
       <c r="O7" s="36"/>
     </row>
     <row r="8" spans="1:15" s="8" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="45">
         <v>39</v>
       </c>
       <c r="C8" s="12">
         <v>53</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="47">
         <v>79</v>
       </c>
-      <c r="E8" s="12"/>
+      <c r="E8" s="47">
+        <v>117</v>
+      </c>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="35"/>
       <c r="O8" s="36"/>
     </row>
     <row r="9" spans="1:15" s="8" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="12"/>
+      <c r="E9" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="35"/>
       <c r="O9" s="36"/>
     </row>
     <row r="10" spans="1:15" s="8" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="45">
         <v>98</v>
       </c>
       <c r="C10" s="12">
         <v>154</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="47">
         <v>210</v>
       </c>
-      <c r="E10" s="12"/>
+      <c r="E10" s="47">
+        <v>266</v>
+      </c>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="35"/>
       <c r="O10" s="36"/>
     </row>
     <row r="11" spans="1:15" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="45">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>3</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="47">
         <v>4</v>
       </c>
-      <c r="E11" s="12"/>
+      <c r="E11" s="47">
+        <v>5</v>
+      </c>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="35"/>
       <c r="O11" s="36"/>
     </row>
     <row r="12" spans="1:15" s="8" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="45">
         <v>3</v>
       </c>
       <c r="C12" s="12">
         <v>5</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="47">
         <v>5</v>
       </c>
-      <c r="E12" s="32"/>
+      <c r="E12" s="47">
+        <v>5</v>
+      </c>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
     </row>
     <row r="13" spans="1:15" s="8" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="12"/>
+      <c r="E13" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:15" s="8" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="12"/>
+      <c r="E14" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:15" s="8" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="12"/>
+      <c r="E15" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:15" s="16" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="12"/>
+      <c r="E16" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:15" s="19" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="33"/>
       <c r="G17" s="32"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:15" s="19" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="45">
         <v>785</v>
       </c>
       <c r="C18" s="12">
         <v>1596</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="47">
         <v>2407</v>
       </c>
-      <c r="E18" s="12"/>
+      <c r="E18" s="47">
+        <v>3219</v>
+      </c>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
       <c r="N18" s="35"/>
     </row>
     <row r="19" spans="1:15" s="19" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="45">
         <v>710</v>
       </c>
       <c r="C19" s="12">
         <v>1425</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="47">
         <v>2140</v>
       </c>
-      <c r="E19" s="12"/>
+      <c r="E19" s="47">
+        <v>2855</v>
+      </c>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="41"/>
       <c r="N19" s="35"/>
     </row>
     <row r="20" spans="1:15" s="19" customFormat="1">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="45">
         <v>2</v>
       </c>
       <c r="C20" s="12">
         <v>5</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="47">
         <v>7</v>
       </c>
-      <c r="E20" s="12"/>
+      <c r="E20" s="47">
+        <v>9</v>
+      </c>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="35"/>
     </row>
     <row r="21" spans="1:15" s="19" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="45">
         <v>72</v>
       </c>
       <c r="C21" s="12">
         <v>165</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="47">
         <v>258</v>
       </c>
-      <c r="E21" s="12"/>
+      <c r="E21" s="47">
+        <v>352</v>
+      </c>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="35"/>
     </row>
     <row r="22" spans="1:15" s="19" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="12"/>
+      <c r="E22" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="35"/>
     </row>
     <row r="23" spans="1:15" s="19" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="45">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>1</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="47">
         <v>2</v>
       </c>
-      <c r="E23" s="12"/>
+      <c r="E23" s="47">
+        <v>2</v>
+      </c>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="35"/>
     </row>
     <row r="24" spans="1:15" s="19" customFormat="1">
       <c r="A24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="45">
         <v>0</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="47">
         <v>1</v>
       </c>
-      <c r="E24" s="32"/>
+      <c r="E24" s="47">
+        <v>1</v>
+      </c>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
       <c r="K24" s="41"/>
       <c r="L24" s="41"/>
       <c r="M24" s="41"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:15" s="19" customFormat="1">
       <c r="A25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="12"/>
+      <c r="E25" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:15" s="19" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E26" s="12"/>
+      <c r="E26" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:15" s="19" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E27" s="12"/>
+      <c r="E27" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:15" s="19" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E28" s="12"/>
+      <c r="E28" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
     </row>
     <row r="29" spans="1:15" s="19" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="12"/>
+      <c r="E29" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:15" s="19" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="19" customFormat="1">
       <c r="A31" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="45">
         <v>2558</v>
       </c>
       <c r="C31" s="12">
         <v>5415</v>
       </c>
-      <c r="D31" s="49">
+      <c r="D31" s="47">
         <v>8187</v>
       </c>
-      <c r="E31" s="12"/>
+      <c r="E31" s="47">
+        <v>10150</v>
+      </c>
       <c r="F31" s="41"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="N31" s="35"/>
       <c r="O31" s="36"/>
     </row>
     <row r="32" spans="1:15" s="19" customFormat="1">
       <c r="A32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="45">
         <v>1839</v>
       </c>
       <c r="C32" s="12">
         <v>3795</v>
       </c>
-      <c r="D32" s="49">
+      <c r="D32" s="47">
         <v>5631</v>
       </c>
-      <c r="E32" s="12"/>
+      <c r="E32" s="47">
+        <v>6736</v>
+      </c>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="41"/>
       <c r="M32" s="41"/>
       <c r="N32" s="35"/>
       <c r="O32" s="36"/>
     </row>
     <row r="33" spans="1:15" s="19" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E33" s="12"/>
+      <c r="E33" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="41"/>
       <c r="N33" s="35"/>
       <c r="O33" s="36"/>
     </row>
     <row r="34" spans="1:15" s="19" customFormat="1">
       <c r="A34" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="45">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
-      <c r="D34" s="49">
+      <c r="D34" s="47">
         <v>0</v>
       </c>
-      <c r="E34" s="12"/>
+      <c r="E34" s="47">
+        <v>0</v>
+      </c>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="41"/>
       <c r="L34" s="41"/>
       <c r="M34" s="41"/>
       <c r="N34" s="35"/>
       <c r="O34" s="36"/>
     </row>
     <row r="35" spans="1:15" s="19" customFormat="1">
       <c r="A35" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="45">
         <v>716</v>
       </c>
       <c r="C35" s="12">
         <v>1614</v>
       </c>
-      <c r="D35" s="49">
+      <c r="D35" s="47">
         <v>2547</v>
       </c>
-      <c r="E35" s="12"/>
+      <c r="E35" s="47">
+        <v>3401</v>
+      </c>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="35"/>
       <c r="O35" s="36"/>
     </row>
     <row r="36" spans="1:15" s="19" customFormat="1">
       <c r="A36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E36" s="12"/>
+      <c r="E36" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="41"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:15" s="19" customFormat="1">
       <c r="A37" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="45">
         <v>2</v>
       </c>
       <c r="C37" s="12">
         <v>3</v>
       </c>
-      <c r="D37" s="49">
+      <c r="D37" s="47">
         <v>5</v>
       </c>
-      <c r="E37" s="12"/>
+      <c r="E37" s="47">
+        <v>6</v>
+      </c>
       <c r="F37" s="41"/>
       <c r="G37" s="41"/>
       <c r="H37" s="41"/>
       <c r="I37" s="41"/>
       <c r="J37" s="41"/>
       <c r="K37" s="41"/>
       <c r="L37" s="41"/>
       <c r="M37" s="41"/>
       <c r="N37" s="35"/>
       <c r="O37" s="36"/>
     </row>
     <row r="38" spans="1:15" s="19" customFormat="1">
       <c r="A38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="45">
         <v>1</v>
       </c>
       <c r="C38" s="12">
         <v>2</v>
       </c>
-      <c r="D38" s="49">
+      <c r="D38" s="47">
         <v>4</v>
       </c>
-      <c r="E38" s="12"/>
+      <c r="E38" s="47">
+        <v>6</v>
+      </c>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="41"/>
       <c r="M38" s="41"/>
       <c r="N38" s="35"/>
       <c r="O38" s="36"/>
     </row>
     <row r="39" spans="1:15" s="19" customFormat="1">
       <c r="A39" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E39" s="12"/>
+      <c r="E39" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="35"/>
       <c r="O39" s="36"/>
     </row>
     <row r="40" spans="1:15" s="19" customFormat="1">
       <c r="A40" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="45">
         <v>0</v>
       </c>
       <c r="C40" s="12">
         <v>0</v>
       </c>
-      <c r="D40" s="49">
+      <c r="D40" s="47">
         <v>0</v>
       </c>
-      <c r="E40" s="15"/>
+      <c r="E40" s="47">
+        <v>0</v>
+      </c>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="41"/>
       <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:15" s="19" customFormat="1">
       <c r="A41" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E41" s="12"/>
+      <c r="E41" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
     <row r="42" spans="1:15" s="19" customFormat="1">
       <c r="A42" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E42" s="12"/>
+      <c r="E42" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
     <row r="43" spans="1:15" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
     </row>
     <row r="44" spans="1:15" s="19" customFormat="1">
       <c r="A44" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="45">
         <v>444</v>
       </c>
       <c r="C44" s="12">
         <v>1019</v>
       </c>
-      <c r="D44" s="49">
+      <c r="D44" s="47">
         <v>1496</v>
       </c>
-      <c r="E44" s="12"/>
+      <c r="E44" s="47">
+        <v>1710</v>
+      </c>
       <c r="F44" s="41"/>
       <c r="G44" s="41"/>
       <c r="H44" s="41"/>
       <c r="I44" s="41"/>
       <c r="J44" s="41"/>
       <c r="K44" s="41"/>
       <c r="L44" s="41"/>
       <c r="M44" s="41"/>
       <c r="N44" s="35"/>
       <c r="O44" s="36"/>
     </row>
     <row r="45" spans="1:15" s="19" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="45">
         <v>400</v>
       </c>
       <c r="C45" s="12">
         <v>930</v>
       </c>
-      <c r="D45" s="49">
+      <c r="D45" s="47">
         <v>1360</v>
       </c>
-      <c r="E45" s="12"/>
+      <c r="E45" s="47">
+        <v>1520</v>
+      </c>
       <c r="F45" s="41"/>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="L45" s="41"/>
       <c r="M45" s="41"/>
       <c r="N45" s="35"/>
       <c r="O45" s="36"/>
     </row>
     <row r="46" spans="1:15" s="19" customFormat="1">
       <c r="A46" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E46" s="12"/>
+      <c r="E46" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="41"/>
       <c r="J46" s="41"/>
       <c r="K46" s="41"/>
       <c r="L46" s="41"/>
       <c r="M46" s="41"/>
       <c r="N46" s="35"/>
       <c r="O46" s="36"/>
     </row>
     <row r="47" spans="1:15" s="19" customFormat="1">
       <c r="A47" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="45">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>0</v>
       </c>
-      <c r="D47" s="49">
+      <c r="D47" s="47">
         <v>0</v>
       </c>
-      <c r="E47" s="12"/>
+      <c r="E47" s="47">
+        <v>0</v>
+      </c>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="41"/>
       <c r="M47" s="41"/>
       <c r="N47" s="35"/>
       <c r="O47" s="36"/>
     </row>
     <row r="48" spans="1:15" s="19" customFormat="1">
       <c r="A48" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="45">
         <v>30</v>
       </c>
       <c r="C48" s="12">
         <v>63</v>
       </c>
-      <c r="D48" s="49">
+      <c r="D48" s="47">
         <v>99</v>
       </c>
-      <c r="E48" s="12"/>
+      <c r="E48" s="47">
+        <v>135</v>
+      </c>
       <c r="F48" s="41"/>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="41"/>
       <c r="N48" s="35"/>
       <c r="O48" s="36"/>
     </row>
     <row r="49" spans="1:15" s="19" customFormat="1">
       <c r="A49" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="45">
         <v>9</v>
       </c>
       <c r="C49" s="12">
         <v>15</v>
       </c>
-      <c r="D49" s="49">
+      <c r="D49" s="47">
         <v>22</v>
       </c>
-      <c r="E49" s="12"/>
+      <c r="E49" s="47">
+        <v>29</v>
+      </c>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="N49" s="35"/>
       <c r="O49" s="36"/>
     </row>
     <row r="50" spans="1:15" s="19" customFormat="1">
       <c r="A50" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E50" s="12"/>
+      <c r="E50" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12"/>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
       <c r="N50" s="35"/>
       <c r="O50" s="36"/>
     </row>
     <row r="51" spans="1:15" s="19" customFormat="1">
       <c r="A51" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="45">
         <v>5</v>
       </c>
       <c r="C51" s="12">
         <v>10</v>
       </c>
-      <c r="D51" s="49">
+      <c r="D51" s="47">
         <v>15</v>
       </c>
-      <c r="E51" s="32"/>
+      <c r="E51" s="47">
+        <v>26</v>
+      </c>
       <c r="F51" s="41"/>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
       <c r="J51" s="41"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="12"/>
       <c r="O51" s="8"/>
     </row>
     <row r="52" spans="1:15" s="19" customFormat="1">
       <c r="A52" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E52" s="12"/>
+      <c r="E52" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F52" s="12"/>
       <c r="G52" s="12"/>
       <c r="H52" s="12"/>
       <c r="I52" s="12"/>
       <c r="J52" s="12"/>
       <c r="K52" s="12"/>
       <c r="L52" s="12"/>
       <c r="M52" s="12"/>
       <c r="N52" s="12"/>
       <c r="O52" s="8"/>
     </row>
     <row r="53" spans="1:15" s="19" customFormat="1">
       <c r="A53" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E53" s="12"/>
+      <c r="E53" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="12"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="N53" s="12"/>
       <c r="O53" s="8"/>
     </row>
     <row r="54" spans="1:15" s="19" customFormat="1">
       <c r="A54" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E54" s="12"/>
+      <c r="E54" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F54" s="12"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="12"/>
       <c r="O54" s="8"/>
     </row>
     <row r="55" spans="1:15" s="19" customFormat="1">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E55" s="12"/>
+      <c r="E55" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="F55" s="12"/>
       <c r="G55" s="12"/>
       <c r="H55" s="12"/>
       <c r="I55" s="12"/>
       <c r="J55" s="12"/>
       <c r="K55" s="12"/>
       <c r="L55" s="12"/>
       <c r="M55" s="12"/>
       <c r="N55" s="12"/>
       <c r="O55" s="8"/>
     </row>
     <row r="56" spans="1:15" s="19" customFormat="1">
       <c r="A56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="38"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
       <c r="K56" s="10"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:15" s="19" customFormat="1">
       <c r="A57" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="45">
         <v>520</v>
       </c>
       <c r="C57" s="12">
         <v>1087</v>
       </c>
-      <c r="D57" s="49">
+      <c r="D57" s="47">
         <v>1604</v>
       </c>
-      <c r="E57" s="12"/>
+      <c r="E57" s="47">
+        <v>1960</v>
+      </c>
       <c r="F57" s="41"/>
       <c r="G57" s="41"/>
       <c r="H57" s="41"/>
       <c r="I57" s="41"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="41"/>
       <c r="M57" s="41"/>
       <c r="N57" s="35"/>
     </row>
     <row r="58" spans="1:15" s="19" customFormat="1">
       <c r="A58" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="45">
         <v>410</v>
       </c>
       <c r="C58" s="12">
         <v>869</v>
       </c>
-      <c r="D58" s="49">
+      <c r="D58" s="47">
         <v>1277</v>
       </c>
-      <c r="E58" s="12"/>
+      <c r="E58" s="47">
+        <v>1485</v>
+      </c>
       <c r="F58" s="41"/>
       <c r="G58" s="41"/>
       <c r="H58" s="41"/>
       <c r="I58" s="41"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
       <c r="L58" s="41"/>
       <c r="M58" s="41"/>
       <c r="N58" s="35"/>
     </row>
     <row r="59" spans="1:15" s="19" customFormat="1">
       <c r="A59" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D59" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E59" s="12"/>
+      <c r="E59" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F59" s="41"/>
       <c r="G59" s="41"/>
       <c r="H59" s="41"/>
       <c r="I59" s="41"/>
       <c r="J59" s="41"/>
       <c r="K59" s="41"/>
       <c r="L59" s="41"/>
       <c r="M59" s="41"/>
       <c r="N59" s="35"/>
     </row>
     <row r="60" spans="1:15" s="19" customFormat="1">
       <c r="A60" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="45">
         <v>0</v>
       </c>
       <c r="C60" s="12">
         <v>0</v>
       </c>
-      <c r="D60" s="49">
+      <c r="D60" s="47">
         <v>0</v>
       </c>
-      <c r="E60" s="12"/>
+      <c r="E60" s="47">
+        <v>0</v>
+      </c>
       <c r="F60" s="41"/>
       <c r="G60" s="41"/>
       <c r="H60" s="41"/>
       <c r="I60" s="41"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="L60" s="41"/>
       <c r="M60" s="41"/>
       <c r="N60" s="35"/>
     </row>
     <row r="61" spans="1:15" s="19" customFormat="1">
       <c r="A61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="45">
         <v>94</v>
       </c>
       <c r="C61" s="12">
         <v>189</v>
       </c>
-      <c r="D61" s="49">
+      <c r="D61" s="47">
         <v>273</v>
       </c>
-      <c r="E61" s="12"/>
+      <c r="E61" s="47">
+        <v>377</v>
+      </c>
       <c r="F61" s="41"/>
       <c r="G61" s="41"/>
       <c r="H61" s="41"/>
       <c r="I61" s="41"/>
       <c r="J61" s="41"/>
       <c r="K61" s="41"/>
       <c r="L61" s="41"/>
       <c r="M61" s="41"/>
       <c r="N61" s="35"/>
     </row>
     <row r="62" spans="1:15" s="19" customFormat="1">
       <c r="A62" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E62" s="12"/>
+      <c r="E62" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12"/>
       <c r="N62" s="35"/>
     </row>
     <row r="63" spans="1:15" s="19" customFormat="1">
       <c r="A63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D63" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E63" s="12"/>
+      <c r="E63" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F63" s="12"/>
       <c r="G63" s="12"/>
       <c r="H63" s="12"/>
       <c r="I63" s="12"/>
       <c r="J63" s="12"/>
       <c r="K63" s="12"/>
       <c r="L63" s="12"/>
       <c r="M63" s="12"/>
       <c r="N63" s="8"/>
     </row>
     <row r="64" spans="1:15" s="19" customFormat="1">
       <c r="A64" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="45">
         <v>16</v>
       </c>
       <c r="C64" s="12">
         <v>30</v>
       </c>
-      <c r="D64" s="49">
+      <c r="D64" s="47">
         <v>55</v>
       </c>
-      <c r="E64" s="12"/>
+      <c r="E64" s="47">
+        <v>97</v>
+      </c>
       <c r="F64" s="41"/>
       <c r="G64" s="41"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
       <c r="J64" s="41"/>
       <c r="K64" s="41"/>
       <c r="L64" s="41"/>
       <c r="M64" s="41"/>
       <c r="N64" s="8"/>
     </row>
     <row r="65" spans="1:14" s="19" customFormat="1">
       <c r="A65" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D65" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E65" s="12"/>
+      <c r="E65" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F65" s="12"/>
       <c r="G65" s="12"/>
       <c r="H65" s="12"/>
       <c r="I65" s="12"/>
       <c r="J65" s="12"/>
       <c r="K65" s="12"/>
       <c r="L65" s="12"/>
       <c r="M65" s="12"/>
       <c r="N65" s="8"/>
     </row>
     <row r="66" spans="1:14" s="19" customFormat="1">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D66" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E66" s="12"/>
+      <c r="E66" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F66" s="12"/>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="12"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12"/>
       <c r="N66" s="8"/>
     </row>
     <row r="67" spans="1:14" s="19" customFormat="1">
       <c r="A67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D67" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E67" s="12"/>
+      <c r="E67" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F67" s="12"/>
       <c r="G67" s="12"/>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="12"/>
       <c r="K67" s="12"/>
       <c r="L67" s="12"/>
       <c r="M67" s="12"/>
     </row>
     <row r="68" spans="1:14" s="19" customFormat="1">
       <c r="A68" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D68" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="E68" s="12"/>
+      <c r="E68" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="F68" s="12"/>
       <c r="G68" s="12"/>
       <c r="H68" s="12"/>
       <c r="I68" s="12"/>
       <c r="J68" s="12"/>
       <c r="K68" s="12"/>
       <c r="L68" s="12"/>
       <c r="M68" s="12"/>
     </row>
     <row r="69" spans="1:14" s="19" customFormat="1">
       <c r="A69" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="10"/>
       <c r="E69" s="12"/>
       <c r="F69" s="12"/>
       <c r="G69" s="12"/>
       <c r="H69" s="12"/>
       <c r="I69" s="12"/>
       <c r="J69" s="12"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="19" customFormat="1">
       <c r="A70" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B70" s="45">
         <v>2019</v>
       </c>
       <c r="C70" s="12">
         <v>4090</v>
       </c>
-      <c r="D70" s="49">
+      <c r="D70" s="47">
         <v>6161</v>
       </c>
-      <c r="E70" s="12"/>
+      <c r="E70" s="47">
+        <v>8232</v>
+      </c>
       <c r="F70" s="41"/>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="41"/>
       <c r="J70" s="41"/>
       <c r="K70" s="41"/>
       <c r="L70" s="41"/>
       <c r="M70" s="41"/>
     </row>
     <row r="71" spans="1:14" s="19" customFormat="1">
       <c r="A71" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="45">
         <v>620</v>
       </c>
       <c r="C71" s="12">
         <v>1287</v>
       </c>
-      <c r="D71" s="49">
+      <c r="D71" s="47">
         <v>1955</v>
       </c>
-      <c r="E71" s="12"/>
+      <c r="E71" s="47">
+        <v>2623</v>
+      </c>
       <c r="F71" s="41"/>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="41"/>
       <c r="J71" s="41"/>
       <c r="K71" s="41"/>
       <c r="L71" s="41"/>
       <c r="M71" s="41"/>
     </row>
     <row r="72" spans="1:14" s="19" customFormat="1">
       <c r="A72" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B72" s="45">
         <v>140</v>
       </c>
       <c r="C72" s="12">
         <v>280</v>
       </c>
-      <c r="D72" s="49">
+      <c r="D72" s="47">
         <v>420</v>
       </c>
-      <c r="E72" s="12"/>
+      <c r="E72" s="47">
+        <v>559</v>
+      </c>
       <c r="F72" s="41"/>
       <c r="G72" s="41"/>
       <c r="H72" s="41"/>
       <c r="I72" s="41"/>
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
     </row>
     <row r="73" spans="1:14" s="19" customFormat="1">
       <c r="A73" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="45">
         <v>152</v>
       </c>
       <c r="C73" s="12">
         <v>304</v>
       </c>
-      <c r="D73" s="49">
+      <c r="D73" s="47">
         <v>457</v>
       </c>
-      <c r="E73" s="12"/>
+      <c r="E73" s="47">
+        <v>609</v>
+      </c>
       <c r="F73" s="41"/>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="41"/>
       <c r="J73" s="41"/>
       <c r="K73" s="41"/>
       <c r="L73" s="41"/>
       <c r="M73" s="41"/>
     </row>
     <row r="74" spans="1:14" s="19" customFormat="1">
       <c r="A74" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="45">
         <v>102</v>
       </c>
       <c r="C74" s="12">
         <v>205</v>
       </c>
-      <c r="D74" s="49">
+      <c r="D74" s="47">
         <v>307</v>
       </c>
-      <c r="E74" s="12"/>
+      <c r="E74" s="47">
+        <v>410</v>
+      </c>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="41"/>
       <c r="J74" s="41"/>
       <c r="K74" s="41"/>
       <c r="L74" s="41"/>
       <c r="M74" s="41"/>
     </row>
     <row r="75" spans="1:14" s="19" customFormat="1">
       <c r="A75" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="45">
         <v>363</v>
       </c>
       <c r="C75" s="12">
         <v>729</v>
       </c>
-      <c r="D75" s="49">
+      <c r="D75" s="47">
         <v>1096</v>
       </c>
-      <c r="E75" s="12"/>
+      <c r="E75" s="47">
+        <v>1462</v>
+      </c>
       <c r="F75" s="41"/>
       <c r="G75" s="41"/>
       <c r="H75" s="41"/>
       <c r="I75" s="41"/>
       <c r="J75" s="41"/>
       <c r="K75" s="41"/>
       <c r="L75" s="41"/>
       <c r="M75" s="41"/>
     </row>
     <row r="76" spans="1:14" s="19" customFormat="1">
       <c r="A76" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="45">
         <v>154</v>
       </c>
       <c r="C76" s="12">
         <v>307</v>
       </c>
-      <c r="D76" s="49">
+      <c r="D76" s="47">
         <v>461</v>
       </c>
-      <c r="E76" s="12"/>
+      <c r="E76" s="47">
+        <v>615</v>
+      </c>
       <c r="F76" s="41"/>
       <c r="G76" s="41"/>
       <c r="H76" s="41"/>
       <c r="I76" s="41"/>
       <c r="J76" s="41"/>
       <c r="K76" s="41"/>
       <c r="L76" s="41"/>
       <c r="M76" s="41"/>
     </row>
     <row r="77" spans="1:14" s="19" customFormat="1">
       <c r="A77" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="45">
         <v>175</v>
       </c>
       <c r="C77" s="12">
         <v>349</v>
       </c>
-      <c r="D77" s="49">
+      <c r="D77" s="47">
         <v>524</v>
       </c>
-      <c r="E77" s="12"/>
+      <c r="E77" s="47">
+        <v>699</v>
+      </c>
       <c r="F77" s="41"/>
       <c r="G77" s="41"/>
       <c r="H77" s="41"/>
       <c r="I77" s="41"/>
       <c r="J77" s="41"/>
       <c r="K77" s="41"/>
       <c r="L77" s="41"/>
       <c r="M77" s="41"/>
     </row>
     <row r="78" spans="1:14" s="19" customFormat="1">
       <c r="A78" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="45">
         <v>67</v>
       </c>
       <c r="C78" s="12">
         <v>135</v>
       </c>
-      <c r="D78" s="49">
+      <c r="D78" s="47">
         <v>202</v>
       </c>
-      <c r="E78" s="12"/>
+      <c r="E78" s="47">
+        <v>269</v>
+      </c>
       <c r="F78" s="41"/>
       <c r="G78" s="41"/>
       <c r="H78" s="41"/>
       <c r="I78" s="41"/>
       <c r="J78" s="41"/>
       <c r="K78" s="41"/>
       <c r="L78" s="41"/>
       <c r="M78" s="41"/>
     </row>
     <row r="79" spans="1:14" s="19" customFormat="1">
       <c r="A79" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="45">
         <v>57</v>
       </c>
       <c r="C79" s="12">
         <v>115</v>
       </c>
-      <c r="D79" s="49">
+      <c r="D79" s="47">
         <v>173</v>
       </c>
-      <c r="E79" s="12"/>
+      <c r="E79" s="47">
+        <v>230</v>
+      </c>
       <c r="F79" s="41"/>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="41"/>
       <c r="K79" s="41"/>
       <c r="L79" s="41"/>
       <c r="M79" s="41"/>
     </row>
     <row r="80" spans="1:14" s="19" customFormat="1">
       <c r="A80" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B80" s="45">
         <v>52</v>
       </c>
       <c r="C80" s="12">
         <v>104</v>
       </c>
-      <c r="D80" s="49">
+      <c r="D80" s="47">
         <v>156</v>
       </c>
-      <c r="E80" s="12"/>
+      <c r="E80" s="47">
+        <v>208</v>
+      </c>
       <c r="F80" s="41"/>
       <c r="G80" s="41"/>
       <c r="H80" s="41"/>
       <c r="I80" s="41"/>
       <c r="J80" s="41"/>
       <c r="K80" s="41"/>
       <c r="L80" s="41"/>
       <c r="M80" s="41"/>
     </row>
     <row r="81" spans="1:13" s="19" customFormat="1">
       <c r="A81" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B81" s="45">
         <v>137</v>
       </c>
       <c r="C81" s="12">
         <v>274</v>
       </c>
-      <c r="D81" s="49">
+      <c r="D81" s="47">
         <v>411</v>
       </c>
-      <c r="E81" s="12"/>
+      <c r="E81" s="47">
+        <v>549</v>
+      </c>
       <c r="F81" s="41"/>
       <c r="G81" s="41"/>
       <c r="H81" s="41"/>
       <c r="I81" s="41"/>
       <c r="J81" s="41"/>
       <c r="K81" s="41"/>
       <c r="L81" s="41"/>
       <c r="M81" s="41"/>
     </row>
     <row r="82" spans="1:13" s="19" customFormat="1" ht="36" customHeight="1">
       <c r="A82" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
       <c r="E82" s="34"/>
       <c r="F82" s="34"/>
       <c r="G82" s="34"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="34"/>
       <c r="K82" s="34"/>
       <c r="L82" s="34"/>
       <c r="M82" s="10"/>
     </row>
     <row r="83" spans="1:13" s="19" customFormat="1">
       <c r="A83" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="45">
         <v>206</v>
       </c>
       <c r="C83" s="12">
         <v>503</v>
       </c>
-      <c r="D83" s="49">
+      <c r="D83" s="47">
         <v>799</v>
       </c>
-      <c r="E83" s="12"/>
+      <c r="E83" s="47">
+        <v>1096</v>
+      </c>
       <c r="F83" s="41"/>
       <c r="G83" s="41"/>
       <c r="H83" s="44"/>
       <c r="I83" s="41"/>
       <c r="J83" s="44"/>
       <c r="K83" s="41"/>
       <c r="L83" s="44"/>
       <c r="M83" s="41"/>
     </row>
     <row r="84" spans="1:13" s="19" customFormat="1">
       <c r="A84" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="45">
         <v>168</v>
       </c>
       <c r="C84" s="12">
         <v>427</v>
       </c>
-      <c r="D84" s="49">
+      <c r="D84" s="47">
         <v>686</v>
       </c>
-      <c r="E84" s="12"/>
+      <c r="E84" s="47">
+        <v>945</v>
+      </c>
       <c r="F84" s="41"/>
       <c r="G84" s="41"/>
       <c r="H84" s="44"/>
       <c r="I84" s="41"/>
       <c r="J84" s="44"/>
       <c r="K84" s="41"/>
       <c r="L84" s="44"/>
       <c r="M84" s="41"/>
     </row>
     <row r="85" spans="1:13" s="19" customFormat="1">
       <c r="A85" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E85" s="12"/>
+      <c r="E85" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F85" s="12"/>
       <c r="G85" s="12"/>
       <c r="H85" s="43"/>
       <c r="I85" s="43"/>
       <c r="J85" s="43"/>
       <c r="K85" s="43"/>
       <c r="L85" s="43"/>
       <c r="M85" s="43"/>
     </row>
     <row r="86" spans="1:13" s="19" customFormat="1">
       <c r="A86" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="12">
         <v>0</v>
       </c>
       <c r="C86" s="12">
         <v>1</v>
       </c>
-      <c r="D86" s="49">
+      <c r="D86" s="47">
         <v>1</v>
       </c>
-      <c r="E86" s="12"/>
+      <c r="E86" s="47">
+        <v>2</v>
+      </c>
       <c r="F86" s="41"/>
       <c r="G86" s="41"/>
       <c r="H86" s="44"/>
       <c r="I86" s="41"/>
       <c r="J86" s="44"/>
       <c r="K86" s="41"/>
       <c r="L86" s="44"/>
       <c r="M86" s="41"/>
     </row>
     <row r="87" spans="1:13" s="19" customFormat="1">
       <c r="A87" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E87" s="12"/>
+      <c r="E87" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F87" s="12"/>
       <c r="G87" s="12"/>
       <c r="H87" s="43"/>
       <c r="I87" s="43"/>
       <c r="J87" s="43"/>
       <c r="K87" s="43"/>
       <c r="L87" s="43"/>
       <c r="M87" s="43"/>
     </row>
     <row r="88" spans="1:13" s="19" customFormat="1">
       <c r="A88" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E88" s="12"/>
+      <c r="E88" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F88" s="12"/>
       <c r="G88" s="12"/>
       <c r="H88" s="43"/>
       <c r="I88" s="43"/>
       <c r="J88" s="43"/>
       <c r="K88" s="43"/>
       <c r="L88" s="43"/>
       <c r="M88" s="43"/>
     </row>
     <row r="89" spans="1:13" s="19" customFormat="1">
       <c r="A89" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="12">
         <v>38</v>
       </c>
       <c r="C89" s="12">
         <v>75</v>
       </c>
-      <c r="D89" s="49">
+      <c r="D89" s="47">
         <v>113</v>
       </c>
-      <c r="E89" s="12"/>
+      <c r="E89" s="47">
+        <v>150</v>
+      </c>
       <c r="F89" s="41"/>
       <c r="G89" s="41"/>
       <c r="H89" s="44"/>
       <c r="I89" s="41"/>
       <c r="J89" s="44"/>
       <c r="K89" s="41"/>
       <c r="L89" s="44"/>
       <c r="M89" s="41"/>
     </row>
     <row r="90" spans="1:13" s="19" customFormat="1">
       <c r="A90" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E90" s="12"/>
+      <c r="E90" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F90" s="12"/>
       <c r="G90" s="12"/>
       <c r="H90" s="43"/>
       <c r="I90" s="43"/>
       <c r="J90" s="43"/>
       <c r="K90" s="43"/>
       <c r="L90" s="43"/>
       <c r="M90" s="43"/>
     </row>
     <row r="91" spans="1:13" s="19" customFormat="1">
       <c r="A91" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E91" s="12"/>
+      <c r="E91" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F91" s="12"/>
       <c r="G91" s="12"/>
       <c r="H91" s="43"/>
       <c r="I91" s="43"/>
       <c r="J91" s="43"/>
       <c r="K91" s="43"/>
       <c r="L91" s="43"/>
       <c r="M91" s="43"/>
     </row>
     <row r="92" spans="1:13" s="5" customFormat="1">
       <c r="A92" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E92" s="12"/>
+      <c r="E92" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F92" s="12"/>
       <c r="G92" s="12"/>
       <c r="H92" s="43"/>
       <c r="I92" s="43"/>
       <c r="J92" s="43"/>
       <c r="K92" s="43"/>
       <c r="L92" s="43"/>
       <c r="M92" s="43"/>
     </row>
     <row r="93" spans="1:13" s="5" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E93" s="12"/>
+      <c r="E93" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="F93" s="12"/>
       <c r="G93" s="12"/>
       <c r="H93" s="43"/>
       <c r="I93" s="43"/>
       <c r="J93" s="43"/>
       <c r="K93" s="43"/>
       <c r="L93" s="43"/>
       <c r="M93" s="43"/>
     </row>
     <row r="94" spans="1:13" s="5" customFormat="1">
       <c r="A94" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="40" t="s">
         <v>3</v>
       </c>
       <c r="D94" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="E94" s="42"/>
+      <c r="E94" s="40" t="s">
+        <v>3</v>
+      </c>
       <c r="F94" s="42"/>
       <c r="G94" s="42"/>
       <c r="H94" s="42"/>
       <c r="I94" s="42"/>
       <c r="J94" s="42"/>
       <c r="K94" s="42"/>
       <c r="L94" s="42"/>
       <c r="M94" s="42"/>
     </row>
     <row r="95" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="17"/>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
       <c r="F95" s="12"/>
       <c r="G95" s="12"/>
       <c r="H95" s="12"/>
       <c r="I95" s="12"/>
       <c r="J95" s="12"/>
       <c r="K95" s="12"/>
       <c r="L95" s="18"/>
       <c r="M95" s="12"/>
     </row>
     <row r="96" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A96" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="4"/>
       <c r="F96" s="4"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="26"/>
       <c r="J96" s="26"/>
       <c r="K96" s="4"/>
       <c r="L96" s="26"/>
       <c r="M96" s="4"/>
     </row>
     <row r="97" spans="1:14" s="27" customFormat="1" ht="36" customHeight="1">
-      <c r="A97" s="48" t="s">
+      <c r="A97" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B97" s="48"/>
-[...10 lines deleted...]
-      <c r="M97" s="48"/>
+      <c r="B97" s="49"/>
+      <c r="C97" s="49"/>
+      <c r="D97" s="49"/>
+      <c r="E97" s="49"/>
+      <c r="F97" s="49"/>
+      <c r="G97" s="49"/>
+      <c r="H97" s="49"/>
+      <c r="I97" s="49"/>
+      <c r="J97" s="49"/>
+      <c r="K97" s="49"/>
+      <c r="L97" s="49"/>
+      <c r="M97" s="49"/>
       <c r="N97" s="37"/>
     </row>
     <row r="98" spans="1:14" s="6" customFormat="1" ht="18" customHeight="1">
-      <c r="A98" s="23" t="s">
+      <c r="A98" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B98" s="24"/>
       <c r="C98" s="24"/>
       <c r="D98" s="25"/>
       <c r="E98" s="24"/>
       <c r="F98" s="24"/>
       <c r="H98" s="4"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="4"/>
       <c r="L98" s="26"/>
       <c r="M98" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A97:M97"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" max="16383" man="1"/>
   </rowBreaks>