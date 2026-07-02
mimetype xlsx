--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="37">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">г.Тараз </t>
   </si>
   <si>
     <t>Байзакский район</t>
   </si>
   <si>
     <t>Жамбылский район</t>
   </si>
   <si>
     <t>Жуалынский район</t>
   </si>
   <si>
@@ -310,51 +310,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -444,53 +444,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -760,104 +757,104 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A98" sqref="A98"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A58" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="4" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="6" customFormat="1" ht="21.75" customHeight="1">
+    <row r="1" spans="1:15" s="6" customFormat="1" ht="16.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
       <c r="J1" s="48"/>
       <c r="K1" s="48"/>
       <c r="L1" s="48"/>
       <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:15" s="8" customFormat="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
     </row>
-    <row r="3" spans="1:15" s="6" customFormat="1" ht="29.25" customHeight="1">
+    <row r="3" spans="1:15" s="6" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>28</v>
       </c>
@@ -888,2303 +885,2471 @@
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="45">
         <v>1765</v>
       </c>
       <c r="C5" s="12">
         <v>3068</v>
       </c>
       <c r="D5" s="47">
         <v>4380</v>
       </c>
       <c r="E5" s="47">
         <v>5704</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="47">
+        <v>7392</v>
+      </c>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="41"/>
       <c r="M5" s="41"/>
       <c r="N5" s="35"/>
       <c r="O5" s="36"/>
     </row>
     <row r="6" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="45">
         <v>820</v>
       </c>
       <c r="C6" s="12">
         <v>1631</v>
       </c>
       <c r="D6" s="47">
         <v>2442</v>
       </c>
       <c r="E6" s="47">
         <v>3252</v>
       </c>
-      <c r="F6" s="41"/>
+      <c r="F6" s="47">
+        <v>4209</v>
+      </c>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="41"/>
       <c r="M6" s="41"/>
       <c r="N6" s="35"/>
       <c r="O6" s="36"/>
     </row>
     <row r="7" spans="1:15" s="8" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="45">
         <v>804</v>
       </c>
       <c r="C7" s="12">
         <v>1222</v>
       </c>
       <c r="D7" s="47">
         <v>1641</v>
       </c>
       <c r="E7" s="47">
         <v>2059</v>
       </c>
-      <c r="F7" s="41"/>
+      <c r="F7" s="47">
+        <v>2684</v>
+      </c>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
       <c r="N7" s="35"/>
       <c r="O7" s="36"/>
     </row>
     <row r="8" spans="1:15" s="8" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="45">
         <v>39</v>
       </c>
       <c r="C8" s="12">
         <v>53</v>
       </c>
       <c r="D8" s="47">
         <v>79</v>
       </c>
       <c r="E8" s="47">
         <v>117</v>
       </c>
-      <c r="F8" s="12"/>
+      <c r="F8" s="47">
+        <v>174</v>
+      </c>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="35"/>
       <c r="O8" s="36"/>
     </row>
     <row r="9" spans="1:15" s="8" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F9" s="12"/>
+      <c r="F9" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="35"/>
       <c r="O9" s="36"/>
     </row>
     <row r="10" spans="1:15" s="8" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="45">
         <v>98</v>
       </c>
       <c r="C10" s="12">
         <v>154</v>
       </c>
       <c r="D10" s="47">
         <v>210</v>
       </c>
       <c r="E10" s="47">
         <v>266</v>
       </c>
-      <c r="F10" s="41"/>
+      <c r="F10" s="47">
+        <v>313</v>
+      </c>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="41"/>
       <c r="N10" s="35"/>
       <c r="O10" s="36"/>
     </row>
     <row r="11" spans="1:15" s="8" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="45">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>3</v>
       </c>
       <c r="D11" s="47">
         <v>4</v>
       </c>
       <c r="E11" s="47">
         <v>5</v>
       </c>
-      <c r="F11" s="41"/>
+      <c r="F11" s="47">
+        <v>7</v>
+      </c>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="41"/>
       <c r="N11" s="35"/>
       <c r="O11" s="36"/>
     </row>
     <row r="12" spans="1:15" s="8" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="45">
         <v>3</v>
       </c>
       <c r="C12" s="12">
         <v>5</v>
       </c>
       <c r="D12" s="47">
         <v>5</v>
       </c>
       <c r="E12" s="47">
         <v>5</v>
       </c>
-      <c r="F12" s="41"/>
+      <c r="F12" s="47">
+        <v>5</v>
+      </c>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="41"/>
       <c r="M12" s="41"/>
     </row>
     <row r="13" spans="1:15" s="8" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F13" s="12"/>
+      <c r="F13" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
     </row>
     <row r="14" spans="1:15" s="8" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F14" s="12"/>
+      <c r="F14" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:15" s="8" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F15" s="12"/>
+      <c r="F15" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:15" s="16" customFormat="1">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="F16" s="12"/>
+      <c r="F16" s="12" t="s">
+        <v>3</v>
+      </c>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:15" s="19" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="33"/>
       <c r="G17" s="32"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:15" s="19" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="45">
         <v>785</v>
       </c>
       <c r="C18" s="12">
         <v>1596</v>
       </c>
       <c r="D18" s="47">
         <v>2407</v>
       </c>
       <c r="E18" s="47">
         <v>3219</v>
       </c>
-      <c r="F18" s="41"/>
+      <c r="F18" s="47">
+        <v>4035</v>
+      </c>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
       <c r="L18" s="41"/>
       <c r="M18" s="41"/>
       <c r="N18" s="35"/>
     </row>
     <row r="19" spans="1:15" s="19" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="45">
         <v>710</v>
       </c>
       <c r="C19" s="12">
         <v>1425</v>
       </c>
       <c r="D19" s="47">
         <v>2140</v>
       </c>
       <c r="E19" s="47">
         <v>2855</v>
       </c>
-      <c r="F19" s="41"/>
+      <c r="F19" s="47">
+        <v>3560</v>
+      </c>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="41"/>
       <c r="N19" s="35"/>
     </row>
     <row r="20" spans="1:15" s="19" customFormat="1">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="45">
         <v>2</v>
       </c>
       <c r="C20" s="12">
         <v>5</v>
       </c>
       <c r="D20" s="47">
         <v>7</v>
       </c>
       <c r="E20" s="47">
         <v>9</v>
       </c>
-      <c r="F20" s="41"/>
+      <c r="F20" s="47">
+        <v>12</v>
+      </c>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
       <c r="M20" s="41"/>
       <c r="N20" s="35"/>
     </row>
     <row r="21" spans="1:15" s="19" customFormat="1">
       <c r="A21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="45">
         <v>72</v>
       </c>
       <c r="C21" s="12">
         <v>165</v>
       </c>
       <c r="D21" s="47">
         <v>258</v>
       </c>
       <c r="E21" s="47">
         <v>352</v>
       </c>
-      <c r="F21" s="41"/>
+      <c r="F21" s="47">
+        <v>459</v>
+      </c>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="35"/>
     </row>
     <row r="22" spans="1:15" s="19" customFormat="1">
       <c r="A22" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F22" s="12"/>
+      <c r="F22" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="12"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="35"/>
     </row>
     <row r="23" spans="1:15" s="19" customFormat="1">
       <c r="A23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="45">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>1</v>
       </c>
       <c r="D23" s="47">
         <v>2</v>
       </c>
       <c r="E23" s="47">
         <v>2</v>
       </c>
-      <c r="F23" s="41"/>
+      <c r="F23" s="47">
+        <v>3</v>
+      </c>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
       <c r="M23" s="41"/>
       <c r="N23" s="35"/>
     </row>
     <row r="24" spans="1:15" s="19" customFormat="1">
       <c r="A24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="45">
         <v>0</v>
       </c>
       <c r="C24" s="12">
         <v>0</v>
       </c>
       <c r="D24" s="47">
         <v>1</v>
       </c>
       <c r="E24" s="47">
         <v>1</v>
       </c>
-      <c r="F24" s="41"/>
+      <c r="F24" s="47">
+        <v>1</v>
+      </c>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
       <c r="K24" s="41"/>
       <c r="L24" s="41"/>
       <c r="M24" s="41"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:15" s="19" customFormat="1">
       <c r="A25" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F25" s="12"/>
+      <c r="F25" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:15" s="19" customFormat="1">
       <c r="A26" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F26" s="12"/>
+      <c r="F26" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
     </row>
     <row r="27" spans="1:15" s="19" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F27" s="12"/>
+      <c r="F27" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
     </row>
     <row r="28" spans="1:15" s="19" customFormat="1">
       <c r="A28" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F28" s="12"/>
+      <c r="F28" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
     </row>
     <row r="29" spans="1:15" s="19" customFormat="1">
       <c r="A29" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="45" t="s">
         <v>3</v>
       </c>
       <c r="D29" s="45" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="F29" s="12"/>
+      <c r="F29" s="45" t="s">
+        <v>3</v>
+      </c>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
     </row>
     <row r="30" spans="1:15" s="19" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:15" s="19" customFormat="1">
       <c r="A31" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="45">
         <v>2558</v>
       </c>
       <c r="C31" s="12">
         <v>5415</v>
       </c>
       <c r="D31" s="47">
         <v>8187</v>
       </c>
       <c r="E31" s="47">
         <v>10150</v>
       </c>
-      <c r="F31" s="41"/>
+      <c r="F31" s="47">
+        <v>11759</v>
+      </c>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
       <c r="M31" s="41"/>
       <c r="N31" s="35"/>
       <c r="O31" s="36"/>
     </row>
     <row r="32" spans="1:15" s="19" customFormat="1">
       <c r="A32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="45">
         <v>1839</v>
       </c>
       <c r="C32" s="12">
         <v>3795</v>
       </c>
       <c r="D32" s="47">
         <v>5631</v>
       </c>
       <c r="E32" s="47">
         <v>6736</v>
       </c>
-      <c r="F32" s="41"/>
+      <c r="F32" s="47">
+        <v>7510</v>
+      </c>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="41"/>
       <c r="M32" s="41"/>
       <c r="N32" s="35"/>
       <c r="O32" s="36"/>
     </row>
     <row r="33" spans="1:15" s="19" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F33" s="12"/>
+      <c r="F33" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="41"/>
       <c r="N33" s="35"/>
       <c r="O33" s="36"/>
     </row>
     <row r="34" spans="1:15" s="19" customFormat="1">
       <c r="A34" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="45">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="47">
         <v>0</v>
       </c>
       <c r="E34" s="47">
         <v>0</v>
       </c>
-      <c r="F34" s="41"/>
+      <c r="F34" s="47">
+        <v>0</v>
+      </c>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="41"/>
       <c r="L34" s="41"/>
       <c r="M34" s="41"/>
       <c r="N34" s="35"/>
       <c r="O34" s="36"/>
     </row>
     <row r="35" spans="1:15" s="19" customFormat="1">
       <c r="A35" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="45">
         <v>716</v>
       </c>
       <c r="C35" s="12">
         <v>1614</v>
       </c>
       <c r="D35" s="47">
         <v>2547</v>
       </c>
       <c r="E35" s="47">
         <v>3401</v>
       </c>
-      <c r="F35" s="41"/>
+      <c r="F35" s="47">
+        <v>4232</v>
+      </c>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="35"/>
       <c r="O35" s="36"/>
     </row>
     <row r="36" spans="1:15" s="19" customFormat="1">
       <c r="A36" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F36" s="12"/>
+      <c r="F36" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="41"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:15" s="19" customFormat="1">
       <c r="A37" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="45">
         <v>2</v>
       </c>
       <c r="C37" s="12">
         <v>3</v>
       </c>
       <c r="D37" s="47">
         <v>5</v>
       </c>
       <c r="E37" s="47">
         <v>6</v>
       </c>
-      <c r="F37" s="41"/>
+      <c r="F37" s="47">
+        <v>8</v>
+      </c>
       <c r="G37" s="41"/>
       <c r="H37" s="41"/>
       <c r="I37" s="41"/>
       <c r="J37" s="41"/>
       <c r="K37" s="41"/>
       <c r="L37" s="41"/>
       <c r="M37" s="41"/>
       <c r="N37" s="35"/>
       <c r="O37" s="36"/>
     </row>
     <row r="38" spans="1:15" s="19" customFormat="1">
       <c r="A38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="45">
         <v>1</v>
       </c>
       <c r="C38" s="12">
         <v>2</v>
       </c>
       <c r="D38" s="47">
         <v>4</v>
       </c>
       <c r="E38" s="47">
         <v>6</v>
       </c>
-      <c r="F38" s="41"/>
+      <c r="F38" s="47">
+        <v>8</v>
+      </c>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="41"/>
       <c r="M38" s="41"/>
       <c r="N38" s="35"/>
       <c r="O38" s="36"/>
     </row>
     <row r="39" spans="1:15" s="19" customFormat="1">
       <c r="A39" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F39" s="12"/>
+      <c r="F39" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="35"/>
       <c r="O39" s="36"/>
     </row>
     <row r="40" spans="1:15" s="19" customFormat="1">
       <c r="A40" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="45">
         <v>0</v>
       </c>
       <c r="C40" s="12">
         <v>0</v>
       </c>
       <c r="D40" s="47">
         <v>0</v>
       </c>
       <c r="E40" s="47">
         <v>0</v>
       </c>
-      <c r="F40" s="41"/>
+      <c r="F40" s="47">
+        <v>0</v>
+      </c>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="41"/>
       <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:15" s="19" customFormat="1">
       <c r="A41" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F41" s="12"/>
+      <c r="F41" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
     <row r="42" spans="1:15" s="19" customFormat="1">
       <c r="A42" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F42" s="12"/>
+      <c r="F42" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
     <row r="43" spans="1:15" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
     </row>
     <row r="44" spans="1:15" s="19" customFormat="1">
       <c r="A44" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="45">
         <v>444</v>
       </c>
       <c r="C44" s="12">
         <v>1019</v>
       </c>
       <c r="D44" s="47">
         <v>1496</v>
       </c>
       <c r="E44" s="47">
         <v>1710</v>
       </c>
-      <c r="F44" s="41"/>
+      <c r="F44" s="47">
+        <v>1854</v>
+      </c>
       <c r="G44" s="41"/>
       <c r="H44" s="41"/>
       <c r="I44" s="41"/>
       <c r="J44" s="41"/>
       <c r="K44" s="41"/>
       <c r="L44" s="41"/>
       <c r="M44" s="41"/>
       <c r="N44" s="35"/>
       <c r="O44" s="36"/>
     </row>
     <row r="45" spans="1:15" s="19" customFormat="1">
       <c r="A45" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="45">
         <v>400</v>
       </c>
       <c r="C45" s="12">
         <v>930</v>
       </c>
       <c r="D45" s="47">
         <v>1360</v>
       </c>
       <c r="E45" s="47">
         <v>1520</v>
       </c>
-      <c r="F45" s="41"/>
+      <c r="F45" s="47">
+        <v>1584</v>
+      </c>
       <c r="G45" s="41"/>
       <c r="H45" s="41"/>
       <c r="I45" s="41"/>
       <c r="J45" s="41"/>
       <c r="K45" s="41"/>
       <c r="L45" s="41"/>
       <c r="M45" s="41"/>
       <c r="N45" s="35"/>
       <c r="O45" s="36"/>
     </row>
     <row r="46" spans="1:15" s="19" customFormat="1">
       <c r="A46" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F46" s="41"/>
+      <c r="F46" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="41"/>
       <c r="J46" s="41"/>
       <c r="K46" s="41"/>
       <c r="L46" s="41"/>
       <c r="M46" s="41"/>
       <c r="N46" s="35"/>
       <c r="O46" s="36"/>
     </row>
     <row r="47" spans="1:15" s="19" customFormat="1">
       <c r="A47" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="45">
         <v>0</v>
       </c>
       <c r="C47" s="12">
         <v>0</v>
       </c>
       <c r="D47" s="47">
         <v>0</v>
       </c>
       <c r="E47" s="47">
         <v>0</v>
       </c>
-      <c r="F47" s="41"/>
+      <c r="F47" s="47">
+        <v>0</v>
+      </c>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="41"/>
       <c r="M47" s="41"/>
       <c r="N47" s="35"/>
       <c r="O47" s="36"/>
     </row>
     <row r="48" spans="1:15" s="19" customFormat="1">
       <c r="A48" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="45">
         <v>30</v>
       </c>
       <c r="C48" s="12">
         <v>63</v>
       </c>
       <c r="D48" s="47">
         <v>99</v>
       </c>
       <c r="E48" s="47">
         <v>135</v>
       </c>
-      <c r="F48" s="41"/>
+      <c r="F48" s="47">
+        <v>196</v>
+      </c>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="41"/>
       <c r="N48" s="35"/>
       <c r="O48" s="36"/>
     </row>
     <row r="49" spans="1:15" s="19" customFormat="1">
       <c r="A49" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="45">
         <v>9</v>
       </c>
       <c r="C49" s="12">
         <v>15</v>
       </c>
       <c r="D49" s="47">
         <v>22</v>
       </c>
       <c r="E49" s="47">
         <v>29</v>
       </c>
-      <c r="F49" s="41"/>
+      <c r="F49" s="47">
+        <v>33</v>
+      </c>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="41"/>
       <c r="M49" s="41"/>
       <c r="N49" s="35"/>
       <c r="O49" s="36"/>
     </row>
     <row r="50" spans="1:15" s="19" customFormat="1">
       <c r="A50" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F50" s="12"/>
+      <c r="F50" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12"/>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
       <c r="N50" s="35"/>
       <c r="O50" s="36"/>
     </row>
     <row r="51" spans="1:15" s="19" customFormat="1">
       <c r="A51" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="45">
         <v>5</v>
       </c>
       <c r="C51" s="12">
         <v>10</v>
       </c>
       <c r="D51" s="47">
         <v>15</v>
       </c>
       <c r="E51" s="47">
         <v>26</v>
       </c>
-      <c r="F51" s="41"/>
+      <c r="F51" s="47">
+        <v>41</v>
+      </c>
       <c r="G51" s="41"/>
       <c r="H51" s="41"/>
       <c r="I51" s="41"/>
       <c r="J51" s="41"/>
       <c r="K51" s="41"/>
       <c r="L51" s="41"/>
       <c r="M51" s="41"/>
       <c r="N51" s="12"/>
       <c r="O51" s="8"/>
     </row>
     <row r="52" spans="1:15" s="19" customFormat="1">
       <c r="A52" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F52" s="12"/>
+      <c r="F52" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G52" s="12"/>
       <c r="H52" s="12"/>
       <c r="I52" s="12"/>
       <c r="J52" s="12"/>
       <c r="K52" s="12"/>
       <c r="L52" s="12"/>
       <c r="M52" s="12"/>
       <c r="N52" s="12"/>
       <c r="O52" s="8"/>
     </row>
     <row r="53" spans="1:15" s="19" customFormat="1">
       <c r="A53" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F53" s="12"/>
+      <c r="F53" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G53" s="12"/>
       <c r="H53" s="12"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="N53" s="12"/>
       <c r="O53" s="8"/>
     </row>
     <row r="54" spans="1:15" s="19" customFormat="1">
       <c r="A54" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="12"/>
+      <c r="F54" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="12"/>
       <c r="O54" s="8"/>
     </row>
     <row r="55" spans="1:15" s="19" customFormat="1">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E55" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="F55" s="12"/>
+      <c r="F55" s="14" t="s">
+        <v>3</v>
+      </c>
       <c r="G55" s="12"/>
       <c r="H55" s="12"/>
       <c r="I55" s="12"/>
       <c r="J55" s="12"/>
       <c r="K55" s="12"/>
       <c r="L55" s="12"/>
       <c r="M55" s="12"/>
       <c r="N55" s="12"/>
       <c r="O55" s="8"/>
     </row>
     <row r="56" spans="1:15" s="19" customFormat="1">
       <c r="A56" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="38"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
       <c r="K56" s="10"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:15" s="19" customFormat="1">
       <c r="A57" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="45">
         <v>520</v>
       </c>
       <c r="C57" s="12">
         <v>1087</v>
       </c>
       <c r="D57" s="47">
         <v>1604</v>
       </c>
       <c r="E57" s="47">
         <v>1960</v>
       </c>
-      <c r="F57" s="41"/>
+      <c r="F57" s="47">
+        <v>2253</v>
+      </c>
       <c r="G57" s="41"/>
       <c r="H57" s="41"/>
       <c r="I57" s="41"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="41"/>
       <c r="M57" s="41"/>
       <c r="N57" s="35"/>
     </row>
     <row r="58" spans="1:15" s="19" customFormat="1">
       <c r="A58" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="45">
         <v>410</v>
       </c>
       <c r="C58" s="12">
         <v>869</v>
       </c>
       <c r="D58" s="47">
         <v>1277</v>
       </c>
       <c r="E58" s="47">
         <v>1485</v>
       </c>
-      <c r="F58" s="41"/>
+      <c r="F58" s="47">
+        <v>1597</v>
+      </c>
       <c r="G58" s="41"/>
       <c r="H58" s="41"/>
       <c r="I58" s="41"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
       <c r="L58" s="41"/>
       <c r="M58" s="41"/>
       <c r="N58" s="35"/>
     </row>
     <row r="59" spans="1:15" s="19" customFormat="1">
       <c r="A59" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D59" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E59" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F59" s="41"/>
+      <c r="F59" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G59" s="41"/>
       <c r="H59" s="41"/>
       <c r="I59" s="41"/>
       <c r="J59" s="41"/>
       <c r="K59" s="41"/>
       <c r="L59" s="41"/>
       <c r="M59" s="41"/>
       <c r="N59" s="35"/>
     </row>
     <row r="60" spans="1:15" s="19" customFormat="1">
       <c r="A60" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="45">
         <v>0</v>
       </c>
       <c r="C60" s="12">
         <v>0</v>
       </c>
       <c r="D60" s="47">
         <v>0</v>
       </c>
       <c r="E60" s="47">
         <v>0</v>
       </c>
-      <c r="F60" s="41"/>
+      <c r="F60" s="47">
+        <v>0</v>
+      </c>
       <c r="G60" s="41"/>
       <c r="H60" s="41"/>
       <c r="I60" s="41"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="L60" s="41"/>
       <c r="M60" s="41"/>
       <c r="N60" s="35"/>
     </row>
     <row r="61" spans="1:15" s="19" customFormat="1">
       <c r="A61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="45">
         <v>94</v>
       </c>
       <c r="C61" s="12">
         <v>189</v>
       </c>
       <c r="D61" s="47">
         <v>273</v>
       </c>
       <c r="E61" s="47">
         <v>377</v>
       </c>
-      <c r="F61" s="41"/>
+      <c r="F61" s="47">
+        <v>509</v>
+      </c>
       <c r="G61" s="41"/>
       <c r="H61" s="41"/>
       <c r="I61" s="41"/>
       <c r="J61" s="41"/>
       <c r="K61" s="41"/>
       <c r="L61" s="41"/>
       <c r="M61" s="41"/>
       <c r="N61" s="35"/>
     </row>
     <row r="62" spans="1:15" s="19" customFormat="1">
       <c r="A62" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F62" s="12"/>
+      <c r="F62" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12"/>
       <c r="N62" s="35"/>
     </row>
     <row r="63" spans="1:15" s="19" customFormat="1">
       <c r="A63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D63" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E63" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F63" s="12"/>
+      <c r="F63" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G63" s="12"/>
       <c r="H63" s="12"/>
       <c r="I63" s="12"/>
       <c r="J63" s="12"/>
       <c r="K63" s="12"/>
       <c r="L63" s="12"/>
       <c r="M63" s="12"/>
       <c r="N63" s="8"/>
     </row>
     <row r="64" spans="1:15" s="19" customFormat="1">
       <c r="A64" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="45">
         <v>16</v>
       </c>
       <c r="C64" s="12">
         <v>30</v>
       </c>
       <c r="D64" s="47">
         <v>55</v>
       </c>
       <c r="E64" s="47">
         <v>97</v>
       </c>
-      <c r="F64" s="41"/>
+      <c r="F64" s="47">
+        <v>146</v>
+      </c>
       <c r="G64" s="41"/>
       <c r="H64" s="41"/>
       <c r="I64" s="41"/>
       <c r="J64" s="41"/>
       <c r="K64" s="41"/>
       <c r="L64" s="41"/>
       <c r="M64" s="41"/>
       <c r="N64" s="8"/>
     </row>
     <row r="65" spans="1:14" s="19" customFormat="1">
       <c r="A65" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D65" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E65" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F65" s="12"/>
+      <c r="F65" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G65" s="12"/>
       <c r="H65" s="12"/>
       <c r="I65" s="12"/>
       <c r="J65" s="12"/>
       <c r="K65" s="12"/>
       <c r="L65" s="12"/>
       <c r="M65" s="12"/>
       <c r="N65" s="8"/>
     </row>
     <row r="66" spans="1:14" s="19" customFormat="1">
       <c r="A66" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D66" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E66" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F66" s="12"/>
+      <c r="F66" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G66" s="12"/>
       <c r="H66" s="12"/>
       <c r="I66" s="12"/>
       <c r="J66" s="12"/>
       <c r="K66" s="12"/>
       <c r="L66" s="12"/>
       <c r="M66" s="12"/>
       <c r="N66" s="8"/>
     </row>
     <row r="67" spans="1:14" s="19" customFormat="1">
       <c r="A67" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D67" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E67" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F67" s="12"/>
+      <c r="F67" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G67" s="12"/>
       <c r="H67" s="12"/>
       <c r="I67" s="12"/>
       <c r="J67" s="12"/>
       <c r="K67" s="12"/>
       <c r="L67" s="12"/>
       <c r="M67" s="12"/>
     </row>
     <row r="68" spans="1:14" s="19" customFormat="1">
       <c r="A68" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="46" t="s">
         <v>3</v>
       </c>
       <c r="D68" s="46" t="s">
         <v>3</v>
       </c>
       <c r="E68" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="F68" s="12"/>
+      <c r="F68" s="46" t="s">
+        <v>3</v>
+      </c>
       <c r="G68" s="12"/>
       <c r="H68" s="12"/>
       <c r="I68" s="12"/>
       <c r="J68" s="12"/>
       <c r="K68" s="12"/>
       <c r="L68" s="12"/>
       <c r="M68" s="12"/>
     </row>
     <row r="69" spans="1:14" s="19" customFormat="1">
       <c r="A69" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="10"/>
       <c r="C69" s="10"/>
       <c r="D69" s="10"/>
       <c r="E69" s="12"/>
       <c r="F69" s="12"/>
       <c r="G69" s="12"/>
       <c r="H69" s="12"/>
       <c r="I69" s="12"/>
       <c r="J69" s="12"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
     </row>
     <row r="70" spans="1:14" s="19" customFormat="1">
       <c r="A70" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B70" s="45">
         <v>2019</v>
       </c>
       <c r="C70" s="12">
         <v>4090</v>
       </c>
       <c r="D70" s="47">
         <v>6161</v>
       </c>
       <c r="E70" s="47">
         <v>8232</v>
       </c>
-      <c r="F70" s="41"/>
+      <c r="F70" s="47">
+        <v>10335</v>
+      </c>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="41"/>
       <c r="J70" s="41"/>
       <c r="K70" s="41"/>
       <c r="L70" s="41"/>
       <c r="M70" s="41"/>
     </row>
     <row r="71" spans="1:14" s="19" customFormat="1">
       <c r="A71" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="45">
         <v>620</v>
       </c>
       <c r="C71" s="12">
         <v>1287</v>
       </c>
       <c r="D71" s="47">
         <v>1955</v>
       </c>
       <c r="E71" s="47">
         <v>2623</v>
       </c>
-      <c r="F71" s="41"/>
+      <c r="F71" s="47">
+        <v>3278</v>
+      </c>
       <c r="G71" s="41"/>
       <c r="H71" s="41"/>
       <c r="I71" s="41"/>
       <c r="J71" s="41"/>
       <c r="K71" s="41"/>
       <c r="L71" s="41"/>
       <c r="M71" s="41"/>
     </row>
     <row r="72" spans="1:14" s="19" customFormat="1">
       <c r="A72" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B72" s="45">
         <v>140</v>
       </c>
       <c r="C72" s="12">
         <v>280</v>
       </c>
       <c r="D72" s="47">
         <v>420</v>
       </c>
       <c r="E72" s="47">
         <v>559</v>
       </c>
-      <c r="F72" s="41"/>
+      <c r="F72" s="47">
+        <v>699</v>
+      </c>
       <c r="G72" s="41"/>
       <c r="H72" s="41"/>
       <c r="I72" s="41"/>
       <c r="J72" s="41"/>
       <c r="K72" s="41"/>
       <c r="L72" s="41"/>
       <c r="M72" s="41"/>
     </row>
     <row r="73" spans="1:14" s="19" customFormat="1">
       <c r="A73" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="45">
         <v>152</v>
       </c>
       <c r="C73" s="12">
         <v>304</v>
       </c>
       <c r="D73" s="47">
         <v>457</v>
       </c>
       <c r="E73" s="47">
         <v>609</v>
       </c>
-      <c r="F73" s="41"/>
+      <c r="F73" s="47">
+        <v>761</v>
+      </c>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="41"/>
       <c r="J73" s="41"/>
       <c r="K73" s="41"/>
       <c r="L73" s="41"/>
       <c r="M73" s="41"/>
     </row>
     <row r="74" spans="1:14" s="19" customFormat="1">
       <c r="A74" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="45">
         <v>102</v>
       </c>
       <c r="C74" s="12">
         <v>205</v>
       </c>
       <c r="D74" s="47">
         <v>307</v>
       </c>
       <c r="E74" s="47">
         <v>410</v>
       </c>
-      <c r="F74" s="41"/>
+      <c r="F74" s="47">
+        <v>512</v>
+      </c>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="41"/>
       <c r="J74" s="41"/>
       <c r="K74" s="41"/>
       <c r="L74" s="41"/>
       <c r="M74" s="41"/>
     </row>
     <row r="75" spans="1:14" s="19" customFormat="1">
       <c r="A75" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="45">
         <v>363</v>
       </c>
       <c r="C75" s="12">
         <v>729</v>
       </c>
       <c r="D75" s="47">
         <v>1096</v>
       </c>
       <c r="E75" s="47">
         <v>1462</v>
       </c>
-      <c r="F75" s="41"/>
+      <c r="F75" s="47">
+        <v>1825</v>
+      </c>
       <c r="G75" s="41"/>
       <c r="H75" s="41"/>
       <c r="I75" s="41"/>
       <c r="J75" s="41"/>
       <c r="K75" s="41"/>
       <c r="L75" s="41"/>
       <c r="M75" s="41"/>
     </row>
     <row r="76" spans="1:14" s="19" customFormat="1">
       <c r="A76" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="45">
         <v>154</v>
       </c>
       <c r="C76" s="12">
         <v>307</v>
       </c>
       <c r="D76" s="47">
         <v>461</v>
       </c>
       <c r="E76" s="47">
         <v>615</v>
       </c>
-      <c r="F76" s="41"/>
+      <c r="F76" s="47">
+        <v>817</v>
+      </c>
       <c r="G76" s="41"/>
       <c r="H76" s="41"/>
       <c r="I76" s="41"/>
       <c r="J76" s="41"/>
       <c r="K76" s="41"/>
       <c r="L76" s="41"/>
       <c r="M76" s="41"/>
     </row>
     <row r="77" spans="1:14" s="19" customFormat="1">
       <c r="A77" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="45">
         <v>175</v>
       </c>
       <c r="C77" s="12">
         <v>349</v>
       </c>
       <c r="D77" s="47">
         <v>524</v>
       </c>
       <c r="E77" s="47">
         <v>699</v>
       </c>
-      <c r="F77" s="41"/>
+      <c r="F77" s="47">
+        <v>874</v>
+      </c>
       <c r="G77" s="41"/>
       <c r="H77" s="41"/>
       <c r="I77" s="41"/>
       <c r="J77" s="41"/>
       <c r="K77" s="41"/>
       <c r="L77" s="41"/>
       <c r="M77" s="41"/>
     </row>
     <row r="78" spans="1:14" s="19" customFormat="1">
       <c r="A78" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="45">
         <v>67</v>
       </c>
       <c r="C78" s="12">
         <v>135</v>
       </c>
       <c r="D78" s="47">
         <v>202</v>
       </c>
       <c r="E78" s="47">
         <v>269</v>
       </c>
-      <c r="F78" s="41"/>
+      <c r="F78" s="47">
+        <v>337</v>
+      </c>
       <c r="G78" s="41"/>
       <c r="H78" s="41"/>
       <c r="I78" s="41"/>
       <c r="J78" s="41"/>
       <c r="K78" s="41"/>
       <c r="L78" s="41"/>
       <c r="M78" s="41"/>
     </row>
     <row r="79" spans="1:14" s="19" customFormat="1">
       <c r="A79" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="45">
         <v>57</v>
       </c>
       <c r="C79" s="12">
         <v>115</v>
       </c>
       <c r="D79" s="47">
         <v>173</v>
       </c>
       <c r="E79" s="47">
         <v>230</v>
       </c>
-      <c r="F79" s="41"/>
+      <c r="F79" s="47">
+        <v>288</v>
+      </c>
       <c r="G79" s="41"/>
       <c r="H79" s="41"/>
       <c r="I79" s="41"/>
       <c r="J79" s="41"/>
       <c r="K79" s="41"/>
       <c r="L79" s="41"/>
       <c r="M79" s="41"/>
     </row>
     <row r="80" spans="1:14" s="19" customFormat="1">
       <c r="A80" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B80" s="45">
         <v>52</v>
       </c>
       <c r="C80" s="12">
         <v>104</v>
       </c>
       <c r="D80" s="47">
         <v>156</v>
       </c>
       <c r="E80" s="47">
         <v>208</v>
       </c>
-      <c r="F80" s="41"/>
+      <c r="F80" s="47">
+        <v>260</v>
+      </c>
       <c r="G80" s="41"/>
       <c r="H80" s="41"/>
       <c r="I80" s="41"/>
       <c r="J80" s="41"/>
       <c r="K80" s="41"/>
       <c r="L80" s="41"/>
       <c r="M80" s="41"/>
     </row>
     <row r="81" spans="1:13" s="19" customFormat="1">
       <c r="A81" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B81" s="45">
         <v>137</v>
       </c>
       <c r="C81" s="12">
         <v>274</v>
       </c>
       <c r="D81" s="47">
         <v>411</v>
       </c>
       <c r="E81" s="47">
         <v>549</v>
       </c>
-      <c r="F81" s="41"/>
+      <c r="F81" s="47">
+        <v>686</v>
+      </c>
       <c r="G81" s="41"/>
       <c r="H81" s="41"/>
       <c r="I81" s="41"/>
       <c r="J81" s="41"/>
       <c r="K81" s="41"/>
       <c r="L81" s="41"/>
       <c r="M81" s="41"/>
     </row>
     <row r="82" spans="1:13" s="19" customFormat="1" ht="36" customHeight="1">
       <c r="A82" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B82" s="10"/>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
       <c r="E82" s="34"/>
       <c r="F82" s="34"/>
       <c r="G82" s="34"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="34"/>
       <c r="K82" s="34"/>
       <c r="L82" s="34"/>
       <c r="M82" s="10"/>
     </row>
     <row r="83" spans="1:13" s="19" customFormat="1">
       <c r="A83" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="45">
         <v>206</v>
       </c>
       <c r="C83" s="12">
         <v>503</v>
       </c>
       <c r="D83" s="47">
         <v>799</v>
       </c>
       <c r="E83" s="47">
         <v>1096</v>
       </c>
-      <c r="F83" s="41"/>
+      <c r="F83" s="47">
+        <v>1342</v>
+      </c>
       <c r="G83" s="41"/>
       <c r="H83" s="44"/>
       <c r="I83" s="41"/>
       <c r="J83" s="44"/>
       <c r="K83" s="41"/>
       <c r="L83" s="44"/>
       <c r="M83" s="41"/>
     </row>
     <row r="84" spans="1:13" s="19" customFormat="1">
       <c r="A84" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="45">
         <v>168</v>
       </c>
       <c r="C84" s="12">
         <v>427</v>
       </c>
       <c r="D84" s="47">
         <v>686</v>
       </c>
       <c r="E84" s="47">
         <v>945</v>
       </c>
-      <c r="F84" s="41"/>
+      <c r="F84" s="47">
+        <v>1153</v>
+      </c>
       <c r="G84" s="41"/>
       <c r="H84" s="44"/>
       <c r="I84" s="41"/>
       <c r="J84" s="44"/>
       <c r="K84" s="41"/>
       <c r="L84" s="44"/>
       <c r="M84" s="41"/>
     </row>
     <row r="85" spans="1:13" s="19" customFormat="1">
       <c r="A85" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F85" s="12"/>
+      <c r="F85" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G85" s="12"/>
       <c r="H85" s="43"/>
       <c r="I85" s="43"/>
       <c r="J85" s="43"/>
       <c r="K85" s="43"/>
       <c r="L85" s="43"/>
       <c r="M85" s="43"/>
     </row>
     <row r="86" spans="1:13" s="19" customFormat="1">
       <c r="A86" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="12">
         <v>0</v>
       </c>
       <c r="C86" s="12">
         <v>1</v>
       </c>
       <c r="D86" s="47">
         <v>1</v>
       </c>
       <c r="E86" s="47">
         <v>2</v>
       </c>
-      <c r="F86" s="41"/>
+      <c r="F86" s="47">
+        <v>2</v>
+      </c>
       <c r="G86" s="41"/>
       <c r="H86" s="44"/>
       <c r="I86" s="41"/>
       <c r="J86" s="44"/>
       <c r="K86" s="41"/>
       <c r="L86" s="44"/>
       <c r="M86" s="41"/>
     </row>
     <row r="87" spans="1:13" s="19" customFormat="1">
       <c r="A87" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F87" s="12"/>
+      <c r="F87" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G87" s="12"/>
       <c r="H87" s="43"/>
       <c r="I87" s="43"/>
       <c r="J87" s="43"/>
       <c r="K87" s="43"/>
       <c r="L87" s="43"/>
       <c r="M87" s="43"/>
     </row>
     <row r="88" spans="1:13" s="19" customFormat="1">
       <c r="A88" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E88" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F88" s="12"/>
+      <c r="F88" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G88" s="12"/>
       <c r="H88" s="43"/>
       <c r="I88" s="43"/>
       <c r="J88" s="43"/>
       <c r="K88" s="43"/>
       <c r="L88" s="43"/>
       <c r="M88" s="43"/>
     </row>
     <row r="89" spans="1:13" s="19" customFormat="1">
       <c r="A89" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="12">
         <v>38</v>
       </c>
       <c r="C89" s="12">
         <v>75</v>
       </c>
       <c r="D89" s="47">
         <v>113</v>
       </c>
       <c r="E89" s="47">
         <v>150</v>
       </c>
-      <c r="F89" s="41"/>
+      <c r="F89" s="47">
+        <v>188</v>
+      </c>
       <c r="G89" s="41"/>
       <c r="H89" s="44"/>
       <c r="I89" s="41"/>
       <c r="J89" s="44"/>
       <c r="K89" s="41"/>
       <c r="L89" s="44"/>
       <c r="M89" s="41"/>
     </row>
     <row r="90" spans="1:13" s="19" customFormat="1">
       <c r="A90" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F90" s="12"/>
+      <c r="F90" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G90" s="12"/>
       <c r="H90" s="43"/>
       <c r="I90" s="43"/>
       <c r="J90" s="43"/>
       <c r="K90" s="43"/>
       <c r="L90" s="43"/>
       <c r="M90" s="43"/>
     </row>
     <row r="91" spans="1:13" s="19" customFormat="1">
       <c r="A91" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E91" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F91" s="12"/>
+      <c r="F91" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G91" s="12"/>
       <c r="H91" s="43"/>
       <c r="I91" s="43"/>
       <c r="J91" s="43"/>
       <c r="K91" s="43"/>
       <c r="L91" s="43"/>
       <c r="M91" s="43"/>
     </row>
     <row r="92" spans="1:13" s="5" customFormat="1">
       <c r="A92" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E92" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F92" s="12"/>
+      <c r="F92" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G92" s="12"/>
       <c r="H92" s="43"/>
       <c r="I92" s="43"/>
       <c r="J92" s="43"/>
       <c r="K92" s="43"/>
       <c r="L92" s="43"/>
       <c r="M92" s="43"/>
     </row>
     <row r="93" spans="1:13" s="5" customFormat="1">
       <c r="A93" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>3</v>
       </c>
       <c r="D93" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E93" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="F93" s="12"/>
+      <c r="F93" s="15" t="s">
+        <v>3</v>
+      </c>
       <c r="G93" s="12"/>
       <c r="H93" s="43"/>
       <c r="I93" s="43"/>
       <c r="J93" s="43"/>
       <c r="K93" s="43"/>
       <c r="L93" s="43"/>
       <c r="M93" s="43"/>
     </row>
     <row r="94" spans="1:13" s="5" customFormat="1">
       <c r="A94" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="40" t="s">
         <v>3</v>
       </c>
       <c r="D94" s="40" t="s">
         <v>3</v>
       </c>
       <c r="E94" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="F94" s="42"/>
+      <c r="F94" s="40" t="s">
+        <v>3</v>
+      </c>
       <c r="G94" s="42"/>
       <c r="H94" s="42"/>
       <c r="I94" s="42"/>
       <c r="J94" s="42"/>
       <c r="K94" s="42"/>
       <c r="L94" s="42"/>
       <c r="M94" s="42"/>
     </row>
     <row r="95" spans="1:13" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="17"/>
       <c r="B95" s="12"/>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="12"/>
       <c r="F95" s="12"/>
       <c r="G95" s="12"/>
       <c r="H95" s="12"/>
       <c r="I95" s="12"/>
       <c r="J95" s="12"/>
       <c r="K95" s="12"/>
       <c r="L95" s="18"/>
       <c r="M95" s="12"/>
     </row>
     <row r="96" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A96" s="23" t="s">
@@ -3200,51 +3365,51 @@
       <c r="I96" s="26"/>
       <c r="J96" s="26"/>
       <c r="K96" s="4"/>
       <c r="L96" s="26"/>
       <c r="M96" s="4"/>
     </row>
     <row r="97" spans="1:14" s="27" customFormat="1" ht="36" customHeight="1">
       <c r="A97" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="49"/>
       <c r="C97" s="49"/>
       <c r="D97" s="49"/>
       <c r="E97" s="49"/>
       <c r="F97" s="49"/>
       <c r="G97" s="49"/>
       <c r="H97" s="49"/>
       <c r="I97" s="49"/>
       <c r="J97" s="49"/>
       <c r="K97" s="49"/>
       <c r="L97" s="49"/>
       <c r="M97" s="49"/>
       <c r="N97" s="37"/>
     </row>
     <row r="98" spans="1:14" s="6" customFormat="1" ht="18" customHeight="1">
-      <c r="A98" s="50" t="s">
+      <c r="A98" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B98" s="24"/>
       <c r="C98" s="24"/>
       <c r="D98" s="25"/>
       <c r="E98" s="24"/>
       <c r="F98" s="24"/>
       <c r="H98" s="4"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="4"/>
       <c r="L98" s="26"/>
       <c r="M98" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A97:M97"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" max="16383" man="1"/>
   </rowBreaks>