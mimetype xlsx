--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,513 +1,705 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="660" yWindow="45" windowWidth="12075" windowHeight="9540"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">показатель!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="77">
   <si>
     <t>январь</t>
   </si>
   <si>
+    <t>январь-февраль</t>
+  </si>
+  <si>
+    <t>январь-март</t>
+  </si>
+  <si>
+    <t>январь-апрель</t>
+  </si>
+  <si>
+    <t>январь-май</t>
+  </si>
+  <si>
+    <t>январь-июнь</t>
+  </si>
+  <si>
+    <t>январь-июль</t>
+  </si>
+  <si>
+    <t>январь-август</t>
+  </si>
+  <si>
+    <t>январь-сентябрь</t>
+  </si>
+  <si>
+    <t>январь-октябрь</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
+    <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+  </si>
+  <si>
+    <t>Молоко обработанное жидкое и сливки, тонн</t>
+  </si>
+  <si>
+    <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
+  </si>
+  <si>
+    <t>Сыр и творог, тонн</t>
+  </si>
+  <si>
+    <t>Хлеб свежий, тонн</t>
+  </si>
+  <si>
+    <t>Макароны, лапша, кускус и изделия мучные аналогичные, тонн</t>
+  </si>
+  <si>
+    <t>Байшолтекова Карлыгаш Мамытхановна</t>
+  </si>
+  <si>
+    <t>+7 7262 541762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k.baisholtekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>* Оперативные данные.</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>район Т.Рыскулова</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
     <t xml:space="preserve">г.Тараз </t>
   </si>
   <si>
-    <t>Байзакский район</t>
-[...28 lines deleted...]
-  <si>
     <t>Жамбылская область</t>
   </si>
   <si>
-    <t>* Оперативные данные.</t>
-[...41 lines deleted...]
-    <t>январь-октябрь</t>
+    <t>январь-декабрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
-    <t>январь-декабрь</t>
-[...10 lines deleted...]
-  <si>
     <t>Производство промышленной продукции в обрабатывающей промышленности за 2026 год*</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в обрабатывающей промышленности</t>
+  </si>
+  <si>
+    <t>Управление статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>«-» - явление отсутствует.</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина.</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны.</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют.</t>
+  </si>
+  <si>
+    <t>"-" - Нет производства.</t>
+  </si>
+  <si>
+    <t>"х" - Данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...59 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...33 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...71 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -750,2705 +942,3525 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:XFD11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="5"/>
+    <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="5"/>
+    <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="5"/>
+    <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="5"/>
+    <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="5"/>
+    <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="5"/>
+    <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="5"/>
+    <col min="1793" max="1793" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="5"/>
+    <col min="2049" max="2049" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="5"/>
+    <col min="2305" max="2305" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="5"/>
+    <col min="2561" max="2561" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="5"/>
+    <col min="2817" max="2817" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="5"/>
+    <col min="3073" max="3073" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="5"/>
+    <col min="3329" max="3329" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="5"/>
+    <col min="3585" max="3585" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="5"/>
+    <col min="3841" max="3841" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="5"/>
+    <col min="4097" max="4097" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="5"/>
+    <col min="4353" max="4353" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="5"/>
+    <col min="4609" max="4609" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="5"/>
+    <col min="4865" max="4865" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="5"/>
+    <col min="5121" max="5121" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="5"/>
+    <col min="5377" max="5377" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="5"/>
+    <col min="5633" max="5633" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="5"/>
+    <col min="5889" max="5889" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="5"/>
+    <col min="6145" max="6145" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="5"/>
+    <col min="6401" max="6401" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="5"/>
+    <col min="6657" max="6657" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="5"/>
+    <col min="6913" max="6913" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="5"/>
+    <col min="7169" max="7169" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="5"/>
+    <col min="7425" max="7425" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="5"/>
+    <col min="7681" max="7681" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="5"/>
+    <col min="7937" max="7937" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="5"/>
+    <col min="8193" max="8193" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="5"/>
+    <col min="8449" max="8449" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="5"/>
+    <col min="8705" max="8705" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="5"/>
+    <col min="8961" max="8961" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="5"/>
+    <col min="9217" max="9217" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="5"/>
+    <col min="9473" max="9473" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="5"/>
+    <col min="9729" max="9729" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="5"/>
+    <col min="9985" max="9985" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="5"/>
+    <col min="10241" max="10241" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="5"/>
+    <col min="10497" max="10497" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="5"/>
+    <col min="10753" max="10753" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="5"/>
+    <col min="11009" max="11009" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="5"/>
+    <col min="11265" max="11265" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="5"/>
+    <col min="11521" max="11521" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="5"/>
+    <col min="11777" max="11777" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="5"/>
+    <col min="12033" max="12033" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="5"/>
+    <col min="12289" max="12289" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="5"/>
+    <col min="12545" max="12545" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="5"/>
+    <col min="12801" max="12801" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="5"/>
+    <col min="13057" max="13057" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="5"/>
+    <col min="13313" max="13313" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="5"/>
+    <col min="13569" max="13569" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="5"/>
+    <col min="13825" max="13825" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="5"/>
+    <col min="14081" max="14081" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="5"/>
+    <col min="14337" max="14337" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="5"/>
+    <col min="14593" max="14593" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="5"/>
+    <col min="14849" max="14849" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="5"/>
+    <col min="15105" max="15105" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="5"/>
+    <col min="15361" max="15361" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="5"/>
+    <col min="15617" max="15617" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="5"/>
+    <col min="15873" max="15873" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="5"/>
+    <col min="16129" max="16129" width="42.28515625" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="5" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="7">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="8" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="8" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="8" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="8" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="8" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="8" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="56"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="56"/>
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="8" customFormat="1" ht="30" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="56"/>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="8" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="56"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1">
+      <c r="A18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="17"/>
+      <c r="B19" s="18"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="M22" s="15"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="14"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="21"/>
+    <col min="257" max="257" width="4.42578125" style="21" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="21" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="21"/>
+    <col min="513" max="513" width="4.42578125" style="21" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="21" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="21"/>
+    <col min="769" max="769" width="4.42578125" style="21" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="21" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="21"/>
+    <col min="1025" max="1025" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="21" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="21"/>
+    <col min="1281" max="1281" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="21" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="21"/>
+    <col min="1537" max="1537" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="21" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="21"/>
+    <col min="1793" max="1793" width="4.42578125" style="21" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="21" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="21"/>
+    <col min="2049" max="2049" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="21" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="21"/>
+    <col min="2305" max="2305" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="21" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="21"/>
+    <col min="2561" max="2561" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="21" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="21"/>
+    <col min="2817" max="2817" width="4.42578125" style="21" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="21" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="21"/>
+    <col min="3073" max="3073" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="21"/>
+    <col min="3329" max="3329" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="21"/>
+    <col min="3585" max="3585" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="21"/>
+    <col min="3841" max="3841" width="4.42578125" style="21" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="21" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="21"/>
+    <col min="4097" max="4097" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="21" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="21"/>
+    <col min="4353" max="4353" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="21" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="21"/>
+    <col min="4609" max="4609" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="21" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="21"/>
+    <col min="4865" max="4865" width="4.42578125" style="21" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="21" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="21"/>
+    <col min="5121" max="5121" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="21" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="21"/>
+    <col min="5377" max="5377" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="21" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="21"/>
+    <col min="5633" max="5633" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="21" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="21"/>
+    <col min="5889" max="5889" width="4.42578125" style="21" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="21" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="21"/>
+    <col min="6145" max="6145" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="21" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="21"/>
+    <col min="6401" max="6401" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="21" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="21"/>
+    <col min="6657" max="6657" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="21" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="21"/>
+    <col min="6913" max="6913" width="4.42578125" style="21" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="21" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="21"/>
+    <col min="7169" max="7169" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="21" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="21"/>
+    <col min="7425" max="7425" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="21" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="21"/>
+    <col min="7681" max="7681" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="21" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="21"/>
+    <col min="7937" max="7937" width="4.42578125" style="21" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="21" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="21"/>
+    <col min="8193" max="8193" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="21" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="21"/>
+    <col min="8449" max="8449" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="21" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="21"/>
+    <col min="8705" max="8705" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="21" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="21"/>
+    <col min="8961" max="8961" width="4.42578125" style="21" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="21" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="21"/>
+    <col min="9217" max="9217" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="21" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="21"/>
+    <col min="9473" max="9473" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="21" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="21"/>
+    <col min="9729" max="9729" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="21" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="21"/>
+    <col min="9985" max="9985" width="4.42578125" style="21" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="21" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="21"/>
+    <col min="10241" max="10241" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="21" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="21"/>
+    <col min="10497" max="10497" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="21" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="21"/>
+    <col min="10753" max="10753" width="4.42578125" style="21" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="21" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="21"/>
+    <col min="11009" max="11009" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="21" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="21"/>
+    <col min="11265" max="11265" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="21" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="21"/>
+    <col min="11521" max="11521" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="21" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="21"/>
+    <col min="11777" max="11777" width="4.42578125" style="21" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="21" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="21"/>
+    <col min="12033" max="12033" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="21" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="21"/>
+    <col min="12289" max="12289" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="21" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="21"/>
+    <col min="12545" max="12545" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="21" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="21"/>
+    <col min="12801" max="12801" width="4.42578125" style="21" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="21" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="21"/>
+    <col min="13057" max="13057" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="21" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="21"/>
+    <col min="13313" max="13313" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="21" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="21"/>
+    <col min="13569" max="13569" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="21" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="21"/>
+    <col min="13825" max="13825" width="4.42578125" style="21" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="21" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="21"/>
+    <col min="14081" max="14081" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="21" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="21"/>
+    <col min="14337" max="14337" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="21" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="21"/>
+    <col min="14593" max="14593" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="21" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="21"/>
+    <col min="14849" max="14849" width="4.42578125" style="21" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="21" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="21"/>
+    <col min="15105" max="15105" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="21" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="21"/>
+    <col min="15361" max="15361" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="21" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="21"/>
+    <col min="15617" max="15617" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="21" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="21"/>
+    <col min="15873" max="15873" width="4.42578125" style="21" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="21" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="21"/>
+    <col min="16129" max="16129" width="4.42578125" style="21" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="21" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="21"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="20"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="23" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="63" t="s">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A58" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A73" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A98" sqref="A98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.7109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="25" style="28" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="24" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="24" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="11.7109375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.140625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="24" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="27" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="6" customFormat="1" ht="16.5" customHeight="1">
-[...33 lines deleted...]
-      <c r="B3" s="29" t="s">
+    <row r="1" spans="1:15" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+    </row>
+    <row r="2" spans="1:15" s="40" customFormat="1">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+    </row>
+    <row r="3" spans="1:15" s="29" customFormat="1" ht="21" customHeight="1">
+      <c r="A3" s="45"/>
+      <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="N3" s="42"/>
+    </row>
+    <row r="4" spans="1:15" s="40" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:15" s="40" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="50">
+        <v>1765</v>
+      </c>
+      <c r="C5" s="50">
+        <v>3068</v>
+      </c>
+      <c r="D5" s="50">
+        <v>4380</v>
+      </c>
+      <c r="E5" s="50">
+        <v>5704</v>
+      </c>
+      <c r="F5" s="50">
+        <v>7392</v>
+      </c>
+      <c r="G5" s="50">
+        <v>9095</v>
+      </c>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="2"/>
+    </row>
+    <row r="6" spans="1:15" s="40" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="50">
+        <v>820</v>
+      </c>
+      <c r="C6" s="50">
+        <v>1631</v>
+      </c>
+      <c r="D6" s="50">
+        <v>2442</v>
+      </c>
+      <c r="E6" s="50">
+        <v>3252</v>
+      </c>
+      <c r="F6" s="50">
+        <v>4209</v>
+      </c>
+      <c r="G6" s="50">
+        <v>5166</v>
+      </c>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="2"/>
+    </row>
+    <row r="7" spans="1:15" s="40" customFormat="1">
+      <c r="A7" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="50">
+        <v>804</v>
+      </c>
+      <c r="C7" s="50">
+        <v>1222</v>
+      </c>
+      <c r="D7" s="50">
+        <v>1641</v>
+      </c>
+      <c r="E7" s="50">
+        <v>2059</v>
+      </c>
+      <c r="F7" s="50">
+        <v>2684</v>
+      </c>
+      <c r="G7" s="50">
+        <v>3308</v>
+      </c>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="2"/>
+    </row>
+    <row r="8" spans="1:15" s="40" customFormat="1">
+      <c r="A8" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="50">
+        <v>39</v>
+      </c>
+      <c r="C8" s="50">
+        <v>53</v>
+      </c>
+      <c r="D8" s="50">
+        <v>79</v>
+      </c>
+      <c r="E8" s="50">
+        <v>117</v>
+      </c>
+      <c r="F8" s="50">
+        <v>174</v>
+      </c>
+      <c r="G8" s="50">
+        <v>239</v>
+      </c>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="2"/>
+    </row>
+    <row r="9" spans="1:15" s="40" customFormat="1">
+      <c r="A9" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="37"/>
+      <c r="O9" s="2"/>
+    </row>
+    <row r="10" spans="1:15" s="40" customFormat="1">
+      <c r="A10" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="50">
+        <v>98</v>
+      </c>
+      <c r="C10" s="50">
+        <v>154</v>
+      </c>
+      <c r="D10" s="50">
+        <v>210</v>
+      </c>
+      <c r="E10" s="50">
+        <v>266</v>
+      </c>
+      <c r="F10" s="50">
+        <v>313</v>
+      </c>
+      <c r="G10" s="50">
+        <v>361</v>
+      </c>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+      <c r="N10" s="37"/>
+      <c r="O10" s="2"/>
+    </row>
+    <row r="11" spans="1:15" s="40" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="50">
+        <v>1</v>
+      </c>
+      <c r="C11" s="50">
+        <v>3</v>
+      </c>
+      <c r="D11" s="50">
+        <v>4</v>
+      </c>
+      <c r="E11" s="50">
+        <v>5</v>
+      </c>
+      <c r="F11" s="50">
+        <v>7</v>
+      </c>
+      <c r="G11" s="50">
+        <v>8</v>
+      </c>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="2"/>
+    </row>
+    <row r="12" spans="1:15" s="40" customFormat="1">
+      <c r="A12" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="50">
+        <v>3</v>
+      </c>
+      <c r="C12" s="50">
+        <v>5</v>
+      </c>
+      <c r="D12" s="50">
+        <v>5</v>
+      </c>
+      <c r="E12" s="50">
+        <v>5</v>
+      </c>
+      <c r="F12" s="50">
+        <v>5</v>
+      </c>
+      <c r="G12" s="50">
+        <v>13</v>
+      </c>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:15" s="40" customFormat="1">
+      <c r="A13" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="50"/>
+    </row>
+    <row r="14" spans="1:15" s="40" customFormat="1">
+      <c r="A14" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="50"/>
+    </row>
+    <row r="15" spans="1:15" s="40" customFormat="1">
+      <c r="A15" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+    </row>
+    <row r="16" spans="1:15" s="41" customFormat="1">
+      <c r="A16" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+    </row>
+    <row r="17" spans="1:15" s="39" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A17" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="40"/>
+    </row>
+    <row r="18" spans="1:15" s="39" customFormat="1">
+      <c r="A18" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="50">
+        <v>785</v>
+      </c>
+      <c r="C18" s="50">
+        <v>1596</v>
+      </c>
+      <c r="D18" s="50">
+        <v>2407</v>
+      </c>
+      <c r="E18" s="50">
+        <v>3219</v>
+      </c>
+      <c r="F18" s="50">
+        <v>4035</v>
+      </c>
+      <c r="G18" s="50">
+        <v>4851</v>
+      </c>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="37"/>
+    </row>
+    <row r="19" spans="1:15" s="39" customFormat="1">
+      <c r="A19" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="50">
+        <v>710</v>
+      </c>
+      <c r="C19" s="50">
+        <v>1425</v>
+      </c>
+      <c r="D19" s="50">
+        <v>2140</v>
+      </c>
+      <c r="E19" s="50">
+        <v>2855</v>
+      </c>
+      <c r="F19" s="50">
+        <v>3560</v>
+      </c>
+      <c r="G19" s="50">
+        <v>4265</v>
+      </c>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="50"/>
+      <c r="N19" s="37"/>
+    </row>
+    <row r="20" spans="1:15" s="39" customFormat="1">
+      <c r="A20" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="50">
+        <v>2</v>
+      </c>
+      <c r="C20" s="50">
+        <v>5</v>
+      </c>
+      <c r="D20" s="50">
+        <v>7</v>
+      </c>
+      <c r="E20" s="50">
+        <v>9</v>
+      </c>
+      <c r="F20" s="50">
+        <v>12</v>
+      </c>
+      <c r="G20" s="50">
+        <v>15</v>
+      </c>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="37"/>
+    </row>
+    <row r="21" spans="1:15" s="39" customFormat="1">
+      <c r="A21" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="50">
+        <v>72</v>
+      </c>
+      <c r="C21" s="50">
+        <v>165</v>
+      </c>
+      <c r="D21" s="50">
+        <v>258</v>
+      </c>
+      <c r="E21" s="50">
+        <v>352</v>
+      </c>
+      <c r="F21" s="50">
+        <v>459</v>
+      </c>
+      <c r="G21" s="50">
+        <v>567</v>
+      </c>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="37"/>
+    </row>
+    <row r="22" spans="1:15" s="39" customFormat="1">
+      <c r="A22" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="37"/>
+    </row>
+    <row r="23" spans="1:15" s="39" customFormat="1">
+      <c r="A23" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="50">
+        <v>1</v>
+      </c>
+      <c r="C23" s="50">
+        <v>1</v>
+      </c>
+      <c r="D23" s="50">
+        <v>2</v>
+      </c>
+      <c r="E23" s="50">
+        <v>2</v>
+      </c>
+      <c r="F23" s="50">
+        <v>3</v>
+      </c>
+      <c r="G23" s="50">
+        <v>4</v>
+      </c>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
+      <c r="N23" s="37"/>
+    </row>
+    <row r="24" spans="1:15" s="39" customFormat="1">
+      <c r="A24" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="50">
+        <v>0</v>
+      </c>
+      <c r="C24" s="50">
+        <v>0</v>
+      </c>
+      <c r="D24" s="50">
+        <v>1</v>
+      </c>
+      <c r="E24" s="50">
+        <v>1</v>
+      </c>
+      <c r="F24" s="50">
+        <v>1</v>
+      </c>
+      <c r="G24" s="50">
+        <v>1</v>
+      </c>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="40"/>
+    </row>
+    <row r="25" spans="1:15" s="39" customFormat="1">
+      <c r="A25" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+      <c r="N25" s="40"/>
+    </row>
+    <row r="26" spans="1:15" s="39" customFormat="1">
+      <c r="A26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H26" s="50"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
+    </row>
+    <row r="27" spans="1:15" s="39" customFormat="1">
+      <c r="A27" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F27" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G27" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+    </row>
+    <row r="28" spans="1:15" s="39" customFormat="1">
+      <c r="A28" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+    </row>
+    <row r="29" spans="1:15" s="39" customFormat="1">
+      <c r="A29" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:15" s="39" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A30" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+    </row>
+    <row r="31" spans="1:15" s="39" customFormat="1">
+      <c r="A31" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="50">
+        <v>2558</v>
+      </c>
+      <c r="C31" s="50">
+        <v>5415</v>
+      </c>
+      <c r="D31" s="50">
+        <v>8187</v>
+      </c>
+      <c r="E31" s="50">
+        <v>10150</v>
+      </c>
+      <c r="F31" s="50">
+        <v>11759</v>
+      </c>
+      <c r="G31" s="50">
+        <v>12921</v>
+      </c>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="2"/>
+    </row>
+    <row r="32" spans="1:15" s="39" customFormat="1">
+      <c r="A32" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="50">
+        <v>1839</v>
+      </c>
+      <c r="C32" s="50">
+        <v>3795</v>
+      </c>
+      <c r="D32" s="50">
+        <v>5631</v>
+      </c>
+      <c r="E32" s="50">
+        <v>6736</v>
+      </c>
+      <c r="F32" s="50">
+        <v>7510</v>
+      </c>
+      <c r="G32" s="50">
+        <v>7884</v>
+      </c>
+      <c r="H32" s="50"/>
+      <c r="I32" s="50"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="2"/>
+    </row>
+    <row r="33" spans="1:15" s="39" customFormat="1">
+      <c r="A33" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G33" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H33" s="50"/>
+      <c r="I33" s="50"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="50"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="50"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="2"/>
+    </row>
+    <row r="34" spans="1:15" s="39" customFormat="1">
+      <c r="A34" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="50">
+        <v>0</v>
+      </c>
+      <c r="C34" s="50">
+        <v>0</v>
+      </c>
+      <c r="D34" s="50">
+        <v>0</v>
+      </c>
+      <c r="E34" s="50">
+        <v>0</v>
+      </c>
+      <c r="F34" s="50">
+        <v>0</v>
+      </c>
+      <c r="G34" s="50">
+        <v>1</v>
+      </c>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="50"/>
+      <c r="N34" s="37"/>
+      <c r="O34" s="2"/>
+    </row>
+    <row r="35" spans="1:15" s="39" customFormat="1">
+      <c r="A35" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="50">
+        <v>716</v>
+      </c>
+      <c r="C35" s="50">
+        <v>1614</v>
+      </c>
+      <c r="D35" s="50">
+        <v>2547</v>
+      </c>
+      <c r="E35" s="50">
+        <v>3401</v>
+      </c>
+      <c r="F35" s="50">
+        <v>4232</v>
+      </c>
+      <c r="G35" s="50">
+        <v>5015</v>
+      </c>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="50"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="50"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="2"/>
+    </row>
+    <row r="36" spans="1:15" s="39" customFormat="1">
+      <c r="A36" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G36" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="40"/>
+    </row>
+    <row r="37" spans="1:15" s="39" customFormat="1">
+      <c r="A37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="50">
+        <v>2</v>
+      </c>
+      <c r="C37" s="50">
+        <v>3</v>
+      </c>
+      <c r="D37" s="50">
+        <v>5</v>
+      </c>
+      <c r="E37" s="50">
+        <v>6</v>
+      </c>
+      <c r="F37" s="50">
+        <v>8</v>
+      </c>
+      <c r="G37" s="50">
+        <v>10</v>
+      </c>
+      <c r="H37" s="50"/>
+      <c r="I37" s="50"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="50"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="50"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="2"/>
+    </row>
+    <row r="38" spans="1:15" s="39" customFormat="1">
+      <c r="A38" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="50">
+        <v>1</v>
+      </c>
+      <c r="C38" s="50">
+        <v>2</v>
+      </c>
+      <c r="D38" s="50">
+        <v>4</v>
+      </c>
+      <c r="E38" s="50">
+        <v>6</v>
+      </c>
+      <c r="F38" s="50">
+        <v>8</v>
+      </c>
+      <c r="G38" s="50">
+        <v>11</v>
+      </c>
+      <c r="H38" s="50"/>
+      <c r="I38" s="50"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="50"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="50"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="2"/>
+    </row>
+    <row r="39" spans="1:15" s="39" customFormat="1">
+      <c r="A39" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H39" s="50"/>
+      <c r="I39" s="50"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="50"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="50"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="2"/>
+    </row>
+    <row r="40" spans="1:15" s="39" customFormat="1">
+      <c r="A40" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="50">
+        <v>0</v>
+      </c>
+      <c r="C40" s="50">
+        <v>0</v>
+      </c>
+      <c r="D40" s="50">
+        <v>0</v>
+      </c>
+      <c r="E40" s="50">
+        <v>0</v>
+      </c>
+      <c r="F40" s="50">
+        <v>0</v>
+      </c>
+      <c r="G40" s="50">
+        <v>1</v>
+      </c>
+      <c r="H40" s="50"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="50"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="50"/>
+      <c r="N40" s="40"/>
+    </row>
+    <row r="41" spans="1:15" s="39" customFormat="1">
+      <c r="A41" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G41" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H41" s="50"/>
+      <c r="I41" s="50"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="50"/>
+    </row>
+    <row r="42" spans="1:15" s="39" customFormat="1">
+      <c r="A42" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G42" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H42" s="50"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="50"/>
+    </row>
+    <row r="43" spans="1:15" s="39" customFormat="1" ht="24" customHeight="1">
+      <c r="A43" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="48"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="48"/>
+      <c r="J43" s="48"/>
+      <c r="K43" s="48"/>
+      <c r="L43" s="48"/>
+      <c r="M43" s="48"/>
+    </row>
+    <row r="44" spans="1:15" s="39" customFormat="1">
+      <c r="A44" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="50">
+        <v>444</v>
+      </c>
+      <c r="C44" s="50">
+        <v>1019</v>
+      </c>
+      <c r="D44" s="50">
+        <v>1496</v>
+      </c>
+      <c r="E44" s="50">
+        <v>1710</v>
+      </c>
+      <c r="F44" s="50">
+        <v>1854</v>
+      </c>
+      <c r="G44" s="50">
+        <v>1981</v>
+      </c>
+      <c r="H44" s="50"/>
+      <c r="I44" s="50"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="50"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="50"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="2"/>
+    </row>
+    <row r="45" spans="1:15" s="39" customFormat="1">
+      <c r="A45" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="50">
+        <v>400</v>
+      </c>
+      <c r="C45" s="50">
+        <v>930</v>
+      </c>
+      <c r="D45" s="50">
+        <v>1360</v>
+      </c>
+      <c r="E45" s="50">
+        <v>1520</v>
+      </c>
+      <c r="F45" s="50">
+        <v>1584</v>
+      </c>
+      <c r="G45" s="50">
+        <v>1648</v>
+      </c>
+      <c r="H45" s="50"/>
+      <c r="I45" s="50"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="50"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="2"/>
+    </row>
+    <row r="46" spans="1:15" s="39" customFormat="1">
+      <c r="A46" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" s="50"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="50"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="50"/>
+      <c r="N46" s="37"/>
+      <c r="O46" s="2"/>
+    </row>
+    <row r="47" spans="1:15" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A47" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47" s="50">
+        <v>0</v>
+      </c>
+      <c r="C47" s="50">
+        <v>0</v>
+      </c>
+      <c r="D47" s="50">
+        <v>0</v>
+      </c>
+      <c r="E47" s="50">
+        <v>0</v>
+      </c>
+      <c r="F47" s="50">
+        <v>0</v>
+      </c>
+      <c r="G47" s="50">
+        <v>1</v>
+      </c>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
+      <c r="N47" s="37"/>
+      <c r="O47" s="2"/>
+    </row>
+    <row r="48" spans="1:15" s="39" customFormat="1">
+      <c r="A48" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="50">
+        <v>30</v>
+      </c>
+      <c r="C48" s="50">
+        <v>63</v>
+      </c>
+      <c r="D48" s="50">
+        <v>99</v>
+      </c>
+      <c r="E48" s="50">
+        <v>135</v>
+      </c>
+      <c r="F48" s="50">
+        <v>196</v>
+      </c>
+      <c r="G48" s="50">
+        <v>242</v>
+      </c>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="50"/>
+      <c r="N48" s="37"/>
+      <c r="O48" s="2"/>
+    </row>
+    <row r="49" spans="1:15" s="39" customFormat="1">
+      <c r="A49" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B49" s="50">
+        <v>9</v>
+      </c>
+      <c r="C49" s="50">
+        <v>15</v>
+      </c>
+      <c r="D49" s="50">
         <v>22</v>
       </c>
-      <c r="D3" s="29" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="29" t="s">
+      <c r="E49" s="50">
+        <v>29</v>
+      </c>
+      <c r="F49" s="50">
+        <v>33</v>
+      </c>
+      <c r="G49" s="50">
+        <v>37</v>
+      </c>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
+      <c r="N49" s="37"/>
+      <c r="O49" s="2"/>
+    </row>
+    <row r="50" spans="1:15" s="39" customFormat="1">
+      <c r="A50" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="50"/>
+      <c r="N50" s="37"/>
+      <c r="O50" s="2"/>
+    </row>
+    <row r="51" spans="1:15" s="39" customFormat="1">
+      <c r="A51" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="50">
+        <v>5</v>
+      </c>
+      <c r="C51" s="50">
+        <v>10</v>
+      </c>
+      <c r="D51" s="50">
+        <v>15</v>
+      </c>
+      <c r="E51" s="50">
         <v>26</v>
       </c>
-      <c r="H3" s="29" t="s">
-[...8 lines deleted...]
-      <c r="K3" s="29" t="s">
+      <c r="F51" s="50">
+        <v>41</v>
+      </c>
+      <c r="G51" s="50">
+        <v>53</v>
+      </c>
+      <c r="H51" s="50"/>
+      <c r="I51" s="50"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="50"/>
+      <c r="L51" s="50"/>
+      <c r="M51" s="50"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="40"/>
+    </row>
+    <row r="52" spans="1:15" s="39" customFormat="1">
+      <c r="A52" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="50"/>
+      <c r="N52" s="37"/>
+      <c r="O52" s="40"/>
+    </row>
+    <row r="53" spans="1:15" s="39" customFormat="1">
+      <c r="A53" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="50"/>
+      <c r="N53" s="37"/>
+      <c r="O53" s="40"/>
+    </row>
+    <row r="54" spans="1:15" s="39" customFormat="1">
+      <c r="A54" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H54" s="50"/>
+      <c r="I54" s="50"/>
+      <c r="J54" s="50"/>
+      <c r="K54" s="50"/>
+      <c r="L54" s="50"/>
+      <c r="M54" s="50"/>
+      <c r="N54" s="37"/>
+      <c r="O54" s="40"/>
+    </row>
+    <row r="55" spans="1:15" s="39" customFormat="1">
+      <c r="A55" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55" s="50"/>
+      <c r="I55" s="50"/>
+      <c r="J55" s="50"/>
+      <c r="K55" s="50"/>
+      <c r="L55" s="50"/>
+      <c r="M55" s="50"/>
+      <c r="N55" s="37"/>
+      <c r="O55" s="40"/>
+    </row>
+    <row r="56" spans="1:15" s="39" customFormat="1">
+      <c r="A56" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="B56" s="48"/>
+      <c r="C56" s="54"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="48"/>
+      <c r="I56" s="48"/>
+      <c r="J56" s="48"/>
+      <c r="K56" s="48"/>
+      <c r="L56" s="48"/>
+      <c r="M56" s="48"/>
+    </row>
+    <row r="57" spans="1:15" s="39" customFormat="1">
+      <c r="A57" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B57" s="50">
+        <v>520</v>
+      </c>
+      <c r="C57" s="50">
+        <v>1087</v>
+      </c>
+      <c r="D57" s="50">
+        <v>1604</v>
+      </c>
+      <c r="E57" s="50">
+        <v>1960</v>
+      </c>
+      <c r="F57" s="50">
+        <v>2253</v>
+      </c>
+      <c r="G57" s="50">
+        <v>2481</v>
+      </c>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
+      <c r="N57" s="37"/>
+    </row>
+    <row r="58" spans="1:15" s="39" customFormat="1">
+      <c r="A58" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="50">
+        <v>410</v>
+      </c>
+      <c r="C58" s="50">
+        <v>869</v>
+      </c>
+      <c r="D58" s="50">
+        <v>1277</v>
+      </c>
+      <c r="E58" s="50">
+        <v>1485</v>
+      </c>
+      <c r="F58" s="50">
+        <v>1597</v>
+      </c>
+      <c r="G58" s="50">
+        <v>1658</v>
+      </c>
+      <c r="H58" s="50"/>
+      <c r="I58" s="50"/>
+      <c r="J58" s="50"/>
+      <c r="K58" s="50"/>
+      <c r="L58" s="50"/>
+      <c r="M58" s="50"/>
+      <c r="N58" s="37"/>
+    </row>
+    <row r="59" spans="1:15" s="39" customFormat="1">
+      <c r="A59" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G59" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H59" s="50"/>
+      <c r="I59" s="50"/>
+      <c r="J59" s="50"/>
+      <c r="K59" s="50"/>
+      <c r="L59" s="50"/>
+      <c r="M59" s="50"/>
+      <c r="N59" s="37"/>
+    </row>
+    <row r="60" spans="1:15" s="39" customFormat="1">
+      <c r="A60" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="50">
+        <v>0</v>
+      </c>
+      <c r="C60" s="50">
+        <v>0</v>
+      </c>
+      <c r="D60" s="50">
+        <v>0</v>
+      </c>
+      <c r="E60" s="50">
+        <v>0</v>
+      </c>
+      <c r="F60" s="50">
+        <v>0</v>
+      </c>
+      <c r="G60" s="50">
+        <v>1</v>
+      </c>
+      <c r="H60" s="50"/>
+      <c r="I60" s="50"/>
+      <c r="J60" s="50"/>
+      <c r="K60" s="50"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="50"/>
+      <c r="N60" s="37"/>
+    </row>
+    <row r="61" spans="1:15" s="39" customFormat="1">
+      <c r="A61" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="50">
+        <v>94</v>
+      </c>
+      <c r="C61" s="50">
+        <v>189</v>
+      </c>
+      <c r="D61" s="50">
+        <v>273</v>
+      </c>
+      <c r="E61" s="50">
+        <v>377</v>
+      </c>
+      <c r="F61" s="50">
+        <v>509</v>
+      </c>
+      <c r="G61" s="50">
+        <v>632</v>
+      </c>
+      <c r="H61" s="50"/>
+      <c r="I61" s="50"/>
+      <c r="J61" s="50"/>
+      <c r="K61" s="50"/>
+      <c r="L61" s="50"/>
+      <c r="M61" s="50"/>
+      <c r="N61" s="37"/>
+    </row>
+    <row r="62" spans="1:15" s="39" customFormat="1">
+      <c r="A62" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G62" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H62" s="50"/>
+      <c r="I62" s="50"/>
+      <c r="J62" s="50"/>
+      <c r="K62" s="50"/>
+      <c r="L62" s="50"/>
+      <c r="M62" s="50"/>
+      <c r="N62" s="37"/>
+    </row>
+    <row r="63" spans="1:15" s="39" customFormat="1">
+      <c r="A63" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H63" s="50"/>
+      <c r="I63" s="50"/>
+      <c r="J63" s="50"/>
+      <c r="K63" s="50"/>
+      <c r="L63" s="50"/>
+      <c r="M63" s="50"/>
+      <c r="N63" s="40"/>
+    </row>
+    <row r="64" spans="1:15" s="39" customFormat="1">
+      <c r="A64" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="50">
+        <v>16</v>
+      </c>
+      <c r="C64" s="50">
         <v>30</v>
       </c>
-      <c r="L3" s="29" t="s">
-[...8 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="D64" s="50">
+        <v>55</v>
+      </c>
+      <c r="E64" s="50">
+        <v>97</v>
+      </c>
+      <c r="F64" s="50">
+        <v>146</v>
+      </c>
+      <c r="G64" s="50">
+        <v>191</v>
+      </c>
+      <c r="H64" s="50"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="50"/>
+      <c r="M64" s="50"/>
+      <c r="N64" s="40"/>
+    </row>
+    <row r="65" spans="1:14" s="39" customFormat="1">
+      <c r="A65" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G65" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H65" s="50"/>
+      <c r="I65" s="50"/>
+      <c r="J65" s="50"/>
+      <c r="K65" s="50"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="50"/>
+      <c r="N65" s="40"/>
+    </row>
+    <row r="66" spans="1:14" s="39" customFormat="1">
+      <c r="A66" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G66" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H66" s="50"/>
+      <c r="I66" s="50"/>
+      <c r="J66" s="50"/>
+      <c r="K66" s="50"/>
+      <c r="L66" s="50"/>
+      <c r="M66" s="50"/>
+      <c r="N66" s="40"/>
+    </row>
+    <row r="67" spans="1:14" s="39" customFormat="1">
+      <c r="A67" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G67" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H67" s="50"/>
+      <c r="I67" s="50"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="50"/>
+    </row>
+    <row r="68" spans="1:14" s="39" customFormat="1">
+      <c r="A68" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G68" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" s="50"/>
+      <c r="I68" s="50"/>
+      <c r="J68" s="50"/>
+      <c r="K68" s="50"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="50"/>
+    </row>
+    <row r="69" spans="1:14" s="39" customFormat="1">
+      <c r="A69" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="B69" s="48"/>
+      <c r="C69" s="48"/>
+      <c r="D69" s="48"/>
+      <c r="E69" s="50"/>
+      <c r="F69" s="50"/>
+      <c r="G69" s="50"/>
+      <c r="H69" s="50"/>
+      <c r="I69" s="50"/>
+      <c r="J69" s="50"/>
+      <c r="K69" s="50"/>
+      <c r="L69" s="50"/>
+      <c r="M69" s="50"/>
+    </row>
+    <row r="70" spans="1:14" s="39" customFormat="1">
+      <c r="A70" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B70" s="50">
+        <v>2019</v>
+      </c>
+      <c r="C70" s="50">
+        <v>4090</v>
+      </c>
+      <c r="D70" s="50">
+        <v>6161</v>
+      </c>
+      <c r="E70" s="50">
+        <v>8232</v>
+      </c>
+      <c r="F70" s="50">
+        <v>10335</v>
+      </c>
+      <c r="G70" s="50">
+        <v>12439</v>
+      </c>
+      <c r="H70" s="50"/>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="50"/>
+    </row>
+    <row r="71" spans="1:14" s="39" customFormat="1">
+      <c r="A71" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B71" s="50">
+        <v>620</v>
+      </c>
+      <c r="C71" s="50">
+        <v>1287</v>
+      </c>
+      <c r="D71" s="50">
+        <v>1955</v>
+      </c>
+      <c r="E71" s="50">
+        <v>2623</v>
+      </c>
+      <c r="F71" s="50">
+        <v>3278</v>
+      </c>
+      <c r="G71" s="50">
+        <v>3933</v>
+      </c>
+      <c r="H71" s="50"/>
+      <c r="I71" s="50"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="50"/>
+    </row>
+    <row r="72" spans="1:14" s="39" customFormat="1">
+      <c r="A72" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B72" s="50">
+        <v>140</v>
+      </c>
+      <c r="C72" s="50">
+        <v>280</v>
+      </c>
+      <c r="D72" s="50">
+        <v>420</v>
+      </c>
+      <c r="E72" s="50">
+        <v>559</v>
+      </c>
+      <c r="F72" s="50">
+        <v>699</v>
+      </c>
+      <c r="G72" s="50">
+        <v>839</v>
+      </c>
+      <c r="H72" s="50"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="50"/>
+      <c r="M72" s="50"/>
+    </row>
+    <row r="73" spans="1:14" s="39" customFormat="1">
+      <c r="A73" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="50">
+        <v>152</v>
+      </c>
+      <c r="C73" s="50">
+        <v>304</v>
+      </c>
+      <c r="D73" s="50">
+        <v>457</v>
+      </c>
+      <c r="E73" s="50">
+        <v>609</v>
+      </c>
+      <c r="F73" s="50">
+        <v>761</v>
+      </c>
+      <c r="G73" s="50">
+        <v>913</v>
+      </c>
+      <c r="H73" s="50"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="50"/>
+    </row>
+    <row r="74" spans="1:14" s="39" customFormat="1">
+      <c r="A74" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="50">
+        <v>102</v>
+      </c>
+      <c r="C74" s="50">
+        <v>205</v>
+      </c>
+      <c r="D74" s="50">
+        <v>307</v>
+      </c>
+      <c r="E74" s="50">
+        <v>410</v>
+      </c>
+      <c r="F74" s="50">
+        <v>512</v>
+      </c>
+      <c r="G74" s="50">
+        <v>614</v>
+      </c>
+      <c r="H74" s="50"/>
+      <c r="I74" s="50"/>
+      <c r="J74" s="50"/>
+      <c r="K74" s="50"/>
+      <c r="L74" s="50"/>
+      <c r="M74" s="50"/>
+    </row>
+    <row r="75" spans="1:14" s="39" customFormat="1">
+      <c r="A75" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B75" s="50">
+        <v>363</v>
+      </c>
+      <c r="C75" s="50">
+        <v>729</v>
+      </c>
+      <c r="D75" s="50">
+        <v>1096</v>
+      </c>
+      <c r="E75" s="50">
+        <v>1462</v>
+      </c>
+      <c r="F75" s="50">
+        <v>1825</v>
+      </c>
+      <c r="G75" s="50">
+        <v>2188</v>
+      </c>
+      <c r="H75" s="50"/>
+      <c r="I75" s="50"/>
+      <c r="J75" s="50"/>
+      <c r="K75" s="50"/>
+      <c r="L75" s="50"/>
+      <c r="M75" s="50"/>
+    </row>
+    <row r="76" spans="1:14" s="39" customFormat="1">
+      <c r="A76" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B76" s="50">
+        <v>154</v>
+      </c>
+      <c r="C76" s="50">
+        <v>307</v>
+      </c>
+      <c r="D76" s="50">
+        <v>461</v>
+      </c>
+      <c r="E76" s="50">
+        <v>615</v>
+      </c>
+      <c r="F76" s="50">
+        <v>817</v>
+      </c>
+      <c r="G76" s="50">
+        <v>1018</v>
+      </c>
+      <c r="H76" s="50"/>
+      <c r="I76" s="50"/>
+      <c r="J76" s="50"/>
+      <c r="K76" s="50"/>
+      <c r="L76" s="50"/>
+      <c r="M76" s="50"/>
+    </row>
+    <row r="77" spans="1:14" s="39" customFormat="1">
+      <c r="A77" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B77" s="50">
+        <v>175</v>
+      </c>
+      <c r="C77" s="50">
+        <v>349</v>
+      </c>
+      <c r="D77" s="50">
+        <v>524</v>
+      </c>
+      <c r="E77" s="50">
+        <v>699</v>
+      </c>
+      <c r="F77" s="50">
+        <v>874</v>
+      </c>
+      <c r="G77" s="50">
+        <v>1048</v>
+      </c>
+      <c r="H77" s="50"/>
+      <c r="I77" s="50"/>
+      <c r="J77" s="50"/>
+      <c r="K77" s="50"/>
+      <c r="L77" s="50"/>
+      <c r="M77" s="50"/>
+    </row>
+    <row r="78" spans="1:14" s="39" customFormat="1">
+      <c r="A78" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="50">
+        <v>67</v>
+      </c>
+      <c r="C78" s="50">
+        <v>135</v>
+      </c>
+      <c r="D78" s="50">
+        <v>202</v>
+      </c>
+      <c r="E78" s="50">
+        <v>269</v>
+      </c>
+      <c r="F78" s="50">
+        <v>337</v>
+      </c>
+      <c r="G78" s="50">
+        <v>404</v>
+      </c>
+      <c r="H78" s="50"/>
+      <c r="I78" s="50"/>
+      <c r="J78" s="50"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="50"/>
+      <c r="M78" s="50"/>
+    </row>
+    <row r="79" spans="1:14" s="39" customFormat="1">
+      <c r="A79" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B79" s="50">
+        <v>57</v>
+      </c>
+      <c r="C79" s="50">
+        <v>115</v>
+      </c>
+      <c r="D79" s="50">
+        <v>173</v>
+      </c>
+      <c r="E79" s="50">
+        <v>230</v>
+      </c>
+      <c r="F79" s="50">
+        <v>288</v>
+      </c>
+      <c r="G79" s="50">
+        <v>346</v>
+      </c>
+      <c r="H79" s="50"/>
+      <c r="I79" s="50"/>
+      <c r="J79" s="50"/>
+      <c r="K79" s="50"/>
+      <c r="L79" s="50"/>
+      <c r="M79" s="50"/>
+    </row>
+    <row r="80" spans="1:14" s="39" customFormat="1">
+      <c r="A80" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B80" s="50">
+        <v>52</v>
+      </c>
+      <c r="C80" s="50">
+        <v>104</v>
+      </c>
+      <c r="D80" s="50">
+        <v>156</v>
+      </c>
+      <c r="E80" s="50">
+        <v>208</v>
+      </c>
+      <c r="F80" s="50">
+        <v>260</v>
+      </c>
+      <c r="G80" s="50">
+        <v>312</v>
+      </c>
+      <c r="H80" s="50"/>
+      <c r="I80" s="50"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="50"/>
+      <c r="M80" s="50"/>
+    </row>
+    <row r="81" spans="1:13" s="39" customFormat="1">
+      <c r="A81" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B81" s="50">
+        <v>137</v>
+      </c>
+      <c r="C81" s="50">
+        <v>274</v>
+      </c>
+      <c r="D81" s="50">
+        <v>411</v>
+      </c>
+      <c r="E81" s="50">
+        <v>549</v>
+      </c>
+      <c r="F81" s="50">
+        <v>686</v>
+      </c>
+      <c r="G81" s="50">
+        <v>823</v>
+      </c>
+      <c r="H81" s="50"/>
+      <c r="I81" s="50"/>
+      <c r="J81" s="50"/>
+      <c r="K81" s="50"/>
+      <c r="L81" s="50"/>
+      <c r="M81" s="50"/>
+    </row>
+    <row r="82" spans="1:13" s="39" customFormat="1" ht="36" customHeight="1">
+      <c r="A82" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B82" s="48"/>
+      <c r="C82" s="48"/>
+      <c r="D82" s="48"/>
+      <c r="E82" s="48"/>
+      <c r="F82" s="48"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="48"/>
+      <c r="I82" s="48"/>
+      <c r="J82" s="48"/>
+      <c r="K82" s="48"/>
+      <c r="L82" s="48"/>
+      <c r="M82" s="48"/>
+    </row>
+    <row r="83" spans="1:13" s="39" customFormat="1">
+      <c r="A83" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="50">
+        <v>206</v>
+      </c>
+      <c r="C83" s="50">
+        <v>503</v>
+      </c>
+      <c r="D83" s="50">
+        <v>799</v>
+      </c>
+      <c r="E83" s="50">
+        <v>1096</v>
+      </c>
+      <c r="F83" s="50">
+        <v>1342</v>
+      </c>
+      <c r="G83" s="50">
+        <v>1588</v>
+      </c>
+      <c r="H83" s="50"/>
+      <c r="I83" s="50"/>
+      <c r="J83" s="50"/>
+      <c r="K83" s="50"/>
+      <c r="L83" s="50"/>
+      <c r="M83" s="50"/>
+    </row>
+    <row r="84" spans="1:13" s="39" customFormat="1">
+      <c r="A84" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B84" s="50">
+        <v>168</v>
+      </c>
+      <c r="C84" s="50">
+        <v>427</v>
+      </c>
+      <c r="D84" s="50">
+        <v>686</v>
+      </c>
+      <c r="E84" s="50">
+        <v>945</v>
+      </c>
+      <c r="F84" s="50">
+        <v>1153</v>
+      </c>
+      <c r="G84" s="50">
+        <v>1361</v>
+      </c>
+      <c r="H84" s="50"/>
+      <c r="I84" s="50"/>
+      <c r="J84" s="50"/>
+      <c r="K84" s="50"/>
+      <c r="L84" s="50"/>
+      <c r="M84" s="50"/>
+    </row>
+    <row r="85" spans="1:13" s="39" customFormat="1">
+      <c r="A85" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G85" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H85" s="50"/>
+      <c r="I85" s="50"/>
+      <c r="J85" s="50"/>
+      <c r="K85" s="50"/>
+      <c r="L85" s="50"/>
+      <c r="M85" s="50"/>
+    </row>
+    <row r="86" spans="1:13" s="39" customFormat="1">
+      <c r="A86" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B86" s="50">
+        <v>0</v>
+      </c>
+      <c r="C86" s="50">
+        <v>1</v>
+      </c>
+      <c r="D86" s="50">
+        <v>1</v>
+      </c>
+      <c r="E86" s="50">
         <v>2</v>
       </c>
-      <c r="B4" s="10" t="s">
-[...108 lines deleted...]
-      <c r="C8" s="12">
+      <c r="F86" s="50">
+        <v>2</v>
+      </c>
+      <c r="G86" s="50">
+        <v>3</v>
+      </c>
+      <c r="H86" s="50"/>
+      <c r="I86" s="50"/>
+      <c r="J86" s="50"/>
+      <c r="K86" s="50"/>
+      <c r="L86" s="50"/>
+      <c r="M86" s="50"/>
+    </row>
+    <row r="87" spans="1:13" s="39" customFormat="1">
+      <c r="A87" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C87" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E87" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F87" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G87" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H87" s="50"/>
+      <c r="I87" s="50"/>
+      <c r="J87" s="50"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="50"/>
+      <c r="M87" s="50"/>
+    </row>
+    <row r="88" spans="1:13" s="39" customFormat="1">
+      <c r="A88" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B88" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C88" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E88" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F88" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G88" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H88" s="50"/>
+      <c r="I88" s="50"/>
+      <c r="J88" s="50"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="50"/>
+      <c r="M88" s="50"/>
+    </row>
+    <row r="89" spans="1:13" s="39" customFormat="1">
+      <c r="A89" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="50">
+        <v>38</v>
+      </c>
+      <c r="C89" s="50">
+        <v>75</v>
+      </c>
+      <c r="D89" s="50">
+        <v>113</v>
+      </c>
+      <c r="E89" s="50">
+        <v>150</v>
+      </c>
+      <c r="F89" s="50">
+        <v>188</v>
+      </c>
+      <c r="G89" s="50">
+        <v>225</v>
+      </c>
+      <c r="H89" s="50"/>
+      <c r="I89" s="50"/>
+      <c r="J89" s="50"/>
+      <c r="K89" s="50"/>
+      <c r="L89" s="50"/>
+      <c r="M89" s="50"/>
+    </row>
+    <row r="90" spans="1:13" s="39" customFormat="1">
+      <c r="A90" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B90" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C90" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D90" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E90" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F90" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G90" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H90" s="50"/>
+      <c r="I90" s="50"/>
+      <c r="J90" s="50"/>
+      <c r="K90" s="50"/>
+      <c r="L90" s="50"/>
+      <c r="M90" s="50"/>
+    </row>
+    <row r="91" spans="1:13" s="39" customFormat="1">
+      <c r="A91" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B91" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C91" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D91" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E91" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F91" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G91" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H91" s="50"/>
+      <c r="I91" s="50"/>
+      <c r="J91" s="50"/>
+      <c r="K91" s="50"/>
+      <c r="L91" s="50"/>
+      <c r="M91" s="50"/>
+    </row>
+    <row r="92" spans="1:13" s="36" customFormat="1">
+      <c r="A92" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="D8" s="47">
-[...1956 lines deleted...]
-      <c r="B80" s="45">
+      <c r="B92" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C92" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D92" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E92" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F92" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G92" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H92" s="50"/>
+      <c r="I92" s="50"/>
+      <c r="J92" s="50"/>
+      <c r="K92" s="50"/>
+      <c r="L92" s="50"/>
+      <c r="M92" s="50"/>
+    </row>
+    <row r="93" spans="1:13" s="36" customFormat="1">
+      <c r="A93" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="C80" s="12">
-[...232 lines deleted...]
-      <c r="C89" s="12">
+      <c r="B93" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E93" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F93" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G93" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H93" s="50"/>
+      <c r="I93" s="50"/>
+      <c r="J93" s="50"/>
+      <c r="K93" s="50"/>
+      <c r="L93" s="50"/>
+      <c r="M93" s="50"/>
+    </row>
+    <row r="94" spans="1:13" s="36" customFormat="1">
+      <c r="A94" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B94" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C94" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E94" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G94" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" s="50"/>
+      <c r="I94" s="50"/>
+      <c r="J94" s="50"/>
+      <c r="K94" s="50"/>
+      <c r="L94" s="50"/>
+      <c r="M94" s="50"/>
+    </row>
+    <row r="95" spans="1:13" s="36" customFormat="1" ht="12" customHeight="1">
+      <c r="A95" s="38"/>
+      <c r="B95" s="37"/>
+      <c r="C95" s="37"/>
+      <c r="D95" s="37"/>
+      <c r="E95" s="37"/>
+      <c r="F95" s="37"/>
+      <c r="G95" s="37"/>
+      <c r="H95" s="37"/>
+      <c r="I95" s="37"/>
+      <c r="J95" s="37"/>
+      <c r="K95" s="37"/>
+      <c r="L95" s="3"/>
+      <c r="M95" s="37"/>
+    </row>
+    <row r="96" spans="1:13" s="29" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A96" s="33" t="s">
         <v>75</v>
       </c>
-      <c r="D89" s="47">
-[...215 lines deleted...]
-      <c r="M98" s="4"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="30"/>
+      <c r="J96" s="30"/>
+      <c r="K96" s="24"/>
+      <c r="L96" s="30"/>
+      <c r="M96" s="24"/>
+    </row>
+    <row r="97" spans="1:14" s="34" customFormat="1" ht="36" customHeight="1">
+      <c r="A97" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B97" s="62"/>
+      <c r="C97" s="62"/>
+      <c r="D97" s="62"/>
+      <c r="E97" s="62"/>
+      <c r="F97" s="62"/>
+      <c r="G97" s="62"/>
+      <c r="H97" s="62"/>
+      <c r="I97" s="62"/>
+      <c r="J97" s="62"/>
+      <c r="K97" s="62"/>
+      <c r="L97" s="62"/>
+      <c r="M97" s="62"/>
+      <c r="N97" s="35"/>
+    </row>
+    <row r="98" spans="1:14" s="29" customFormat="1" ht="18" customHeight="1">
+      <c r="A98" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B98" s="31"/>
+      <c r="C98" s="31"/>
+      <c r="D98" s="32"/>
+      <c r="E98" s="31"/>
+      <c r="F98" s="31"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="30"/>
+      <c r="J98" s="30"/>
+      <c r="K98" s="24"/>
+      <c r="L98" s="30"/>
+      <c r="M98" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A97:M97"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>