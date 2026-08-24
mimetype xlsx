--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="660" yWindow="45" windowWidth="12075" windowHeight="9540"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">показатель!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="77">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -258,51 +258,51 @@
     <t>«-» - явление отсутствует.</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны.</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют.</t>
   </si>
   <si>
     <t>"-" - Нет производства.</t>
   </si>
   <si>
     <t>"х" - Данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -396,50 +396,55 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -465,51 +470,51 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -619,58 +624,61 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -959,51 +967,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:XFD11"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="5"/>
@@ -1585,101 +1593,101 @@
     <row r="9" spans="2:2">
       <c r="B9" s="22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="22"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="22"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="61" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A73" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A98" sqref="A98"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J82" sqref="J82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="28" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="24" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="24" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="24" customWidth="1"/>
     <col min="12" max="12" width="11.7109375" style="27" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="29" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:15" s="40" customFormat="1">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:15" s="29" customFormat="1" ht="21" customHeight="1">
       <c r="A3" s="45"/>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="44" t="s">
@@ -1733,2689 +1741,2857 @@
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
     </row>
     <row r="5" spans="1:15" s="40" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="50">
         <v>1765</v>
       </c>
       <c r="C5" s="50">
         <v>3068</v>
       </c>
       <c r="D5" s="50">
         <v>4380</v>
       </c>
       <c r="E5" s="50">
         <v>5704</v>
       </c>
       <c r="F5" s="50">
         <v>7392</v>
       </c>
       <c r="G5" s="50">
         <v>9095</v>
       </c>
-      <c r="H5" s="50"/>
+      <c r="H5" s="62">
+        <v>10833</v>
+      </c>
       <c r="I5" s="50"/>
       <c r="J5" s="50"/>
       <c r="K5" s="50"/>
       <c r="L5" s="50"/>
       <c r="M5" s="50"/>
       <c r="N5" s="37"/>
       <c r="O5" s="2"/>
     </row>
     <row r="6" spans="1:15" s="40" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="50">
         <v>820</v>
       </c>
       <c r="C6" s="50">
         <v>1631</v>
       </c>
       <c r="D6" s="50">
         <v>2442</v>
       </c>
       <c r="E6" s="50">
         <v>3252</v>
       </c>
       <c r="F6" s="50">
         <v>4209</v>
       </c>
       <c r="G6" s="50">
         <v>5166</v>
       </c>
-      <c r="H6" s="50"/>
+      <c r="H6" s="62">
+        <v>6122</v>
+      </c>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="37"/>
       <c r="O6" s="2"/>
     </row>
     <row r="7" spans="1:15" s="40" customFormat="1">
       <c r="A7" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="50">
         <v>804</v>
       </c>
       <c r="C7" s="50">
         <v>1222</v>
       </c>
       <c r="D7" s="50">
         <v>1641</v>
       </c>
       <c r="E7" s="50">
         <v>2059</v>
       </c>
       <c r="F7" s="50">
         <v>2684</v>
       </c>
       <c r="G7" s="50">
         <v>3308</v>
       </c>
-      <c r="H7" s="50"/>
+      <c r="H7" s="62">
+        <v>3933</v>
+      </c>
       <c r="I7" s="50"/>
       <c r="J7" s="50"/>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="50"/>
       <c r="N7" s="37"/>
       <c r="O7" s="2"/>
     </row>
     <row r="8" spans="1:15" s="40" customFormat="1">
       <c r="A8" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="50">
         <v>39</v>
       </c>
       <c r="C8" s="50">
         <v>53</v>
       </c>
       <c r="D8" s="50">
         <v>79</v>
       </c>
       <c r="E8" s="50">
         <v>117</v>
       </c>
       <c r="F8" s="50">
         <v>174</v>
       </c>
       <c r="G8" s="50">
         <v>239</v>
       </c>
-      <c r="H8" s="50"/>
+      <c r="H8" s="62">
+        <v>292</v>
+      </c>
       <c r="I8" s="50"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="37"/>
       <c r="O8" s="2"/>
     </row>
     <row r="9" spans="1:15" s="40" customFormat="1">
       <c r="A9" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H9" s="50"/>
+      <c r="H9" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
       <c r="N9" s="37"/>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15" s="40" customFormat="1">
       <c r="A10" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="50">
         <v>98</v>
       </c>
       <c r="C10" s="50">
         <v>154</v>
       </c>
       <c r="D10" s="50">
         <v>210</v>
       </c>
       <c r="E10" s="50">
         <v>266</v>
       </c>
       <c r="F10" s="50">
         <v>313</v>
       </c>
       <c r="G10" s="50">
         <v>361</v>
       </c>
-      <c r="H10" s="50"/>
+      <c r="H10" s="62">
+        <v>409</v>
+      </c>
       <c r="I10" s="50"/>
       <c r="J10" s="50"/>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="50"/>
       <c r="N10" s="37"/>
       <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15" s="40" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="50">
         <v>1</v>
       </c>
       <c r="C11" s="50">
         <v>3</v>
       </c>
       <c r="D11" s="50">
         <v>4</v>
       </c>
       <c r="E11" s="50">
         <v>5</v>
       </c>
       <c r="F11" s="50">
         <v>7</v>
       </c>
       <c r="G11" s="50">
         <v>8</v>
       </c>
-      <c r="H11" s="50"/>
+      <c r="H11" s="62">
+        <v>10</v>
+      </c>
       <c r="I11" s="50"/>
       <c r="J11" s="50"/>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="50"/>
       <c r="N11" s="37"/>
       <c r="O11" s="2"/>
     </row>
     <row r="12" spans="1:15" s="40" customFormat="1">
       <c r="A12" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="50">
         <v>3</v>
       </c>
       <c r="C12" s="50">
         <v>5</v>
       </c>
       <c r="D12" s="50">
         <v>5</v>
       </c>
       <c r="E12" s="50">
         <v>5</v>
       </c>
       <c r="F12" s="50">
         <v>5</v>
       </c>
       <c r="G12" s="50">
         <v>13</v>
       </c>
-      <c r="H12" s="50"/>
+      <c r="H12" s="62">
+        <v>67</v>
+      </c>
       <c r="I12" s="50"/>
       <c r="J12" s="50"/>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="50"/>
     </row>
     <row r="13" spans="1:15" s="40" customFormat="1">
       <c r="A13" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H13" s="50"/>
+      <c r="H13" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I13" s="50"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="50"/>
     </row>
     <row r="14" spans="1:15" s="40" customFormat="1">
       <c r="A14" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H14" s="50"/>
+      <c r="H14" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
     </row>
     <row r="15" spans="1:15" s="40" customFormat="1">
       <c r="A15" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H15" s="50"/>
+      <c r="H15" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I15" s="50"/>
       <c r="J15" s="50"/>
       <c r="K15" s="50"/>
       <c r="L15" s="50"/>
       <c r="M15" s="50"/>
     </row>
     <row r="16" spans="1:15" s="41" customFormat="1">
       <c r="A16" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G16" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H16" s="50"/>
+      <c r="H16" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I16" s="50"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
     </row>
     <row r="17" spans="1:15" s="39" customFormat="1" ht="44.25" customHeight="1">
       <c r="A17" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="48"/>
       <c r="C17" s="48"/>
       <c r="D17" s="48"/>
       <c r="E17" s="48"/>
       <c r="F17" s="51"/>
       <c r="G17" s="50"/>
       <c r="H17" s="48"/>
       <c r="I17" s="48"/>
       <c r="J17" s="48"/>
       <c r="K17" s="48"/>
       <c r="L17" s="48"/>
       <c r="M17" s="48"/>
       <c r="N17" s="40"/>
     </row>
     <row r="18" spans="1:15" s="39" customFormat="1">
       <c r="A18" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="50">
         <v>785</v>
       </c>
       <c r="C18" s="50">
         <v>1596</v>
       </c>
       <c r="D18" s="50">
         <v>2407</v>
       </c>
       <c r="E18" s="50">
         <v>3219</v>
       </c>
       <c r="F18" s="50">
         <v>4035</v>
       </c>
       <c r="G18" s="50">
         <v>4851</v>
       </c>
-      <c r="H18" s="50"/>
+      <c r="H18" s="62">
+        <v>5572</v>
+      </c>
       <c r="I18" s="50"/>
       <c r="J18" s="50"/>
       <c r="K18" s="50"/>
       <c r="L18" s="50"/>
       <c r="M18" s="50"/>
       <c r="N18" s="37"/>
     </row>
     <row r="19" spans="1:15" s="39" customFormat="1">
       <c r="A19" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="50">
         <v>710</v>
       </c>
       <c r="C19" s="50">
         <v>1425</v>
       </c>
       <c r="D19" s="50">
         <v>2140</v>
       </c>
       <c r="E19" s="50">
         <v>2855</v>
       </c>
       <c r="F19" s="50">
         <v>3560</v>
       </c>
       <c r="G19" s="50">
         <v>4265</v>
       </c>
-      <c r="H19" s="50"/>
+      <c r="H19" s="62">
+        <v>4875</v>
+      </c>
       <c r="I19" s="50"/>
       <c r="J19" s="50"/>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="50"/>
       <c r="N19" s="37"/>
     </row>
     <row r="20" spans="1:15" s="39" customFormat="1">
       <c r="A20" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="50">
         <v>2</v>
       </c>
       <c r="C20" s="50">
         <v>5</v>
       </c>
       <c r="D20" s="50">
         <v>7</v>
       </c>
       <c r="E20" s="50">
         <v>9</v>
       </c>
       <c r="F20" s="50">
         <v>12</v>
       </c>
       <c r="G20" s="50">
         <v>15</v>
       </c>
-      <c r="H20" s="50"/>
+      <c r="H20" s="62">
+        <v>17</v>
+      </c>
       <c r="I20" s="50"/>
       <c r="J20" s="50"/>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="50"/>
       <c r="N20" s="37"/>
     </row>
     <row r="21" spans="1:15" s="39" customFormat="1">
       <c r="A21" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="50">
         <v>72</v>
       </c>
       <c r="C21" s="50">
         <v>165</v>
       </c>
       <c r="D21" s="50">
         <v>258</v>
       </c>
       <c r="E21" s="50">
         <v>352</v>
       </c>
       <c r="F21" s="50">
         <v>459</v>
       </c>
       <c r="G21" s="50">
         <v>567</v>
       </c>
-      <c r="H21" s="50"/>
+      <c r="H21" s="62">
+        <v>675</v>
+      </c>
       <c r="I21" s="50"/>
       <c r="J21" s="50"/>
       <c r="K21" s="50"/>
       <c r="L21" s="50"/>
       <c r="M21" s="50"/>
       <c r="N21" s="37"/>
     </row>
     <row r="22" spans="1:15" s="39" customFormat="1">
       <c r="A22" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E22" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G22" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H22" s="50"/>
+      <c r="H22" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="37"/>
     </row>
     <row r="23" spans="1:15" s="39" customFormat="1">
       <c r="A23" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="50">
         <v>1</v>
       </c>
       <c r="C23" s="50">
         <v>1</v>
       </c>
       <c r="D23" s="50">
         <v>2</v>
       </c>
       <c r="E23" s="50">
         <v>2</v>
       </c>
       <c r="F23" s="50">
         <v>3</v>
       </c>
       <c r="G23" s="50">
         <v>4</v>
       </c>
-      <c r="H23" s="50"/>
+      <c r="H23" s="62">
+        <v>4</v>
+      </c>
       <c r="I23" s="50"/>
       <c r="J23" s="50"/>
       <c r="K23" s="50"/>
       <c r="L23" s="50"/>
       <c r="M23" s="50"/>
       <c r="N23" s="37"/>
     </row>
     <row r="24" spans="1:15" s="39" customFormat="1">
       <c r="A24" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="50">
         <v>0</v>
       </c>
       <c r="C24" s="50">
         <v>0</v>
       </c>
       <c r="D24" s="50">
         <v>1</v>
       </c>
       <c r="E24" s="50">
         <v>1</v>
       </c>
       <c r="F24" s="50">
         <v>1</v>
       </c>
       <c r="G24" s="50">
         <v>1</v>
       </c>
-      <c r="H24" s="50"/>
+      <c r="H24" s="62">
+        <v>1</v>
+      </c>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
       <c r="N24" s="40"/>
     </row>
     <row r="25" spans="1:15" s="39" customFormat="1">
       <c r="A25" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E25" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G25" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H25" s="50"/>
+      <c r="H25" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I25" s="50"/>
       <c r="J25" s="50"/>
       <c r="K25" s="50"/>
       <c r="L25" s="50"/>
       <c r="M25" s="50"/>
       <c r="N25" s="40"/>
     </row>
     <row r="26" spans="1:15" s="39" customFormat="1">
       <c r="A26" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F26" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G26" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H26" s="50"/>
+      <c r="H26" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I26" s="50"/>
       <c r="J26" s="50"/>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:15" s="39" customFormat="1">
       <c r="A27" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G27" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H27" s="50"/>
+      <c r="H27" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
     </row>
     <row r="28" spans="1:15" s="39" customFormat="1">
       <c r="A28" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E28" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F28" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G28" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H28" s="50"/>
+      <c r="H28" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
     </row>
     <row r="29" spans="1:15" s="39" customFormat="1">
       <c r="A29" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="50" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="50" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="50" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="50" t="s">
         <v>40</v>
       </c>
       <c r="G29" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H29" s="50"/>
+      <c r="H29" s="50" t="s">
+        <v>40</v>
+      </c>
       <c r="I29" s="50"/>
       <c r="J29" s="50"/>
       <c r="K29" s="50"/>
       <c r="L29" s="50"/>
       <c r="M29" s="50"/>
     </row>
     <row r="30" spans="1:15" s="39" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="48"/>
       <c r="C30" s="48"/>
       <c r="D30" s="48"/>
       <c r="E30" s="48"/>
       <c r="F30" s="48"/>
       <c r="G30" s="48"/>
       <c r="H30" s="48"/>
       <c r="I30" s="48"/>
       <c r="J30" s="48"/>
       <c r="K30" s="48"/>
       <c r="L30" s="48"/>
       <c r="M30" s="48"/>
     </row>
     <row r="31" spans="1:15" s="39" customFormat="1">
       <c r="A31" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="50">
         <v>2558</v>
       </c>
       <c r="C31" s="50">
         <v>5415</v>
       </c>
       <c r="D31" s="50">
         <v>8187</v>
       </c>
       <c r="E31" s="50">
         <v>10150</v>
       </c>
       <c r="F31" s="50">
         <v>11759</v>
       </c>
       <c r="G31" s="50">
         <v>12921</v>
       </c>
-      <c r="H31" s="50"/>
+      <c r="H31" s="62">
+        <v>14002</v>
+      </c>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
       <c r="L31" s="50"/>
       <c r="M31" s="50"/>
       <c r="N31" s="37"/>
       <c r="O31" s="2"/>
     </row>
     <row r="32" spans="1:15" s="39" customFormat="1">
       <c r="A32" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B32" s="50">
         <v>1839</v>
       </c>
       <c r="C32" s="50">
         <v>3795</v>
       </c>
       <c r="D32" s="50">
         <v>5631</v>
       </c>
       <c r="E32" s="50">
         <v>6736</v>
       </c>
       <c r="F32" s="50">
         <v>7510</v>
       </c>
       <c r="G32" s="50">
         <v>7884</v>
       </c>
-      <c r="H32" s="50"/>
+      <c r="H32" s="62">
+        <v>8171</v>
+      </c>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="37"/>
       <c r="O32" s="2"/>
     </row>
     <row r="33" spans="1:15" s="39" customFormat="1">
       <c r="A33" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F33" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G33" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H33" s="50"/>
+      <c r="H33" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I33" s="50"/>
       <c r="J33" s="50"/>
       <c r="K33" s="50"/>
       <c r="L33" s="50"/>
       <c r="M33" s="50"/>
       <c r="N33" s="37"/>
       <c r="O33" s="2"/>
     </row>
     <row r="34" spans="1:15" s="39" customFormat="1">
       <c r="A34" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="50">
         <v>0</v>
       </c>
       <c r="C34" s="50">
         <v>0</v>
       </c>
       <c r="D34" s="50">
         <v>0</v>
       </c>
       <c r="E34" s="50">
         <v>0</v>
       </c>
       <c r="F34" s="50">
         <v>0</v>
       </c>
       <c r="G34" s="50">
         <v>1</v>
       </c>
-      <c r="H34" s="50"/>
+      <c r="H34" s="62">
+        <v>1</v>
+      </c>
       <c r="I34" s="50"/>
       <c r="J34" s="50"/>
       <c r="K34" s="50"/>
       <c r="L34" s="50"/>
       <c r="M34" s="50"/>
       <c r="N34" s="37"/>
       <c r="O34" s="2"/>
     </row>
     <row r="35" spans="1:15" s="39" customFormat="1">
       <c r="A35" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="50">
         <v>716</v>
       </c>
       <c r="C35" s="50">
         <v>1614</v>
       </c>
       <c r="D35" s="50">
         <v>2547</v>
       </c>
       <c r="E35" s="50">
         <v>3401</v>
       </c>
       <c r="F35" s="50">
         <v>4232</v>
       </c>
       <c r="G35" s="50">
         <v>5015</v>
       </c>
-      <c r="H35" s="50"/>
+      <c r="H35" s="62">
+        <v>5805</v>
+      </c>
       <c r="I35" s="50"/>
       <c r="J35" s="50"/>
       <c r="K35" s="50"/>
       <c r="L35" s="50"/>
       <c r="M35" s="50"/>
       <c r="N35" s="37"/>
       <c r="O35" s="2"/>
     </row>
     <row r="36" spans="1:15" s="39" customFormat="1">
       <c r="A36" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E36" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F36" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G36" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H36" s="50"/>
+      <c r="H36" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I36" s="50"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="40"/>
     </row>
     <row r="37" spans="1:15" s="39" customFormat="1">
       <c r="A37" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="50">
         <v>2</v>
       </c>
       <c r="C37" s="50">
         <v>3</v>
       </c>
       <c r="D37" s="50">
         <v>5</v>
       </c>
       <c r="E37" s="50">
         <v>6</v>
       </c>
       <c r="F37" s="50">
         <v>8</v>
       </c>
       <c r="G37" s="50">
         <v>10</v>
       </c>
-      <c r="H37" s="50"/>
+      <c r="H37" s="62">
+        <v>10</v>
+      </c>
       <c r="I37" s="50"/>
       <c r="J37" s="50"/>
       <c r="K37" s="50"/>
       <c r="L37" s="50"/>
       <c r="M37" s="50"/>
       <c r="N37" s="37"/>
       <c r="O37" s="2"/>
     </row>
     <row r="38" spans="1:15" s="39" customFormat="1">
       <c r="A38" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="50">
         <v>1</v>
       </c>
       <c r="C38" s="50">
         <v>2</v>
       </c>
       <c r="D38" s="50">
         <v>4</v>
       </c>
       <c r="E38" s="50">
         <v>6</v>
       </c>
       <c r="F38" s="50">
         <v>8</v>
       </c>
       <c r="G38" s="50">
         <v>11</v>
       </c>
-      <c r="H38" s="50"/>
+      <c r="H38" s="62">
+        <v>15</v>
+      </c>
       <c r="I38" s="50"/>
       <c r="J38" s="50"/>
       <c r="K38" s="50"/>
       <c r="L38" s="50"/>
       <c r="M38" s="50"/>
       <c r="N38" s="37"/>
       <c r="O38" s="2"/>
     </row>
     <row r="39" spans="1:15" s="39" customFormat="1">
       <c r="A39" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D39" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E39" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F39" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G39" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H39" s="50"/>
+      <c r="H39" s="62">
+        <v>1</v>
+      </c>
       <c r="I39" s="50"/>
       <c r="J39" s="50"/>
       <c r="K39" s="50"/>
       <c r="L39" s="50"/>
       <c r="M39" s="50"/>
       <c r="N39" s="37"/>
       <c r="O39" s="2"/>
     </row>
     <row r="40" spans="1:15" s="39" customFormat="1">
       <c r="A40" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="50">
         <v>0</v>
       </c>
       <c r="C40" s="50">
         <v>0</v>
       </c>
       <c r="D40" s="50">
         <v>0</v>
       </c>
       <c r="E40" s="50">
         <v>0</v>
       </c>
       <c r="F40" s="50">
         <v>0</v>
       </c>
       <c r="G40" s="50">
         <v>1</v>
       </c>
-      <c r="H40" s="50"/>
+      <c r="H40" s="62">
+        <v>1</v>
+      </c>
       <c r="I40" s="50"/>
       <c r="J40" s="50"/>
       <c r="K40" s="50"/>
       <c r="L40" s="50"/>
       <c r="M40" s="50"/>
       <c r="N40" s="40"/>
     </row>
     <row r="41" spans="1:15" s="39" customFormat="1">
       <c r="A41" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B41" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E41" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F41" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G41" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H41" s="50"/>
+      <c r="H41" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
       <c r="K41" s="50"/>
       <c r="L41" s="50"/>
       <c r="M41" s="50"/>
     </row>
     <row r="42" spans="1:15" s="39" customFormat="1">
       <c r="A42" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E42" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F42" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G42" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H42" s="50"/>
+      <c r="H42" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I42" s="50"/>
       <c r="J42" s="50"/>
       <c r="K42" s="50"/>
       <c r="L42" s="50"/>
       <c r="M42" s="50"/>
     </row>
     <row r="43" spans="1:15" s="39" customFormat="1" ht="24" customHeight="1">
       <c r="A43" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="48"/>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="48"/>
       <c r="L43" s="48"/>
       <c r="M43" s="48"/>
     </row>
     <row r="44" spans="1:15" s="39" customFormat="1">
       <c r="A44" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="50">
         <v>444</v>
       </c>
       <c r="C44" s="50">
         <v>1019</v>
       </c>
       <c r="D44" s="50">
         <v>1496</v>
       </c>
       <c r="E44" s="50">
         <v>1710</v>
       </c>
       <c r="F44" s="50">
         <v>1854</v>
       </c>
       <c r="G44" s="50">
         <v>1981</v>
       </c>
-      <c r="H44" s="50"/>
+      <c r="H44" s="62">
+        <v>2099</v>
+      </c>
       <c r="I44" s="50"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="50"/>
       <c r="M44" s="50"/>
       <c r="N44" s="37"/>
       <c r="O44" s="2"/>
     </row>
     <row r="45" spans="1:15" s="39" customFormat="1">
       <c r="A45" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B45" s="50">
         <v>400</v>
       </c>
       <c r="C45" s="50">
         <v>930</v>
       </c>
       <c r="D45" s="50">
         <v>1360</v>
       </c>
       <c r="E45" s="50">
         <v>1520</v>
       </c>
       <c r="F45" s="50">
         <v>1584</v>
       </c>
       <c r="G45" s="50">
         <v>1648</v>
       </c>
-      <c r="H45" s="50"/>
+      <c r="H45" s="62">
+        <v>1709</v>
+      </c>
       <c r="I45" s="50"/>
       <c r="J45" s="50"/>
       <c r="K45" s="50"/>
       <c r="L45" s="50"/>
       <c r="M45" s="50"/>
       <c r="N45" s="37"/>
       <c r="O45" s="2"/>
     </row>
     <row r="46" spans="1:15" s="39" customFormat="1">
       <c r="A46" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D46" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E46" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F46" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G46" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H46" s="50"/>
+      <c r="H46" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I46" s="50"/>
       <c r="J46" s="50"/>
       <c r="K46" s="50"/>
       <c r="L46" s="50"/>
       <c r="M46" s="50"/>
       <c r="N46" s="37"/>
       <c r="O46" s="2"/>
     </row>
     <row r="47" spans="1:15" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A47" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="50">
         <v>0</v>
       </c>
       <c r="C47" s="50">
         <v>0</v>
       </c>
       <c r="D47" s="50">
         <v>0</v>
       </c>
       <c r="E47" s="50">
         <v>0</v>
       </c>
       <c r="F47" s="50">
         <v>0</v>
       </c>
       <c r="G47" s="50">
         <v>1</v>
       </c>
-      <c r="H47" s="50"/>
+      <c r="H47" s="62">
+        <v>1</v>
+      </c>
       <c r="I47" s="50"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
       <c r="N47" s="37"/>
       <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:15" s="39" customFormat="1">
       <c r="A48" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="50">
         <v>30</v>
       </c>
       <c r="C48" s="50">
         <v>63</v>
       </c>
       <c r="D48" s="50">
         <v>99</v>
       </c>
       <c r="E48" s="50">
         <v>135</v>
       </c>
       <c r="F48" s="50">
         <v>196</v>
       </c>
       <c r="G48" s="50">
         <v>242</v>
       </c>
-      <c r="H48" s="50"/>
+      <c r="H48" s="62">
+        <v>289</v>
+      </c>
       <c r="I48" s="50"/>
       <c r="J48" s="50"/>
       <c r="K48" s="50"/>
       <c r="L48" s="50"/>
       <c r="M48" s="50"/>
       <c r="N48" s="37"/>
       <c r="O48" s="2"/>
     </row>
     <row r="49" spans="1:15" s="39" customFormat="1">
       <c r="A49" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="50">
         <v>9</v>
       </c>
       <c r="C49" s="50">
         <v>15</v>
       </c>
       <c r="D49" s="50">
         <v>22</v>
       </c>
       <c r="E49" s="50">
         <v>29</v>
       </c>
       <c r="F49" s="50">
         <v>33</v>
       </c>
       <c r="G49" s="50">
         <v>37</v>
       </c>
-      <c r="H49" s="50"/>
+      <c r="H49" s="62">
+        <v>42</v>
+      </c>
       <c r="I49" s="50"/>
       <c r="J49" s="50"/>
       <c r="K49" s="50"/>
       <c r="L49" s="50"/>
       <c r="M49" s="50"/>
       <c r="N49" s="37"/>
       <c r="O49" s="2"/>
     </row>
     <row r="50" spans="1:15" s="39" customFormat="1">
       <c r="A50" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B50" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D50" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E50" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F50" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G50" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H50" s="50"/>
+      <c r="H50" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I50" s="50"/>
       <c r="J50" s="50"/>
       <c r="K50" s="50"/>
       <c r="L50" s="50"/>
       <c r="M50" s="50"/>
       <c r="N50" s="37"/>
       <c r="O50" s="2"/>
     </row>
     <row r="51" spans="1:15" s="39" customFormat="1">
       <c r="A51" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B51" s="50">
         <v>5</v>
       </c>
       <c r="C51" s="50">
         <v>10</v>
       </c>
       <c r="D51" s="50">
         <v>15</v>
       </c>
       <c r="E51" s="50">
         <v>26</v>
       </c>
       <c r="F51" s="50">
         <v>41</v>
       </c>
       <c r="G51" s="50">
         <v>53</v>
       </c>
-      <c r="H51" s="50"/>
+      <c r="H51" s="62">
+        <v>58</v>
+      </c>
       <c r="I51" s="50"/>
       <c r="J51" s="50"/>
       <c r="K51" s="50"/>
       <c r="L51" s="50"/>
       <c r="M51" s="50"/>
       <c r="N51" s="37"/>
       <c r="O51" s="40"/>
     </row>
     <row r="52" spans="1:15" s="39" customFormat="1">
       <c r="A52" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E52" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F52" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G52" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H52" s="50"/>
+      <c r="H52" s="62">
+        <v>0</v>
+      </c>
       <c r="I52" s="50"/>
       <c r="J52" s="50"/>
       <c r="K52" s="50"/>
       <c r="L52" s="50"/>
       <c r="M52" s="50"/>
       <c r="N52" s="37"/>
       <c r="O52" s="40"/>
     </row>
     <row r="53" spans="1:15" s="39" customFormat="1">
       <c r="A53" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C53" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D53" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E53" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F53" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G53" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H53" s="50"/>
+      <c r="H53" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I53" s="50"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="50"/>
       <c r="N53" s="37"/>
       <c r="O53" s="40"/>
     </row>
     <row r="54" spans="1:15" s="39" customFormat="1">
       <c r="A54" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C54" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E54" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F54" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G54" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H54" s="50"/>
+      <c r="H54" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I54" s="50"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="50"/>
       <c r="N54" s="37"/>
       <c r="O54" s="40"/>
     </row>
     <row r="55" spans="1:15" s="39" customFormat="1">
       <c r="A55" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C55" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="52" t="s">
         <v>40</v>
       </c>
       <c r="E55" s="52" t="s">
         <v>40</v>
       </c>
       <c r="F55" s="52" t="s">
         <v>40</v>
       </c>
       <c r="G55" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="H55" s="50"/>
+      <c r="H55" s="52" t="s">
+        <v>40</v>
+      </c>
       <c r="I55" s="50"/>
       <c r="J55" s="50"/>
       <c r="K55" s="50"/>
       <c r="L55" s="50"/>
       <c r="M55" s="50"/>
       <c r="N55" s="37"/>
       <c r="O55" s="40"/>
     </row>
     <row r="56" spans="1:15" s="39" customFormat="1">
       <c r="A56" s="47" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="48"/>
       <c r="C56" s="54"/>
       <c r="D56" s="50"/>
       <c r="E56" s="50"/>
       <c r="F56" s="50"/>
       <c r="G56" s="50"/>
       <c r="H56" s="48"/>
       <c r="I56" s="48"/>
       <c r="J56" s="48"/>
       <c r="K56" s="48"/>
       <c r="L56" s="48"/>
       <c r="M56" s="48"/>
     </row>
     <row r="57" spans="1:15" s="39" customFormat="1">
       <c r="A57" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="50">
         <v>520</v>
       </c>
       <c r="C57" s="50">
         <v>1087</v>
       </c>
       <c r="D57" s="50">
         <v>1604</v>
       </c>
       <c r="E57" s="50">
         <v>1960</v>
       </c>
       <c r="F57" s="50">
         <v>2253</v>
       </c>
       <c r="G57" s="50">
         <v>2481</v>
       </c>
-      <c r="H57" s="50"/>
+      <c r="H57" s="62">
+        <v>2674</v>
+      </c>
       <c r="I57" s="50"/>
       <c r="J57" s="50"/>
       <c r="K57" s="50"/>
       <c r="L57" s="50"/>
       <c r="M57" s="50"/>
       <c r="N57" s="37"/>
     </row>
     <row r="58" spans="1:15" s="39" customFormat="1">
       <c r="A58" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B58" s="50">
         <v>410</v>
       </c>
       <c r="C58" s="50">
         <v>869</v>
       </c>
       <c r="D58" s="50">
         <v>1277</v>
       </c>
       <c r="E58" s="50">
         <v>1485</v>
       </c>
       <c r="F58" s="50">
         <v>1597</v>
       </c>
       <c r="G58" s="50">
         <v>1658</v>
       </c>
-      <c r="H58" s="50"/>
+      <c r="H58" s="62">
+        <v>1706</v>
+      </c>
       <c r="I58" s="50"/>
       <c r="J58" s="50"/>
       <c r="K58" s="50"/>
       <c r="L58" s="50"/>
       <c r="M58" s="50"/>
       <c r="N58" s="37"/>
     </row>
     <row r="59" spans="1:15" s="39" customFormat="1">
       <c r="A59" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B59" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E59" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F59" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H59" s="50"/>
+      <c r="H59" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I59" s="50"/>
       <c r="J59" s="50"/>
       <c r="K59" s="50"/>
       <c r="L59" s="50"/>
       <c r="M59" s="50"/>
       <c r="N59" s="37"/>
     </row>
     <row r="60" spans="1:15" s="39" customFormat="1">
       <c r="A60" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="50">
         <v>0</v>
       </c>
       <c r="C60" s="50">
         <v>0</v>
       </c>
       <c r="D60" s="50">
         <v>0</v>
       </c>
       <c r="E60" s="50">
         <v>0</v>
       </c>
       <c r="F60" s="50">
         <v>0</v>
       </c>
       <c r="G60" s="50">
         <v>1</v>
       </c>
-      <c r="H60" s="50"/>
+      <c r="H60" s="62">
+        <v>1</v>
+      </c>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="50"/>
       <c r="N60" s="37"/>
     </row>
     <row r="61" spans="1:15" s="39" customFormat="1">
       <c r="A61" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B61" s="50">
         <v>94</v>
       </c>
       <c r="C61" s="50">
         <v>189</v>
       </c>
       <c r="D61" s="50">
         <v>273</v>
       </c>
       <c r="E61" s="50">
         <v>377</v>
       </c>
       <c r="F61" s="50">
         <v>509</v>
       </c>
       <c r="G61" s="50">
         <v>632</v>
       </c>
-      <c r="H61" s="50"/>
+      <c r="H61" s="62">
+        <v>753</v>
+      </c>
       <c r="I61" s="50"/>
       <c r="J61" s="50"/>
       <c r="K61" s="50"/>
       <c r="L61" s="50"/>
       <c r="M61" s="50"/>
       <c r="N61" s="37"/>
     </row>
     <row r="62" spans="1:15" s="39" customFormat="1">
       <c r="A62" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C62" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E62" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F62" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G62" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H62" s="50"/>
+      <c r="H62" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I62" s="50"/>
       <c r="J62" s="50"/>
       <c r="K62" s="50"/>
       <c r="L62" s="50"/>
       <c r="M62" s="50"/>
       <c r="N62" s="37"/>
     </row>
     <row r="63" spans="1:15" s="39" customFormat="1">
       <c r="A63" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C63" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E63" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F63" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G63" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H63" s="50"/>
+      <c r="H63" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I63" s="50"/>
       <c r="J63" s="50"/>
       <c r="K63" s="50"/>
       <c r="L63" s="50"/>
       <c r="M63" s="50"/>
       <c r="N63" s="40"/>
     </row>
     <row r="64" spans="1:15" s="39" customFormat="1">
       <c r="A64" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B64" s="50">
         <v>16</v>
       </c>
       <c r="C64" s="50">
         <v>30</v>
       </c>
       <c r="D64" s="50">
         <v>55</v>
       </c>
       <c r="E64" s="50">
         <v>97</v>
       </c>
       <c r="F64" s="50">
         <v>146</v>
       </c>
       <c r="G64" s="50">
         <v>191</v>
       </c>
-      <c r="H64" s="50"/>
+      <c r="H64" s="62">
+        <v>215</v>
+      </c>
       <c r="I64" s="50"/>
       <c r="J64" s="50"/>
       <c r="K64" s="50"/>
       <c r="L64" s="50"/>
       <c r="M64" s="50"/>
       <c r="N64" s="40"/>
     </row>
     <row r="65" spans="1:14" s="39" customFormat="1">
       <c r="A65" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B65" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C65" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E65" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F65" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H65" s="50"/>
+      <c r="H65" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I65" s="50"/>
       <c r="J65" s="50"/>
       <c r="K65" s="50"/>
       <c r="L65" s="50"/>
       <c r="M65" s="50"/>
       <c r="N65" s="40"/>
     </row>
     <row r="66" spans="1:14" s="39" customFormat="1">
       <c r="A66" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C66" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E66" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F66" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H66" s="50"/>
+      <c r="H66" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I66" s="50"/>
       <c r="J66" s="50"/>
       <c r="K66" s="50"/>
       <c r="L66" s="50"/>
       <c r="M66" s="50"/>
       <c r="N66" s="40"/>
     </row>
     <row r="67" spans="1:14" s="39" customFormat="1">
       <c r="A67" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C67" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E67" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F67" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G67" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H67" s="50"/>
+      <c r="H67" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I67" s="50"/>
       <c r="J67" s="50"/>
       <c r="K67" s="50"/>
       <c r="L67" s="50"/>
       <c r="M67" s="50"/>
     </row>
     <row r="68" spans="1:14" s="39" customFormat="1">
       <c r="A68" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B68" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C68" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D68" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E68" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F68" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G68" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H68" s="50"/>
+      <c r="H68" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I68" s="50"/>
       <c r="J68" s="50"/>
       <c r="K68" s="50"/>
       <c r="L68" s="50"/>
       <c r="M68" s="50"/>
     </row>
     <row r="69" spans="1:14" s="39" customFormat="1">
       <c r="A69" s="47" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="50"/>
       <c r="F69" s="50"/>
       <c r="G69" s="50"/>
       <c r="H69" s="50"/>
       <c r="I69" s="50"/>
       <c r="J69" s="50"/>
       <c r="K69" s="50"/>
       <c r="L69" s="50"/>
       <c r="M69" s="50"/>
     </row>
     <row r="70" spans="1:14" s="39" customFormat="1">
       <c r="A70" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="50">
         <v>2019</v>
       </c>
       <c r="C70" s="50">
         <v>4090</v>
       </c>
       <c r="D70" s="50">
         <v>6161</v>
       </c>
       <c r="E70" s="50">
         <v>8232</v>
       </c>
       <c r="F70" s="50">
         <v>10335</v>
       </c>
       <c r="G70" s="50">
         <v>12439</v>
       </c>
-      <c r="H70" s="50"/>
+      <c r="H70" s="62">
+        <v>14338</v>
+      </c>
       <c r="I70" s="50"/>
       <c r="J70" s="50"/>
       <c r="K70" s="50"/>
       <c r="L70" s="50"/>
       <c r="M70" s="50"/>
     </row>
     <row r="71" spans="1:14" s="39" customFormat="1">
       <c r="A71" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="50">
         <v>620</v>
       </c>
       <c r="C71" s="50">
         <v>1287</v>
       </c>
       <c r="D71" s="50">
         <v>1955</v>
       </c>
       <c r="E71" s="50">
         <v>2623</v>
       </c>
       <c r="F71" s="50">
         <v>3278</v>
       </c>
       <c r="G71" s="50">
         <v>3933</v>
       </c>
-      <c r="H71" s="50"/>
+      <c r="H71" s="62">
+        <v>4926</v>
+      </c>
       <c r="I71" s="50"/>
       <c r="J71" s="50"/>
       <c r="K71" s="50"/>
       <c r="L71" s="50"/>
       <c r="M71" s="50"/>
     </row>
     <row r="72" spans="1:14" s="39" customFormat="1">
       <c r="A72" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="50">
         <v>140</v>
       </c>
       <c r="C72" s="50">
         <v>280</v>
       </c>
       <c r="D72" s="50">
         <v>420</v>
       </c>
       <c r="E72" s="50">
         <v>559</v>
       </c>
       <c r="F72" s="50">
         <v>699</v>
       </c>
       <c r="G72" s="50">
         <v>839</v>
       </c>
-      <c r="H72" s="50"/>
+      <c r="H72" s="62">
+        <v>900</v>
+      </c>
       <c r="I72" s="50"/>
       <c r="J72" s="50"/>
       <c r="K72" s="50"/>
       <c r="L72" s="50"/>
       <c r="M72" s="50"/>
     </row>
     <row r="73" spans="1:14" s="39" customFormat="1">
       <c r="A73" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B73" s="50">
         <v>152</v>
       </c>
       <c r="C73" s="50">
         <v>304</v>
       </c>
       <c r="D73" s="50">
         <v>457</v>
       </c>
       <c r="E73" s="50">
         <v>609</v>
       </c>
       <c r="F73" s="50">
         <v>761</v>
       </c>
       <c r="G73" s="50">
         <v>913</v>
       </c>
-      <c r="H73" s="50"/>
+      <c r="H73" s="62">
+        <v>949</v>
+      </c>
       <c r="I73" s="50"/>
       <c r="J73" s="50"/>
       <c r="K73" s="50"/>
       <c r="L73" s="50"/>
       <c r="M73" s="50"/>
     </row>
     <row r="74" spans="1:14" s="39" customFormat="1">
       <c r="A74" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="50">
         <v>102</v>
       </c>
       <c r="C74" s="50">
         <v>205</v>
       </c>
       <c r="D74" s="50">
         <v>307</v>
       </c>
       <c r="E74" s="50">
         <v>410</v>
       </c>
       <c r="F74" s="50">
         <v>512</v>
       </c>
       <c r="G74" s="50">
         <v>614</v>
       </c>
-      <c r="H74" s="50"/>
+      <c r="H74" s="62">
+        <v>653</v>
+      </c>
       <c r="I74" s="50"/>
       <c r="J74" s="50"/>
       <c r="K74" s="50"/>
       <c r="L74" s="50"/>
       <c r="M74" s="50"/>
     </row>
     <row r="75" spans="1:14" s="39" customFormat="1">
       <c r="A75" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B75" s="50">
         <v>363</v>
       </c>
       <c r="C75" s="50">
         <v>729</v>
       </c>
       <c r="D75" s="50">
         <v>1096</v>
       </c>
       <c r="E75" s="50">
         <v>1462</v>
       </c>
       <c r="F75" s="50">
         <v>1825</v>
       </c>
       <c r="G75" s="50">
         <v>2188</v>
       </c>
-      <c r="H75" s="50"/>
+      <c r="H75" s="62">
+        <v>2432</v>
+      </c>
       <c r="I75" s="50"/>
       <c r="J75" s="50"/>
       <c r="K75" s="50"/>
       <c r="L75" s="50"/>
       <c r="M75" s="50"/>
     </row>
     <row r="76" spans="1:14" s="39" customFormat="1">
       <c r="A76" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B76" s="50">
         <v>154</v>
       </c>
       <c r="C76" s="50">
         <v>307</v>
       </c>
       <c r="D76" s="50">
         <v>461</v>
       </c>
       <c r="E76" s="50">
         <v>615</v>
       </c>
       <c r="F76" s="50">
         <v>817</v>
       </c>
       <c r="G76" s="50">
         <v>1018</v>
       </c>
-      <c r="H76" s="50"/>
+      <c r="H76" s="62">
+        <v>1181</v>
+      </c>
       <c r="I76" s="50"/>
       <c r="J76" s="50"/>
       <c r="K76" s="50"/>
       <c r="L76" s="50"/>
       <c r="M76" s="50"/>
     </row>
     <row r="77" spans="1:14" s="39" customFormat="1">
       <c r="A77" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="50">
         <v>175</v>
       </c>
       <c r="C77" s="50">
         <v>349</v>
       </c>
       <c r="D77" s="50">
         <v>524</v>
       </c>
       <c r="E77" s="50">
         <v>699</v>
       </c>
       <c r="F77" s="50">
         <v>874</v>
       </c>
       <c r="G77" s="50">
         <v>1048</v>
       </c>
-      <c r="H77" s="50"/>
+      <c r="H77" s="62">
+        <v>1134</v>
+      </c>
       <c r="I77" s="50"/>
       <c r="J77" s="50"/>
       <c r="K77" s="50"/>
       <c r="L77" s="50"/>
       <c r="M77" s="50"/>
     </row>
     <row r="78" spans="1:14" s="39" customFormat="1">
       <c r="A78" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B78" s="50">
         <v>67</v>
       </c>
       <c r="C78" s="50">
         <v>135</v>
       </c>
       <c r="D78" s="50">
         <v>202</v>
       </c>
       <c r="E78" s="50">
         <v>269</v>
       </c>
       <c r="F78" s="50">
         <v>337</v>
       </c>
       <c r="G78" s="50">
         <v>404</v>
       </c>
-      <c r="H78" s="50"/>
+      <c r="H78" s="62">
+        <v>435</v>
+      </c>
       <c r="I78" s="50"/>
       <c r="J78" s="50"/>
       <c r="K78" s="50"/>
       <c r="L78" s="50"/>
       <c r="M78" s="50"/>
     </row>
     <row r="79" spans="1:14" s="39" customFormat="1">
       <c r="A79" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="50">
         <v>57</v>
       </c>
       <c r="C79" s="50">
         <v>115</v>
       </c>
       <c r="D79" s="50">
         <v>173</v>
       </c>
       <c r="E79" s="50">
         <v>230</v>
       </c>
       <c r="F79" s="50">
         <v>288</v>
       </c>
       <c r="G79" s="50">
         <v>346</v>
       </c>
-      <c r="H79" s="50"/>
+      <c r="H79" s="62">
+        <v>407</v>
+      </c>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="50"/>
     </row>
     <row r="80" spans="1:14" s="39" customFormat="1">
       <c r="A80" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="50">
         <v>52</v>
       </c>
       <c r="C80" s="50">
         <v>104</v>
       </c>
       <c r="D80" s="50">
         <v>156</v>
       </c>
       <c r="E80" s="50">
         <v>208</v>
       </c>
       <c r="F80" s="50">
         <v>260</v>
       </c>
       <c r="G80" s="50">
         <v>312</v>
       </c>
-      <c r="H80" s="50"/>
+      <c r="H80" s="62">
+        <v>365</v>
+      </c>
       <c r="I80" s="50"/>
       <c r="J80" s="50"/>
       <c r="K80" s="50"/>
       <c r="L80" s="50"/>
       <c r="M80" s="50"/>
     </row>
     <row r="81" spans="1:13" s="39" customFormat="1">
       <c r="A81" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B81" s="50">
         <v>137</v>
       </c>
       <c r="C81" s="50">
         <v>274</v>
       </c>
       <c r="D81" s="50">
         <v>411</v>
       </c>
       <c r="E81" s="50">
         <v>549</v>
       </c>
       <c r="F81" s="50">
         <v>686</v>
       </c>
       <c r="G81" s="50">
         <v>823</v>
       </c>
-      <c r="H81" s="50"/>
+      <c r="H81" s="62">
+        <v>956</v>
+      </c>
       <c r="I81" s="50"/>
       <c r="J81" s="50"/>
       <c r="K81" s="50"/>
       <c r="L81" s="50"/>
       <c r="M81" s="50"/>
     </row>
     <row r="82" spans="1:13" s="39" customFormat="1" ht="36" customHeight="1">
       <c r="A82" s="47" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="48"/>
       <c r="C82" s="48"/>
       <c r="D82" s="48"/>
       <c r="E82" s="48"/>
       <c r="F82" s="48"/>
       <c r="G82" s="48"/>
       <c r="H82" s="48"/>
       <c r="I82" s="48"/>
       <c r="J82" s="48"/>
       <c r="K82" s="48"/>
       <c r="L82" s="48"/>
       <c r="M82" s="48"/>
     </row>
     <row r="83" spans="1:13" s="39" customFormat="1">
       <c r="A83" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B83" s="50">
         <v>206</v>
       </c>
       <c r="C83" s="50">
         <v>503</v>
       </c>
       <c r="D83" s="50">
         <v>799</v>
       </c>
       <c r="E83" s="50">
         <v>1096</v>
       </c>
       <c r="F83" s="50">
         <v>1342</v>
       </c>
       <c r="G83" s="50">
         <v>1588</v>
       </c>
-      <c r="H83" s="50"/>
+      <c r="H83" s="62">
+        <v>1822</v>
+      </c>
       <c r="I83" s="50"/>
       <c r="J83" s="50"/>
       <c r="K83" s="50"/>
       <c r="L83" s="50"/>
       <c r="M83" s="50"/>
     </row>
     <row r="84" spans="1:13" s="39" customFormat="1">
       <c r="A84" s="49" t="s">
         <v>61</v>
       </c>
       <c r="B84" s="50">
         <v>168</v>
       </c>
       <c r="C84" s="50">
         <v>427</v>
       </c>
       <c r="D84" s="50">
         <v>686</v>
       </c>
       <c r="E84" s="50">
         <v>945</v>
       </c>
       <c r="F84" s="50">
         <v>1153</v>
       </c>
       <c r="G84" s="50">
         <v>1361</v>
       </c>
-      <c r="H84" s="50"/>
+      <c r="H84" s="62">
+        <v>1569</v>
+      </c>
       <c r="I84" s="50"/>
       <c r="J84" s="50"/>
       <c r="K84" s="50"/>
       <c r="L84" s="50"/>
       <c r="M84" s="50"/>
     </row>
     <row r="85" spans="1:13" s="39" customFormat="1">
       <c r="A85" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B85" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E85" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F85" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G85" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H85" s="50"/>
+      <c r="H85" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I85" s="50"/>
       <c r="J85" s="50"/>
       <c r="K85" s="50"/>
       <c r="L85" s="50"/>
       <c r="M85" s="50"/>
     </row>
     <row r="86" spans="1:13" s="39" customFormat="1">
       <c r="A86" s="49" t="s">
         <v>59</v>
       </c>
       <c r="B86" s="50">
         <v>0</v>
       </c>
       <c r="C86" s="50">
         <v>1</v>
       </c>
       <c r="D86" s="50">
         <v>1</v>
       </c>
       <c r="E86" s="50">
         <v>2</v>
       </c>
       <c r="F86" s="50">
         <v>2</v>
       </c>
       <c r="G86" s="50">
         <v>3</v>
       </c>
-      <c r="H86" s="50"/>
+      <c r="H86" s="62">
+        <v>3</v>
+      </c>
       <c r="I86" s="50"/>
       <c r="J86" s="50"/>
       <c r="K86" s="50"/>
       <c r="L86" s="50"/>
       <c r="M86" s="50"/>
     </row>
     <row r="87" spans="1:13" s="39" customFormat="1">
       <c r="A87" s="49" t="s">
         <v>58</v>
       </c>
       <c r="B87" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C87" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D87" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E87" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F87" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G87" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H87" s="50"/>
+      <c r="H87" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="50"/>
       <c r="L87" s="50"/>
       <c r="M87" s="50"/>
     </row>
     <row r="88" spans="1:13" s="39" customFormat="1">
       <c r="A88" s="49" t="s">
         <v>57</v>
       </c>
       <c r="B88" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C88" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D88" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E88" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F88" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G88" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H88" s="50"/>
+      <c r="H88" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="50"/>
     </row>
     <row r="89" spans="1:13" s="39" customFormat="1">
       <c r="A89" s="49" t="s">
         <v>56</v>
       </c>
       <c r="B89" s="50">
         <v>38</v>
       </c>
       <c r="C89" s="50">
         <v>75</v>
       </c>
       <c r="D89" s="50">
         <v>113</v>
       </c>
       <c r="E89" s="50">
         <v>150</v>
       </c>
       <c r="F89" s="50">
         <v>188</v>
       </c>
       <c r="G89" s="50">
         <v>225</v>
       </c>
-      <c r="H89" s="50"/>
+      <c r="H89" s="62">
+        <v>250</v>
+      </c>
       <c r="I89" s="50"/>
       <c r="J89" s="50"/>
       <c r="K89" s="50"/>
       <c r="L89" s="50"/>
       <c r="M89" s="50"/>
     </row>
     <row r="90" spans="1:13" s="39" customFormat="1">
       <c r="A90" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B90" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C90" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D90" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E90" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F90" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G90" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H90" s="50"/>
+      <c r="H90" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I90" s="50"/>
       <c r="J90" s="50"/>
       <c r="K90" s="50"/>
       <c r="L90" s="50"/>
       <c r="M90" s="50"/>
     </row>
     <row r="91" spans="1:13" s="39" customFormat="1">
       <c r="A91" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B91" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C91" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D91" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E91" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F91" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G91" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H91" s="50"/>
+      <c r="H91" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I91" s="50"/>
       <c r="J91" s="50"/>
       <c r="K91" s="50"/>
       <c r="L91" s="50"/>
       <c r="M91" s="50"/>
     </row>
     <row r="92" spans="1:13" s="36" customFormat="1">
       <c r="A92" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B92" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C92" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E92" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F92" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G92" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H92" s="50"/>
+      <c r="H92" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I92" s="50"/>
       <c r="J92" s="50"/>
       <c r="K92" s="50"/>
       <c r="L92" s="50"/>
       <c r="M92" s="50"/>
     </row>
     <row r="93" spans="1:13" s="36" customFormat="1">
       <c r="A93" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B93" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C93" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D93" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E93" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F93" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G93" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H93" s="50"/>
+      <c r="H93" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I93" s="50"/>
       <c r="J93" s="50"/>
       <c r="K93" s="50"/>
       <c r="L93" s="50"/>
       <c r="M93" s="50"/>
     </row>
     <row r="94" spans="1:13" s="36" customFormat="1">
       <c r="A94" s="55" t="s">
         <v>51</v>
       </c>
       <c r="B94" s="52" t="s">
         <v>40</v>
       </c>
       <c r="C94" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D94" s="53" t="s">
         <v>40</v>
       </c>
       <c r="E94" s="53" t="s">
         <v>40</v>
       </c>
       <c r="F94" s="53" t="s">
         <v>40</v>
       </c>
       <c r="G94" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="H94" s="50"/>
+      <c r="H94" s="53" t="s">
+        <v>40</v>
+      </c>
       <c r="I94" s="50"/>
       <c r="J94" s="50"/>
       <c r="K94" s="50"/>
       <c r="L94" s="50"/>
       <c r="M94" s="50"/>
     </row>
     <row r="95" spans="1:13" s="36" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="38"/>
       <c r="B95" s="37"/>
       <c r="C95" s="37"/>
       <c r="D95" s="37"/>
       <c r="E95" s="37"/>
       <c r="F95" s="37"/>
       <c r="G95" s="37"/>
       <c r="H95" s="37"/>
       <c r="I95" s="37"/>
       <c r="J95" s="37"/>
       <c r="K95" s="37"/>
       <c r="L95" s="3"/>
       <c r="M95" s="37"/>
     </row>
     <row r="96" spans="1:13" s="29" customFormat="1" ht="17.25" customHeight="1">
       <c r="A96" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B96" s="24"/>
       <c r="C96" s="24"/>
       <c r="D96" s="24"/>
       <c r="E96" s="24"/>
       <c r="F96" s="24"/>
       <c r="G96" s="24"/>
       <c r="H96" s="24"/>
       <c r="I96" s="30"/>
       <c r="J96" s="30"/>
       <c r="K96" s="24"/>
       <c r="L96" s="30"/>
       <c r="M96" s="24"/>
     </row>
     <row r="97" spans="1:14" s="34" customFormat="1" ht="36" customHeight="1">
-      <c r="A97" s="62" t="s">
+      <c r="A97" s="64" t="s">
         <v>76</v>
       </c>
-      <c r="B97" s="62"/>
-[...10 lines deleted...]
-      <c r="M97" s="62"/>
+      <c r="B97" s="64"/>
+      <c r="C97" s="64"/>
+      <c r="D97" s="64"/>
+      <c r="E97" s="64"/>
+      <c r="F97" s="64"/>
+      <c r="G97" s="64"/>
+      <c r="H97" s="64"/>
+      <c r="I97" s="64"/>
+      <c r="J97" s="64"/>
+      <c r="K97" s="64"/>
+      <c r="L97" s="64"/>
+      <c r="M97" s="64"/>
       <c r="N97" s="35"/>
     </row>
     <row r="98" spans="1:14" s="29" customFormat="1" ht="18" customHeight="1">
       <c r="A98" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B98" s="31"/>
       <c r="C98" s="31"/>
       <c r="D98" s="32"/>
       <c r="E98" s="31"/>
       <c r="F98" s="31"/>
       <c r="H98" s="24"/>
       <c r="I98" s="30"/>
       <c r="J98" s="30"/>
       <c r="K98" s="24"/>
       <c r="L98" s="30"/>
       <c r="M98" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A97:M97"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>