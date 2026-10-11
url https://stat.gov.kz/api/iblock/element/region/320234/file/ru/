--- v4 (2026-08-24)
+++ v5 (2026-10-11)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="22905" yWindow="-15" windowWidth="11460" windowHeight="9540"/>
+    <workbookView xWindow="22905" yWindow="-15" windowWidth="11460" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="71">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -424,96 +424,110 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -663,50 +677,59 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -994,52 +1017,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="6"/>
     <col min="257" max="257" width="42.28515625" style="6" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="6" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="6"/>
     <col min="513" max="513" width="42.28515625" style="6" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="6" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="6"/>
     <col min="769" max="769" width="42.28515625" style="6" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="6" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="6"/>
     <col min="1025" max="1025" width="42.28515625" style="6" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="6" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="6"/>
     <col min="1281" max="1281" width="42.28515625" style="6" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="6" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="6"/>
     <col min="1537" max="1537" width="42.28515625" style="6" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="6" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="6"/>
@@ -1624,52 +1647,52 @@
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="26"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="72" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J23" sqref="J23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="30" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="29" customWidth="1"/>
     <col min="12" max="12" width="12" style="28" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="36" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
@@ -1778,1226 +1801,1298 @@
     <row r="5" spans="1:16" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="57">
         <v>334.9</v>
       </c>
       <c r="C5" s="57">
         <v>947.7</v>
       </c>
       <c r="D5" s="57">
         <v>1448.2</v>
       </c>
       <c r="E5" s="57">
         <v>2132.6</v>
       </c>
       <c r="F5" s="57">
         <v>2622.5</v>
       </c>
       <c r="G5" s="57">
         <v>3037.8</v>
       </c>
       <c r="H5" s="73">
         <v>3610.7</v>
       </c>
-      <c r="I5" s="57"/>
-      <c r="J5" s="57"/>
+      <c r="I5" s="57">
+        <v>4127.8999999999996</v>
+      </c>
+      <c r="J5" s="78"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="35"/>
       <c r="O5" s="38"/>
     </row>
     <row r="6" spans="1:16" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="57">
         <v>26.8</v>
       </c>
       <c r="C6" s="57">
         <v>49.8</v>
       </c>
       <c r="D6" s="57">
         <v>85.8</v>
       </c>
       <c r="E6" s="57">
         <v>181.5</v>
       </c>
       <c r="F6" s="57">
         <v>230.1</v>
       </c>
       <c r="G6" s="57">
         <v>276.10000000000002</v>
       </c>
       <c r="H6" s="73">
         <v>315.3</v>
       </c>
-      <c r="I6" s="57"/>
-      <c r="J6" s="57"/>
+      <c r="I6" s="57">
+        <v>361.4</v>
+      </c>
+      <c r="J6" s="79"/>
       <c r="K6" s="57"/>
       <c r="L6" s="57"/>
       <c r="M6" s="57"/>
       <c r="N6" s="35"/>
       <c r="O6" s="38"/>
     </row>
     <row r="7" spans="1:16" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I7" s="59"/>
-      <c r="J7" s="59"/>
+      <c r="I7" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="79"/>
       <c r="K7" s="59"/>
       <c r="L7" s="59"/>
       <c r="M7" s="59"/>
       <c r="N7" s="35"/>
       <c r="O7" s="38"/>
     </row>
     <row r="8" spans="1:16" s="37" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="57">
         <v>51.6</v>
       </c>
       <c r="C8" s="57">
         <v>117.5</v>
       </c>
       <c r="D8" s="57">
         <v>202.4</v>
       </c>
       <c r="E8" s="57">
         <v>287.89999999999998</v>
       </c>
       <c r="F8" s="57">
         <v>390.3</v>
       </c>
       <c r="G8" s="57">
         <v>480.8</v>
       </c>
       <c r="H8" s="73">
         <v>564.9</v>
       </c>
-      <c r="I8" s="57"/>
-      <c r="J8" s="57"/>
+      <c r="I8" s="57">
+        <v>656.4</v>
+      </c>
+      <c r="J8" s="79"/>
       <c r="K8" s="57"/>
       <c r="L8" s="57"/>
       <c r="M8" s="57"/>
       <c r="N8" s="35"/>
       <c r="O8" s="38"/>
     </row>
     <row r="9" spans="1:16" s="37" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I9" s="59"/>
-      <c r="J9" s="59"/>
+      <c r="I9" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="79"/>
       <c r="K9" s="59"/>
       <c r="L9" s="59"/>
       <c r="M9" s="59"/>
       <c r="N9" s="35"/>
       <c r="O9" s="38"/>
     </row>
     <row r="10" spans="1:16" s="37" customFormat="1">
       <c r="A10" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="57">
         <v>122</v>
       </c>
       <c r="C10" s="57">
         <v>492.2</v>
       </c>
       <c r="D10" s="57">
         <v>763.3</v>
       </c>
       <c r="E10" s="57">
         <v>1145.5</v>
       </c>
       <c r="F10" s="57">
         <v>1353.3</v>
       </c>
       <c r="G10" s="57">
         <v>1605</v>
       </c>
       <c r="H10" s="73">
         <v>1889.4</v>
       </c>
-      <c r="I10" s="57"/>
-      <c r="J10" s="57"/>
+      <c r="I10" s="57">
+        <v>2081.4</v>
+      </c>
+      <c r="J10" s="79"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="57"/>
       <c r="N10" s="35"/>
       <c r="O10" s="38"/>
     </row>
     <row r="11" spans="1:16" s="37" customFormat="1">
       <c r="A11" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I11" s="59"/>
+      <c r="I11" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="J11" s="59"/>
       <c r="K11" s="59"/>
       <c r="L11" s="59"/>
       <c r="M11" s="59"/>
       <c r="N11" s="40"/>
       <c r="O11" s="38"/>
     </row>
     <row r="12" spans="1:16" s="37" customFormat="1">
       <c r="A12" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I12" s="59"/>
+      <c r="I12" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="J12" s="59"/>
       <c r="K12" s="59"/>
       <c r="L12" s="59"/>
       <c r="M12" s="59"/>
       <c r="N12" s="39"/>
       <c r="O12" s="38"/>
     </row>
     <row r="13" spans="1:16" s="37" customFormat="1">
       <c r="A13" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="57">
         <v>127.5</v>
       </c>
       <c r="C13" s="57">
         <v>274.39999999999998</v>
       </c>
       <c r="D13" s="57">
         <v>376.3</v>
       </c>
       <c r="E13" s="57">
         <v>490.6</v>
       </c>
       <c r="F13" s="57">
         <v>607.29999999999995</v>
       </c>
       <c r="G13" s="57">
         <v>619.9</v>
       </c>
       <c r="H13" s="73">
         <v>770.7</v>
       </c>
-      <c r="I13" s="57"/>
+      <c r="I13" s="57">
+        <v>939.2</v>
+      </c>
       <c r="J13" s="57"/>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="57"/>
       <c r="N13" s="40"/>
       <c r="O13" s="38"/>
     </row>
     <row r="14" spans="1:16" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I14" s="59"/>
+      <c r="I14" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="J14" s="59"/>
       <c r="K14" s="59"/>
       <c r="L14" s="59"/>
       <c r="M14" s="59"/>
       <c r="N14" s="39"/>
       <c r="O14" s="38"/>
     </row>
     <row r="15" spans="1:16" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="57">
         <v>7</v>
       </c>
       <c r="C15" s="57">
         <v>13.7</v>
       </c>
       <c r="D15" s="57">
         <v>20.399999999999999</v>
       </c>
       <c r="E15" s="57">
         <v>27.1</v>
       </c>
       <c r="F15" s="57">
         <v>41.6</v>
       </c>
       <c r="G15" s="57">
         <v>56</v>
       </c>
       <c r="H15" s="73">
         <v>70.400000000000006</v>
       </c>
-      <c r="I15" s="57"/>
+      <c r="I15" s="57">
+        <v>89.5</v>
+      </c>
       <c r="J15" s="57"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="39"/>
       <c r="O15" s="38"/>
     </row>
     <row r="16" spans="1:16" s="37" customFormat="1">
       <c r="A16" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="I16" s="59"/>
+      <c r="I16" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="J16" s="59"/>
       <c r="K16" s="59"/>
       <c r="L16" s="59"/>
       <c r="M16" s="59"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:15" s="37" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="57"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
       <c r="E17" s="60"/>
       <c r="F17" s="61"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="60"/>
       <c r="J17" s="62"/>
       <c r="K17" s="63"/>
       <c r="L17" s="57"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:15" s="37" customFormat="1">
       <c r="A18" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="57">
         <v>22.4</v>
       </c>
       <c r="C18" s="57">
         <v>64.400000000000006</v>
       </c>
       <c r="D18" s="57">
         <v>108.1</v>
       </c>
       <c r="E18" s="57">
         <v>151.6</v>
       </c>
       <c r="F18" s="57">
         <v>177.2</v>
       </c>
       <c r="G18" s="57">
         <v>203.4</v>
       </c>
       <c r="H18" s="73">
         <v>245.2</v>
       </c>
-      <c r="I18" s="57"/>
-      <c r="J18" s="57"/>
+      <c r="I18" s="57">
+        <v>287.7</v>
+      </c>
+      <c r="J18" s="78"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="35"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1">
       <c r="A19" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="57">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="57">
         <v>11.6</v>
       </c>
       <c r="D19" s="57">
         <v>20.8</v>
       </c>
       <c r="E19" s="57">
         <v>29.9</v>
       </c>
       <c r="F19" s="57">
         <v>35.4</v>
       </c>
       <c r="G19" s="57">
         <v>41.6</v>
       </c>
       <c r="H19" s="73">
         <v>49</v>
       </c>
-      <c r="I19" s="57"/>
-      <c r="J19" s="57"/>
+      <c r="I19" s="57">
+        <v>57.6</v>
+      </c>
+      <c r="J19" s="79"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="35"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" s="37" customFormat="1">
       <c r="A20" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="57">
         <v>3.1</v>
       </c>
       <c r="C20" s="57">
         <v>10.3</v>
       </c>
       <c r="D20" s="57">
         <v>17.5</v>
       </c>
       <c r="E20" s="57">
         <v>24.7</v>
       </c>
       <c r="F20" s="57">
         <v>27.7</v>
       </c>
       <c r="G20" s="57">
         <v>30.6</v>
       </c>
       <c r="H20" s="73">
         <v>33</v>
       </c>
-      <c r="I20" s="57"/>
-      <c r="J20" s="57"/>
+      <c r="I20" s="57">
+        <v>37.4</v>
+      </c>
+      <c r="J20" s="79"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="57"/>
       <c r="N20" s="35"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" s="37" customFormat="1">
       <c r="A21" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="57">
         <v>13.4</v>
       </c>
       <c r="C21" s="57">
         <v>32.799999999999997</v>
       </c>
       <c r="D21" s="57">
         <v>52.2</v>
       </c>
       <c r="E21" s="57">
         <v>71.599999999999994</v>
       </c>
       <c r="F21" s="57">
         <v>83.9</v>
       </c>
       <c r="G21" s="57">
         <v>96.2</v>
       </c>
       <c r="H21" s="73">
         <v>107.5</v>
       </c>
-      <c r="I21" s="57"/>
-      <c r="J21" s="57"/>
+      <c r="I21" s="57">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="J21" s="79"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="35"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" s="37" customFormat="1">
       <c r="A22" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="57">
         <v>1.7</v>
       </c>
       <c r="C22" s="57">
         <v>1.8</v>
       </c>
       <c r="D22" s="57">
         <v>2</v>
       </c>
       <c r="E22" s="57">
         <v>2.2000000000000002</v>
       </c>
       <c r="F22" s="57">
         <v>2.8</v>
       </c>
       <c r="G22" s="57">
         <v>3.5</v>
       </c>
       <c r="H22" s="73">
         <v>4.2</v>
       </c>
-      <c r="I22" s="57"/>
-      <c r="J22" s="57"/>
+      <c r="I22" s="57">
+        <v>6</v>
+      </c>
+      <c r="J22" s="79"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="35"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1">
       <c r="A23" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="57">
         <v>0.2</v>
       </c>
       <c r="C23" s="57">
         <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="57">
         <v>9</v>
       </c>
       <c r="E23" s="57">
         <v>13.5</v>
       </c>
       <c r="F23" s="57">
         <v>16.5</v>
       </c>
       <c r="G23" s="57">
         <v>19.5</v>
       </c>
       <c r="H23" s="73">
         <v>22.5</v>
       </c>
-      <c r="I23" s="57"/>
-      <c r="J23" s="57"/>
+      <c r="I23" s="57">
+        <v>25</v>
+      </c>
+      <c r="J23" s="79"/>
       <c r="K23" s="57"/>
       <c r="L23" s="57"/>
       <c r="M23" s="57"/>
       <c r="N23" s="35"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" s="37" customFormat="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H24" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="I24" s="57"/>
-      <c r="J24" s="57"/>
+      <c r="I24" s="57">
+        <v>0.3</v>
+      </c>
+      <c r="J24" s="79"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="57"/>
       <c r="N24" s="35"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1">
       <c r="A25" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="57">
         <v>1.8</v>
       </c>
       <c r="D25" s="57">
         <v>3.7</v>
       </c>
       <c r="E25" s="57">
         <v>5.5</v>
       </c>
       <c r="F25" s="57">
         <v>5.7</v>
       </c>
       <c r="G25" s="57">
         <v>5.8</v>
       </c>
       <c r="H25" s="73">
         <v>6</v>
       </c>
-      <c r="I25" s="57"/>
-      <c r="J25" s="57"/>
+      <c r="I25" s="57">
+        <v>6.6</v>
+      </c>
+      <c r="J25" s="79"/>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="57"/>
       <c r="N25" s="35"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" s="37" customFormat="1">
       <c r="A26" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H26" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="I26" s="57"/>
-      <c r="J26" s="57"/>
+      <c r="I26" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="J26" s="79"/>
       <c r="K26" s="57"/>
       <c r="L26" s="57"/>
       <c r="M26" s="57"/>
       <c r="N26" s="35"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1">
       <c r="A27" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H27" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="I27" s="53"/>
-      <c r="J27" s="57"/>
+      <c r="I27" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="J27" s="80"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="57"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="37" customFormat="1">
       <c r="A28" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H28" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="I28" s="53"/>
-      <c r="J28" s="57"/>
+      <c r="I28" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="J28" s="80"/>
       <c r="K28" s="57"/>
       <c r="L28" s="57"/>
       <c r="M28" s="57"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:15" s="37" customFormat="1">
       <c r="A29" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="57">
         <v>1.4</v>
       </c>
       <c r="D29" s="57">
         <v>2.8</v>
       </c>
       <c r="E29" s="57">
         <v>4.2</v>
       </c>
       <c r="F29" s="57">
         <v>5.2</v>
       </c>
       <c r="G29" s="57">
         <v>6.1</v>
       </c>
       <c r="H29" s="73">
         <v>23.1</v>
       </c>
-      <c r="I29" s="57"/>
-      <c r="J29" s="57"/>
+      <c r="I29" s="57">
+        <v>25.5</v>
+      </c>
+      <c r="J29" s="80"/>
       <c r="K29" s="57"/>
       <c r="L29" s="57"/>
       <c r="M29" s="57"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="58.5" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="57"/>
       <c r="C30" s="64"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="62"/>
       <c r="J30" s="65"/>
       <c r="K30" s="66"/>
       <c r="L30" s="61"/>
       <c r="M30" s="57"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:15" s="37" customFormat="1">
       <c r="A31" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="57">
         <v>68.8</v>
       </c>
       <c r="C31" s="57">
         <v>259</v>
       </c>
       <c r="D31" s="57">
         <v>453.9</v>
       </c>
       <c r="E31" s="57">
         <v>645.70000000000005</v>
       </c>
       <c r="F31" s="57">
         <v>758.8</v>
       </c>
       <c r="G31" s="57">
         <v>855.9</v>
       </c>
       <c r="H31" s="73">
         <v>964.5</v>
       </c>
-      <c r="I31" s="57"/>
+      <c r="I31" s="57">
+        <v>1192</v>
+      </c>
       <c r="J31" s="57"/>
       <c r="K31" s="57"/>
       <c r="L31" s="57"/>
       <c r="M31" s="57"/>
       <c r="N31" s="35"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1">
       <c r="A32" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="57">
         <v>12.5</v>
       </c>
       <c r="C32" s="57">
         <v>54</v>
       </c>
       <c r="D32" s="57">
         <v>95.6</v>
       </c>
       <c r="E32" s="57">
         <v>137.4</v>
       </c>
       <c r="F32" s="57">
         <v>149.1</v>
       </c>
       <c r="G32" s="57">
         <v>160.9</v>
       </c>
       <c r="H32" s="73">
         <v>175.9</v>
       </c>
-      <c r="I32" s="57"/>
+      <c r="I32" s="57">
+        <v>199.9</v>
+      </c>
       <c r="J32" s="57"/>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="57"/>
       <c r="N32" s="35"/>
     </row>
     <row r="33" spans="1:14" s="37" customFormat="1">
       <c r="A33" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="57">
         <v>6</v>
       </c>
       <c r="C33" s="57">
         <v>39.200000000000003</v>
       </c>
       <c r="D33" s="57">
         <v>72.5</v>
       </c>
       <c r="E33" s="57">
         <v>105.7</v>
       </c>
       <c r="F33" s="57">
         <v>111.5</v>
       </c>
       <c r="G33" s="57">
         <v>117.3</v>
       </c>
       <c r="H33" s="73">
         <v>120.1</v>
       </c>
-      <c r="I33" s="57"/>
+      <c r="I33" s="57">
+        <v>144.6</v>
+      </c>
       <c r="J33" s="57"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="57"/>
       <c r="N33" s="35"/>
     </row>
     <row r="34" spans="1:14" s="37" customFormat="1">
       <c r="A34" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="57">
         <v>11.4</v>
       </c>
       <c r="C34" s="57">
         <v>30.6</v>
       </c>
       <c r="D34" s="57">
         <v>49.7</v>
       </c>
       <c r="E34" s="57">
         <v>68.900000000000006</v>
       </c>
       <c r="F34" s="57">
         <v>77.400000000000006</v>
       </c>
       <c r="G34" s="57">
         <v>86</v>
       </c>
       <c r="H34" s="73">
         <v>93.7</v>
       </c>
-      <c r="I34" s="57"/>
+      <c r="I34" s="57">
+        <v>115.2</v>
+      </c>
       <c r="J34" s="57"/>
       <c r="K34" s="57"/>
       <c r="L34" s="57"/>
       <c r="M34" s="57"/>
       <c r="N34" s="35"/>
     </row>
     <row r="35" spans="1:14" s="36" customFormat="1" ht="12.75">
       <c r="A35" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H35" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="I35" s="57"/>
+      <c r="I35" s="57">
+        <v>6.2</v>
+      </c>
       <c r="J35" s="57"/>
       <c r="K35" s="57"/>
       <c r="L35" s="57"/>
       <c r="M35" s="57"/>
       <c r="N35" s="35"/>
     </row>
     <row r="36" spans="1:14" s="36" customFormat="1" ht="12.75">
       <c r="A36" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="57">
         <v>20.3</v>
       </c>
       <c r="C36" s="57">
         <v>71.599999999999994</v>
       </c>
       <c r="D36" s="57">
         <v>123</v>
       </c>
       <c r="E36" s="57">
         <v>172</v>
       </c>
       <c r="F36" s="57">
         <v>211.2</v>
       </c>
       <c r="G36" s="57">
         <v>235.2</v>
       </c>
       <c r="H36" s="73">
         <v>269.7</v>
       </c>
-      <c r="I36" s="57"/>
+      <c r="I36" s="57">
+        <v>324.3</v>
+      </c>
       <c r="J36" s="57"/>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="57"/>
       <c r="N36" s="35"/>
     </row>
     <row r="37" spans="1:14" s="31" customFormat="1">
       <c r="A37" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="57">
         <v>3.1</v>
       </c>
       <c r="D37" s="57">
         <v>6.2</v>
       </c>
       <c r="E37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="F37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="G37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="H37" s="73">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I37" s="57"/>
+      <c r="I37" s="57">
+        <v>12.1</v>
+      </c>
       <c r="J37" s="57"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="57"/>
       <c r="N37" s="35"/>
     </row>
     <row r="38" spans="1:14" s="31" customFormat="1">
       <c r="A38" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="57">
         <v>7.6</v>
       </c>
       <c r="C38" s="57">
         <v>28</v>
       </c>
       <c r="D38" s="57">
         <v>52.7</v>
       </c>
       <c r="E38" s="57">
         <v>76.3</v>
       </c>
       <c r="F38" s="57">
         <v>88.2</v>
       </c>
       <c r="G38" s="57">
         <v>99</v>
       </c>
       <c r="H38" s="73">
         <v>111.6</v>
       </c>
-      <c r="I38" s="57"/>
+      <c r="I38" s="57">
+        <v>125.5</v>
+      </c>
       <c r="J38" s="57"/>
       <c r="K38" s="57"/>
       <c r="L38" s="57"/>
       <c r="M38" s="57"/>
       <c r="N38" s="35"/>
     </row>
     <row r="39" spans="1:14" s="31" customFormat="1">
       <c r="A39" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="57">
         <v>0.7</v>
       </c>
       <c r="D39" s="57">
         <v>1.3</v>
       </c>
       <c r="E39" s="57">
         <v>2</v>
       </c>
       <c r="F39" s="57">
         <v>2</v>
       </c>
       <c r="G39" s="57">
         <v>2</v>
       </c>
       <c r="H39" s="73">
         <v>2</v>
       </c>
-      <c r="I39" s="57"/>
+      <c r="I39" s="57">
+        <v>3.7</v>
+      </c>
       <c r="J39" s="57"/>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="57"/>
       <c r="N39" s="35"/>
     </row>
     <row r="40" spans="1:14" s="31" customFormat="1">
       <c r="A40" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="57">
         <v>10</v>
       </c>
       <c r="C40" s="57">
         <v>11.1</v>
       </c>
       <c r="D40" s="57">
         <v>12.3</v>
       </c>
       <c r="E40" s="57">
         <v>13.4</v>
       </c>
       <c r="F40" s="57">
         <v>13.4</v>
       </c>
       <c r="G40" s="57">
         <v>13.4</v>
       </c>
       <c r="H40" s="73">
         <v>13.4</v>
       </c>
-      <c r="I40" s="57"/>
+      <c r="I40" s="57">
+        <v>19</v>
+      </c>
       <c r="J40" s="57"/>
       <c r="K40" s="57"/>
       <c r="L40" s="57"/>
       <c r="M40" s="57"/>
       <c r="N40" s="35"/>
     </row>
     <row r="41" spans="1:14" s="31" customFormat="1">
       <c r="A41" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="57">
         <v>0.9</v>
       </c>
       <c r="C41" s="57">
         <v>2</v>
       </c>
       <c r="D41" s="57">
         <v>3.1</v>
       </c>
       <c r="E41" s="57">
         <v>4.0999999999999996</v>
       </c>
       <c r="F41" s="57">
         <v>4.5999999999999996</v>
       </c>
       <c r="G41" s="57">
         <v>5</v>
       </c>
       <c r="H41" s="73">
         <v>5.4</v>
       </c>
-      <c r="I41" s="57"/>
+      <c r="I41" s="57">
+        <v>7.6</v>
+      </c>
       <c r="J41" s="57"/>
       <c r="K41" s="57"/>
       <c r="L41" s="57"/>
       <c r="M41" s="57"/>
       <c r="N41" s="35"/>
     </row>
     <row r="42" spans="1:14" s="31" customFormat="1">
       <c r="A42" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="57">
         <v>18.8</v>
       </c>
       <c r="D42" s="57">
         <v>37.700000000000003</v>
       </c>
       <c r="E42" s="57">
         <v>56.5</v>
       </c>
       <c r="F42" s="57">
         <v>92.1</v>
       </c>
       <c r="G42" s="57">
         <v>127.8</v>
       </c>
       <c r="H42" s="73">
         <v>163.4</v>
       </c>
-      <c r="I42" s="57"/>
+      <c r="I42" s="57">
+        <v>234</v>
+      </c>
       <c r="J42" s="57"/>
       <c r="K42" s="57"/>
       <c r="L42" s="57"/>
       <c r="M42" s="57"/>
       <c r="N42" s="34"/>
     </row>
     <row r="43" spans="1:14" s="31" customFormat="1">
       <c r="A43" s="28"/>
       <c r="B43" s="32"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="30"/>
       <c r="H43" s="30"/>
       <c r="I43" s="28"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="30"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:14" s="31" customFormat="1">
       <c r="A44" s="33" t="s">
         <v>67</v>
       </c>