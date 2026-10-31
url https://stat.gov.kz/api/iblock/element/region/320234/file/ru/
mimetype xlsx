--- v5 (2026-10-11)
+++ v6 (2026-10-31)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="22905" yWindow="-15" windowWidth="11460" windowHeight="9540" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Лист 1 " sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1 '!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1 '!$A$1:$M$47</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="71">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -241,51 +241,51 @@
     <t>https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>"-" - Нет производства.</t>
   </si>
   <si>
     <t>"*" - Оперативные данные.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны.</t>
   </si>
   <si>
     <t>"х" - Данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -426,108 +426,100 @@
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -678,57 +670,51 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1648,51 +1634,51 @@
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="26"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="27" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="72" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="30" customWidth="1"/>
     <col min="5" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="29" customWidth="1"/>
     <col min="12" max="12" width="12" style="28" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="36" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
@@ -1804,870 +1790,918 @@
       </c>
       <c r="B5" s="57">
         <v>334.9</v>
       </c>
       <c r="C5" s="57">
         <v>947.7</v>
       </c>
       <c r="D5" s="57">
         <v>1448.2</v>
       </c>
       <c r="E5" s="57">
         <v>2132.6</v>
       </c>
       <c r="F5" s="57">
         <v>2622.5</v>
       </c>
       <c r="G5" s="57">
         <v>3037.8</v>
       </c>
       <c r="H5" s="73">
         <v>3610.7</v>
       </c>
       <c r="I5" s="57">
         <v>4127.8999999999996</v>
       </c>
-      <c r="J5" s="78"/>
+      <c r="J5" s="78">
+        <v>4769.8999999999996</v>
+      </c>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="35"/>
       <c r="O5" s="38"/>
     </row>
     <row r="6" spans="1:16" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="57">
         <v>26.8</v>
       </c>
       <c r="C6" s="57">
         <v>49.8</v>
       </c>
       <c r="D6" s="57">
         <v>85.8</v>
       </c>
       <c r="E6" s="57">
         <v>181.5</v>
       </c>
       <c r="F6" s="57">
         <v>230.1</v>
       </c>
       <c r="G6" s="57">
         <v>276.10000000000002</v>
       </c>
       <c r="H6" s="73">
         <v>315.3</v>
       </c>
       <c r="I6" s="57">
         <v>361.4</v>
       </c>
-      <c r="J6" s="79"/>
+      <c r="J6" s="78">
+        <v>414.6</v>
+      </c>
       <c r="K6" s="57"/>
       <c r="L6" s="57"/>
       <c r="M6" s="57"/>
       <c r="N6" s="35"/>
       <c r="O6" s="38"/>
     </row>
     <row r="7" spans="1:16" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J7" s="79"/>
+      <c r="J7" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K7" s="59"/>
       <c r="L7" s="59"/>
       <c r="M7" s="59"/>
       <c r="N7" s="35"/>
       <c r="O7" s="38"/>
     </row>
     <row r="8" spans="1:16" s="37" customFormat="1">
       <c r="A8" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="57">
         <v>51.6</v>
       </c>
       <c r="C8" s="57">
         <v>117.5</v>
       </c>
       <c r="D8" s="57">
         <v>202.4</v>
       </c>
       <c r="E8" s="57">
         <v>287.89999999999998</v>
       </c>
       <c r="F8" s="57">
         <v>390.3</v>
       </c>
       <c r="G8" s="57">
         <v>480.8</v>
       </c>
       <c r="H8" s="73">
         <v>564.9</v>
       </c>
       <c r="I8" s="57">
         <v>656.4</v>
       </c>
-      <c r="J8" s="79"/>
+      <c r="J8" s="78">
+        <v>751.4</v>
+      </c>
       <c r="K8" s="57"/>
       <c r="L8" s="57"/>
       <c r="M8" s="57"/>
       <c r="N8" s="35"/>
       <c r="O8" s="38"/>
     </row>
     <row r="9" spans="1:16" s="37" customFormat="1">
       <c r="A9" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J9" s="79"/>
+      <c r="J9" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K9" s="59"/>
       <c r="L9" s="59"/>
       <c r="M9" s="59"/>
       <c r="N9" s="35"/>
       <c r="O9" s="38"/>
     </row>
     <row r="10" spans="1:16" s="37" customFormat="1">
       <c r="A10" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="57">
         <v>122</v>
       </c>
       <c r="C10" s="57">
         <v>492.2</v>
       </c>
       <c r="D10" s="57">
         <v>763.3</v>
       </c>
       <c r="E10" s="57">
         <v>1145.5</v>
       </c>
       <c r="F10" s="57">
         <v>1353.3</v>
       </c>
       <c r="G10" s="57">
         <v>1605</v>
       </c>
       <c r="H10" s="73">
         <v>1889.4</v>
       </c>
       <c r="I10" s="57">
         <v>2081.4</v>
       </c>
-      <c r="J10" s="79"/>
+      <c r="J10" s="78">
+        <v>2427.1999999999998</v>
+      </c>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="57"/>
       <c r="N10" s="35"/>
       <c r="O10" s="38"/>
     </row>
     <row r="11" spans="1:16" s="37" customFormat="1">
       <c r="A11" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I11" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J11" s="59"/>
+      <c r="J11" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K11" s="59"/>
       <c r="L11" s="59"/>
       <c r="M11" s="59"/>
       <c r="N11" s="40"/>
       <c r="O11" s="38"/>
     </row>
     <row r="12" spans="1:16" s="37" customFormat="1">
       <c r="A12" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H12" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I12" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J12" s="59"/>
+      <c r="J12" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K12" s="59"/>
       <c r="L12" s="59"/>
       <c r="M12" s="59"/>
       <c r="N12" s="39"/>
       <c r="O12" s="38"/>
     </row>
     <row r="13" spans="1:16" s="37" customFormat="1">
       <c r="A13" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="57">
         <v>127.5</v>
       </c>
       <c r="C13" s="57">
         <v>274.39999999999998</v>
       </c>
       <c r="D13" s="57">
         <v>376.3</v>
       </c>
       <c r="E13" s="57">
         <v>490.6</v>
       </c>
       <c r="F13" s="57">
         <v>607.29999999999995</v>
       </c>
       <c r="G13" s="57">
         <v>619.9</v>
       </c>
       <c r="H13" s="73">
         <v>770.7</v>
       </c>
       <c r="I13" s="57">
         <v>939.2</v>
       </c>
-      <c r="J13" s="57"/>
+      <c r="J13" s="78">
+        <v>1068.0999999999999</v>
+      </c>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="57"/>
       <c r="N13" s="40"/>
       <c r="O13" s="38"/>
     </row>
     <row r="14" spans="1:16" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I14" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J14" s="59"/>
+      <c r="J14" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K14" s="59"/>
       <c r="L14" s="59"/>
       <c r="M14" s="59"/>
       <c r="N14" s="39"/>
       <c r="O14" s="38"/>
     </row>
     <row r="15" spans="1:16" s="37" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="57">
         <v>7</v>
       </c>
       <c r="C15" s="57">
         <v>13.7</v>
       </c>
       <c r="D15" s="57">
         <v>20.399999999999999</v>
       </c>
       <c r="E15" s="57">
         <v>27.1</v>
       </c>
       <c r="F15" s="57">
         <v>41.6</v>
       </c>
       <c r="G15" s="57">
         <v>56</v>
       </c>
       <c r="H15" s="73">
         <v>70.400000000000006</v>
       </c>
       <c r="I15" s="57">
         <v>89.5</v>
       </c>
-      <c r="J15" s="57"/>
+      <c r="J15" s="78">
+        <v>108.6</v>
+      </c>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="39"/>
       <c r="O15" s="38"/>
     </row>
     <row r="16" spans="1:16" s="37" customFormat="1">
       <c r="A16" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="H16" s="58" t="s">
         <v>41</v>
       </c>
       <c r="I16" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="J16" s="59"/>
+      <c r="J16" s="58" t="s">
+        <v>41</v>
+      </c>
       <c r="K16" s="59"/>
       <c r="L16" s="59"/>
       <c r="M16" s="59"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:15" s="37" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="57"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
       <c r="E17" s="60"/>
       <c r="F17" s="61"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="60"/>
       <c r="J17" s="62"/>
       <c r="K17" s="63"/>
       <c r="L17" s="57"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:15" s="37" customFormat="1">
       <c r="A18" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="57">
         <v>22.4</v>
       </c>
       <c r="C18" s="57">
         <v>64.400000000000006</v>
       </c>
       <c r="D18" s="57">
         <v>108.1</v>
       </c>
       <c r="E18" s="57">
         <v>151.6</v>
       </c>
       <c r="F18" s="57">
         <v>177.2</v>
       </c>
       <c r="G18" s="57">
         <v>203.4</v>
       </c>
       <c r="H18" s="73">
         <v>245.2</v>
       </c>
       <c r="I18" s="57">
         <v>287.7</v>
       </c>
-      <c r="J18" s="78"/>
+      <c r="J18" s="78">
+        <v>330.3</v>
+      </c>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="35"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" s="37" customFormat="1">
       <c r="A19" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="57">
         <v>4.0999999999999996</v>
       </c>
       <c r="C19" s="57">
         <v>11.6</v>
       </c>
       <c r="D19" s="57">
         <v>20.8</v>
       </c>
       <c r="E19" s="57">
         <v>29.9</v>
       </c>
       <c r="F19" s="57">
         <v>35.4</v>
       </c>
       <c r="G19" s="57">
         <v>41.6</v>
       </c>
       <c r="H19" s="73">
         <v>49</v>
       </c>
       <c r="I19" s="57">
         <v>57.6</v>
       </c>
-      <c r="J19" s="79"/>
+      <c r="J19" s="78">
+        <v>66.5</v>
+      </c>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="35"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" s="37" customFormat="1">
       <c r="A20" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="57">
         <v>3.1</v>
       </c>
       <c r="C20" s="57">
         <v>10.3</v>
       </c>
       <c r="D20" s="57">
         <v>17.5</v>
       </c>
       <c r="E20" s="57">
         <v>24.7</v>
       </c>
       <c r="F20" s="57">
         <v>27.7</v>
       </c>
       <c r="G20" s="57">
         <v>30.6</v>
       </c>
       <c r="H20" s="73">
         <v>33</v>
       </c>
       <c r="I20" s="57">
         <v>37.4</v>
       </c>
-      <c r="J20" s="79"/>
+      <c r="J20" s="78">
+        <v>41.9</v>
+      </c>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="57"/>
       <c r="N20" s="35"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" s="37" customFormat="1">
       <c r="A21" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="57">
         <v>13.4</v>
       </c>
       <c r="C21" s="57">
         <v>32.799999999999997</v>
       </c>
       <c r="D21" s="57">
         <v>52.2</v>
       </c>
       <c r="E21" s="57">
         <v>71.599999999999994</v>
       </c>
       <c r="F21" s="57">
         <v>83.9</v>
       </c>
       <c r="G21" s="57">
         <v>96.2</v>
       </c>
       <c r="H21" s="73">
         <v>107.5</v>
       </c>
       <c r="I21" s="57">
         <v>129.19999999999999</v>
       </c>
-      <c r="J21" s="79"/>
+      <c r="J21" s="78">
+        <v>151</v>
+      </c>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="35"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" s="37" customFormat="1">
       <c r="A22" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="57">
         <v>1.7</v>
       </c>
       <c r="C22" s="57">
         <v>1.8</v>
       </c>
       <c r="D22" s="57">
         <v>2</v>
       </c>
       <c r="E22" s="57">
         <v>2.2000000000000002</v>
       </c>
       <c r="F22" s="57">
         <v>2.8</v>
       </c>
       <c r="G22" s="57">
         <v>3.5</v>
       </c>
       <c r="H22" s="73">
         <v>4.2</v>
       </c>
       <c r="I22" s="57">
         <v>6</v>
       </c>
-      <c r="J22" s="79"/>
+      <c r="J22" s="78">
+        <v>7.8</v>
+      </c>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="35"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" s="37" customFormat="1">
       <c r="A23" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="57">
         <v>0.2</v>
       </c>
       <c r="C23" s="57">
         <v>4.5999999999999996</v>
       </c>
       <c r="D23" s="57">
         <v>9</v>
       </c>
       <c r="E23" s="57">
         <v>13.5</v>
       </c>
       <c r="F23" s="57">
         <v>16.5</v>
       </c>
       <c r="G23" s="57">
         <v>19.5</v>
       </c>
       <c r="H23" s="73">
         <v>22.5</v>
       </c>
       <c r="I23" s="57">
         <v>25</v>
       </c>
-      <c r="J23" s="79"/>
+      <c r="J23" s="78">
+        <v>27.5</v>
+      </c>
       <c r="K23" s="57"/>
       <c r="L23" s="57"/>
       <c r="M23" s="57"/>
       <c r="N23" s="35"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" s="37" customFormat="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H24" s="74" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="57">
         <v>0.3</v>
       </c>
-      <c r="J24" s="79"/>
+      <c r="J24" s="78">
+        <v>0.7</v>
+      </c>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="57"/>
       <c r="N24" s="35"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" s="37" customFormat="1">
       <c r="A25" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="57">
         <v>1.8</v>
       </c>
       <c r="D25" s="57">
         <v>3.7</v>
       </c>
       <c r="E25" s="57">
         <v>5.5</v>
       </c>
       <c r="F25" s="57">
         <v>5.7</v>
       </c>
       <c r="G25" s="57">
         <v>5.8</v>
       </c>
       <c r="H25" s="73">
         <v>6</v>
       </c>
       <c r="I25" s="57">
         <v>6.6</v>
       </c>
-      <c r="J25" s="79"/>
+      <c r="J25" s="78">
+        <v>7.1</v>
+      </c>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="57"/>
       <c r="N25" s="35"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" s="37" customFormat="1">
       <c r="A26" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H26" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I26" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="J26" s="79"/>
+      <c r="J26" s="53" t="s">
+        <v>41</v>
+      </c>
       <c r="K26" s="57"/>
       <c r="L26" s="57"/>
       <c r="M26" s="57"/>
       <c r="N26" s="35"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" s="37" customFormat="1">
       <c r="A27" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H27" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I27" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="J27" s="80"/>
+      <c r="J27" s="53" t="s">
+        <v>41</v>
+      </c>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="57"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="37" customFormat="1">
       <c r="A28" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H28" s="53" t="s">
         <v>41</v>
       </c>
       <c r="I28" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="J28" s="80"/>
+      <c r="J28" s="53" t="s">
+        <v>41</v>
+      </c>
       <c r="K28" s="57"/>
       <c r="L28" s="57"/>
       <c r="M28" s="57"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:15" s="37" customFormat="1">
       <c r="A29" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="57">
         <v>1.4</v>
       </c>
       <c r="D29" s="57">
         <v>2.8</v>
       </c>
       <c r="E29" s="57">
         <v>4.2</v>
       </c>
       <c r="F29" s="57">
         <v>5.2</v>
       </c>
       <c r="G29" s="57">
         <v>6.1</v>
       </c>
       <c r="H29" s="73">
         <v>23.1</v>
       </c>
       <c r="I29" s="57">
         <v>25.5</v>
       </c>
-      <c r="J29" s="80"/>
+      <c r="J29" s="78">
+        <v>28</v>
+      </c>
       <c r="K29" s="57"/>
       <c r="L29" s="57"/>
       <c r="M29" s="57"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:15" s="37" customFormat="1" ht="58.5" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="57"/>
       <c r="C30" s="64"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="57"/>
       <c r="I30" s="62"/>
       <c r="J30" s="65"/>
       <c r="K30" s="66"/>
       <c r="L30" s="61"/>
       <c r="M30" s="57"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:15" s="37" customFormat="1">
       <c r="A31" s="56" t="s">
@@ -2675,425 +2709,449 @@
       </c>
       <c r="B31" s="57">
         <v>68.8</v>
       </c>
       <c r="C31" s="57">
         <v>259</v>
       </c>
       <c r="D31" s="57">
         <v>453.9</v>
       </c>
       <c r="E31" s="57">
         <v>645.70000000000005</v>
       </c>
       <c r="F31" s="57">
         <v>758.8</v>
       </c>
       <c r="G31" s="57">
         <v>855.9</v>
       </c>
       <c r="H31" s="73">
         <v>964.5</v>
       </c>
       <c r="I31" s="57">
         <v>1192</v>
       </c>
-      <c r="J31" s="57"/>
+      <c r="J31" s="78">
+        <v>1414.9</v>
+      </c>
       <c r="K31" s="57"/>
       <c r="L31" s="57"/>
       <c r="M31" s="57"/>
       <c r="N31" s="35"/>
     </row>
     <row r="32" spans="1:15" s="37" customFormat="1">
       <c r="A32" s="56" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="57">
         <v>12.5</v>
       </c>
       <c r="C32" s="57">
         <v>54</v>
       </c>
       <c r="D32" s="57">
         <v>95.6</v>
       </c>
       <c r="E32" s="57">
         <v>137.4</v>
       </c>
       <c r="F32" s="57">
         <v>149.1</v>
       </c>
       <c r="G32" s="57">
         <v>160.9</v>
       </c>
       <c r="H32" s="73">
         <v>175.9</v>
       </c>
       <c r="I32" s="57">
         <v>199.9</v>
       </c>
-      <c r="J32" s="57"/>
+      <c r="J32" s="78">
+        <v>223.9</v>
+      </c>
       <c r="K32" s="57"/>
       <c r="L32" s="57"/>
       <c r="M32" s="57"/>
       <c r="N32" s="35"/>
     </row>
     <row r="33" spans="1:14" s="37" customFormat="1">
       <c r="A33" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="57">
         <v>6</v>
       </c>
       <c r="C33" s="57">
         <v>39.200000000000003</v>
       </c>
       <c r="D33" s="57">
         <v>72.5</v>
       </c>
       <c r="E33" s="57">
         <v>105.7</v>
       </c>
       <c r="F33" s="57">
         <v>111.5</v>
       </c>
       <c r="G33" s="57">
         <v>117.3</v>
       </c>
       <c r="H33" s="73">
         <v>120.1</v>
       </c>
       <c r="I33" s="57">
         <v>144.6</v>
       </c>
-      <c r="J33" s="57"/>
+      <c r="J33" s="78">
+        <v>169</v>
+      </c>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="57"/>
       <c r="N33" s="35"/>
     </row>
     <row r="34" spans="1:14" s="37" customFormat="1">
       <c r="A34" s="56" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="57">
         <v>11.4</v>
       </c>
       <c r="C34" s="57">
         <v>30.6</v>
       </c>
       <c r="D34" s="57">
         <v>49.7</v>
       </c>
       <c r="E34" s="57">
         <v>68.900000000000006</v>
       </c>
       <c r="F34" s="57">
         <v>77.400000000000006</v>
       </c>
       <c r="G34" s="57">
         <v>86</v>
       </c>
       <c r="H34" s="73">
         <v>93.7</v>
       </c>
       <c r="I34" s="57">
         <v>115.2</v>
       </c>
-      <c r="J34" s="57"/>
+      <c r="J34" s="78">
+        <v>136.80000000000001</v>
+      </c>
       <c r="K34" s="57"/>
       <c r="L34" s="57"/>
       <c r="M34" s="57"/>
       <c r="N34" s="35"/>
     </row>
     <row r="35" spans="1:14" s="36" customFormat="1" ht="12.75">
       <c r="A35" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="G35" s="53" t="s">
         <v>41</v>
       </c>
       <c r="H35" s="74" t="s">
         <v>41</v>
       </c>
       <c r="I35" s="57">
         <v>6.2</v>
       </c>
-      <c r="J35" s="57"/>
+      <c r="J35" s="78">
+        <v>12.3</v>
+      </c>
       <c r="K35" s="57"/>
       <c r="L35" s="57"/>
       <c r="M35" s="57"/>
       <c r="N35" s="35"/>
     </row>
     <row r="36" spans="1:14" s="36" customFormat="1" ht="12.75">
       <c r="A36" s="56" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="57">
         <v>20.3</v>
       </c>
       <c r="C36" s="57">
         <v>71.599999999999994</v>
       </c>
       <c r="D36" s="57">
         <v>123</v>
       </c>
       <c r="E36" s="57">
         <v>172</v>
       </c>
       <c r="F36" s="57">
         <v>211.2</v>
       </c>
       <c r="G36" s="57">
         <v>235.2</v>
       </c>
       <c r="H36" s="73">
         <v>269.7</v>
       </c>
       <c r="I36" s="57">
         <v>324.3</v>
       </c>
-      <c r="J36" s="57"/>
+      <c r="J36" s="78">
+        <v>374.8</v>
+      </c>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="57"/>
       <c r="N36" s="35"/>
     </row>
     <row r="37" spans="1:14" s="31" customFormat="1">
       <c r="A37" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="57">
         <v>3.1</v>
       </c>
       <c r="D37" s="57">
         <v>6.2</v>
       </c>
       <c r="E37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="F37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="G37" s="57">
         <v>9.3000000000000007</v>
       </c>
       <c r="H37" s="73">
         <v>9.3000000000000007</v>
       </c>
       <c r="I37" s="57">
         <v>12.1</v>
       </c>
-      <c r="J37" s="57"/>
+      <c r="J37" s="78">
+        <v>14.8</v>
+      </c>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="57"/>
       <c r="N37" s="35"/>
     </row>
     <row r="38" spans="1:14" s="31" customFormat="1">
       <c r="A38" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="57">
         <v>7.6</v>
       </c>
       <c r="C38" s="57">
         <v>28</v>
       </c>
       <c r="D38" s="57">
         <v>52.7</v>
       </c>
       <c r="E38" s="57">
         <v>76.3</v>
       </c>
       <c r="F38" s="57">
         <v>88.2</v>
       </c>
       <c r="G38" s="57">
         <v>99</v>
       </c>
       <c r="H38" s="73">
         <v>111.6</v>
       </c>
       <c r="I38" s="57">
         <v>125.5</v>
       </c>
-      <c r="J38" s="57"/>
+      <c r="J38" s="78">
+        <v>138.9</v>
+      </c>
       <c r="K38" s="57"/>
       <c r="L38" s="57"/>
       <c r="M38" s="57"/>
       <c r="N38" s="35"/>
     </row>
     <row r="39" spans="1:14" s="31" customFormat="1">
       <c r="A39" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="57">
         <v>0.7</v>
       </c>
       <c r="D39" s="57">
         <v>1.3</v>
       </c>
       <c r="E39" s="57">
         <v>2</v>
       </c>
       <c r="F39" s="57">
         <v>2</v>
       </c>
       <c r="G39" s="57">
         <v>2</v>
       </c>
       <c r="H39" s="73">
         <v>2</v>
       </c>
       <c r="I39" s="57">
         <v>3.7</v>
       </c>
-      <c r="J39" s="57"/>
+      <c r="J39" s="78">
+        <v>5.3</v>
+      </c>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="57"/>
       <c r="N39" s="35"/>
     </row>
     <row r="40" spans="1:14" s="31" customFormat="1">
       <c r="A40" s="56" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="57">
         <v>10</v>
       </c>
       <c r="C40" s="57">
         <v>11.1</v>
       </c>
       <c r="D40" s="57">
         <v>12.3</v>
       </c>
       <c r="E40" s="57">
         <v>13.4</v>
       </c>
       <c r="F40" s="57">
         <v>13.4</v>
       </c>
       <c r="G40" s="57">
         <v>13.4</v>
       </c>
       <c r="H40" s="73">
         <v>13.4</v>
       </c>
       <c r="I40" s="57">
         <v>19</v>
       </c>
-      <c r="J40" s="57"/>
+      <c r="J40" s="78">
+        <v>24.6</v>
+      </c>
       <c r="K40" s="57"/>
       <c r="L40" s="57"/>
       <c r="M40" s="57"/>
       <c r="N40" s="35"/>
     </row>
     <row r="41" spans="1:14" s="31" customFormat="1">
       <c r="A41" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="57">
         <v>0.9</v>
       </c>
       <c r="C41" s="57">
         <v>2</v>
       </c>
       <c r="D41" s="57">
         <v>3.1</v>
       </c>
       <c r="E41" s="57">
         <v>4.0999999999999996</v>
       </c>
       <c r="F41" s="57">
         <v>4.5999999999999996</v>
       </c>
       <c r="G41" s="57">
         <v>5</v>
       </c>
       <c r="H41" s="73">
         <v>5.4</v>
       </c>
       <c r="I41" s="57">
         <v>7.6</v>
       </c>
-      <c r="J41" s="57"/>
+      <c r="J41" s="78">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="K41" s="57"/>
       <c r="L41" s="57"/>
       <c r="M41" s="57"/>
       <c r="N41" s="35"/>
     </row>
     <row r="42" spans="1:14" s="31" customFormat="1">
       <c r="A42" s="56" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="57">
         <v>18.8</v>
       </c>
       <c r="D42" s="57">
         <v>37.700000000000003</v>
       </c>
       <c r="E42" s="57">
         <v>56.5</v>
       </c>
       <c r="F42" s="57">
         <v>92.1</v>
       </c>
       <c r="G42" s="57">
         <v>127.8</v>
       </c>
       <c r="H42" s="73">
         <v>163.4</v>
       </c>
       <c r="I42" s="57">
         <v>234</v>
       </c>
-      <c r="J42" s="57"/>
+      <c r="J42" s="78">
+        <v>304.60000000000002</v>
+      </c>
       <c r="K42" s="57"/>
       <c r="L42" s="57"/>
       <c r="M42" s="57"/>
       <c r="N42" s="34"/>
     </row>
     <row r="43" spans="1:14" s="31" customFormat="1">
       <c r="A43" s="28"/>
       <c r="B43" s="32"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="30"/>
       <c r="H43" s="30"/>
       <c r="I43" s="28"/>
       <c r="J43" s="30"/>
       <c r="K43" s="29"/>
       <c r="L43" s="30"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:14" s="31" customFormat="1">
       <c r="A44" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B44" s="32"/>