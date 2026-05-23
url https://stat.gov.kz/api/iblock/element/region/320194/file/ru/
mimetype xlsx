--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -108,54 +108,53 @@
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>"х" - Данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257.статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -245,151 +244,148 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -660,574 +656,598 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="14.28515625" style="20" customWidth="1"/>
+    <col min="11" max="11" width="14.28515625" style="19" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="34"/>
-[...10 lines deleted...]
-      <c r="M1" s="34"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:15" s="4" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="21"/>
+      <c r="K2" s="20"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A3" s="15"/>
-      <c r="B3" s="16" t="s">
+      <c r="A3" s="14"/>
+      <c r="B3" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="D3" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="F3" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="16" t="s">
+      <c r="G3" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="H3" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="I3" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="17" t="s">
+      <c r="J3" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="16" t="s">
+      <c r="K3" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="16" t="s">
+      <c r="L3" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="16" t="s">
+      <c r="M3" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="N3" s="12"/>
-[...2 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="N3" s="11"/>
+    </row>
+    <row r="4" spans="1:15" s="4" customFormat="1">
+      <c r="A4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="22" t="s">
+      <c r="G4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="22" t="s">
+      <c r="K4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="22" t="s">
+      <c r="L4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="4" customFormat="1">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="30">
+      <c r="B5" s="26">
         <v>3911.7</v>
       </c>
-      <c r="C5" s="32">
+      <c r="C5" s="28">
         <v>7674.4</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="30">
         <v>11452.8</v>
       </c>
-      <c r="E5" s="29"/>
-[...9 lines deleted...]
-      <c r="O5" s="23"/>
+      <c r="E5" s="30">
+        <v>15361.2</v>
+      </c>
+      <c r="F5" s="23"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
     </row>
     <row r="6" spans="1:15" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="26">
         <v>2535.6999999999998</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="28">
         <v>4834.5</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="30">
         <v>7146.1</v>
       </c>
-      <c r="E6" s="29"/>
-[...9 lines deleted...]
-      <c r="O6" s="23"/>
+      <c r="E6" s="30">
+        <v>9450.7999999999993</v>
+      </c>
+      <c r="F6" s="23"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
     </row>
     <row r="7" spans="1:15" s="4" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="26">
         <v>0.3</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="28">
         <v>0.6</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="30">
         <v>0.9</v>
       </c>
-      <c r="E7" s="27"/>
-[...9 lines deleted...]
-      <c r="O7" s="23"/>
+      <c r="E7" s="30">
+        <v>1.2</v>
+      </c>
+      <c r="F7" s="23"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
     </row>
     <row r="8" spans="1:15" s="4" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="26">
         <v>122.3</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="28">
         <v>199.7</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="30">
         <v>277</v>
       </c>
-      <c r="E8" s="27"/>
-[...9 lines deleted...]
-      <c r="O8" s="23"/>
+      <c r="E8" s="30">
+        <v>354.3</v>
+      </c>
+      <c r="F8" s="23"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
     </row>
     <row r="9" spans="1:15" s="4" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="26">
         <v>104</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="28">
         <v>188.2</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="30">
         <v>258.7</v>
       </c>
-      <c r="E9" s="27"/>
-[...9 lines deleted...]
-      <c r="O9" s="23"/>
+      <c r="E9" s="30">
+        <v>343.2</v>
+      </c>
+      <c r="F9" s="23"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="22"/>
     </row>
     <row r="10" spans="1:15" s="4" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="26">
         <v>270.39999999999998</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="28">
         <v>699.9</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="30">
         <v>1129.3</v>
       </c>
-      <c r="E10" s="29"/>
-[...9 lines deleted...]
-      <c r="O10" s="23"/>
+      <c r="E10" s="30">
+        <v>1558.8</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
     </row>
     <row r="11" spans="1:15" s="4" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="26">
         <v>55</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="28">
         <v>100</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="30">
         <v>145</v>
       </c>
-      <c r="E11" s="29"/>
-[...9 lines deleted...]
-      <c r="O11" s="23"/>
+      <c r="E11" s="30">
+        <v>190</v>
+      </c>
+      <c r="F11" s="23"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="22"/>
     </row>
     <row r="12" spans="1:15" s="4" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="26">
         <v>107.7</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="28">
         <v>253.5</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="30">
         <v>399.3</v>
       </c>
-      <c r="E12" s="27"/>
-[...9 lines deleted...]
-      <c r="O12" s="23"/>
+      <c r="E12" s="30">
+        <v>545</v>
+      </c>
+      <c r="F12" s="23"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
     </row>
     <row r="13" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="26">
         <v>14.5</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="28">
         <v>55.1</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="30">
         <v>95.7</v>
       </c>
-      <c r="E13" s="27"/>
-[...9 lines deleted...]
-      <c r="O13" s="23"/>
+      <c r="E13" s="30">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="F13" s="23"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="26">
         <v>272.60000000000002</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="28">
         <v>489.9</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="30">
         <v>719.6</v>
       </c>
-      <c r="E14" s="27"/>
-[...9 lines deleted...]
-      <c r="O14" s="23"/>
+      <c r="E14" s="30">
+        <v>1020.1</v>
+      </c>
+      <c r="F14" s="23"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
     </row>
     <row r="15" spans="1:15" s="4" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="26">
         <v>229.6</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="28">
         <v>455.1</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="30">
         <v>685.7</v>
       </c>
-      <c r="E15" s="27"/>
-[...9 lines deleted...]
-      <c r="O15" s="23"/>
+      <c r="E15" s="30">
+        <v>941.3</v>
+      </c>
+      <c r="F15" s="23"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B16" s="27">
         <v>199.5</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="29">
         <v>398.1</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="31">
         <v>595.6</v>
       </c>
-      <c r="E16" s="28"/>
-[...9 lines deleted...]
-      <c r="O16" s="23"/>
+      <c r="E16" s="31">
+        <v>820.1</v>
+      </c>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
     </row>
     <row r="17" spans="1:27" s="4" customFormat="1">
       <c r="A17" s="7"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="5"/>
-      <c r="K17" s="22"/>
+      <c r="K17" s="21"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:27" s="2" customFormat="1" ht="12.75">
-      <c r="A18" s="10" t="s">
+    <row r="18" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="11"/>
-[...24 lines deleted...]
-      <c r="AA18" s="14"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="13"/>
+      <c r="Z18" s="11"/>
+      <c r="AA18" s="13"/>
     </row>
     <row r="19" spans="1:27" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="36"/>
-[...24 lines deleted...]
-      <c r="AA19" s="14"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="12"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="12"/>
+      <c r="W19" s="11"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="13"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="13"/>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20" s="36"/>
-[...11 lines deleted...]
-      <c r="M20" s="36"/>
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A19:M20"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>