--- v1 (2026-05-23)
+++ v2 (2026-07-02)
@@ -269,50 +269,53 @@
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -339,53 +342,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -656,598 +656,622 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA20"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="14.28515625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="14.28515625" style="20" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
     </row>
     <row r="2" spans="1:15" s="4" customFormat="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
-      <c r="K2" s="20"/>
+      <c r="K2" s="21"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A3" s="14"/>
-      <c r="B3" s="15" t="s">
+      <c r="A3" s="15"/>
+      <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="D3" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="F3" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="15" t="s">
+      <c r="G3" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="15" t="s">
+      <c r="H3" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="I3" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="J3" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="15" t="s">
+      <c r="K3" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="15" t="s">
+      <c r="L3" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="15" t="s">
+      <c r="M3" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="N3" s="11"/>
-[...2 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="N3" s="12"/>
+    </row>
+    <row r="4" spans="1:15" s="4" customFormat="1" ht="23.25">
+      <c r="A4" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="K4" s="21" t="s">
+      <c r="K4" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="21" t="s">
+      <c r="L4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" s="4" customFormat="1">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="26">
+      <c r="B5" s="27">
         <v>3911.7</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="29">
         <v>7674.4</v>
       </c>
-      <c r="D5" s="30">
+      <c r="D5" s="31">
         <v>11452.8</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="31">
         <v>15361.2</v>
       </c>
-      <c r="F5" s="23"/>
-[...8 lines deleted...]
-      <c r="O5" s="22"/>
+      <c r="F5" s="31">
+        <v>19476.099999999999</v>
+      </c>
+      <c r="G5" s="26"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
     </row>
     <row r="6" spans="1:15" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="27">
         <v>2535.6999999999998</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="29">
         <v>4834.5</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="31">
         <v>7146.1</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="31">
         <v>9450.7999999999993</v>
       </c>
-      <c r="F6" s="23"/>
-[...8 lines deleted...]
-      <c r="O6" s="22"/>
+      <c r="F6" s="31">
+        <v>11667.1</v>
+      </c>
+      <c r="G6" s="26"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
     </row>
     <row r="7" spans="1:15" s="4" customFormat="1">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="27">
         <v>0.3</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="29">
         <v>0.6</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="31">
         <v>0.9</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="31">
         <v>1.2</v>
       </c>
-      <c r="F7" s="23"/>
-[...8 lines deleted...]
-      <c r="O7" s="22"/>
+      <c r="F7" s="31">
+        <v>60.1</v>
+      </c>
+      <c r="G7" s="26"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
     </row>
     <row r="8" spans="1:15" s="4" customFormat="1">
       <c r="A8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="27">
         <v>122.3</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="29">
         <v>199.7</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="31">
         <v>277</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="31">
         <v>354.3</v>
       </c>
-      <c r="F8" s="23"/>
-[...8 lines deleted...]
-      <c r="O8" s="22"/>
+      <c r="F8" s="31">
+        <v>427.3</v>
+      </c>
+      <c r="G8" s="26"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
     </row>
     <row r="9" spans="1:15" s="4" customFormat="1">
       <c r="A9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="27">
         <v>104</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="29">
         <v>188.2</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="31">
         <v>258.7</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="31">
         <v>343.2</v>
       </c>
-      <c r="F9" s="23"/>
-[...8 lines deleted...]
-      <c r="O9" s="22"/>
+      <c r="F9" s="31">
+        <v>567</v>
+      </c>
+      <c r="G9" s="26"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
     </row>
     <row r="10" spans="1:15" s="4" customFormat="1">
       <c r="A10" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="27">
         <v>270.39999999999998</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="29">
         <v>699.9</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="31">
         <v>1129.3</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="31">
         <v>1558.8</v>
       </c>
-      <c r="F10" s="23"/>
-[...8 lines deleted...]
-      <c r="O10" s="22"/>
+      <c r="F10" s="31">
+        <v>1761.3</v>
+      </c>
+      <c r="G10" s="26"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:15" s="4" customFormat="1">
       <c r="A11" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="27">
         <v>55</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="29">
         <v>100</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="31">
         <v>145</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="31">
         <v>190</v>
       </c>
-      <c r="F11" s="23"/>
-[...8 lines deleted...]
-      <c r="O11" s="22"/>
+      <c r="F11" s="31">
+        <v>245</v>
+      </c>
+      <c r="G11" s="26"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="24"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
     </row>
     <row r="12" spans="1:15" s="4" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="27">
         <v>107.7</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="29">
         <v>253.5</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="31">
         <v>399.3</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="31">
         <v>545</v>
       </c>
-      <c r="F12" s="23"/>
-[...8 lines deleted...]
-      <c r="O12" s="22"/>
+      <c r="F12" s="31">
+        <v>648.79999999999995</v>
+      </c>
+      <c r="G12" s="26"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="23"/>
     </row>
     <row r="13" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="27">
         <v>14.5</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="29">
         <v>55.1</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="31">
         <v>95.7</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="31">
         <v>136.30000000000001</v>
       </c>
-      <c r="F13" s="23"/>
-[...8 lines deleted...]
-      <c r="O13" s="22"/>
+      <c r="F13" s="31">
+        <v>163.4</v>
+      </c>
+      <c r="G13" s="26"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="23"/>
+      <c r="O13" s="23"/>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="27">
         <v>272.60000000000002</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="29">
         <v>489.9</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="31">
         <v>719.6</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="31">
         <v>1020.1</v>
       </c>
-      <c r="F14" s="23"/>
-[...8 lines deleted...]
-      <c r="O14" s="22"/>
+      <c r="F14" s="31">
+        <v>1591.7</v>
+      </c>
+      <c r="G14" s="26"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="23"/>
+      <c r="O14" s="23"/>
     </row>
     <row r="15" spans="1:15" s="4" customFormat="1">
       <c r="A15" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="27">
         <v>229.6</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="29">
         <v>455.1</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="31">
         <v>685.7</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="31">
         <v>941.3</v>
       </c>
-      <c r="F15" s="23"/>
-[...8 lines deleted...]
-      <c r="O15" s="22"/>
+      <c r="F15" s="31">
+        <v>1308.7</v>
+      </c>
+      <c r="G15" s="26"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
     </row>
     <row r="16" spans="1:15" s="4" customFormat="1">
       <c r="A16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="28">
         <v>199.5</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="30">
         <v>398.1</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D16" s="32">
         <v>595.6</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="32">
         <v>820.1</v>
       </c>
-      <c r="F16" s="24"/>
-[...8 lines deleted...]
-      <c r="O16" s="22"/>
+      <c r="F16" s="32">
+        <v>1035.7</v>
+      </c>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="23"/>
     </row>
     <row r="17" spans="1:27" s="4" customFormat="1">
       <c r="A17" s="7"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="5"/>
-      <c r="K17" s="21"/>
+      <c r="K17" s="22"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:27" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A18" s="35" t="s">
+    <row r="18" spans="1:27" s="2" customFormat="1" ht="12.75">
+      <c r="A18" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="10"/>
-[...24 lines deleted...]
-      <c r="AA18" s="13"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="13"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="13"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="14"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="14"/>
     </row>
     <row r="19" spans="1:27" s="2" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="34"/>
-[...24 lines deleted...]
-      <c r="AA19" s="13"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="35"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="35"/>
+      <c r="L19" s="35"/>
+      <c r="M19" s="35"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="12"/>
+      <c r="T19" s="13"/>
+      <c r="U19" s="12"/>
+      <c r="V19" s="13"/>
+      <c r="W19" s="12"/>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="12"/>
+      <c r="AA19" s="14"/>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20" s="34"/>
-[...11 lines deleted...]
-      <c r="M20" s="34"/>
+      <c r="A20" s="35"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="35"/>
+      <c r="G20" s="35"/>
+      <c r="H20" s="35"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A19:M20"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>