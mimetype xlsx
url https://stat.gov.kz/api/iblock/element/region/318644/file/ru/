--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -341,200 +341,193 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -986,3028 +979,17791 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK45"/>
+  <dimension ref="A2:BL45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BJ21" sqref="BJ21"/>
+      <selection pane="bottomLeft" activeCell="BI39" sqref="BI39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="31" max="32" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="6" style="6" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.42578125" style="6" hidden="1" customWidth="1"/>
-    <col min="40" max="40" width="4.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="4.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
-    <col min="52" max="52" width="7" style="19" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.140625" style="6" customWidth="1"/>
     <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
     <col min="55" max="55" width="5.85546875" style="6" customWidth="1"/>
     <col min="56" max="56" width="6.5703125" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.42578125" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63" ht="15">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:64" ht="15">
+      <c r="A2" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="43"/>
-[...60 lines deleted...]
-      <c r="BK2" s="43"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="41"/>
+      <c r="AM2" s="41"/>
+      <c r="AN2" s="41"/>
+      <c r="AO2" s="41"/>
+      <c r="AP2" s="41"/>
+      <c r="AQ2" s="41"/>
+      <c r="AR2" s="41"/>
+      <c r="AS2" s="41"/>
+      <c r="AT2" s="41"/>
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="41"/>
+      <c r="AY2" s="41"/>
+      <c r="AZ2" s="41"/>
+      <c r="BA2" s="41"/>
+      <c r="BB2" s="41"/>
+      <c r="BC2" s="41"/>
+      <c r="BD2" s="41"/>
+      <c r="BE2" s="41"/>
+      <c r="BF2" s="41"/>
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BJ2" s="41"/>
+      <c r="BK2" s="41"/>
+      <c r="BL2" s="41"/>
     </row>
-    <row r="3" spans="1:63">
-[...39 lines deleted...]
-      <c r="AN3" s="22"/>
+    <row r="3" spans="1:64">
+      <c r="A3" s="21"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="21"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="21"/>
+      <c r="AL3" s="21"/>
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
     </row>
-    <row r="4" spans="1:63">
-[...39 lines deleted...]
-      <c r="AN4" s="22"/>
+    <row r="4" spans="1:64">
+      <c r="A4" s="21"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="21"/>
+      <c r="T4" s="21"/>
+      <c r="U4" s="21"/>
+      <c r="V4" s="21"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="21"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21"/>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
     </row>
-    <row r="5" spans="1:63" s="1" customFormat="1">
-[...1 lines deleted...]
-      <c r="AM5" s="18"/>
+    <row r="5" spans="1:64" s="1" customFormat="1">
+      <c r="AL5" s="17"/>
+      <c r="AM5" s="17"/>
+      <c r="AZ5" s="9"/>
+      <c r="BA5" s="9"/>
+      <c r="BB5" s="9"/>
+      <c r="BF5" s="6"/>
+      <c r="BG5" s="32"/>
+      <c r="BI5" s="32"/>
+      <c r="BJ5" s="17"/>
+      <c r="BL5" s="55" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:64" s="27" customFormat="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="49">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="49">
+        <v>2022</v>
+      </c>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="49">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="40"/>
+      <c r="AL6" s="48">
+        <v>2024</v>
+      </c>
+      <c r="AM6" s="43"/>
+      <c r="AN6" s="43"/>
+      <c r="AO6" s="43"/>
+      <c r="AP6" s="43"/>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
+      <c r="AS6" s="43"/>
+      <c r="AT6" s="43"/>
+      <c r="AU6" s="43"/>
+      <c r="AV6" s="43"/>
+      <c r="AW6" s="43"/>
+      <c r="AX6" s="42">
+        <v>2025</v>
+      </c>
+      <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
+      <c r="BD6" s="43"/>
+      <c r="BE6" s="43"/>
+      <c r="BF6" s="43"/>
+      <c r="BG6" s="43"/>
+      <c r="BH6" s="43"/>
+      <c r="BI6" s="43"/>
+      <c r="BJ6" s="42">
+        <v>2026</v>
+      </c>
+      <c r="BK6" s="43"/>
+      <c r="BL6" s="43"/>
+    </row>
+    <row r="7" spans="1:64" s="20" customFormat="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="X7" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y7" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="AJ7" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK7" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL7" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ7" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA7" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="BH7" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI7" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BK7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL7" s="31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
+      <c r="AF8" s="44"/>
+      <c r="AG8" s="44"/>
+      <c r="AH8" s="44"/>
+      <c r="AI8" s="44"/>
+      <c r="AJ8" s="44"/>
+      <c r="AK8" s="44"/>
+      <c r="AL8" s="44"/>
+      <c r="AM8" s="44"/>
+      <c r="AN8" s="44"/>
+      <c r="AO8" s="44"/>
+      <c r="AP8" s="44"/>
+      <c r="AQ8" s="44"/>
+      <c r="AR8" s="44"/>
+      <c r="AS8" s="44"/>
+      <c r="AT8" s="44"/>
+      <c r="AU8" s="44"/>
+      <c r="AV8" s="44"/>
+      <c r="AW8" s="44"/>
+      <c r="AX8" s="44"/>
+      <c r="AY8" s="44"/>
+      <c r="AZ8" s="44"/>
+      <c r="BA8" s="44"/>
+      <c r="BB8" s="44"/>
+      <c r="BC8" s="44"/>
+      <c r="BD8" s="44"/>
+      <c r="BE8" s="44"/>
+      <c r="BF8" s="44"/>
+      <c r="BG8" s="44"/>
+      <c r="BH8" s="44"/>
+      <c r="BI8" s="44"/>
+      <c r="BJ8" s="44"/>
+      <c r="BK8" s="44"/>
+      <c r="BL8" s="44"/>
+    </row>
+    <row r="9" spans="1:64" s="20" customFormat="1">
+      <c r="A9" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="4">
+        <v>58</v>
+      </c>
+      <c r="C9" s="4">
+        <v>19</v>
+      </c>
+      <c r="D9" s="4">
+        <v>16</v>
+      </c>
+      <c r="E9" s="4">
+        <v>51</v>
+      </c>
+      <c r="F9" s="4">
+        <v>28</v>
+      </c>
+      <c r="G9" s="4">
+        <v>46</v>
+      </c>
+      <c r="H9" s="4">
+        <v>20</v>
+      </c>
+      <c r="I9" s="4">
+        <v>69</v>
+      </c>
+      <c r="J9" s="4">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4">
+        <v>51</v>
+      </c>
+      <c r="L9" s="4">
+        <v>44</v>
+      </c>
+      <c r="M9" s="4">
+        <v>56</v>
+      </c>
+      <c r="N9" s="22">
+        <v>28</v>
+      </c>
+      <c r="O9" s="22">
+        <v>29</v>
+      </c>
+      <c r="P9" s="22">
+        <v>30</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>8</v>
+      </c>
+      <c r="R9" s="22">
+        <v>7</v>
+      </c>
+      <c r="S9" s="22">
+        <v>26</v>
+      </c>
+      <c r="T9" s="22">
+        <v>38</v>
+      </c>
+      <c r="U9" s="22">
+        <v>28</v>
+      </c>
+      <c r="V9" s="22">
+        <v>24</v>
+      </c>
+      <c r="W9" s="22">
+        <v>71</v>
+      </c>
+      <c r="X9" s="22">
+        <v>131</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>71</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>118</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>115</v>
+      </c>
+      <c r="AB9" s="22">
+        <v>92</v>
+      </c>
+      <c r="AC9" s="28">
+        <v>56</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>66</v>
+      </c>
+      <c r="AE9" s="22">
+        <v>38</v>
+      </c>
+      <c r="AF9" s="22">
+        <v>35</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>33</v>
+      </c>
+      <c r="AH9" s="22">
+        <v>58</v>
+      </c>
+      <c r="AI9" s="28">
+        <v>67</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>38</v>
+      </c>
+      <c r="AK9" s="29">
+        <v>37</v>
+      </c>
+      <c r="AL9" s="29">
+        <v>10</v>
+      </c>
+      <c r="AM9" s="29">
+        <v>100</v>
+      </c>
+      <c r="AN9" s="29">
+        <v>105</v>
+      </c>
+      <c r="AO9" s="29">
+        <v>60</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>76</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>70</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>64</v>
+      </c>
+      <c r="AS9" s="4">
+        <v>77</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>73</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>67</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>88</v>
+      </c>
+      <c r="AW9" s="4">
+        <v>111</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>10</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>44</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>49</v>
+      </c>
+      <c r="BA9" s="4">
+        <v>51</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>55</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>40</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>43</v>
+      </c>
+      <c r="BE9" s="4">
+        <v>62</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>25</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>91</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>28</v>
+      </c>
+      <c r="BI9" s="4">
+        <v>62</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>81</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>22</v>
+      </c>
+      <c r="BL9" s="54">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64" s="20" customFormat="1">
+      <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="4">
+        <v>58</v>
+      </c>
+      <c r="C10" s="4">
+        <v>19</v>
+      </c>
+      <c r="D10" s="4">
+        <v>13</v>
+      </c>
+      <c r="E10" s="4">
+        <v>49</v>
+      </c>
+      <c r="F10" s="4">
+        <v>27</v>
+      </c>
+      <c r="G10" s="4">
+        <v>40</v>
+      </c>
+      <c r="H10" s="4">
+        <v>19</v>
+      </c>
+      <c r="I10" s="4">
+        <v>61</v>
+      </c>
+      <c r="J10" s="4">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4">
+        <v>50</v>
+      </c>
+      <c r="L10" s="4">
+        <v>41</v>
+      </c>
+      <c r="M10" s="4">
+        <v>49</v>
+      </c>
+      <c r="N10" s="22">
+        <v>28</v>
+      </c>
+      <c r="O10" s="22">
+        <v>28</v>
+      </c>
+      <c r="P10" s="22">
+        <v>29</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>6</v>
+      </c>
+      <c r="R10" s="22">
+        <v>5</v>
+      </c>
+      <c r="S10" s="22">
+        <v>26</v>
+      </c>
+      <c r="T10" s="22">
+        <v>36</v>
+      </c>
+      <c r="U10" s="22">
+        <v>27</v>
+      </c>
+      <c r="V10" s="22">
+        <v>22</v>
+      </c>
+      <c r="W10" s="22">
+        <v>68</v>
+      </c>
+      <c r="X10" s="22">
+        <v>125</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>67</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>110</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>108</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>85</v>
+      </c>
+      <c r="AC10" s="28">
+        <v>56</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>63</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>37</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>31</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>30</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>58</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>65</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>34</v>
+      </c>
+      <c r="AK10" s="29">
+        <v>35</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>8</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>87</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>98</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>59</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>68</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>64</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>63</v>
+      </c>
+      <c r="AS10" s="4">
+        <v>76</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>68</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>65</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>79</v>
+      </c>
+      <c r="AW10" s="4">
+        <v>102</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>8</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>38</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>34</v>
+      </c>
+      <c r="BA10" s="4">
+        <v>48</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>42</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>36</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>38</v>
+      </c>
+      <c r="BE10" s="4">
+        <v>48</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>76</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>22</v>
+      </c>
+      <c r="BI10" s="4">
+        <v>55</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>67</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>16</v>
+      </c>
+      <c r="BL10" s="54">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:64" s="20" customFormat="1">
+      <c r="A11" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="4">
+        <v>0</v>
+      </c>
+      <c r="C11" s="4">
+        <v>0</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0</v>
+      </c>
+      <c r="E11" s="4">
+        <v>0</v>
+      </c>
+      <c r="F11" s="4">
+        <v>0</v>
+      </c>
+      <c r="G11" s="4">
+        <v>1</v>
+      </c>
+      <c r="H11" s="4">
+        <v>0</v>
+      </c>
+      <c r="I11" s="4">
+        <v>4</v>
+      </c>
+      <c r="J11" s="4">
+        <v>0</v>
+      </c>
+      <c r="K11" s="4">
+        <v>0</v>
+      </c>
+      <c r="L11" s="4">
+        <v>0</v>
+      </c>
+      <c r="M11" s="4">
+        <v>0</v>
+      </c>
+      <c r="N11" s="22">
+        <v>0</v>
+      </c>
+      <c r="O11" s="22">
+        <v>0</v>
+      </c>
+      <c r="P11" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>0</v>
+      </c>
+      <c r="R11" s="22">
+        <v>2</v>
+      </c>
+      <c r="S11" s="22">
+        <v>0</v>
+      </c>
+      <c r="T11" s="22">
+        <v>0</v>
+      </c>
+      <c r="U11" s="22">
+        <v>0</v>
+      </c>
+      <c r="V11" s="22">
+        <v>1</v>
+      </c>
+      <c r="W11" s="22">
+        <v>0</v>
+      </c>
+      <c r="X11" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="29">
+        <v>3</v>
+      </c>
+      <c r="AN11" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>3</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>2</v>
+      </c>
+      <c r="AW11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE11" s="4">
+        <v>5</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL11" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:64" s="20" customFormat="1">
+      <c r="A12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0</v>
+      </c>
+      <c r="E12" s="4">
+        <v>0</v>
+      </c>
+      <c r="F12" s="4">
+        <v>0</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>0</v>
+      </c>
+      <c r="K12" s="4">
+        <v>0</v>
+      </c>
+      <c r="L12" s="4">
+        <v>1</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0</v>
+      </c>
+      <c r="N12" s="22">
+        <v>0</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>0</v>
+      </c>
+      <c r="R12" s="22">
+        <v>0</v>
+      </c>
+      <c r="S12" s="22">
+        <v>0</v>
+      </c>
+      <c r="T12" s="22">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22">
+        <v>0</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="22">
+        <v>0</v>
+      </c>
+      <c r="X12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>2</v>
+      </c>
+      <c r="BL12" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:64" s="20" customFormat="1">
+      <c r="A13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="4">
+        <v>0</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="4">
+        <v>0</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0</v>
+      </c>
+      <c r="K13" s="4">
+        <v>0</v>
+      </c>
+      <c r="L13" s="4">
+        <v>0</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="22">
+        <v>0</v>
+      </c>
+      <c r="O13" s="22">
+        <v>0</v>
+      </c>
+      <c r="P13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>0</v>
+      </c>
+      <c r="R13" s="22">
+        <v>0</v>
+      </c>
+      <c r="S13" s="22">
+        <v>0</v>
+      </c>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22">
+        <v>0</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0</v>
+      </c>
+      <c r="X13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:64" s="20" customFormat="1">
+      <c r="A14" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="4">
+        <v>0</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1</v>
+      </c>
+      <c r="F14" s="4">
+        <v>0</v>
+      </c>
+      <c r="G14" s="4">
+        <v>0</v>
+      </c>
+      <c r="H14" s="4">
+        <v>0</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1</v>
+      </c>
+      <c r="J14" s="4">
+        <v>0</v>
+      </c>
+      <c r="K14" s="4">
+        <v>0</v>
+      </c>
+      <c r="L14" s="4">
+        <v>0</v>
+      </c>
+      <c r="M14" s="4">
+        <v>1</v>
+      </c>
+      <c r="N14" s="22">
+        <v>0</v>
+      </c>
+      <c r="O14" s="22">
+        <v>0</v>
+      </c>
+      <c r="P14" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>0</v>
+      </c>
+      <c r="R14" s="22">
+        <v>0</v>
+      </c>
+      <c r="S14" s="22">
+        <v>0</v>
+      </c>
+      <c r="T14" s="22">
+        <v>2</v>
+      </c>
+      <c r="U14" s="22">
+        <v>0</v>
+      </c>
+      <c r="V14" s="22">
+        <v>0</v>
+      </c>
+      <c r="W14" s="22">
+        <v>2</v>
+      </c>
+      <c r="X14" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>6</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK14" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>1</v>
+      </c>
+      <c r="AS14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="4">
+        <v>3</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>7</v>
+      </c>
+      <c r="BA14" s="4">
+        <v>2</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>3</v>
+      </c>
+      <c r="BE14" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>3</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI14" s="4">
+        <v>1</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>4</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:64" s="20" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="4">
+        <v>0</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <v>0</v>
+      </c>
+      <c r="G15" s="4">
+        <v>0</v>
+      </c>
+      <c r="H15" s="4">
+        <v>0</v>
+      </c>
+      <c r="I15" s="4">
+        <v>0</v>
+      </c>
+      <c r="J15" s="4">
+        <v>0</v>
+      </c>
+      <c r="K15" s="4">
+        <v>0</v>
+      </c>
+      <c r="L15" s="4">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0</v>
+      </c>
+      <c r="N15" s="22">
+        <v>0</v>
+      </c>
+      <c r="O15" s="22">
+        <v>0</v>
+      </c>
+      <c r="P15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>0</v>
+      </c>
+      <c r="R15" s="22">
+        <v>0</v>
+      </c>
+      <c r="S15" s="22">
+        <v>0</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>0</v>
+      </c>
+      <c r="V15" s="22">
+        <v>0</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>2</v>
+      </c>
+      <c r="AW15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:64" s="20" customFormat="1">
+      <c r="A16" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="4">
+        <v>0</v>
+      </c>
+      <c r="C16" s="4">
+        <v>0</v>
+      </c>
+      <c r="D16" s="4">
+        <v>3</v>
+      </c>
+      <c r="E16" s="4">
+        <v>0</v>
+      </c>
+      <c r="F16" s="4">
+        <v>1</v>
+      </c>
+      <c r="G16" s="4">
+        <v>2</v>
+      </c>
+      <c r="H16" s="4">
+        <v>1</v>
+      </c>
+      <c r="I16" s="4">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4">
+        <v>0</v>
+      </c>
+      <c r="K16" s="4">
+        <v>0</v>
+      </c>
+      <c r="L16" s="4">
+        <v>0</v>
+      </c>
+      <c r="M16" s="4">
+        <v>2</v>
+      </c>
+      <c r="N16" s="22">
+        <v>0</v>
+      </c>
+      <c r="O16" s="22">
+        <v>1</v>
+      </c>
+      <c r="P16" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>0</v>
+      </c>
+      <c r="R16" s="22">
+        <v>0</v>
+      </c>
+      <c r="S16" s="22">
+        <v>0</v>
+      </c>
+      <c r="T16" s="22">
+        <v>0</v>
+      </c>
+      <c r="U16" s="22">
+        <v>0</v>
+      </c>
+      <c r="V16" s="22">
+        <v>0</v>
+      </c>
+      <c r="W16" s="22">
+        <v>1</v>
+      </c>
+      <c r="X16" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>3</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW16" s="4">
+        <v>3</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BA16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>4</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL16" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:64" s="20" customFormat="1">
+      <c r="A17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="4">
+        <v>0</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4">
+        <v>0</v>
+      </c>
+      <c r="K17" s="4">
+        <v>1</v>
+      </c>
+      <c r="L17" s="4">
+        <v>0</v>
+      </c>
+      <c r="M17" s="4">
+        <v>1</v>
+      </c>
+      <c r="N17" s="22">
+        <v>0</v>
+      </c>
+      <c r="O17" s="22">
+        <v>0</v>
+      </c>
+      <c r="P17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>0</v>
+      </c>
+      <c r="R17" s="22">
+        <v>0</v>
+      </c>
+      <c r="S17" s="22">
+        <v>0</v>
+      </c>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22">
+        <v>1</v>
+      </c>
+      <c r="V17" s="22">
+        <v>0</v>
+      </c>
+      <c r="W17" s="22">
+        <v>0</v>
+      </c>
+      <c r="X17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>3</v>
+      </c>
+      <c r="AB17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>6</v>
+      </c>
+      <c r="AN17" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>3</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>2</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>2</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>2</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>3</v>
+      </c>
+      <c r="BA17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="4">
+        <v>4</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BL17" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:64" s="20" customFormat="1">
+      <c r="A18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>0</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4">
+        <v>0</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="4">
+        <v>0</v>
+      </c>
+      <c r="L18" s="4">
+        <v>0</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="22">
+        <v>0</v>
+      </c>
+      <c r="O18" s="22">
+        <v>0</v>
+      </c>
+      <c r="P18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>0</v>
+      </c>
+      <c r="R18" s="22">
+        <v>0</v>
+      </c>
+      <c r="S18" s="22">
+        <v>0</v>
+      </c>
+      <c r="T18" s="22">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22">
+        <v>0</v>
+      </c>
+      <c r="V18" s="22">
+        <v>0</v>
+      </c>
+      <c r="W18" s="22">
+        <v>0</v>
+      </c>
+      <c r="X18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:64" s="20" customFormat="1">
+      <c r="A19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="4">
+        <v>0</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+      <c r="G19" s="4">
+        <v>0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0</v>
+      </c>
+      <c r="K19" s="4">
+        <v>0</v>
+      </c>
+      <c r="L19" s="4">
+        <v>0</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>0</v>
+      </c>
+      <c r="R19" s="22">
+        <v>0</v>
+      </c>
+      <c r="S19" s="22">
+        <v>0</v>
+      </c>
+      <c r="T19" s="22">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22">
+        <v>0</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0</v>
+      </c>
+      <c r="W19" s="22">
+        <v>0</v>
+      </c>
+      <c r="X19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:64" s="20" customFormat="1">
+      <c r="A20" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0</v>
+      </c>
+      <c r="E20" s="4">
+        <v>1</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>3</v>
+      </c>
+      <c r="H20" s="4">
+        <v>0</v>
+      </c>
+      <c r="I20" s="4">
+        <v>2</v>
+      </c>
+      <c r="J20" s="4">
+        <v>0</v>
+      </c>
+      <c r="K20" s="4">
+        <v>0</v>
+      </c>
+      <c r="L20" s="4">
+        <v>2</v>
+      </c>
+      <c r="M20" s="4">
+        <v>3</v>
+      </c>
+      <c r="N20" s="22">
+        <v>0</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>2</v>
+      </c>
+      <c r="R20" s="22">
+        <v>0</v>
+      </c>
+      <c r="S20" s="22">
+        <v>0</v>
+      </c>
+      <c r="T20" s="22">
+        <v>0</v>
+      </c>
+      <c r="U20" s="22">
+        <v>0</v>
+      </c>
+      <c r="V20" s="22">
+        <v>1</v>
+      </c>
+      <c r="W20" s="22">
+        <v>0</v>
+      </c>
+      <c r="X20" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="22">
+        <v>4</v>
+      </c>
+      <c r="AC20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>4</v>
+      </c>
+      <c r="AW20" s="4">
+        <v>2</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>4</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>2</v>
+      </c>
+      <c r="BA20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>3</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>7</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:64" s="20" customFormat="1">
+      <c r="A21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="4">
+        <v>0</v>
+      </c>
+      <c r="C21" s="4">
+        <v>0</v>
+      </c>
+      <c r="D21" s="4">
+        <v>0</v>
+      </c>
+      <c r="E21" s="4">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4">
+        <v>0</v>
+      </c>
+      <c r="H21" s="4">
+        <v>0</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>0</v>
+      </c>
+      <c r="K21" s="4">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4">
+        <v>0</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0</v>
+      </c>
+      <c r="N21" s="22">
+        <v>0</v>
+      </c>
+      <c r="O21" s="22">
+        <v>0</v>
+      </c>
+      <c r="P21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>0</v>
+      </c>
+      <c r="R21" s="22">
+        <v>0</v>
+      </c>
+      <c r="S21" s="22">
+        <v>0</v>
+      </c>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22">
+        <v>0</v>
+      </c>
+      <c r="V21" s="22">
+        <v>0</v>
+      </c>
+      <c r="W21" s="22">
+        <v>0</v>
+      </c>
+      <c r="X21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:64" s="20" customFormat="1">
+      <c r="A22" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="4">
+        <v>0</v>
+      </c>
+      <c r="C22" s="4">
+        <v>0</v>
+      </c>
+      <c r="D22" s="4">
+        <v>0</v>
+      </c>
+      <c r="E22" s="4">
+        <v>0</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>0</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>0</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0</v>
+      </c>
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
+        <v>0</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0</v>
+      </c>
+      <c r="N22" s="22">
+        <v>0</v>
+      </c>
+      <c r="O22" s="22">
+        <v>0</v>
+      </c>
+      <c r="P22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>0</v>
+      </c>
+      <c r="R22" s="22">
+        <v>0</v>
+      </c>
+      <c r="S22" s="22">
+        <v>0</v>
+      </c>
+      <c r="T22" s="22">
+        <v>0</v>
+      </c>
+      <c r="U22" s="22">
+        <v>0</v>
+      </c>
+      <c r="V22" s="22">
+        <v>0</v>
+      </c>
+      <c r="W22" s="22">
+        <v>0</v>
+      </c>
+      <c r="X22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="45"/>
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="45"/>
+      <c r="AK23" s="45"/>
+      <c r="AL23" s="45"/>
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
+      <c r="AW23" s="45"/>
+      <c r="AX23" s="45"/>
+      <c r="AY23" s="45"/>
+      <c r="AZ23" s="45"/>
+      <c r="BA23" s="45"/>
+      <c r="BB23" s="45"/>
+      <c r="BC23" s="45"/>
+      <c r="BD23" s="45"/>
+      <c r="BE23" s="45"/>
+      <c r="BF23" s="45"/>
+      <c r="BG23" s="45"/>
+      <c r="BH23" s="45"/>
+      <c r="BI23" s="45"/>
+      <c r="BJ23" s="45"/>
+      <c r="BK23" s="45"/>
+      <c r="BL23" s="45"/>
+    </row>
+    <row r="24" spans="1:64" s="20" customFormat="1">
+      <c r="A24" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="4">
+        <v>58</v>
+      </c>
+      <c r="C24" s="4">
+        <v>19</v>
+      </c>
+      <c r="D24" s="4">
+        <v>13</v>
+      </c>
+      <c r="E24" s="4">
+        <v>50</v>
+      </c>
+      <c r="F24" s="4">
+        <v>27</v>
+      </c>
+      <c r="G24" s="4">
+        <v>44</v>
+      </c>
+      <c r="H24" s="4">
+        <v>19</v>
+      </c>
+      <c r="I24" s="4">
+        <v>67</v>
+      </c>
+      <c r="J24" s="4">
+        <v>40</v>
+      </c>
+      <c r="K24" s="4">
+        <v>51</v>
+      </c>
+      <c r="L24" s="4">
+        <v>43</v>
+      </c>
+      <c r="M24" s="4">
+        <v>52</v>
+      </c>
+      <c r="N24" s="22">
+        <v>28</v>
+      </c>
+      <c r="O24" s="22">
+        <v>28</v>
+      </c>
+      <c r="P24" s="22">
+        <v>29</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>8</v>
+      </c>
+      <c r="R24" s="22">
+        <v>7</v>
+      </c>
+      <c r="S24" s="22">
+        <v>26</v>
+      </c>
+      <c r="T24" s="22">
+        <v>36</v>
+      </c>
+      <c r="U24" s="22">
+        <v>28</v>
+      </c>
+      <c r="V24" s="22">
+        <v>23</v>
+      </c>
+      <c r="W24" s="22">
+        <v>68</v>
+      </c>
+      <c r="X24" s="22">
+        <v>127</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>68</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>112</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>110</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>89</v>
+      </c>
+      <c r="AC24" s="28">
+        <v>56</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>64</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>37</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>31</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>30</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>58</v>
+      </c>
+      <c r="AI24" s="28">
+        <v>65</v>
+      </c>
+      <c r="AJ24" s="29">
+        <v>36</v>
+      </c>
+      <c r="AK24" s="29">
+        <v>36</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>9</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>96</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>103</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>59</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>72</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>68</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>63</v>
+      </c>
+      <c r="AS24" s="4">
+        <v>77</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>69</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>65</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>83</v>
+      </c>
+      <c r="AW24" s="4">
+        <v>105</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>10</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>43</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>39</v>
+      </c>
+      <c r="BA24" s="4">
+        <v>49</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>48</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>37</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>40</v>
+      </c>
+      <c r="BE24" s="4">
+        <v>55</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>80</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>24</v>
+      </c>
+      <c r="BI24" s="4">
+        <v>59</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>70</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>18</v>
+      </c>
+      <c r="BL24" s="54">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:64" s="20" customFormat="1">
+      <c r="A25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="4">
+        <v>58</v>
+      </c>
+      <c r="C25" s="4">
+        <v>19</v>
+      </c>
+      <c r="D25" s="4">
+        <v>13</v>
+      </c>
+      <c r="E25" s="4">
+        <v>49</v>
+      </c>
+      <c r="F25" s="4">
+        <v>27</v>
+      </c>
+      <c r="G25" s="4">
+        <v>40</v>
+      </c>
+      <c r="H25" s="4">
+        <v>19</v>
+      </c>
+      <c r="I25" s="4">
+        <v>61</v>
+      </c>
+      <c r="J25" s="4">
+        <v>40</v>
+      </c>
+      <c r="K25" s="4">
+        <v>50</v>
+      </c>
+      <c r="L25" s="4">
+        <v>41</v>
+      </c>
+      <c r="M25" s="4">
+        <v>49</v>
+      </c>
+      <c r="N25" s="22">
+        <v>28</v>
+      </c>
+      <c r="O25" s="22">
+        <v>28</v>
+      </c>
+      <c r="P25" s="22">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>6</v>
+      </c>
+      <c r="R25" s="22">
+        <v>5</v>
+      </c>
+      <c r="S25" s="22">
+        <v>26</v>
+      </c>
+      <c r="T25" s="22">
+        <v>36</v>
+      </c>
+      <c r="U25" s="22">
+        <v>27</v>
+      </c>
+      <c r="V25" s="22">
+        <v>22</v>
+      </c>
+      <c r="W25" s="22">
+        <v>68</v>
+      </c>
+      <c r="X25" s="22">
+        <v>125</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>67</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>110</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>108</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>85</v>
+      </c>
+      <c r="AC25" s="28">
+        <v>56</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>63</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>37</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>31</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>30</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>58</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>65</v>
+      </c>
+      <c r="AJ25" s="29">
+        <v>34</v>
+      </c>
+      <c r="AK25" s="29">
+        <v>35</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>8</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>87</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>98</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>59</v>
+      </c>
+      <c r="AP25" s="4">
+        <v>68</v>
+      </c>
+      <c r="AQ25" s="4">
+        <v>64</v>
+      </c>
+      <c r="AR25" s="4">
+        <v>63</v>
+      </c>
+      <c r="AS25" s="4">
+        <v>76</v>
+      </c>
+      <c r="AT25" s="4">
+        <v>68</v>
+      </c>
+      <c r="AU25" s="4">
+        <v>65</v>
+      </c>
+      <c r="AV25" s="4">
+        <v>79</v>
+      </c>
+      <c r="AW25" s="4">
+        <v>102</v>
+      </c>
+      <c r="AX25" s="4">
+        <v>8</v>
+      </c>
+      <c r="AY25" s="4">
+        <v>38</v>
+      </c>
+      <c r="AZ25" s="4">
+        <v>34</v>
+      </c>
+      <c r="BA25" s="4">
+        <v>48</v>
+      </c>
+      <c r="BB25" s="4">
+        <v>42</v>
+      </c>
+      <c r="BC25" s="4">
+        <v>36</v>
+      </c>
+      <c r="BD25" s="4">
+        <v>38</v>
+      </c>
+      <c r="BE25" s="4">
+        <v>48</v>
+      </c>
+      <c r="BF25" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG25" s="4">
+        <v>76</v>
+      </c>
+      <c r="BH25" s="4">
+        <v>22</v>
+      </c>
+      <c r="BI25" s="4">
+        <v>55</v>
+      </c>
+      <c r="BJ25" s="4">
+        <v>67</v>
+      </c>
+      <c r="BK25" s="4">
+        <v>16</v>
+      </c>
+      <c r="BL25" s="54">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:64" s="20" customFormat="1">
+      <c r="A26" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="4">
+        <v>0</v>
+      </c>
+      <c r="C26" s="4">
+        <v>0</v>
+      </c>
+      <c r="D26" s="4">
+        <v>0</v>
+      </c>
+      <c r="E26" s="4">
+        <v>0</v>
+      </c>
+      <c r="F26" s="4">
+        <v>0</v>
+      </c>
+      <c r="G26" s="4">
+        <v>1</v>
+      </c>
+      <c r="H26" s="4">
+        <v>0</v>
+      </c>
+      <c r="I26" s="4">
+        <v>4</v>
+      </c>
+      <c r="J26" s="4">
+        <v>0</v>
+      </c>
+      <c r="K26" s="4">
+        <v>0</v>
+      </c>
+      <c r="L26" s="4">
+        <v>0</v>
+      </c>
+      <c r="M26" s="4">
+        <v>0</v>
+      </c>
+      <c r="N26" s="22">
+        <v>0</v>
+      </c>
+      <c r="O26" s="22">
+        <v>0</v>
+      </c>
+      <c r="P26" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>0</v>
+      </c>
+      <c r="R26" s="22">
+        <v>2</v>
+      </c>
+      <c r="S26" s="22">
+        <v>0</v>
+      </c>
+      <c r="T26" s="22">
+        <v>0</v>
+      </c>
+      <c r="U26" s="22">
+        <v>0</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0</v>
+      </c>
+      <c r="X26" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>3</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="4">
+        <v>3</v>
+      </c>
+      <c r="AR26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AT26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AX26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE26" s="4">
+        <v>4</v>
+      </c>
+      <c r="BF26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL26" s="54">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:64" s="20" customFormat="1">
+      <c r="A27" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="4">
+        <v>0</v>
+      </c>
+      <c r="C27" s="4">
+        <v>0</v>
+      </c>
+      <c r="D27" s="4">
+        <v>0</v>
+      </c>
+      <c r="E27" s="4">
+        <v>0</v>
+      </c>
+      <c r="F27" s="4">
+        <v>0</v>
+      </c>
+      <c r="G27" s="4">
+        <v>0</v>
+      </c>
+      <c r="H27" s="4">
+        <v>0</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1</v>
+      </c>
+      <c r="J27" s="4">
+        <v>0</v>
+      </c>
+      <c r="K27" s="4">
+        <v>1</v>
+      </c>
+      <c r="L27" s="4">
+        <v>0</v>
+      </c>
+      <c r="M27" s="4">
+        <v>0</v>
+      </c>
+      <c r="N27" s="22">
+        <v>0</v>
+      </c>
+      <c r="O27" s="22">
+        <v>0</v>
+      </c>
+      <c r="P27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>0</v>
+      </c>
+      <c r="R27" s="22">
+        <v>0</v>
+      </c>
+      <c r="S27" s="22">
+        <v>0</v>
+      </c>
+      <c r="T27" s="22">
+        <v>0</v>
+      </c>
+      <c r="U27" s="22">
+        <v>1</v>
+      </c>
+      <c r="V27" s="22">
+        <v>0</v>
+      </c>
+      <c r="W27" s="22">
+        <v>0</v>
+      </c>
+      <c r="X27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>4</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="4">
+        <v>3</v>
+      </c>
+      <c r="AQ27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AU27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="4">
+        <v>2</v>
+      </c>
+      <c r="AY27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="4">
+        <v>3</v>
+      </c>
+      <c r="BA27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="4">
+        <v>3</v>
+      </c>
+      <c r="BC27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE27" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="4">
+        <v>4</v>
+      </c>
+      <c r="BJ27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL27" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:64" s="20" customFormat="1">
+      <c r="A28" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
+        <v>0</v>
+      </c>
+      <c r="C28" s="4">
+        <v>0</v>
+      </c>
+      <c r="D28" s="4">
+        <v>0</v>
+      </c>
+      <c r="E28" s="4">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4">
+        <v>0</v>
+      </c>
+      <c r="G28" s="4">
+        <v>0</v>
+      </c>
+      <c r="H28" s="4">
+        <v>0</v>
+      </c>
+      <c r="I28" s="4">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4">
+        <v>0</v>
+      </c>
+      <c r="K28" s="4">
+        <v>0</v>
+      </c>
+      <c r="L28" s="4">
+        <v>0</v>
+      </c>
+      <c r="M28" s="4">
+        <v>0</v>
+      </c>
+      <c r="N28" s="22">
+        <v>0</v>
+      </c>
+      <c r="O28" s="22">
+        <v>0</v>
+      </c>
+      <c r="P28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>0</v>
+      </c>
+      <c r="R28" s="22">
+        <v>0</v>
+      </c>
+      <c r="S28" s="22">
+        <v>0</v>
+      </c>
+      <c r="T28" s="22">
+        <v>0</v>
+      </c>
+      <c r="U28" s="22">
+        <v>0</v>
+      </c>
+      <c r="V28" s="22">
+        <v>0</v>
+      </c>
+      <c r="W28" s="22">
+        <v>0</v>
+      </c>
+      <c r="X28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:64" s="20" customFormat="1">
+      <c r="A29" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="4">
+        <v>0</v>
+      </c>
+      <c r="C29" s="4">
+        <v>0</v>
+      </c>
+      <c r="D29" s="4">
+        <v>0</v>
+      </c>
+      <c r="E29" s="4">
+        <v>1</v>
+      </c>
+      <c r="F29" s="4">
+        <v>0</v>
+      </c>
+      <c r="G29" s="4">
+        <v>3</v>
+      </c>
+      <c r="H29" s="4">
+        <v>0</v>
+      </c>
+      <c r="I29" s="4">
+        <v>1</v>
+      </c>
+      <c r="J29" s="4">
+        <v>0</v>
+      </c>
+      <c r="K29" s="4">
+        <v>0</v>
+      </c>
+      <c r="L29" s="4">
+        <v>2</v>
+      </c>
+      <c r="M29" s="4">
+        <v>3</v>
+      </c>
+      <c r="N29" s="22">
+        <v>0</v>
+      </c>
+      <c r="O29" s="22">
+        <v>0</v>
+      </c>
+      <c r="P29" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>2</v>
+      </c>
+      <c r="R29" s="22">
+        <v>0</v>
+      </c>
+      <c r="S29" s="22">
+        <v>0</v>
+      </c>
+      <c r="T29" s="22">
+        <v>0</v>
+      </c>
+      <c r="U29" s="22">
+        <v>0</v>
+      </c>
+      <c r="V29" s="22">
+        <v>1</v>
+      </c>
+      <c r="W29" s="22">
+        <v>0</v>
+      </c>
+      <c r="X29" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="22">
+        <v>4</v>
+      </c>
+      <c r="AC29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="4">
+        <v>3</v>
+      </c>
+      <c r="AW29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>4</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>2</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="4">
+        <v>4</v>
+      </c>
+      <c r="BH29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:64" s="20" customFormat="1">
+      <c r="A30" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="4">
+        <v>0</v>
+      </c>
+      <c r="C30" s="4">
+        <v>0</v>
+      </c>
+      <c r="D30" s="4">
+        <v>0</v>
+      </c>
+      <c r="E30" s="4">
+        <v>0</v>
+      </c>
+      <c r="F30" s="4">
+        <v>0</v>
+      </c>
+      <c r="G30" s="4">
+        <v>0</v>
+      </c>
+      <c r="H30" s="4">
+        <v>0</v>
+      </c>
+      <c r="I30" s="4">
+        <v>0</v>
+      </c>
+      <c r="J30" s="4">
+        <v>0</v>
+      </c>
+      <c r="K30" s="4">
+        <v>0</v>
+      </c>
+      <c r="L30" s="4">
+        <v>0</v>
+      </c>
+      <c r="M30" s="4">
+        <v>0</v>
+      </c>
+      <c r="N30" s="22">
+        <v>0</v>
+      </c>
+      <c r="O30" s="22">
+        <v>0</v>
+      </c>
+      <c r="P30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>0</v>
+      </c>
+      <c r="R30" s="22">
+        <v>0</v>
+      </c>
+      <c r="S30" s="22">
+        <v>0</v>
+      </c>
+      <c r="T30" s="22">
+        <v>0</v>
+      </c>
+      <c r="U30" s="22">
+        <v>0</v>
+      </c>
+      <c r="V30" s="22">
+        <v>0</v>
+      </c>
+      <c r="W30" s="22">
+        <v>0</v>
+      </c>
+      <c r="X30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
+      <c r="N31" s="44"/>
+      <c r="O31" s="44"/>
+      <c r="P31" s="44"/>
+      <c r="Q31" s="44"/>
+      <c r="R31" s="44"/>
+      <c r="S31" s="44"/>
+      <c r="T31" s="44"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="44"/>
+      <c r="W31" s="44"/>
+      <c r="X31" s="44"/>
+      <c r="Y31" s="44"/>
+      <c r="Z31" s="44"/>
+      <c r="AA31" s="44"/>
+      <c r="AB31" s="44"/>
+      <c r="AC31" s="44"/>
+      <c r="AD31" s="44"/>
+      <c r="AE31" s="44"/>
+      <c r="AF31" s="44"/>
+      <c r="AG31" s="44"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="44"/>
+      <c r="AJ31" s="44"/>
+      <c r="AK31" s="44"/>
+      <c r="AL31" s="44"/>
+      <c r="AM31" s="44"/>
+      <c r="AN31" s="44"/>
+      <c r="AO31" s="44"/>
+      <c r="AP31" s="44"/>
+      <c r="AQ31" s="44"/>
+      <c r="AR31" s="44"/>
+      <c r="AS31" s="44"/>
+      <c r="AT31" s="44"/>
+      <c r="AU31" s="44"/>
+      <c r="AV31" s="44"/>
+      <c r="AW31" s="44"/>
+      <c r="AX31" s="44"/>
+      <c r="AY31" s="44"/>
+      <c r="AZ31" s="44"/>
+      <c r="BA31" s="44"/>
+      <c r="BB31" s="44"/>
+      <c r="BC31" s="44"/>
+      <c r="BD31" s="44"/>
+      <c r="BE31" s="44"/>
+      <c r="BF31" s="44"/>
+      <c r="BG31" s="44"/>
+      <c r="BH31" s="44"/>
+      <c r="BI31" s="44"/>
+      <c r="BJ31" s="44"/>
+      <c r="BK31" s="44"/>
+      <c r="BL31" s="44"/>
+    </row>
+    <row r="32" spans="1:64" s="20" customFormat="1">
+      <c r="A32" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="4">
+        <v>0</v>
+      </c>
+      <c r="C32" s="4">
+        <v>0</v>
+      </c>
+      <c r="D32" s="4">
+        <v>3</v>
+      </c>
+      <c r="E32" s="4">
+        <v>1</v>
+      </c>
+      <c r="F32" s="4">
+        <v>1</v>
+      </c>
+      <c r="G32" s="4">
+        <v>2</v>
+      </c>
+      <c r="H32" s="4">
+        <v>1</v>
+      </c>
+      <c r="I32" s="4">
+        <v>2</v>
+      </c>
+      <c r="J32" s="4">
+        <v>0</v>
+      </c>
+      <c r="K32" s="22">
+        <v>0</v>
+      </c>
+      <c r="L32" s="4">
+        <v>1</v>
+      </c>
+      <c r="M32" s="4">
+        <v>4</v>
+      </c>
+      <c r="N32" s="22">
+        <v>0</v>
+      </c>
+      <c r="O32" s="22">
+        <v>1</v>
+      </c>
+      <c r="P32" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>0</v>
+      </c>
+      <c r="R32" s="22">
+        <v>0</v>
+      </c>
+      <c r="S32" s="22">
+        <v>0</v>
+      </c>
+      <c r="T32" s="22">
+        <v>2</v>
+      </c>
+      <c r="U32" s="22">
+        <v>0</v>
+      </c>
+      <c r="V32" s="22">
+        <v>1</v>
+      </c>
+      <c r="W32" s="22">
+        <v>3</v>
+      </c>
+      <c r="X32" s="22">
+        <v>4</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="22">
+        <v>6</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>5</v>
+      </c>
+      <c r="AB32" s="22">
+        <v>3</v>
+      </c>
+      <c r="AC32" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG32" s="22">
+        <v>3</v>
+      </c>
+      <c r="AH32" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="28">
+        <v>2</v>
+      </c>
+      <c r="AJ32" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK32" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="30">
+        <v>1</v>
+      </c>
+      <c r="AM32" s="29">
+        <v>4</v>
+      </c>
+      <c r="AN32" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO32" s="29">
+        <v>1</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>4</v>
+      </c>
+      <c r="AQ32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AR32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AS32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="4">
+        <v>4</v>
+      </c>
+      <c r="AU32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AV32" s="4">
+        <v>5</v>
+      </c>
+      <c r="AW32" s="4">
+        <v>6</v>
+      </c>
+      <c r="AX32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="4">
+        <v>10</v>
+      </c>
+      <c r="BA32" s="4">
+        <v>2</v>
+      </c>
+      <c r="BB32" s="4">
+        <v>7</v>
+      </c>
+      <c r="BC32" s="4">
+        <v>3</v>
+      </c>
+      <c r="BD32" s="4">
+        <v>3</v>
+      </c>
+      <c r="BE32" s="4">
+        <v>7</v>
+      </c>
+      <c r="BF32" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG32" s="4">
+        <v>11</v>
+      </c>
+      <c r="BH32" s="4">
+        <v>4</v>
+      </c>
+      <c r="BI32" s="4">
+        <v>3</v>
+      </c>
+      <c r="BJ32" s="4">
+        <v>11</v>
+      </c>
+      <c r="BK32" s="4">
+        <v>4</v>
+      </c>
+      <c r="BL32" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:64" s="20" customFormat="1">
+      <c r="A33" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="4">
+        <v>0</v>
+      </c>
+      <c r="C33" s="4">
+        <v>0</v>
+      </c>
+      <c r="D33" s="4">
+        <v>0</v>
+      </c>
+      <c r="E33" s="4">
+        <v>0</v>
+      </c>
+      <c r="F33" s="4">
+        <v>0</v>
+      </c>
+      <c r="G33" s="4">
+        <v>0</v>
+      </c>
+      <c r="H33" s="4">
+        <v>0</v>
+      </c>
+      <c r="I33" s="4">
+        <v>0</v>
+      </c>
+      <c r="J33" s="4">
+        <v>0</v>
+      </c>
+      <c r="K33" s="22">
+        <v>0</v>
+      </c>
+      <c r="L33" s="4">
+        <v>0</v>
+      </c>
+      <c r="M33" s="4">
+        <v>0</v>
+      </c>
+      <c r="N33" s="22">
+        <v>0</v>
+      </c>
+      <c r="O33" s="22">
+        <v>0</v>
+      </c>
+      <c r="P33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>0</v>
+      </c>
+      <c r="R33" s="22">
+        <v>0</v>
+      </c>
+      <c r="S33" s="22">
+        <v>0</v>
+      </c>
+      <c r="T33" s="22">
+        <v>0</v>
+      </c>
+      <c r="U33" s="22">
+        <v>0</v>
+      </c>
+      <c r="V33" s="22">
+        <v>1</v>
+      </c>
+      <c r="W33" s="22">
+        <v>0</v>
+      </c>
+      <c r="X33" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="30">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="4">
+        <v>1</v>
+      </c>
+      <c r="BH33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:64" s="20" customFormat="1">
+      <c r="A34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="4">
+        <v>0</v>
+      </c>
+      <c r="C34" s="4">
+        <v>0</v>
+      </c>
+      <c r="D34" s="4">
+        <v>0</v>
+      </c>
+      <c r="E34" s="4">
+        <v>0</v>
+      </c>
+      <c r="F34" s="4">
+        <v>0</v>
+      </c>
+      <c r="G34" s="4">
+        <v>0</v>
+      </c>
+      <c r="H34" s="4">
+        <v>0</v>
+      </c>
+      <c r="I34" s="4">
+        <v>0</v>
+      </c>
+      <c r="J34" s="4">
+        <v>0</v>
+      </c>
+      <c r="K34" s="22">
+        <v>0</v>
+      </c>
+      <c r="L34" s="4">
+        <v>1</v>
+      </c>
+      <c r="M34" s="4">
+        <v>0</v>
+      </c>
+      <c r="N34" s="22">
+        <v>0</v>
+      </c>
+      <c r="O34" s="22">
+        <v>0</v>
+      </c>
+      <c r="P34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>0</v>
+      </c>
+      <c r="R34" s="22">
+        <v>0</v>
+      </c>
+      <c r="S34" s="22">
+        <v>0</v>
+      </c>
+      <c r="T34" s="22">
+        <v>0</v>
+      </c>
+      <c r="U34" s="22">
+        <v>0</v>
+      </c>
+      <c r="V34" s="22">
+        <v>0</v>
+      </c>
+      <c r="W34" s="22">
+        <v>0</v>
+      </c>
+      <c r="X34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK34" s="4">
+        <v>2</v>
+      </c>
+      <c r="BL34" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:64" s="20" customFormat="1">
+      <c r="A35" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="4">
+        <v>0</v>
+      </c>
+      <c r="C35" s="4">
+        <v>0</v>
+      </c>
+      <c r="D35" s="4">
+        <v>0</v>
+      </c>
+      <c r="E35" s="4">
+        <v>0</v>
+      </c>
+      <c r="F35" s="4">
+        <v>0</v>
+      </c>
+      <c r="G35" s="4">
+        <v>0</v>
+      </c>
+      <c r="H35" s="4">
+        <v>0</v>
+      </c>
+      <c r="I35" s="4">
+        <v>0</v>
+      </c>
+      <c r="J35" s="4">
+        <v>0</v>
+      </c>
+      <c r="K35" s="22">
+        <v>0</v>
+      </c>
+      <c r="L35" s="4">
+        <v>0</v>
+      </c>
+      <c r="M35" s="4">
+        <v>0</v>
+      </c>
+      <c r="N35" s="22">
+        <v>0</v>
+      </c>
+      <c r="O35" s="22">
+        <v>0</v>
+      </c>
+      <c r="P35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>0</v>
+      </c>
+      <c r="R35" s="22">
+        <v>0</v>
+      </c>
+      <c r="S35" s="22">
+        <v>0</v>
+      </c>
+      <c r="T35" s="22">
+        <v>0</v>
+      </c>
+      <c r="U35" s="22">
+        <v>0</v>
+      </c>
+      <c r="V35" s="22">
+        <v>0</v>
+      </c>
+      <c r="W35" s="22">
+        <v>0</v>
+      </c>
+      <c r="X35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:64" s="20" customFormat="1">
+      <c r="A36" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="4">
+        <v>0</v>
+      </c>
+      <c r="C36" s="4">
+        <v>0</v>
+      </c>
+      <c r="D36" s="4">
+        <v>0</v>
+      </c>
+      <c r="E36" s="4">
+        <v>1</v>
+      </c>
+      <c r="F36" s="4">
+        <v>0</v>
+      </c>
+      <c r="G36" s="4">
+        <v>0</v>
+      </c>
+      <c r="H36" s="4">
+        <v>0</v>
+      </c>
+      <c r="I36" s="4">
+        <v>1</v>
+      </c>
+      <c r="J36" s="4">
+        <v>0</v>
+      </c>
+      <c r="K36" s="22">
+        <v>0</v>
+      </c>
+      <c r="L36" s="4">
+        <v>0</v>
+      </c>
+      <c r="M36" s="4">
+        <v>1</v>
+      </c>
+      <c r="N36" s="22">
+        <v>0</v>
+      </c>
+      <c r="O36" s="22">
+        <v>0</v>
+      </c>
+      <c r="P36" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>0</v>
+      </c>
+      <c r="R36" s="22">
+        <v>0</v>
+      </c>
+      <c r="S36" s="22">
+        <v>0</v>
+      </c>
+      <c r="T36" s="22">
+        <v>2</v>
+      </c>
+      <c r="U36" s="22">
+        <v>0</v>
+      </c>
+      <c r="V36" s="22">
+        <v>0</v>
+      </c>
+      <c r="W36" s="22">
+        <v>2</v>
+      </c>
+      <c r="X36" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="22">
+        <v>6</v>
+      </c>
+      <c r="AA36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="4">
+        <v>1</v>
+      </c>
+      <c r="AS36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="4">
+        <v>3</v>
+      </c>
+      <c r="AX36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="4">
+        <v>7</v>
+      </c>
+      <c r="BA36" s="4">
+        <v>2</v>
+      </c>
+      <c r="BB36" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC36" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD36" s="4">
+        <v>3</v>
+      </c>
+      <c r="BE36" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="4">
+        <v>3</v>
+      </c>
+      <c r="BH36" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI36" s="4">
+        <v>1</v>
+      </c>
+      <c r="BJ36" s="4">
+        <v>4</v>
+      </c>
+      <c r="BK36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:64" s="20" customFormat="1">
+      <c r="A37" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="4">
+        <v>0</v>
+      </c>
+      <c r="C37" s="4">
+        <v>0</v>
+      </c>
+      <c r="D37" s="4">
+        <v>0</v>
+      </c>
+      <c r="E37" s="4">
+        <v>0</v>
+      </c>
+      <c r="F37" s="4">
+        <v>0</v>
+      </c>
+      <c r="G37" s="4">
+        <v>0</v>
+      </c>
+      <c r="H37" s="4">
+        <v>0</v>
+      </c>
+      <c r="I37" s="4">
+        <v>0</v>
+      </c>
+      <c r="J37" s="4">
+        <v>0</v>
+      </c>
+      <c r="K37" s="22">
+        <v>0</v>
+      </c>
+      <c r="L37" s="4">
+        <v>0</v>
+      </c>
+      <c r="M37" s="4">
+        <v>0</v>
+      </c>
+      <c r="N37" s="22">
+        <v>0</v>
+      </c>
+      <c r="O37" s="22">
+        <v>0</v>
+      </c>
+      <c r="P37" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>0</v>
+      </c>
+      <c r="R37" s="22">
+        <v>0</v>
+      </c>
+      <c r="S37" s="22">
+        <v>0</v>
+      </c>
+      <c r="T37" s="22">
+        <v>0</v>
+      </c>
+      <c r="U37" s="22">
+        <v>0</v>
+      </c>
+      <c r="V37" s="22">
+        <v>0</v>
+      </c>
+      <c r="W37" s="22">
+        <v>0</v>
+      </c>
+      <c r="X37" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="4">
+        <v>2</v>
+      </c>
+      <c r="AW37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ37" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:64" s="20" customFormat="1">
+      <c r="A38" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="4">
+        <v>0</v>
+      </c>
+      <c r="C38" s="4">
+        <v>0</v>
+      </c>
+      <c r="D38" s="4">
+        <v>3</v>
+      </c>
+      <c r="E38" s="4">
+        <v>0</v>
+      </c>
+      <c r="F38" s="4">
+        <v>1</v>
+      </c>
+      <c r="G38" s="4">
+        <v>2</v>
+      </c>
+      <c r="H38" s="4">
+        <v>1</v>
+      </c>
+      <c r="I38" s="4">
+        <v>0</v>
+      </c>
+      <c r="J38" s="4">
+        <v>0</v>
+      </c>
+      <c r="K38" s="22">
+        <v>0</v>
+      </c>
+      <c r="L38" s="4">
+        <v>0</v>
+      </c>
+      <c r="M38" s="4">
+        <v>2</v>
+      </c>
+      <c r="N38" s="22">
+        <v>0</v>
+      </c>
+      <c r="O38" s="22">
+        <v>1</v>
+      </c>
+      <c r="P38" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="22">
+        <v>0</v>
+      </c>
+      <c r="R38" s="22">
+        <v>0</v>
+      </c>
+      <c r="S38" s="22">
+        <v>0</v>
+      </c>
+      <c r="T38" s="22">
+        <v>0</v>
+      </c>
+      <c r="U38" s="22">
+        <v>0</v>
+      </c>
+      <c r="V38" s="22">
+        <v>0</v>
+      </c>
+      <c r="W38" s="22">
+        <v>1</v>
+      </c>
+      <c r="X38" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN38" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="4">
+        <v>3</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW38" s="4">
+        <v>3</v>
+      </c>
+      <c r="AX38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BA38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BD38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF38" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG38" s="4">
+        <v>4</v>
+      </c>
+      <c r="BH38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BJ38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL38" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:64" s="20" customFormat="1">
+      <c r="A39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="4">
+        <v>0</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>0</v>
+      </c>
+      <c r="E39" s="4">
+        <v>0</v>
+      </c>
+      <c r="F39" s="4">
+        <v>0</v>
+      </c>
+      <c r="G39" s="4">
+        <v>0</v>
+      </c>
+      <c r="H39" s="4">
+        <v>0</v>
+      </c>
+      <c r="I39" s="4">
+        <v>0</v>
+      </c>
+      <c r="J39" s="4">
+        <v>0</v>
+      </c>
+      <c r="K39" s="22">
+        <v>0</v>
+      </c>
+      <c r="L39" s="4">
+        <v>0</v>
+      </c>
+      <c r="M39" s="4">
+        <v>1</v>
+      </c>
+      <c r="N39" s="22">
+        <v>0</v>
+      </c>
+      <c r="O39" s="22">
+        <v>0</v>
+      </c>
+      <c r="P39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>0</v>
+      </c>
+      <c r="R39" s="22">
+        <v>0</v>
+      </c>
+      <c r="S39" s="22">
+        <v>0</v>
+      </c>
+      <c r="T39" s="22">
+        <v>0</v>
+      </c>
+      <c r="U39" s="22">
+        <v>0</v>
+      </c>
+      <c r="V39" s="22">
+        <v>0</v>
+      </c>
+      <c r="W39" s="22">
+        <v>0</v>
+      </c>
+      <c r="X39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AU39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BL39" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:64" s="20" customFormat="1">
+      <c r="A40" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B40" s="4">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4">
+        <v>0</v>
+      </c>
+      <c r="D40" s="4">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4">
+        <v>0</v>
+      </c>
+      <c r="K40" s="22">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4">
+        <v>0</v>
+      </c>
+      <c r="N40" s="22">
+        <v>0</v>
+      </c>
+      <c r="O40" s="22">
+        <v>0</v>
+      </c>
+      <c r="P40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>0</v>
+      </c>
+      <c r="R40" s="22">
+        <v>0</v>
+      </c>
+      <c r="S40" s="22">
+        <v>0</v>
+      </c>
+      <c r="T40" s="22">
+        <v>0</v>
+      </c>
+      <c r="U40" s="22">
+        <v>0</v>
+      </c>
+      <c r="V40" s="22">
+        <v>0</v>
+      </c>
+      <c r="W40" s="22">
+        <v>0</v>
+      </c>
+      <c r="X40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:64" s="20" customFormat="1">
+      <c r="A41" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="4">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4">
+        <v>0</v>
+      </c>
+      <c r="E41" s="4">
+        <v>0</v>
+      </c>
+      <c r="F41" s="4">
+        <v>0</v>
+      </c>
+      <c r="G41" s="4">
+        <v>0</v>
+      </c>
+      <c r="H41" s="4">
+        <v>0</v>
+      </c>
+      <c r="I41" s="4">
+        <v>0</v>
+      </c>
+      <c r="J41" s="4">
+        <v>0</v>
+      </c>
+      <c r="K41" s="22">
+        <v>0</v>
+      </c>
+      <c r="L41" s="4">
+        <v>0</v>
+      </c>
+      <c r="M41" s="4">
+        <v>0</v>
+      </c>
+      <c r="N41" s="22">
+        <v>0</v>
+      </c>
+      <c r="O41" s="22">
+        <v>0</v>
+      </c>
+      <c r="P41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>0</v>
+      </c>
+      <c r="R41" s="22">
+        <v>0</v>
+      </c>
+      <c r="S41" s="22">
+        <v>0</v>
+      </c>
+      <c r="T41" s="22">
+        <v>0</v>
+      </c>
+      <c r="U41" s="22">
+        <v>0</v>
+      </c>
+      <c r="V41" s="22">
+        <v>0</v>
+      </c>
+      <c r="W41" s="22">
+        <v>0</v>
+      </c>
+      <c r="X41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:64" s="20" customFormat="1">
+      <c r="A42" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="4">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4">
+        <v>0</v>
+      </c>
+      <c r="D42" s="4">
+        <v>0</v>
+      </c>
+      <c r="E42" s="4">
+        <v>0</v>
+      </c>
+      <c r="F42" s="4">
+        <v>0</v>
+      </c>
+      <c r="G42" s="4">
+        <v>0</v>
+      </c>
+      <c r="H42" s="4">
+        <v>0</v>
+      </c>
+      <c r="I42" s="4">
+        <v>1</v>
+      </c>
+      <c r="J42" s="4">
+        <v>0</v>
+      </c>
+      <c r="K42" s="22">
+        <v>0</v>
+      </c>
+      <c r="L42" s="4">
+        <v>0</v>
+      </c>
+      <c r="M42" s="4">
+        <v>0</v>
+      </c>
+      <c r="N42" s="22">
+        <v>0</v>
+      </c>
+      <c r="O42" s="22">
+        <v>0</v>
+      </c>
+      <c r="P42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>0</v>
+      </c>
+      <c r="R42" s="22">
+        <v>0</v>
+      </c>
+      <c r="S42" s="22">
+        <v>0</v>
+      </c>
+      <c r="T42" s="22">
+        <v>0</v>
+      </c>
+      <c r="U42" s="22">
+        <v>0</v>
+      </c>
+      <c r="V42" s="22">
+        <v>0</v>
+      </c>
+      <c r="W42" s="22">
+        <v>0</v>
+      </c>
+      <c r="X42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE42" s="4">
+        <v>1</v>
+      </c>
+      <c r="BF42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG42" s="4">
+        <v>3</v>
+      </c>
+      <c r="BH42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:64" s="20" customFormat="1">
+      <c r="A43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="4">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4">
+        <v>0</v>
+      </c>
+      <c r="J43" s="4">
+        <v>0</v>
+      </c>
+      <c r="K43" s="22">
+        <v>0</v>
+      </c>
+      <c r="L43" s="4">
+        <v>0</v>
+      </c>
+      <c r="M43" s="4">
+        <v>0</v>
+      </c>
+      <c r="N43" s="22">
+        <v>0</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>0</v>
+      </c>
+      <c r="R43" s="22">
+        <v>0</v>
+      </c>
+      <c r="S43" s="22">
+        <v>0</v>
+      </c>
+      <c r="T43" s="22">
+        <v>0</v>
+      </c>
+      <c r="U43" s="22">
+        <v>0</v>
+      </c>
+      <c r="V43" s="22">
+        <v>0</v>
+      </c>
+      <c r="W43" s="22">
+        <v>0</v>
+      </c>
+      <c r="X43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL43" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:64" s="20" customFormat="1">
+      <c r="A44" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="16">
+        <v>0</v>
+      </c>
+      <c r="C44" s="16">
+        <v>0</v>
+      </c>
+      <c r="D44" s="16">
+        <v>0</v>
+      </c>
+      <c r="E44" s="16">
+        <v>0</v>
+      </c>
+      <c r="F44" s="16">
+        <v>0</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>0</v>
+      </c>
+      <c r="I44" s="16">
+        <v>0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>0</v>
+      </c>
+      <c r="K44" s="23">
+        <v>0</v>
+      </c>
+      <c r="L44" s="16">
+        <v>0</v>
+      </c>
+      <c r="M44" s="16">
+        <v>0</v>
+      </c>
+      <c r="N44" s="23">
+        <v>0</v>
+      </c>
+      <c r="O44" s="23">
+        <v>0</v>
+      </c>
+      <c r="P44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>0</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0</v>
+      </c>
+      <c r="T44" s="23">
+        <v>0</v>
+      </c>
+      <c r="U44" s="23">
+        <v>0</v>
+      </c>
+      <c r="V44" s="23">
+        <v>0</v>
+      </c>
+      <c r="W44" s="23">
+        <v>0</v>
+      </c>
+      <c r="X44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BG44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:64">
+      <c r="A45" s="5"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
+      <c r="AB45" s="5"/>
+      <c r="AC45" s="5"/>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="5"/>
+      <c r="AF45" s="5"/>
+      <c r="AG45" s="5"/>
+      <c r="AH45" s="5"/>
+      <c r="AI45" s="5"/>
+      <c r="AJ45" s="5"/>
+      <c r="AK45" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="AX6:BI6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AJ6"/>
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:BL45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="S148" sqref="S148"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.28515625" style="6" customWidth="1"/>
+    <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="7.5703125" style="6" customWidth="1"/>
+    <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
+    <col min="55" max="55" width="7.140625" style="6" customWidth="1"/>
+    <col min="56" max="56" width="6.85546875" style="6" customWidth="1"/>
+    <col min="57" max="57" width="7.5703125" style="6" customWidth="1"/>
+    <col min="58" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:64" ht="15">
+      <c r="A2" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AL2" s="51"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="AX2" s="51"/>
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="51"/>
+      <c r="BD2" s="51"/>
+      <c r="BE2" s="51"/>
+      <c r="BF2" s="51"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
+      <c r="BJ2" s="51"/>
+      <c r="BK2" s="51"/>
+      <c r="BL2" s="51"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" s="25"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="25"/>
+      <c r="AF3" s="25"/>
+      <c r="AG3" s="25"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="25"/>
+      <c r="AM3" s="25"/>
+      <c r="AN3" s="25"/>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" s="25"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+    </row>
+    <row r="5" spans="1:64" s="1" customFormat="1">
+      <c r="AL5" s="17"/>
+      <c r="AM5" s="17"/>
+      <c r="AZ5" s="10"/>
+      <c r="BF5" s="10"/>
+      <c r="BG5" s="10"/>
+      <c r="BI5" s="10"/>
+      <c r="BL5" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:64" s="19" customFormat="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="49">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="49">
+        <v>2022</v>
+      </c>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="49">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="40"/>
+      <c r="AL6" s="42">
+        <v>2024</v>
+      </c>
+      <c r="AM6" s="43"/>
+      <c r="AN6" s="43"/>
+      <c r="AO6" s="43"/>
+      <c r="AP6" s="43"/>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
+      <c r="AS6" s="43"/>
+      <c r="AT6" s="43"/>
+      <c r="AU6" s="43"/>
+      <c r="AV6" s="43"/>
+      <c r="AW6" s="43"/>
+      <c r="AX6" s="42">
+        <v>2025</v>
+      </c>
+      <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
+      <c r="BD6" s="43"/>
+      <c r="BE6" s="43"/>
+      <c r="BF6" s="43"/>
+      <c r="BG6" s="43"/>
+      <c r="BH6" s="43"/>
+      <c r="BI6" s="43"/>
+      <c r="BJ6" s="42">
+        <v>2026</v>
+      </c>
+      <c r="BK6" s="43"/>
+      <c r="BL6" s="43"/>
+    </row>
+    <row r="7" spans="1:64">
+      <c r="A7" s="47"/>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="X7" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="AJ7" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT7" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV7" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ7" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA7" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF7" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG7" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="BH7" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI7" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="BK7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL7" s="31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
+      <c r="AF8" s="44"/>
+      <c r="AG8" s="44"/>
+      <c r="AH8" s="44"/>
+      <c r="AI8" s="44"/>
+      <c r="AJ8" s="44"/>
+      <c r="AK8" s="44"/>
+      <c r="AL8" s="44"/>
+      <c r="AM8" s="44"/>
+      <c r="AN8" s="44"/>
+      <c r="AO8" s="44"/>
+      <c r="AP8" s="44"/>
+      <c r="AQ8" s="44"/>
+      <c r="AR8" s="44"/>
+      <c r="AS8" s="44"/>
+      <c r="AT8" s="44"/>
+      <c r="AU8" s="44"/>
+      <c r="AV8" s="44"/>
+      <c r="AW8" s="44"/>
+      <c r="AX8" s="44"/>
+      <c r="AY8" s="44"/>
+      <c r="AZ8" s="44"/>
+      <c r="BA8" s="44"/>
+      <c r="BB8" s="44"/>
+      <c r="BC8" s="44"/>
+      <c r="BD8" s="44"/>
+      <c r="BE8" s="44"/>
+      <c r="BF8" s="44"/>
+      <c r="BG8" s="44"/>
+      <c r="BH8" s="44"/>
+      <c r="BI8" s="44"/>
+      <c r="BJ8" s="44"/>
+      <c r="BK8" s="44"/>
+      <c r="BL8" s="44"/>
+    </row>
+    <row r="9" spans="1:64">
+      <c r="A9" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="4">
+        <v>140</v>
+      </c>
+      <c r="C9" s="4">
+        <v>157</v>
+      </c>
+      <c r="D9" s="4">
+        <v>150</v>
+      </c>
+      <c r="E9" s="4">
+        <v>119</v>
+      </c>
+      <c r="F9" s="4">
+        <v>149</v>
+      </c>
+      <c r="G9" s="4">
+        <v>281</v>
+      </c>
+      <c r="H9" s="4">
+        <v>229</v>
+      </c>
+      <c r="I9" s="4">
+        <v>266</v>
+      </c>
+      <c r="J9" s="4">
+        <v>106</v>
+      </c>
+      <c r="K9" s="4">
+        <v>128</v>
+      </c>
+      <c r="L9" s="4">
+        <v>154</v>
+      </c>
+      <c r="M9" s="4">
+        <v>95</v>
+      </c>
+      <c r="N9" s="22">
+        <v>109</v>
+      </c>
+      <c r="O9" s="22">
+        <v>90</v>
+      </c>
+      <c r="P9" s="22">
+        <v>78</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>73</v>
+      </c>
+      <c r="R9" s="22">
+        <v>80</v>
+      </c>
+      <c r="S9" s="22">
+        <v>165</v>
+      </c>
+      <c r="T9" s="22">
+        <v>101</v>
+      </c>
+      <c r="U9" s="22">
+        <v>148</v>
+      </c>
+      <c r="V9" s="22">
+        <v>90</v>
+      </c>
+      <c r="W9" s="22">
+        <v>48</v>
+      </c>
+      <c r="X9" s="22">
+        <v>53</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>39</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>25</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>54</v>
+      </c>
+      <c r="AB9" s="22">
+        <v>45</v>
+      </c>
+      <c r="AC9" s="28">
+        <v>34</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>52</v>
+      </c>
+      <c r="AE9" s="22">
+        <v>125</v>
+      </c>
+      <c r="AF9" s="22">
+        <v>106</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>113</v>
+      </c>
+      <c r="AH9" s="22">
+        <v>63</v>
+      </c>
+      <c r="AI9" s="28">
+        <v>37</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>35</v>
+      </c>
+      <c r="AK9" s="29">
+        <v>20</v>
+      </c>
+      <c r="AL9" s="29">
+        <v>25</v>
+      </c>
+      <c r="AM9" s="29">
+        <v>21</v>
+      </c>
+      <c r="AN9" s="29">
+        <v>14</v>
+      </c>
+      <c r="AO9" s="29">
+        <v>27</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>22</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>24</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>23</v>
+      </c>
+      <c r="AS9" s="4">
+        <v>28</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>31</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>37</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>23</v>
+      </c>
+      <c r="AW9" s="4">
+        <v>13</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>10</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>18</v>
+      </c>
+      <c r="BA9" s="4">
+        <v>8</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>12</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>24</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>11</v>
+      </c>
+      <c r="BE9" s="4">
+        <v>23</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>20</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>13</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>15</v>
+      </c>
+      <c r="BI9" s="4">
+        <v>9</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>11</v>
+      </c>
+      <c r="BL9" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64">
+      <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="4">
+        <v>122</v>
+      </c>
+      <c r="C10" s="4">
+        <v>148</v>
+      </c>
+      <c r="D10" s="4">
+        <v>134</v>
+      </c>
+      <c r="E10" s="4">
+        <v>109</v>
+      </c>
+      <c r="F10" s="4">
+        <v>135</v>
+      </c>
+      <c r="G10" s="4">
+        <v>260</v>
+      </c>
+      <c r="H10" s="4">
+        <v>197</v>
+      </c>
+      <c r="I10" s="4">
+        <v>212</v>
+      </c>
+      <c r="J10" s="4">
+        <v>102</v>
+      </c>
+      <c r="K10" s="4">
+        <v>120</v>
+      </c>
+      <c r="L10" s="4">
+        <v>139</v>
+      </c>
+      <c r="M10" s="4">
+        <v>88</v>
+      </c>
+      <c r="N10" s="22">
+        <v>103</v>
+      </c>
+      <c r="O10" s="22">
+        <v>84</v>
+      </c>
+      <c r="P10" s="22">
+        <v>75</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>68</v>
+      </c>
+      <c r="R10" s="22">
+        <v>71</v>
+      </c>
+      <c r="S10" s="22">
+        <v>142</v>
+      </c>
+      <c r="T10" s="22">
+        <v>86</v>
+      </c>
+      <c r="U10" s="22">
+        <v>125</v>
+      </c>
+      <c r="V10" s="22">
+        <v>65</v>
+      </c>
+      <c r="W10" s="22">
+        <v>31</v>
+      </c>
+      <c r="X10" s="22">
+        <v>44</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>27</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>24</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>42</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>35</v>
+      </c>
+      <c r="AC10" s="28">
+        <v>24</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>41</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>109</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>96</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>98</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>62</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>35</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>28</v>
+      </c>
+      <c r="AK10" s="29">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>24</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>21</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>18</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>19</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>18</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>16</v>
+      </c>
+      <c r="AS10" s="4">
+        <v>25</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>28</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>35</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>22</v>
+      </c>
+      <c r="AW10" s="4">
+        <v>11</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>7</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>14</v>
+      </c>
+      <c r="BA10" s="4">
+        <v>7</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>8</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>21</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>10</v>
+      </c>
+      <c r="BE10" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>10</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>12</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>12</v>
+      </c>
+      <c r="BI10" s="4">
+        <v>8</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>11</v>
+      </c>
+      <c r="BL10" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:64">
+      <c r="A11" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="4">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4">
+        <v>1</v>
+      </c>
+      <c r="D11" s="4">
+        <v>0</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2</v>
+      </c>
+      <c r="F11" s="4">
+        <v>6</v>
+      </c>
+      <c r="G11" s="4">
+        <v>2</v>
+      </c>
+      <c r="H11" s="4">
+        <v>2</v>
+      </c>
+      <c r="I11" s="4">
+        <v>11</v>
+      </c>
+      <c r="J11" s="4">
+        <v>1</v>
+      </c>
+      <c r="K11" s="4">
+        <v>2</v>
+      </c>
+      <c r="L11" s="4">
+        <v>0</v>
+      </c>
+      <c r="M11" s="4">
+        <v>4</v>
+      </c>
+      <c r="N11" s="22">
+        <v>3</v>
+      </c>
+      <c r="O11" s="22">
+        <v>3</v>
+      </c>
+      <c r="P11" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>2</v>
+      </c>
+      <c r="R11" s="22">
+        <v>0</v>
+      </c>
+      <c r="S11" s="22">
+        <v>2</v>
+      </c>
+      <c r="T11" s="22">
+        <v>1</v>
+      </c>
+      <c r="U11" s="22">
+        <v>6</v>
+      </c>
+      <c r="V11" s="22">
+        <v>0</v>
+      </c>
+      <c r="W11" s="22">
+        <v>0</v>
+      </c>
+      <c r="X11" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>6</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="22">
+        <v>8</v>
+      </c>
+      <c r="AC11" s="28">
+        <v>2</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="29">
+        <v>3</v>
+      </c>
+      <c r="AK11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>4</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>2</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:64">
+      <c r="A12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>0</v>
+      </c>
+      <c r="D12" s="4">
+        <v>0</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1</v>
+      </c>
+      <c r="F12" s="4">
+        <v>0</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0</v>
+      </c>
+      <c r="H12" s="4">
+        <v>0</v>
+      </c>
+      <c r="I12" s="4">
+        <v>0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>0</v>
+      </c>
+      <c r="K12" s="4">
+        <v>0</v>
+      </c>
+      <c r="L12" s="4">
+        <v>0</v>
+      </c>
+      <c r="M12" s="4">
+        <v>0</v>
+      </c>
+      <c r="N12" s="22">
+        <v>0</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>0</v>
+      </c>
+      <c r="R12" s="22">
+        <v>0</v>
+      </c>
+      <c r="S12" s="22">
+        <v>5</v>
+      </c>
+      <c r="T12" s="22">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22">
+        <v>0</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="22">
+        <v>0</v>
+      </c>
+      <c r="X12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>4</v>
+      </c>
+      <c r="AH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>4</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:64">
+      <c r="A13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="4">
+        <v>0</v>
+      </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>0</v>
+      </c>
+      <c r="E13" s="4">
+        <v>0</v>
+      </c>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="4">
+        <v>0</v>
+      </c>
+      <c r="H13" s="4">
+        <v>0</v>
+      </c>
+      <c r="I13" s="4">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0</v>
+      </c>
+      <c r="K13" s="4">
+        <v>0</v>
+      </c>
+      <c r="L13" s="4">
+        <v>0</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="22">
+        <v>0</v>
+      </c>
+      <c r="O13" s="22">
+        <v>0</v>
+      </c>
+      <c r="P13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>0</v>
+      </c>
+      <c r="R13" s="22">
+        <v>0</v>
+      </c>
+      <c r="S13" s="22">
+        <v>0</v>
+      </c>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22">
+        <v>0</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0</v>
+      </c>
+      <c r="X13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:64">
+      <c r="A14" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="4">
+        <v>0</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4">
+        <v>2</v>
+      </c>
+      <c r="E14" s="4">
+        <v>2</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1</v>
+      </c>
+      <c r="G14" s="4">
+        <v>3</v>
+      </c>
+      <c r="H14" s="4">
+        <v>2</v>
+      </c>
+      <c r="I14" s="4">
+        <v>6</v>
+      </c>
+      <c r="J14" s="4">
+        <v>0</v>
+      </c>
+      <c r="K14" s="4">
+        <v>1</v>
+      </c>
+      <c r="L14" s="4">
+        <v>2</v>
+      </c>
+      <c r="M14" s="4">
+        <v>0</v>
+      </c>
+      <c r="N14" s="22">
+        <v>2</v>
+      </c>
+      <c r="O14" s="22">
+        <v>1</v>
+      </c>
+      <c r="P14" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>1</v>
+      </c>
+      <c r="R14" s="22">
+        <v>0</v>
+      </c>
+      <c r="S14" s="22">
+        <v>2</v>
+      </c>
+      <c r="T14" s="22">
+        <v>0</v>
+      </c>
+      <c r="U14" s="22">
+        <v>0</v>
+      </c>
+      <c r="V14" s="22">
+        <v>12</v>
+      </c>
+      <c r="W14" s="22">
+        <v>3</v>
+      </c>
+      <c r="X14" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="28">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>6</v>
+      </c>
+      <c r="AH14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>5</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>3</v>
+      </c>
+      <c r="AS14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>3</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>3</v>
+      </c>
+      <c r="BA14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>2</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>4</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:64">
+      <c r="A15" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="4">
+        <v>0</v>
+      </c>
+      <c r="C15" s="4">
+        <v>0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4">
+        <v>0</v>
+      </c>
+      <c r="G15" s="4">
+        <v>0</v>
+      </c>
+      <c r="H15" s="4">
+        <v>3</v>
+      </c>
+      <c r="I15" s="4">
+        <v>3</v>
+      </c>
+      <c r="J15" s="4">
+        <v>0</v>
+      </c>
+      <c r="K15" s="4">
+        <v>0</v>
+      </c>
+      <c r="L15" s="4">
+        <v>0</v>
+      </c>
+      <c r="M15" s="4">
+        <v>0</v>
+      </c>
+      <c r="N15" s="22">
+        <v>0</v>
+      </c>
+      <c r="O15" s="22">
+        <v>0</v>
+      </c>
+      <c r="P15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>0</v>
+      </c>
+      <c r="R15" s="22">
+        <v>0</v>
+      </c>
+      <c r="S15" s="22">
+        <v>2</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>6</v>
+      </c>
+      <c r="V15" s="22">
+        <v>2</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>7</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:64">
+      <c r="A16" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="4">
+        <v>3</v>
+      </c>
+      <c r="C16" s="4">
+        <v>3</v>
+      </c>
+      <c r="D16" s="4">
+        <v>13</v>
+      </c>
+      <c r="E16" s="4">
+        <v>4</v>
+      </c>
+      <c r="F16" s="4">
+        <v>1</v>
+      </c>
+      <c r="G16" s="4">
+        <v>10</v>
+      </c>
+      <c r="H16" s="4">
+        <v>8</v>
+      </c>
+      <c r="I16" s="4">
+        <v>23</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1</v>
+      </c>
+      <c r="K16" s="4">
+        <v>1</v>
+      </c>
+      <c r="L16" s="4">
+        <v>8</v>
+      </c>
+      <c r="M16" s="4">
+        <v>1</v>
+      </c>
+      <c r="N16" s="22">
+        <v>0</v>
+      </c>
+      <c r="O16" s="22">
+        <v>1</v>
+      </c>
+      <c r="P16" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>1</v>
+      </c>
+      <c r="R16" s="22">
+        <v>7</v>
+      </c>
+      <c r="S16" s="22">
+        <v>9</v>
+      </c>
+      <c r="T16" s="22">
+        <v>4</v>
+      </c>
+      <c r="U16" s="22">
+        <v>3</v>
+      </c>
+      <c r="V16" s="22">
+        <v>4</v>
+      </c>
+      <c r="W16" s="22">
+        <v>6</v>
+      </c>
+      <c r="X16" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC16" s="28">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW16" s="4">
+        <v>2</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>2</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:64">
+      <c r="A17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="4">
+        <v>0</v>
+      </c>
+      <c r="C17" s="4">
+        <v>1</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>2</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1</v>
+      </c>
+      <c r="J17" s="4">
+        <v>1</v>
+      </c>
+      <c r="K17" s="4">
+        <v>3</v>
+      </c>
+      <c r="L17" s="4">
+        <v>3</v>
+      </c>
+      <c r="M17" s="4">
+        <v>1</v>
+      </c>
+      <c r="N17" s="22">
+        <v>0</v>
+      </c>
+      <c r="O17" s="22">
+        <v>1</v>
+      </c>
+      <c r="P17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>0</v>
+      </c>
+      <c r="R17" s="22">
+        <v>1</v>
+      </c>
+      <c r="S17" s="22">
+        <v>2</v>
+      </c>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22">
+        <v>5</v>
+      </c>
+      <c r="V17" s="22">
+        <v>1</v>
+      </c>
+      <c r="W17" s="22">
+        <v>1</v>
+      </c>
+      <c r="X17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="28">
+        <v>1</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:64">
+      <c r="A18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4">
+        <v>0</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="4">
+        <v>0</v>
+      </c>
+      <c r="L18" s="4">
+        <v>0</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="22">
+        <v>0</v>
+      </c>
+      <c r="O18" s="22">
+        <v>0</v>
+      </c>
+      <c r="P18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>0</v>
+      </c>
+      <c r="R18" s="22">
+        <v>0</v>
+      </c>
+      <c r="S18" s="22">
+        <v>0</v>
+      </c>
+      <c r="T18" s="22">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22">
+        <v>0</v>
+      </c>
+      <c r="V18" s="22">
+        <v>0</v>
+      </c>
+      <c r="W18" s="22">
+        <v>0</v>
+      </c>
+      <c r="X18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:64">
+      <c r="A19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="4">
+        <v>0</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+      <c r="G19" s="4">
+        <v>0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0</v>
+      </c>
+      <c r="K19" s="4">
+        <v>0</v>
+      </c>
+      <c r="L19" s="4">
+        <v>0</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>0</v>
+      </c>
+      <c r="R19" s="22">
+        <v>0</v>
+      </c>
+      <c r="S19" s="22">
+        <v>0</v>
+      </c>
+      <c r="T19" s="22">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22">
+        <v>0</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0</v>
+      </c>
+      <c r="W19" s="22">
+        <v>0</v>
+      </c>
+      <c r="X19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>1</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:64">
+      <c r="A20" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1</v>
+      </c>
+      <c r="D20" s="4">
+        <v>1</v>
+      </c>
+      <c r="E20" s="4">
+        <v>1</v>
+      </c>
+      <c r="F20" s="4">
+        <v>6</v>
+      </c>
+      <c r="G20" s="4">
+        <v>6</v>
+      </c>
+      <c r="H20" s="4">
+        <v>15</v>
+      </c>
+      <c r="I20" s="4">
+        <v>10</v>
+      </c>
+      <c r="J20" s="4">
+        <v>1</v>
+      </c>
+      <c r="K20" s="4">
+        <v>1</v>
+      </c>
+      <c r="L20" s="4">
+        <v>2</v>
+      </c>
+      <c r="M20" s="4">
+        <v>1</v>
+      </c>
+      <c r="N20" s="22">
+        <v>1</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>1</v>
+      </c>
+      <c r="R20" s="22">
+        <v>1</v>
+      </c>
+      <c r="S20" s="22">
+        <v>1</v>
+      </c>
+      <c r="T20" s="22">
+        <v>10</v>
+      </c>
+      <c r="U20" s="22">
+        <v>3</v>
+      </c>
+      <c r="V20" s="22">
+        <v>5</v>
+      </c>
+      <c r="W20" s="22">
+        <v>7</v>
+      </c>
+      <c r="X20" s="22">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK20" s="29">
+        <v>5</v>
+      </c>
+      <c r="AL20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>4</v>
+      </c>
+      <c r="AS20" s="4">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>3</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>1</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:64">
+      <c r="A21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="4">
+        <v>0</v>
+      </c>
+      <c r="C21" s="4">
+        <v>0</v>
+      </c>
+      <c r="D21" s="4">
+        <v>0</v>
+      </c>
+      <c r="E21" s="4">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4">
+        <v>0</v>
+      </c>
+      <c r="H21" s="4">
+        <v>0</v>
+      </c>
+      <c r="I21" s="4">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>0</v>
+      </c>
+      <c r="K21" s="4">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4">
+        <v>0</v>
+      </c>
+      <c r="M21" s="4">
+        <v>0</v>
+      </c>
+      <c r="N21" s="22">
+        <v>0</v>
+      </c>
+      <c r="O21" s="22">
+        <v>0</v>
+      </c>
+      <c r="P21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>0</v>
+      </c>
+      <c r="R21" s="22">
+        <v>0</v>
+      </c>
+      <c r="S21" s="22">
+        <v>0</v>
+      </c>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22">
+        <v>0</v>
+      </c>
+      <c r="V21" s="22">
+        <v>1</v>
+      </c>
+      <c r="W21" s="22">
+        <v>0</v>
+      </c>
+      <c r="X21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL21" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:64">
+      <c r="A22" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="4">
+        <v>0</v>
+      </c>
+      <c r="C22" s="4">
+        <v>0</v>
+      </c>
+      <c r="D22" s="4">
+        <v>0</v>
+      </c>
+      <c r="E22" s="4">
+        <v>0</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>0</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>0</v>
+      </c>
+      <c r="J22" s="4">
+        <v>0</v>
+      </c>
+      <c r="K22" s="4">
+        <v>0</v>
+      </c>
+      <c r="L22" s="4">
+        <v>0</v>
+      </c>
+      <c r="M22" s="4">
+        <v>0</v>
+      </c>
+      <c r="N22" s="22">
+        <v>0</v>
+      </c>
+      <c r="O22" s="22">
+        <v>0</v>
+      </c>
+      <c r="P22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>0</v>
+      </c>
+      <c r="R22" s="22">
+        <v>0</v>
+      </c>
+      <c r="S22" s="22">
+        <v>0</v>
+      </c>
+      <c r="T22" s="22">
+        <v>0</v>
+      </c>
+      <c r="U22" s="22">
+        <v>0</v>
+      </c>
+      <c r="V22" s="22">
+        <v>0</v>
+      </c>
+      <c r="W22" s="22">
+        <v>0</v>
+      </c>
+      <c r="X22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="45"/>
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="45"/>
+      <c r="AK23" s="45"/>
+      <c r="AL23" s="45"/>
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
+      <c r="AW23" s="45"/>
+      <c r="AX23" s="45"/>
+      <c r="AY23" s="45"/>
+      <c r="AZ23" s="45"/>
+      <c r="BA23" s="45"/>
+      <c r="BB23" s="45"/>
+      <c r="BC23" s="45"/>
+      <c r="BD23" s="45"/>
+      <c r="BE23" s="45"/>
+      <c r="BF23" s="45"/>
+      <c r="BG23" s="45"/>
+      <c r="BH23" s="45"/>
+      <c r="BI23" s="45"/>
+      <c r="BJ23" s="45"/>
+      <c r="BK23" s="45"/>
+      <c r="BL23" s="45"/>
+    </row>
+    <row r="24" spans="1:64">
+      <c r="A24" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="4">
+        <v>132</v>
+      </c>
+      <c r="C24" s="4">
+        <v>149</v>
+      </c>
+      <c r="D24" s="4">
+        <v>135</v>
+      </c>
+      <c r="E24" s="4">
+        <v>112</v>
+      </c>
+      <c r="F24" s="4">
+        <v>142</v>
+      </c>
+      <c r="G24" s="4">
+        <v>268</v>
+      </c>
+      <c r="H24" s="4">
+        <v>216</v>
+      </c>
+      <c r="I24" s="4">
+        <v>227</v>
+      </c>
+      <c r="J24" s="4">
+        <v>105</v>
+      </c>
+      <c r="K24" s="4">
+        <v>124</v>
+      </c>
+      <c r="L24" s="4">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4">
+        <v>93</v>
+      </c>
+      <c r="N24" s="22">
+        <v>106</v>
+      </c>
+      <c r="O24" s="22">
+        <v>88</v>
+      </c>
+      <c r="P24" s="22">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>71</v>
+      </c>
+      <c r="R24" s="22">
+        <v>72</v>
+      </c>
+      <c r="S24" s="22">
+        <v>145</v>
+      </c>
+      <c r="T24" s="22">
+        <v>94</v>
+      </c>
+      <c r="U24" s="22">
+        <v>138</v>
+      </c>
+      <c r="V24" s="22">
+        <v>72</v>
+      </c>
+      <c r="W24" s="22">
+        <v>39</v>
+      </c>
+      <c r="X24" s="22">
+        <v>51</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>36</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>24</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>48</v>
+      </c>
+      <c r="AB24" s="22">
+        <v>39</v>
+      </c>
+      <c r="AC24" s="28">
+        <v>27</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>42</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>125</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>103</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>102</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>63</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>36</v>
+      </c>
+      <c r="AJ24" s="29">
+        <v>33</v>
+      </c>
+      <c r="AK24" s="29">
+        <v>20</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>25</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>21</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>14</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>18</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>20</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>22</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>20</v>
+      </c>
+      <c r="AS24" s="4">
+        <v>27</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>28</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>36</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>22</v>
+      </c>
+      <c r="AW24" s="4">
+        <v>11</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>14</v>
+      </c>
+      <c r="BA24" s="4">
+        <v>7</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>10</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>24</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>11</v>
+      </c>
+      <c r="BE24" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>13</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>12</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>13</v>
+      </c>
+      <c r="BI24" s="4">
+        <v>8</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>11</v>
+      </c>
+      <c r="BL24" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:64">
+      <c r="A25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="4">
+        <v>122</v>
+      </c>
+      <c r="C25" s="4">
+        <v>148</v>
+      </c>
+      <c r="D25" s="4">
+        <v>134</v>
+      </c>
+      <c r="E25" s="4">
+        <v>109</v>
+      </c>
+      <c r="F25" s="4">
+        <v>135</v>
+      </c>
+      <c r="G25" s="4">
+        <v>260</v>
+      </c>
+      <c r="H25" s="4">
+        <v>197</v>
+      </c>
+      <c r="I25" s="4">
+        <v>212</v>
+      </c>
+      <c r="J25" s="4">
+        <v>102</v>
+      </c>
+      <c r="K25" s="4">
+        <v>120</v>
+      </c>
+      <c r="L25" s="4">
+        <v>139</v>
+      </c>
+      <c r="M25" s="4">
+        <v>88</v>
+      </c>
+      <c r="N25" s="22">
+        <v>103</v>
+      </c>
+      <c r="O25" s="22">
+        <v>84</v>
+      </c>
+      <c r="P25" s="22">
+        <v>75</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>68</v>
+      </c>
+      <c r="R25" s="22">
+        <v>71</v>
+      </c>
+      <c r="S25" s="22">
+        <v>142</v>
+      </c>
+      <c r="T25" s="22">
+        <v>86</v>
+      </c>
+      <c r="U25" s="22">
+        <v>125</v>
+      </c>
+      <c r="V25" s="22">
+        <v>65</v>
+      </c>
+      <c r="W25" s="22">
+        <v>31</v>
+      </c>
+      <c r="X25" s="22">
+        <v>44</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>27</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>24</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>42</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>35</v>
+      </c>
+      <c r="AC25" s="28">
+        <v>24</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>41</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>109</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>96</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>98</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>62</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>35</v>
+      </c>
+      <c r="AJ25" s="29">
+        <v>28</v>
+      </c>
+      <c r="AK25" s="29">
+        <v>15</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>24</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>21</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>13</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>18</v>
+      </c>
+      <c r="AP25" s="4">
+        <v>19</v>
+      </c>
+      <c r="AQ25" s="4">
+        <v>18</v>
+      </c>
+      <c r="AR25" s="4">
+        <v>16</v>
+      </c>
+      <c r="AS25" s="4">
+        <v>25</v>
+      </c>
+      <c r="AT25" s="4">
+        <v>28</v>
+      </c>
+      <c r="AU25" s="4">
+        <v>35</v>
+      </c>
+      <c r="AV25" s="4">
+        <v>22</v>
+      </c>
+      <c r="AW25" s="4">
+        <v>11</v>
+      </c>
+      <c r="AX25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY25" s="4">
+        <v>7</v>
+      </c>
+      <c r="AZ25" s="4">
+        <v>14</v>
+      </c>
+      <c r="BA25" s="4">
+        <v>7</v>
+      </c>
+      <c r="BB25" s="4">
+        <v>8</v>
+      </c>
+      <c r="BC25" s="4">
+        <v>21</v>
+      </c>
+      <c r="BD25" s="4">
+        <v>10</v>
+      </c>
+      <c r="BE25" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF25" s="4">
+        <v>10</v>
+      </c>
+      <c r="BG25" s="4">
+        <v>12</v>
+      </c>
+      <c r="BH25" s="4">
+        <v>12</v>
+      </c>
+      <c r="BI25" s="4">
+        <v>8</v>
+      </c>
+      <c r="BJ25" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK25" s="4">
+        <v>11</v>
+      </c>
+      <c r="BL25" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:64">
+      <c r="A26" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="4">
+        <v>10</v>
+      </c>
+      <c r="C26" s="4">
+        <v>0</v>
+      </c>
+      <c r="D26" s="4">
+        <v>0</v>
+      </c>
+      <c r="E26" s="4">
+        <v>2</v>
+      </c>
+      <c r="F26" s="4">
+        <v>5</v>
+      </c>
+      <c r="G26" s="4">
+        <v>2</v>
+      </c>
+      <c r="H26" s="4">
+        <v>2</v>
+      </c>
+      <c r="I26" s="4">
+        <v>6</v>
+      </c>
+      <c r="J26" s="4">
+        <v>1</v>
+      </c>
+      <c r="K26" s="4">
+        <v>2</v>
+      </c>
+      <c r="L26" s="4">
+        <v>0</v>
+      </c>
+      <c r="M26" s="4">
+        <v>3</v>
+      </c>
+      <c r="N26" s="22">
+        <v>2</v>
+      </c>
+      <c r="O26" s="22">
+        <v>3</v>
+      </c>
+      <c r="P26" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>2</v>
+      </c>
+      <c r="R26" s="22">
+        <v>0</v>
+      </c>
+      <c r="S26" s="22">
+        <v>2</v>
+      </c>
+      <c r="T26" s="22">
+        <v>1</v>
+      </c>
+      <c r="U26" s="22">
+        <v>6</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0</v>
+      </c>
+      <c r="X26" s="22">
+        <v>3</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>6</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>4</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>4</v>
+      </c>
+      <c r="AC26" s="28">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ26" s="29">
+        <v>3</v>
+      </c>
+      <c r="AK26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="4">
+        <v>4</v>
+      </c>
+      <c r="AR26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="4">
+        <v>2</v>
+      </c>
+      <c r="AZ26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF26" s="4">
+        <v>3</v>
+      </c>
+      <c r="BG26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL26" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:64">
+      <c r="A27" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="4">
+        <v>0</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1</v>
+      </c>
+      <c r="D27" s="4">
+        <v>0</v>
+      </c>
+      <c r="E27" s="4">
+        <v>0</v>
+      </c>
+      <c r="F27" s="4">
+        <v>0</v>
+      </c>
+      <c r="G27" s="4">
+        <v>0</v>
+      </c>
+      <c r="H27" s="4">
+        <v>2</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1</v>
+      </c>
+      <c r="J27" s="4">
+        <v>1</v>
+      </c>
+      <c r="K27" s="4">
+        <v>1</v>
+      </c>
+      <c r="L27" s="4">
+        <v>3</v>
+      </c>
+      <c r="M27" s="4">
+        <v>1</v>
+      </c>
+      <c r="N27" s="22">
+        <v>0</v>
+      </c>
+      <c r="O27" s="22">
+        <v>1</v>
+      </c>
+      <c r="P27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>0</v>
+      </c>
+      <c r="R27" s="22">
+        <v>0</v>
+      </c>
+      <c r="S27" s="22">
+        <v>0</v>
+      </c>
+      <c r="T27" s="22">
+        <v>0</v>
+      </c>
+      <c r="U27" s="22">
+        <v>5</v>
+      </c>
+      <c r="V27" s="22">
+        <v>1</v>
+      </c>
+      <c r="W27" s="22">
+        <v>1</v>
+      </c>
+      <c r="X27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="28">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:64">
+      <c r="A28" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
+        <v>0</v>
+      </c>
+      <c r="C28" s="4">
+        <v>0</v>
+      </c>
+      <c r="D28" s="4">
+        <v>0</v>
+      </c>
+      <c r="E28" s="4">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4">
+        <v>0</v>
+      </c>
+      <c r="G28" s="4">
+        <v>0</v>
+      </c>
+      <c r="H28" s="4">
+        <v>0</v>
+      </c>
+      <c r="I28" s="4">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4">
+        <v>0</v>
+      </c>
+      <c r="K28" s="4">
+        <v>0</v>
+      </c>
+      <c r="L28" s="4">
+        <v>0</v>
+      </c>
+      <c r="M28" s="4">
+        <v>0</v>
+      </c>
+      <c r="N28" s="22">
+        <v>0</v>
+      </c>
+      <c r="O28" s="22">
+        <v>0</v>
+      </c>
+      <c r="P28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>0</v>
+      </c>
+      <c r="R28" s="22">
+        <v>0</v>
+      </c>
+      <c r="S28" s="22">
+        <v>0</v>
+      </c>
+      <c r="T28" s="22">
+        <v>0</v>
+      </c>
+      <c r="U28" s="22">
+        <v>0</v>
+      </c>
+      <c r="V28" s="22">
+        <v>0</v>
+      </c>
+      <c r="W28" s="22">
+        <v>0</v>
+      </c>
+      <c r="X28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:64">
+      <c r="A29" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="4">
+        <v>0</v>
+      </c>
+      <c r="C29" s="4">
+        <v>0</v>
+      </c>
+      <c r="D29" s="4">
+        <v>1</v>
+      </c>
+      <c r="E29" s="4">
+        <v>1</v>
+      </c>
+      <c r="F29" s="4">
+        <v>2</v>
+      </c>
+      <c r="G29" s="4">
+        <v>6</v>
+      </c>
+      <c r="H29" s="4">
+        <v>15</v>
+      </c>
+      <c r="I29" s="4">
+        <v>8</v>
+      </c>
+      <c r="J29" s="4">
+        <v>1</v>
+      </c>
+      <c r="K29" s="4">
+        <v>1</v>
+      </c>
+      <c r="L29" s="4">
+        <v>1</v>
+      </c>
+      <c r="M29" s="4">
+        <v>1</v>
+      </c>
+      <c r="N29" s="22">
+        <v>1</v>
+      </c>
+      <c r="O29" s="22">
+        <v>0</v>
+      </c>
+      <c r="P29" s="22">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>1</v>
+      </c>
+      <c r="R29" s="22">
+        <v>1</v>
+      </c>
+      <c r="S29" s="22">
+        <v>1</v>
+      </c>
+      <c r="T29" s="22">
+        <v>7</v>
+      </c>
+      <c r="U29" s="22">
+        <v>2</v>
+      </c>
+      <c r="V29" s="22">
+        <v>5</v>
+      </c>
+      <c r="W29" s="22">
+        <v>7</v>
+      </c>
+      <c r="X29" s="22">
+        <v>4</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="22">
+        <v>4</v>
+      </c>
+      <c r="AG29" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH29" s="22">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK29" s="29">
+        <v>5</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="4">
+        <v>4</v>
+      </c>
+      <c r="AS29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AT29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>1</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>3</v>
+      </c>
+      <c r="BD29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:64">
+      <c r="A30" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="4">
+        <v>0</v>
+      </c>
+      <c r="C30" s="4">
+        <v>0</v>
+      </c>
+      <c r="D30" s="4">
+        <v>0</v>
+      </c>
+      <c r="E30" s="4">
+        <v>0</v>
+      </c>
+      <c r="F30" s="4">
+        <v>0</v>
+      </c>
+      <c r="G30" s="4">
+        <v>0</v>
+      </c>
+      <c r="H30" s="4">
+        <v>0</v>
+      </c>
+      <c r="I30" s="4">
+        <v>0</v>
+      </c>
+      <c r="J30" s="4">
+        <v>0</v>
+      </c>
+      <c r="K30" s="4">
+        <v>0</v>
+      </c>
+      <c r="L30" s="4">
+        <v>0</v>
+      </c>
+      <c r="M30" s="4">
+        <v>0</v>
+      </c>
+      <c r="N30" s="22">
+        <v>0</v>
+      </c>
+      <c r="O30" s="22">
+        <v>0</v>
+      </c>
+      <c r="P30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>0</v>
+      </c>
+      <c r="R30" s="22">
+        <v>0</v>
+      </c>
+      <c r="S30" s="22">
+        <v>0</v>
+      </c>
+      <c r="T30" s="22">
+        <v>0</v>
+      </c>
+      <c r="U30" s="22">
+        <v>0</v>
+      </c>
+      <c r="V30" s="22">
+        <v>1</v>
+      </c>
+      <c r="W30" s="22">
+        <v>0</v>
+      </c>
+      <c r="X30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
+      <c r="N31" s="44"/>
+      <c r="O31" s="44"/>
+      <c r="P31" s="44"/>
+      <c r="Q31" s="44"/>
+      <c r="R31" s="44"/>
+      <c r="S31" s="44"/>
+      <c r="T31" s="44"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="44"/>
+      <c r="W31" s="44"/>
+      <c r="X31" s="44"/>
+      <c r="Y31" s="44"/>
+      <c r="Z31" s="44"/>
+      <c r="AA31" s="44"/>
+      <c r="AB31" s="44"/>
+      <c r="AC31" s="44"/>
+      <c r="AD31" s="44"/>
+      <c r="AE31" s="44"/>
+      <c r="AF31" s="44"/>
+      <c r="AG31" s="44"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="44"/>
+      <c r="AJ31" s="44"/>
+      <c r="AK31" s="44"/>
+      <c r="AL31" s="44"/>
+      <c r="AM31" s="44"/>
+      <c r="AN31" s="44"/>
+      <c r="AO31" s="44"/>
+      <c r="AP31" s="44"/>
+      <c r="AQ31" s="44"/>
+      <c r="AR31" s="44"/>
+      <c r="AS31" s="44"/>
+      <c r="AT31" s="44"/>
+      <c r="AU31" s="44"/>
+      <c r="AV31" s="44"/>
+      <c r="AW31" s="44"/>
+      <c r="AX31" s="44"/>
+      <c r="AY31" s="44"/>
+      <c r="AZ31" s="44"/>
+      <c r="BA31" s="44"/>
+      <c r="BB31" s="44"/>
+      <c r="BC31" s="44"/>
+      <c r="BD31" s="44"/>
+      <c r="BE31" s="44"/>
+      <c r="BF31" s="44"/>
+      <c r="BG31" s="44"/>
+      <c r="BH31" s="44"/>
+      <c r="BI31" s="44"/>
+      <c r="BJ31" s="44"/>
+      <c r="BK31" s="44"/>
+      <c r="BL31" s="44"/>
+    </row>
+    <row r="32" spans="1:64">
+      <c r="A32" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="4">
+        <v>8</v>
+      </c>
+      <c r="C32" s="4">
+        <v>8</v>
+      </c>
+      <c r="D32" s="4">
+        <v>15</v>
+      </c>
+      <c r="E32" s="4">
+        <v>7</v>
+      </c>
+      <c r="F32" s="4">
+        <v>7</v>
+      </c>
+      <c r="G32" s="4">
+        <v>13</v>
+      </c>
+      <c r="H32" s="4">
+        <v>13</v>
+      </c>
+      <c r="I32" s="4">
+        <v>39</v>
+      </c>
+      <c r="J32" s="4">
+        <v>1</v>
+      </c>
+      <c r="K32" s="4">
+        <v>4</v>
+      </c>
+      <c r="L32" s="4">
+        <v>11</v>
+      </c>
+      <c r="M32" s="4">
+        <v>2</v>
+      </c>
+      <c r="N32" s="22">
+        <v>3</v>
+      </c>
+      <c r="O32" s="22">
+        <v>2</v>
+      </c>
+      <c r="P32" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>2</v>
+      </c>
+      <c r="R32" s="22">
+        <v>8</v>
+      </c>
+      <c r="S32" s="22">
+        <v>20</v>
+      </c>
+      <c r="T32" s="22">
+        <v>7</v>
+      </c>
+      <c r="U32" s="22">
+        <v>10</v>
+      </c>
+      <c r="V32" s="22">
+        <v>18</v>
+      </c>
+      <c r="W32" s="22">
+        <v>9</v>
+      </c>
+      <c r="X32" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB32" s="22">
+        <v>6</v>
+      </c>
+      <c r="AC32" s="28">
+        <v>7</v>
+      </c>
+      <c r="AD32" s="28">
+        <v>10</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG32" s="22">
+        <v>11</v>
+      </c>
+      <c r="AH32" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="29">
+        <v>2</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN32" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="29">
+        <v>9</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AR32" s="4">
+        <v>3</v>
+      </c>
+      <c r="AS32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AT32" s="4">
+        <v>3</v>
+      </c>
+      <c r="AU32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AX32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="4">
+        <v>4</v>
+      </c>
+      <c r="BA32" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB32" s="4">
+        <v>2</v>
+      </c>
+      <c r="BC32" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD32" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE32" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF32" s="4">
+        <v>7</v>
+      </c>
+      <c r="BG32" s="4">
+        <v>1</v>
+      </c>
+      <c r="BH32" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI32" s="4">
+        <v>1</v>
+      </c>
+      <c r="BJ32" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK32" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL32" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:64">
+      <c r="A33" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="4">
+        <v>5</v>
+      </c>
+      <c r="C33" s="4">
+        <v>1</v>
+      </c>
+      <c r="D33" s="4">
+        <v>0</v>
+      </c>
+      <c r="E33" s="4">
+        <v>0</v>
+      </c>
+      <c r="F33" s="4">
+        <v>1</v>
+      </c>
+      <c r="G33" s="4">
+        <v>0</v>
+      </c>
+      <c r="H33" s="4">
+        <v>0</v>
+      </c>
+      <c r="I33" s="4">
+        <v>5</v>
+      </c>
+      <c r="J33" s="4">
+        <v>0</v>
+      </c>
+      <c r="K33" s="4">
+        <v>0</v>
+      </c>
+      <c r="L33" s="4">
+        <v>0</v>
+      </c>
+      <c r="M33" s="4">
+        <v>1</v>
+      </c>
+      <c r="N33" s="22">
+        <v>1</v>
+      </c>
+      <c r="O33" s="22">
+        <v>0</v>
+      </c>
+      <c r="P33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>0</v>
+      </c>
+      <c r="R33" s="22">
+        <v>0</v>
+      </c>
+      <c r="S33" s="22">
+        <v>0</v>
+      </c>
+      <c r="T33" s="22">
+        <v>0</v>
+      </c>
+      <c r="U33" s="22">
+        <v>0</v>
+      </c>
+      <c r="V33" s="22">
+        <v>0</v>
+      </c>
+      <c r="W33" s="22">
+        <v>0</v>
+      </c>
+      <c r="X33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="22">
+        <v>4</v>
+      </c>
+      <c r="AC33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:64">
+      <c r="A34" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="4">
+        <v>0</v>
+      </c>
+      <c r="C34" s="4">
+        <v>0</v>
+      </c>
+      <c r="D34" s="4">
+        <v>0</v>
+      </c>
+      <c r="E34" s="4">
+        <v>1</v>
+      </c>
+      <c r="F34" s="4">
+        <v>0</v>
+      </c>
+      <c r="G34" s="4">
+        <v>0</v>
+      </c>
+      <c r="H34" s="4">
+        <v>0</v>
+      </c>
+      <c r="I34" s="4">
+        <v>0</v>
+      </c>
+      <c r="J34" s="4">
+        <v>0</v>
+      </c>
+      <c r="K34" s="4">
+        <v>0</v>
+      </c>
+      <c r="L34" s="4">
+        <v>0</v>
+      </c>
+      <c r="M34" s="4">
+        <v>0</v>
+      </c>
+      <c r="N34" s="22">
+        <v>0</v>
+      </c>
+      <c r="O34" s="22">
+        <v>0</v>
+      </c>
+      <c r="P34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>0</v>
+      </c>
+      <c r="R34" s="22">
+        <v>0</v>
+      </c>
+      <c r="S34" s="22">
+        <v>5</v>
+      </c>
+      <c r="T34" s="22">
+        <v>0</v>
+      </c>
+      <c r="U34" s="22">
+        <v>0</v>
+      </c>
+      <c r="V34" s="22">
+        <v>0</v>
+      </c>
+      <c r="W34" s="22">
+        <v>0</v>
+      </c>
+      <c r="X34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="22">
+        <v>4</v>
+      </c>
+      <c r="AH34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="29">
+        <v>4</v>
+      </c>
+      <c r="AP34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="4">
+        <v>1</v>
+      </c>
+      <c r="BA34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:64">
+      <c r="A35" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="4">
+        <v>0</v>
+      </c>
+      <c r="C35" s="4">
+        <v>0</v>
+      </c>
+      <c r="D35" s="4">
+        <v>0</v>
+      </c>
+      <c r="E35" s="4">
+        <v>0</v>
+      </c>
+      <c r="F35" s="4">
+        <v>0</v>
+      </c>
+      <c r="G35" s="4">
+        <v>0</v>
+      </c>
+      <c r="H35" s="4">
+        <v>0</v>
+      </c>
+      <c r="I35" s="4">
+        <v>0</v>
+      </c>
+      <c r="J35" s="4">
+        <v>0</v>
+      </c>
+      <c r="K35" s="4">
+        <v>0</v>
+      </c>
+      <c r="L35" s="4">
+        <v>0</v>
+      </c>
+      <c r="M35" s="4">
+        <v>0</v>
+      </c>
+      <c r="N35" s="22">
+        <v>0</v>
+      </c>
+      <c r="O35" s="22">
+        <v>0</v>
+      </c>
+      <c r="P35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>0</v>
+      </c>
+      <c r="R35" s="22">
+        <v>0</v>
+      </c>
+      <c r="S35" s="22">
+        <v>0</v>
+      </c>
+      <c r="T35" s="22">
+        <v>0</v>
+      </c>
+      <c r="U35" s="22">
+        <v>0</v>
+      </c>
+      <c r="V35" s="22">
+        <v>0</v>
+      </c>
+      <c r="W35" s="22">
+        <v>0</v>
+      </c>
+      <c r="X35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AZ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:64">
+      <c r="A36" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="4">
+        <v>0</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2</v>
+      </c>
+      <c r="D36" s="4">
+        <v>2</v>
+      </c>
+      <c r="E36" s="4">
+        <v>2</v>
+      </c>
+      <c r="F36" s="4">
+        <v>1</v>
+      </c>
+      <c r="G36" s="4">
+        <v>3</v>
+      </c>
+      <c r="H36" s="4">
+        <v>2</v>
+      </c>
+      <c r="I36" s="4">
+        <v>6</v>
+      </c>
+      <c r="J36" s="4">
+        <v>0</v>
+      </c>
+      <c r="K36" s="4">
+        <v>1</v>
+      </c>
+      <c r="L36" s="4">
+        <v>2</v>
+      </c>
+      <c r="M36" s="4">
+        <v>0</v>
+      </c>
+      <c r="N36" s="22">
+        <v>2</v>
+      </c>
+      <c r="O36" s="22">
+        <v>1</v>
+      </c>
+      <c r="P36" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>1</v>
+      </c>
+      <c r="R36" s="22">
+        <v>0</v>
+      </c>
+      <c r="S36" s="22">
+        <v>2</v>
+      </c>
+      <c r="T36" s="22">
+        <v>0</v>
+      </c>
+      <c r="U36" s="22">
+        <v>0</v>
+      </c>
+      <c r="V36" s="22">
+        <v>12</v>
+      </c>
+      <c r="W36" s="22">
+        <v>3</v>
+      </c>
+      <c r="X36" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="22">
+        <v>2</v>
+      </c>
+      <c r="Z36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="28">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="22">
+        <v>6</v>
+      </c>
+      <c r="AH36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>5</v>
+      </c>
+      <c r="AP36" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ36" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR36" s="4">
+        <v>3</v>
+      </c>
+      <c r="AS36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="4">
+        <v>3</v>
+      </c>
+      <c r="AU36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="4">
+        <v>3</v>
+      </c>
+      <c r="BA36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="4">
+        <v>2</v>
+      </c>
+      <c r="BC36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="4">
+        <v>4</v>
+      </c>
+      <c r="BG36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:64">
+      <c r="A37" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="4">
+        <v>0</v>
+      </c>
+      <c r="C37" s="4">
+        <v>0</v>
+      </c>
+      <c r="D37" s="4">
+        <v>0</v>
+      </c>
+      <c r="E37" s="4">
+        <v>0</v>
+      </c>
+      <c r="F37" s="4">
+        <v>0</v>
+      </c>
+      <c r="G37" s="4">
+        <v>0</v>
+      </c>
+      <c r="H37" s="4">
+        <v>3</v>
+      </c>
+      <c r="I37" s="4">
+        <v>3</v>
+      </c>
+      <c r="J37" s="4">
+        <v>0</v>
+      </c>
+      <c r="K37" s="4">
+        <v>0</v>
+      </c>
+      <c r="L37" s="4">
+        <v>0</v>
+      </c>
+      <c r="M37" s="4">
+        <v>0</v>
+      </c>
+      <c r="N37" s="22">
+        <v>0</v>
+      </c>
+      <c r="O37" s="22">
+        <v>0</v>
+      </c>
+      <c r="P37" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>0</v>
+      </c>
+      <c r="R37" s="22">
+        <v>0</v>
+      </c>
+      <c r="S37" s="22">
+        <v>2</v>
+      </c>
+      <c r="T37" s="22">
+        <v>0</v>
+      </c>
+      <c r="U37" s="22">
+        <v>6</v>
+      </c>
+      <c r="V37" s="22">
+        <v>2</v>
+      </c>
+      <c r="W37" s="22">
+        <v>0</v>
+      </c>
+      <c r="X37" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="22">
+        <v>7</v>
+      </c>
+      <c r="AE37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD37" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE37" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:64">
+      <c r="A38" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="4">
+        <v>3</v>
+      </c>
+      <c r="C38" s="4">
+        <v>3</v>
+      </c>
+      <c r="D38" s="4">
+        <v>13</v>
+      </c>
+      <c r="E38" s="4">
+        <v>4</v>
+      </c>
+      <c r="F38" s="4">
+        <v>1</v>
+      </c>
+      <c r="G38" s="4">
+        <v>10</v>
+      </c>
+      <c r="H38" s="4">
+        <v>8</v>
+      </c>
+      <c r="I38" s="4">
+        <v>23</v>
+      </c>
+      <c r="J38" s="4">
+        <v>1</v>
+      </c>
+      <c r="K38" s="4">
+        <v>1</v>
+      </c>
+      <c r="L38" s="4">
+        <v>8</v>
+      </c>
+      <c r="M38" s="4">
+        <v>1</v>
+      </c>
+      <c r="N38" s="22">
+        <v>0</v>
+      </c>
+      <c r="O38" s="22">
+        <v>1</v>
+      </c>
+      <c r="P38" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="22">
+        <v>1</v>
+      </c>
+      <c r="R38" s="22">
+        <v>7</v>
+      </c>
+      <c r="S38" s="22">
+        <v>9</v>
+      </c>
+      <c r="T38" s="22">
+        <v>4</v>
+      </c>
+      <c r="U38" s="22">
+        <v>3</v>
+      </c>
+      <c r="V38" s="22">
+        <v>4</v>
+      </c>
+      <c r="W38" s="22">
+        <v>6</v>
+      </c>
+      <c r="X38" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="22">
+        <v>6</v>
+      </c>
+      <c r="AB38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="28">
+        <v>6</v>
+      </c>
+      <c r="AD38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AG38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW38" s="4">
+        <v>2</v>
+      </c>
+      <c r="AX38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="4">
+        <v>2</v>
+      </c>
+      <c r="BG38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:64">
+      <c r="A39" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="4">
+        <v>0</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>0</v>
+      </c>
+      <c r="E39" s="4">
+        <v>0</v>
+      </c>
+      <c r="F39" s="4">
+        <v>0</v>
+      </c>
+      <c r="G39" s="4">
+        <v>0</v>
+      </c>
+      <c r="H39" s="4">
+        <v>0</v>
+      </c>
+      <c r="I39" s="4">
+        <v>0</v>
+      </c>
+      <c r="J39" s="4">
+        <v>0</v>
+      </c>
+      <c r="K39" s="4">
+        <v>2</v>
+      </c>
+      <c r="L39" s="4">
+        <v>0</v>
+      </c>
+      <c r="M39" s="4">
+        <v>0</v>
+      </c>
+      <c r="N39" s="22">
+        <v>0</v>
+      </c>
+      <c r="O39" s="22">
+        <v>0</v>
+      </c>
+      <c r="P39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>0</v>
+      </c>
+      <c r="R39" s="22">
+        <v>1</v>
+      </c>
+      <c r="S39" s="22">
+        <v>2</v>
+      </c>
+      <c r="T39" s="22">
+        <v>0</v>
+      </c>
+      <c r="U39" s="22">
+        <v>0</v>
+      </c>
+      <c r="V39" s="22">
+        <v>0</v>
+      </c>
+      <c r="W39" s="22">
+        <v>0</v>
+      </c>
+      <c r="X39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BJ39" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:64">
+      <c r="A40" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B40" s="4">
+        <v>0</v>
+      </c>
+      <c r="C40" s="4">
+        <v>1</v>
+      </c>
+      <c r="D40" s="4">
+        <v>0</v>
+      </c>
+      <c r="E40" s="4">
+        <v>0</v>
+      </c>
+      <c r="F40" s="4">
+        <v>0</v>
+      </c>
+      <c r="G40" s="4">
+        <v>0</v>
+      </c>
+      <c r="H40" s="4">
+        <v>0</v>
+      </c>
+      <c r="I40" s="4">
+        <v>0</v>
+      </c>
+      <c r="J40" s="4">
+        <v>0</v>
+      </c>
+      <c r="K40" s="4">
+        <v>0</v>
+      </c>
+      <c r="L40" s="4">
+        <v>0</v>
+      </c>
+      <c r="M40" s="4">
+        <v>0</v>
+      </c>
+      <c r="N40" s="22">
+        <v>0</v>
+      </c>
+      <c r="O40" s="22">
+        <v>0</v>
+      </c>
+      <c r="P40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>0</v>
+      </c>
+      <c r="R40" s="22">
+        <v>0</v>
+      </c>
+      <c r="S40" s="22">
+        <v>0</v>
+      </c>
+      <c r="T40" s="22">
+        <v>0</v>
+      </c>
+      <c r="U40" s="22">
+        <v>0</v>
+      </c>
+      <c r="V40" s="22">
+        <v>0</v>
+      </c>
+      <c r="W40" s="22">
+        <v>0</v>
+      </c>
+      <c r="X40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="4">
+        <v>3</v>
+      </c>
+      <c r="BK40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:64">
+      <c r="A41" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="4">
+        <v>0</v>
+      </c>
+      <c r="C41" s="4">
+        <v>0</v>
+      </c>
+      <c r="D41" s="4">
+        <v>0</v>
+      </c>
+      <c r="E41" s="4">
+        <v>0</v>
+      </c>
+      <c r="F41" s="4">
+        <v>0</v>
+      </c>
+      <c r="G41" s="4">
+        <v>0</v>
+      </c>
+      <c r="H41" s="4">
+        <v>0</v>
+      </c>
+      <c r="I41" s="4">
+        <v>0</v>
+      </c>
+      <c r="J41" s="4">
+        <v>0</v>
+      </c>
+      <c r="K41" s="4">
+        <v>0</v>
+      </c>
+      <c r="L41" s="4">
+        <v>0</v>
+      </c>
+      <c r="M41" s="4">
+        <v>0</v>
+      </c>
+      <c r="N41" s="22">
+        <v>0</v>
+      </c>
+      <c r="O41" s="22">
+        <v>0</v>
+      </c>
+      <c r="P41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>0</v>
+      </c>
+      <c r="R41" s="22">
+        <v>0</v>
+      </c>
+      <c r="S41" s="22">
+        <v>0</v>
+      </c>
+      <c r="T41" s="22">
+        <v>0</v>
+      </c>
+      <c r="U41" s="22">
+        <v>0</v>
+      </c>
+      <c r="V41" s="22">
+        <v>0</v>
+      </c>
+      <c r="W41" s="22">
+        <v>0</v>
+      </c>
+      <c r="X41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="4">
+        <v>1</v>
+      </c>
+      <c r="BH41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:64">
+      <c r="A42" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="4">
+        <v>0</v>
+      </c>
+      <c r="C42" s="4">
+        <v>1</v>
+      </c>
+      <c r="D42" s="4">
+        <v>0</v>
+      </c>
+      <c r="E42" s="4">
+        <v>0</v>
+      </c>
+      <c r="F42" s="4">
+        <v>4</v>
+      </c>
+      <c r="G42" s="4">
+        <v>0</v>
+      </c>
+      <c r="H42" s="4">
+        <v>0</v>
+      </c>
+      <c r="I42" s="4">
+        <v>2</v>
+      </c>
+      <c r="J42" s="4">
+        <v>0</v>
+      </c>
+      <c r="K42" s="4">
+        <v>0</v>
+      </c>
+      <c r="L42" s="4">
+        <v>1</v>
+      </c>
+      <c r="M42" s="4">
+        <v>0</v>
+      </c>
+      <c r="N42" s="22">
+        <v>0</v>
+      </c>
+      <c r="O42" s="22">
+        <v>0</v>
+      </c>
+      <c r="P42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>0</v>
+      </c>
+      <c r="R42" s="22">
+        <v>0</v>
+      </c>
+      <c r="S42" s="22">
+        <v>0</v>
+      </c>
+      <c r="T42" s="22">
+        <v>3</v>
+      </c>
+      <c r="U42" s="22">
+        <v>1</v>
+      </c>
+      <c r="V42" s="22">
+        <v>0</v>
+      </c>
+      <c r="W42" s="22">
+        <v>0</v>
+      </c>
+      <c r="X42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD42" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="4">
+        <v>1</v>
+      </c>
+      <c r="BG42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH42" s="4">
+        <v>2</v>
+      </c>
+      <c r="BI42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:64">
+      <c r="A43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="4">
+        <v>0</v>
+      </c>
+      <c r="C43" s="4">
+        <v>0</v>
+      </c>
+      <c r="D43" s="4">
+        <v>0</v>
+      </c>
+      <c r="E43" s="4">
+        <v>0</v>
+      </c>
+      <c r="F43" s="4">
+        <v>0</v>
+      </c>
+      <c r="G43" s="4">
+        <v>0</v>
+      </c>
+      <c r="H43" s="4">
+        <v>0</v>
+      </c>
+      <c r="I43" s="4">
+        <v>0</v>
+      </c>
+      <c r="J43" s="4">
+        <v>0</v>
+      </c>
+      <c r="K43" s="4">
+        <v>0</v>
+      </c>
+      <c r="L43" s="4">
+        <v>0</v>
+      </c>
+      <c r="M43" s="4">
+        <v>0</v>
+      </c>
+      <c r="N43" s="22">
+        <v>0</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>0</v>
+      </c>
+      <c r="R43" s="22">
+        <v>0</v>
+      </c>
+      <c r="S43" s="22">
+        <v>0</v>
+      </c>
+      <c r="T43" s="22">
+        <v>0</v>
+      </c>
+      <c r="U43" s="22">
+        <v>0</v>
+      </c>
+      <c r="V43" s="22">
+        <v>0</v>
+      </c>
+      <c r="W43" s="22">
+        <v>0</v>
+      </c>
+      <c r="X43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="20">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL43" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:64">
+      <c r="A44" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="16">
+        <v>0</v>
+      </c>
+      <c r="C44" s="16">
+        <v>0</v>
+      </c>
+      <c r="D44" s="16">
+        <v>0</v>
+      </c>
+      <c r="E44" s="16">
+        <v>0</v>
+      </c>
+      <c r="F44" s="16">
+        <v>0</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>0</v>
+      </c>
+      <c r="I44" s="16">
+        <v>0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>0</v>
+      </c>
+      <c r="K44" s="16">
+        <v>0</v>
+      </c>
+      <c r="L44" s="16">
+        <v>0</v>
+      </c>
+      <c r="M44" s="16">
+        <v>0</v>
+      </c>
+      <c r="N44" s="23">
+        <v>0</v>
+      </c>
+      <c r="O44" s="23">
+        <v>0</v>
+      </c>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23">
+        <v>0</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0</v>
+      </c>
+      <c r="T44" s="23">
+        <v>0</v>
+      </c>
+      <c r="U44" s="23">
+        <v>0</v>
+      </c>
+      <c r="V44" s="23">
+        <v>0</v>
+      </c>
+      <c r="W44" s="23">
+        <v>0</v>
+      </c>
+      <c r="X44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BG44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:64">
+      <c r="A45" s="5"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
+      <c r="AB45" s="5"/>
+      <c r="AC45" s="5"/>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="5"/>
+      <c r="AF45" s="5"/>
+      <c r="AG45" s="5"/>
+      <c r="AH45" s="5"/>
+      <c r="AI45" s="5"/>
+      <c r="AJ45" s="5"/>
+      <c r="AK45" s="5"/>
+      <c r="BJ45" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="AX6:BI6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AJ6"/>
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:BL45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="S148" sqref="S148"/>
+      <selection pane="bottomLeft" activeCell="BP20" sqref="BP20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="13.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="6.42578125" style="6" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="4" style="6" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="4.5703125" style="6" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="7" style="18" customWidth="1"/>
+    <col min="53" max="53" width="7.7109375" style="6" customWidth="1"/>
+    <col min="54" max="54" width="7.140625" style="6" customWidth="1"/>
+    <col min="55" max="55" width="8.140625" style="6" customWidth="1"/>
+    <col min="56" max="56" width="8.28515625" style="6" customWidth="1"/>
+    <col min="57" max="57" width="7.85546875" style="6" customWidth="1"/>
+    <col min="58" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:64" ht="15">
+      <c r="A2" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="41"/>
+      <c r="AM2" s="41"/>
+      <c r="AN2" s="41"/>
+      <c r="AO2" s="41"/>
+      <c r="AP2" s="41"/>
+      <c r="AQ2" s="41"/>
+      <c r="AR2" s="41"/>
+      <c r="AS2" s="41"/>
+      <c r="AT2" s="41"/>
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="41"/>
+      <c r="AY2" s="41"/>
+      <c r="AZ2" s="41"/>
+      <c r="BA2" s="41"/>
+      <c r="BB2" s="41"/>
+      <c r="BC2" s="41"/>
+      <c r="BD2" s="41"/>
+      <c r="BE2" s="41"/>
+      <c r="BF2" s="41"/>
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BJ2" s="41"/>
+      <c r="BK2" s="41"/>
+      <c r="BL2" s="41"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" s="21"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="21"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="21"/>
+      <c r="AL3" s="21"/>
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" s="21"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="21"/>
+      <c r="T4" s="21"/>
+      <c r="U4" s="21"/>
+      <c r="V4" s="21"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="21"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21"/>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+    </row>
+    <row r="5" spans="1:64" s="1" customFormat="1">
+      <c r="AL5" s="17"/>
+      <c r="AM5" s="17"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="10"/>
-      <c r="BB5" s="10"/>
-[...4 lines deleted...]
-      <c r="BK5" s="42" t="s">
+      <c r="BF5" s="10"/>
+      <c r="BG5" s="10"/>
+      <c r="BI5" s="10"/>
+      <c r="BL5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:63" s="29" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="48">
+    <row r="6" spans="1:64" s="19" customFormat="1">
+      <c r="A6" s="46"/>
+      <c r="B6" s="49">
         <v>2021</v>
       </c>
-      <c r="C6" s="49"/>
-[...10 lines deleted...]
-      <c r="N6" s="48">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="49">
         <v>2022</v>
       </c>
-      <c r="O6" s="49"/>
-[...10 lines deleted...]
-      <c r="Z6" s="48">
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="49">
         <v>2023</v>
       </c>
-      <c r="AA6" s="49"/>
-[...10 lines deleted...]
-      <c r="AL6" s="46">
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="50"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="50"/>
+      <c r="AF6" s="50"/>
+      <c r="AG6" s="50"/>
+      <c r="AH6" s="50"/>
+      <c r="AI6" s="50"/>
+      <c r="AJ6" s="50"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="42">
         <v>2024</v>
       </c>
-      <c r="AM6" s="47"/>
-[...10 lines deleted...]
-      <c r="AX6" s="54">
+      <c r="AM6" s="43"/>
+      <c r="AN6" s="43"/>
+      <c r="AO6" s="43"/>
+      <c r="AP6" s="43"/>
+      <c r="AQ6" s="43"/>
+      <c r="AR6" s="43"/>
+      <c r="AS6" s="43"/>
+      <c r="AT6" s="43"/>
+      <c r="AU6" s="43"/>
+      <c r="AV6" s="43"/>
+      <c r="AW6" s="43"/>
+      <c r="AX6" s="42">
         <v>2025</v>
       </c>
-      <c r="AY6" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="50">
+      <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
+      <c r="BD6" s="43"/>
+      <c r="BE6" s="43"/>
+      <c r="BF6" s="43"/>
+      <c r="BG6" s="43"/>
+      <c r="BH6" s="43"/>
+      <c r="BI6" s="43"/>
+      <c r="BJ6" s="42">
         <v>2026</v>
       </c>
-      <c r="BK6" s="51"/>
+      <c r="BK6" s="43"/>
+      <c r="BL6" s="43"/>
     </row>
-    <row r="7" spans="1:63" s="21" customFormat="1">
-      <c r="A7" s="45"/>
+    <row r="7" spans="1:64">
+      <c r="A7" s="47"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="3" t="s">
+      <c r="F7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="3" t="s">
+      <c r="J7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="K7" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="8" t="s">
+      <c r="L7" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="9" t="s">
+      <c r="M7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="3" t="s">
+      <c r="O7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="3" t="s">
+      <c r="Q7" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="3" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="35" t="s">
+      <c r="R7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="35" t="s">
+      <c r="V7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="36" t="s">
+      <c r="W7" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="36" t="s">
+      <c r="X7" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="35" t="s">
+      <c r="Y7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="Z7" s="35" t="s">
+      <c r="Z7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="35" t="s">
+      <c r="AA7" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="35" t="s">
+      <c r="AB7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="35" t="s">
+      <c r="AC7" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="35" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="35" t="s">
+      <c r="AD7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="35" t="s">
+      <c r="AH7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="36" t="s">
+      <c r="AI7" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="36" t="s">
+      <c r="AJ7" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="35" t="s">
+      <c r="AK7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="35" t="s">
+      <c r="AL7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="3" t="s">
+      <c r="AM7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="3" t="s">
+      <c r="AO7" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="3" t="s">
-[...8 lines deleted...]
-      <c r="AS7" s="3" t="s">
+      <c r="AP7" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="3" t="s">
+      <c r="AT7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="8" t="s">
+      <c r="AU7" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="8" t="s">
+      <c r="AV7" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="AW7" s="9" t="s">
+      <c r="AW7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AX7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="3" t="s">
+      <c r="AY7" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="AZ7" s="33" t="s">
+      <c r="AZ7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="BA7" s="33" t="s">
+      <c r="BA7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="BB7" s="33" t="s">
-[...5 lines deleted...]
-      <c r="BD7" s="3" t="s">
+      <c r="BB7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="39" t="s">
         <v>2</v>
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="3" t="s">
+      <c r="BF7" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="8" t="s">
+      <c r="BG7" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="BH7" s="37" t="s">
+      <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BI7" s="39" t="s">
+      <c r="BI7" s="36" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
+      <c r="BL7" s="31" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:63" s="29" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="52" t="s">
+    <row r="8" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="52"/>
-[...60 lines deleted...]
-      <c r="BK8" s="52"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+      <c r="AC8" s="53"/>
+      <c r="AD8" s="53"/>
+      <c r="AE8" s="53"/>
+      <c r="AF8" s="53"/>
+      <c r="AG8" s="53"/>
+      <c r="AH8" s="53"/>
+      <c r="AI8" s="53"/>
+      <c r="AJ8" s="53"/>
+      <c r="AK8" s="53"/>
+      <c r="AL8" s="53"/>
+      <c r="AM8" s="53"/>
+      <c r="AN8" s="53"/>
+      <c r="AO8" s="53"/>
+      <c r="AP8" s="53"/>
+      <c r="AQ8" s="53"/>
+      <c r="AR8" s="53"/>
+      <c r="AS8" s="53"/>
+      <c r="AT8" s="53"/>
+      <c r="AU8" s="53"/>
+      <c r="AV8" s="53"/>
+      <c r="AW8" s="53"/>
+      <c r="AX8" s="53"/>
+      <c r="AY8" s="53"/>
+      <c r="AZ8" s="53"/>
+      <c r="BA8" s="53"/>
+      <c r="BB8" s="53"/>
+      <c r="BC8" s="53"/>
+      <c r="BD8" s="53"/>
+      <c r="BE8" s="53"/>
+      <c r="BF8" s="53"/>
+      <c r="BG8" s="53"/>
+      <c r="BH8" s="53"/>
+      <c r="BI8" s="53"/>
+      <c r="BJ8" s="53"/>
+      <c r="BK8" s="53"/>
+      <c r="BL8" s="53"/>
     </row>
-    <row r="9" spans="1:63" s="21" customFormat="1">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:64">
+      <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
-        <v>58</v>
+        <v>-82</v>
       </c>
       <c r="C9" s="4">
-        <v>19</v>
+        <v>-138</v>
       </c>
       <c r="D9" s="4">
-        <v>16</v>
+        <v>-134</v>
       </c>
       <c r="E9" s="4">
-        <v>51</v>
+        <v>-68</v>
       </c>
       <c r="F9" s="4">
-        <v>28</v>
+        <v>-121</v>
       </c>
       <c r="G9" s="4">
+        <v>-235</v>
+      </c>
+      <c r="H9" s="4">
+        <v>-209</v>
+      </c>
+      <c r="I9" s="4">
+        <v>-197</v>
+      </c>
+      <c r="J9" s="4">
+        <v>-66</v>
+      </c>
+      <c r="K9" s="4">
+        <v>-77</v>
+      </c>
+      <c r="L9" s="4">
+        <v>-110</v>
+      </c>
+      <c r="M9" s="4">
+        <v>-39</v>
+      </c>
+      <c r="N9" s="22">
+        <v>-81</v>
+      </c>
+      <c r="O9" s="22">
+        <v>-61</v>
+      </c>
+      <c r="P9" s="22">
+        <v>-48</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>-65</v>
+      </c>
+      <c r="R9" s="22">
+        <v>-73</v>
+      </c>
+      <c r="S9" s="22">
+        <v>-139</v>
+      </c>
+      <c r="T9" s="22">
+        <v>-63</v>
+      </c>
+      <c r="U9" s="22">
+        <v>-120</v>
+      </c>
+      <c r="V9" s="22">
+        <v>-66</v>
+      </c>
+      <c r="W9" s="22">
+        <v>23</v>
+      </c>
+      <c r="X9" s="22">
+        <v>78</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>32</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>93</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>61</v>
+      </c>
+      <c r="AB9" s="22">
+        <v>47</v>
+      </c>
+      <c r="AC9" s="28">
+        <v>22</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>14</v>
+      </c>
+      <c r="AE9" s="22">
+        <v>-87</v>
+      </c>
+      <c r="AF9" s="22">
+        <v>-71</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>-80</v>
+      </c>
+      <c r="AH9" s="22">
+        <v>-5</v>
+      </c>
+      <c r="AI9" s="22">
+        <v>30</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>3</v>
+      </c>
+      <c r="AK9" s="29">
+        <v>17</v>
+      </c>
+      <c r="AL9" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AM9" s="29">
+        <v>79</v>
+      </c>
+      <c r="AN9" s="29">
+        <v>91</v>
+      </c>
+      <c r="AO9" s="29">
+        <v>33</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>54</v>
+      </c>
+      <c r="AQ9" s="4">
         <v>46</v>
       </c>
-      <c r="H9" s="4">
-[...23 lines deleted...]
-      <c r="P9" s="23">
+      <c r="AR9" s="4">
+        <v>41</v>
+      </c>
+      <c r="AS9" s="4">
+        <v>49</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>42</v>
+      </c>
+      <c r="AU9" s="4">
         <v>30</v>
       </c>
-      <c r="Q9" s="23">
-[...91 lines deleted...]
-      </c>
       <c r="AV9" s="4">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="AW9" s="4">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="AX9" s="4">
         <v>10</v>
       </c>
       <c r="AY9" s="4">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="AZ9" s="4">
+        <v>31</v>
+      </c>
+      <c r="BA9" s="4">
+        <v>43</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>43</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>16</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>32</v>
+      </c>
+      <c r="BE9" s="4">
+        <v>39</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>5</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>78</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>13</v>
+      </c>
+      <c r="BI9" s="4">
+        <v>53</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>78</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>11</v>
+      </c>
+      <c r="BL9" s="54">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64">
+      <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="4">
+        <v>-64</v>
+      </c>
+      <c r="C10" s="4">
+        <v>-129</v>
+      </c>
+      <c r="D10" s="4">
+        <v>-121</v>
+      </c>
+      <c r="E10" s="4">
+        <v>-60</v>
+      </c>
+      <c r="F10" s="4">
+        <v>-108</v>
+      </c>
+      <c r="G10" s="4">
+        <v>-220</v>
+      </c>
+      <c r="H10" s="4">
+        <v>-178</v>
+      </c>
+      <c r="I10" s="4">
+        <v>-151</v>
+      </c>
+      <c r="J10" s="4">
+        <v>-62</v>
+      </c>
+      <c r="K10" s="4">
+        <v>-70</v>
+      </c>
+      <c r="L10" s="4">
+        <v>-98</v>
+      </c>
+      <c r="M10" s="4">
+        <v>-39</v>
+      </c>
+      <c r="N10" s="22">
+        <v>-75</v>
+      </c>
+      <c r="O10" s="22">
+        <v>-56</v>
+      </c>
+      <c r="P10" s="22">
+        <v>-46</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>-62</v>
+      </c>
+      <c r="R10" s="22">
+        <v>-66</v>
+      </c>
+      <c r="S10" s="22">
+        <v>-116</v>
+      </c>
+      <c r="T10" s="22">
+        <v>-50</v>
+      </c>
+      <c r="U10" s="22">
+        <v>-98</v>
+      </c>
+      <c r="V10" s="22">
+        <v>-43</v>
+      </c>
+      <c r="W10" s="22">
+        <v>37</v>
+      </c>
+      <c r="X10" s="22">
+        <v>81</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>40</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>86</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>66</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>50</v>
+      </c>
+      <c r="AC10" s="28">
+        <v>32</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>22</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>-72</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>-65</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>-68</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>30</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>6</v>
+      </c>
+      <c r="AK10" s="29">
+        <v>20</v>
+      </c>
+      <c r="AL10" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AM10" s="29">
+        <v>66</v>
+      </c>
+      <c r="AN10" s="29">
+        <v>85</v>
+      </c>
+      <c r="AO10" s="29">
+        <v>41</v>
+      </c>
+      <c r="AP10" s="4">
         <v>49</v>
       </c>
-      <c r="BA9" s="4">
+      <c r="AQ10" s="4">
+        <v>46</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>47</v>
+      </c>
+      <c r="AS10" s="4">
         <v>51</v>
       </c>
-      <c r="BB9" s="4">
-[...2 lines deleted...]
-      <c r="BC9" s="4">
+      <c r="AT10" s="4">
         <v>40</v>
       </c>
-      <c r="BD9" s="4">
-[...8 lines deleted...]
-      <c r="BG9" s="4">
+      <c r="AU10" s="4">
+        <v>30</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>57</v>
+      </c>
+      <c r="AW10" s="4">
         <v>91</v>
-      </c>
-[...159 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AX10" s="4">
         <v>8</v>
       </c>
       <c r="AY10" s="4">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="AZ10" s="4">
+        <v>20</v>
+      </c>
+      <c r="BA10" s="4">
+        <v>41</v>
+      </c>
+      <c r="BB10" s="4">
         <v>34</v>
       </c>
-      <c r="BA10" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="BC10" s="4">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="BD10" s="4">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="BE10" s="4">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="BF10" s="4">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="BG10" s="4">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="BH10" s="4">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="BI10" s="4">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="BJ10" s="4">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="BK10" s="4">
-        <v>16</v>
+        <v>5</v>
+      </c>
+      <c r="BL10" s="54">
+        <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:63" s="21" customFormat="1">
-      <c r="A11" s="13" t="s">
+    <row r="11" spans="1:64">
+      <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="C11" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F11" s="4">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="G11" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="H11" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I11" s="4">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="J11" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K11" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="L11" s="4">
         <v>0</v>
       </c>
       <c r="M11" s="4">
-        <v>0</v>
-[...31 lines deleted...]
-      <c r="X11" s="23">
+        <v>-4</v>
+      </c>
+      <c r="N11" s="22">
+        <v>-3</v>
+      </c>
+      <c r="O11" s="22">
+        <v>-3</v>
+      </c>
+      <c r="P11" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>-2</v>
+      </c>
+      <c r="R11" s="22">
+        <v>2</v>
+      </c>
+      <c r="S11" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T11" s="22">
+        <v>-1</v>
+      </c>
+      <c r="U11" s="22">
+        <v>-6</v>
+      </c>
+      <c r="V11" s="22">
+        <v>1</v>
+      </c>
+      <c r="W11" s="22">
+        <v>0</v>
+      </c>
+      <c r="X11" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>-6</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AB11" s="22">
+        <v>-8</v>
+      </c>
+      <c r="AC11" s="28">
+        <v>-2</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>-15</v>
+      </c>
+      <c r="AF11" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AJ11" s="29">
+        <v>-3</v>
+      </c>
+      <c r="AK11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="29">
         <v>3</v>
       </c>
-      <c r="Y11" s="23">
-[...47 lines deleted...]
-      <c r="AO11" s="31">
+      <c r="AN11" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="29">
         <v>0</v>
       </c>
       <c r="AP11" s="4">
         <v>0</v>
       </c>
       <c r="AQ11" s="4">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="AR11" s="4">
         <v>0</v>
       </c>
       <c r="AS11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT11" s="4">
         <v>0</v>
       </c>
       <c r="AU11" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AV11" s="4">
         <v>2</v>
       </c>
       <c r="AW11" s="4">
         <v>1</v>
       </c>
       <c r="AX11" s="4">
         <v>0</v>
       </c>
       <c r="AY11" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="AZ11" s="4">
         <v>1</v>
       </c>
       <c r="BA11" s="4">
         <v>1</v>
       </c>
       <c r="BB11" s="4">
         <v>1</v>
       </c>
       <c r="BC11" s="4">
         <v>1</v>
       </c>
       <c r="BD11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE11" s="4">
         <v>5</v>
       </c>
       <c r="BF11" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="BG11" s="4">
         <v>1</v>
       </c>
       <c r="BH11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>3</v>
       </c>
       <c r="BK11" s="4">
         <v>1</v>
       </c>
+      <c r="BL11" s="54">
+        <v>2</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="21" customFormat="1">
-      <c r="A12" s="13" t="s">
+    <row r="12" spans="1:64">
+      <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
         <v>0</v>
       </c>
       <c r="J12" s="4">
         <v>0</v>
       </c>
       <c r="K12" s="4">
         <v>0</v>
       </c>
       <c r="L12" s="4">
         <v>1</v>
       </c>
       <c r="M12" s="4">
         <v>0</v>
       </c>
-      <c r="N12" s="23">
-[...81 lines deleted...]
-        <v>0</v>
+      <c r="N12" s="22">
+        <v>0</v>
+      </c>
+      <c r="O12" s="22">
+        <v>0</v>
+      </c>
+      <c r="P12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>0</v>
+      </c>
+      <c r="R12" s="22">
+        <v>0</v>
+      </c>
+      <c r="S12" s="22">
+        <v>-5</v>
+      </c>
+      <c r="T12" s="22">
+        <v>0</v>
+      </c>
+      <c r="U12" s="22">
+        <v>0</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0</v>
+      </c>
+      <c r="W12" s="22">
+        <v>0</v>
+      </c>
+      <c r="X12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AH12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="29">
+        <v>-4</v>
       </c>
       <c r="AP12" s="4">
         <v>0</v>
       </c>
       <c r="AQ12" s="4">
         <v>0</v>
       </c>
       <c r="AR12" s="4">
         <v>0</v>
       </c>
       <c r="AS12" s="4">
         <v>0</v>
       </c>
       <c r="AT12" s="4">
         <v>0</v>
       </c>
       <c r="AU12" s="4">
         <v>0</v>
       </c>
       <c r="AV12" s="4">
         <v>0</v>
       </c>
       <c r="AW12" s="4">
         <v>0</v>
       </c>
       <c r="AX12" s="4">
         <v>0</v>
       </c>
       <c r="AY12" s="4">
         <v>0</v>
       </c>
       <c r="AZ12" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BA12" s="4">
         <v>0</v>
       </c>
       <c r="BB12" s="4">
         <v>0</v>
       </c>
       <c r="BC12" s="4">
         <v>0</v>
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>2</v>
       </c>
       <c r="BK12" s="4">
         <v>2</v>
       </c>
+      <c r="BL12" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="21" customFormat="1">
-      <c r="A13" s="13" t="s">
+    <row r="13" spans="1:64">
+      <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
         <v>0</v>
       </c>
       <c r="J13" s="4">
         <v>0</v>
       </c>
       <c r="K13" s="4">
         <v>0</v>
       </c>
       <c r="L13" s="4">
         <v>0</v>
       </c>
       <c r="M13" s="4">
         <v>0</v>
       </c>
-      <c r="N13" s="23">
-[...80 lines deleted...]
-      <c r="AO13" s="31">
+      <c r="N13" s="22">
+        <v>0</v>
+      </c>
+      <c r="O13" s="22">
+        <v>0</v>
+      </c>
+      <c r="P13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>0</v>
+      </c>
+      <c r="R13" s="22">
+        <v>0</v>
+      </c>
+      <c r="S13" s="22">
+        <v>0</v>
+      </c>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22">
+        <v>0</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0</v>
+      </c>
+      <c r="X13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="29">
         <v>0</v>
       </c>
       <c r="AP13" s="4">
         <v>0</v>
       </c>
       <c r="AQ13" s="4">
         <v>0</v>
       </c>
       <c r="AR13" s="4">
         <v>0</v>
       </c>
       <c r="AS13" s="4">
         <v>0</v>
       </c>
       <c r="AT13" s="4">
         <v>0</v>
       </c>
       <c r="AU13" s="4">
         <v>1</v>
       </c>
       <c r="AV13" s="4">
         <v>0</v>
       </c>
       <c r="AW13" s="4">
         <v>0</v>
       </c>
       <c r="AX13" s="4">
         <v>0</v>
       </c>
       <c r="AY13" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AZ13" s="4">
         <v>0</v>
       </c>
       <c r="BA13" s="4">
         <v>0</v>
       </c>
       <c r="BB13" s="4">
         <v>0</v>
       </c>
       <c r="BC13" s="4">
         <v>0</v>
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
+      <c r="BL13" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="21" customFormat="1">
-      <c r="A14" s="13" t="s">
+    <row r="14" spans="1:64">
+      <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D14" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="E14" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="F14" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G14" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H14" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I14" s="4">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="J14" s="4">
         <v>0</v>
       </c>
       <c r="K14" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L14" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="M14" s="4">
         <v>1</v>
       </c>
-      <c r="N14" s="23">
-[...81 lines deleted...]
-        <v>0</v>
+      <c r="N14" s="22">
+        <v>-2</v>
+      </c>
+      <c r="O14" s="22">
+        <v>-1</v>
+      </c>
+      <c r="P14" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>-1</v>
+      </c>
+      <c r="R14" s="22">
+        <v>0</v>
+      </c>
+      <c r="S14" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T14" s="22">
+        <v>2</v>
+      </c>
+      <c r="U14" s="22">
+        <v>0</v>
+      </c>
+      <c r="V14" s="22">
+        <v>-12</v>
+      </c>
+      <c r="W14" s="22">
+        <v>-1</v>
+      </c>
+      <c r="X14" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>5</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="28">
+        <v>-1</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>-6</v>
+      </c>
+      <c r="AH14" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="29">
+        <v>-5</v>
       </c>
       <c r="AP14" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ14" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AR14" s="4">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="AS14" s="4">
         <v>0</v>
       </c>
       <c r="AT14" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="AU14" s="4">
         <v>1</v>
       </c>
       <c r="AV14" s="4">
         <v>0</v>
       </c>
       <c r="AW14" s="4">
         <v>3</v>
       </c>
       <c r="AX14" s="4">
         <v>0</v>
       </c>
       <c r="AY14" s="4">
         <v>0</v>
       </c>
       <c r="AZ14" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="BA14" s="4">
         <v>2</v>
       </c>
       <c r="BB14" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="BC14" s="4">
         <v>1</v>
       </c>
       <c r="BD14" s="4">
         <v>3</v>
       </c>
       <c r="BE14" s="4">
         <v>1</v>
       </c>
       <c r="BF14" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="BG14" s="4">
         <v>3</v>
       </c>
       <c r="BH14" s="4">
         <v>2</v>
       </c>
       <c r="BI14" s="4">
         <v>1</v>
       </c>
       <c r="BJ14" s="4">
         <v>4</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
+      <c r="BL14" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="21" customFormat="1">
-      <c r="A15" s="13" t="s">
+    <row r="15" spans="1:64">
+      <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="I15" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J15" s="4">
         <v>0</v>
       </c>
       <c r="K15" s="4">
         <v>0</v>
       </c>
       <c r="L15" s="4">
         <v>0</v>
       </c>
       <c r="M15" s="4">
         <v>0</v>
       </c>
-      <c r="N15" s="23">
-[...80 lines deleted...]
-      <c r="AO15" s="31">
+      <c r="N15" s="22">
+        <v>0</v>
+      </c>
+      <c r="O15" s="22">
+        <v>0</v>
+      </c>
+      <c r="P15" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>0</v>
+      </c>
+      <c r="R15" s="22">
+        <v>0</v>
+      </c>
+      <c r="S15" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22">
+        <v>-6</v>
+      </c>
+      <c r="V15" s="22">
+        <v>-2</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0</v>
+      </c>
+      <c r="X15" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>-7</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="29">
         <v>0</v>
       </c>
       <c r="AP15" s="4">
         <v>0</v>
       </c>
       <c r="AQ15" s="4">
         <v>0</v>
       </c>
       <c r="AR15" s="4">
         <v>0</v>
       </c>
       <c r="AS15" s="4">
         <v>0</v>
       </c>
       <c r="AT15" s="4">
         <v>0</v>
       </c>
       <c r="AU15" s="4">
         <v>0</v>
       </c>
       <c r="AV15" s="4">
         <v>2</v>
       </c>
       <c r="AW15" s="4">
         <v>0</v>
       </c>
       <c r="AX15" s="4">
         <v>0</v>
       </c>
       <c r="AY15" s="4">
         <v>1</v>
       </c>
       <c r="AZ15" s="4">
         <v>0</v>
       </c>
       <c r="BA15" s="4">
         <v>0</v>
       </c>
       <c r="BB15" s="4">
         <v>0</v>
       </c>
       <c r="BC15" s="4">
         <v>0</v>
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
+      <c r="BL15" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="21" customFormat="1">
-      <c r="A16" s="13" t="s">
+    <row r="16" spans="1:64">
+      <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="C16" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D16" s="4">
-        <v>3</v>
+        <v>-10</v>
       </c>
       <c r="E16" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="F16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" s="4">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="H16" s="4">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="I16" s="4">
-        <v>0</v>
+        <v>-23</v>
       </c>
       <c r="J16" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K16" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L16" s="4">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="M16" s="4">
-        <v>2</v>
-[...82 lines deleted...]
-      <c r="AO16" s="31">
+        <v>1</v>
+      </c>
+      <c r="N16" s="22">
+        <v>0</v>
+      </c>
+      <c r="O16" s="22">
+        <v>0</v>
+      </c>
+      <c r="P16" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>-1</v>
+      </c>
+      <c r="R16" s="22">
+        <v>-7</v>
+      </c>
+      <c r="S16" s="22">
+        <v>-9</v>
+      </c>
+      <c r="T16" s="22">
+        <v>-4</v>
+      </c>
+      <c r="U16" s="22">
+        <v>-3</v>
+      </c>
+      <c r="V16" s="22">
+        <v>-4</v>
+      </c>
+      <c r="W16" s="22">
+        <v>-5</v>
+      </c>
+      <c r="X16" s="22">
+        <v>-2</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AB16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="28">
+        <v>-6</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="29">
         <v>1</v>
       </c>
       <c r="AP16" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ16" s="4">
         <v>1</v>
       </c>
       <c r="AR16" s="4">
         <v>0</v>
       </c>
       <c r="AS16" s="4">
         <v>0</v>
       </c>
       <c r="AT16" s="4">
         <v>3</v>
       </c>
       <c r="AU16" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AV16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW16" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AX16" s="4">
         <v>0</v>
       </c>
       <c r="AY16" s="4">
         <v>0</v>
       </c>
       <c r="AZ16" s="4">
         <v>2</v>
       </c>
       <c r="BA16" s="4">
         <v>0</v>
       </c>
       <c r="BB16" s="4">
         <v>4</v>
       </c>
       <c r="BC16" s="4">
         <v>2</v>
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>2</v>
       </c>
       <c r="BF16" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BG16" s="4">
         <v>4</v>
       </c>
       <c r="BH16" s="4">
         <v>2</v>
       </c>
       <c r="BI16" s="4">
         <v>2</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>1</v>
       </c>
+      <c r="BL16" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="21" customFormat="1">
-      <c r="A17" s="13" t="s">
+    <row r="17" spans="1:64">
+      <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K17" s="4">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="L17" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="M17" s="4">
-        <v>1</v>
-[...76 lines deleted...]
-      <c r="AM17" s="31">
+        <v>0</v>
+      </c>
+      <c r="N17" s="22">
+        <v>0</v>
+      </c>
+      <c r="O17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>0</v>
+      </c>
+      <c r="R17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="S17" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22">
+        <v>-4</v>
+      </c>
+      <c r="V17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="W17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="X17" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="28">
+        <v>-1</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AF17" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AH17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AM17" s="29">
         <v>6</v>
       </c>
-      <c r="AN17" s="31">
-[...2 lines deleted...]
-      <c r="AO17" s="31">
+      <c r="AN17" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="29">
         <v>0</v>
       </c>
       <c r="AP17" s="4">
         <v>3</v>
       </c>
       <c r="AQ17" s="4">
         <v>2</v>
       </c>
       <c r="AR17" s="4">
         <v>0</v>
       </c>
       <c r="AS17" s="4">
         <v>0</v>
       </c>
       <c r="AT17" s="4">
         <v>2</v>
       </c>
       <c r="AU17" s="4">
         <v>0</v>
       </c>
       <c r="AV17" s="4">
         <v>0</v>
       </c>
       <c r="AW17" s="4">
         <v>0</v>
       </c>
       <c r="AX17" s="4">
         <v>2</v>
       </c>
       <c r="AY17" s="4">
         <v>0</v>
       </c>
       <c r="AZ17" s="4">
         <v>3</v>
       </c>
       <c r="BA17" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BB17" s="4">
+        <v>3</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BE17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="4">
+        <v>3</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>2</v>
+      </c>
+      <c r="BL17" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:64">
+      <c r="A18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="4">
+        <v>0</v>
+      </c>
+      <c r="C18" s="4">
+        <v>-1</v>
+      </c>
+      <c r="D18" s="4">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4">
+        <v>0</v>
+      </c>
+      <c r="H18" s="4">
+        <v>0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>0</v>
+      </c>
+      <c r="K18" s="4">
+        <v>0</v>
+      </c>
+      <c r="L18" s="4">
+        <v>0</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="22">
+        <v>0</v>
+      </c>
+      <c r="O18" s="22">
+        <v>0</v>
+      </c>
+      <c r="P18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>0</v>
+      </c>
+      <c r="R18" s="22">
+        <v>0</v>
+      </c>
+      <c r="S18" s="22">
+        <v>0</v>
+      </c>
+      <c r="T18" s="22">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22">
+        <v>0</v>
+      </c>
+      <c r="V18" s="22">
+        <v>0</v>
+      </c>
+      <c r="W18" s="22">
+        <v>0</v>
+      </c>
+      <c r="X18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:64">
+      <c r="A19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="4">
+        <v>0</v>
+      </c>
+      <c r="C19" s="4">
+        <v>0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0</v>
+      </c>
+      <c r="E19" s="4">
+        <v>0</v>
+      </c>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+      <c r="G19" s="4">
+        <v>0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>0</v>
+      </c>
+      <c r="I19" s="4">
+        <v>0</v>
+      </c>
+      <c r="J19" s="4">
+        <v>0</v>
+      </c>
+      <c r="K19" s="4">
+        <v>0</v>
+      </c>
+      <c r="L19" s="4">
+        <v>0</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>0</v>
+      </c>
+      <c r="R19" s="22">
+        <v>0</v>
+      </c>
+      <c r="S19" s="22">
+        <v>0</v>
+      </c>
+      <c r="T19" s="22">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22">
+        <v>0</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0</v>
+      </c>
+      <c r="W19" s="22">
+        <v>0</v>
+      </c>
+      <c r="X19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AH19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="4">
+        <v>2</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>-1</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>1</v>
+      </c>
+      <c r="BI19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>1</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:64">
+      <c r="A20" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>-1</v>
+      </c>
+      <c r="D20" s="4">
+        <v>-1</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>-6</v>
+      </c>
+      <c r="G20" s="4">
+        <v>-3</v>
+      </c>
+      <c r="H20" s="4">
+        <v>-15</v>
+      </c>
+      <c r="I20" s="4">
+        <v>-8</v>
+      </c>
+      <c r="J20" s="4">
+        <v>-1</v>
+      </c>
+      <c r="K20" s="4">
+        <v>-1</v>
+      </c>
+      <c r="L20" s="4">
+        <v>0</v>
+      </c>
+      <c r="M20" s="4">
+        <v>2</v>
+      </c>
+      <c r="N20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="22">
+        <v>-2</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>1</v>
+      </c>
+      <c r="R20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="S20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="T20" s="22">
+        <v>-10</v>
+      </c>
+      <c r="U20" s="22">
+        <v>-3</v>
+      </c>
+      <c r="V20" s="22">
+        <v>-4</v>
+      </c>
+      <c r="W20" s="22">
+        <v>-7</v>
+      </c>
+      <c r="X20" s="22">
+        <v>-4</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>-3</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AB20" s="22">
         <v>4</v>
       </c>
-      <c r="BC17" s="4">
-[...530 lines deleted...]
-      <c r="AO20" s="31">
+      <c r="AC20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AI20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="29">
+        <v>-2</v>
+      </c>
+      <c r="AK20" s="29">
+        <v>-4</v>
+      </c>
+      <c r="AL20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN20" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="29">
         <v>0</v>
       </c>
       <c r="AP20" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AQ20" s="4">
         <v>0</v>
       </c>
       <c r="AR20" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="AS20" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="AT20" s="4">
         <v>0</v>
       </c>
       <c r="AU20" s="4">
         <v>0</v>
       </c>
       <c r="AV20" s="4">
         <v>4</v>
       </c>
       <c r="AW20" s="4">
         <v>2</v>
       </c>
       <c r="AX20" s="4">
         <v>0</v>
       </c>
       <c r="AY20" s="4">
         <v>4</v>
       </c>
       <c r="AZ20" s="4">
         <v>2</v>
       </c>
       <c r="BA20" s="4">
         <v>0</v>
       </c>
       <c r="BB20" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BC20" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>2</v>
       </c>
       <c r="BF20" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BG20" s="4">
         <v>7</v>
       </c>
       <c r="BH20" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
+      <c r="BL20" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="21" customFormat="1">
-      <c r="A21" s="13" t="s">
+    <row r="21" spans="1:64">
+      <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
         <v>0</v>
       </c>
       <c r="J21" s="4">
         <v>0</v>
       </c>
       <c r="K21" s="4">
         <v>0</v>
       </c>
       <c r="L21" s="4">
         <v>0</v>
       </c>
       <c r="M21" s="4">
         <v>0</v>
       </c>
-      <c r="N21" s="23">
-[...80 lines deleted...]
-      <c r="AO21" s="31">
+      <c r="N21" s="22">
+        <v>0</v>
+      </c>
+      <c r="O21" s="22">
+        <v>0</v>
+      </c>
+      <c r="P21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>0</v>
+      </c>
+      <c r="R21" s="22">
+        <v>0</v>
+      </c>
+      <c r="S21" s="22">
+        <v>0</v>
+      </c>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22">
+        <v>0</v>
+      </c>
+      <c r="V21" s="22">
+        <v>-1</v>
+      </c>
+      <c r="W21" s="22">
+        <v>0</v>
+      </c>
+      <c r="X21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="29">
         <v>0</v>
       </c>
       <c r="AP21" s="4">
         <v>0</v>
       </c>
       <c r="AQ21" s="4">
         <v>0</v>
       </c>
       <c r="AR21" s="4">
         <v>0</v>
       </c>
       <c r="AS21" s="4">
         <v>0</v>
       </c>
       <c r="AT21" s="4">
         <v>0</v>
       </c>
       <c r="AU21" s="4">
         <v>0</v>
       </c>
       <c r="AV21" s="4">
         <v>0</v>
       </c>
       <c r="AW21" s="4">
         <v>0</v>
@@ -4032,173 +18788,176 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
+      <c r="BL21" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="21" customFormat="1">
-      <c r="A22" s="13" t="s">
+    <row r="22" spans="1:64">
+      <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
         <v>0</v>
       </c>
       <c r="J22" s="4">
         <v>0</v>
       </c>
       <c r="K22" s="4">
         <v>0</v>
       </c>
       <c r="L22" s="4">
         <v>0</v>
       </c>
       <c r="M22" s="4">
         <v>0</v>
       </c>
-      <c r="N22" s="23">
-[...80 lines deleted...]
-      <c r="AO22" s="31">
+      <c r="N22" s="22">
+        <v>0</v>
+      </c>
+      <c r="O22" s="22">
+        <v>0</v>
+      </c>
+      <c r="P22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>0</v>
+      </c>
+      <c r="R22" s="22">
+        <v>0</v>
+      </c>
+      <c r="S22" s="22">
+        <v>0</v>
+      </c>
+      <c r="T22" s="22">
+        <v>0</v>
+      </c>
+      <c r="U22" s="22">
+        <v>0</v>
+      </c>
+      <c r="V22" s="22">
+        <v>0</v>
+      </c>
+      <c r="W22" s="22">
+        <v>0</v>
+      </c>
+      <c r="X22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="29">
         <v>0</v>
       </c>
       <c r="AP22" s="4">
         <v>0</v>
       </c>
       <c r="AQ22" s="4">
         <v>0</v>
       </c>
       <c r="AR22" s="4">
         <v>0</v>
       </c>
       <c r="AS22" s="4">
         <v>0</v>
       </c>
       <c r="AT22" s="4">
         <v>0</v>
       </c>
       <c r="AU22" s="4">
         <v>0</v>
       </c>
       <c r="AV22" s="4">
         <v>0</v>
       </c>
       <c r="AW22" s="4">
         <v>0</v>
@@ -4223,1004 +18982,1020 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
+      <c r="BL22" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="29" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="53" t="s">
+    <row r="23" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="53"/>
-[...60 lines deleted...]
-      <c r="BK23" s="53"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="45"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="45"/>
+      <c r="O23" s="45"/>
+      <c r="P23" s="45"/>
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="45"/>
+      <c r="AA23" s="45"/>
+      <c r="AB23" s="45"/>
+      <c r="AC23" s="45"/>
+      <c r="AD23" s="45"/>
+      <c r="AE23" s="45"/>
+      <c r="AF23" s="45"/>
+      <c r="AG23" s="45"/>
+      <c r="AH23" s="45"/>
+      <c r="AI23" s="45"/>
+      <c r="AJ23" s="45"/>
+      <c r="AK23" s="45"/>
+      <c r="AL23" s="45"/>
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
+      <c r="AW23" s="45"/>
+      <c r="AX23" s="45"/>
+      <c r="AY23" s="45"/>
+      <c r="AZ23" s="45"/>
+      <c r="BA23" s="45"/>
+      <c r="BB23" s="45"/>
+      <c r="BC23" s="45"/>
+      <c r="BD23" s="45"/>
+      <c r="BE23" s="45"/>
+      <c r="BF23" s="45"/>
+      <c r="BG23" s="45"/>
+      <c r="BH23" s="45"/>
+      <c r="BI23" s="45"/>
+      <c r="BJ23" s="45"/>
+      <c r="BK23" s="45"/>
+      <c r="BL23" s="45"/>
     </row>
-    <row r="24" spans="1:63" s="21" customFormat="1">
-      <c r="A24" s="12" t="s">
+    <row r="24" spans="1:64">
+      <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
-        <v>58</v>
+        <v>-74</v>
       </c>
       <c r="C24" s="4">
-        <v>19</v>
+        <v>-130</v>
       </c>
       <c r="D24" s="4">
-        <v>13</v>
+        <v>-122</v>
       </c>
       <c r="E24" s="4">
+        <v>-62</v>
+      </c>
+      <c r="F24" s="4">
+        <v>-115</v>
+      </c>
+      <c r="G24" s="4">
+        <v>-224</v>
+      </c>
+      <c r="H24" s="4">
+        <v>-197</v>
+      </c>
+      <c r="I24" s="4">
+        <v>-160</v>
+      </c>
+      <c r="J24" s="4">
+        <v>-65</v>
+      </c>
+      <c r="K24" s="4">
+        <v>-73</v>
+      </c>
+      <c r="L24" s="4">
+        <v>-100</v>
+      </c>
+      <c r="M24" s="4">
+        <v>-41</v>
+      </c>
+      <c r="N24" s="22">
+        <v>-78</v>
+      </c>
+      <c r="O24" s="22">
+        <v>-60</v>
+      </c>
+      <c r="P24" s="22">
+        <v>-49</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>-63</v>
+      </c>
+      <c r="R24" s="22">
+        <v>-65</v>
+      </c>
+      <c r="S24" s="22">
+        <v>-119</v>
+      </c>
+      <c r="T24" s="22">
+        <v>-58</v>
+      </c>
+      <c r="U24" s="22">
+        <v>-110</v>
+      </c>
+      <c r="V24" s="22">
+        <v>-49</v>
+      </c>
+      <c r="W24" s="22">
+        <v>29</v>
+      </c>
+      <c r="X24" s="22">
+        <v>76</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>32</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>88</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>62</v>
+      </c>
+      <c r="AB24" s="22">
         <v>50</v>
       </c>
-      <c r="F24" s="4">
-[...17 lines deleted...]
-      <c r="L24" s="4">
+      <c r="AC24" s="28">
+        <v>29</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>22</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>-88</v>
+      </c>
+      <c r="AF24" s="22">
+        <v>-72</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>-72</v>
+      </c>
+      <c r="AH24" s="22">
+        <v>-5</v>
+      </c>
+      <c r="AI24" s="22">
+        <v>29</v>
+      </c>
+      <c r="AJ24" s="29">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="29">
+        <v>16</v>
+      </c>
+      <c r="AL24" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AM24" s="29">
+        <v>75</v>
+      </c>
+      <c r="AN24" s="29">
+        <v>89</v>
+      </c>
+      <c r="AO24" s="29">
+        <v>41</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>52</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>46</v>
+      </c>
+      <c r="AR24" s="4">
         <v>43</v>
       </c>
-      <c r="M24" s="4">
-[...8 lines deleted...]
-      <c r="P24" s="23">
+      <c r="AS24" s="4">
+        <v>50</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>41</v>
+      </c>
+      <c r="AU24" s="4">
         <v>29</v>
       </c>
-      <c r="Q24" s="23">
-[...91 lines deleted...]
-      </c>
       <c r="AV24" s="4">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="AW24" s="4">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="AX24" s="4">
         <v>10</v>
       </c>
       <c r="AY24" s="4">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="AZ24" s="4">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="BA24" s="4">
+        <v>42</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>38</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>13</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>29</v>
+      </c>
+      <c r="BE24" s="4">
+        <v>34</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>9</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>68</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>11</v>
+      </c>
+      <c r="BI24" s="4">
+        <v>51</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>67</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>7</v>
+      </c>
+      <c r="BL24" s="54">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:64">
+      <c r="A25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="4">
+        <v>-64</v>
+      </c>
+      <c r="C25" s="4">
+        <v>-129</v>
+      </c>
+      <c r="D25" s="4">
+        <v>-121</v>
+      </c>
+      <c r="E25" s="4">
+        <v>-60</v>
+      </c>
+      <c r="F25" s="4">
+        <v>-108</v>
+      </c>
+      <c r="G25" s="4">
+        <v>-220</v>
+      </c>
+      <c r="H25" s="4">
+        <v>-178</v>
+      </c>
+      <c r="I25" s="4">
+        <v>-151</v>
+      </c>
+      <c r="J25" s="4">
+        <v>-62</v>
+      </c>
+      <c r="K25" s="4">
+        <v>-70</v>
+      </c>
+      <c r="L25" s="4">
+        <v>-98</v>
+      </c>
+      <c r="M25" s="4">
+        <v>-39</v>
+      </c>
+      <c r="N25" s="22">
+        <v>-75</v>
+      </c>
+      <c r="O25" s="22">
+        <v>-56</v>
+      </c>
+      <c r="P25" s="22">
+        <v>-46</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>-62</v>
+      </c>
+      <c r="R25" s="22">
+        <v>-66</v>
+      </c>
+      <c r="S25" s="22">
+        <v>-116</v>
+      </c>
+      <c r="T25" s="22">
+        <v>-50</v>
+      </c>
+      <c r="U25" s="22">
+        <v>-98</v>
+      </c>
+      <c r="V25" s="22">
+        <v>-43</v>
+      </c>
+      <c r="W25" s="22">
+        <v>37</v>
+      </c>
+      <c r="X25" s="22">
+        <v>81</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>40</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>86</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>66</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>50</v>
+      </c>
+      <c r="AC25" s="28">
+        <v>32</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>22</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>-72</v>
+      </c>
+      <c r="AF25" s="22">
+        <v>-65</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>-68</v>
+      </c>
+      <c r="AH25" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AI25" s="22">
+        <v>30</v>
+      </c>
+      <c r="AJ25" s="29">
+        <v>6</v>
+      </c>
+      <c r="AK25" s="29">
+        <v>20</v>
+      </c>
+      <c r="AL25" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AM25" s="29">
+        <v>66</v>
+      </c>
+      <c r="AN25" s="29">
+        <v>85</v>
+      </c>
+      <c r="AO25" s="29">
+        <v>41</v>
+      </c>
+      <c r="AP25" s="4">
         <v>49</v>
       </c>
-      <c r="BB24" s="4">
-[...5 lines deleted...]
-      <c r="BD24" s="4">
+      <c r="AQ25" s="4">
+        <v>46</v>
+      </c>
+      <c r="AR25" s="4">
+        <v>47</v>
+      </c>
+      <c r="AS25" s="4">
+        <v>51</v>
+      </c>
+      <c r="AT25" s="4">
         <v>40</v>
       </c>
-      <c r="BE24" s="4">
-[...118 lines deleted...]
-      <c r="AG25" s="23">
+      <c r="AU25" s="4">
         <v>30</v>
       </c>
-      <c r="AH25" s="23">
-[...40 lines deleted...]
-      </c>
       <c r="AV25" s="4">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="AW25" s="4">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="AX25" s="4">
         <v>8</v>
       </c>
       <c r="AY25" s="4">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="AZ25" s="4">
+        <v>20</v>
+      </c>
+      <c r="BA25" s="4">
+        <v>41</v>
+      </c>
+      <c r="BB25" s="4">
         <v>34</v>
       </c>
-      <c r="BA25" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="BC25" s="4">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="BD25" s="4">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="BE25" s="4">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="BF25" s="4">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="BG25" s="4">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="BH25" s="4">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="BI25" s="4">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="BJ25" s="4">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="BK25" s="4">
-        <v>16</v>
+        <v>5</v>
+      </c>
+      <c r="BL25" s="54">
+        <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:63" s="21" customFormat="1">
-      <c r="A26" s="13" t="s">
+    <row r="26" spans="1:64">
+      <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F26" s="4">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="G26" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="H26" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I26" s="4">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="J26" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K26" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="L26" s="4">
         <v>0</v>
       </c>
       <c r="M26" s="4">
-        <v>0</v>
-[...76 lines deleted...]
-      <c r="AM26" s="31">
+        <v>-3</v>
+      </c>
+      <c r="N26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="O26" s="22">
+        <v>-3</v>
+      </c>
+      <c r="P26" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="R26" s="22">
+        <v>2</v>
+      </c>
+      <c r="S26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T26" s="22">
+        <v>-1</v>
+      </c>
+      <c r="U26" s="22">
+        <v>-6</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0</v>
+      </c>
+      <c r="X26" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>-6</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AB26" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AC26" s="28">
+        <v>-2</v>
+      </c>
+      <c r="AD26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>-15</v>
+      </c>
+      <c r="AF26" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AJ26" s="29">
+        <v>-3</v>
+      </c>
+      <c r="AK26" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL26" s="29">
+        <v>-1</v>
+      </c>
+      <c r="AM26" s="29">
         <v>3</v>
       </c>
-      <c r="AN26" s="31">
-[...2 lines deleted...]
-      <c r="AO26" s="31">
+      <c r="AN26" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO26" s="29">
         <v>0</v>
       </c>
       <c r="AP26" s="4">
         <v>0</v>
       </c>
       <c r="AQ26" s="4">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="AR26" s="4">
         <v>0</v>
       </c>
       <c r="AS26" s="4">
         <v>1</v>
       </c>
       <c r="AT26" s="4">
         <v>0</v>
       </c>
       <c r="AU26" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AV26" s="4">
         <v>1</v>
       </c>
       <c r="AW26" s="4">
         <v>1</v>
       </c>
       <c r="AX26" s="4">
         <v>0</v>
       </c>
       <c r="AY26" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="AZ26" s="4">
         <v>1</v>
       </c>
       <c r="BA26" s="4">
         <v>1</v>
       </c>
       <c r="BB26" s="4">
         <v>1</v>
       </c>
       <c r="BC26" s="4">
         <v>1</v>
       </c>
       <c r="BD26" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE26" s="4">
         <v>4</v>
       </c>
       <c r="BF26" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>2</v>
       </c>
       <c r="BK26" s="4">
         <v>1</v>
       </c>
+      <c r="BL26" s="54">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="21" customFormat="1">
-      <c r="A27" s="13" t="s">
+    <row r="27" spans="1:64">
+      <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I27" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K27" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L27" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="M27" s="4">
-        <v>0</v>
-[...76 lines deleted...]
-      <c r="AM27" s="31">
+        <v>-1</v>
+      </c>
+      <c r="N27" s="22">
+        <v>0</v>
+      </c>
+      <c r="O27" s="22">
+        <v>-1</v>
+      </c>
+      <c r="P27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>0</v>
+      </c>
+      <c r="R27" s="22">
+        <v>0</v>
+      </c>
+      <c r="S27" s="22">
+        <v>0</v>
+      </c>
+      <c r="T27" s="22">
+        <v>0</v>
+      </c>
+      <c r="U27" s="22">
+        <v>-4</v>
+      </c>
+      <c r="V27" s="22">
+        <v>-1</v>
+      </c>
+      <c r="W27" s="22">
+        <v>-1</v>
+      </c>
+      <c r="X27" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="28">
+        <v>-1</v>
+      </c>
+      <c r="AD27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AF27" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AG27" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AH27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="29">
         <v>4</v>
       </c>
-      <c r="AN27" s="31">
-[...2 lines deleted...]
-      <c r="AO27" s="31">
+      <c r="AN27" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="29">
         <v>0</v>
       </c>
       <c r="AP27" s="4">
         <v>3</v>
       </c>
       <c r="AQ27" s="4">
         <v>1</v>
       </c>
       <c r="AR27" s="4">
         <v>0</v>
       </c>
       <c r="AS27" s="4">
         <v>0</v>
       </c>
       <c r="AT27" s="4">
         <v>1</v>
       </c>
       <c r="AU27" s="4">
         <v>0</v>
       </c>
       <c r="AV27" s="4">
         <v>0</v>
       </c>
       <c r="AW27" s="4">
         <v>0</v>
       </c>
       <c r="AX27" s="4">
         <v>2</v>
       </c>
       <c r="AY27" s="4">
         <v>0</v>
       </c>
       <c r="AZ27" s="4">
         <v>3</v>
       </c>
       <c r="BA27" s="4">
         <v>0</v>
       </c>
       <c r="BB27" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BC27" s="4">
         <v>0</v>
       </c>
       <c r="BD27" s="4">
         <v>1</v>
       </c>
       <c r="BE27" s="4">
         <v>2</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>4</v>
       </c>
       <c r="BJ27" s="4">
         <v>1</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
+      <c r="BL27" s="54">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="21" customFormat="1">
-      <c r="A28" s="13" t="s">
+    <row r="28" spans="1:64">
+      <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
         <v>0</v>
       </c>
       <c r="J28" s="4">
         <v>0</v>
       </c>
       <c r="K28" s="4">
         <v>0</v>
       </c>
       <c r="L28" s="4">
         <v>0</v>
       </c>
       <c r="M28" s="4">
         <v>0</v>
       </c>
-      <c r="N28" s="23">
-[...80 lines deleted...]
-      <c r="AO28" s="31">
+      <c r="N28" s="22">
+        <v>0</v>
+      </c>
+      <c r="O28" s="22">
+        <v>0</v>
+      </c>
+      <c r="P28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="22">
+        <v>0</v>
+      </c>
+      <c r="R28" s="22">
+        <v>0</v>
+      </c>
+      <c r="S28" s="22">
+        <v>0</v>
+      </c>
+      <c r="T28" s="22">
+        <v>0</v>
+      </c>
+      <c r="U28" s="22">
+        <v>0</v>
+      </c>
+      <c r="V28" s="22">
+        <v>0</v>
+      </c>
+      <c r="W28" s="22">
+        <v>0</v>
+      </c>
+      <c r="X28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="38">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="29">
         <v>0</v>
       </c>
       <c r="AP28" s="4">
         <v>0</v>
       </c>
       <c r="AQ28" s="4">
         <v>0</v>
       </c>
       <c r="AR28" s="4">
         <v>0</v>
       </c>
       <c r="AS28" s="4">
         <v>0</v>
       </c>
       <c r="AT28" s="4">
         <v>0</v>
       </c>
       <c r="AU28" s="4">
         <v>0</v>
       </c>
       <c r="AV28" s="4">
         <v>0</v>
       </c>
       <c r="AW28" s="4">
         <v>0</v>
@@ -5245,364 +20020,370 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>1</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
+      <c r="BL28" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="21" customFormat="1">
-      <c r="A29" s="13" t="s">
+    <row r="29" spans="1:64">
+      <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="E29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F29" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="G29" s="4">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="H29" s="4">
-        <v>0</v>
+        <v>-15</v>
       </c>
       <c r="I29" s="4">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="J29" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K29" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L29" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M29" s="4">
-        <v>3</v>
-[...43 lines deleted...]
-      <c r="AB29" s="23">
+        <v>2</v>
+      </c>
+      <c r="N29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="O29" s="22">
+        <v>0</v>
+      </c>
+      <c r="P29" s="22">
+        <v>-2</v>
+      </c>
+      <c r="Q29" s="22">
+        <v>1</v>
+      </c>
+      <c r="R29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="S29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="T29" s="22">
+        <v>-7</v>
+      </c>
+      <c r="U29" s="22">
+        <v>-2</v>
+      </c>
+      <c r="V29" s="22">
+        <v>-4</v>
+      </c>
+      <c r="W29" s="22">
+        <v>-7</v>
+      </c>
+      <c r="X29" s="22">
+        <v>-4</v>
+      </c>
+      <c r="Y29" s="22">
+        <v>-3</v>
+      </c>
+      <c r="Z29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AB29" s="22">
         <v>4</v>
       </c>
-      <c r="AC29" s="30">
-[...35 lines deleted...]
-      <c r="AO29" s="31">
+      <c r="AC29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AG29" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AH29" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AI29" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="29">
+        <v>-1</v>
+      </c>
+      <c r="AK29" s="29">
+        <v>-4</v>
+      </c>
+      <c r="AL29" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="29">
         <v>0</v>
       </c>
       <c r="AP29" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AQ29" s="4">
         <v>0</v>
       </c>
       <c r="AR29" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="AS29" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="AT29" s="4">
         <v>0</v>
       </c>
       <c r="AU29" s="4">
         <v>0</v>
       </c>
       <c r="AV29" s="4">
         <v>3</v>
       </c>
       <c r="AW29" s="4">
         <v>2</v>
       </c>
       <c r="AX29" s="4">
         <v>0</v>
       </c>
       <c r="AY29" s="4">
         <v>4</v>
       </c>
       <c r="AZ29" s="4">
         <v>1</v>
       </c>
       <c r="BA29" s="4">
         <v>0</v>
       </c>
       <c r="BB29" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BC29" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>1</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>4</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
+      <c r="BL29" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="21" customFormat="1">
-      <c r="A30" s="13" t="s">
+    <row r="30" spans="1:64">
+      <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
         <v>0</v>
       </c>
       <c r="J30" s="4">
         <v>0</v>
       </c>
       <c r="K30" s="4">
         <v>0</v>
       </c>
       <c r="L30" s="4">
         <v>0</v>
       </c>
       <c r="M30" s="4">
         <v>0</v>
       </c>
-      <c r="N30" s="23">
-[...80 lines deleted...]
-      <c r="AO30" s="31">
+      <c r="N30" s="22">
+        <v>0</v>
+      </c>
+      <c r="O30" s="22">
+        <v>0</v>
+      </c>
+      <c r="P30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="22">
+        <v>0</v>
+      </c>
+      <c r="R30" s="22">
+        <v>0</v>
+      </c>
+      <c r="S30" s="22">
+        <v>0</v>
+      </c>
+      <c r="T30" s="22">
+        <v>0</v>
+      </c>
+      <c r="U30" s="22">
+        <v>0</v>
+      </c>
+      <c r="V30" s="22">
+        <v>-1</v>
+      </c>
+      <c r="W30" s="22">
+        <v>0</v>
+      </c>
+      <c r="X30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN30" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO30" s="29">
         <v>0</v>
       </c>
       <c r="AP30" s="4">
         <v>0</v>
       </c>
       <c r="AQ30" s="4">
         <v>0</v>
       </c>
       <c r="AR30" s="4">
         <v>0</v>
       </c>
       <c r="AS30" s="4">
         <v>0</v>
       </c>
       <c r="AT30" s="4">
         <v>0</v>
       </c>
       <c r="AU30" s="4">
         <v>0</v>
       </c>
       <c r="AV30" s="4">
         <v>0</v>
       </c>
       <c r="AW30" s="4">
         <v>0</v>
@@ -5627,52 +20408,55 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
+      <c r="BL30" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="29" customFormat="1" ht="20.25" customHeight="1">
+    <row r="31" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
       <c r="A31" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="52"/>
       <c r="R31" s="52"/>
       <c r="S31" s="52"/>
       <c r="T31" s="52"/>
       <c r="U31" s="52"/>
       <c r="V31" s="52"/>
       <c r="W31" s="52"/>
@@ -5694,377 +20478,381 @@
       <c r="AM31" s="52"/>
       <c r="AN31" s="52"/>
       <c r="AO31" s="52"/>
       <c r="AP31" s="52"/>
       <c r="AQ31" s="52"/>
       <c r="AR31" s="52"/>
       <c r="AS31" s="52"/>
       <c r="AT31" s="52"/>
       <c r="AU31" s="52"/>
       <c r="AV31" s="52"/>
       <c r="AW31" s="52"/>
       <c r="AX31" s="52"/>
       <c r="AY31" s="52"/>
       <c r="AZ31" s="52"/>
       <c r="BA31" s="52"/>
       <c r="BB31" s="52"/>
       <c r="BC31" s="52"/>
       <c r="BD31" s="52"/>
       <c r="BE31" s="52"/>
       <c r="BF31" s="52"/>
       <c r="BG31" s="52"/>
       <c r="BH31" s="52"/>
       <c r="BI31" s="52"/>
       <c r="BJ31" s="52"/>
       <c r="BK31" s="52"/>
+      <c r="BL31" s="52"/>
     </row>
-    <row r="32" spans="1:63" s="21" customFormat="1">
-      <c r="A32" s="12" t="s">
+    <row r="32" spans="1:64">
+      <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="C32" s="4">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="D32" s="4">
-        <v>3</v>
+        <v>-12</v>
       </c>
       <c r="E32" s="4">
-        <v>1</v>
+        <v>-62</v>
       </c>
       <c r="F32" s="4">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="G32" s="4">
-        <v>2</v>
+        <v>-11</v>
       </c>
       <c r="H32" s="4">
-        <v>1</v>
+        <v>-12</v>
       </c>
       <c r="I32" s="4">
-        <v>2</v>
+        <v>-37</v>
       </c>
       <c r="J32" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-1</v>
+      </c>
+      <c r="K32" s="4">
+        <v>-4</v>
       </c>
       <c r="L32" s="4">
-        <v>1</v>
+        <v>-10</v>
       </c>
       <c r="M32" s="4">
+        <v>2</v>
+      </c>
+      <c r="N32" s="22">
+        <v>-3</v>
+      </c>
+      <c r="O32" s="22">
+        <v>-1</v>
+      </c>
+      <c r="P32" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="22">
+        <v>-2</v>
+      </c>
+      <c r="R32" s="22">
+        <v>-8</v>
+      </c>
+      <c r="S32" s="22">
+        <v>-20</v>
+      </c>
+      <c r="T32" s="22">
+        <v>-5</v>
+      </c>
+      <c r="U32" s="22">
+        <v>-10</v>
+      </c>
+      <c r="V32" s="22">
+        <v>-17</v>
+      </c>
+      <c r="W32" s="22">
+        <v>-6</v>
+      </c>
+      <c r="X32" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="22">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AB32" s="22">
+        <v>-3</v>
+      </c>
+      <c r="AC32" s="28">
+        <v>-7</v>
+      </c>
+      <c r="AD32" s="22">
+        <v>-8</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="22">
+        <v>-8</v>
+      </c>
+      <c r="AH32" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="30">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM32" s="29">
         <v>4</v>
       </c>
-      <c r="N32" s="23">
-[...29 lines deleted...]
-      <c r="X32" s="23">
+      <c r="AN32" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO32" s="29">
+        <v>-8</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AQ32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="4">
+        <v>-2</v>
+      </c>
+      <c r="AS32" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AT32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AU32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV32" s="4">
         <v>4</v>
       </c>
-      <c r="Y32" s="23">
-[...2 lines deleted...]
-      <c r="Z32" s="23">
+      <c r="AW32" s="4">
+        <v>4</v>
+      </c>
+      <c r="AX32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="4">
         <v>6</v>
       </c>
-      <c r="AA32" s="23">
+      <c r="BA32" s="4">
+        <v>1</v>
+      </c>
+      <c r="BB32" s="4">
         <v>5</v>
-      </c>
-[...79 lines deleted...]
-        <v>7</v>
       </c>
       <c r="BC32" s="4">
         <v>3</v>
       </c>
       <c r="BD32" s="4">
         <v>3</v>
       </c>
       <c r="BE32" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="BF32" s="4">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="BG32" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="BH32" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="BI32" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BJ32" s="4">
         <v>11</v>
       </c>
       <c r="BK32" s="4">
         <v>4</v>
       </c>
+      <c r="BL32" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="21" customFormat="1">
-      <c r="A33" s="13" t="s">
+    <row r="33" spans="1:64">
+      <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="C33" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
-        <v>0</v>
+        <v>-60</v>
       </c>
       <c r="F33" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="J33" s="4">
         <v>0</v>
       </c>
-      <c r="K33" s="23">
+      <c r="K33" s="4">
         <v>0</v>
       </c>
       <c r="L33" s="4">
         <v>0</v>
       </c>
       <c r="M33" s="4">
-        <v>0</v>
-[...82 lines deleted...]
-      <c r="AO33" s="31">
+        <v>-1</v>
+      </c>
+      <c r="N33" s="22">
+        <v>-1</v>
+      </c>
+      <c r="O33" s="22">
+        <v>0</v>
+      </c>
+      <c r="P33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="22">
+        <v>0</v>
+      </c>
+      <c r="R33" s="22">
+        <v>0</v>
+      </c>
+      <c r="S33" s="22">
+        <v>0</v>
+      </c>
+      <c r="T33" s="22">
+        <v>0</v>
+      </c>
+      <c r="U33" s="22">
+        <v>0</v>
+      </c>
+      <c r="V33" s="22">
+        <v>1</v>
+      </c>
+      <c r="W33" s="22">
+        <v>0</v>
+      </c>
+      <c r="X33" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AC33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AE33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="29">
         <v>0</v>
       </c>
       <c r="AP33" s="4">
         <v>0</v>
       </c>
       <c r="AQ33" s="4">
         <v>0</v>
       </c>
       <c r="AR33" s="4">
         <v>0</v>
       </c>
       <c r="AS33" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AT33" s="4">
         <v>0</v>
       </c>
       <c r="AU33" s="4">
         <v>0</v>
       </c>
       <c r="AV33" s="4">
         <v>1</v>
       </c>
       <c r="AW33" s="4">
         <v>0</v>
       </c>
       <c r="AX33" s="4">
         <v>0</v>
       </c>
       <c r="AY33" s="4">
         <v>0</v>
       </c>
       <c r="AZ33" s="4">
         <v>0</v>
       </c>
       <c r="BA33" s="4">
         <v>0</v>
       </c>
@@ -6076,364 +20864,370 @@
       </c>
       <c r="BD33" s="4">
         <v>0</v>
       </c>
       <c r="BE33" s="4">
         <v>1</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>1</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>1</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
+      <c r="BL33" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="21" customFormat="1">
-      <c r="A34" s="13" t="s">
+    <row r="34" spans="1:64">
+      <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
         <v>0</v>
       </c>
       <c r="J34" s="4">
         <v>0</v>
       </c>
-      <c r="K34" s="23">
+      <c r="K34" s="4">
         <v>0</v>
       </c>
       <c r="L34" s="4">
         <v>1</v>
       </c>
       <c r="M34" s="4">
         <v>0</v>
       </c>
-      <c r="N34" s="23">
-[...81 lines deleted...]
-        <v>0</v>
+      <c r="N34" s="22">
+        <v>0</v>
+      </c>
+      <c r="O34" s="22">
+        <v>0</v>
+      </c>
+      <c r="P34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="22">
+        <v>0</v>
+      </c>
+      <c r="R34" s="22">
+        <v>0</v>
+      </c>
+      <c r="S34" s="22">
+        <v>-5</v>
+      </c>
+      <c r="T34" s="22">
+        <v>0</v>
+      </c>
+      <c r="U34" s="22">
+        <v>0</v>
+      </c>
+      <c r="V34" s="22">
+        <v>0</v>
+      </c>
+      <c r="W34" s="22">
+        <v>0</v>
+      </c>
+      <c r="X34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="22">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AH34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="29">
+        <v>-4</v>
       </c>
       <c r="AP34" s="4">
         <v>0</v>
       </c>
       <c r="AQ34" s="4">
         <v>0</v>
       </c>
       <c r="AR34" s="4">
         <v>0</v>
       </c>
       <c r="AS34" s="4">
         <v>0</v>
       </c>
       <c r="AT34" s="4">
         <v>0</v>
       </c>
       <c r="AU34" s="4">
         <v>0</v>
       </c>
       <c r="AV34" s="4">
         <v>0</v>
       </c>
       <c r="AW34" s="4">
         <v>0</v>
       </c>
       <c r="AX34" s="4">
         <v>0</v>
       </c>
       <c r="AY34" s="4">
         <v>0</v>
       </c>
       <c r="AZ34" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BA34" s="4">
         <v>0</v>
       </c>
       <c r="BB34" s="4">
         <v>0</v>
       </c>
       <c r="BC34" s="4">
         <v>0</v>
       </c>
       <c r="BD34" s="4">
         <v>0</v>
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>2</v>
       </c>
       <c r="BK34" s="4">
         <v>2</v>
       </c>
+      <c r="BL34" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="21" customFormat="1">
-      <c r="A35" s="13" t="s">
+    <row r="35" spans="1:64">
+      <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
         <v>0</v>
       </c>
       <c r="J35" s="4">
         <v>0</v>
       </c>
-      <c r="K35" s="23">
+      <c r="K35" s="4">
         <v>0</v>
       </c>
       <c r="L35" s="4">
         <v>0</v>
       </c>
       <c r="M35" s="4">
         <v>0</v>
       </c>
-      <c r="N35" s="23">
-[...80 lines deleted...]
-      <c r="AO35" s="31">
+      <c r="N35" s="22">
+        <v>0</v>
+      </c>
+      <c r="O35" s="22">
+        <v>0</v>
+      </c>
+      <c r="P35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>0</v>
+      </c>
+      <c r="R35" s="22">
+        <v>0</v>
+      </c>
+      <c r="S35" s="22">
+        <v>0</v>
+      </c>
+      <c r="T35" s="22">
+        <v>0</v>
+      </c>
+      <c r="U35" s="22">
+        <v>0</v>
+      </c>
+      <c r="V35" s="22">
+        <v>0</v>
+      </c>
+      <c r="W35" s="22">
+        <v>0</v>
+      </c>
+      <c r="X35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="29">
         <v>0</v>
       </c>
       <c r="AP35" s="4">
         <v>0</v>
       </c>
       <c r="AQ35" s="4">
         <v>0</v>
       </c>
       <c r="AR35" s="4">
         <v>0</v>
       </c>
       <c r="AS35" s="4">
         <v>0</v>
       </c>
       <c r="AT35" s="4">
         <v>0</v>
       </c>
       <c r="AU35" s="4">
         <v>1</v>
       </c>
       <c r="AV35" s="4">
         <v>0</v>
       </c>
       <c r="AW35" s="4">
         <v>0</v>
@@ -6458,937 +21252,952 @@
       </c>
       <c r="BD35" s="4">
         <v>0</v>
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
+      <c r="BL35" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="21" customFormat="1">
-      <c r="A36" s="13" t="s">
+    <row r="36" spans="1:64">
+      <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="D36" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="E36" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F36" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G36" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H36" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="I36" s="4">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="J36" s="4">
         <v>0</v>
       </c>
-      <c r="K36" s="23">
-        <v>0</v>
+      <c r="K36" s="4">
+        <v>-1</v>
       </c>
       <c r="L36" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="M36" s="4">
         <v>1</v>
       </c>
-      <c r="N36" s="23">
-[...81 lines deleted...]
-        <v>0</v>
+      <c r="N36" s="22">
+        <v>-2</v>
+      </c>
+      <c r="O36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="P36" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="R36" s="22">
+        <v>0</v>
+      </c>
+      <c r="S36" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T36" s="22">
+        <v>2</v>
+      </c>
+      <c r="U36" s="22">
+        <v>0</v>
+      </c>
+      <c r="V36" s="22">
+        <v>-12</v>
+      </c>
+      <c r="W36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="X36" s="22">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Z36" s="22">
+        <v>5</v>
+      </c>
+      <c r="AA36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="28">
+        <v>-1</v>
+      </c>
+      <c r="AD36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="22">
+        <v>3</v>
+      </c>
+      <c r="AG36" s="22">
+        <v>-6</v>
+      </c>
+      <c r="AH36" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="22">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK36" s="29">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="29">
+        <v>-5</v>
       </c>
       <c r="AP36" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ36" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AR36" s="4">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="AS36" s="4">
         <v>0</v>
       </c>
       <c r="AT36" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="AU36" s="4">
         <v>1</v>
       </c>
       <c r="AV36" s="4">
         <v>0</v>
       </c>
       <c r="AW36" s="4">
         <v>3</v>
       </c>
       <c r="AX36" s="4">
         <v>0</v>
       </c>
       <c r="AY36" s="4">
         <v>0</v>
       </c>
       <c r="AZ36" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="BA36" s="4">
         <v>2</v>
       </c>
       <c r="BB36" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="BC36" s="4">
         <v>1</v>
       </c>
       <c r="BD36" s="4">
         <v>3</v>
       </c>
       <c r="BE36" s="4">
         <v>1</v>
       </c>
       <c r="BF36" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="BG36" s="4">
         <v>3</v>
       </c>
       <c r="BH36" s="4">
         <v>2</v>
       </c>
       <c r="BI36" s="4">
         <v>1</v>
       </c>
       <c r="BJ36" s="4">
         <v>4</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
+      <c r="BL36" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="21" customFormat="1">
-      <c r="A37" s="13" t="s">
+    <row r="37" spans="1:64">
+      <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="I37" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="J37" s="4">
         <v>0</v>
       </c>
-      <c r="K37" s="23">
+      <c r="K37" s="4">
         <v>0</v>
       </c>
       <c r="L37" s="4">
         <v>0</v>
       </c>
       <c r="M37" s="4">
         <v>0</v>
       </c>
-      <c r="N37" s="23">
-[...81 lines deleted...]
-        <v>1</v>
+      <c r="N37" s="22">
+        <v>0</v>
+      </c>
+      <c r="O37" s="22">
+        <v>0</v>
+      </c>
+      <c r="P37" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="22">
+        <v>0</v>
+      </c>
+      <c r="R37" s="22">
+        <v>0</v>
+      </c>
+      <c r="S37" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T37" s="22">
+        <v>0</v>
+      </c>
+      <c r="U37" s="22">
+        <v>-6</v>
+      </c>
+      <c r="V37" s="22">
+        <v>-2</v>
+      </c>
+      <c r="W37" s="22">
+        <v>0</v>
+      </c>
+      <c r="X37" s="22">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="22">
+        <v>-1</v>
+      </c>
+      <c r="Z37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="22">
+        <v>-7</v>
+      </c>
+      <c r="AE37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="29">
+        <v>0</v>
       </c>
       <c r="AP37" s="4">
         <v>0</v>
       </c>
       <c r="AQ37" s="4">
         <v>0</v>
       </c>
       <c r="AR37" s="4">
         <v>0</v>
       </c>
       <c r="AS37" s="4">
         <v>0</v>
       </c>
       <c r="AT37" s="4">
         <v>0</v>
       </c>
       <c r="AU37" s="4">
         <v>0</v>
       </c>
       <c r="AV37" s="4">
         <v>2</v>
       </c>
       <c r="AW37" s="4">
         <v>0</v>
       </c>
       <c r="AX37" s="4">
         <v>0</v>
       </c>
       <c r="AY37" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ37" s="4">
         <v>0</v>
       </c>
       <c r="BA37" s="4">
         <v>0</v>
       </c>
       <c r="BB37" s="4">
         <v>0</v>
       </c>
       <c r="BC37" s="4">
         <v>0</v>
       </c>
       <c r="BD37" s="4">
         <v>0</v>
       </c>
       <c r="BE37" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
+      <c r="BL37" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="21" customFormat="1">
-      <c r="A38" s="13" t="s">
+    <row r="38" spans="1:64">
+      <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="C38" s="4">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="D38" s="4">
-        <v>3</v>
+        <v>-10</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G38" s="4">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="H38" s="4">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="I38" s="4">
-        <v>0</v>
+        <v>-23</v>
       </c>
       <c r="J38" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-1</v>
+      </c>
+      <c r="K38" s="4">
+        <v>-1</v>
       </c>
       <c r="L38" s="4">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="M38" s="4">
-        <v>2</v>
-[...83 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="N38" s="22">
+        <v>0</v>
+      </c>
+      <c r="O38" s="22">
+        <v>0</v>
+      </c>
+      <c r="P38" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="22">
+        <v>-1</v>
+      </c>
+      <c r="R38" s="22">
+        <v>-7</v>
+      </c>
+      <c r="S38" s="22">
+        <v>-9</v>
+      </c>
+      <c r="T38" s="22">
+        <v>-4</v>
+      </c>
+      <c r="U38" s="22">
+        <v>-3</v>
+      </c>
+      <c r="V38" s="22">
+        <v>-4</v>
+      </c>
+      <c r="W38" s="22">
+        <v>-5</v>
+      </c>
+      <c r="X38" s="22">
+        <v>-2</v>
+      </c>
+      <c r="Y38" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="22">
+        <v>-4</v>
+      </c>
+      <c r="AB38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="28">
+        <v>-6</v>
+      </c>
+      <c r="AD38" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AE38" s="22">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="22">
+        <v>-2</v>
+      </c>
+      <c r="AG38" s="22">
+        <v>2</v>
+      </c>
+      <c r="AH38" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AJ38" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN38" s="29">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="29">
+        <v>1</v>
       </c>
       <c r="AP38" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ38" s="4">
         <v>1</v>
       </c>
       <c r="AR38" s="4">
         <v>0</v>
       </c>
       <c r="AS38" s="4">
         <v>0</v>
       </c>
       <c r="AT38" s="4">
         <v>3</v>
       </c>
       <c r="AU38" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AV38" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW38" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AX38" s="4">
         <v>0</v>
       </c>
       <c r="AY38" s="4">
         <v>0</v>
       </c>
       <c r="AZ38" s="4">
         <v>2</v>
       </c>
       <c r="BA38" s="4">
         <v>0</v>
       </c>
       <c r="BB38" s="4">
         <v>4</v>
       </c>
       <c r="BC38" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BD38" s="4">
         <v>0</v>
       </c>
       <c r="BE38" s="4">
         <v>2</v>
       </c>
       <c r="BF38" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BG38" s="4">
         <v>4</v>
       </c>
       <c r="BH38" s="4">
         <v>2</v>
       </c>
       <c r="BI38" s="4">
         <v>2</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>1</v>
       </c>
+      <c r="BL38" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="21" customFormat="1">
-      <c r="A39" s="13" t="s">
+    <row r="39" spans="1:64">
+      <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
         <v>0</v>
       </c>
       <c r="J39" s="4">
         <v>0</v>
       </c>
-      <c r="K39" s="23">
-        <v>0</v>
+      <c r="K39" s="4">
+        <v>-2</v>
       </c>
       <c r="L39" s="4">
         <v>0</v>
       </c>
       <c r="M39" s="4">
         <v>1</v>
       </c>
-      <c r="N39" s="23">
-[...80 lines deleted...]
-      <c r="AO39" s="31">
+      <c r="N39" s="22">
+        <v>0</v>
+      </c>
+      <c r="O39" s="22">
+        <v>0</v>
+      </c>
+      <c r="P39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="22">
+        <v>0</v>
+      </c>
+      <c r="R39" s="22">
+        <v>-1</v>
+      </c>
+      <c r="S39" s="22">
+        <v>-2</v>
+      </c>
+      <c r="T39" s="22">
+        <v>0</v>
+      </c>
+      <c r="U39" s="22">
+        <v>0</v>
+      </c>
+      <c r="V39" s="22">
+        <v>0</v>
+      </c>
+      <c r="W39" s="22">
+        <v>0</v>
+      </c>
+      <c r="X39" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="22">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="22">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="29">
+        <v>2</v>
+      </c>
+      <c r="AN39" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="29">
         <v>0</v>
       </c>
       <c r="AP39" s="4">
         <v>0</v>
       </c>
       <c r="AQ39" s="4">
         <v>1</v>
       </c>
       <c r="AR39" s="4">
         <v>0</v>
       </c>
       <c r="AS39" s="4">
         <v>0</v>
       </c>
       <c r="AT39" s="4">
         <v>1</v>
       </c>
       <c r="AU39" s="4">
         <v>0</v>
       </c>
       <c r="AV39" s="4">
         <v>0</v>
       </c>
       <c r="AW39" s="4">
         <v>0</v>
       </c>
       <c r="AX39" s="4">
         <v>0</v>
       </c>
       <c r="AY39" s="4">
         <v>0</v>
       </c>
       <c r="AZ39" s="4">
         <v>0</v>
       </c>
       <c r="BA39" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BB39" s="4">
         <v>1</v>
       </c>
       <c r="BC39" s="4">
         <v>0</v>
       </c>
       <c r="BD39" s="4">
         <v>0</v>
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BJ39" s="4">
         <v>1</v>
       </c>
       <c r="BK39" s="4">
         <v>1</v>
       </c>
+      <c r="BL39" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="21" customFormat="1">
-      <c r="A40" s="13" t="s">
+    <row r="40" spans="1:64">
+      <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
         <v>0</v>
       </c>
       <c r="J40" s="4">
         <v>0</v>
       </c>
-      <c r="K40" s="23">
+      <c r="K40" s="4">
         <v>0</v>
       </c>
       <c r="L40" s="4">
         <v>0</v>
       </c>
       <c r="M40" s="4">
         <v>0</v>
       </c>
-      <c r="N40" s="23">
-[...80 lines deleted...]
-      <c r="AO40" s="31">
+      <c r="N40" s="22">
+        <v>0</v>
+      </c>
+      <c r="O40" s="22">
+        <v>0</v>
+      </c>
+      <c r="P40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="22">
+        <v>0</v>
+      </c>
+      <c r="R40" s="22">
+        <v>0</v>
+      </c>
+      <c r="S40" s="22">
+        <v>0</v>
+      </c>
+      <c r="T40" s="22">
+        <v>0</v>
+      </c>
+      <c r="U40" s="22">
+        <v>0</v>
+      </c>
+      <c r="V40" s="22">
+        <v>0</v>
+      </c>
+      <c r="W40" s="22">
+        <v>0</v>
+      </c>
+      <c r="X40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="29">
         <v>0</v>
       </c>
       <c r="AP40" s="4">
         <v>0</v>
       </c>
       <c r="AQ40" s="4">
         <v>0</v>
       </c>
       <c r="AR40" s="4">
         <v>0</v>
       </c>
       <c r="AS40" s="4">
         <v>0</v>
       </c>
       <c r="AT40" s="4">
         <v>0</v>
       </c>
       <c r="AU40" s="4">
         <v>0</v>
       </c>
       <c r="AV40" s="4">
         <v>0</v>
       </c>
       <c r="AW40" s="4">
         <v>0</v>
@@ -7413,364 +22222,370 @@
       </c>
       <c r="BD40" s="4">
         <v>0</v>
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>0</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
+      <c r="BL40" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="21" customFormat="1">
-      <c r="A41" s="13" t="s">
+    <row r="41" spans="1:64">
+      <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
         <v>0</v>
       </c>
       <c r="J41" s="4">
         <v>0</v>
       </c>
-      <c r="K41" s="23">
+      <c r="K41" s="4">
         <v>0</v>
       </c>
       <c r="L41" s="4">
         <v>0</v>
       </c>
       <c r="M41" s="4">
         <v>0</v>
       </c>
-      <c r="N41" s="23">
-[...80 lines deleted...]
-      <c r="AO41" s="31">
+      <c r="N41" s="22">
+        <v>0</v>
+      </c>
+      <c r="O41" s="22">
+        <v>0</v>
+      </c>
+      <c r="P41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>0</v>
+      </c>
+      <c r="R41" s="22">
+        <v>0</v>
+      </c>
+      <c r="S41" s="22">
+        <v>0</v>
+      </c>
+      <c r="T41" s="22">
+        <v>0</v>
+      </c>
+      <c r="U41" s="22">
+        <v>0</v>
+      </c>
+      <c r="V41" s="22">
+        <v>0</v>
+      </c>
+      <c r="W41" s="22">
+        <v>0</v>
+      </c>
+      <c r="X41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="22">
+        <v>-1</v>
+      </c>
+      <c r="AH41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="29">
         <v>0</v>
       </c>
       <c r="AP41" s="4">
         <v>0</v>
       </c>
       <c r="AQ41" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="AR41" s="4">
         <v>0</v>
       </c>
       <c r="AS41" s="4">
         <v>0</v>
       </c>
       <c r="AT41" s="4">
         <v>0</v>
       </c>
       <c r="AU41" s="4">
         <v>0</v>
       </c>
       <c r="AV41" s="4">
         <v>0</v>
       </c>
       <c r="AW41" s="4">
         <v>0</v>
       </c>
       <c r="AX41" s="4">
         <v>0</v>
       </c>
       <c r="AY41" s="4">
         <v>0</v>
       </c>
       <c r="AZ41" s="4">
         <v>0</v>
       </c>
       <c r="BA41" s="4">
         <v>0</v>
       </c>
       <c r="BB41" s="4">
         <v>0</v>
       </c>
       <c r="BC41" s="4">
         <v>0</v>
       </c>
       <c r="BD41" s="4">
         <v>0</v>
       </c>
       <c r="BE41" s="4">
         <v>2</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>1</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
+      <c r="BL41" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="21" customFormat="1">
-      <c r="A42" s="13" t="s">
+    <row r="42" spans="1:64">
+      <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="J42" s="4">
         <v>0</v>
       </c>
-      <c r="K42" s="23">
+      <c r="K42" s="4">
         <v>0</v>
       </c>
       <c r="L42" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="M42" s="4">
         <v>0</v>
       </c>
-      <c r="N42" s="23">
-[...80 lines deleted...]
-      <c r="AO42" s="31">
+      <c r="N42" s="22">
+        <v>0</v>
+      </c>
+      <c r="O42" s="22">
+        <v>0</v>
+      </c>
+      <c r="P42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="22">
+        <v>0</v>
+      </c>
+      <c r="R42" s="22">
+        <v>0</v>
+      </c>
+      <c r="S42" s="22">
+        <v>0</v>
+      </c>
+      <c r="T42" s="22">
+        <v>-3</v>
+      </c>
+      <c r="U42" s="22">
+        <v>-1</v>
+      </c>
+      <c r="V42" s="22">
+        <v>0</v>
+      </c>
+      <c r="W42" s="22">
+        <v>0</v>
+      </c>
+      <c r="X42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="22">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="29">
+        <v>-1</v>
+      </c>
+      <c r="AK42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="29">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="29">
         <v>0</v>
       </c>
       <c r="AP42" s="4">
         <v>0</v>
       </c>
       <c r="AQ42" s="4">
         <v>0</v>
       </c>
       <c r="AR42" s="4">
         <v>0</v>
       </c>
       <c r="AS42" s="4">
         <v>0</v>
       </c>
       <c r="AT42" s="4">
         <v>0</v>
       </c>
       <c r="AU42" s="4">
         <v>0</v>
       </c>
       <c r="AV42" s="4">
         <v>1</v>
       </c>
       <c r="AW42" s="4">
         <v>0</v>
@@ -7778,190 +22593,193 @@
       <c r="AX42" s="4">
         <v>0</v>
       </c>
       <c r="AY42" s="4">
         <v>0</v>
       </c>
       <c r="AZ42" s="4">
         <v>1</v>
       </c>
       <c r="BA42" s="4">
         <v>0</v>
       </c>
       <c r="BB42" s="4">
         <v>1</v>
       </c>
       <c r="BC42" s="4">
         <v>0</v>
       </c>
       <c r="BD42" s="4">
         <v>0</v>
       </c>
       <c r="BE42" s="4">
         <v>1</v>
       </c>
       <c r="BF42" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="BG42" s="4">
         <v>3</v>
       </c>
       <c r="BH42" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
+      <c r="BL42" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="21" customFormat="1">
-      <c r="A43" s="13" t="s">
+    <row r="43" spans="1:64">
+      <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
         <v>0</v>
       </c>
       <c r="J43" s="4">
         <v>0</v>
       </c>
-      <c r="K43" s="23">
+      <c r="K43" s="4">
         <v>0</v>
       </c>
       <c r="L43" s="4">
         <v>0</v>
       </c>
       <c r="M43" s="4">
         <v>0</v>
       </c>
-      <c r="N43" s="23">
-[...80 lines deleted...]
-      <c r="AO43" s="31">
+      <c r="N43" s="22">
+        <v>0</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="22">
+        <v>0</v>
+      </c>
+      <c r="R43" s="22">
+        <v>0</v>
+      </c>
+      <c r="S43" s="22">
+        <v>0</v>
+      </c>
+      <c r="T43" s="22">
+        <v>0</v>
+      </c>
+      <c r="U43" s="22">
+        <v>0</v>
+      </c>
+      <c r="V43" s="22">
+        <v>0</v>
+      </c>
+      <c r="W43" s="22">
+        <v>0</v>
+      </c>
+      <c r="X43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="22">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="22">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="29">
         <v>0</v>
       </c>
       <c r="AP43" s="4">
         <v>0</v>
       </c>
       <c r="AQ43" s="4">
         <v>0</v>
       </c>
       <c r="AR43" s="4">
         <v>0</v>
       </c>
       <c r="AS43" s="4">
         <v>0</v>
       </c>
       <c r="AT43" s="4">
         <v>0</v>
       </c>
       <c r="AU43" s="4">
         <v>0</v>
       </c>
       <c r="AV43" s="4">
         <v>0</v>
       </c>
       <c r="AW43" s="4">
         <v>0</v>
@@ -7986,14795 +22804,300 @@
       </c>
       <c r="BD43" s="4">
         <v>0</v>
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
+      <c r="BL43" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="21" customFormat="1">
-      <c r="A44" s="14" t="s">
+    <row r="44" spans="1:64">
+      <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="17">
-[...101 lines deleted...]
-      <c r="AJ44" s="16">
+      <c r="B44" s="16">
+        <v>0</v>
+      </c>
+      <c r="C44" s="16">
+        <v>0</v>
+      </c>
+      <c r="D44" s="16">
+        <v>0</v>
+      </c>
+      <c r="E44" s="16">
+        <v>0</v>
+      </c>
+      <c r="F44" s="16">
+        <v>0</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>0</v>
+      </c>
+      <c r="I44" s="16">
+        <v>0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>0</v>
+      </c>
+      <c r="K44" s="16">
+        <v>0</v>
+      </c>
+      <c r="L44" s="16">
+        <v>0</v>
+      </c>
+      <c r="M44" s="16">
+        <v>0</v>
+      </c>
+      <c r="N44" s="23">
+        <v>0</v>
+      </c>
+      <c r="O44" s="23">
+        <v>0</v>
+      </c>
+      <c r="P44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="23">
+        <v>0</v>
+      </c>
+      <c r="R44" s="23">
+        <v>0</v>
+      </c>
+      <c r="S44" s="23">
+        <v>0</v>
+      </c>
+      <c r="T44" s="23">
+        <v>0</v>
+      </c>
+      <c r="U44" s="23">
+        <v>0</v>
+      </c>
+      <c r="V44" s="23">
+        <v>0</v>
+      </c>
+      <c r="W44" s="23">
+        <v>0</v>
+      </c>
+      <c r="X44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="24">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="23">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
         <v>0</v>
       </c>
       <c r="AK44" s="15">
         <v>0</v>
       </c>
-      <c r="AL44" s="15">
-[...74 lines deleted...]
-      <c r="BK44" s="17">
+      <c r="AL44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="14">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BG44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ6:BK6"/>
-[...14500 lines deleted...]
-    <mergeCell ref="BJ6:BK6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="AX6:BI6"/>
-    <mergeCell ref="A31:BK31"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>