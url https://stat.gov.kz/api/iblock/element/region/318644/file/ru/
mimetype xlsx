--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -124,51 +124,51 @@
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов</t>
   </si>
   <si>
     <t>Число выбывших за пределы</t>
   </si>
   <si>
     <t>Сальдо внешней миграции населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -190,50 +190,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -341,51 +347,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -439,94 +445,97 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -979,56 +988,56 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BI39" sqref="BI39"/>
+      <selection pane="bottomLeft" activeCell="BQ35" sqref="BQ35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -1045,296 +1054,298 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.42578125" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="4.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.140625" style="6" customWidth="1"/>
     <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
     <col min="55" max="55" width="5.85546875" style="6" customWidth="1"/>
     <col min="56" max="56" width="6.5703125" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.42578125" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="15">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:65" ht="15">
+      <c r="A2" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="41"/>
-[...61 lines deleted...]
-      <c r="BL2" s="41"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="AX2" s="46"/>
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
       <c r="Z3" s="21"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="21"/>
       <c r="AC3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
       <c r="AM3" s="21"/>
       <c r="AN3" s="21"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="21"/>
       <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="21"/>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
       <c r="Z4" s="21"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="21"/>
       <c r="AD4" s="21"/>
       <c r="AE4" s="21"/>
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
     </row>
-    <row r="5" spans="1:64" s="1" customFormat="1">
+    <row r="5" spans="1:65" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="9"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BF5" s="6"/>
       <c r="BG5" s="32"/>
       <c r="BI5" s="32"/>
       <c r="BJ5" s="17"/>
-      <c r="BL5" s="55" t="s">
+      <c r="BL5" s="42"/>
+      <c r="BM5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:64" s="27" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="49">
+    <row r="6" spans="1:65" s="27" customFormat="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="52">
         <v>2021</v>
       </c>
-      <c r="C6" s="50"/>
-[...10 lines deleted...]
-      <c r="N6" s="49">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="52">
         <v>2022</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="52">
         <v>2023</v>
       </c>
-      <c r="AA6" s="50"/>
-[...8 lines deleted...]
-      <c r="AJ6" s="50"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="48">
+      <c r="AL6" s="51">
         <v>2024</v>
       </c>
-      <c r="AM6" s="43"/>
-[...10 lines deleted...]
-      <c r="AX6" s="42">
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="44">
         <v>2025</v>
       </c>
-      <c r="AY6" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="42">
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
+      <c r="BH6" s="45"/>
+      <c r="BI6" s="45"/>
+      <c r="BJ6" s="44">
         <v>2026</v>
       </c>
-      <c r="BK6" s="43"/>
-      <c r="BL6" s="43"/>
+      <c r="BK6" s="45"/>
+      <c r="BL6" s="45"/>
+      <c r="BM6" s="45"/>
     </row>
-    <row r="7" spans="1:64" s="20" customFormat="1">
-      <c r="A7" s="47"/>
+    <row r="7" spans="1:65" s="20" customFormat="1">
+      <c r="A7" s="50"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="3" t="s">
@@ -1480,120 +1491,124 @@
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="BI7" s="36" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
+      <c r="BM7" s="31" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="44"/>
-[...61 lines deleted...]
-      <c r="BL8" s="44"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="47"/>
+      <c r="AN8" s="47"/>
+      <c r="AO8" s="47"/>
+      <c r="AP8" s="47"/>
+      <c r="AQ8" s="47"/>
+      <c r="AR8" s="47"/>
+      <c r="AS8" s="47"/>
+      <c r="AT8" s="47"/>
+      <c r="AU8" s="47"/>
+      <c r="AV8" s="47"/>
+      <c r="AW8" s="47"/>
+      <c r="AX8" s="47"/>
+      <c r="AY8" s="47"/>
+      <c r="AZ8" s="47"/>
+      <c r="BA8" s="47"/>
+      <c r="BB8" s="47"/>
+      <c r="BC8" s="47"/>
+      <c r="BD8" s="47"/>
+      <c r="BE8" s="47"/>
+      <c r="BF8" s="47"/>
+      <c r="BG8" s="47"/>
+      <c r="BH8" s="47"/>
+      <c r="BI8" s="47"/>
+      <c r="BJ8" s="47"/>
+      <c r="BK8" s="47"/>
+      <c r="BL8" s="47"/>
+      <c r="BM8" s="47"/>
     </row>
-    <row r="9" spans="1:64" s="20" customFormat="1">
+    <row r="9" spans="1:65" s="20" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>58</v>
       </c>
       <c r="C9" s="4">
         <v>19</v>
       </c>
       <c r="D9" s="4">
         <v>16</v>
       </c>
       <c r="E9" s="4">
         <v>51</v>
       </c>
       <c r="F9" s="4">
         <v>28</v>
       </c>
       <c r="G9" s="4">
         <v>46</v>
       </c>
       <c r="H9" s="4">
         <v>20</v>
       </c>
       <c r="I9" s="4">
@@ -1739,55 +1754,58 @@
       </c>
       <c r="BD9" s="4">
         <v>43</v>
       </c>
       <c r="BE9" s="4">
         <v>62</v>
       </c>
       <c r="BF9" s="4">
         <v>25</v>
       </c>
       <c r="BG9" s="4">
         <v>91</v>
       </c>
       <c r="BH9" s="4">
         <v>28</v>
       </c>
       <c r="BI9" s="4">
         <v>62</v>
       </c>
       <c r="BJ9" s="4">
         <v>81</v>
       </c>
       <c r="BK9" s="4">
         <v>22</v>
       </c>
-      <c r="BL9" s="54">
+      <c r="BL9" s="41">
         <v>46</v>
       </c>
+      <c r="BM9" s="41">
+        <v>15</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="20" customFormat="1">
+    <row r="10" spans="1:65" s="20" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>58</v>
       </c>
       <c r="C10" s="4">
         <v>19</v>
       </c>
       <c r="D10" s="4">
         <v>13</v>
       </c>
       <c r="E10" s="4">
         <v>49</v>
       </c>
       <c r="F10" s="4">
         <v>27</v>
       </c>
       <c r="G10" s="4">
         <v>40</v>
       </c>
       <c r="H10" s="4">
         <v>19</v>
       </c>
       <c r="I10" s="4">
@@ -1933,55 +1951,58 @@
       </c>
       <c r="BD10" s="4">
         <v>38</v>
       </c>
       <c r="BE10" s="4">
         <v>48</v>
       </c>
       <c r="BF10" s="4">
         <v>22</v>
       </c>
       <c r="BG10" s="4">
         <v>76</v>
       </c>
       <c r="BH10" s="4">
         <v>22</v>
       </c>
       <c r="BI10" s="4">
         <v>55</v>
       </c>
       <c r="BJ10" s="4">
         <v>67</v>
       </c>
       <c r="BK10" s="4">
         <v>16</v>
       </c>
-      <c r="BL10" s="54">
+      <c r="BL10" s="41">
         <v>43</v>
       </c>
+      <c r="BM10" s="41">
+        <v>9</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="20" customFormat="1">
+    <row r="11" spans="1:65" s="20" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>0</v>
       </c>
       <c r="G11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
@@ -2127,55 +2148,58 @@
       </c>
       <c r="BD11" s="4">
         <v>1</v>
       </c>
       <c r="BE11" s="4">
         <v>5</v>
       </c>
       <c r="BF11" s="4">
         <v>0</v>
       </c>
       <c r="BG11" s="4">
         <v>1</v>
       </c>
       <c r="BH11" s="4">
         <v>1</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>3</v>
       </c>
       <c r="BK11" s="4">
         <v>1</v>
       </c>
-      <c r="BL11" s="54">
-        <v>2</v>
+      <c r="BL11" s="41">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="41">
+        <v>4</v>
       </c>
     </row>
-    <row r="12" spans="1:64" s="20" customFormat="1">
+    <row r="12" spans="1:65" s="20" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -2321,55 +2345,58 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>2</v>
       </c>
       <c r="BK12" s="4">
         <v>2</v>
       </c>
-      <c r="BL12" s="54">
+      <c r="BL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:64" s="20" customFormat="1">
+    <row r="13" spans="1:65" s="20" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -2515,55 +2542,58 @@
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
-      <c r="BL13" s="54">
+      <c r="BL13" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:64" s="20" customFormat="1">
+    <row r="14" spans="1:65" s="20" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>1</v>
       </c>
       <c r="F14" s="4">
         <v>0</v>
       </c>
       <c r="G14" s="4">
         <v>0</v>
       </c>
       <c r="H14" s="4">
         <v>0</v>
       </c>
       <c r="I14" s="4">
@@ -2709,55 +2739,58 @@
       </c>
       <c r="BD14" s="4">
         <v>3</v>
       </c>
       <c r="BE14" s="4">
         <v>1</v>
       </c>
       <c r="BF14" s="4">
         <v>0</v>
       </c>
       <c r="BG14" s="4">
         <v>3</v>
       </c>
       <c r="BH14" s="4">
         <v>2</v>
       </c>
       <c r="BI14" s="4">
         <v>1</v>
       </c>
       <c r="BJ14" s="4">
         <v>4</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
-      <c r="BL14" s="54">
+      <c r="BL14" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:64" s="20" customFormat="1">
+    <row r="15" spans="1:65" s="20" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>0</v>
       </c>
       <c r="I15" s="4">
@@ -2903,55 +2936,58 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>0</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
-      <c r="BL15" s="54">
-        <v>0</v>
+      <c r="BL15" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="41">
+        <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:64" s="20" customFormat="1">
+    <row r="16" spans="1:65" s="20" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>0</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
         <v>3</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="G16" s="4">
         <v>2</v>
       </c>
       <c r="H16" s="4">
         <v>1</v>
       </c>
       <c r="I16" s="4">
@@ -3097,55 +3133,58 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>2</v>
       </c>
       <c r="BF16" s="4">
         <v>3</v>
       </c>
       <c r="BG16" s="4">
         <v>4</v>
       </c>
       <c r="BH16" s="4">
         <v>2</v>
       </c>
       <c r="BI16" s="4">
         <v>2</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>1</v>
       </c>
-      <c r="BL16" s="54">
+      <c r="BL16" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:64" s="20" customFormat="1">
+    <row r="17" spans="1:66" s="20" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>0</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>0</v>
       </c>
       <c r="I17" s="4">
@@ -3291,55 +3330,58 @@
       </c>
       <c r="BD17" s="4">
         <v>1</v>
       </c>
       <c r="BE17" s="4">
         <v>2</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>4</v>
       </c>
       <c r="BJ17" s="4">
         <v>2</v>
       </c>
       <c r="BK17" s="4">
         <v>2</v>
       </c>
-      <c r="BL17" s="54">
+      <c r="BL17" s="41">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:64" s="20" customFormat="1">
+    <row r="18" spans="1:66" s="20" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -3485,55 +3527,58 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
-      <c r="BL18" s="54">
+      <c r="BL18" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:64" s="20" customFormat="1">
+    <row r="19" spans="1:66" s="20" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -3679,55 +3724,58 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>2</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>0</v>
       </c>
       <c r="BH19" s="4">
         <v>1</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>1</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
-      <c r="BL19" s="54">
+      <c r="BL19" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:64" s="20" customFormat="1">
+    <row r="20" spans="1:66" s="20" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>3</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
       <c r="I20" s="4">
@@ -3873,55 +3921,58 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>2</v>
       </c>
       <c r="BF20" s="4">
         <v>0</v>
       </c>
       <c r="BG20" s="4">
         <v>7</v>
       </c>
       <c r="BH20" s="4">
         <v>0</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
-      <c r="BL20" s="54">
+      <c r="BL20" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:64" s="20" customFormat="1">
+    <row r="21" spans="1:66" s="20" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -4067,55 +4118,58 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
-      <c r="BL21" s="54">
+      <c r="BL21" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:64" s="20" customFormat="1">
+    <row r="22" spans="1:66" s="20" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -4261,123 +4315,127 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
-      <c r="BL22" s="54">
+      <c r="BL22" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="45" t="s">
+    <row r="23" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="45"/>
-[...61 lines deleted...]
-      <c r="BL23" s="45"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="48"/>
+      <c r="Z23" s="48"/>
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="48"/>
+      <c r="AL23" s="48"/>
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="48"/>
+      <c r="AX23" s="48"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="48"/>
+      <c r="BJ23" s="48"/>
+      <c r="BK23" s="48"/>
+      <c r="BL23" s="48"/>
+      <c r="BM23" s="48"/>
     </row>
-    <row r="24" spans="1:64" s="20" customFormat="1">
+    <row r="24" spans="1:66" s="20" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>58</v>
       </c>
       <c r="C24" s="4">
         <v>19</v>
       </c>
       <c r="D24" s="4">
         <v>13</v>
       </c>
       <c r="E24" s="4">
         <v>50</v>
       </c>
       <c r="F24" s="4">
         <v>27</v>
       </c>
       <c r="G24" s="4">
         <v>44</v>
       </c>
       <c r="H24" s="4">
         <v>19</v>
       </c>
       <c r="I24" s="4">
@@ -4523,55 +4581,59 @@
       </c>
       <c r="BD24" s="4">
         <v>40</v>
       </c>
       <c r="BE24" s="4">
         <v>55</v>
       </c>
       <c r="BF24" s="4">
         <v>22</v>
       </c>
       <c r="BG24" s="4">
         <v>80</v>
       </c>
       <c r="BH24" s="4">
         <v>24</v>
       </c>
       <c r="BI24" s="4">
         <v>59</v>
       </c>
       <c r="BJ24" s="4">
         <v>70</v>
       </c>
       <c r="BK24" s="4">
         <v>18</v>
       </c>
-      <c r="BL24" s="54">
+      <c r="BL24" s="41">
         <v>46</v>
       </c>
+      <c r="BM24" s="41">
+        <v>13</v>
+      </c>
+      <c r="BN24" s="43"/>
     </row>
-    <row r="25" spans="1:64" s="20" customFormat="1">
+    <row r="25" spans="1:66" s="20" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>58</v>
       </c>
       <c r="C25" s="4">
         <v>19</v>
       </c>
       <c r="D25" s="4">
         <v>13</v>
       </c>
       <c r="E25" s="4">
         <v>49</v>
       </c>
       <c r="F25" s="4">
         <v>27</v>
       </c>
       <c r="G25" s="4">
         <v>40</v>
       </c>
       <c r="H25" s="4">
         <v>19</v>
       </c>
       <c r="I25" s="4">
@@ -4717,55 +4779,59 @@
       </c>
       <c r="BD25" s="4">
         <v>38</v>
       </c>
       <c r="BE25" s="4">
         <v>48</v>
       </c>
       <c r="BF25" s="4">
         <v>22</v>
       </c>
       <c r="BG25" s="4">
         <v>76</v>
       </c>
       <c r="BH25" s="4">
         <v>22</v>
       </c>
       <c r="BI25" s="4">
         <v>55</v>
       </c>
       <c r="BJ25" s="4">
         <v>67</v>
       </c>
       <c r="BK25" s="4">
         <v>16</v>
       </c>
-      <c r="BL25" s="54">
+      <c r="BL25" s="41">
         <v>43</v>
       </c>
+      <c r="BM25" s="41">
+        <v>9</v>
+      </c>
+      <c r="BN25" s="43"/>
     </row>
-    <row r="26" spans="1:64" s="20" customFormat="1">
+    <row r="26" spans="1:66" s="20" customFormat="1">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>0</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>0</v>
       </c>
       <c r="G26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="4">
         <v>0</v>
       </c>
       <c r="I26" s="4">
@@ -4911,55 +4977,59 @@
       </c>
       <c r="BD26" s="4">
         <v>1</v>
       </c>
       <c r="BE26" s="4">
         <v>4</v>
       </c>
       <c r="BF26" s="4">
         <v>0</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>1</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>2</v>
       </c>
       <c r="BK26" s="4">
         <v>1</v>
       </c>
-      <c r="BL26" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL26" s="41">
+        <v>2</v>
+      </c>
+      <c r="BM26" s="41">
+        <v>3</v>
+      </c>
+      <c r="BN26" s="43"/>
     </row>
-    <row r="27" spans="1:64" s="20" customFormat="1">
+    <row r="27" spans="1:66" s="20" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>0</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>0</v>
       </c>
       <c r="I27" s="4">
@@ -5105,55 +5175,59 @@
       </c>
       <c r="BD27" s="4">
         <v>1</v>
       </c>
       <c r="BE27" s="4">
         <v>2</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>4</v>
       </c>
       <c r="BJ27" s="4">
         <v>1</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
-      <c r="BL27" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL27" s="41">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="41">
+        <v>1</v>
+      </c>
+      <c r="BN27" s="43"/>
     </row>
-    <row r="28" spans="1:64" s="20" customFormat="1">
+    <row r="28" spans="1:66" s="20" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -5299,55 +5373,59 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>1</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
-      <c r="BL28" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL28" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="43"/>
     </row>
-    <row r="29" spans="1:64" s="20" customFormat="1">
+    <row r="29" spans="1:66" s="20" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>1</v>
       </c>
       <c r="F29" s="4">
         <v>0</v>
       </c>
       <c r="G29" s="4">
         <v>3</v>
       </c>
       <c r="H29" s="4">
         <v>0</v>
       </c>
       <c r="I29" s="4">
@@ -5493,55 +5571,59 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>1</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>4</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
-      <c r="BL29" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL29" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="43"/>
     </row>
-    <row r="30" spans="1:64" s="20" customFormat="1">
+    <row r="30" spans="1:66" s="20" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -5687,123 +5769,128 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
-      <c r="BL30" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL30" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="43"/>
     </row>
-    <row r="31" spans="1:64" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="44" t="s">
+    <row r="31" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="44"/>
-[...61 lines deleted...]
-      <c r="BL31" s="44"/>
+      <c r="B31" s="47"/>
+      <c r="C31" s="47"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+      <c r="N31" s="47"/>
+      <c r="O31" s="47"/>
+      <c r="P31" s="47"/>
+      <c r="Q31" s="47"/>
+      <c r="R31" s="47"/>
+      <c r="S31" s="47"/>
+      <c r="T31" s="47"/>
+      <c r="U31" s="47"/>
+      <c r="V31" s="47"/>
+      <c r="W31" s="47"/>
+      <c r="X31" s="47"/>
+      <c r="Y31" s="47"/>
+      <c r="Z31" s="47"/>
+      <c r="AA31" s="47"/>
+      <c r="AB31" s="47"/>
+      <c r="AC31" s="47"/>
+      <c r="AD31" s="47"/>
+      <c r="AE31" s="47"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+      <c r="AL31" s="47"/>
+      <c r="AM31" s="47"/>
+      <c r="AN31" s="47"/>
+      <c r="AO31" s="47"/>
+      <c r="AP31" s="47"/>
+      <c r="AQ31" s="47"/>
+      <c r="AR31" s="47"/>
+      <c r="AS31" s="47"/>
+      <c r="AT31" s="47"/>
+      <c r="AU31" s="47"/>
+      <c r="AV31" s="47"/>
+      <c r="AW31" s="47"/>
+      <c r="AX31" s="47"/>
+      <c r="AY31" s="47"/>
+      <c r="AZ31" s="47"/>
+      <c r="BA31" s="47"/>
+      <c r="BB31" s="47"/>
+      <c r="BC31" s="47"/>
+      <c r="BD31" s="47"/>
+      <c r="BE31" s="47"/>
+      <c r="BF31" s="47"/>
+      <c r="BG31" s="47"/>
+      <c r="BH31" s="47"/>
+      <c r="BI31" s="47"/>
+      <c r="BJ31" s="47"/>
+      <c r="BK31" s="47"/>
+      <c r="BL31" s="47"/>
+      <c r="BM31" s="47"/>
     </row>
-    <row r="32" spans="1:64" s="20" customFormat="1">
+    <row r="32" spans="1:66" s="20" customFormat="1">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>0</v>
       </c>
       <c r="C32" s="4">
         <v>0</v>
       </c>
       <c r="D32" s="4">
         <v>3</v>
       </c>
       <c r="E32" s="4">
         <v>1</v>
       </c>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="G32" s="4">
         <v>2</v>
       </c>
       <c r="H32" s="4">
         <v>1</v>
       </c>
       <c r="I32" s="4">
@@ -5949,55 +6036,59 @@
       </c>
       <c r="BD32" s="4">
         <v>3</v>
       </c>
       <c r="BE32" s="4">
         <v>7</v>
       </c>
       <c r="BF32" s="4">
         <v>3</v>
       </c>
       <c r="BG32" s="4">
         <v>11</v>
       </c>
       <c r="BH32" s="4">
         <v>4</v>
       </c>
       <c r="BI32" s="4">
         <v>3</v>
       </c>
       <c r="BJ32" s="4">
         <v>11</v>
       </c>
       <c r="BK32" s="4">
         <v>4</v>
       </c>
-      <c r="BL32" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL32" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="41">
+        <v>2</v>
+      </c>
+      <c r="BN32" s="43"/>
     </row>
-    <row r="33" spans="1:64" s="20" customFormat="1">
+    <row r="33" spans="1:66" s="20" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>0</v>
       </c>
       <c r="C33" s="4">
         <v>0</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>0</v>
       </c>
       <c r="F33" s="4">
         <v>0</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
@@ -6143,55 +6234,59 @@
       </c>
       <c r="BD33" s="4">
         <v>0</v>
       </c>
       <c r="BE33" s="4">
         <v>1</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>1</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>1</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
-      <c r="BL33" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL33" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="41">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="43"/>
     </row>
-    <row r="34" spans="1:64" s="20" customFormat="1">
+    <row r="34" spans="1:66" s="20" customFormat="1">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
@@ -6337,55 +6432,59 @@
       </c>
       <c r="BD34" s="4">
         <v>0</v>
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>2</v>
       </c>
       <c r="BK34" s="4">
         <v>2</v>
       </c>
-      <c r="BL34" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL34" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="43"/>
     </row>
-    <row r="35" spans="1:64" s="20" customFormat="1">
+    <row r="35" spans="1:66" s="20" customFormat="1">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
@@ -6531,55 +6630,59 @@
       </c>
       <c r="BD35" s="4">
         <v>0</v>
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
-      <c r="BL35" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL35" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="43"/>
     </row>
-    <row r="36" spans="1:64" s="20" customFormat="1">
+    <row r="36" spans="1:66" s="20" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>0</v>
       </c>
       <c r="D36" s="4">
         <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>1</v>
       </c>
       <c r="F36" s="4">
         <v>0</v>
       </c>
       <c r="G36" s="4">
         <v>0</v>
       </c>
       <c r="H36" s="4">
         <v>0</v>
       </c>
       <c r="I36" s="4">
@@ -6725,55 +6828,59 @@
       </c>
       <c r="BD36" s="4">
         <v>3</v>
       </c>
       <c r="BE36" s="4">
         <v>1</v>
       </c>
       <c r="BF36" s="4">
         <v>0</v>
       </c>
       <c r="BG36" s="4">
         <v>3</v>
       </c>
       <c r="BH36" s="4">
         <v>2</v>
       </c>
       <c r="BI36" s="4">
         <v>1</v>
       </c>
       <c r="BJ36" s="4">
         <v>4</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
-      <c r="BL36" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL36" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="43"/>
     </row>
-    <row r="37" spans="1:64" s="20" customFormat="1">
+    <row r="37" spans="1:66" s="20" customFormat="1">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>0</v>
       </c>
       <c r="I37" s="4">
@@ -6919,55 +7026,59 @@
       </c>
       <c r="BD37" s="4">
         <v>0</v>
       </c>
       <c r="BE37" s="4">
         <v>0</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
-      <c r="BL37" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL37" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="41">
+        <v>1</v>
+      </c>
+      <c r="BN37" s="43"/>
     </row>
-    <row r="38" spans="1:64" s="20" customFormat="1">
+    <row r="38" spans="1:66" s="20" customFormat="1">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>0</v>
       </c>
       <c r="C38" s="4">
         <v>0</v>
       </c>
       <c r="D38" s="4">
         <v>3</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="G38" s="4">
         <v>2</v>
       </c>
       <c r="H38" s="4">
         <v>1</v>
       </c>
       <c r="I38" s="4">
@@ -7113,55 +7224,59 @@
       </c>
       <c r="BD38" s="4">
         <v>0</v>
       </c>
       <c r="BE38" s="4">
         <v>2</v>
       </c>
       <c r="BF38" s="4">
         <v>3</v>
       </c>
       <c r="BG38" s="4">
         <v>4</v>
       </c>
       <c r="BH38" s="4">
         <v>2</v>
       </c>
       <c r="BI38" s="4">
         <v>2</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>1</v>
       </c>
-      <c r="BL38" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL38" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="43"/>
     </row>
-    <row r="39" spans="1:64" s="20" customFormat="1">
+    <row r="39" spans="1:66" s="20" customFormat="1">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
@@ -7307,55 +7422,59 @@
       </c>
       <c r="BD39" s="4">
         <v>0</v>
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>0</v>
       </c>
       <c r="BJ39" s="4">
         <v>1</v>
       </c>
       <c r="BK39" s="4">
         <v>1</v>
       </c>
-      <c r="BL39" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL39" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="43"/>
     </row>
-    <row r="40" spans="1:64" s="20" customFormat="1">
+    <row r="40" spans="1:66" s="20" customFormat="1">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>0</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
@@ -7501,55 +7620,59 @@
       </c>
       <c r="BD40" s="4">
         <v>0</v>
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>0</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
-      <c r="BL40" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL40" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="43"/>
     </row>
-    <row r="41" spans="1:64" s="20" customFormat="1">
+    <row r="41" spans="1:66" s="20" customFormat="1">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
@@ -7695,55 +7818,59 @@
       </c>
       <c r="BD41" s="4">
         <v>0</v>
       </c>
       <c r="BE41" s="4">
         <v>2</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>0</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>1</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
-      <c r="BL41" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL41" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="43"/>
     </row>
-    <row r="42" spans="1:64" s="20" customFormat="1">
+    <row r="42" spans="1:66" s="20" customFormat="1">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>0</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>0</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
@@ -7889,55 +8016,59 @@
       </c>
       <c r="BD42" s="4">
         <v>0</v>
       </c>
       <c r="BE42" s="4">
         <v>1</v>
       </c>
       <c r="BF42" s="4">
         <v>0</v>
       </c>
       <c r="BG42" s="4">
         <v>3</v>
       </c>
       <c r="BH42" s="4">
         <v>0</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
-      <c r="BL42" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL42" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN42" s="43"/>
     </row>
-    <row r="43" spans="1:64" s="20" customFormat="1">
+    <row r="43" spans="1:66" s="20" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
@@ -8083,55 +8214,59 @@
       </c>
       <c r="BD43" s="4">
         <v>0</v>
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
-      <c r="BL43" s="54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL43" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM43" s="41">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="43"/>
     </row>
-    <row r="44" spans="1:64" s="20" customFormat="1">
+    <row r="44" spans="1:66" s="20" customFormat="1">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -8280,119 +8415,123 @@
       </c>
       <c r="BE44" s="16">
         <v>0</v>
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
+      <c r="BM44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BN44" s="43"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:66">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:BL2"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AJ6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="S148" sqref="S148"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+      <selection pane="bottomLeft" activeCell="BK46" sqref="BK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -8409,293 +8548,296 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
     <col min="55" max="55" width="7.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.5703125" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="15">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:65" ht="15">
+      <c r="A2" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="51"/>
-[...61 lines deleted...]
-      <c r="BL2" s="51"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
+      <c r="AL2" s="54"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="54"/>
+      <c r="AX2" s="54"/>
+      <c r="AY2" s="54"/>
+      <c r="AZ2" s="54"/>
+      <c r="BA2" s="54"/>
+      <c r="BB2" s="54"/>
+      <c r="BC2" s="54"/>
+      <c r="BD2" s="54"/>
+      <c r="BE2" s="54"/>
+      <c r="BF2" s="54"/>
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="54"/>
+      <c r="BJ2" s="54"/>
+      <c r="BK2" s="54"/>
+      <c r="BL2" s="54"/>
+      <c r="BM2" s="54"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="25"/>
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
       <c r="Z3" s="25"/>
       <c r="AA3" s="25"/>
       <c r="AB3" s="25"/>
       <c r="AC3" s="25"/>
       <c r="AD3" s="25"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="25"/>
       <c r="AG3" s="25"/>
       <c r="AH3" s="25"/>
       <c r="AI3" s="25"/>
       <c r="AJ3" s="25"/>
       <c r="AK3" s="25"/>
       <c r="AL3" s="25"/>
       <c r="AM3" s="25"/>
       <c r="AN3" s="25"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="N4" s="25"/>
       <c r="O4" s="25"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="25"/>
       <c r="R4" s="25"/>
       <c r="S4" s="25"/>
       <c r="T4" s="25"/>
       <c r="U4" s="25"/>
       <c r="V4" s="25"/>
       <c r="W4" s="25"/>
       <c r="X4" s="25"/>
       <c r="Y4" s="25"/>
       <c r="Z4" s="25"/>
       <c r="AA4" s="25"/>
       <c r="AB4" s="25"/>
       <c r="AC4" s="25"/>
       <c r="AD4" s="25"/>
       <c r="AE4" s="25"/>
       <c r="AF4" s="25"/>
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25"/>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
     </row>
-    <row r="5" spans="1:64" s="1" customFormat="1">
+    <row r="5" spans="1:65" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="10"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BI5" s="10"/>
-      <c r="BL5" s="10" t="s">
+      <c r="BL5" s="10"/>
+      <c r="BM5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:64" s="19" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="49">
+    <row r="6" spans="1:65" s="19" customFormat="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="52">
         <v>2021</v>
       </c>
-      <c r="C6" s="50"/>
-[...10 lines deleted...]
-      <c r="N6" s="49">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="52">
         <v>2022</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="52">
         <v>2023</v>
       </c>
-      <c r="AA6" s="50"/>
-[...8 lines deleted...]
-      <c r="AJ6" s="50"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="42">
+      <c r="AL6" s="44">
         <v>2024</v>
       </c>
-      <c r="AM6" s="43"/>
-[...10 lines deleted...]
-      <c r="AX6" s="42">
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="44">
         <v>2025</v>
       </c>
-      <c r="AY6" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="42">
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
+      <c r="BH6" s="45"/>
+      <c r="BI6" s="45"/>
+      <c r="BJ6" s="44">
         <v>2026</v>
       </c>
-      <c r="BK6" s="43"/>
-      <c r="BL6" s="43"/>
+      <c r="BK6" s="45"/>
+      <c r="BL6" s="45"/>
+      <c r="BM6" s="45"/>
     </row>
-    <row r="7" spans="1:64">
-      <c r="A7" s="47"/>
+    <row r="7" spans="1:65">
+      <c r="A7" s="50"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="39" t="s">
@@ -8841,120 +8983,124 @@
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="39" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="39" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="BI7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
+      <c r="BM7" s="31" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="44"/>
-[...61 lines deleted...]
-      <c r="BL8" s="44"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="47"/>
+      <c r="AN8" s="47"/>
+      <c r="AO8" s="47"/>
+      <c r="AP8" s="47"/>
+      <c r="AQ8" s="47"/>
+      <c r="AR8" s="47"/>
+      <c r="AS8" s="47"/>
+      <c r="AT8" s="47"/>
+      <c r="AU8" s="47"/>
+      <c r="AV8" s="47"/>
+      <c r="AW8" s="47"/>
+      <c r="AX8" s="47"/>
+      <c r="AY8" s="47"/>
+      <c r="AZ8" s="47"/>
+      <c r="BA8" s="47"/>
+      <c r="BB8" s="47"/>
+      <c r="BC8" s="47"/>
+      <c r="BD8" s="47"/>
+      <c r="BE8" s="47"/>
+      <c r="BF8" s="47"/>
+      <c r="BG8" s="47"/>
+      <c r="BH8" s="47"/>
+      <c r="BI8" s="47"/>
+      <c r="BJ8" s="47"/>
+      <c r="BK8" s="47"/>
+      <c r="BL8" s="47"/>
+      <c r="BM8" s="47"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>140</v>
       </c>
       <c r="C9" s="4">
         <v>157</v>
       </c>
       <c r="D9" s="4">
         <v>150</v>
       </c>
       <c r="E9" s="4">
         <v>119</v>
       </c>
       <c r="F9" s="4">
         <v>149</v>
       </c>
       <c r="G9" s="4">
         <v>281</v>
       </c>
       <c r="H9" s="4">
         <v>229</v>
       </c>
       <c r="I9" s="4">
@@ -9100,55 +9246,58 @@
       </c>
       <c r="BD9" s="4">
         <v>11</v>
       </c>
       <c r="BE9" s="4">
         <v>23</v>
       </c>
       <c r="BF9" s="4">
         <v>20</v>
       </c>
       <c r="BG9" s="4">
         <v>13</v>
       </c>
       <c r="BH9" s="4">
         <v>15</v>
       </c>
       <c r="BI9" s="4">
         <v>9</v>
       </c>
       <c r="BJ9" s="4">
         <v>3</v>
       </c>
       <c r="BK9" s="4">
         <v>11</v>
       </c>
-      <c r="BL9" s="54">
+      <c r="BL9" s="4">
         <v>14</v>
       </c>
+      <c r="BM9" s="4">
+        <v>19</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>122</v>
       </c>
       <c r="C10" s="4">
         <v>148</v>
       </c>
       <c r="D10" s="4">
         <v>134</v>
       </c>
       <c r="E10" s="4">
         <v>109</v>
       </c>
       <c r="F10" s="4">
         <v>135</v>
       </c>
       <c r="G10" s="4">
         <v>260</v>
       </c>
       <c r="H10" s="4">
         <v>197</v>
       </c>
       <c r="I10" s="4">
@@ -9294,55 +9443,58 @@
       </c>
       <c r="BD10" s="4">
         <v>10</v>
       </c>
       <c r="BE10" s="4">
         <v>21</v>
       </c>
       <c r="BF10" s="4">
         <v>10</v>
       </c>
       <c r="BG10" s="4">
         <v>12</v>
       </c>
       <c r="BH10" s="4">
         <v>12</v>
       </c>
       <c r="BI10" s="4">
         <v>8</v>
       </c>
       <c r="BJ10" s="4">
         <v>3</v>
       </c>
       <c r="BK10" s="4">
         <v>11</v>
       </c>
-      <c r="BL10" s="54">
+      <c r="BL10" s="4">
         <v>14</v>
       </c>
+      <c r="BM10" s="4">
+        <v>16</v>
+      </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>2</v>
       </c>
       <c r="F11" s="4">
         <v>6</v>
       </c>
       <c r="G11" s="4">
         <v>2</v>
       </c>
       <c r="H11" s="4">
         <v>2</v>
       </c>
       <c r="I11" s="4">
@@ -9488,55 +9640,58 @@
       </c>
       <c r="BD11" s="4">
         <v>1</v>
       </c>
       <c r="BE11" s="4">
         <v>0</v>
       </c>
       <c r="BF11" s="4">
         <v>3</v>
       </c>
       <c r="BG11" s="4">
         <v>0</v>
       </c>
       <c r="BH11" s="4">
         <v>1</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>0</v>
       </c>
       <c r="BK11" s="4">
         <v>0</v>
       </c>
-      <c r="BL11" s="54">
-        <v>0</v>
+      <c r="BL11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="4">
+        <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>1</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -9682,55 +9837,58 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>0</v>
       </c>
       <c r="BK12" s="4">
         <v>0</v>
       </c>
-      <c r="BL12" s="54">
+      <c r="BL12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -9876,55 +10034,58 @@
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
-      <c r="BL13" s="54">
+      <c r="BL13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>2</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="4">
         <v>2</v>
       </c>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="G14" s="4">
         <v>3</v>
       </c>
       <c r="H14" s="4">
         <v>2</v>
       </c>
       <c r="I14" s="4">
@@ -10070,55 +10231,58 @@
       </c>
       <c r="BD14" s="4">
         <v>0</v>
       </c>
       <c r="BE14" s="4">
         <v>0</v>
       </c>
       <c r="BF14" s="4">
         <v>4</v>
       </c>
       <c r="BG14" s="4">
         <v>0</v>
       </c>
       <c r="BH14" s="4">
         <v>0</v>
       </c>
       <c r="BI14" s="4">
         <v>0</v>
       </c>
       <c r="BJ14" s="4">
         <v>0</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
-      <c r="BL14" s="54">
-        <v>0</v>
+      <c r="BL14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="4">
+        <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>3</v>
       </c>
       <c r="I15" s="4">
@@ -10264,55 +10428,58 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>2</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>0</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
-      <c r="BL15" s="54">
+      <c r="BL15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>3</v>
       </c>
       <c r="C16" s="4">
         <v>3</v>
       </c>
       <c r="D16" s="4">
         <v>13</v>
       </c>
       <c r="E16" s="4">
         <v>4</v>
       </c>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="G16" s="4">
         <v>10</v>
       </c>
       <c r="H16" s="4">
         <v>8</v>
       </c>
       <c r="I16" s="4">
@@ -10458,55 +10625,58 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>0</v>
       </c>
       <c r="BF16" s="4">
         <v>2</v>
       </c>
       <c r="BG16" s="4">
         <v>0</v>
       </c>
       <c r="BH16" s="4">
         <v>0</v>
       </c>
       <c r="BI16" s="4">
         <v>0</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>0</v>
       </c>
-      <c r="BL16" s="54">
+      <c r="BL16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>1</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>2</v>
       </c>
       <c r="I17" s="4">
@@ -10652,55 +10822,58 @@
       </c>
       <c r="BD17" s="4">
         <v>0</v>
       </c>
       <c r="BE17" s="4">
         <v>0</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>1</v>
       </c>
       <c r="BJ17" s="4">
         <v>0</v>
       </c>
       <c r="BK17" s="4">
         <v>0</v>
       </c>
-      <c r="BL17" s="54">
+      <c r="BL17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>1</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -10846,55 +11019,58 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
-      <c r="BL18" s="54">
+      <c r="BL18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -11040,55 +11216,58 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>0</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>1</v>
       </c>
       <c r="BH19" s="4">
         <v>0</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>0</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
-      <c r="BL19" s="54">
+      <c r="BL19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>1</v>
       </c>
       <c r="D20" s="4">
         <v>1</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>6</v>
       </c>
       <c r="G20" s="4">
         <v>6</v>
       </c>
       <c r="H20" s="4">
         <v>15</v>
       </c>
       <c r="I20" s="4">
@@ -11234,55 +11413,58 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>0</v>
       </c>
       <c r="BF20" s="4">
         <v>1</v>
       </c>
       <c r="BG20" s="4">
         <v>0</v>
       </c>
       <c r="BH20" s="4">
         <v>2</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
-      <c r="BL20" s="54">
+      <c r="BL20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -11428,55 +11610,58 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
-      <c r="BL21" s="54">
+      <c r="BL21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -11622,123 +11807,127 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
-      <c r="BL22" s="54">
+      <c r="BL22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="45" t="s">
+    <row r="23" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="45"/>
-[...61 lines deleted...]
-      <c r="BL23" s="45"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="48"/>
+      <c r="Z23" s="48"/>
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="48"/>
+      <c r="AL23" s="48"/>
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="48"/>
+      <c r="AX23" s="48"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="48"/>
+      <c r="BJ23" s="48"/>
+      <c r="BK23" s="48"/>
+      <c r="BL23" s="48"/>
+      <c r="BM23" s="48"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>132</v>
       </c>
       <c r="C24" s="4">
         <v>149</v>
       </c>
       <c r="D24" s="4">
         <v>135</v>
       </c>
       <c r="E24" s="4">
         <v>112</v>
       </c>
       <c r="F24" s="4">
         <v>142</v>
       </c>
       <c r="G24" s="4">
         <v>268</v>
       </c>
       <c r="H24" s="4">
         <v>216</v>
       </c>
       <c r="I24" s="4">
@@ -11884,55 +12073,58 @@
       </c>
       <c r="BD24" s="4">
         <v>11</v>
       </c>
       <c r="BE24" s="4">
         <v>21</v>
       </c>
       <c r="BF24" s="4">
         <v>13</v>
       </c>
       <c r="BG24" s="4">
         <v>12</v>
       </c>
       <c r="BH24" s="4">
         <v>13</v>
       </c>
       <c r="BI24" s="4">
         <v>8</v>
       </c>
       <c r="BJ24" s="4">
         <v>3</v>
       </c>
       <c r="BK24" s="4">
         <v>11</v>
       </c>
-      <c r="BL24" s="54">
+      <c r="BL24" s="4">
         <v>14</v>
       </c>
+      <c r="BM24" s="4">
+        <v>17</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>122</v>
       </c>
       <c r="C25" s="4">
         <v>148</v>
       </c>
       <c r="D25" s="4">
         <v>134</v>
       </c>
       <c r="E25" s="4">
         <v>109</v>
       </c>
       <c r="F25" s="4">
         <v>135</v>
       </c>
       <c r="G25" s="4">
         <v>260</v>
       </c>
       <c r="H25" s="4">
         <v>197</v>
       </c>
       <c r="I25" s="4">
@@ -12078,55 +12270,58 @@
       </c>
       <c r="BD25" s="4">
         <v>10</v>
       </c>
       <c r="BE25" s="4">
         <v>21</v>
       </c>
       <c r="BF25" s="4">
         <v>10</v>
       </c>
       <c r="BG25" s="4">
         <v>12</v>
       </c>
       <c r="BH25" s="4">
         <v>12</v>
       </c>
       <c r="BI25" s="4">
         <v>8</v>
       </c>
       <c r="BJ25" s="4">
         <v>3</v>
       </c>
       <c r="BK25" s="4">
         <v>11</v>
       </c>
-      <c r="BL25" s="54">
+      <c r="BL25" s="4">
         <v>14</v>
       </c>
+      <c r="BM25" s="4">
+        <v>16</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>10</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>2</v>
       </c>
       <c r="F26" s="4">
         <v>5</v>
       </c>
       <c r="G26" s="4">
         <v>2</v>
       </c>
       <c r="H26" s="4">
         <v>2</v>
       </c>
       <c r="I26" s="4">
@@ -12272,55 +12467,58 @@
       </c>
       <c r="BD26" s="4">
         <v>1</v>
       </c>
       <c r="BE26" s="4">
         <v>0</v>
       </c>
       <c r="BF26" s="4">
         <v>3</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>1</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>0</v>
       </c>
       <c r="BK26" s="4">
         <v>0</v>
       </c>
-      <c r="BL26" s="54">
-        <v>0</v>
+      <c r="BL26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="4">
+        <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>1</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>2</v>
       </c>
       <c r="I27" s="4">
@@ -12466,55 +12664,58 @@
       </c>
       <c r="BD27" s="4">
         <v>0</v>
       </c>
       <c r="BE27" s="4">
         <v>0</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>0</v>
       </c>
       <c r="BJ27" s="4">
         <v>0</v>
       </c>
       <c r="BK27" s="4">
         <v>0</v>
       </c>
-      <c r="BL27" s="54">
+      <c r="BL27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -12660,55 +12861,58 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>0</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
-      <c r="BL28" s="54">
+      <c r="BL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>1</v>
       </c>
       <c r="E29" s="4">
         <v>1</v>
       </c>
       <c r="F29" s="4">
         <v>2</v>
       </c>
       <c r="G29" s="4">
         <v>6</v>
       </c>
       <c r="H29" s="4">
         <v>15</v>
       </c>
       <c r="I29" s="4">
@@ -12854,55 +13058,58 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>0</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>0</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
-      <c r="BL29" s="54">
+      <c r="BL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -13048,123 +13255,127 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
-      <c r="BL30" s="54">
+      <c r="BL30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="44" t="s">
+    <row r="31" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="44"/>
-[...61 lines deleted...]
-      <c r="BL31" s="44"/>
+      <c r="B31" s="47"/>
+      <c r="C31" s="47"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+      <c r="N31" s="47"/>
+      <c r="O31" s="47"/>
+      <c r="P31" s="47"/>
+      <c r="Q31" s="47"/>
+      <c r="R31" s="47"/>
+      <c r="S31" s="47"/>
+      <c r="T31" s="47"/>
+      <c r="U31" s="47"/>
+      <c r="V31" s="47"/>
+      <c r="W31" s="47"/>
+      <c r="X31" s="47"/>
+      <c r="Y31" s="47"/>
+      <c r="Z31" s="47"/>
+      <c r="AA31" s="47"/>
+      <c r="AB31" s="47"/>
+      <c r="AC31" s="47"/>
+      <c r="AD31" s="47"/>
+      <c r="AE31" s="47"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+      <c r="AL31" s="47"/>
+      <c r="AM31" s="47"/>
+      <c r="AN31" s="47"/>
+      <c r="AO31" s="47"/>
+      <c r="AP31" s="47"/>
+      <c r="AQ31" s="47"/>
+      <c r="AR31" s="47"/>
+      <c r="AS31" s="47"/>
+      <c r="AT31" s="47"/>
+      <c r="AU31" s="47"/>
+      <c r="AV31" s="47"/>
+      <c r="AW31" s="47"/>
+      <c r="AX31" s="47"/>
+      <c r="AY31" s="47"/>
+      <c r="AZ31" s="47"/>
+      <c r="BA31" s="47"/>
+      <c r="BB31" s="47"/>
+      <c r="BC31" s="47"/>
+      <c r="BD31" s="47"/>
+      <c r="BE31" s="47"/>
+      <c r="BF31" s="47"/>
+      <c r="BG31" s="47"/>
+      <c r="BH31" s="47"/>
+      <c r="BI31" s="47"/>
+      <c r="BJ31" s="47"/>
+      <c r="BK31" s="47"/>
+      <c r="BL31" s="47"/>
+      <c r="BM31" s="47"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>8</v>
       </c>
       <c r="C32" s="4">
         <v>8</v>
       </c>
       <c r="D32" s="4">
         <v>15</v>
       </c>
       <c r="E32" s="4">
         <v>7</v>
       </c>
       <c r="F32" s="4">
         <v>7</v>
       </c>
       <c r="G32" s="4">
         <v>13</v>
       </c>
       <c r="H32" s="4">
         <v>13</v>
       </c>
       <c r="I32" s="4">
@@ -13313,52 +13524,55 @@
       </c>
       <c r="BE32" s="4">
         <v>2</v>
       </c>
       <c r="BF32" s="4">
         <v>7</v>
       </c>
       <c r="BG32" s="4">
         <v>1</v>
       </c>
       <c r="BH32" s="4">
         <v>2</v>
       </c>
       <c r="BI32" s="4">
         <v>1</v>
       </c>
       <c r="BJ32" s="4">
         <v>3</v>
       </c>
       <c r="BK32" s="4">
         <v>0</v>
       </c>
       <c r="BL32" s="4">
         <v>0</v>
       </c>
+      <c r="BM32" s="4">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>5</v>
       </c>
       <c r="C33" s="4">
         <v>1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>0</v>
       </c>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
@@ -13507,52 +13721,55 @@
       </c>
       <c r="BE33" s="4">
         <v>0</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>0</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>3</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
       <c r="BL33" s="4">
         <v>0</v>
       </c>
+      <c r="BM33" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>1</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
@@ -13701,52 +13918,55 @@
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>0</v>
       </c>
       <c r="BK34" s="4">
         <v>0</v>
       </c>
       <c r="BL34" s="4">
         <v>0</v>
       </c>
+      <c r="BM34" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
@@ -13895,52 +14115,55 @@
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
       <c r="BL35" s="4">
         <v>0</v>
       </c>
+      <c r="BM35" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>2</v>
       </c>
       <c r="D36" s="4">
         <v>2</v>
       </c>
       <c r="E36" s="4">
         <v>2</v>
       </c>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="G36" s="4">
         <v>3</v>
       </c>
       <c r="H36" s="4">
         <v>2</v>
       </c>
       <c r="I36" s="4">
@@ -14089,52 +14312,55 @@
       </c>
       <c r="BE36" s="4">
         <v>0</v>
       </c>
       <c r="BF36" s="4">
         <v>4</v>
       </c>
       <c r="BG36" s="4">
         <v>0</v>
       </c>
       <c r="BH36" s="4">
         <v>0</v>
       </c>
       <c r="BI36" s="4">
         <v>0</v>
       </c>
       <c r="BJ36" s="4">
         <v>0</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
       <c r="BL36" s="4">
         <v>0</v>
       </c>
+      <c r="BM36" s="4">
+        <v>2</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>3</v>
       </c>
       <c r="I37" s="4">
@@ -14283,52 +14509,55 @@
       </c>
       <c r="BE37" s="4">
         <v>2</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>0</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
       <c r="BL37" s="4">
         <v>0</v>
       </c>
+      <c r="BM37" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>3</v>
       </c>
       <c r="C38" s="4">
         <v>3</v>
       </c>
       <c r="D38" s="4">
         <v>13</v>
       </c>
       <c r="E38" s="4">
         <v>4</v>
       </c>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="G38" s="4">
         <v>10</v>
       </c>
       <c r="H38" s="4">
         <v>8</v>
       </c>
       <c r="I38" s="4">
@@ -14477,52 +14706,55 @@
       </c>
       <c r="BE38" s="4">
         <v>0</v>
       </c>
       <c r="BF38" s="4">
         <v>2</v>
       </c>
       <c r="BG38" s="4">
         <v>0</v>
       </c>
       <c r="BH38" s="4">
         <v>0</v>
       </c>
       <c r="BI38" s="4">
         <v>0</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>0</v>
       </c>
       <c r="BL38" s="4">
         <v>0</v>
       </c>
+      <c r="BM38" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
@@ -14671,52 +14903,55 @@
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>1</v>
       </c>
       <c r="BJ39" s="4">
         <v>3</v>
       </c>
       <c r="BK39" s="4">
         <v>0</v>
       </c>
       <c r="BL39" s="4">
         <v>0</v>
       </c>
+      <c r="BM39" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
@@ -14865,52 +15100,55 @@
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>3</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
       <c r="BL40" s="4">
         <v>0</v>
       </c>
+      <c r="BM40" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
@@ -15059,52 +15297,55 @@
       </c>
       <c r="BE41" s="4">
         <v>0</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>1</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>0</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
       <c r="BL41" s="4">
         <v>0</v>
       </c>
+      <c r="BM41" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>1</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>4</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
@@ -15253,52 +15494,55 @@
       </c>
       <c r="BE42" s="4">
         <v>0</v>
       </c>
       <c r="BF42" s="4">
         <v>1</v>
       </c>
       <c r="BG42" s="4">
         <v>0</v>
       </c>
       <c r="BH42" s="4">
         <v>2</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
       <c r="BL42" s="4">
         <v>0</v>
       </c>
+      <c r="BM42" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
@@ -15447,52 +15691,55 @@
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
       <c r="BL43" s="4">
         <v>0</v>
       </c>
+      <c r="BM43" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -15639,119 +15886,122 @@
       </c>
       <c r="BE44" s="16">
         <v>0</v>
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
+      <c r="BM44" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
       <c r="BJ45" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AJ6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="S148" sqref="S148"/>
-      <selection pane="bottomLeft" activeCell="BP20" sqref="BP20"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -15768,294 +16018,297 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="6" customWidth="1"/>
     <col min="54" max="54" width="7.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="8.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="8.28515625" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.85546875" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="15">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:65" ht="15">
+      <c r="A2" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="41"/>
-[...61 lines deleted...]
-      <c r="BL2" s="41"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="AX2" s="46"/>
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="46"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
       <c r="Z3" s="21"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="21"/>
       <c r="AC3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
       <c r="AM3" s="21"/>
       <c r="AN3" s="21"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="21"/>
       <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="21"/>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
       <c r="Z4" s="21"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="21"/>
       <c r="AD4" s="21"/>
       <c r="AE4" s="21"/>
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
     </row>
-    <row r="5" spans="1:64" s="1" customFormat="1">
+    <row r="5" spans="1:65" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="10"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BI5" s="10"/>
-      <c r="BL5" s="10" t="s">
+      <c r="BL5" s="10"/>
+      <c r="BM5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:64" s="19" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="49">
+    <row r="6" spans="1:65" s="19" customFormat="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="52">
         <v>2021</v>
       </c>
-      <c r="C6" s="50"/>
-[...10 lines deleted...]
-      <c r="N6" s="49">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="52">
         <v>2022</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="52">
         <v>2023</v>
       </c>
-      <c r="AA6" s="50"/>
-[...10 lines deleted...]
-      <c r="AL6" s="42">
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="49"/>
+      <c r="AL6" s="44">
         <v>2024</v>
       </c>
-      <c r="AM6" s="43"/>
-[...10 lines deleted...]
-      <c r="AX6" s="42">
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="44">
         <v>2025</v>
       </c>
-      <c r="AY6" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="42">
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
+      <c r="BD6" s="45"/>
+      <c r="BE6" s="45"/>
+      <c r="BF6" s="45"/>
+      <c r="BG6" s="45"/>
+      <c r="BH6" s="45"/>
+      <c r="BI6" s="45"/>
+      <c r="BJ6" s="44">
         <v>2026</v>
       </c>
-      <c r="BK6" s="43"/>
-      <c r="BL6" s="43"/>
+      <c r="BK6" s="45"/>
+      <c r="BL6" s="45"/>
+      <c r="BM6" s="45"/>
     </row>
-    <row r="7" spans="1:64">
-      <c r="A7" s="47"/>
+    <row r="7" spans="1:65">
+      <c r="A7" s="50"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="39" t="s">
@@ -16201,120 +16454,124 @@
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="39" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="39" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
       <c r="BI7" s="36" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
+      <c r="BM7" s="31" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="53" t="s">
+    <row r="8" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="53"/>
-[...61 lines deleted...]
-      <c r="BL8" s="53"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="56"/>
+      <c r="AF8" s="56"/>
+      <c r="AG8" s="56"/>
+      <c r="AH8" s="56"/>
+      <c r="AI8" s="56"/>
+      <c r="AJ8" s="56"/>
+      <c r="AK8" s="56"/>
+      <c r="AL8" s="56"/>
+      <c r="AM8" s="56"/>
+      <c r="AN8" s="56"/>
+      <c r="AO8" s="56"/>
+      <c r="AP8" s="56"/>
+      <c r="AQ8" s="56"/>
+      <c r="AR8" s="56"/>
+      <c r="AS8" s="56"/>
+      <c r="AT8" s="56"/>
+      <c r="AU8" s="56"/>
+      <c r="AV8" s="56"/>
+      <c r="AW8" s="56"/>
+      <c r="AX8" s="56"/>
+      <c r="AY8" s="56"/>
+      <c r="AZ8" s="56"/>
+      <c r="BA8" s="56"/>
+      <c r="BB8" s="56"/>
+      <c r="BC8" s="56"/>
+      <c r="BD8" s="56"/>
+      <c r="BE8" s="56"/>
+      <c r="BF8" s="56"/>
+      <c r="BG8" s="56"/>
+      <c r="BH8" s="56"/>
+      <c r="BI8" s="56"/>
+      <c r="BJ8" s="56"/>
+      <c r="BK8" s="56"/>
+      <c r="BL8" s="56"/>
+      <c r="BM8" s="56"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>-82</v>
       </c>
       <c r="C9" s="4">
         <v>-138</v>
       </c>
       <c r="D9" s="4">
         <v>-134</v>
       </c>
       <c r="E9" s="4">
         <v>-68</v>
       </c>
       <c r="F9" s="4">
         <v>-121</v>
       </c>
       <c r="G9" s="4">
         <v>-235</v>
       </c>
       <c r="H9" s="4">
         <v>-209</v>
       </c>
       <c r="I9" s="4">
@@ -16460,55 +16717,58 @@
       </c>
       <c r="BD9" s="4">
         <v>32</v>
       </c>
       <c r="BE9" s="4">
         <v>39</v>
       </c>
       <c r="BF9" s="4">
         <v>5</v>
       </c>
       <c r="BG9" s="4">
         <v>78</v>
       </c>
       <c r="BH9" s="4">
         <v>13</v>
       </c>
       <c r="BI9" s="4">
         <v>53</v>
       </c>
       <c r="BJ9" s="4">
         <v>78</v>
       </c>
       <c r="BK9" s="4">
         <v>11</v>
       </c>
-      <c r="BL9" s="54">
+      <c r="BL9" s="41">
         <v>32</v>
       </c>
+      <c r="BM9" s="41">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>-64</v>
       </c>
       <c r="C10" s="4">
         <v>-129</v>
       </c>
       <c r="D10" s="4">
         <v>-121</v>
       </c>
       <c r="E10" s="4">
         <v>-60</v>
       </c>
       <c r="F10" s="4">
         <v>-108</v>
       </c>
       <c r="G10" s="4">
         <v>-220</v>
       </c>
       <c r="H10" s="4">
         <v>-178</v>
       </c>
       <c r="I10" s="4">
@@ -16654,55 +16914,58 @@
       </c>
       <c r="BD10" s="4">
         <v>28</v>
       </c>
       <c r="BE10" s="4">
         <v>27</v>
       </c>
       <c r="BF10" s="4">
         <v>12</v>
       </c>
       <c r="BG10" s="4">
         <v>64</v>
       </c>
       <c r="BH10" s="4">
         <v>10</v>
       </c>
       <c r="BI10" s="4">
         <v>47</v>
       </c>
       <c r="BJ10" s="4">
         <v>64</v>
       </c>
       <c r="BK10" s="4">
         <v>5</v>
       </c>
-      <c r="BL10" s="54">
+      <c r="BL10" s="41">
         <v>29</v>
       </c>
+      <c r="BM10" s="41">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>-15</v>
       </c>
       <c r="C11" s="4">
         <v>-1</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>-2</v>
       </c>
       <c r="F11" s="4">
         <v>-6</v>
       </c>
       <c r="G11" s="4">
         <v>-1</v>
       </c>
       <c r="H11" s="4">
         <v>-2</v>
       </c>
       <c r="I11" s="4">
@@ -16848,55 +17111,58 @@
       </c>
       <c r="BD11" s="4">
         <v>0</v>
       </c>
       <c r="BE11" s="4">
         <v>5</v>
       </c>
       <c r="BF11" s="4">
         <v>-3</v>
       </c>
       <c r="BG11" s="4">
         <v>1</v>
       </c>
       <c r="BH11" s="4">
         <v>0</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>3</v>
       </c>
       <c r="BK11" s="4">
         <v>1</v>
       </c>
-      <c r="BL11" s="54">
-        <v>2</v>
+      <c r="BL11" s="41">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="41">
+        <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>-1</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -17042,55 +17308,58 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>2</v>
       </c>
       <c r="BK12" s="4">
         <v>2</v>
       </c>
-      <c r="BL12" s="54">
+      <c r="BL12" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -17236,55 +17505,58 @@
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
-      <c r="BL13" s="54">
+      <c r="BL13" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>-2</v>
       </c>
       <c r="D14" s="4">
         <v>-2</v>
       </c>
       <c r="E14" s="4">
         <v>-1</v>
       </c>
       <c r="F14" s="4">
         <v>-1</v>
       </c>
       <c r="G14" s="4">
         <v>-3</v>
       </c>
       <c r="H14" s="4">
         <v>-2</v>
       </c>
       <c r="I14" s="4">
@@ -17430,55 +17702,58 @@
       </c>
       <c r="BD14" s="4">
         <v>3</v>
       </c>
       <c r="BE14" s="4">
         <v>1</v>
       </c>
       <c r="BF14" s="4">
         <v>-4</v>
       </c>
       <c r="BG14" s="4">
         <v>3</v>
       </c>
       <c r="BH14" s="4">
         <v>2</v>
       </c>
       <c r="BI14" s="4">
         <v>1</v>
       </c>
       <c r="BJ14" s="4">
         <v>4</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
-      <c r="BL14" s="54">
-        <v>0</v>
+      <c r="BL14" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="41">
+        <v>-2</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>-3</v>
       </c>
       <c r="I15" s="4">
@@ -17624,55 +17899,58 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>-2</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
-      <c r="BL15" s="54">
-        <v>0</v>
+      <c r="BL15" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="41">
+        <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>-3</v>
       </c>
       <c r="C16" s="4">
         <v>-3</v>
       </c>
       <c r="D16" s="4">
         <v>-10</v>
       </c>
       <c r="E16" s="4">
         <v>-4</v>
       </c>
       <c r="F16" s="4">
         <v>0</v>
       </c>
       <c r="G16" s="4">
         <v>-8</v>
       </c>
       <c r="H16" s="4">
         <v>-7</v>
       </c>
       <c r="I16" s="4">
@@ -17818,55 +18096,58 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>2</v>
       </c>
       <c r="BF16" s="4">
         <v>1</v>
       </c>
       <c r="BG16" s="4">
         <v>4</v>
       </c>
       <c r="BH16" s="4">
         <v>2</v>
       </c>
       <c r="BI16" s="4">
         <v>2</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>1</v>
       </c>
-      <c r="BL16" s="54">
+      <c r="BL16" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>-1</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>-2</v>
       </c>
       <c r="I17" s="4">
@@ -18012,55 +18293,58 @@
       </c>
       <c r="BD17" s="4">
         <v>1</v>
       </c>
       <c r="BE17" s="4">
         <v>2</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>3</v>
       </c>
       <c r="BJ17" s="4">
         <v>2</v>
       </c>
       <c r="BK17" s="4">
         <v>2</v>
       </c>
-      <c r="BL17" s="54">
+      <c r="BL17" s="41">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>-1</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -18206,55 +18490,58 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
-      <c r="BL18" s="54">
+      <c r="BL18" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -18400,55 +18687,58 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>2</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>-1</v>
       </c>
       <c r="BH19" s="4">
         <v>1</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>1</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
-      <c r="BL19" s="54">
+      <c r="BL19" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>-1</v>
       </c>
       <c r="D20" s="4">
         <v>-1</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>-6</v>
       </c>
       <c r="G20" s="4">
         <v>-3</v>
       </c>
       <c r="H20" s="4">
         <v>-15</v>
       </c>
       <c r="I20" s="4">
@@ -18594,55 +18884,58 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>2</v>
       </c>
       <c r="BF20" s="4">
         <v>-1</v>
       </c>
       <c r="BG20" s="4">
         <v>7</v>
       </c>
       <c r="BH20" s="4">
         <v>-2</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
-      <c r="BL20" s="54">
+      <c r="BL20" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -18788,55 +19081,58 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
-      <c r="BL21" s="54">
+      <c r="BL21" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -18982,123 +19278,127 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
-      <c r="BL22" s="54">
+      <c r="BL22" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="45" t="s">
+    <row r="23" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="45"/>
-[...61 lines deleted...]
-      <c r="BL23" s="45"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="48"/>
+      <c r="Z23" s="48"/>
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="48"/>
+      <c r="AL23" s="48"/>
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="48"/>
+      <c r="AX23" s="48"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="48"/>
+      <c r="BJ23" s="48"/>
+      <c r="BK23" s="48"/>
+      <c r="BL23" s="48"/>
+      <c r="BM23" s="48"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>-74</v>
       </c>
       <c r="C24" s="4">
         <v>-130</v>
       </c>
       <c r="D24" s="4">
         <v>-122</v>
       </c>
       <c r="E24" s="4">
         <v>-62</v>
       </c>
       <c r="F24" s="4">
         <v>-115</v>
       </c>
       <c r="G24" s="4">
         <v>-224</v>
       </c>
       <c r="H24" s="4">
         <v>-197</v>
       </c>
       <c r="I24" s="4">
@@ -19244,55 +19544,58 @@
       </c>
       <c r="BD24" s="4">
         <v>29</v>
       </c>
       <c r="BE24" s="4">
         <v>34</v>
       </c>
       <c r="BF24" s="4">
         <v>9</v>
       </c>
       <c r="BG24" s="4">
         <v>68</v>
       </c>
       <c r="BH24" s="4">
         <v>11</v>
       </c>
       <c r="BI24" s="4">
         <v>51</v>
       </c>
       <c r="BJ24" s="4">
         <v>67</v>
       </c>
       <c r="BK24" s="4">
         <v>7</v>
       </c>
-      <c r="BL24" s="54">
+      <c r="BL24" s="41">
         <v>32</v>
       </c>
+      <c r="BM24" s="41">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>-64</v>
       </c>
       <c r="C25" s="4">
         <v>-129</v>
       </c>
       <c r="D25" s="4">
         <v>-121</v>
       </c>
       <c r="E25" s="4">
         <v>-60</v>
       </c>
       <c r="F25" s="4">
         <v>-108</v>
       </c>
       <c r="G25" s="4">
         <v>-220</v>
       </c>
       <c r="H25" s="4">
         <v>-178</v>
       </c>
       <c r="I25" s="4">
@@ -19438,55 +19741,58 @@
       </c>
       <c r="BD25" s="4">
         <v>28</v>
       </c>
       <c r="BE25" s="4">
         <v>27</v>
       </c>
       <c r="BF25" s="4">
         <v>12</v>
       </c>
       <c r="BG25" s="4">
         <v>64</v>
       </c>
       <c r="BH25" s="4">
         <v>10</v>
       </c>
       <c r="BI25" s="4">
         <v>47</v>
       </c>
       <c r="BJ25" s="4">
         <v>64</v>
       </c>
       <c r="BK25" s="4">
         <v>5</v>
       </c>
-      <c r="BL25" s="54">
+      <c r="BL25" s="41">
         <v>29</v>
       </c>
+      <c r="BM25" s="41">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>-10</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>-2</v>
       </c>
       <c r="F26" s="4">
         <v>-5</v>
       </c>
       <c r="G26" s="4">
         <v>-1</v>
       </c>
       <c r="H26" s="4">
         <v>-2</v>
       </c>
       <c r="I26" s="4">
@@ -19632,55 +19938,58 @@
       </c>
       <c r="BD26" s="4">
         <v>0</v>
       </c>
       <c r="BE26" s="4">
         <v>4</v>
       </c>
       <c r="BF26" s="4">
         <v>-3</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>0</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>2</v>
       </c>
       <c r="BK26" s="4">
         <v>1</v>
       </c>
-      <c r="BL26" s="54">
+      <c r="BL26" s="41">
+        <v>2</v>
+      </c>
+      <c r="BM26" s="41">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>-1</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>-2</v>
       </c>
       <c r="I27" s="4">
@@ -19826,55 +20135,58 @@
       </c>
       <c r="BD27" s="4">
         <v>1</v>
       </c>
       <c r="BE27" s="4">
         <v>2</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>4</v>
       </c>
       <c r="BJ27" s="4">
         <v>1</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
-      <c r="BL27" s="54">
+      <c r="BL27" s="41">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="41">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -20020,55 +20332,58 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>1</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
-      <c r="BL28" s="54">
+      <c r="BL28" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>-1</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>-2</v>
       </c>
       <c r="G29" s="4">
         <v>-3</v>
       </c>
       <c r="H29" s="4">
         <v>-15</v>
       </c>
       <c r="I29" s="4">
@@ -20214,55 +20529,58 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>1</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>4</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
-      <c r="BL29" s="54">
+      <c r="BL29" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -20408,123 +20726,127 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
-      <c r="BL30" s="54">
+      <c r="BL30" s="41">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:64" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="52" t="s">
+    <row r="31" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="52"/>
-[...61 lines deleted...]
-      <c r="BL31" s="52"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="55"/>
+      <c r="H31" s="55"/>
+      <c r="I31" s="55"/>
+      <c r="J31" s="55"/>
+      <c r="K31" s="55"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="55"/>
+      <c r="N31" s="55"/>
+      <c r="O31" s="55"/>
+      <c r="P31" s="55"/>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="55"/>
+      <c r="S31" s="55"/>
+      <c r="T31" s="55"/>
+      <c r="U31" s="55"/>
+      <c r="V31" s="55"/>
+      <c r="W31" s="55"/>
+      <c r="X31" s="55"/>
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="55"/>
+      <c r="AA31" s="55"/>
+      <c r="AB31" s="55"/>
+      <c r="AC31" s="55"/>
+      <c r="AD31" s="55"/>
+      <c r="AE31" s="55"/>
+      <c r="AF31" s="55"/>
+      <c r="AG31" s="55"/>
+      <c r="AH31" s="55"/>
+      <c r="AI31" s="55"/>
+      <c r="AJ31" s="55"/>
+      <c r="AK31" s="55"/>
+      <c r="AL31" s="55"/>
+      <c r="AM31" s="55"/>
+      <c r="AN31" s="55"/>
+      <c r="AO31" s="55"/>
+      <c r="AP31" s="55"/>
+      <c r="AQ31" s="55"/>
+      <c r="AR31" s="55"/>
+      <c r="AS31" s="55"/>
+      <c r="AT31" s="55"/>
+      <c r="AU31" s="55"/>
+      <c r="AV31" s="55"/>
+      <c r="AW31" s="55"/>
+      <c r="AX31" s="55"/>
+      <c r="AY31" s="55"/>
+      <c r="AZ31" s="55"/>
+      <c r="BA31" s="55"/>
+      <c r="BB31" s="55"/>
+      <c r="BC31" s="55"/>
+      <c r="BD31" s="55"/>
+      <c r="BE31" s="55"/>
+      <c r="BF31" s="55"/>
+      <c r="BG31" s="55"/>
+      <c r="BH31" s="55"/>
+      <c r="BI31" s="55"/>
+      <c r="BJ31" s="55"/>
+      <c r="BK31" s="55"/>
+      <c r="BL31" s="55"/>
+      <c r="BM31" s="55"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>-8</v>
       </c>
       <c r="C32" s="4">
         <v>-8</v>
       </c>
       <c r="D32" s="4">
         <v>-12</v>
       </c>
       <c r="E32" s="4">
         <v>-62</v>
       </c>
       <c r="F32" s="4">
         <v>-6</v>
       </c>
       <c r="G32" s="4">
         <v>-11</v>
       </c>
       <c r="H32" s="4">
         <v>-12</v>
       </c>
       <c r="I32" s="4">
@@ -20673,52 +20995,55 @@
       </c>
       <c r="BE32" s="4">
         <v>5</v>
       </c>
       <c r="BF32" s="4">
         <v>-4</v>
       </c>
       <c r="BG32" s="4">
         <v>10</v>
       </c>
       <c r="BH32" s="4">
         <v>2</v>
       </c>
       <c r="BI32" s="4">
         <v>2</v>
       </c>
       <c r="BJ32" s="4">
         <v>11</v>
       </c>
       <c r="BK32" s="4">
         <v>4</v>
       </c>
       <c r="BL32" s="4">
         <v>0</v>
       </c>
+      <c r="BM32" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>-5</v>
       </c>
       <c r="C33" s="4">
         <v>-1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>-60</v>
       </c>
       <c r="F33" s="4">
         <v>-1</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
@@ -20867,52 +21192,55 @@
       </c>
       <c r="BE33" s="4">
         <v>1</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>1</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>1</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
       <c r="BL33" s="4">
         <v>0</v>
       </c>
+      <c r="BM33" s="41">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>-2</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
@@ -21061,52 +21389,55 @@
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>2</v>
       </c>
       <c r="BK34" s="4">
         <v>2</v>
       </c>
       <c r="BL34" s="4">
         <v>0</v>
       </c>
+      <c r="BM34" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
@@ -21255,52 +21586,55 @@
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
       <c r="BL35" s="4">
         <v>0</v>
       </c>
+      <c r="BM35" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>-2</v>
       </c>
       <c r="D36" s="4">
         <v>-2</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="4">
         <v>-1</v>
       </c>
       <c r="G36" s="4">
         <v>-3</v>
       </c>
       <c r="H36" s="4">
         <v>-2</v>
       </c>
       <c r="I36" s="4">
@@ -21449,52 +21783,55 @@
       </c>
       <c r="BE36" s="4">
         <v>1</v>
       </c>
       <c r="BF36" s="4">
         <v>-4</v>
       </c>
       <c r="BG36" s="4">
         <v>3</v>
       </c>
       <c r="BH36" s="4">
         <v>2</v>
       </c>
       <c r="BI36" s="4">
         <v>1</v>
       </c>
       <c r="BJ36" s="4">
         <v>4</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
       <c r="BL36" s="4">
         <v>0</v>
       </c>
+      <c r="BM36" s="41">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>-3</v>
       </c>
       <c r="I37" s="4">
@@ -21643,52 +21980,55 @@
       </c>
       <c r="BE37" s="4">
         <v>-2</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
       <c r="BL37" s="4">
         <v>0</v>
       </c>
+      <c r="BM37" s="41">
+        <v>1</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>-3</v>
       </c>
       <c r="C38" s="4">
         <v>-3</v>
       </c>
       <c r="D38" s="4">
         <v>-10</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>-8</v>
       </c>
       <c r="H38" s="4">
         <v>-7</v>
       </c>
       <c r="I38" s="4">
@@ -21837,52 +22177,55 @@
       </c>
       <c r="BE38" s="4">
         <v>2</v>
       </c>
       <c r="BF38" s="4">
         <v>1</v>
       </c>
       <c r="BG38" s="4">
         <v>4</v>
       </c>
       <c r="BH38" s="4">
         <v>2</v>
       </c>
       <c r="BI38" s="4">
         <v>2</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>1</v>
       </c>
       <c r="BL38" s="4">
         <v>0</v>
       </c>
+      <c r="BM38" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
@@ -22031,52 +22374,55 @@
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>-1</v>
       </c>
       <c r="BJ39" s="4">
         <v>1</v>
       </c>
       <c r="BK39" s="4">
         <v>1</v>
       </c>
       <c r="BL39" s="4">
         <v>0</v>
       </c>
+      <c r="BM39" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>-1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
@@ -22225,52 +22571,55 @@
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>0</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
       <c r="BL40" s="4">
         <v>0</v>
       </c>
+      <c r="BM40" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
@@ -22419,52 +22768,55 @@
       </c>
       <c r="BE41" s="4">
         <v>2</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>-1</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>1</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
       <c r="BL41" s="4">
         <v>0</v>
       </c>
+      <c r="BM41" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>-1</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>-4</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
@@ -22613,52 +22965,55 @@
       </c>
       <c r="BE42" s="4">
         <v>1</v>
       </c>
       <c r="BF42" s="4">
         <v>-1</v>
       </c>
       <c r="BG42" s="4">
         <v>3</v>
       </c>
       <c r="BH42" s="4">
         <v>-2</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
       <c r="BL42" s="4">
         <v>0</v>
       </c>
+      <c r="BM42" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
@@ -22807,52 +23162,55 @@
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
       <c r="BL43" s="4">
         <v>0</v>
       </c>
+      <c r="BM43" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -23001,103 +23359,106 @@
       </c>
       <c r="BE44" s="16">
         <v>0</v>
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
+      <c r="BM44" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="AX6:BI6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>