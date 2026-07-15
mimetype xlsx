--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="33">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -124,51 +124,51 @@
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>Число прибывших из-за пределов</t>
   </si>
   <si>
     <t>Число выбывших за пределы</t>
   </si>
   <si>
     <t>Сальдо внешней миграции населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -190,56 +190,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -347,51 +341,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -429,304 +423,283 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>9524</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:colOff>196939</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>79822</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1885949" cy="457200"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>85726</xdr:colOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>130264</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>79822</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="2914650" cy="609600"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>590551</xdr:colOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>282664</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>79822</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2" y="0"/>
-          <a:ext cx="4067174" cy="704850"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -988,56 +961,56 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="A2:BQ45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BQ35" sqref="BQ35"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -1054,298 +1027,302 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.42578125" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="4.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.140625" style="6" customWidth="1"/>
     <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
     <col min="55" max="55" width="5.85546875" style="6" customWidth="1"/>
     <col min="56" max="56" width="6.5703125" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.42578125" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="15">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:69" ht="15">
+      <c r="A2" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="46"/>
-[...61 lines deleted...]
-      <c r="BL2" s="46"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="44"/>
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:69">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
       <c r="Z3" s="21"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="21"/>
       <c r="AC3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
       <c r="AM3" s="21"/>
       <c r="AN3" s="21"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:69">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="21"/>
       <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="21"/>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
       <c r="Z4" s="21"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="21"/>
       <c r="AD4" s="21"/>
       <c r="AE4" s="21"/>
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
     </row>
-    <row r="5" spans="1:65" s="1" customFormat="1">
+    <row r="5" spans="1:69" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="9"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BF5" s="6"/>
       <c r="BG5" s="32"/>
       <c r="BI5" s="32"/>
       <c r="BJ5" s="17"/>
-      <c r="BL5" s="42"/>
-      <c r="BM5" s="10" t="s">
+      <c r="BL5" s="39"/>
+      <c r="BM5" s="10"/>
+      <c r="BN5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:65" s="27" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:69" s="27" customFormat="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="50">
         <v>2021</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="50">
         <v>2022</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="50">
         <v>2023</v>
       </c>
-      <c r="AA6" s="53"/>
-[...8 lines deleted...]
-      <c r="AJ6" s="53"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="51">
+      <c r="AL6" s="49">
         <v>2024</v>
       </c>
-      <c r="AM6" s="45"/>
-[...10 lines deleted...]
-      <c r="AX6" s="44">
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="45">
         <v>2025</v>
       </c>
-      <c r="AY6" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="44">
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
+      <c r="BD6" s="46"/>
+      <c r="BE6" s="46"/>
+      <c r="BF6" s="46"/>
+      <c r="BG6" s="46"/>
+      <c r="BH6" s="46"/>
+      <c r="BI6" s="46"/>
+      <c r="BJ6" s="45">
         <v>2026</v>
       </c>
-      <c r="BK6" s="45"/>
-[...1 lines deleted...]
-      <c r="BM6" s="45"/>
+      <c r="BK6" s="46"/>
+      <c r="BL6" s="46"/>
+      <c r="BM6" s="46"/>
+      <c r="BN6" s="46"/>
     </row>
-    <row r="7" spans="1:65" s="20" customFormat="1">
-      <c r="A7" s="50"/>
+    <row r="7" spans="1:69" s="20" customFormat="1">
+      <c r="A7" s="48"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="3" t="s">
@@ -1479,136 +1456,140 @@
       </c>
       <c r="BA7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="BB7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="BC7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="BD7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BI7" s="36" t="s">
+      <c r="BI7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="BM7" s="31" t="s">
         <v>8</v>
       </c>
+      <c r="BN7" s="31" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="47" t="s">
+    <row r="8" spans="1:69" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47"/>
-[...62 lines deleted...]
-      <c r="BM8" s="47"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="42"/>
+      <c r="X8" s="42"/>
+      <c r="Y8" s="42"/>
+      <c r="Z8" s="42"/>
+      <c r="AA8" s="42"/>
+      <c r="AB8" s="42"/>
+      <c r="AC8" s="42"/>
+      <c r="AD8" s="42"/>
+      <c r="AE8" s="42"/>
+      <c r="AF8" s="42"/>
+      <c r="AG8" s="42"/>
+      <c r="AH8" s="42"/>
+      <c r="AI8" s="42"/>
+      <c r="AJ8" s="42"/>
+      <c r="AK8" s="42"/>
+      <c r="AL8" s="42"/>
+      <c r="AM8" s="42"/>
+      <c r="AN8" s="42"/>
+      <c r="AO8" s="42"/>
+      <c r="AP8" s="42"/>
+      <c r="AQ8" s="42"/>
+      <c r="AR8" s="42"/>
+      <c r="AS8" s="42"/>
+      <c r="AT8" s="42"/>
+      <c r="AU8" s="42"/>
+      <c r="AV8" s="42"/>
+      <c r="AW8" s="42"/>
+      <c r="AX8" s="42"/>
+      <c r="AY8" s="42"/>
+      <c r="AZ8" s="42"/>
+      <c r="BA8" s="42"/>
+      <c r="BB8" s="42"/>
+      <c r="BC8" s="42"/>
+      <c r="BD8" s="42"/>
+      <c r="BE8" s="42"/>
+      <c r="BF8" s="42"/>
+      <c r="BG8" s="42"/>
+      <c r="BH8" s="42"/>
+      <c r="BI8" s="42"/>
+      <c r="BJ8" s="42"/>
+      <c r="BK8" s="42"/>
+      <c r="BL8" s="42"/>
+      <c r="BM8" s="42"/>
+      <c r="BN8" s="42"/>
     </row>
-    <row r="9" spans="1:65" s="20" customFormat="1">
+    <row r="9" spans="1:69" s="20" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>58</v>
       </c>
       <c r="C9" s="4">
         <v>19</v>
       </c>
       <c r="D9" s="4">
         <v>16</v>
       </c>
       <c r="E9" s="4">
         <v>51</v>
       </c>
       <c r="F9" s="4">
         <v>28</v>
       </c>
       <c r="G9" s="4">
         <v>46</v>
       </c>
       <c r="H9" s="4">
         <v>20</v>
       </c>
       <c r="I9" s="4">
@@ -1754,58 +1735,64 @@
       </c>
       <c r="BD9" s="4">
         <v>43</v>
       </c>
       <c r="BE9" s="4">
         <v>62</v>
       </c>
       <c r="BF9" s="4">
         <v>25</v>
       </c>
       <c r="BG9" s="4">
         <v>91</v>
       </c>
       <c r="BH9" s="4">
         <v>28</v>
       </c>
       <c r="BI9" s="4">
         <v>62</v>
       </c>
       <c r="BJ9" s="4">
         <v>81</v>
       </c>
       <c r="BK9" s="4">
         <v>22</v>
       </c>
-      <c r="BL9" s="41">
+      <c r="BL9" s="4">
         <v>46</v>
       </c>
-      <c r="BM9" s="41">
+      <c r="BM9" s="4">
         <v>15</v>
       </c>
+      <c r="BN9" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO9" s="36"/>
+      <c r="BP9" s="36"/>
+      <c r="BQ9" s="36"/>
     </row>
-    <row r="10" spans="1:65" s="20" customFormat="1">
+    <row r="10" spans="1:69" s="20" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>58</v>
       </c>
       <c r="C10" s="4">
         <v>19</v>
       </c>
       <c r="D10" s="4">
         <v>13</v>
       </c>
       <c r="E10" s="4">
         <v>49</v>
       </c>
       <c r="F10" s="4">
         <v>27</v>
       </c>
       <c r="G10" s="4">
         <v>40</v>
       </c>
       <c r="H10" s="4">
         <v>19</v>
       </c>
       <c r="I10" s="4">
@@ -1951,58 +1938,64 @@
       </c>
       <c r="BD10" s="4">
         <v>38</v>
       </c>
       <c r="BE10" s="4">
         <v>48</v>
       </c>
       <c r="BF10" s="4">
         <v>22</v>
       </c>
       <c r="BG10" s="4">
         <v>76</v>
       </c>
       <c r="BH10" s="4">
         <v>22</v>
       </c>
       <c r="BI10" s="4">
         <v>55</v>
       </c>
       <c r="BJ10" s="4">
         <v>67</v>
       </c>
       <c r="BK10" s="4">
         <v>16</v>
       </c>
-      <c r="BL10" s="41">
+      <c r="BL10" s="4">
         <v>43</v>
       </c>
-      <c r="BM10" s="41">
+      <c r="BM10" s="4">
         <v>9</v>
       </c>
+      <c r="BN10" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO10" s="36"/>
+      <c r="BP10" s="36"/>
+      <c r="BQ10" s="36"/>
     </row>
-    <row r="11" spans="1:65" s="20" customFormat="1">
+    <row r="11" spans="1:69" s="20" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
       <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>0</v>
       </c>
       <c r="G11" s="4">
         <v>1</v>
       </c>
       <c r="H11" s="4">
         <v>0</v>
       </c>
       <c r="I11" s="4">
@@ -2148,58 +2141,64 @@
       </c>
       <c r="BD11" s="4">
         <v>1</v>
       </c>
       <c r="BE11" s="4">
         <v>5</v>
       </c>
       <c r="BF11" s="4">
         <v>0</v>
       </c>
       <c r="BG11" s="4">
         <v>1</v>
       </c>
       <c r="BH11" s="4">
         <v>1</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>3</v>
       </c>
       <c r="BK11" s="4">
         <v>1</v>
       </c>
-      <c r="BL11" s="41">
-[...2 lines deleted...]
-      <c r="BM11" s="41">
+      <c r="BL11" s="4">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="4">
         <v>4</v>
       </c>
+      <c r="BN11" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="36"/>
+      <c r="BP11" s="36"/>
+      <c r="BQ11" s="36"/>
     </row>
-    <row r="12" spans="1:65" s="20" customFormat="1">
+    <row r="12" spans="1:69" s="20" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -2345,58 +2344,64 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>2</v>
       </c>
       <c r="BK12" s="4">
         <v>2</v>
       </c>
-      <c r="BL12" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="36"/>
+      <c r="BP12" s="36"/>
+      <c r="BQ12" s="36"/>
     </row>
-    <row r="13" spans="1:65" s="20" customFormat="1">
+    <row r="13" spans="1:69" s="20" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -2542,58 +2547,64 @@
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
-      <c r="BL13" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="36"/>
+      <c r="BP13" s="36"/>
+      <c r="BQ13" s="36"/>
     </row>
-    <row r="14" spans="1:65" s="20" customFormat="1">
+    <row r="14" spans="1:69" s="20" customFormat="1">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>0</v>
       </c>
       <c r="D14" s="4">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>1</v>
       </c>
       <c r="F14" s="4">
         <v>0</v>
       </c>
       <c r="G14" s="4">
         <v>0</v>
       </c>
       <c r="H14" s="4">
         <v>0</v>
       </c>
       <c r="I14" s="4">
@@ -2739,58 +2750,64 @@
       </c>
       <c r="BD14" s="4">
         <v>3</v>
       </c>
       <c r="BE14" s="4">
         <v>1</v>
       </c>
       <c r="BF14" s="4">
         <v>0</v>
       </c>
       <c r="BG14" s="4">
         <v>3</v>
       </c>
       <c r="BH14" s="4">
         <v>2</v>
       </c>
       <c r="BI14" s="4">
         <v>1</v>
       </c>
       <c r="BJ14" s="4">
         <v>4</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
-      <c r="BL14" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO14" s="36"/>
+      <c r="BP14" s="36"/>
+      <c r="BQ14" s="36"/>
     </row>
-    <row r="15" spans="1:65" s="20" customFormat="1">
+    <row r="15" spans="1:69" s="20" customFormat="1">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>0</v>
       </c>
       <c r="I15" s="4">
@@ -2936,58 +2953,64 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>0</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
-      <c r="BL15" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="36"/>
+      <c r="BP15" s="36"/>
+      <c r="BQ15" s="36"/>
     </row>
-    <row r="16" spans="1:65" s="20" customFormat="1">
+    <row r="16" spans="1:69" s="20" customFormat="1">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>0</v>
       </c>
       <c r="C16" s="4">
         <v>0</v>
       </c>
       <c r="D16" s="4">
         <v>3</v>
       </c>
       <c r="E16" s="4">
         <v>0</v>
       </c>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="G16" s="4">
         <v>2</v>
       </c>
       <c r="H16" s="4">
         <v>1</v>
       </c>
       <c r="I16" s="4">
@@ -3133,58 +3156,64 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>2</v>
       </c>
       <c r="BF16" s="4">
         <v>3</v>
       </c>
       <c r="BG16" s="4">
         <v>4</v>
       </c>
       <c r="BH16" s="4">
         <v>2</v>
       </c>
       <c r="BI16" s="4">
         <v>2</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>1</v>
       </c>
-      <c r="BL16" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="36"/>
+      <c r="BP16" s="36"/>
+      <c r="BQ16" s="36"/>
     </row>
-    <row r="17" spans="1:66" s="20" customFormat="1">
+    <row r="17" spans="1:69" s="20" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>0</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>0</v>
       </c>
       <c r="I17" s="4">
@@ -3330,58 +3359,64 @@
       </c>
       <c r="BD17" s="4">
         <v>1</v>
       </c>
       <c r="BE17" s="4">
         <v>2</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>4</v>
       </c>
       <c r="BJ17" s="4">
         <v>2</v>
       </c>
       <c r="BK17" s="4">
         <v>2</v>
       </c>
-      <c r="BL17" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="36"/>
+      <c r="BP17" s="36"/>
+      <c r="BQ17" s="36"/>
     </row>
-    <row r="18" spans="1:66" s="20" customFormat="1">
+    <row r="18" spans="1:69" s="20" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -3527,58 +3562,64 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
-      <c r="BL18" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="36"/>
+      <c r="BP18" s="36"/>
+      <c r="BQ18" s="36"/>
     </row>
-    <row r="19" spans="1:66" s="20" customFormat="1">
+    <row r="19" spans="1:69" s="20" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -3724,58 +3765,64 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>2</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>0</v>
       </c>
       <c r="BH19" s="4">
         <v>1</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>1</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
-      <c r="BL19" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="36"/>
+      <c r="BP19" s="36"/>
+      <c r="BQ19" s="36"/>
     </row>
-    <row r="20" spans="1:66" s="20" customFormat="1">
+    <row r="20" spans="1:69" s="20" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>3</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
       <c r="I20" s="4">
@@ -3921,58 +3968,64 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>2</v>
       </c>
       <c r="BF20" s="4">
         <v>0</v>
       </c>
       <c r="BG20" s="4">
         <v>7</v>
       </c>
       <c r="BH20" s="4">
         <v>0</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
-      <c r="BL20" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="36"/>
+      <c r="BP20" s="36"/>
+      <c r="BQ20" s="36"/>
     </row>
-    <row r="21" spans="1:66" s="20" customFormat="1">
+    <row r="21" spans="1:69" s="20" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -4118,58 +4171,64 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
-      <c r="BL21" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="36"/>
+      <c r="BP21" s="36"/>
+      <c r="BQ21" s="36"/>
     </row>
-    <row r="22" spans="1:66" s="20" customFormat="1">
+    <row r="22" spans="1:69" s="20" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -4315,127 +4374,134 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
-      <c r="BL22" s="41">
-[...4 lines deleted...]
-      </c>
+      <c r="BL22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO22" s="36"/>
+      <c r="BP22" s="36"/>
+      <c r="BQ22" s="36"/>
     </row>
-    <row r="23" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:69" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="48"/>
-[...62 lines deleted...]
-      <c r="BM23" s="48"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="43"/>
+      <c r="Z23" s="43"/>
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
+      <c r="AE23" s="43"/>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="43"/>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="43"/>
+      <c r="AL23" s="43"/>
+      <c r="AM23" s="43"/>
+      <c r="AN23" s="43"/>
+      <c r="AO23" s="43"/>
+      <c r="AP23" s="43"/>
+      <c r="AQ23" s="43"/>
+      <c r="AR23" s="43"/>
+      <c r="AS23" s="43"/>
+      <c r="AT23" s="43"/>
+      <c r="AU23" s="43"/>
+      <c r="AV23" s="43"/>
+      <c r="AW23" s="43"/>
+      <c r="AX23" s="43"/>
+      <c r="AY23" s="43"/>
+      <c r="AZ23" s="43"/>
+      <c r="BA23" s="43"/>
+      <c r="BB23" s="43"/>
+      <c r="BC23" s="43"/>
+      <c r="BD23" s="43"/>
+      <c r="BE23" s="43"/>
+      <c r="BF23" s="43"/>
+      <c r="BG23" s="43"/>
+      <c r="BH23" s="43"/>
+      <c r="BI23" s="43"/>
+      <c r="BJ23" s="43"/>
+      <c r="BK23" s="43"/>
+      <c r="BL23" s="43"/>
+      <c r="BM23" s="43"/>
+      <c r="BN23" s="43"/>
     </row>
-    <row r="24" spans="1:66" s="20" customFormat="1">
+    <row r="24" spans="1:69" s="20" customFormat="1">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>58</v>
       </c>
       <c r="C24" s="4">
         <v>19</v>
       </c>
       <c r="D24" s="4">
         <v>13</v>
       </c>
       <c r="E24" s="4">
         <v>50</v>
       </c>
       <c r="F24" s="4">
         <v>27</v>
       </c>
       <c r="G24" s="4">
         <v>44</v>
       </c>
       <c r="H24" s="4">
         <v>19</v>
       </c>
       <c r="I24" s="4">
@@ -4581,59 +4647,64 @@
       </c>
       <c r="BD24" s="4">
         <v>40</v>
       </c>
       <c r="BE24" s="4">
         <v>55</v>
       </c>
       <c r="BF24" s="4">
         <v>22</v>
       </c>
       <c r="BG24" s="4">
         <v>80</v>
       </c>
       <c r="BH24" s="4">
         <v>24</v>
       </c>
       <c r="BI24" s="4">
         <v>59</v>
       </c>
       <c r="BJ24" s="4">
         <v>70</v>
       </c>
       <c r="BK24" s="4">
         <v>18</v>
       </c>
-      <c r="BL24" s="41">
+      <c r="BL24" s="4">
         <v>46</v>
       </c>
-      <c r="BM24" s="41">
+      <c r="BM24" s="4">
         <v>13</v>
       </c>
-      <c r="BN24" s="43"/>
+      <c r="BN24" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO24" s="36"/>
+      <c r="BP24" s="36"/>
+      <c r="BQ24" s="36"/>
     </row>
-    <row r="25" spans="1:66" s="20" customFormat="1">
+    <row r="25" spans="1:69" s="20" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>58</v>
       </c>
       <c r="C25" s="4">
         <v>19</v>
       </c>
       <c r="D25" s="4">
         <v>13</v>
       </c>
       <c r="E25" s="4">
         <v>49</v>
       </c>
       <c r="F25" s="4">
         <v>27</v>
       </c>
       <c r="G25" s="4">
         <v>40</v>
       </c>
       <c r="H25" s="4">
         <v>19</v>
       </c>
       <c r="I25" s="4">
@@ -4779,59 +4850,64 @@
       </c>
       <c r="BD25" s="4">
         <v>38</v>
       </c>
       <c r="BE25" s="4">
         <v>48</v>
       </c>
       <c r="BF25" s="4">
         <v>22</v>
       </c>
       <c r="BG25" s="4">
         <v>76</v>
       </c>
       <c r="BH25" s="4">
         <v>22</v>
       </c>
       <c r="BI25" s="4">
         <v>55</v>
       </c>
       <c r="BJ25" s="4">
         <v>67</v>
       </c>
       <c r="BK25" s="4">
         <v>16</v>
       </c>
-      <c r="BL25" s="41">
+      <c r="BL25" s="4">
         <v>43</v>
       </c>
-      <c r="BM25" s="41">
+      <c r="BM25" s="4">
         <v>9</v>
       </c>
-      <c r="BN25" s="43"/>
+      <c r="BN25" s="4">
+        <v>2</v>
+      </c>
+      <c r="BO25" s="36"/>
+      <c r="BP25" s="36"/>
+      <c r="BQ25" s="36"/>
     </row>
-    <row r="26" spans="1:66" s="20" customFormat="1">
+    <row r="26" spans="1:69" s="20" customFormat="1">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>0</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>0</v>
       </c>
       <c r="G26" s="4">
         <v>1</v>
       </c>
       <c r="H26" s="4">
         <v>0</v>
       </c>
       <c r="I26" s="4">
@@ -4977,59 +5053,64 @@
       </c>
       <c r="BD26" s="4">
         <v>1</v>
       </c>
       <c r="BE26" s="4">
         <v>4</v>
       </c>
       <c r="BF26" s="4">
         <v>0</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>1</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>2</v>
       </c>
       <c r="BK26" s="4">
         <v>1</v>
       </c>
-      <c r="BL26" s="41">
-[...2 lines deleted...]
-      <c r="BM26" s="41">
+      <c r="BL26" s="4">
+        <v>2</v>
+      </c>
+      <c r="BM26" s="4">
         <v>3</v>
       </c>
-      <c r="BN26" s="43"/>
+      <c r="BN26" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO26" s="36"/>
+      <c r="BP26" s="36"/>
+      <c r="BQ26" s="36"/>
     </row>
-    <row r="27" spans="1:66" s="20" customFormat="1">
+    <row r="27" spans="1:69" s="20" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>0</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>0</v>
       </c>
       <c r="I27" s="4">
@@ -5175,59 +5256,64 @@
       </c>
       <c r="BD27" s="4">
         <v>1</v>
       </c>
       <c r="BE27" s="4">
         <v>2</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>4</v>
       </c>
       <c r="BJ27" s="4">
         <v>1</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
-      <c r="BL27" s="41">
-[...5 lines deleted...]
-      <c r="BN27" s="43"/>
+      <c r="BL27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="36"/>
+      <c r="BP27" s="36"/>
+      <c r="BQ27" s="36"/>
     </row>
-    <row r="28" spans="1:66" s="20" customFormat="1">
+    <row r="28" spans="1:69" s="20" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -5373,59 +5459,64 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>1</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
-      <c r="BL28" s="41">
-[...5 lines deleted...]
-      <c r="BN28" s="43"/>
+      <c r="BL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="36"/>
+      <c r="BP28" s="36"/>
+      <c r="BQ28" s="36"/>
     </row>
-    <row r="29" spans="1:66" s="20" customFormat="1">
+    <row r="29" spans="1:69" s="20" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>0</v>
       </c>
       <c r="E29" s="4">
         <v>1</v>
       </c>
       <c r="F29" s="4">
         <v>0</v>
       </c>
       <c r="G29" s="4">
         <v>3</v>
       </c>
       <c r="H29" s="4">
         <v>0</v>
       </c>
       <c r="I29" s="4">
@@ -5571,59 +5662,64 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>1</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>4</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
-      <c r="BL29" s="41">
-[...5 lines deleted...]
-      <c r="BN29" s="43"/>
+      <c r="BL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="36"/>
+      <c r="BP29" s="36"/>
+      <c r="BQ29" s="36"/>
     </row>
-    <row r="30" spans="1:66" s="20" customFormat="1">
+    <row r="30" spans="1:69" s="20" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -5769,128 +5865,134 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
-      <c r="BL30" s="41">
-[...5 lines deleted...]
-      <c r="BN30" s="43"/>
+      <c r="BL30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BO30" s="36"/>
+      <c r="BP30" s="36"/>
+      <c r="BQ30" s="36"/>
     </row>
-    <row r="31" spans="1:66" s="27" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="47" t="s">
+    <row r="31" spans="1:69" s="27" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="47"/>
-[...62 lines deleted...]
-      <c r="BM31" s="47"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="42"/>
+      <c r="N31" s="42"/>
+      <c r="O31" s="42"/>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
+      <c r="Y31" s="42"/>
+      <c r="Z31" s="42"/>
+      <c r="AA31" s="42"/>
+      <c r="AB31" s="42"/>
+      <c r="AC31" s="42"/>
+      <c r="AD31" s="42"/>
+      <c r="AE31" s="42"/>
+      <c r="AF31" s="42"/>
+      <c r="AG31" s="42"/>
+      <c r="AH31" s="42"/>
+      <c r="AI31" s="42"/>
+      <c r="AJ31" s="42"/>
+      <c r="AK31" s="42"/>
+      <c r="AL31" s="42"/>
+      <c r="AM31" s="42"/>
+      <c r="AN31" s="42"/>
+      <c r="AO31" s="42"/>
+      <c r="AP31" s="42"/>
+      <c r="AQ31" s="42"/>
+      <c r="AR31" s="42"/>
+      <c r="AS31" s="42"/>
+      <c r="AT31" s="42"/>
+      <c r="AU31" s="42"/>
+      <c r="AV31" s="42"/>
+      <c r="AW31" s="42"/>
+      <c r="AX31" s="42"/>
+      <c r="AY31" s="42"/>
+      <c r="AZ31" s="42"/>
+      <c r="BA31" s="42"/>
+      <c r="BB31" s="42"/>
+      <c r="BC31" s="42"/>
+      <c r="BD31" s="42"/>
+      <c r="BE31" s="42"/>
+      <c r="BF31" s="42"/>
+      <c r="BG31" s="42"/>
+      <c r="BH31" s="42"/>
+      <c r="BI31" s="42"/>
+      <c r="BJ31" s="42"/>
+      <c r="BK31" s="42"/>
+      <c r="BL31" s="42"/>
+      <c r="BM31" s="42"/>
+      <c r="BN31" s="42"/>
     </row>
-    <row r="32" spans="1:66" s="20" customFormat="1">
+    <row r="32" spans="1:69" s="20" customFormat="1">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>0</v>
       </c>
       <c r="C32" s="4">
         <v>0</v>
       </c>
       <c r="D32" s="4">
         <v>3</v>
       </c>
       <c r="E32" s="4">
         <v>1</v>
       </c>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="G32" s="4">
         <v>2</v>
       </c>
       <c r="H32" s="4">
         <v>1</v>
       </c>
       <c r="I32" s="4">
@@ -6036,57 +6138,59 @@
       </c>
       <c r="BD32" s="4">
         <v>3</v>
       </c>
       <c r="BE32" s="4">
         <v>7</v>
       </c>
       <c r="BF32" s="4">
         <v>3</v>
       </c>
       <c r="BG32" s="4">
         <v>11</v>
       </c>
       <c r="BH32" s="4">
         <v>4</v>
       </c>
       <c r="BI32" s="4">
         <v>3</v>
       </c>
       <c r="BJ32" s="4">
         <v>11</v>
       </c>
       <c r="BK32" s="4">
         <v>4</v>
       </c>
-      <c r="BL32" s="41">
-[...5 lines deleted...]
-      <c r="BN32" s="43"/>
+      <c r="BL32" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="4">
+        <v>2</v>
+      </c>
+      <c r="BN32" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="33" spans="1:66" s="20" customFormat="1">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>0</v>
       </c>
       <c r="C33" s="4">
         <v>0</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>0</v>
       </c>
       <c r="F33" s="4">
         <v>0</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
@@ -6234,57 +6338,59 @@
       </c>
       <c r="BD33" s="4">
         <v>0</v>
       </c>
       <c r="BE33" s="4">
         <v>1</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>1</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>1</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
-      <c r="BL33" s="41">
-[...5 lines deleted...]
-      <c r="BN33" s="43"/>
+      <c r="BL33" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="34" spans="1:66" s="20" customFormat="1">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>0</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
@@ -6432,57 +6538,59 @@
       </c>
       <c r="BD34" s="4">
         <v>0</v>
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>2</v>
       </c>
       <c r="BK34" s="4">
         <v>2</v>
       </c>
-      <c r="BL34" s="41">
-[...5 lines deleted...]
-      <c r="BN34" s="43"/>
+      <c r="BL34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:66" s="20" customFormat="1">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
@@ -6630,57 +6738,59 @@
       </c>
       <c r="BD35" s="4">
         <v>0</v>
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
-      <c r="BL35" s="41">
-[...5 lines deleted...]
-      <c r="BN35" s="43"/>
+      <c r="BL35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="36" spans="1:66" s="20" customFormat="1">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>0</v>
       </c>
       <c r="D36" s="4">
         <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>1</v>
       </c>
       <c r="F36" s="4">
         <v>0</v>
       </c>
       <c r="G36" s="4">
         <v>0</v>
       </c>
       <c r="H36" s="4">
         <v>0</v>
@@ -6828,57 +6938,59 @@
       </c>
       <c r="BD36" s="4">
         <v>3</v>
       </c>
       <c r="BE36" s="4">
         <v>1</v>
       </c>
       <c r="BF36" s="4">
         <v>0</v>
       </c>
       <c r="BG36" s="4">
         <v>3</v>
       </c>
       <c r="BH36" s="4">
         <v>2</v>
       </c>
       <c r="BI36" s="4">
         <v>1</v>
       </c>
       <c r="BJ36" s="4">
         <v>4</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
-      <c r="BL36" s="41">
-[...5 lines deleted...]
-      <c r="BN36" s="43"/>
+      <c r="BL36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="37" spans="1:66" s="20" customFormat="1">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>0</v>
@@ -7026,57 +7138,59 @@
       </c>
       <c r="BD37" s="4">
         <v>0</v>
       </c>
       <c r="BE37" s="4">
         <v>0</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
-      <c r="BL37" s="41">
-[...5 lines deleted...]
-      <c r="BN37" s="43"/>
+      <c r="BL37" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM37" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN37" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:66" s="20" customFormat="1">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>0</v>
       </c>
       <c r="C38" s="4">
         <v>0</v>
       </c>
       <c r="D38" s="4">
         <v>3</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="G38" s="4">
         <v>2</v>
       </c>
       <c r="H38" s="4">
         <v>1</v>
@@ -7224,57 +7338,59 @@
       </c>
       <c r="BD38" s="4">
         <v>0</v>
       </c>
       <c r="BE38" s="4">
         <v>2</v>
       </c>
       <c r="BF38" s="4">
         <v>3</v>
       </c>
       <c r="BG38" s="4">
         <v>4</v>
       </c>
       <c r="BH38" s="4">
         <v>2</v>
       </c>
       <c r="BI38" s="4">
         <v>2</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>1</v>
       </c>
-      <c r="BL38" s="41">
-[...5 lines deleted...]
-      <c r="BN38" s="43"/>
+      <c r="BL38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:66" s="20" customFormat="1">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
@@ -7422,57 +7538,59 @@
       </c>
       <c r="BD39" s="4">
         <v>0</v>
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>0</v>
       </c>
       <c r="BJ39" s="4">
         <v>1</v>
       </c>
       <c r="BK39" s="4">
         <v>1</v>
       </c>
-      <c r="BL39" s="41">
-[...5 lines deleted...]
-      <c r="BN39" s="43"/>
+      <c r="BL39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:66" s="20" customFormat="1">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>0</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
@@ -7620,57 +7738,59 @@
       </c>
       <c r="BD40" s="4">
         <v>0</v>
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>0</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
-      <c r="BL40" s="41">
-[...5 lines deleted...]
-      <c r="BN40" s="43"/>
+      <c r="BL40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="41" spans="1:66" s="20" customFormat="1">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
@@ -7818,57 +7938,59 @@
       </c>
       <c r="BD41" s="4">
         <v>0</v>
       </c>
       <c r="BE41" s="4">
         <v>2</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>0</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>1</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
-      <c r="BL41" s="41">
-[...5 lines deleted...]
-      <c r="BN41" s="43"/>
+      <c r="BL41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="42" spans="1:66" s="20" customFormat="1">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>0</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>0</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
@@ -8016,57 +8138,59 @@
       </c>
       <c r="BD42" s="4">
         <v>0</v>
       </c>
       <c r="BE42" s="4">
         <v>1</v>
       </c>
       <c r="BF42" s="4">
         <v>0</v>
       </c>
       <c r="BG42" s="4">
         <v>3</v>
       </c>
       <c r="BH42" s="4">
         <v>0</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
-      <c r="BL42" s="41">
-[...5 lines deleted...]
-      <c r="BN42" s="43"/>
+      <c r="BL42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN42" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="43" spans="1:66" s="20" customFormat="1">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
@@ -8214,57 +8338,59 @@
       </c>
       <c r="BD43" s="4">
         <v>0</v>
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
-      <c r="BL43" s="41">
-[...5 lines deleted...]
-      <c r="BN43" s="43"/>
+      <c r="BL43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="4">
+        <v>0</v>
+      </c>
     </row>
     <row r="44" spans="1:66" s="20" customFormat="1">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
@@ -8418,120 +8544,122 @@
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
       <c r="BM44" s="16">
         <v>0</v>
       </c>
-      <c r="BN44" s="43"/>
+      <c r="BN44" s="16">
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:66">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:BL2"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AJ6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BM6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="S148" sqref="S148"/>
-      <selection pane="bottomLeft" activeCell="BK46" sqref="BK46"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -8548,559 +8676,566 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="6.5703125" style="6" customWidth="1"/>
     <col min="55" max="55" width="7.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.5703125" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="15">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:66" ht="15">
+      <c r="A2" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="54"/>
-[...62 lines deleted...]
-      <c r="BM2" s="54"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
+      <c r="AH2" s="52"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="52"/>
+      <c r="AM2" s="52"/>
+      <c r="AN2" s="52"/>
+      <c r="AO2" s="52"/>
+      <c r="AP2" s="52"/>
+      <c r="AQ2" s="52"/>
+      <c r="AR2" s="52"/>
+      <c r="AS2" s="52"/>
+      <c r="AT2" s="52"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="52"/>
+      <c r="AY2" s="52"/>
+      <c r="AZ2" s="52"/>
+      <c r="BA2" s="52"/>
+      <c r="BB2" s="52"/>
+      <c r="BC2" s="52"/>
+      <c r="BD2" s="52"/>
+      <c r="BE2" s="52"/>
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="52"/>
+      <c r="BK2" s="52"/>
+      <c r="BL2" s="52"/>
+      <c r="BM2" s="52"/>
+      <c r="BN2" s="52"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="25"/>
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
       <c r="Z3" s="25"/>
       <c r="AA3" s="25"/>
       <c r="AB3" s="25"/>
       <c r="AC3" s="25"/>
       <c r="AD3" s="25"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="25"/>
       <c r="AG3" s="25"/>
       <c r="AH3" s="25"/>
       <c r="AI3" s="25"/>
       <c r="AJ3" s="25"/>
       <c r="AK3" s="25"/>
       <c r="AL3" s="25"/>
       <c r="AM3" s="25"/>
       <c r="AN3" s="25"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="N4" s="25"/>
       <c r="O4" s="25"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="25"/>
       <c r="R4" s="25"/>
       <c r="S4" s="25"/>
       <c r="T4" s="25"/>
       <c r="U4" s="25"/>
       <c r="V4" s="25"/>
       <c r="W4" s="25"/>
       <c r="X4" s="25"/>
       <c r="Y4" s="25"/>
       <c r="Z4" s="25"/>
       <c r="AA4" s="25"/>
       <c r="AB4" s="25"/>
       <c r="AC4" s="25"/>
       <c r="AD4" s="25"/>
       <c r="AE4" s="25"/>
       <c r="AF4" s="25"/>
       <c r="AG4" s="25"/>
       <c r="AH4" s="25"/>
       <c r="AI4" s="25"/>
       <c r="AJ4" s="25"/>
       <c r="AK4" s="25"/>
       <c r="AL4" s="25"/>
       <c r="AM4" s="25"/>
       <c r="AN4" s="25"/>
     </row>
-    <row r="5" spans="1:65" s="1" customFormat="1">
+    <row r="5" spans="1:66" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="10"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BI5" s="10"/>
       <c r="BL5" s="10"/>
-      <c r="BM5" s="10" t="s">
+      <c r="BM5" s="10"/>
+      <c r="BN5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:65" s="19" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:66" s="19" customFormat="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="50">
         <v>2021</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="50">
         <v>2022</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="50">
         <v>2023</v>
       </c>
-      <c r="AA6" s="53"/>
-[...8 lines deleted...]
-      <c r="AJ6" s="53"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
       <c r="AK6" s="40"/>
-      <c r="AL6" s="44">
+      <c r="AL6" s="45">
         <v>2024</v>
       </c>
-      <c r="AM6" s="45"/>
-[...10 lines deleted...]
-      <c r="AX6" s="44">
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="45">
         <v>2025</v>
       </c>
-      <c r="AY6" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="44">
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
+      <c r="BD6" s="46"/>
+      <c r="BE6" s="46"/>
+      <c r="BF6" s="46"/>
+      <c r="BG6" s="46"/>
+      <c r="BH6" s="46"/>
+      <c r="BI6" s="46"/>
+      <c r="BJ6" s="45">
         <v>2026</v>
       </c>
-      <c r="BK6" s="45"/>
-[...1 lines deleted...]
-      <c r="BM6" s="45"/>
+      <c r="BK6" s="46"/>
+      <c r="BL6" s="46"/>
+      <c r="BM6" s="46"/>
+      <c r="BN6" s="46"/>
     </row>
-    <row r="7" spans="1:65">
-      <c r="A7" s="50"/>
+    <row r="7" spans="1:66">
+      <c r="A7" s="48"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="39" t="s">
+      <c r="C7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="E7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="39" t="s">
+      <c r="F7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="39" t="s">
+      <c r="L7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="39" t="s">
+      <c r="O7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="39" t="s">
+      <c r="Q7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="39" t="s">
+      <c r="R7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="39" t="s">
+      <c r="V7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="39" t="s">
+      <c r="W7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="39" t="s">
+      <c r="X7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="39" t="s">
+      <c r="AA7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="39" t="s">
+      <c r="AC7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="39" t="s">
+      <c r="AD7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="39" t="s">
+      <c r="AH7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="39" t="s">
+      <c r="AI7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="39" t="s">
+      <c r="AJ7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="39" t="s">
+      <c r="AM7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="39" t="s">
+      <c r="AO7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="AS7" s="39" t="s">
+      <c r="AP7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="39" t="s">
+      <c r="AT7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="39" t="s">
+      <c r="AU7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="39" t="s">
+      <c r="AV7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AW7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AX7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="39" t="s">
+      <c r="AY7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AZ7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="BA7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="BB7" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="BC7" s="39" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="39" t="s">
+      <c r="BC7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="39" t="s">
+      <c r="BF7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="39" t="s">
+      <c r="BG7" s="38" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BI7" s="35" t="s">
+      <c r="BI7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="BM7" s="31" t="s">
         <v>8</v>
       </c>
+      <c r="BN7" s="31" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="47" t="s">
+    <row r="8" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47"/>
-[...62 lines deleted...]
-      <c r="BM8" s="47"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="42"/>
+      <c r="X8" s="42"/>
+      <c r="Y8" s="42"/>
+      <c r="Z8" s="42"/>
+      <c r="AA8" s="42"/>
+      <c r="AB8" s="42"/>
+      <c r="AC8" s="42"/>
+      <c r="AD8" s="42"/>
+      <c r="AE8" s="42"/>
+      <c r="AF8" s="42"/>
+      <c r="AG8" s="42"/>
+      <c r="AH8" s="42"/>
+      <c r="AI8" s="42"/>
+      <c r="AJ8" s="42"/>
+      <c r="AK8" s="42"/>
+      <c r="AL8" s="42"/>
+      <c r="AM8" s="42"/>
+      <c r="AN8" s="42"/>
+      <c r="AO8" s="42"/>
+      <c r="AP8" s="42"/>
+      <c r="AQ8" s="42"/>
+      <c r="AR8" s="42"/>
+      <c r="AS8" s="42"/>
+      <c r="AT8" s="42"/>
+      <c r="AU8" s="42"/>
+      <c r="AV8" s="42"/>
+      <c r="AW8" s="42"/>
+      <c r="AX8" s="42"/>
+      <c r="AY8" s="42"/>
+      <c r="AZ8" s="42"/>
+      <c r="BA8" s="42"/>
+      <c r="BB8" s="42"/>
+      <c r="BC8" s="42"/>
+      <c r="BD8" s="42"/>
+      <c r="BE8" s="42"/>
+      <c r="BF8" s="42"/>
+      <c r="BG8" s="42"/>
+      <c r="BH8" s="42"/>
+      <c r="BI8" s="42"/>
+      <c r="BJ8" s="42"/>
+      <c r="BK8" s="42"/>
+      <c r="BL8" s="42"/>
+      <c r="BM8" s="42"/>
+      <c r="BN8" s="42"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>140</v>
       </c>
       <c r="C9" s="4">
         <v>157</v>
       </c>
       <c r="D9" s="4">
         <v>150</v>
       </c>
       <c r="E9" s="4">
         <v>119</v>
       </c>
       <c r="F9" s="4">
         <v>149</v>
       </c>
       <c r="G9" s="4">
         <v>281</v>
       </c>
       <c r="H9" s="4">
         <v>229</v>
       </c>
       <c r="I9" s="4">
@@ -9252,52 +9387,55 @@
       </c>
       <c r="BF9" s="4">
         <v>20</v>
       </c>
       <c r="BG9" s="4">
         <v>13</v>
       </c>
       <c r="BH9" s="4">
         <v>15</v>
       </c>
       <c r="BI9" s="4">
         <v>9</v>
       </c>
       <c r="BJ9" s="4">
         <v>3</v>
       </c>
       <c r="BK9" s="4">
         <v>11</v>
       </c>
       <c r="BL9" s="4">
         <v>14</v>
       </c>
       <c r="BM9" s="4">
         <v>19</v>
       </c>
+      <c r="BN9" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>122</v>
       </c>
       <c r="C10" s="4">
         <v>148</v>
       </c>
       <c r="D10" s="4">
         <v>134</v>
       </c>
       <c r="E10" s="4">
         <v>109</v>
       </c>
       <c r="F10" s="4">
         <v>135</v>
       </c>
       <c r="G10" s="4">
         <v>260</v>
       </c>
       <c r="H10" s="4">
         <v>197</v>
       </c>
       <c r="I10" s="4">
@@ -9449,52 +9587,55 @@
       </c>
       <c r="BF10" s="4">
         <v>10</v>
       </c>
       <c r="BG10" s="4">
         <v>12</v>
       </c>
       <c r="BH10" s="4">
         <v>12</v>
       </c>
       <c r="BI10" s="4">
         <v>8</v>
       </c>
       <c r="BJ10" s="4">
         <v>3</v>
       </c>
       <c r="BK10" s="4">
         <v>11</v>
       </c>
       <c r="BL10" s="4">
         <v>14</v>
       </c>
       <c r="BM10" s="4">
         <v>16</v>
       </c>
+      <c r="BN10" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>2</v>
       </c>
       <c r="F11" s="4">
         <v>6</v>
       </c>
       <c r="G11" s="4">
         <v>2</v>
       </c>
       <c r="H11" s="4">
         <v>2</v>
       </c>
       <c r="I11" s="4">
@@ -9646,52 +9787,55 @@
       </c>
       <c r="BF11" s="4">
         <v>3</v>
       </c>
       <c r="BG11" s="4">
         <v>0</v>
       </c>
       <c r="BH11" s="4">
         <v>1</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>0</v>
       </c>
       <c r="BK11" s="4">
         <v>0</v>
       </c>
       <c r="BL11" s="4">
         <v>0</v>
       </c>
       <c r="BM11" s="4">
         <v>1</v>
       </c>
+      <c r="BN11" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>1</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -9843,52 +9987,55 @@
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>0</v>
       </c>
       <c r="BK12" s="4">
         <v>0</v>
       </c>
       <c r="BL12" s="4">
         <v>0</v>
       </c>
       <c r="BM12" s="4">
         <v>0</v>
       </c>
+      <c r="BN12" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -10040,52 +10187,55 @@
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
       <c r="BL13" s="4">
         <v>0</v>
       </c>
       <c r="BM13" s="4">
         <v>0</v>
       </c>
+      <c r="BN13" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>2</v>
       </c>
       <c r="D14" s="4">
         <v>2</v>
       </c>
       <c r="E14" s="4">
         <v>2</v>
       </c>
       <c r="F14" s="4">
         <v>1</v>
       </c>
       <c r="G14" s="4">
         <v>3</v>
       </c>
       <c r="H14" s="4">
         <v>2</v>
       </c>
       <c r="I14" s="4">
@@ -10237,52 +10387,55 @@
       </c>
       <c r="BF14" s="4">
         <v>4</v>
       </c>
       <c r="BG14" s="4">
         <v>0</v>
       </c>
       <c r="BH14" s="4">
         <v>0</v>
       </c>
       <c r="BI14" s="4">
         <v>0</v>
       </c>
       <c r="BJ14" s="4">
         <v>0</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
       <c r="BL14" s="4">
         <v>0</v>
       </c>
       <c r="BM14" s="4">
         <v>2</v>
       </c>
+      <c r="BN14" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>3</v>
       </c>
       <c r="I15" s="4">
@@ -10434,52 +10587,55 @@
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>0</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
       <c r="BL15" s="4">
         <v>0</v>
       </c>
       <c r="BM15" s="4">
         <v>0</v>
       </c>
+      <c r="BN15" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>3</v>
       </c>
       <c r="C16" s="4">
         <v>3</v>
       </c>
       <c r="D16" s="4">
         <v>13</v>
       </c>
       <c r="E16" s="4">
         <v>4</v>
       </c>
       <c r="F16" s="4">
         <v>1</v>
       </c>
       <c r="G16" s="4">
         <v>10</v>
       </c>
       <c r="H16" s="4">
         <v>8</v>
       </c>
       <c r="I16" s="4">
@@ -10631,52 +10787,55 @@
       </c>
       <c r="BF16" s="4">
         <v>2</v>
       </c>
       <c r="BG16" s="4">
         <v>0</v>
       </c>
       <c r="BH16" s="4">
         <v>0</v>
       </c>
       <c r="BI16" s="4">
         <v>0</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>0</v>
       </c>
       <c r="BL16" s="4">
         <v>0</v>
       </c>
       <c r="BM16" s="4">
         <v>0</v>
       </c>
+      <c r="BN16" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>1</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>2</v>
       </c>
       <c r="I17" s="4">
@@ -10828,52 +10987,55 @@
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>1</v>
       </c>
       <c r="BJ17" s="4">
         <v>0</v>
       </c>
       <c r="BK17" s="4">
         <v>0</v>
       </c>
       <c r="BL17" s="4">
         <v>0</v>
       </c>
       <c r="BM17" s="4">
         <v>0</v>
       </c>
+      <c r="BN17" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>1</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -11025,52 +11187,55 @@
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
       <c r="BL18" s="4">
         <v>0</v>
       </c>
       <c r="BM18" s="4">
         <v>0</v>
       </c>
+      <c r="BN18" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -11222,52 +11387,55 @@
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>1</v>
       </c>
       <c r="BH19" s="4">
         <v>0</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>0</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
       <c r="BL19" s="4">
         <v>0</v>
       </c>
       <c r="BM19" s="4">
         <v>0</v>
       </c>
+      <c r="BN19" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>1</v>
       </c>
       <c r="D20" s="4">
         <v>1</v>
       </c>
       <c r="E20" s="4">
         <v>1</v>
       </c>
       <c r="F20" s="4">
         <v>6</v>
       </c>
       <c r="G20" s="4">
         <v>6</v>
       </c>
       <c r="H20" s="4">
         <v>15</v>
       </c>
       <c r="I20" s="4">
@@ -11419,52 +11587,55 @@
       </c>
       <c r="BF20" s="4">
         <v>1</v>
       </c>
       <c r="BG20" s="4">
         <v>0</v>
       </c>
       <c r="BH20" s="4">
         <v>2</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
       <c r="BL20" s="4">
         <v>0</v>
       </c>
       <c r="BM20" s="4">
         <v>0</v>
       </c>
+      <c r="BN20" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -11616,52 +11787,55 @@
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
       <c r="BL21" s="4">
         <v>0</v>
       </c>
       <c r="BM21" s="4">
         <v>0</v>
       </c>
+      <c r="BN21" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -11813,121 +11987,125 @@
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
       <c r="BL22" s="4">
         <v>0</v>
       </c>
       <c r="BM22" s="4">
         <v>0</v>
       </c>
+      <c r="BN22" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="48"/>
-[...62 lines deleted...]
-      <c r="BM23" s="48"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="43"/>
+      <c r="Z23" s="43"/>
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
+      <c r="AE23" s="43"/>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="43"/>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="43"/>
+      <c r="AL23" s="43"/>
+      <c r="AM23" s="43"/>
+      <c r="AN23" s="43"/>
+      <c r="AO23" s="43"/>
+      <c r="AP23" s="43"/>
+      <c r="AQ23" s="43"/>
+      <c r="AR23" s="43"/>
+      <c r="AS23" s="43"/>
+      <c r="AT23" s="43"/>
+      <c r="AU23" s="43"/>
+      <c r="AV23" s="43"/>
+      <c r="AW23" s="43"/>
+      <c r="AX23" s="43"/>
+      <c r="AY23" s="43"/>
+      <c r="AZ23" s="43"/>
+      <c r="BA23" s="43"/>
+      <c r="BB23" s="43"/>
+      <c r="BC23" s="43"/>
+      <c r="BD23" s="43"/>
+      <c r="BE23" s="43"/>
+      <c r="BF23" s="43"/>
+      <c r="BG23" s="43"/>
+      <c r="BH23" s="43"/>
+      <c r="BI23" s="43"/>
+      <c r="BJ23" s="43"/>
+      <c r="BK23" s="43"/>
+      <c r="BL23" s="43"/>
+      <c r="BM23" s="43"/>
+      <c r="BN23" s="43"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>132</v>
       </c>
       <c r="C24" s="4">
         <v>149</v>
       </c>
       <c r="D24" s="4">
         <v>135</v>
       </c>
       <c r="E24" s="4">
         <v>112</v>
       </c>
       <c r="F24" s="4">
         <v>142</v>
       </c>
       <c r="G24" s="4">
         <v>268</v>
       </c>
       <c r="H24" s="4">
         <v>216</v>
       </c>
       <c r="I24" s="4">
@@ -12079,52 +12257,55 @@
       </c>
       <c r="BF24" s="4">
         <v>13</v>
       </c>
       <c r="BG24" s="4">
         <v>12</v>
       </c>
       <c r="BH24" s="4">
         <v>13</v>
       </c>
       <c r="BI24" s="4">
         <v>8</v>
       </c>
       <c r="BJ24" s="4">
         <v>3</v>
       </c>
       <c r="BK24" s="4">
         <v>11</v>
       </c>
       <c r="BL24" s="4">
         <v>14</v>
       </c>
       <c r="BM24" s="4">
         <v>17</v>
       </c>
+      <c r="BN24" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>122</v>
       </c>
       <c r="C25" s="4">
         <v>148</v>
       </c>
       <c r="D25" s="4">
         <v>134</v>
       </c>
       <c r="E25" s="4">
         <v>109</v>
       </c>
       <c r="F25" s="4">
         <v>135</v>
       </c>
       <c r="G25" s="4">
         <v>260</v>
       </c>
       <c r="H25" s="4">
         <v>197</v>
       </c>
       <c r="I25" s="4">
@@ -12276,52 +12457,55 @@
       </c>
       <c r="BF25" s="4">
         <v>10</v>
       </c>
       <c r="BG25" s="4">
         <v>12</v>
       </c>
       <c r="BH25" s="4">
         <v>12</v>
       </c>
       <c r="BI25" s="4">
         <v>8</v>
       </c>
       <c r="BJ25" s="4">
         <v>3</v>
       </c>
       <c r="BK25" s="4">
         <v>11</v>
       </c>
       <c r="BL25" s="4">
         <v>14</v>
       </c>
       <c r="BM25" s="4">
         <v>16</v>
       </c>
+      <c r="BN25" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>10</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>2</v>
       </c>
       <c r="F26" s="4">
         <v>5</v>
       </c>
       <c r="G26" s="4">
         <v>2</v>
       </c>
       <c r="H26" s="4">
         <v>2</v>
       </c>
       <c r="I26" s="4">
@@ -12473,52 +12657,55 @@
       </c>
       <c r="BF26" s="4">
         <v>3</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>1</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>0</v>
       </c>
       <c r="BK26" s="4">
         <v>0</v>
       </c>
       <c r="BL26" s="4">
         <v>0</v>
       </c>
       <c r="BM26" s="4">
         <v>1</v>
       </c>
+      <c r="BN26" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>1</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>2</v>
       </c>
       <c r="I27" s="4">
@@ -12670,52 +12857,55 @@
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>0</v>
       </c>
       <c r="BJ27" s="4">
         <v>0</v>
       </c>
       <c r="BK27" s="4">
         <v>0</v>
       </c>
       <c r="BL27" s="4">
         <v>0</v>
       </c>
       <c r="BM27" s="4">
         <v>0</v>
       </c>
+      <c r="BN27" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -12867,52 +13057,55 @@
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>0</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
       <c r="BL28" s="4">
         <v>0</v>
       </c>
       <c r="BM28" s="4">
         <v>0</v>
       </c>
+      <c r="BN28" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>1</v>
       </c>
       <c r="E29" s="4">
         <v>1</v>
       </c>
       <c r="F29" s="4">
         <v>2</v>
       </c>
       <c r="G29" s="4">
         <v>6</v>
       </c>
       <c r="H29" s="4">
         <v>15</v>
       </c>
       <c r="I29" s="4">
@@ -13064,52 +13257,55 @@
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>0</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
       <c r="BL29" s="4">
         <v>0</v>
       </c>
       <c r="BM29" s="4">
         <v>0</v>
       </c>
+      <c r="BN29" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -13261,121 +13457,125 @@
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
       <c r="BL30" s="4">
         <v>0</v>
       </c>
       <c r="BM30" s="4">
         <v>0</v>
       </c>
+      <c r="BN30" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="47" t="s">
+    <row r="31" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="47"/>
-[...62 lines deleted...]
-      <c r="BM31" s="47"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="42"/>
+      <c r="N31" s="42"/>
+      <c r="O31" s="42"/>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
+      <c r="Y31" s="42"/>
+      <c r="Z31" s="42"/>
+      <c r="AA31" s="42"/>
+      <c r="AB31" s="42"/>
+      <c r="AC31" s="42"/>
+      <c r="AD31" s="42"/>
+      <c r="AE31" s="42"/>
+      <c r="AF31" s="42"/>
+      <c r="AG31" s="42"/>
+      <c r="AH31" s="42"/>
+      <c r="AI31" s="42"/>
+      <c r="AJ31" s="42"/>
+      <c r="AK31" s="42"/>
+      <c r="AL31" s="42"/>
+      <c r="AM31" s="42"/>
+      <c r="AN31" s="42"/>
+      <c r="AO31" s="42"/>
+      <c r="AP31" s="42"/>
+      <c r="AQ31" s="42"/>
+      <c r="AR31" s="42"/>
+      <c r="AS31" s="42"/>
+      <c r="AT31" s="42"/>
+      <c r="AU31" s="42"/>
+      <c r="AV31" s="42"/>
+      <c r="AW31" s="42"/>
+      <c r="AX31" s="42"/>
+      <c r="AY31" s="42"/>
+      <c r="AZ31" s="42"/>
+      <c r="BA31" s="42"/>
+      <c r="BB31" s="42"/>
+      <c r="BC31" s="42"/>
+      <c r="BD31" s="42"/>
+      <c r="BE31" s="42"/>
+      <c r="BF31" s="42"/>
+      <c r="BG31" s="42"/>
+      <c r="BH31" s="42"/>
+      <c r="BI31" s="42"/>
+      <c r="BJ31" s="42"/>
+      <c r="BK31" s="42"/>
+      <c r="BL31" s="42"/>
+      <c r="BM31" s="42"/>
+      <c r="BN31" s="42"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>8</v>
       </c>
       <c r="C32" s="4">
         <v>8</v>
       </c>
       <c r="D32" s="4">
         <v>15</v>
       </c>
       <c r="E32" s="4">
         <v>7</v>
       </c>
       <c r="F32" s="4">
         <v>7</v>
       </c>
       <c r="G32" s="4">
         <v>13</v>
       </c>
       <c r="H32" s="4">
         <v>13</v>
       </c>
       <c r="I32" s="4">
@@ -13527,52 +13727,55 @@
       </c>
       <c r="BF32" s="4">
         <v>7</v>
       </c>
       <c r="BG32" s="4">
         <v>1</v>
       </c>
       <c r="BH32" s="4">
         <v>2</v>
       </c>
       <c r="BI32" s="4">
         <v>1</v>
       </c>
       <c r="BJ32" s="4">
         <v>3</v>
       </c>
       <c r="BK32" s="4">
         <v>0</v>
       </c>
       <c r="BL32" s="4">
         <v>0</v>
       </c>
       <c r="BM32" s="4">
         <v>2</v>
       </c>
+      <c r="BN32" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>5</v>
       </c>
       <c r="C33" s="4">
         <v>1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>0</v>
       </c>
       <c r="F33" s="4">
         <v>1</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
@@ -13724,52 +13927,55 @@
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>0</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>3</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
       <c r="BL33" s="4">
         <v>0</v>
       </c>
       <c r="BM33" s="4">
         <v>0</v>
       </c>
+      <c r="BN33" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>1</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
@@ -13921,52 +14127,55 @@
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>0</v>
       </c>
       <c r="BK34" s="4">
         <v>0</v>
       </c>
       <c r="BL34" s="4">
         <v>0</v>
       </c>
       <c r="BM34" s="4">
         <v>0</v>
       </c>
+      <c r="BN34" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
@@ -14118,52 +14327,55 @@
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
       <c r="BL35" s="4">
         <v>0</v>
       </c>
       <c r="BM35" s="4">
         <v>0</v>
       </c>
+      <c r="BN35" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>2</v>
       </c>
       <c r="D36" s="4">
         <v>2</v>
       </c>
       <c r="E36" s="4">
         <v>2</v>
       </c>
       <c r="F36" s="4">
         <v>1</v>
       </c>
       <c r="G36" s="4">
         <v>3</v>
       </c>
       <c r="H36" s="4">
         <v>2</v>
       </c>
       <c r="I36" s="4">
@@ -14315,52 +14527,55 @@
       </c>
       <c r="BF36" s="4">
         <v>4</v>
       </c>
       <c r="BG36" s="4">
         <v>0</v>
       </c>
       <c r="BH36" s="4">
         <v>0</v>
       </c>
       <c r="BI36" s="4">
         <v>0</v>
       </c>
       <c r="BJ36" s="4">
         <v>0</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
       <c r="BL36" s="4">
         <v>0</v>
       </c>
       <c r="BM36" s="4">
         <v>2</v>
       </c>
+      <c r="BN36" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>3</v>
       </c>
       <c r="I37" s="4">
@@ -14512,52 +14727,55 @@
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>0</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
       <c r="BL37" s="4">
         <v>0</v>
       </c>
       <c r="BM37" s="4">
         <v>0</v>
       </c>
+      <c r="BN37" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>3</v>
       </c>
       <c r="C38" s="4">
         <v>3</v>
       </c>
       <c r="D38" s="4">
         <v>13</v>
       </c>
       <c r="E38" s="4">
         <v>4</v>
       </c>
       <c r="F38" s="4">
         <v>1</v>
       </c>
       <c r="G38" s="4">
         <v>10</v>
       </c>
       <c r="H38" s="4">
         <v>8</v>
       </c>
       <c r="I38" s="4">
@@ -14709,52 +14927,55 @@
       </c>
       <c r="BF38" s="4">
         <v>2</v>
       </c>
       <c r="BG38" s="4">
         <v>0</v>
       </c>
       <c r="BH38" s="4">
         <v>0</v>
       </c>
       <c r="BI38" s="4">
         <v>0</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>0</v>
       </c>
       <c r="BL38" s="4">
         <v>0</v>
       </c>
       <c r="BM38" s="4">
         <v>0</v>
       </c>
+      <c r="BN38" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
@@ -14906,52 +15127,55 @@
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>1</v>
       </c>
       <c r="BJ39" s="4">
         <v>3</v>
       </c>
       <c r="BK39" s="4">
         <v>0</v>
       </c>
       <c r="BL39" s="4">
         <v>0</v>
       </c>
       <c r="BM39" s="4">
         <v>0</v>
       </c>
+      <c r="BN39" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
@@ -15103,52 +15327,55 @@
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>3</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
       <c r="BL40" s="4">
         <v>0</v>
       </c>
       <c r="BM40" s="4">
         <v>0</v>
       </c>
+      <c r="BN40" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
@@ -15300,52 +15527,55 @@
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>1</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>0</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
       <c r="BL41" s="4">
         <v>0</v>
       </c>
       <c r="BM41" s="4">
         <v>0</v>
       </c>
+      <c r="BN41" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>1</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>4</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
@@ -15497,52 +15727,55 @@
       </c>
       <c r="BF42" s="4">
         <v>1</v>
       </c>
       <c r="BG42" s="4">
         <v>0</v>
       </c>
       <c r="BH42" s="4">
         <v>2</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
       <c r="BL42" s="4">
         <v>0</v>
       </c>
       <c r="BM42" s="4">
         <v>0</v>
       </c>
+      <c r="BN42" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
@@ -15694,52 +15927,55 @@
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
       <c r="BL43" s="4">
         <v>0</v>
       </c>
       <c r="BM43" s="4">
         <v>0</v>
       </c>
+      <c r="BN43" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -15889,119 +16125,122 @@
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
       <c r="BM44" s="16">
         <v>0</v>
       </c>
+      <c r="BN44" s="26">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
-      <c r="BJ45" s="37"/>
+      <c r="BJ45" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AJ6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="S148" sqref="S148"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="6" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="4" style="6" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="6" hidden="1" customWidth="1"/>
@@ -16018,560 +16257,567 @@
     <col min="35" max="35" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="20" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="7" style="18" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="6" customWidth="1"/>
     <col min="54" max="54" width="7.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="8.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="8.28515625" style="6" customWidth="1"/>
     <col min="57" max="57" width="7.85546875" style="6" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="15">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:66" ht="15">
+      <c r="A2" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="46"/>
-[...62 lines deleted...]
-      <c r="BM2" s="46"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="44"/>
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
       <c r="K3" s="21"/>
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="21"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="R3" s="21"/>
       <c r="S3" s="21"/>
       <c r="T3" s="21"/>
       <c r="U3" s="21"/>
       <c r="V3" s="21"/>
       <c r="W3" s="21"/>
       <c r="X3" s="21"/>
       <c r="Y3" s="21"/>
       <c r="Z3" s="21"/>
       <c r="AA3" s="21"/>
       <c r="AB3" s="21"/>
       <c r="AC3" s="21"/>
       <c r="AD3" s="21"/>
       <c r="AE3" s="21"/>
       <c r="AF3" s="21"/>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="21"/>
       <c r="AJ3" s="21"/>
       <c r="AK3" s="21"/>
       <c r="AL3" s="21"/>
       <c r="AM3" s="21"/>
       <c r="AN3" s="21"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
       <c r="K4" s="21"/>
       <c r="L4" s="21"/>
       <c r="M4" s="21"/>
       <c r="N4" s="21"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
       <c r="Q4" s="21"/>
       <c r="R4" s="21"/>
       <c r="S4" s="21"/>
       <c r="T4" s="21"/>
       <c r="U4" s="21"/>
       <c r="V4" s="21"/>
       <c r="W4" s="21"/>
       <c r="X4" s="21"/>
       <c r="Y4" s="21"/>
       <c r="Z4" s="21"/>
       <c r="AA4" s="21"/>
       <c r="AB4" s="21"/>
       <c r="AC4" s="21"/>
       <c r="AD4" s="21"/>
       <c r="AE4" s="21"/>
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
     </row>
-    <row r="5" spans="1:65" s="1" customFormat="1">
+    <row r="5" spans="1:66" s="1" customFormat="1">
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="10"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BI5" s="10"/>
       <c r="BL5" s="10"/>
-      <c r="BM5" s="10" t="s">
+      <c r="BM5" s="10"/>
+      <c r="BN5" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:65" s="19" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:66" s="19" customFormat="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="50">
         <v>2021</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="50">
         <v>2022</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="50">
         <v>2023</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="44">
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="51"/>
+      <c r="AG6" s="51"/>
+      <c r="AH6" s="51"/>
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="45">
         <v>2024</v>
       </c>
-      <c r="AM6" s="45"/>
-[...10 lines deleted...]
-      <c r="AX6" s="44">
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="45">
         <v>2025</v>
       </c>
-      <c r="AY6" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="44">
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
+      <c r="BD6" s="46"/>
+      <c r="BE6" s="46"/>
+      <c r="BF6" s="46"/>
+      <c r="BG6" s="46"/>
+      <c r="BH6" s="46"/>
+      <c r="BI6" s="46"/>
+      <c r="BJ6" s="45">
         <v>2026</v>
       </c>
-      <c r="BK6" s="45"/>
-[...1 lines deleted...]
-      <c r="BM6" s="45"/>
+      <c r="BK6" s="46"/>
+      <c r="BL6" s="46"/>
+      <c r="BM6" s="46"/>
+      <c r="BN6" s="46"/>
     </row>
-    <row r="7" spans="1:65">
-      <c r="A7" s="50"/>
+    <row r="7" spans="1:66">
+      <c r="A7" s="48"/>
       <c r="B7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="39" t="s">
+      <c r="C7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="E7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="39" t="s">
+      <c r="F7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="39" t="s">
+      <c r="L7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="39" t="s">
+      <c r="O7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="39" t="s">
+      <c r="Q7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="U7" s="39" t="s">
+      <c r="R7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="39" t="s">
+      <c r="V7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="39" t="s">
+      <c r="W7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="39" t="s">
+      <c r="X7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="39" t="s">
+      <c r="AA7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="39" t="s">
+      <c r="AC7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="AG7" s="39" t="s">
+      <c r="AD7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="39" t="s">
+      <c r="AH7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="39" t="s">
+      <c r="AI7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="39" t="s">
+      <c r="AJ7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="39" t="s">
+      <c r="AM7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="39" t="s">
+      <c r="AO7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="39" t="s">
-[...8 lines deleted...]
-      <c r="AS7" s="39" t="s">
+      <c r="AP7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="39" t="s">
+      <c r="AT7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="39" t="s">
+      <c r="AU7" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="39" t="s">
+      <c r="AV7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AW7" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AX7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="39" t="s">
+      <c r="AY7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AZ7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="BA7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="BB7" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="BC7" s="39" t="s">
-[...2 lines deleted...]
-      <c r="BD7" s="39" t="s">
+      <c r="BC7" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="BE7" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="39" t="s">
+      <c r="BF7" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="39" t="s">
+      <c r="BG7" s="38" t="s">
         <v>14</v>
       </c>
       <c r="BH7" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BI7" s="36" t="s">
+      <c r="BI7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="BJ7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="BM7" s="31" t="s">
         <v>8</v>
       </c>
+      <c r="BN7" s="31" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="56" t="s">
+    <row r="8" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="56"/>
-[...62 lines deleted...]
-      <c r="BM8" s="56"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+      <c r="AC8" s="53"/>
+      <c r="AD8" s="53"/>
+      <c r="AE8" s="53"/>
+      <c r="AF8" s="53"/>
+      <c r="AG8" s="53"/>
+      <c r="AH8" s="53"/>
+      <c r="AI8" s="53"/>
+      <c r="AJ8" s="53"/>
+      <c r="AK8" s="53"/>
+      <c r="AL8" s="53"/>
+      <c r="AM8" s="53"/>
+      <c r="AN8" s="53"/>
+      <c r="AO8" s="53"/>
+      <c r="AP8" s="53"/>
+      <c r="AQ8" s="53"/>
+      <c r="AR8" s="53"/>
+      <c r="AS8" s="53"/>
+      <c r="AT8" s="53"/>
+      <c r="AU8" s="53"/>
+      <c r="AV8" s="53"/>
+      <c r="AW8" s="53"/>
+      <c r="AX8" s="53"/>
+      <c r="AY8" s="53"/>
+      <c r="AZ8" s="53"/>
+      <c r="BA8" s="53"/>
+      <c r="BB8" s="53"/>
+      <c r="BC8" s="53"/>
+      <c r="BD8" s="53"/>
+      <c r="BE8" s="53"/>
+      <c r="BF8" s="53"/>
+      <c r="BG8" s="53"/>
+      <c r="BH8" s="53"/>
+      <c r="BI8" s="53"/>
+      <c r="BJ8" s="53"/>
+      <c r="BK8" s="53"/>
+      <c r="BL8" s="53"/>
+      <c r="BM8" s="53"/>
+      <c r="BN8" s="53"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="4">
         <v>-82</v>
       </c>
       <c r="C9" s="4">
         <v>-138</v>
       </c>
       <c r="D9" s="4">
         <v>-134</v>
       </c>
       <c r="E9" s="4">
         <v>-68</v>
       </c>
       <c r="F9" s="4">
         <v>-121</v>
       </c>
       <c r="G9" s="4">
         <v>-235</v>
       </c>
       <c r="H9" s="4">
         <v>-209</v>
       </c>
       <c r="I9" s="4">
@@ -16717,58 +16963,61 @@
       </c>
       <c r="BD9" s="4">
         <v>32</v>
       </c>
       <c r="BE9" s="4">
         <v>39</v>
       </c>
       <c r="BF9" s="4">
         <v>5</v>
       </c>
       <c r="BG9" s="4">
         <v>78</v>
       </c>
       <c r="BH9" s="4">
         <v>13</v>
       </c>
       <c r="BI9" s="4">
         <v>53</v>
       </c>
       <c r="BJ9" s="4">
         <v>78</v>
       </c>
       <c r="BK9" s="4">
         <v>11</v>
       </c>
-      <c r="BL9" s="41">
+      <c r="BL9" s="4">
         <v>32</v>
       </c>
-      <c r="BM9" s="41">
+      <c r="BM9" s="4">
         <v>-4</v>
       </c>
+      <c r="BN9" s="4">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
         <v>-64</v>
       </c>
       <c r="C10" s="4">
         <v>-129</v>
       </c>
       <c r="D10" s="4">
         <v>-121</v>
       </c>
       <c r="E10" s="4">
         <v>-60</v>
       </c>
       <c r="F10" s="4">
         <v>-108</v>
       </c>
       <c r="G10" s="4">
         <v>-220</v>
       </c>
       <c r="H10" s="4">
         <v>-178</v>
       </c>
       <c r="I10" s="4">
@@ -16914,58 +17163,61 @@
       </c>
       <c r="BD10" s="4">
         <v>28</v>
       </c>
       <c r="BE10" s="4">
         <v>27</v>
       </c>
       <c r="BF10" s="4">
         <v>12</v>
       </c>
       <c r="BG10" s="4">
         <v>64</v>
       </c>
       <c r="BH10" s="4">
         <v>10</v>
       </c>
       <c r="BI10" s="4">
         <v>47</v>
       </c>
       <c r="BJ10" s="4">
         <v>64</v>
       </c>
       <c r="BK10" s="4">
         <v>5</v>
       </c>
-      <c r="BL10" s="41">
+      <c r="BL10" s="4">
         <v>29</v>
       </c>
-      <c r="BM10" s="41">
+      <c r="BM10" s="4">
         <v>-7</v>
       </c>
+      <c r="BN10" s="4">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
         <v>-15</v>
       </c>
       <c r="C11" s="4">
         <v>-1</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>-2</v>
       </c>
       <c r="F11" s="4">
         <v>-6</v>
       </c>
       <c r="G11" s="4">
         <v>-1</v>
       </c>
       <c r="H11" s="4">
         <v>-2</v>
       </c>
       <c r="I11" s="4">
@@ -17111,58 +17363,61 @@
       </c>
       <c r="BD11" s="4">
         <v>0</v>
       </c>
       <c r="BE11" s="4">
         <v>5</v>
       </c>
       <c r="BF11" s="4">
         <v>-3</v>
       </c>
       <c r="BG11" s="4">
         <v>1</v>
       </c>
       <c r="BH11" s="4">
         <v>0</v>
       </c>
       <c r="BI11" s="4">
         <v>0</v>
       </c>
       <c r="BJ11" s="4">
         <v>3</v>
       </c>
       <c r="BK11" s="4">
         <v>1</v>
       </c>
-      <c r="BL11" s="41">
-[...2 lines deleted...]
-      <c r="BM11" s="41">
+      <c r="BL11" s="4">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="4">
         <v>3</v>
       </c>
+      <c r="BN11" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>0</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>-1</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
@@ -17308,58 +17563,61 @@
       </c>
       <c r="BD12" s="4">
         <v>0</v>
       </c>
       <c r="BE12" s="4">
         <v>0</v>
       </c>
       <c r="BF12" s="4">
         <v>0</v>
       </c>
       <c r="BG12" s="4">
         <v>0</v>
       </c>
       <c r="BH12" s="4">
         <v>0</v>
       </c>
       <c r="BI12" s="4">
         <v>0</v>
       </c>
       <c r="BJ12" s="4">
         <v>2</v>
       </c>
       <c r="BK12" s="4">
         <v>2</v>
       </c>
-      <c r="BL12" s="41">
-[...2 lines deleted...]
-      <c r="BM12" s="41">
+      <c r="BL12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>0</v>
       </c>
       <c r="F13" s="4">
         <v>0</v>
       </c>
       <c r="G13" s="4">
         <v>0</v>
       </c>
       <c r="H13" s="4">
         <v>0</v>
       </c>
       <c r="I13" s="4">
@@ -17505,58 +17763,61 @@
       </c>
       <c r="BD13" s="4">
         <v>0</v>
       </c>
       <c r="BE13" s="4">
         <v>0</v>
       </c>
       <c r="BF13" s="4">
         <v>0</v>
       </c>
       <c r="BG13" s="4">
         <v>0</v>
       </c>
       <c r="BH13" s="4">
         <v>0</v>
       </c>
       <c r="BI13" s="4">
         <v>0</v>
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="4">
         <v>0</v>
       </c>
-      <c r="BL13" s="41">
-[...2 lines deleted...]
-      <c r="BM13" s="41">
+      <c r="BL13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>-2</v>
       </c>
       <c r="D14" s="4">
         <v>-2</v>
       </c>
       <c r="E14" s="4">
         <v>-1</v>
       </c>
       <c r="F14" s="4">
         <v>-1</v>
       </c>
       <c r="G14" s="4">
         <v>-3</v>
       </c>
       <c r="H14" s="4">
         <v>-2</v>
       </c>
       <c r="I14" s="4">
@@ -17702,58 +17963,61 @@
       </c>
       <c r="BD14" s="4">
         <v>3</v>
       </c>
       <c r="BE14" s="4">
         <v>1</v>
       </c>
       <c r="BF14" s="4">
         <v>-4</v>
       </c>
       <c r="BG14" s="4">
         <v>3</v>
       </c>
       <c r="BH14" s="4">
         <v>2</v>
       </c>
       <c r="BI14" s="4">
         <v>1</v>
       </c>
       <c r="BJ14" s="4">
         <v>4</v>
       </c>
       <c r="BK14" s="4">
         <v>0</v>
       </c>
-      <c r="BL14" s="41">
-[...2 lines deleted...]
-      <c r="BM14" s="41">
+      <c r="BL14" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="4">
         <v>-2</v>
       </c>
+      <c r="BN14" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>0</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>-3</v>
       </c>
       <c r="I15" s="4">
@@ -17899,58 +18163,61 @@
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>-2</v>
       </c>
       <c r="BF15" s="4">
         <v>0</v>
       </c>
       <c r="BG15" s="4">
         <v>0</v>
       </c>
       <c r="BH15" s="4">
         <v>0</v>
       </c>
       <c r="BI15" s="4">
         <v>0</v>
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="4">
         <v>0</v>
       </c>
-      <c r="BL15" s="41">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="BL15" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM15" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="4">
         <v>-3</v>
       </c>
       <c r="C16" s="4">
         <v>-3</v>
       </c>
       <c r="D16" s="4">
         <v>-10</v>
       </c>
       <c r="E16" s="4">
         <v>-4</v>
       </c>
       <c r="F16" s="4">
         <v>0</v>
       </c>
       <c r="G16" s="4">
         <v>-8</v>
       </c>
       <c r="H16" s="4">
         <v>-7</v>
       </c>
       <c r="I16" s="4">
@@ -18096,58 +18363,61 @@
       </c>
       <c r="BD16" s="4">
         <v>0</v>
       </c>
       <c r="BE16" s="4">
         <v>2</v>
       </c>
       <c r="BF16" s="4">
         <v>1</v>
       </c>
       <c r="BG16" s="4">
         <v>4</v>
       </c>
       <c r="BH16" s="4">
         <v>2</v>
       </c>
       <c r="BI16" s="4">
         <v>2</v>
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="4">
         <v>1</v>
       </c>
-      <c r="BL16" s="41">
-[...2 lines deleted...]
-      <c r="BM16" s="41">
+      <c r="BL16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <v>0</v>
       </c>
       <c r="C17" s="4">
         <v>-1</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="4">
         <v>0</v>
       </c>
       <c r="F17" s="4">
         <v>0</v>
       </c>
       <c r="G17" s="4">
         <v>0</v>
       </c>
       <c r="H17" s="4">
         <v>-2</v>
       </c>
       <c r="I17" s="4">
@@ -18293,58 +18563,61 @@
       </c>
       <c r="BD17" s="4">
         <v>1</v>
       </c>
       <c r="BE17" s="4">
         <v>2</v>
       </c>
       <c r="BF17" s="4">
         <v>0</v>
       </c>
       <c r="BG17" s="4">
         <v>0</v>
       </c>
       <c r="BH17" s="4">
         <v>0</v>
       </c>
       <c r="BI17" s="4">
         <v>3</v>
       </c>
       <c r="BJ17" s="4">
         <v>2</v>
       </c>
       <c r="BK17" s="4">
         <v>2</v>
       </c>
-      <c r="BL17" s="41">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="BL17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="4">
         <v>0</v>
       </c>
       <c r="C18" s="4">
         <v>-1</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>0</v>
       </c>
       <c r="H18" s="4">
         <v>0</v>
       </c>
       <c r="I18" s="4">
@@ -18490,58 +18763,61 @@
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
       <c r="BF18" s="4">
         <v>0</v>
       </c>
       <c r="BG18" s="4">
         <v>0</v>
       </c>
       <c r="BH18" s="4">
         <v>0</v>
       </c>
       <c r="BI18" s="4">
         <v>0</v>
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="4">
         <v>0</v>
       </c>
-      <c r="BL18" s="41">
-[...2 lines deleted...]
-      <c r="BM18" s="41">
+      <c r="BL18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
       <c r="E19" s="4">
         <v>0</v>
       </c>
       <c r="F19" s="4">
         <v>0</v>
       </c>
       <c r="G19" s="4">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>0</v>
       </c>
       <c r="I19" s="4">
@@ -18687,58 +18963,61 @@
       </c>
       <c r="BD19" s="4">
         <v>0</v>
       </c>
       <c r="BE19" s="4">
         <v>2</v>
       </c>
       <c r="BF19" s="4">
         <v>0</v>
       </c>
       <c r="BG19" s="4">
         <v>-1</v>
       </c>
       <c r="BH19" s="4">
         <v>1</v>
       </c>
       <c r="BI19" s="4">
         <v>0</v>
       </c>
       <c r="BJ19" s="4">
         <v>1</v>
       </c>
       <c r="BK19" s="4">
         <v>0</v>
       </c>
-      <c r="BL19" s="41">
-[...2 lines deleted...]
-      <c r="BM19" s="41">
+      <c r="BL19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>-1</v>
       </c>
       <c r="D20" s="4">
         <v>-1</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>-6</v>
       </c>
       <c r="G20" s="4">
         <v>-3</v>
       </c>
       <c r="H20" s="4">
         <v>-15</v>
       </c>
       <c r="I20" s="4">
@@ -18884,58 +19163,61 @@
       </c>
       <c r="BD20" s="4">
         <v>0</v>
       </c>
       <c r="BE20" s="4">
         <v>2</v>
       </c>
       <c r="BF20" s="4">
         <v>-1</v>
       </c>
       <c r="BG20" s="4">
         <v>7</v>
       </c>
       <c r="BH20" s="4">
         <v>-2</v>
       </c>
       <c r="BI20" s="4">
         <v>0</v>
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="4">
         <v>0</v>
       </c>
-      <c r="BL20" s="41">
-[...2 lines deleted...]
-      <c r="BM20" s="41">
+      <c r="BL20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
@@ -19081,58 +19363,61 @@
       </c>
       <c r="BD21" s="4">
         <v>0</v>
       </c>
       <c r="BE21" s="4">
         <v>0</v>
       </c>
       <c r="BF21" s="4">
         <v>0</v>
       </c>
       <c r="BG21" s="4">
         <v>0</v>
       </c>
       <c r="BH21" s="4">
         <v>0</v>
       </c>
       <c r="BI21" s="4">
         <v>0</v>
       </c>
       <c r="BJ21" s="4">
         <v>0</v>
       </c>
       <c r="BK21" s="4">
         <v>0</v>
       </c>
-      <c r="BL21" s="41">
-[...2 lines deleted...]
-      <c r="BM21" s="41">
+      <c r="BL21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="4">
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>0</v>
       </c>
       <c r="D22" s="4">
         <v>0</v>
       </c>
       <c r="E22" s="4">
         <v>0</v>
       </c>
       <c r="F22" s="4">
         <v>0</v>
       </c>
       <c r="G22" s="4">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>0</v>
       </c>
       <c r="I22" s="4">
@@ -19278,127 +19563,131 @@
       </c>
       <c r="BD22" s="4">
         <v>0</v>
       </c>
       <c r="BE22" s="4">
         <v>0</v>
       </c>
       <c r="BF22" s="4">
         <v>0</v>
       </c>
       <c r="BG22" s="4">
         <v>0</v>
       </c>
       <c r="BH22" s="4">
         <v>0</v>
       </c>
       <c r="BI22" s="4">
         <v>0</v>
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="4">
         <v>0</v>
       </c>
-      <c r="BL22" s="41">
-[...2 lines deleted...]
-      <c r="BM22" s="41">
+      <c r="BL22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="48"/>
-[...62 lines deleted...]
-      <c r="BM23" s="48"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="43"/>
+      <c r="Z23" s="43"/>
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
+      <c r="AE23" s="43"/>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="43"/>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="43"/>
+      <c r="AL23" s="43"/>
+      <c r="AM23" s="43"/>
+      <c r="AN23" s="43"/>
+      <c r="AO23" s="43"/>
+      <c r="AP23" s="43"/>
+      <c r="AQ23" s="43"/>
+      <c r="AR23" s="43"/>
+      <c r="AS23" s="43"/>
+      <c r="AT23" s="43"/>
+      <c r="AU23" s="43"/>
+      <c r="AV23" s="43"/>
+      <c r="AW23" s="43"/>
+      <c r="AX23" s="43"/>
+      <c r="AY23" s="43"/>
+      <c r="AZ23" s="43"/>
+      <c r="BA23" s="43"/>
+      <c r="BB23" s="43"/>
+      <c r="BC23" s="43"/>
+      <c r="BD23" s="43"/>
+      <c r="BE23" s="43"/>
+      <c r="BF23" s="43"/>
+      <c r="BG23" s="43"/>
+      <c r="BH23" s="43"/>
+      <c r="BI23" s="43"/>
+      <c r="BJ23" s="43"/>
+      <c r="BK23" s="43"/>
+      <c r="BL23" s="43"/>
+      <c r="BM23" s="43"/>
+      <c r="BN23" s="43"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="4">
         <v>-74</v>
       </c>
       <c r="C24" s="4">
         <v>-130</v>
       </c>
       <c r="D24" s="4">
         <v>-122</v>
       </c>
       <c r="E24" s="4">
         <v>-62</v>
       </c>
       <c r="F24" s="4">
         <v>-115</v>
       </c>
       <c r="G24" s="4">
         <v>-224</v>
       </c>
       <c r="H24" s="4">
         <v>-197</v>
       </c>
       <c r="I24" s="4">
@@ -19544,58 +19833,61 @@
       </c>
       <c r="BD24" s="4">
         <v>29</v>
       </c>
       <c r="BE24" s="4">
         <v>34</v>
       </c>
       <c r="BF24" s="4">
         <v>9</v>
       </c>
       <c r="BG24" s="4">
         <v>68</v>
       </c>
       <c r="BH24" s="4">
         <v>11</v>
       </c>
       <c r="BI24" s="4">
         <v>51</v>
       </c>
       <c r="BJ24" s="4">
         <v>67</v>
       </c>
       <c r="BK24" s="4">
         <v>7</v>
       </c>
-      <c r="BL24" s="41">
+      <c r="BL24" s="4">
         <v>32</v>
       </c>
-      <c r="BM24" s="41">
+      <c r="BM24" s="4">
         <v>-4</v>
       </c>
+      <c r="BN24" s="4">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="4">
         <v>-64</v>
       </c>
       <c r="C25" s="4">
         <v>-129</v>
       </c>
       <c r="D25" s="4">
         <v>-121</v>
       </c>
       <c r="E25" s="4">
         <v>-60</v>
       </c>
       <c r="F25" s="4">
         <v>-108</v>
       </c>
       <c r="G25" s="4">
         <v>-220</v>
       </c>
       <c r="H25" s="4">
         <v>-178</v>
       </c>
       <c r="I25" s="4">
@@ -19741,58 +20033,61 @@
       </c>
       <c r="BD25" s="4">
         <v>28</v>
       </c>
       <c r="BE25" s="4">
         <v>27</v>
       </c>
       <c r="BF25" s="4">
         <v>12</v>
       </c>
       <c r="BG25" s="4">
         <v>64</v>
       </c>
       <c r="BH25" s="4">
         <v>10</v>
       </c>
       <c r="BI25" s="4">
         <v>47</v>
       </c>
       <c r="BJ25" s="4">
         <v>64</v>
       </c>
       <c r="BK25" s="4">
         <v>5</v>
       </c>
-      <c r="BL25" s="41">
+      <c r="BL25" s="4">
         <v>29</v>
       </c>
-      <c r="BM25" s="41">
+      <c r="BM25" s="4">
         <v>-7</v>
       </c>
+      <c r="BN25" s="4">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="4">
         <v>-10</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>-2</v>
       </c>
       <c r="F26" s="4">
         <v>-5</v>
       </c>
       <c r="G26" s="4">
         <v>-1</v>
       </c>
       <c r="H26" s="4">
         <v>-2</v>
       </c>
       <c r="I26" s="4">
@@ -19938,58 +20233,61 @@
       </c>
       <c r="BD26" s="4">
         <v>0</v>
       </c>
       <c r="BE26" s="4">
         <v>4</v>
       </c>
       <c r="BF26" s="4">
         <v>-3</v>
       </c>
       <c r="BG26" s="4">
         <v>0</v>
       </c>
       <c r="BH26" s="4">
         <v>0</v>
       </c>
       <c r="BI26" s="4">
         <v>0</v>
       </c>
       <c r="BJ26" s="4">
         <v>2</v>
       </c>
       <c r="BK26" s="4">
         <v>1</v>
       </c>
-      <c r="BL26" s="41">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="BL26" s="4">
+        <v>2</v>
+      </c>
+      <c r="BM26" s="4">
+        <v>2</v>
+      </c>
+      <c r="BN26" s="4">
+        <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>-1</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>-2</v>
       </c>
       <c r="I27" s="4">
@@ -20135,58 +20433,61 @@
       </c>
       <c r="BD27" s="4">
         <v>1</v>
       </c>
       <c r="BE27" s="4">
         <v>2</v>
       </c>
       <c r="BF27" s="4">
         <v>0</v>
       </c>
       <c r="BG27" s="4">
         <v>0</v>
       </c>
       <c r="BH27" s="4">
         <v>0</v>
       </c>
       <c r="BI27" s="4">
         <v>4</v>
       </c>
       <c r="BJ27" s="4">
         <v>1</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
-      <c r="BL27" s="41">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="BL27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN27" s="4">
+        <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
@@ -20233,51 +20534,51 @@
       </c>
       <c r="W28" s="22">
         <v>0</v>
       </c>
       <c r="X28" s="22">
         <v>0</v>
       </c>
       <c r="Y28" s="22">
         <v>0</v>
       </c>
       <c r="Z28" s="22">
         <v>0</v>
       </c>
       <c r="AA28" s="22">
         <v>0</v>
       </c>
       <c r="AB28" s="22">
         <v>0</v>
       </c>
       <c r="AC28" s="28">
         <v>0</v>
       </c>
       <c r="AD28" s="22">
         <v>0</v>
       </c>
-      <c r="AE28" s="38">
+      <c r="AE28" s="37">
         <v>0</v>
       </c>
       <c r="AF28" s="22">
         <v>0</v>
       </c>
       <c r="AG28" s="22">
         <v>0</v>
       </c>
       <c r="AH28" s="22">
         <v>0</v>
       </c>
       <c r="AI28" s="22">
         <v>0</v>
       </c>
       <c r="AJ28" s="29">
         <v>0</v>
       </c>
       <c r="AK28" s="29">
         <v>0</v>
       </c>
       <c r="AL28" s="29">
         <v>0</v>
       </c>
       <c r="AM28" s="29">
         <v>0</v>
@@ -20332,58 +20633,61 @@
       </c>
       <c r="BD28" s="4">
         <v>0</v>
       </c>
       <c r="BE28" s="4">
         <v>0</v>
       </c>
       <c r="BF28" s="4">
         <v>0</v>
       </c>
       <c r="BG28" s="4">
         <v>0</v>
       </c>
       <c r="BH28" s="4">
         <v>1</v>
       </c>
       <c r="BI28" s="4">
         <v>0</v>
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="4">
         <v>0</v>
       </c>
-      <c r="BL28" s="41">
-[...2 lines deleted...]
-      <c r="BM28" s="41">
+      <c r="BL28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>-1</v>
       </c>
       <c r="E29" s="4">
         <v>0</v>
       </c>
       <c r="F29" s="4">
         <v>-2</v>
       </c>
       <c r="G29" s="4">
         <v>-3</v>
       </c>
       <c r="H29" s="4">
         <v>-15</v>
       </c>
       <c r="I29" s="4">
@@ -20529,58 +20833,61 @@
       </c>
       <c r="BD29" s="4">
         <v>0</v>
       </c>
       <c r="BE29" s="4">
         <v>1</v>
       </c>
       <c r="BF29" s="4">
         <v>0</v>
       </c>
       <c r="BG29" s="4">
         <v>4</v>
       </c>
       <c r="BH29" s="4">
         <v>0</v>
       </c>
       <c r="BI29" s="4">
         <v>0</v>
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="4">
         <v>0</v>
       </c>
-      <c r="BL29" s="41">
-[...2 lines deleted...]
-      <c r="BM29" s="41">
+      <c r="BL29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>0</v>
       </c>
       <c r="D30" s="4">
         <v>0</v>
       </c>
       <c r="E30" s="4">
         <v>0</v>
       </c>
       <c r="F30" s="4">
         <v>0</v>
       </c>
       <c r="G30" s="4">
         <v>0</v>
       </c>
       <c r="H30" s="4">
         <v>0</v>
       </c>
       <c r="I30" s="4">
@@ -20726,127 +21033,131 @@
       </c>
       <c r="BD30" s="4">
         <v>0</v>
       </c>
       <c r="BE30" s="4">
         <v>0</v>
       </c>
       <c r="BF30" s="4">
         <v>0</v>
       </c>
       <c r="BG30" s="4">
         <v>0</v>
       </c>
       <c r="BH30" s="4">
         <v>0</v>
       </c>
       <c r="BI30" s="4">
         <v>0</v>
       </c>
       <c r="BJ30" s="4">
         <v>0</v>
       </c>
       <c r="BK30" s="4">
         <v>0</v>
       </c>
-      <c r="BL30" s="41">
-[...2 lines deleted...]
-      <c r="BM30" s="41">
+      <c r="BL30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BM30" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="4">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:65" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="55" t="s">
+    <row r="31" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="55"/>
-[...62 lines deleted...]
-      <c r="BM31" s="55"/>
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="54"/>
+      <c r="Z31" s="54"/>
+      <c r="AA31" s="54"/>
+      <c r="AB31" s="54"/>
+      <c r="AC31" s="54"/>
+      <c r="AD31" s="54"/>
+      <c r="AE31" s="54"/>
+      <c r="AF31" s="54"/>
+      <c r="AG31" s="54"/>
+      <c r="AH31" s="54"/>
+      <c r="AI31" s="54"/>
+      <c r="AJ31" s="54"/>
+      <c r="AK31" s="54"/>
+      <c r="AL31" s="54"/>
+      <c r="AM31" s="54"/>
+      <c r="AN31" s="54"/>
+      <c r="AO31" s="54"/>
+      <c r="AP31" s="54"/>
+      <c r="AQ31" s="54"/>
+      <c r="AR31" s="54"/>
+      <c r="AS31" s="54"/>
+      <c r="AT31" s="54"/>
+      <c r="AU31" s="54"/>
+      <c r="AV31" s="54"/>
+      <c r="AW31" s="54"/>
+      <c r="AX31" s="54"/>
+      <c r="AY31" s="54"/>
+      <c r="AZ31" s="54"/>
+      <c r="BA31" s="54"/>
+      <c r="BB31" s="54"/>
+      <c r="BC31" s="54"/>
+      <c r="BD31" s="54"/>
+      <c r="BE31" s="54"/>
+      <c r="BF31" s="54"/>
+      <c r="BG31" s="54"/>
+      <c r="BH31" s="54"/>
+      <c r="BI31" s="54"/>
+      <c r="BJ31" s="54"/>
+      <c r="BK31" s="54"/>
+      <c r="BL31" s="54"/>
+      <c r="BM31" s="54"/>
+      <c r="BN31" s="54"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="4">
         <v>-8</v>
       </c>
       <c r="C32" s="4">
         <v>-8</v>
       </c>
       <c r="D32" s="4">
         <v>-12</v>
       </c>
       <c r="E32" s="4">
         <v>-62</v>
       </c>
       <c r="F32" s="4">
         <v>-6</v>
       </c>
       <c r="G32" s="4">
         <v>-11</v>
       </c>
       <c r="H32" s="4">
         <v>-12</v>
       </c>
       <c r="I32" s="4">
@@ -20995,55 +21306,58 @@
       </c>
       <c r="BE32" s="4">
         <v>5</v>
       </c>
       <c r="BF32" s="4">
         <v>-4</v>
       </c>
       <c r="BG32" s="4">
         <v>10</v>
       </c>
       <c r="BH32" s="4">
         <v>2</v>
       </c>
       <c r="BI32" s="4">
         <v>2</v>
       </c>
       <c r="BJ32" s="4">
         <v>11</v>
       </c>
       <c r="BK32" s="4">
         <v>4</v>
       </c>
       <c r="BL32" s="4">
         <v>0</v>
       </c>
-      <c r="BM32" s="41">
+      <c r="BM32" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN32" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="4">
         <v>-5</v>
       </c>
       <c r="C33" s="4">
         <v>-1</v>
       </c>
       <c r="D33" s="4">
         <v>0</v>
       </c>
       <c r="E33" s="4">
         <v>-60</v>
       </c>
       <c r="F33" s="4">
         <v>-1</v>
       </c>
       <c r="G33" s="4">
         <v>0</v>
       </c>
       <c r="H33" s="4">
         <v>0</v>
       </c>
       <c r="I33" s="4">
@@ -21192,55 +21506,58 @@
       </c>
       <c r="BE33" s="4">
         <v>1</v>
       </c>
       <c r="BF33" s="4">
         <v>0</v>
       </c>
       <c r="BG33" s="4">
         <v>1</v>
       </c>
       <c r="BH33" s="4">
         <v>0</v>
       </c>
       <c r="BI33" s="4">
         <v>0</v>
       </c>
       <c r="BJ33" s="4">
         <v>1</v>
       </c>
       <c r="BK33" s="4">
         <v>0</v>
       </c>
       <c r="BL33" s="4">
         <v>0</v>
       </c>
-      <c r="BM33" s="41">
-        <v>1</v>
+      <c r="BM33" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="4">
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>-2</v>
       </c>
       <c r="F34" s="4">
         <v>0</v>
       </c>
       <c r="G34" s="4">
         <v>0</v>
       </c>
       <c r="H34" s="4">
         <v>0</v>
       </c>
       <c r="I34" s="4">
@@ -21389,55 +21706,58 @@
       </c>
       <c r="BE34" s="4">
         <v>0</v>
       </c>
       <c r="BF34" s="4">
         <v>0</v>
       </c>
       <c r="BG34" s="4">
         <v>0</v>
       </c>
       <c r="BH34" s="4">
         <v>0</v>
       </c>
       <c r="BI34" s="4">
         <v>0</v>
       </c>
       <c r="BJ34" s="4">
         <v>2</v>
       </c>
       <c r="BK34" s="4">
         <v>2</v>
       </c>
       <c r="BL34" s="4">
         <v>0</v>
       </c>
-      <c r="BM34" s="41">
+      <c r="BM34" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>0</v>
       </c>
       <c r="D35" s="4">
         <v>0</v>
       </c>
       <c r="E35" s="4">
         <v>0</v>
       </c>
       <c r="F35" s="4">
         <v>0</v>
       </c>
       <c r="G35" s="4">
         <v>0</v>
       </c>
       <c r="H35" s="4">
         <v>0</v>
       </c>
       <c r="I35" s="4">
@@ -21586,55 +21906,58 @@
       </c>
       <c r="BE35" s="4">
         <v>0</v>
       </c>
       <c r="BF35" s="4">
         <v>0</v>
       </c>
       <c r="BG35" s="4">
         <v>0</v>
       </c>
       <c r="BH35" s="4">
         <v>0</v>
       </c>
       <c r="BI35" s="4">
         <v>0</v>
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="4">
         <v>0</v>
       </c>
       <c r="BL35" s="4">
         <v>0</v>
       </c>
-      <c r="BM35" s="41">
+      <c r="BM35" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>-2</v>
       </c>
       <c r="D36" s="4">
         <v>-2</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="4">
         <v>-1</v>
       </c>
       <c r="G36" s="4">
         <v>-3</v>
       </c>
       <c r="H36" s="4">
         <v>-2</v>
       </c>
       <c r="I36" s="4">
@@ -21783,55 +22106,58 @@
       </c>
       <c r="BE36" s="4">
         <v>1</v>
       </c>
       <c r="BF36" s="4">
         <v>-4</v>
       </c>
       <c r="BG36" s="4">
         <v>3</v>
       </c>
       <c r="BH36" s="4">
         <v>2</v>
       </c>
       <c r="BI36" s="4">
         <v>1</v>
       </c>
       <c r="BJ36" s="4">
         <v>4</v>
       </c>
       <c r="BK36" s="4">
         <v>0</v>
       </c>
       <c r="BL36" s="4">
         <v>0</v>
       </c>
-      <c r="BM36" s="41">
+      <c r="BM36" s="4">
         <v>-2</v>
       </c>
+      <c r="BN36" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>-3</v>
       </c>
       <c r="I37" s="4">
@@ -21980,55 +22306,58 @@
       </c>
       <c r="BE37" s="4">
         <v>-2</v>
       </c>
       <c r="BF37" s="4">
         <v>0</v>
       </c>
       <c r="BG37" s="4">
         <v>0</v>
       </c>
       <c r="BH37" s="4">
         <v>0</v>
       </c>
       <c r="BI37" s="4">
         <v>0</v>
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="4">
         <v>0</v>
       </c>
       <c r="BL37" s="4">
         <v>0</v>
       </c>
-      <c r="BM37" s="41">
-        <v>1</v>
+      <c r="BM37" s="4">
+        <v>1</v>
+      </c>
+      <c r="BN37" s="20">
+        <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="4">
         <v>-3</v>
       </c>
       <c r="C38" s="4">
         <v>-3</v>
       </c>
       <c r="D38" s="4">
         <v>-10</v>
       </c>
       <c r="E38" s="4">
         <v>0</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>-8</v>
       </c>
       <c r="H38" s="4">
         <v>-7</v>
       </c>
       <c r="I38" s="4">
@@ -22177,55 +22506,58 @@
       </c>
       <c r="BE38" s="4">
         <v>2</v>
       </c>
       <c r="BF38" s="4">
         <v>1</v>
       </c>
       <c r="BG38" s="4">
         <v>4</v>
       </c>
       <c r="BH38" s="4">
         <v>2</v>
       </c>
       <c r="BI38" s="4">
         <v>2</v>
       </c>
       <c r="BJ38" s="4">
         <v>0</v>
       </c>
       <c r="BK38" s="4">
         <v>1</v>
       </c>
       <c r="BL38" s="4">
         <v>0</v>
       </c>
-      <c r="BM38" s="41">
+      <c r="BM38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="4">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
@@ -22374,55 +22706,58 @@
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="4">
         <v>0</v>
       </c>
       <c r="BG39" s="4">
         <v>0</v>
       </c>
       <c r="BH39" s="4">
         <v>0</v>
       </c>
       <c r="BI39" s="4">
         <v>-1</v>
       </c>
       <c r="BJ39" s="4">
         <v>1</v>
       </c>
       <c r="BK39" s="4">
         <v>1</v>
       </c>
       <c r="BL39" s="4">
         <v>0</v>
       </c>
-      <c r="BM39" s="41">
+      <c r="BM39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="4">
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>-1</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
@@ -22571,55 +22906,58 @@
       </c>
       <c r="BE40" s="4">
         <v>0</v>
       </c>
       <c r="BF40" s="4">
         <v>0</v>
       </c>
       <c r="BG40" s="4">
         <v>0</v>
       </c>
       <c r="BH40" s="4">
         <v>0</v>
       </c>
       <c r="BI40" s="4">
         <v>0</v>
       </c>
       <c r="BJ40" s="4">
         <v>0</v>
       </c>
       <c r="BK40" s="4">
         <v>0</v>
       </c>
       <c r="BL40" s="4">
         <v>0</v>
       </c>
-      <c r="BM40" s="41">
+      <c r="BM40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="4">
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>0</v>
       </c>
       <c r="D41" s="4">
         <v>0</v>
       </c>
       <c r="E41" s="4">
         <v>0</v>
       </c>
       <c r="F41" s="4">
         <v>0</v>
       </c>
       <c r="G41" s="4">
         <v>0</v>
       </c>
       <c r="H41" s="4">
         <v>0</v>
       </c>
       <c r="I41" s="4">
@@ -22768,55 +23106,58 @@
       </c>
       <c r="BE41" s="4">
         <v>2</v>
       </c>
       <c r="BF41" s="4">
         <v>0</v>
       </c>
       <c r="BG41" s="4">
         <v>-1</v>
       </c>
       <c r="BH41" s="4">
         <v>0</v>
       </c>
       <c r="BI41" s="4">
         <v>0</v>
       </c>
       <c r="BJ41" s="4">
         <v>1</v>
       </c>
       <c r="BK41" s="4">
         <v>0</v>
       </c>
       <c r="BL41" s="4">
         <v>0</v>
       </c>
-      <c r="BM41" s="41">
+      <c r="BM41" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="4">
         <v>0</v>
       </c>
       <c r="C42" s="4">
         <v>-1</v>
       </c>
       <c r="D42" s="4">
         <v>0</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="4">
         <v>-4</v>
       </c>
       <c r="G42" s="4">
         <v>0</v>
       </c>
       <c r="H42" s="4">
         <v>0</v>
       </c>
       <c r="I42" s="4">
@@ -22965,55 +23306,58 @@
       </c>
       <c r="BE42" s="4">
         <v>1</v>
       </c>
       <c r="BF42" s="4">
         <v>-1</v>
       </c>
       <c r="BG42" s="4">
         <v>3</v>
       </c>
       <c r="BH42" s="4">
         <v>-2</v>
       </c>
       <c r="BI42" s="4">
         <v>0</v>
       </c>
       <c r="BJ42" s="4">
         <v>0</v>
       </c>
       <c r="BK42" s="4">
         <v>0</v>
       </c>
       <c r="BL42" s="4">
         <v>0</v>
       </c>
-      <c r="BM42" s="41">
+      <c r="BM42" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN42" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="4">
         <v>0</v>
       </c>
       <c r="C43" s="4">
         <v>0</v>
       </c>
       <c r="D43" s="4">
         <v>0</v>
       </c>
       <c r="E43" s="4">
         <v>0</v>
       </c>
       <c r="F43" s="4">
         <v>0</v>
       </c>
       <c r="G43" s="4">
         <v>0</v>
       </c>
       <c r="H43" s="4">
         <v>0</v>
       </c>
       <c r="I43" s="4">
@@ -23162,55 +23506,58 @@
       </c>
       <c r="BE43" s="4">
         <v>0</v>
       </c>
       <c r="BF43" s="4">
         <v>0</v>
       </c>
       <c r="BG43" s="4">
         <v>0</v>
       </c>
       <c r="BH43" s="4">
         <v>0</v>
       </c>
       <c r="BI43" s="4">
         <v>0</v>
       </c>
       <c r="BJ43" s="4">
         <v>0</v>
       </c>
       <c r="BK43" s="4">
         <v>0</v>
       </c>
       <c r="BL43" s="4">
         <v>0</v>
       </c>
-      <c r="BM43" s="41">
+      <c r="BM43" s="4">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -23362,103 +23709,106 @@
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
       <c r="BK44" s="16">
         <v>0</v>
       </c>
       <c r="BL44" s="16">
         <v>0</v>
       </c>
       <c r="BM44" s="16">
         <v>0</v>
       </c>
+      <c r="BN44" s="26">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" s="5"/>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5"/>
       <c r="Y45" s="5"/>
       <c r="Z45" s="5"/>
       <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
       <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
       <c r="AK45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>