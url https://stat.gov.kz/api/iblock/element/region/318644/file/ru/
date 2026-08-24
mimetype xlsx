--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные " sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="75">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -72,183 +77,645 @@
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Внешняя миграция по всем потокам - прибытие</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Количество лиц, которые прибыли в страну из-за границы для постоянного или длительного проживания в отчетном периоде</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t>код КСП - 613101</t>
+  </si>
+  <si>
     <t xml:space="preserve">г.Актобе </t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t>Хобдинский</t>
   </si>
   <si>
     <t>Мартукский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
-    <t>Число прибывших из-за пределов</t>
+    <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
-    <t>Число выбывших за пределы</t>
+    <t>Жаналина Лена Мараловна</t>
   </si>
   <si>
-    <t>Сальдо внешней миграции населения</t>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 1 января 2021 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/483976/file/ru/</t>
+  </si>
+  <si>
+    <t>Ежемесячное число прибывших граждан по Актюбинской области</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> КАТО</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <b/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -268,444 +735,3866 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1636" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1720">
+    <cellStyle name="20% - Акцент1 2" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="56"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="57"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="58"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="79"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="80"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="81"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="82"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="83"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="104"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="105"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="106"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="107"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="108"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="129"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="130"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="131"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="132"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="133"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="154"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="155"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="156"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="157"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="158"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="179"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="180"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="181"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="182"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="183"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="204"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="205"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="206"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="207"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="208"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="229"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="230"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="231"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="232"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="233"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="254"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="255"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="256"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="257"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="258"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="279"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="280"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="281"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="282"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="283"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="304"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="305"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="306"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="307"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="308"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="329"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="330"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="331"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="332"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="333"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="354"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="355"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="356"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="357"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="358"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="379"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="380"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="381"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="382"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="383"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="404"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="405"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="406"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="407"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="408"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="429"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="430"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="431"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="432"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="433"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="454"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="455"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="456"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="457"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="458"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="479"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="480"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="481"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="482"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="483"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="504"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="505"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="506"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="507"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="508"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="529"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="530"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="531"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="532"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="533"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="554"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="555"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="556"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="557"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="558"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="579"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="580"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="581"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="582"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="583"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="604"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="605"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="606"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="607"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="608"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="629"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="630"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="631"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="632"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="633"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="654"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="655"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="656"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="657"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="658"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="679"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="680"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="681"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="682"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="683"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="704"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="705"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="706"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="707"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="708"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="729"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="730"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="731"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="732"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="733"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="754"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="755"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="756"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="757"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="758"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="779"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="780"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="781"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="782"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="783"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="804"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="805"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="806"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="807"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="808"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="829"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="830"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="831"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="832"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="833"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="854"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="855"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="856"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="857"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="858"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="879"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="880"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="881"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="882"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="883"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="904"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="905"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="906"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="907"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="908"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="929"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="930"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="931"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="932"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="933"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="954"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="955"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="956"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="957"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="958"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="979"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="980"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="981"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="982"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="983"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1030"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1031"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1033"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1230"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1231"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1232"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1233"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1430"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1431"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1432"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1433"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1630"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1631"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1632"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1633"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1634"/>
+    <cellStyle name="Акцент1" xfId="21" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="23" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="24" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="25" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="26" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="13" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="14" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="15" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1635"/>
+    <cellStyle name="Заголовок 1" xfId="6" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="7" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="8" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="9" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="20" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="17" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="28"/>
+    <cellStyle name="Название 2 2" xfId="1717"/>
+    <cellStyle name="Нейтральный" xfId="12" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Нейтральный 2" xfId="29"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="30"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1636"/>
+    <cellStyle name="Обычный 2 3" xfId="1637"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 4 3" xfId="27"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 3 2" xfId="1718"/>
+    <cellStyle name="Обычный 4" xfId="31"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Плохой" xfId="11" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="32"/>
+    <cellStyle name="Примечание 2 10" xfId="1638"/>
+    <cellStyle name="Примечание 2 2" xfId="1639"/>
+    <cellStyle name="Примечание 2 3" xfId="1640"/>
+    <cellStyle name="Примечание 2 4" xfId="1641"/>
+    <cellStyle name="Примечание 2 5" xfId="1642"/>
+    <cellStyle name="Примечание 2 6" xfId="1643"/>
+    <cellStyle name="Примечание 2 7" xfId="1644"/>
+    <cellStyle name="Примечание 2 8" xfId="1645"/>
+    <cellStyle name="Примечание 2 9" xfId="1646"/>
+    <cellStyle name="Примечание 3" xfId="33"/>
+    <cellStyle name="Примечание 3 10" xfId="1648"/>
+    <cellStyle name="Примечание 3 11" xfId="1649"/>
+    <cellStyle name="Примечание 3 12" xfId="1650"/>
+    <cellStyle name="Примечание 3 13" xfId="1651"/>
+    <cellStyle name="Примечание 3 14" xfId="1652"/>
+    <cellStyle name="Примечание 3 15" xfId="1653"/>
+    <cellStyle name="Примечание 3 16" xfId="1654"/>
+    <cellStyle name="Примечание 3 17" xfId="1655"/>
+    <cellStyle name="Примечание 3 18" xfId="1656"/>
+    <cellStyle name="Примечание 3 19" xfId="1657"/>
+    <cellStyle name="Примечание 3 2" xfId="1658"/>
+    <cellStyle name="Примечание 3 20" xfId="1659"/>
+    <cellStyle name="Примечание 3 21" xfId="1660"/>
+    <cellStyle name="Примечание 3 22" xfId="1661"/>
+    <cellStyle name="Примечание 3 23" xfId="1662"/>
+    <cellStyle name="Примечание 3 24" xfId="1663"/>
+    <cellStyle name="Примечание 3 25" xfId="1664"/>
+    <cellStyle name="Примечание 3 26" xfId="1665"/>
+    <cellStyle name="Примечание 3 27" xfId="1666"/>
+    <cellStyle name="Примечание 3 28" xfId="1667"/>
+    <cellStyle name="Примечание 3 29" xfId="1668"/>
+    <cellStyle name="Примечание 3 3" xfId="1669"/>
+    <cellStyle name="Примечание 3 30" xfId="1670"/>
+    <cellStyle name="Примечание 3 31" xfId="1671"/>
+    <cellStyle name="Примечание 3 32" xfId="1672"/>
+    <cellStyle name="Примечание 3 33" xfId="1673"/>
+    <cellStyle name="Примечание 3 34" xfId="1674"/>
+    <cellStyle name="Примечание 3 35" xfId="1675"/>
+    <cellStyle name="Примечание 3 36" xfId="1647"/>
+    <cellStyle name="Примечание 3 4" xfId="1676"/>
+    <cellStyle name="Примечание 3 5" xfId="1677"/>
+    <cellStyle name="Примечание 3 6" xfId="1678"/>
+    <cellStyle name="Примечание 3 7" xfId="1679"/>
+    <cellStyle name="Примечание 3 8" xfId="1680"/>
+    <cellStyle name="Примечание 3 9" xfId="1681"/>
+    <cellStyle name="Примечание 4" xfId="34"/>
+    <cellStyle name="Примечание 4 10" xfId="1683"/>
+    <cellStyle name="Примечание 4 11" xfId="1684"/>
+    <cellStyle name="Примечание 4 12" xfId="1685"/>
+    <cellStyle name="Примечание 4 13" xfId="1686"/>
+    <cellStyle name="Примечание 4 14" xfId="1687"/>
+    <cellStyle name="Примечание 4 15" xfId="1688"/>
+    <cellStyle name="Примечание 4 16" xfId="1689"/>
+    <cellStyle name="Примечание 4 17" xfId="1690"/>
+    <cellStyle name="Примечание 4 18" xfId="1691"/>
+    <cellStyle name="Примечание 4 19" xfId="1692"/>
+    <cellStyle name="Примечание 4 2" xfId="1693"/>
+    <cellStyle name="Примечание 4 20" xfId="1694"/>
+    <cellStyle name="Примечание 4 21" xfId="1695"/>
+    <cellStyle name="Примечание 4 22" xfId="1696"/>
+    <cellStyle name="Примечание 4 23" xfId="1697"/>
+    <cellStyle name="Примечание 4 24" xfId="1698"/>
+    <cellStyle name="Примечание 4 25" xfId="1699"/>
+    <cellStyle name="Примечание 4 26" xfId="1700"/>
+    <cellStyle name="Примечание 4 27" xfId="1701"/>
+    <cellStyle name="Примечание 4 28" xfId="1702"/>
+    <cellStyle name="Примечание 4 29" xfId="1703"/>
+    <cellStyle name="Примечание 4 3" xfId="1704"/>
+    <cellStyle name="Примечание 4 30" xfId="1705"/>
+    <cellStyle name="Примечание 4 31" xfId="1706"/>
+    <cellStyle name="Примечание 4 32" xfId="1707"/>
+    <cellStyle name="Примечание 4 33" xfId="1708"/>
+    <cellStyle name="Примечание 4 34" xfId="1709"/>
+    <cellStyle name="Примечание 4 35" xfId="1710"/>
+    <cellStyle name="Примечание 4 36" xfId="1682"/>
+    <cellStyle name="Примечание 4 4" xfId="1711"/>
+    <cellStyle name="Примечание 4 5" xfId="1712"/>
+    <cellStyle name="Примечание 4 6" xfId="1713"/>
+    <cellStyle name="Примечание 4 7" xfId="1714"/>
+    <cellStyle name="Примечание 4 8" xfId="1715"/>
+    <cellStyle name="Примечание 4 9" xfId="1716"/>
+    <cellStyle name="Связанная ячейка" xfId="16" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="18" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="10" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...166 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -948,22888 +4837,8209 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BQ45"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="6" customWidth="1"/>
-[...52 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="46.28515625" customWidth="1"/>
+    <col min="2" max="2" width="76.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:69" ht="15">
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="6">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="21" customHeight="1">
+      <c r="A10" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="21" customHeight="1">
+      <c r="A11" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="44"/>
-[...63 lines deleted...]
-      <c r="BN2" s="44"/>
+      <c r="B12" s="40" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="3" spans="1:69">
-[...39 lines deleted...]
-      <c r="AN3" s="21"/>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="4" spans="1:69">
-[...39 lines deleted...]
-      <c r="AN4" s="21"/>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>52</v>
+      </c>
     </row>
-    <row r="5" spans="1:69" s="1" customFormat="1">
-[...12 lines deleted...]
-        <v>11</v>
+    <row r="15" spans="1:2">
+      <c r="A15" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="43">
+        <v>46241</v>
       </c>
     </row>
-    <row r="6" spans="1:69" s="27" customFormat="1">
-[...77 lines deleted...]
-      <c r="BN6" s="46"/>
+    <row r="16" spans="1:2">
+      <c r="A16" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46273</v>
+      </c>
     </row>
-    <row r="7" spans="1:69" s="20" customFormat="1">
-[...194 lines deleted...]
-        <v>0</v>
+    <row r="17" spans="1:2">
+      <c r="A17" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>67</v>
       </c>
     </row>
-    <row r="8" spans="1:69" s="27" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN8" s="42"/>
+    <row r="18" spans="1:2">
+      <c r="A18" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>68</v>
+      </c>
     </row>
-    <row r="9" spans="1:69" s="20" customFormat="1">
-[...24 lines deleted...]
-      <c r="I9" s="4">
+    <row r="19" spans="1:2">
+      <c r="A19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="4">
-[...29 lines deleted...]
-      <c r="T9" s="22">
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="U9" s="22">
-[...65 lines deleted...]
-      <c r="AQ9" s="4">
+      <c r="B20" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="AR9" s="4">
-[...6909 lines deleted...]
-      <c r="AK45" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...15 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="6" customWidth="1"/>
-[...52 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="6"/>
+    <col min="2" max="2" width="35.42578125" customWidth="1"/>
+    <col min="4" max="4" width="40.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66" ht="15">
-[...67 lines deleted...]
-      <c r="BN2" s="52"/>
+    <row r="5" spans="2:4" ht="18" customHeight="1">
+      <c r="B5" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="10"/>
+      <c r="D5" s="11"/>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="25"/>
+    <row r="6" spans="2:4" ht="15" customHeight="1">
+      <c r="B6" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="10"/>
+      <c r="D6" s="11"/>
     </row>
-    <row r="4" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN4" s="25"/>
+    <row r="7" spans="2:4" ht="15.75" customHeight="1">
+      <c r="B7" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="10"/>
+      <c r="D7" s="11"/>
     </row>
-    <row r="5" spans="1:66" s="1" customFormat="1">
-[...10 lines deleted...]
-      </c>
+    <row r="8" spans="2:4" ht="16.5" customHeight="1">
+      <c r="B8" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="10"/>
+      <c r="D8" s="11"/>
     </row>
-    <row r="6" spans="1:66" s="19" customFormat="1">
-[...77 lines deleted...]
-      <c r="BN6" s="46"/>
+    <row r="9" spans="2:4" ht="15" customHeight="1">
+      <c r="B9" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="10"/>
+      <c r="D9" s="11"/>
     </row>
-    <row r="7" spans="1:66">
-[...195 lines deleted...]
-      </c>
+    <row r="10" spans="2:4">
+      <c r="B10" s="12"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="13"/>
     </row>
-    <row r="8" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN8" s="42"/>
+    <row r="11" spans="2:4" ht="52.5" customHeight="1">
+      <c r="B11" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="10"/>
+      <c r="D11" s="13"/>
     </row>
-    <row r="9" spans="1:66">
-[...197 lines deleted...]
-      </c>
+    <row r="12" spans="2:4">
+      <c r="B12" s="12"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="13"/>
     </row>
-    <row r="10" spans="1:66">
-[...197 lines deleted...]
-      </c>
+    <row r="13" spans="2:4">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="13"/>
     </row>
-    <row r="11" spans="1:66">
-[...6575 lines deleted...]
-      <c r="BJ45" s="36"/>
+    <row r="14" spans="2:4">
+      <c r="B14" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...11 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="A2:BP47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BT24" sqref="BT24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="6" customWidth="1"/>
-[...52 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="9.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="4.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="5.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="6.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="5.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="7.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="4.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="20" max="21" width="5.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="8.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="5.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="7.28515625" style="21" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="4.5703125" style="21" hidden="1" customWidth="1"/>
+    <col min="32" max="33" width="5.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="6.42578125" style="21" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="9" style="21" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="7.85546875" style="21" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="8.140625" style="21" hidden="1" customWidth="1"/>
+    <col min="39" max="40" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="43" max="50" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="51" max="54" width="9.140625" style="1"/>
+    <col min="55" max="55" width="9.140625" style="3"/>
+    <col min="56" max="64" width="9.140625" style="1"/>
+    <col min="65" max="65" width="9.140625" style="21"/>
+    <col min="66" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66" ht="15">
-[...67 lines deleted...]
-      <c r="BN2" s="44"/>
+    <row r="2" spans="1:68" ht="22.5">
+      <c r="A2" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="65"/>
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="65"/>
+      <c r="AO2" s="65"/>
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="65"/>
+      <c r="BB2" s="65"/>
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="65"/>
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
+      <c r="BN2" s="65"/>
+      <c r="BO2" s="65"/>
+      <c r="BP2" s="65"/>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="21"/>
+    <row r="3" spans="1:68">
+      <c r="A3" s="62"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="4"/>
+      <c r="AB3" s="4"/>
+      <c r="AC3" s="4"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="4"/>
+      <c r="AM3" s="4"/>
+      <c r="AN3" s="4"/>
+      <c r="AO3" s="4"/>
     </row>
-    <row r="4" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN4" s="21"/>
+    <row r="4" spans="1:68" s="31" customFormat="1" ht="12.75">
+      <c r="A4" s="63"/>
+      <c r="AM4" s="32"/>
+      <c r="AN4" s="32"/>
+      <c r="BO4" s="33"/>
+      <c r="BP4" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:66" s="1" customFormat="1">
-[...9 lines deleted...]
-      <c r="BN5" s="10" t="s">
+    <row r="5" spans="1:68" s="29" customFormat="1">
+      <c r="A5" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="71">
+        <v>2021</v>
+      </c>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
+      <c r="O5" s="71">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="71"/>
+      <c r="AA5" s="71">
+        <v>2023</v>
+      </c>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="71"/>
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="71"/>
+      <c r="AF5" s="71"/>
+      <c r="AG5" s="71"/>
+      <c r="AH5" s="71"/>
+      <c r="AI5" s="71"/>
+      <c r="AJ5" s="71"/>
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="69">
+        <v>2024</v>
+      </c>
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="70"/>
+      <c r="AP5" s="70"/>
+      <c r="AQ5" s="70"/>
+      <c r="AR5" s="70"/>
+      <c r="AS5" s="70"/>
+      <c r="AT5" s="70"/>
+      <c r="AU5" s="70"/>
+      <c r="AV5" s="70"/>
+      <c r="AW5" s="70"/>
+      <c r="AX5" s="70"/>
+      <c r="AY5" s="74">
+        <v>2025</v>
+      </c>
+      <c r="AZ5" s="75"/>
+      <c r="BA5" s="75"/>
+      <c r="BB5" s="75"/>
+      <c r="BC5" s="75"/>
+      <c r="BD5" s="75"/>
+      <c r="BE5" s="75"/>
+      <c r="BF5" s="75"/>
+      <c r="BG5" s="75"/>
+      <c r="BH5" s="75"/>
+      <c r="BI5" s="75"/>
+      <c r="BJ5" s="76"/>
+      <c r="BK5" s="74">
+        <v>2026</v>
+      </c>
+      <c r="BL5" s="75"/>
+      <c r="BM5" s="75"/>
+      <c r="BN5" s="75"/>
+      <c r="BO5" s="75"/>
+      <c r="BP5" s="75"/>
+    </row>
+    <row r="6" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A6" s="73"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O6" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="R6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="V6" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z6" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA6" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE6" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM6" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO6" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP6" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU6" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV6" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="AX6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY6" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ6" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA6" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB6" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD6" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE6" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="BF6" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH6" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="BI6" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ6" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK6" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM6" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN6" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP6" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:68" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B7" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="77"/>
+      <c r="U7" s="77"/>
+      <c r="V7" s="77"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="77"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="77"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="77"/>
+      <c r="AG7" s="77"/>
+      <c r="AH7" s="77"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="77"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="77"/>
+      <c r="AP7" s="77"/>
+      <c r="AQ7" s="77"/>
+      <c r="AR7" s="77"/>
+      <c r="AS7" s="77"/>
+      <c r="AT7" s="77"/>
+      <c r="AU7" s="77"/>
+      <c r="AV7" s="77"/>
+      <c r="AW7" s="77"/>
+      <c r="AX7" s="77"/>
+      <c r="AY7" s="77"/>
+      <c r="AZ7" s="77"/>
+      <c r="BA7" s="77"/>
+      <c r="BB7" s="77"/>
+      <c r="BC7" s="77"/>
+      <c r="BD7" s="77"/>
+      <c r="BE7" s="77"/>
+      <c r="BF7" s="77"/>
+      <c r="BG7" s="77"/>
+      <c r="BH7" s="77"/>
+      <c r="BI7" s="77"/>
+      <c r="BJ7" s="77"/>
+      <c r="BK7" s="77"/>
+      <c r="BL7" s="77"/>
+      <c r="BM7" s="77"/>
+      <c r="BN7" s="77"/>
+      <c r="BO7" s="77"/>
+      <c r="BP7" s="77"/>
+    </row>
+    <row r="8" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A8" s="54">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="44">
+        <v>58</v>
+      </c>
+      <c r="D8" s="44">
+        <v>19</v>
+      </c>
+      <c r="E8" s="44">
+        <v>16</v>
+      </c>
+      <c r="F8" s="44">
+        <v>51</v>
+      </c>
+      <c r="G8" s="44">
+        <v>28</v>
+      </c>
+      <c r="H8" s="44">
+        <v>46</v>
+      </c>
+      <c r="I8" s="44">
+        <v>20</v>
+      </c>
+      <c r="J8" s="44">
+        <v>69</v>
+      </c>
+      <c r="K8" s="44">
+        <v>40</v>
+      </c>
+      <c r="L8" s="44">
+        <v>51</v>
+      </c>
+      <c r="M8" s="44">
+        <v>44</v>
+      </c>
+      <c r="N8" s="44">
+        <v>56</v>
+      </c>
+      <c r="O8" s="45">
+        <v>28</v>
+      </c>
+      <c r="P8" s="45">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>30</v>
+      </c>
+      <c r="R8" s="45">
+        <v>8</v>
+      </c>
+      <c r="S8" s="45">
+        <v>7</v>
+      </c>
+      <c r="T8" s="45">
+        <v>26</v>
+      </c>
+      <c r="U8" s="45">
+        <v>38</v>
+      </c>
+      <c r="V8" s="45">
+        <v>28</v>
+      </c>
+      <c r="W8" s="45">
+        <v>24</v>
+      </c>
+      <c r="X8" s="45">
+        <v>71</v>
+      </c>
+      <c r="Y8" s="45">
+        <v>131</v>
+      </c>
+      <c r="Z8" s="45">
+        <v>71</v>
+      </c>
+      <c r="AA8" s="45">
+        <v>118</v>
+      </c>
+      <c r="AB8" s="45">
+        <v>115</v>
+      </c>
+      <c r="AC8" s="45">
+        <v>92</v>
+      </c>
+      <c r="AD8" s="46">
+        <v>56</v>
+      </c>
+      <c r="AE8" s="45">
+        <v>66</v>
+      </c>
+      <c r="AF8" s="45">
+        <v>38</v>
+      </c>
+      <c r="AG8" s="45">
+        <v>35</v>
+      </c>
+      <c r="AH8" s="45">
+        <v>33</v>
+      </c>
+      <c r="AI8" s="45">
+        <v>58</v>
+      </c>
+      <c r="AJ8" s="46">
+        <v>67</v>
+      </c>
+      <c r="AK8" s="47">
+        <v>38</v>
+      </c>
+      <c r="AL8" s="47">
+        <v>37</v>
+      </c>
+      <c r="AM8" s="47">
+        <v>10</v>
+      </c>
+      <c r="AN8" s="47">
+        <v>100</v>
+      </c>
+      <c r="AO8" s="47">
+        <v>105</v>
+      </c>
+      <c r="AP8" s="47">
+        <v>60</v>
+      </c>
+      <c r="AQ8" s="44">
+        <v>76</v>
+      </c>
+      <c r="AR8" s="44">
+        <v>70</v>
+      </c>
+      <c r="AS8" s="44">
+        <v>64</v>
+      </c>
+      <c r="AT8" s="44">
+        <v>77</v>
+      </c>
+      <c r="AU8" s="44">
+        <v>73</v>
+      </c>
+      <c r="AV8" s="44">
+        <v>67</v>
+      </c>
+      <c r="AW8" s="44">
+        <v>88</v>
+      </c>
+      <c r="AX8" s="44">
+        <v>111</v>
+      </c>
+      <c r="AY8" s="44">
+        <v>10</v>
+      </c>
+      <c r="AZ8" s="44">
+        <v>44</v>
+      </c>
+      <c r="BA8" s="44">
+        <v>49</v>
+      </c>
+      <c r="BB8" s="44">
+        <v>51</v>
+      </c>
+      <c r="BC8" s="44">
+        <v>55</v>
+      </c>
+      <c r="BD8" s="44">
+        <v>40</v>
+      </c>
+      <c r="BE8" s="44">
+        <v>43</v>
+      </c>
+      <c r="BF8" s="44">
+        <v>62</v>
+      </c>
+      <c r="BG8" s="44">
+        <v>25</v>
+      </c>
+      <c r="BH8" s="44">
+        <v>91</v>
+      </c>
+      <c r="BI8" s="44">
+        <v>28</v>
+      </c>
+      <c r="BJ8" s="44">
+        <v>62</v>
+      </c>
+      <c r="BK8" s="44">
+        <v>81</v>
+      </c>
+      <c r="BL8" s="44">
+        <v>22</v>
+      </c>
+      <c r="BM8" s="44">
+        <v>46</v>
+      </c>
+      <c r="BN8" s="44">
+        <v>15</v>
+      </c>
+      <c r="BO8" s="44">
+        <v>2</v>
+      </c>
+      <c r="BP8" s="64">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A9" s="54">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="44">
+        <v>58</v>
+      </c>
+      <c r="D9" s="44">
+        <v>19</v>
+      </c>
+      <c r="E9" s="44">
+        <v>13</v>
+      </c>
+      <c r="F9" s="44">
+        <v>49</v>
+      </c>
+      <c r="G9" s="44">
+        <v>27</v>
+      </c>
+      <c r="H9" s="44">
+        <v>40</v>
+      </c>
+      <c r="I9" s="44">
+        <v>19</v>
+      </c>
+      <c r="J9" s="44">
+        <v>61</v>
+      </c>
+      <c r="K9" s="44">
+        <v>40</v>
+      </c>
+      <c r="L9" s="44">
+        <v>50</v>
+      </c>
+      <c r="M9" s="44">
+        <v>41</v>
+      </c>
+      <c r="N9" s="44">
+        <v>49</v>
+      </c>
+      <c r="O9" s="45">
+        <v>28</v>
+      </c>
+      <c r="P9" s="45">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="45">
+        <v>29</v>
+      </c>
+      <c r="R9" s="45">
+        <v>6</v>
+      </c>
+      <c r="S9" s="45">
+        <v>5</v>
+      </c>
+      <c r="T9" s="45">
+        <v>26</v>
+      </c>
+      <c r="U9" s="45">
+        <v>36</v>
+      </c>
+      <c r="V9" s="45">
+        <v>27</v>
+      </c>
+      <c r="W9" s="45">
+        <v>22</v>
+      </c>
+      <c r="X9" s="45">
+        <v>68</v>
+      </c>
+      <c r="Y9" s="45">
+        <v>125</v>
+      </c>
+      <c r="Z9" s="45">
+        <v>67</v>
+      </c>
+      <c r="AA9" s="45">
+        <v>110</v>
+      </c>
+      <c r="AB9" s="45">
+        <v>108</v>
+      </c>
+      <c r="AC9" s="45">
+        <v>85</v>
+      </c>
+      <c r="AD9" s="46">
+        <v>56</v>
+      </c>
+      <c r="AE9" s="45">
+        <v>63</v>
+      </c>
+      <c r="AF9" s="45">
+        <v>37</v>
+      </c>
+      <c r="AG9" s="45">
+        <v>31</v>
+      </c>
+      <c r="AH9" s="45">
+        <v>30</v>
+      </c>
+      <c r="AI9" s="45">
+        <v>58</v>
+      </c>
+      <c r="AJ9" s="45">
+        <v>65</v>
+      </c>
+      <c r="AK9" s="47">
+        <v>34</v>
+      </c>
+      <c r="AL9" s="47">
+        <v>35</v>
+      </c>
+      <c r="AM9" s="47">
+        <v>8</v>
+      </c>
+      <c r="AN9" s="47">
+        <v>87</v>
+      </c>
+      <c r="AO9" s="47">
+        <v>98</v>
+      </c>
+      <c r="AP9" s="47">
+        <v>59</v>
+      </c>
+      <c r="AQ9" s="44">
+        <v>68</v>
+      </c>
+      <c r="AR9" s="44">
+        <v>64</v>
+      </c>
+      <c r="AS9" s="44">
+        <v>63</v>
+      </c>
+      <c r="AT9" s="44">
+        <v>76</v>
+      </c>
+      <c r="AU9" s="44">
+        <v>68</v>
+      </c>
+      <c r="AV9" s="44">
+        <v>65</v>
+      </c>
+      <c r="AW9" s="44">
+        <v>79</v>
+      </c>
+      <c r="AX9" s="44">
+        <v>102</v>
+      </c>
+      <c r="AY9" s="44">
+        <v>8</v>
+      </c>
+      <c r="AZ9" s="44">
+        <v>38</v>
+      </c>
+      <c r="BA9" s="44">
+        <v>34</v>
+      </c>
+      <c r="BB9" s="44">
+        <v>48</v>
+      </c>
+      <c r="BC9" s="44">
+        <v>42</v>
+      </c>
+      <c r="BD9" s="44">
+        <v>36</v>
+      </c>
+      <c r="BE9" s="44">
+        <v>38</v>
+      </c>
+      <c r="BF9" s="44">
+        <v>48</v>
+      </c>
+      <c r="BG9" s="44">
+        <v>22</v>
+      </c>
+      <c r="BH9" s="44">
+        <v>76</v>
+      </c>
+      <c r="BI9" s="44">
+        <v>22</v>
+      </c>
+      <c r="BJ9" s="44">
+        <v>55</v>
+      </c>
+      <c r="BK9" s="44">
+        <v>67</v>
+      </c>
+      <c r="BL9" s="44">
+        <v>16</v>
+      </c>
+      <c r="BM9" s="44">
+        <v>43</v>
+      </c>
+      <c r="BN9" s="44">
+        <v>9</v>
+      </c>
+      <c r="BO9" s="44">
+        <v>2</v>
+      </c>
+      <c r="BP9" s="64">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A10" s="54">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="44">
+        <v>0</v>
+      </c>
+      <c r="D10" s="44">
+        <v>0</v>
+      </c>
+      <c r="E10" s="44">
+        <v>0</v>
+      </c>
+      <c r="F10" s="44">
+        <v>0</v>
+      </c>
+      <c r="G10" s="44">
+        <v>0</v>
+      </c>
+      <c r="H10" s="44">
+        <v>1</v>
+      </c>
+      <c r="I10" s="44">
+        <v>0</v>
+      </c>
+      <c r="J10" s="44">
+        <v>4</v>
+      </c>
+      <c r="K10" s="44">
+        <v>0</v>
+      </c>
+      <c r="L10" s="44">
+        <v>0</v>
+      </c>
+      <c r="M10" s="44">
+        <v>0</v>
+      </c>
+      <c r="N10" s="44">
+        <v>0</v>
+      </c>
+      <c r="O10" s="45">
+        <v>0</v>
+      </c>
+      <c r="P10" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="45">
+        <v>0</v>
+      </c>
+      <c r="R10" s="45">
+        <v>0</v>
+      </c>
+      <c r="S10" s="45">
+        <v>2</v>
+      </c>
+      <c r="T10" s="45">
+        <v>0</v>
+      </c>
+      <c r="U10" s="45">
+        <v>0</v>
+      </c>
+      <c r="V10" s="45">
+        <v>0</v>
+      </c>
+      <c r="W10" s="45">
+        <v>1</v>
+      </c>
+      <c r="X10" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="45">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="45">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN10" s="47">
+        <v>3</v>
+      </c>
+      <c r="AO10" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="44">
+        <v>3</v>
+      </c>
+      <c r="AS10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AU10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="44">
+        <v>2</v>
+      </c>
+      <c r="AX10" s="44">
+        <v>1</v>
+      </c>
+      <c r="AY10" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BA10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BB10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BC10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BE10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BF10" s="44">
+        <v>5</v>
+      </c>
+      <c r="BG10" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BI10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BJ10" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="44">
+        <v>3</v>
+      </c>
+      <c r="BL10" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM10" s="44">
+        <v>2</v>
+      </c>
+      <c r="BN10" s="44">
+        <v>4</v>
+      </c>
+      <c r="BO10" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="54">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="44">
+        <v>0</v>
+      </c>
+      <c r="D11" s="44">
+        <v>0</v>
+      </c>
+      <c r="E11" s="44">
+        <v>0</v>
+      </c>
+      <c r="F11" s="44">
+        <v>0</v>
+      </c>
+      <c r="G11" s="44">
+        <v>0</v>
+      </c>
+      <c r="H11" s="44">
+        <v>0</v>
+      </c>
+      <c r="I11" s="44">
+        <v>0</v>
+      </c>
+      <c r="J11" s="44">
+        <v>0</v>
+      </c>
+      <c r="K11" s="44">
+        <v>0</v>
+      </c>
+      <c r="L11" s="44">
+        <v>0</v>
+      </c>
+      <c r="M11" s="44">
+        <v>1</v>
+      </c>
+      <c r="N11" s="44">
+        <v>0</v>
+      </c>
+      <c r="O11" s="45">
+        <v>0</v>
+      </c>
+      <c r="P11" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>0</v>
+      </c>
+      <c r="R11" s="45">
+        <v>0</v>
+      </c>
+      <c r="S11" s="45">
+        <v>0</v>
+      </c>
+      <c r="T11" s="45">
+        <v>0</v>
+      </c>
+      <c r="U11" s="45">
+        <v>0</v>
+      </c>
+      <c r="V11" s="45">
+        <v>0</v>
+      </c>
+      <c r="W11" s="45">
+        <v>0</v>
+      </c>
+      <c r="X11" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="45">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="45">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL11" s="44">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A12" s="54">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="44">
+        <v>0</v>
+      </c>
+      <c r="D12" s="44">
+        <v>0</v>
+      </c>
+      <c r="E12" s="44">
+        <v>0</v>
+      </c>
+      <c r="F12" s="44">
+        <v>0</v>
+      </c>
+      <c r="G12" s="44">
+        <v>0</v>
+      </c>
+      <c r="H12" s="44">
+        <v>0</v>
+      </c>
+      <c r="I12" s="44">
+        <v>0</v>
+      </c>
+      <c r="J12" s="44">
+        <v>0</v>
+      </c>
+      <c r="K12" s="44">
+        <v>0</v>
+      </c>
+      <c r="L12" s="44">
+        <v>0</v>
+      </c>
+      <c r="M12" s="44">
+        <v>0</v>
+      </c>
+      <c r="N12" s="44">
+        <v>0</v>
+      </c>
+      <c r="O12" s="45">
+        <v>0</v>
+      </c>
+      <c r="P12" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="45">
+        <v>0</v>
+      </c>
+      <c r="R12" s="45">
+        <v>0</v>
+      </c>
+      <c r="S12" s="45">
+        <v>0</v>
+      </c>
+      <c r="T12" s="45">
+        <v>0</v>
+      </c>
+      <c r="U12" s="45">
+        <v>0</v>
+      </c>
+      <c r="V12" s="45">
+        <v>0</v>
+      </c>
+      <c r="W12" s="45">
+        <v>0</v>
+      </c>
+      <c r="X12" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="45">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="44">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP12" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A13" s="54">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="44">
+        <v>0</v>
+      </c>
+      <c r="D13" s="44">
+        <v>0</v>
+      </c>
+      <c r="E13" s="44">
+        <v>0</v>
+      </c>
+      <c r="F13" s="44">
+        <v>1</v>
+      </c>
+      <c r="G13" s="44">
+        <v>0</v>
+      </c>
+      <c r="H13" s="44">
+        <v>0</v>
+      </c>
+      <c r="I13" s="44">
+        <v>0</v>
+      </c>
+      <c r="J13" s="44">
+        <v>1</v>
+      </c>
+      <c r="K13" s="44">
+        <v>0</v>
+      </c>
+      <c r="L13" s="44">
+        <v>0</v>
+      </c>
+      <c r="M13" s="44">
+        <v>0</v>
+      </c>
+      <c r="N13" s="44">
+        <v>1</v>
+      </c>
+      <c r="O13" s="45">
+        <v>0</v>
+      </c>
+      <c r="P13" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="45">
+        <v>1</v>
+      </c>
+      <c r="R13" s="45">
+        <v>0</v>
+      </c>
+      <c r="S13" s="45">
+        <v>0</v>
+      </c>
+      <c r="T13" s="45">
+        <v>0</v>
+      </c>
+      <c r="U13" s="45">
+        <v>2</v>
+      </c>
+      <c r="V13" s="45">
+        <v>0</v>
+      </c>
+      <c r="W13" s="45">
+        <v>0</v>
+      </c>
+      <c r="X13" s="45">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="45">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB13" s="45">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="45">
+        <v>4</v>
+      </c>
+      <c r="AH13" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="45">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="44">
+        <v>2</v>
+      </c>
+      <c r="AR13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="44">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="44">
+        <v>3</v>
+      </c>
+      <c r="AY13" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="44">
+        <v>7</v>
+      </c>
+      <c r="BB13" s="44">
+        <v>2</v>
+      </c>
+      <c r="BC13" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD13" s="44">
+        <v>1</v>
+      </c>
+      <c r="BE13" s="44">
+        <v>3</v>
+      </c>
+      <c r="BF13" s="44">
+        <v>1</v>
+      </c>
+      <c r="BG13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="44">
+        <v>3</v>
+      </c>
+      <c r="BI13" s="44">
+        <v>2</v>
+      </c>
+      <c r="BJ13" s="44">
+        <v>1</v>
+      </c>
+      <c r="BK13" s="44">
+        <v>4</v>
+      </c>
+      <c r="BL13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A14" s="54">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="44">
+        <v>0</v>
+      </c>
+      <c r="D14" s="44">
+        <v>0</v>
+      </c>
+      <c r="E14" s="44">
+        <v>0</v>
+      </c>
+      <c r="F14" s="44">
+        <v>0</v>
+      </c>
+      <c r="G14" s="44">
+        <v>0</v>
+      </c>
+      <c r="H14" s="44">
+        <v>0</v>
+      </c>
+      <c r="I14" s="44">
+        <v>0</v>
+      </c>
+      <c r="J14" s="44">
+        <v>0</v>
+      </c>
+      <c r="K14" s="44">
+        <v>0</v>
+      </c>
+      <c r="L14" s="44">
+        <v>0</v>
+      </c>
+      <c r="M14" s="44">
+        <v>0</v>
+      </c>
+      <c r="N14" s="44">
+        <v>0</v>
+      </c>
+      <c r="O14" s="45">
+        <v>0</v>
+      </c>
+      <c r="P14" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>0</v>
+      </c>
+      <c r="R14" s="45">
+        <v>0</v>
+      </c>
+      <c r="S14" s="45">
+        <v>0</v>
+      </c>
+      <c r="T14" s="45">
+        <v>0</v>
+      </c>
+      <c r="U14" s="45">
+        <v>0</v>
+      </c>
+      <c r="V14" s="45">
+        <v>0</v>
+      </c>
+      <c r="W14" s="45">
+        <v>0</v>
+      </c>
+      <c r="X14" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="45">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="44">
+        <v>2</v>
+      </c>
+      <c r="AX14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="44">
+        <v>1</v>
+      </c>
+      <c r="BA14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN14" s="44">
+        <v>1</v>
+      </c>
+      <c r="BO14" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP14" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A15" s="54">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="44">
+        <v>0</v>
+      </c>
+      <c r="D15" s="44">
+        <v>0</v>
+      </c>
+      <c r="E15" s="44">
+        <v>3</v>
+      </c>
+      <c r="F15" s="44">
+        <v>0</v>
+      </c>
+      <c r="G15" s="44">
+        <v>1</v>
+      </c>
+      <c r="H15" s="44">
+        <v>2</v>
+      </c>
+      <c r="I15" s="44">
+        <v>1</v>
+      </c>
+      <c r="J15" s="44">
+        <v>0</v>
+      </c>
+      <c r="K15" s="44">
+        <v>0</v>
+      </c>
+      <c r="L15" s="44">
+        <v>0</v>
+      </c>
+      <c r="M15" s="44">
+        <v>0</v>
+      </c>
+      <c r="N15" s="44">
+        <v>2</v>
+      </c>
+      <c r="O15" s="45">
+        <v>0</v>
+      </c>
+      <c r="P15" s="45">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>0</v>
+      </c>
+      <c r="R15" s="45">
+        <v>0</v>
+      </c>
+      <c r="S15" s="45">
+        <v>0</v>
+      </c>
+      <c r="T15" s="45">
+        <v>0</v>
+      </c>
+      <c r="U15" s="45">
+        <v>0</v>
+      </c>
+      <c r="V15" s="45">
+        <v>0</v>
+      </c>
+      <c r="W15" s="45">
+        <v>0</v>
+      </c>
+      <c r="X15" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="45">
+        <v>2</v>
+      </c>
+      <c r="AC15" s="45">
+        <v>2</v>
+      </c>
+      <c r="AD15" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="45">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="45">
+        <v>2</v>
+      </c>
+      <c r="AI15" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO15" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="47">
+        <v>1</v>
+      </c>
+      <c r="AQ15" s="44">
+        <v>2</v>
+      </c>
+      <c r="AR15" s="44">
+        <v>1</v>
+      </c>
+      <c r="AS15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="44">
+        <v>3</v>
+      </c>
+      <c r="AV15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="44">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="44">
+        <v>3</v>
+      </c>
+      <c r="AY15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="44">
+        <v>2</v>
+      </c>
+      <c r="BB15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="44">
+        <v>4</v>
+      </c>
+      <c r="BD15" s="44">
+        <v>2</v>
+      </c>
+      <c r="BE15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG15" s="44">
+        <v>3</v>
+      </c>
+      <c r="BH15" s="44">
+        <v>4</v>
+      </c>
+      <c r="BI15" s="44">
+        <v>2</v>
+      </c>
+      <c r="BJ15" s="44">
+        <v>2</v>
+      </c>
+      <c r="BK15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO15" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP15" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A16" s="54">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="44">
+        <v>0</v>
+      </c>
+      <c r="D16" s="44">
+        <v>0</v>
+      </c>
+      <c r="E16" s="44">
+        <v>0</v>
+      </c>
+      <c r="F16" s="44">
+        <v>0</v>
+      </c>
+      <c r="G16" s="44">
+        <v>0</v>
+      </c>
+      <c r="H16" s="44">
+        <v>0</v>
+      </c>
+      <c r="I16" s="44">
+        <v>0</v>
+      </c>
+      <c r="J16" s="44">
+        <v>1</v>
+      </c>
+      <c r="K16" s="44">
+        <v>0</v>
+      </c>
+      <c r="L16" s="44">
+        <v>1</v>
+      </c>
+      <c r="M16" s="44">
+        <v>0</v>
+      </c>
+      <c r="N16" s="44">
+        <v>1</v>
+      </c>
+      <c r="O16" s="45">
+        <v>0</v>
+      </c>
+      <c r="P16" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="45">
+        <v>0</v>
+      </c>
+      <c r="R16" s="45">
+        <v>0</v>
+      </c>
+      <c r="S16" s="45">
+        <v>0</v>
+      </c>
+      <c r="T16" s="45">
+        <v>0</v>
+      </c>
+      <c r="U16" s="45">
+        <v>0</v>
+      </c>
+      <c r="V16" s="45">
+        <v>1</v>
+      </c>
+      <c r="W16" s="45">
+        <v>0</v>
+      </c>
+      <c r="X16" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="45">
+        <v>2</v>
+      </c>
+      <c r="AA16" s="45">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="45">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN16" s="47">
+        <v>6</v>
+      </c>
+      <c r="AO16" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="44">
+        <v>3</v>
+      </c>
+      <c r="AR16" s="44">
+        <v>2</v>
+      </c>
+      <c r="AS16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="44">
+        <v>2</v>
+      </c>
+      <c r="AV16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="44">
+        <v>2</v>
+      </c>
+      <c r="AZ16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="44">
+        <v>3</v>
+      </c>
+      <c r="BB16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="44">
+        <v>4</v>
+      </c>
+      <c r="BD16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="44">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="44">
+        <v>4</v>
+      </c>
+      <c r="BK16" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL16" s="44">
+        <v>2</v>
+      </c>
+      <c r="BM16" s="44">
+        <v>1</v>
+      </c>
+      <c r="BN16" s="44">
+        <v>1</v>
+      </c>
+      <c r="BO16" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A17" s="54">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="44">
+        <v>0</v>
+      </c>
+      <c r="D17" s="44">
+        <v>0</v>
+      </c>
+      <c r="E17" s="44">
+        <v>0</v>
+      </c>
+      <c r="F17" s="44">
+        <v>0</v>
+      </c>
+      <c r="G17" s="44">
+        <v>0</v>
+      </c>
+      <c r="H17" s="44">
+        <v>0</v>
+      </c>
+      <c r="I17" s="44">
+        <v>0</v>
+      </c>
+      <c r="J17" s="44">
+        <v>0</v>
+      </c>
+      <c r="K17" s="44">
+        <v>0</v>
+      </c>
+      <c r="L17" s="44">
+        <v>0</v>
+      </c>
+      <c r="M17" s="44">
+        <v>0</v>
+      </c>
+      <c r="N17" s="44">
+        <v>0</v>
+      </c>
+      <c r="O17" s="45">
+        <v>0</v>
+      </c>
+      <c r="P17" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>0</v>
+      </c>
+      <c r="R17" s="45">
+        <v>0</v>
+      </c>
+      <c r="S17" s="45">
+        <v>0</v>
+      </c>
+      <c r="T17" s="45">
+        <v>0</v>
+      </c>
+      <c r="U17" s="45">
+        <v>0</v>
+      </c>
+      <c r="V17" s="45">
+        <v>0</v>
+      </c>
+      <c r="W17" s="45">
+        <v>0</v>
+      </c>
+      <c r="X17" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A18" s="54">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="44">
+        <v>0</v>
+      </c>
+      <c r="D18" s="44">
+        <v>0</v>
+      </c>
+      <c r="E18" s="44">
+        <v>0</v>
+      </c>
+      <c r="F18" s="44">
+        <v>0</v>
+      </c>
+      <c r="G18" s="44">
+        <v>0</v>
+      </c>
+      <c r="H18" s="44">
+        <v>0</v>
+      </c>
+      <c r="I18" s="44">
+        <v>0</v>
+      </c>
+      <c r="J18" s="44">
+        <v>0</v>
+      </c>
+      <c r="K18" s="44">
+        <v>0</v>
+      </c>
+      <c r="L18" s="44">
+        <v>0</v>
+      </c>
+      <c r="M18" s="44">
+        <v>0</v>
+      </c>
+      <c r="N18" s="44">
+        <v>0</v>
+      </c>
+      <c r="O18" s="45">
+        <v>0</v>
+      </c>
+      <c r="P18" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>0</v>
+      </c>
+      <c r="R18" s="45">
+        <v>0</v>
+      </c>
+      <c r="S18" s="45">
+        <v>0</v>
+      </c>
+      <c r="T18" s="45">
+        <v>0</v>
+      </c>
+      <c r="U18" s="45">
+        <v>0</v>
+      </c>
+      <c r="V18" s="45">
+        <v>0</v>
+      </c>
+      <c r="W18" s="45">
+        <v>0</v>
+      </c>
+      <c r="X18" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="44">
+        <v>1</v>
+      </c>
+      <c r="BJ18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="44">
+        <v>1</v>
+      </c>
+      <c r="BL18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A19" s="54">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="44">
+        <v>0</v>
+      </c>
+      <c r="D19" s="44">
+        <v>0</v>
+      </c>
+      <c r="E19" s="44">
+        <v>0</v>
+      </c>
+      <c r="F19" s="44">
+        <v>1</v>
+      </c>
+      <c r="G19" s="44">
+        <v>0</v>
+      </c>
+      <c r="H19" s="44">
+        <v>3</v>
+      </c>
+      <c r="I19" s="44">
+        <v>0</v>
+      </c>
+      <c r="J19" s="44">
+        <v>2</v>
+      </c>
+      <c r="K19" s="44">
+        <v>0</v>
+      </c>
+      <c r="L19" s="44">
+        <v>0</v>
+      </c>
+      <c r="M19" s="44">
+        <v>2</v>
+      </c>
+      <c r="N19" s="44">
+        <v>3</v>
+      </c>
+      <c r="O19" s="45">
+        <v>0</v>
+      </c>
+      <c r="P19" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>0</v>
+      </c>
+      <c r="R19" s="45">
+        <v>2</v>
+      </c>
+      <c r="S19" s="45">
+        <v>0</v>
+      </c>
+      <c r="T19" s="45">
+        <v>0</v>
+      </c>
+      <c r="U19" s="45">
+        <v>0</v>
+      </c>
+      <c r="V19" s="45">
+        <v>0</v>
+      </c>
+      <c r="W19" s="45">
+        <v>1</v>
+      </c>
+      <c r="X19" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="45">
+        <v>4</v>
+      </c>
+      <c r="AD19" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="45">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="44">
+        <v>4</v>
+      </c>
+      <c r="AX19" s="44">
+        <v>2</v>
+      </c>
+      <c r="AY19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="44">
+        <v>4</v>
+      </c>
+      <c r="BA19" s="44">
+        <v>2</v>
+      </c>
+      <c r="BB19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="44">
+        <v>3</v>
+      </c>
+      <c r="BD19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="44">
+        <v>7</v>
+      </c>
+      <c r="BI19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A20" s="54">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="44">
+        <v>0</v>
+      </c>
+      <c r="D20" s="44">
+        <v>0</v>
+      </c>
+      <c r="E20" s="44">
+        <v>0</v>
+      </c>
+      <c r="F20" s="44">
+        <v>0</v>
+      </c>
+      <c r="G20" s="44">
+        <v>0</v>
+      </c>
+      <c r="H20" s="44">
+        <v>0</v>
+      </c>
+      <c r="I20" s="44">
+        <v>0</v>
+      </c>
+      <c r="J20" s="44">
+        <v>0</v>
+      </c>
+      <c r="K20" s="44">
+        <v>0</v>
+      </c>
+      <c r="L20" s="44">
+        <v>0</v>
+      </c>
+      <c r="M20" s="44">
+        <v>0</v>
+      </c>
+      <c r="N20" s="44">
+        <v>0</v>
+      </c>
+      <c r="O20" s="45">
+        <v>0</v>
+      </c>
+      <c r="P20" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="45">
+        <v>0</v>
+      </c>
+      <c r="R20" s="45">
+        <v>0</v>
+      </c>
+      <c r="S20" s="45">
+        <v>0</v>
+      </c>
+      <c r="T20" s="45">
+        <v>0</v>
+      </c>
+      <c r="U20" s="45">
+        <v>0</v>
+      </c>
+      <c r="V20" s="45">
+        <v>0</v>
+      </c>
+      <c r="W20" s="45">
+        <v>0</v>
+      </c>
+      <c r="X20" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO20" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP20" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A21" s="54">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="44">
+        <v>0</v>
+      </c>
+      <c r="D21" s="44">
+        <v>0</v>
+      </c>
+      <c r="E21" s="44">
+        <v>0</v>
+      </c>
+      <c r="F21" s="44">
+        <v>0</v>
+      </c>
+      <c r="G21" s="44">
+        <v>0</v>
+      </c>
+      <c r="H21" s="44">
+        <v>0</v>
+      </c>
+      <c r="I21" s="44">
+        <v>0</v>
+      </c>
+      <c r="J21" s="44">
+        <v>0</v>
+      </c>
+      <c r="K21" s="44">
+        <v>0</v>
+      </c>
+      <c r="L21" s="44">
+        <v>0</v>
+      </c>
+      <c r="M21" s="44">
+        <v>0</v>
+      </c>
+      <c r="N21" s="44">
+        <v>0</v>
+      </c>
+      <c r="O21" s="45">
+        <v>0</v>
+      </c>
+      <c r="P21" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>0</v>
+      </c>
+      <c r="R21" s="45">
+        <v>0</v>
+      </c>
+      <c r="S21" s="45">
+        <v>0</v>
+      </c>
+      <c r="T21" s="45">
+        <v>0</v>
+      </c>
+      <c r="U21" s="45">
+        <v>0</v>
+      </c>
+      <c r="V21" s="45">
+        <v>0</v>
+      </c>
+      <c r="W21" s="45">
+        <v>0</v>
+      </c>
+      <c r="X21" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO21" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP21" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="30"/>
+      <c r="B22" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+      <c r="AC22" s="78"/>
+      <c r="AD22" s="78"/>
+      <c r="AE22" s="78"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="78"/>
+      <c r="AH22" s="78"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="78"/>
+      <c r="AK22" s="78"/>
+      <c r="AL22" s="78"/>
+      <c r="AM22" s="78"/>
+      <c r="AN22" s="78"/>
+      <c r="AO22" s="78"/>
+      <c r="AP22" s="78"/>
+      <c r="AQ22" s="78"/>
+      <c r="AR22" s="78"/>
+      <c r="AS22" s="78"/>
+      <c r="AT22" s="78"/>
+      <c r="AU22" s="78"/>
+      <c r="AV22" s="78"/>
+      <c r="AW22" s="78"/>
+      <c r="AX22" s="78"/>
+      <c r="AY22" s="78"/>
+      <c r="AZ22" s="78"/>
+      <c r="BA22" s="78"/>
+      <c r="BB22" s="78"/>
+      <c r="BC22" s="78"/>
+      <c r="BD22" s="78"/>
+      <c r="BE22" s="78"/>
+      <c r="BF22" s="78"/>
+      <c r="BG22" s="78"/>
+      <c r="BH22" s="78"/>
+      <c r="BI22" s="78"/>
+      <c r="BJ22" s="78"/>
+      <c r="BK22" s="78"/>
+      <c r="BL22" s="78"/>
+      <c r="BM22" s="78"/>
+      <c r="BN22" s="78"/>
+      <c r="BO22" s="78"/>
+      <c r="BP22" s="78"/>
+    </row>
+    <row r="23" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A23" s="54">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="44">
+        <v>58</v>
+      </c>
+      <c r="D23" s="44">
+        <v>19</v>
+      </c>
+      <c r="E23" s="44">
+        <v>13</v>
+      </c>
+      <c r="F23" s="44">
+        <v>50</v>
+      </c>
+      <c r="G23" s="44">
+        <v>27</v>
+      </c>
+      <c r="H23" s="44">
+        <v>44</v>
+      </c>
+      <c r="I23" s="44">
+        <v>19</v>
+      </c>
+      <c r="J23" s="44">
+        <v>67</v>
+      </c>
+      <c r="K23" s="44">
+        <v>40</v>
+      </c>
+      <c r="L23" s="44">
+        <v>51</v>
+      </c>
+      <c r="M23" s="44">
+        <v>43</v>
+      </c>
+      <c r="N23" s="44">
+        <v>52</v>
+      </c>
+      <c r="O23" s="45">
+        <v>28</v>
+      </c>
+      <c r="P23" s="45">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>29</v>
+      </c>
+      <c r="R23" s="45">
+        <v>8</v>
+      </c>
+      <c r="S23" s="45">
+        <v>7</v>
+      </c>
+      <c r="T23" s="45">
+        <v>26</v>
+      </c>
+      <c r="U23" s="45">
+        <v>36</v>
+      </c>
+      <c r="V23" s="45">
+        <v>28</v>
+      </c>
+      <c r="W23" s="45">
+        <v>23</v>
+      </c>
+      <c r="X23" s="45">
+        <v>68</v>
+      </c>
+      <c r="Y23" s="45">
+        <v>127</v>
+      </c>
+      <c r="Z23" s="45">
+        <v>68</v>
+      </c>
+      <c r="AA23" s="45">
+        <v>112</v>
+      </c>
+      <c r="AB23" s="45">
+        <v>110</v>
+      </c>
+      <c r="AC23" s="45">
+        <v>89</v>
+      </c>
+      <c r="AD23" s="46">
+        <v>56</v>
+      </c>
+      <c r="AE23" s="45">
+        <v>64</v>
+      </c>
+      <c r="AF23" s="45">
+        <v>37</v>
+      </c>
+      <c r="AG23" s="45">
+        <v>31</v>
+      </c>
+      <c r="AH23" s="45">
+        <v>30</v>
+      </c>
+      <c r="AI23" s="45">
+        <v>58</v>
+      </c>
+      <c r="AJ23" s="46">
+        <v>65</v>
+      </c>
+      <c r="AK23" s="47">
+        <v>36</v>
+      </c>
+      <c r="AL23" s="47">
+        <v>36</v>
+      </c>
+      <c r="AM23" s="47">
+        <v>9</v>
+      </c>
+      <c r="AN23" s="47">
+        <v>96</v>
+      </c>
+      <c r="AO23" s="47">
+        <v>103</v>
+      </c>
+      <c r="AP23" s="47">
+        <v>59</v>
+      </c>
+      <c r="AQ23" s="44">
+        <v>72</v>
+      </c>
+      <c r="AR23" s="44">
+        <v>68</v>
+      </c>
+      <c r="AS23" s="44">
+        <v>63</v>
+      </c>
+      <c r="AT23" s="44">
+        <v>77</v>
+      </c>
+      <c r="AU23" s="44">
+        <v>69</v>
+      </c>
+      <c r="AV23" s="44">
+        <v>65</v>
+      </c>
+      <c r="AW23" s="44">
+        <v>83</v>
+      </c>
+      <c r="AX23" s="44">
+        <v>105</v>
+      </c>
+      <c r="AY23" s="44">
+        <v>10</v>
+      </c>
+      <c r="AZ23" s="44">
+        <v>43</v>
+      </c>
+      <c r="BA23" s="44">
+        <v>39</v>
+      </c>
+      <c r="BB23" s="44">
+        <v>49</v>
+      </c>
+      <c r="BC23" s="44">
+        <v>48</v>
+      </c>
+      <c r="BD23" s="44">
+        <v>37</v>
+      </c>
+      <c r="BE23" s="44">
+        <v>40</v>
+      </c>
+      <c r="BF23" s="44">
+        <v>55</v>
+      </c>
+      <c r="BG23" s="44">
+        <v>22</v>
+      </c>
+      <c r="BH23" s="44">
+        <v>80</v>
+      </c>
+      <c r="BI23" s="44">
+        <v>24</v>
+      </c>
+      <c r="BJ23" s="44">
+        <v>59</v>
+      </c>
+      <c r="BK23" s="44">
+        <v>70</v>
+      </c>
+      <c r="BL23" s="44">
+        <v>18</v>
+      </c>
+      <c r="BM23" s="44">
+        <v>46</v>
+      </c>
+      <c r="BN23" s="44">
+        <v>13</v>
+      </c>
+      <c r="BO23" s="44">
+        <v>2</v>
+      </c>
+      <c r="BP23" s="64">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A24" s="54">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="44">
+        <v>58</v>
+      </c>
+      <c r="D24" s="44">
+        <v>19</v>
+      </c>
+      <c r="E24" s="44">
+        <v>13</v>
+      </c>
+      <c r="F24" s="44">
+        <v>49</v>
+      </c>
+      <c r="G24" s="44">
+        <v>27</v>
+      </c>
+      <c r="H24" s="44">
+        <v>40</v>
+      </c>
+      <c r="I24" s="44">
+        <v>19</v>
+      </c>
+      <c r="J24" s="44">
+        <v>61</v>
+      </c>
+      <c r="K24" s="44">
+        <v>40</v>
+      </c>
+      <c r="L24" s="44">
+        <v>50</v>
+      </c>
+      <c r="M24" s="44">
+        <v>41</v>
+      </c>
+      <c r="N24" s="44">
+        <v>49</v>
+      </c>
+      <c r="O24" s="45">
+        <v>28</v>
+      </c>
+      <c r="P24" s="45">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="45">
+        <v>29</v>
+      </c>
+      <c r="R24" s="45">
+        <v>6</v>
+      </c>
+      <c r="S24" s="45">
+        <v>5</v>
+      </c>
+      <c r="T24" s="45">
+        <v>26</v>
+      </c>
+      <c r="U24" s="45">
+        <v>36</v>
+      </c>
+      <c r="V24" s="45">
+        <v>27</v>
+      </c>
+      <c r="W24" s="45">
+        <v>22</v>
+      </c>
+      <c r="X24" s="45">
+        <v>68</v>
+      </c>
+      <c r="Y24" s="45">
+        <v>125</v>
+      </c>
+      <c r="Z24" s="45">
+        <v>67</v>
+      </c>
+      <c r="AA24" s="45">
+        <v>110</v>
+      </c>
+      <c r="AB24" s="45">
+        <v>108</v>
+      </c>
+      <c r="AC24" s="45">
+        <v>85</v>
+      </c>
+      <c r="AD24" s="46">
+        <v>56</v>
+      </c>
+      <c r="AE24" s="45">
+        <v>63</v>
+      </c>
+      <c r="AF24" s="45">
+        <v>37</v>
+      </c>
+      <c r="AG24" s="45">
+        <v>31</v>
+      </c>
+      <c r="AH24" s="45">
+        <v>30</v>
+      </c>
+      <c r="AI24" s="45">
+        <v>58</v>
+      </c>
+      <c r="AJ24" s="45">
+        <v>65</v>
+      </c>
+      <c r="AK24" s="47">
+        <v>34</v>
+      </c>
+      <c r="AL24" s="47">
+        <v>35</v>
+      </c>
+      <c r="AM24" s="47">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="47">
+        <v>87</v>
+      </c>
+      <c r="AO24" s="47">
+        <v>98</v>
+      </c>
+      <c r="AP24" s="47">
+        <v>59</v>
+      </c>
+      <c r="AQ24" s="44">
+        <v>68</v>
+      </c>
+      <c r="AR24" s="44">
+        <v>64</v>
+      </c>
+      <c r="AS24" s="44">
+        <v>63</v>
+      </c>
+      <c r="AT24" s="44">
+        <v>76</v>
+      </c>
+      <c r="AU24" s="44">
+        <v>68</v>
+      </c>
+      <c r="AV24" s="44">
+        <v>65</v>
+      </c>
+      <c r="AW24" s="44">
+        <v>79</v>
+      </c>
+      <c r="AX24" s="44">
+        <v>102</v>
+      </c>
+      <c r="AY24" s="44">
+        <v>8</v>
+      </c>
+      <c r="AZ24" s="44">
+        <v>38</v>
+      </c>
+      <c r="BA24" s="44">
+        <v>34</v>
+      </c>
+      <c r="BB24" s="44">
+        <v>48</v>
+      </c>
+      <c r="BC24" s="44">
+        <v>42</v>
+      </c>
+      <c r="BD24" s="44">
+        <v>36</v>
+      </c>
+      <c r="BE24" s="44">
+        <v>38</v>
+      </c>
+      <c r="BF24" s="44">
+        <v>48</v>
+      </c>
+      <c r="BG24" s="44">
+        <v>22</v>
+      </c>
+      <c r="BH24" s="44">
+        <v>76</v>
+      </c>
+      <c r="BI24" s="44">
+        <v>22</v>
+      </c>
+      <c r="BJ24" s="44">
+        <v>55</v>
+      </c>
+      <c r="BK24" s="44">
+        <v>67</v>
+      </c>
+      <c r="BL24" s="44">
+        <v>16</v>
+      </c>
+      <c r="BM24" s="44">
+        <v>43</v>
+      </c>
+      <c r="BN24" s="44">
+        <v>9</v>
+      </c>
+      <c r="BO24" s="44">
+        <v>2</v>
+      </c>
+      <c r="BP24" s="64">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A25" s="54">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="44">
+        <v>0</v>
+      </c>
+      <c r="D25" s="44">
+        <v>0</v>
+      </c>
+      <c r="E25" s="44">
+        <v>0</v>
+      </c>
+      <c r="F25" s="44">
+        <v>0</v>
+      </c>
+      <c r="G25" s="44">
+        <v>0</v>
+      </c>
+      <c r="H25" s="44">
+        <v>1</v>
+      </c>
+      <c r="I25" s="44">
+        <v>0</v>
+      </c>
+      <c r="J25" s="44">
+        <v>4</v>
+      </c>
+      <c r="K25" s="44">
+        <v>0</v>
+      </c>
+      <c r="L25" s="44">
+        <v>0</v>
+      </c>
+      <c r="M25" s="44">
+        <v>0</v>
+      </c>
+      <c r="N25" s="44">
+        <v>0</v>
+      </c>
+      <c r="O25" s="45">
+        <v>0</v>
+      </c>
+      <c r="P25" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="45">
+        <v>0</v>
+      </c>
+      <c r="R25" s="45">
+        <v>0</v>
+      </c>
+      <c r="S25" s="45">
+        <v>2</v>
+      </c>
+      <c r="T25" s="45">
+        <v>0</v>
+      </c>
+      <c r="U25" s="45">
+        <v>0</v>
+      </c>
+      <c r="V25" s="45">
+        <v>0</v>
+      </c>
+      <c r="W25" s="45">
+        <v>0</v>
+      </c>
+      <c r="X25" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="45">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="45">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="47">
+        <v>3</v>
+      </c>
+      <c r="AO25" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR25" s="44">
+        <v>3</v>
+      </c>
+      <c r="AS25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AU25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AX25" s="44">
+        <v>1</v>
+      </c>
+      <c r="AY25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BA25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BB25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BC25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BE25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BF25" s="44">
+        <v>4</v>
+      </c>
+      <c r="BG25" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH25" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BJ25" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL25" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM25" s="44">
+        <v>2</v>
+      </c>
+      <c r="BN25" s="44">
+        <v>3</v>
+      </c>
+      <c r="BO25" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP25" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A26" s="54">
+        <v>154800000</v>
+      </c>
+      <c r="B26" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="44">
+        <v>0</v>
+      </c>
+      <c r="D26" s="44">
+        <v>0</v>
+      </c>
+      <c r="E26" s="44">
+        <v>0</v>
+      </c>
+      <c r="F26" s="44">
+        <v>0</v>
+      </c>
+      <c r="G26" s="44">
+        <v>0</v>
+      </c>
+      <c r="H26" s="44">
+        <v>0</v>
+      </c>
+      <c r="I26" s="44">
+        <v>0</v>
+      </c>
+      <c r="J26" s="44">
+        <v>1</v>
+      </c>
+      <c r="K26" s="44">
+        <v>0</v>
+      </c>
+      <c r="L26" s="44">
+        <v>1</v>
+      </c>
+      <c r="M26" s="44">
+        <v>0</v>
+      </c>
+      <c r="N26" s="44">
+        <v>0</v>
+      </c>
+      <c r="O26" s="45">
+        <v>0</v>
+      </c>
+      <c r="P26" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="45">
+        <v>0</v>
+      </c>
+      <c r="R26" s="45">
+        <v>0</v>
+      </c>
+      <c r="S26" s="45">
+        <v>0</v>
+      </c>
+      <c r="T26" s="45">
+        <v>0</v>
+      </c>
+      <c r="U26" s="45">
+        <v>0</v>
+      </c>
+      <c r="V26" s="45">
+        <v>1</v>
+      </c>
+      <c r="W26" s="45">
+        <v>0</v>
+      </c>
+      <c r="X26" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="45">
+        <v>1</v>
+      </c>
+      <c r="AB26" s="45">
+        <v>2</v>
+      </c>
+      <c r="AC26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="47">
+        <v>4</v>
+      </c>
+      <c r="AO26" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="44">
+        <v>3</v>
+      </c>
+      <c r="AR26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AS26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="44">
+        <v>1</v>
+      </c>
+      <c r="AV26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="44">
+        <v>2</v>
+      </c>
+      <c r="AZ26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="44">
+        <v>3</v>
+      </c>
+      <c r="BB26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="44">
+        <v>3</v>
+      </c>
+      <c r="BD26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE26" s="44">
+        <v>1</v>
+      </c>
+      <c r="BF26" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="44">
+        <v>4</v>
+      </c>
+      <c r="BK26" s="44">
+        <v>1</v>
+      </c>
+      <c r="BL26" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM26" s="44">
+        <v>1</v>
+      </c>
+      <c r="BN26" s="44">
+        <v>1</v>
+      </c>
+      <c r="BO26" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP26" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A27" s="54">
+        <v>155600000</v>
+      </c>
+      <c r="B27" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="44">
+        <v>0</v>
+      </c>
+      <c r="D27" s="44">
+        <v>0</v>
+      </c>
+      <c r="E27" s="44">
+        <v>0</v>
+      </c>
+      <c r="F27" s="44">
+        <v>0</v>
+      </c>
+      <c r="G27" s="44">
+        <v>0</v>
+      </c>
+      <c r="H27" s="44">
+        <v>0</v>
+      </c>
+      <c r="I27" s="44">
+        <v>0</v>
+      </c>
+      <c r="J27" s="44">
+        <v>0</v>
+      </c>
+      <c r="K27" s="44">
+        <v>0</v>
+      </c>
+      <c r="L27" s="44">
+        <v>0</v>
+      </c>
+      <c r="M27" s="44">
+        <v>0</v>
+      </c>
+      <c r="N27" s="44">
+        <v>0</v>
+      </c>
+      <c r="O27" s="45">
+        <v>0</v>
+      </c>
+      <c r="P27" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="45">
+        <v>0</v>
+      </c>
+      <c r="R27" s="45">
+        <v>0</v>
+      </c>
+      <c r="S27" s="45">
+        <v>0</v>
+      </c>
+      <c r="T27" s="45">
+        <v>0</v>
+      </c>
+      <c r="U27" s="45">
+        <v>0</v>
+      </c>
+      <c r="V27" s="45">
+        <v>0</v>
+      </c>
+      <c r="W27" s="45">
+        <v>0</v>
+      </c>
+      <c r="X27" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="44">
+        <v>1</v>
+      </c>
+      <c r="BJ27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A28" s="54">
+        <v>156000000</v>
+      </c>
+      <c r="B28" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="44">
+        <v>0</v>
+      </c>
+      <c r="D28" s="44">
+        <v>0</v>
+      </c>
+      <c r="E28" s="44">
+        <v>0</v>
+      </c>
+      <c r="F28" s="44">
+        <v>1</v>
+      </c>
+      <c r="G28" s="44">
+        <v>0</v>
+      </c>
+      <c r="H28" s="44">
+        <v>3</v>
+      </c>
+      <c r="I28" s="44">
+        <v>0</v>
+      </c>
+      <c r="J28" s="44">
+        <v>1</v>
+      </c>
+      <c r="K28" s="44">
+        <v>0</v>
+      </c>
+      <c r="L28" s="44">
+        <v>0</v>
+      </c>
+      <c r="M28" s="44">
+        <v>2</v>
+      </c>
+      <c r="N28" s="44">
+        <v>3</v>
+      </c>
+      <c r="O28" s="45">
+        <v>0</v>
+      </c>
+      <c r="P28" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>0</v>
+      </c>
+      <c r="R28" s="45">
+        <v>2</v>
+      </c>
+      <c r="S28" s="45">
+        <v>0</v>
+      </c>
+      <c r="T28" s="45">
+        <v>0</v>
+      </c>
+      <c r="U28" s="45">
+        <v>0</v>
+      </c>
+      <c r="V28" s="45">
+        <v>0</v>
+      </c>
+      <c r="W28" s="45">
+        <v>1</v>
+      </c>
+      <c r="X28" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="45">
+        <v>4</v>
+      </c>
+      <c r="AD28" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO28" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="44">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="44">
+        <v>3</v>
+      </c>
+      <c r="AX28" s="44">
+        <v>2</v>
+      </c>
+      <c r="AY28" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="44">
+        <v>4</v>
+      </c>
+      <c r="BA28" s="44">
+        <v>1</v>
+      </c>
+      <c r="BB28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="44">
+        <v>2</v>
+      </c>
+      <c r="BD28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="44">
+        <v>1</v>
+      </c>
+      <c r="BG28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="44">
+        <v>4</v>
+      </c>
+      <c r="BI28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO28" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP28" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A29" s="54">
+        <v>156400000</v>
+      </c>
+      <c r="B29" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="44">
+        <v>0</v>
+      </c>
+      <c r="D29" s="44">
+        <v>0</v>
+      </c>
+      <c r="E29" s="44">
+        <v>0</v>
+      </c>
+      <c r="F29" s="44">
+        <v>0</v>
+      </c>
+      <c r="G29" s="44">
+        <v>0</v>
+      </c>
+      <c r="H29" s="44">
+        <v>0</v>
+      </c>
+      <c r="I29" s="44">
+        <v>0</v>
+      </c>
+      <c r="J29" s="44">
+        <v>0</v>
+      </c>
+      <c r="K29" s="44">
+        <v>0</v>
+      </c>
+      <c r="L29" s="44">
+        <v>0</v>
+      </c>
+      <c r="M29" s="44">
+        <v>0</v>
+      </c>
+      <c r="N29" s="44">
+        <v>0</v>
+      </c>
+      <c r="O29" s="45">
+        <v>0</v>
+      </c>
+      <c r="P29" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="45">
+        <v>0</v>
+      </c>
+      <c r="R29" s="45">
+        <v>0</v>
+      </c>
+      <c r="S29" s="45">
+        <v>0</v>
+      </c>
+      <c r="T29" s="45">
+        <v>0</v>
+      </c>
+      <c r="U29" s="45">
+        <v>0</v>
+      </c>
+      <c r="V29" s="45">
+        <v>0</v>
+      </c>
+      <c r="W29" s="45">
+        <v>0</v>
+      </c>
+      <c r="X29" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO29" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP29" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="30"/>
+      <c r="B30" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="66"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="66"/>
+      <c r="AA30" s="66"/>
+      <c r="AB30" s="66"/>
+      <c r="AC30" s="66"/>
+      <c r="AD30" s="66"/>
+      <c r="AE30" s="66"/>
+      <c r="AF30" s="66"/>
+      <c r="AG30" s="66"/>
+      <c r="AH30" s="66"/>
+      <c r="AI30" s="66"/>
+      <c r="AJ30" s="66"/>
+      <c r="AK30" s="66"/>
+      <c r="AL30" s="66"/>
+      <c r="AM30" s="66"/>
+      <c r="AN30" s="66"/>
+      <c r="AO30" s="66"/>
+      <c r="AP30" s="66"/>
+      <c r="AQ30" s="66"/>
+      <c r="AR30" s="66"/>
+      <c r="AS30" s="66"/>
+      <c r="AT30" s="66"/>
+      <c r="AU30" s="66"/>
+      <c r="AV30" s="66"/>
+      <c r="AW30" s="66"/>
+      <c r="AX30" s="66"/>
+      <c r="AY30" s="66"/>
+      <c r="AZ30" s="66"/>
+      <c r="BA30" s="66"/>
+      <c r="BB30" s="66"/>
+      <c r="BC30" s="66"/>
+      <c r="BD30" s="66"/>
+      <c r="BE30" s="66"/>
+      <c r="BF30" s="66"/>
+      <c r="BG30" s="66"/>
+      <c r="BH30" s="66"/>
+      <c r="BI30" s="66"/>
+      <c r="BJ30" s="66"/>
+      <c r="BK30" s="66"/>
+      <c r="BL30" s="66"/>
+      <c r="BM30" s="66"/>
+      <c r="BN30" s="66"/>
+      <c r="BO30" s="66"/>
+      <c r="BP30" s="66"/>
+    </row>
+    <row r="31" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A31" s="54">
+        <v>150000000</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="44">
+        <v>0</v>
+      </c>
+      <c r="D31" s="44">
+        <v>0</v>
+      </c>
+      <c r="E31" s="44">
+        <v>3</v>
+      </c>
+      <c r="F31" s="44">
+        <v>1</v>
+      </c>
+      <c r="G31" s="44">
+        <v>1</v>
+      </c>
+      <c r="H31" s="44">
+        <v>2</v>
+      </c>
+      <c r="I31" s="44">
+        <v>1</v>
+      </c>
+      <c r="J31" s="44">
+        <v>2</v>
+      </c>
+      <c r="K31" s="44">
+        <v>0</v>
+      </c>
+      <c r="L31" s="45">
+        <v>0</v>
+      </c>
+      <c r="M31" s="44">
+        <v>1</v>
+      </c>
+      <c r="N31" s="44">
+        <v>4</v>
+      </c>
+      <c r="O31" s="45">
+        <v>0</v>
+      </c>
+      <c r="P31" s="45">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="45">
+        <v>1</v>
+      </c>
+      <c r="R31" s="45">
+        <v>0</v>
+      </c>
+      <c r="S31" s="45">
+        <v>0</v>
+      </c>
+      <c r="T31" s="45">
+        <v>0</v>
+      </c>
+      <c r="U31" s="45">
+        <v>2</v>
+      </c>
+      <c r="V31" s="45">
+        <v>0</v>
+      </c>
+      <c r="W31" s="45">
+        <v>1</v>
+      </c>
+      <c r="X31" s="45">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="45">
+        <v>4</v>
+      </c>
+      <c r="Z31" s="45">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="45">
+        <v>6</v>
+      </c>
+      <c r="AB31" s="45">
+        <v>5</v>
+      </c>
+      <c r="AC31" s="45">
+        <v>3</v>
+      </c>
+      <c r="AD31" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="45">
+        <v>2</v>
+      </c>
+      <c r="AF31" s="45">
+        <v>1</v>
+      </c>
+      <c r="AG31" s="45">
+        <v>4</v>
+      </c>
+      <c r="AH31" s="45">
+        <v>3</v>
+      </c>
+      <c r="AI31" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="46">
+        <v>2</v>
+      </c>
+      <c r="AK31" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL31" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM31" s="48">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="47">
+        <v>4</v>
+      </c>
+      <c r="AO31" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP31" s="47">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="44">
+        <v>4</v>
+      </c>
+      <c r="AR31" s="44">
+        <v>2</v>
+      </c>
+      <c r="AS31" s="44">
+        <v>1</v>
+      </c>
+      <c r="AT31" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU31" s="44">
+        <v>4</v>
+      </c>
+      <c r="AV31" s="44">
+        <v>2</v>
+      </c>
+      <c r="AW31" s="44">
+        <v>5</v>
+      </c>
+      <c r="AX31" s="44">
+        <v>6</v>
+      </c>
+      <c r="AY31" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="44">
+        <v>1</v>
+      </c>
+      <c r="BA31" s="44">
+        <v>10</v>
+      </c>
+      <c r="BB31" s="44">
+        <v>2</v>
+      </c>
+      <c r="BC31" s="44">
+        <v>7</v>
+      </c>
+      <c r="BD31" s="44">
+        <v>3</v>
+      </c>
+      <c r="BE31" s="44">
+        <v>3</v>
+      </c>
+      <c r="BF31" s="44">
+        <v>7</v>
+      </c>
+      <c r="BG31" s="44">
+        <v>3</v>
+      </c>
+      <c r="BH31" s="44">
         <v>11</v>
       </c>
+      <c r="BI31" s="44">
+        <v>4</v>
+      </c>
+      <c r="BJ31" s="44">
+        <v>3</v>
+      </c>
+      <c r="BK31" s="44">
+        <v>11</v>
+      </c>
+      <c r="BL31" s="44">
+        <v>4</v>
+      </c>
+      <c r="BM31" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN31" s="44">
+        <v>2</v>
+      </c>
+      <c r="BO31" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP31" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="19" customFormat="1">
-[...77 lines deleted...]
-      <c r="BN6" s="46"/>
+    <row r="32" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A32" s="54">
+        <v>153200000</v>
+      </c>
+      <c r="B32" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="44">
+        <v>0</v>
+      </c>
+      <c r="D32" s="44">
+        <v>0</v>
+      </c>
+      <c r="E32" s="44">
+        <v>0</v>
+      </c>
+      <c r="F32" s="44">
+        <v>0</v>
+      </c>
+      <c r="G32" s="44">
+        <v>0</v>
+      </c>
+      <c r="H32" s="44">
+        <v>0</v>
+      </c>
+      <c r="I32" s="44">
+        <v>0</v>
+      </c>
+      <c r="J32" s="44">
+        <v>0</v>
+      </c>
+      <c r="K32" s="44">
+        <v>0</v>
+      </c>
+      <c r="L32" s="45">
+        <v>0</v>
+      </c>
+      <c r="M32" s="44">
+        <v>0</v>
+      </c>
+      <c r="N32" s="44">
+        <v>0</v>
+      </c>
+      <c r="O32" s="45">
+        <v>0</v>
+      </c>
+      <c r="P32" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="45">
+        <v>0</v>
+      </c>
+      <c r="R32" s="45">
+        <v>0</v>
+      </c>
+      <c r="S32" s="45">
+        <v>0</v>
+      </c>
+      <c r="T32" s="45">
+        <v>0</v>
+      </c>
+      <c r="U32" s="45">
+        <v>0</v>
+      </c>
+      <c r="V32" s="45">
+        <v>0</v>
+      </c>
+      <c r="W32" s="45">
+        <v>1</v>
+      </c>
+      <c r="X32" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="45">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL32" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="48">
+        <v>1</v>
+      </c>
+      <c r="AN32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP32" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="44">
+        <v>1</v>
+      </c>
+      <c r="AX32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY32" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF32" s="44">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH32" s="44">
+        <v>1</v>
+      </c>
+      <c r="BI32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK32" s="44">
+        <v>1</v>
+      </c>
+      <c r="BL32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN32" s="44">
+        <v>1</v>
+      </c>
+      <c r="BO32" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP32" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:66">
-[...4 lines deleted...]
-      <c r="C7" s="38" t="s">
+    <row r="33" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A33" s="54">
+        <v>153400000</v>
+      </c>
+      <c r="B33" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="44">
+        <v>0</v>
+      </c>
+      <c r="D33" s="44">
+        <v>0</v>
+      </c>
+      <c r="E33" s="44">
+        <v>0</v>
+      </c>
+      <c r="F33" s="44">
+        <v>0</v>
+      </c>
+      <c r="G33" s="44">
+        <v>0</v>
+      </c>
+      <c r="H33" s="44">
+        <v>0</v>
+      </c>
+      <c r="I33" s="44">
+        <v>0</v>
+      </c>
+      <c r="J33" s="44">
+        <v>0</v>
+      </c>
+      <c r="K33" s="44">
+        <v>0</v>
+      </c>
+      <c r="L33" s="45">
+        <v>0</v>
+      </c>
+      <c r="M33" s="44">
+        <v>1</v>
+      </c>
+      <c r="N33" s="44">
+        <v>0</v>
+      </c>
+      <c r="O33" s="45">
+        <v>0</v>
+      </c>
+      <c r="P33" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="45">
+        <v>0</v>
+      </c>
+      <c r="R33" s="45">
+        <v>0</v>
+      </c>
+      <c r="S33" s="45">
+        <v>0</v>
+      </c>
+      <c r="T33" s="45">
+        <v>0</v>
+      </c>
+      <c r="U33" s="45">
+        <v>0</v>
+      </c>
+      <c r="V33" s="45">
+        <v>0</v>
+      </c>
+      <c r="W33" s="45">
+        <v>0</v>
+      </c>
+      <c r="X33" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="45">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="45">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL33" s="44">
+        <v>2</v>
+      </c>
+      <c r="BM33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A34" s="54">
+        <v>153600000</v>
+      </c>
+      <c r="B34" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="44">
+        <v>0</v>
+      </c>
+      <c r="D34" s="44">
+        <v>0</v>
+      </c>
+      <c r="E34" s="44">
+        <v>0</v>
+      </c>
+      <c r="F34" s="44">
+        <v>0</v>
+      </c>
+      <c r="G34" s="44">
+        <v>0</v>
+      </c>
+      <c r="H34" s="44">
+        <v>0</v>
+      </c>
+      <c r="I34" s="44">
+        <v>0</v>
+      </c>
+      <c r="J34" s="44">
+        <v>0</v>
+      </c>
+      <c r="K34" s="44">
+        <v>0</v>
+      </c>
+      <c r="L34" s="45">
+        <v>0</v>
+      </c>
+      <c r="M34" s="44">
+        <v>0</v>
+      </c>
+      <c r="N34" s="44">
+        <v>0</v>
+      </c>
+      <c r="O34" s="45">
+        <v>0</v>
+      </c>
+      <c r="P34" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="45">
+        <v>0</v>
+      </c>
+      <c r="R34" s="45">
+        <v>0</v>
+      </c>
+      <c r="S34" s="45">
+        <v>0</v>
+      </c>
+      <c r="T34" s="45">
+        <v>0</v>
+      </c>
+      <c r="U34" s="45">
+        <v>0</v>
+      </c>
+      <c r="V34" s="45">
+        <v>0</v>
+      </c>
+      <c r="W34" s="45">
+        <v>0</v>
+      </c>
+      <c r="X34" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="45">
+        <v>1</v>
+      </c>
+      <c r="AK34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM34" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="44">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A35" s="54">
+        <v>154000000</v>
+      </c>
+      <c r="B35" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="44">
+        <v>0</v>
+      </c>
+      <c r="D35" s="44">
+        <v>0</v>
+      </c>
+      <c r="E35" s="44">
+        <v>0</v>
+      </c>
+      <c r="F35" s="44">
+        <v>1</v>
+      </c>
+      <c r="G35" s="44">
+        <v>0</v>
+      </c>
+      <c r="H35" s="44">
+        <v>0</v>
+      </c>
+      <c r="I35" s="44">
+        <v>0</v>
+      </c>
+      <c r="J35" s="44">
+        <v>1</v>
+      </c>
+      <c r="K35" s="44">
+        <v>0</v>
+      </c>
+      <c r="L35" s="45">
+        <v>0</v>
+      </c>
+      <c r="M35" s="44">
+        <v>0</v>
+      </c>
+      <c r="N35" s="44">
+        <v>1</v>
+      </c>
+      <c r="O35" s="45">
+        <v>0</v>
+      </c>
+      <c r="P35" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="45">
+        <v>1</v>
+      </c>
+      <c r="R35" s="45">
+        <v>0</v>
+      </c>
+      <c r="S35" s="45">
+        <v>0</v>
+      </c>
+      <c r="T35" s="45">
+        <v>0</v>
+      </c>
+      <c r="U35" s="45">
+        <v>2</v>
+      </c>
+      <c r="V35" s="45">
+        <v>0</v>
+      </c>
+      <c r="W35" s="45">
+        <v>0</v>
+      </c>
+      <c r="X35" s="45">
+        <v>2</v>
+      </c>
+      <c r="Y35" s="45">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="45">
         <v>6</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="AB35" s="45">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="45">
+        <v>4</v>
+      </c>
+      <c r="AH35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="45">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL35" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="44">
+        <v>2</v>
+      </c>
+      <c r="AR35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AT35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="44">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="44">
+        <v>3</v>
+      </c>
+      <c r="AY35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="44">
         <v>7</v>
       </c>
-      <c r="E7" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="38" t="s">
+      <c r="BB35" s="44">
         <v>2</v>
       </c>
-      <c r="I7" s="38" t="s">
+      <c r="BC35" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD35" s="44">
+        <v>1</v>
+      </c>
+      <c r="BE35" s="44">
         <v>3</v>
       </c>
-      <c r="J7" s="38" t="s">
+      <c r="BF35" s="44">
+        <v>1</v>
+      </c>
+      <c r="BG35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="44">
+        <v>3</v>
+      </c>
+      <c r="BI35" s="44">
+        <v>2</v>
+      </c>
+      <c r="BJ35" s="44">
+        <v>1</v>
+      </c>
+      <c r="BK35" s="44">
         <v>4</v>
       </c>
-      <c r="K7" s="38" t="s">
-[...26 lines deleted...]
-      <c r="T7" s="38" t="s">
+      <c r="BL35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A36" s="54">
+        <v>154200000</v>
+      </c>
+      <c r="B36" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="44">
+        <v>0</v>
+      </c>
+      <c r="D36" s="44">
+        <v>0</v>
+      </c>
+      <c r="E36" s="44">
+        <v>0</v>
+      </c>
+      <c r="F36" s="44">
+        <v>0</v>
+      </c>
+      <c r="G36" s="44">
+        <v>0</v>
+      </c>
+      <c r="H36" s="44">
+        <v>0</v>
+      </c>
+      <c r="I36" s="44">
+        <v>0</v>
+      </c>
+      <c r="J36" s="44">
+        <v>0</v>
+      </c>
+      <c r="K36" s="44">
+        <v>0</v>
+      </c>
+      <c r="L36" s="45">
+        <v>0</v>
+      </c>
+      <c r="M36" s="44">
+        <v>0</v>
+      </c>
+      <c r="N36" s="44">
+        <v>0</v>
+      </c>
+      <c r="O36" s="45">
+        <v>0</v>
+      </c>
+      <c r="P36" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="45">
+        <v>0</v>
+      </c>
+      <c r="R36" s="45">
+        <v>0</v>
+      </c>
+      <c r="S36" s="45">
+        <v>0</v>
+      </c>
+      <c r="T36" s="45">
+        <v>0</v>
+      </c>
+      <c r="U36" s="45">
+        <v>0</v>
+      </c>
+      <c r="V36" s="45">
+        <v>0</v>
+      </c>
+      <c r="W36" s="45">
+        <v>0</v>
+      </c>
+      <c r="X36" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="45">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="47">
+        <v>1</v>
+      </c>
+      <c r="AQ36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="44">
         <v>2</v>
       </c>
-      <c r="U7" s="38" t="s">
+      <c r="AX36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="44">
+        <v>1</v>
+      </c>
+      <c r="BA36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="44">
+        <v>2</v>
+      </c>
+      <c r="BL36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="44">
+        <v>1</v>
+      </c>
+      <c r="BO36" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP36" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A37" s="54">
+        <v>154600000</v>
+      </c>
+      <c r="B37" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" s="44">
+        <v>0</v>
+      </c>
+      <c r="D37" s="44">
+        <v>0</v>
+      </c>
+      <c r="E37" s="44">
         <v>3</v>
       </c>
-      <c r="V7" s="38" t="s">
+      <c r="F37" s="44">
+        <v>0</v>
+      </c>
+      <c r="G37" s="44">
+        <v>1</v>
+      </c>
+      <c r="H37" s="44">
+        <v>2</v>
+      </c>
+      <c r="I37" s="44">
+        <v>1</v>
+      </c>
+      <c r="J37" s="44">
+        <v>0</v>
+      </c>
+      <c r="K37" s="44">
+        <v>0</v>
+      </c>
+      <c r="L37" s="45">
+        <v>0</v>
+      </c>
+      <c r="M37" s="44">
+        <v>0</v>
+      </c>
+      <c r="N37" s="44">
+        <v>2</v>
+      </c>
+      <c r="O37" s="45">
+        <v>0</v>
+      </c>
+      <c r="P37" s="45">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="45">
+        <v>0</v>
+      </c>
+      <c r="R37" s="45">
+        <v>0</v>
+      </c>
+      <c r="S37" s="45">
+        <v>0</v>
+      </c>
+      <c r="T37" s="45">
+        <v>0</v>
+      </c>
+      <c r="U37" s="45">
+        <v>0</v>
+      </c>
+      <c r="V37" s="45">
+        <v>0</v>
+      </c>
+      <c r="W37" s="45">
+        <v>0</v>
+      </c>
+      <c r="X37" s="45">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="45">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="45">
+        <v>2</v>
+      </c>
+      <c r="AD37" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="45">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="45">
+        <v>1</v>
+      </c>
+      <c r="AG37" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="45">
+        <v>2</v>
+      </c>
+      <c r="AI37" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO37" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="44">
+        <v>2</v>
+      </c>
+      <c r="AR37" s="44">
+        <v>1</v>
+      </c>
+      <c r="AS37" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT37" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="44">
+        <v>3</v>
+      </c>
+      <c r="AV37" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="44">
+        <v>1</v>
+      </c>
+      <c r="AX37" s="44">
+        <v>3</v>
+      </c>
+      <c r="AY37" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="44">
+        <v>2</v>
+      </c>
+      <c r="BB37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC37" s="44">
         <v>4</v>
       </c>
-      <c r="W7" s="38" t="s">
-[...26 lines deleted...]
-      <c r="AF7" s="38" t="s">
+      <c r="BD37" s="44">
         <v>2</v>
       </c>
-      <c r="AG7" s="38" t="s">
+      <c r="BE37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG37" s="44">
         <v>3</v>
       </c>
-      <c r="AH7" s="38" t="s">
+      <c r="BH37" s="44">
         <v>4</v>
       </c>
-      <c r="AI7" s="38" t="s">
-[...26 lines deleted...]
-      <c r="AR7" s="38" t="s">
+      <c r="BI37" s="44">
         <v>2</v>
       </c>
-      <c r="AS7" s="38" t="s">
+      <c r="BJ37" s="44">
+        <v>2</v>
+      </c>
+      <c r="BK37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO37" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP37" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A38" s="54">
+        <v>154800000</v>
+      </c>
+      <c r="B38" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="44">
+        <v>0</v>
+      </c>
+      <c r="D38" s="44">
+        <v>0</v>
+      </c>
+      <c r="E38" s="44">
+        <v>0</v>
+      </c>
+      <c r="F38" s="44">
+        <v>0</v>
+      </c>
+      <c r="G38" s="44">
+        <v>0</v>
+      </c>
+      <c r="H38" s="44">
+        <v>0</v>
+      </c>
+      <c r="I38" s="44">
+        <v>0</v>
+      </c>
+      <c r="J38" s="44">
+        <v>0</v>
+      </c>
+      <c r="K38" s="44">
+        <v>0</v>
+      </c>
+      <c r="L38" s="45">
+        <v>0</v>
+      </c>
+      <c r="M38" s="44">
+        <v>0</v>
+      </c>
+      <c r="N38" s="44">
+        <v>1</v>
+      </c>
+      <c r="O38" s="45">
+        <v>0</v>
+      </c>
+      <c r="P38" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>0</v>
+      </c>
+      <c r="R38" s="45">
+        <v>0</v>
+      </c>
+      <c r="S38" s="45">
+        <v>0</v>
+      </c>
+      <c r="T38" s="45">
+        <v>0</v>
+      </c>
+      <c r="U38" s="45">
+        <v>0</v>
+      </c>
+      <c r="V38" s="45">
+        <v>0</v>
+      </c>
+      <c r="W38" s="45">
+        <v>0</v>
+      </c>
+      <c r="X38" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="45">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="45">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL38" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO38" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="44">
+        <v>1</v>
+      </c>
+      <c r="AS38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="44">
+        <v>1</v>
+      </c>
+      <c r="AV38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="44">
+        <v>1</v>
+      </c>
+      <c r="BL38" s="44">
+        <v>1</v>
+      </c>
+      <c r="BM38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO38" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP38" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A39" s="54">
+        <v>155200000</v>
+      </c>
+      <c r="B39" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="44">
+        <v>0</v>
+      </c>
+      <c r="D39" s="44">
+        <v>0</v>
+      </c>
+      <c r="E39" s="44">
+        <v>0</v>
+      </c>
+      <c r="F39" s="44">
+        <v>0</v>
+      </c>
+      <c r="G39" s="44">
+        <v>0</v>
+      </c>
+      <c r="H39" s="44">
+        <v>0</v>
+      </c>
+      <c r="I39" s="44">
+        <v>0</v>
+      </c>
+      <c r="J39" s="44">
+        <v>0</v>
+      </c>
+      <c r="K39" s="44">
+        <v>0</v>
+      </c>
+      <c r="L39" s="45">
+        <v>0</v>
+      </c>
+      <c r="M39" s="44">
+        <v>0</v>
+      </c>
+      <c r="N39" s="44">
+        <v>0</v>
+      </c>
+      <c r="O39" s="45">
+        <v>0</v>
+      </c>
+      <c r="P39" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="45">
+        <v>0</v>
+      </c>
+      <c r="R39" s="45">
+        <v>0</v>
+      </c>
+      <c r="S39" s="45">
+        <v>0</v>
+      </c>
+      <c r="T39" s="45">
+        <v>0</v>
+      </c>
+      <c r="U39" s="45">
+        <v>0</v>
+      </c>
+      <c r="V39" s="45">
+        <v>0</v>
+      </c>
+      <c r="W39" s="45">
+        <v>0</v>
+      </c>
+      <c r="X39" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO39" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP39" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A40" s="54">
+        <v>155600000</v>
+      </c>
+      <c r="B40" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C40" s="44">
+        <v>0</v>
+      </c>
+      <c r="D40" s="44">
+        <v>0</v>
+      </c>
+      <c r="E40" s="44">
+        <v>0</v>
+      </c>
+      <c r="F40" s="44">
+        <v>0</v>
+      </c>
+      <c r="G40" s="44">
+        <v>0</v>
+      </c>
+      <c r="H40" s="44">
+        <v>0</v>
+      </c>
+      <c r="I40" s="44">
+        <v>0</v>
+      </c>
+      <c r="J40" s="44">
+        <v>0</v>
+      </c>
+      <c r="K40" s="44">
+        <v>0</v>
+      </c>
+      <c r="L40" s="45">
+        <v>0</v>
+      </c>
+      <c r="M40" s="44">
+        <v>0</v>
+      </c>
+      <c r="N40" s="44">
+        <v>0</v>
+      </c>
+      <c r="O40" s="45">
+        <v>0</v>
+      </c>
+      <c r="P40" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>0</v>
+      </c>
+      <c r="R40" s="45">
+        <v>0</v>
+      </c>
+      <c r="S40" s="45">
+        <v>0</v>
+      </c>
+      <c r="T40" s="45">
+        <v>0</v>
+      </c>
+      <c r="U40" s="45">
+        <v>0</v>
+      </c>
+      <c r="V40" s="45">
+        <v>0</v>
+      </c>
+      <c r="W40" s="45">
+        <v>0</v>
+      </c>
+      <c r="X40" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY40" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="44">
+        <v>2</v>
+      </c>
+      <c r="BG40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="44">
+        <v>1</v>
+      </c>
+      <c r="BL40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A41" s="54">
+        <v>156000000</v>
+      </c>
+      <c r="B41" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="44">
+        <v>0</v>
+      </c>
+      <c r="D41" s="44">
+        <v>0</v>
+      </c>
+      <c r="E41" s="44">
+        <v>0</v>
+      </c>
+      <c r="F41" s="44">
+        <v>0</v>
+      </c>
+      <c r="G41" s="44">
+        <v>0</v>
+      </c>
+      <c r="H41" s="44">
+        <v>0</v>
+      </c>
+      <c r="I41" s="44">
+        <v>0</v>
+      </c>
+      <c r="J41" s="44">
+        <v>1</v>
+      </c>
+      <c r="K41" s="44">
+        <v>0</v>
+      </c>
+      <c r="L41" s="45">
+        <v>0</v>
+      </c>
+      <c r="M41" s="44">
+        <v>0</v>
+      </c>
+      <c r="N41" s="44">
+        <v>0</v>
+      </c>
+      <c r="O41" s="45">
+        <v>0</v>
+      </c>
+      <c r="P41" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="45">
+        <v>0</v>
+      </c>
+      <c r="R41" s="45">
+        <v>0</v>
+      </c>
+      <c r="S41" s="45">
+        <v>0</v>
+      </c>
+      <c r="T41" s="45">
+        <v>0</v>
+      </c>
+      <c r="U41" s="45">
+        <v>0</v>
+      </c>
+      <c r="V41" s="45">
+        <v>0</v>
+      </c>
+      <c r="W41" s="45">
+        <v>0</v>
+      </c>
+      <c r="X41" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="45">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="44">
+        <v>1</v>
+      </c>
+      <c r="AX41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="44">
+        <v>1</v>
+      </c>
+      <c r="BB41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="44">
+        <v>1</v>
+      </c>
+      <c r="BD41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="44">
+        <v>1</v>
+      </c>
+      <c r="BG41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="44">
         <v>3</v>
       </c>
-      <c r="AT7" s="38" t="s">
-[...59 lines deleted...]
-      <c r="BN7" s="31" t="s">
+      <c r="BI41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="44">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:66" s="19" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN8" s="53"/>
+    <row r="42" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A42" s="54">
+        <v>156400000</v>
+      </c>
+      <c r="B42" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="44">
+        <v>0</v>
+      </c>
+      <c r="D42" s="44">
+        <v>0</v>
+      </c>
+      <c r="E42" s="44">
+        <v>0</v>
+      </c>
+      <c r="F42" s="44">
+        <v>0</v>
+      </c>
+      <c r="G42" s="44">
+        <v>0</v>
+      </c>
+      <c r="H42" s="44">
+        <v>0</v>
+      </c>
+      <c r="I42" s="44">
+        <v>0</v>
+      </c>
+      <c r="J42" s="44">
+        <v>0</v>
+      </c>
+      <c r="K42" s="44">
+        <v>0</v>
+      </c>
+      <c r="L42" s="45">
+        <v>0</v>
+      </c>
+      <c r="M42" s="44">
+        <v>0</v>
+      </c>
+      <c r="N42" s="44">
+        <v>0</v>
+      </c>
+      <c r="O42" s="45">
+        <v>0</v>
+      </c>
+      <c r="P42" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="45">
+        <v>0</v>
+      </c>
+      <c r="R42" s="45">
+        <v>0</v>
+      </c>
+      <c r="S42" s="45">
+        <v>0</v>
+      </c>
+      <c r="T42" s="45">
+        <v>0</v>
+      </c>
+      <c r="U42" s="45">
+        <v>0</v>
+      </c>
+      <c r="V42" s="45">
+        <v>0</v>
+      </c>
+      <c r="W42" s="45">
+        <v>0</v>
+      </c>
+      <c r="X42" s="45">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="45">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="46">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="45">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="48">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="48">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BD42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BE42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BG42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BH42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BN42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BO42" s="44">
+        <v>0</v>
+      </c>
+      <c r="BP42" s="44">
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:66">
-[...196 lines deleted...]
-        <v>-11</v>
+    <row r="43" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A43" s="57">
+        <v>156800000</v>
+      </c>
+      <c r="B43" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C43" s="49">
+        <v>0</v>
+      </c>
+      <c r="D43" s="49">
+        <v>0</v>
+      </c>
+      <c r="E43" s="49">
+        <v>0</v>
+      </c>
+      <c r="F43" s="49">
+        <v>0</v>
+      </c>
+      <c r="G43" s="49">
+        <v>0</v>
+      </c>
+      <c r="H43" s="49">
+        <v>0</v>
+      </c>
+      <c r="I43" s="49">
+        <v>0</v>
+      </c>
+      <c r="J43" s="49">
+        <v>0</v>
+      </c>
+      <c r="K43" s="49">
+        <v>0</v>
+      </c>
+      <c r="L43" s="50">
+        <v>0</v>
+      </c>
+      <c r="M43" s="49">
+        <v>0</v>
+      </c>
+      <c r="N43" s="49">
+        <v>0</v>
+      </c>
+      <c r="O43" s="50">
+        <v>0</v>
+      </c>
+      <c r="P43" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="50">
+        <v>0</v>
+      </c>
+      <c r="R43" s="50">
+        <v>0</v>
+      </c>
+      <c r="S43" s="50">
+        <v>0</v>
+      </c>
+      <c r="T43" s="50">
+        <v>0</v>
+      </c>
+      <c r="U43" s="50">
+        <v>0</v>
+      </c>
+      <c r="V43" s="50">
+        <v>0</v>
+      </c>
+      <c r="W43" s="50">
+        <v>0</v>
+      </c>
+      <c r="X43" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="51">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="50">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="52">
+        <v>0</v>
+      </c>
+      <c r="AL43" s="53">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="53">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="52">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="53">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="52">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="49">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BL43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BM43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BO43" s="49">
+        <v>0</v>
+      </c>
+      <c r="BP43" s="49">
+        <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
-[...197 lines deleted...]
-      </c>
+    <row r="44" spans="1:68" s="29" customFormat="1" ht="12.75">
+      <c r="A44" s="22"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
+      <c r="K44" s="34"/>
+      <c r="L44" s="34"/>
+      <c r="M44" s="34"/>
+      <c r="N44" s="34"/>
+      <c r="O44" s="34"/>
+      <c r="P44" s="34"/>
+      <c r="Q44" s="34"/>
+      <c r="R44" s="34"/>
+      <c r="S44" s="34"/>
+      <c r="T44" s="34"/>
+      <c r="U44" s="34"/>
+      <c r="V44" s="34"/>
+      <c r="W44" s="34"/>
+      <c r="X44" s="34"/>
+      <c r="Y44" s="34"/>
+      <c r="Z44" s="34"/>
+      <c r="AA44" s="34"/>
+      <c r="AB44" s="34"/>
+      <c r="AC44" s="34"/>
+      <c r="AD44" s="34"/>
+      <c r="AE44" s="34"/>
+      <c r="AF44" s="34"/>
+      <c r="AG44" s="34"/>
+      <c r="AH44" s="34"/>
+      <c r="AI44" s="34"/>
+      <c r="AJ44" s="34"/>
+      <c r="AK44" s="34"/>
+      <c r="AL44" s="34"/>
+      <c r="AO44" s="30"/>
+      <c r="BC44" s="30"/>
     </row>
-    <row r="11" spans="1:66">
-[...197 lines deleted...]
-      </c>
+    <row r="45" spans="1:68">
+      <c r="A45" s="20"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="W45" s="2"/>
+      <c r="X45" s="2"/>
+      <c r="Y45" s="2"/>
+      <c r="Z45" s="2"/>
+      <c r="AA45" s="2"/>
+      <c r="AB45" s="2"/>
+      <c r="AC45" s="2"/>
+      <c r="AD45" s="2"/>
+      <c r="AE45" s="2"/>
+      <c r="AF45" s="2"/>
+      <c r="AG45" s="2"/>
+      <c r="AH45" s="2"/>
+      <c r="AI45" s="2"/>
+      <c r="AJ45" s="2"/>
+      <c r="AK45" s="2"/>
+      <c r="AL45" s="2"/>
     </row>
-    <row r="12" spans="1:66">
-[...197 lines deleted...]
-      </c>
+    <row r="46" spans="1:68">
+      <c r="A46" s="20"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
+      <c r="W46" s="2"/>
+      <c r="X46" s="2"/>
+      <c r="Y46" s="2"/>
+      <c r="Z46" s="2"/>
+      <c r="AA46" s="2"/>
+      <c r="AB46" s="2"/>
+      <c r="AC46" s="2"/>
+      <c r="AD46" s="2"/>
+      <c r="AE46" s="2"/>
+      <c r="AF46" s="2"/>
+      <c r="AG46" s="2"/>
+      <c r="AH46" s="2"/>
+      <c r="AI46" s="2"/>
+      <c r="AJ46" s="2"/>
+      <c r="AK46" s="2"/>
+      <c r="AL46" s="2"/>
     </row>
-    <row r="13" spans="1:66">
-[...6176 lines deleted...]
-      <c r="AK45" s="5"/>
+    <row r="47" spans="1:68">
+      <c r="A47" s="20"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="2"/>
+      <c r="AE47" s="2"/>
+      <c r="AF47" s="2"/>
+      <c r="AG47" s="2"/>
+      <c r="AH47" s="2"/>
+      <c r="AI47" s="2"/>
+      <c r="AJ47" s="2"/>
+      <c r="AK47" s="2"/>
+      <c r="AL47" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="A31:BN31"/>
+  <mergeCells count="12">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B22:BP22"/>
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B30:BP30"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AA5:AL5"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Прибывшие</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
+      <vt:lpstr>Метаданные </vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>