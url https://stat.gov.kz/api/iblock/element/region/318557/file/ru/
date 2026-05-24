--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="829"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="829" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -558,122 +558,122 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1207,54 +1207,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:FA44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
@@ -1262,244 +1262,246 @@
     <col min="25" max="25" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="32" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="40" max="43" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="49" width="7.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.5703125" style="3" customWidth="1"/>
     <col min="53" max="54" width="7.5703125" style="17" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:157" ht="14.25" customHeight="1">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="67"/>
-[...60 lines deleted...]
-      <c r="BK2" s="67"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="62"/>
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+      <c r="BD2" s="62"/>
+      <c r="BE2" s="62"/>
+      <c r="BF2" s="62"/>
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BJ2" s="62"/>
+      <c r="BK2" s="62"/>
+      <c r="BL2" s="62"/>
     </row>
     <row r="3" spans="1:157" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
       <c r="X3" s="34"/>
       <c r="Y3" s="34"/>
       <c r="Z3" s="34"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34"/>
       <c r="AC3" s="34"/>
       <c r="AD3" s="34"/>
       <c r="AE3" s="34"/>
       <c r="AF3" s="34"/>
       <c r="AG3" s="34"/>
       <c r="AH3" s="34"/>
       <c r="AI3" s="34"/>
       <c r="AJ3" s="34"/>
       <c r="AK3" s="34"/>
       <c r="AL3" s="34"/>
       <c r="AM3" s="34"/>
       <c r="AN3" s="34"/>
     </row>
     <row r="4" spans="1:157">
       <c r="AZ4" s="18"/>
       <c r="BA4" s="18"/>
       <c r="BF4" s="18"/>
       <c r="BH4" s="18"/>
-      <c r="BK4" s="18" t="s">
+      <c r="BK4" s="18"/>
+      <c r="BL4" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="68"/>
       <c r="B5" s="71">
         <v>2021</v>
       </c>
       <c r="C5" s="71"/>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="71"/>
       <c r="J5" s="71"/>
       <c r="K5" s="71"/>
       <c r="L5" s="71"/>
       <c r="M5" s="71"/>
       <c r="N5" s="71">
         <v>2022</v>
       </c>
       <c r="O5" s="71"/>
       <c r="P5" s="71"/>
       <c r="Q5" s="71"/>
       <c r="R5" s="71"/>
       <c r="S5" s="71"/>
       <c r="T5" s="71"/>
       <c r="U5" s="71"/>
       <c r="V5" s="71"/>
       <c r="W5" s="71"/>
       <c r="X5" s="71"/>
-      <c r="Y5" s="53"/>
+      <c r="Y5" s="60"/>
       <c r="Z5" s="71">
         <v>2023</v>
       </c>
       <c r="AA5" s="71"/>
       <c r="AB5" s="71"/>
       <c r="AC5" s="71"/>
       <c r="AD5" s="71"/>
       <c r="AE5" s="71"/>
       <c r="AF5" s="71"/>
       <c r="AG5" s="71"/>
       <c r="AH5" s="71"/>
       <c r="AI5" s="71"/>
       <c r="AJ5" s="71"/>
       <c r="AK5" s="71"/>
       <c r="AL5" s="70">
         <v>2024</v>
       </c>
       <c r="AM5" s="70"/>
       <c r="AN5" s="70"/>
       <c r="AO5" s="70"/>
       <c r="AP5" s="70"/>
       <c r="AQ5" s="70"/>
       <c r="AR5" s="70"/>
       <c r="AS5" s="70"/>
       <c r="AT5" s="70"/>
       <c r="AU5" s="70"/>
       <c r="AV5" s="70"/>
       <c r="AW5" s="70"/>
-      <c r="AX5" s="65">
+      <c r="AX5" s="64">
         <v>2025</v>
       </c>
-      <c r="AY5" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="62">
+      <c r="AY5" s="65"/>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="72">
         <v>2026</v>
       </c>
-      <c r="BK5" s="62"/>
-      <c r="BL5" s="5"/>
+      <c r="BK5" s="63"/>
+      <c r="BL5" s="63"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
@@ -1729,126 +1731,130 @@
       </c>
       <c r="BA6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="BB6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="22" t="s">
         <v>27</v>
       </c>
       <c r="BF6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="BG6" s="23" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="61" t="s">
+      <c r="BI6" s="58" t="s">
         <v>25</v>
       </c>
       <c r="BJ6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>5</v>
       </c>
+      <c r="BL6" s="22" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="7" spans="1:157" s="55" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="63" t="s">
+    <row r="7" spans="1:157" s="53" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="63"/>
-[...60 lines deleted...]
-      <c r="BK7" s="63"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66"/>
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="66"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="66"/>
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
+      <c r="AR7" s="66"/>
+      <c r="AS7" s="66"/>
+      <c r="AT7" s="66"/>
+      <c r="AU7" s="66"/>
+      <c r="AV7" s="66"/>
+      <c r="AW7" s="66"/>
+      <c r="AX7" s="66"/>
+      <c r="AY7" s="66"/>
+      <c r="AZ7" s="66"/>
+      <c r="BA7" s="66"/>
+      <c r="BB7" s="66"/>
+      <c r="BC7" s="66"/>
+      <c r="BD7" s="66"/>
+      <c r="BE7" s="66"/>
+      <c r="BF7" s="66"/>
+      <c r="BG7" s="66"/>
+      <c r="BH7" s="66"/>
+      <c r="BI7" s="66"/>
+      <c r="BJ7" s="66"/>
+      <c r="BK7" s="66"/>
+      <c r="BL7" s="66"/>
     </row>
     <row r="8" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="36">
         <v>436</v>
       </c>
       <c r="C8" s="36">
         <v>409</v>
       </c>
       <c r="D8" s="1">
         <v>614</v>
       </c>
       <c r="E8" s="1">
         <v>404</v>
       </c>
       <c r="F8" s="36">
         <v>450</v>
       </c>
       <c r="G8" s="36">
         <v>602</v>
       </c>
       <c r="H8" s="36">
         <v>784</v>
@@ -1996,50 +2002,53 @@
       </c>
       <c r="BD8" s="1">
         <v>630</v>
       </c>
       <c r="BE8" s="1">
         <v>577</v>
       </c>
       <c r="BF8" s="27">
         <v>500</v>
       </c>
       <c r="BG8" s="1">
         <v>387</v>
       </c>
       <c r="BH8" s="26">
         <v>310</v>
       </c>
       <c r="BI8" s="26">
         <v>327</v>
       </c>
       <c r="BJ8" s="26">
         <v>297</v>
       </c>
       <c r="BK8" s="26">
         <v>280</v>
       </c>
+      <c r="BL8" s="1">
+        <v>324</v>
+      </c>
     </row>
     <row r="9" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="36">
         <v>286</v>
       </c>
       <c r="C9" s="36">
         <v>262</v>
       </c>
       <c r="D9" s="1">
         <v>443</v>
       </c>
       <c r="E9" s="1">
         <v>285</v>
       </c>
       <c r="F9" s="36">
         <v>293</v>
       </c>
       <c r="G9" s="36">
         <v>465</v>
       </c>
       <c r="H9" s="36">
         <v>586</v>
@@ -2187,50 +2196,53 @@
       </c>
       <c r="BD9" s="1">
         <v>430</v>
       </c>
       <c r="BE9" s="1">
         <v>390</v>
       </c>
       <c r="BF9" s="27">
         <v>341</v>
       </c>
       <c r="BG9" s="1">
         <v>269</v>
       </c>
       <c r="BH9" s="26">
         <v>194</v>
       </c>
       <c r="BI9" s="26">
         <v>230</v>
       </c>
       <c r="BJ9" s="26">
         <v>211</v>
       </c>
       <c r="BK9" s="26">
         <v>196</v>
       </c>
+      <c r="BL9" s="1">
+        <v>224</v>
+      </c>
     </row>
     <row r="10" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="36">
         <v>21</v>
       </c>
       <c r="C10" s="36">
         <v>23</v>
       </c>
       <c r="D10" s="1">
         <v>20</v>
       </c>
       <c r="E10" s="1">
         <v>16</v>
       </c>
       <c r="F10" s="36">
         <v>27</v>
       </c>
       <c r="G10" s="36">
         <v>12</v>
       </c>
       <c r="H10" s="36">
         <v>28</v>
@@ -2378,50 +2390,53 @@
       </c>
       <c r="BD10" s="1">
         <v>24</v>
       </c>
       <c r="BE10" s="1">
         <v>24</v>
       </c>
       <c r="BF10" s="27">
         <v>20</v>
       </c>
       <c r="BG10" s="1">
         <v>15</v>
       </c>
       <c r="BH10" s="26">
         <v>13</v>
       </c>
       <c r="BI10" s="26">
         <v>11</v>
       </c>
       <c r="BJ10" s="26">
         <v>8</v>
       </c>
       <c r="BK10" s="26">
         <v>12</v>
       </c>
+      <c r="BL10" s="1">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="36">
         <v>10</v>
       </c>
       <c r="C11" s="36">
         <v>7</v>
       </c>
       <c r="D11" s="1">
         <v>11</v>
       </c>
       <c r="E11" s="1">
         <v>7</v>
       </c>
       <c r="F11" s="36">
         <v>7</v>
       </c>
       <c r="G11" s="36">
         <v>5</v>
       </c>
       <c r="H11" s="36">
         <v>11</v>
@@ -2569,50 +2584,53 @@
       </c>
       <c r="BD11" s="1">
         <v>13</v>
       </c>
       <c r="BE11" s="1">
         <v>11</v>
       </c>
       <c r="BF11" s="27">
         <v>3</v>
       </c>
       <c r="BG11" s="1">
         <v>8</v>
       </c>
       <c r="BH11" s="26">
         <v>6</v>
       </c>
       <c r="BI11" s="26">
         <v>5</v>
       </c>
       <c r="BJ11" s="26">
         <v>2</v>
       </c>
       <c r="BK11" s="26">
         <v>6</v>
       </c>
+      <c r="BL11" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="36">
         <v>14</v>
       </c>
       <c r="C12" s="36">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>9</v>
       </c>
       <c r="E12" s="1">
         <v>6</v>
       </c>
       <c r="F12" s="36">
         <v>12</v>
       </c>
       <c r="G12" s="36">
         <v>6</v>
       </c>
       <c r="H12" s="36">
         <v>14</v>
@@ -2760,50 +2778,53 @@
       </c>
       <c r="BD12" s="1">
         <v>13</v>
       </c>
       <c r="BE12" s="1">
         <v>9</v>
       </c>
       <c r="BF12" s="27">
         <v>8</v>
       </c>
       <c r="BG12" s="1">
         <v>10</v>
       </c>
       <c r="BH12" s="26">
         <v>2</v>
       </c>
       <c r="BI12" s="26">
         <v>5</v>
       </c>
       <c r="BJ12" s="26">
         <v>3</v>
       </c>
       <c r="BK12" s="26">
         <v>4</v>
       </c>
+      <c r="BL12" s="1">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="36">
         <v>9</v>
       </c>
       <c r="C13" s="36">
         <v>4</v>
       </c>
       <c r="D13" s="1">
         <v>3</v>
       </c>
       <c r="E13" s="1">
         <v>6</v>
       </c>
       <c r="F13" s="36">
         <v>6</v>
       </c>
       <c r="G13" s="36">
         <v>4</v>
       </c>
       <c r="H13" s="36">
         <v>5</v>
@@ -2951,50 +2972,53 @@
       </c>
       <c r="BD13" s="1">
         <v>7</v>
       </c>
       <c r="BE13" s="1">
         <v>10</v>
       </c>
       <c r="BF13" s="27">
         <v>10</v>
       </c>
       <c r="BG13" s="1">
         <v>7</v>
       </c>
       <c r="BH13" s="26">
         <v>5</v>
       </c>
       <c r="BI13" s="26">
         <v>8</v>
       </c>
       <c r="BJ13" s="26">
         <v>2</v>
       </c>
       <c r="BK13" s="26">
         <v>6</v>
       </c>
+      <c r="BL13" s="1">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="36">
         <v>5</v>
       </c>
       <c r="C14" s="36">
         <v>4</v>
       </c>
       <c r="D14" s="1">
         <v>4</v>
       </c>
       <c r="E14" s="1">
         <v>7</v>
       </c>
       <c r="F14" s="36">
         <v>13</v>
       </c>
       <c r="G14" s="36">
         <v>1</v>
       </c>
       <c r="H14" s="36">
         <v>7</v>
@@ -3142,50 +3166,53 @@
       </c>
       <c r="BD14" s="1">
         <v>9</v>
       </c>
       <c r="BE14" s="1">
         <v>5</v>
       </c>
       <c r="BF14" s="27">
         <v>8</v>
       </c>
       <c r="BG14" s="1">
         <v>8</v>
       </c>
       <c r="BH14" s="26">
         <v>4</v>
       </c>
       <c r="BI14" s="26">
         <v>3</v>
       </c>
       <c r="BJ14" s="26">
         <v>2</v>
       </c>
       <c r="BK14" s="26">
         <v>4</v>
       </c>
+      <c r="BL14" s="1">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="36">
         <v>4</v>
       </c>
       <c r="C15" s="36">
         <v>10</v>
       </c>
       <c r="D15" s="1">
         <v>7</v>
       </c>
       <c r="E15" s="1">
         <v>3</v>
       </c>
       <c r="F15" s="36">
         <v>12</v>
       </c>
       <c r="G15" s="36">
         <v>10</v>
       </c>
       <c r="H15" s="36">
         <v>4</v>
@@ -3333,50 +3360,53 @@
       </c>
       <c r="BD15" s="1">
         <v>19</v>
       </c>
       <c r="BE15" s="1">
         <v>12</v>
       </c>
       <c r="BF15" s="27">
         <v>10</v>
       </c>
       <c r="BG15" s="1">
         <v>8</v>
       </c>
       <c r="BH15" s="26">
         <v>15</v>
       </c>
       <c r="BI15" s="26">
         <v>7</v>
       </c>
       <c r="BJ15" s="26">
         <v>9</v>
       </c>
       <c r="BK15" s="26">
         <v>6</v>
       </c>
+      <c r="BL15" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="16" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
         <v>26</v>
       </c>
       <c r="C16" s="36">
         <v>17</v>
       </c>
       <c r="D16" s="1">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>17</v>
       </c>
       <c r="F16" s="36">
         <v>22</v>
       </c>
       <c r="G16" s="36">
         <v>23</v>
       </c>
       <c r="H16" s="36">
         <v>40</v>
@@ -3524,52 +3554,55 @@
       </c>
       <c r="BD16" s="1">
         <v>29</v>
       </c>
       <c r="BE16" s="1">
         <v>37</v>
       </c>
       <c r="BF16" s="27">
         <v>30</v>
       </c>
       <c r="BG16" s="1">
         <v>13</v>
       </c>
       <c r="BH16" s="26">
         <v>18</v>
       </c>
       <c r="BI16" s="26">
         <v>18</v>
       </c>
       <c r="BJ16" s="26">
         <v>22</v>
       </c>
       <c r="BK16" s="26">
         <v>15</v>
       </c>
+      <c r="BL16" s="1">
+        <v>18</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="36">
         <v>4</v>
       </c>
       <c r="C17" s="36">
         <v>5</v>
       </c>
       <c r="D17" s="1">
         <v>6</v>
       </c>
       <c r="E17" s="1">
         <v>2</v>
       </c>
       <c r="F17" s="36">
         <v>4</v>
       </c>
       <c r="G17" s="36">
         <v>4</v>
       </c>
       <c r="H17" s="36">
         <v>11</v>
       </c>
       <c r="I17" s="36">
@@ -3715,52 +3748,55 @@
       </c>
       <c r="BD17" s="1">
         <v>7</v>
       </c>
       <c r="BE17" s="1">
         <v>9</v>
       </c>
       <c r="BF17" s="27">
         <v>3</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="26">
         <v>7</v>
       </c>
       <c r="BI17" s="26">
         <v>3</v>
       </c>
       <c r="BJ17" s="26">
         <v>2</v>
       </c>
       <c r="BK17" s="26">
         <v>0</v>
       </c>
+      <c r="BL17" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="36">
         <v>21</v>
       </c>
       <c r="C18" s="36">
         <v>21</v>
       </c>
       <c r="D18" s="1">
         <v>12</v>
       </c>
       <c r="E18" s="1">
         <v>7</v>
       </c>
       <c r="F18" s="36">
         <v>17</v>
       </c>
       <c r="G18" s="36">
         <v>15</v>
       </c>
       <c r="H18" s="36">
         <v>13</v>
       </c>
       <c r="I18" s="36">
@@ -3906,52 +3942,55 @@
       </c>
       <c r="BD18" s="1">
         <v>14</v>
       </c>
       <c r="BE18" s="1">
         <v>16</v>
       </c>
       <c r="BF18" s="27">
         <v>14</v>
       </c>
       <c r="BG18" s="1">
         <v>11</v>
       </c>
       <c r="BH18" s="26">
         <v>9</v>
       </c>
       <c r="BI18" s="26">
         <v>7</v>
       </c>
       <c r="BJ18" s="26">
         <v>10</v>
       </c>
       <c r="BK18" s="26">
         <v>6</v>
       </c>
+      <c r="BL18" s="1">
+        <v>12</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="36">
         <v>14</v>
       </c>
       <c r="C19" s="36">
         <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>31</v>
       </c>
       <c r="E19" s="1">
         <v>23</v>
       </c>
       <c r="F19" s="36">
         <v>17</v>
       </c>
       <c r="G19" s="36">
         <v>42</v>
       </c>
       <c r="H19" s="36">
         <v>32</v>
       </c>
       <c r="I19" s="36">
@@ -4097,52 +4136,55 @@
       </c>
       <c r="BD19" s="1">
         <v>36</v>
       </c>
       <c r="BE19" s="1">
         <v>32</v>
       </c>
       <c r="BF19" s="27">
         <v>35</v>
       </c>
       <c r="BG19" s="1">
         <v>20</v>
       </c>
       <c r="BH19" s="26">
         <v>18</v>
       </c>
       <c r="BI19" s="26">
         <v>16</v>
       </c>
       <c r="BJ19" s="26">
         <v>17</v>
       </c>
       <c r="BK19" s="26">
         <v>14</v>
       </c>
+      <c r="BL19" s="1">
+        <v>16</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="36">
         <v>16</v>
       </c>
       <c r="C20" s="36">
         <v>16</v>
       </c>
       <c r="D20" s="1">
         <v>21</v>
       </c>
       <c r="E20" s="1">
         <v>22</v>
       </c>
       <c r="F20" s="36">
         <v>15</v>
       </c>
       <c r="G20" s="36">
         <v>12</v>
       </c>
       <c r="H20" s="36">
         <v>23</v>
       </c>
       <c r="I20" s="36">
@@ -4288,52 +4330,55 @@
       </c>
       <c r="BD20" s="1">
         <v>23</v>
       </c>
       <c r="BE20" s="1">
         <v>15</v>
       </c>
       <c r="BF20" s="27">
         <v>14</v>
       </c>
       <c r="BG20" s="1">
         <v>11</v>
       </c>
       <c r="BH20" s="26">
         <v>15</v>
       </c>
       <c r="BI20" s="26">
         <v>11</v>
       </c>
       <c r="BJ20" s="26">
         <v>6</v>
       </c>
       <c r="BK20" s="26">
         <v>10</v>
       </c>
+      <c r="BL20" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="36">
         <v>6</v>
       </c>
       <c r="C21" s="36">
         <v>5</v>
       </c>
       <c r="D21" s="1">
         <v>7</v>
       </c>
       <c r="E21" s="1">
         <v>3</v>
       </c>
       <c r="F21" s="36">
         <v>5</v>
       </c>
       <c r="G21" s="36">
         <v>3</v>
       </c>
       <c r="H21" s="36">
         <v>10</v>
       </c>
       <c r="I21" s="36">
@@ -4479,119 +4524,123 @@
       </c>
       <c r="BD21" s="1">
         <v>6</v>
       </c>
       <c r="BE21" s="1">
         <v>7</v>
       </c>
       <c r="BF21" s="27">
         <v>4</v>
       </c>
       <c r="BG21" s="1">
         <v>7</v>
       </c>
       <c r="BH21" s="26">
         <v>4</v>
       </c>
       <c r="BI21" s="26">
         <v>3</v>
       </c>
       <c r="BJ21" s="26">
         <v>3</v>
       </c>
       <c r="BK21" s="26">
         <v>1</v>
       </c>
+      <c r="BL21" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="55" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A22" s="64" t="s">
+    <row r="22" spans="1:64" s="53" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A22" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="64"/>
-[...60 lines deleted...]
-      <c r="BK22" s="64"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="67"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="67"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="67"/>
+      <c r="U22" s="67"/>
+      <c r="V22" s="67"/>
+      <c r="W22" s="67"/>
+      <c r="X22" s="67"/>
+      <c r="Y22" s="67"/>
+      <c r="Z22" s="67"/>
+      <c r="AA22" s="67"/>
+      <c r="AB22" s="67"/>
+      <c r="AC22" s="67"/>
+      <c r="AD22" s="67"/>
+      <c r="AE22" s="67"/>
+      <c r="AF22" s="67"/>
+      <c r="AG22" s="67"/>
+      <c r="AH22" s="67"/>
+      <c r="AI22" s="67"/>
+      <c r="AJ22" s="67"/>
+      <c r="AK22" s="67"/>
+      <c r="AL22" s="67"/>
+      <c r="AM22" s="67"/>
+      <c r="AN22" s="67"/>
+      <c r="AO22" s="67"/>
+      <c r="AP22" s="67"/>
+      <c r="AQ22" s="67"/>
+      <c r="AR22" s="67"/>
+      <c r="AS22" s="67"/>
+      <c r="AT22" s="67"/>
+      <c r="AU22" s="67"/>
+      <c r="AV22" s="67"/>
+      <c r="AW22" s="67"/>
+      <c r="AX22" s="67"/>
+      <c r="AY22" s="67"/>
+      <c r="AZ22" s="67"/>
+      <c r="BA22" s="67"/>
+      <c r="BB22" s="67"/>
+      <c r="BC22" s="67"/>
+      <c r="BD22" s="67"/>
+      <c r="BE22" s="67"/>
+      <c r="BF22" s="67"/>
+      <c r="BG22" s="67"/>
+      <c r="BH22" s="67"/>
+      <c r="BI22" s="67"/>
+      <c r="BJ22" s="67"/>
+      <c r="BK22" s="67"/>
+      <c r="BL22" s="67"/>
     </row>
-    <row r="23" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="36">
         <v>335</v>
       </c>
       <c r="C23" s="36">
         <v>316</v>
       </c>
       <c r="D23" s="1">
         <v>527</v>
       </c>
       <c r="E23" s="1">
         <v>336</v>
       </c>
       <c r="F23" s="36">
         <v>352</v>
       </c>
       <c r="G23" s="36">
         <v>537</v>
       </c>
       <c r="H23" s="36">
         <v>690</v>
       </c>
       <c r="I23" s="36">
@@ -4737,52 +4786,55 @@
       </c>
       <c r="BD23" s="1">
         <v>507</v>
       </c>
       <c r="BE23" s="1">
         <v>474</v>
       </c>
       <c r="BF23" s="27">
         <v>417</v>
       </c>
       <c r="BG23" s="1">
         <v>313</v>
       </c>
       <c r="BH23" s="26">
         <v>241</v>
       </c>
       <c r="BI23" s="26">
         <v>274</v>
       </c>
       <c r="BJ23" s="26">
         <v>245</v>
       </c>
       <c r="BK23" s="26">
         <v>236</v>
       </c>
+      <c r="BL23" s="1">
+        <v>263</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="36">
         <v>286</v>
       </c>
       <c r="C24" s="36">
         <v>262</v>
       </c>
       <c r="D24" s="1">
         <v>443</v>
       </c>
       <c r="E24" s="1">
         <v>285</v>
       </c>
       <c r="F24" s="36">
         <v>293</v>
       </c>
       <c r="G24" s="36">
         <v>465</v>
       </c>
       <c r="H24" s="36">
         <v>586</v>
       </c>
       <c r="I24" s="36">
@@ -4928,52 +4980,55 @@
       </c>
       <c r="BD24" s="1">
         <v>430</v>
       </c>
       <c r="BE24" s="1">
         <v>390</v>
       </c>
       <c r="BF24" s="27">
         <v>341</v>
       </c>
       <c r="BG24" s="1">
         <v>269</v>
       </c>
       <c r="BH24" s="26">
         <v>194</v>
       </c>
       <c r="BI24" s="26">
         <v>230</v>
       </c>
       <c r="BJ24" s="26">
         <v>211</v>
       </c>
       <c r="BK24" s="26">
         <v>196</v>
       </c>
+      <c r="BL24" s="1">
+        <v>224</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="36">
         <v>12</v>
       </c>
       <c r="C25" s="36">
         <v>16</v>
       </c>
       <c r="D25" s="1">
         <v>14</v>
       </c>
       <c r="E25" s="1">
         <v>8</v>
       </c>
       <c r="F25" s="36">
         <v>16</v>
       </c>
       <c r="G25" s="36">
         <v>8</v>
       </c>
       <c r="H25" s="36">
         <v>20</v>
       </c>
       <c r="I25" s="36">
@@ -5119,52 +5174,55 @@
       </c>
       <c r="BD25" s="1">
         <v>9</v>
       </c>
       <c r="BE25" s="1">
         <v>17</v>
       </c>
       <c r="BF25" s="27">
         <v>11</v>
       </c>
       <c r="BG25" s="1">
         <v>8</v>
       </c>
       <c r="BH25" s="26">
         <v>6</v>
       </c>
       <c r="BI25" s="26">
         <v>7</v>
       </c>
       <c r="BJ25" s="26">
         <v>3</v>
       </c>
       <c r="BK25" s="26">
         <v>6</v>
       </c>
+      <c r="BL25" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="36">
         <v>20</v>
       </c>
       <c r="C26" s="36">
         <v>11</v>
       </c>
       <c r="D26" s="1">
         <v>29</v>
       </c>
       <c r="E26" s="1">
         <v>14</v>
       </c>
       <c r="F26" s="36">
         <v>18</v>
       </c>
       <c r="G26" s="36">
         <v>20</v>
       </c>
       <c r="H26" s="36">
         <v>37</v>
       </c>
       <c r="I26" s="36">
@@ -5310,52 +5368,55 @@
       </c>
       <c r="BD26" s="1">
         <v>22</v>
       </c>
       <c r="BE26" s="1">
         <v>30</v>
       </c>
       <c r="BF26" s="27">
         <v>27</v>
       </c>
       <c r="BG26" s="1">
         <v>8</v>
       </c>
       <c r="BH26" s="26">
         <v>16</v>
       </c>
       <c r="BI26" s="26">
         <v>16</v>
       </c>
       <c r="BJ26" s="26">
         <v>16</v>
       </c>
       <c r="BK26" s="26">
         <v>13</v>
       </c>
+      <c r="BL26" s="1">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="36">
         <v>1</v>
       </c>
       <c r="C27" s="36"/>
       <c r="D27" s="1">
         <v>1</v>
       </c>
       <c r="E27" s="1"/>
       <c r="F27" s="36">
         <v>1</v>
       </c>
       <c r="G27" s="36">
         <v>1</v>
       </c>
       <c r="H27" s="36">
         <v>1</v>
       </c>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36">
         <v>1</v>
       </c>
@@ -5489,52 +5550,55 @@
       <c r="BC27" s="1">
         <v>2</v>
       </c>
       <c r="BD27" s="1"/>
       <c r="BE27" s="1">
         <v>1</v>
       </c>
       <c r="BF27" s="27">
         <v>1</v>
       </c>
       <c r="BG27" s="1">
         <v>1</v>
       </c>
       <c r="BH27" s="26">
         <v>2</v>
       </c>
       <c r="BI27" s="26">
         <v>1</v>
       </c>
       <c r="BJ27" s="26">
         <v>0</v>
       </c>
       <c r="BK27" s="3">
         <v>0</v>
       </c>
+      <c r="BL27" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="36">
         <v>5</v>
       </c>
       <c r="C28" s="36">
         <v>16</v>
       </c>
       <c r="D28" s="1">
         <v>25</v>
       </c>
       <c r="E28" s="1">
         <v>17</v>
       </c>
       <c r="F28" s="36">
         <v>13</v>
       </c>
       <c r="G28" s="36">
         <v>34</v>
       </c>
       <c r="H28" s="36">
         <v>27</v>
       </c>
       <c r="I28" s="36">
@@ -5680,52 +5744,55 @@
       </c>
       <c r="BD28" s="1">
         <v>31</v>
       </c>
       <c r="BE28" s="1">
         <v>24</v>
       </c>
       <c r="BF28" s="27">
         <v>25</v>
       </c>
       <c r="BG28" s="1">
         <v>19</v>
       </c>
       <c r="BH28" s="26">
         <v>11</v>
       </c>
       <c r="BI28" s="26">
         <v>14</v>
       </c>
       <c r="BJ28" s="26">
         <v>11</v>
       </c>
       <c r="BK28" s="26">
         <v>13</v>
       </c>
+      <c r="BL28" s="1">
+        <v>11</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="36">
         <v>11</v>
       </c>
       <c r="C29" s="36">
         <v>11</v>
       </c>
       <c r="D29" s="1">
         <v>15</v>
       </c>
       <c r="E29" s="1">
         <v>12</v>
       </c>
       <c r="F29" s="36">
         <v>11</v>
       </c>
       <c r="G29" s="36">
         <v>9</v>
       </c>
       <c r="H29" s="36">
         <v>19</v>
       </c>
       <c r="I29" s="36">
@@ -5871,119 +5938,123 @@
       </c>
       <c r="BD29" s="1">
         <v>15</v>
       </c>
       <c r="BE29" s="1">
         <v>12</v>
       </c>
       <c r="BF29" s="27">
         <v>12</v>
       </c>
       <c r="BG29" s="1">
         <v>8</v>
       </c>
       <c r="BH29" s="26">
         <v>12</v>
       </c>
       <c r="BI29" s="26">
         <v>6</v>
       </c>
       <c r="BJ29" s="26">
         <v>4</v>
       </c>
       <c r="BK29" s="26">
         <v>8</v>
       </c>
+      <c r="BL29" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="55" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="63" t="s">
+    <row r="30" spans="1:64" s="53" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="63"/>
-[...60 lines deleted...]
-      <c r="BK30" s="63"/>
+      <c r="B30" s="66"/>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="66"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="66"/>
+      <c r="Q30" s="66"/>
+      <c r="R30" s="66"/>
+      <c r="S30" s="66"/>
+      <c r="T30" s="66"/>
+      <c r="U30" s="66"/>
+      <c r="V30" s="66"/>
+      <c r="W30" s="66"/>
+      <c r="X30" s="66"/>
+      <c r="Y30" s="66"/>
+      <c r="Z30" s="66"/>
+      <c r="AA30" s="66"/>
+      <c r="AB30" s="66"/>
+      <c r="AC30" s="66"/>
+      <c r="AD30" s="66"/>
+      <c r="AE30" s="66"/>
+      <c r="AF30" s="66"/>
+      <c r="AG30" s="66"/>
+      <c r="AH30" s="66"/>
+      <c r="AI30" s="66"/>
+      <c r="AJ30" s="66"/>
+      <c r="AK30" s="66"/>
+      <c r="AL30" s="66"/>
+      <c r="AM30" s="66"/>
+      <c r="AN30" s="66"/>
+      <c r="AO30" s="66"/>
+      <c r="AP30" s="66"/>
+      <c r="AQ30" s="66"/>
+      <c r="AR30" s="66"/>
+      <c r="AS30" s="66"/>
+      <c r="AT30" s="66"/>
+      <c r="AU30" s="66"/>
+      <c r="AV30" s="66"/>
+      <c r="AW30" s="66"/>
+      <c r="AX30" s="66"/>
+      <c r="AY30" s="66"/>
+      <c r="AZ30" s="66"/>
+      <c r="BA30" s="66"/>
+      <c r="BB30" s="66"/>
+      <c r="BC30" s="66"/>
+      <c r="BD30" s="66"/>
+      <c r="BE30" s="66"/>
+      <c r="BF30" s="66"/>
+      <c r="BG30" s="66"/>
+      <c r="BH30" s="66"/>
+      <c r="BI30" s="66"/>
+      <c r="BJ30" s="66"/>
+      <c r="BK30" s="66"/>
+      <c r="BL30" s="66"/>
     </row>
-    <row r="31" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="36">
         <v>101</v>
       </c>
       <c r="C31" s="36">
         <v>93</v>
       </c>
       <c r="D31" s="1">
         <v>87</v>
       </c>
       <c r="E31" s="1">
         <v>68</v>
       </c>
       <c r="F31" s="36">
         <v>98</v>
       </c>
       <c r="G31" s="36">
         <v>65</v>
       </c>
       <c r="H31" s="36">
         <v>94</v>
       </c>
       <c r="I31" s="36">
@@ -6120,61 +6191,64 @@
       </c>
       <c r="BA31" s="1">
         <v>62</v>
       </c>
       <c r="BB31" s="1">
         <v>50</v>
       </c>
       <c r="BC31" s="1">
         <v>91</v>
       </c>
       <c r="BD31" s="1">
         <v>123</v>
       </c>
       <c r="BE31" s="1">
         <v>103</v>
       </c>
       <c r="BF31" s="27">
         <v>83</v>
       </c>
       <c r="BG31" s="1">
         <v>74</v>
       </c>
       <c r="BH31" s="26">
         <v>69</v>
       </c>
-      <c r="BI31" s="60">
+      <c r="BI31" s="57">
         <v>53</v>
       </c>
       <c r="BJ31" s="26">
         <v>52</v>
       </c>
       <c r="BK31" s="26">
         <v>44</v>
       </c>
+      <c r="BL31" s="27">
+        <v>61</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="36">
         <v>9</v>
       </c>
       <c r="C32" s="36">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>6</v>
       </c>
       <c r="E32" s="1">
         <v>8</v>
       </c>
       <c r="F32" s="36">
         <v>11</v>
       </c>
       <c r="G32" s="36">
         <v>4</v>
       </c>
       <c r="H32" s="36">
         <v>8</v>
       </c>
       <c r="I32" s="36">
@@ -6311,61 +6385,64 @@
       </c>
       <c r="BA32" s="1">
         <v>5</v>
       </c>
       <c r="BB32" s="1">
         <v>5</v>
       </c>
       <c r="BC32" s="1">
         <v>10</v>
       </c>
       <c r="BD32" s="1">
         <v>15</v>
       </c>
       <c r="BE32" s="1">
         <v>7</v>
       </c>
       <c r="BF32" s="27">
         <v>9</v>
       </c>
       <c r="BG32" s="1">
         <v>7</v>
       </c>
       <c r="BH32" s="26">
         <v>7</v>
       </c>
-      <c r="BI32" s="60">
+      <c r="BI32" s="57">
         <v>4</v>
       </c>
       <c r="BJ32" s="26">
         <v>5</v>
       </c>
       <c r="BK32" s="26">
         <v>6</v>
       </c>
+      <c r="BL32" s="27">
+        <v>5</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="36">
         <v>10</v>
       </c>
       <c r="C33" s="36">
         <v>7</v>
       </c>
       <c r="D33" s="1">
         <v>11</v>
       </c>
       <c r="E33" s="1">
         <v>7</v>
       </c>
       <c r="F33" s="36">
         <v>7</v>
       </c>
       <c r="G33" s="36">
         <v>5</v>
       </c>
       <c r="H33" s="36">
         <v>11</v>
       </c>
       <c r="I33" s="36">
@@ -6502,61 +6579,64 @@
       </c>
       <c r="BA33" s="1">
         <v>3</v>
       </c>
       <c r="BB33" s="1">
         <v>5</v>
       </c>
       <c r="BC33" s="1">
         <v>5</v>
       </c>
       <c r="BD33" s="1">
         <v>13</v>
       </c>
       <c r="BE33" s="1">
         <v>11</v>
       </c>
       <c r="BF33" s="27">
         <v>3</v>
       </c>
       <c r="BG33" s="1">
         <v>8</v>
       </c>
       <c r="BH33" s="26">
         <v>6</v>
       </c>
-      <c r="BI33" s="60">
+      <c r="BI33" s="57">
         <v>5</v>
       </c>
       <c r="BJ33" s="26">
         <v>2</v>
       </c>
       <c r="BK33" s="26">
         <v>6</v>
       </c>
+      <c r="BL33" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="36">
         <v>14</v>
       </c>
       <c r="C34" s="36">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>9</v>
       </c>
       <c r="E34" s="1">
         <v>6</v>
       </c>
       <c r="F34" s="36">
         <v>12</v>
       </c>
       <c r="G34" s="36">
         <v>6</v>
       </c>
       <c r="H34" s="36">
         <v>14</v>
       </c>
       <c r="I34" s="36">
@@ -6693,61 +6773,64 @@
       </c>
       <c r="BA34" s="1">
         <v>1</v>
       </c>
       <c r="BB34" s="1">
         <v>4</v>
       </c>
       <c r="BC34" s="1">
         <v>9</v>
       </c>
       <c r="BD34" s="1">
         <v>13</v>
       </c>
       <c r="BE34" s="1">
         <v>9</v>
       </c>
       <c r="BF34" s="27">
         <v>8</v>
       </c>
       <c r="BG34" s="1">
         <v>10</v>
       </c>
       <c r="BH34" s="26">
         <v>2</v>
       </c>
-      <c r="BI34" s="60">
+      <c r="BI34" s="57">
         <v>5</v>
       </c>
       <c r="BJ34" s="26">
         <v>3</v>
       </c>
       <c r="BK34" s="26">
         <v>4</v>
       </c>
+      <c r="BL34" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="36">
         <v>9</v>
       </c>
       <c r="C35" s="36">
         <v>4</v>
       </c>
       <c r="D35" s="1">
         <v>3</v>
       </c>
       <c r="E35" s="1">
         <v>6</v>
       </c>
       <c r="F35" s="36">
         <v>6</v>
       </c>
       <c r="G35" s="36">
         <v>4</v>
       </c>
       <c r="H35" s="36">
         <v>5</v>
       </c>
       <c r="I35" s="36">
@@ -6884,61 +6967,64 @@
       </c>
       <c r="BA35" s="1">
         <v>3</v>
       </c>
       <c r="BB35" s="1">
         <v>1</v>
       </c>
       <c r="BC35" s="1">
         <v>10</v>
       </c>
       <c r="BD35" s="1">
         <v>7</v>
       </c>
       <c r="BE35" s="1">
         <v>10</v>
       </c>
       <c r="BF35" s="27">
         <v>10</v>
       </c>
       <c r="BG35" s="1">
         <v>7</v>
       </c>
       <c r="BH35" s="26">
         <v>5</v>
       </c>
-      <c r="BI35" s="60">
+      <c r="BI35" s="57">
         <v>8</v>
       </c>
       <c r="BJ35" s="26">
         <v>2</v>
       </c>
       <c r="BK35" s="26">
         <v>6</v>
       </c>
+      <c r="BL35" s="27">
+        <v>10</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="36">
         <v>5</v>
       </c>
       <c r="C36" s="36">
         <v>4</v>
       </c>
       <c r="D36" s="1">
         <v>4</v>
       </c>
       <c r="E36" s="1">
         <v>7</v>
       </c>
       <c r="F36" s="36">
         <v>13</v>
       </c>
       <c r="G36" s="36">
         <v>1</v>
       </c>
       <c r="H36" s="36">
         <v>7</v>
       </c>
       <c r="I36" s="36">
@@ -7075,61 +7161,64 @@
       </c>
       <c r="BA36" s="1">
         <v>7</v>
       </c>
       <c r="BB36" s="1">
         <v>5</v>
       </c>
       <c r="BC36" s="1">
         <v>4</v>
       </c>
       <c r="BD36" s="1">
         <v>9</v>
       </c>
       <c r="BE36" s="1">
         <v>5</v>
       </c>
       <c r="BF36" s="27">
         <v>8</v>
       </c>
       <c r="BG36" s="1">
         <v>8</v>
       </c>
       <c r="BH36" s="26">
         <v>4</v>
       </c>
-      <c r="BI36" s="60">
+      <c r="BI36" s="57">
         <v>3</v>
       </c>
       <c r="BJ36" s="26">
         <v>2</v>
       </c>
       <c r="BK36" s="26">
         <v>4</v>
       </c>
+      <c r="BL36" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="36">
         <v>4</v>
       </c>
       <c r="C37" s="36">
         <v>10</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>3</v>
       </c>
       <c r="F37" s="36">
         <v>12</v>
       </c>
       <c r="G37" s="36">
         <v>10</v>
       </c>
       <c r="H37" s="36">
         <v>4</v>
       </c>
       <c r="I37" s="36">
@@ -7266,61 +7355,64 @@
       </c>
       <c r="BA37" s="1">
         <v>10</v>
       </c>
       <c r="BB37" s="1">
         <v>2</v>
       </c>
       <c r="BC37" s="1">
         <v>9</v>
       </c>
       <c r="BD37" s="1">
         <v>19</v>
       </c>
       <c r="BE37" s="1">
         <v>12</v>
       </c>
       <c r="BF37" s="27">
         <v>10</v>
       </c>
       <c r="BG37" s="1">
         <v>8</v>
       </c>
       <c r="BH37" s="26">
         <v>15</v>
       </c>
-      <c r="BI37" s="60">
+      <c r="BI37" s="57">
         <v>7</v>
       </c>
       <c r="BJ37" s="26">
         <v>9</v>
       </c>
       <c r="BK37" s="26">
         <v>6</v>
       </c>
+      <c r="BL37" s="27">
+        <v>6</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="36">
         <v>6</v>
       </c>
       <c r="C38" s="36">
         <v>6</v>
       </c>
       <c r="D38" s="1">
         <v>11</v>
       </c>
       <c r="E38" s="1">
         <v>3</v>
       </c>
       <c r="F38" s="36">
         <v>4</v>
       </c>
       <c r="G38" s="36">
         <v>3</v>
       </c>
       <c r="H38" s="36">
         <v>3</v>
       </c>
       <c r="I38" s="36">
@@ -7457,61 +7549,64 @@
       </c>
       <c r="BA38" s="1">
         <v>4</v>
       </c>
       <c r="BB38" s="1">
         <v>5</v>
       </c>
       <c r="BC38" s="1">
         <v>8</v>
       </c>
       <c r="BD38" s="1">
         <v>7</v>
       </c>
       <c r="BE38" s="1">
         <v>7</v>
       </c>
       <c r="BF38" s="27">
         <v>3</v>
       </c>
       <c r="BG38" s="1">
         <v>5</v>
       </c>
       <c r="BH38" s="26">
         <v>2</v>
       </c>
-      <c r="BI38" s="60">
+      <c r="BI38" s="57">
         <v>2</v>
       </c>
       <c r="BJ38" s="26">
         <v>6</v>
       </c>
       <c r="BK38" s="26">
         <v>2</v>
       </c>
+      <c r="BL38" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="36">
         <v>4</v>
       </c>
       <c r="C39" s="36">
         <v>5</v>
       </c>
       <c r="D39" s="1">
         <v>6</v>
       </c>
       <c r="E39" s="1">
         <v>2</v>
       </c>
       <c r="F39" s="36">
         <v>4</v>
       </c>
       <c r="G39" s="36">
         <v>4</v>
       </c>
       <c r="H39" s="36">
         <v>11</v>
       </c>
       <c r="I39" s="36">
@@ -7648,61 +7743,64 @@
       </c>
       <c r="BA39" s="1">
         <v>2</v>
       </c>
       <c r="BB39" s="1">
         <v>1</v>
       </c>
       <c r="BC39" s="1">
         <v>4</v>
       </c>
       <c r="BD39" s="1">
         <v>7</v>
       </c>
       <c r="BE39" s="1">
         <v>9</v>
       </c>
       <c r="BF39" s="27">
         <v>3</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="26">
         <v>7</v>
       </c>
-      <c r="BI39" s="60">
+      <c r="BI39" s="57">
         <v>3</v>
       </c>
       <c r="BJ39" s="26">
         <v>2</v>
       </c>
       <c r="BK39" s="26">
         <v>0</v>
       </c>
+      <c r="BL39" s="27">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="36">
         <v>20</v>
       </c>
       <c r="C40" s="36">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>11</v>
       </c>
       <c r="E40" s="1">
         <v>7</v>
       </c>
       <c r="F40" s="36">
         <v>16</v>
       </c>
       <c r="G40" s="36">
         <v>14</v>
       </c>
       <c r="H40" s="36">
         <v>12</v>
       </c>
       <c r="I40" s="36">
@@ -7839,61 +7937,64 @@
       </c>
       <c r="BA40" s="1">
         <v>10</v>
       </c>
       <c r="BB40" s="1">
         <v>10</v>
       </c>
       <c r="BC40" s="1">
         <v>14</v>
       </c>
       <c r="BD40" s="1">
         <v>14</v>
       </c>
       <c r="BE40" s="1">
         <v>15</v>
       </c>
       <c r="BF40" s="27">
         <v>13</v>
       </c>
       <c r="BG40" s="1">
         <v>10</v>
       </c>
       <c r="BH40" s="26">
         <v>7</v>
       </c>
-      <c r="BI40" s="60">
+      <c r="BI40" s="57">
         <v>6</v>
       </c>
       <c r="BJ40" s="26">
         <v>10</v>
       </c>
       <c r="BK40" s="26">
         <v>6</v>
       </c>
+      <c r="BL40" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="36">
         <v>9</v>
       </c>
       <c r="C41" s="36">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" s="1">
         <v>6</v>
       </c>
       <c r="F41" s="36">
         <v>4</v>
       </c>
       <c r="G41" s="36">
         <v>8</v>
       </c>
       <c r="H41" s="36">
         <v>5</v>
       </c>
       <c r="I41" s="36">
@@ -8030,61 +8131,64 @@
       </c>
       <c r="BA41" s="1">
         <v>11</v>
       </c>
       <c r="BB41" s="1">
         <v>6</v>
       </c>
       <c r="BC41" s="1">
         <v>6</v>
       </c>
       <c r="BD41" s="1">
         <v>5</v>
       </c>
       <c r="BE41" s="1">
         <v>8</v>
       </c>
       <c r="BF41" s="27">
         <v>10</v>
       </c>
       <c r="BG41" s="1">
         <v>1</v>
       </c>
       <c r="BH41" s="26">
         <v>7</v>
       </c>
-      <c r="BI41" s="60">
+      <c r="BI41" s="57">
         <v>2</v>
       </c>
       <c r="BJ41" s="26">
         <v>6</v>
       </c>
       <c r="BK41" s="26">
         <v>1</v>
       </c>
+      <c r="BL41" s="27">
+        <v>5</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="36">
         <v>5</v>
       </c>
       <c r="C42" s="36">
         <v>5</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="36">
         <v>4</v>
       </c>
       <c r="G42" s="36">
         <v>3</v>
       </c>
       <c r="H42" s="36">
         <v>4</v>
       </c>
       <c r="I42" s="36">
@@ -8221,61 +8325,64 @@
       </c>
       <c r="BA42" s="1">
         <v>0</v>
       </c>
       <c r="BB42" s="1">
         <v>2</v>
       </c>
       <c r="BC42" s="1">
         <v>3</v>
       </c>
       <c r="BD42" s="1">
         <v>8</v>
       </c>
       <c r="BE42" s="1">
         <v>3</v>
       </c>
       <c r="BF42" s="27">
         <v>2</v>
       </c>
       <c r="BG42" s="1">
         <v>3</v>
       </c>
       <c r="BH42" s="26">
         <v>3</v>
       </c>
-      <c r="BI42" s="60">
+      <c r="BI42" s="57">
         <v>5</v>
       </c>
       <c r="BJ42" s="26">
         <v>2</v>
       </c>
       <c r="BK42" s="26">
         <v>2</v>
       </c>
+      <c r="BL42" s="27">
+        <v>5</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="39">
         <v>6</v>
       </c>
       <c r="C43" s="39">
         <v>5</v>
       </c>
       <c r="D43" s="2">
         <v>7</v>
       </c>
       <c r="E43" s="2">
         <v>3</v>
       </c>
       <c r="F43" s="39">
         <v>5</v>
       </c>
       <c r="G43" s="39">
         <v>3</v>
       </c>
       <c r="H43" s="39">
         <v>10</v>
       </c>
       <c r="I43" s="39">
@@ -8421,218 +8528,222 @@
       </c>
       <c r="BD43" s="2">
         <v>6</v>
       </c>
       <c r="BE43" s="2">
         <v>7</v>
       </c>
       <c r="BF43" s="2">
         <v>4</v>
       </c>
       <c r="BG43" s="2">
         <v>7</v>
       </c>
       <c r="BH43" s="28">
         <v>4</v>
       </c>
       <c r="BI43" s="28">
         <v>3</v>
       </c>
       <c r="BJ43" s="28">
         <v>3</v>
       </c>
       <c r="BK43" s="28">
         <v>1</v>
       </c>
+      <c r="BL43" s="2">
+        <v>4</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:X5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BK2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A7:BK7"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A30:BL30"/>
+    <mergeCell ref="A2:BL2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="33" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="49" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="3"/>
     <col min="53" max="53" width="9.140625" style="17"/>
     <col min="54" max="54" width="7.85546875" style="17" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="67"/>
-[...60 lines deleted...]
-      <c r="BK2" s="67"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="62"/>
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+      <c r="BD2" s="62"/>
+      <c r="BE2" s="62"/>
+      <c r="BF2" s="62"/>
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BJ2" s="62"/>
+      <c r="BK2" s="62"/>
+      <c r="BL2" s="62"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -8645,143 +8756,144 @@
       <c r="AD3" s="34"/>
       <c r="AE3" s="34"/>
       <c r="AF3" s="34"/>
       <c r="AG3" s="34"/>
       <c r="AH3" s="34"/>
       <c r="AI3" s="34"/>
       <c r="AJ3" s="34"/>
       <c r="AK3" s="34"/>
       <c r="AL3" s="34"/>
       <c r="AM3" s="34"/>
       <c r="AN3" s="34"/>
     </row>
     <row r="4" spans="1:155" ht="15" customHeight="1">
       <c r="AL4" s="21"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
       <c r="AO4" s="21"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="21"/>
       <c r="AR4" s="21"/>
       <c r="AS4" s="21"/>
       <c r="AT4" s="21"/>
       <c r="AU4" s="21"/>
       <c r="AV4" s="21"/>
       <c r="AX4" s="21"/>
-      <c r="AY4" s="77" t="s">
+      <c r="AY4" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="AZ4" s="77"/>
-[...10 lines deleted...]
-      <c r="BK4" s="77"/>
+      <c r="AZ4" s="73"/>
+      <c r="BA4" s="73"/>
+      <c r="BB4" s="73"/>
+      <c r="BC4" s="73"/>
+      <c r="BD4" s="73"/>
+      <c r="BE4" s="73"/>
+      <c r="BF4" s="73"/>
+      <c r="BG4" s="73"/>
+      <c r="BH4" s="73"/>
+      <c r="BI4" s="73"/>
+      <c r="BJ4" s="73"/>
+      <c r="BK4" s="73"/>
+      <c r="BL4" s="73"/>
     </row>
     <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="68"/>
-      <c r="B5" s="75">
+      <c r="B5" s="77">
         <v>2021</v>
       </c>
-      <c r="C5" s="74"/>
-[...8 lines deleted...]
-      <c r="L5" s="74"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
       <c r="M5" s="68"/>
-      <c r="N5" s="75">
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="74"/>
-[...10 lines deleted...]
-      <c r="Z5" s="74">
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="76">
         <v>2023</v>
       </c>
-      <c r="AA5" s="74"/>
-[...8 lines deleted...]
-      <c r="AJ5" s="74"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
       <c r="AK5" s="68"/>
-      <c r="AL5" s="65">
+      <c r="AL5" s="64">
         <v>2024</v>
       </c>
-      <c r="AM5" s="66"/>
-[...10 lines deleted...]
-      <c r="AX5" s="65">
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
+      <c r="AX5" s="64">
         <v>2025</v>
       </c>
-      <c r="AY5" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="76">
+      <c r="AY5" s="65"/>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="72">
         <v>2026</v>
       </c>
-      <c r="BK5" s="62"/>
-      <c r="BL5" s="5"/>
+      <c r="BK5" s="63"/>
+      <c r="BL5" s="63"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
@@ -8838,147 +8950,147 @@
       <c r="EJ5" s="5"/>
       <c r="EK5" s="5"/>
       <c r="EL5" s="5"/>
       <c r="EM5" s="5"/>
       <c r="EN5" s="5"/>
       <c r="EO5" s="5"/>
       <c r="EP5" s="5"/>
       <c r="EQ5" s="5"/>
       <c r="ER5" s="5"/>
       <c r="ES5" s="5"/>
       <c r="ET5" s="5"/>
       <c r="EU5" s="5"/>
       <c r="EV5" s="5"/>
       <c r="EW5" s="5"/>
       <c r="EX5" s="5"/>
       <c r="EY5" s="5"/>
     </row>
     <row r="6" spans="1:155" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A6" s="69"/>
       <c r="B6" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="54" t="s">
+      <c r="D6" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="54" t="s">
+      <c r="E6" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="54" t="s">
+      <c r="F6" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="54" t="s">
+      <c r="G6" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="54" t="s">
+      <c r="H6" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="54" t="s">
+      <c r="I6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="54" t="s">
+      <c r="J6" s="59" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="54" t="s">
+      <c r="L6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="M6" s="35" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="35" t="s">
         <v>4</v>
       </c>
       <c r="O6" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="54" t="s">
+      <c r="P6" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="54" t="s">
+      <c r="Q6" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="54" t="s">
+      <c r="R6" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="S6" s="54" t="s">
+      <c r="S6" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="54" t="s">
+      <c r="T6" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="54" t="s">
+      <c r="U6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="V6" s="54" t="s">
+      <c r="V6" s="59" t="s">
         <v>15</v>
       </c>
       <c r="W6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="54" t="s">
+      <c r="X6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="35" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="35" t="s">
         <v>4</v>
       </c>
       <c r="AA6" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="54" t="s">
+      <c r="AB6" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="54" t="s">
+      <c r="AC6" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="54" t="s">
+      <c r="AD6" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="AE6" s="54" t="s">
+      <c r="AE6" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AF6" s="54" t="s">
+      <c r="AF6" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="54" t="s">
+      <c r="AG6" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="AH6" s="54" t="s">
+      <c r="AH6" s="59" t="s">
         <v>15</v>
       </c>
       <c r="AI6" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="AJ6" s="54" t="s">
+      <c r="AJ6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="AK6" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AL6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AM6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AN6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AP6" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AQ6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AR6" s="10" t="s">
         <v>13</v>
@@ -9018,51 +9130,53 @@
       </c>
       <c r="BD6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BE6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BF6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BG6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BH6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="BI6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BK6" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="BL6" s="5"/>
+      <c r="BL6" s="10" t="s">
+        <v>17</v>
+      </c>
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
@@ -9112,115 +9226,116 @@
       <c r="EC6" s="5"/>
       <c r="ED6" s="5"/>
       <c r="EE6" s="5"/>
       <c r="EF6" s="5"/>
       <c r="EG6" s="5"/>
       <c r="EH6" s="5"/>
       <c r="EI6" s="5"/>
       <c r="EJ6" s="5"/>
       <c r="EK6" s="5"/>
       <c r="EL6" s="5"/>
       <c r="EM6" s="5"/>
       <c r="EN6" s="5"/>
       <c r="EO6" s="5"/>
       <c r="EP6" s="5"/>
       <c r="EQ6" s="5"/>
       <c r="ER6" s="5"/>
       <c r="ES6" s="5"/>
       <c r="ET6" s="5"/>
       <c r="EU6" s="5"/>
       <c r="EV6" s="5"/>
       <c r="EW6" s="5"/>
       <c r="EX6" s="5"/>
       <c r="EY6" s="5"/>
     </row>
     <row r="7" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="72"/>
-[...60 lines deleted...]
-      <c r="BK7" s="72"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="74"/>
+      <c r="AA7" s="74"/>
+      <c r="AB7" s="74"/>
+      <c r="AC7" s="74"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="74"/>
+      <c r="AF7" s="74"/>
+      <c r="AG7" s="74"/>
+      <c r="AH7" s="74"/>
+      <c r="AI7" s="74"/>
+      <c r="AJ7" s="74"/>
+      <c r="AK7" s="74"/>
+      <c r="AL7" s="74"/>
+      <c r="AM7" s="74"/>
+      <c r="AN7" s="74"/>
+      <c r="AO7" s="74"/>
+      <c r="AP7" s="74"/>
+      <c r="AQ7" s="74"/>
+      <c r="AR7" s="74"/>
+      <c r="AS7" s="74"/>
+      <c r="AT7" s="74"/>
+      <c r="AU7" s="74"/>
+      <c r="AV7" s="74"/>
+      <c r="AW7" s="74"/>
+      <c r="AX7" s="74"/>
+      <c r="AY7" s="74"/>
+      <c r="AZ7" s="74"/>
+      <c r="BA7" s="74"/>
+      <c r="BB7" s="74"/>
+      <c r="BC7" s="74"/>
+      <c r="BD7" s="74"/>
+      <c r="BE7" s="74"/>
+      <c r="BF7" s="74"/>
+      <c r="BG7" s="74"/>
+      <c r="BH7" s="74"/>
+      <c r="BI7" s="74"/>
+      <c r="BJ7" s="74"/>
+      <c r="BK7" s="74"/>
+      <c r="BL7" s="74"/>
     </row>
     <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="29">
         <v>5.69</v>
       </c>
       <c r="C8" s="29">
         <v>5.8</v>
       </c>
       <c r="D8" s="29">
         <v>6.57</v>
       </c>
       <c r="E8" s="29">
         <v>6.29</v>
       </c>
       <c r="F8" s="29">
         <v>6.21</v>
       </c>
       <c r="G8" s="29">
         <v>6.52</v>
       </c>
       <c r="H8" s="29">
         <v>7.07</v>
@@ -9368,50 +9483,53 @@
       </c>
       <c r="BD8" s="11">
         <v>5.43</v>
       </c>
       <c r="BE8" s="31">
         <v>5.65</v>
       </c>
       <c r="BF8" s="31">
         <v>5.73</v>
       </c>
       <c r="BG8" s="11">
         <v>5.64</v>
       </c>
       <c r="BH8" s="11">
         <v>5.49</v>
       </c>
       <c r="BI8" s="11">
         <v>5.36</v>
       </c>
       <c r="BJ8" s="11">
         <v>3.64</v>
       </c>
       <c r="BK8" s="11">
         <v>3.72</v>
       </c>
+      <c r="BL8" s="11">
+        <v>3.81</v>
+      </c>
     </row>
     <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="29">
         <v>6.47</v>
       </c>
       <c r="C9" s="29">
         <v>6.53</v>
       </c>
       <c r="D9" s="29">
         <v>7.75</v>
       </c>
       <c r="E9" s="29">
         <v>7.48</v>
       </c>
       <c r="F9" s="29">
         <v>7.31</v>
       </c>
       <c r="G9" s="29">
         <v>7.91</v>
       </c>
       <c r="H9" s="29">
         <v>8.69</v>
@@ -9559,50 +9677,53 @@
       </c>
       <c r="BD9" s="11">
         <v>6.14</v>
       </c>
       <c r="BE9" s="31">
         <v>6.35</v>
       </c>
       <c r="BF9" s="31">
         <v>6.42</v>
       </c>
       <c r="BG9" s="11">
         <v>6.31</v>
       </c>
       <c r="BH9" s="11">
         <v>6.11</v>
       </c>
       <c r="BI9" s="11">
         <v>5.98</v>
       </c>
       <c r="BJ9" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="BK9" s="11">
         <v>4.17</v>
       </c>
+      <c r="BL9" s="11">
+        <v>4.24</v>
+      </c>
     </row>
     <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="29">
         <v>5.98</v>
       </c>
       <c r="C10" s="29">
         <v>6.58</v>
       </c>
       <c r="D10" s="29">
         <v>6.28</v>
       </c>
       <c r="E10" s="29">
         <v>5.88</v>
       </c>
       <c r="F10" s="29">
         <v>6.25</v>
       </c>
       <c r="G10" s="29">
         <v>5.8</v>
       </c>
       <c r="H10" s="29">
         <v>6.12</v>
@@ -9750,50 +9871,53 @@
       </c>
       <c r="BD10" s="11">
         <v>4.21</v>
       </c>
       <c r="BE10" s="31">
         <v>4.51</v>
       </c>
       <c r="BF10" s="31">
         <v>4.63</v>
       </c>
       <c r="BG10" s="11">
         <v>4.57</v>
       </c>
       <c r="BH10" s="11">
         <v>4.49</v>
       </c>
       <c r="BI10" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="BJ10" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="BK10" s="11">
         <v>2.86</v>
       </c>
+      <c r="BL10" s="11">
+        <v>3.01</v>
+      </c>
     </row>
     <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="29">
         <v>4.37</v>
       </c>
       <c r="D11" s="29">
         <v>4.71</v>
       </c>
       <c r="E11" s="29">
         <v>4.41</v>
       </c>
       <c r="F11" s="29">
         <v>4.2</v>
       </c>
       <c r="G11" s="29">
         <v>3.92</v>
       </c>
       <c r="H11" s="29">
         <v>4.13</v>
@@ -9941,50 +10065,53 @@
       </c>
       <c r="BD11" s="11">
         <v>3.31</v>
       </c>
       <c r="BE11" s="31">
         <v>3.72</v>
       </c>
       <c r="BF11" s="31">
         <v>3.51</v>
       </c>
       <c r="BG11" s="11">
         <v>3.63</v>
       </c>
       <c r="BH11" s="11">
         <v>3.64</v>
       </c>
       <c r="BI11" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ11" s="11">
         <v>1.22</v>
       </c>
       <c r="BK11" s="11">
         <v>2.5499999999999998</v>
       </c>
+      <c r="BL11" s="11">
+        <v>1.88</v>
+      </c>
     </row>
     <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="29">
         <v>7.09</v>
       </c>
       <c r="C12" s="29">
         <v>6.68</v>
       </c>
       <c r="D12" s="29">
         <v>5.96</v>
       </c>
       <c r="E12" s="29">
         <v>5.26</v>
       </c>
       <c r="F12" s="29">
         <v>5.43</v>
       </c>
       <c r="G12" s="29">
         <v>5.05</v>
       </c>
       <c r="H12" s="29">
         <v>5.36</v>
@@ -10132,50 +10259,53 @@
       </c>
       <c r="BD12" s="11">
         <v>2.91</v>
       </c>
       <c r="BE12" s="31">
         <v>3.15</v>
       </c>
       <c r="BF12" s="31">
         <v>3.27</v>
       </c>
       <c r="BG12" s="11">
         <v>3.47</v>
       </c>
       <c r="BH12" s="11">
         <v>3.26</v>
       </c>
       <c r="BI12" s="11">
         <v>3.2</v>
       </c>
       <c r="BJ12" s="11">
         <v>1.59</v>
       </c>
       <c r="BK12" s="11">
         <v>1.96</v>
       </c>
+      <c r="BL12" s="11">
+        <v>2.56</v>
+      </c>
     </row>
     <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="29">
         <v>6.31</v>
       </c>
       <c r="C13" s="29">
         <v>4.79</v>
       </c>
       <c r="D13" s="29">
         <v>3.86</v>
       </c>
       <c r="E13" s="29">
         <v>3.98</v>
       </c>
       <c r="F13" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="G13" s="29">
         <v>3.83</v>
       </c>
       <c r="H13" s="29">
         <v>3.78</v>
@@ -10323,50 +10453,53 @@
       </c>
       <c r="BD13" s="11">
         <v>3.55</v>
       </c>
       <c r="BE13" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF13" s="31">
         <v>4.54</v>
       </c>
       <c r="BG13" s="11">
         <v>4.63</v>
       </c>
       <c r="BH13" s="11">
         <v>4.58</v>
       </c>
       <c r="BI13" s="11">
         <v>4.7300000000000004</v>
       </c>
       <c r="BJ13" s="11">
         <v>1.59</v>
       </c>
       <c r="BK13" s="11">
         <v>3.34</v>
       </c>
+      <c r="BL13" s="11">
+        <v>4.93</v>
+      </c>
     </row>
     <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="29">
         <v>3.24</v>
       </c>
       <c r="C14" s="29">
         <v>3.06</v>
       </c>
       <c r="D14" s="29">
         <v>2.89</v>
       </c>
       <c r="E14" s="29">
         <v>3.33</v>
       </c>
       <c r="F14" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="G14" s="29">
         <v>3.74</v>
       </c>
       <c r="H14" s="29">
         <v>3.85</v>
@@ -10514,50 +10647,53 @@
       </c>
       <c r="BD14" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="BE14" s="31">
         <v>4.47</v>
       </c>
       <c r="BF14" s="31">
         <v>4.67</v>
       </c>
       <c r="BG14" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="BH14" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="BI14" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BJ14" s="11">
         <v>1.53</v>
       </c>
       <c r="BK14" s="11">
         <v>2.42</v>
       </c>
+      <c r="BL14" s="11">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="29">
         <v>1.58</v>
       </c>
       <c r="C15" s="29">
         <v>2.91</v>
       </c>
       <c r="D15" s="29">
         <v>2.85</v>
       </c>
       <c r="E15" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="F15" s="29">
         <v>2.92</v>
       </c>
       <c r="G15" s="29">
         <v>3.11</v>
       </c>
       <c r="H15" s="29">
         <v>2.89</v>
@@ -10705,50 +10841,53 @@
       </c>
       <c r="BD15" s="11">
         <v>3.77</v>
       </c>
       <c r="BE15" s="31">
         <v>3.89</v>
       </c>
       <c r="BF15" s="31">
         <v>3.93</v>
       </c>
       <c r="BG15" s="11">
         <v>3.85</v>
       </c>
       <c r="BH15" s="11">
         <v>4.07</v>
       </c>
       <c r="BI15" s="11">
         <v>3.96</v>
       </c>
       <c r="BJ15" s="11">
         <v>3.65</v>
       </c>
       <c r="BK15" s="11">
         <v>3.19</v>
       </c>
+      <c r="BL15" s="11">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="29">
         <v>4.54</v>
       </c>
       <c r="C16" s="29">
         <v>3.95</v>
       </c>
       <c r="D16" s="29">
         <v>4.99</v>
       </c>
       <c r="E16" s="29">
         <v>4.51</v>
       </c>
       <c r="F16" s="29">
         <v>4.37</v>
       </c>
       <c r="G16" s="29">
         <v>4.33</v>
       </c>
       <c r="H16" s="29">
         <v>4.72</v>
@@ -10896,52 +11035,55 @@
       </c>
       <c r="BD16" s="11">
         <v>4.59</v>
       </c>
       <c r="BE16" s="31">
         <v>4.88</v>
       </c>
       <c r="BF16" s="31">
         <v>4.97</v>
       </c>
       <c r="BG16" s="11">
         <v>4.71</v>
       </c>
       <c r="BH16" s="11">
         <v>4.59</v>
       </c>
       <c r="BI16" s="11">
         <v>4.4800000000000004</v>
       </c>
       <c r="BJ16" s="11">
         <v>4.12</v>
       </c>
       <c r="BK16" s="11">
         <v>3.64</v>
       </c>
+      <c r="BL16" s="11">
+        <v>3.55</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="C17" s="29">
         <v>2.99</v>
       </c>
       <c r="D17" s="29">
         <v>3.27</v>
       </c>
       <c r="E17" s="29">
         <v>2.78</v>
       </c>
       <c r="F17" s="29">
         <v>2.73</v>
       </c>
       <c r="G17" s="29">
         <v>2.71</v>
       </c>
       <c r="H17" s="29">
         <v>3.33</v>
       </c>
       <c r="I17" s="29">
@@ -11087,52 +11229,55 @@
       </c>
       <c r="BD17" s="11">
         <v>3.15</v>
       </c>
       <c r="BE17" s="31">
         <v>3.64</v>
       </c>
       <c r="BF17" s="31">
         <v>3.5</v>
       </c>
       <c r="BG17" s="11">
         <v>3.14</v>
       </c>
       <c r="BH17" s="11">
         <v>3.36</v>
       </c>
       <c r="BI17" s="11">
         <v>3.27</v>
       </c>
       <c r="BJ17" s="11">
         <v>1.61</v>
       </c>
       <c r="BK17" s="11">
         <v>0.85</v>
       </c>
+      <c r="BL17" s="11">
+        <v>1.39</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="29">
         <v>6.5</v>
       </c>
       <c r="C18" s="29">
         <v>6.83</v>
       </c>
       <c r="D18" s="29">
         <v>5.75</v>
       </c>
       <c r="E18" s="29">
         <v>4.87</v>
       </c>
       <c r="F18" s="29">
         <v>4.95</v>
       </c>
       <c r="G18" s="29">
         <v>4.93</v>
       </c>
       <c r="H18" s="29">
         <v>4.8</v>
       </c>
       <c r="I18" s="29">
@@ -11278,52 +11423,55 @@
       </c>
       <c r="BD18" s="11">
         <v>3.93</v>
       </c>
       <c r="BE18" s="31">
         <v>4.13</v>
       </c>
       <c r="BF18" s="31">
         <v>4.22</v>
       </c>
       <c r="BG18" s="11">
         <v>4.17</v>
       </c>
       <c r="BH18" s="11">
         <v>4.07</v>
       </c>
       <c r="BI18" s="11">
         <v>3.93</v>
       </c>
       <c r="BJ18" s="11">
         <v>3.49</v>
       </c>
       <c r="BK18" s="11">
         <v>2.92</v>
       </c>
+      <c r="BL18" s="11">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="29">
         <v>3.78</v>
       </c>
       <c r="C19" s="29">
         <v>5.38</v>
       </c>
       <c r="D19" s="29">
         <v>6.4</v>
       </c>
       <c r="E19" s="29">
         <v>6.41</v>
       </c>
       <c r="F19" s="29">
         <v>6.04</v>
       </c>
       <c r="G19" s="29">
         <v>6.98</v>
       </c>
       <c r="H19" s="29">
         <v>7.23</v>
       </c>
       <c r="I19" s="29">
@@ -11469,52 +11617,55 @@
       </c>
       <c r="BD19" s="11">
         <v>6.25</v>
       </c>
       <c r="BE19" s="31">
         <v>6.49</v>
       </c>
       <c r="BF19" s="31">
         <v>6.79</v>
       </c>
       <c r="BG19" s="11">
         <v>6.61</v>
       </c>
       <c r="BH19" s="11">
         <v>6.44</v>
       </c>
       <c r="BI19" s="11">
         <v>6.24</v>
       </c>
       <c r="BJ19" s="11">
         <v>4.37</v>
       </c>
       <c r="BK19" s="11">
         <v>4.18</v>
       </c>
+      <c r="BL19" s="11">
+        <v>4.16</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C20" s="29">
         <v>4.33</v>
       </c>
       <c r="D20" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="F20" s="29">
         <v>4.75</v>
       </c>
       <c r="G20" s="29">
         <v>4.49</v>
       </c>
       <c r="H20" s="29">
         <v>4.7</v>
       </c>
       <c r="I20" s="29">
@@ -11660,52 +11811,55 @@
       </c>
       <c r="BD20" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="BE20" s="31">
         <v>4.13</v>
       </c>
       <c r="BF20" s="31">
         <v>4.13</v>
       </c>
       <c r="BG20" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="BH20" s="11">
         <v>4.05</v>
       </c>
       <c r="BI20" s="11">
         <v>3.97</v>
       </c>
       <c r="BJ20" s="11">
         <v>1.73</v>
       </c>
       <c r="BK20" s="11">
         <v>2.42</v>
       </c>
+      <c r="BL20" s="11">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="29">
         <v>4.76</v>
       </c>
       <c r="C21" s="29">
         <v>4.55</v>
       </c>
       <c r="D21" s="29">
         <v>4.88</v>
       </c>
       <c r="E21" s="29">
         <v>4.26</v>
       </c>
       <c r="F21" s="29">
         <v>4.2</v>
       </c>
       <c r="G21" s="29">
         <v>3.91</v>
       </c>
       <c r="H21" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="I21" s="29">
@@ -11851,119 +12005,123 @@
       </c>
       <c r="BD21" s="11">
         <v>4.0599999999999996</v>
       </c>
       <c r="BE21" s="31">
         <v>4.33</v>
       </c>
       <c r="BF21" s="31">
         <v>4.25</v>
       </c>
       <c r="BG21" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BH21" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="BI21" s="11">
         <v>4.21</v>
       </c>
       <c r="BJ21" s="11">
         <v>2.69</v>
       </c>
       <c r="BK21" s="11">
         <v>1.87</v>
       </c>
+      <c r="BL21" s="11">
+        <v>2.46</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="73" t="s">
+    <row r="22" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="73"/>
-[...60 lines deleted...]
-      <c r="BK22" s="73"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
+      <c r="Z22" s="75"/>
+      <c r="AA22" s="75"/>
+      <c r="AB22" s="75"/>
+      <c r="AC22" s="75"/>
+      <c r="AD22" s="75"/>
+      <c r="AE22" s="75"/>
+      <c r="AF22" s="75"/>
+      <c r="AG22" s="75"/>
+      <c r="AH22" s="75"/>
+      <c r="AI22" s="75"/>
+      <c r="AJ22" s="75"/>
+      <c r="AK22" s="75"/>
+      <c r="AL22" s="75"/>
+      <c r="AM22" s="75"/>
+      <c r="AN22" s="75"/>
+      <c r="AO22" s="75"/>
+      <c r="AP22" s="75"/>
+      <c r="AQ22" s="75"/>
+      <c r="AR22" s="75"/>
+      <c r="AS22" s="75"/>
+      <c r="AT22" s="75"/>
+      <c r="AU22" s="75"/>
+      <c r="AV22" s="75"/>
+      <c r="AW22" s="75"/>
+      <c r="AX22" s="75"/>
+      <c r="AY22" s="75"/>
+      <c r="AZ22" s="75"/>
+      <c r="BA22" s="75"/>
+      <c r="BB22" s="75"/>
+      <c r="BC22" s="75"/>
+      <c r="BD22" s="75"/>
+      <c r="BE22" s="75"/>
+      <c r="BF22" s="75"/>
+      <c r="BG22" s="75"/>
+      <c r="BH22" s="75"/>
+      <c r="BI22" s="75"/>
+      <c r="BJ22" s="75"/>
+      <c r="BK22" s="75"/>
+      <c r="BL22" s="75"/>
     </row>
-    <row r="23" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="29">
         <v>6.08</v>
       </c>
       <c r="C23" s="29">
         <v>6.22</v>
       </c>
       <c r="D23" s="29">
         <v>7.38</v>
       </c>
       <c r="E23" s="29">
         <v>7.12</v>
       </c>
       <c r="F23" s="29">
         <v>6.97</v>
       </c>
       <c r="G23" s="29">
         <v>7.49</v>
       </c>
       <c r="H23" s="29">
         <v>8.23</v>
       </c>
       <c r="I23" s="29">
@@ -12109,52 +12267,55 @@
       </c>
       <c r="BD23" s="11">
         <v>5.99</v>
       </c>
       <c r="BE23" s="31">
         <v>6.21</v>
       </c>
       <c r="BF23" s="31">
         <v>6.3</v>
       </c>
       <c r="BG23" s="11">
         <v>6.17</v>
       </c>
       <c r="BH23" s="11">
         <v>5.99</v>
       </c>
       <c r="BI23" s="11">
         <v>5.86</v>
       </c>
       <c r="BJ23" s="11">
         <v>3.93</v>
       </c>
       <c r="BK23" s="11">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BL23" s="11">
+        <v>4.12</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="29">
         <v>6.47</v>
       </c>
       <c r="C24" s="29">
         <v>6.53</v>
       </c>
       <c r="D24" s="29">
         <v>7.75</v>
       </c>
       <c r="E24" s="29">
         <v>7.48</v>
       </c>
       <c r="F24" s="29">
         <v>7.31</v>
       </c>
       <c r="G24" s="29">
         <v>7.91</v>
       </c>
       <c r="H24" s="29">
         <v>8.69</v>
       </c>
       <c r="I24" s="29">
@@ -12300,52 +12461,55 @@
       </c>
       <c r="BD24" s="11">
         <v>6.14</v>
       </c>
       <c r="BE24" s="31">
         <v>6.35</v>
       </c>
       <c r="BF24" s="31">
         <v>6.42</v>
       </c>
       <c r="BG24" s="11">
         <v>6.31</v>
       </c>
       <c r="BH24" s="11">
         <v>6.11</v>
       </c>
       <c r="BI24" s="11">
         <v>5.98</v>
       </c>
       <c r="BJ24" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="BK24" s="11">
         <v>4.17</v>
       </c>
+      <c r="BL24" s="11">
+        <v>4.24</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="29">
         <v>6.81</v>
       </c>
       <c r="C25" s="29">
         <v>8.35</v>
       </c>
       <c r="D25" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="E25" s="29">
         <v>7.32</v>
       </c>
       <c r="F25" s="29">
         <v>7.68</v>
       </c>
       <c r="G25" s="29">
         <v>7.19</v>
       </c>
       <c r="H25" s="29">
         <v>7.8</v>
       </c>
       <c r="I25" s="29">
@@ -12491,52 +12655,55 @@
       </c>
       <c r="BD25" s="11">
         <v>4.67</v>
       </c>
       <c r="BE25" s="31">
         <v>5.2</v>
       </c>
       <c r="BF25" s="31">
         <v>5.29</v>
       </c>
       <c r="BG25" s="11">
         <v>5.17</v>
       </c>
       <c r="BH25" s="11">
         <v>5</v>
       </c>
       <c r="BI25" s="11">
         <v>4.88</v>
       </c>
       <c r="BJ25" s="11">
         <v>1.57</v>
       </c>
       <c r="BK25" s="11">
         <v>2.4700000000000002</v>
       </c>
+      <c r="BL25" s="11">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>4.72</v>
       </c>
       <c r="C26" s="29">
         <v>3.85</v>
       </c>
       <c r="D26" s="29">
         <v>4.87</v>
       </c>
       <c r="E26" s="29">
         <v>4.51</v>
       </c>
       <c r="F26" s="29">
         <v>4.45</v>
       </c>
       <c r="G26" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="H26" s="29">
         <v>5.13</v>
       </c>
       <c r="I26" s="29">
@@ -12682,52 +12849,55 @@
       </c>
       <c r="BD26" s="11">
         <v>4.7699999999999996</v>
       </c>
       <c r="BE26" s="31">
         <v>5.09</v>
       </c>
       <c r="BF26" s="31">
         <v>5.27</v>
       </c>
       <c r="BG26" s="11">
         <v>4.93</v>
       </c>
       <c r="BH26" s="11">
         <v>4.84</v>
       </c>
       <c r="BI26" s="11">
         <v>4.75</v>
       </c>
       <c r="BJ26" s="11">
         <v>3.91</v>
       </c>
       <c r="BK26" s="11">
         <v>3.72</v>
       </c>
+      <c r="BL26" s="11">
+        <v>3.78</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="29">
         <v>5.57</v>
       </c>
       <c r="C27" s="29">
         <v>2.92</v>
       </c>
       <c r="D27" s="29">
         <v>3.78</v>
       </c>
       <c r="E27" s="29">
         <v>2.83</v>
       </c>
       <c r="F27" s="29">
         <v>3.38</v>
       </c>
       <c r="G27" s="29">
         <v>3.77</v>
       </c>
       <c r="H27" s="29">
         <v>4.04</v>
       </c>
       <c r="I27" s="29">
@@ -12871,52 +13041,55 @@
       </c>
       <c r="BD27" s="11">
         <v>4.04</v>
       </c>
       <c r="BE27" s="31">
         <v>4.25</v>
       </c>
       <c r="BF27" s="31">
         <v>4.3899999999999997</v>
       </c>
       <c r="BG27" s="11">
         <v>4.5</v>
       </c>
       <c r="BH27" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="BI27" s="11">
         <v>5.15</v>
       </c>
       <c r="BJ27" s="11">
         <v>0</v>
       </c>
       <c r="BK27" s="11">
         <v>0</v>
       </c>
+      <c r="BL27" s="11">
+        <v>1.97</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>2.14</v>
       </c>
       <c r="C28" s="29">
         <v>4.72</v>
       </c>
       <c r="D28" s="29">
         <v>6.78</v>
       </c>
       <c r="E28" s="29">
         <v>6.96</v>
       </c>
       <c r="F28" s="29">
         <v>6.68</v>
       </c>
       <c r="G28" s="29">
         <v>8.08</v>
       </c>
       <c r="H28" s="29">
         <v>8.6</v>
       </c>
       <c r="I28" s="29">
@@ -13062,52 +13235,55 @@
       </c>
       <c r="BD28" s="11">
         <v>7.29</v>
       </c>
       <c r="BE28" s="31">
         <v>7.55</v>
       </c>
       <c r="BF28" s="31">
         <v>7.82</v>
       </c>
       <c r="BG28" s="11">
         <v>7.77</v>
       </c>
       <c r="BH28" s="11">
         <v>7.46</v>
       </c>
       <c r="BI28" s="11">
         <v>7.28</v>
       </c>
       <c r="BJ28" s="11">
         <v>4.2699999999999996</v>
       </c>
       <c r="BK28" s="11">
         <v>4.8899999999999997</v>
       </c>
+      <c r="BL28" s="11">
+        <v>4.68</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="29">
         <v>4.63</v>
       </c>
       <c r="C29" s="29">
         <v>4.87</v>
       </c>
       <c r="D29" s="29">
         <v>5.36</v>
       </c>
       <c r="E29" s="29">
         <v>5.32</v>
       </c>
       <c r="F29" s="29">
         <v>5.17</v>
       </c>
       <c r="G29" s="29">
         <v>4.96</v>
       </c>
       <c r="H29" s="29">
         <v>5.4</v>
       </c>
       <c r="I29" s="29">
@@ -13253,119 +13429,123 @@
       </c>
       <c r="BD29" s="11">
         <v>4.62</v>
       </c>
       <c r="BE29" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="BF29" s="31">
         <v>4.75</v>
       </c>
       <c r="BG29" s="11">
         <v>4.62</v>
       </c>
       <c r="BH29" s="11">
         <v>4.68</v>
       </c>
       <c r="BI29" s="11">
         <v>4.5</v>
       </c>
       <c r="BJ29" s="11">
         <v>1.74</v>
       </c>
       <c r="BK29" s="11">
         <v>2.74</v>
       </c>
+      <c r="BL29" s="11">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="72" t="s">
+    <row r="30" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="72"/>
-[...60 lines deleted...]
-      <c r="BK30" s="72"/>
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="74"/>
+      <c r="Z30" s="74"/>
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="74"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="74"/>
+      <c r="AN30" s="74"/>
+      <c r="AO30" s="74"/>
+      <c r="AP30" s="74"/>
+      <c r="AQ30" s="74"/>
+      <c r="AR30" s="74"/>
+      <c r="AS30" s="74"/>
+      <c r="AT30" s="74"/>
+      <c r="AU30" s="74"/>
+      <c r="AV30" s="74"/>
+      <c r="AW30" s="74"/>
+      <c r="AX30" s="74"/>
+      <c r="AY30" s="74"/>
+      <c r="AZ30" s="74"/>
+      <c r="BA30" s="74"/>
+      <c r="BB30" s="74"/>
+      <c r="BC30" s="74"/>
+      <c r="BD30" s="74"/>
+      <c r="BE30" s="74"/>
+      <c r="BF30" s="74"/>
+      <c r="BG30" s="74"/>
+      <c r="BH30" s="74"/>
+      <c r="BI30" s="74"/>
+      <c r="BJ30" s="74"/>
+      <c r="BK30" s="74"/>
+      <c r="BL30" s="74"/>
     </row>
-    <row r="31" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C31" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="D31" s="29">
         <v>4.49</v>
       </c>
       <c r="E31" s="29">
         <v>4.18</v>
       </c>
       <c r="F31" s="29">
         <v>4.26</v>
       </c>
       <c r="G31" s="29">
         <v>4.07</v>
       </c>
       <c r="H31" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="I31" s="29">
@@ -13511,52 +13691,55 @@
       </c>
       <c r="BD31" s="11">
         <v>3.69</v>
       </c>
       <c r="BE31" s="31">
         <v>3.89</v>
       </c>
       <c r="BF31" s="31">
         <v>3.95</v>
       </c>
       <c r="BG31" s="11">
         <v>3.93</v>
       </c>
       <c r="BH31" s="11">
         <v>3.91</v>
       </c>
       <c r="BI31" s="11">
         <v>3.8</v>
       </c>
       <c r="BJ31" s="11">
         <v>2.72</v>
       </c>
       <c r="BK31" s="11">
         <v>2.64</v>
       </c>
+      <c r="BL31" s="31">
+        <v>2.83</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="29">
         <v>5.14</v>
       </c>
       <c r="C32" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="D32" s="29">
         <v>4.34</v>
       </c>
       <c r="E32" s="29">
         <v>4.43</v>
       </c>
       <c r="F32" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="G32" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="H32" s="29">
         <v>4.43</v>
       </c>
       <c r="I32" s="29">
@@ -13702,52 +13885,55 @@
       </c>
       <c r="BD32" s="11">
         <v>3.72</v>
       </c>
       <c r="BE32" s="31">
         <v>3.76</v>
       </c>
       <c r="BF32" s="31">
         <v>3.92</v>
       </c>
       <c r="BG32" s="11">
         <v>3.92</v>
       </c>
       <c r="BH32" s="11">
         <v>3.93</v>
       </c>
       <c r="BI32" s="11">
         <v>3.79</v>
       </c>
       <c r="BJ32" s="11">
         <v>2.84</v>
       </c>
       <c r="BK32" s="11">
         <v>3.3</v>
       </c>
+      <c r="BL32" s="31">
+        <v>3.14</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="C33" s="29">
         <v>4.37</v>
       </c>
       <c r="D33" s="29">
         <v>4.71</v>
       </c>
       <c r="E33" s="29">
         <v>4.41</v>
       </c>
       <c r="F33" s="29">
         <v>4.2</v>
       </c>
       <c r="G33" s="29">
         <v>3.92</v>
       </c>
       <c r="H33" s="29">
         <v>4.13</v>
       </c>
       <c r="I33" s="29">
@@ -13893,52 +14079,55 @@
       </c>
       <c r="BD33" s="11">
         <v>3.31</v>
       </c>
       <c r="BE33" s="31">
         <v>3.72</v>
       </c>
       <c r="BF33" s="31">
         <v>3.51</v>
       </c>
       <c r="BG33" s="11">
         <v>3.63</v>
       </c>
       <c r="BH33" s="11">
         <v>3.64</v>
       </c>
       <c r="BI33" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ33" s="11">
         <v>1.22</v>
       </c>
       <c r="BK33" s="11">
         <v>2.5499999999999998</v>
       </c>
+      <c r="BL33" s="31">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="29">
         <v>7.09</v>
       </c>
       <c r="C34" s="29">
         <v>6.68</v>
       </c>
       <c r="D34" s="29">
         <v>5.96</v>
       </c>
       <c r="E34" s="29">
         <v>5.26</v>
       </c>
       <c r="F34" s="29">
         <v>5.43</v>
       </c>
       <c r="G34" s="29">
         <v>5.05</v>
       </c>
       <c r="H34" s="29">
         <v>5.36</v>
       </c>
       <c r="I34" s="29">
@@ -14084,52 +14273,55 @@
       </c>
       <c r="BD34" s="11">
         <v>2.91</v>
       </c>
       <c r="BE34" s="31">
         <v>3.15</v>
       </c>
       <c r="BF34" s="31">
         <v>3.27</v>
       </c>
       <c r="BG34" s="11">
         <v>3.47</v>
       </c>
       <c r="BH34" s="11">
         <v>3.26</v>
       </c>
       <c r="BI34" s="11">
         <v>3.2</v>
       </c>
       <c r="BJ34" s="11">
         <v>1.59</v>
       </c>
       <c r="BK34" s="11">
         <v>1.96</v>
       </c>
+      <c r="BL34" s="31">
+        <v>2.56</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="29">
         <v>6.31</v>
       </c>
       <c r="C35" s="29">
         <v>4.79</v>
       </c>
       <c r="D35" s="29">
         <v>3.86</v>
       </c>
       <c r="E35" s="29">
         <v>3.98</v>
       </c>
       <c r="F35" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="G35" s="29">
         <v>3.83</v>
       </c>
       <c r="H35" s="29">
         <v>3.78</v>
       </c>
       <c r="I35" s="29">
@@ -14275,52 +14467,55 @@
       </c>
       <c r="BD35" s="11">
         <v>3.55</v>
       </c>
       <c r="BE35" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF35" s="31">
         <v>4.54</v>
       </c>
       <c r="BG35" s="11">
         <v>4.63</v>
       </c>
       <c r="BH35" s="11">
         <v>4.58</v>
       </c>
       <c r="BI35" s="11">
         <v>4.7300000000000004</v>
       </c>
       <c r="BJ35" s="11">
         <v>1.59</v>
       </c>
       <c r="BK35" s="11">
         <v>3.34</v>
       </c>
+      <c r="BL35" s="31">
+        <v>4.93</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="29">
         <v>3.24</v>
       </c>
       <c r="C36" s="29">
         <v>3.06</v>
       </c>
       <c r="D36" s="29">
         <v>2.89</v>
       </c>
       <c r="E36" s="29">
         <v>3.33</v>
       </c>
       <c r="F36" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="G36" s="29">
         <v>3.74</v>
       </c>
       <c r="H36" s="29">
         <v>3.85</v>
       </c>
       <c r="I36" s="29">
@@ -14466,52 +14661,55 @@
       </c>
       <c r="BD36" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="BE36" s="31">
         <v>4.47</v>
       </c>
       <c r="BF36" s="31">
         <v>4.67</v>
       </c>
       <c r="BG36" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="BH36" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="BI36" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BJ36" s="11">
         <v>1.53</v>
       </c>
       <c r="BK36" s="11">
         <v>2.42</v>
       </c>
+      <c r="BL36" s="31">
+        <v>2.12</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="29">
         <v>1.58</v>
       </c>
       <c r="C37" s="29">
         <v>2.91</v>
       </c>
       <c r="D37" s="29">
         <v>2.85</v>
       </c>
       <c r="E37" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="F37" s="29">
         <v>2.92</v>
       </c>
       <c r="G37" s="29">
         <v>3.11</v>
       </c>
       <c r="H37" s="29">
         <v>2.89</v>
       </c>
       <c r="I37" s="29">
@@ -14657,52 +14855,55 @@
       </c>
       <c r="BD37" s="11">
         <v>3.77</v>
       </c>
       <c r="BE37" s="31">
         <v>3.89</v>
       </c>
       <c r="BF37" s="31">
         <v>3.93</v>
       </c>
       <c r="BG37" s="11">
         <v>3.85</v>
       </c>
       <c r="BH37" s="11">
         <v>4.07</v>
       </c>
       <c r="BI37" s="11">
         <v>3.96</v>
       </c>
       <c r="BJ37" s="11">
         <v>3.65</v>
       </c>
       <c r="BK37" s="11">
         <v>3.19</v>
       </c>
+      <c r="BL37" s="31">
+        <v>2.93</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C38" s="29">
         <v>4.24</v>
       </c>
       <c r="D38" s="29">
         <v>5.32</v>
       </c>
       <c r="E38" s="29">
         <v>4.51</v>
       </c>
       <c r="F38" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="G38" s="29">
         <v>3.8</v>
       </c>
       <c r="H38" s="29">
         <v>3.54</v>
       </c>
       <c r="I38" s="29">
@@ -14848,52 +15049,55 @@
       </c>
       <c r="BD38" s="11">
         <v>3.99</v>
       </c>
       <c r="BE38" s="31">
         <v>4.1900000000000004</v>
       </c>
       <c r="BF38" s="31">
         <v>4</v>
       </c>
       <c r="BG38" s="11">
         <v>3.99</v>
       </c>
       <c r="BH38" s="11">
         <v>3.77</v>
       </c>
       <c r="BI38" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ38" s="11">
         <v>4.79</v>
       </c>
       <c r="BK38" s="11">
         <v>3.38</v>
       </c>
+      <c r="BL38" s="31">
+        <v>2.77</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="C39" s="29">
         <v>2.99</v>
       </c>
       <c r="D39" s="29">
         <v>3.27</v>
       </c>
       <c r="E39" s="29">
         <v>2.78</v>
       </c>
       <c r="F39" s="29">
         <v>2.73</v>
       </c>
       <c r="G39" s="29">
         <v>2.71</v>
       </c>
       <c r="H39" s="29">
         <v>3.33</v>
       </c>
       <c r="I39" s="29">
@@ -15039,52 +15243,55 @@
       </c>
       <c r="BD39" s="11">
         <v>3.15</v>
       </c>
       <c r="BE39" s="31">
         <v>3.64</v>
       </c>
       <c r="BF39" s="31">
         <v>3.5</v>
       </c>
       <c r="BG39" s="11">
         <v>3.14</v>
       </c>
       <c r="BH39" s="11">
         <v>3.36</v>
       </c>
       <c r="BI39" s="11">
         <v>3.27</v>
       </c>
       <c r="BJ39" s="11">
         <v>1.61</v>
       </c>
       <c r="BK39" s="11">
         <v>0.85</v>
       </c>
+      <c r="BL39" s="31">
+        <v>1.39</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="29">
         <v>6.55</v>
       </c>
       <c r="C40" s="29">
         <v>7.06</v>
       </c>
       <c r="D40" s="29">
         <v>5.87</v>
       </c>
       <c r="E40" s="29">
         <v>5</v>
       </c>
       <c r="F40" s="29">
         <v>5.05</v>
       </c>
       <c r="G40" s="29">
         <v>5</v>
       </c>
       <c r="H40" s="29">
         <v>4.84</v>
       </c>
       <c r="I40" s="29">
@@ -15230,52 +15437,55 @@
       </c>
       <c r="BD40" s="11">
         <v>3.93</v>
       </c>
       <c r="BE40" s="31">
         <v>4.12</v>
       </c>
       <c r="BF40" s="31">
         <v>4.2</v>
       </c>
       <c r="BG40" s="11">
         <v>4.1399999999999997</v>
       </c>
       <c r="BH40" s="11">
         <v>4.01</v>
       </c>
       <c r="BI40" s="11">
         <v>3.85</v>
       </c>
       <c r="BJ40" s="11">
         <v>3.72</v>
       </c>
       <c r="BK40" s="11">
         <v>3.11</v>
       </c>
+      <c r="BL40" s="31">
+        <v>3.43</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="29">
         <v>6.56</v>
       </c>
       <c r="C41" s="29">
         <v>6.49</v>
       </c>
       <c r="D41" s="29">
         <v>5.77</v>
       </c>
       <c r="E41" s="29">
         <v>5.45</v>
       </c>
       <c r="F41" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="G41" s="29">
         <v>5.12</v>
       </c>
       <c r="H41" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="I41" s="29">
@@ -15421,52 +15631,55 @@
       </c>
       <c r="BD41" s="11">
         <v>4.26</v>
       </c>
       <c r="BE41" s="31">
         <v>4.47</v>
       </c>
       <c r="BF41" s="31">
         <v>4.82</v>
       </c>
       <c r="BG41" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="BH41" s="11">
         <v>4.49</v>
       </c>
       <c r="BI41" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="BJ41" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="BK41" s="11">
         <v>2.8</v>
       </c>
+      <c r="BL41" s="31">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="29">
         <v>3.3</v>
       </c>
       <c r="C42" s="29">
         <v>3.48</v>
       </c>
       <c r="D42" s="29">
         <v>3.65</v>
       </c>
       <c r="E42" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="F42" s="29">
         <v>4.07</v>
       </c>
       <c r="G42" s="29">
         <v>3.74</v>
       </c>
       <c r="H42" s="29">
         <v>3.58</v>
       </c>
       <c r="I42" s="29">
@@ -15612,52 +15825,55 @@
       </c>
       <c r="BD42" s="11">
         <v>3.09</v>
       </c>
       <c r="BE42" s="31">
         <v>3.03</v>
       </c>
       <c r="BF42" s="31">
         <v>2.88</v>
       </c>
       <c r="BG42" s="11">
         <v>2.84</v>
       </c>
       <c r="BH42" s="11">
         <v>2.82</v>
       </c>
       <c r="BI42" s="11">
         <v>2.93</v>
       </c>
       <c r="BJ42" s="11">
         <v>1.7</v>
       </c>
       <c r="BK42" s="11">
         <v>1.8</v>
       </c>
+      <c r="BL42" s="31">
+        <v>2.66</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="32">
         <v>4.76</v>
       </c>
       <c r="C43" s="32">
         <v>4.55</v>
       </c>
       <c r="D43" s="32">
         <v>4.88</v>
       </c>
       <c r="E43" s="32">
         <v>4.26</v>
       </c>
       <c r="F43" s="32">
         <v>4.2</v>
       </c>
       <c r="G43" s="32">
         <v>3.91</v>
       </c>
       <c r="H43" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="I43" s="32">
@@ -15803,119 +16019,122 @@
       </c>
       <c r="BD43" s="12">
         <v>4.0599999999999996</v>
       </c>
       <c r="BE43" s="12">
         <v>4.33</v>
       </c>
       <c r="BF43" s="12">
         <v>4.25</v>
       </c>
       <c r="BG43" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="BH43" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="BI43" s="12">
         <v>4.21</v>
       </c>
       <c r="BJ43" s="12">
         <v>2.69</v>
       </c>
       <c r="BK43" s="12">
         <v>1.87</v>
       </c>
+      <c r="BL43" s="12">
+        <v>2.46</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ5:BK5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:BK7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A30:BL30"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="AY4:BL4"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A7:BL7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
@@ -15932,115 +16151,116 @@
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="5" style="3" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7" style="17" customWidth="1"/>
     <col min="54" max="54" width="6.42578125" style="17" customWidth="1"/>
     <col min="55" max="55" width="6.85546875" style="17" customWidth="1"/>
     <col min="56" max="56" width="7.42578125" style="17" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="67"/>
-[...60 lines deleted...]
-      <c r="BK2" s="67"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="62"/>
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+      <c r="BD2" s="62"/>
+      <c r="BE2" s="62"/>
+      <c r="BF2" s="62"/>
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BJ2" s="62"/>
+      <c r="BK2" s="62"/>
+      <c r="BL2" s="62"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -16081,131 +16301,132 @@
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AZ4" s="18"/>
       <c r="BA4" s="18"/>
       <c r="BI4" s="18"/>
-      <c r="BK4" s="18" t="s">
+      <c r="BK4" s="18"/>
+      <c r="BL4" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="68"/>
-      <c r="B5" s="75">
+      <c r="B5" s="77">
         <v>2021</v>
       </c>
-      <c r="C5" s="74"/>
-[...8 lines deleted...]
-      <c r="L5" s="74"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
       <c r="M5" s="68"/>
-      <c r="N5" s="75">
+      <c r="N5" s="77">
         <v>2022</v>
       </c>
-      <c r="O5" s="74"/>
-[...8 lines deleted...]
-      <c r="X5" s="74"/>
+      <c r="O5" s="76"/>
+      <c r="P5" s="76"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="76"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="76"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="76"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="76"/>
       <c r="Y5" s="68"/>
-      <c r="Z5" s="75">
+      <c r="Z5" s="77">
         <v>2023</v>
       </c>
-      <c r="AA5" s="74"/>
-[...8 lines deleted...]
-      <c r="AJ5" s="74"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="76"/>
+      <c r="AD5" s="76"/>
+      <c r="AE5" s="76"/>
+      <c r="AF5" s="76"/>
+      <c r="AG5" s="76"/>
+      <c r="AH5" s="76"/>
+      <c r="AI5" s="76"/>
+      <c r="AJ5" s="76"/>
       <c r="AK5" s="68"/>
-      <c r="AL5" s="65">
+      <c r="AL5" s="64">
         <v>2024</v>
       </c>
-      <c r="AM5" s="66"/>
-[...10 lines deleted...]
-      <c r="AX5" s="65">
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
+      <c r="AX5" s="64">
         <v>2025</v>
       </c>
-      <c r="AY5" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="76">
+      <c r="AY5" s="65"/>
+      <c r="AZ5" s="65"/>
+      <c r="BA5" s="65"/>
+      <c r="BB5" s="65"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
+      <c r="BG5" s="65"/>
+      <c r="BH5" s="65"/>
+      <c r="BI5" s="65"/>
+      <c r="BJ5" s="72">
         <v>2026</v>
       </c>
-      <c r="BK5" s="62"/>
-      <c r="BL5" s="5"/>
+      <c r="BK5" s="63"/>
+      <c r="BL5" s="63"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
@@ -16400,93 +16621,95 @@
       </c>
       <c r="AP6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="15" t="s">
         <v>27</v>
       </c>
       <c r="AT6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AU6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AW6" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="AX6" s="56" t="s">
+      <c r="AX6" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AY6" s="57" t="s">
+      <c r="AY6" s="55" t="s">
         <v>5</v>
       </c>
       <c r="AZ6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BB6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="15" t="s">
         <v>27</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="BG6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="59" t="s">
+      <c r="BI6" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="BJ6" s="56" t="s">
+      <c r="BJ6" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="BK6" s="56" t="s">
+      <c r="BK6" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="BL6" s="5"/>
+      <c r="BL6" s="22" t="s">
+        <v>6</v>
+      </c>
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
@@ -16536,115 +16759,116 @@
       <c r="EC6" s="5"/>
       <c r="ED6" s="5"/>
       <c r="EE6" s="5"/>
       <c r="EF6" s="5"/>
       <c r="EG6" s="5"/>
       <c r="EH6" s="5"/>
       <c r="EI6" s="5"/>
       <c r="EJ6" s="5"/>
       <c r="EK6" s="5"/>
       <c r="EL6" s="5"/>
       <c r="EM6" s="5"/>
       <c r="EN6" s="5"/>
       <c r="EO6" s="5"/>
       <c r="EP6" s="5"/>
       <c r="EQ6" s="5"/>
       <c r="ER6" s="5"/>
       <c r="ES6" s="5"/>
       <c r="ET6" s="5"/>
       <c r="EU6" s="5"/>
       <c r="EV6" s="5"/>
       <c r="EW6" s="5"/>
       <c r="EX6" s="5"/>
       <c r="EY6" s="5"/>
     </row>
     <row r="7" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="72"/>
-[...60 lines deleted...]
-      <c r="BK7" s="72"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+      <c r="N7" s="74"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="74"/>
+      <c r="AA7" s="74"/>
+      <c r="AB7" s="74"/>
+      <c r="AC7" s="74"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="74"/>
+      <c r="AF7" s="74"/>
+      <c r="AG7" s="74"/>
+      <c r="AH7" s="74"/>
+      <c r="AI7" s="74"/>
+      <c r="AJ7" s="74"/>
+      <c r="AK7" s="74"/>
+      <c r="AL7" s="74"/>
+      <c r="AM7" s="74"/>
+      <c r="AN7" s="74"/>
+      <c r="AO7" s="74"/>
+      <c r="AP7" s="74"/>
+      <c r="AQ7" s="74"/>
+      <c r="AR7" s="74"/>
+      <c r="AS7" s="74"/>
+      <c r="AT7" s="74"/>
+      <c r="AU7" s="74"/>
+      <c r="AV7" s="74"/>
+      <c r="AW7" s="74"/>
+      <c r="AX7" s="74"/>
+      <c r="AY7" s="74"/>
+      <c r="AZ7" s="74"/>
+      <c r="BA7" s="74"/>
+      <c r="BB7" s="74"/>
+      <c r="BC7" s="74"/>
+      <c r="BD7" s="74"/>
+      <c r="BE7" s="74"/>
+      <c r="BF7" s="74"/>
+      <c r="BG7" s="74"/>
+      <c r="BH7" s="74"/>
+      <c r="BI7" s="74"/>
+      <c r="BJ7" s="74"/>
+      <c r="BK7" s="74"/>
+      <c r="BL7" s="74"/>
     </row>
     <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="36">
         <v>64</v>
       </c>
       <c r="C8" s="36">
         <v>69</v>
       </c>
       <c r="D8" s="1">
         <v>78</v>
       </c>
       <c r="E8" s="1">
         <v>62</v>
       </c>
       <c r="F8" s="36">
         <v>68</v>
       </c>
       <c r="G8" s="36">
         <v>66</v>
       </c>
       <c r="H8" s="36">
         <v>82</v>
@@ -16792,50 +17016,53 @@
       </c>
       <c r="BD8" s="1">
         <v>202</v>
       </c>
       <c r="BE8" s="1">
         <v>172</v>
       </c>
       <c r="BF8" s="27">
         <v>161</v>
       </c>
       <c r="BG8" s="1">
         <v>191</v>
       </c>
       <c r="BH8" s="26">
         <v>183</v>
       </c>
       <c r="BI8" s="26">
         <v>223</v>
       </c>
       <c r="BJ8" s="26">
         <v>198</v>
       </c>
       <c r="BK8" s="26">
         <v>142</v>
       </c>
+      <c r="BL8" s="1">
+        <v>206</v>
+      </c>
     </row>
     <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="36">
         <v>49</v>
       </c>
       <c r="C9" s="36">
         <v>57</v>
       </c>
       <c r="D9" s="1">
         <v>62</v>
       </c>
       <c r="E9" s="1">
         <v>42</v>
       </c>
       <c r="F9" s="36">
         <v>51</v>
       </c>
       <c r="G9" s="36">
         <v>51</v>
       </c>
       <c r="H9" s="36">
         <v>52</v>
@@ -16983,50 +17210,53 @@
       </c>
       <c r="BD9" s="1">
         <v>140</v>
       </c>
       <c r="BE9" s="1">
         <v>130</v>
       </c>
       <c r="BF9" s="27">
         <v>108</v>
       </c>
       <c r="BG9" s="1">
         <v>135</v>
       </c>
       <c r="BH9" s="26">
         <v>135</v>
       </c>
       <c r="BI9" s="26">
         <v>170</v>
       </c>
       <c r="BJ9" s="26">
         <v>142</v>
       </c>
       <c r="BK9" s="26">
         <v>104</v>
       </c>
+      <c r="BL9" s="1">
+        <v>144</v>
+      </c>
     </row>
     <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="36">
         <v>1</v>
       </c>
       <c r="C10" s="36">
         <v>2</v>
       </c>
       <c r="D10" s="1">
         <v>1</v>
       </c>
       <c r="E10" s="1">
         <v>2</v>
       </c>
       <c r="F10" s="36">
         <v>1</v>
       </c>
       <c r="G10" s="36">
         <v>2</v>
       </c>
       <c r="H10" s="36">
         <v>6</v>
@@ -17174,50 +17404,53 @@
       </c>
       <c r="BD10" s="1">
         <v>4</v>
       </c>
       <c r="BE10" s="1">
         <v>8</v>
       </c>
       <c r="BF10" s="27">
         <v>3</v>
       </c>
       <c r="BG10" s="1">
         <v>7</v>
       </c>
       <c r="BH10" s="26">
         <v>9</v>
       </c>
       <c r="BI10" s="26">
         <v>9</v>
       </c>
       <c r="BJ10" s="26">
         <v>12</v>
       </c>
       <c r="BK10" s="26">
         <v>5</v>
       </c>
+      <c r="BL10" s="1">
+        <v>9</v>
+      </c>
     </row>
     <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="36">
         <v>2</v>
       </c>
       <c r="C11" s="37">
         <v>0</v>
       </c>
       <c r="D11" s="37">
         <v>0</v>
       </c>
       <c r="E11" s="37">
         <v>0</v>
       </c>
       <c r="F11" s="36">
         <v>2</v>
       </c>
       <c r="G11" s="37">
         <v>0</v>
       </c>
       <c r="H11" s="36">
         <v>1</v>
@@ -17363,50 +17596,53 @@
       </c>
       <c r="BD11" s="1">
         <v>2</v>
       </c>
       <c r="BE11" s="1">
         <v>3</v>
       </c>
       <c r="BF11" s="27">
         <v>2</v>
       </c>
       <c r="BG11" s="1">
         <v>2</v>
       </c>
       <c r="BH11" s="26">
         <v>1</v>
       </c>
       <c r="BI11" s="26">
         <v>1</v>
       </c>
       <c r="BJ11" s="26">
         <v>2</v>
       </c>
       <c r="BK11" s="26">
         <v>2</v>
       </c>
+      <c r="BL11" s="1">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="36">
         <v>2</v>
       </c>
       <c r="C12" s="36">
         <v>1</v>
       </c>
       <c r="D12" s="37">
         <v>0</v>
       </c>
       <c r="E12" s="37">
         <v>0</v>
       </c>
       <c r="F12" s="37">
         <v>0</v>
       </c>
       <c r="G12" s="37">
         <v>0</v>
       </c>
       <c r="H12" s="37">
         <v>0</v>
@@ -17552,50 +17788,53 @@
       </c>
       <c r="BD12" s="1">
         <v>4</v>
       </c>
       <c r="BE12" s="1">
         <v>3</v>
       </c>
       <c r="BF12" s="27">
         <v>0</v>
       </c>
       <c r="BG12" s="1">
         <v>1</v>
       </c>
       <c r="BH12" s="26">
         <v>1</v>
       </c>
       <c r="BI12" s="26">
         <v>2</v>
       </c>
       <c r="BJ12" s="26">
         <v>0</v>
       </c>
       <c r="BK12" s="26">
         <v>2</v>
       </c>
+      <c r="BL12" s="1">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="37">
         <v>0</v>
       </c>
       <c r="C13" s="36">
         <v>2</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="37">
         <v>0</v>
       </c>
       <c r="G13" s="37">
         <v>0</v>
       </c>
       <c r="H13" s="36">
         <v>3</v>
@@ -17743,50 +17982,53 @@
       </c>
       <c r="BD13" s="1">
         <v>5</v>
       </c>
       <c r="BE13" s="1">
         <v>3</v>
       </c>
       <c r="BF13" s="27">
         <v>0</v>
       </c>
       <c r="BG13" s="1">
         <v>1</v>
       </c>
       <c r="BH13" s="26">
         <v>3</v>
       </c>
       <c r="BI13" s="26">
         <v>2</v>
       </c>
       <c r="BJ13" s="26">
         <v>4</v>
       </c>
       <c r="BK13" s="26">
         <v>3</v>
       </c>
+      <c r="BL13" s="1">
+        <v>7</v>
+      </c>
     </row>
     <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="36">
         <v>1</v>
       </c>
       <c r="C14" s="37">
         <v>0</v>
       </c>
       <c r="D14" s="1">
         <v>1</v>
       </c>
       <c r="E14" s="1">
         <v>3</v>
       </c>
       <c r="F14" s="37">
         <v>0</v>
       </c>
       <c r="G14" s="36">
         <v>1</v>
       </c>
       <c r="H14" s="36">
         <v>1</v>
@@ -17934,50 +18176,53 @@
       </c>
       <c r="BD14" s="1">
         <v>3</v>
       </c>
       <c r="BE14" s="1">
         <v>1</v>
       </c>
       <c r="BF14" s="27">
         <v>0</v>
       </c>
       <c r="BG14" s="1">
         <v>6</v>
       </c>
       <c r="BH14" s="26">
         <v>1</v>
       </c>
       <c r="BI14" s="26">
         <v>4</v>
       </c>
       <c r="BJ14" s="26">
         <v>5</v>
       </c>
       <c r="BK14" s="26">
         <v>1</v>
       </c>
+      <c r="BL14" s="1">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="37">
         <v>0</v>
       </c>
       <c r="C15" s="36">
         <v>1</v>
       </c>
       <c r="D15" s="37">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>2</v>
       </c>
       <c r="F15" s="37">
         <v>0</v>
       </c>
       <c r="G15" s="37">
         <v>0</v>
       </c>
       <c r="H15" s="36">
         <v>2</v>
@@ -18125,50 +18370,53 @@
       </c>
       <c r="BD15" s="1">
         <v>6</v>
       </c>
       <c r="BE15" s="1">
         <v>1</v>
       </c>
       <c r="BF15" s="27">
         <v>5</v>
       </c>
       <c r="BG15" s="1">
         <v>6</v>
       </c>
       <c r="BH15" s="26">
         <v>8</v>
       </c>
       <c r="BI15" s="26">
         <v>6</v>
       </c>
       <c r="BJ15" s="26">
         <v>3</v>
       </c>
       <c r="BK15" s="26">
         <v>4</v>
       </c>
+      <c r="BL15" s="1">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
         <v>5</v>
       </c>
       <c r="C16" s="36">
         <v>3</v>
       </c>
       <c r="D16" s="1">
         <v>8</v>
       </c>
       <c r="E16" s="1">
         <v>4</v>
       </c>
       <c r="F16" s="36">
         <v>4</v>
       </c>
       <c r="G16" s="36">
         <v>2</v>
       </c>
       <c r="H16" s="36">
         <v>9</v>
@@ -18316,52 +18564,55 @@
       </c>
       <c r="BD16" s="1">
         <v>12</v>
       </c>
       <c r="BE16" s="1">
         <v>7</v>
       </c>
       <c r="BF16" s="27">
         <v>12</v>
       </c>
       <c r="BG16" s="1">
         <v>12</v>
       </c>
       <c r="BH16" s="26">
         <v>7</v>
       </c>
       <c r="BI16" s="26">
         <v>14</v>
       </c>
       <c r="BJ16" s="26">
         <v>7</v>
       </c>
       <c r="BK16" s="26">
         <v>4</v>
       </c>
+      <c r="BL16" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="37">
         <v>0</v>
       </c>
       <c r="C17" s="37">
         <v>0</v>
       </c>
       <c r="D17" s="37">
         <v>0</v>
       </c>
       <c r="E17" s="37">
         <v>0</v>
       </c>
       <c r="F17" s="37">
         <v>0</v>
       </c>
       <c r="G17" s="37">
         <v>0</v>
       </c>
       <c r="H17" s="37">
         <v>0</v>
       </c>
       <c r="I17" s="37">
@@ -18501,52 +18752,53 @@
       <c r="BC17" s="1">
         <v>1</v>
       </c>
       <c r="BD17" s="1">
         <v>5</v>
       </c>
       <c r="BE17" s="1"/>
       <c r="BF17" s="27">
         <v>1</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="26">
         <v>0</v>
       </c>
       <c r="BI17" s="26">
         <v>0</v>
       </c>
       <c r="BJ17" s="26">
         <v>3</v>
       </c>
       <c r="BK17" s="26">
         <v>1</v>
       </c>
+      <c r="BL17" s="1"/>
     </row>
-    <row r="18" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="37">
         <v>0</v>
       </c>
       <c r="C18" s="36">
         <v>2</v>
       </c>
       <c r="D18" s="1">
         <v>2</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="36">
         <v>3</v>
       </c>
       <c r="G18" s="36">
         <v>3</v>
       </c>
       <c r="H18" s="37">
         <v>0</v>
       </c>
       <c r="I18" s="37">
@@ -18692,52 +18944,55 @@
       </c>
       <c r="BD18" s="1">
         <v>1</v>
       </c>
       <c r="BE18" s="1">
         <v>2</v>
       </c>
       <c r="BF18" s="27">
         <v>7</v>
       </c>
       <c r="BG18" s="1">
         <v>5</v>
       </c>
       <c r="BH18" s="26">
         <v>4</v>
       </c>
       <c r="BI18" s="26">
         <v>5</v>
       </c>
       <c r="BJ18" s="26">
         <v>4</v>
       </c>
       <c r="BK18" s="26">
         <v>3</v>
       </c>
+      <c r="BL18" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="36">
         <v>3</v>
       </c>
       <c r="C19" s="36">
         <v>1</v>
       </c>
       <c r="D19" s="1">
         <v>1</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="36">
         <v>7</v>
       </c>
       <c r="G19" s="36">
         <v>5</v>
       </c>
       <c r="H19" s="36">
         <v>6</v>
       </c>
       <c r="I19" s="37">
@@ -18883,52 +19138,55 @@
       </c>
       <c r="BD19" s="1">
         <v>11</v>
       </c>
       <c r="BE19" s="1">
         <v>9</v>
       </c>
       <c r="BF19" s="27">
         <v>14</v>
       </c>
       <c r="BG19" s="1">
         <v>9</v>
       </c>
       <c r="BH19" s="26">
         <v>10</v>
       </c>
       <c r="BI19" s="26">
         <v>7</v>
       </c>
       <c r="BJ19" s="26">
         <v>11</v>
       </c>
       <c r="BK19" s="26">
         <v>7</v>
       </c>
+      <c r="BL19" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="36">
         <v>1</v>
       </c>
       <c r="C20" s="37">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="1">
         <v>2</v>
       </c>
       <c r="F20" s="37">
         <v>0</v>
       </c>
       <c r="G20" s="36">
         <v>1</v>
       </c>
       <c r="H20" s="36">
         <v>1</v>
       </c>
       <c r="I20" s="36">
@@ -19074,52 +19332,55 @@
       </c>
       <c r="BD20" s="1">
         <v>6</v>
       </c>
       <c r="BE20" s="1">
         <v>4</v>
       </c>
       <c r="BF20" s="27">
         <v>8</v>
       </c>
       <c r="BG20" s="1">
         <v>5</v>
       </c>
       <c r="BH20" s="26">
         <v>2</v>
       </c>
       <c r="BI20" s="26">
         <v>1</v>
       </c>
       <c r="BJ20" s="26">
         <v>4</v>
       </c>
       <c r="BK20" s="26">
         <v>5</v>
       </c>
+      <c r="BL20" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="37">
         <v>0</v>
       </c>
       <c r="C21" s="37">
         <v>0</v>
       </c>
       <c r="D21" s="1">
         <v>1</v>
       </c>
       <c r="E21" s="37">
         <v>0</v>
       </c>
       <c r="F21" s="37">
         <v>0</v>
       </c>
       <c r="G21" s="36">
         <v>1</v>
       </c>
       <c r="H21" s="37">
         <v>0</v>
       </c>
       <c r="I21" s="36">
@@ -19263,119 +19524,123 @@
       </c>
       <c r="BD21" s="1">
         <v>3</v>
       </c>
       <c r="BE21" s="1">
         <v>1</v>
       </c>
       <c r="BF21" s="27">
         <v>1</v>
       </c>
       <c r="BG21" s="1">
         <v>2</v>
       </c>
       <c r="BH21" s="26">
         <v>2</v>
       </c>
       <c r="BI21" s="26">
         <v>2</v>
       </c>
       <c r="BJ21" s="26">
         <v>1</v>
       </c>
       <c r="BK21" s="26">
         <v>1</v>
       </c>
+      <c r="BL21" s="1">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="73" t="s">
+    <row r="22" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="73"/>
-[...60 lines deleted...]
-      <c r="BK22" s="73"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
+      <c r="N22" s="75"/>
+      <c r="O22" s="75"/>
+      <c r="P22" s="75"/>
+      <c r="Q22" s="75"/>
+      <c r="R22" s="75"/>
+      <c r="S22" s="75"/>
+      <c r="T22" s="75"/>
+      <c r="U22" s="75"/>
+      <c r="V22" s="75"/>
+      <c r="W22" s="75"/>
+      <c r="X22" s="75"/>
+      <c r="Y22" s="75"/>
+      <c r="Z22" s="75"/>
+      <c r="AA22" s="75"/>
+      <c r="AB22" s="75"/>
+      <c r="AC22" s="75"/>
+      <c r="AD22" s="75"/>
+      <c r="AE22" s="75"/>
+      <c r="AF22" s="75"/>
+      <c r="AG22" s="75"/>
+      <c r="AH22" s="75"/>
+      <c r="AI22" s="75"/>
+      <c r="AJ22" s="75"/>
+      <c r="AK22" s="75"/>
+      <c r="AL22" s="75"/>
+      <c r="AM22" s="75"/>
+      <c r="AN22" s="75"/>
+      <c r="AO22" s="75"/>
+      <c r="AP22" s="75"/>
+      <c r="AQ22" s="75"/>
+      <c r="AR22" s="75"/>
+      <c r="AS22" s="75"/>
+      <c r="AT22" s="75"/>
+      <c r="AU22" s="75"/>
+      <c r="AV22" s="75"/>
+      <c r="AW22" s="75"/>
+      <c r="AX22" s="75"/>
+      <c r="AY22" s="75"/>
+      <c r="AZ22" s="75"/>
+      <c r="BA22" s="75"/>
+      <c r="BB22" s="75"/>
+      <c r="BC22" s="75"/>
+      <c r="BD22" s="75"/>
+      <c r="BE22" s="75"/>
+      <c r="BF22" s="75"/>
+      <c r="BG22" s="75"/>
+      <c r="BH22" s="75"/>
+      <c r="BI22" s="75"/>
+      <c r="BJ22" s="75"/>
+      <c r="BK22" s="75"/>
+      <c r="BL22" s="75"/>
     </row>
-    <row r="23" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="36">
         <v>59</v>
       </c>
       <c r="C23" s="36">
         <v>63</v>
       </c>
       <c r="D23" s="1">
         <v>73</v>
       </c>
       <c r="E23" s="1">
         <v>55</v>
       </c>
       <c r="F23" s="36">
         <v>63</v>
       </c>
       <c r="G23" s="36">
         <v>61</v>
       </c>
       <c r="H23" s="36">
         <v>74</v>
       </c>
       <c r="I23" s="36">
@@ -19521,52 +19786,55 @@
       </c>
       <c r="BD23" s="1">
         <v>167</v>
       </c>
       <c r="BE23" s="1">
         <v>152</v>
       </c>
       <c r="BF23" s="27">
         <v>141</v>
       </c>
       <c r="BG23" s="1">
         <v>164</v>
       </c>
       <c r="BH23" s="26">
         <v>150</v>
       </c>
       <c r="BI23" s="26">
         <v>191</v>
       </c>
       <c r="BJ23" s="26">
         <v>168</v>
       </c>
       <c r="BK23" s="26">
         <v>122</v>
       </c>
+      <c r="BL23" s="1">
+        <v>170</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="36">
         <v>49</v>
       </c>
       <c r="C24" s="36">
         <v>57</v>
       </c>
       <c r="D24" s="1">
         <v>62</v>
       </c>
       <c r="E24" s="1">
         <v>42</v>
       </c>
       <c r="F24" s="36">
         <v>51</v>
       </c>
       <c r="G24" s="36">
         <v>51</v>
       </c>
       <c r="H24" s="36">
         <v>52</v>
       </c>
       <c r="I24" s="36">
@@ -19712,52 +19980,55 @@
       </c>
       <c r="BD24" s="1">
         <v>140</v>
       </c>
       <c r="BE24" s="1">
         <v>130</v>
       </c>
       <c r="BF24" s="27">
         <v>108</v>
       </c>
       <c r="BG24" s="1">
         <v>135</v>
       </c>
       <c r="BH24" s="26">
         <v>135</v>
       </c>
       <c r="BI24" s="26">
         <v>170</v>
       </c>
       <c r="BJ24" s="26">
         <v>142</v>
       </c>
       <c r="BK24" s="26">
         <v>104</v>
       </c>
+      <c r="BL24" s="1">
+        <v>144</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="36">
         <v>2</v>
       </c>
       <c r="D25" s="1">
         <v>1</v>
       </c>
       <c r="E25" s="1">
         <v>2</v>
       </c>
       <c r="F25" s="36">
         <v>1</v>
       </c>
       <c r="G25" s="36">
         <v>2</v>
       </c>
       <c r="H25" s="36">
         <v>6</v>
       </c>
       <c r="I25" s="36">
@@ -19903,52 +20174,55 @@
       </c>
       <c r="BD25" s="1">
         <v>3</v>
       </c>
       <c r="BE25" s="1">
         <v>6</v>
       </c>
       <c r="BF25" s="27">
         <v>2</v>
       </c>
       <c r="BG25" s="1">
         <v>5</v>
       </c>
       <c r="BH25" s="26">
         <v>1</v>
       </c>
       <c r="BI25" s="26">
         <v>5</v>
       </c>
       <c r="BJ25" s="26">
         <v>9</v>
       </c>
       <c r="BK25" s="26">
         <v>4</v>
       </c>
+      <c r="BL25" s="1">
+        <v>5</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="36">
         <v>5</v>
       </c>
       <c r="C26" s="36">
         <v>3</v>
       </c>
       <c r="D26" s="1">
         <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="36">
         <v>4</v>
       </c>
       <c r="G26" s="36">
         <v>2</v>
       </c>
       <c r="H26" s="36">
         <v>9</v>
       </c>
       <c r="I26" s="36">
@@ -20094,52 +20368,55 @@
       </c>
       <c r="BD26" s="1">
         <v>12</v>
       </c>
       <c r="BE26" s="1">
         <v>5</v>
       </c>
       <c r="BF26" s="27">
         <v>11</v>
       </c>
       <c r="BG26" s="1">
         <v>10</v>
       </c>
       <c r="BH26" s="26">
         <v>6</v>
       </c>
       <c r="BI26" s="26">
         <v>12</v>
       </c>
       <c r="BJ26" s="26">
         <v>5</v>
       </c>
       <c r="BK26" s="26">
         <v>3</v>
       </c>
+      <c r="BL26" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="37">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>0</v>
       </c>
       <c r="D27" s="37">
         <v>0</v>
       </c>
       <c r="E27" s="37">
         <v>0</v>
       </c>
       <c r="F27" s="37">
         <v>0</v>
       </c>
       <c r="G27" s="37">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>0</v>
       </c>
       <c r="I27" s="37">
@@ -20283,52 +20560,53 @@
       <c r="BC27" s="1">
         <v>0</v>
       </c>
       <c r="BD27" s="1">
         <v>0</v>
       </c>
       <c r="BE27" s="1"/>
       <c r="BF27" s="27">
         <v>0</v>
       </c>
       <c r="BG27" s="1">
         <v>0</v>
       </c>
       <c r="BH27" s="26">
         <v>0</v>
       </c>
       <c r="BI27" s="26">
         <v>0</v>
       </c>
       <c r="BJ27" s="26">
         <v>0</v>
       </c>
       <c r="BK27" s="3">
         <v>0</v>
       </c>
+      <c r="BL27" s="1"/>
     </row>
-    <row r="28" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="36">
         <v>3</v>
       </c>
       <c r="C28" s="36">
         <v>1</v>
       </c>
       <c r="D28" s="1">
         <v>1</v>
       </c>
       <c r="E28" s="1">
         <v>5</v>
       </c>
       <c r="F28" s="36">
         <v>7</v>
       </c>
       <c r="G28" s="36">
         <v>5</v>
       </c>
       <c r="H28" s="36">
         <v>6</v>
       </c>
       <c r="I28" s="37">
@@ -20472,52 +20750,55 @@
       </c>
       <c r="BD28" s="1">
         <v>8</v>
       </c>
       <c r="BE28" s="1">
         <v>8</v>
       </c>
       <c r="BF28" s="27">
         <v>13</v>
       </c>
       <c r="BG28" s="1">
         <v>9</v>
       </c>
       <c r="BH28" s="26">
         <v>6</v>
       </c>
       <c r="BI28" s="26">
         <v>3</v>
       </c>
       <c r="BJ28" s="26">
         <v>9</v>
       </c>
       <c r="BK28" s="26">
         <v>6</v>
       </c>
+      <c r="BL28" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="36">
         <v>1</v>
       </c>
       <c r="C29" s="37">
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="1">
         <v>2</v>
       </c>
       <c r="F29" s="37">
         <v>0</v>
       </c>
       <c r="G29" s="36">
         <v>1</v>
       </c>
       <c r="H29" s="36">
         <v>1</v>
       </c>
       <c r="I29" s="36">
@@ -20663,119 +20944,123 @@
       </c>
       <c r="BD29" s="1">
         <v>4</v>
       </c>
       <c r="BE29" s="1">
         <v>3</v>
       </c>
       <c r="BF29" s="27">
         <v>7</v>
       </c>
       <c r="BG29" s="1">
         <v>5</v>
       </c>
       <c r="BH29" s="26">
         <v>2</v>
       </c>
       <c r="BI29" s="26">
         <v>1</v>
       </c>
       <c r="BJ29" s="26">
         <v>3</v>
       </c>
       <c r="BK29" s="26">
         <v>5</v>
       </c>
+      <c r="BL29" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="72" t="s">
+    <row r="30" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="72"/>
-[...60 lines deleted...]
-      <c r="BK30" s="72"/>
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="74"/>
+      <c r="Z30" s="74"/>
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="74"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="74"/>
+      <c r="AN30" s="74"/>
+      <c r="AO30" s="74"/>
+      <c r="AP30" s="74"/>
+      <c r="AQ30" s="74"/>
+      <c r="AR30" s="74"/>
+      <c r="AS30" s="74"/>
+      <c r="AT30" s="74"/>
+      <c r="AU30" s="74"/>
+      <c r="AV30" s="74"/>
+      <c r="AW30" s="74"/>
+      <c r="AX30" s="74"/>
+      <c r="AY30" s="74"/>
+      <c r="AZ30" s="74"/>
+      <c r="BA30" s="74"/>
+      <c r="BB30" s="74"/>
+      <c r="BC30" s="74"/>
+      <c r="BD30" s="74"/>
+      <c r="BE30" s="74"/>
+      <c r="BF30" s="74"/>
+      <c r="BG30" s="74"/>
+      <c r="BH30" s="74"/>
+      <c r="BI30" s="74"/>
+      <c r="BJ30" s="74"/>
+      <c r="BK30" s="74"/>
+      <c r="BL30" s="74"/>
     </row>
-    <row r="31" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="36">
         <v>5</v>
       </c>
       <c r="C31" s="36">
         <v>6</v>
       </c>
       <c r="D31" s="1">
         <v>5</v>
       </c>
       <c r="E31" s="1">
         <v>7</v>
       </c>
       <c r="F31" s="36">
         <v>5</v>
       </c>
       <c r="G31" s="36">
         <v>5</v>
       </c>
       <c r="H31" s="36">
         <v>8</v>
       </c>
       <c r="I31" s="36">
@@ -20915,58 +21200,61 @@
       </c>
       <c r="BB31" s="1">
         <v>38</v>
       </c>
       <c r="BC31" s="1">
         <v>28</v>
       </c>
       <c r="BD31" s="1">
         <v>35</v>
       </c>
       <c r="BE31" s="1">
         <v>20</v>
       </c>
       <c r="BF31" s="27">
         <v>20</v>
       </c>
       <c r="BG31" s="1">
         <v>27</v>
       </c>
       <c r="BH31" s="26">
         <v>33</v>
       </c>
       <c r="BI31" s="26">
         <v>32</v>
       </c>
-      <c r="BJ31" s="60">
+      <c r="BJ31" s="57">
         <v>30</v>
       </c>
       <c r="BK31" s="26">
         <v>20</v>
       </c>
+      <c r="BL31" s="27">
+        <v>36</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="37">
         <v>0</v>
       </c>
       <c r="C32" s="37">
         <v>0</v>
       </c>
       <c r="D32" s="37">
         <v>0</v>
       </c>
       <c r="E32" s="37">
         <v>0</v>
       </c>
       <c r="F32" s="37">
         <v>0</v>
       </c>
       <c r="G32" s="37">
         <v>0</v>
       </c>
       <c r="H32" s="37">
         <v>0</v>
       </c>
       <c r="I32" s="37">
@@ -21106,58 +21394,61 @@
       </c>
       <c r="BB32" s="1">
         <v>6</v>
       </c>
       <c r="BC32" s="1">
         <v>5</v>
       </c>
       <c r="BD32" s="1">
         <v>1</v>
       </c>
       <c r="BE32" s="1">
         <v>2</v>
       </c>
       <c r="BF32" s="27">
         <v>1</v>
       </c>
       <c r="BG32" s="1">
         <v>2</v>
       </c>
       <c r="BH32" s="26">
         <v>8</v>
       </c>
       <c r="BI32" s="26">
         <v>4</v>
       </c>
-      <c r="BJ32" s="60">
+      <c r="BJ32" s="57">
         <v>3</v>
       </c>
       <c r="BK32" s="26">
         <v>1</v>
       </c>
+      <c r="BL32" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="36">
         <v>2</v>
       </c>
       <c r="C33" s="37">
         <v>0</v>
       </c>
       <c r="D33" s="37">
         <v>0</v>
       </c>
       <c r="E33" s="37">
         <v>0</v>
       </c>
       <c r="F33" s="36">
         <v>2</v>
       </c>
       <c r="G33" s="37">
         <v>0</v>
       </c>
       <c r="H33" s="36">
         <v>1</v>
       </c>
       <c r="I33" s="37">
@@ -21297,58 +21588,61 @@
       </c>
       <c r="BB33" s="1">
         <v>1</v>
       </c>
       <c r="BC33" s="1">
         <v>3</v>
       </c>
       <c r="BD33" s="1">
         <v>2</v>
       </c>
       <c r="BE33" s="1">
         <v>3</v>
       </c>
       <c r="BF33" s="27">
         <v>2</v>
       </c>
       <c r="BG33" s="1">
         <v>2</v>
       </c>
       <c r="BH33" s="26">
         <v>1</v>
       </c>
       <c r="BI33" s="26">
         <v>1</v>
       </c>
-      <c r="BJ33" s="60">
+      <c r="BJ33" s="57">
         <v>2</v>
       </c>
       <c r="BK33" s="26">
         <v>2</v>
       </c>
+      <c r="BL33" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="36">
         <v>2</v>
       </c>
       <c r="C34" s="36">
         <v>1</v>
       </c>
       <c r="D34" s="37">
         <v>0</v>
       </c>
       <c r="E34" s="37">
         <v>0</v>
       </c>
       <c r="F34" s="37">
         <v>0</v>
       </c>
       <c r="G34" s="37">
         <v>0</v>
       </c>
       <c r="H34" s="37">
         <v>0</v>
       </c>
       <c r="I34" s="37">
@@ -21486,58 +21780,61 @@
       </c>
       <c r="BB34" s="1">
         <v>2</v>
       </c>
       <c r="BC34" s="1">
         <v>3</v>
       </c>
       <c r="BD34" s="1">
         <v>4</v>
       </c>
       <c r="BE34" s="1">
         <v>3</v>
       </c>
       <c r="BF34" s="27">
         <v>0</v>
       </c>
       <c r="BG34" s="1">
         <v>1</v>
       </c>
       <c r="BH34" s="26">
         <v>1</v>
       </c>
       <c r="BI34" s="26">
         <v>2</v>
       </c>
-      <c r="BJ34" s="60">
+      <c r="BJ34" s="57">
         <v>0</v>
       </c>
       <c r="BK34" s="26">
         <v>2</v>
       </c>
+      <c r="BL34" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="37">
         <v>0</v>
       </c>
       <c r="C35" s="36">
         <v>2</v>
       </c>
       <c r="D35" s="1">
         <v>1</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="37">
         <v>0</v>
       </c>
       <c r="G35" s="37">
         <v>0</v>
       </c>
       <c r="H35" s="36">
         <v>3</v>
       </c>
       <c r="I35" s="36">
@@ -21677,58 +21974,61 @@
       </c>
       <c r="BB35" s="1">
         <v>5</v>
       </c>
       <c r="BC35" s="1">
         <v>3</v>
       </c>
       <c r="BD35" s="1">
         <v>5</v>
       </c>
       <c r="BE35" s="1">
         <v>3</v>
       </c>
       <c r="BF35" s="27">
         <v>0</v>
       </c>
       <c r="BG35" s="1">
         <v>1</v>
       </c>
       <c r="BH35" s="26">
         <v>3</v>
       </c>
       <c r="BI35" s="26">
         <v>2</v>
       </c>
-      <c r="BJ35" s="60">
+      <c r="BJ35" s="57">
         <v>4</v>
       </c>
       <c r="BK35" s="26">
         <v>3</v>
       </c>
+      <c r="BL35" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="36">
         <v>1</v>
       </c>
       <c r="C36" s="37">
         <v>0</v>
       </c>
       <c r="D36" s="1">
         <v>1</v>
       </c>
       <c r="E36" s="1">
         <v>3</v>
       </c>
       <c r="F36" s="37">
         <v>0</v>
       </c>
       <c r="G36" s="36">
         <v>1</v>
       </c>
       <c r="H36" s="36">
         <v>1</v>
       </c>
       <c r="I36" s="37">
@@ -21868,58 +22168,61 @@
       </c>
       <c r="BB36" s="1">
         <v>4</v>
       </c>
       <c r="BC36" s="1">
         <v>2</v>
       </c>
       <c r="BD36" s="1">
         <v>3</v>
       </c>
       <c r="BE36" s="1">
         <v>1</v>
       </c>
       <c r="BF36" s="27">
         <v>0</v>
       </c>
       <c r="BG36" s="1">
         <v>6</v>
       </c>
       <c r="BH36" s="26">
         <v>1</v>
       </c>
       <c r="BI36" s="26">
         <v>4</v>
       </c>
-      <c r="BJ36" s="60">
+      <c r="BJ36" s="57">
         <v>5</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
+      <c r="BL36" s="27">
+        <v>5</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="37">
         <v>0</v>
       </c>
       <c r="C37" s="36">
         <v>1</v>
       </c>
       <c r="D37" s="37">
         <v>0</v>
       </c>
       <c r="E37" s="1">
         <v>2</v>
       </c>
       <c r="F37" s="37">
         <v>0</v>
       </c>
       <c r="G37" s="37">
         <v>0</v>
       </c>
       <c r="H37" s="36">
         <v>2</v>
       </c>
       <c r="I37" s="36">
@@ -22059,58 +22362,61 @@
       </c>
       <c r="BB37" s="1">
         <v>9</v>
       </c>
       <c r="BC37" s="1">
         <v>4</v>
       </c>
       <c r="BD37" s="1">
         <v>6</v>
       </c>
       <c r="BE37" s="1">
         <v>1</v>
       </c>
       <c r="BF37" s="27">
         <v>5</v>
       </c>
       <c r="BG37" s="1">
         <v>6</v>
       </c>
       <c r="BH37" s="26">
         <v>8</v>
       </c>
       <c r="BI37" s="26">
         <v>6</v>
       </c>
-      <c r="BJ37" s="60">
+      <c r="BJ37" s="57">
         <v>3</v>
       </c>
       <c r="BK37" s="26">
         <v>4</v>
       </c>
+      <c r="BL37" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="37">
         <v>0</v>
       </c>
       <c r="C38" s="37">
         <v>0</v>
       </c>
       <c r="D38" s="37">
         <v>0</v>
       </c>
       <c r="E38" s="37">
         <v>0</v>
       </c>
       <c r="F38" s="37">
         <v>0</v>
       </c>
       <c r="G38" s="37">
         <v>0</v>
       </c>
       <c r="H38" s="37">
         <v>0</v>
       </c>
       <c r="I38" s="37">
@@ -22246,58 +22552,61 @@
       </c>
       <c r="BB38" s="1">
         <v>3</v>
       </c>
       <c r="BC38" s="1">
         <v>2</v>
       </c>
       <c r="BD38" s="1">
         <v>0</v>
       </c>
       <c r="BE38" s="1">
         <v>2</v>
       </c>
       <c r="BF38" s="27">
         <v>1</v>
       </c>
       <c r="BG38" s="1">
         <v>2</v>
       </c>
       <c r="BH38" s="26">
         <v>1</v>
       </c>
       <c r="BI38" s="26">
         <v>2</v>
       </c>
-      <c r="BJ38" s="60">
+      <c r="BJ38" s="57">
         <v>2</v>
       </c>
       <c r="BK38" s="26">
         <v>1</v>
       </c>
+      <c r="BL38" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="37">
         <v>0</v>
       </c>
       <c r="C39" s="37">
         <v>0</v>
       </c>
       <c r="D39" s="37">
         <v>0</v>
       </c>
       <c r="E39" s="37">
         <v>0</v>
       </c>
       <c r="F39" s="37">
         <v>0</v>
       </c>
       <c r="G39" s="37">
         <v>0</v>
       </c>
       <c r="H39" s="36">
         <v>1</v>
       </c>
       <c r="I39" s="37">
@@ -22435,58 +22744,59 @@
       </c>
       <c r="BB39" s="1">
         <v>0</v>
       </c>
       <c r="BC39" s="1">
         <v>1</v>
       </c>
       <c r="BD39" s="1">
         <v>5</v>
       </c>
       <c r="BE39" s="1">
         <v>0</v>
       </c>
       <c r="BF39" s="27">
         <v>1</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="26">
         <v>0</v>
       </c>
       <c r="BI39" s="26">
         <v>0</v>
       </c>
-      <c r="BJ39" s="60">
+      <c r="BJ39" s="57">
         <v>3</v>
       </c>
       <c r="BK39" s="26">
         <v>1</v>
       </c>
+      <c r="BL39" s="27"/>
     </row>
-    <row r="40" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="37">
         <v>0</v>
       </c>
       <c r="C40" s="36">
         <v>2</v>
       </c>
       <c r="D40" s="1">
         <v>2</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="36">
         <v>3</v>
       </c>
       <c r="G40" s="36">
         <v>3</v>
       </c>
       <c r="H40" s="37">
         <v>0</v>
       </c>
       <c r="I40" s="37">
@@ -22626,58 +22936,61 @@
       </c>
       <c r="BB40" s="1">
         <v>4</v>
       </c>
       <c r="BC40" s="1">
         <v>1</v>
       </c>
       <c r="BD40" s="1">
         <v>1</v>
       </c>
       <c r="BE40" s="1">
         <v>2</v>
       </c>
       <c r="BF40" s="27">
         <v>7</v>
       </c>
       <c r="BG40" s="1">
         <v>5</v>
       </c>
       <c r="BH40" s="26">
         <v>4</v>
       </c>
       <c r="BI40" s="26">
         <v>5</v>
       </c>
-      <c r="BJ40" s="60">
+      <c r="BJ40" s="57">
         <v>4</v>
       </c>
       <c r="BK40" s="26">
         <v>3</v>
       </c>
+      <c r="BL40" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="37">
         <v>0</v>
       </c>
       <c r="C41" s="37">
         <v>0</v>
       </c>
       <c r="D41" s="37">
         <v>0</v>
       </c>
       <c r="E41" s="37">
         <v>0</v>
       </c>
       <c r="F41" s="37">
         <v>0</v>
       </c>
       <c r="G41" s="37">
         <v>0</v>
       </c>
       <c r="H41" s="37">
         <v>0</v>
       </c>
       <c r="I41" s="37">
@@ -22817,58 +23130,61 @@
       </c>
       <c r="BB41" s="1">
         <v>0</v>
       </c>
       <c r="BC41" s="1">
         <v>1</v>
       </c>
       <c r="BD41" s="1">
         <v>3</v>
       </c>
       <c r="BE41" s="1">
         <v>1</v>
       </c>
       <c r="BF41" s="27">
         <v>1</v>
       </c>
       <c r="BG41" s="1">
         <v>0</v>
       </c>
       <c r="BH41" s="26">
         <v>4</v>
       </c>
       <c r="BI41" s="26">
         <v>4</v>
       </c>
-      <c r="BJ41" s="60">
+      <c r="BJ41" s="57">
         <v>2</v>
       </c>
       <c r="BK41" s="26">
         <v>1</v>
       </c>
+      <c r="BL41" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="37">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
       <c r="E42" s="37">
         <v>0</v>
       </c>
       <c r="F42" s="37">
         <v>0</v>
       </c>
       <c r="G42" s="37">
         <v>0</v>
       </c>
       <c r="H42" s="37">
         <v>0</v>
       </c>
       <c r="I42" s="37">
@@ -23008,58 +23324,61 @@
       </c>
       <c r="BB42" s="1">
         <v>1</v>
       </c>
       <c r="BC42" s="1">
         <v>2</v>
       </c>
       <c r="BD42" s="1">
         <v>2</v>
       </c>
       <c r="BE42" s="27">
         <v>1</v>
       </c>
       <c r="BF42" s="27">
         <v>1</v>
       </c>
       <c r="BG42" s="1">
         <v>0</v>
       </c>
       <c r="BH42" s="26">
         <v>0</v>
       </c>
       <c r="BI42" s="26">
         <v>0</v>
       </c>
-      <c r="BJ42" s="60">
+      <c r="BJ42" s="57">
         <v>1</v>
       </c>
       <c r="BK42" s="26">
         <v>0</v>
       </c>
+      <c r="BL42" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="39">
         <v>0</v>
       </c>
       <c r="C43" s="39">
         <v>0</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
       <c r="E43" s="39">
         <v>0</v>
       </c>
       <c r="F43" s="39">
         <v>0</v>
       </c>
       <c r="G43" s="39">
         <v>1</v>
       </c>
       <c r="H43" s="39">
         <v>0</v>
       </c>
       <c r="I43" s="39">
@@ -23205,227 +23524,231 @@
       </c>
       <c r="BD43" s="2">
         <v>3</v>
       </c>
       <c r="BE43" s="2">
         <v>1</v>
       </c>
       <c r="BF43" s="2">
         <v>1</v>
       </c>
       <c r="BG43" s="2">
         <v>2</v>
       </c>
       <c r="BH43" s="28">
         <v>2</v>
       </c>
       <c r="BI43" s="28">
         <v>2</v>
       </c>
       <c r="BJ43" s="28">
         <v>1</v>
       </c>
       <c r="BK43" s="28">
         <v>1</v>
       </c>
+      <c r="BL43" s="2">
+        <v>2</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
       <c r="Z44" s="13"/>
       <c r="AA44" s="13"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="13"/>
       <c r="AD44" s="13"/>
       <c r="AE44" s="13"/>
       <c r="AF44" s="13"/>
       <c r="AG44" s="13"/>
       <c r="AH44" s="13"/>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ5:BK5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A30:BK30"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A30:BL30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="29" max="31" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="46" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="7.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.140625" style="3" customWidth="1"/>
     <col min="51" max="52" width="8.28515625" style="3" customWidth="1"/>
     <col min="53" max="53" width="8.140625" style="3" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="67"/>
-[...60 lines deleted...]
-      <c r="BK2" s="67"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="62"/>
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+      <c r="BD2" s="62"/>
+      <c r="BE2" s="62"/>
+      <c r="BF2" s="62"/>
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="62"/>
+      <c r="BJ2" s="62"/>
+      <c r="BK2" s="62"/>
+      <c r="BL2" s="62"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -23479,144 +23802,145 @@
       <c r="AC4" s="34"/>
       <c r="AD4" s="34"/>
       <c r="AE4" s="34"/>
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34"/>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
     </row>
     <row r="5" spans="1:155" ht="15" customHeight="1">
       <c r="AL5" s="21"/>
       <c r="AM5" s="21"/>
       <c r="AN5" s="21"/>
       <c r="AO5" s="21"/>
       <c r="AP5" s="21"/>
       <c r="AQ5" s="21"/>
       <c r="AR5" s="21"/>
       <c r="AS5" s="21"/>
       <c r="AT5" s="21"/>
       <c r="AU5" s="21"/>
       <c r="AV5" s="21"/>
-      <c r="AX5" s="58"/>
+      <c r="AX5" s="56"/>
       <c r="AY5" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AZ5" s="78"/>
       <c r="BA5" s="78"/>
       <c r="BB5" s="78"/>
       <c r="BC5" s="78"/>
       <c r="BD5" s="78"/>
       <c r="BE5" s="78"/>
       <c r="BF5" s="78"/>
       <c r="BG5" s="78"/>
       <c r="BH5" s="78"/>
       <c r="BI5" s="78"/>
       <c r="BJ5" s="78"/>
       <c r="BK5" s="78"/>
+      <c r="BL5" s="78"/>
     </row>
     <row r="6" spans="1:155">
       <c r="A6" s="68"/>
-      <c r="B6" s="75">
+      <c r="B6" s="77">
         <v>2021</v>
       </c>
-      <c r="C6" s="74"/>
-[...8 lines deleted...]
-      <c r="L6" s="74"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
       <c r="M6" s="68"/>
-      <c r="N6" s="75">
+      <c r="N6" s="77">
         <v>2022</v>
       </c>
-      <c r="O6" s="74"/>
-[...8 lines deleted...]
-      <c r="X6" s="74"/>
+      <c r="O6" s="76"/>
+      <c r="P6" s="76"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="76"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="76"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="76"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="76"/>
       <c r="Y6" s="68"/>
-      <c r="Z6" s="75">
+      <c r="Z6" s="77">
         <v>2023</v>
       </c>
-      <c r="AA6" s="74"/>
-[...8 lines deleted...]
-      <c r="AJ6" s="74"/>
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
       <c r="AK6" s="68"/>
-      <c r="AL6" s="65">
+      <c r="AL6" s="64">
         <v>2024</v>
       </c>
-      <c r="AM6" s="66"/>
-[...10 lines deleted...]
-      <c r="AX6" s="65">
+      <c r="AM6" s="65"/>
+      <c r="AN6" s="65"/>
+      <c r="AO6" s="65"/>
+      <c r="AP6" s="65"/>
+      <c r="AQ6" s="65"/>
+      <c r="AR6" s="65"/>
+      <c r="AS6" s="65"/>
+      <c r="AT6" s="65"/>
+      <c r="AU6" s="65"/>
+      <c r="AV6" s="65"/>
+      <c r="AW6" s="65"/>
+      <c r="AX6" s="64">
         <v>2025</v>
       </c>
-      <c r="AY6" s="66"/>
-[...8 lines deleted...]
-      <c r="BH6" s="66"/>
+      <c r="AY6" s="65"/>
+      <c r="AZ6" s="65"/>
+      <c r="BA6" s="65"/>
+      <c r="BB6" s="65"/>
+      <c r="BC6" s="65"/>
+      <c r="BD6" s="65"/>
+      <c r="BE6" s="65"/>
+      <c r="BF6" s="65"/>
+      <c r="BG6" s="65"/>
+      <c r="BH6" s="65"/>
       <c r="BI6" s="79"/>
-      <c r="BJ6" s="76">
+      <c r="BJ6" s="72">
         <v>2026</v>
       </c>
-      <c r="BK6" s="62"/>
-      <c r="BL6" s="5"/>
+      <c r="BK6" s="63"/>
+      <c r="BL6" s="63"/>
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
@@ -23673,147 +23997,147 @@
       <c r="EJ6" s="5"/>
       <c r="EK6" s="5"/>
       <c r="EL6" s="5"/>
       <c r="EM6" s="5"/>
       <c r="EN6" s="5"/>
       <c r="EO6" s="5"/>
       <c r="EP6" s="5"/>
       <c r="EQ6" s="5"/>
       <c r="ER6" s="5"/>
       <c r="ES6" s="5"/>
       <c r="ET6" s="5"/>
       <c r="EU6" s="5"/>
       <c r="EV6" s="5"/>
       <c r="EW6" s="5"/>
       <c r="EX6" s="5"/>
       <c r="EY6" s="5"/>
     </row>
     <row r="7" spans="1:155" ht="27" customHeight="1">
       <c r="A7" s="69"/>
       <c r="B7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="54" t="s">
+      <c r="D7" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="54" t="s">
+      <c r="E7" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="54" t="s">
+      <c r="F7" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="54" t="s">
+      <c r="G7" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="54" t="s">
+      <c r="H7" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="54" t="s">
+      <c r="I7" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="54" t="s">
+      <c r="J7" s="59" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="54" t="s">
+      <c r="L7" s="59" t="s">
         <v>22</v>
       </c>
       <c r="M7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="N7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="O7" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="54" t="s">
+      <c r="P7" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="54" t="s">
+      <c r="Q7" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="54" t="s">
+      <c r="R7" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="S7" s="54" t="s">
+      <c r="S7" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="T7" s="54" t="s">
+      <c r="T7" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="U7" s="54" t="s">
+      <c r="U7" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="V7" s="54" t="s">
+      <c r="V7" s="59" t="s">
         <v>15</v>
       </c>
       <c r="W7" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="54" t="s">
+      <c r="X7" s="59" t="s">
         <v>22</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="AA7" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="54" t="s">
+      <c r="AB7" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="54" t="s">
+      <c r="AC7" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="54" t="s">
+      <c r="AD7" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="AE7" s="54" t="s">
+      <c r="AE7" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AF7" s="54" t="s">
+      <c r="AF7" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AG7" s="54" t="s">
+      <c r="AG7" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="AH7" s="54" t="s">
+      <c r="AH7" s="59" t="s">
         <v>15</v>
       </c>
       <c r="AI7" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="54" t="s">
+      <c r="AJ7" s="59" t="s">
         <v>22</v>
       </c>
       <c r="AK7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AL7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="AM7" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AN7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="AO7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="AP7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AQ7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="AR7" s="10" t="s">
         <v>13</v>
@@ -23853,51 +24177,53 @@
       </c>
       <c r="BD7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="BE7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BF7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BG7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BJ7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="BK7" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="BL7" s="5"/>
+      <c r="BL7" s="10" t="s">
+        <v>17</v>
+      </c>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
@@ -23947,115 +24273,116 @@
       <c r="EC7" s="5"/>
       <c r="ED7" s="5"/>
       <c r="EE7" s="5"/>
       <c r="EF7" s="5"/>
       <c r="EG7" s="5"/>
       <c r="EH7" s="5"/>
       <c r="EI7" s="5"/>
       <c r="EJ7" s="5"/>
       <c r="EK7" s="5"/>
       <c r="EL7" s="5"/>
       <c r="EM7" s="5"/>
       <c r="EN7" s="5"/>
       <c r="EO7" s="5"/>
       <c r="EP7" s="5"/>
       <c r="EQ7" s="5"/>
       <c r="ER7" s="5"/>
       <c r="ES7" s="5"/>
       <c r="ET7" s="5"/>
       <c r="EU7" s="5"/>
       <c r="EV7" s="5"/>
       <c r="EW7" s="5"/>
       <c r="EX7" s="5"/>
       <c r="EY7" s="5"/>
     </row>
     <row r="8" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="72" t="s">
+      <c r="A8" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="72"/>
-[...60 lines deleted...]
-      <c r="BK8" s="72"/>
+      <c r="B8" s="74"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="N8" s="74"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+      <c r="T8" s="74"/>
+      <c r="U8" s="74"/>
+      <c r="V8" s="74"/>
+      <c r="W8" s="74"/>
+      <c r="X8" s="74"/>
+      <c r="Y8" s="74"/>
+      <c r="Z8" s="74"/>
+      <c r="AA8" s="74"/>
+      <c r="AB8" s="74"/>
+      <c r="AC8" s="74"/>
+      <c r="AD8" s="74"/>
+      <c r="AE8" s="74"/>
+      <c r="AF8" s="74"/>
+      <c r="AG8" s="74"/>
+      <c r="AH8" s="74"/>
+      <c r="AI8" s="74"/>
+      <c r="AJ8" s="74"/>
+      <c r="AK8" s="74"/>
+      <c r="AL8" s="74"/>
+      <c r="AM8" s="74"/>
+      <c r="AN8" s="74"/>
+      <c r="AO8" s="74"/>
+      <c r="AP8" s="74"/>
+      <c r="AQ8" s="74"/>
+      <c r="AR8" s="74"/>
+      <c r="AS8" s="74"/>
+      <c r="AT8" s="74"/>
+      <c r="AU8" s="74"/>
+      <c r="AV8" s="74"/>
+      <c r="AW8" s="74"/>
+      <c r="AX8" s="74"/>
+      <c r="AY8" s="74"/>
+      <c r="AZ8" s="74"/>
+      <c r="BA8" s="74"/>
+      <c r="BB8" s="74"/>
+      <c r="BC8" s="74"/>
+      <c r="BD8" s="74"/>
+      <c r="BE8" s="74"/>
+      <c r="BF8" s="74"/>
+      <c r="BG8" s="74"/>
+      <c r="BH8" s="74"/>
+      <c r="BI8" s="74"/>
+      <c r="BJ8" s="74"/>
+      <c r="BK8" s="74"/>
+      <c r="BL8" s="74"/>
     </row>
     <row r="9" spans="1:155">
       <c r="A9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>0.84</v>
       </c>
       <c r="C9" s="29">
         <v>0.91</v>
       </c>
       <c r="D9" s="29">
         <v>0.95</v>
       </c>
       <c r="E9" s="29">
         <v>0.92</v>
       </c>
       <c r="F9" s="29">
         <v>0.91</v>
       </c>
       <c r="G9" s="29">
         <v>0.91</v>
       </c>
       <c r="H9" s="29">
         <v>0.93</v>
@@ -24203,50 +24530,53 @@
       </c>
       <c r="BD9" s="11">
         <v>2.15</v>
       </c>
       <c r="BE9" s="11">
         <v>2.15</v>
       </c>
       <c r="BF9" s="31">
         <v>2.14</v>
       </c>
       <c r="BG9" s="11">
         <v>2.16</v>
       </c>
       <c r="BH9" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="BI9" s="11">
         <v>2.23</v>
       </c>
       <c r="BJ9" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BK9" s="11">
         <v>2.19</v>
       </c>
+      <c r="BL9" s="11">
+        <v>2.31</v>
+      </c>
     </row>
     <row r="10" spans="1:155">
       <c r="A10" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C10" s="29">
         <v>1.26</v>
       </c>
       <c r="D10" s="29">
         <v>1.31</v>
       </c>
       <c r="E10" s="29">
         <v>1.23</v>
       </c>
       <c r="F10" s="29">
         <v>1.22</v>
       </c>
       <c r="G10" s="29">
         <v>1.21</v>
       </c>
       <c r="H10" s="29">
         <v>1.21</v>
@@ -24394,50 +24724,53 @@
       </c>
       <c r="BD10" s="11">
         <v>2.36</v>
       </c>
       <c r="BE10" s="11">
         <v>2.39</v>
       </c>
       <c r="BF10" s="31">
         <v>2.37</v>
       </c>
       <c r="BG10" s="11">
         <v>2.4</v>
       </c>
       <c r="BH10" s="11">
         <v>2.44</v>
       </c>
       <c r="BI10" s="11">
         <v>2.52</v>
       </c>
       <c r="BJ10" s="11">
         <v>2.77</v>
       </c>
       <c r="BK10" s="11">
         <v>2.52</v>
       </c>
+      <c r="BL10" s="11">
+        <v>2.62</v>
+      </c>
     </row>
     <row r="11" spans="1:155">
       <c r="A11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="C11" s="29">
         <v>0.45</v>
       </c>
       <c r="D11" s="29">
         <v>0.39</v>
       </c>
       <c r="E11" s="29">
         <v>0.44</v>
       </c>
       <c r="F11" s="29">
         <v>0.41</v>
       </c>
       <c r="G11" s="29">
         <v>0.44</v>
       </c>
       <c r="H11" s="29">
         <v>0.62</v>
@@ -24585,50 +24918,53 @@
       </c>
       <c r="BD11" s="11">
         <v>2.34</v>
       </c>
       <c r="BE11" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF11" s="31">
         <v>2.16</v>
       </c>
       <c r="BG11" s="11">
         <v>2.13</v>
       </c>
       <c r="BH11" s="11">
         <v>2.17</v>
       </c>
       <c r="BI11" s="11">
         <v>2.19</v>
       </c>
       <c r="BJ11" s="11">
         <v>3.26</v>
       </c>
       <c r="BK11" s="11">
         <v>2.4300000000000002</v>
       </c>
+      <c r="BL11" s="11">
+        <v>2.4500000000000002</v>
+      </c>
     </row>
     <row r="12" spans="1:155">
       <c r="A12" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="29">
         <v>0.98</v>
       </c>
       <c r="C12" s="29">
         <v>0.51</v>
       </c>
       <c r="D12" s="29">
         <v>0.34</v>
       </c>
       <c r="E12" s="29">
         <v>0.25</v>
       </c>
       <c r="F12" s="29">
         <v>0.4</v>
       </c>
       <c r="G12" s="29">
         <v>0.33</v>
       </c>
       <c r="H12" s="29">
         <v>0.36</v>
@@ -24776,50 +25112,53 @@
       </c>
       <c r="BD12" s="11">
         <v>1.48</v>
       </c>
       <c r="BE12" s="11">
         <v>1.52</v>
       </c>
       <c r="BF12" s="31">
         <v>1.48</v>
       </c>
       <c r="BG12" s="11">
         <v>1.45</v>
       </c>
       <c r="BH12" s="11">
         <v>1.38</v>
       </c>
       <c r="BI12" s="11">
         <v>1.31</v>
       </c>
       <c r="BJ12" s="11">
         <v>1.22</v>
       </c>
       <c r="BK12" s="11">
         <v>1.28</v>
       </c>
+      <c r="BL12" s="11">
+        <v>1.26</v>
+      </c>
     </row>
     <row r="13" spans="1:155">
       <c r="A13" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="29">
         <v>1.01</v>
       </c>
       <c r="C13" s="29">
         <v>0.8</v>
       </c>
       <c r="D13" s="29">
         <v>0.53</v>
       </c>
       <c r="E13" s="29">
         <v>0.39</v>
       </c>
       <c r="F13" s="29">
         <v>0.31</v>
       </c>
       <c r="G13" s="29">
         <v>0.26</v>
       </c>
       <c r="H13" s="29">
         <v>0.22</v>
@@ -24967,50 +25306,53 @@
       </c>
       <c r="BD13" s="11">
         <v>1.07</v>
       </c>
       <c r="BE13" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="BF13" s="31">
         <v>1.01</v>
       </c>
       <c r="BG13" s="11">
         <v>0.96</v>
       </c>
       <c r="BH13" s="11">
         <v>0.92</v>
       </c>
       <c r="BI13" s="11">
         <v>0.93</v>
       </c>
       <c r="BJ13" s="11">
         <v>0</v>
       </c>
       <c r="BK13" s="11">
         <v>0.56000000000000005</v>
       </c>
+      <c r="BL13" s="11">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="14" spans="1:155">
       <c r="A14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="48">
         <v>0</v>
       </c>
       <c r="C14" s="29">
         <v>0.74</v>
       </c>
       <c r="D14" s="29">
         <v>0.72</v>
       </c>
       <c r="E14" s="29">
         <v>0.72</v>
       </c>
       <c r="F14" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="G14" s="29">
         <v>0.48</v>
       </c>
       <c r="H14" s="29">
         <v>0.72</v>
@@ -25158,50 +25500,53 @@
       </c>
       <c r="BD14" s="11">
         <v>3.09</v>
       </c>
       <c r="BE14" s="11">
         <v>3</v>
       </c>
       <c r="BF14" s="31">
         <v>2.67</v>
       </c>
       <c r="BG14" s="11">
         <v>2.48</v>
       </c>
       <c r="BH14" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="BI14" s="11">
         <v>2.4</v>
       </c>
       <c r="BJ14" s="11">
         <v>3.19</v>
       </c>
       <c r="BK14" s="11">
         <v>2.92</v>
       </c>
+      <c r="BL14" s="11">
+        <v>3.83</v>
+      </c>
     </row>
     <row r="15" spans="1:155">
       <c r="A15" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="29">
         <v>0.65</v>
       </c>
       <c r="C15" s="29">
         <v>0.34</v>
       </c>
       <c r="D15" s="29">
         <v>0.44</v>
       </c>
       <c r="E15" s="29">
         <v>0.83</v>
       </c>
       <c r="F15" s="29">
         <v>0.66</v>
       </c>
       <c r="G15" s="29">
         <v>0.66</v>
       </c>
       <c r="H15" s="29">
         <v>0.66</v>
@@ -25349,50 +25694,53 @@
       </c>
       <c r="BD15" s="11">
         <v>2.11</v>
       </c>
       <c r="BE15" s="11">
         <v>1.94</v>
       </c>
       <c r="BF15" s="31">
         <v>1.73</v>
       </c>
       <c r="BG15" s="11">
         <v>2.02</v>
       </c>
       <c r="BH15" s="11">
         <v>1.9</v>
       </c>
       <c r="BI15" s="11">
         <v>1.99</v>
       </c>
       <c r="BJ15" s="11">
         <v>3.82</v>
       </c>
       <c r="BK15" s="11">
         <v>2.42</v>
       </c>
+      <c r="BL15" s="11">
+        <v>2.92</v>
+      </c>
     </row>
     <row r="16" spans="1:155">
       <c r="A16" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="48">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>0.21</v>
       </c>
       <c r="D16" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="E16" s="29">
         <v>0.31</v>
       </c>
       <c r="F16" s="29">
         <v>0.24</v>
       </c>
       <c r="G16" s="29">
         <v>0.2</v>
       </c>
       <c r="H16" s="29">
         <v>0.28999999999999998</v>
@@ -25540,52 +25888,55 @@
       </c>
       <c r="BD16" s="11">
         <v>2.06</v>
       </c>
       <c r="BE16" s="11">
         <v>1.84</v>
       </c>
       <c r="BF16" s="31">
         <v>1.87</v>
       </c>
       <c r="BG16" s="11">
         <v>1.93</v>
       </c>
       <c r="BH16" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="BI16" s="11">
         <v>2.08</v>
       </c>
       <c r="BJ16" s="11">
         <v>1.22</v>
       </c>
       <c r="BK16" s="11">
         <v>1.49</v>
       </c>
+      <c r="BL16" s="11">
+        <v>1.54</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="29">
         <v>0.87</v>
       </c>
       <c r="C17" s="29">
         <v>0.74</v>
       </c>
       <c r="D17" s="29">
         <v>0.96</v>
       </c>
       <c r="E17" s="29">
         <v>0.9</v>
       </c>
       <c r="F17" s="29">
         <v>0.86</v>
       </c>
       <c r="G17" s="29">
         <v>0.78</v>
       </c>
       <c r="H17" s="29">
         <v>0.89</v>
       </c>
       <c r="I17" s="29">
@@ -25731,52 +26082,55 @@
       </c>
       <c r="BD17" s="11">
         <v>2.23</v>
       </c>
       <c r="BE17" s="11">
         <v>2.11</v>
       </c>
       <c r="BF17" s="31">
         <v>2.13</v>
       </c>
       <c r="BG17" s="11">
         <v>2.14</v>
       </c>
       <c r="BH17" s="11">
         <v>2.06</v>
       </c>
       <c r="BI17" s="11">
         <v>2.11</v>
       </c>
       <c r="BJ17" s="11">
         <v>1.31</v>
       </c>
       <c r="BK17" s="11">
         <v>1.08</v>
       </c>
+      <c r="BL17" s="11">
+        <v>1.68</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="48">
         <v>0</v>
       </c>
       <c r="C18" s="48">
         <v>0</v>
       </c>
       <c r="D18" s="48">
         <v>0</v>
       </c>
       <c r="E18" s="48">
         <v>0</v>
       </c>
       <c r="F18" s="48">
         <v>0</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>0.09</v>
       </c>
       <c r="I18" s="29">
@@ -25922,52 +26276,55 @@
       </c>
       <c r="BD18" s="11">
         <v>1.24</v>
       </c>
       <c r="BE18" s="11">
         <v>1.08</v>
       </c>
       <c r="BF18" s="31">
         <v>1.05</v>
       </c>
       <c r="BG18" s="11">
         <v>0.94</v>
       </c>
       <c r="BH18" s="11">
         <v>0.86</v>
       </c>
       <c r="BI18" s="11">
         <v>0.78</v>
       </c>
       <c r="BJ18" s="11">
         <v>2.41</v>
       </c>
       <c r="BK18" s="11">
         <v>1.69</v>
       </c>
+      <c r="BL18" s="11">
+        <v>1.1100000000000001</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="48">
         <v>0</v>
       </c>
       <c r="C19" s="29">
         <v>0.33</v>
       </c>
       <c r="D19" s="29">
         <v>0.43</v>
       </c>
       <c r="E19" s="29">
         <v>0.4</v>
       </c>
       <c r="F19" s="29">
         <v>0.51</v>
       </c>
       <c r="G19" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H19" s="29">
         <v>0.5</v>
       </c>
       <c r="I19" s="29">
@@ -26113,52 +26470,55 @@
       </c>
       <c r="BD19" s="11">
         <v>1.05</v>
       </c>
       <c r="BE19" s="11">
         <v>1</v>
       </c>
       <c r="BF19" s="31">
         <v>1.1599999999999999</v>
       </c>
       <c r="BG19" s="11">
         <v>1.22</v>
       </c>
       <c r="BH19" s="11">
         <v>1.23</v>
       </c>
       <c r="BI19" s="11">
         <v>1.27</v>
       </c>
       <c r="BJ19" s="11">
         <v>1.39</v>
       </c>
       <c r="BK19" s="11">
         <v>1.28</v>
       </c>
+      <c r="BL19" s="11">
+        <v>1.07</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="29">
         <v>0.81</v>
       </c>
       <c r="C20" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="D20" s="29">
         <v>0.46</v>
       </c>
       <c r="E20" s="29">
         <v>0.7</v>
       </c>
       <c r="F20" s="29">
         <v>0.94</v>
       </c>
       <c r="G20" s="29">
         <v>1.02</v>
       </c>
       <c r="H20" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="I20" s="29">
@@ -26304,52 +26664,55 @@
       </c>
       <c r="BD20" s="11">
         <v>1.97</v>
       </c>
       <c r="BE20" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="BF20" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="11">
         <v>2.2400000000000002</v>
       </c>
       <c r="BI20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ20" s="11">
         <v>2.83</v>
       </c>
       <c r="BK20" s="11">
         <v>2.4300000000000002</v>
       </c>
+      <c r="BL20" s="11">
+        <v>2.39</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="29">
         <v>0.26</v>
       </c>
       <c r="C21" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="D21" s="29">
         <v>0.18</v>
       </c>
       <c r="E21" s="29">
         <v>0.27</v>
       </c>
       <c r="F21" s="29">
         <v>0.21</v>
       </c>
       <c r="G21" s="29">
         <v>0.22</v>
       </c>
       <c r="H21" s="29">
         <v>0.23</v>
       </c>
       <c r="I21" s="29">
@@ -26495,52 +26858,55 @@
       </c>
       <c r="BD21" s="11">
         <v>1.2</v>
       </c>
       <c r="BE21" s="11">
         <v>1.2</v>
       </c>
       <c r="BF21" s="31">
         <v>1.32</v>
       </c>
       <c r="BG21" s="11">
         <v>1.33</v>
       </c>
       <c r="BH21" s="11">
         <v>1.26</v>
       </c>
       <c r="BI21" s="11">
         <v>1.18</v>
       </c>
       <c r="BJ21" s="11">
         <v>1.1499999999999999</v>
       </c>
       <c r="BK21" s="11">
         <v>1.36</v>
       </c>
+      <c r="BL21" s="11">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="48">
         <v>0</v>
       </c>
       <c r="C22" s="48">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.27</v>
       </c>
       <c r="E22" s="29">
         <v>0.2</v>
       </c>
       <c r="F22" s="29">
         <v>0.16</v>
       </c>
       <c r="G22" s="29">
         <v>0.27</v>
       </c>
       <c r="H22" s="29">
         <v>0.23</v>
       </c>
       <c r="I22" s="29">
@@ -26686,119 +27052,123 @@
       </c>
       <c r="BD22" s="11">
         <v>1.27</v>
       </c>
       <c r="BE22" s="11">
         <v>1.22</v>
       </c>
       <c r="BF22" s="31">
         <v>1.19</v>
       </c>
       <c r="BG22" s="11">
         <v>1.24</v>
       </c>
       <c r="BH22" s="11">
         <v>1.29</v>
       </c>
       <c r="BI22" s="11">
         <v>1.33</v>
       </c>
       <c r="BJ22" s="11">
         <v>0.9</v>
       </c>
       <c r="BK22" s="11">
         <v>0.94</v>
       </c>
+      <c r="BL22" s="11">
+        <v>1.23</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="73" t="s">
+    <row r="23" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="73"/>
-[...60 lines deleted...]
-      <c r="BK23" s="73"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+      <c r="P23" s="75"/>
+      <c r="Q23" s="75"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+      <c r="V23" s="75"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="75"/>
+      <c r="Y23" s="75"/>
+      <c r="Z23" s="75"/>
+      <c r="AA23" s="75"/>
+      <c r="AB23" s="75"/>
+      <c r="AC23" s="75"/>
+      <c r="AD23" s="75"/>
+      <c r="AE23" s="75"/>
+      <c r="AF23" s="75"/>
+      <c r="AG23" s="75"/>
+      <c r="AH23" s="75"/>
+      <c r="AI23" s="75"/>
+      <c r="AJ23" s="75"/>
+      <c r="AK23" s="75"/>
+      <c r="AL23" s="75"/>
+      <c r="AM23" s="75"/>
+      <c r="AN23" s="75"/>
+      <c r="AO23" s="75"/>
+      <c r="AP23" s="75"/>
+      <c r="AQ23" s="75"/>
+      <c r="AR23" s="75"/>
+      <c r="AS23" s="75"/>
+      <c r="AT23" s="75"/>
+      <c r="AU23" s="75"/>
+      <c r="AV23" s="75"/>
+      <c r="AW23" s="75"/>
+      <c r="AX23" s="75"/>
+      <c r="AY23" s="75"/>
+      <c r="AZ23" s="75"/>
+      <c r="BA23" s="75"/>
+      <c r="BB23" s="75"/>
+      <c r="BC23" s="75"/>
+      <c r="BD23" s="75"/>
+      <c r="BE23" s="75"/>
+      <c r="BF23" s="75"/>
+      <c r="BG23" s="75"/>
+      <c r="BH23" s="75"/>
+      <c r="BI23" s="75"/>
+      <c r="BJ23" s="75"/>
+      <c r="BK23" s="75"/>
+      <c r="BL23" s="75"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="29">
         <v>1.07</v>
       </c>
       <c r="C24" s="29">
         <v>1.17</v>
       </c>
       <c r="D24" s="29">
         <v>1.22</v>
       </c>
       <c r="E24" s="29">
         <v>1.18</v>
       </c>
       <c r="F24" s="29">
         <v>1.17</v>
       </c>
       <c r="G24" s="29">
         <v>1.17</v>
       </c>
       <c r="H24" s="29">
         <v>1.19</v>
       </c>
       <c r="I24" s="29">
@@ -26944,52 +27314,55 @@
       </c>
       <c r="BD24" s="11">
         <v>2.34</v>
       </c>
       <c r="BE24" s="11">
         <v>2.36</v>
       </c>
       <c r="BF24" s="31">
         <v>2.36</v>
       </c>
       <c r="BG24" s="11">
         <v>2.39</v>
       </c>
       <c r="BH24" s="11">
         <v>2.4</v>
       </c>
       <c r="BI24" s="11">
         <v>2.46</v>
       </c>
       <c r="BJ24" s="11">
         <v>2.69</v>
       </c>
       <c r="BK24" s="11">
         <v>2.4500000000000002</v>
       </c>
+      <c r="BL24" s="11">
+        <v>2.54</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="29">
         <v>1.26</v>
       </c>
       <c r="D25" s="29">
         <v>1.31</v>
       </c>
       <c r="E25" s="29">
         <v>1.23</v>
       </c>
       <c r="F25" s="29">
         <v>1.22</v>
       </c>
       <c r="G25" s="29">
         <v>1.21</v>
       </c>
       <c r="H25" s="29">
         <v>1.21</v>
       </c>
       <c r="I25" s="29">
@@ -27135,52 +27508,55 @@
       </c>
       <c r="BD25" s="11">
         <v>2.36</v>
       </c>
       <c r="BE25" s="11">
         <v>2.39</v>
       </c>
       <c r="BF25" s="31">
         <v>2.37</v>
       </c>
       <c r="BG25" s="11">
         <v>2.4</v>
       </c>
       <c r="BH25" s="11">
         <v>2.44</v>
       </c>
       <c r="BI25" s="11">
         <v>2.52</v>
       </c>
       <c r="BJ25" s="11">
         <v>2.77</v>
       </c>
       <c r="BK25" s="11">
         <v>2.52</v>
       </c>
+      <c r="BL25" s="11">
+        <v>2.62</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="C26" s="29">
         <v>0.89</v>
       </c>
       <c r="D26" s="29">
         <v>0.78</v>
       </c>
       <c r="E26" s="29">
         <v>0.88</v>
       </c>
       <c r="F26" s="29">
         <v>0.81</v>
       </c>
       <c r="G26" s="29">
         <v>0.87</v>
       </c>
       <c r="H26" s="29">
         <v>1.24</v>
       </c>
       <c r="I26" s="29">
@@ -27326,52 +27702,55 @@
       </c>
       <c r="BD26" s="11">
         <v>2.75</v>
       </c>
       <c r="BE26" s="11">
         <v>2.8</v>
       </c>
       <c r="BF26" s="31">
         <v>2.62</v>
       </c>
       <c r="BG26" s="11">
         <v>2.61</v>
       </c>
       <c r="BH26" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BI26" s="11">
         <v>2.44</v>
       </c>
       <c r="BJ26" s="11">
         <v>4.7</v>
       </c>
       <c r="BK26" s="11">
         <v>3.57</v>
       </c>
+      <c r="BL26" s="11">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="29">
         <v>1.18</v>
       </c>
       <c r="C27" s="29">
         <v>0.99</v>
       </c>
       <c r="D27" s="29">
         <v>1.3</v>
       </c>
       <c r="E27" s="29">
         <v>1.22</v>
       </c>
       <c r="F27" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="G27" s="29">
         <v>1.05</v>
       </c>
       <c r="H27" s="29">
         <v>1.21</v>
       </c>
       <c r="I27" s="29">
@@ -27517,52 +27896,55 @@
       </c>
       <c r="BD27" s="11">
         <v>2.5299999999999998</v>
       </c>
       <c r="BE27" s="11">
         <v>2.36</v>
       </c>
       <c r="BF27" s="31">
         <v>2.4</v>
       </c>
       <c r="BG27" s="11">
         <v>2.4</v>
       </c>
       <c r="BH27" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="BI27" s="11">
         <v>2.37</v>
       </c>
       <c r="BJ27" s="11">
         <v>1.22</v>
       </c>
       <c r="BK27" s="11">
         <v>1.03</v>
       </c>
+      <c r="BL27" s="11">
+        <v>1.76</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="48">
         <v>0</v>
       </c>
       <c r="C28" s="48">
         <v>0</v>
       </c>
       <c r="D28" s="48">
         <v>0</v>
       </c>
       <c r="E28" s="48">
         <v>0</v>
       </c>
       <c r="F28" s="48">
         <v>0</v>
       </c>
       <c r="G28" s="48">
         <v>0</v>
       </c>
       <c r="H28" s="48">
         <v>0</v>
       </c>
       <c r="I28" s="48">
@@ -27708,52 +28090,55 @@
       </c>
       <c r="BD28" s="11">
         <v>0.81</v>
       </c>
       <c r="BE28" s="11">
         <v>0.71</v>
       </c>
       <c r="BF28" s="31">
         <v>0.63</v>
       </c>
       <c r="BG28" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="BH28" s="11">
         <v>0.51</v>
       </c>
       <c r="BI28" s="11">
         <v>0.47</v>
       </c>
       <c r="BJ28" s="11">
         <v>0</v>
       </c>
       <c r="BK28" s="11">
         <v>0</v>
       </c>
+      <c r="BL28" s="11">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="29">
         <v>1.28</v>
       </c>
       <c r="C29" s="29">
         <v>0.9</v>
       </c>
       <c r="D29" s="29">
         <v>0.74</v>
       </c>
       <c r="E29" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="F29" s="29">
         <v>1.49</v>
       </c>
       <c r="G29" s="29">
         <v>1.62</v>
       </c>
       <c r="H29" s="29">
         <v>1.76</v>
       </c>
       <c r="I29" s="29">
@@ -27899,52 +28284,55 @@
       </c>
       <c r="BD29" s="11">
         <v>2.2599999999999998</v>
       </c>
       <c r="BE29" s="11">
         <v>2.37</v>
       </c>
       <c r="BF29" s="31">
         <v>2.68</v>
       </c>
       <c r="BG29" s="11">
         <v>2.76</v>
       </c>
       <c r="BH29" s="11">
         <v>2.73</v>
       </c>
       <c r="BI29" s="11">
         <v>2.59</v>
       </c>
       <c r="BJ29" s="11">
         <v>3.49</v>
       </c>
       <c r="BK29" s="11">
         <v>3.05</v>
       </c>
+      <c r="BL29" s="11">
+        <v>2.94</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="29">
         <v>0.42</v>
       </c>
       <c r="C30" s="29">
         <v>0.22</v>
       </c>
       <c r="D30" s="29">
         <v>0.28999999999999998</v>
       </c>
       <c r="E30" s="29">
         <v>0.43</v>
       </c>
       <c r="F30" s="29">
         <v>0.34</v>
       </c>
       <c r="G30" s="29">
         <v>0.36</v>
       </c>
       <c r="H30" s="29">
         <v>0.37</v>
       </c>
       <c r="I30" s="29">
@@ -28090,119 +28478,123 @@
       </c>
       <c r="BD30" s="11">
         <v>1.43</v>
       </c>
       <c r="BE30" s="11">
         <v>1.42</v>
       </c>
       <c r="BF30" s="31">
         <v>1.6</v>
       </c>
       <c r="BG30" s="11">
         <v>1.66</v>
       </c>
       <c r="BH30" s="11">
         <v>1.59</v>
       </c>
       <c r="BI30" s="11">
         <v>1.49</v>
       </c>
       <c r="BJ30" s="11">
         <v>1.3</v>
       </c>
       <c r="BK30" s="11">
         <v>1.83</v>
       </c>
+      <c r="BL30" s="11">
+        <v>1.35</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="72" t="s">
+    <row r="31" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="72"/>
-[...60 lines deleted...]
-      <c r="BK31" s="72"/>
+      <c r="B31" s="74"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="74"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
+      <c r="N31" s="74"/>
+      <c r="O31" s="74"/>
+      <c r="P31" s="74"/>
+      <c r="Q31" s="74"/>
+      <c r="R31" s="74"/>
+      <c r="S31" s="74"/>
+      <c r="T31" s="74"/>
+      <c r="U31" s="74"/>
+      <c r="V31" s="74"/>
+      <c r="W31" s="74"/>
+      <c r="X31" s="74"/>
+      <c r="Y31" s="74"/>
+      <c r="Z31" s="74"/>
+      <c r="AA31" s="74"/>
+      <c r="AB31" s="74"/>
+      <c r="AC31" s="74"/>
+      <c r="AD31" s="74"/>
+      <c r="AE31" s="74"/>
+      <c r="AF31" s="74"/>
+      <c r="AG31" s="74"/>
+      <c r="AH31" s="74"/>
+      <c r="AI31" s="74"/>
+      <c r="AJ31" s="74"/>
+      <c r="AK31" s="74"/>
+      <c r="AL31" s="74"/>
+      <c r="AM31" s="74"/>
+      <c r="AN31" s="74"/>
+      <c r="AO31" s="74"/>
+      <c r="AP31" s="74"/>
+      <c r="AQ31" s="74"/>
+      <c r="AR31" s="74"/>
+      <c r="AS31" s="74"/>
+      <c r="AT31" s="74"/>
+      <c r="AU31" s="74"/>
+      <c r="AV31" s="74"/>
+      <c r="AW31" s="74"/>
+      <c r="AX31" s="74"/>
+      <c r="AY31" s="74"/>
+      <c r="AZ31" s="74"/>
+      <c r="BA31" s="74"/>
+      <c r="BB31" s="74"/>
+      <c r="BC31" s="74"/>
+      <c r="BD31" s="74"/>
+      <c r="BE31" s="74"/>
+      <c r="BF31" s="74"/>
+      <c r="BG31" s="74"/>
+      <c r="BH31" s="74"/>
+      <c r="BI31" s="74"/>
+      <c r="BJ31" s="74"/>
+      <c r="BK31" s="74"/>
+      <c r="BL31" s="74"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="29">
         <v>0.23</v>
       </c>
       <c r="C32" s="29">
         <v>0.27</v>
       </c>
       <c r="D32" s="29">
         <v>0.26</v>
       </c>
       <c r="E32" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F32" s="29">
         <v>0.27</v>
       </c>
       <c r="G32" s="29">
         <v>0.26</v>
       </c>
       <c r="H32" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="I32" s="29">
@@ -28348,52 +28740,55 @@
       </c>
       <c r="BD32" s="11">
         <v>1.55</v>
       </c>
       <c r="BE32" s="11">
         <v>1.48</v>
       </c>
       <c r="BF32" s="31">
         <v>1.44</v>
       </c>
       <c r="BG32" s="31">
         <v>1.43</v>
       </c>
       <c r="BH32" s="11">
         <v>1.46</v>
       </c>
       <c r="BI32" s="11">
         <v>1.47</v>
       </c>
       <c r="BJ32" s="11">
         <v>1.57</v>
       </c>
       <c r="BK32" s="11">
         <v>1.38</v>
       </c>
+      <c r="BL32" s="31">
+        <v>1.55</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="48">
         <v>0</v>
       </c>
       <c r="C33" s="48">
         <v>0</v>
       </c>
       <c r="D33" s="48">
         <v>0</v>
       </c>
       <c r="E33" s="48">
         <v>0</v>
       </c>
       <c r="F33" s="48">
         <v>0</v>
       </c>
       <c r="G33" s="48">
         <v>0</v>
       </c>
       <c r="H33" s="48">
         <v>0</v>
       </c>
       <c r="I33" s="48">
@@ -28539,52 +28934,55 @@
       </c>
       <c r="BD33" s="11">
         <v>1.9</v>
       </c>
       <c r="BE33" s="11">
         <v>1.81</v>
       </c>
       <c r="BF33" s="31">
         <v>1.67</v>
       </c>
       <c r="BG33" s="31">
         <v>1.61</v>
       </c>
       <c r="BH33" s="11">
         <v>1.89</v>
       </c>
       <c r="BI33" s="11">
         <v>1.92</v>
       </c>
       <c r="BJ33" s="11">
         <v>1.71</v>
       </c>
       <c r="BK33" s="11">
         <v>1.2</v>
       </c>
+      <c r="BL33" s="31">
+        <v>1.57</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="29">
         <v>0.98</v>
       </c>
       <c r="C34" s="29">
         <v>0.51</v>
       </c>
       <c r="D34" s="29">
         <v>0.34</v>
       </c>
       <c r="E34" s="29">
         <v>0.25</v>
       </c>
       <c r="F34" s="29">
         <v>0.4</v>
       </c>
       <c r="G34" s="29">
         <v>0.33</v>
       </c>
       <c r="H34" s="29">
         <v>0.36</v>
       </c>
       <c r="I34" s="29">
@@ -28730,52 +29128,55 @@
       </c>
       <c r="BD34" s="11">
         <v>1.48</v>
       </c>
       <c r="BE34" s="11">
         <v>1.52</v>
       </c>
       <c r="BF34" s="31">
         <v>1.48</v>
       </c>
       <c r="BG34" s="31">
         <v>1.45</v>
       </c>
       <c r="BH34" s="11">
         <v>1.38</v>
       </c>
       <c r="BI34" s="11">
         <v>1.31</v>
       </c>
       <c r="BJ34" s="11">
         <v>1.22</v>
       </c>
       <c r="BK34" s="11">
         <v>1.28</v>
       </c>
+      <c r="BL34" s="31">
+        <v>1.26</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="29">
         <v>1.01</v>
       </c>
       <c r="C35" s="29">
         <v>0.8</v>
       </c>
       <c r="D35" s="29">
         <v>0.53</v>
       </c>
       <c r="E35" s="29">
         <v>0.39</v>
       </c>
       <c r="F35" s="29">
         <v>0.31</v>
       </c>
       <c r="G35" s="29">
         <v>0.26</v>
       </c>
       <c r="H35" s="29">
         <v>0.22</v>
       </c>
       <c r="I35" s="29">
@@ -28921,52 +29322,55 @@
       </c>
       <c r="BD35" s="11">
         <v>1.07</v>
       </c>
       <c r="BE35" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="BF35" s="31">
         <v>1.01</v>
       </c>
       <c r="BG35" s="31">
         <v>0.96</v>
       </c>
       <c r="BH35" s="11">
         <v>0.92</v>
       </c>
       <c r="BI35" s="11">
         <v>0.93</v>
       </c>
       <c r="BJ35" s="11">
         <v>0</v>
       </c>
       <c r="BK35" s="11">
         <v>0.56000000000000005</v>
       </c>
+      <c r="BL35" s="31">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="48">
         <v>0</v>
       </c>
       <c r="C36" s="29">
         <v>0.74</v>
       </c>
       <c r="D36" s="29">
         <v>0.72</v>
       </c>
       <c r="E36" s="29">
         <v>0.72</v>
       </c>
       <c r="F36" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="G36" s="29">
         <v>0.48</v>
       </c>
       <c r="H36" s="29">
         <v>0.72</v>
       </c>
       <c r="I36" s="29">
@@ -29112,52 +29516,55 @@
       </c>
       <c r="BD36" s="11">
         <v>3.09</v>
       </c>
       <c r="BE36" s="11">
         <v>3</v>
       </c>
       <c r="BF36" s="31">
         <v>2.67</v>
       </c>
       <c r="BG36" s="31">
         <v>2.48</v>
       </c>
       <c r="BH36" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="BI36" s="11">
         <v>2.4</v>
       </c>
       <c r="BJ36" s="11">
         <v>3.19</v>
       </c>
       <c r="BK36" s="11">
         <v>2.92</v>
       </c>
+      <c r="BL36" s="31">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="29">
         <v>0.65</v>
       </c>
       <c r="C37" s="29">
         <v>0.34</v>
       </c>
       <c r="D37" s="29">
         <v>0.44</v>
       </c>
       <c r="E37" s="29">
         <v>0.83</v>
       </c>
       <c r="F37" s="29">
         <v>0.66</v>
       </c>
       <c r="G37" s="29">
         <v>0.66</v>
       </c>
       <c r="H37" s="29">
         <v>0.66</v>
       </c>
       <c r="I37" s="29">
@@ -29303,52 +29710,55 @@
       </c>
       <c r="BD37" s="11">
         <v>2.11</v>
       </c>
       <c r="BE37" s="11">
         <v>1.94</v>
       </c>
       <c r="BF37" s="31">
         <v>1.73</v>
       </c>
       <c r="BG37" s="31">
         <v>2.02</v>
       </c>
       <c r="BH37" s="11">
         <v>1.9</v>
       </c>
       <c r="BI37" s="11">
         <v>1.99</v>
       </c>
       <c r="BJ37" s="11">
         <v>3.82</v>
       </c>
       <c r="BK37" s="11">
         <v>2.42</v>
       </c>
+      <c r="BL37" s="31">
+        <v>2.92</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="48">
         <v>0</v>
       </c>
       <c r="C38" s="29">
         <v>0.21</v>
       </c>
       <c r="D38" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="E38" s="29">
         <v>0.31</v>
       </c>
       <c r="F38" s="29">
         <v>0.24</v>
       </c>
       <c r="G38" s="29">
         <v>0.2</v>
       </c>
       <c r="H38" s="29">
         <v>0.28999999999999998</v>
       </c>
       <c r="I38" s="29">
@@ -29494,52 +29904,55 @@
       </c>
       <c r="BD38" s="11">
         <v>2.06</v>
       </c>
       <c r="BE38" s="11">
         <v>1.84</v>
       </c>
       <c r="BF38" s="31">
         <v>1.87</v>
       </c>
       <c r="BG38" s="31">
         <v>1.93</v>
       </c>
       <c r="BH38" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="BI38" s="11">
         <v>2.08</v>
       </c>
       <c r="BJ38" s="11">
         <v>1.22</v>
       </c>
       <c r="BK38" s="11">
         <v>1.49</v>
       </c>
+      <c r="BL38" s="31">
+        <v>1.54</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="48">
         <v>0</v>
       </c>
       <c r="C39" s="48">
         <v>0</v>
       </c>
       <c r="D39" s="48">
         <v>0</v>
       </c>
       <c r="E39" s="48">
         <v>0</v>
       </c>
       <c r="F39" s="48">
         <v>0</v>
       </c>
       <c r="G39" s="48">
         <v>0</v>
       </c>
       <c r="H39" s="48">
         <v>0</v>
       </c>
       <c r="I39" s="48">
@@ -29685,52 +30098,55 @@
       </c>
       <c r="BD39" s="11">
         <v>1.25</v>
       </c>
       <c r="BE39" s="11">
         <v>1.3</v>
       </c>
       <c r="BF39" s="31">
         <v>1.24</v>
       </c>
       <c r="BG39" s="31">
         <v>1.28</v>
       </c>
       <c r="BH39" s="11">
         <v>1.23</v>
       </c>
       <c r="BI39" s="11">
         <v>1.26</v>
       </c>
       <c r="BJ39" s="11">
         <v>1.6</v>
       </c>
       <c r="BK39" s="11">
         <v>1.27</v>
       </c>
+      <c r="BL39" s="31">
+        <v>1.39</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="48">
         <v>0</v>
       </c>
       <c r="C40" s="48">
         <v>0</v>
       </c>
       <c r="D40" s="48">
         <v>0</v>
       </c>
       <c r="E40" s="48">
         <v>0</v>
       </c>
       <c r="F40" s="48">
         <v>0</v>
       </c>
       <c r="G40" s="48">
         <v>0</v>
       </c>
       <c r="H40" s="29">
         <v>0.09</v>
       </c>
       <c r="I40" s="29">
@@ -29876,52 +30292,55 @@
       </c>
       <c r="BD40" s="11">
         <v>1.24</v>
       </c>
       <c r="BE40" s="11">
         <v>1.08</v>
       </c>
       <c r="BF40" s="31">
         <v>1.05</v>
       </c>
       <c r="BG40" s="31">
         <v>0.94</v>
       </c>
       <c r="BH40" s="11">
         <v>0.86</v>
       </c>
       <c r="BI40" s="11">
         <v>0.78</v>
       </c>
       <c r="BJ40" s="11">
         <v>2.41</v>
       </c>
       <c r="BK40" s="11">
         <v>1.69</v>
       </c>
+      <c r="BL40" s="31">
+        <v>1.1100000000000001</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="48">
         <v>0</v>
       </c>
       <c r="C41" s="29">
         <v>0.34</v>
       </c>
       <c r="D41" s="29">
         <v>0.45</v>
       </c>
       <c r="E41" s="29">
         <v>0.42</v>
       </c>
       <c r="F41" s="29">
         <v>0.54</v>
       </c>
       <c r="G41" s="29">
         <v>0.62</v>
       </c>
       <c r="H41" s="29">
         <v>0.53</v>
       </c>
       <c r="I41" s="29">
@@ -30067,52 +30486,55 @@
       </c>
       <c r="BD41" s="11">
         <v>1.06</v>
       </c>
       <c r="BE41" s="11">
         <v>1.02</v>
       </c>
       <c r="BF41" s="31">
         <v>1.2</v>
       </c>
       <c r="BG41" s="31">
         <v>1.26</v>
       </c>
       <c r="BH41" s="11">
         <v>1.28</v>
       </c>
       <c r="BI41" s="11">
         <v>1.32</v>
       </c>
       <c r="BJ41" s="11">
         <v>1.49</v>
       </c>
       <c r="BK41" s="11">
         <v>1.36</v>
       </c>
+      <c r="BL41" s="31">
+        <v>1.1399999999999999</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="48">
         <v>0</v>
       </c>
       <c r="C42" s="48">
         <v>0</v>
       </c>
       <c r="D42" s="48">
         <v>0</v>
       </c>
       <c r="E42" s="48">
         <v>0</v>
       </c>
       <c r="F42" s="48">
         <v>0</v>
       </c>
       <c r="G42" s="48">
         <v>0</v>
       </c>
       <c r="H42" s="48">
         <v>0</v>
       </c>
       <c r="I42" s="48">
@@ -30258,52 +30680,55 @@
       </c>
       <c r="BD42" s="11">
         <v>1.42</v>
       </c>
       <c r="BE42" s="11">
         <v>1.33</v>
       </c>
       <c r="BF42" s="31">
         <v>1.27</v>
       </c>
       <c r="BG42" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="BH42" s="11">
         <v>1.31</v>
       </c>
       <c r="BI42" s="11">
         <v>1.45</v>
       </c>
       <c r="BJ42" s="11">
         <v>1.52</v>
       </c>
       <c r="BK42" s="11">
         <v>1.2</v>
       </c>
+      <c r="BL42" s="31">
+        <v>1.31</v>
+      </c>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="49">
         <v>0</v>
       </c>
       <c r="C43" s="49">
         <v>0</v>
       </c>
       <c r="D43" s="49">
         <v>0</v>
       </c>
       <c r="E43" s="49">
         <v>0</v>
       </c>
       <c r="F43" s="49">
         <v>0</v>
       </c>
       <c r="G43" s="49">
         <v>0</v>
       </c>
       <c r="H43" s="49">
         <v>0</v>
       </c>
       <c r="I43" s="49">
@@ -30447,52 +30872,55 @@
       </c>
       <c r="BD43" s="11">
         <v>0.74</v>
       </c>
       <c r="BE43" s="11">
         <v>0.76</v>
       </c>
       <c r="BF43" s="31">
         <v>0.77</v>
       </c>
       <c r="BG43" s="31">
         <v>0.69</v>
       </c>
       <c r="BH43" s="11">
         <v>0.63</v>
       </c>
       <c r="BI43" s="11">
         <v>0.56999999999999995</v>
       </c>
       <c r="BJ43" s="11">
         <v>0.85</v>
       </c>
       <c r="BK43" s="11">
         <v>0.45</v>
       </c>
+      <c r="BL43" s="31">
+        <v>0.89</v>
+      </c>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="50">
         <v>0</v>
       </c>
       <c r="C44" s="50">
         <v>0</v>
       </c>
       <c r="D44" s="32">
         <v>0.27</v>
       </c>
       <c r="E44" s="32">
         <v>0.2</v>
       </c>
       <c r="F44" s="32">
         <v>0.16</v>
       </c>
       <c r="G44" s="32">
         <v>0.27</v>
       </c>
       <c r="H44" s="32">
         <v>0.23</v>
       </c>
       <c r="I44" s="32">
@@ -30638,104 +31066,107 @@
       </c>
       <c r="BD44" s="12">
         <v>1.27</v>
       </c>
       <c r="BE44" s="12">
         <v>1.22</v>
       </c>
       <c r="BF44" s="12">
         <v>1.19</v>
       </c>
       <c r="BG44" s="12">
         <v>1.24</v>
       </c>
       <c r="BH44" s="12">
         <v>1.29</v>
       </c>
       <c r="BI44" s="12">
         <v>1.33</v>
       </c>
       <c r="BJ44" s="12">
         <v>0.9</v>
       </c>
       <c r="BK44" s="12">
         <v>0.94</v>
       </c>
+      <c r="BL44" s="12">
+        <v>1.23</v>
+      </c>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
       <c r="Z45" s="13"/>
       <c r="AA45" s="13"/>
       <c r="AB45" s="13"/>
       <c r="AC45" s="13"/>
       <c r="AD45" s="13"/>
       <c r="AE45" s="13"/>
       <c r="AF45" s="13"/>
       <c r="AG45" s="13"/>
       <c r="AH45" s="13"/>
       <c r="AI45" s="13"/>
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ6:BK6"/>
-    <mergeCell ref="AY5:BK5"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A31:BK31"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="AY5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>