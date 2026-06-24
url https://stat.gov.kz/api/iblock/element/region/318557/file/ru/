--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="829" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -583,81 +583,81 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
@@ -1207,54 +1207,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:FA44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
+      <selection pane="bottomLeft" activeCell="BE36" sqref="BE36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
@@ -1262,247 +1262,249 @@
     <col min="25" max="25" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="31" max="32" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="40" max="43" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="49" width="7.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.5703125" style="3" customWidth="1"/>
     <col min="53" max="54" width="7.5703125" style="17" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:157" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="62"/>
-[...61 lines deleted...]
-      <c r="BL2" s="62"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
     </row>
     <row r="3" spans="1:157" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
       <c r="X3" s="34"/>
       <c r="Y3" s="34"/>
       <c r="Z3" s="34"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34"/>
       <c r="AC3" s="34"/>
       <c r="AD3" s="34"/>
       <c r="AE3" s="34"/>
       <c r="AF3" s="34"/>
       <c r="AG3" s="34"/>
       <c r="AH3" s="34"/>
       <c r="AI3" s="34"/>
       <c r="AJ3" s="34"/>
       <c r="AK3" s="34"/>
       <c r="AL3" s="34"/>
       <c r="AM3" s="34"/>
       <c r="AN3" s="34"/>
     </row>
     <row r="4" spans="1:157">
       <c r="AZ4" s="18"/>
       <c r="BA4" s="18"/>
       <c r="BF4" s="18"/>
       <c r="BH4" s="18"/>
       <c r="BK4" s="18"/>
-      <c r="BL4" s="18" t="s">
+      <c r="BL4" s="18"/>
+      <c r="BM4" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="68"/>
-      <c r="B5" s="71">
+      <c r="A5" s="69"/>
+      <c r="B5" s="72">
         <v>2021</v>
       </c>
-      <c r="C5" s="71"/>
-[...10 lines deleted...]
-      <c r="N5" s="71">
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="72">
         <v>2022</v>
       </c>
-      <c r="O5" s="71"/>
-[...8 lines deleted...]
-      <c r="X5" s="71"/>
+      <c r="O5" s="72"/>
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
       <c r="Y5" s="60"/>
-      <c r="Z5" s="71">
+      <c r="Z5" s="72">
         <v>2023</v>
       </c>
-      <c r="AA5" s="71"/>
-[...10 lines deleted...]
-      <c r="AL5" s="70">
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="72"/>
+      <c r="AL5" s="71">
         <v>2024</v>
       </c>
-      <c r="AM5" s="70"/>
-[...10 lines deleted...]
-      <c r="AX5" s="64">
+      <c r="AM5" s="71"/>
+      <c r="AN5" s="71"/>
+      <c r="AO5" s="71"/>
+      <c r="AP5" s="71"/>
+      <c r="AQ5" s="71"/>
+      <c r="AR5" s="71"/>
+      <c r="AS5" s="71"/>
+      <c r="AT5" s="71"/>
+      <c r="AU5" s="71"/>
+      <c r="AV5" s="71"/>
+      <c r="AW5" s="71"/>
+      <c r="AX5" s="67">
         <v>2025</v>
       </c>
-      <c r="AY5" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="72">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="62">
         <v>2026</v>
       </c>
       <c r="BK5" s="63"/>
       <c r="BL5" s="63"/>
-      <c r="BM5" s="5"/>
+      <c r="BM5" s="63"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
@@ -1553,51 +1555,51 @@
       <c r="EE5" s="5"/>
       <c r="EF5" s="5"/>
       <c r="EG5" s="5"/>
       <c r="EH5" s="5"/>
       <c r="EI5" s="5"/>
       <c r="EJ5" s="5"/>
       <c r="EK5" s="5"/>
       <c r="EL5" s="5"/>
       <c r="EM5" s="5"/>
       <c r="EN5" s="5"/>
       <c r="EO5" s="5"/>
       <c r="EP5" s="5"/>
       <c r="EQ5" s="5"/>
       <c r="ER5" s="5"/>
       <c r="ES5" s="5"/>
       <c r="ET5" s="5"/>
       <c r="EU5" s="5"/>
       <c r="EV5" s="5"/>
       <c r="EW5" s="5"/>
       <c r="EX5" s="5"/>
       <c r="EY5" s="5"/>
       <c r="EZ5" s="5"/>
       <c r="FA5" s="5"/>
     </row>
     <row r="6" spans="1:157" s="5" customFormat="1" ht="11.25">
-      <c r="A6" s="69"/>
+      <c r="A6" s="70"/>
       <c r="B6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="22" t="s">
@@ -1743,118 +1745,122 @@
       </c>
       <c r="BE6" s="22" t="s">
         <v>27</v>
       </c>
       <c r="BF6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="BG6" s="23" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="22" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="58" t="s">
         <v>25</v>
       </c>
       <c r="BJ6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="BK6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>6</v>
       </c>
+      <c r="BM6" s="22" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="7" spans="1:157" s="53" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="66"/>
-[...61 lines deleted...]
-      <c r="BL7" s="66"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="64"/>
+      <c r="T7" s="64"/>
+      <c r="U7" s="64"/>
+      <c r="V7" s="64"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="64"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64"/>
+      <c r="AA7" s="64"/>
+      <c r="AB7" s="64"/>
+      <c r="AC7" s="64"/>
+      <c r="AD7" s="64"/>
+      <c r="AE7" s="64"/>
+      <c r="AF7" s="64"/>
+      <c r="AG7" s="64"/>
+      <c r="AH7" s="64"/>
+      <c r="AI7" s="64"/>
+      <c r="AJ7" s="64"/>
+      <c r="AK7" s="64"/>
+      <c r="AL7" s="64"/>
+      <c r="AM7" s="64"/>
+      <c r="AN7" s="64"/>
+      <c r="AO7" s="64"/>
+      <c r="AP7" s="64"/>
+      <c r="AQ7" s="64"/>
+      <c r="AR7" s="64"/>
+      <c r="AS7" s="64"/>
+      <c r="AT7" s="64"/>
+      <c r="AU7" s="64"/>
+      <c r="AV7" s="64"/>
+      <c r="AW7" s="64"/>
+      <c r="AX7" s="64"/>
+      <c r="AY7" s="64"/>
+      <c r="AZ7" s="64"/>
+      <c r="BA7" s="64"/>
+      <c r="BB7" s="64"/>
+      <c r="BC7" s="64"/>
+      <c r="BD7" s="64"/>
+      <c r="BE7" s="64"/>
+      <c r="BF7" s="64"/>
+      <c r="BG7" s="64"/>
+      <c r="BH7" s="64"/>
+      <c r="BI7" s="64"/>
+      <c r="BJ7" s="64"/>
+      <c r="BK7" s="64"/>
+      <c r="BL7" s="64"/>
+      <c r="BM7" s="64"/>
     </row>
     <row r="8" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="36">
         <v>436</v>
       </c>
       <c r="C8" s="36">
         <v>409</v>
       </c>
       <c r="D8" s="1">
         <v>614</v>
       </c>
       <c r="E8" s="1">
         <v>404</v>
       </c>
       <c r="F8" s="36">
         <v>450</v>
       </c>
       <c r="G8" s="36">
         <v>602</v>
       </c>
       <c r="H8" s="36">
         <v>784</v>
@@ -2005,50 +2011,53 @@
       </c>
       <c r="BE8" s="1">
         <v>577</v>
       </c>
       <c r="BF8" s="27">
         <v>500</v>
       </c>
       <c r="BG8" s="1">
         <v>387</v>
       </c>
       <c r="BH8" s="26">
         <v>310</v>
       </c>
       <c r="BI8" s="26">
         <v>327</v>
       </c>
       <c r="BJ8" s="26">
         <v>297</v>
       </c>
       <c r="BK8" s="26">
         <v>280</v>
       </c>
       <c r="BL8" s="1">
         <v>324</v>
       </c>
+      <c r="BM8" s="1">
+        <v>348</v>
+      </c>
     </row>
     <row r="9" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="36">
         <v>286</v>
       </c>
       <c r="C9" s="36">
         <v>262</v>
       </c>
       <c r="D9" s="1">
         <v>443</v>
       </c>
       <c r="E9" s="1">
         <v>285</v>
       </c>
       <c r="F9" s="36">
         <v>293</v>
       </c>
       <c r="G9" s="36">
         <v>465</v>
       </c>
       <c r="H9" s="36">
         <v>586</v>
@@ -2199,50 +2208,53 @@
       </c>
       <c r="BE9" s="1">
         <v>390</v>
       </c>
       <c r="BF9" s="27">
         <v>341</v>
       </c>
       <c r="BG9" s="1">
         <v>269</v>
       </c>
       <c r="BH9" s="26">
         <v>194</v>
       </c>
       <c r="BI9" s="26">
         <v>230</v>
       </c>
       <c r="BJ9" s="26">
         <v>211</v>
       </c>
       <c r="BK9" s="26">
         <v>196</v>
       </c>
       <c r="BL9" s="1">
         <v>224</v>
       </c>
+      <c r="BM9" s="1">
+        <v>246</v>
+      </c>
     </row>
     <row r="10" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="36">
         <v>21</v>
       </c>
       <c r="C10" s="36">
         <v>23</v>
       </c>
       <c r="D10" s="1">
         <v>20</v>
       </c>
       <c r="E10" s="1">
         <v>16</v>
       </c>
       <c r="F10" s="36">
         <v>27</v>
       </c>
       <c r="G10" s="36">
         <v>12</v>
       </c>
       <c r="H10" s="36">
         <v>28</v>
@@ -2393,50 +2405,53 @@
       </c>
       <c r="BE10" s="1">
         <v>24</v>
       </c>
       <c r="BF10" s="27">
         <v>20</v>
       </c>
       <c r="BG10" s="1">
         <v>15</v>
       </c>
       <c r="BH10" s="26">
         <v>13</v>
       </c>
       <c r="BI10" s="26">
         <v>11</v>
       </c>
       <c r="BJ10" s="26">
         <v>8</v>
       </c>
       <c r="BK10" s="26">
         <v>12</v>
       </c>
       <c r="BL10" s="1">
         <v>12</v>
       </c>
+      <c r="BM10" s="1">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="36">
         <v>10</v>
       </c>
       <c r="C11" s="36">
         <v>7</v>
       </c>
       <c r="D11" s="1">
         <v>11</v>
       </c>
       <c r="E11" s="1">
         <v>7</v>
       </c>
       <c r="F11" s="36">
         <v>7</v>
       </c>
       <c r="G11" s="36">
         <v>5</v>
       </c>
       <c r="H11" s="36">
         <v>11</v>
@@ -2587,50 +2602,53 @@
       </c>
       <c r="BE11" s="1">
         <v>11</v>
       </c>
       <c r="BF11" s="27">
         <v>3</v>
       </c>
       <c r="BG11" s="1">
         <v>8</v>
       </c>
       <c r="BH11" s="26">
         <v>6</v>
       </c>
       <c r="BI11" s="26">
         <v>5</v>
       </c>
       <c r="BJ11" s="26">
         <v>2</v>
       </c>
       <c r="BK11" s="26">
         <v>6</v>
       </c>
       <c r="BL11" s="1">
         <v>1</v>
       </c>
+      <c r="BM11" s="1">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="36">
         <v>14</v>
       </c>
       <c r="C12" s="36">
         <v>11</v>
       </c>
       <c r="D12" s="1">
         <v>9</v>
       </c>
       <c r="E12" s="1">
         <v>6</v>
       </c>
       <c r="F12" s="36">
         <v>12</v>
       </c>
       <c r="G12" s="36">
         <v>6</v>
       </c>
       <c r="H12" s="36">
         <v>14</v>
@@ -2781,50 +2799,53 @@
       </c>
       <c r="BE12" s="1">
         <v>9</v>
       </c>
       <c r="BF12" s="27">
         <v>8</v>
       </c>
       <c r="BG12" s="1">
         <v>10</v>
       </c>
       <c r="BH12" s="26">
         <v>2</v>
       </c>
       <c r="BI12" s="26">
         <v>5</v>
       </c>
       <c r="BJ12" s="26">
         <v>3</v>
       </c>
       <c r="BK12" s="26">
         <v>4</v>
       </c>
       <c r="BL12" s="1">
         <v>7</v>
       </c>
+      <c r="BM12" s="1">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="36">
         <v>9</v>
       </c>
       <c r="C13" s="36">
         <v>4</v>
       </c>
       <c r="D13" s="1">
         <v>3</v>
       </c>
       <c r="E13" s="1">
         <v>6</v>
       </c>
       <c r="F13" s="36">
         <v>6</v>
       </c>
       <c r="G13" s="36">
         <v>4</v>
       </c>
       <c r="H13" s="36">
         <v>5</v>
@@ -2975,50 +2996,53 @@
       </c>
       <c r="BE13" s="1">
         <v>10</v>
       </c>
       <c r="BF13" s="27">
         <v>10</v>
       </c>
       <c r="BG13" s="1">
         <v>7</v>
       </c>
       <c r="BH13" s="26">
         <v>5</v>
       </c>
       <c r="BI13" s="26">
         <v>8</v>
       </c>
       <c r="BJ13" s="26">
         <v>2</v>
       </c>
       <c r="BK13" s="26">
         <v>6</v>
       </c>
       <c r="BL13" s="1">
         <v>10</v>
       </c>
+      <c r="BM13" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="36">
         <v>5</v>
       </c>
       <c r="C14" s="36">
         <v>4</v>
       </c>
       <c r="D14" s="1">
         <v>4</v>
       </c>
       <c r="E14" s="1">
         <v>7</v>
       </c>
       <c r="F14" s="36">
         <v>13</v>
       </c>
       <c r="G14" s="36">
         <v>1</v>
       </c>
       <c r="H14" s="36">
         <v>7</v>
@@ -3169,50 +3193,53 @@
       </c>
       <c r="BE14" s="1">
         <v>5</v>
       </c>
       <c r="BF14" s="27">
         <v>8</v>
       </c>
       <c r="BG14" s="1">
         <v>8</v>
       </c>
       <c r="BH14" s="26">
         <v>4</v>
       </c>
       <c r="BI14" s="26">
         <v>3</v>
       </c>
       <c r="BJ14" s="26">
         <v>2</v>
       </c>
       <c r="BK14" s="26">
         <v>4</v>
       </c>
       <c r="BL14" s="1">
         <v>2</v>
       </c>
+      <c r="BM14" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="15" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="36">
         <v>4</v>
       </c>
       <c r="C15" s="36">
         <v>10</v>
       </c>
       <c r="D15" s="1">
         <v>7</v>
       </c>
       <c r="E15" s="1">
         <v>3</v>
       </c>
       <c r="F15" s="36">
         <v>12</v>
       </c>
       <c r="G15" s="36">
         <v>10</v>
       </c>
       <c r="H15" s="36">
         <v>4</v>
@@ -3363,50 +3390,53 @@
       </c>
       <c r="BE15" s="1">
         <v>12</v>
       </c>
       <c r="BF15" s="27">
         <v>10</v>
       </c>
       <c r="BG15" s="1">
         <v>8</v>
       </c>
       <c r="BH15" s="26">
         <v>15</v>
       </c>
       <c r="BI15" s="26">
         <v>7</v>
       </c>
       <c r="BJ15" s="26">
         <v>9</v>
       </c>
       <c r="BK15" s="26">
         <v>6</v>
       </c>
       <c r="BL15" s="1">
         <v>6</v>
       </c>
+      <c r="BM15" s="1">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:157" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
         <v>26</v>
       </c>
       <c r="C16" s="36">
         <v>17</v>
       </c>
       <c r="D16" s="1">
         <v>40</v>
       </c>
       <c r="E16" s="1">
         <v>17</v>
       </c>
       <c r="F16" s="36">
         <v>22</v>
       </c>
       <c r="G16" s="36">
         <v>23</v>
       </c>
       <c r="H16" s="36">
         <v>40</v>
@@ -3557,52 +3587,55 @@
       </c>
       <c r="BE16" s="1">
         <v>37</v>
       </c>
       <c r="BF16" s="27">
         <v>30</v>
       </c>
       <c r="BG16" s="1">
         <v>13</v>
       </c>
       <c r="BH16" s="26">
         <v>18</v>
       </c>
       <c r="BI16" s="26">
         <v>18</v>
       </c>
       <c r="BJ16" s="26">
         <v>22</v>
       </c>
       <c r="BK16" s="26">
         <v>15</v>
       </c>
       <c r="BL16" s="1">
         <v>18</v>
       </c>
+      <c r="BM16" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="36">
         <v>4</v>
       </c>
       <c r="C17" s="36">
         <v>5</v>
       </c>
       <c r="D17" s="1">
         <v>6</v>
       </c>
       <c r="E17" s="1">
         <v>2</v>
       </c>
       <c r="F17" s="36">
         <v>4</v>
       </c>
       <c r="G17" s="36">
         <v>4</v>
       </c>
       <c r="H17" s="36">
         <v>11</v>
       </c>
       <c r="I17" s="36">
@@ -3751,52 +3784,55 @@
       </c>
       <c r="BE17" s="1">
         <v>9</v>
       </c>
       <c r="BF17" s="27">
         <v>3</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="26">
         <v>7</v>
       </c>
       <c r="BI17" s="26">
         <v>3</v>
       </c>
       <c r="BJ17" s="26">
         <v>2</v>
       </c>
       <c r="BK17" s="26">
         <v>0</v>
       </c>
       <c r="BL17" s="1">
         <v>3</v>
       </c>
+      <c r="BM17" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="36">
         <v>21</v>
       </c>
       <c r="C18" s="36">
         <v>21</v>
       </c>
       <c r="D18" s="1">
         <v>12</v>
       </c>
       <c r="E18" s="1">
         <v>7</v>
       </c>
       <c r="F18" s="36">
         <v>17</v>
       </c>
       <c r="G18" s="36">
         <v>15</v>
       </c>
       <c r="H18" s="36">
         <v>13</v>
       </c>
       <c r="I18" s="36">
@@ -3945,52 +3981,55 @@
       </c>
       <c r="BE18" s="1">
         <v>16</v>
       </c>
       <c r="BF18" s="27">
         <v>14</v>
       </c>
       <c r="BG18" s="1">
         <v>11</v>
       </c>
       <c r="BH18" s="26">
         <v>9</v>
       </c>
       <c r="BI18" s="26">
         <v>7</v>
       </c>
       <c r="BJ18" s="26">
         <v>10</v>
       </c>
       <c r="BK18" s="26">
         <v>6</v>
       </c>
       <c r="BL18" s="1">
         <v>12</v>
       </c>
+      <c r="BM18" s="1">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="36">
         <v>14</v>
       </c>
       <c r="C19" s="36">
         <v>24</v>
       </c>
       <c r="D19" s="1">
         <v>31</v>
       </c>
       <c r="E19" s="1">
         <v>23</v>
       </c>
       <c r="F19" s="36">
         <v>17</v>
       </c>
       <c r="G19" s="36">
         <v>42</v>
       </c>
       <c r="H19" s="36">
         <v>32</v>
       </c>
       <c r="I19" s="36">
@@ -4139,52 +4178,55 @@
       </c>
       <c r="BE19" s="1">
         <v>32</v>
       </c>
       <c r="BF19" s="27">
         <v>35</v>
       </c>
       <c r="BG19" s="1">
         <v>20</v>
       </c>
       <c r="BH19" s="26">
         <v>18</v>
       </c>
       <c r="BI19" s="26">
         <v>16</v>
       </c>
       <c r="BJ19" s="26">
         <v>17</v>
       </c>
       <c r="BK19" s="26">
         <v>14</v>
       </c>
       <c r="BL19" s="1">
         <v>16</v>
       </c>
+      <c r="BM19" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="36">
         <v>16</v>
       </c>
       <c r="C20" s="36">
         <v>16</v>
       </c>
       <c r="D20" s="1">
         <v>21</v>
       </c>
       <c r="E20" s="1">
         <v>22</v>
       </c>
       <c r="F20" s="36">
         <v>15</v>
       </c>
       <c r="G20" s="36">
         <v>12</v>
       </c>
       <c r="H20" s="36">
         <v>23</v>
       </c>
       <c r="I20" s="36">
@@ -4333,52 +4375,55 @@
       </c>
       <c r="BE20" s="1">
         <v>15</v>
       </c>
       <c r="BF20" s="27">
         <v>14</v>
       </c>
       <c r="BG20" s="1">
         <v>11</v>
       </c>
       <c r="BH20" s="26">
         <v>15</v>
       </c>
       <c r="BI20" s="26">
         <v>11</v>
       </c>
       <c r="BJ20" s="26">
         <v>6</v>
       </c>
       <c r="BK20" s="26">
         <v>10</v>
       </c>
       <c r="BL20" s="1">
         <v>9</v>
       </c>
+      <c r="BM20" s="1">
+        <v>11</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="36">
         <v>6</v>
       </c>
       <c r="C21" s="36">
         <v>5</v>
       </c>
       <c r="D21" s="1">
         <v>7</v>
       </c>
       <c r="E21" s="1">
         <v>3</v>
       </c>
       <c r="F21" s="36">
         <v>5</v>
       </c>
       <c r="G21" s="36">
         <v>3</v>
       </c>
       <c r="H21" s="36">
         <v>10</v>
       </c>
       <c r="I21" s="36">
@@ -4527,120 +4572,124 @@
       </c>
       <c r="BE21" s="1">
         <v>7</v>
       </c>
       <c r="BF21" s="27">
         <v>4</v>
       </c>
       <c r="BG21" s="1">
         <v>7</v>
       </c>
       <c r="BH21" s="26">
         <v>4</v>
       </c>
       <c r="BI21" s="26">
         <v>3</v>
       </c>
       <c r="BJ21" s="26">
         <v>3</v>
       </c>
       <c r="BK21" s="26">
         <v>1</v>
       </c>
       <c r="BL21" s="1">
         <v>4</v>
       </c>
+      <c r="BM21" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="53" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A22" s="67" t="s">
+    <row r="22" spans="1:65" s="53" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A22" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="67"/>
-[...61 lines deleted...]
-      <c r="BL22" s="67"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="65"/>
+      <c r="AA22" s="65"/>
+      <c r="AB22" s="65"/>
+      <c r="AC22" s="65"/>
+      <c r="AD22" s="65"/>
+      <c r="AE22" s="65"/>
+      <c r="AF22" s="65"/>
+      <c r="AG22" s="65"/>
+      <c r="AH22" s="65"/>
+      <c r="AI22" s="65"/>
+      <c r="AJ22" s="65"/>
+      <c r="AK22" s="65"/>
+      <c r="AL22" s="65"/>
+      <c r="AM22" s="65"/>
+      <c r="AN22" s="65"/>
+      <c r="AO22" s="65"/>
+      <c r="AP22" s="65"/>
+      <c r="AQ22" s="65"/>
+      <c r="AR22" s="65"/>
+      <c r="AS22" s="65"/>
+      <c r="AT22" s="65"/>
+      <c r="AU22" s="65"/>
+      <c r="AV22" s="65"/>
+      <c r="AW22" s="65"/>
+      <c r="AX22" s="65"/>
+      <c r="AY22" s="65"/>
+      <c r="AZ22" s="65"/>
+      <c r="BA22" s="65"/>
+      <c r="BB22" s="65"/>
+      <c r="BC22" s="65"/>
+      <c r="BD22" s="65"/>
+      <c r="BE22" s="65"/>
+      <c r="BF22" s="65"/>
+      <c r="BG22" s="65"/>
+      <c r="BH22" s="65"/>
+      <c r="BI22" s="65"/>
+      <c r="BJ22" s="65"/>
+      <c r="BK22" s="65"/>
+      <c r="BL22" s="65"/>
+      <c r="BM22" s="65"/>
     </row>
-    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="36">
         <v>335</v>
       </c>
       <c r="C23" s="36">
         <v>316</v>
       </c>
       <c r="D23" s="1">
         <v>527</v>
       </c>
       <c r="E23" s="1">
         <v>336</v>
       </c>
       <c r="F23" s="36">
         <v>352</v>
       </c>
       <c r="G23" s="36">
         <v>537</v>
       </c>
       <c r="H23" s="36">
         <v>690</v>
       </c>
       <c r="I23" s="36">
@@ -4789,52 +4838,55 @@
       </c>
       <c r="BE23" s="1">
         <v>474</v>
       </c>
       <c r="BF23" s="27">
         <v>417</v>
       </c>
       <c r="BG23" s="1">
         <v>313</v>
       </c>
       <c r="BH23" s="26">
         <v>241</v>
       </c>
       <c r="BI23" s="26">
         <v>274</v>
       </c>
       <c r="BJ23" s="26">
         <v>245</v>
       </c>
       <c r="BK23" s="26">
         <v>236</v>
       </c>
       <c r="BL23" s="1">
         <v>263</v>
       </c>
+      <c r="BM23" s="1">
+        <v>289</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="36">
         <v>286</v>
       </c>
       <c r="C24" s="36">
         <v>262</v>
       </c>
       <c r="D24" s="1">
         <v>443</v>
       </c>
       <c r="E24" s="1">
         <v>285</v>
       </c>
       <c r="F24" s="36">
         <v>293</v>
       </c>
       <c r="G24" s="36">
         <v>465</v>
       </c>
       <c r="H24" s="36">
         <v>586</v>
       </c>
       <c r="I24" s="36">
@@ -4983,52 +5035,55 @@
       </c>
       <c r="BE24" s="1">
         <v>390</v>
       </c>
       <c r="BF24" s="27">
         <v>341</v>
       </c>
       <c r="BG24" s="1">
         <v>269</v>
       </c>
       <c r="BH24" s="26">
         <v>194</v>
       </c>
       <c r="BI24" s="26">
         <v>230</v>
       </c>
       <c r="BJ24" s="26">
         <v>211</v>
       </c>
       <c r="BK24" s="26">
         <v>196</v>
       </c>
       <c r="BL24" s="1">
         <v>224</v>
       </c>
+      <c r="BM24" s="1">
+        <v>246</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="36">
         <v>12</v>
       </c>
       <c r="C25" s="36">
         <v>16</v>
       </c>
       <c r="D25" s="1">
         <v>14</v>
       </c>
       <c r="E25" s="1">
         <v>8</v>
       </c>
       <c r="F25" s="36">
         <v>16</v>
       </c>
       <c r="G25" s="36">
         <v>8</v>
       </c>
       <c r="H25" s="36">
         <v>20</v>
       </c>
       <c r="I25" s="36">
@@ -5177,52 +5232,55 @@
       </c>
       <c r="BE25" s="1">
         <v>17</v>
       </c>
       <c r="BF25" s="27">
         <v>11</v>
       </c>
       <c r="BG25" s="1">
         <v>8</v>
       </c>
       <c r="BH25" s="26">
         <v>6</v>
       </c>
       <c r="BI25" s="26">
         <v>7</v>
       </c>
       <c r="BJ25" s="26">
         <v>3</v>
       </c>
       <c r="BK25" s="26">
         <v>6</v>
       </c>
       <c r="BL25" s="1">
         <v>7</v>
       </c>
+      <c r="BM25" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="36">
         <v>20</v>
       </c>
       <c r="C26" s="36">
         <v>11</v>
       </c>
       <c r="D26" s="1">
         <v>29</v>
       </c>
       <c r="E26" s="1">
         <v>14</v>
       </c>
       <c r="F26" s="36">
         <v>18</v>
       </c>
       <c r="G26" s="36">
         <v>20</v>
       </c>
       <c r="H26" s="36">
         <v>37</v>
       </c>
       <c r="I26" s="36">
@@ -5371,52 +5429,55 @@
       </c>
       <c r="BE26" s="1">
         <v>30</v>
       </c>
       <c r="BF26" s="27">
         <v>27</v>
       </c>
       <c r="BG26" s="1">
         <v>8</v>
       </c>
       <c r="BH26" s="26">
         <v>16</v>
       </c>
       <c r="BI26" s="26">
         <v>16</v>
       </c>
       <c r="BJ26" s="26">
         <v>16</v>
       </c>
       <c r="BK26" s="26">
         <v>13</v>
       </c>
       <c r="BL26" s="1">
         <v>16</v>
       </c>
+      <c r="BM26" s="1">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="36">
         <v>1</v>
       </c>
       <c r="C27" s="36"/>
       <c r="D27" s="1">
         <v>1</v>
       </c>
       <c r="E27" s="1"/>
       <c r="F27" s="36">
         <v>1</v>
       </c>
       <c r="G27" s="36">
         <v>1</v>
       </c>
       <c r="H27" s="36">
         <v>1</v>
       </c>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36">
         <v>1</v>
       </c>
@@ -5553,52 +5614,53 @@
       <c r="BD27" s="1"/>
       <c r="BE27" s="1">
         <v>1</v>
       </c>
       <c r="BF27" s="27">
         <v>1</v>
       </c>
       <c r="BG27" s="1">
         <v>1</v>
       </c>
       <c r="BH27" s="26">
         <v>2</v>
       </c>
       <c r="BI27" s="26">
         <v>1</v>
       </c>
       <c r="BJ27" s="26">
         <v>0</v>
       </c>
       <c r="BK27" s="3">
         <v>0</v>
       </c>
       <c r="BL27" s="1">
         <v>1</v>
       </c>
+      <c r="BM27" s="1"/>
     </row>
-    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="36">
         <v>5</v>
       </c>
       <c r="C28" s="36">
         <v>16</v>
       </c>
       <c r="D28" s="1">
         <v>25</v>
       </c>
       <c r="E28" s="1">
         <v>17</v>
       </c>
       <c r="F28" s="36">
         <v>13</v>
       </c>
       <c r="G28" s="36">
         <v>34</v>
       </c>
       <c r="H28" s="36">
         <v>27</v>
       </c>
       <c r="I28" s="36">
@@ -5747,52 +5809,55 @@
       </c>
       <c r="BE28" s="1">
         <v>24</v>
       </c>
       <c r="BF28" s="27">
         <v>25</v>
       </c>
       <c r="BG28" s="1">
         <v>19</v>
       </c>
       <c r="BH28" s="26">
         <v>11</v>
       </c>
       <c r="BI28" s="26">
         <v>14</v>
       </c>
       <c r="BJ28" s="26">
         <v>11</v>
       </c>
       <c r="BK28" s="26">
         <v>13</v>
       </c>
       <c r="BL28" s="1">
         <v>11</v>
       </c>
+      <c r="BM28" s="1">
+        <v>11</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="36">
         <v>11</v>
       </c>
       <c r="C29" s="36">
         <v>11</v>
       </c>
       <c r="D29" s="1">
         <v>15</v>
       </c>
       <c r="E29" s="1">
         <v>12</v>
       </c>
       <c r="F29" s="36">
         <v>11</v>
       </c>
       <c r="G29" s="36">
         <v>9</v>
       </c>
       <c r="H29" s="36">
         <v>19</v>
       </c>
       <c r="I29" s="36">
@@ -5941,120 +6006,124 @@
       </c>
       <c r="BE29" s="1">
         <v>12</v>
       </c>
       <c r="BF29" s="27">
         <v>12</v>
       </c>
       <c r="BG29" s="1">
         <v>8</v>
       </c>
       <c r="BH29" s="26">
         <v>12</v>
       </c>
       <c r="BI29" s="26">
         <v>6</v>
       </c>
       <c r="BJ29" s="26">
         <v>4</v>
       </c>
       <c r="BK29" s="26">
         <v>8</v>
       </c>
       <c r="BL29" s="1">
         <v>4</v>
       </c>
+      <c r="BM29" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="53" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="66" t="s">
+    <row r="30" spans="1:65" s="53" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="66"/>
-[...61 lines deleted...]
-      <c r="BL30" s="66"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="N30" s="64"/>
+      <c r="O30" s="64"/>
+      <c r="P30" s="64"/>
+      <c r="Q30" s="64"/>
+      <c r="R30" s="64"/>
+      <c r="S30" s="64"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="64"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="64"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="64"/>
+      <c r="Z30" s="64"/>
+      <c r="AA30" s="64"/>
+      <c r="AB30" s="64"/>
+      <c r="AC30" s="64"/>
+      <c r="AD30" s="64"/>
+      <c r="AE30" s="64"/>
+      <c r="AF30" s="64"/>
+      <c r="AG30" s="64"/>
+      <c r="AH30" s="64"/>
+      <c r="AI30" s="64"/>
+      <c r="AJ30" s="64"/>
+      <c r="AK30" s="64"/>
+      <c r="AL30" s="64"/>
+      <c r="AM30" s="64"/>
+      <c r="AN30" s="64"/>
+      <c r="AO30" s="64"/>
+      <c r="AP30" s="64"/>
+      <c r="AQ30" s="64"/>
+      <c r="AR30" s="64"/>
+      <c r="AS30" s="64"/>
+      <c r="AT30" s="64"/>
+      <c r="AU30" s="64"/>
+      <c r="AV30" s="64"/>
+      <c r="AW30" s="64"/>
+      <c r="AX30" s="64"/>
+      <c r="AY30" s="64"/>
+      <c r="AZ30" s="64"/>
+      <c r="BA30" s="64"/>
+      <c r="BB30" s="64"/>
+      <c r="BC30" s="64"/>
+      <c r="BD30" s="64"/>
+      <c r="BE30" s="64"/>
+      <c r="BF30" s="64"/>
+      <c r="BG30" s="64"/>
+      <c r="BH30" s="64"/>
+      <c r="BI30" s="64"/>
+      <c r="BJ30" s="64"/>
+      <c r="BK30" s="64"/>
+      <c r="BL30" s="64"/>
+      <c r="BM30" s="64"/>
     </row>
-    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="36">
         <v>101</v>
       </c>
       <c r="C31" s="36">
         <v>93</v>
       </c>
       <c r="D31" s="1">
         <v>87</v>
       </c>
       <c r="E31" s="1">
         <v>68</v>
       </c>
       <c r="F31" s="36">
         <v>98</v>
       </c>
       <c r="G31" s="36">
         <v>65</v>
       </c>
       <c r="H31" s="36">
         <v>94</v>
       </c>
       <c r="I31" s="36">
@@ -6203,52 +6272,55 @@
       </c>
       <c r="BE31" s="1">
         <v>103</v>
       </c>
       <c r="BF31" s="27">
         <v>83</v>
       </c>
       <c r="BG31" s="1">
         <v>74</v>
       </c>
       <c r="BH31" s="26">
         <v>69</v>
       </c>
       <c r="BI31" s="57">
         <v>53</v>
       </c>
       <c r="BJ31" s="26">
         <v>52</v>
       </c>
       <c r="BK31" s="26">
         <v>44</v>
       </c>
       <c r="BL31" s="27">
         <v>61</v>
       </c>
+      <c r="BM31" s="1">
+        <v>59</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="36">
         <v>9</v>
       </c>
       <c r="C32" s="36">
         <v>7</v>
       </c>
       <c r="D32" s="1">
         <v>6</v>
       </c>
       <c r="E32" s="1">
         <v>8</v>
       </c>
       <c r="F32" s="36">
         <v>11</v>
       </c>
       <c r="G32" s="36">
         <v>4</v>
       </c>
       <c r="H32" s="36">
         <v>8</v>
       </c>
       <c r="I32" s="36">
@@ -6397,52 +6469,55 @@
       </c>
       <c r="BE32" s="1">
         <v>7</v>
       </c>
       <c r="BF32" s="27">
         <v>9</v>
       </c>
       <c r="BG32" s="1">
         <v>7</v>
       </c>
       <c r="BH32" s="26">
         <v>7</v>
       </c>
       <c r="BI32" s="57">
         <v>4</v>
       </c>
       <c r="BJ32" s="26">
         <v>5</v>
       </c>
       <c r="BK32" s="26">
         <v>6</v>
       </c>
       <c r="BL32" s="27">
         <v>5</v>
       </c>
+      <c r="BM32" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="36">
         <v>10</v>
       </c>
       <c r="C33" s="36">
         <v>7</v>
       </c>
       <c r="D33" s="1">
         <v>11</v>
       </c>
       <c r="E33" s="1">
         <v>7</v>
       </c>
       <c r="F33" s="36">
         <v>7</v>
       </c>
       <c r="G33" s="36">
         <v>5</v>
       </c>
       <c r="H33" s="36">
         <v>11</v>
       </c>
       <c r="I33" s="36">
@@ -6591,52 +6666,55 @@
       </c>
       <c r="BE33" s="1">
         <v>11</v>
       </c>
       <c r="BF33" s="27">
         <v>3</v>
       </c>
       <c r="BG33" s="1">
         <v>8</v>
       </c>
       <c r="BH33" s="26">
         <v>6</v>
       </c>
       <c r="BI33" s="57">
         <v>5</v>
       </c>
       <c r="BJ33" s="26">
         <v>2</v>
       </c>
       <c r="BK33" s="26">
         <v>6</v>
       </c>
       <c r="BL33" s="27">
         <v>1</v>
       </c>
+      <c r="BM33" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="36">
         <v>14</v>
       </c>
       <c r="C34" s="36">
         <v>11</v>
       </c>
       <c r="D34" s="1">
         <v>9</v>
       </c>
       <c r="E34" s="1">
         <v>6</v>
       </c>
       <c r="F34" s="36">
         <v>12</v>
       </c>
       <c r="G34" s="36">
         <v>6</v>
       </c>
       <c r="H34" s="36">
         <v>14</v>
       </c>
       <c r="I34" s="36">
@@ -6785,52 +6863,55 @@
       </c>
       <c r="BE34" s="1">
         <v>9</v>
       </c>
       <c r="BF34" s="27">
         <v>8</v>
       </c>
       <c r="BG34" s="1">
         <v>10</v>
       </c>
       <c r="BH34" s="26">
         <v>2</v>
       </c>
       <c r="BI34" s="57">
         <v>5</v>
       </c>
       <c r="BJ34" s="26">
         <v>3</v>
       </c>
       <c r="BK34" s="26">
         <v>4</v>
       </c>
       <c r="BL34" s="27">
         <v>7</v>
       </c>
+      <c r="BM34" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="36">
         <v>9</v>
       </c>
       <c r="C35" s="36">
         <v>4</v>
       </c>
       <c r="D35" s="1">
         <v>3</v>
       </c>
       <c r="E35" s="1">
         <v>6</v>
       </c>
       <c r="F35" s="36">
         <v>6</v>
       </c>
       <c r="G35" s="36">
         <v>4</v>
       </c>
       <c r="H35" s="36">
         <v>5</v>
       </c>
       <c r="I35" s="36">
@@ -6979,52 +7060,55 @@
       </c>
       <c r="BE35" s="1">
         <v>10</v>
       </c>
       <c r="BF35" s="27">
         <v>10</v>
       </c>
       <c r="BG35" s="1">
         <v>7</v>
       </c>
       <c r="BH35" s="26">
         <v>5</v>
       </c>
       <c r="BI35" s="57">
         <v>8</v>
       </c>
       <c r="BJ35" s="26">
         <v>2</v>
       </c>
       <c r="BK35" s="26">
         <v>6</v>
       </c>
       <c r="BL35" s="27">
         <v>10</v>
       </c>
+      <c r="BM35" s="27">
+        <v>6</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="36">
         <v>5</v>
       </c>
       <c r="C36" s="36">
         <v>4</v>
       </c>
       <c r="D36" s="1">
         <v>4</v>
       </c>
       <c r="E36" s="1">
         <v>7</v>
       </c>
       <c r="F36" s="36">
         <v>13</v>
       </c>
       <c r="G36" s="36">
         <v>1</v>
       </c>
       <c r="H36" s="36">
         <v>7</v>
       </c>
       <c r="I36" s="36">
@@ -7173,52 +7257,55 @@
       </c>
       <c r="BE36" s="1">
         <v>5</v>
       </c>
       <c r="BF36" s="27">
         <v>8</v>
       </c>
       <c r="BG36" s="1">
         <v>8</v>
       </c>
       <c r="BH36" s="26">
         <v>4</v>
       </c>
       <c r="BI36" s="57">
         <v>3</v>
       </c>
       <c r="BJ36" s="26">
         <v>2</v>
       </c>
       <c r="BK36" s="26">
         <v>4</v>
       </c>
       <c r="BL36" s="27">
         <v>2</v>
       </c>
+      <c r="BM36" s="27">
+        <v>6</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="36">
         <v>4</v>
       </c>
       <c r="C37" s="36">
         <v>10</v>
       </c>
       <c r="D37" s="1">
         <v>7</v>
       </c>
       <c r="E37" s="1">
         <v>3</v>
       </c>
       <c r="F37" s="36">
         <v>12</v>
       </c>
       <c r="G37" s="36">
         <v>10</v>
       </c>
       <c r="H37" s="36">
         <v>4</v>
       </c>
       <c r="I37" s="36">
@@ -7367,52 +7454,55 @@
       </c>
       <c r="BE37" s="1">
         <v>12</v>
       </c>
       <c r="BF37" s="27">
         <v>10</v>
       </c>
       <c r="BG37" s="1">
         <v>8</v>
       </c>
       <c r="BH37" s="26">
         <v>15</v>
       </c>
       <c r="BI37" s="57">
         <v>7</v>
       </c>
       <c r="BJ37" s="26">
         <v>9</v>
       </c>
       <c r="BK37" s="26">
         <v>6</v>
       </c>
       <c r="BL37" s="27">
         <v>6</v>
       </c>
+      <c r="BM37" s="27">
+        <v>10</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="36">
         <v>6</v>
       </c>
       <c r="C38" s="36">
         <v>6</v>
       </c>
       <c r="D38" s="1">
         <v>11</v>
       </c>
       <c r="E38" s="1">
         <v>3</v>
       </c>
       <c r="F38" s="36">
         <v>4</v>
       </c>
       <c r="G38" s="36">
         <v>3</v>
       </c>
       <c r="H38" s="36">
         <v>3</v>
       </c>
       <c r="I38" s="36">
@@ -7561,52 +7651,55 @@
       </c>
       <c r="BE38" s="1">
         <v>7</v>
       </c>
       <c r="BF38" s="27">
         <v>3</v>
       </c>
       <c r="BG38" s="1">
         <v>5</v>
       </c>
       <c r="BH38" s="26">
         <v>2</v>
       </c>
       <c r="BI38" s="57">
         <v>2</v>
       </c>
       <c r="BJ38" s="26">
         <v>6</v>
       </c>
       <c r="BK38" s="26">
         <v>2</v>
       </c>
       <c r="BL38" s="27">
         <v>2</v>
       </c>
+      <c r="BM38" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="36">
         <v>4</v>
       </c>
       <c r="C39" s="36">
         <v>5</v>
       </c>
       <c r="D39" s="1">
         <v>6</v>
       </c>
       <c r="E39" s="1">
         <v>2</v>
       </c>
       <c r="F39" s="36">
         <v>4</v>
       </c>
       <c r="G39" s="36">
         <v>4</v>
       </c>
       <c r="H39" s="36">
         <v>11</v>
       </c>
       <c r="I39" s="36">
@@ -7755,52 +7848,55 @@
       </c>
       <c r="BE39" s="1">
         <v>9</v>
       </c>
       <c r="BF39" s="27">
         <v>3</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="26">
         <v>7</v>
       </c>
       <c r="BI39" s="57">
         <v>3</v>
       </c>
       <c r="BJ39" s="26">
         <v>2</v>
       </c>
       <c r="BK39" s="26">
         <v>0</v>
       </c>
       <c r="BL39" s="27">
         <v>3</v>
       </c>
+      <c r="BM39" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="36">
         <v>20</v>
       </c>
       <c r="C40" s="36">
         <v>21</v>
       </c>
       <c r="D40" s="1">
         <v>11</v>
       </c>
       <c r="E40" s="1">
         <v>7</v>
       </c>
       <c r="F40" s="36">
         <v>16</v>
       </c>
       <c r="G40" s="36">
         <v>14</v>
       </c>
       <c r="H40" s="36">
         <v>12</v>
       </c>
       <c r="I40" s="36">
@@ -7949,52 +8045,55 @@
       </c>
       <c r="BE40" s="1">
         <v>15</v>
       </c>
       <c r="BF40" s="27">
         <v>13</v>
       </c>
       <c r="BG40" s="1">
         <v>10</v>
       </c>
       <c r="BH40" s="26">
         <v>7</v>
       </c>
       <c r="BI40" s="57">
         <v>6</v>
       </c>
       <c r="BJ40" s="26">
         <v>10</v>
       </c>
       <c r="BK40" s="26">
         <v>6</v>
       </c>
       <c r="BL40" s="27">
         <v>11</v>
       </c>
+      <c r="BM40" s="27">
+        <v>8</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="36">
         <v>9</v>
       </c>
       <c r="C41" s="36">
         <v>8</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" s="1">
         <v>6</v>
       </c>
       <c r="F41" s="36">
         <v>4</v>
       </c>
       <c r="G41" s="36">
         <v>8</v>
       </c>
       <c r="H41" s="36">
         <v>5</v>
       </c>
       <c r="I41" s="36">
@@ -8143,52 +8242,55 @@
       </c>
       <c r="BE41" s="1">
         <v>8</v>
       </c>
       <c r="BF41" s="27">
         <v>10</v>
       </c>
       <c r="BG41" s="1">
         <v>1</v>
       </c>
       <c r="BH41" s="26">
         <v>7</v>
       </c>
       <c r="BI41" s="57">
         <v>2</v>
       </c>
       <c r="BJ41" s="26">
         <v>6</v>
       </c>
       <c r="BK41" s="26">
         <v>1</v>
       </c>
       <c r="BL41" s="27">
         <v>5</v>
       </c>
+      <c r="BM41" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="36">
         <v>5</v>
       </c>
       <c r="C42" s="36">
         <v>5</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>10</v>
       </c>
       <c r="F42" s="36">
         <v>4</v>
       </c>
       <c r="G42" s="36">
         <v>3</v>
       </c>
       <c r="H42" s="36">
         <v>4</v>
       </c>
       <c r="I42" s="36">
@@ -8337,52 +8439,55 @@
       </c>
       <c r="BE42" s="1">
         <v>3</v>
       </c>
       <c r="BF42" s="27">
         <v>2</v>
       </c>
       <c r="BG42" s="1">
         <v>3</v>
       </c>
       <c r="BH42" s="26">
         <v>3</v>
       </c>
       <c r="BI42" s="57">
         <v>5</v>
       </c>
       <c r="BJ42" s="26">
         <v>2</v>
       </c>
       <c r="BK42" s="26">
         <v>2</v>
       </c>
       <c r="BL42" s="27">
         <v>5</v>
       </c>
+      <c r="BM42" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="39">
         <v>6</v>
       </c>
       <c r="C43" s="39">
         <v>5</v>
       </c>
       <c r="D43" s="2">
         <v>7</v>
       </c>
       <c r="E43" s="2">
         <v>3</v>
       </c>
       <c r="F43" s="39">
         <v>5</v>
       </c>
       <c r="G43" s="39">
         <v>3</v>
       </c>
       <c r="H43" s="39">
         <v>10</v>
       </c>
       <c r="I43" s="39">
@@ -8531,219 +8636,223 @@
       </c>
       <c r="BE43" s="2">
         <v>7</v>
       </c>
       <c r="BF43" s="2">
         <v>4</v>
       </c>
       <c r="BG43" s="2">
         <v>7</v>
       </c>
       <c r="BH43" s="28">
         <v>4</v>
       </c>
       <c r="BI43" s="28">
         <v>3</v>
       </c>
       <c r="BJ43" s="28">
         <v>3</v>
       </c>
       <c r="BK43" s="28">
         <v>1</v>
       </c>
       <c r="BL43" s="2">
         <v>4</v>
       </c>
+      <c r="BM43" s="2">
+        <v>3</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:X5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="BJ5:BL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A30:BM30"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BM30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="33" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="49" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="3"/>
     <col min="53" max="53" width="9.140625" style="17"/>
     <col min="54" max="54" width="7.85546875" style="17" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="62"/>
-[...61 lines deleted...]
-      <c r="BL2" s="62"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -8772,129 +8881,130 @@
       <c r="AO4" s="21"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="21"/>
       <c r="AR4" s="21"/>
       <c r="AS4" s="21"/>
       <c r="AT4" s="21"/>
       <c r="AU4" s="21"/>
       <c r="AV4" s="21"/>
       <c r="AX4" s="21"/>
       <c r="AY4" s="73" t="s">
         <v>19</v>
       </c>
       <c r="AZ4" s="73"/>
       <c r="BA4" s="73"/>
       <c r="BB4" s="73"/>
       <c r="BC4" s="73"/>
       <c r="BD4" s="73"/>
       <c r="BE4" s="73"/>
       <c r="BF4" s="73"/>
       <c r="BG4" s="73"/>
       <c r="BH4" s="73"/>
       <c r="BI4" s="73"/>
       <c r="BJ4" s="73"/>
       <c r="BK4" s="73"/>
       <c r="BL4" s="73"/>
+      <c r="BM4" s="73"/>
     </row>
     <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="68"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="77">
         <v>2021</v>
       </c>
       <c r="C5" s="76"/>
       <c r="D5" s="76"/>
       <c r="E5" s="76"/>
       <c r="F5" s="76"/>
       <c r="G5" s="76"/>
       <c r="H5" s="76"/>
       <c r="I5" s="76"/>
       <c r="J5" s="76"/>
       <c r="K5" s="76"/>
       <c r="L5" s="76"/>
-      <c r="M5" s="68"/>
+      <c r="M5" s="69"/>
       <c r="N5" s="77">
         <v>2022</v>
       </c>
       <c r="O5" s="76"/>
       <c r="P5" s="76"/>
       <c r="Q5" s="76"/>
       <c r="R5" s="76"/>
       <c r="S5" s="76"/>
       <c r="T5" s="76"/>
       <c r="U5" s="76"/>
       <c r="V5" s="76"/>
       <c r="W5" s="76"/>
       <c r="X5" s="76"/>
       <c r="Y5" s="76"/>
       <c r="Z5" s="76">
         <v>2023</v>
       </c>
       <c r="AA5" s="76"/>
       <c r="AB5" s="76"/>
       <c r="AC5" s="76"/>
       <c r="AD5" s="76"/>
       <c r="AE5" s="76"/>
       <c r="AF5" s="76"/>
       <c r="AG5" s="76"/>
       <c r="AH5" s="76"/>
       <c r="AI5" s="76"/>
       <c r="AJ5" s="76"/>
-      <c r="AK5" s="68"/>
-      <c r="AL5" s="64">
+      <c r="AK5" s="69"/>
+      <c r="AL5" s="67">
         <v>2024</v>
       </c>
-      <c r="AM5" s="65"/>
-[...10 lines deleted...]
-      <c r="AX5" s="64">
+      <c r="AM5" s="68"/>
+      <c r="AN5" s="68"/>
+      <c r="AO5" s="68"/>
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="68"/>
+      <c r="AR5" s="68"/>
+      <c r="AS5" s="68"/>
+      <c r="AT5" s="68"/>
+      <c r="AU5" s="68"/>
+      <c r="AV5" s="68"/>
+      <c r="AW5" s="68"/>
+      <c r="AX5" s="67">
         <v>2025</v>
       </c>
-      <c r="AY5" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="72">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="62">
         <v>2026</v>
       </c>
       <c r="BK5" s="63"/>
       <c r="BL5" s="63"/>
-      <c r="BM5" s="5"/>
+      <c r="BM5" s="63"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
@@ -8943,51 +9053,51 @@
       <c r="EC5" s="5"/>
       <c r="ED5" s="5"/>
       <c r="EE5" s="5"/>
       <c r="EF5" s="5"/>
       <c r="EG5" s="5"/>
       <c r="EH5" s="5"/>
       <c r="EI5" s="5"/>
       <c r="EJ5" s="5"/>
       <c r="EK5" s="5"/>
       <c r="EL5" s="5"/>
       <c r="EM5" s="5"/>
       <c r="EN5" s="5"/>
       <c r="EO5" s="5"/>
       <c r="EP5" s="5"/>
       <c r="EQ5" s="5"/>
       <c r="ER5" s="5"/>
       <c r="ES5" s="5"/>
       <c r="ET5" s="5"/>
       <c r="EU5" s="5"/>
       <c r="EV5" s="5"/>
       <c r="EW5" s="5"/>
       <c r="EX5" s="5"/>
       <c r="EY5" s="5"/>
     </row>
     <row r="6" spans="1:155" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="A6" s="69"/>
+      <c r="A6" s="70"/>
       <c r="B6" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="59" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="59" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="59" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="59" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="59" t="s">
@@ -9133,51 +9243,53 @@
       </c>
       <c r="BE6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BF6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BG6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BH6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="BI6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="BK6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="BL6" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="BM6" s="5"/>
+      <c r="BM6" s="10" t="s">
+        <v>18</v>
+      </c>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
@@ -9292,50 +9404,51 @@
       <c r="AN7" s="74"/>
       <c r="AO7" s="74"/>
       <c r="AP7" s="74"/>
       <c r="AQ7" s="74"/>
       <c r="AR7" s="74"/>
       <c r="AS7" s="74"/>
       <c r="AT7" s="74"/>
       <c r="AU7" s="74"/>
       <c r="AV7" s="74"/>
       <c r="AW7" s="74"/>
       <c r="AX7" s="74"/>
       <c r="AY7" s="74"/>
       <c r="AZ7" s="74"/>
       <c r="BA7" s="74"/>
       <c r="BB7" s="74"/>
       <c r="BC7" s="74"/>
       <c r="BD7" s="74"/>
       <c r="BE7" s="74"/>
       <c r="BF7" s="74"/>
       <c r="BG7" s="74"/>
       <c r="BH7" s="74"/>
       <c r="BI7" s="74"/>
       <c r="BJ7" s="74"/>
       <c r="BK7" s="74"/>
       <c r="BL7" s="74"/>
+      <c r="BM7" s="74"/>
     </row>
     <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="29">
         <v>5.69</v>
       </c>
       <c r="C8" s="29">
         <v>5.8</v>
       </c>
       <c r="D8" s="29">
         <v>6.57</v>
       </c>
       <c r="E8" s="29">
         <v>6.29</v>
       </c>
       <c r="F8" s="29">
         <v>6.21</v>
       </c>
       <c r="G8" s="29">
         <v>6.52</v>
       </c>
       <c r="H8" s="29">
         <v>7.07</v>
@@ -9486,50 +9599,53 @@
       </c>
       <c r="BE8" s="31">
         <v>5.65</v>
       </c>
       <c r="BF8" s="31">
         <v>5.73</v>
       </c>
       <c r="BG8" s="11">
         <v>5.64</v>
       </c>
       <c r="BH8" s="11">
         <v>5.49</v>
       </c>
       <c r="BI8" s="11">
         <v>5.36</v>
       </c>
       <c r="BJ8" s="11">
         <v>3.64</v>
       </c>
       <c r="BK8" s="11">
         <v>3.72</v>
       </c>
       <c r="BL8" s="11">
         <v>3.81</v>
       </c>
+      <c r="BM8" s="11">
+        <v>3.96</v>
+      </c>
     </row>
     <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="29">
         <v>6.47</v>
       </c>
       <c r="C9" s="29">
         <v>6.53</v>
       </c>
       <c r="D9" s="29">
         <v>7.75</v>
       </c>
       <c r="E9" s="29">
         <v>7.48</v>
       </c>
       <c r="F9" s="29">
         <v>7.31</v>
       </c>
       <c r="G9" s="29">
         <v>7.91</v>
       </c>
       <c r="H9" s="29">
         <v>8.69</v>
@@ -9680,50 +9796,53 @@
       </c>
       <c r="BE9" s="31">
         <v>6.35</v>
       </c>
       <c r="BF9" s="31">
         <v>6.42</v>
       </c>
       <c r="BG9" s="11">
         <v>6.31</v>
       </c>
       <c r="BH9" s="11">
         <v>6.11</v>
       </c>
       <c r="BI9" s="11">
         <v>5.98</v>
       </c>
       <c r="BJ9" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="BK9" s="11">
         <v>4.17</v>
       </c>
       <c r="BL9" s="11">
         <v>4.24</v>
       </c>
+      <c r="BM9" s="11">
+        <v>4.42</v>
+      </c>
     </row>
     <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="29">
         <v>5.98</v>
       </c>
       <c r="C10" s="29">
         <v>6.58</v>
       </c>
       <c r="D10" s="29">
         <v>6.28</v>
       </c>
       <c r="E10" s="29">
         <v>5.88</v>
       </c>
       <c r="F10" s="29">
         <v>6.25</v>
       </c>
       <c r="G10" s="29">
         <v>5.8</v>
       </c>
       <c r="H10" s="29">
         <v>6.12</v>
@@ -9874,50 +9993,53 @@
       </c>
       <c r="BE10" s="31">
         <v>4.51</v>
       </c>
       <c r="BF10" s="31">
         <v>4.63</v>
       </c>
       <c r="BG10" s="11">
         <v>4.57</v>
       </c>
       <c r="BH10" s="11">
         <v>4.49</v>
       </c>
       <c r="BI10" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="BJ10" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="BK10" s="11">
         <v>2.86</v>
       </c>
       <c r="BL10" s="11">
         <v>3.01</v>
       </c>
+      <c r="BM10" s="11">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="C11" s="29">
         <v>4.37</v>
       </c>
       <c r="D11" s="29">
         <v>4.71</v>
       </c>
       <c r="E11" s="29">
         <v>4.41</v>
       </c>
       <c r="F11" s="29">
         <v>4.2</v>
       </c>
       <c r="G11" s="29">
         <v>3.92</v>
       </c>
       <c r="H11" s="29">
         <v>4.13</v>
@@ -10068,50 +10190,53 @@
       </c>
       <c r="BE11" s="31">
         <v>3.72</v>
       </c>
       <c r="BF11" s="31">
         <v>3.51</v>
       </c>
       <c r="BG11" s="11">
         <v>3.63</v>
       </c>
       <c r="BH11" s="11">
         <v>3.64</v>
       </c>
       <c r="BI11" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ11" s="11">
         <v>1.22</v>
       </c>
       <c r="BK11" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="BL11" s="11">
         <v>1.88</v>
       </c>
+      <c r="BM11" s="11">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
     <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="29">
         <v>7.09</v>
       </c>
       <c r="C12" s="29">
         <v>6.68</v>
       </c>
       <c r="D12" s="29">
         <v>5.96</v>
       </c>
       <c r="E12" s="29">
         <v>5.26</v>
       </c>
       <c r="F12" s="29">
         <v>5.43</v>
       </c>
       <c r="G12" s="29">
         <v>5.05</v>
       </c>
       <c r="H12" s="29">
         <v>5.36</v>
@@ -10262,50 +10387,53 @@
       </c>
       <c r="BE12" s="31">
         <v>3.15</v>
       </c>
       <c r="BF12" s="31">
         <v>3.27</v>
       </c>
       <c r="BG12" s="11">
         <v>3.47</v>
       </c>
       <c r="BH12" s="11">
         <v>3.26</v>
       </c>
       <c r="BI12" s="11">
         <v>3.2</v>
       </c>
       <c r="BJ12" s="11">
         <v>1.59</v>
       </c>
       <c r="BK12" s="11">
         <v>1.96</v>
       </c>
       <c r="BL12" s="11">
         <v>2.56</v>
       </c>
+      <c r="BM12" s="11">
+        <v>2.48</v>
+      </c>
     </row>
     <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="29">
         <v>6.31</v>
       </c>
       <c r="C13" s="29">
         <v>4.79</v>
       </c>
       <c r="D13" s="29">
         <v>3.86</v>
       </c>
       <c r="E13" s="29">
         <v>3.98</v>
       </c>
       <c r="F13" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="G13" s="29">
         <v>3.83</v>
       </c>
       <c r="H13" s="29">
         <v>3.78</v>
@@ -10456,50 +10584,53 @@
       </c>
       <c r="BE13" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF13" s="31">
         <v>4.54</v>
       </c>
       <c r="BG13" s="11">
         <v>4.63</v>
       </c>
       <c r="BH13" s="11">
         <v>4.58</v>
       </c>
       <c r="BI13" s="11">
         <v>4.7300000000000004</v>
       </c>
       <c r="BJ13" s="11">
         <v>1.59</v>
       </c>
       <c r="BK13" s="11">
         <v>3.34</v>
       </c>
       <c r="BL13" s="11">
         <v>4.93</v>
       </c>
+      <c r="BM13" s="11">
+        <v>4.93</v>
+      </c>
     </row>
     <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="29">
         <v>3.24</v>
       </c>
       <c r="C14" s="29">
         <v>3.06</v>
       </c>
       <c r="D14" s="29">
         <v>2.89</v>
       </c>
       <c r="E14" s="29">
         <v>3.33</v>
       </c>
       <c r="F14" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="G14" s="29">
         <v>3.74</v>
       </c>
       <c r="H14" s="29">
         <v>3.85</v>
@@ -10650,50 +10781,53 @@
       </c>
       <c r="BE14" s="31">
         <v>4.47</v>
       </c>
       <c r="BF14" s="31">
         <v>4.67</v>
       </c>
       <c r="BG14" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="BH14" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="BI14" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BJ14" s="11">
         <v>1.53</v>
       </c>
       <c r="BK14" s="11">
         <v>2.42</v>
       </c>
       <c r="BL14" s="11">
         <v>2.12</v>
       </c>
+      <c r="BM14" s="11">
+        <v>2.79</v>
+      </c>
     </row>
     <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="29">
         <v>1.58</v>
       </c>
       <c r="C15" s="29">
         <v>2.91</v>
       </c>
       <c r="D15" s="29">
         <v>2.85</v>
       </c>
       <c r="E15" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="F15" s="29">
         <v>2.92</v>
       </c>
       <c r="G15" s="29">
         <v>3.11</v>
       </c>
       <c r="H15" s="29">
         <v>2.89</v>
@@ -10844,50 +10978,53 @@
       </c>
       <c r="BE15" s="31">
         <v>3.89</v>
       </c>
       <c r="BF15" s="31">
         <v>3.93</v>
       </c>
       <c r="BG15" s="11">
         <v>3.85</v>
       </c>
       <c r="BH15" s="11">
         <v>4.07</v>
       </c>
       <c r="BI15" s="11">
         <v>3.96</v>
       </c>
       <c r="BJ15" s="11">
         <v>3.65</v>
       </c>
       <c r="BK15" s="11">
         <v>3.19</v>
       </c>
       <c r="BL15" s="11">
         <v>2.93</v>
       </c>
+      <c r="BM15" s="11">
+        <v>3.24</v>
+      </c>
     </row>
     <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="29">
         <v>4.54</v>
       </c>
       <c r="C16" s="29">
         <v>3.95</v>
       </c>
       <c r="D16" s="29">
         <v>4.99</v>
       </c>
       <c r="E16" s="29">
         <v>4.51</v>
       </c>
       <c r="F16" s="29">
         <v>4.37</v>
       </c>
       <c r="G16" s="29">
         <v>4.33</v>
       </c>
       <c r="H16" s="29">
         <v>4.72</v>
@@ -11038,52 +11175,55 @@
       </c>
       <c r="BE16" s="31">
         <v>4.88</v>
       </c>
       <c r="BF16" s="31">
         <v>4.97</v>
       </c>
       <c r="BG16" s="11">
         <v>4.71</v>
       </c>
       <c r="BH16" s="11">
         <v>4.59</v>
       </c>
       <c r="BI16" s="11">
         <v>4.4800000000000004</v>
       </c>
       <c r="BJ16" s="11">
         <v>4.12</v>
       </c>
       <c r="BK16" s="11">
         <v>3.64</v>
       </c>
       <c r="BL16" s="11">
         <v>3.55</v>
       </c>
+      <c r="BM16" s="11">
+        <v>3.38</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="C17" s="29">
         <v>2.99</v>
       </c>
       <c r="D17" s="29">
         <v>3.27</v>
       </c>
       <c r="E17" s="29">
         <v>2.78</v>
       </c>
       <c r="F17" s="29">
         <v>2.73</v>
       </c>
       <c r="G17" s="29">
         <v>2.71</v>
       </c>
       <c r="H17" s="29">
         <v>3.33</v>
       </c>
       <c r="I17" s="29">
@@ -11232,52 +11372,55 @@
       </c>
       <c r="BE17" s="31">
         <v>3.64</v>
       </c>
       <c r="BF17" s="31">
         <v>3.5</v>
       </c>
       <c r="BG17" s="11">
         <v>3.14</v>
       </c>
       <c r="BH17" s="11">
         <v>3.36</v>
       </c>
       <c r="BI17" s="11">
         <v>3.27</v>
       </c>
       <c r="BJ17" s="11">
         <v>1.61</v>
       </c>
       <c r="BK17" s="11">
         <v>0.85</v>
       </c>
       <c r="BL17" s="11">
         <v>1.39</v>
       </c>
+      <c r="BM17" s="11">
+        <v>1.86</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="29">
         <v>6.5</v>
       </c>
       <c r="C18" s="29">
         <v>6.83</v>
       </c>
       <c r="D18" s="29">
         <v>5.75</v>
       </c>
       <c r="E18" s="29">
         <v>4.87</v>
       </c>
       <c r="F18" s="29">
         <v>4.95</v>
       </c>
       <c r="G18" s="29">
         <v>4.93</v>
       </c>
       <c r="H18" s="29">
         <v>4.8</v>
       </c>
       <c r="I18" s="29">
@@ -11426,52 +11569,55 @@
       </c>
       <c r="BE18" s="31">
         <v>4.13</v>
       </c>
       <c r="BF18" s="31">
         <v>4.22</v>
       </c>
       <c r="BG18" s="11">
         <v>4.17</v>
       </c>
       <c r="BH18" s="11">
         <v>4.07</v>
       </c>
       <c r="BI18" s="11">
         <v>3.93</v>
       </c>
       <c r="BJ18" s="11">
         <v>3.49</v>
       </c>
       <c r="BK18" s="11">
         <v>2.92</v>
       </c>
       <c r="BL18" s="11">
         <v>3.34</v>
       </c>
+      <c r="BM18" s="11">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="29">
         <v>3.78</v>
       </c>
       <c r="C19" s="29">
         <v>5.38</v>
       </c>
       <c r="D19" s="29">
         <v>6.4</v>
       </c>
       <c r="E19" s="29">
         <v>6.41</v>
       </c>
       <c r="F19" s="29">
         <v>6.04</v>
       </c>
       <c r="G19" s="29">
         <v>6.98</v>
       </c>
       <c r="H19" s="29">
         <v>7.23</v>
       </c>
       <c r="I19" s="29">
@@ -11620,52 +11766,55 @@
       </c>
       <c r="BE19" s="31">
         <v>6.49</v>
       </c>
       <c r="BF19" s="31">
         <v>6.79</v>
       </c>
       <c r="BG19" s="11">
         <v>6.61</v>
       </c>
       <c r="BH19" s="11">
         <v>6.44</v>
       </c>
       <c r="BI19" s="11">
         <v>6.24</v>
       </c>
       <c r="BJ19" s="11">
         <v>4.37</v>
       </c>
       <c r="BK19" s="11">
         <v>4.18</v>
       </c>
       <c r="BL19" s="11">
         <v>4.16</v>
       </c>
+      <c r="BM19" s="11">
+        <v>4.12</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="C20" s="29">
         <v>4.33</v>
       </c>
       <c r="D20" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="F20" s="29">
         <v>4.75</v>
       </c>
       <c r="G20" s="29">
         <v>4.49</v>
       </c>
       <c r="H20" s="29">
         <v>4.7</v>
       </c>
       <c r="I20" s="29">
@@ -11814,52 +11963,55 @@
       </c>
       <c r="BE20" s="31">
         <v>4.13</v>
       </c>
       <c r="BF20" s="31">
         <v>4.13</v>
       </c>
       <c r="BG20" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="BH20" s="11">
         <v>4.05</v>
       </c>
       <c r="BI20" s="11">
         <v>3.97</v>
       </c>
       <c r="BJ20" s="11">
         <v>1.73</v>
       </c>
       <c r="BK20" s="11">
         <v>2.42</v>
       </c>
       <c r="BL20" s="11">
         <v>2.4900000000000002</v>
       </c>
+      <c r="BM20" s="11">
+        <v>2.68</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="29">
         <v>4.76</v>
       </c>
       <c r="C21" s="29">
         <v>4.55</v>
       </c>
       <c r="D21" s="29">
         <v>4.88</v>
       </c>
       <c r="E21" s="29">
         <v>4.26</v>
       </c>
       <c r="F21" s="29">
         <v>4.2</v>
       </c>
       <c r="G21" s="29">
         <v>3.91</v>
       </c>
       <c r="H21" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="I21" s="29">
@@ -12008,52 +12160,55 @@
       </c>
       <c r="BE21" s="31">
         <v>4.33</v>
       </c>
       <c r="BF21" s="31">
         <v>4.25</v>
       </c>
       <c r="BG21" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BH21" s="11">
         <v>4.3600000000000003</v>
       </c>
       <c r="BI21" s="11">
         <v>4.21</v>
       </c>
       <c r="BJ21" s="11">
         <v>2.69</v>
       </c>
       <c r="BK21" s="11">
         <v>1.87</v>
       </c>
       <c r="BL21" s="11">
         <v>2.46</v>
       </c>
+      <c r="BM21" s="11">
+        <v>2.54</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="22" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A22" s="75" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="75"/>
       <c r="M22" s="75"/>
       <c r="N22" s="75"/>
       <c r="O22" s="75"/>
       <c r="P22" s="75"/>
       <c r="Q22" s="75"/>
       <c r="R22" s="75"/>
       <c r="S22" s="75"/>
       <c r="T22" s="75"/>
       <c r="U22" s="75"/>
       <c r="V22" s="75"/>
       <c r="W22" s="75"/>
@@ -12076,52 +12231,53 @@
       <c r="AN22" s="75"/>
       <c r="AO22" s="75"/>
       <c r="AP22" s="75"/>
       <c r="AQ22" s="75"/>
       <c r="AR22" s="75"/>
       <c r="AS22" s="75"/>
       <c r="AT22" s="75"/>
       <c r="AU22" s="75"/>
       <c r="AV22" s="75"/>
       <c r="AW22" s="75"/>
       <c r="AX22" s="75"/>
       <c r="AY22" s="75"/>
       <c r="AZ22" s="75"/>
       <c r="BA22" s="75"/>
       <c r="BB22" s="75"/>
       <c r="BC22" s="75"/>
       <c r="BD22" s="75"/>
       <c r="BE22" s="75"/>
       <c r="BF22" s="75"/>
       <c r="BG22" s="75"/>
       <c r="BH22" s="75"/>
       <c r="BI22" s="75"/>
       <c r="BJ22" s="75"/>
       <c r="BK22" s="75"/>
       <c r="BL22" s="75"/>
+      <c r="BM22" s="75"/>
     </row>
-    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="29">
         <v>6.08</v>
       </c>
       <c r="C23" s="29">
         <v>6.22</v>
       </c>
       <c r="D23" s="29">
         <v>7.38</v>
       </c>
       <c r="E23" s="29">
         <v>7.12</v>
       </c>
       <c r="F23" s="29">
         <v>6.97</v>
       </c>
       <c r="G23" s="29">
         <v>7.49</v>
       </c>
       <c r="H23" s="29">
         <v>8.23</v>
       </c>
       <c r="I23" s="29">
@@ -12270,52 +12426,55 @@
       </c>
       <c r="BE23" s="31">
         <v>6.21</v>
       </c>
       <c r="BF23" s="31">
         <v>6.3</v>
       </c>
       <c r="BG23" s="11">
         <v>6.17</v>
       </c>
       <c r="BH23" s="11">
         <v>5.99</v>
       </c>
       <c r="BI23" s="11">
         <v>5.86</v>
       </c>
       <c r="BJ23" s="11">
         <v>3.93</v>
       </c>
       <c r="BK23" s="11">
         <v>4.0599999999999996</v>
       </c>
       <c r="BL23" s="11">
         <v>4.12</v>
       </c>
+      <c r="BM23" s="11">
+        <v>4.29</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="29">
         <v>6.47</v>
       </c>
       <c r="C24" s="29">
         <v>6.53</v>
       </c>
       <c r="D24" s="29">
         <v>7.75</v>
       </c>
       <c r="E24" s="29">
         <v>7.48</v>
       </c>
       <c r="F24" s="29">
         <v>7.31</v>
       </c>
       <c r="G24" s="29">
         <v>7.91</v>
       </c>
       <c r="H24" s="29">
         <v>8.69</v>
       </c>
       <c r="I24" s="29">
@@ -12464,52 +12623,55 @@
       </c>
       <c r="BE24" s="31">
         <v>6.35</v>
       </c>
       <c r="BF24" s="31">
         <v>6.42</v>
       </c>
       <c r="BG24" s="11">
         <v>6.31</v>
       </c>
       <c r="BH24" s="11">
         <v>6.11</v>
       </c>
       <c r="BI24" s="11">
         <v>5.98</v>
       </c>
       <c r="BJ24" s="11">
         <v>4.1100000000000003</v>
       </c>
       <c r="BK24" s="11">
         <v>4.17</v>
       </c>
       <c r="BL24" s="11">
         <v>4.24</v>
       </c>
+      <c r="BM24" s="11">
+        <v>4.42</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="29">
         <v>6.81</v>
       </c>
       <c r="C25" s="29">
         <v>8.35</v>
       </c>
       <c r="D25" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="E25" s="29">
         <v>7.32</v>
       </c>
       <c r="F25" s="29">
         <v>7.68</v>
       </c>
       <c r="G25" s="29">
         <v>7.19</v>
       </c>
       <c r="H25" s="29">
         <v>7.8</v>
       </c>
       <c r="I25" s="29">
@@ -12658,52 +12820,55 @@
       </c>
       <c r="BE25" s="31">
         <v>5.2</v>
       </c>
       <c r="BF25" s="31">
         <v>5.29</v>
       </c>
       <c r="BG25" s="11">
         <v>5.17</v>
       </c>
       <c r="BH25" s="11">
         <v>5</v>
       </c>
       <c r="BI25" s="11">
         <v>4.88</v>
       </c>
       <c r="BJ25" s="11">
         <v>1.57</v>
       </c>
       <c r="BK25" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="BL25" s="11">
         <v>2.89</v>
       </c>
+      <c r="BM25" s="11">
+        <v>3.39</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="29">
         <v>4.72</v>
       </c>
       <c r="C26" s="29">
         <v>3.85</v>
       </c>
       <c r="D26" s="29">
         <v>4.87</v>
       </c>
       <c r="E26" s="29">
         <v>4.51</v>
       </c>
       <c r="F26" s="29">
         <v>4.45</v>
       </c>
       <c r="G26" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="H26" s="29">
         <v>5.13</v>
       </c>
       <c r="I26" s="29">
@@ -12852,52 +13017,55 @@
       </c>
       <c r="BE26" s="31">
         <v>5.09</v>
       </c>
       <c r="BF26" s="31">
         <v>5.27</v>
       </c>
       <c r="BG26" s="11">
         <v>4.93</v>
       </c>
       <c r="BH26" s="11">
         <v>4.84</v>
       </c>
       <c r="BI26" s="11">
         <v>4.75</v>
       </c>
       <c r="BJ26" s="11">
         <v>3.91</v>
       </c>
       <c r="BK26" s="11">
         <v>3.72</v>
       </c>
       <c r="BL26" s="11">
         <v>3.78</v>
       </c>
+      <c r="BM26" s="11">
+        <v>3.72</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="29">
         <v>5.57</v>
       </c>
       <c r="C27" s="29">
         <v>2.92</v>
       </c>
       <c r="D27" s="29">
         <v>3.78</v>
       </c>
       <c r="E27" s="29">
         <v>2.83</v>
       </c>
       <c r="F27" s="29">
         <v>3.38</v>
       </c>
       <c r="G27" s="29">
         <v>3.77</v>
       </c>
       <c r="H27" s="29">
         <v>4.04</v>
       </c>
       <c r="I27" s="29">
@@ -13044,52 +13212,55 @@
       </c>
       <c r="BE27" s="31">
         <v>4.25</v>
       </c>
       <c r="BF27" s="31">
         <v>4.3899999999999997</v>
       </c>
       <c r="BG27" s="11">
         <v>4.5</v>
       </c>
       <c r="BH27" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="BI27" s="11">
         <v>5.15</v>
       </c>
       <c r="BJ27" s="11">
         <v>0</v>
       </c>
       <c r="BK27" s="11">
         <v>0</v>
       </c>
       <c r="BL27" s="11">
         <v>1.97</v>
       </c>
+      <c r="BM27" s="11">
+        <v>1.46</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="29">
         <v>2.14</v>
       </c>
       <c r="C28" s="29">
         <v>4.72</v>
       </c>
       <c r="D28" s="29">
         <v>6.78</v>
       </c>
       <c r="E28" s="29">
         <v>6.96</v>
       </c>
       <c r="F28" s="29">
         <v>6.68</v>
       </c>
       <c r="G28" s="29">
         <v>8.08</v>
       </c>
       <c r="H28" s="29">
         <v>8.6</v>
       </c>
       <c r="I28" s="29">
@@ -13238,52 +13409,55 @@
       </c>
       <c r="BE28" s="31">
         <v>7.55</v>
       </c>
       <c r="BF28" s="31">
         <v>7.82</v>
       </c>
       <c r="BG28" s="11">
         <v>7.77</v>
       </c>
       <c r="BH28" s="11">
         <v>7.46</v>
       </c>
       <c r="BI28" s="11">
         <v>7.28</v>
       </c>
       <c r="BJ28" s="11">
         <v>4.2699999999999996</v>
       </c>
       <c r="BK28" s="11">
         <v>4.8899999999999997</v>
       </c>
       <c r="BL28" s="11">
         <v>4.68</v>
       </c>
+      <c r="BM28" s="11">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="29">
         <v>4.63</v>
       </c>
       <c r="C29" s="29">
         <v>4.87</v>
       </c>
       <c r="D29" s="29">
         <v>5.36</v>
       </c>
       <c r="E29" s="29">
         <v>5.32</v>
       </c>
       <c r="F29" s="29">
         <v>5.17</v>
       </c>
       <c r="G29" s="29">
         <v>4.96</v>
       </c>
       <c r="H29" s="29">
         <v>5.4</v>
       </c>
       <c r="I29" s="29">
@@ -13432,52 +13606,55 @@
       </c>
       <c r="BE29" s="31">
         <v>4.6900000000000004</v>
       </c>
       <c r="BF29" s="31">
         <v>4.75</v>
       </c>
       <c r="BG29" s="11">
         <v>4.62</v>
       </c>
       <c r="BH29" s="11">
         <v>4.68</v>
       </c>
       <c r="BI29" s="11">
         <v>4.5</v>
       </c>
       <c r="BJ29" s="11">
         <v>1.74</v>
       </c>
       <c r="BK29" s="11">
         <v>2.74</v>
       </c>
       <c r="BL29" s="11">
         <v>2.4</v>
       </c>
+      <c r="BM29" s="11">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="30" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="74"/>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="74"/>
       <c r="N30" s="74"/>
       <c r="O30" s="74"/>
       <c r="P30" s="74"/>
       <c r="Q30" s="74"/>
       <c r="R30" s="74"/>
       <c r="S30" s="74"/>
       <c r="T30" s="74"/>
       <c r="U30" s="74"/>
       <c r="V30" s="74"/>
       <c r="W30" s="74"/>
@@ -13500,52 +13677,53 @@
       <c r="AN30" s="74"/>
       <c r="AO30" s="74"/>
       <c r="AP30" s="74"/>
       <c r="AQ30" s="74"/>
       <c r="AR30" s="74"/>
       <c r="AS30" s="74"/>
       <c r="AT30" s="74"/>
       <c r="AU30" s="74"/>
       <c r="AV30" s="74"/>
       <c r="AW30" s="74"/>
       <c r="AX30" s="74"/>
       <c r="AY30" s="74"/>
       <c r="AZ30" s="74"/>
       <c r="BA30" s="74"/>
       <c r="BB30" s="74"/>
       <c r="BC30" s="74"/>
       <c r="BD30" s="74"/>
       <c r="BE30" s="74"/>
       <c r="BF30" s="74"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
       <c r="BK30" s="74"/>
       <c r="BL30" s="74"/>
+      <c r="BM30" s="74"/>
     </row>
-    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C31" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="D31" s="29">
         <v>4.49</v>
       </c>
       <c r="E31" s="29">
         <v>4.18</v>
       </c>
       <c r="F31" s="29">
         <v>4.26</v>
       </c>
       <c r="G31" s="29">
         <v>4.07</v>
       </c>
       <c r="H31" s="29">
         <v>4.1100000000000003</v>
       </c>
       <c r="I31" s="29">
@@ -13694,52 +13872,55 @@
       </c>
       <c r="BE31" s="31">
         <v>3.89</v>
       </c>
       <c r="BF31" s="31">
         <v>3.95</v>
       </c>
       <c r="BG31" s="11">
         <v>3.93</v>
       </c>
       <c r="BH31" s="11">
         <v>3.91</v>
       </c>
       <c r="BI31" s="11">
         <v>3.8</v>
       </c>
       <c r="BJ31" s="11">
         <v>2.72</v>
       </c>
       <c r="BK31" s="11">
         <v>2.64</v>
       </c>
       <c r="BL31" s="31">
         <v>2.83</v>
       </c>
+      <c r="BM31" s="31">
+        <v>2.92</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="29">
         <v>5.14</v>
       </c>
       <c r="C32" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="D32" s="29">
         <v>4.34</v>
       </c>
       <c r="E32" s="29">
         <v>4.43</v>
       </c>
       <c r="F32" s="29">
         <v>4.8099999999999996</v>
       </c>
       <c r="G32" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="H32" s="29">
         <v>4.43</v>
       </c>
       <c r="I32" s="29">
@@ -13888,52 +14069,55 @@
       </c>
       <c r="BE32" s="31">
         <v>3.76</v>
       </c>
       <c r="BF32" s="31">
         <v>3.92</v>
       </c>
       <c r="BG32" s="11">
         <v>3.92</v>
       </c>
       <c r="BH32" s="11">
         <v>3.93</v>
       </c>
       <c r="BI32" s="11">
         <v>3.79</v>
       </c>
       <c r="BJ32" s="11">
         <v>2.84</v>
       </c>
       <c r="BK32" s="11">
         <v>3.3</v>
       </c>
       <c r="BL32" s="31">
         <v>3.14</v>
       </c>
+      <c r="BM32" s="31">
+        <v>2.95</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="C33" s="29">
         <v>4.37</v>
       </c>
       <c r="D33" s="29">
         <v>4.71</v>
       </c>
       <c r="E33" s="29">
         <v>4.41</v>
       </c>
       <c r="F33" s="29">
         <v>4.2</v>
       </c>
       <c r="G33" s="29">
         <v>3.92</v>
       </c>
       <c r="H33" s="29">
         <v>4.13</v>
       </c>
       <c r="I33" s="29">
@@ -14082,52 +14266,55 @@
       </c>
       <c r="BE33" s="31">
         <v>3.72</v>
       </c>
       <c r="BF33" s="31">
         <v>3.51</v>
       </c>
       <c r="BG33" s="11">
         <v>3.63</v>
       </c>
       <c r="BH33" s="11">
         <v>3.64</v>
       </c>
       <c r="BI33" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ33" s="11">
         <v>1.22</v>
       </c>
       <c r="BK33" s="11">
         <v>2.5499999999999998</v>
       </c>
       <c r="BL33" s="31">
         <v>1.88</v>
       </c>
+      <c r="BM33" s="31">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="29">
         <v>7.09</v>
       </c>
       <c r="C34" s="29">
         <v>6.68</v>
       </c>
       <c r="D34" s="29">
         <v>5.96</v>
       </c>
       <c r="E34" s="29">
         <v>5.26</v>
       </c>
       <c r="F34" s="29">
         <v>5.43</v>
       </c>
       <c r="G34" s="29">
         <v>5.05</v>
       </c>
       <c r="H34" s="29">
         <v>5.36</v>
       </c>
       <c r="I34" s="29">
@@ -14276,52 +14463,55 @@
       </c>
       <c r="BE34" s="31">
         <v>3.15</v>
       </c>
       <c r="BF34" s="31">
         <v>3.27</v>
       </c>
       <c r="BG34" s="11">
         <v>3.47</v>
       </c>
       <c r="BH34" s="11">
         <v>3.26</v>
       </c>
       <c r="BI34" s="11">
         <v>3.2</v>
       </c>
       <c r="BJ34" s="11">
         <v>1.59</v>
       </c>
       <c r="BK34" s="11">
         <v>1.96</v>
       </c>
       <c r="BL34" s="31">
         <v>2.56</v>
       </c>
+      <c r="BM34" s="31">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="29">
         <v>6.31</v>
       </c>
       <c r="C35" s="29">
         <v>4.79</v>
       </c>
       <c r="D35" s="29">
         <v>3.86</v>
       </c>
       <c r="E35" s="29">
         <v>3.98</v>
       </c>
       <c r="F35" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="G35" s="29">
         <v>3.83</v>
       </c>
       <c r="H35" s="29">
         <v>3.78</v>
       </c>
       <c r="I35" s="29">
@@ -14470,52 +14660,55 @@
       </c>
       <c r="BE35" s="31">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF35" s="31">
         <v>4.54</v>
       </c>
       <c r="BG35" s="11">
         <v>4.63</v>
       </c>
       <c r="BH35" s="11">
         <v>4.58</v>
       </c>
       <c r="BI35" s="11">
         <v>4.7300000000000004</v>
       </c>
       <c r="BJ35" s="11">
         <v>1.59</v>
       </c>
       <c r="BK35" s="11">
         <v>3.34</v>
       </c>
       <c r="BL35" s="31">
         <v>4.93</v>
       </c>
+      <c r="BM35" s="31">
+        <v>4.93</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="29">
         <v>3.24</v>
       </c>
       <c r="C36" s="29">
         <v>3.06</v>
       </c>
       <c r="D36" s="29">
         <v>2.89</v>
       </c>
       <c r="E36" s="29">
         <v>3.33</v>
       </c>
       <c r="F36" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="G36" s="29">
         <v>3.74</v>
       </c>
       <c r="H36" s="29">
         <v>3.85</v>
       </c>
       <c r="I36" s="29">
@@ -14664,52 +14857,55 @@
       </c>
       <c r="BE36" s="31">
         <v>4.47</v>
       </c>
       <c r="BF36" s="31">
         <v>4.67</v>
       </c>
       <c r="BG36" s="11">
         <v>4.8099999999999996</v>
       </c>
       <c r="BH36" s="11">
         <v>4.6500000000000004</v>
       </c>
       <c r="BI36" s="11">
         <v>4.4400000000000004</v>
       </c>
       <c r="BJ36" s="11">
         <v>1.53</v>
       </c>
       <c r="BK36" s="11">
         <v>2.42</v>
       </c>
       <c r="BL36" s="31">
         <v>2.12</v>
       </c>
+      <c r="BM36" s="31">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="29">
         <v>1.58</v>
       </c>
       <c r="C37" s="29">
         <v>2.91</v>
       </c>
       <c r="D37" s="29">
         <v>2.85</v>
       </c>
       <c r="E37" s="29">
         <v>2.4500000000000002</v>
       </c>
       <c r="F37" s="29">
         <v>2.92</v>
       </c>
       <c r="G37" s="29">
         <v>3.11</v>
       </c>
       <c r="H37" s="29">
         <v>2.89</v>
       </c>
       <c r="I37" s="29">
@@ -14858,52 +15054,55 @@
       </c>
       <c r="BE37" s="31">
         <v>3.89</v>
       </c>
       <c r="BF37" s="31">
         <v>3.93</v>
       </c>
       <c r="BG37" s="11">
         <v>3.85</v>
       </c>
       <c r="BH37" s="11">
         <v>4.07</v>
       </c>
       <c r="BI37" s="11">
         <v>3.96</v>
       </c>
       <c r="BJ37" s="11">
         <v>3.65</v>
       </c>
       <c r="BK37" s="11">
         <v>3.19</v>
       </c>
       <c r="BL37" s="31">
         <v>2.93</v>
       </c>
+      <c r="BM37" s="31">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C38" s="29">
         <v>4.24</v>
       </c>
       <c r="D38" s="29">
         <v>5.32</v>
       </c>
       <c r="E38" s="29">
         <v>4.51</v>
       </c>
       <c r="F38" s="29">
         <v>4.1399999999999997</v>
       </c>
       <c r="G38" s="29">
         <v>3.8</v>
       </c>
       <c r="H38" s="29">
         <v>3.54</v>
       </c>
       <c r="I38" s="29">
@@ -15052,52 +15251,55 @@
       </c>
       <c r="BE38" s="31">
         <v>4.1900000000000004</v>
       </c>
       <c r="BF38" s="31">
         <v>4</v>
       </c>
       <c r="BG38" s="11">
         <v>3.99</v>
       </c>
       <c r="BH38" s="11">
         <v>3.77</v>
       </c>
       <c r="BI38" s="11">
         <v>3.58</v>
       </c>
       <c r="BJ38" s="11">
         <v>4.79</v>
       </c>
       <c r="BK38" s="11">
         <v>3.38</v>
       </c>
       <c r="BL38" s="31">
         <v>2.77</v>
       </c>
+      <c r="BM38" s="31">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="C39" s="29">
         <v>2.99</v>
       </c>
       <c r="D39" s="29">
         <v>3.27</v>
       </c>
       <c r="E39" s="29">
         <v>2.78</v>
       </c>
       <c r="F39" s="29">
         <v>2.73</v>
       </c>
       <c r="G39" s="29">
         <v>2.71</v>
       </c>
       <c r="H39" s="29">
         <v>3.33</v>
       </c>
       <c r="I39" s="29">
@@ -15246,52 +15448,55 @@
       </c>
       <c r="BE39" s="31">
         <v>3.64</v>
       </c>
       <c r="BF39" s="31">
         <v>3.5</v>
       </c>
       <c r="BG39" s="11">
         <v>3.14</v>
       </c>
       <c r="BH39" s="11">
         <v>3.36</v>
       </c>
       <c r="BI39" s="11">
         <v>3.27</v>
       </c>
       <c r="BJ39" s="11">
         <v>1.61</v>
       </c>
       <c r="BK39" s="11">
         <v>0.85</v>
       </c>
       <c r="BL39" s="31">
         <v>1.39</v>
       </c>
+      <c r="BM39" s="31">
+        <v>1.86</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="29">
         <v>6.55</v>
       </c>
       <c r="C40" s="29">
         <v>7.06</v>
       </c>
       <c r="D40" s="29">
         <v>5.87</v>
       </c>
       <c r="E40" s="29">
         <v>5</v>
       </c>
       <c r="F40" s="29">
         <v>5.05</v>
       </c>
       <c r="G40" s="29">
         <v>5</v>
       </c>
       <c r="H40" s="29">
         <v>4.84</v>
       </c>
       <c r="I40" s="29">
@@ -15440,52 +15645,55 @@
       </c>
       <c r="BE40" s="31">
         <v>4.12</v>
       </c>
       <c r="BF40" s="31">
         <v>4.2</v>
       </c>
       <c r="BG40" s="11">
         <v>4.1399999999999997</v>
       </c>
       <c r="BH40" s="11">
         <v>4.01</v>
       </c>
       <c r="BI40" s="11">
         <v>3.85</v>
       </c>
       <c r="BJ40" s="11">
         <v>3.72</v>
       </c>
       <c r="BK40" s="11">
         <v>3.11</v>
       </c>
       <c r="BL40" s="31">
         <v>3.43</v>
       </c>
+      <c r="BM40" s="31">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="29">
         <v>6.56</v>
       </c>
       <c r="C41" s="29">
         <v>6.49</v>
       </c>
       <c r="D41" s="29">
         <v>5.77</v>
       </c>
       <c r="E41" s="29">
         <v>5.45</v>
       </c>
       <c r="F41" s="29">
         <v>4.9400000000000004</v>
       </c>
       <c r="G41" s="29">
         <v>5.12</v>
       </c>
       <c r="H41" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="I41" s="29">
@@ -15634,52 +15842,55 @@
       </c>
       <c r="BE41" s="31">
         <v>4.47</v>
       </c>
       <c r="BF41" s="31">
         <v>4.82</v>
       </c>
       <c r="BG41" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="BH41" s="11">
         <v>4.49</v>
       </c>
       <c r="BI41" s="11">
         <v>4.2300000000000004</v>
       </c>
       <c r="BJ41" s="11">
         <v>4.5599999999999996</v>
       </c>
       <c r="BK41" s="11">
         <v>2.8</v>
       </c>
       <c r="BL41" s="31">
         <v>3.15</v>
       </c>
+      <c r="BM41" s="31">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="29">
         <v>3.3</v>
       </c>
       <c r="C42" s="29">
         <v>3.48</v>
       </c>
       <c r="D42" s="29">
         <v>3.65</v>
       </c>
       <c r="E42" s="29">
         <v>4.4400000000000004</v>
       </c>
       <c r="F42" s="29">
         <v>4.07</v>
       </c>
       <c r="G42" s="29">
         <v>3.74</v>
       </c>
       <c r="H42" s="29">
         <v>3.58</v>
       </c>
       <c r="I42" s="29">
@@ -15828,52 +16039,55 @@
       </c>
       <c r="BE42" s="31">
         <v>3.03</v>
       </c>
       <c r="BF42" s="31">
         <v>2.88</v>
       </c>
       <c r="BG42" s="11">
         <v>2.84</v>
       </c>
       <c r="BH42" s="11">
         <v>2.82</v>
       </c>
       <c r="BI42" s="11">
         <v>2.93</v>
       </c>
       <c r="BJ42" s="11">
         <v>1.7</v>
       </c>
       <c r="BK42" s="11">
         <v>1.8</v>
       </c>
       <c r="BL42" s="31">
         <v>2.66</v>
       </c>
+      <c r="BM42" s="31">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="32">
         <v>4.76</v>
       </c>
       <c r="C43" s="32">
         <v>4.55</v>
       </c>
       <c r="D43" s="32">
         <v>4.88</v>
       </c>
       <c r="E43" s="32">
         <v>4.26</v>
       </c>
       <c r="F43" s="32">
         <v>4.2</v>
       </c>
       <c r="G43" s="32">
         <v>3.91</v>
       </c>
       <c r="H43" s="32">
         <v>4.4800000000000004</v>
       </c>
       <c r="I43" s="32">
@@ -16022,119 +16236,122 @@
       </c>
       <c r="BE43" s="12">
         <v>4.33</v>
       </c>
       <c r="BF43" s="12">
         <v>4.25</v>
       </c>
       <c r="BG43" s="12">
         <v>4.4400000000000004</v>
       </c>
       <c r="BH43" s="12">
         <v>4.3600000000000003</v>
       </c>
       <c r="BI43" s="12">
         <v>4.21</v>
       </c>
       <c r="BJ43" s="12">
         <v>2.69</v>
       </c>
       <c r="BK43" s="12">
         <v>1.87</v>
       </c>
       <c r="BL43" s="12">
         <v>2.46</v>
       </c>
+      <c r="BM43" s="12">
+        <v>2.54</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A22:BL22"/>
-    <mergeCell ref="A30:BL30"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A30:BM30"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="BJ5:BL5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="AY4:BM4"/>
+    <mergeCell ref="A7:BM7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
+      <selection pane="bottomLeft" activeCell="A22" sqref="A22:BM22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
@@ -16151,116 +16368,117 @@
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="5" style="3" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="4.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="3.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="43" max="44" width="4.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="7.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="7" style="17" customWidth="1"/>
     <col min="54" max="54" width="6.42578125" style="17" customWidth="1"/>
     <col min="55" max="55" width="6.85546875" style="17" customWidth="1"/>
     <col min="56" max="56" width="7.42578125" style="17" customWidth="1"/>
     <col min="57" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="62"/>
-[...61 lines deleted...]
-      <c r="BL2" s="62"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -16302,132 +16520,133 @@
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AZ4" s="18"/>
       <c r="BA4" s="18"/>
       <c r="BI4" s="18"/>
       <c r="BK4" s="18"/>
-      <c r="BL4" s="18" t="s">
+      <c r="BL4" s="18"/>
+      <c r="BM4" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A5" s="68"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="77">
         <v>2021</v>
       </c>
       <c r="C5" s="76"/>
       <c r="D5" s="76"/>
       <c r="E5" s="76"/>
       <c r="F5" s="76"/>
       <c r="G5" s="76"/>
       <c r="H5" s="76"/>
       <c r="I5" s="76"/>
       <c r="J5" s="76"/>
       <c r="K5" s="76"/>
       <c r="L5" s="76"/>
-      <c r="M5" s="68"/>
+      <c r="M5" s="69"/>
       <c r="N5" s="77">
         <v>2022</v>
       </c>
       <c r="O5" s="76"/>
       <c r="P5" s="76"/>
       <c r="Q5" s="76"/>
       <c r="R5" s="76"/>
       <c r="S5" s="76"/>
       <c r="T5" s="76"/>
       <c r="U5" s="76"/>
       <c r="V5" s="76"/>
       <c r="W5" s="76"/>
       <c r="X5" s="76"/>
-      <c r="Y5" s="68"/>
+      <c r="Y5" s="69"/>
       <c r="Z5" s="77">
         <v>2023</v>
       </c>
       <c r="AA5" s="76"/>
       <c r="AB5" s="76"/>
       <c r="AC5" s="76"/>
       <c r="AD5" s="76"/>
       <c r="AE5" s="76"/>
       <c r="AF5" s="76"/>
       <c r="AG5" s="76"/>
       <c r="AH5" s="76"/>
       <c r="AI5" s="76"/>
       <c r="AJ5" s="76"/>
-      <c r="AK5" s="68"/>
-      <c r="AL5" s="64">
+      <c r="AK5" s="69"/>
+      <c r="AL5" s="67">
         <v>2024</v>
       </c>
-      <c r="AM5" s="65"/>
-[...10 lines deleted...]
-      <c r="AX5" s="64">
+      <c r="AM5" s="68"/>
+      <c r="AN5" s="68"/>
+      <c r="AO5" s="68"/>
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="68"/>
+      <c r="AR5" s="68"/>
+      <c r="AS5" s="68"/>
+      <c r="AT5" s="68"/>
+      <c r="AU5" s="68"/>
+      <c r="AV5" s="68"/>
+      <c r="AW5" s="68"/>
+      <c r="AX5" s="67">
         <v>2025</v>
       </c>
-      <c r="AY5" s="65"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="72">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="62">
         <v>2026</v>
       </c>
       <c r="BK5" s="63"/>
       <c r="BL5" s="63"/>
-      <c r="BM5" s="5"/>
+      <c r="BM5" s="63"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
       <c r="BV5" s="5"/>
       <c r="BW5" s="5"/>
       <c r="BX5" s="5"/>
       <c r="BY5" s="5"/>
       <c r="BZ5" s="5"/>
       <c r="CA5" s="5"/>
       <c r="CB5" s="5"/>
       <c r="CC5" s="5"/>
       <c r="CD5" s="5"/>
       <c r="CE5" s="5"/>
       <c r="CF5" s="5"/>
       <c r="CG5" s="5"/>
       <c r="CH5" s="5"/>
       <c r="CI5" s="5"/>
       <c r="CJ5" s="5"/>
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
@@ -16476,51 +16695,51 @@
       <c r="EC5" s="5"/>
       <c r="ED5" s="5"/>
       <c r="EE5" s="5"/>
       <c r="EF5" s="5"/>
       <c r="EG5" s="5"/>
       <c r="EH5" s="5"/>
       <c r="EI5" s="5"/>
       <c r="EJ5" s="5"/>
       <c r="EK5" s="5"/>
       <c r="EL5" s="5"/>
       <c r="EM5" s="5"/>
       <c r="EN5" s="5"/>
       <c r="EO5" s="5"/>
       <c r="EP5" s="5"/>
       <c r="EQ5" s="5"/>
       <c r="ER5" s="5"/>
       <c r="ES5" s="5"/>
       <c r="ET5" s="5"/>
       <c r="EU5" s="5"/>
       <c r="EV5" s="5"/>
       <c r="EW5" s="5"/>
       <c r="EX5" s="5"/>
       <c r="EY5" s="5"/>
     </row>
     <row r="6" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A6" s="69"/>
+      <c r="A6" s="70"/>
       <c r="B6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="23" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="22" t="s">
@@ -16666,51 +16885,53 @@
       </c>
       <c r="BE6" s="15" t="s">
         <v>27</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="BG6" s="15" t="s">
         <v>23</v>
       </c>
       <c r="BH6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="BI6" s="61" t="s">
         <v>25</v>
       </c>
       <c r="BJ6" s="54" t="s">
         <v>4</v>
       </c>
       <c r="BK6" s="54" t="s">
         <v>5</v>
       </c>
       <c r="BL6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="BM6" s="5"/>
+      <c r="BM6" s="22" t="s">
+        <v>7</v>
+      </c>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
@@ -16825,50 +17046,51 @@
       <c r="AN7" s="74"/>
       <c r="AO7" s="74"/>
       <c r="AP7" s="74"/>
       <c r="AQ7" s="74"/>
       <c r="AR7" s="74"/>
       <c r="AS7" s="74"/>
       <c r="AT7" s="74"/>
       <c r="AU7" s="74"/>
       <c r="AV7" s="74"/>
       <c r="AW7" s="74"/>
       <c r="AX7" s="74"/>
       <c r="AY7" s="74"/>
       <c r="AZ7" s="74"/>
       <c r="BA7" s="74"/>
       <c r="BB7" s="74"/>
       <c r="BC7" s="74"/>
       <c r="BD7" s="74"/>
       <c r="BE7" s="74"/>
       <c r="BF7" s="74"/>
       <c r="BG7" s="74"/>
       <c r="BH7" s="74"/>
       <c r="BI7" s="74"/>
       <c r="BJ7" s="74"/>
       <c r="BK7" s="74"/>
       <c r="BL7" s="74"/>
+      <c r="BM7" s="74"/>
     </row>
     <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="36">
         <v>64</v>
       </c>
       <c r="C8" s="36">
         <v>69</v>
       </c>
       <c r="D8" s="1">
         <v>78</v>
       </c>
       <c r="E8" s="1">
         <v>62</v>
       </c>
       <c r="F8" s="36">
         <v>68</v>
       </c>
       <c r="G8" s="36">
         <v>66</v>
       </c>
       <c r="H8" s="36">
         <v>82</v>
@@ -17019,50 +17241,53 @@
       </c>
       <c r="BE8" s="1">
         <v>172</v>
       </c>
       <c r="BF8" s="27">
         <v>161</v>
       </c>
       <c r="BG8" s="1">
         <v>191</v>
       </c>
       <c r="BH8" s="26">
         <v>183</v>
       </c>
       <c r="BI8" s="26">
         <v>223</v>
       </c>
       <c r="BJ8" s="26">
         <v>198</v>
       </c>
       <c r="BK8" s="26">
         <v>142</v>
       </c>
       <c r="BL8" s="1">
         <v>206</v>
       </c>
+      <c r="BM8" s="1">
+        <v>173</v>
+      </c>
     </row>
     <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="36">
         <v>49</v>
       </c>
       <c r="C9" s="36">
         <v>57</v>
       </c>
       <c r="D9" s="1">
         <v>62</v>
       </c>
       <c r="E9" s="1">
         <v>42</v>
       </c>
       <c r="F9" s="36">
         <v>51</v>
       </c>
       <c r="G9" s="36">
         <v>51</v>
       </c>
       <c r="H9" s="36">
         <v>52</v>
@@ -17213,50 +17438,53 @@
       </c>
       <c r="BE9" s="1">
         <v>130</v>
       </c>
       <c r="BF9" s="27">
         <v>108</v>
       </c>
       <c r="BG9" s="1">
         <v>135</v>
       </c>
       <c r="BH9" s="26">
         <v>135</v>
       </c>
       <c r="BI9" s="26">
         <v>170</v>
       </c>
       <c r="BJ9" s="26">
         <v>142</v>
       </c>
       <c r="BK9" s="26">
         <v>104</v>
       </c>
       <c r="BL9" s="1">
         <v>144</v>
       </c>
+      <c r="BM9" s="1">
+        <v>119</v>
+      </c>
     </row>
     <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="36">
         <v>1</v>
       </c>
       <c r="C10" s="36">
         <v>2</v>
       </c>
       <c r="D10" s="1">
         <v>1</v>
       </c>
       <c r="E10" s="1">
         <v>2</v>
       </c>
       <c r="F10" s="36">
         <v>1</v>
       </c>
       <c r="G10" s="36">
         <v>2</v>
       </c>
       <c r="H10" s="36">
         <v>6</v>
@@ -17407,50 +17635,53 @@
       </c>
       <c r="BE10" s="1">
         <v>8</v>
       </c>
       <c r="BF10" s="27">
         <v>3</v>
       </c>
       <c r="BG10" s="1">
         <v>7</v>
       </c>
       <c r="BH10" s="26">
         <v>9</v>
       </c>
       <c r="BI10" s="26">
         <v>9</v>
       </c>
       <c r="BJ10" s="26">
         <v>12</v>
       </c>
       <c r="BK10" s="26">
         <v>5</v>
       </c>
       <c r="BL10" s="1">
         <v>9</v>
       </c>
+      <c r="BM10" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="36">
         <v>2</v>
       </c>
       <c r="C11" s="37">
         <v>0</v>
       </c>
       <c r="D11" s="37">
         <v>0</v>
       </c>
       <c r="E11" s="37">
         <v>0</v>
       </c>
       <c r="F11" s="36">
         <v>2</v>
       </c>
       <c r="G11" s="37">
         <v>0</v>
       </c>
       <c r="H11" s="36">
         <v>1</v>
@@ -17599,50 +17830,53 @@
       </c>
       <c r="BE11" s="1">
         <v>3</v>
       </c>
       <c r="BF11" s="27">
         <v>2</v>
       </c>
       <c r="BG11" s="1">
         <v>2</v>
       </c>
       <c r="BH11" s="26">
         <v>1</v>
       </c>
       <c r="BI11" s="26">
         <v>1</v>
       </c>
       <c r="BJ11" s="26">
         <v>2</v>
       </c>
       <c r="BK11" s="26">
         <v>2</v>
       </c>
       <c r="BL11" s="1">
         <v>2</v>
       </c>
+      <c r="BM11" s="1">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="36">
         <v>2</v>
       </c>
       <c r="C12" s="36">
         <v>1</v>
       </c>
       <c r="D12" s="37">
         <v>0</v>
       </c>
       <c r="E12" s="37">
         <v>0</v>
       </c>
       <c r="F12" s="37">
         <v>0</v>
       </c>
       <c r="G12" s="37">
         <v>0</v>
       </c>
       <c r="H12" s="37">
         <v>0</v>
@@ -17791,50 +18025,53 @@
       </c>
       <c r="BE12" s="1">
         <v>3</v>
       </c>
       <c r="BF12" s="27">
         <v>0</v>
       </c>
       <c r="BG12" s="1">
         <v>1</v>
       </c>
       <c r="BH12" s="26">
         <v>1</v>
       </c>
       <c r="BI12" s="26">
         <v>2</v>
       </c>
       <c r="BJ12" s="26">
         <v>0</v>
       </c>
       <c r="BK12" s="26">
         <v>2</v>
       </c>
       <c r="BL12" s="1">
         <v>4</v>
       </c>
+      <c r="BM12" s="1">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="37">
         <v>0</v>
       </c>
       <c r="C13" s="36">
         <v>2</v>
       </c>
       <c r="D13" s="1">
         <v>1</v>
       </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
       <c r="F13" s="37">
         <v>0</v>
       </c>
       <c r="G13" s="37">
         <v>0</v>
       </c>
       <c r="H13" s="36">
         <v>3</v>
@@ -17985,50 +18222,53 @@
       </c>
       <c r="BE13" s="1">
         <v>3</v>
       </c>
       <c r="BF13" s="27">
         <v>0</v>
       </c>
       <c r="BG13" s="1">
         <v>1</v>
       </c>
       <c r="BH13" s="26">
         <v>3</v>
       </c>
       <c r="BI13" s="26">
         <v>2</v>
       </c>
       <c r="BJ13" s="26">
         <v>4</v>
       </c>
       <c r="BK13" s="26">
         <v>3</v>
       </c>
       <c r="BL13" s="1">
         <v>7</v>
       </c>
+      <c r="BM13" s="1">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="36">
         <v>1</v>
       </c>
       <c r="C14" s="37">
         <v>0</v>
       </c>
       <c r="D14" s="1">
         <v>1</v>
       </c>
       <c r="E14" s="1">
         <v>3</v>
       </c>
       <c r="F14" s="37">
         <v>0</v>
       </c>
       <c r="G14" s="36">
         <v>1</v>
       </c>
       <c r="H14" s="36">
         <v>1</v>
@@ -18179,50 +18419,53 @@
       </c>
       <c r="BE14" s="1">
         <v>1</v>
       </c>
       <c r="BF14" s="27">
         <v>0</v>
       </c>
       <c r="BG14" s="1">
         <v>6</v>
       </c>
       <c r="BH14" s="26">
         <v>1</v>
       </c>
       <c r="BI14" s="26">
         <v>4</v>
       </c>
       <c r="BJ14" s="26">
         <v>5</v>
       </c>
       <c r="BK14" s="26">
         <v>1</v>
       </c>
       <c r="BL14" s="1">
         <v>5</v>
       </c>
+      <c r="BM14" s="1">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="37">
         <v>0</v>
       </c>
       <c r="C15" s="36">
         <v>1</v>
       </c>
       <c r="D15" s="37">
         <v>0</v>
       </c>
       <c r="E15" s="1">
         <v>2</v>
       </c>
       <c r="F15" s="37">
         <v>0</v>
       </c>
       <c r="G15" s="37">
         <v>0</v>
       </c>
       <c r="H15" s="36">
         <v>2</v>
@@ -18373,50 +18616,53 @@
       </c>
       <c r="BE15" s="1">
         <v>1</v>
       </c>
       <c r="BF15" s="27">
         <v>5</v>
       </c>
       <c r="BG15" s="1">
         <v>6</v>
       </c>
       <c r="BH15" s="26">
         <v>8</v>
       </c>
       <c r="BI15" s="26">
         <v>6</v>
       </c>
       <c r="BJ15" s="26">
         <v>3</v>
       </c>
       <c r="BK15" s="26">
         <v>4</v>
       </c>
       <c r="BL15" s="1">
         <v>4</v>
       </c>
+      <c r="BM15" s="1">
+        <v>7</v>
+      </c>
     </row>
     <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
         <v>5</v>
       </c>
       <c r="C16" s="36">
         <v>3</v>
       </c>
       <c r="D16" s="1">
         <v>8</v>
       </c>
       <c r="E16" s="1">
         <v>4</v>
       </c>
       <c r="F16" s="36">
         <v>4</v>
       </c>
       <c r="G16" s="36">
         <v>2</v>
       </c>
       <c r="H16" s="36">
         <v>9</v>
@@ -18567,52 +18813,55 @@
       </c>
       <c r="BE16" s="1">
         <v>7</v>
       </c>
       <c r="BF16" s="27">
         <v>12</v>
       </c>
       <c r="BG16" s="1">
         <v>12</v>
       </c>
       <c r="BH16" s="26">
         <v>7</v>
       </c>
       <c r="BI16" s="26">
         <v>14</v>
       </c>
       <c r="BJ16" s="26">
         <v>7</v>
       </c>
       <c r="BK16" s="26">
         <v>4</v>
       </c>
       <c r="BL16" s="1">
         <v>15</v>
       </c>
+      <c r="BM16" s="1">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="37">
         <v>0</v>
       </c>
       <c r="C17" s="37">
         <v>0</v>
       </c>
       <c r="D17" s="37">
         <v>0</v>
       </c>
       <c r="E17" s="37">
         <v>0</v>
       </c>
       <c r="F17" s="37">
         <v>0</v>
       </c>
       <c r="G17" s="37">
         <v>0</v>
       </c>
       <c r="H17" s="37">
         <v>0</v>
       </c>
       <c r="I17" s="37">
@@ -18753,52 +19002,55 @@
         <v>1</v>
       </c>
       <c r="BD17" s="1">
         <v>5</v>
       </c>
       <c r="BE17" s="1"/>
       <c r="BF17" s="27">
         <v>1</v>
       </c>
       <c r="BG17" s="1">
         <v>0</v>
       </c>
       <c r="BH17" s="26">
         <v>0</v>
       </c>
       <c r="BI17" s="26">
         <v>0</v>
       </c>
       <c r="BJ17" s="26">
         <v>3</v>
       </c>
       <c r="BK17" s="26">
         <v>1</v>
       </c>
       <c r="BL17" s="1"/>
+      <c r="BM17" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="37">
         <v>0</v>
       </c>
       <c r="C18" s="36">
         <v>2</v>
       </c>
       <c r="D18" s="1">
         <v>2</v>
       </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
       <c r="F18" s="36">
         <v>3</v>
       </c>
       <c r="G18" s="36">
         <v>3</v>
       </c>
       <c r="H18" s="37">
         <v>0</v>
       </c>
       <c r="I18" s="37">
@@ -18947,52 +19199,55 @@
       </c>
       <c r="BE18" s="1">
         <v>2</v>
       </c>
       <c r="BF18" s="27">
         <v>7</v>
       </c>
       <c r="BG18" s="1">
         <v>5</v>
       </c>
       <c r="BH18" s="26">
         <v>4</v>
       </c>
       <c r="BI18" s="26">
         <v>5</v>
       </c>
       <c r="BJ18" s="26">
         <v>4</v>
       </c>
       <c r="BK18" s="26">
         <v>3</v>
       </c>
       <c r="BL18" s="1">
         <v>2</v>
       </c>
+      <c r="BM18" s="1">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="36">
         <v>3</v>
       </c>
       <c r="C19" s="36">
         <v>1</v>
       </c>
       <c r="D19" s="1">
         <v>1</v>
       </c>
       <c r="E19" s="1">
         <v>5</v>
       </c>
       <c r="F19" s="36">
         <v>7</v>
       </c>
       <c r="G19" s="36">
         <v>5</v>
       </c>
       <c r="H19" s="36">
         <v>6</v>
       </c>
       <c r="I19" s="37">
@@ -19141,52 +19396,55 @@
       </c>
       <c r="BE19" s="1">
         <v>9</v>
       </c>
       <c r="BF19" s="27">
         <v>14</v>
       </c>
       <c r="BG19" s="1">
         <v>9</v>
       </c>
       <c r="BH19" s="26">
         <v>10</v>
       </c>
       <c r="BI19" s="26">
         <v>7</v>
       </c>
       <c r="BJ19" s="26">
         <v>11</v>
       </c>
       <c r="BK19" s="26">
         <v>7</v>
       </c>
       <c r="BL19" s="1">
         <v>9</v>
       </c>
+      <c r="BM19" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="36">
         <v>1</v>
       </c>
       <c r="C20" s="37">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>1</v>
       </c>
       <c r="E20" s="1">
         <v>2</v>
       </c>
       <c r="F20" s="37">
         <v>0</v>
       </c>
       <c r="G20" s="36">
         <v>1</v>
       </c>
       <c r="H20" s="36">
         <v>1</v>
       </c>
       <c r="I20" s="36">
@@ -19335,52 +19593,55 @@
       </c>
       <c r="BE20" s="1">
         <v>4</v>
       </c>
       <c r="BF20" s="27">
         <v>8</v>
       </c>
       <c r="BG20" s="1">
         <v>5</v>
       </c>
       <c r="BH20" s="26">
         <v>2</v>
       </c>
       <c r="BI20" s="26">
         <v>1</v>
       </c>
       <c r="BJ20" s="26">
         <v>4</v>
       </c>
       <c r="BK20" s="26">
         <v>5</v>
       </c>
       <c r="BL20" s="1">
         <v>3</v>
       </c>
+      <c r="BM20" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="37">
         <v>0</v>
       </c>
       <c r="C21" s="37">
         <v>0</v>
       </c>
       <c r="D21" s="1">
         <v>1</v>
       </c>
       <c r="E21" s="37">
         <v>0</v>
       </c>
       <c r="F21" s="37">
         <v>0</v>
       </c>
       <c r="G21" s="36">
         <v>1</v>
       </c>
       <c r="H21" s="37">
         <v>0</v>
       </c>
       <c r="I21" s="36">
@@ -19527,52 +19788,55 @@
       </c>
       <c r="BE21" s="1">
         <v>1</v>
       </c>
       <c r="BF21" s="27">
         <v>1</v>
       </c>
       <c r="BG21" s="1">
         <v>2</v>
       </c>
       <c r="BH21" s="26">
         <v>2</v>
       </c>
       <c r="BI21" s="26">
         <v>2</v>
       </c>
       <c r="BJ21" s="26">
         <v>1</v>
       </c>
       <c r="BK21" s="26">
         <v>1</v>
       </c>
       <c r="BL21" s="1">
         <v>2</v>
       </c>
+      <c r="BM21" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="22" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A22" s="75" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="75"/>
       <c r="E22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
       <c r="J22" s="75"/>
       <c r="K22" s="75"/>
       <c r="L22" s="75"/>
       <c r="M22" s="75"/>
       <c r="N22" s="75"/>
       <c r="O22" s="75"/>
       <c r="P22" s="75"/>
       <c r="Q22" s="75"/>
       <c r="R22" s="75"/>
       <c r="S22" s="75"/>
       <c r="T22" s="75"/>
       <c r="U22" s="75"/>
       <c r="V22" s="75"/>
       <c r="W22" s="75"/>
@@ -19595,52 +19859,53 @@
       <c r="AN22" s="75"/>
       <c r="AO22" s="75"/>
       <c r="AP22" s="75"/>
       <c r="AQ22" s="75"/>
       <c r="AR22" s="75"/>
       <c r="AS22" s="75"/>
       <c r="AT22" s="75"/>
       <c r="AU22" s="75"/>
       <c r="AV22" s="75"/>
       <c r="AW22" s="75"/>
       <c r="AX22" s="75"/>
       <c r="AY22" s="75"/>
       <c r="AZ22" s="75"/>
       <c r="BA22" s="75"/>
       <c r="BB22" s="75"/>
       <c r="BC22" s="75"/>
       <c r="BD22" s="75"/>
       <c r="BE22" s="75"/>
       <c r="BF22" s="75"/>
       <c r="BG22" s="75"/>
       <c r="BH22" s="75"/>
       <c r="BI22" s="75"/>
       <c r="BJ22" s="75"/>
       <c r="BK22" s="75"/>
       <c r="BL22" s="75"/>
+      <c r="BM22" s="75"/>
     </row>
-    <row r="23" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="36">
         <v>59</v>
       </c>
       <c r="C23" s="36">
         <v>63</v>
       </c>
       <c r="D23" s="1">
         <v>73</v>
       </c>
       <c r="E23" s="1">
         <v>55</v>
       </c>
       <c r="F23" s="36">
         <v>63</v>
       </c>
       <c r="G23" s="36">
         <v>61</v>
       </c>
       <c r="H23" s="36">
         <v>74</v>
       </c>
       <c r="I23" s="36">
@@ -19789,52 +20054,55 @@
       </c>
       <c r="BE23" s="1">
         <v>152</v>
       </c>
       <c r="BF23" s="27">
         <v>141</v>
       </c>
       <c r="BG23" s="1">
         <v>164</v>
       </c>
       <c r="BH23" s="26">
         <v>150</v>
       </c>
       <c r="BI23" s="26">
         <v>191</v>
       </c>
       <c r="BJ23" s="26">
         <v>168</v>
       </c>
       <c r="BK23" s="26">
         <v>122</v>
       </c>
       <c r="BL23" s="1">
         <v>170</v>
       </c>
+      <c r="BM23" s="1">
+        <v>142</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="36">
         <v>49</v>
       </c>
       <c r="C24" s="36">
         <v>57</v>
       </c>
       <c r="D24" s="1">
         <v>62</v>
       </c>
       <c r="E24" s="1">
         <v>42</v>
       </c>
       <c r="F24" s="36">
         <v>51</v>
       </c>
       <c r="G24" s="36">
         <v>51</v>
       </c>
       <c r="H24" s="36">
         <v>52</v>
       </c>
       <c r="I24" s="36">
@@ -19983,52 +20251,55 @@
       </c>
       <c r="BE24" s="1">
         <v>130</v>
       </c>
       <c r="BF24" s="27">
         <v>108</v>
       </c>
       <c r="BG24" s="1">
         <v>135</v>
       </c>
       <c r="BH24" s="26">
         <v>135</v>
       </c>
       <c r="BI24" s="26">
         <v>170</v>
       </c>
       <c r="BJ24" s="26">
         <v>142</v>
       </c>
       <c r="BK24" s="26">
         <v>104</v>
       </c>
       <c r="BL24" s="1">
         <v>144</v>
       </c>
+      <c r="BM24" s="1">
+        <v>119</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="36">
         <v>1</v>
       </c>
       <c r="C25" s="36">
         <v>2</v>
       </c>
       <c r="D25" s="1">
         <v>1</v>
       </c>
       <c r="E25" s="1">
         <v>2</v>
       </c>
       <c r="F25" s="36">
         <v>1</v>
       </c>
       <c r="G25" s="36">
         <v>2</v>
       </c>
       <c r="H25" s="36">
         <v>6</v>
       </c>
       <c r="I25" s="36">
@@ -20177,52 +20448,55 @@
       </c>
       <c r="BE25" s="1">
         <v>6</v>
       </c>
       <c r="BF25" s="27">
         <v>2</v>
       </c>
       <c r="BG25" s="1">
         <v>5</v>
       </c>
       <c r="BH25" s="26">
         <v>1</v>
       </c>
       <c r="BI25" s="26">
         <v>5</v>
       </c>
       <c r="BJ25" s="26">
         <v>9</v>
       </c>
       <c r="BK25" s="26">
         <v>4</v>
       </c>
       <c r="BL25" s="1">
         <v>5</v>
       </c>
+      <c r="BM25" s="1">
+        <v>5</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A26" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="36">
         <v>5</v>
       </c>
       <c r="C26" s="36">
         <v>3</v>
       </c>
       <c r="D26" s="1">
         <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="36">
         <v>4</v>
       </c>
       <c r="G26" s="36">
         <v>2</v>
       </c>
       <c r="H26" s="36">
         <v>9</v>
       </c>
       <c r="I26" s="36">
@@ -20371,52 +20645,55 @@
       </c>
       <c r="BE26" s="1">
         <v>5</v>
       </c>
       <c r="BF26" s="27">
         <v>11</v>
       </c>
       <c r="BG26" s="1">
         <v>10</v>
       </c>
       <c r="BH26" s="26">
         <v>6</v>
       </c>
       <c r="BI26" s="26">
         <v>12</v>
       </c>
       <c r="BJ26" s="26">
         <v>5</v>
       </c>
       <c r="BK26" s="26">
         <v>3</v>
       </c>
       <c r="BL26" s="1">
         <v>13</v>
       </c>
+      <c r="BM26" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="37">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>0</v>
       </c>
       <c r="D27" s="37">
         <v>0</v>
       </c>
       <c r="E27" s="37">
         <v>0</v>
       </c>
       <c r="F27" s="37">
         <v>0</v>
       </c>
       <c r="G27" s="37">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>0</v>
       </c>
       <c r="I27" s="37">
@@ -20561,52 +20838,53 @@
         <v>0</v>
       </c>
       <c r="BD27" s="1">
         <v>0</v>
       </c>
       <c r="BE27" s="1"/>
       <c r="BF27" s="27">
         <v>0</v>
       </c>
       <c r="BG27" s="1">
         <v>0</v>
       </c>
       <c r="BH27" s="26">
         <v>0</v>
       </c>
       <c r="BI27" s="26">
         <v>0</v>
       </c>
       <c r="BJ27" s="26">
         <v>0</v>
       </c>
       <c r="BK27" s="3">
         <v>0</v>
       </c>
       <c r="BL27" s="1"/>
+      <c r="BM27" s="1"/>
     </row>
-    <row r="28" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="36">
         <v>3</v>
       </c>
       <c r="C28" s="36">
         <v>1</v>
       </c>
       <c r="D28" s="1">
         <v>1</v>
       </c>
       <c r="E28" s="1">
         <v>5</v>
       </c>
       <c r="F28" s="36">
         <v>7</v>
       </c>
       <c r="G28" s="36">
         <v>5</v>
       </c>
       <c r="H28" s="36">
         <v>6</v>
       </c>
       <c r="I28" s="37">
@@ -20753,52 +21031,55 @@
       </c>
       <c r="BE28" s="1">
         <v>8</v>
       </c>
       <c r="BF28" s="27">
         <v>13</v>
       </c>
       <c r="BG28" s="1">
         <v>9</v>
       </c>
       <c r="BH28" s="26">
         <v>6</v>
       </c>
       <c r="BI28" s="26">
         <v>3</v>
       </c>
       <c r="BJ28" s="26">
         <v>9</v>
       </c>
       <c r="BK28" s="26">
         <v>6</v>
       </c>
       <c r="BL28" s="1">
         <v>7</v>
       </c>
+      <c r="BM28" s="1">
+        <v>6</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="36">
         <v>1</v>
       </c>
       <c r="C29" s="37">
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <v>1</v>
       </c>
       <c r="E29" s="1">
         <v>2</v>
       </c>
       <c r="F29" s="37">
         <v>0</v>
       </c>
       <c r="G29" s="36">
         <v>1</v>
       </c>
       <c r="H29" s="36">
         <v>1</v>
       </c>
       <c r="I29" s="36">
@@ -20947,52 +21228,55 @@
       </c>
       <c r="BE29" s="1">
         <v>3</v>
       </c>
       <c r="BF29" s="27">
         <v>7</v>
       </c>
       <c r="BG29" s="1">
         <v>5</v>
       </c>
       <c r="BH29" s="26">
         <v>2</v>
       </c>
       <c r="BI29" s="26">
         <v>1</v>
       </c>
       <c r="BJ29" s="26">
         <v>3</v>
       </c>
       <c r="BK29" s="26">
         <v>5</v>
       </c>
       <c r="BL29" s="1">
         <v>1</v>
       </c>
+      <c r="BM29" s="1">
+        <v>3</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="30" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A30" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="74"/>
       <c r="C30" s="74"/>
       <c r="D30" s="74"/>
       <c r="E30" s="74"/>
       <c r="F30" s="74"/>
       <c r="G30" s="74"/>
       <c r="H30" s="74"/>
       <c r="I30" s="74"/>
       <c r="J30" s="74"/>
       <c r="K30" s="74"/>
       <c r="L30" s="74"/>
       <c r="M30" s="74"/>
       <c r="N30" s="74"/>
       <c r="O30" s="74"/>
       <c r="P30" s="74"/>
       <c r="Q30" s="74"/>
       <c r="R30" s="74"/>
       <c r="S30" s="74"/>
       <c r="T30" s="74"/>
       <c r="U30" s="74"/>
       <c r="V30" s="74"/>
       <c r="W30" s="74"/>
@@ -21015,52 +21299,53 @@
       <c r="AN30" s="74"/>
       <c r="AO30" s="74"/>
       <c r="AP30" s="74"/>
       <c r="AQ30" s="74"/>
       <c r="AR30" s="74"/>
       <c r="AS30" s="74"/>
       <c r="AT30" s="74"/>
       <c r="AU30" s="74"/>
       <c r="AV30" s="74"/>
       <c r="AW30" s="74"/>
       <c r="AX30" s="74"/>
       <c r="AY30" s="74"/>
       <c r="AZ30" s="74"/>
       <c r="BA30" s="74"/>
       <c r="BB30" s="74"/>
       <c r="BC30" s="74"/>
       <c r="BD30" s="74"/>
       <c r="BE30" s="74"/>
       <c r="BF30" s="74"/>
       <c r="BG30" s="74"/>
       <c r="BH30" s="74"/>
       <c r="BI30" s="74"/>
       <c r="BJ30" s="74"/>
       <c r="BK30" s="74"/>
       <c r="BL30" s="74"/>
+      <c r="BM30" s="74"/>
     </row>
-    <row r="31" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="36">
         <v>5</v>
       </c>
       <c r="C31" s="36">
         <v>6</v>
       </c>
       <c r="D31" s="1">
         <v>5</v>
       </c>
       <c r="E31" s="1">
         <v>7</v>
       </c>
       <c r="F31" s="36">
         <v>5</v>
       </c>
       <c r="G31" s="36">
         <v>5</v>
       </c>
       <c r="H31" s="36">
         <v>8</v>
       </c>
       <c r="I31" s="36">
@@ -21209,52 +21494,55 @@
       </c>
       <c r="BE31" s="1">
         <v>20</v>
       </c>
       <c r="BF31" s="27">
         <v>20</v>
       </c>
       <c r="BG31" s="1">
         <v>27</v>
       </c>
       <c r="BH31" s="26">
         <v>33</v>
       </c>
       <c r="BI31" s="26">
         <v>32</v>
       </c>
       <c r="BJ31" s="57">
         <v>30</v>
       </c>
       <c r="BK31" s="26">
         <v>20</v>
       </c>
       <c r="BL31" s="27">
         <v>36</v>
       </c>
+      <c r="BM31" s="27">
+        <v>31</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="37">
         <v>0</v>
       </c>
       <c r="C32" s="37">
         <v>0</v>
       </c>
       <c r="D32" s="37">
         <v>0</v>
       </c>
       <c r="E32" s="37">
         <v>0</v>
       </c>
       <c r="F32" s="37">
         <v>0</v>
       </c>
       <c r="G32" s="37">
         <v>0</v>
       </c>
       <c r="H32" s="37">
         <v>0</v>
       </c>
       <c r="I32" s="37">
@@ -21403,52 +21691,55 @@
       </c>
       <c r="BE32" s="1">
         <v>2</v>
       </c>
       <c r="BF32" s="27">
         <v>1</v>
       </c>
       <c r="BG32" s="1">
         <v>2</v>
       </c>
       <c r="BH32" s="26">
         <v>8</v>
       </c>
       <c r="BI32" s="26">
         <v>4</v>
       </c>
       <c r="BJ32" s="57">
         <v>3</v>
       </c>
       <c r="BK32" s="26">
         <v>1</v>
       </c>
       <c r="BL32" s="27">
         <v>4</v>
       </c>
+      <c r="BM32" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="36">
         <v>2</v>
       </c>
       <c r="C33" s="37">
         <v>0</v>
       </c>
       <c r="D33" s="37">
         <v>0</v>
       </c>
       <c r="E33" s="37">
         <v>0</v>
       </c>
       <c r="F33" s="36">
         <v>2</v>
       </c>
       <c r="G33" s="37">
         <v>0</v>
       </c>
       <c r="H33" s="36">
         <v>1</v>
       </c>
       <c r="I33" s="37">
@@ -21597,52 +21888,55 @@
       </c>
       <c r="BE33" s="1">
         <v>3</v>
       </c>
       <c r="BF33" s="27">
         <v>2</v>
       </c>
       <c r="BG33" s="1">
         <v>2</v>
       </c>
       <c r="BH33" s="26">
         <v>1</v>
       </c>
       <c r="BI33" s="26">
         <v>1</v>
       </c>
       <c r="BJ33" s="57">
         <v>2</v>
       </c>
       <c r="BK33" s="26">
         <v>2</v>
       </c>
       <c r="BL33" s="27">
         <v>2</v>
       </c>
+      <c r="BM33" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="36">
         <v>2</v>
       </c>
       <c r="C34" s="36">
         <v>1</v>
       </c>
       <c r="D34" s="37">
         <v>0</v>
       </c>
       <c r="E34" s="37">
         <v>0</v>
       </c>
       <c r="F34" s="37">
         <v>0</v>
       </c>
       <c r="G34" s="37">
         <v>0</v>
       </c>
       <c r="H34" s="37">
         <v>0</v>
       </c>
       <c r="I34" s="37">
@@ -21789,52 +22083,55 @@
       </c>
       <c r="BE34" s="1">
         <v>3</v>
       </c>
       <c r="BF34" s="27">
         <v>0</v>
       </c>
       <c r="BG34" s="1">
         <v>1</v>
       </c>
       <c r="BH34" s="26">
         <v>1</v>
       </c>
       <c r="BI34" s="26">
         <v>2</v>
       </c>
       <c r="BJ34" s="57">
         <v>0</v>
       </c>
       <c r="BK34" s="26">
         <v>2</v>
       </c>
       <c r="BL34" s="27">
         <v>4</v>
       </c>
+      <c r="BM34" s="27">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="37">
         <v>0</v>
       </c>
       <c r="C35" s="36">
         <v>2</v>
       </c>
       <c r="D35" s="1">
         <v>1</v>
       </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
       <c r="F35" s="37">
         <v>0</v>
       </c>
       <c r="G35" s="37">
         <v>0</v>
       </c>
       <c r="H35" s="36">
         <v>3</v>
       </c>
       <c r="I35" s="36">
@@ -21983,52 +22280,55 @@
       </c>
       <c r="BE35" s="1">
         <v>3</v>
       </c>
       <c r="BF35" s="27">
         <v>0</v>
       </c>
       <c r="BG35" s="1">
         <v>1</v>
       </c>
       <c r="BH35" s="26">
         <v>3</v>
       </c>
       <c r="BI35" s="26">
         <v>2</v>
       </c>
       <c r="BJ35" s="57">
         <v>4</v>
       </c>
       <c r="BK35" s="26">
         <v>3</v>
       </c>
       <c r="BL35" s="27">
         <v>7</v>
       </c>
+      <c r="BM35" s="27">
+        <v>3</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="36">
         <v>1</v>
       </c>
       <c r="C36" s="37">
         <v>0</v>
       </c>
       <c r="D36" s="1">
         <v>1</v>
       </c>
       <c r="E36" s="1">
         <v>3</v>
       </c>
       <c r="F36" s="37">
         <v>0</v>
       </c>
       <c r="G36" s="36">
         <v>1</v>
       </c>
       <c r="H36" s="36">
         <v>1</v>
       </c>
       <c r="I36" s="37">
@@ -22177,52 +22477,55 @@
       </c>
       <c r="BE36" s="1">
         <v>1</v>
       </c>
       <c r="BF36" s="27">
         <v>0</v>
       </c>
       <c r="BG36" s="1">
         <v>6</v>
       </c>
       <c r="BH36" s="26">
         <v>1</v>
       </c>
       <c r="BI36" s="26">
         <v>4</v>
       </c>
       <c r="BJ36" s="57">
         <v>5</v>
       </c>
       <c r="BK36" s="26">
         <v>1</v>
       </c>
       <c r="BL36" s="27">
         <v>5</v>
       </c>
+      <c r="BM36" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="37">
         <v>0</v>
       </c>
       <c r="C37" s="36">
         <v>1</v>
       </c>
       <c r="D37" s="37">
         <v>0</v>
       </c>
       <c r="E37" s="1">
         <v>2</v>
       </c>
       <c r="F37" s="37">
         <v>0</v>
       </c>
       <c r="G37" s="37">
         <v>0</v>
       </c>
       <c r="H37" s="36">
         <v>2</v>
       </c>
       <c r="I37" s="36">
@@ -22371,52 +22674,55 @@
       </c>
       <c r="BE37" s="1">
         <v>1</v>
       </c>
       <c r="BF37" s="27">
         <v>5</v>
       </c>
       <c r="BG37" s="1">
         <v>6</v>
       </c>
       <c r="BH37" s="26">
         <v>8</v>
       </c>
       <c r="BI37" s="26">
         <v>6</v>
       </c>
       <c r="BJ37" s="57">
         <v>3</v>
       </c>
       <c r="BK37" s="26">
         <v>4</v>
       </c>
       <c r="BL37" s="27">
         <v>4</v>
       </c>
+      <c r="BM37" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="37">
         <v>0</v>
       </c>
       <c r="C38" s="37">
         <v>0</v>
       </c>
       <c r="D38" s="37">
         <v>0</v>
       </c>
       <c r="E38" s="37">
         <v>0</v>
       </c>
       <c r="F38" s="37">
         <v>0</v>
       </c>
       <c r="G38" s="37">
         <v>0</v>
       </c>
       <c r="H38" s="37">
         <v>0</v>
       </c>
       <c r="I38" s="37">
@@ -22561,52 +22867,55 @@
       </c>
       <c r="BE38" s="1">
         <v>2</v>
       </c>
       <c r="BF38" s="27">
         <v>1</v>
       </c>
       <c r="BG38" s="1">
         <v>2</v>
       </c>
       <c r="BH38" s="26">
         <v>1</v>
       </c>
       <c r="BI38" s="26">
         <v>2</v>
       </c>
       <c r="BJ38" s="57">
         <v>2</v>
       </c>
       <c r="BK38" s="26">
         <v>1</v>
       </c>
       <c r="BL38" s="27">
         <v>2</v>
       </c>
+      <c r="BM38" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="37">
         <v>0</v>
       </c>
       <c r="C39" s="37">
         <v>0</v>
       </c>
       <c r="D39" s="37">
         <v>0</v>
       </c>
       <c r="E39" s="37">
         <v>0</v>
       </c>
       <c r="F39" s="37">
         <v>0</v>
       </c>
       <c r="G39" s="37">
         <v>0</v>
       </c>
       <c r="H39" s="36">
         <v>1</v>
       </c>
       <c r="I39" s="37">
@@ -22751,52 +23060,55 @@
       <c r="BD39" s="1">
         <v>5</v>
       </c>
       <c r="BE39" s="1">
         <v>0</v>
       </c>
       <c r="BF39" s="27">
         <v>1</v>
       </c>
       <c r="BG39" s="1">
         <v>0</v>
       </c>
       <c r="BH39" s="26">
         <v>0</v>
       </c>
       <c r="BI39" s="26">
         <v>0</v>
       </c>
       <c r="BJ39" s="57">
         <v>3</v>
       </c>
       <c r="BK39" s="26">
         <v>1</v>
       </c>
       <c r="BL39" s="27"/>
+      <c r="BM39" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="37">
         <v>0</v>
       </c>
       <c r="C40" s="36">
         <v>2</v>
       </c>
       <c r="D40" s="1">
         <v>2</v>
       </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
       <c r="F40" s="36">
         <v>3</v>
       </c>
       <c r="G40" s="36">
         <v>3</v>
       </c>
       <c r="H40" s="37">
         <v>0</v>
       </c>
       <c r="I40" s="37">
@@ -22945,52 +23257,55 @@
       </c>
       <c r="BE40" s="1">
         <v>2</v>
       </c>
       <c r="BF40" s="27">
         <v>7</v>
       </c>
       <c r="BG40" s="1">
         <v>5</v>
       </c>
       <c r="BH40" s="26">
         <v>4</v>
       </c>
       <c r="BI40" s="26">
         <v>5</v>
       </c>
       <c r="BJ40" s="57">
         <v>4</v>
       </c>
       <c r="BK40" s="26">
         <v>3</v>
       </c>
       <c r="BL40" s="27">
         <v>2</v>
       </c>
+      <c r="BM40" s="27">
+        <v>8</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="37">
         <v>0</v>
       </c>
       <c r="C41" s="37">
         <v>0</v>
       </c>
       <c r="D41" s="37">
         <v>0</v>
       </c>
       <c r="E41" s="37">
         <v>0</v>
       </c>
       <c r="F41" s="37">
         <v>0</v>
       </c>
       <c r="G41" s="37">
         <v>0</v>
       </c>
       <c r="H41" s="37">
         <v>0</v>
       </c>
       <c r="I41" s="37">
@@ -23139,52 +23454,55 @@
       </c>
       <c r="BE41" s="1">
         <v>1</v>
       </c>
       <c r="BF41" s="27">
         <v>1</v>
       </c>
       <c r="BG41" s="1">
         <v>0</v>
       </c>
       <c r="BH41" s="26">
         <v>4</v>
       </c>
       <c r="BI41" s="26">
         <v>4</v>
       </c>
       <c r="BJ41" s="57">
         <v>2</v>
       </c>
       <c r="BK41" s="26">
         <v>1</v>
       </c>
       <c r="BL41" s="27">
         <v>2</v>
       </c>
+      <c r="BM41" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="37">
         <v>0</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="37">
         <v>0</v>
       </c>
       <c r="E42" s="37">
         <v>0</v>
       </c>
       <c r="F42" s="37">
         <v>0</v>
       </c>
       <c r="G42" s="37">
         <v>0</v>
       </c>
       <c r="H42" s="37">
         <v>0</v>
       </c>
       <c r="I42" s="37">
@@ -23333,52 +23651,55 @@
       </c>
       <c r="BE42" s="27">
         <v>1</v>
       </c>
       <c r="BF42" s="27">
         <v>1</v>
       </c>
       <c r="BG42" s="1">
         <v>0</v>
       </c>
       <c r="BH42" s="26">
         <v>0</v>
       </c>
       <c r="BI42" s="26">
         <v>0</v>
       </c>
       <c r="BJ42" s="57">
         <v>1</v>
       </c>
       <c r="BK42" s="26">
         <v>0</v>
       </c>
       <c r="BL42" s="27">
         <v>2</v>
       </c>
+      <c r="BM42" s="27">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A43" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="39">
         <v>0</v>
       </c>
       <c r="C43" s="39">
         <v>0</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
       <c r="E43" s="39">
         <v>0</v>
       </c>
       <c r="F43" s="39">
         <v>0</v>
       </c>
       <c r="G43" s="39">
         <v>1</v>
       </c>
       <c r="H43" s="39">
         <v>0</v>
       </c>
       <c r="I43" s="39">
@@ -23527,228 +23848,232 @@
       </c>
       <c r="BE43" s="2">
         <v>1</v>
       </c>
       <c r="BF43" s="2">
         <v>1</v>
       </c>
       <c r="BG43" s="2">
         <v>2</v>
       </c>
       <c r="BH43" s="28">
         <v>2</v>
       </c>
       <c r="BI43" s="28">
         <v>2</v>
       </c>
       <c r="BJ43" s="28">
         <v>1</v>
       </c>
       <c r="BK43" s="28">
         <v>1</v>
       </c>
       <c r="BL43" s="2">
         <v>2</v>
       </c>
+      <c r="BM43" s="2">
+        <v>1</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="3" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
       <c r="A44" s="13"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
       <c r="R44" s="13"/>
       <c r="S44" s="13"/>
       <c r="T44" s="13"/>
       <c r="U44" s="13"/>
       <c r="V44" s="13"/>
       <c r="W44" s="13"/>
       <c r="X44" s="13"/>
       <c r="Y44" s="13"/>
       <c r="Z44" s="13"/>
       <c r="AA44" s="13"/>
       <c r="AB44" s="13"/>
       <c r="AC44" s="13"/>
       <c r="AD44" s="13"/>
       <c r="AE44" s="13"/>
       <c r="AF44" s="13"/>
       <c r="AG44" s="13"/>
       <c r="AH44" s="13"/>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="BJ5:BL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BL30"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A30:BM30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="3" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="29" max="31" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="3" hidden="1" customWidth="1"/>
     <col min="38" max="46" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="8" style="3" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="7.85546875" style="3" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.140625" style="3" customWidth="1"/>
     <col min="51" max="52" width="8.28515625" style="3" customWidth="1"/>
     <col min="53" max="53" width="8.140625" style="3" customWidth="1"/>
     <col min="54" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="62"/>
-[...61 lines deleted...]
-      <c r="BL2" s="62"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="34"/>
       <c r="S3" s="34"/>
       <c r="T3" s="34"/>
       <c r="U3" s="34"/>
       <c r="V3" s="34"/>
       <c r="W3" s="34"/>
@@ -23819,129 +24144,130 @@
       <c r="AO5" s="21"/>
       <c r="AP5" s="21"/>
       <c r="AQ5" s="21"/>
       <c r="AR5" s="21"/>
       <c r="AS5" s="21"/>
       <c r="AT5" s="21"/>
       <c r="AU5" s="21"/>
       <c r="AV5" s="21"/>
       <c r="AX5" s="56"/>
       <c r="AY5" s="78" t="s">
         <v>19</v>
       </c>
       <c r="AZ5" s="78"/>
       <c r="BA5" s="78"/>
       <c r="BB5" s="78"/>
       <c r="BC5" s="78"/>
       <c r="BD5" s="78"/>
       <c r="BE5" s="78"/>
       <c r="BF5" s="78"/>
       <c r="BG5" s="78"/>
       <c r="BH5" s="78"/>
       <c r="BI5" s="78"/>
       <c r="BJ5" s="78"/>
       <c r="BK5" s="78"/>
       <c r="BL5" s="78"/>
+      <c r="BM5" s="78"/>
     </row>
     <row r="6" spans="1:155">
-      <c r="A6" s="68"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="77">
         <v>2021</v>
       </c>
       <c r="C6" s="76"/>
       <c r="D6" s="76"/>
       <c r="E6" s="76"/>
       <c r="F6" s="76"/>
       <c r="G6" s="76"/>
       <c r="H6" s="76"/>
       <c r="I6" s="76"/>
       <c r="J6" s="76"/>
       <c r="K6" s="76"/>
       <c r="L6" s="76"/>
-      <c r="M6" s="68"/>
+      <c r="M6" s="69"/>
       <c r="N6" s="77">
         <v>2022</v>
       </c>
       <c r="O6" s="76"/>
       <c r="P6" s="76"/>
       <c r="Q6" s="76"/>
       <c r="R6" s="76"/>
       <c r="S6" s="76"/>
       <c r="T6" s="76"/>
       <c r="U6" s="76"/>
       <c r="V6" s="76"/>
       <c r="W6" s="76"/>
       <c r="X6" s="76"/>
-      <c r="Y6" s="68"/>
+      <c r="Y6" s="69"/>
       <c r="Z6" s="77">
         <v>2023</v>
       </c>
       <c r="AA6" s="76"/>
       <c r="AB6" s="76"/>
       <c r="AC6" s="76"/>
       <c r="AD6" s="76"/>
       <c r="AE6" s="76"/>
       <c r="AF6" s="76"/>
       <c r="AG6" s="76"/>
       <c r="AH6" s="76"/>
       <c r="AI6" s="76"/>
       <c r="AJ6" s="76"/>
-      <c r="AK6" s="68"/>
-      <c r="AL6" s="64">
+      <c r="AK6" s="69"/>
+      <c r="AL6" s="67">
         <v>2024</v>
       </c>
-      <c r="AM6" s="65"/>
-[...10 lines deleted...]
-      <c r="AX6" s="64">
+      <c r="AM6" s="68"/>
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="68"/>
+      <c r="AR6" s="68"/>
+      <c r="AS6" s="68"/>
+      <c r="AT6" s="68"/>
+      <c r="AU6" s="68"/>
+      <c r="AV6" s="68"/>
+      <c r="AW6" s="68"/>
+      <c r="AX6" s="67">
         <v>2025</v>
       </c>
-      <c r="AY6" s="65"/>
-[...8 lines deleted...]
-      <c r="BH6" s="65"/>
+      <c r="AY6" s="68"/>
+      <c r="AZ6" s="68"/>
+      <c r="BA6" s="68"/>
+      <c r="BB6" s="68"/>
+      <c r="BC6" s="68"/>
+      <c r="BD6" s="68"/>
+      <c r="BE6" s="68"/>
+      <c r="BF6" s="68"/>
+      <c r="BG6" s="68"/>
+      <c r="BH6" s="68"/>
       <c r="BI6" s="79"/>
-      <c r="BJ6" s="72">
+      <c r="BJ6" s="62">
         <v>2026</v>
       </c>
       <c r="BK6" s="63"/>
       <c r="BL6" s="63"/>
-      <c r="BM6" s="5"/>
+      <c r="BM6" s="63"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
       <c r="BV6" s="5"/>
       <c r="BW6" s="5"/>
       <c r="BX6" s="5"/>
       <c r="BY6" s="5"/>
       <c r="BZ6" s="5"/>
       <c r="CA6" s="5"/>
       <c r="CB6" s="5"/>
       <c r="CC6" s="5"/>
       <c r="CD6" s="5"/>
       <c r="CE6" s="5"/>
       <c r="CF6" s="5"/>
       <c r="CG6" s="5"/>
       <c r="CH6" s="5"/>
       <c r="CI6" s="5"/>
       <c r="CJ6" s="5"/>
       <c r="CK6" s="5"/>
       <c r="CL6" s="5"/>
@@ -23990,51 +24316,51 @@
       <c r="EC6" s="5"/>
       <c r="ED6" s="5"/>
       <c r="EE6" s="5"/>
       <c r="EF6" s="5"/>
       <c r="EG6" s="5"/>
       <c r="EH6" s="5"/>
       <c r="EI6" s="5"/>
       <c r="EJ6" s="5"/>
       <c r="EK6" s="5"/>
       <c r="EL6" s="5"/>
       <c r="EM6" s="5"/>
       <c r="EN6" s="5"/>
       <c r="EO6" s="5"/>
       <c r="EP6" s="5"/>
       <c r="EQ6" s="5"/>
       <c r="ER6" s="5"/>
       <c r="ES6" s="5"/>
       <c r="ET6" s="5"/>
       <c r="EU6" s="5"/>
       <c r="EV6" s="5"/>
       <c r="EW6" s="5"/>
       <c r="EX6" s="5"/>
       <c r="EY6" s="5"/>
     </row>
     <row r="7" spans="1:155" ht="27" customHeight="1">
-      <c r="A7" s="69"/>
+      <c r="A7" s="70"/>
       <c r="B7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="59" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="59" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="59" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="59" t="s">
         <v>14</v>
       </c>
       <c r="J7" s="59" t="s">
@@ -24180,51 +24506,53 @@
       </c>
       <c r="BE7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="BF7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BG7" s="9" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BJ7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="BK7" s="9" t="s">
         <v>16</v>
       </c>
       <c r="BL7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="BM7" s="5"/>
+      <c r="BM7" s="10" t="s">
+        <v>18</v>
+      </c>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
       <c r="BV7" s="5"/>
       <c r="BW7" s="5"/>
       <c r="BX7" s="5"/>
       <c r="BY7" s="5"/>
       <c r="BZ7" s="5"/>
       <c r="CA7" s="5"/>
       <c r="CB7" s="5"/>
       <c r="CC7" s="5"/>
       <c r="CD7" s="5"/>
       <c r="CE7" s="5"/>
       <c r="CF7" s="5"/>
       <c r="CG7" s="5"/>
       <c r="CH7" s="5"/>
       <c r="CI7" s="5"/>
       <c r="CJ7" s="5"/>
       <c r="CK7" s="5"/>
       <c r="CL7" s="5"/>
@@ -24339,50 +24667,51 @@
       <c r="AN8" s="74"/>
       <c r="AO8" s="74"/>
       <c r="AP8" s="74"/>
       <c r="AQ8" s="74"/>
       <c r="AR8" s="74"/>
       <c r="AS8" s="74"/>
       <c r="AT8" s="74"/>
       <c r="AU8" s="74"/>
       <c r="AV8" s="74"/>
       <c r="AW8" s="74"/>
       <c r="AX8" s="74"/>
       <c r="AY8" s="74"/>
       <c r="AZ8" s="74"/>
       <c r="BA8" s="74"/>
       <c r="BB8" s="74"/>
       <c r="BC8" s="74"/>
       <c r="BD8" s="74"/>
       <c r="BE8" s="74"/>
       <c r="BF8" s="74"/>
       <c r="BG8" s="74"/>
       <c r="BH8" s="74"/>
       <c r="BI8" s="74"/>
       <c r="BJ8" s="74"/>
       <c r="BK8" s="74"/>
       <c r="BL8" s="74"/>
+      <c r="BM8" s="74"/>
     </row>
     <row r="9" spans="1:155">
       <c r="A9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="29">
         <v>0.84</v>
       </c>
       <c r="C9" s="29">
         <v>0.91</v>
       </c>
       <c r="D9" s="29">
         <v>0.95</v>
       </c>
       <c r="E9" s="29">
         <v>0.92</v>
       </c>
       <c r="F9" s="29">
         <v>0.91</v>
       </c>
       <c r="G9" s="29">
         <v>0.91</v>
       </c>
       <c r="H9" s="29">
         <v>0.93</v>
@@ -24533,50 +24862,53 @@
       </c>
       <c r="BE9" s="11">
         <v>2.15</v>
       </c>
       <c r="BF9" s="31">
         <v>2.14</v>
       </c>
       <c r="BG9" s="11">
         <v>2.16</v>
       </c>
       <c r="BH9" s="11">
         <v>2.1800000000000002</v>
       </c>
       <c r="BI9" s="11">
         <v>2.23</v>
       </c>
       <c r="BJ9" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BK9" s="11">
         <v>2.19</v>
       </c>
       <c r="BL9" s="11">
         <v>2.31</v>
       </c>
+      <c r="BM9" s="11">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
     <row r="10" spans="1:155">
       <c r="A10" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C10" s="29">
         <v>1.26</v>
       </c>
       <c r="D10" s="29">
         <v>1.31</v>
       </c>
       <c r="E10" s="29">
         <v>1.23</v>
       </c>
       <c r="F10" s="29">
         <v>1.22</v>
       </c>
       <c r="G10" s="29">
         <v>1.21</v>
       </c>
       <c r="H10" s="29">
         <v>1.21</v>
@@ -24727,50 +25059,53 @@
       </c>
       <c r="BE10" s="11">
         <v>2.39</v>
       </c>
       <c r="BF10" s="31">
         <v>2.37</v>
       </c>
       <c r="BG10" s="11">
         <v>2.4</v>
       </c>
       <c r="BH10" s="11">
         <v>2.44</v>
       </c>
       <c r="BI10" s="11">
         <v>2.52</v>
       </c>
       <c r="BJ10" s="11">
         <v>2.77</v>
       </c>
       <c r="BK10" s="11">
         <v>2.52</v>
       </c>
       <c r="BL10" s="11">
         <v>2.62</v>
       </c>
+      <c r="BM10" s="11">
+        <v>2.57</v>
+      </c>
     </row>
     <row r="11" spans="1:155">
       <c r="A11" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="C11" s="29">
         <v>0.45</v>
       </c>
       <c r="D11" s="29">
         <v>0.39</v>
       </c>
       <c r="E11" s="29">
         <v>0.44</v>
       </c>
       <c r="F11" s="29">
         <v>0.41</v>
       </c>
       <c r="G11" s="29">
         <v>0.44</v>
       </c>
       <c r="H11" s="29">
         <v>0.62</v>
@@ -24921,50 +25256,53 @@
       </c>
       <c r="BE11" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="BF11" s="31">
         <v>2.16</v>
       </c>
       <c r="BG11" s="11">
         <v>2.13</v>
       </c>
       <c r="BH11" s="11">
         <v>2.17</v>
       </c>
       <c r="BI11" s="11">
         <v>2.19</v>
       </c>
       <c r="BJ11" s="11">
         <v>3.26</v>
       </c>
       <c r="BK11" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BL11" s="11">
         <v>2.4500000000000002</v>
       </c>
+      <c r="BM11" s="11">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
     <row r="12" spans="1:155">
       <c r="A12" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="29">
         <v>0.98</v>
       </c>
       <c r="C12" s="29">
         <v>0.51</v>
       </c>
       <c r="D12" s="29">
         <v>0.34</v>
       </c>
       <c r="E12" s="29">
         <v>0.25</v>
       </c>
       <c r="F12" s="29">
         <v>0.4</v>
       </c>
       <c r="G12" s="29">
         <v>0.33</v>
       </c>
       <c r="H12" s="29">
         <v>0.36</v>
@@ -25115,50 +25453,53 @@
       </c>
       <c r="BE12" s="11">
         <v>1.52</v>
       </c>
       <c r="BF12" s="31">
         <v>1.48</v>
       </c>
       <c r="BG12" s="11">
         <v>1.45</v>
       </c>
       <c r="BH12" s="11">
         <v>1.38</v>
       </c>
       <c r="BI12" s="11">
         <v>1.31</v>
       </c>
       <c r="BJ12" s="11">
         <v>1.22</v>
       </c>
       <c r="BK12" s="11">
         <v>1.28</v>
       </c>
       <c r="BL12" s="11">
         <v>1.26</v>
       </c>
+      <c r="BM12" s="11">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="13" spans="1:155">
       <c r="A13" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="29">
         <v>1.01</v>
       </c>
       <c r="C13" s="29">
         <v>0.8</v>
       </c>
       <c r="D13" s="29">
         <v>0.53</v>
       </c>
       <c r="E13" s="29">
         <v>0.39</v>
       </c>
       <c r="F13" s="29">
         <v>0.31</v>
       </c>
       <c r="G13" s="29">
         <v>0.26</v>
       </c>
       <c r="H13" s="29">
         <v>0.22</v>
@@ -25309,50 +25650,53 @@
       </c>
       <c r="BE13" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="BF13" s="31">
         <v>1.01</v>
       </c>
       <c r="BG13" s="11">
         <v>0.96</v>
       </c>
       <c r="BH13" s="11">
         <v>0.92</v>
       </c>
       <c r="BI13" s="11">
         <v>0.93</v>
       </c>
       <c r="BJ13" s="11">
         <v>0</v>
       </c>
       <c r="BK13" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="BL13" s="11">
         <v>1.1000000000000001</v>
       </c>
+      <c r="BM13" s="11">
+        <v>1.24</v>
+      </c>
     </row>
     <row r="14" spans="1:155">
       <c r="A14" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="48">
         <v>0</v>
       </c>
       <c r="C14" s="29">
         <v>0.74</v>
       </c>
       <c r="D14" s="29">
         <v>0.72</v>
       </c>
       <c r="E14" s="29">
         <v>0.72</v>
       </c>
       <c r="F14" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="G14" s="29">
         <v>0.48</v>
       </c>
       <c r="H14" s="29">
         <v>0.72</v>
@@ -25503,50 +25847,53 @@
       </c>
       <c r="BE14" s="11">
         <v>3</v>
       </c>
       <c r="BF14" s="31">
         <v>2.67</v>
       </c>
       <c r="BG14" s="11">
         <v>2.48</v>
       </c>
       <c r="BH14" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="BI14" s="11">
         <v>2.4</v>
       </c>
       <c r="BJ14" s="11">
         <v>3.19</v>
       </c>
       <c r="BK14" s="11">
         <v>2.92</v>
       </c>
       <c r="BL14" s="11">
         <v>3.83</v>
       </c>
+      <c r="BM14" s="11">
+        <v>3.49</v>
+      </c>
     </row>
     <row r="15" spans="1:155">
       <c r="A15" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="29">
         <v>0.65</v>
       </c>
       <c r="C15" s="29">
         <v>0.34</v>
       </c>
       <c r="D15" s="29">
         <v>0.44</v>
       </c>
       <c r="E15" s="29">
         <v>0.83</v>
       </c>
       <c r="F15" s="29">
         <v>0.66</v>
       </c>
       <c r="G15" s="29">
         <v>0.66</v>
       </c>
       <c r="H15" s="29">
         <v>0.66</v>
@@ -25697,50 +26044,53 @@
       </c>
       <c r="BE15" s="11">
         <v>1.94</v>
       </c>
       <c r="BF15" s="31">
         <v>1.73</v>
       </c>
       <c r="BG15" s="11">
         <v>2.02</v>
       </c>
       <c r="BH15" s="11">
         <v>1.9</v>
       </c>
       <c r="BI15" s="11">
         <v>1.99</v>
       </c>
       <c r="BJ15" s="11">
         <v>3.82</v>
       </c>
       <c r="BK15" s="11">
         <v>2.42</v>
       </c>
       <c r="BL15" s="11">
         <v>2.92</v>
       </c>
+      <c r="BM15" s="11">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="16" spans="1:155">
       <c r="A16" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="48">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>0.21</v>
       </c>
       <c r="D16" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="E16" s="29">
         <v>0.31</v>
       </c>
       <c r="F16" s="29">
         <v>0.24</v>
       </c>
       <c r="G16" s="29">
         <v>0.2</v>
       </c>
       <c r="H16" s="29">
         <v>0.28999999999999998</v>
@@ -25891,52 +26241,55 @@
       </c>
       <c r="BE16" s="11">
         <v>1.84</v>
       </c>
       <c r="BF16" s="31">
         <v>1.87</v>
       </c>
       <c r="BG16" s="11">
         <v>1.93</v>
       </c>
       <c r="BH16" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="BI16" s="11">
         <v>2.08</v>
       </c>
       <c r="BJ16" s="11">
         <v>1.22</v>
       </c>
       <c r="BK16" s="11">
         <v>1.49</v>
       </c>
       <c r="BL16" s="11">
         <v>1.54</v>
       </c>
+      <c r="BM16" s="11">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="29">
         <v>0.87</v>
       </c>
       <c r="C17" s="29">
         <v>0.74</v>
       </c>
       <c r="D17" s="29">
         <v>0.96</v>
       </c>
       <c r="E17" s="29">
         <v>0.9</v>
       </c>
       <c r="F17" s="29">
         <v>0.86</v>
       </c>
       <c r="G17" s="29">
         <v>0.78</v>
       </c>
       <c r="H17" s="29">
         <v>0.89</v>
       </c>
       <c r="I17" s="29">
@@ -26085,52 +26438,55 @@
       </c>
       <c r="BE17" s="11">
         <v>2.11</v>
       </c>
       <c r="BF17" s="31">
         <v>2.13</v>
       </c>
       <c r="BG17" s="11">
         <v>2.14</v>
       </c>
       <c r="BH17" s="11">
         <v>2.06</v>
       </c>
       <c r="BI17" s="11">
         <v>2.11</v>
       </c>
       <c r="BJ17" s="11">
         <v>1.31</v>
       </c>
       <c r="BK17" s="11">
         <v>1.08</v>
       </c>
       <c r="BL17" s="11">
         <v>1.68</v>
       </c>
+      <c r="BM17" s="11">
+        <v>1.79</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="48">
         <v>0</v>
       </c>
       <c r="C18" s="48">
         <v>0</v>
       </c>
       <c r="D18" s="48">
         <v>0</v>
       </c>
       <c r="E18" s="48">
         <v>0</v>
       </c>
       <c r="F18" s="48">
         <v>0</v>
       </c>
       <c r="G18" s="48">
         <v>0</v>
       </c>
       <c r="H18" s="29">
         <v>0.09</v>
       </c>
       <c r="I18" s="29">
@@ -26279,52 +26635,55 @@
       </c>
       <c r="BE18" s="11">
         <v>1.08</v>
       </c>
       <c r="BF18" s="31">
         <v>1.05</v>
       </c>
       <c r="BG18" s="11">
         <v>0.94</v>
       </c>
       <c r="BH18" s="11">
         <v>0.86</v>
       </c>
       <c r="BI18" s="11">
         <v>0.78</v>
       </c>
       <c r="BJ18" s="11">
         <v>2.41</v>
       </c>
       <c r="BK18" s="11">
         <v>1.69</v>
       </c>
       <c r="BL18" s="11">
         <v>1.1100000000000001</v>
       </c>
+      <c r="BM18" s="11">
+        <v>1.03</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="48">
         <v>0</v>
       </c>
       <c r="C19" s="29">
         <v>0.33</v>
       </c>
       <c r="D19" s="29">
         <v>0.43</v>
       </c>
       <c r="E19" s="29">
         <v>0.4</v>
       </c>
       <c r="F19" s="29">
         <v>0.51</v>
       </c>
       <c r="G19" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H19" s="29">
         <v>0.5</v>
       </c>
       <c r="I19" s="29">
@@ -26473,52 +26832,55 @@
       </c>
       <c r="BE19" s="11">
         <v>1</v>
       </c>
       <c r="BF19" s="31">
         <v>1.1599999999999999</v>
       </c>
       <c r="BG19" s="11">
         <v>1.22</v>
       </c>
       <c r="BH19" s="11">
         <v>1.23</v>
       </c>
       <c r="BI19" s="11">
         <v>1.27</v>
       </c>
       <c r="BJ19" s="11">
         <v>1.39</v>
       </c>
       <c r="BK19" s="11">
         <v>1.28</v>
       </c>
       <c r="BL19" s="11">
         <v>1.07</v>
       </c>
+      <c r="BM19" s="11">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="29">
         <v>0.81</v>
       </c>
       <c r="C20" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="D20" s="29">
         <v>0.46</v>
       </c>
       <c r="E20" s="29">
         <v>0.7</v>
       </c>
       <c r="F20" s="29">
         <v>0.94</v>
       </c>
       <c r="G20" s="29">
         <v>1.02</v>
       </c>
       <c r="H20" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="I20" s="29">
@@ -26667,52 +27029,55 @@
       </c>
       <c r="BE20" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="BF20" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="11">
         <v>2.2400000000000002</v>
       </c>
       <c r="BI20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ20" s="11">
         <v>2.83</v>
       </c>
       <c r="BK20" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BL20" s="11">
         <v>2.39</v>
       </c>
+      <c r="BM20" s="11">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="29">
         <v>0.26</v>
       </c>
       <c r="C21" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="D21" s="29">
         <v>0.18</v>
       </c>
       <c r="E21" s="29">
         <v>0.27</v>
       </c>
       <c r="F21" s="29">
         <v>0.21</v>
       </c>
       <c r="G21" s="29">
         <v>0.22</v>
       </c>
       <c r="H21" s="29">
         <v>0.23</v>
       </c>
       <c r="I21" s="29">
@@ -26861,52 +27226,55 @@
       </c>
       <c r="BE21" s="11">
         <v>1.2</v>
       </c>
       <c r="BF21" s="31">
         <v>1.32</v>
       </c>
       <c r="BG21" s="11">
         <v>1.33</v>
       </c>
       <c r="BH21" s="11">
         <v>1.26</v>
       </c>
       <c r="BI21" s="11">
         <v>1.18</v>
       </c>
       <c r="BJ21" s="11">
         <v>1.1499999999999999</v>
       </c>
       <c r="BK21" s="11">
         <v>1.36</v>
       </c>
       <c r="BL21" s="11">
         <v>1.2</v>
       </c>
+      <c r="BM21" s="11">
+        <v>1.19</v>
+      </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="48">
         <v>0</v>
       </c>
       <c r="C22" s="48">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.27</v>
       </c>
       <c r="E22" s="29">
         <v>0.2</v>
       </c>
       <c r="F22" s="29">
         <v>0.16</v>
       </c>
       <c r="G22" s="29">
         <v>0.27</v>
       </c>
       <c r="H22" s="29">
         <v>0.23</v>
       </c>
       <c r="I22" s="29">
@@ -27055,52 +27423,55 @@
       </c>
       <c r="BE22" s="11">
         <v>1.22</v>
       </c>
       <c r="BF22" s="31">
         <v>1.19</v>
       </c>
       <c r="BG22" s="11">
         <v>1.24</v>
       </c>
       <c r="BH22" s="11">
         <v>1.29</v>
       </c>
       <c r="BI22" s="11">
         <v>1.33</v>
       </c>
       <c r="BJ22" s="11">
         <v>0.9</v>
       </c>
       <c r="BK22" s="11">
         <v>0.94</v>
       </c>
       <c r="BL22" s="11">
         <v>1.23</v>
       </c>
+      <c r="BM22" s="11">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="23" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A23" s="75" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="75"/>
       <c r="C23" s="75"/>
       <c r="D23" s="75"/>
       <c r="E23" s="75"/>
       <c r="F23" s="75"/>
       <c r="G23" s="75"/>
       <c r="H23" s="75"/>
       <c r="I23" s="75"/>
       <c r="J23" s="75"/>
       <c r="K23" s="75"/>
       <c r="L23" s="75"/>
       <c r="M23" s="75"/>
       <c r="N23" s="75"/>
       <c r="O23" s="75"/>
       <c r="P23" s="75"/>
       <c r="Q23" s="75"/>
       <c r="R23" s="75"/>
       <c r="S23" s="75"/>
       <c r="T23" s="75"/>
       <c r="U23" s="75"/>
       <c r="V23" s="75"/>
       <c r="W23" s="75"/>
@@ -27123,52 +27494,53 @@
       <c r="AN23" s="75"/>
       <c r="AO23" s="75"/>
       <c r="AP23" s="75"/>
       <c r="AQ23" s="75"/>
       <c r="AR23" s="75"/>
       <c r="AS23" s="75"/>
       <c r="AT23" s="75"/>
       <c r="AU23" s="75"/>
       <c r="AV23" s="75"/>
       <c r="AW23" s="75"/>
       <c r="AX23" s="75"/>
       <c r="AY23" s="75"/>
       <c r="AZ23" s="75"/>
       <c r="BA23" s="75"/>
       <c r="BB23" s="75"/>
       <c r="BC23" s="75"/>
       <c r="BD23" s="75"/>
       <c r="BE23" s="75"/>
       <c r="BF23" s="75"/>
       <c r="BG23" s="75"/>
       <c r="BH23" s="75"/>
       <c r="BI23" s="75"/>
       <c r="BJ23" s="75"/>
       <c r="BK23" s="75"/>
       <c r="BL23" s="75"/>
+      <c r="BM23" s="75"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="29">
         <v>1.07</v>
       </c>
       <c r="C24" s="29">
         <v>1.17</v>
       </c>
       <c r="D24" s="29">
         <v>1.22</v>
       </c>
       <c r="E24" s="29">
         <v>1.18</v>
       </c>
       <c r="F24" s="29">
         <v>1.17</v>
       </c>
       <c r="G24" s="29">
         <v>1.17</v>
       </c>
       <c r="H24" s="29">
         <v>1.19</v>
       </c>
       <c r="I24" s="29">
@@ -27317,52 +27689,55 @@
       </c>
       <c r="BE24" s="11">
         <v>2.36</v>
       </c>
       <c r="BF24" s="31">
         <v>2.36</v>
       </c>
       <c r="BG24" s="11">
         <v>2.39</v>
       </c>
       <c r="BH24" s="11">
         <v>2.4</v>
       </c>
       <c r="BI24" s="11">
         <v>2.46</v>
       </c>
       <c r="BJ24" s="11">
         <v>2.69</v>
       </c>
       <c r="BK24" s="11">
         <v>2.4500000000000002</v>
       </c>
       <c r="BL24" s="11">
         <v>2.54</v>
       </c>
+      <c r="BM24" s="11">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C25" s="29">
         <v>1.26</v>
       </c>
       <c r="D25" s="29">
         <v>1.31</v>
       </c>
       <c r="E25" s="29">
         <v>1.23</v>
       </c>
       <c r="F25" s="29">
         <v>1.22</v>
       </c>
       <c r="G25" s="29">
         <v>1.21</v>
       </c>
       <c r="H25" s="29">
         <v>1.21</v>
       </c>
       <c r="I25" s="29">
@@ -27511,52 +27886,55 @@
       </c>
       <c r="BE25" s="11">
         <v>2.39</v>
       </c>
       <c r="BF25" s="31">
         <v>2.37</v>
       </c>
       <c r="BG25" s="11">
         <v>2.4</v>
       </c>
       <c r="BH25" s="11">
         <v>2.44</v>
       </c>
       <c r="BI25" s="11">
         <v>2.52</v>
       </c>
       <c r="BJ25" s="11">
         <v>2.77</v>
       </c>
       <c r="BK25" s="11">
         <v>2.52</v>
       </c>
       <c r="BL25" s="11">
         <v>2.62</v>
       </c>
+      <c r="BM25" s="11">
+        <v>2.57</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="C26" s="29">
         <v>0.89</v>
       </c>
       <c r="D26" s="29">
         <v>0.78</v>
       </c>
       <c r="E26" s="29">
         <v>0.88</v>
       </c>
       <c r="F26" s="29">
         <v>0.81</v>
       </c>
       <c r="G26" s="29">
         <v>0.87</v>
       </c>
       <c r="H26" s="29">
         <v>1.24</v>
       </c>
       <c r="I26" s="29">
@@ -27705,52 +28083,55 @@
       </c>
       <c r="BE26" s="11">
         <v>2.8</v>
       </c>
       <c r="BF26" s="31">
         <v>2.62</v>
       </c>
       <c r="BG26" s="11">
         <v>2.61</v>
       </c>
       <c r="BH26" s="11">
         <v>2.4300000000000002</v>
       </c>
       <c r="BI26" s="11">
         <v>2.44</v>
       </c>
       <c r="BJ26" s="11">
         <v>4.7</v>
       </c>
       <c r="BK26" s="11">
         <v>3.57</v>
       </c>
       <c r="BL26" s="11">
         <v>3.25</v>
       </c>
+      <c r="BM26" s="11">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="29">
         <v>1.18</v>
       </c>
       <c r="C27" s="29">
         <v>0.99</v>
       </c>
       <c r="D27" s="29">
         <v>1.3</v>
       </c>
       <c r="E27" s="29">
         <v>1.22</v>
       </c>
       <c r="F27" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="G27" s="29">
         <v>1.05</v>
       </c>
       <c r="H27" s="29">
         <v>1.21</v>
       </c>
       <c r="I27" s="29">
@@ -27899,52 +28280,55 @@
       </c>
       <c r="BE27" s="11">
         <v>2.36</v>
       </c>
       <c r="BF27" s="31">
         <v>2.4</v>
       </c>
       <c r="BG27" s="11">
         <v>2.4</v>
       </c>
       <c r="BH27" s="11">
         <v>2.3199999999999998</v>
       </c>
       <c r="BI27" s="11">
         <v>2.37</v>
       </c>
       <c r="BJ27" s="11">
         <v>1.22</v>
       </c>
       <c r="BK27" s="11">
         <v>1.03</v>
       </c>
       <c r="BL27" s="11">
         <v>1.76</v>
       </c>
+      <c r="BM27" s="11">
+        <v>1.89</v>
+      </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="48">
         <v>0</v>
       </c>
       <c r="C28" s="48">
         <v>0</v>
       </c>
       <c r="D28" s="48">
         <v>0</v>
       </c>
       <c r="E28" s="48">
         <v>0</v>
       </c>
       <c r="F28" s="48">
         <v>0</v>
       </c>
       <c r="G28" s="48">
         <v>0</v>
       </c>
       <c r="H28" s="48">
         <v>0</v>
       </c>
       <c r="I28" s="48">
@@ -28093,52 +28477,53 @@
       </c>
       <c r="BE28" s="11">
         <v>0.71</v>
       </c>
       <c r="BF28" s="31">
         <v>0.63</v>
       </c>
       <c r="BG28" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="BH28" s="11">
         <v>0.51</v>
       </c>
       <c r="BI28" s="11">
         <v>0.47</v>
       </c>
       <c r="BJ28" s="11">
         <v>0</v>
       </c>
       <c r="BK28" s="11">
         <v>0</v>
       </c>
       <c r="BL28" s="11">
         <v>0</v>
       </c>
+      <c r="BM28" s="11"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="29">
         <v>1.28</v>
       </c>
       <c r="C29" s="29">
         <v>0.9</v>
       </c>
       <c r="D29" s="29">
         <v>0.74</v>
       </c>
       <c r="E29" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="F29" s="29">
         <v>1.49</v>
       </c>
       <c r="G29" s="29">
         <v>1.62</v>
       </c>
       <c r="H29" s="29">
         <v>1.76</v>
       </c>
       <c r="I29" s="29">
@@ -28287,52 +28672,55 @@
       </c>
       <c r="BE29" s="11">
         <v>2.37</v>
       </c>
       <c r="BF29" s="31">
         <v>2.68</v>
       </c>
       <c r="BG29" s="11">
         <v>2.76</v>
       </c>
       <c r="BH29" s="11">
         <v>2.73</v>
       </c>
       <c r="BI29" s="11">
         <v>2.59</v>
       </c>
       <c r="BJ29" s="11">
         <v>3.49</v>
       </c>
       <c r="BK29" s="11">
         <v>3.05</v>
       </c>
       <c r="BL29" s="11">
         <v>2.94</v>
       </c>
+      <c r="BM29" s="11">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="29">
         <v>0.42</v>
       </c>
       <c r="C30" s="29">
         <v>0.22</v>
       </c>
       <c r="D30" s="29">
         <v>0.28999999999999998</v>
       </c>
       <c r="E30" s="29">
         <v>0.43</v>
       </c>
       <c r="F30" s="29">
         <v>0.34</v>
       </c>
       <c r="G30" s="29">
         <v>0.36</v>
       </c>
       <c r="H30" s="29">
         <v>0.37</v>
       </c>
       <c r="I30" s="29">
@@ -28481,52 +28869,55 @@
       </c>
       <c r="BE30" s="11">
         <v>1.42</v>
       </c>
       <c r="BF30" s="31">
         <v>1.6</v>
       </c>
       <c r="BG30" s="11">
         <v>1.66</v>
       </c>
       <c r="BH30" s="11">
         <v>1.59</v>
       </c>
       <c r="BI30" s="11">
         <v>1.49</v>
       </c>
       <c r="BJ30" s="11">
         <v>1.3</v>
       </c>
       <c r="BK30" s="11">
         <v>1.83</v>
       </c>
       <c r="BL30" s="11">
         <v>1.35</v>
       </c>
+      <c r="BM30" s="11">
+        <v>1.35</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="52" customFormat="1" ht="20.25" customHeight="1">
+    <row r="31" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
       <c r="A31" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="74"/>
       <c r="C31" s="74"/>
       <c r="D31" s="74"/>
       <c r="E31" s="74"/>
       <c r="F31" s="74"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="74"/>
       <c r="N31" s="74"/>
       <c r="O31" s="74"/>
       <c r="P31" s="74"/>
       <c r="Q31" s="74"/>
       <c r="R31" s="74"/>
       <c r="S31" s="74"/>
       <c r="T31" s="74"/>
       <c r="U31" s="74"/>
       <c r="V31" s="74"/>
       <c r="W31" s="74"/>
@@ -28549,52 +28940,53 @@
       <c r="AN31" s="74"/>
       <c r="AO31" s="74"/>
       <c r="AP31" s="74"/>
       <c r="AQ31" s="74"/>
       <c r="AR31" s="74"/>
       <c r="AS31" s="74"/>
       <c r="AT31" s="74"/>
       <c r="AU31" s="74"/>
       <c r="AV31" s="74"/>
       <c r="AW31" s="74"/>
       <c r="AX31" s="74"/>
       <c r="AY31" s="74"/>
       <c r="AZ31" s="74"/>
       <c r="BA31" s="74"/>
       <c r="BB31" s="74"/>
       <c r="BC31" s="74"/>
       <c r="BD31" s="74"/>
       <c r="BE31" s="74"/>
       <c r="BF31" s="74"/>
       <c r="BG31" s="74"/>
       <c r="BH31" s="74"/>
       <c r="BI31" s="74"/>
       <c r="BJ31" s="74"/>
       <c r="BK31" s="74"/>
       <c r="BL31" s="74"/>
+      <c r="BM31" s="74"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="29">
         <v>0.23</v>
       </c>
       <c r="C32" s="29">
         <v>0.27</v>
       </c>
       <c r="D32" s="29">
         <v>0.26</v>
       </c>
       <c r="E32" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F32" s="29">
         <v>0.27</v>
       </c>
       <c r="G32" s="29">
         <v>0.26</v>
       </c>
       <c r="H32" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="I32" s="29">
@@ -28743,52 +29135,55 @@
       </c>
       <c r="BE32" s="11">
         <v>1.48</v>
       </c>
       <c r="BF32" s="31">
         <v>1.44</v>
       </c>
       <c r="BG32" s="31">
         <v>1.43</v>
       </c>
       <c r="BH32" s="11">
         <v>1.46</v>
       </c>
       <c r="BI32" s="11">
         <v>1.47</v>
       </c>
       <c r="BJ32" s="11">
         <v>1.57</v>
       </c>
       <c r="BK32" s="11">
         <v>1.38</v>
       </c>
       <c r="BL32" s="31">
         <v>1.55</v>
       </c>
+      <c r="BM32" s="31">
+        <v>1.58</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="48">
         <v>0</v>
       </c>
       <c r="C33" s="48">
         <v>0</v>
       </c>
       <c r="D33" s="48">
         <v>0</v>
       </c>
       <c r="E33" s="48">
         <v>0</v>
       </c>
       <c r="F33" s="48">
         <v>0</v>
       </c>
       <c r="G33" s="48">
         <v>0</v>
       </c>
       <c r="H33" s="48">
         <v>0</v>
       </c>
       <c r="I33" s="48">
@@ -28937,52 +29332,55 @@
       </c>
       <c r="BE33" s="11">
         <v>1.81</v>
       </c>
       <c r="BF33" s="31">
         <v>1.67</v>
       </c>
       <c r="BG33" s="31">
         <v>1.61</v>
       </c>
       <c r="BH33" s="11">
         <v>1.89</v>
       </c>
       <c r="BI33" s="11">
         <v>1.92</v>
       </c>
       <c r="BJ33" s="11">
         <v>1.71</v>
       </c>
       <c r="BK33" s="11">
         <v>1.2</v>
       </c>
       <c r="BL33" s="31">
         <v>1.57</v>
       </c>
+      <c r="BM33" s="31">
+        <v>1.33</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="29">
         <v>0.98</v>
       </c>
       <c r="C34" s="29">
         <v>0.51</v>
       </c>
       <c r="D34" s="29">
         <v>0.34</v>
       </c>
       <c r="E34" s="29">
         <v>0.25</v>
       </c>
       <c r="F34" s="29">
         <v>0.4</v>
       </c>
       <c r="G34" s="29">
         <v>0.33</v>
       </c>
       <c r="H34" s="29">
         <v>0.36</v>
       </c>
       <c r="I34" s="29">
@@ -29131,52 +29529,55 @@
       </c>
       <c r="BE34" s="11">
         <v>1.52</v>
       </c>
       <c r="BF34" s="31">
         <v>1.48</v>
       </c>
       <c r="BG34" s="31">
         <v>1.45</v>
       </c>
       <c r="BH34" s="11">
         <v>1.38</v>
       </c>
       <c r="BI34" s="11">
         <v>1.31</v>
       </c>
       <c r="BJ34" s="11">
         <v>1.22</v>
       </c>
       <c r="BK34" s="11">
         <v>1.28</v>
       </c>
       <c r="BL34" s="31">
         <v>1.26</v>
       </c>
+      <c r="BM34" s="31">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="29">
         <v>1.01</v>
       </c>
       <c r="C35" s="29">
         <v>0.8</v>
       </c>
       <c r="D35" s="29">
         <v>0.53</v>
       </c>
       <c r="E35" s="29">
         <v>0.39</v>
       </c>
       <c r="F35" s="29">
         <v>0.31</v>
       </c>
       <c r="G35" s="29">
         <v>0.26</v>
       </c>
       <c r="H35" s="29">
         <v>0.22</v>
       </c>
       <c r="I35" s="29">
@@ -29325,52 +29726,55 @@
       </c>
       <c r="BE35" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="BF35" s="31">
         <v>1.01</v>
       </c>
       <c r="BG35" s="31">
         <v>0.96</v>
       </c>
       <c r="BH35" s="11">
         <v>0.92</v>
       </c>
       <c r="BI35" s="11">
         <v>0.93</v>
       </c>
       <c r="BJ35" s="11">
         <v>0</v>
       </c>
       <c r="BK35" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="BL35" s="31">
         <v>1.1000000000000001</v>
       </c>
+      <c r="BM35" s="31">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="48">
         <v>0</v>
       </c>
       <c r="C36" s="29">
         <v>0.74</v>
       </c>
       <c r="D36" s="29">
         <v>0.72</v>
       </c>
       <c r="E36" s="29">
         <v>0.72</v>
       </c>
       <c r="F36" s="29">
         <v>0.56999999999999995</v>
       </c>
       <c r="G36" s="29">
         <v>0.48</v>
       </c>
       <c r="H36" s="29">
         <v>0.72</v>
       </c>
       <c r="I36" s="29">
@@ -29519,52 +29923,55 @@
       </c>
       <c r="BE36" s="11">
         <v>3</v>
       </c>
       <c r="BF36" s="31">
         <v>2.67</v>
       </c>
       <c r="BG36" s="31">
         <v>2.48</v>
       </c>
       <c r="BH36" s="11">
         <v>2.4700000000000002</v>
       </c>
       <c r="BI36" s="11">
         <v>2.4</v>
       </c>
       <c r="BJ36" s="11">
         <v>3.19</v>
       </c>
       <c r="BK36" s="11">
         <v>2.92</v>
       </c>
       <c r="BL36" s="31">
         <v>3.83</v>
       </c>
+      <c r="BM36" s="31">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="29">
         <v>0.65</v>
       </c>
       <c r="C37" s="29">
         <v>0.34</v>
       </c>
       <c r="D37" s="29">
         <v>0.44</v>
       </c>
       <c r="E37" s="29">
         <v>0.83</v>
       </c>
       <c r="F37" s="29">
         <v>0.66</v>
       </c>
       <c r="G37" s="29">
         <v>0.66</v>
       </c>
       <c r="H37" s="29">
         <v>0.66</v>
       </c>
       <c r="I37" s="29">
@@ -29713,52 +30120,55 @@
       </c>
       <c r="BE37" s="11">
         <v>1.94</v>
       </c>
       <c r="BF37" s="31">
         <v>1.73</v>
       </c>
       <c r="BG37" s="31">
         <v>2.02</v>
       </c>
       <c r="BH37" s="11">
         <v>1.9</v>
       </c>
       <c r="BI37" s="11">
         <v>1.99</v>
       </c>
       <c r="BJ37" s="11">
         <v>3.82</v>
       </c>
       <c r="BK37" s="11">
         <v>2.42</v>
       </c>
       <c r="BL37" s="31">
         <v>2.92</v>
       </c>
+      <c r="BM37" s="31">
+        <v>2.59</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="48">
         <v>0</v>
       </c>
       <c r="C38" s="29">
         <v>0.21</v>
       </c>
       <c r="D38" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="E38" s="29">
         <v>0.31</v>
       </c>
       <c r="F38" s="29">
         <v>0.24</v>
       </c>
       <c r="G38" s="29">
         <v>0.2</v>
       </c>
       <c r="H38" s="29">
         <v>0.28999999999999998</v>
       </c>
       <c r="I38" s="29">
@@ -29907,52 +30317,55 @@
       </c>
       <c r="BE38" s="11">
         <v>1.84</v>
       </c>
       <c r="BF38" s="31">
         <v>1.87</v>
       </c>
       <c r="BG38" s="31">
         <v>1.93</v>
       </c>
       <c r="BH38" s="11">
         <v>2.0499999999999998</v>
       </c>
       <c r="BI38" s="11">
         <v>2.08</v>
       </c>
       <c r="BJ38" s="11">
         <v>1.22</v>
       </c>
       <c r="BK38" s="11">
         <v>1.49</v>
       </c>
       <c r="BL38" s="31">
         <v>1.54</v>
       </c>
+      <c r="BM38" s="31">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="24" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="48">
         <v>0</v>
       </c>
       <c r="C39" s="48">
         <v>0</v>
       </c>
       <c r="D39" s="48">
         <v>0</v>
       </c>
       <c r="E39" s="48">
         <v>0</v>
       </c>
       <c r="F39" s="48">
         <v>0</v>
       </c>
       <c r="G39" s="48">
         <v>0</v>
       </c>
       <c r="H39" s="48">
         <v>0</v>
       </c>
       <c r="I39" s="48">
@@ -30101,52 +30514,55 @@
       </c>
       <c r="BE39" s="11">
         <v>1.3</v>
       </c>
       <c r="BF39" s="31">
         <v>1.24</v>
       </c>
       <c r="BG39" s="31">
         <v>1.28</v>
       </c>
       <c r="BH39" s="11">
         <v>1.23</v>
       </c>
       <c r="BI39" s="11">
         <v>1.26</v>
       </c>
       <c r="BJ39" s="11">
         <v>1.6</v>
       </c>
       <c r="BK39" s="11">
         <v>1.27</v>
       </c>
       <c r="BL39" s="31">
         <v>1.39</v>
       </c>
+      <c r="BM39" s="31">
+        <v>1.45</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="48">
         <v>0</v>
       </c>
       <c r="C40" s="48">
         <v>0</v>
       </c>
       <c r="D40" s="48">
         <v>0</v>
       </c>
       <c r="E40" s="48">
         <v>0</v>
       </c>
       <c r="F40" s="48">
         <v>0</v>
       </c>
       <c r="G40" s="48">
         <v>0</v>
       </c>
       <c r="H40" s="29">
         <v>0.09</v>
       </c>
       <c r="I40" s="29">
@@ -30295,52 +30711,55 @@
       </c>
       <c r="BE40" s="11">
         <v>1.08</v>
       </c>
       <c r="BF40" s="31">
         <v>1.05</v>
       </c>
       <c r="BG40" s="31">
         <v>0.94</v>
       </c>
       <c r="BH40" s="11">
         <v>0.86</v>
       </c>
       <c r="BI40" s="11">
         <v>0.78</v>
       </c>
       <c r="BJ40" s="11">
         <v>2.41</v>
       </c>
       <c r="BK40" s="11">
         <v>1.69</v>
       </c>
       <c r="BL40" s="31">
         <v>1.1100000000000001</v>
       </c>
+      <c r="BM40" s="31">
+        <v>1.03</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="48">
         <v>0</v>
       </c>
       <c r="C41" s="29">
         <v>0.34</v>
       </c>
       <c r="D41" s="29">
         <v>0.45</v>
       </c>
       <c r="E41" s="29">
         <v>0.42</v>
       </c>
       <c r="F41" s="29">
         <v>0.54</v>
       </c>
       <c r="G41" s="29">
         <v>0.62</v>
       </c>
       <c r="H41" s="29">
         <v>0.53</v>
       </c>
       <c r="I41" s="29">
@@ -30489,52 +30908,55 @@
       </c>
       <c r="BE41" s="11">
         <v>1.02</v>
       </c>
       <c r="BF41" s="31">
         <v>1.2</v>
       </c>
       <c r="BG41" s="31">
         <v>1.26</v>
       </c>
       <c r="BH41" s="11">
         <v>1.28</v>
       </c>
       <c r="BI41" s="11">
         <v>1.32</v>
       </c>
       <c r="BJ41" s="11">
         <v>1.49</v>
       </c>
       <c r="BK41" s="11">
         <v>1.36</v>
       </c>
       <c r="BL41" s="31">
         <v>1.1399999999999999</v>
       </c>
+      <c r="BM41" s="31">
+        <v>1.62</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="24" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="48">
         <v>0</v>
       </c>
       <c r="C42" s="48">
         <v>0</v>
       </c>
       <c r="D42" s="48">
         <v>0</v>
       </c>
       <c r="E42" s="48">
         <v>0</v>
       </c>
       <c r="F42" s="48">
         <v>0</v>
       </c>
       <c r="G42" s="48">
         <v>0</v>
       </c>
       <c r="H42" s="48">
         <v>0</v>
       </c>
       <c r="I42" s="48">
@@ -30683,52 +31105,55 @@
       </c>
       <c r="BE42" s="11">
         <v>1.33</v>
       </c>
       <c r="BF42" s="31">
         <v>1.27</v>
       </c>
       <c r="BG42" s="31">
         <v>1.1399999999999999</v>
       </c>
       <c r="BH42" s="11">
         <v>1.31</v>
       </c>
       <c r="BI42" s="11">
         <v>1.45</v>
       </c>
       <c r="BJ42" s="11">
         <v>1.52</v>
       </c>
       <c r="BK42" s="11">
         <v>1.2</v>
       </c>
       <c r="BL42" s="31">
         <v>1.31</v>
       </c>
+      <c r="BM42" s="31">
+        <v>1.18</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="49">
         <v>0</v>
       </c>
       <c r="C43" s="49">
         <v>0</v>
       </c>
       <c r="D43" s="49">
         <v>0</v>
       </c>
       <c r="E43" s="49">
         <v>0</v>
       </c>
       <c r="F43" s="49">
         <v>0</v>
       </c>
       <c r="G43" s="49">
         <v>0</v>
       </c>
       <c r="H43" s="49">
         <v>0</v>
       </c>
       <c r="I43" s="49">
@@ -30875,52 +31300,55 @@
       </c>
       <c r="BE43" s="11">
         <v>0.76</v>
       </c>
       <c r="BF43" s="31">
         <v>0.77</v>
       </c>
       <c r="BG43" s="31">
         <v>0.69</v>
       </c>
       <c r="BH43" s="11">
         <v>0.63</v>
       </c>
       <c r="BI43" s="11">
         <v>0.56999999999999995</v>
       </c>
       <c r="BJ43" s="11">
         <v>0.85</v>
       </c>
       <c r="BK43" s="11">
         <v>0.45</v>
       </c>
       <c r="BL43" s="31">
         <v>0.89</v>
       </c>
+      <c r="BM43" s="31">
+        <v>0.89</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="50">
         <v>0</v>
       </c>
       <c r="C44" s="50">
         <v>0</v>
       </c>
       <c r="D44" s="32">
         <v>0.27</v>
       </c>
       <c r="E44" s="32">
         <v>0.2</v>
       </c>
       <c r="F44" s="32">
         <v>0.16</v>
       </c>
       <c r="G44" s="32">
         <v>0.27</v>
       </c>
       <c r="H44" s="32">
         <v>0.23</v>
       </c>
       <c r="I44" s="32">
@@ -31069,104 +31497,107 @@
       </c>
       <c r="BE44" s="12">
         <v>1.22</v>
       </c>
       <c r="BF44" s="12">
         <v>1.19</v>
       </c>
       <c r="BG44" s="12">
         <v>1.24</v>
       </c>
       <c r="BH44" s="12">
         <v>1.29</v>
       </c>
       <c r="BI44" s="12">
         <v>1.33</v>
       </c>
       <c r="BJ44" s="12">
         <v>0.9</v>
       </c>
       <c r="BK44" s="12">
         <v>0.94</v>
       </c>
       <c r="BL44" s="12">
         <v>1.23</v>
       </c>
+      <c r="BM44" s="12">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="13"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
       <c r="R45" s="13"/>
       <c r="S45" s="13"/>
       <c r="T45" s="13"/>
       <c r="U45" s="13"/>
       <c r="V45" s="13"/>
       <c r="W45" s="13"/>
       <c r="X45" s="13"/>
       <c r="Y45" s="13"/>
       <c r="Z45" s="13"/>
       <c r="AA45" s="13"/>
       <c r="AB45" s="13"/>
       <c r="AC45" s="13"/>
       <c r="AD45" s="13"/>
       <c r="AE45" s="13"/>
       <c r="AF45" s="13"/>
       <c r="AG45" s="13"/>
       <c r="AH45" s="13"/>
       <c r="AI45" s="13"/>
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BL23"/>
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="AY5:BM5"/>
+    <mergeCell ref="A8:BM8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>