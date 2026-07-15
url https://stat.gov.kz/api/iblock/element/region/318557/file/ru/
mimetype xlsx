--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарег.разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -172,51 +172,51 @@
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
@@ -248,50 +248,56 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -426,520 +432,481 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>228599</xdr:colOff>
+      <xdr:colOff>82639</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>3622</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2219324" cy="571500"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
-      <xdr:colOff>571500</xdr:colOff>
+      <xdr:colOff>520789</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>3622</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="76200" y="0"/>
-          <a:ext cx="2047875" cy="552450"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:colOff>196939</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>3622</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="1971674" cy="590550"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>257175</xdr:colOff>
+      <xdr:colOff>130264</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>51247</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="2200274" cy="581025"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1210,30394 +1177,30844 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:FA44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BE36" sqref="BE36"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.140625" style="3" customWidth="1"/>
-[...42 lines deleted...]
-    <col min="55" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="15.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="6.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="6" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="6" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="6" style="2" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="6.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="6.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="34" max="35" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="6.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="40" max="43" width="6.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="44" max="44" width="6.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="46" max="49" width="7.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="7.28515625" style="2" customWidth="1"/>
+    <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
+    <col min="52" max="52" width="7.5703125" style="2" customWidth="1"/>
+    <col min="53" max="54" width="7.5703125" style="15" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:157" ht="14.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="66"/>
-[...62 lines deleted...]
-      <c r="BM2" s="66"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="56"/>
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
     </row>
     <row r="3" spans="1:157" ht="14.25" customHeight="1">
-      <c r="A3" s="34"/>
-[...38 lines deleted...]
-      <c r="AN3" s="34"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
     </row>
     <row r="4" spans="1:157">
-      <c r="AZ4" s="18"/>
-[...5 lines deleted...]
-      <c r="BM4" s="18" t="s">
+      <c r="AZ4" s="16"/>
+      <c r="BA4" s="16"/>
+      <c r="BF4" s="16"/>
+      <c r="BH4" s="16"/>
+      <c r="BK4" s="16"/>
+      <c r="BL4" s="16"/>
+      <c r="BN4" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:157" s="3" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="72">
+    <row r="5" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="63"/>
+      <c r="B5" s="66">
         <v>2021</v>
       </c>
-      <c r="C5" s="72"/>
-[...10 lines deleted...]
-      <c r="N5" s="72">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66">
         <v>2022</v>
       </c>
-      <c r="O5" s="72"/>
-[...10 lines deleted...]
-      <c r="Z5" s="72">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="66">
         <v>2023</v>
       </c>
-      <c r="AA5" s="72"/>
-[...10 lines deleted...]
-      <c r="AL5" s="71">
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="65">
         <v>2024</v>
       </c>
-      <c r="AM5" s="71"/>
-[...10 lines deleted...]
-      <c r="AX5" s="67">
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="65"/>
+      <c r="AR5" s="65"/>
+      <c r="AS5" s="65"/>
+      <c r="AT5" s="65"/>
+      <c r="AU5" s="65"/>
+      <c r="AV5" s="65"/>
+      <c r="AW5" s="65"/>
+      <c r="AX5" s="61">
         <v>2025</v>
       </c>
-      <c r="AY5" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="62">
+      <c r="AY5" s="62"/>
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62"/>
+      <c r="BB5" s="62"/>
+      <c r="BC5" s="62"/>
+      <c r="BD5" s="62"/>
+      <c r="BE5" s="62"/>
+      <c r="BF5" s="62"/>
+      <c r="BG5" s="62"/>
+      <c r="BH5" s="62"/>
+      <c r="BI5" s="62"/>
+      <c r="BJ5" s="57">
         <v>2026</v>
       </c>
-      <c r="BK5" s="63"/>
-[...93 lines deleted...]
-      <c r="FA5" s="5"/>
+      <c r="BK5" s="58"/>
+      <c r="BL5" s="58"/>
+      <c r="BM5" s="58"/>
+      <c r="BN5" s="58"/>
+      <c r="BO5" s="4"/>
+      <c r="BP5" s="4"/>
+      <c r="BQ5" s="4"/>
+      <c r="BR5" s="4"/>
+      <c r="BS5" s="4"/>
+      <c r="BT5" s="4"/>
+      <c r="BU5" s="4"/>
+      <c r="BV5" s="4"/>
+      <c r="BW5" s="4"/>
+      <c r="BX5" s="4"/>
+      <c r="BY5" s="4"/>
+      <c r="BZ5" s="4"/>
+      <c r="CA5" s="4"/>
+      <c r="CB5" s="4"/>
+      <c r="CC5" s="4"/>
+      <c r="CD5" s="4"/>
+      <c r="CE5" s="4"/>
+      <c r="CF5" s="4"/>
+      <c r="CG5" s="4"/>
+      <c r="CH5" s="4"/>
+      <c r="CI5" s="4"/>
+      <c r="CJ5" s="4"/>
+      <c r="CK5" s="4"/>
+      <c r="CL5" s="4"/>
+      <c r="CM5" s="4"/>
+      <c r="CN5" s="4"/>
+      <c r="CO5" s="4"/>
+      <c r="CP5" s="4"/>
+      <c r="CQ5" s="4"/>
+      <c r="CR5" s="4"/>
+      <c r="CS5" s="4"/>
+      <c r="CT5" s="4"/>
+      <c r="CU5" s="4"/>
+      <c r="CV5" s="4"/>
+      <c r="CW5" s="4"/>
+      <c r="CX5" s="4"/>
+      <c r="CY5" s="4"/>
+      <c r="CZ5" s="4"/>
+      <c r="DA5" s="4"/>
+      <c r="DB5" s="4"/>
+      <c r="DC5" s="4"/>
+      <c r="DD5" s="4"/>
+      <c r="DE5" s="4"/>
+      <c r="DF5" s="4"/>
+      <c r="DG5" s="4"/>
+      <c r="DH5" s="4"/>
+      <c r="DI5" s="4"/>
+      <c r="DJ5" s="4"/>
+      <c r="DK5" s="4"/>
+      <c r="DL5" s="4"/>
+      <c r="DM5" s="4"/>
+      <c r="DN5" s="4"/>
+      <c r="DO5" s="4"/>
+      <c r="DP5" s="4"/>
+      <c r="DQ5" s="4"/>
+      <c r="DR5" s="4"/>
+      <c r="DS5" s="4"/>
+      <c r="DT5" s="4"/>
+      <c r="DU5" s="4"/>
+      <c r="DV5" s="4"/>
+      <c r="DW5" s="4"/>
+      <c r="DX5" s="4"/>
+      <c r="DY5" s="4"/>
+      <c r="DZ5" s="4"/>
+      <c r="EA5" s="4"/>
+      <c r="EB5" s="4"/>
+      <c r="EC5" s="4"/>
+      <c r="ED5" s="4"/>
+      <c r="EE5" s="4"/>
+      <c r="EF5" s="4"/>
+      <c r="EG5" s="4"/>
+      <c r="EH5" s="4"/>
+      <c r="EI5" s="4"/>
+      <c r="EJ5" s="4"/>
+      <c r="EK5" s="4"/>
+      <c r="EL5" s="4"/>
+      <c r="EM5" s="4"/>
+      <c r="EN5" s="4"/>
+      <c r="EO5" s="4"/>
+      <c r="EP5" s="4"/>
+      <c r="EQ5" s="4"/>
+      <c r="ER5" s="4"/>
+      <c r="ES5" s="4"/>
+      <c r="ET5" s="4"/>
+      <c r="EU5" s="4"/>
+      <c r="EV5" s="4"/>
+      <c r="EW5" s="4"/>
+      <c r="EX5" s="4"/>
+      <c r="EY5" s="4"/>
+      <c r="EZ5" s="4"/>
+      <c r="FA5" s="4"/>
     </row>
-    <row r="6" spans="1:157" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="22" t="s">
+    <row r="6" spans="1:157" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="64"/>
+      <c r="B6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="C6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="22" t="s">
+      <c r="D6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="22" t="s">
+      <c r="F6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="23" t="s">
+      <c r="J6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="22" t="s">
+      <c r="M6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="22" t="s">
+      <c r="N6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="22" t="s">
+      <c r="O6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="22" t="s">
+      <c r="P6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="22" t="s">
+      <c r="Q6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="U6" s="22" t="s">
+      <c r="R6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="U6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="V6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W6" s="23" t="s">
+      <c r="V6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="22" t="s">
+      <c r="X6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="22" t="s">
+      <c r="Y6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="22" t="s">
+      <c r="Z6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AA6" s="22" t="s">
+      <c r="AA6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AB6" s="22" t="s">
+      <c r="AB6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AC6" s="22" t="s">
+      <c r="AC6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AD6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AG6" s="22" t="s">
+      <c r="AD6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="AH6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AI6" s="23" t="s">
+      <c r="AH6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AJ6" s="22" t="s">
+      <c r="AJ6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="AK6" s="22" t="s">
+      <c r="AK6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="AL6" s="22" t="s">
+      <c r="AL6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AM6" s="22" t="s">
+      <c r="AM6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AN6" s="22" t="s">
+      <c r="AN6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AO6" s="22" t="s">
+      <c r="AO6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AP6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AS6" s="22" t="s">
+      <c r="AP6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="AT6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AU6" s="23" t="s">
+      <c r="AT6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AV6" s="22" t="s">
+      <c r="AV6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="AW6" s="22" t="s">
+      <c r="AW6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="AX6" s="22" t="s">
+      <c r="AX6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AY6" s="22" t="s">
+      <c r="AY6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AZ6" s="22" t="s">
+      <c r="AZ6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="BA6" s="22" t="s">
+      <c r="BA6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="BB6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="BE6" s="22" t="s">
+      <c r="BB6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="BF6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BG6" s="23" t="s">
+      <c r="BF6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BH6" s="22" t="s">
+      <c r="BH6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="58" t="s">
+      <c r="BI6" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="BJ6" s="22" t="s">
+      <c r="BJ6" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="BK6" s="22" t="s">
+      <c r="BK6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="BL6" s="22" t="s">
+      <c r="BL6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="BM6" s="22" t="s">
+      <c r="BM6" s="20" t="s">
         <v>7</v>
       </c>
+      <c r="BN6" s="20" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:157" s="53" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="64" t="s">
+    <row r="7" spans="1:157" s="43" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="64"/>
-[...62 lines deleted...]
-      <c r="BM7" s="64"/>
+      <c r="B7" s="59"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="59"/>
+      <c r="P7" s="59"/>
+      <c r="Q7" s="59"/>
+      <c r="R7" s="59"/>
+      <c r="S7" s="59"/>
+      <c r="T7" s="59"/>
+      <c r="U7" s="59"/>
+      <c r="V7" s="59"/>
+      <c r="W7" s="59"/>
+      <c r="X7" s="59"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59"/>
+      <c r="AA7" s="59"/>
+      <c r="AB7" s="59"/>
+      <c r="AC7" s="59"/>
+      <c r="AD7" s="59"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="59"/>
+      <c r="AG7" s="59"/>
+      <c r="AH7" s="59"/>
+      <c r="AI7" s="59"/>
+      <c r="AJ7" s="59"/>
+      <c r="AK7" s="59"/>
+      <c r="AL7" s="59"/>
+      <c r="AM7" s="59"/>
+      <c r="AN7" s="59"/>
+      <c r="AO7" s="59"/>
+      <c r="AP7" s="59"/>
+      <c r="AQ7" s="59"/>
+      <c r="AR7" s="59"/>
+      <c r="AS7" s="59"/>
+      <c r="AT7" s="59"/>
+      <c r="AU7" s="59"/>
+      <c r="AV7" s="59"/>
+      <c r="AW7" s="59"/>
+      <c r="AX7" s="59"/>
+      <c r="AY7" s="59"/>
+      <c r="AZ7" s="59"/>
+      <c r="BA7" s="59"/>
+      <c r="BB7" s="59"/>
+      <c r="BC7" s="59"/>
+      <c r="BD7" s="59"/>
+      <c r="BE7" s="59"/>
+      <c r="BF7" s="59"/>
+      <c r="BG7" s="59"/>
+      <c r="BH7" s="59"/>
+      <c r="BI7" s="59"/>
+      <c r="BJ7" s="59"/>
+      <c r="BK7" s="59"/>
+      <c r="BL7" s="59"/>
+      <c r="BM7" s="59"/>
+      <c r="BN7" s="59"/>
     </row>
-    <row r="8" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="30">
         <v>436</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="30">
         <v>409</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8" s="24">
         <v>614</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" s="24">
         <v>404</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="30">
         <v>450</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="30">
         <v>602</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="30">
         <v>784</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="30">
         <v>707</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="30">
         <v>587</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="30">
         <v>568</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L8" s="30">
         <v>549</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="30">
         <v>522</v>
       </c>
-      <c r="N8" s="37">
+      <c r="N8" s="30">
         <v>305</v>
       </c>
-      <c r="O8" s="37">
+      <c r="O8" s="30">
         <v>358</v>
       </c>
-      <c r="P8" s="37">
+      <c r="P8" s="30">
         <v>403</v>
       </c>
-      <c r="Q8" s="37">
+      <c r="Q8" s="30">
         <v>381</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="30">
         <v>389</v>
       </c>
-      <c r="S8" s="37">
+      <c r="S8" s="30">
         <v>542</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="30">
         <v>674</v>
       </c>
-      <c r="U8" s="37">
+      <c r="U8" s="30">
         <v>855</v>
       </c>
-      <c r="V8" s="37">
+      <c r="V8" s="30">
         <v>712</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="30">
         <v>377</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="30">
         <v>357</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="30">
         <v>389</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="30">
         <v>296</v>
       </c>
-      <c r="AA8" s="37">
+      <c r="AA8" s="30">
         <v>320</v>
       </c>
-      <c r="AB8" s="37">
+      <c r="AB8" s="30">
         <v>403</v>
       </c>
-      <c r="AC8" s="3">
+      <c r="AC8" s="4">
         <v>387</v>
       </c>
-      <c r="AD8" s="1">
+      <c r="AD8" s="24">
         <v>380</v>
       </c>
-      <c r="AE8" s="1">
+      <c r="AE8" s="24">
         <v>624</v>
       </c>
-      <c r="AF8" s="1">
+      <c r="AF8" s="24">
         <v>599</v>
       </c>
-      <c r="AG8" s="1">
+      <c r="AG8" s="24">
         <v>706</v>
       </c>
-      <c r="AH8" s="1">
+      <c r="AH8" s="24">
         <v>536</v>
       </c>
-      <c r="AI8" s="1">
+      <c r="AI8" s="24">
         <v>440</v>
       </c>
-      <c r="AJ8" s="26">
+      <c r="AJ8" s="47">
         <v>426</v>
       </c>
-      <c r="AK8" s="26">
+      <c r="AK8" s="47">
         <v>372</v>
       </c>
-      <c r="AL8" s="26">
+      <c r="AL8" s="47">
         <v>419</v>
       </c>
-      <c r="AM8" s="26">
+      <c r="AM8" s="47">
         <v>298</v>
       </c>
-      <c r="AN8" s="26">
+      <c r="AN8" s="47">
         <v>398</v>
       </c>
-      <c r="AO8" s="26">
+      <c r="AO8" s="47">
         <v>437</v>
       </c>
-      <c r="AP8" s="1">
+      <c r="AP8" s="24">
         <v>352</v>
       </c>
-      <c r="AQ8" s="1">
+      <c r="AQ8" s="24">
         <v>553</v>
       </c>
-      <c r="AR8" s="1">
+      <c r="AR8" s="24">
         <v>659</v>
       </c>
-      <c r="AS8" s="1">
+      <c r="AS8" s="24">
         <v>576</v>
       </c>
-      <c r="AT8" s="1">
+      <c r="AT8" s="24">
         <v>459</v>
       </c>
-      <c r="AU8" s="1">
+      <c r="AU8" s="24">
         <v>454</v>
       </c>
-      <c r="AV8" s="1">
+      <c r="AV8" s="24">
         <v>345</v>
       </c>
-      <c r="AW8" s="1">
+      <c r="AW8" s="24">
         <v>367</v>
       </c>
-      <c r="AX8" s="1">
+      <c r="AX8" s="24">
         <v>331</v>
       </c>
-      <c r="AY8" s="1">
+      <c r="AY8" s="24">
         <v>367</v>
       </c>
-      <c r="AZ8" s="1">
+      <c r="AZ8" s="24">
         <v>315</v>
       </c>
-      <c r="BA8" s="1">
+      <c r="BA8" s="24">
         <v>393</v>
       </c>
-      <c r="BB8" s="1">
+      <c r="BB8" s="24">
         <v>353</v>
       </c>
-      <c r="BC8" s="1">
+      <c r="BC8" s="24">
         <v>619</v>
       </c>
-      <c r="BD8" s="1">
+      <c r="BD8" s="24">
         <v>630</v>
       </c>
-      <c r="BE8" s="1">
+      <c r="BE8" s="24">
         <v>577</v>
       </c>
-      <c r="BF8" s="27">
+      <c r="BF8" s="24">
         <v>500</v>
       </c>
-      <c r="BG8" s="1">
+      <c r="BG8" s="24">
         <v>387</v>
       </c>
-      <c r="BH8" s="26">
+      <c r="BH8" s="47">
         <v>310</v>
       </c>
-      <c r="BI8" s="26">
+      <c r="BI8" s="47">
         <v>327</v>
       </c>
-      <c r="BJ8" s="26">
+      <c r="BJ8" s="47">
         <v>297</v>
       </c>
-      <c r="BK8" s="26">
+      <c r="BK8" s="47">
         <v>280</v>
       </c>
-      <c r="BL8" s="1">
+      <c r="BL8" s="24">
         <v>324</v>
       </c>
-      <c r="BM8" s="1">
+      <c r="BM8" s="24">
         <v>348</v>
       </c>
+      <c r="BN8" s="47">
+        <v>279</v>
+      </c>
     </row>
-    <row r="9" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="30">
         <v>286</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="30">
         <v>262</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="24">
         <v>443</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="24">
         <v>285</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="30">
         <v>293</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="30">
         <v>465</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="30">
         <v>586</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="30">
         <v>525</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="30">
         <v>399</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="30">
         <v>410</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="30">
         <v>398</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="30">
         <v>372</v>
       </c>
-      <c r="N9" s="37">
+      <c r="N9" s="30">
         <v>191</v>
       </c>
-      <c r="O9" s="37">
+      <c r="O9" s="30">
         <v>228</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="30">
         <v>206</v>
       </c>
-      <c r="Q9" s="37">
+      <c r="Q9" s="30">
         <v>242</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="30">
         <v>230</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="30">
         <v>429</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="30">
         <v>406</v>
       </c>
-      <c r="U9" s="37">
+      <c r="U9" s="30">
         <v>566</v>
       </c>
-      <c r="V9" s="37">
+      <c r="V9" s="30">
         <v>410</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="30">
         <v>187</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="30">
         <v>204</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="30">
         <v>239</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="30">
         <v>205</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="30">
         <v>197</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AB9" s="30">
         <v>277</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AC9" s="4">
         <v>262</v>
       </c>
-      <c r="AD9" s="1">
+      <c r="AD9" s="24">
         <v>237</v>
       </c>
-      <c r="AE9" s="1">
+      <c r="AE9" s="24">
         <v>441</v>
       </c>
-      <c r="AF9" s="1">
+      <c r="AF9" s="24">
         <v>368</v>
       </c>
-      <c r="AG9" s="1">
+      <c r="AG9" s="24">
         <v>476</v>
       </c>
-      <c r="AH9" s="1">
+      <c r="AH9" s="24">
         <v>355</v>
       </c>
-      <c r="AI9" s="1">
+      <c r="AI9" s="24">
         <v>288</v>
       </c>
-      <c r="AJ9" s="26">
+      <c r="AJ9" s="47">
         <v>273</v>
       </c>
-      <c r="AK9" s="26">
+      <c r="AK9" s="47">
         <v>254</v>
       </c>
-      <c r="AL9" s="26">
+      <c r="AL9" s="47">
         <v>269</v>
       </c>
-      <c r="AM9" s="26">
+      <c r="AM9" s="47">
         <v>184</v>
       </c>
-      <c r="AN9" s="26">
+      <c r="AN9" s="47">
         <v>265</v>
       </c>
-      <c r="AO9" s="26">
+      <c r="AO9" s="47">
         <v>294</v>
       </c>
-      <c r="AP9" s="1">
+      <c r="AP9" s="24">
         <v>227</v>
       </c>
-      <c r="AQ9" s="1">
+      <c r="AQ9" s="24">
         <v>391</v>
       </c>
-      <c r="AR9" s="1">
+      <c r="AR9" s="24">
         <v>448</v>
       </c>
-      <c r="AS9" s="1">
+      <c r="AS9" s="24">
         <v>397</v>
       </c>
-      <c r="AT9" s="1">
+      <c r="AT9" s="24">
         <v>311</v>
       </c>
-      <c r="AU9" s="1">
+      <c r="AU9" s="24">
         <v>316</v>
       </c>
-      <c r="AV9" s="1">
+      <c r="AV9" s="24">
         <v>230</v>
       </c>
-      <c r="AW9" s="1">
+      <c r="AW9" s="24">
         <v>242</v>
       </c>
-      <c r="AX9" s="1">
+      <c r="AX9" s="24">
         <v>216</v>
       </c>
-      <c r="AY9" s="1">
+      <c r="AY9" s="24">
         <v>261</v>
       </c>
-      <c r="AZ9" s="1">
+      <c r="AZ9" s="24">
         <v>215</v>
       </c>
-      <c r="BA9" s="1">
+      <c r="BA9" s="24">
         <v>277</v>
       </c>
-      <c r="BB9" s="1">
+      <c r="BB9" s="24">
         <v>257</v>
       </c>
-      <c r="BC9" s="1">
+      <c r="BC9" s="24">
         <v>457</v>
       </c>
-      <c r="BD9" s="1">
+      <c r="BD9" s="24">
         <v>430</v>
       </c>
-      <c r="BE9" s="1">
+      <c r="BE9" s="24">
         <v>390</v>
       </c>
-      <c r="BF9" s="27">
+      <c r="BF9" s="24">
         <v>341</v>
       </c>
-      <c r="BG9" s="1">
+      <c r="BG9" s="24">
         <v>269</v>
       </c>
-      <c r="BH9" s="26">
+      <c r="BH9" s="47">
         <v>194</v>
       </c>
-      <c r="BI9" s="26">
+      <c r="BI9" s="47">
         <v>230</v>
       </c>
-      <c r="BJ9" s="26">
+      <c r="BJ9" s="47">
         <v>211</v>
       </c>
-      <c r="BK9" s="26">
+      <c r="BK9" s="47">
         <v>196</v>
       </c>
-      <c r="BL9" s="1">
+      <c r="BL9" s="24">
         <v>224</v>
       </c>
-      <c r="BM9" s="1">
+      <c r="BM9" s="24">
         <v>246</v>
       </c>
+      <c r="BN9" s="47">
+        <v>205</v>
+      </c>
     </row>
-    <row r="10" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B10" s="30">
         <v>21</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="30">
         <v>23</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10" s="24">
         <v>20</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E10" s="24">
         <v>16</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="30">
         <v>27</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="30">
         <v>12</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="30">
         <v>28</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="30">
         <v>18</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J10" s="30">
         <v>28</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K10" s="30">
         <v>16</v>
       </c>
-      <c r="L10" s="36">
+      <c r="L10" s="30">
         <v>12</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="30">
         <v>14</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="30">
         <v>22</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="30">
         <v>20</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="30">
         <v>24</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="30">
         <v>13</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="30">
         <v>17</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="30">
         <v>13</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="30">
         <v>31</v>
       </c>
-      <c r="U10" s="37">
+      <c r="U10" s="30">
         <v>34</v>
       </c>
-      <c r="V10" s="37">
+      <c r="V10" s="30">
         <v>45</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="30">
         <v>21</v>
       </c>
-      <c r="X10" s="37">
+      <c r="X10" s="30">
         <v>18</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="30">
         <v>18</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="30">
         <v>16</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="30">
         <v>14</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="30">
         <v>14</v>
       </c>
-      <c r="AC10" s="3">
+      <c r="AC10" s="4">
         <v>15</v>
       </c>
-      <c r="AD10" s="1">
+      <c r="AD10" s="24">
         <v>14</v>
       </c>
-      <c r="AE10" s="1">
+      <c r="AE10" s="24">
         <v>20</v>
       </c>
-      <c r="AF10" s="1">
+      <c r="AF10" s="24">
         <v>11</v>
       </c>
-      <c r="AG10" s="1">
+      <c r="AG10" s="24">
         <v>29</v>
       </c>
-      <c r="AH10" s="1">
+      <c r="AH10" s="24">
         <v>23</v>
       </c>
-      <c r="AI10" s="1">
+      <c r="AI10" s="24">
         <v>15</v>
       </c>
-      <c r="AJ10" s="26">
+      <c r="AJ10" s="47">
         <v>12</v>
       </c>
-      <c r="AK10" s="26">
+      <c r="AK10" s="47">
         <v>18</v>
       </c>
-      <c r="AL10" s="26">
+      <c r="AL10" s="47">
         <v>13</v>
       </c>
-      <c r="AM10" s="26">
+      <c r="AM10" s="47">
         <v>13</v>
       </c>
-      <c r="AN10" s="26">
+      <c r="AN10" s="47">
         <v>8</v>
       </c>
-      <c r="AO10" s="26">
+      <c r="AO10" s="47">
         <v>17</v>
       </c>
-      <c r="AP10" s="1">
+      <c r="AP10" s="24">
         <v>14</v>
       </c>
-      <c r="AQ10" s="1">
+      <c r="AQ10" s="24">
         <v>20</v>
       </c>
-      <c r="AR10" s="1">
+      <c r="AR10" s="24">
         <v>26</v>
       </c>
-      <c r="AS10" s="1">
+      <c r="AS10" s="24">
         <v>14</v>
       </c>
-      <c r="AT10" s="1">
+      <c r="AT10" s="24">
         <v>22</v>
       </c>
-      <c r="AU10" s="1">
+      <c r="AU10" s="24">
         <v>18</v>
       </c>
-      <c r="AV10" s="1">
+      <c r="AV10" s="24">
         <v>14</v>
       </c>
-      <c r="AW10" s="1">
+      <c r="AW10" s="24">
         <v>15</v>
       </c>
-      <c r="AX10" s="1">
+      <c r="AX10" s="24">
         <v>10</v>
       </c>
-      <c r="AY10" s="1">
+      <c r="AY10" s="24">
         <v>9</v>
       </c>
-      <c r="AZ10" s="1">
+      <c r="AZ10" s="24">
         <v>11</v>
       </c>
-      <c r="BA10" s="1">
+      <c r="BA10" s="24">
         <v>17</v>
       </c>
-      <c r="BB10" s="1">
+      <c r="BB10" s="24">
         <v>17</v>
       </c>
-      <c r="BC10" s="1">
+      <c r="BC10" s="24">
         <v>18</v>
       </c>
-      <c r="BD10" s="1">
+      <c r="BD10" s="24">
         <v>24</v>
       </c>
-      <c r="BE10" s="1">
+      <c r="BE10" s="24">
         <v>24</v>
       </c>
-      <c r="BF10" s="27">
+      <c r="BF10" s="24">
         <v>20</v>
       </c>
-      <c r="BG10" s="1">
+      <c r="BG10" s="24">
         <v>15</v>
       </c>
-      <c r="BH10" s="26">
+      <c r="BH10" s="47">
         <v>13</v>
       </c>
-      <c r="BI10" s="26">
+      <c r="BI10" s="47">
         <v>11</v>
       </c>
-      <c r="BJ10" s="26">
+      <c r="BJ10" s="47">
         <v>8</v>
       </c>
-      <c r="BK10" s="26">
+      <c r="BK10" s="47">
         <v>12</v>
       </c>
-      <c r="BL10" s="1">
+      <c r="BL10" s="24">
         <v>12</v>
       </c>
-      <c r="BM10" s="1">
+      <c r="BM10" s="24">
         <v>13</v>
       </c>
+      <c r="BN10" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="30">
         <v>10</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="30">
         <v>7</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="24">
         <v>11</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11" s="24">
         <v>7</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="30">
         <v>7</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="30">
         <v>5</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="30">
         <v>11</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="30">
         <v>9</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="30">
         <v>9</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K11" s="30">
         <v>7</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L11" s="30">
         <v>7</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="30">
         <v>13</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="30">
         <v>7</v>
       </c>
-      <c r="O11" s="37">
+      <c r="O11" s="30">
         <v>10</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="30">
         <v>6</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="30">
         <v>6</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="30">
         <v>5</v>
       </c>
-      <c r="S11" s="37">
-[...2 lines deleted...]
-      <c r="T11" s="37">
+      <c r="S11" s="30">
+        <v>2</v>
+      </c>
+      <c r="T11" s="30">
         <v>22</v>
       </c>
-      <c r="U11" s="37">
+      <c r="U11" s="30">
         <v>17</v>
       </c>
-      <c r="V11" s="37">
+      <c r="V11" s="30">
         <v>22</v>
       </c>
-      <c r="W11" s="37">
+      <c r="W11" s="30">
         <v>16</v>
       </c>
-      <c r="X11" s="37">
+      <c r="X11" s="30">
         <v>4</v>
       </c>
-      <c r="Y11" s="37">
+      <c r="Y11" s="30">
         <v>8</v>
       </c>
-      <c r="Z11" s="37">
-[...2 lines deleted...]
-      <c r="AA11" s="37">
+      <c r="Z11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="30">
         <v>7</v>
       </c>
-      <c r="AB11" s="37">
+      <c r="AB11" s="30">
         <v>6</v>
       </c>
-      <c r="AC11" s="3">
+      <c r="AC11" s="4">
         <v>4</v>
       </c>
-      <c r="AD11" s="1">
+      <c r="AD11" s="24">
         <v>6</v>
       </c>
-      <c r="AE11" s="1">
+      <c r="AE11" s="24">
         <v>11</v>
       </c>
-      <c r="AF11" s="1">
+      <c r="AF11" s="24">
         <v>11</v>
       </c>
-      <c r="AG11" s="1">
+      <c r="AG11" s="24">
         <v>11</v>
       </c>
-      <c r="AH11" s="1">
+      <c r="AH11" s="24">
         <v>8</v>
       </c>
-      <c r="AI11" s="1">
+      <c r="AI11" s="24">
         <v>7</v>
       </c>
-      <c r="AJ11" s="26">
+      <c r="AJ11" s="47">
         <v>9</v>
       </c>
-      <c r="AK11" s="26">
+      <c r="AK11" s="47">
         <v>5</v>
       </c>
-      <c r="AL11" s="26">
+      <c r="AL11" s="47">
         <v>7</v>
       </c>
-      <c r="AM11" s="26">
+      <c r="AM11" s="47">
         <v>4</v>
       </c>
-      <c r="AN11" s="26">
+      <c r="AN11" s="47">
         <v>8</v>
       </c>
-      <c r="AO11" s="26">
+      <c r="AO11" s="47">
         <v>8</v>
       </c>
-      <c r="AP11" s="1">
+      <c r="AP11" s="24">
         <v>6</v>
       </c>
-      <c r="AQ11" s="1">
+      <c r="AQ11" s="24">
         <v>5</v>
       </c>
-      <c r="AR11" s="1">
+      <c r="AR11" s="24">
         <v>17</v>
       </c>
-      <c r="AS11" s="1">
+      <c r="AS11" s="24">
         <v>12</v>
       </c>
-      <c r="AT11" s="1">
+      <c r="AT11" s="24">
         <v>6</v>
       </c>
-      <c r="AU11" s="1">
+      <c r="AU11" s="24">
         <v>10</v>
       </c>
-      <c r="AV11" s="1">
+      <c r="AV11" s="24">
         <v>7</v>
       </c>
-      <c r="AW11" s="1">
+      <c r="AW11" s="24">
         <v>5</v>
       </c>
-      <c r="AX11" s="1">
+      <c r="AX11" s="24">
         <v>4</v>
       </c>
-      <c r="AY11" s="1">
-[...2 lines deleted...]
-      <c r="AZ11" s="1">
+      <c r="AY11" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ11" s="24">
         <v>5</v>
       </c>
-      <c r="BA11" s="1">
-[...2 lines deleted...]
-      <c r="BB11" s="1">
+      <c r="BA11" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB11" s="24">
         <v>5</v>
       </c>
-      <c r="BC11" s="1">
+      <c r="BC11" s="24">
         <v>5</v>
       </c>
-      <c r="BD11" s="1">
+      <c r="BD11" s="24">
         <v>13</v>
       </c>
-      <c r="BE11" s="1">
+      <c r="BE11" s="24">
         <v>11</v>
       </c>
-      <c r="BF11" s="27">
-[...2 lines deleted...]
-      <c r="BG11" s="1">
+      <c r="BF11" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG11" s="24">
         <v>8</v>
       </c>
-      <c r="BH11" s="26">
+      <c r="BH11" s="47">
         <v>6</v>
       </c>
-      <c r="BI11" s="26">
+      <c r="BI11" s="47">
         <v>5</v>
       </c>
-      <c r="BJ11" s="26">
-[...2 lines deleted...]
-      <c r="BK11" s="26">
+      <c r="BJ11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK11" s="47">
         <v>6</v>
       </c>
-      <c r="BL11" s="1">
-[...2 lines deleted...]
-      <c r="BM11" s="1">
+      <c r="BL11" s="24">
+        <v>1</v>
+      </c>
+      <c r="BM11" s="24">
         <v>7</v>
       </c>
+      <c r="BN11" s="47">
+        <v>4</v>
+      </c>
     </row>
-    <row r="12" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="36">
+      <c r="B12" s="30">
         <v>14</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="30">
         <v>11</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D12" s="24">
         <v>9</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E12" s="24">
         <v>6</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="30">
         <v>12</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="30">
         <v>6</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="30">
         <v>14</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="30">
         <v>16</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="30">
         <v>9</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="30">
         <v>10</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="30">
         <v>18</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="30">
         <v>12</v>
       </c>
-      <c r="N12" s="37">
+      <c r="N12" s="30">
         <v>5</v>
       </c>
-      <c r="O12" s="37">
+      <c r="O12" s="30">
         <v>7</v>
       </c>
-      <c r="P12" s="37">
+      <c r="P12" s="30">
         <v>11</v>
       </c>
-      <c r="Q12" s="37">
+      <c r="Q12" s="30">
         <v>10</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="30">
         <v>14</v>
       </c>
-      <c r="S12" s="37">
+      <c r="S12" s="30">
         <v>4</v>
       </c>
-      <c r="T12" s="37">
+      <c r="T12" s="30">
         <v>19</v>
       </c>
-      <c r="U12" s="37">
+      <c r="U12" s="30">
         <v>21</v>
       </c>
-      <c r="V12" s="37">
+      <c r="V12" s="30">
         <v>16</v>
       </c>
-      <c r="W12" s="37">
+      <c r="W12" s="30">
         <v>16</v>
       </c>
-      <c r="X12" s="37">
+      <c r="X12" s="30">
         <v>8</v>
       </c>
-      <c r="Y12" s="37">
+      <c r="Y12" s="30">
         <v>9</v>
       </c>
-      <c r="Z12" s="37">
+      <c r="Z12" s="30">
         <v>4</v>
       </c>
-      <c r="AA12" s="37">
+      <c r="AA12" s="30">
         <v>6</v>
       </c>
-      <c r="AB12" s="37">
+      <c r="AB12" s="30">
         <v>9</v>
       </c>
-      <c r="AC12" s="3">
+      <c r="AC12" s="4">
         <v>10</v>
       </c>
-      <c r="AD12" s="1">
+      <c r="AD12" s="24">
         <v>9</v>
       </c>
-      <c r="AE12" s="1">
+      <c r="AE12" s="24">
         <v>9</v>
       </c>
-      <c r="AF12" s="1">
+      <c r="AF12" s="24">
         <v>12</v>
       </c>
-      <c r="AG12" s="1">
+      <c r="AG12" s="24">
         <v>14</v>
       </c>
-      <c r="AH12" s="1">
+      <c r="AH12" s="24">
         <v>8</v>
       </c>
-      <c r="AI12" s="1">
-[...2 lines deleted...]
-      <c r="AJ12" s="26">
+      <c r="AI12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="47">
         <v>8</v>
       </c>
-      <c r="AK12" s="26">
+      <c r="AK12" s="47">
         <v>4</v>
       </c>
-      <c r="AL12" s="26">
+      <c r="AL12" s="47">
         <v>11</v>
       </c>
-      <c r="AM12" s="26">
+      <c r="AM12" s="47">
         <v>9</v>
       </c>
-      <c r="AN12" s="26">
+      <c r="AN12" s="47">
         <v>12</v>
       </c>
-      <c r="AO12" s="26">
+      <c r="AO12" s="47">
         <v>11</v>
       </c>
-      <c r="AP12" s="1">
+      <c r="AP12" s="24">
         <v>6</v>
       </c>
-      <c r="AQ12" s="1">
+      <c r="AQ12" s="24">
         <v>9</v>
       </c>
-      <c r="AR12" s="1">
+      <c r="AR12" s="24">
         <v>13</v>
       </c>
-      <c r="AS12" s="1">
+      <c r="AS12" s="24">
         <v>9</v>
       </c>
-      <c r="AT12" s="1">
-[...2 lines deleted...]
-      <c r="AU12" s="1">
+      <c r="AT12" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU12" s="24">
         <v>4</v>
       </c>
-      <c r="AV12" s="1">
+      <c r="AV12" s="24">
         <v>6</v>
       </c>
-      <c r="AW12" s="1">
+      <c r="AW12" s="24">
         <v>11</v>
       </c>
-      <c r="AX12" s="1">
+      <c r="AX12" s="24">
         <v>4</v>
       </c>
-      <c r="AY12" s="1">
-[...2 lines deleted...]
-      <c r="AZ12" s="1">
+      <c r="AY12" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ12" s="24">
         <v>5</v>
       </c>
-      <c r="BA12" s="1">
-[...2 lines deleted...]
-      <c r="BB12" s="1">
+      <c r="BA12" s="24">
+        <v>1</v>
+      </c>
+      <c r="BB12" s="24">
         <v>4</v>
       </c>
-      <c r="BC12" s="1">
+      <c r="BC12" s="24">
         <v>9</v>
       </c>
-      <c r="BD12" s="1">
+      <c r="BD12" s="24">
         <v>13</v>
       </c>
-      <c r="BE12" s="1">
+      <c r="BE12" s="24">
         <v>9</v>
       </c>
-      <c r="BF12" s="27">
+      <c r="BF12" s="24">
         <v>8</v>
       </c>
-      <c r="BG12" s="1">
+      <c r="BG12" s="24">
         <v>10</v>
       </c>
-      <c r="BH12" s="26">
-[...2 lines deleted...]
-      <c r="BI12" s="26">
+      <c r="BH12" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI12" s="47">
         <v>5</v>
       </c>
-      <c r="BJ12" s="26">
-[...2 lines deleted...]
-      <c r="BK12" s="26">
+      <c r="BJ12" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK12" s="47">
         <v>4</v>
       </c>
-      <c r="BL12" s="1">
+      <c r="BL12" s="24">
         <v>7</v>
       </c>
-      <c r="BM12" s="1">
+      <c r="BM12" s="24">
         <v>4</v>
       </c>
+      <c r="BN12" s="47">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="30">
         <v>9</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="30">
         <v>4</v>
       </c>
-      <c r="D13" s="1">
-[...2 lines deleted...]
-      <c r="E13" s="1">
+      <c r="D13" s="24">
+        <v>3</v>
+      </c>
+      <c r="E13" s="24">
         <v>6</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="30">
         <v>6</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="30">
         <v>4</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="30">
         <v>5</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="30">
         <v>4</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="30">
         <v>5</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K13" s="30">
         <v>9</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L13" s="30">
         <v>6</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M13" s="30">
         <v>5</v>
       </c>
-      <c r="N13" s="37">
+      <c r="N13" s="30">
         <v>5</v>
       </c>
-      <c r="O13" s="37">
+      <c r="O13" s="30">
         <v>4</v>
       </c>
-      <c r="P13" s="37">
+      <c r="P13" s="30">
         <v>11</v>
       </c>
-      <c r="Q13" s="37">
+      <c r="Q13" s="30">
         <v>8</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="30">
         <v>4</v>
       </c>
-      <c r="S13" s="37">
+      <c r="S13" s="30">
         <v>4</v>
       </c>
-      <c r="T13" s="37">
+      <c r="T13" s="30">
         <v>9</v>
       </c>
-      <c r="U13" s="37">
+      <c r="U13" s="30">
         <v>5</v>
       </c>
-      <c r="V13" s="37">
+      <c r="V13" s="30">
         <v>10</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="30">
         <v>4</v>
       </c>
-      <c r="X13" s="37">
-[...2 lines deleted...]
-      <c r="Y13" s="37">
+      <c r="X13" s="30">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="30">
         <v>7</v>
       </c>
-      <c r="Z13" s="37">
-[...2 lines deleted...]
-      <c r="AA13" s="37">
+      <c r="Z13" s="30">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="30">
         <v>8</v>
       </c>
-      <c r="AB13" s="37">
+      <c r="AB13" s="30">
         <v>7</v>
       </c>
-      <c r="AC13" s="3">
-[...2 lines deleted...]
-      <c r="AD13" s="1">
+      <c r="AC13" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD13" s="24">
         <v>6</v>
       </c>
-      <c r="AE13" s="1">
+      <c r="AE13" s="24">
         <v>8</v>
       </c>
-      <c r="AF13" s="1">
+      <c r="AF13" s="24">
         <v>4</v>
       </c>
-      <c r="AG13" s="1">
+      <c r="AG13" s="24">
         <v>9</v>
       </c>
-      <c r="AH13" s="1">
+      <c r="AH13" s="24">
         <v>6</v>
       </c>
-      <c r="AI13" s="1">
+      <c r="AI13" s="24">
         <v>6</v>
       </c>
-      <c r="AJ13" s="26">
-[...2 lines deleted...]
-      <c r="AK13" s="26">
+      <c r="AJ13" s="47">
+        <v>3</v>
+      </c>
+      <c r="AK13" s="47">
         <v>5</v>
       </c>
-      <c r="AL13" s="26">
+      <c r="AL13" s="47">
         <v>8</v>
       </c>
-      <c r="AM13" s="26">
-[...2 lines deleted...]
-      <c r="AN13" s="26">
+      <c r="AM13" s="47">
+        <v>3</v>
+      </c>
+      <c r="AN13" s="47">
         <v>4</v>
       </c>
-      <c r="AO13" s="26">
+      <c r="AO13" s="47">
         <v>9</v>
       </c>
-      <c r="AP13" s="1">
+      <c r="AP13" s="24">
         <v>7</v>
       </c>
-      <c r="AQ13" s="1">
+      <c r="AQ13" s="24">
         <v>6</v>
       </c>
-      <c r="AR13" s="1">
+      <c r="AR13" s="24">
         <v>6</v>
       </c>
-      <c r="AS13" s="1">
+      <c r="AS13" s="24">
         <v>8</v>
       </c>
-      <c r="AT13" s="1">
+      <c r="AT13" s="24">
         <v>12</v>
       </c>
-      <c r="AU13" s="1">
+      <c r="AU13" s="24">
         <v>4</v>
       </c>
-      <c r="AV13" s="1">
+      <c r="AV13" s="24">
         <v>4</v>
       </c>
-      <c r="AW13" s="1">
-[...5 lines deleted...]
-      <c r="AY13" s="1">
+      <c r="AW13" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX13" s="24">
+        <v>3</v>
+      </c>
+      <c r="AY13" s="24">
         <v>4</v>
       </c>
-      <c r="AZ13" s="1">
-[...8 lines deleted...]
-      <c r="BC13" s="1">
+      <c r="AZ13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB13" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC13" s="24">
         <v>10</v>
       </c>
-      <c r="BD13" s="1">
+      <c r="BD13" s="24">
         <v>7</v>
       </c>
-      <c r="BE13" s="1">
+      <c r="BE13" s="24">
         <v>10</v>
       </c>
-      <c r="BF13" s="27">
+      <c r="BF13" s="24">
         <v>10</v>
       </c>
-      <c r="BG13" s="1">
+      <c r="BG13" s="24">
         <v>7</v>
       </c>
-      <c r="BH13" s="26">
+      <c r="BH13" s="47">
         <v>5</v>
       </c>
-      <c r="BI13" s="26">
+      <c r="BI13" s="47">
         <v>8</v>
       </c>
-      <c r="BJ13" s="26">
-[...2 lines deleted...]
-      <c r="BK13" s="26">
+      <c r="BJ13" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK13" s="47">
         <v>6</v>
       </c>
-      <c r="BL13" s="1">
+      <c r="BL13" s="24">
         <v>10</v>
       </c>
-      <c r="BM13" s="1">
+      <c r="BM13" s="24">
         <v>6</v>
       </c>
+      <c r="BN13" s="47">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="30">
         <v>5</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="30">
         <v>4</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D14" s="24">
         <v>4</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E14" s="24">
         <v>7</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="30">
         <v>13</v>
       </c>
-      <c r="G14" s="36">
-[...2 lines deleted...]
-      <c r="H14" s="36">
+      <c r="G14" s="30">
+        <v>1</v>
+      </c>
+      <c r="H14" s="30">
         <v>7</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="30">
         <v>5</v>
       </c>
-      <c r="J14" s="36">
+      <c r="J14" s="30">
         <v>4</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K14" s="30">
         <v>6</v>
       </c>
-      <c r="L14" s="36">
-[...8 lines deleted...]
-      <c r="O14" s="37">
+      <c r="L14" s="30">
+        <v>1</v>
+      </c>
+      <c r="M14" s="30">
+        <v>3</v>
+      </c>
+      <c r="N14" s="30">
+        <v>1</v>
+      </c>
+      <c r="O14" s="30">
         <v>6</v>
       </c>
-      <c r="P14" s="37">
+      <c r="P14" s="30">
         <v>11</v>
       </c>
-      <c r="Q14" s="37">
+      <c r="Q14" s="30">
         <v>7</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="30">
         <v>6</v>
       </c>
-      <c r="S14" s="37">
-[...2 lines deleted...]
-      <c r="T14" s="37">
+      <c r="S14" s="30">
+        <v>2</v>
+      </c>
+      <c r="T14" s="30">
         <v>11</v>
       </c>
-      <c r="U14" s="37">
+      <c r="U14" s="30">
         <v>13</v>
       </c>
-      <c r="V14" s="37">
+      <c r="V14" s="30">
         <v>10</v>
       </c>
-      <c r="W14" s="37">
+      <c r="W14" s="30">
         <v>9</v>
       </c>
-      <c r="X14" s="37">
+      <c r="X14" s="30">
         <v>7</v>
       </c>
-      <c r="Y14" s="37">
+      <c r="Y14" s="30">
         <v>4</v>
       </c>
-      <c r="Z14" s="37">
-[...2 lines deleted...]
-      <c r="AA14" s="37">
+      <c r="Z14" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="30">
         <v>10</v>
       </c>
-      <c r="AB14" s="37">
-[...2 lines deleted...]
-      <c r="AC14" s="3">
+      <c r="AB14" s="30">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="4">
         <v>4</v>
       </c>
-      <c r="AD14" s="1">
+      <c r="AD14" s="24">
         <v>6</v>
       </c>
-      <c r="AE14" s="1">
+      <c r="AE14" s="24">
         <v>7</v>
       </c>
-      <c r="AF14" s="1">
+      <c r="AF14" s="24">
         <v>8</v>
       </c>
-      <c r="AG14" s="1">
+      <c r="AG14" s="24">
         <v>10</v>
       </c>
-      <c r="AH14" s="1">
+      <c r="AH14" s="24">
         <v>6</v>
       </c>
-      <c r="AI14" s="1">
+      <c r="AI14" s="24">
         <v>5</v>
       </c>
-      <c r="AJ14" s="26">
+      <c r="AJ14" s="47">
         <v>7</v>
       </c>
-      <c r="AK14" s="26">
+      <c r="AK14" s="47">
         <v>7</v>
       </c>
-      <c r="AL14" s="26">
-[...2 lines deleted...]
-      <c r="AM14" s="26">
+      <c r="AL14" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="47">
         <v>4</v>
       </c>
-      <c r="AN14" s="26">
+      <c r="AN14" s="47">
         <v>4</v>
       </c>
-      <c r="AO14" s="26">
+      <c r="AO14" s="47">
         <v>6</v>
       </c>
-      <c r="AP14" s="1">
+      <c r="AP14" s="24">
         <v>5</v>
       </c>
-      <c r="AQ14" s="1">
+      <c r="AQ14" s="24">
         <v>4</v>
       </c>
-      <c r="AR14" s="1">
+      <c r="AR14" s="24">
         <v>13</v>
       </c>
-      <c r="AS14" s="1">
+      <c r="AS14" s="24">
         <v>6</v>
       </c>
-      <c r="AT14" s="1">
+      <c r="AT14" s="24">
         <v>5</v>
       </c>
-      <c r="AU14" s="1">
+      <c r="AU14" s="24">
         <v>9</v>
       </c>
-      <c r="AV14" s="1">
+      <c r="AV14" s="24">
         <v>4</v>
       </c>
-      <c r="AW14" s="1">
+      <c r="AW14" s="24">
         <v>5</v>
       </c>
-      <c r="AX14" s="1">
+      <c r="AX14" s="24">
         <v>4</v>
       </c>
-      <c r="AY14" s="1">
+      <c r="AY14" s="24">
         <v>6</v>
       </c>
-      <c r="AZ14" s="1">
+      <c r="AZ14" s="24">
         <v>6</v>
       </c>
-      <c r="BA14" s="1">
+      <c r="BA14" s="24">
         <v>7</v>
       </c>
-      <c r="BB14" s="1">
+      <c r="BB14" s="24">
         <v>5</v>
       </c>
-      <c r="BC14" s="1">
+      <c r="BC14" s="24">
         <v>4</v>
       </c>
-      <c r="BD14" s="1">
+      <c r="BD14" s="24">
         <v>9</v>
       </c>
-      <c r="BE14" s="1">
+      <c r="BE14" s="24">
         <v>5</v>
       </c>
-      <c r="BF14" s="27">
+      <c r="BF14" s="24">
         <v>8</v>
       </c>
-      <c r="BG14" s="1">
+      <c r="BG14" s="24">
         <v>8</v>
       </c>
-      <c r="BH14" s="26">
+      <c r="BH14" s="47">
         <v>4</v>
       </c>
-      <c r="BI14" s="26">
-[...5 lines deleted...]
-      <c r="BK14" s="26">
+      <c r="BI14" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ14" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK14" s="47">
         <v>4</v>
       </c>
-      <c r="BL14" s="1">
-[...2 lines deleted...]
-      <c r="BM14" s="1">
+      <c r="BL14" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM14" s="24">
         <v>6</v>
       </c>
+      <c r="BN14" s="47">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="30">
         <v>4</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="30">
         <v>10</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15" s="24">
         <v>7</v>
       </c>
-      <c r="E15" s="1">
-[...2 lines deleted...]
-      <c r="F15" s="36">
+      <c r="E15" s="24">
+        <v>3</v>
+      </c>
+      <c r="F15" s="30">
         <v>12</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="30">
         <v>10</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="30">
         <v>4</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="30">
         <v>8</v>
       </c>
-      <c r="J15" s="36">
+      <c r="J15" s="30">
         <v>8</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K15" s="30">
         <v>9</v>
       </c>
-      <c r="L15" s="36">
+      <c r="L15" s="30">
         <v>9</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M15" s="30">
         <v>7</v>
       </c>
-      <c r="N15" s="37">
+      <c r="N15" s="30">
         <v>7</v>
       </c>
-      <c r="O15" s="37">
+      <c r="O15" s="30">
         <v>16</v>
       </c>
-      <c r="P15" s="37">
+      <c r="P15" s="30">
         <v>14</v>
       </c>
-      <c r="Q15" s="37">
+      <c r="Q15" s="30">
         <v>13</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="30">
         <v>15</v>
       </c>
-      <c r="S15" s="37">
-[...2 lines deleted...]
-      <c r="T15" s="37">
+      <c r="S15" s="30">
+        <v>3</v>
+      </c>
+      <c r="T15" s="30">
         <v>20</v>
       </c>
-      <c r="U15" s="37">
+      <c r="U15" s="30">
         <v>23</v>
       </c>
-      <c r="V15" s="37">
+      <c r="V15" s="30">
         <v>20</v>
       </c>
-      <c r="W15" s="37">
+      <c r="W15" s="30">
         <v>12</v>
       </c>
-      <c r="X15" s="37">
+      <c r="X15" s="30">
         <v>8</v>
       </c>
-      <c r="Y15" s="37">
+      <c r="Y15" s="30">
         <v>15</v>
       </c>
-      <c r="Z15" s="37">
+      <c r="Z15" s="30">
         <v>11</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="30">
         <v>7</v>
       </c>
-      <c r="AB15" s="37">
+      <c r="AB15" s="30">
         <v>12</v>
       </c>
-      <c r="AC15" s="3">
+      <c r="AC15" s="4">
         <v>11</v>
       </c>
-      <c r="AD15" s="1">
+      <c r="AD15" s="24">
         <v>8</v>
       </c>
-      <c r="AE15" s="1">
+      <c r="AE15" s="24">
         <v>16</v>
       </c>
-      <c r="AF15" s="1">
+      <c r="AF15" s="24">
         <v>16</v>
       </c>
-      <c r="AG15" s="1">
+      <c r="AG15" s="24">
         <v>28</v>
       </c>
-      <c r="AH15" s="1">
+      <c r="AH15" s="24">
         <v>11</v>
       </c>
-      <c r="AI15" s="1">
+      <c r="AI15" s="24">
         <v>13</v>
       </c>
-      <c r="AJ15" s="26">
+      <c r="AJ15" s="47">
         <v>19</v>
       </c>
-      <c r="AK15" s="26">
+      <c r="AK15" s="47">
         <v>9</v>
       </c>
-      <c r="AL15" s="26">
+      <c r="AL15" s="47">
         <v>12</v>
       </c>
-      <c r="AM15" s="26">
+      <c r="AM15" s="47">
         <v>9</v>
       </c>
-      <c r="AN15" s="26">
+      <c r="AN15" s="47">
         <v>13</v>
       </c>
-      <c r="AO15" s="26">
+      <c r="AO15" s="47">
         <v>10</v>
       </c>
-      <c r="AP15" s="1">
+      <c r="AP15" s="24">
         <v>7</v>
       </c>
-      <c r="AQ15" s="1">
+      <c r="AQ15" s="24">
         <v>13</v>
       </c>
-      <c r="AR15" s="1">
+      <c r="AR15" s="24">
         <v>13</v>
       </c>
-      <c r="AS15" s="1">
+      <c r="AS15" s="24">
         <v>20</v>
       </c>
-      <c r="AT15" s="1">
+      <c r="AT15" s="24">
         <v>14</v>
       </c>
-      <c r="AU15" s="1">
+      <c r="AU15" s="24">
         <v>13</v>
       </c>
-      <c r="AV15" s="1">
+      <c r="AV15" s="24">
         <v>17</v>
       </c>
-      <c r="AW15" s="1">
+      <c r="AW15" s="24">
         <v>9</v>
       </c>
-      <c r="AX15" s="1">
+      <c r="AX15" s="24">
         <v>8</v>
       </c>
-      <c r="AY15" s="1">
+      <c r="AY15" s="24">
         <v>7</v>
       </c>
-      <c r="AZ15" s="1">
+      <c r="AZ15" s="24">
         <v>9</v>
       </c>
-      <c r="BA15" s="1">
+      <c r="BA15" s="24">
         <v>10</v>
       </c>
-      <c r="BB15" s="1">
-[...2 lines deleted...]
-      <c r="BC15" s="1">
+      <c r="BB15" s="24">
+        <v>2</v>
+      </c>
+      <c r="BC15" s="24">
         <v>9</v>
       </c>
-      <c r="BD15" s="1">
+      <c r="BD15" s="24">
         <v>19</v>
       </c>
-      <c r="BE15" s="1">
+      <c r="BE15" s="24">
         <v>12</v>
       </c>
-      <c r="BF15" s="27">
+      <c r="BF15" s="24">
         <v>10</v>
       </c>
-      <c r="BG15" s="1">
+      <c r="BG15" s="24">
         <v>8</v>
       </c>
-      <c r="BH15" s="26">
+      <c r="BH15" s="47">
         <v>15</v>
       </c>
-      <c r="BI15" s="26">
+      <c r="BI15" s="47">
         <v>7</v>
       </c>
-      <c r="BJ15" s="26">
+      <c r="BJ15" s="47">
         <v>9</v>
       </c>
-      <c r="BK15" s="26">
+      <c r="BK15" s="47">
         <v>6</v>
       </c>
-      <c r="BL15" s="1">
+      <c r="BL15" s="24">
         <v>6</v>
       </c>
-      <c r="BM15" s="1">
+      <c r="BM15" s="24">
         <v>10</v>
       </c>
+      <c r="BN15" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:157" s="3" customFormat="1" ht="11.25">
-      <c r="A16" s="24" t="s">
+    <row r="16" spans="1:157" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="30">
         <v>26</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="30">
         <v>17</v>
       </c>
-      <c r="D16" s="1">
+      <c r="D16" s="24">
         <v>40</v>
       </c>
-      <c r="E16" s="1">
+      <c r="E16" s="24">
         <v>17</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="30">
         <v>22</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="30">
         <v>23</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="30">
         <v>40</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="30">
         <v>33</v>
       </c>
-      <c r="J16" s="36">
+      <c r="J16" s="30">
         <v>34</v>
       </c>
-      <c r="K16" s="36">
+      <c r="K16" s="30">
         <v>32</v>
       </c>
-      <c r="L16" s="36">
+      <c r="L16" s="30">
         <v>28</v>
       </c>
-      <c r="M16" s="36">
+      <c r="M16" s="30">
         <v>27</v>
       </c>
-      <c r="N16" s="37">
+      <c r="N16" s="30">
         <v>25</v>
       </c>
-      <c r="O16" s="37">
+      <c r="O16" s="30">
         <v>25</v>
       </c>
-      <c r="P16" s="37">
+      <c r="P16" s="30">
         <v>48</v>
       </c>
-      <c r="Q16" s="37">
+      <c r="Q16" s="30">
         <v>24</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="30">
         <v>30</v>
       </c>
-      <c r="S16" s="37">
+      <c r="S16" s="30">
         <v>27</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="30">
         <v>44</v>
       </c>
-      <c r="U16" s="37">
+      <c r="U16" s="30">
         <v>58</v>
       </c>
-      <c r="V16" s="37">
+      <c r="V16" s="30">
         <v>61</v>
       </c>
-      <c r="W16" s="37">
+      <c r="W16" s="30">
         <v>34</v>
       </c>
-      <c r="X16" s="37">
+      <c r="X16" s="30">
         <v>28</v>
       </c>
-      <c r="Y16" s="37">
+      <c r="Y16" s="30">
         <v>21</v>
       </c>
-      <c r="Z16" s="37">
+      <c r="Z16" s="30">
         <v>16</v>
       </c>
-      <c r="AA16" s="37">
+      <c r="AA16" s="30">
         <v>23</v>
       </c>
-      <c r="AB16" s="37">
+      <c r="AB16" s="30">
         <v>28</v>
       </c>
-      <c r="AC16" s="3">
+      <c r="AC16" s="4">
         <v>23</v>
       </c>
-      <c r="AD16" s="1">
+      <c r="AD16" s="24">
         <v>24</v>
       </c>
-      <c r="AE16" s="1">
+      <c r="AE16" s="24">
         <v>47</v>
       </c>
-      <c r="AF16" s="1">
+      <c r="AF16" s="24">
         <v>56</v>
       </c>
-      <c r="AG16" s="1">
+      <c r="AG16" s="24">
         <v>31</v>
       </c>
-      <c r="AH16" s="1">
+      <c r="AH16" s="24">
         <v>37</v>
       </c>
-      <c r="AI16" s="1">
+      <c r="AI16" s="24">
         <v>32</v>
       </c>
-      <c r="AJ16" s="26">
+      <c r="AJ16" s="47">
         <v>29</v>
       </c>
-      <c r="AK16" s="26">
+      <c r="AK16" s="47">
         <v>22</v>
       </c>
-      <c r="AL16" s="26">
+      <c r="AL16" s="47">
         <v>33</v>
       </c>
-      <c r="AM16" s="26">
+      <c r="AM16" s="47">
         <v>29</v>
       </c>
-      <c r="AN16" s="26">
+      <c r="AN16" s="47">
         <v>24</v>
       </c>
-      <c r="AO16" s="26">
+      <c r="AO16" s="47">
         <v>26</v>
       </c>
-      <c r="AP16" s="1">
+      <c r="AP16" s="24">
         <v>26</v>
       </c>
-      <c r="AQ16" s="1">
+      <c r="AQ16" s="24">
         <v>35</v>
       </c>
-      <c r="AR16" s="1">
+      <c r="AR16" s="24">
         <v>41</v>
       </c>
-      <c r="AS16" s="1">
+      <c r="AS16" s="24">
         <v>30</v>
       </c>
-      <c r="AT16" s="1">
+      <c r="AT16" s="24">
         <v>32</v>
       </c>
-      <c r="AU16" s="1">
+      <c r="AU16" s="24">
         <v>18</v>
       </c>
-      <c r="AV16" s="1">
+      <c r="AV16" s="24">
         <v>11</v>
       </c>
-      <c r="AW16" s="1">
+      <c r="AW16" s="24">
         <v>17</v>
       </c>
-      <c r="AX16" s="1">
+      <c r="AX16" s="24">
         <v>27</v>
       </c>
-      <c r="AY16" s="1">
+      <c r="AY16" s="24">
         <v>24</v>
       </c>
-      <c r="AZ16" s="1">
+      <c r="AZ16" s="24">
         <v>16</v>
       </c>
-      <c r="BA16" s="1">
+      <c r="BA16" s="24">
         <v>19</v>
       </c>
-      <c r="BB16" s="1">
+      <c r="BB16" s="24">
         <v>21</v>
       </c>
-      <c r="BC16" s="1">
+      <c r="BC16" s="24">
         <v>35</v>
       </c>
-      <c r="BD16" s="1">
+      <c r="BD16" s="24">
         <v>29</v>
       </c>
-      <c r="BE16" s="1">
+      <c r="BE16" s="24">
         <v>37</v>
       </c>
-      <c r="BF16" s="27">
+      <c r="BF16" s="24">
         <v>30</v>
       </c>
-      <c r="BG16" s="1">
+      <c r="BG16" s="24">
         <v>13</v>
       </c>
-      <c r="BH16" s="26">
+      <c r="BH16" s="47">
         <v>18</v>
       </c>
-      <c r="BI16" s="26">
+      <c r="BI16" s="47">
         <v>18</v>
       </c>
-      <c r="BJ16" s="26">
+      <c r="BJ16" s="47">
         <v>22</v>
       </c>
-      <c r="BK16" s="26">
+      <c r="BK16" s="47">
         <v>15</v>
       </c>
-      <c r="BL16" s="1">
+      <c r="BL16" s="24">
         <v>18</v>
       </c>
-      <c r="BM16" s="1">
+      <c r="BM16" s="24">
         <v>15</v>
       </c>
+      <c r="BN16" s="47">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="30">
         <v>4</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="30">
         <v>5</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D17" s="24">
         <v>6</v>
       </c>
-      <c r="E17" s="1">
-[...2 lines deleted...]
-      <c r="F17" s="36">
+      <c r="E17" s="24">
+        <v>2</v>
+      </c>
+      <c r="F17" s="30">
         <v>4</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="30">
         <v>4</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="30">
         <v>11</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="30">
         <v>4</v>
       </c>
-      <c r="J17" s="36">
+      <c r="J17" s="30">
         <v>5</v>
       </c>
-      <c r="K17" s="36">
-[...2 lines deleted...]
-      <c r="L17" s="36">
+      <c r="K17" s="30">
+        <v>3</v>
+      </c>
+      <c r="L17" s="30">
         <v>8</v>
       </c>
-      <c r="M17" s="36">
+      <c r="M17" s="30">
         <v>4</v>
       </c>
-      <c r="N17" s="37">
+      <c r="N17" s="30">
         <v>4</v>
       </c>
-      <c r="O17" s="37">
-[...2 lines deleted...]
-      <c r="P17" s="37">
+      <c r="O17" s="30">
+        <v>2</v>
+      </c>
+      <c r="P17" s="30">
         <v>9</v>
       </c>
-      <c r="Q17" s="37">
+      <c r="Q17" s="30">
         <v>9</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="30">
         <v>13</v>
       </c>
-      <c r="S17" s="37">
-[...2 lines deleted...]
-      <c r="T17" s="37">
+      <c r="S17" s="30">
+        <v>1</v>
+      </c>
+      <c r="T17" s="30">
         <v>8</v>
       </c>
-      <c r="U17" s="37">
+      <c r="U17" s="30">
         <v>7</v>
       </c>
-      <c r="V17" s="37">
+      <c r="V17" s="30">
         <v>8</v>
       </c>
-      <c r="W17" s="37">
+      <c r="W17" s="30">
         <v>7</v>
       </c>
-      <c r="X17" s="37">
+      <c r="X17" s="30">
         <v>4</v>
       </c>
-      <c r="Y17" s="37">
-[...2 lines deleted...]
-      <c r="Z17" s="37">
+      <c r="Y17" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="30">
         <v>4</v>
       </c>
-      <c r="AA17" s="37">
+      <c r="AA17" s="30">
         <v>4</v>
       </c>
-      <c r="AB17" s="37">
+      <c r="AB17" s="30">
         <v>4</v>
       </c>
-      <c r="AC17" s="3">
+      <c r="AC17" s="4">
         <v>5</v>
       </c>
-      <c r="AD17" s="1">
+      <c r="AD17" s="24">
         <v>10</v>
       </c>
-      <c r="AE17" s="1">
+      <c r="AE17" s="24">
         <v>4</v>
       </c>
-      <c r="AF17" s="1">
+      <c r="AF17" s="24">
         <v>11</v>
       </c>
-      <c r="AG17" s="1">
+      <c r="AG17" s="24">
         <v>14</v>
       </c>
-      <c r="AH17" s="1">
+      <c r="AH17" s="24">
         <v>6</v>
       </c>
-      <c r="AI17" s="1">
+      <c r="AI17" s="24">
         <v>6</v>
       </c>
-      <c r="AJ17" s="26">
-[...11 lines deleted...]
-      <c r="AN17" s="26">
+      <c r="AJ17" s="47">
+        <v>3</v>
+      </c>
+      <c r="AK17" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL17" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>3</v>
+      </c>
+      <c r="AN17" s="47">
         <v>8</v>
       </c>
-      <c r="AO17" s="26">
-[...2 lines deleted...]
-      <c r="AP17" s="1">
+      <c r="AO17" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP17" s="24">
         <v>4</v>
       </c>
-      <c r="AQ17" s="1">
+      <c r="AQ17" s="24">
         <v>5</v>
       </c>
-      <c r="AR17" s="1">
+      <c r="AR17" s="24">
         <v>8</v>
       </c>
-      <c r="AS17" s="1">
-[...2 lines deleted...]
-      <c r="AT17" s="1">
+      <c r="AS17" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT17" s="24">
         <v>6</v>
       </c>
-      <c r="AU17" s="1">
+      <c r="AU17" s="24">
         <v>9</v>
       </c>
-      <c r="AV17" s="1">
+      <c r="AV17" s="24">
         <v>8</v>
       </c>
-      <c r="AW17" s="1">
-[...2 lines deleted...]
-      <c r="AX17" s="1">
+      <c r="AW17" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX17" s="24">
         <v>6</v>
       </c>
-      <c r="AY17" s="1">
+      <c r="AY17" s="24">
         <v>4</v>
       </c>
-      <c r="AZ17" s="1">
+      <c r="AZ17" s="24">
         <v>4</v>
       </c>
-      <c r="BA17" s="1">
-[...5 lines deleted...]
-      <c r="BC17" s="1">
+      <c r="BA17" s="24">
+        <v>2</v>
+      </c>
+      <c r="BB17" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC17" s="24">
         <v>4</v>
       </c>
-      <c r="BD17" s="1">
+      <c r="BD17" s="24">
         <v>7</v>
       </c>
-      <c r="BE17" s="1">
+      <c r="BE17" s="24">
         <v>9</v>
       </c>
-      <c r="BF17" s="27">
-[...5 lines deleted...]
-      <c r="BH17" s="26">
+      <c r="BF17" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG17" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="47">
         <v>7</v>
       </c>
-      <c r="BI17" s="26">
-[...11 lines deleted...]
-      <c r="BM17" s="1">
+      <c r="BI17" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ17" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="24">
+        <v>3</v>
+      </c>
+      <c r="BM17" s="24">
         <v>4</v>
       </c>
+      <c r="BN17" s="47">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="36">
+      <c r="B18" s="30">
         <v>21</v>
       </c>
-      <c r="C18" s="36">
+      <c r="C18" s="30">
         <v>21</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D18" s="24">
         <v>12</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E18" s="24">
         <v>7</v>
       </c>
-      <c r="F18" s="36">
+      <c r="F18" s="30">
         <v>17</v>
       </c>
-      <c r="G18" s="36">
+      <c r="G18" s="30">
         <v>15</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="30">
         <v>13</v>
       </c>
-      <c r="I18" s="36">
+      <c r="I18" s="30">
         <v>15</v>
       </c>
-      <c r="J18" s="36">
+      <c r="J18" s="30">
         <v>7</v>
       </c>
-      <c r="K18" s="36">
+      <c r="K18" s="30">
         <v>12</v>
       </c>
-      <c r="L18" s="36">
+      <c r="L18" s="30">
         <v>8</v>
       </c>
-      <c r="M18" s="36">
+      <c r="M18" s="30">
         <v>8</v>
       </c>
-      <c r="N18" s="37">
+      <c r="N18" s="30">
         <v>10</v>
       </c>
-      <c r="O18" s="37">
+      <c r="O18" s="30">
         <v>14</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="30">
         <v>10</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="30">
         <v>12</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="30">
         <v>10</v>
       </c>
-      <c r="S18" s="37">
+      <c r="S18" s="30">
         <v>10</v>
       </c>
-      <c r="T18" s="37">
+      <c r="T18" s="30">
         <v>27</v>
       </c>
-      <c r="U18" s="37">
+      <c r="U18" s="30">
         <v>25</v>
       </c>
-      <c r="V18" s="37">
+      <c r="V18" s="30">
         <v>23</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="30">
         <v>16</v>
       </c>
-      <c r="X18" s="37">
+      <c r="X18" s="30">
         <v>16</v>
       </c>
-      <c r="Y18" s="37">
+      <c r="Y18" s="30">
         <v>23</v>
       </c>
-      <c r="Z18" s="37">
+      <c r="Z18" s="30">
         <v>11</v>
       </c>
-      <c r="AA18" s="37">
+      <c r="AA18" s="30">
         <v>7</v>
       </c>
-      <c r="AB18" s="37">
+      <c r="AB18" s="30">
         <v>11</v>
       </c>
-      <c r="AC18" s="3">
+      <c r="AC18" s="4">
         <v>14</v>
       </c>
-      <c r="AD18" s="1">
+      <c r="AD18" s="24">
         <v>17</v>
       </c>
-      <c r="AE18" s="1">
+      <c r="AE18" s="24">
         <v>13</v>
       </c>
-      <c r="AF18" s="1">
+      <c r="AF18" s="24">
         <v>18</v>
       </c>
-      <c r="AG18" s="1">
+      <c r="AG18" s="24">
         <v>17</v>
       </c>
-      <c r="AH18" s="1">
+      <c r="AH18" s="24">
         <v>13</v>
       </c>
-      <c r="AI18" s="1">
+      <c r="AI18" s="24">
         <v>16</v>
       </c>
-      <c r="AJ18" s="26">
+      <c r="AJ18" s="47">
         <v>9</v>
       </c>
-      <c r="AK18" s="26">
+      <c r="AK18" s="47">
         <v>13</v>
       </c>
-      <c r="AL18" s="26">
+      <c r="AL18" s="47">
         <v>11</v>
       </c>
-      <c r="AM18" s="26">
+      <c r="AM18" s="47">
         <v>10</v>
       </c>
-      <c r="AN18" s="26">
+      <c r="AN18" s="47">
         <v>8</v>
       </c>
-      <c r="AO18" s="26">
+      <c r="AO18" s="47">
         <v>12</v>
       </c>
-      <c r="AP18" s="1">
+      <c r="AP18" s="24">
         <v>12</v>
       </c>
-      <c r="AQ18" s="1">
+      <c r="AQ18" s="24">
         <v>13</v>
       </c>
-      <c r="AR18" s="1">
+      <c r="AR18" s="24">
         <v>26</v>
       </c>
-      <c r="AS18" s="1">
+      <c r="AS18" s="24">
         <v>16</v>
       </c>
-      <c r="AT18" s="1">
+      <c r="AT18" s="24">
         <v>8</v>
       </c>
-      <c r="AU18" s="1">
+      <c r="AU18" s="24">
         <v>8</v>
       </c>
-      <c r="AV18" s="1">
+      <c r="AV18" s="24">
         <v>13</v>
       </c>
-      <c r="AW18" s="1">
+      <c r="AW18" s="24">
         <v>12</v>
       </c>
-      <c r="AX18" s="1">
+      <c r="AX18" s="24">
         <v>10</v>
       </c>
-      <c r="AY18" s="1">
+      <c r="AY18" s="24">
         <v>9</v>
       </c>
-      <c r="AZ18" s="1">
+      <c r="AZ18" s="24">
         <v>8</v>
       </c>
-      <c r="BA18" s="1">
+      <c r="BA18" s="24">
         <v>12</v>
       </c>
-      <c r="BB18" s="1">
+      <c r="BB18" s="24">
         <v>10</v>
       </c>
-      <c r="BC18" s="1">
+      <c r="BC18" s="24">
         <v>16</v>
       </c>
-      <c r="BD18" s="1">
+      <c r="BD18" s="24">
         <v>14</v>
       </c>
-      <c r="BE18" s="1">
+      <c r="BE18" s="24">
         <v>16</v>
       </c>
-      <c r="BF18" s="27">
+      <c r="BF18" s="24">
         <v>14</v>
       </c>
-      <c r="BG18" s="1">
+      <c r="BG18" s="24">
         <v>11</v>
       </c>
-      <c r="BH18" s="26">
+      <c r="BH18" s="47">
         <v>9</v>
       </c>
-      <c r="BI18" s="26">
+      <c r="BI18" s="47">
         <v>7</v>
       </c>
-      <c r="BJ18" s="26">
+      <c r="BJ18" s="47">
         <v>10</v>
       </c>
-      <c r="BK18" s="26">
+      <c r="BK18" s="47">
         <v>6</v>
       </c>
-      <c r="BL18" s="1">
+      <c r="BL18" s="24">
         <v>12</v>
       </c>
-      <c r="BM18" s="1">
+      <c r="BM18" s="24">
         <v>8</v>
       </c>
+      <c r="BN18" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A19" s="24" t="s">
+    <row r="19" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="36">
+      <c r="B19" s="30">
         <v>14</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="30">
         <v>24</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D19" s="24">
         <v>31</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E19" s="24">
         <v>23</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="30">
         <v>17</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="30">
         <v>42</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="30">
         <v>32</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="30">
         <v>31</v>
       </c>
-      <c r="J19" s="36">
+      <c r="J19" s="30">
         <v>44</v>
       </c>
-      <c r="K19" s="36">
+      <c r="K19" s="30">
         <v>26</v>
       </c>
-      <c r="L19" s="36">
+      <c r="L19" s="30">
         <v>25</v>
       </c>
-      <c r="M19" s="36">
+      <c r="M19" s="30">
         <v>25</v>
       </c>
-      <c r="N19" s="37">
+      <c r="N19" s="30">
         <v>9</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="30">
         <v>11</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="30">
         <v>21</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="30">
         <v>19</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="30">
         <v>24</v>
       </c>
-      <c r="S19" s="37">
+      <c r="S19" s="30">
         <v>35</v>
       </c>
-      <c r="T19" s="37">
+      <c r="T19" s="30">
         <v>43</v>
       </c>
-      <c r="U19" s="37">
+      <c r="U19" s="30">
         <v>50</v>
       </c>
-      <c r="V19" s="37">
+      <c r="V19" s="30">
         <v>34</v>
       </c>
-      <c r="W19" s="37">
+      <c r="W19" s="30">
         <v>28</v>
       </c>
-      <c r="X19" s="37">
+      <c r="X19" s="30">
         <v>18</v>
       </c>
-      <c r="Y19" s="37">
+      <c r="Y19" s="30">
         <v>20</v>
       </c>
-      <c r="Z19" s="37">
+      <c r="Z19" s="30">
         <v>8</v>
       </c>
-      <c r="AA19" s="37">
+      <c r="AA19" s="30">
         <v>20</v>
       </c>
-      <c r="AB19" s="37">
+      <c r="AB19" s="30">
         <v>21</v>
       </c>
-      <c r="AC19" s="3">
+      <c r="AC19" s="4">
         <v>19</v>
       </c>
-      <c r="AD19" s="1">
+      <c r="AD19" s="24">
         <v>20</v>
       </c>
-      <c r="AE19" s="1">
+      <c r="AE19" s="24">
         <v>33</v>
       </c>
-      <c r="AF19" s="1">
+      <c r="AF19" s="24">
         <v>43</v>
       </c>
-      <c r="AG19" s="1">
+      <c r="AG19" s="24">
         <v>34</v>
       </c>
-      <c r="AH19" s="1">
+      <c r="AH19" s="24">
         <v>37</v>
       </c>
-      <c r="AI19" s="1">
+      <c r="AI19" s="24">
         <v>27</v>
       </c>
-      <c r="AJ19" s="26">
+      <c r="AJ19" s="47">
         <v>22</v>
       </c>
-      <c r="AK19" s="26">
+      <c r="AK19" s="47">
         <v>11</v>
       </c>
-      <c r="AL19" s="26">
+      <c r="AL19" s="47">
         <v>26</v>
       </c>
-      <c r="AM19" s="26">
+      <c r="AM19" s="47">
         <v>14</v>
       </c>
-      <c r="AN19" s="26">
+      <c r="AN19" s="47">
         <v>26</v>
       </c>
-      <c r="AO19" s="26">
+      <c r="AO19" s="47">
         <v>25</v>
       </c>
-      <c r="AP19" s="1">
+      <c r="AP19" s="24">
         <v>18</v>
       </c>
-      <c r="AQ19" s="1">
+      <c r="AQ19" s="24">
         <v>34</v>
       </c>
-      <c r="AR19" s="1">
+      <c r="AR19" s="24">
         <v>25</v>
       </c>
-      <c r="AS19" s="1">
+      <c r="AS19" s="24">
         <v>32</v>
       </c>
-      <c r="AT19" s="1">
+      <c r="AT19" s="24">
         <v>21</v>
       </c>
-      <c r="AU19" s="1">
+      <c r="AU19" s="24">
         <v>16</v>
       </c>
-      <c r="AV19" s="1">
+      <c r="AV19" s="24">
         <v>15</v>
       </c>
-      <c r="AW19" s="1">
+      <c r="AW19" s="24">
         <v>23</v>
       </c>
-      <c r="AX19" s="1">
+      <c r="AX19" s="24">
         <v>23</v>
       </c>
-      <c r="AY19" s="1">
+      <c r="AY19" s="24">
         <v>19</v>
       </c>
-      <c r="AZ19" s="1">
+      <c r="AZ19" s="24">
         <v>19</v>
       </c>
-      <c r="BA19" s="1">
+      <c r="BA19" s="24">
         <v>25</v>
       </c>
-      <c r="BB19" s="1">
+      <c r="BB19" s="24">
         <v>17</v>
       </c>
-      <c r="BC19" s="1">
+      <c r="BC19" s="24">
         <v>29</v>
       </c>
-      <c r="BD19" s="1">
+      <c r="BD19" s="24">
         <v>36</v>
       </c>
-      <c r="BE19" s="1">
+      <c r="BE19" s="24">
         <v>32</v>
       </c>
-      <c r="BF19" s="27">
+      <c r="BF19" s="24">
         <v>35</v>
       </c>
-      <c r="BG19" s="1">
+      <c r="BG19" s="24">
         <v>20</v>
       </c>
-      <c r="BH19" s="26">
+      <c r="BH19" s="47">
         <v>18</v>
       </c>
-      <c r="BI19" s="26">
+      <c r="BI19" s="47">
         <v>16</v>
       </c>
-      <c r="BJ19" s="26">
+      <c r="BJ19" s="47">
         <v>17</v>
       </c>
-      <c r="BK19" s="26">
+      <c r="BK19" s="47">
         <v>14</v>
       </c>
-      <c r="BL19" s="1">
+      <c r="BL19" s="24">
         <v>16</v>
       </c>
-      <c r="BM19" s="1">
+      <c r="BM19" s="24">
         <v>15</v>
       </c>
+      <c r="BN19" s="47">
+        <v>18</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="36">
+      <c r="B20" s="30">
         <v>16</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="30">
         <v>16</v>
       </c>
-      <c r="D20" s="1">
+      <c r="D20" s="24">
         <v>21</v>
       </c>
-      <c r="E20" s="1">
+      <c r="E20" s="24">
         <v>22</v>
       </c>
-      <c r="F20" s="36">
+      <c r="F20" s="30">
         <v>15</v>
       </c>
-      <c r="G20" s="36">
+      <c r="G20" s="30">
         <v>12</v>
       </c>
-      <c r="H20" s="36">
+      <c r="H20" s="30">
         <v>23</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="30">
         <v>26</v>
       </c>
-      <c r="J20" s="36">
+      <c r="J20" s="30">
         <v>26</v>
       </c>
-      <c r="K20" s="36">
+      <c r="K20" s="30">
         <v>25</v>
       </c>
-      <c r="L20" s="36">
+      <c r="L20" s="30">
         <v>20</v>
       </c>
-      <c r="M20" s="36">
+      <c r="M20" s="30">
         <v>23</v>
       </c>
-      <c r="N20" s="37">
+      <c r="N20" s="30">
         <v>16</v>
       </c>
-      <c r="O20" s="37">
+      <c r="O20" s="30">
         <v>11</v>
       </c>
-      <c r="P20" s="37">
+      <c r="P20" s="30">
         <v>25</v>
       </c>
-      <c r="Q20" s="37">
+      <c r="Q20" s="30">
         <v>14</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="30">
         <v>14</v>
       </c>
-      <c r="S20" s="37">
+      <c r="S20" s="30">
         <v>11</v>
       </c>
-      <c r="T20" s="37">
+      <c r="T20" s="30">
         <v>27</v>
       </c>
-      <c r="U20" s="37">
+      <c r="U20" s="30">
         <v>27</v>
       </c>
-      <c r="V20" s="37">
+      <c r="V20" s="30">
         <v>36</v>
       </c>
-      <c r="W20" s="37">
+      <c r="W20" s="30">
         <v>21</v>
       </c>
-      <c r="X20" s="37">
+      <c r="X20" s="30">
         <v>27</v>
       </c>
-      <c r="Y20" s="37">
+      <c r="Y20" s="30">
         <v>17</v>
       </c>
-      <c r="Z20" s="37">
+      <c r="Z20" s="30">
         <v>11</v>
       </c>
-      <c r="AA20" s="37">
+      <c r="AA20" s="30">
         <v>15</v>
       </c>
-      <c r="AB20" s="37">
+      <c r="AB20" s="30">
         <v>9</v>
       </c>
-      <c r="AC20" s="3">
+      <c r="AC20" s="4">
         <v>16</v>
       </c>
-      <c r="AD20" s="1">
+      <c r="AD20" s="24">
         <v>22</v>
       </c>
-      <c r="AE20" s="1">
+      <c r="AE20" s="24">
         <v>10</v>
       </c>
-      <c r="AF20" s="1">
+      <c r="AF20" s="24">
         <v>32</v>
       </c>
-      <c r="AG20" s="1">
+      <c r="AG20" s="24">
         <v>26</v>
       </c>
-      <c r="AH20" s="1">
+      <c r="AH20" s="24">
         <v>20</v>
       </c>
-      <c r="AI20" s="1">
+      <c r="AI20" s="24">
         <v>19</v>
       </c>
-      <c r="AJ20" s="26">
+      <c r="AJ20" s="47">
         <v>19</v>
       </c>
-      <c r="AK20" s="26">
+      <c r="AK20" s="47">
         <v>19</v>
       </c>
-      <c r="AL20" s="26">
+      <c r="AL20" s="47">
         <v>22</v>
       </c>
-      <c r="AM20" s="26">
+      <c r="AM20" s="47">
         <v>12</v>
       </c>
-      <c r="AN20" s="26">
+      <c r="AN20" s="47">
         <v>13</v>
       </c>
-      <c r="AO20" s="26">
+      <c r="AO20" s="47">
         <v>13</v>
       </c>
-      <c r="AP20" s="1">
+      <c r="AP20" s="24">
         <v>14</v>
       </c>
-      <c r="AQ20" s="1">
+      <c r="AQ20" s="24">
         <v>16</v>
       </c>
-      <c r="AR20" s="1">
+      <c r="AR20" s="24">
         <v>16</v>
       </c>
-      <c r="AS20" s="1">
+      <c r="AS20" s="24">
         <v>23</v>
       </c>
-      <c r="AT20" s="1">
+      <c r="AT20" s="24">
         <v>14</v>
       </c>
-      <c r="AU20" s="1">
+      <c r="AU20" s="24">
         <v>23</v>
       </c>
-      <c r="AV20" s="1">
+      <c r="AV20" s="24">
         <v>12</v>
       </c>
-      <c r="AW20" s="1">
+      <c r="AW20" s="24">
         <v>19</v>
       </c>
-      <c r="AX20" s="1">
+      <c r="AX20" s="24">
         <v>14</v>
       </c>
-      <c r="AY20" s="1">
+      <c r="AY20" s="24">
         <v>16</v>
       </c>
-      <c r="AZ20" s="1">
+      <c r="AZ20" s="24">
         <v>12</v>
       </c>
-      <c r="BA20" s="1">
+      <c r="BA20" s="24">
         <v>11</v>
       </c>
-      <c r="BB20" s="1">
+      <c r="BB20" s="24">
         <v>9</v>
       </c>
-      <c r="BC20" s="1">
+      <c r="BC20" s="24">
         <v>14</v>
       </c>
-      <c r="BD20" s="1">
+      <c r="BD20" s="24">
         <v>23</v>
       </c>
-      <c r="BE20" s="1">
+      <c r="BE20" s="24">
         <v>15</v>
       </c>
-      <c r="BF20" s="27">
+      <c r="BF20" s="24">
         <v>14</v>
       </c>
-      <c r="BG20" s="1">
+      <c r="BG20" s="24">
         <v>11</v>
       </c>
-      <c r="BH20" s="26">
+      <c r="BH20" s="47">
         <v>15</v>
       </c>
-      <c r="BI20" s="26">
+      <c r="BI20" s="47">
         <v>11</v>
       </c>
-      <c r="BJ20" s="26">
+      <c r="BJ20" s="47">
         <v>6</v>
       </c>
-      <c r="BK20" s="26">
+      <c r="BK20" s="47">
         <v>10</v>
       </c>
-      <c r="BL20" s="1">
+      <c r="BL20" s="24">
         <v>9</v>
       </c>
-      <c r="BM20" s="1">
+      <c r="BM20" s="24">
         <v>11</v>
       </c>
+      <c r="BN20" s="47">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A21" s="24" t="s">
+    <row r="21" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="36">
+      <c r="B21" s="30">
         <v>6</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="30">
         <v>5</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D21" s="24">
         <v>7</v>
       </c>
-      <c r="E21" s="1">
-[...2 lines deleted...]
-      <c r="F21" s="36">
+      <c r="E21" s="24">
+        <v>3</v>
+      </c>
+      <c r="F21" s="30">
         <v>5</v>
       </c>
-      <c r="G21" s="36">
-[...2 lines deleted...]
-      <c r="H21" s="36">
+      <c r="G21" s="30">
+        <v>3</v>
+      </c>
+      <c r="H21" s="30">
         <v>10</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="30">
         <v>13</v>
       </c>
-      <c r="J21" s="36">
+      <c r="J21" s="30">
         <v>9</v>
       </c>
-      <c r="K21" s="36">
-[...2 lines deleted...]
-      <c r="L21" s="36">
+      <c r="K21" s="30">
+        <v>3</v>
+      </c>
+      <c r="L21" s="30">
         <v>9</v>
       </c>
-      <c r="M21" s="36">
+      <c r="M21" s="30">
         <v>9</v>
       </c>
-      <c r="N21" s="37">
-[...2 lines deleted...]
-      <c r="O21" s="37">
+      <c r="N21" s="30">
+        <v>3</v>
+      </c>
+      <c r="O21" s="30">
         <v>4</v>
       </c>
-      <c r="P21" s="37">
+      <c r="P21" s="30">
         <v>7</v>
       </c>
-      <c r="Q21" s="37">
+      <c r="Q21" s="30">
         <v>4</v>
       </c>
-      <c r="R21" s="37">
+      <c r="R21" s="30">
         <v>7</v>
       </c>
-      <c r="S21" s="37">
-[...2 lines deleted...]
-      <c r="T21" s="37">
+      <c r="S21" s="30">
+        <v>1</v>
+      </c>
+      <c r="T21" s="30">
         <v>7</v>
       </c>
-      <c r="U21" s="37">
+      <c r="U21" s="30">
         <v>9</v>
       </c>
-      <c r="V21" s="37">
+      <c r="V21" s="30">
         <v>17</v>
       </c>
-      <c r="W21" s="37">
+      <c r="W21" s="30">
         <v>6</v>
       </c>
-      <c r="X21" s="37">
+      <c r="X21" s="30">
         <v>12</v>
       </c>
-      <c r="Y21" s="37">
+      <c r="Y21" s="30">
         <v>5</v>
       </c>
-      <c r="Z21" s="37">
+      <c r="Z21" s="30">
         <v>4</v>
       </c>
-      <c r="AA21" s="37">
-[...11 lines deleted...]
-      <c r="AE21" s="1">
+      <c r="AA21" s="30">
+        <v>2</v>
+      </c>
+      <c r="AB21" s="30">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="24">
         <v>5</v>
       </c>
-      <c r="AF21" s="1">
+      <c r="AF21" s="24">
         <v>9</v>
       </c>
-      <c r="AG21" s="1">
+      <c r="AG21" s="24">
         <v>7</v>
       </c>
-      <c r="AH21" s="1">
+      <c r="AH21" s="24">
         <v>6</v>
       </c>
-      <c r="AI21" s="1">
-[...2 lines deleted...]
-      <c r="AJ21" s="26">
+      <c r="AI21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ21" s="47">
         <v>13</v>
       </c>
-      <c r="AK21" s="26">
-[...5 lines deleted...]
-      <c r="AM21" s="26">
+      <c r="AK21" s="47">
+        <v>3</v>
+      </c>
+      <c r="AL21" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM21" s="47">
         <v>4</v>
       </c>
-      <c r="AN21" s="26">
+      <c r="AN21" s="47">
         <v>5</v>
       </c>
-      <c r="AO21" s="26">
+      <c r="AO21" s="47">
         <v>4</v>
       </c>
-      <c r="AP21" s="1">
+      <c r="AP21" s="24">
         <v>6</v>
       </c>
-      <c r="AQ21" s="1">
-[...2 lines deleted...]
-      <c r="AR21" s="1">
+      <c r="AQ21" s="24">
+        <v>2</v>
+      </c>
+      <c r="AR21" s="24">
         <v>7</v>
       </c>
-      <c r="AS21" s="1">
+      <c r="AS21" s="24">
         <v>6</v>
       </c>
-      <c r="AT21" s="1">
+      <c r="AT21" s="24">
         <v>6</v>
       </c>
-      <c r="AU21" s="1">
+      <c r="AU21" s="24">
         <v>6</v>
       </c>
-      <c r="AV21" s="1">
+      <c r="AV21" s="24">
         <v>4</v>
       </c>
-      <c r="AW21" s="1">
-[...11 lines deleted...]
-      <c r="BA21" s="1">
+      <c r="AW21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX21" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ21" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA21" s="24">
         <v>6</v>
       </c>
-      <c r="BB21" s="1">
+      <c r="BB21" s="24">
         <v>4</v>
       </c>
-      <c r="BC21" s="1">
+      <c r="BC21" s="24">
         <v>9</v>
       </c>
-      <c r="BD21" s="1">
+      <c r="BD21" s="24">
         <v>6</v>
       </c>
-      <c r="BE21" s="1">
+      <c r="BE21" s="24">
         <v>7</v>
       </c>
-      <c r="BF21" s="27">
+      <c r="BF21" s="24">
         <v>4</v>
       </c>
-      <c r="BG21" s="1">
+      <c r="BG21" s="24">
         <v>7</v>
       </c>
-      <c r="BH21" s="26">
+      <c r="BH21" s="47">
         <v>4</v>
       </c>
-      <c r="BI21" s="26">
-[...8 lines deleted...]
-      <c r="BL21" s="1">
+      <c r="BI21" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ21" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK21" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="24">
         <v>4</v>
       </c>
-      <c r="BM21" s="1">
-        <v>3</v>
+      <c r="BM21" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN21" s="47">
+        <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:65" s="53" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A22" s="65" t="s">
+    <row r="22" spans="1:66" s="43" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A22" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="65"/>
-[...62 lines deleted...]
-      <c r="BM22" s="65"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
+      <c r="Q22" s="60"/>
+      <c r="R22" s="60"/>
+      <c r="S22" s="60"/>
+      <c r="T22" s="60"/>
+      <c r="U22" s="60"/>
+      <c r="V22" s="60"/>
+      <c r="W22" s="60"/>
+      <c r="X22" s="60"/>
+      <c r="Y22" s="60"/>
+      <c r="Z22" s="60"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="60"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="60"/>
+      <c r="AE22" s="60"/>
+      <c r="AF22" s="60"/>
+      <c r="AG22" s="60"/>
+      <c r="AH22" s="60"/>
+      <c r="AI22" s="60"/>
+      <c r="AJ22" s="60"/>
+      <c r="AK22" s="60"/>
+      <c r="AL22" s="60"/>
+      <c r="AM22" s="60"/>
+      <c r="AN22" s="60"/>
+      <c r="AO22" s="60"/>
+      <c r="AP22" s="60"/>
+      <c r="AQ22" s="60"/>
+      <c r="AR22" s="60"/>
+      <c r="AS22" s="60"/>
+      <c r="AT22" s="60"/>
+      <c r="AU22" s="60"/>
+      <c r="AV22" s="60"/>
+      <c r="AW22" s="60"/>
+      <c r="AX22" s="60"/>
+      <c r="AY22" s="60"/>
+      <c r="AZ22" s="60"/>
+      <c r="BA22" s="60"/>
+      <c r="BB22" s="60"/>
+      <c r="BC22" s="60"/>
+      <c r="BD22" s="60"/>
+      <c r="BE22" s="60"/>
+      <c r="BF22" s="60"/>
+      <c r="BG22" s="60"/>
+      <c r="BH22" s="60"/>
+      <c r="BI22" s="60"/>
+      <c r="BJ22" s="60"/>
+      <c r="BK22" s="60"/>
+      <c r="BL22" s="60"/>
+      <c r="BM22" s="60"/>
+      <c r="BN22" s="60"/>
     </row>
-    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="36">
+      <c r="B23" s="30">
         <v>335</v>
       </c>
-      <c r="C23" s="36">
+      <c r="C23" s="30">
         <v>316</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="24">
         <v>527</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23" s="24">
         <v>336</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F23" s="30">
         <v>352</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G23" s="30">
         <v>537</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H23" s="30">
         <v>690</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I23" s="30">
         <v>605</v>
       </c>
-      <c r="J23" s="36">
+      <c r="J23" s="30">
         <v>492</v>
       </c>
-      <c r="K23" s="36">
+      <c r="K23" s="30">
         <v>492</v>
       </c>
-      <c r="L23" s="36">
+      <c r="L23" s="30">
         <v>455</v>
       </c>
-      <c r="M23" s="36">
+      <c r="M23" s="30">
         <v>447</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="30">
         <v>269</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="30">
         <v>287</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="30">
         <v>312</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="30">
         <v>304</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="30">
         <v>298</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="30">
         <v>514</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="30">
         <v>511</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U23" s="30">
         <v>682</v>
       </c>
-      <c r="V23" s="37">
+      <c r="V23" s="30">
         <v>537</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W23" s="30">
         <v>246</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="30">
         <v>264</v>
       </c>
-      <c r="Y23" s="37">
+      <c r="Y23" s="30">
         <v>298</v>
       </c>
-      <c r="Z23" s="37">
+      <c r="Z23" s="30">
         <v>243</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="30">
         <v>251</v>
       </c>
-      <c r="AB23" s="37">
+      <c r="AB23" s="30">
         <v>327</v>
       </c>
-      <c r="AC23" s="3">
+      <c r="AC23" s="4">
         <v>317</v>
       </c>
-      <c r="AD23" s="1">
+      <c r="AD23" s="24">
         <v>296</v>
       </c>
-      <c r="AE23" s="1">
+      <c r="AE23" s="24">
         <v>542</v>
       </c>
-      <c r="AF23" s="1">
+      <c r="AF23" s="24">
         <v>479</v>
       </c>
-      <c r="AG23" s="1">
+      <c r="AG23" s="24">
         <v>559</v>
       </c>
-      <c r="AH23" s="1">
+      <c r="AH23" s="24">
         <v>442</v>
       </c>
-      <c r="AI23" s="1">
+      <c r="AI23" s="24">
         <v>353</v>
       </c>
-      <c r="AJ23" s="26">
+      <c r="AJ23" s="47">
         <v>336</v>
       </c>
-      <c r="AK23" s="26">
+      <c r="AK23" s="47">
         <v>301</v>
       </c>
-      <c r="AL23" s="26">
+      <c r="AL23" s="47">
         <v>341</v>
       </c>
-      <c r="AM23" s="26">
+      <c r="AM23" s="47">
         <v>237</v>
       </c>
-      <c r="AN23" s="26">
+      <c r="AN23" s="47">
         <v>306</v>
       </c>
-      <c r="AO23" s="26">
+      <c r="AO23" s="47">
         <v>357</v>
       </c>
-      <c r="AP23" s="1">
+      <c r="AP23" s="24">
         <v>275</v>
       </c>
-      <c r="AQ23" s="1">
+      <c r="AQ23" s="24">
         <v>472</v>
       </c>
-      <c r="AR23" s="1">
+      <c r="AR23" s="24">
         <v>521</v>
       </c>
-      <c r="AS23" s="1">
+      <c r="AS23" s="24">
         <v>473</v>
       </c>
-      <c r="AT23" s="1">
+      <c r="AT23" s="24">
         <v>380</v>
       </c>
-      <c r="AU23" s="1">
+      <c r="AU23" s="24">
         <v>372</v>
       </c>
-      <c r="AV23" s="1">
+      <c r="AV23" s="24">
         <v>265</v>
       </c>
-      <c r="AW23" s="1">
+      <c r="AW23" s="24">
         <v>294</v>
       </c>
-      <c r="AX23" s="1">
+      <c r="AX23" s="24">
         <v>273</v>
       </c>
-      <c r="AY23" s="1">
+      <c r="AY23" s="24">
         <v>312</v>
       </c>
-      <c r="AZ23" s="1">
+      <c r="AZ23" s="24">
         <v>264</v>
       </c>
-      <c r="BA23" s="1">
+      <c r="BA23" s="24">
         <v>331</v>
       </c>
-      <c r="BB23" s="1">
+      <c r="BB23" s="24">
         <v>303</v>
       </c>
-      <c r="BC23" s="1">
+      <c r="BC23" s="24">
         <v>528</v>
       </c>
-      <c r="BD23" s="1">
+      <c r="BD23" s="24">
         <v>507</v>
       </c>
-      <c r="BE23" s="1">
+      <c r="BE23" s="24">
         <v>474</v>
       </c>
-      <c r="BF23" s="27">
+      <c r="BF23" s="24">
         <v>417</v>
       </c>
-      <c r="BG23" s="1">
+      <c r="BG23" s="24">
         <v>313</v>
       </c>
-      <c r="BH23" s="26">
+      <c r="BH23" s="47">
         <v>241</v>
       </c>
-      <c r="BI23" s="26">
+      <c r="BI23" s="47">
         <v>274</v>
       </c>
-      <c r="BJ23" s="26">
+      <c r="BJ23" s="47">
         <v>245</v>
       </c>
-      <c r="BK23" s="26">
+      <c r="BK23" s="47">
         <v>236</v>
       </c>
-      <c r="BL23" s="1">
+      <c r="BL23" s="24">
         <v>263</v>
       </c>
-      <c r="BM23" s="1">
+      <c r="BM23" s="24">
         <v>289</v>
       </c>
+      <c r="BN23" s="47">
+        <v>242</v>
+      </c>
     </row>
-    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A24" s="24" t="s">
+    <row r="24" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="36">
+      <c r="B24" s="30">
         <v>286</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="30">
         <v>262</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D24" s="24">
         <v>443</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E24" s="24">
         <v>285</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="30">
         <v>293</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="30">
         <v>465</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="30">
         <v>586</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="30">
         <v>525</v>
       </c>
-      <c r="J24" s="36">
+      <c r="J24" s="30">
         <v>399</v>
       </c>
-      <c r="K24" s="36">
+      <c r="K24" s="30">
         <v>410</v>
       </c>
-      <c r="L24" s="36">
+      <c r="L24" s="30">
         <v>398</v>
       </c>
-      <c r="M24" s="36">
+      <c r="M24" s="30">
         <v>372</v>
       </c>
-      <c r="N24" s="37">
+      <c r="N24" s="30">
         <v>191</v>
       </c>
-      <c r="O24" s="37">
+      <c r="O24" s="30">
         <v>228</v>
       </c>
-      <c r="P24" s="37">
+      <c r="P24" s="30">
         <v>206</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="30">
         <v>242</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="30">
         <v>230</v>
       </c>
-      <c r="S24" s="37">
+      <c r="S24" s="30">
         <v>429</v>
       </c>
-      <c r="T24" s="37">
+      <c r="T24" s="30">
         <v>406</v>
       </c>
-      <c r="U24" s="37">
+      <c r="U24" s="30">
         <v>566</v>
       </c>
-      <c r="V24" s="37">
+      <c r="V24" s="30">
         <v>410</v>
       </c>
-      <c r="W24" s="37">
+      <c r="W24" s="30">
         <v>187</v>
       </c>
-      <c r="X24" s="37">
+      <c r="X24" s="30">
         <v>204</v>
       </c>
-      <c r="Y24" s="37">
+      <c r="Y24" s="30">
         <v>239</v>
       </c>
-      <c r="Z24" s="37">
+      <c r="Z24" s="30">
         <v>205</v>
       </c>
-      <c r="AA24" s="37">
+      <c r="AA24" s="30">
         <v>197</v>
       </c>
-      <c r="AB24" s="37">
+      <c r="AB24" s="30">
         <v>277</v>
       </c>
-      <c r="AC24" s="3">
+      <c r="AC24" s="4">
         <v>262</v>
       </c>
-      <c r="AD24" s="1">
+      <c r="AD24" s="24">
         <v>237</v>
       </c>
-      <c r="AE24" s="1">
+      <c r="AE24" s="24">
         <v>441</v>
       </c>
-      <c r="AF24" s="1">
+      <c r="AF24" s="24">
         <v>368</v>
       </c>
-      <c r="AG24" s="1">
+      <c r="AG24" s="24">
         <v>476</v>
       </c>
-      <c r="AH24" s="1">
+      <c r="AH24" s="24">
         <v>355</v>
       </c>
-      <c r="AI24" s="1">
+      <c r="AI24" s="24">
         <v>288</v>
       </c>
-      <c r="AJ24" s="26">
+      <c r="AJ24" s="47">
         <v>273</v>
       </c>
-      <c r="AK24" s="26">
+      <c r="AK24" s="47">
         <v>254</v>
       </c>
-      <c r="AL24" s="26">
+      <c r="AL24" s="47">
         <v>269</v>
       </c>
-      <c r="AM24" s="26">
+      <c r="AM24" s="47">
         <v>184</v>
       </c>
-      <c r="AN24" s="26">
+      <c r="AN24" s="47">
         <v>265</v>
       </c>
-      <c r="AO24" s="26">
+      <c r="AO24" s="47">
         <v>294</v>
       </c>
-      <c r="AP24" s="1">
+      <c r="AP24" s="24">
         <v>227</v>
       </c>
-      <c r="AQ24" s="1">
+      <c r="AQ24" s="24">
         <v>391</v>
       </c>
-      <c r="AR24" s="1">
+      <c r="AR24" s="24">
         <v>448</v>
       </c>
-      <c r="AS24" s="1">
+      <c r="AS24" s="24">
         <v>397</v>
       </c>
-      <c r="AT24" s="1">
+      <c r="AT24" s="24">
         <v>311</v>
       </c>
-      <c r="AU24" s="1">
+      <c r="AU24" s="24">
         <v>316</v>
       </c>
-      <c r="AV24" s="1">
+      <c r="AV24" s="24">
         <v>230</v>
       </c>
-      <c r="AW24" s="1">
+      <c r="AW24" s="24">
         <v>242</v>
       </c>
-      <c r="AX24" s="1">
+      <c r="AX24" s="24">
         <v>216</v>
       </c>
-      <c r="AY24" s="1">
+      <c r="AY24" s="24">
         <v>261</v>
       </c>
-      <c r="AZ24" s="1">
+      <c r="AZ24" s="24">
         <v>215</v>
       </c>
-      <c r="BA24" s="1">
+      <c r="BA24" s="24">
         <v>277</v>
       </c>
-      <c r="BB24" s="1">
+      <c r="BB24" s="24">
         <v>257</v>
       </c>
-      <c r="BC24" s="1">
+      <c r="BC24" s="24">
         <v>457</v>
       </c>
-      <c r="BD24" s="1">
+      <c r="BD24" s="24">
         <v>430</v>
       </c>
-      <c r="BE24" s="1">
+      <c r="BE24" s="24">
         <v>390</v>
       </c>
-      <c r="BF24" s="27">
+      <c r="BF24" s="24">
         <v>341</v>
       </c>
-      <c r="BG24" s="1">
+      <c r="BG24" s="24">
         <v>269</v>
       </c>
-      <c r="BH24" s="26">
+      <c r="BH24" s="47">
         <v>194</v>
       </c>
-      <c r="BI24" s="26">
+      <c r="BI24" s="47">
         <v>230</v>
       </c>
-      <c r="BJ24" s="26">
+      <c r="BJ24" s="47">
         <v>211</v>
       </c>
-      <c r="BK24" s="26">
+      <c r="BK24" s="47">
         <v>196</v>
       </c>
-      <c r="BL24" s="1">
+      <c r="BL24" s="24">
         <v>224</v>
       </c>
-      <c r="BM24" s="1">
+      <c r="BM24" s="24">
         <v>246</v>
       </c>
+      <c r="BN24" s="47">
+        <v>205</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A25" s="24" t="s">
+    <row r="25" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="36">
+      <c r="B25" s="30">
         <v>12</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="30">
         <v>16</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D25" s="24">
         <v>14</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E25" s="24">
         <v>8</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="30">
         <v>16</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="30">
         <v>8</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="30">
         <v>20</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="30">
         <v>11</v>
       </c>
-      <c r="J25" s="36">
+      <c r="J25" s="30">
         <v>21</v>
       </c>
-      <c r="K25" s="36">
+      <c r="K25" s="30">
         <v>13</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="30">
         <v>8</v>
       </c>
-      <c r="M25" s="36">
+      <c r="M25" s="30">
         <v>9</v>
       </c>
-      <c r="N25" s="37">
+      <c r="N25" s="30">
         <v>22</v>
       </c>
-      <c r="O25" s="37">
+      <c r="O25" s="30">
         <v>15</v>
       </c>
-      <c r="P25" s="37">
+      <c r="P25" s="30">
         <v>19</v>
       </c>
-      <c r="Q25" s="37">
+      <c r="Q25" s="30">
         <v>5</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="30">
         <v>11</v>
       </c>
-      <c r="S25" s="37">
+      <c r="S25" s="30">
         <v>13</v>
       </c>
-      <c r="T25" s="37">
+      <c r="T25" s="30">
         <v>22</v>
       </c>
-      <c r="U25" s="37">
+      <c r="U25" s="30">
         <v>17</v>
       </c>
-      <c r="V25" s="37">
+      <c r="V25" s="30">
         <v>25</v>
       </c>
-      <c r="W25" s="37">
+      <c r="W25" s="30">
         <v>5</v>
       </c>
-      <c r="X25" s="37">
+      <c r="X25" s="30">
         <v>8</v>
       </c>
-      <c r="Y25" s="37">
+      <c r="Y25" s="30">
         <v>14</v>
       </c>
-      <c r="Z25" s="37">
+      <c r="Z25" s="30">
         <v>9</v>
       </c>
-      <c r="AA25" s="37">
+      <c r="AA25" s="30">
         <v>10</v>
       </c>
-      <c r="AB25" s="37">
+      <c r="AB25" s="30">
         <v>8</v>
       </c>
-      <c r="AC25" s="3">
+      <c r="AC25" s="4">
         <v>10</v>
       </c>
-      <c r="AD25" s="1">
+      <c r="AD25" s="24">
         <v>12</v>
       </c>
-      <c r="AE25" s="1">
+      <c r="AE25" s="24">
         <v>14</v>
       </c>
-      <c r="AF25" s="1">
+      <c r="AF25" s="24">
         <v>8</v>
       </c>
-      <c r="AG25" s="1">
+      <c r="AG25" s="24">
         <v>17</v>
       </c>
-      <c r="AH25" s="1">
+      <c r="AH25" s="24">
         <v>16</v>
       </c>
-      <c r="AI25" s="1">
+      <c r="AI25" s="24">
         <v>8</v>
       </c>
-      <c r="AJ25" s="26">
+      <c r="AJ25" s="47">
         <v>7</v>
       </c>
-      <c r="AK25" s="26">
+      <c r="AK25" s="47">
         <v>8</v>
       </c>
-      <c r="AL25" s="26">
+      <c r="AL25" s="47">
         <v>8</v>
       </c>
-      <c r="AM25" s="26">
+      <c r="AM25" s="47">
         <v>9</v>
       </c>
-      <c r="AN25" s="26">
-[...2 lines deleted...]
-      <c r="AO25" s="26">
+      <c r="AN25" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="47">
         <v>11</v>
       </c>
-      <c r="AP25" s="1">
+      <c r="AP25" s="24">
         <v>6</v>
       </c>
-      <c r="AQ25" s="1">
+      <c r="AQ25" s="24">
         <v>11</v>
       </c>
-      <c r="AR25" s="1">
+      <c r="AR25" s="24">
         <v>12</v>
       </c>
-      <c r="AS25" s="1">
+      <c r="AS25" s="24">
         <v>9</v>
       </c>
-      <c r="AT25" s="1">
+      <c r="AT25" s="24">
         <v>13</v>
       </c>
-      <c r="AU25" s="1">
+      <c r="AU25" s="24">
         <v>9</v>
       </c>
-      <c r="AV25" s="1">
+      <c r="AV25" s="24">
         <v>6</v>
       </c>
-      <c r="AW25" s="1">
+      <c r="AW25" s="24">
         <v>8</v>
       </c>
-      <c r="AX25" s="1">
+      <c r="AX25" s="24">
         <v>6</v>
       </c>
-      <c r="AY25" s="1">
+      <c r="AY25" s="24">
         <v>5</v>
       </c>
-      <c r="AZ25" s="1">
+      <c r="AZ25" s="24">
         <v>9</v>
       </c>
-      <c r="BA25" s="1">
+      <c r="BA25" s="24">
         <v>12</v>
       </c>
-      <c r="BB25" s="1">
+      <c r="BB25" s="24">
         <v>12</v>
       </c>
-      <c r="BC25" s="1">
+      <c r="BC25" s="24">
         <v>8</v>
       </c>
-      <c r="BD25" s="1">
+      <c r="BD25" s="24">
         <v>9</v>
       </c>
-      <c r="BE25" s="1">
+      <c r="BE25" s="24">
         <v>17</v>
       </c>
-      <c r="BF25" s="27">
+      <c r="BF25" s="24">
         <v>11</v>
       </c>
-      <c r="BG25" s="1">
+      <c r="BG25" s="24">
         <v>8</v>
       </c>
-      <c r="BH25" s="26">
+      <c r="BH25" s="47">
         <v>6</v>
       </c>
-      <c r="BI25" s="26">
+      <c r="BI25" s="47">
         <v>7</v>
       </c>
-      <c r="BJ25" s="26">
-[...2 lines deleted...]
-      <c r="BK25" s="26">
+      <c r="BJ25" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK25" s="47">
         <v>6</v>
       </c>
-      <c r="BL25" s="1">
+      <c r="BL25" s="24">
         <v>7</v>
       </c>
-      <c r="BM25" s="1">
+      <c r="BM25" s="24">
         <v>9</v>
       </c>
+      <c r="BN25" s="47">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A26" s="24" t="s">
+    <row r="26" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="36">
+      <c r="B26" s="30">
         <v>20</v>
       </c>
-      <c r="C26" s="36">
+      <c r="C26" s="30">
         <v>11</v>
       </c>
-      <c r="D26" s="1">
+      <c r="D26" s="24">
         <v>29</v>
       </c>
-      <c r="E26" s="1">
+      <c r="E26" s="24">
         <v>14</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="30">
         <v>18</v>
       </c>
-      <c r="G26" s="36">
+      <c r="G26" s="30">
         <v>20</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="30">
         <v>37</v>
       </c>
-      <c r="I26" s="36">
+      <c r="I26" s="30">
         <v>29</v>
       </c>
-      <c r="J26" s="36">
+      <c r="J26" s="30">
         <v>28</v>
       </c>
-      <c r="K26" s="36">
+      <c r="K26" s="30">
         <v>29</v>
       </c>
-      <c r="L26" s="36">
+      <c r="L26" s="30">
         <v>22</v>
       </c>
-      <c r="M26" s="36">
+      <c r="M26" s="30">
         <v>24</v>
       </c>
-      <c r="N26" s="37">
+      <c r="N26" s="30">
         <v>23</v>
       </c>
-      <c r="O26" s="37">
+      <c r="O26" s="30">
         <v>23</v>
       </c>
-      <c r="P26" s="37">
+      <c r="P26" s="30">
         <v>44</v>
       </c>
-      <c r="Q26" s="37">
+      <c r="Q26" s="30">
         <v>23</v>
       </c>
-      <c r="R26" s="37">
+      <c r="R26" s="30">
         <v>26</v>
       </c>
-      <c r="S26" s="37">
+      <c r="S26" s="30">
         <v>27</v>
       </c>
-      <c r="T26" s="37">
+      <c r="T26" s="30">
         <v>35</v>
       </c>
-      <c r="U26" s="37">
+      <c r="U26" s="30">
         <v>47</v>
       </c>
-      <c r="V26" s="37">
+      <c r="V26" s="30">
         <v>50</v>
       </c>
-      <c r="W26" s="37">
+      <c r="W26" s="30">
         <v>27</v>
       </c>
-      <c r="X26" s="37">
+      <c r="X26" s="30">
         <v>26</v>
       </c>
-      <c r="Y26" s="37">
+      <c r="Y26" s="30">
         <v>19</v>
       </c>
-      <c r="Z26" s="37">
+      <c r="Z26" s="30">
         <v>13</v>
       </c>
-      <c r="AA26" s="37">
+      <c r="AA26" s="30">
         <v>16</v>
       </c>
-      <c r="AB26" s="37">
+      <c r="AB26" s="30">
         <v>20</v>
       </c>
-      <c r="AC26" s="3">
+      <c r="AC26" s="4">
         <v>18</v>
       </c>
-      <c r="AD26" s="1">
+      <c r="AD26" s="24">
         <v>21</v>
       </c>
-      <c r="AE26" s="1">
+      <c r="AE26" s="24">
         <v>44</v>
       </c>
-      <c r="AF26" s="1">
+      <c r="AF26" s="24">
         <v>45</v>
       </c>
-      <c r="AG26" s="1">
+      <c r="AG26" s="24">
         <v>27</v>
       </c>
-      <c r="AH26" s="1">
+      <c r="AH26" s="24">
         <v>33</v>
       </c>
-      <c r="AI26" s="1">
+      <c r="AI26" s="24">
         <v>25</v>
       </c>
-      <c r="AJ26" s="26">
+      <c r="AJ26" s="47">
         <v>21</v>
       </c>
-      <c r="AK26" s="26">
+      <c r="AK26" s="47">
         <v>17</v>
       </c>
-      <c r="AL26" s="26">
+      <c r="AL26" s="47">
         <v>27</v>
       </c>
-      <c r="AM26" s="26">
+      <c r="AM26" s="47">
         <v>25</v>
       </c>
-      <c r="AN26" s="26">
+      <c r="AN26" s="47">
         <v>15</v>
       </c>
-      <c r="AO26" s="26">
+      <c r="AO26" s="47">
         <v>23</v>
       </c>
-      <c r="AP26" s="1">
+      <c r="AP26" s="24">
         <v>18</v>
       </c>
-      <c r="AQ26" s="1">
+      <c r="AQ26" s="24">
         <v>28</v>
       </c>
-      <c r="AR26" s="1">
+      <c r="AR26" s="24">
         <v>31</v>
       </c>
-      <c r="AS26" s="1">
+      <c r="AS26" s="24">
         <v>25</v>
       </c>
-      <c r="AT26" s="1">
+      <c r="AT26" s="24">
         <v>28</v>
       </c>
-      <c r="AU26" s="1">
+      <c r="AU26" s="24">
         <v>15</v>
       </c>
-      <c r="AV26" s="1">
+      <c r="AV26" s="24">
         <v>10</v>
       </c>
-      <c r="AW26" s="1">
+      <c r="AW26" s="24">
         <v>16</v>
       </c>
-      <c r="AX26" s="1">
+      <c r="AX26" s="24">
         <v>22</v>
       </c>
-      <c r="AY26" s="1">
+      <c r="AY26" s="24">
         <v>19</v>
       </c>
-      <c r="AZ26" s="1">
+      <c r="AZ26" s="24">
         <v>15</v>
       </c>
-      <c r="BA26" s="1">
+      <c r="BA26" s="24">
         <v>15</v>
       </c>
-      <c r="BB26" s="1">
+      <c r="BB26" s="24">
         <v>16</v>
       </c>
-      <c r="BC26" s="1">
+      <c r="BC26" s="24">
         <v>27</v>
       </c>
-      <c r="BD26" s="1">
+      <c r="BD26" s="24">
         <v>22</v>
       </c>
-      <c r="BE26" s="1">
+      <c r="BE26" s="24">
         <v>30</v>
       </c>
-      <c r="BF26" s="27">
+      <c r="BF26" s="24">
         <v>27</v>
       </c>
-      <c r="BG26" s="1">
+      <c r="BG26" s="24">
         <v>8</v>
       </c>
-      <c r="BH26" s="26">
+      <c r="BH26" s="47">
         <v>16</v>
       </c>
-      <c r="BI26" s="26">
+      <c r="BI26" s="47">
         <v>16</v>
       </c>
-      <c r="BJ26" s="26">
+      <c r="BJ26" s="47">
         <v>16</v>
       </c>
-      <c r="BK26" s="26">
+      <c r="BK26" s="47">
         <v>13</v>
       </c>
-      <c r="BL26" s="1">
+      <c r="BL26" s="24">
         <v>16</v>
       </c>
-      <c r="BM26" s="1">
+      <c r="BM26" s="24">
         <v>14</v>
       </c>
+      <c r="BN26" s="47">
+        <v>12</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A27" s="24" t="s">
+    <row r="27" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="36">
-[...25 lines deleted...]
-      <c r="N27" s="37">
+      <c r="B27" s="30">
+        <v>1</v>
+      </c>
+      <c r="C27" s="30"/>
+      <c r="D27" s="24">
+        <v>1</v>
+      </c>
+      <c r="E27" s="24"/>
+      <c r="F27" s="30">
+        <v>1</v>
+      </c>
+      <c r="G27" s="30">
+        <v>1</v>
+      </c>
+      <c r="H27" s="30">
+        <v>1</v>
+      </c>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30">
+        <v>1</v>
+      </c>
+      <c r="L27" s="30">
+        <v>1</v>
+      </c>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30">
         <v>10</v>
       </c>
-      <c r="O27" s="37">
-[...2 lines deleted...]
-      <c r="P27" s="37">
+      <c r="O27" s="30">
+        <v>1</v>
+      </c>
+      <c r="P27" s="30">
         <v>4</v>
       </c>
-      <c r="Q27" s="37">
-[...41 lines deleted...]
-      <c r="AE27" s="1">
+      <c r="Q27" s="30">
+        <v>3</v>
+      </c>
+      <c r="R27" s="30">
+        <v>0</v>
+      </c>
+      <c r="S27" s="30">
+        <v>0</v>
+      </c>
+      <c r="T27" s="30">
+        <v>2</v>
+      </c>
+      <c r="U27" s="30">
+        <v>2</v>
+      </c>
+      <c r="V27" s="30">
+        <v>1</v>
+      </c>
+      <c r="W27" s="30">
+        <v>0</v>
+      </c>
+      <c r="X27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="24">
         <v>5</v>
       </c>
-      <c r="AF27" s="1">
-[...35 lines deleted...]
-      <c r="AR27" s="1">
+      <c r="AF27" s="24">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="24">
         <v>5</v>
       </c>
-      <c r="AS27" s="1">
-[...57 lines deleted...]
-      <c r="BM27" s="1"/>
+      <c r="AS27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="24">
+        <v>2</v>
+      </c>
+      <c r="BB27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD27" s="24"/>
+      <c r="BE27" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF27" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG27" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI27" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="24">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="24"/>
+      <c r="BN27" s="47">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A28" s="24" t="s">
+    <row r="28" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="36">
+      <c r="B28" s="30">
         <v>5</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="30">
         <v>16</v>
       </c>
-      <c r="D28" s="1">
+      <c r="D28" s="24">
         <v>25</v>
       </c>
-      <c r="E28" s="1">
+      <c r="E28" s="24">
         <v>17</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="30">
         <v>13</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="30">
         <v>34</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="30">
         <v>27</v>
       </c>
-      <c r="I28" s="36">
+      <c r="I28" s="30">
         <v>24</v>
       </c>
-      <c r="J28" s="36">
+      <c r="J28" s="30">
         <v>29</v>
       </c>
-      <c r="K28" s="36">
+      <c r="K28" s="30">
         <v>21</v>
       </c>
-      <c r="L28" s="36">
+      <c r="L28" s="30">
         <v>13</v>
       </c>
-      <c r="M28" s="36">
+      <c r="M28" s="30">
         <v>20</v>
       </c>
-      <c r="N28" s="37">
+      <c r="N28" s="30">
         <v>8</v>
       </c>
-      <c r="O28" s="37">
+      <c r="O28" s="30">
         <v>10</v>
       </c>
-      <c r="P28" s="37">
+      <c r="P28" s="30">
         <v>18</v>
       </c>
-      <c r="Q28" s="37">
+      <c r="Q28" s="30">
         <v>17</v>
       </c>
-      <c r="R28" s="37">
+      <c r="R28" s="30">
         <v>19</v>
       </c>
-      <c r="S28" s="37">
+      <c r="S28" s="30">
         <v>35</v>
       </c>
-      <c r="T28" s="37">
+      <c r="T28" s="30">
         <v>27</v>
       </c>
-      <c r="U28" s="37">
+      <c r="U28" s="30">
         <v>33</v>
       </c>
-      <c r="V28" s="37">
+      <c r="V28" s="30">
         <v>27</v>
       </c>
-      <c r="W28" s="37">
+      <c r="W28" s="30">
         <v>14</v>
       </c>
-      <c r="X28" s="37">
+      <c r="X28" s="30">
         <v>8</v>
       </c>
-      <c r="Y28" s="37">
+      <c r="Y28" s="30">
         <v>13</v>
       </c>
-      <c r="Z28" s="37">
+      <c r="Z28" s="30">
         <v>7</v>
       </c>
-      <c r="AA28" s="37">
+      <c r="AA28" s="30">
         <v>16</v>
       </c>
-      <c r="AB28" s="37">
+      <c r="AB28" s="30">
         <v>15</v>
       </c>
-      <c r="AC28" s="3">
+      <c r="AC28" s="4">
         <v>15</v>
       </c>
-      <c r="AD28" s="1">
+      <c r="AD28" s="24">
         <v>11</v>
       </c>
-      <c r="AE28" s="1">
+      <c r="AE28" s="24">
         <v>30</v>
       </c>
-      <c r="AF28" s="1">
+      <c r="AF28" s="24">
         <v>31</v>
       </c>
-      <c r="AG28" s="1">
+      <c r="AG28" s="24">
         <v>22</v>
       </c>
-      <c r="AH28" s="1">
+      <c r="AH28" s="24">
         <v>28</v>
       </c>
-      <c r="AI28" s="1">
+      <c r="AI28" s="24">
         <v>18</v>
       </c>
-      <c r="AJ28" s="26">
+      <c r="AJ28" s="47">
         <v>17</v>
       </c>
-      <c r="AK28" s="26">
+      <c r="AK28" s="47">
         <v>8</v>
       </c>
-      <c r="AL28" s="26">
+      <c r="AL28" s="47">
         <v>20</v>
       </c>
-      <c r="AM28" s="26">
+      <c r="AM28" s="47">
         <v>12</v>
       </c>
-      <c r="AN28" s="26">
+      <c r="AN28" s="47">
         <v>15</v>
       </c>
-      <c r="AO28" s="26">
+      <c r="AO28" s="47">
         <v>16</v>
       </c>
-      <c r="AP28" s="1">
+      <c r="AP28" s="24">
         <v>14</v>
       </c>
-      <c r="AQ28" s="1">
+      <c r="AQ28" s="24">
         <v>29</v>
       </c>
-      <c r="AR28" s="1">
+      <c r="AR28" s="24">
         <v>18</v>
       </c>
-      <c r="AS28" s="1">
+      <c r="AS28" s="24">
         <v>22</v>
       </c>
-      <c r="AT28" s="1">
+      <c r="AT28" s="24">
         <v>17</v>
       </c>
-      <c r="AU28" s="1">
+      <c r="AU28" s="24">
         <v>14</v>
       </c>
-      <c r="AV28" s="1">
+      <c r="AV28" s="24">
         <v>8</v>
       </c>
-      <c r="AW28" s="1">
+      <c r="AW28" s="24">
         <v>15</v>
       </c>
-      <c r="AX28" s="1">
+      <c r="AX28" s="24">
         <v>19</v>
       </c>
-      <c r="AY28" s="1">
+      <c r="AY28" s="24">
         <v>14</v>
       </c>
-      <c r="AZ28" s="1">
+      <c r="AZ28" s="24">
         <v>17</v>
       </c>
-      <c r="BA28" s="1">
+      <c r="BA28" s="24">
         <v>14</v>
       </c>
-      <c r="BB28" s="1">
+      <c r="BB28" s="24">
         <v>11</v>
       </c>
-      <c r="BC28" s="1">
+      <c r="BC28" s="24">
         <v>23</v>
       </c>
-      <c r="BD28" s="1">
+      <c r="BD28" s="24">
         <v>31</v>
       </c>
-      <c r="BE28" s="1">
+      <c r="BE28" s="24">
         <v>24</v>
       </c>
-      <c r="BF28" s="27">
+      <c r="BF28" s="24">
         <v>25</v>
       </c>
-      <c r="BG28" s="1">
+      <c r="BG28" s="24">
         <v>19</v>
       </c>
-      <c r="BH28" s="26">
+      <c r="BH28" s="47">
         <v>11</v>
       </c>
-      <c r="BI28" s="26">
+      <c r="BI28" s="47">
         <v>14</v>
       </c>
-      <c r="BJ28" s="26">
+      <c r="BJ28" s="47">
         <v>11</v>
       </c>
-      <c r="BK28" s="26">
+      <c r="BK28" s="47">
         <v>13</v>
       </c>
-      <c r="BL28" s="1">
+      <c r="BL28" s="24">
         <v>11</v>
       </c>
-      <c r="BM28" s="1">
+      <c r="BM28" s="24">
         <v>11</v>
       </c>
+      <c r="BN28" s="47">
+        <v>11</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="36">
+      <c r="B29" s="30">
         <v>11</v>
       </c>
-      <c r="C29" s="36">
+      <c r="C29" s="30">
         <v>11</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D29" s="24">
         <v>15</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E29" s="24">
         <v>12</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="30">
         <v>11</v>
       </c>
-      <c r="G29" s="36">
+      <c r="G29" s="30">
         <v>9</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="30">
         <v>19</v>
       </c>
-      <c r="I29" s="36">
+      <c r="I29" s="30">
         <v>16</v>
       </c>
-      <c r="J29" s="36">
+      <c r="J29" s="30">
         <v>15</v>
       </c>
-      <c r="K29" s="36">
+      <c r="K29" s="30">
         <v>18</v>
       </c>
-      <c r="L29" s="36">
+      <c r="L29" s="30">
         <v>13</v>
       </c>
-      <c r="M29" s="36">
+      <c r="M29" s="30">
         <v>22</v>
       </c>
-      <c r="N29" s="37">
+      <c r="N29" s="30">
         <v>15</v>
       </c>
-      <c r="O29" s="37">
+      <c r="O29" s="30">
         <v>10</v>
       </c>
-      <c r="P29" s="37">
+      <c r="P29" s="30">
         <v>21</v>
       </c>
-      <c r="Q29" s="37">
+      <c r="Q29" s="30">
         <v>14</v>
       </c>
-      <c r="R29" s="37">
+      <c r="R29" s="30">
         <v>12</v>
       </c>
-      <c r="S29" s="37">
+      <c r="S29" s="30">
         <v>10</v>
       </c>
-      <c r="T29" s="37">
+      <c r="T29" s="30">
         <v>19</v>
       </c>
-      <c r="U29" s="37">
+      <c r="U29" s="30">
         <v>17</v>
       </c>
-      <c r="V29" s="37">
+      <c r="V29" s="30">
         <v>24</v>
       </c>
-      <c r="W29" s="37">
+      <c r="W29" s="30">
         <v>13</v>
       </c>
-      <c r="X29" s="37">
+      <c r="X29" s="30">
         <v>18</v>
       </c>
-      <c r="Y29" s="37">
+      <c r="Y29" s="30">
         <v>13</v>
       </c>
-      <c r="Z29" s="37">
+      <c r="Z29" s="30">
         <v>9</v>
       </c>
-      <c r="AA29" s="37">
+      <c r="AA29" s="30">
         <v>12</v>
       </c>
-      <c r="AB29" s="37">
+      <c r="AB29" s="30">
         <v>6</v>
       </c>
-      <c r="AC29" s="3">
+      <c r="AC29" s="4">
         <v>11</v>
       </c>
-      <c r="AD29" s="1">
+      <c r="AD29" s="24">
         <v>14</v>
       </c>
-      <c r="AE29" s="1">
+      <c r="AE29" s="24">
         <v>8</v>
       </c>
-      <c r="AF29" s="1">
+      <c r="AF29" s="24">
         <v>25</v>
       </c>
-      <c r="AG29" s="1">
+      <c r="AG29" s="24">
         <v>17</v>
       </c>
-      <c r="AH29" s="1">
+      <c r="AH29" s="24">
         <v>9</v>
       </c>
-      <c r="AI29" s="1">
+      <c r="AI29" s="24">
         <v>13</v>
       </c>
-      <c r="AJ29" s="26">
+      <c r="AJ29" s="47">
         <v>17</v>
       </c>
-      <c r="AK29" s="26">
+      <c r="AK29" s="47">
         <v>14</v>
       </c>
-      <c r="AL29" s="26">
+      <c r="AL29" s="47">
         <v>14</v>
       </c>
-      <c r="AM29" s="26">
+      <c r="AM29" s="47">
         <v>6</v>
       </c>
-      <c r="AN29" s="26">
+      <c r="AN29" s="47">
         <v>8</v>
       </c>
-      <c r="AO29" s="26">
+      <c r="AO29" s="47">
         <v>12</v>
       </c>
-      <c r="AP29" s="1">
+      <c r="AP29" s="24">
         <v>10</v>
       </c>
-      <c r="AQ29" s="1">
+      <c r="AQ29" s="24">
         <v>12</v>
       </c>
-      <c r="AR29" s="1">
+      <c r="AR29" s="24">
         <v>7</v>
       </c>
-      <c r="AS29" s="1">
+      <c r="AS29" s="24">
         <v>19</v>
       </c>
-      <c r="AT29" s="1">
+      <c r="AT29" s="24">
         <v>11</v>
       </c>
-      <c r="AU29" s="1">
+      <c r="AU29" s="24">
         <v>18</v>
       </c>
-      <c r="AV29" s="1">
+      <c r="AV29" s="24">
         <v>10</v>
       </c>
-      <c r="AW29" s="1">
+      <c r="AW29" s="24">
         <v>13</v>
       </c>
-      <c r="AX29" s="1">
+      <c r="AX29" s="24">
         <v>10</v>
       </c>
-      <c r="AY29" s="1">
+      <c r="AY29" s="24">
         <v>12</v>
       </c>
-      <c r="AZ29" s="1">
+      <c r="AZ29" s="24">
         <v>8</v>
       </c>
-      <c r="BA29" s="1">
+      <c r="BA29" s="24">
         <v>11</v>
       </c>
-      <c r="BB29" s="1">
+      <c r="BB29" s="24">
         <v>7</v>
       </c>
-      <c r="BC29" s="1">
+      <c r="BC29" s="24">
         <v>11</v>
       </c>
-      <c r="BD29" s="1">
+      <c r="BD29" s="24">
         <v>15</v>
       </c>
-      <c r="BE29" s="1">
+      <c r="BE29" s="24">
         <v>12</v>
       </c>
-      <c r="BF29" s="27">
+      <c r="BF29" s="24">
         <v>12</v>
       </c>
-      <c r="BG29" s="1">
+      <c r="BG29" s="24">
         <v>8</v>
       </c>
-      <c r="BH29" s="26">
+      <c r="BH29" s="47">
         <v>12</v>
       </c>
-      <c r="BI29" s="26">
+      <c r="BI29" s="47">
         <v>6</v>
       </c>
-      <c r="BJ29" s="26">
+      <c r="BJ29" s="47">
         <v>4</v>
       </c>
-      <c r="BK29" s="26">
+      <c r="BK29" s="47">
         <v>8</v>
       </c>
-      <c r="BL29" s="1">
+      <c r="BL29" s="24">
         <v>4</v>
       </c>
-      <c r="BM29" s="1">
+      <c r="BM29" s="24">
         <v>9</v>
       </c>
+      <c r="BN29" s="47">
+        <v>10</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="53" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="64" t="s">
+    <row r="30" spans="1:66" s="43" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="64"/>
-[...62 lines deleted...]
-      <c r="BM30" s="64"/>
+      <c r="B30" s="59"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="59"/>
+      <c r="AF30" s="59"/>
+      <c r="AG30" s="59"/>
+      <c r="AH30" s="59"/>
+      <c r="AI30" s="59"/>
+      <c r="AJ30" s="59"/>
+      <c r="AK30" s="59"/>
+      <c r="AL30" s="59"/>
+      <c r="AM30" s="59"/>
+      <c r="AN30" s="59"/>
+      <c r="AO30" s="59"/>
+      <c r="AP30" s="59"/>
+      <c r="AQ30" s="59"/>
+      <c r="AR30" s="59"/>
+      <c r="AS30" s="59"/>
+      <c r="AT30" s="59"/>
+      <c r="AU30" s="59"/>
+      <c r="AV30" s="59"/>
+      <c r="AW30" s="59"/>
+      <c r="AX30" s="59"/>
+      <c r="AY30" s="59"/>
+      <c r="AZ30" s="59"/>
+      <c r="BA30" s="59"/>
+      <c r="BB30" s="59"/>
+      <c r="BC30" s="59"/>
+      <c r="BD30" s="59"/>
+      <c r="BE30" s="59"/>
+      <c r="BF30" s="59"/>
+      <c r="BG30" s="59"/>
+      <c r="BH30" s="59"/>
+      <c r="BI30" s="59"/>
+      <c r="BJ30" s="59"/>
+      <c r="BK30" s="59"/>
+      <c r="BL30" s="59"/>
+      <c r="BM30" s="59"/>
+      <c r="BN30" s="59"/>
     </row>
-    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="36">
+      <c r="B31" s="30">
         <v>101</v>
       </c>
-      <c r="C31" s="36">
+      <c r="C31" s="30">
         <v>93</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31" s="24">
         <v>87</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E31" s="24">
         <v>68</v>
       </c>
-      <c r="F31" s="36">
+      <c r="F31" s="30">
         <v>98</v>
       </c>
-      <c r="G31" s="36">
+      <c r="G31" s="30">
         <v>65</v>
       </c>
-      <c r="H31" s="36">
+      <c r="H31" s="30">
         <v>94</v>
       </c>
-      <c r="I31" s="36">
+      <c r="I31" s="30">
         <v>102</v>
       </c>
-      <c r="J31" s="36">
+      <c r="J31" s="30">
         <v>95</v>
       </c>
-      <c r="K31" s="36">
+      <c r="K31" s="30">
         <v>76</v>
       </c>
-      <c r="L31" s="36">
+      <c r="L31" s="30">
         <v>94</v>
       </c>
-      <c r="M31" s="36">
+      <c r="M31" s="30">
         <v>75</v>
       </c>
-      <c r="N31" s="37">
+      <c r="N31" s="30">
         <v>36</v>
       </c>
-      <c r="O31" s="37">
+      <c r="O31" s="30">
         <v>71</v>
       </c>
-      <c r="P31" s="37">
+      <c r="P31" s="30">
         <v>91</v>
       </c>
-      <c r="Q31" s="37">
+      <c r="Q31" s="30">
         <v>77</v>
       </c>
-      <c r="R31" s="37">
+      <c r="R31" s="30">
         <v>91</v>
       </c>
-      <c r="S31" s="37">
+      <c r="S31" s="30">
         <v>28</v>
       </c>
-      <c r="T31" s="37">
+      <c r="T31" s="30">
         <v>163</v>
       </c>
-      <c r="U31" s="37">
+      <c r="U31" s="30">
         <v>173</v>
       </c>
-      <c r="V31" s="37">
+      <c r="V31" s="30">
         <v>175</v>
       </c>
-      <c r="W31" s="37">
+      <c r="W31" s="30">
         <v>131</v>
       </c>
-      <c r="X31" s="37">
+      <c r="X31" s="30">
         <v>93</v>
       </c>
-      <c r="Y31" s="37">
+      <c r="Y31" s="30">
         <v>91</v>
       </c>
-      <c r="Z31" s="37">
+      <c r="Z31" s="30">
         <v>53</v>
       </c>
-      <c r="AA31" s="37">
+      <c r="AA31" s="30">
         <v>69</v>
       </c>
-      <c r="AB31" s="37">
+      <c r="AB31" s="30">
         <v>76</v>
       </c>
-      <c r="AC31" s="5">
+      <c r="AC31" s="4">
         <v>70</v>
       </c>
-      <c r="AD31" s="38">
+      <c r="AD31" s="31">
         <v>84</v>
       </c>
-      <c r="AE31" s="38">
+      <c r="AE31" s="31">
         <v>82</v>
       </c>
-      <c r="AF31" s="1">
+      <c r="AF31" s="24">
         <v>120</v>
       </c>
-      <c r="AG31" s="1">
+      <c r="AG31" s="24">
         <v>147</v>
       </c>
-      <c r="AH31" s="1">
+      <c r="AH31" s="24">
         <v>94</v>
       </c>
-      <c r="AI31" s="1">
+      <c r="AI31" s="24">
         <v>87</v>
       </c>
-      <c r="AJ31" s="26">
+      <c r="AJ31" s="47">
         <v>90</v>
       </c>
-      <c r="AK31" s="26">
+      <c r="AK31" s="47">
         <v>71</v>
       </c>
-      <c r="AL31" s="26">
+      <c r="AL31" s="47">
         <v>78</v>
       </c>
-      <c r="AM31" s="26">
+      <c r="AM31" s="47">
         <v>61</v>
       </c>
-      <c r="AN31" s="26">
+      <c r="AN31" s="47">
         <v>92</v>
       </c>
-      <c r="AO31" s="26">
+      <c r="AO31" s="47">
         <v>80</v>
       </c>
-      <c r="AP31" s="26">
+      <c r="AP31" s="47">
         <v>77</v>
       </c>
-      <c r="AQ31" s="1">
+      <c r="AQ31" s="24">
         <v>81</v>
       </c>
-      <c r="AR31" s="1">
+      <c r="AR31" s="24">
         <v>138</v>
       </c>
-      <c r="AS31" s="1">
+      <c r="AS31" s="24">
         <v>103</v>
       </c>
-      <c r="AT31" s="1">
+      <c r="AT31" s="24">
         <v>79</v>
       </c>
-      <c r="AU31" s="1">
+      <c r="AU31" s="24">
         <v>82</v>
       </c>
-      <c r="AV31" s="1">
+      <c r="AV31" s="24">
         <v>80</v>
       </c>
-      <c r="AW31" s="27">
+      <c r="AW31" s="24">
         <v>73</v>
       </c>
-      <c r="AX31" s="1">
+      <c r="AX31" s="24">
         <v>58</v>
       </c>
-      <c r="AY31" s="1">
+      <c r="AY31" s="24">
         <v>55</v>
       </c>
-      <c r="AZ31" s="1">
+      <c r="AZ31" s="24">
         <v>51</v>
       </c>
-      <c r="BA31" s="1">
+      <c r="BA31" s="24">
         <v>62</v>
       </c>
-      <c r="BB31" s="1">
+      <c r="BB31" s="24">
         <v>50</v>
       </c>
-      <c r="BC31" s="1">
+      <c r="BC31" s="24">
         <v>91</v>
       </c>
-      <c r="BD31" s="1">
+      <c r="BD31" s="24">
         <v>123</v>
       </c>
-      <c r="BE31" s="1">
+      <c r="BE31" s="24">
         <v>103</v>
       </c>
-      <c r="BF31" s="27">
+      <c r="BF31" s="24">
         <v>83</v>
       </c>
-      <c r="BG31" s="1">
+      <c r="BG31" s="24">
         <v>74</v>
       </c>
-      <c r="BH31" s="26">
+      <c r="BH31" s="47">
         <v>69</v>
       </c>
-      <c r="BI31" s="57">
+      <c r="BI31" s="47">
         <v>53</v>
       </c>
-      <c r="BJ31" s="26">
+      <c r="BJ31" s="47">
         <v>52</v>
       </c>
-      <c r="BK31" s="26">
+      <c r="BK31" s="47">
         <v>44</v>
       </c>
-      <c r="BL31" s="27">
+      <c r="BL31" s="24">
         <v>61</v>
       </c>
-      <c r="BM31" s="1">
+      <c r="BM31" s="24">
         <v>59</v>
       </c>
+      <c r="BN31" s="47">
+        <v>37</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A32" s="24" t="s">
+    <row r="32" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="36">
+      <c r="B32" s="30">
         <v>9</v>
       </c>
-      <c r="C32" s="36">
+      <c r="C32" s="30">
         <v>7</v>
       </c>
-      <c r="D32" s="1">
+      <c r="D32" s="24">
         <v>6</v>
       </c>
-      <c r="E32" s="1">
+      <c r="E32" s="24">
         <v>8</v>
       </c>
-      <c r="F32" s="36">
+      <c r="F32" s="30">
         <v>11</v>
       </c>
-      <c r="G32" s="36">
+      <c r="G32" s="30">
         <v>4</v>
       </c>
-      <c r="H32" s="36">
+      <c r="H32" s="30">
         <v>8</v>
       </c>
-      <c r="I32" s="36">
+      <c r="I32" s="30">
         <v>7</v>
       </c>
-      <c r="J32" s="36">
+      <c r="J32" s="30">
         <v>7</v>
       </c>
-      <c r="K32" s="36">
-[...2 lines deleted...]
-      <c r="L32" s="36">
+      <c r="K32" s="30">
+        <v>3</v>
+      </c>
+      <c r="L32" s="30">
         <v>4</v>
       </c>
-      <c r="M32" s="36">
+      <c r="M32" s="30">
         <v>5</v>
       </c>
-      <c r="N32" s="37">
-[...2 lines deleted...]
-      <c r="O32" s="37">
+      <c r="N32" s="30">
+        <v>0</v>
+      </c>
+      <c r="O32" s="30">
         <v>5</v>
       </c>
-      <c r="P32" s="37">
+      <c r="P32" s="30">
         <v>5</v>
       </c>
-      <c r="Q32" s="37">
+      <c r="Q32" s="30">
         <v>8</v>
       </c>
-      <c r="R32" s="37">
+      <c r="R32" s="30">
         <v>6</v>
       </c>
-      <c r="S32" s="37">
-[...2 lines deleted...]
-      <c r="T32" s="37">
+      <c r="S32" s="30">
+        <v>0</v>
+      </c>
+      <c r="T32" s="30">
         <v>9</v>
       </c>
-      <c r="U32" s="37">
+      <c r="U32" s="30">
         <v>17</v>
       </c>
-      <c r="V32" s="37">
+      <c r="V32" s="30">
         <v>20</v>
       </c>
-      <c r="W32" s="37">
+      <c r="W32" s="30">
         <v>16</v>
       </c>
-      <c r="X32" s="37">
+      <c r="X32" s="30">
         <v>10</v>
       </c>
-      <c r="Y32" s="37">
+      <c r="Y32" s="30">
         <v>4</v>
       </c>
-      <c r="Z32" s="37">
+      <c r="Z32" s="30">
         <v>7</v>
       </c>
-      <c r="AA32" s="37">
+      <c r="AA32" s="30">
         <v>4</v>
       </c>
-      <c r="AB32" s="37">
+      <c r="AB32" s="30">
         <v>6</v>
       </c>
-      <c r="AC32" s="5">
+      <c r="AC32" s="4">
         <v>5</v>
       </c>
-      <c r="AD32" s="27">
-[...2 lines deleted...]
-      <c r="AE32" s="1">
+      <c r="AD32" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="24">
         <v>6</v>
       </c>
-      <c r="AF32" s="1">
-[...2 lines deleted...]
-      <c r="AG32" s="1">
+      <c r="AF32" s="24">
+        <v>3</v>
+      </c>
+      <c r="AG32" s="24">
         <v>12</v>
       </c>
-      <c r="AH32" s="1">
+      <c r="AH32" s="24">
         <v>7</v>
       </c>
-      <c r="AI32" s="1">
+      <c r="AI32" s="24">
         <v>7</v>
       </c>
-      <c r="AJ32" s="26">
+      <c r="AJ32" s="47">
         <v>5</v>
       </c>
-      <c r="AK32" s="26">
+      <c r="AK32" s="47">
         <v>10</v>
       </c>
-      <c r="AL32" s="26">
+      <c r="AL32" s="47">
         <v>5</v>
       </c>
-      <c r="AM32" s="26">
+      <c r="AM32" s="47">
         <v>4</v>
       </c>
-      <c r="AN32" s="26">
+      <c r="AN32" s="47">
         <v>6</v>
       </c>
-      <c r="AO32" s="26">
+      <c r="AO32" s="47">
         <v>6</v>
       </c>
-      <c r="AP32" s="1">
+      <c r="AP32" s="24">
         <v>8</v>
       </c>
-      <c r="AQ32" s="1">
+      <c r="AQ32" s="24">
         <v>9</v>
       </c>
-      <c r="AR32" s="1">
+      <c r="AR32" s="24">
         <v>14</v>
       </c>
-      <c r="AS32" s="1">
+      <c r="AS32" s="24">
         <v>5</v>
       </c>
-      <c r="AT32" s="1">
+      <c r="AT32" s="24">
         <v>9</v>
       </c>
-      <c r="AU32" s="1">
+      <c r="AU32" s="24">
         <v>9</v>
       </c>
-      <c r="AV32" s="1">
+      <c r="AV32" s="24">
         <v>8</v>
       </c>
-      <c r="AW32" s="27">
+      <c r="AW32" s="24">
         <v>7</v>
       </c>
-      <c r="AX32" s="1">
+      <c r="AX32" s="24">
         <v>4</v>
       </c>
-      <c r="AY32" s="1">
+      <c r="AY32" s="24">
         <v>4</v>
       </c>
-      <c r="AZ32" s="1">
-[...2 lines deleted...]
-      <c r="BA32" s="1">
+      <c r="AZ32" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA32" s="24">
         <v>5</v>
       </c>
-      <c r="BB32" s="1">
+      <c r="BB32" s="24">
         <v>5</v>
       </c>
-      <c r="BC32" s="1">
+      <c r="BC32" s="24">
         <v>10</v>
       </c>
-      <c r="BD32" s="1">
+      <c r="BD32" s="24">
         <v>15</v>
       </c>
-      <c r="BE32" s="1">
+      <c r="BE32" s="24">
         <v>7</v>
       </c>
-      <c r="BF32" s="27">
+      <c r="BF32" s="24">
         <v>9</v>
       </c>
-      <c r="BG32" s="1">
+      <c r="BG32" s="24">
         <v>7</v>
       </c>
-      <c r="BH32" s="26">
+      <c r="BH32" s="47">
         <v>7</v>
       </c>
-      <c r="BI32" s="57">
+      <c r="BI32" s="47">
         <v>4</v>
       </c>
-      <c r="BJ32" s="26">
+      <c r="BJ32" s="47">
         <v>5</v>
       </c>
-      <c r="BK32" s="26">
+      <c r="BK32" s="47">
         <v>6</v>
       </c>
-      <c r="BL32" s="27">
+      <c r="BL32" s="24">
         <v>5</v>
       </c>
-      <c r="BM32" s="27">
+      <c r="BM32" s="24">
         <v>4</v>
       </c>
+      <c r="BN32" s="47">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A33" s="24" t="s">
+    <row r="33" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="36">
+      <c r="B33" s="30">
         <v>10</v>
       </c>
-      <c r="C33" s="36">
+      <c r="C33" s="30">
         <v>7</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D33" s="24">
         <v>11</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E33" s="24">
         <v>7</v>
       </c>
-      <c r="F33" s="36">
+      <c r="F33" s="30">
         <v>7</v>
       </c>
-      <c r="G33" s="36">
+      <c r="G33" s="30">
         <v>5</v>
       </c>
-      <c r="H33" s="36">
+      <c r="H33" s="30">
         <v>11</v>
       </c>
-      <c r="I33" s="36">
+      <c r="I33" s="30">
         <v>9</v>
       </c>
-      <c r="J33" s="36">
+      <c r="J33" s="30">
         <v>9</v>
       </c>
-      <c r="K33" s="36">
+      <c r="K33" s="30">
         <v>7</v>
       </c>
-      <c r="L33" s="36">
+      <c r="L33" s="30">
         <v>7</v>
       </c>
-      <c r="M33" s="36">
+      <c r="M33" s="30">
         <v>13</v>
       </c>
-      <c r="N33" s="37">
+      <c r="N33" s="30">
         <v>7</v>
       </c>
-      <c r="O33" s="37">
+      <c r="O33" s="30">
         <v>10</v>
       </c>
-      <c r="P33" s="37">
+      <c r="P33" s="30">
         <v>6</v>
       </c>
-      <c r="Q33" s="37">
+      <c r="Q33" s="30">
         <v>6</v>
       </c>
-      <c r="R33" s="37">
+      <c r="R33" s="30">
         <v>5</v>
       </c>
-      <c r="S33" s="37">
-[...2 lines deleted...]
-      <c r="T33" s="37">
+      <c r="S33" s="30">
+        <v>2</v>
+      </c>
+      <c r="T33" s="30">
         <v>22</v>
       </c>
-      <c r="U33" s="37">
+      <c r="U33" s="30">
         <v>17</v>
       </c>
-      <c r="V33" s="37">
+      <c r="V33" s="30">
         <v>22</v>
       </c>
-      <c r="W33" s="37">
+      <c r="W33" s="30">
         <v>16</v>
       </c>
-      <c r="X33" s="37">
+      <c r="X33" s="30">
         <v>4</v>
       </c>
-      <c r="Y33" s="37">
+      <c r="Y33" s="30">
         <v>8</v>
       </c>
-      <c r="Z33" s="37">
-[...2 lines deleted...]
-      <c r="AA33" s="37">
+      <c r="Z33" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="30">
         <v>7</v>
       </c>
-      <c r="AB33" s="37">
+      <c r="AB33" s="30">
         <v>6</v>
       </c>
-      <c r="AC33" s="5">
+      <c r="AC33" s="4">
         <v>4</v>
       </c>
-      <c r="AD33" s="27">
+      <c r="AD33" s="24">
         <v>6</v>
       </c>
-      <c r="AE33" s="1">
+      <c r="AE33" s="24">
         <v>11</v>
       </c>
-      <c r="AF33" s="1">
+      <c r="AF33" s="24">
         <v>11</v>
       </c>
-      <c r="AG33" s="1">
+      <c r="AG33" s="24">
         <v>11</v>
       </c>
-      <c r="AH33" s="1">
+      <c r="AH33" s="24">
         <v>8</v>
       </c>
-      <c r="AI33" s="1">
+      <c r="AI33" s="24">
         <v>7</v>
       </c>
-      <c r="AJ33" s="26">
+      <c r="AJ33" s="47">
         <v>9</v>
       </c>
-      <c r="AK33" s="26">
+      <c r="AK33" s="47">
         <v>5</v>
       </c>
-      <c r="AL33" s="26">
+      <c r="AL33" s="47">
         <v>7</v>
       </c>
-      <c r="AM33" s="26">
+      <c r="AM33" s="47">
         <v>4</v>
       </c>
-      <c r="AN33" s="26">
+      <c r="AN33" s="47">
         <v>8</v>
       </c>
-      <c r="AO33" s="26">
+      <c r="AO33" s="47">
         <v>8</v>
       </c>
-      <c r="AP33" s="1">
+      <c r="AP33" s="24">
         <v>6</v>
       </c>
-      <c r="AQ33" s="1">
+      <c r="AQ33" s="24">
         <v>5</v>
       </c>
-      <c r="AR33" s="1">
+      <c r="AR33" s="24">
         <v>17</v>
       </c>
-      <c r="AS33" s="1">
+      <c r="AS33" s="24">
         <v>12</v>
       </c>
-      <c r="AT33" s="1">
+      <c r="AT33" s="24">
         <v>6</v>
       </c>
-      <c r="AU33" s="1">
+      <c r="AU33" s="24">
         <v>10</v>
       </c>
-      <c r="AV33" s="1">
+      <c r="AV33" s="24">
         <v>7</v>
       </c>
-      <c r="AW33" s="27">
+      <c r="AW33" s="24">
         <v>5</v>
       </c>
-      <c r="AX33" s="1">
+      <c r="AX33" s="24">
         <v>4</v>
       </c>
-      <c r="AY33" s="1">
-[...2 lines deleted...]
-      <c r="AZ33" s="1">
+      <c r="AY33" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ33" s="24">
         <v>5</v>
       </c>
-      <c r="BA33" s="1">
-[...2 lines deleted...]
-      <c r="BB33" s="1">
+      <c r="BA33" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB33" s="24">
         <v>5</v>
       </c>
-      <c r="BC33" s="1">
+      <c r="BC33" s="24">
         <v>5</v>
       </c>
-      <c r="BD33" s="1">
+      <c r="BD33" s="24">
         <v>13</v>
       </c>
-      <c r="BE33" s="1">
+      <c r="BE33" s="24">
         <v>11</v>
       </c>
-      <c r="BF33" s="27">
-[...2 lines deleted...]
-      <c r="BG33" s="1">
+      <c r="BF33" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG33" s="24">
         <v>8</v>
       </c>
-      <c r="BH33" s="26">
+      <c r="BH33" s="47">
         <v>6</v>
       </c>
-      <c r="BI33" s="57">
+      <c r="BI33" s="47">
         <v>5</v>
       </c>
-      <c r="BJ33" s="26">
-[...2 lines deleted...]
-      <c r="BK33" s="26">
+      <c r="BJ33" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK33" s="47">
         <v>6</v>
       </c>
-      <c r="BL33" s="27">
-[...2 lines deleted...]
-      <c r="BM33" s="27">
+      <c r="BL33" s="24">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="24">
         <v>7</v>
       </c>
+      <c r="BN33" s="47">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A34" s="24" t="s">
+    <row r="34" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="36">
+      <c r="B34" s="30">
         <v>14</v>
       </c>
-      <c r="C34" s="36">
+      <c r="C34" s="30">
         <v>11</v>
       </c>
-      <c r="D34" s="1">
+      <c r="D34" s="24">
         <v>9</v>
       </c>
-      <c r="E34" s="1">
+      <c r="E34" s="24">
         <v>6</v>
       </c>
-      <c r="F34" s="36">
+      <c r="F34" s="30">
         <v>12</v>
       </c>
-      <c r="G34" s="36">
+      <c r="G34" s="30">
         <v>6</v>
       </c>
-      <c r="H34" s="36">
+      <c r="H34" s="30">
         <v>14</v>
       </c>
-      <c r="I34" s="36">
+      <c r="I34" s="30">
         <v>16</v>
       </c>
-      <c r="J34" s="36">
+      <c r="J34" s="30">
         <v>9</v>
       </c>
-      <c r="K34" s="36">
+      <c r="K34" s="30">
         <v>10</v>
       </c>
-      <c r="L34" s="36">
+      <c r="L34" s="30">
         <v>18</v>
       </c>
-      <c r="M34" s="36">
+      <c r="M34" s="30">
         <v>12</v>
       </c>
-      <c r="N34" s="37">
+      <c r="N34" s="30">
         <v>5</v>
       </c>
-      <c r="O34" s="37">
+      <c r="O34" s="30">
         <v>7</v>
       </c>
-      <c r="P34" s="37">
+      <c r="P34" s="30">
         <v>11</v>
       </c>
-      <c r="Q34" s="37">
+      <c r="Q34" s="30">
         <v>10</v>
       </c>
-      <c r="R34" s="37">
+      <c r="R34" s="30">
         <v>14</v>
       </c>
-      <c r="S34" s="37">
+      <c r="S34" s="30">
         <v>4</v>
       </c>
-      <c r="T34" s="37">
+      <c r="T34" s="30">
         <v>19</v>
       </c>
-      <c r="U34" s="37">
+      <c r="U34" s="30">
         <v>21</v>
       </c>
-      <c r="V34" s="37">
+      <c r="V34" s="30">
         <v>16</v>
       </c>
-      <c r="W34" s="37">
+      <c r="W34" s="30">
         <v>16</v>
       </c>
-      <c r="X34" s="37">
+      <c r="X34" s="30">
         <v>8</v>
       </c>
-      <c r="Y34" s="37">
+      <c r="Y34" s="30">
         <v>9</v>
       </c>
-      <c r="Z34" s="37">
+      <c r="Z34" s="30">
         <v>4</v>
       </c>
-      <c r="AA34" s="37">
+      <c r="AA34" s="30">
         <v>6</v>
       </c>
-      <c r="AB34" s="37">
+      <c r="AB34" s="30">
         <v>9</v>
       </c>
-      <c r="AC34" s="5">
+      <c r="AC34" s="4">
         <v>10</v>
       </c>
-      <c r="AD34" s="27">
+      <c r="AD34" s="24">
         <v>9</v>
       </c>
-      <c r="AE34" s="1">
+      <c r="AE34" s="24">
         <v>9</v>
       </c>
-      <c r="AF34" s="1">
+      <c r="AF34" s="24">
         <v>12</v>
       </c>
-      <c r="AG34" s="1">
+      <c r="AG34" s="24">
         <v>14</v>
       </c>
-      <c r="AH34" s="1">
+      <c r="AH34" s="24">
         <v>8</v>
       </c>
-      <c r="AI34" s="1">
-[...2 lines deleted...]
-      <c r="AJ34" s="26">
+      <c r="AI34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ34" s="47">
         <v>8</v>
       </c>
-      <c r="AK34" s="26">
+      <c r="AK34" s="47">
         <v>4</v>
       </c>
-      <c r="AL34" s="26">
+      <c r="AL34" s="47">
         <v>11</v>
       </c>
-      <c r="AM34" s="26">
+      <c r="AM34" s="47">
         <v>9</v>
       </c>
-      <c r="AN34" s="26">
+      <c r="AN34" s="47">
         <v>12</v>
       </c>
-      <c r="AO34" s="26">
+      <c r="AO34" s="47">
         <v>11</v>
       </c>
-      <c r="AP34" s="1">
+      <c r="AP34" s="24">
         <v>6</v>
       </c>
-      <c r="AQ34" s="1">
+      <c r="AQ34" s="24">
         <v>9</v>
       </c>
-      <c r="AR34" s="1">
+      <c r="AR34" s="24">
         <v>13</v>
       </c>
-      <c r="AS34" s="1">
+      <c r="AS34" s="24">
         <v>9</v>
       </c>
-      <c r="AT34" s="1">
-[...2 lines deleted...]
-      <c r="AU34" s="1">
+      <c r="AT34" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU34" s="24">
         <v>4</v>
       </c>
-      <c r="AV34" s="1">
+      <c r="AV34" s="24">
         <v>6</v>
       </c>
-      <c r="AW34" s="27">
+      <c r="AW34" s="24">
         <v>11</v>
       </c>
-      <c r="AX34" s="1">
+      <c r="AX34" s="24">
         <v>4</v>
       </c>
-      <c r="AY34" s="1">
-[...2 lines deleted...]
-      <c r="AZ34" s="1">
+      <c r="AY34" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ34" s="24">
         <v>5</v>
       </c>
-      <c r="BA34" s="1">
-[...2 lines deleted...]
-      <c r="BB34" s="1">
+      <c r="BA34" s="24">
+        <v>1</v>
+      </c>
+      <c r="BB34" s="24">
         <v>4</v>
       </c>
-      <c r="BC34" s="1">
+      <c r="BC34" s="24">
         <v>9</v>
       </c>
-      <c r="BD34" s="1">
+      <c r="BD34" s="24">
         <v>13</v>
       </c>
-      <c r="BE34" s="1">
+      <c r="BE34" s="24">
         <v>9</v>
       </c>
-      <c r="BF34" s="27">
+      <c r="BF34" s="24">
         <v>8</v>
       </c>
-      <c r="BG34" s="1">
+      <c r="BG34" s="24">
         <v>10</v>
       </c>
-      <c r="BH34" s="26">
-[...2 lines deleted...]
-      <c r="BI34" s="57">
+      <c r="BH34" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI34" s="47">
         <v>5</v>
       </c>
-      <c r="BJ34" s="26">
-[...2 lines deleted...]
-      <c r="BK34" s="26">
+      <c r="BJ34" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK34" s="47">
         <v>4</v>
       </c>
-      <c r="BL34" s="27">
+      <c r="BL34" s="24">
         <v>7</v>
       </c>
-      <c r="BM34" s="27">
+      <c r="BM34" s="24">
         <v>4</v>
       </c>
+      <c r="BN34" s="47">
+        <v>2</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A35" s="24" t="s">
+    <row r="35" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="36">
+      <c r="B35" s="30">
         <v>9</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="30">
         <v>4</v>
       </c>
-      <c r="D35" s="1">
-[...2 lines deleted...]
-      <c r="E35" s="1">
+      <c r="D35" s="24">
+        <v>3</v>
+      </c>
+      <c r="E35" s="24">
         <v>6</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="30">
         <v>6</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="30">
         <v>4</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="30">
         <v>5</v>
       </c>
-      <c r="I35" s="36">
+      <c r="I35" s="30">
         <v>4</v>
       </c>
-      <c r="J35" s="36">
+      <c r="J35" s="30">
         <v>5</v>
       </c>
-      <c r="K35" s="36">
+      <c r="K35" s="30">
         <v>9</v>
       </c>
-      <c r="L35" s="36">
+      <c r="L35" s="30">
         <v>6</v>
       </c>
-      <c r="M35" s="36">
+      <c r="M35" s="30">
         <v>5</v>
       </c>
-      <c r="N35" s="37">
+      <c r="N35" s="30">
         <v>5</v>
       </c>
-      <c r="O35" s="37">
+      <c r="O35" s="30">
         <v>4</v>
       </c>
-      <c r="P35" s="37">
+      <c r="P35" s="30">
         <v>11</v>
       </c>
-      <c r="Q35" s="37">
+      <c r="Q35" s="30">
         <v>8</v>
       </c>
-      <c r="R35" s="37">
+      <c r="R35" s="30">
         <v>4</v>
       </c>
-      <c r="S35" s="37">
+      <c r="S35" s="30">
         <v>4</v>
       </c>
-      <c r="T35" s="37">
+      <c r="T35" s="30">
         <v>9</v>
       </c>
-      <c r="U35" s="37">
+      <c r="U35" s="30">
         <v>5</v>
       </c>
-      <c r="V35" s="37">
+      <c r="V35" s="30">
         <v>10</v>
       </c>
-      <c r="W35" s="37">
+      <c r="W35" s="30">
         <v>4</v>
       </c>
-      <c r="X35" s="37">
-[...2 lines deleted...]
-      <c r="Y35" s="37">
+      <c r="X35" s="30">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="30">
         <v>7</v>
       </c>
-      <c r="Z35" s="37">
-[...2 lines deleted...]
-      <c r="AA35" s="37">
+      <c r="Z35" s="30">
+        <v>3</v>
+      </c>
+      <c r="AA35" s="30">
         <v>8</v>
       </c>
-      <c r="AB35" s="37">
+      <c r="AB35" s="30">
         <v>7</v>
       </c>
-      <c r="AC35" s="5">
-[...2 lines deleted...]
-      <c r="AD35" s="27">
+      <c r="AC35" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="24">
         <v>6</v>
       </c>
-      <c r="AE35" s="1">
+      <c r="AE35" s="24">
         <v>8</v>
       </c>
-      <c r="AF35" s="1">
+      <c r="AF35" s="24">
         <v>4</v>
       </c>
-      <c r="AG35" s="1">
+      <c r="AG35" s="24">
         <v>9</v>
       </c>
-      <c r="AH35" s="1">
+      <c r="AH35" s="24">
         <v>6</v>
       </c>
-      <c r="AI35" s="1">
+      <c r="AI35" s="24">
         <v>6</v>
       </c>
-      <c r="AJ35" s="26">
-[...2 lines deleted...]
-      <c r="AK35" s="26">
+      <c r="AJ35" s="47">
+        <v>3</v>
+      </c>
+      <c r="AK35" s="47">
         <v>5</v>
       </c>
-      <c r="AL35" s="26">
+      <c r="AL35" s="47">
         <v>8</v>
       </c>
-      <c r="AM35" s="26">
-[...2 lines deleted...]
-      <c r="AN35" s="26">
+      <c r="AM35" s="47">
+        <v>3</v>
+      </c>
+      <c r="AN35" s="47">
         <v>4</v>
       </c>
-      <c r="AO35" s="26">
+      <c r="AO35" s="47">
         <v>9</v>
       </c>
-      <c r="AP35" s="1">
+      <c r="AP35" s="24">
         <v>7</v>
       </c>
-      <c r="AQ35" s="1">
+      <c r="AQ35" s="24">
         <v>6</v>
       </c>
-      <c r="AR35" s="1">
+      <c r="AR35" s="24">
         <v>6</v>
       </c>
-      <c r="AS35" s="1">
+      <c r="AS35" s="24">
         <v>8</v>
       </c>
-      <c r="AT35" s="1">
+      <c r="AT35" s="24">
         <v>12</v>
       </c>
-      <c r="AU35" s="1">
+      <c r="AU35" s="24">
         <v>4</v>
       </c>
-      <c r="AV35" s="1">
+      <c r="AV35" s="24">
         <v>4</v>
       </c>
-      <c r="AW35" s="27">
-[...5 lines deleted...]
-      <c r="AY35" s="1">
+      <c r="AW35" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX35" s="24">
+        <v>3</v>
+      </c>
+      <c r="AY35" s="24">
         <v>4</v>
       </c>
-      <c r="AZ35" s="1">
-[...8 lines deleted...]
-      <c r="BC35" s="1">
+      <c r="AZ35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB35" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC35" s="24">
         <v>10</v>
       </c>
-      <c r="BD35" s="1">
+      <c r="BD35" s="24">
         <v>7</v>
       </c>
-      <c r="BE35" s="1">
+      <c r="BE35" s="24">
         <v>10</v>
       </c>
-      <c r="BF35" s="27">
+      <c r="BF35" s="24">
         <v>10</v>
       </c>
-      <c r="BG35" s="1">
+      <c r="BG35" s="24">
         <v>7</v>
       </c>
-      <c r="BH35" s="26">
+      <c r="BH35" s="47">
         <v>5</v>
       </c>
-      <c r="BI35" s="57">
+      <c r="BI35" s="47">
         <v>8</v>
       </c>
-      <c r="BJ35" s="26">
-[...2 lines deleted...]
-      <c r="BK35" s="26">
+      <c r="BJ35" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK35" s="47">
         <v>6</v>
       </c>
-      <c r="BL35" s="27">
+      <c r="BL35" s="24">
         <v>10</v>
       </c>
-      <c r="BM35" s="27">
+      <c r="BM35" s="24">
         <v>6</v>
       </c>
+      <c r="BN35" s="47">
+        <v>3</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="36">
+      <c r="B36" s="30">
         <v>5</v>
       </c>
-      <c r="C36" s="36">
+      <c r="C36" s="30">
         <v>4</v>
       </c>
-      <c r="D36" s="1">
+      <c r="D36" s="24">
         <v>4</v>
       </c>
-      <c r="E36" s="1">
+      <c r="E36" s="24">
         <v>7</v>
       </c>
-      <c r="F36" s="36">
+      <c r="F36" s="30">
         <v>13</v>
       </c>
-      <c r="G36" s="36">
-[...2 lines deleted...]
-      <c r="H36" s="36">
+      <c r="G36" s="30">
+        <v>1</v>
+      </c>
+      <c r="H36" s="30">
         <v>7</v>
       </c>
-      <c r="I36" s="36">
+      <c r="I36" s="30">
         <v>5</v>
       </c>
-      <c r="J36" s="36">
+      <c r="J36" s="30">
         <v>4</v>
       </c>
-      <c r="K36" s="36">
+      <c r="K36" s="30">
         <v>6</v>
       </c>
-      <c r="L36" s="36">
-[...8 lines deleted...]
-      <c r="O36" s="37">
+      <c r="L36" s="30">
+        <v>1</v>
+      </c>
+      <c r="M36" s="30">
+        <v>3</v>
+      </c>
+      <c r="N36" s="30">
+        <v>1</v>
+      </c>
+      <c r="O36" s="30">
         <v>6</v>
       </c>
-      <c r="P36" s="37">
+      <c r="P36" s="30">
         <v>11</v>
       </c>
-      <c r="Q36" s="37">
+      <c r="Q36" s="30">
         <v>7</v>
       </c>
-      <c r="R36" s="37">
+      <c r="R36" s="30">
         <v>6</v>
       </c>
-      <c r="S36" s="37">
-[...2 lines deleted...]
-      <c r="T36" s="37">
+      <c r="S36" s="30">
+        <v>2</v>
+      </c>
+      <c r="T36" s="30">
         <v>11</v>
       </c>
-      <c r="U36" s="37">
+      <c r="U36" s="30">
         <v>13</v>
       </c>
-      <c r="V36" s="37">
+      <c r="V36" s="30">
         <v>10</v>
       </c>
-      <c r="W36" s="37">
+      <c r="W36" s="30">
         <v>9</v>
       </c>
-      <c r="X36" s="37">
+      <c r="X36" s="30">
         <v>7</v>
       </c>
-      <c r="Y36" s="37">
+      <c r="Y36" s="30">
         <v>4</v>
       </c>
-      <c r="Z36" s="37">
-[...2 lines deleted...]
-      <c r="AA36" s="37">
+      <c r="Z36" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA36" s="30">
         <v>10</v>
       </c>
-      <c r="AB36" s="37">
-[...2 lines deleted...]
-      <c r="AC36" s="5">
+      <c r="AB36" s="30">
+        <v>3</v>
+      </c>
+      <c r="AC36" s="4">
         <v>4</v>
       </c>
-      <c r="AD36" s="27">
+      <c r="AD36" s="24">
         <v>6</v>
       </c>
-      <c r="AE36" s="1">
+      <c r="AE36" s="24">
         <v>7</v>
       </c>
-      <c r="AF36" s="1">
+      <c r="AF36" s="24">
         <v>8</v>
       </c>
-      <c r="AG36" s="1">
+      <c r="AG36" s="24">
         <v>10</v>
       </c>
-      <c r="AH36" s="1">
+      <c r="AH36" s="24">
         <v>6</v>
       </c>
-      <c r="AI36" s="1">
+      <c r="AI36" s="24">
         <v>5</v>
       </c>
-      <c r="AJ36" s="26">
+      <c r="AJ36" s="47">
         <v>7</v>
       </c>
-      <c r="AK36" s="26">
+      <c r="AK36" s="47">
         <v>7</v>
       </c>
-      <c r="AL36" s="26">
-[...2 lines deleted...]
-      <c r="AM36" s="26">
+      <c r="AL36" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="47">
         <v>4</v>
       </c>
-      <c r="AN36" s="26">
+      <c r="AN36" s="47">
         <v>4</v>
       </c>
-      <c r="AO36" s="26">
+      <c r="AO36" s="47">
         <v>6</v>
       </c>
-      <c r="AP36" s="1">
+      <c r="AP36" s="24">
         <v>5</v>
       </c>
-      <c r="AQ36" s="1">
+      <c r="AQ36" s="24">
         <v>4</v>
       </c>
-      <c r="AR36" s="1">
+      <c r="AR36" s="24">
         <v>13</v>
       </c>
-      <c r="AS36" s="1">
+      <c r="AS36" s="24">
         <v>6</v>
       </c>
-      <c r="AT36" s="1">
+      <c r="AT36" s="24">
         <v>5</v>
       </c>
-      <c r="AU36" s="1">
+      <c r="AU36" s="24">
         <v>9</v>
       </c>
-      <c r="AV36" s="1">
+      <c r="AV36" s="24">
         <v>4</v>
       </c>
-      <c r="AW36" s="27">
+      <c r="AW36" s="24">
         <v>5</v>
       </c>
-      <c r="AX36" s="1">
+      <c r="AX36" s="24">
         <v>4</v>
       </c>
-      <c r="AY36" s="1">
+      <c r="AY36" s="24">
         <v>6</v>
       </c>
-      <c r="AZ36" s="1">
+      <c r="AZ36" s="24">
         <v>6</v>
       </c>
-      <c r="BA36" s="1">
+      <c r="BA36" s="24">
         <v>7</v>
       </c>
-      <c r="BB36" s="1">
+      <c r="BB36" s="24">
         <v>5</v>
       </c>
-      <c r="BC36" s="1">
+      <c r="BC36" s="24">
         <v>4</v>
       </c>
-      <c r="BD36" s="1">
+      <c r="BD36" s="24">
         <v>9</v>
       </c>
-      <c r="BE36" s="1">
+      <c r="BE36" s="24">
         <v>5</v>
       </c>
-      <c r="BF36" s="27">
+      <c r="BF36" s="24">
         <v>8</v>
       </c>
-      <c r="BG36" s="1">
+      <c r="BG36" s="24">
         <v>8</v>
       </c>
-      <c r="BH36" s="26">
+      <c r="BH36" s="47">
         <v>4</v>
       </c>
-      <c r="BI36" s="57">
-[...5 lines deleted...]
-      <c r="BK36" s="26">
+      <c r="BI36" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ36" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK36" s="47">
         <v>4</v>
       </c>
-      <c r="BL36" s="27">
-[...2 lines deleted...]
-      <c r="BM36" s="27">
+      <c r="BL36" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM36" s="24">
         <v>6</v>
       </c>
+      <c r="BN36" s="47">
+        <v>1</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A37" s="24" t="s">
+    <row r="37" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="36">
+      <c r="B37" s="30">
         <v>4</v>
       </c>
-      <c r="C37" s="36">
+      <c r="C37" s="30">
         <v>10</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D37" s="24">
         <v>7</v>
       </c>
-      <c r="E37" s="1">
-[...2 lines deleted...]
-      <c r="F37" s="36">
+      <c r="E37" s="24">
+        <v>3</v>
+      </c>
+      <c r="F37" s="30">
         <v>12</v>
       </c>
-      <c r="G37" s="36">
+      <c r="G37" s="30">
         <v>10</v>
       </c>
-      <c r="H37" s="36">
+      <c r="H37" s="30">
         <v>4</v>
       </c>
-      <c r="I37" s="36">
+      <c r="I37" s="30">
         <v>8</v>
       </c>
-      <c r="J37" s="36">
+      <c r="J37" s="30">
         <v>8</v>
       </c>
-      <c r="K37" s="36">
+      <c r="K37" s="30">
         <v>9</v>
       </c>
-      <c r="L37" s="36">
+      <c r="L37" s="30">
         <v>9</v>
       </c>
-      <c r="M37" s="36">
+      <c r="M37" s="30">
         <v>7</v>
       </c>
-      <c r="N37" s="37">
+      <c r="N37" s="30">
         <v>7</v>
       </c>
-      <c r="O37" s="37">
+      <c r="O37" s="30">
         <v>16</v>
       </c>
-      <c r="P37" s="37">
+      <c r="P37" s="30">
         <v>14</v>
       </c>
-      <c r="Q37" s="37">
+      <c r="Q37" s="30">
         <v>13</v>
       </c>
-      <c r="R37" s="37">
+      <c r="R37" s="30">
         <v>15</v>
       </c>
-      <c r="S37" s="37">
-[...2 lines deleted...]
-      <c r="T37" s="37">
+      <c r="S37" s="30">
+        <v>3</v>
+      </c>
+      <c r="T37" s="30">
         <v>20</v>
       </c>
-      <c r="U37" s="37">
+      <c r="U37" s="30">
         <v>23</v>
       </c>
-      <c r="V37" s="37">
+      <c r="V37" s="30">
         <v>20</v>
       </c>
-      <c r="W37" s="37">
+      <c r="W37" s="30">
         <v>12</v>
       </c>
-      <c r="X37" s="37">
+      <c r="X37" s="30">
         <v>8</v>
       </c>
-      <c r="Y37" s="37">
+      <c r="Y37" s="30">
         <v>15</v>
       </c>
-      <c r="Z37" s="37">
+      <c r="Z37" s="30">
         <v>11</v>
       </c>
-      <c r="AA37" s="37">
+      <c r="AA37" s="30">
         <v>7</v>
       </c>
-      <c r="AB37" s="37">
+      <c r="AB37" s="30">
         <v>12</v>
       </c>
-      <c r="AC37" s="5">
+      <c r="AC37" s="4">
         <v>11</v>
       </c>
-      <c r="AD37" s="27">
+      <c r="AD37" s="24">
         <v>8</v>
       </c>
-      <c r="AE37" s="1">
+      <c r="AE37" s="24">
         <v>16</v>
       </c>
-      <c r="AF37" s="1">
+      <c r="AF37" s="24">
         <v>16</v>
       </c>
-      <c r="AG37" s="1">
+      <c r="AG37" s="24">
         <v>28</v>
       </c>
-      <c r="AH37" s="1">
+      <c r="AH37" s="24">
         <v>11</v>
       </c>
-      <c r="AI37" s="1">
+      <c r="AI37" s="24">
         <v>13</v>
       </c>
-      <c r="AJ37" s="26">
+      <c r="AJ37" s="47">
         <v>19</v>
       </c>
-      <c r="AK37" s="26">
+      <c r="AK37" s="47">
         <v>9</v>
       </c>
-      <c r="AL37" s="26">
+      <c r="AL37" s="47">
         <v>12</v>
       </c>
-      <c r="AM37" s="26">
+      <c r="AM37" s="47">
         <v>9</v>
       </c>
-      <c r="AN37" s="26">
+      <c r="AN37" s="47">
         <v>13</v>
       </c>
-      <c r="AO37" s="26">
+      <c r="AO37" s="47">
         <v>10</v>
       </c>
-      <c r="AP37" s="1">
+      <c r="AP37" s="24">
         <v>7</v>
       </c>
-      <c r="AQ37" s="1">
+      <c r="AQ37" s="24">
         <v>13</v>
       </c>
-      <c r="AR37" s="1">
+      <c r="AR37" s="24">
         <v>13</v>
       </c>
-      <c r="AS37" s="1">
+      <c r="AS37" s="24">
         <v>20</v>
       </c>
-      <c r="AT37" s="1">
+      <c r="AT37" s="24">
         <v>14</v>
       </c>
-      <c r="AU37" s="1">
+      <c r="AU37" s="24">
         <v>13</v>
       </c>
-      <c r="AV37" s="1">
+      <c r="AV37" s="24">
         <v>17</v>
       </c>
-      <c r="AW37" s="27">
+      <c r="AW37" s="24">
         <v>9</v>
       </c>
-      <c r="AX37" s="1">
+      <c r="AX37" s="24">
         <v>8</v>
       </c>
-      <c r="AY37" s="1">
+      <c r="AY37" s="24">
         <v>7</v>
       </c>
-      <c r="AZ37" s="1">
+      <c r="AZ37" s="24">
         <v>9</v>
       </c>
-      <c r="BA37" s="1">
+      <c r="BA37" s="24">
         <v>10</v>
       </c>
-      <c r="BB37" s="1">
-[...2 lines deleted...]
-      <c r="BC37" s="1">
+      <c r="BB37" s="24">
+        <v>2</v>
+      </c>
+      <c r="BC37" s="24">
         <v>9</v>
       </c>
-      <c r="BD37" s="1">
+      <c r="BD37" s="24">
         <v>19</v>
       </c>
-      <c r="BE37" s="1">
+      <c r="BE37" s="24">
         <v>12</v>
       </c>
-      <c r="BF37" s="27">
+      <c r="BF37" s="24">
         <v>10</v>
       </c>
-      <c r="BG37" s="1">
+      <c r="BG37" s="24">
         <v>8</v>
       </c>
-      <c r="BH37" s="26">
+      <c r="BH37" s="47">
         <v>15</v>
       </c>
-      <c r="BI37" s="57">
+      <c r="BI37" s="47">
         <v>7</v>
       </c>
-      <c r="BJ37" s="26">
+      <c r="BJ37" s="47">
         <v>9</v>
       </c>
-      <c r="BK37" s="26">
+      <c r="BK37" s="47">
         <v>6</v>
       </c>
-      <c r="BL37" s="27">
+      <c r="BL37" s="24">
         <v>6</v>
       </c>
-      <c r="BM37" s="27">
+      <c r="BM37" s="24">
         <v>10</v>
       </c>
+      <c r="BN37" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A38" s="24" t="s">
+    <row r="38" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="36">
+      <c r="B38" s="30">
         <v>6</v>
       </c>
-      <c r="C38" s="36">
+      <c r="C38" s="30">
         <v>6</v>
       </c>
-      <c r="D38" s="1">
+      <c r="D38" s="24">
         <v>11</v>
       </c>
-      <c r="E38" s="1">
-[...2 lines deleted...]
-      <c r="F38" s="36">
+      <c r="E38" s="24">
+        <v>3</v>
+      </c>
+      <c r="F38" s="30">
         <v>4</v>
       </c>
-      <c r="G38" s="36">
-[...5 lines deleted...]
-      <c r="I38" s="36">
+      <c r="G38" s="30">
+        <v>3</v>
+      </c>
+      <c r="H38" s="30">
+        <v>3</v>
+      </c>
+      <c r="I38" s="30">
         <v>4</v>
       </c>
-      <c r="J38" s="36">
+      <c r="J38" s="30">
         <v>6</v>
       </c>
-      <c r="K38" s="36">
-[...2 lines deleted...]
-      <c r="L38" s="36">
+      <c r="K38" s="30">
+        <v>3</v>
+      </c>
+      <c r="L38" s="30">
         <v>6</v>
       </c>
-      <c r="M38" s="36">
-[...8 lines deleted...]
-      <c r="P38" s="37">
+      <c r="M38" s="30">
+        <v>3</v>
+      </c>
+      <c r="N38" s="30">
+        <v>2</v>
+      </c>
+      <c r="O38" s="30">
+        <v>2</v>
+      </c>
+      <c r="P38" s="30">
         <v>4</v>
       </c>
-      <c r="Q38" s="37">
-[...2 lines deleted...]
-      <c r="R38" s="37">
+      <c r="Q38" s="30">
+        <v>1</v>
+      </c>
+      <c r="R38" s="30">
         <v>4</v>
       </c>
-      <c r="S38" s="37">
-[...2 lines deleted...]
-      <c r="T38" s="37">
+      <c r="S38" s="30">
+        <v>0</v>
+      </c>
+      <c r="T38" s="30">
         <v>9</v>
       </c>
-      <c r="U38" s="37">
+      <c r="U38" s="30">
         <v>11</v>
       </c>
-      <c r="V38" s="37">
+      <c r="V38" s="30">
         <v>11</v>
       </c>
-      <c r="W38" s="37">
+      <c r="W38" s="30">
         <v>7</v>
       </c>
-      <c r="X38" s="37">
-[...8 lines deleted...]
-      <c r="AA38" s="37">
+      <c r="X38" s="30">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>2</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>3</v>
+      </c>
+      <c r="AA38" s="30">
         <v>7</v>
       </c>
-      <c r="AB38" s="37">
+      <c r="AB38" s="30">
         <v>8</v>
       </c>
-      <c r="AC38" s="5">
+      <c r="AC38" s="4">
         <v>5</v>
       </c>
-      <c r="AD38" s="27">
-[...5 lines deleted...]
-      <c r="AF38" s="1">
+      <c r="AD38" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE38" s="24">
+        <v>3</v>
+      </c>
+      <c r="AF38" s="24">
         <v>11</v>
       </c>
-      <c r="AG38" s="1">
+      <c r="AG38" s="24">
         <v>4</v>
       </c>
-      <c r="AH38" s="1">
+      <c r="AH38" s="24">
         <v>4</v>
       </c>
-      <c r="AI38" s="1">
+      <c r="AI38" s="24">
         <v>7</v>
       </c>
-      <c r="AJ38" s="26">
+      <c r="AJ38" s="47">
         <v>8</v>
       </c>
-      <c r="AK38" s="26">
+      <c r="AK38" s="47">
         <v>5</v>
       </c>
-      <c r="AL38" s="26">
+      <c r="AL38" s="47">
         <v>6</v>
       </c>
-      <c r="AM38" s="26">
+      <c r="AM38" s="47">
         <v>4</v>
       </c>
-      <c r="AN38" s="26">
+      <c r="AN38" s="47">
         <v>9</v>
       </c>
-      <c r="AO38" s="26">
-[...2 lines deleted...]
-      <c r="AP38" s="1">
+      <c r="AO38" s="47">
+        <v>3</v>
+      </c>
+      <c r="AP38" s="24">
         <v>8</v>
       </c>
-      <c r="AQ38" s="1">
+      <c r="AQ38" s="24">
         <v>7</v>
       </c>
-      <c r="AR38" s="1">
+      <c r="AR38" s="24">
         <v>10</v>
       </c>
-      <c r="AS38" s="1">
+      <c r="AS38" s="24">
         <v>5</v>
       </c>
-      <c r="AT38" s="1">
+      <c r="AT38" s="24">
         <v>4</v>
       </c>
-      <c r="AU38" s="1">
-[...8 lines deleted...]
-      <c r="AX38" s="1">
+      <c r="AU38" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AX38" s="24">
         <v>5</v>
       </c>
-      <c r="AY38" s="1">
+      <c r="AY38" s="24">
         <v>5</v>
       </c>
-      <c r="AZ38" s="1">
-[...2 lines deleted...]
-      <c r="BA38" s="1">
+      <c r="AZ38" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA38" s="24">
         <v>4</v>
       </c>
-      <c r="BB38" s="1">
+      <c r="BB38" s="24">
         <v>5</v>
       </c>
-      <c r="BC38" s="1">
+      <c r="BC38" s="24">
         <v>8</v>
       </c>
-      <c r="BD38" s="1">
+      <c r="BD38" s="24">
         <v>7</v>
       </c>
-      <c r="BE38" s="1">
+      <c r="BE38" s="24">
         <v>7</v>
       </c>
-      <c r="BF38" s="27">
-[...2 lines deleted...]
-      <c r="BG38" s="1">
+      <c r="BF38" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG38" s="24">
         <v>5</v>
       </c>
-      <c r="BH38" s="26">
-[...5 lines deleted...]
-      <c r="BJ38" s="26">
+      <c r="BH38" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI38" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ38" s="47">
         <v>6</v>
       </c>
-      <c r="BK38" s="26">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="BK38" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM38" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN38" s="47">
+        <v>3</v>
       </c>
     </row>
-    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="36">
+      <c r="B39" s="30">
         <v>4</v>
       </c>
-      <c r="C39" s="36">
+      <c r="C39" s="30">
         <v>5</v>
       </c>
-      <c r="D39" s="1">
+      <c r="D39" s="24">
         <v>6</v>
       </c>
-      <c r="E39" s="1">
-[...2 lines deleted...]
-      <c r="F39" s="36">
+      <c r="E39" s="24">
+        <v>2</v>
+      </c>
+      <c r="F39" s="30">
         <v>4</v>
       </c>
-      <c r="G39" s="36">
+      <c r="G39" s="30">
         <v>4</v>
       </c>
-      <c r="H39" s="36">
+      <c r="H39" s="30">
         <v>11</v>
       </c>
-      <c r="I39" s="36">
+      <c r="I39" s="30">
         <v>4</v>
       </c>
-      <c r="J39" s="36">
+      <c r="J39" s="30">
         <v>5</v>
       </c>
-      <c r="K39" s="36">
-[...2 lines deleted...]
-      <c r="L39" s="36">
+      <c r="K39" s="30">
+        <v>3</v>
+      </c>
+      <c r="L39" s="30">
         <v>8</v>
       </c>
-      <c r="M39" s="36">
+      <c r="M39" s="30">
         <v>4</v>
       </c>
-      <c r="N39" s="37">
+      <c r="N39" s="30">
         <v>4</v>
       </c>
-      <c r="O39" s="37">
-[...2 lines deleted...]
-      <c r="P39" s="37">
+      <c r="O39" s="30">
+        <v>2</v>
+      </c>
+      <c r="P39" s="30">
         <v>9</v>
       </c>
-      <c r="Q39" s="37">
+      <c r="Q39" s="30">
         <v>9</v>
       </c>
-      <c r="R39" s="37">
+      <c r="R39" s="30">
         <v>13</v>
       </c>
-      <c r="S39" s="37">
-[...2 lines deleted...]
-      <c r="T39" s="37">
+      <c r="S39" s="30">
+        <v>1</v>
+      </c>
+      <c r="T39" s="30">
         <v>8</v>
       </c>
-      <c r="U39" s="37">
+      <c r="U39" s="30">
         <v>7</v>
       </c>
-      <c r="V39" s="37">
+      <c r="V39" s="30">
         <v>8</v>
       </c>
-      <c r="W39" s="37">
+      <c r="W39" s="30">
         <v>7</v>
       </c>
-      <c r="X39" s="37">
+      <c r="X39" s="30">
         <v>4</v>
       </c>
-      <c r="Y39" s="37">
-[...2 lines deleted...]
-      <c r="Z39" s="37">
+      <c r="Y39" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z39" s="30">
         <v>4</v>
       </c>
-      <c r="AA39" s="37">
+      <c r="AA39" s="30">
         <v>4</v>
       </c>
-      <c r="AB39" s="37">
+      <c r="AB39" s="30">
         <v>4</v>
       </c>
-      <c r="AC39" s="5">
+      <c r="AC39" s="4">
         <v>5</v>
       </c>
-      <c r="AD39" s="27">
+      <c r="AD39" s="24">
         <v>10</v>
       </c>
-      <c r="AE39" s="1">
+      <c r="AE39" s="24">
         <v>4</v>
       </c>
-      <c r="AF39" s="1">
+      <c r="AF39" s="24">
         <v>11</v>
       </c>
-      <c r="AG39" s="1">
+      <c r="AG39" s="24">
         <v>14</v>
       </c>
-      <c r="AH39" s="1">
+      <c r="AH39" s="24">
         <v>6</v>
       </c>
-      <c r="AI39" s="1">
+      <c r="AI39" s="24">
         <v>6</v>
       </c>
-      <c r="AJ39" s="26">
-[...11 lines deleted...]
-      <c r="AN39" s="26">
+      <c r="AJ39" s="47">
+        <v>3</v>
+      </c>
+      <c r="AK39" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL39" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM39" s="47">
+        <v>3</v>
+      </c>
+      <c r="AN39" s="47">
         <v>8</v>
       </c>
-      <c r="AO39" s="26">
-[...2 lines deleted...]
-      <c r="AP39" s="1">
+      <c r="AO39" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP39" s="24">
         <v>4</v>
       </c>
-      <c r="AQ39" s="1">
+      <c r="AQ39" s="24">
         <v>5</v>
       </c>
-      <c r="AR39" s="1">
+      <c r="AR39" s="24">
         <v>8</v>
       </c>
-      <c r="AS39" s="1">
-[...2 lines deleted...]
-      <c r="AT39" s="1">
+      <c r="AS39" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT39" s="24">
         <v>6</v>
       </c>
-      <c r="AU39" s="1">
+      <c r="AU39" s="24">
         <v>9</v>
       </c>
-      <c r="AV39" s="1">
+      <c r="AV39" s="24">
         <v>8</v>
       </c>
-      <c r="AW39" s="27">
-[...2 lines deleted...]
-      <c r="AX39" s="1">
+      <c r="AW39" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX39" s="24">
         <v>6</v>
       </c>
-      <c r="AY39" s="1">
+      <c r="AY39" s="24">
         <v>4</v>
       </c>
-      <c r="AZ39" s="1">
+      <c r="AZ39" s="24">
         <v>4</v>
       </c>
-      <c r="BA39" s="1">
-[...5 lines deleted...]
-      <c r="BC39" s="1">
+      <c r="BA39" s="24">
+        <v>2</v>
+      </c>
+      <c r="BB39" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC39" s="24">
         <v>4</v>
       </c>
-      <c r="BD39" s="1">
+      <c r="BD39" s="24">
         <v>7</v>
       </c>
-      <c r="BE39" s="1">
+      <c r="BE39" s="24">
         <v>9</v>
       </c>
-      <c r="BF39" s="27">
-[...5 lines deleted...]
-      <c r="BH39" s="26">
+      <c r="BF39" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="47">
         <v>7</v>
       </c>
-      <c r="BI39" s="57">
-[...11 lines deleted...]
-      <c r="BM39" s="27">
+      <c r="BI39" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ39" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="24">
+        <v>3</v>
+      </c>
+      <c r="BM39" s="24">
         <v>4</v>
       </c>
+      <c r="BN39" s="47">
+        <v>2</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="36">
+      <c r="B40" s="30">
         <v>20</v>
       </c>
-      <c r="C40" s="36">
+      <c r="C40" s="30">
         <v>21</v>
       </c>
-      <c r="D40" s="1">
+      <c r="D40" s="24">
         <v>11</v>
       </c>
-      <c r="E40" s="1">
+      <c r="E40" s="24">
         <v>7</v>
       </c>
-      <c r="F40" s="36">
+      <c r="F40" s="30">
         <v>16</v>
       </c>
-      <c r="G40" s="36">
+      <c r="G40" s="30">
         <v>14</v>
       </c>
-      <c r="H40" s="36">
+      <c r="H40" s="30">
         <v>12</v>
       </c>
-      <c r="I40" s="36">
+      <c r="I40" s="30">
         <v>15</v>
       </c>
-      <c r="J40" s="36">
+      <c r="J40" s="30">
         <v>7</v>
       </c>
-      <c r="K40" s="36">
+      <c r="K40" s="30">
         <v>11</v>
       </c>
-      <c r="L40" s="36">
+      <c r="L40" s="30">
         <v>7</v>
       </c>
-      <c r="M40" s="36">
+      <c r="M40" s="30">
         <v>8</v>
       </c>
-      <c r="N40" s="37">
-[...2 lines deleted...]
-      <c r="O40" s="37">
+      <c r="N40" s="30">
+        <v>0</v>
+      </c>
+      <c r="O40" s="30">
         <v>13</v>
       </c>
-      <c r="P40" s="37">
+      <c r="P40" s="30">
         <v>6</v>
       </c>
-      <c r="Q40" s="37">
+      <c r="Q40" s="30">
         <v>9</v>
       </c>
-      <c r="R40" s="37">
+      <c r="R40" s="30">
         <v>10</v>
       </c>
-      <c r="S40" s="37">
+      <c r="S40" s="30">
         <v>10</v>
       </c>
-      <c r="T40" s="37">
+      <c r="T40" s="30">
         <v>25</v>
       </c>
-      <c r="U40" s="37">
+      <c r="U40" s="30">
         <v>23</v>
       </c>
-      <c r="V40" s="37">
+      <c r="V40" s="30">
         <v>22</v>
       </c>
-      <c r="W40" s="37">
+      <c r="W40" s="30">
         <v>16</v>
       </c>
-      <c r="X40" s="37">
+      <c r="X40" s="30">
         <v>16</v>
       </c>
-      <c r="Y40" s="37">
+      <c r="Y40" s="30">
         <v>23</v>
       </c>
-      <c r="Z40" s="37">
+      <c r="Z40" s="30">
         <v>11</v>
       </c>
-      <c r="AA40" s="37">
+      <c r="AA40" s="30">
         <v>7</v>
       </c>
-      <c r="AB40" s="37">
+      <c r="AB40" s="30">
         <v>10</v>
       </c>
-      <c r="AC40" s="5">
+      <c r="AC40" s="4">
         <v>13</v>
       </c>
-      <c r="AD40" s="27">
+      <c r="AD40" s="24">
         <v>16</v>
       </c>
-      <c r="AE40" s="1">
+      <c r="AE40" s="24">
         <v>8</v>
       </c>
-      <c r="AF40" s="1">
+      <c r="AF40" s="24">
         <v>16</v>
       </c>
-      <c r="AG40" s="1">
+      <c r="AG40" s="24">
         <v>17</v>
       </c>
-      <c r="AH40" s="1">
+      <c r="AH40" s="24">
         <v>12</v>
       </c>
-      <c r="AI40" s="1">
+      <c r="AI40" s="24">
         <v>15</v>
       </c>
-      <c r="AJ40" s="26">
+      <c r="AJ40" s="47">
         <v>8</v>
       </c>
-      <c r="AK40" s="26">
+      <c r="AK40" s="47">
         <v>13</v>
       </c>
-      <c r="AL40" s="26">
+      <c r="AL40" s="47">
         <v>8</v>
       </c>
-      <c r="AM40" s="26">
+      <c r="AM40" s="47">
         <v>9</v>
       </c>
-      <c r="AN40" s="26">
+      <c r="AN40" s="47">
         <v>7</v>
       </c>
-      <c r="AO40" s="26">
+      <c r="AO40" s="47">
         <v>11</v>
       </c>
-      <c r="AP40" s="1">
+      <c r="AP40" s="24">
         <v>12</v>
       </c>
-      <c r="AQ40" s="1">
+      <c r="AQ40" s="24">
         <v>12</v>
       </c>
-      <c r="AR40" s="1">
+      <c r="AR40" s="24">
         <v>21</v>
       </c>
-      <c r="AS40" s="1">
+      <c r="AS40" s="24">
         <v>15</v>
       </c>
-      <c r="AT40" s="1">
+      <c r="AT40" s="24">
         <v>8</v>
       </c>
-      <c r="AU40" s="1">
+      <c r="AU40" s="24">
         <v>8</v>
       </c>
-      <c r="AV40" s="1">
+      <c r="AV40" s="24">
         <v>12</v>
       </c>
-      <c r="AW40" s="27">
+      <c r="AW40" s="24">
         <v>12</v>
       </c>
-      <c r="AX40" s="1">
+      <c r="AX40" s="24">
         <v>10</v>
       </c>
-      <c r="AY40" s="1">
+      <c r="AY40" s="24">
         <v>8</v>
       </c>
-      <c r="AZ40" s="1">
+      <c r="AZ40" s="24">
         <v>8</v>
       </c>
-      <c r="BA40" s="1">
+      <c r="BA40" s="24">
         <v>10</v>
       </c>
-      <c r="BB40" s="1">
+      <c r="BB40" s="24">
         <v>10</v>
       </c>
-      <c r="BC40" s="1">
+      <c r="BC40" s="24">
         <v>14</v>
       </c>
-      <c r="BD40" s="1">
+      <c r="BD40" s="24">
         <v>14</v>
       </c>
-      <c r="BE40" s="1">
+      <c r="BE40" s="24">
         <v>15</v>
       </c>
-      <c r="BF40" s="27">
+      <c r="BF40" s="24">
         <v>13</v>
       </c>
-      <c r="BG40" s="1">
+      <c r="BG40" s="24">
         <v>10</v>
       </c>
-      <c r="BH40" s="26">
+      <c r="BH40" s="47">
         <v>7</v>
       </c>
-      <c r="BI40" s="57">
+      <c r="BI40" s="47">
         <v>6</v>
       </c>
-      <c r="BJ40" s="26">
+      <c r="BJ40" s="47">
         <v>10</v>
       </c>
-      <c r="BK40" s="26">
+      <c r="BK40" s="47">
         <v>6</v>
       </c>
-      <c r="BL40" s="27">
+      <c r="BL40" s="24">
         <v>11</v>
       </c>
-      <c r="BM40" s="27">
+      <c r="BM40" s="24">
         <v>8</v>
       </c>
+      <c r="BN40" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="36">
+      <c r="B41" s="30">
         <v>9</v>
       </c>
-      <c r="C41" s="36">
+      <c r="C41" s="30">
         <v>8</v>
       </c>
-      <c r="D41" s="1">
+      <c r="D41" s="24">
         <v>6</v>
       </c>
-      <c r="E41" s="1">
+      <c r="E41" s="24">
         <v>6</v>
       </c>
-      <c r="F41" s="36">
+      <c r="F41" s="30">
         <v>4</v>
       </c>
-      <c r="G41" s="36">
+      <c r="G41" s="30">
         <v>8</v>
       </c>
-      <c r="H41" s="36">
+      <c r="H41" s="30">
         <v>5</v>
       </c>
-      <c r="I41" s="36">
+      <c r="I41" s="30">
         <v>7</v>
       </c>
-      <c r="J41" s="36">
+      <c r="J41" s="30">
         <v>15</v>
       </c>
-      <c r="K41" s="36">
+      <c r="K41" s="30">
         <v>5</v>
       </c>
-      <c r="L41" s="36">
+      <c r="L41" s="30">
         <v>12</v>
       </c>
-      <c r="M41" s="36">
+      <c r="M41" s="30">
         <v>5</v>
       </c>
-      <c r="N41" s="37">
-[...11 lines deleted...]
-      <c r="R41" s="37">
+      <c r="N41" s="30">
+        <v>1</v>
+      </c>
+      <c r="O41" s="30">
+        <v>1</v>
+      </c>
+      <c r="P41" s="30">
+        <v>3</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>2</v>
+      </c>
+      <c r="R41" s="30">
         <v>5</v>
       </c>
-      <c r="S41" s="37">
-[...2 lines deleted...]
-      <c r="T41" s="37">
+      <c r="S41" s="30">
+        <v>0</v>
+      </c>
+      <c r="T41" s="30">
         <v>16</v>
       </c>
-      <c r="U41" s="37">
+      <c r="U41" s="30">
         <v>17</v>
       </c>
-      <c r="V41" s="37">
+      <c r="V41" s="30">
         <v>7</v>
       </c>
-      <c r="W41" s="37">
+      <c r="W41" s="30">
         <v>14</v>
       </c>
-      <c r="X41" s="37">
+      <c r="X41" s="30">
         <v>10</v>
       </c>
-      <c r="Y41" s="37">
+      <c r="Y41" s="30">
         <v>7</v>
       </c>
-      <c r="Z41" s="37">
-[...2 lines deleted...]
-      <c r="AA41" s="37">
+      <c r="Z41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="30">
         <v>4</v>
       </c>
-      <c r="AB41" s="37">
+      <c r="AB41" s="30">
         <v>6</v>
       </c>
-      <c r="AC41" s="5">
+      <c r="AC41" s="4">
         <v>4</v>
       </c>
-      <c r="AD41" s="27">
+      <c r="AD41" s="24">
         <v>9</v>
       </c>
-      <c r="AE41" s="1">
-[...2 lines deleted...]
-      <c r="AF41" s="1">
+      <c r="AE41" s="24">
+        <v>3</v>
+      </c>
+      <c r="AF41" s="24">
         <v>12</v>
       </c>
-      <c r="AG41" s="1">
+      <c r="AG41" s="24">
         <v>12</v>
       </c>
-      <c r="AH41" s="1">
+      <c r="AH41" s="24">
         <v>9</v>
       </c>
-      <c r="AI41" s="1">
+      <c r="AI41" s="24">
         <v>9</v>
       </c>
-      <c r="AJ41" s="26">
+      <c r="AJ41" s="47">
         <v>5</v>
       </c>
-      <c r="AK41" s="26">
-[...2 lines deleted...]
-      <c r="AL41" s="26">
+      <c r="AK41" s="47">
+        <v>3</v>
+      </c>
+      <c r="AL41" s="47">
         <v>6</v>
       </c>
-      <c r="AM41" s="26">
-[...2 lines deleted...]
-      <c r="AN41" s="26">
+      <c r="AM41" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN41" s="47">
         <v>11</v>
       </c>
-      <c r="AO41" s="26">
+      <c r="AO41" s="47">
         <v>9</v>
       </c>
-      <c r="AP41" s="1">
+      <c r="AP41" s="24">
         <v>4</v>
       </c>
-      <c r="AQ41" s="1">
+      <c r="AQ41" s="24">
         <v>5</v>
       </c>
-      <c r="AR41" s="1">
+      <c r="AR41" s="24">
         <v>7</v>
       </c>
-      <c r="AS41" s="1">
+      <c r="AS41" s="24">
         <v>10</v>
       </c>
-      <c r="AT41" s="1">
+      <c r="AT41" s="24">
         <v>4</v>
       </c>
-      <c r="AU41" s="1">
-[...2 lines deleted...]
-      <c r="AV41" s="1">
+      <c r="AU41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AV41" s="24">
         <v>7</v>
       </c>
-      <c r="AW41" s="27">
+      <c r="AW41" s="24">
         <v>8</v>
       </c>
-      <c r="AX41" s="1">
+      <c r="AX41" s="24">
         <v>4</v>
       </c>
-      <c r="AY41" s="1">
+      <c r="AY41" s="24">
         <v>5</v>
       </c>
-      <c r="AZ41" s="1">
-[...2 lines deleted...]
-      <c r="BA41" s="1">
+      <c r="AZ41" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA41" s="24">
         <v>11</v>
       </c>
-      <c r="BB41" s="1">
+      <c r="BB41" s="24">
         <v>6</v>
       </c>
-      <c r="BC41" s="1">
+      <c r="BC41" s="24">
         <v>6</v>
       </c>
-      <c r="BD41" s="1">
+      <c r="BD41" s="24">
         <v>5</v>
       </c>
-      <c r="BE41" s="1">
+      <c r="BE41" s="24">
         <v>8</v>
       </c>
-      <c r="BF41" s="27">
+      <c r="BF41" s="24">
         <v>10</v>
       </c>
-      <c r="BG41" s="1">
-[...2 lines deleted...]
-      <c r="BH41" s="26">
+      <c r="BG41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH41" s="47">
         <v>7</v>
       </c>
-      <c r="BI41" s="57">
-[...2 lines deleted...]
-      <c r="BJ41" s="26">
+      <c r="BI41" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ41" s="47">
         <v>6</v>
       </c>
-      <c r="BK41" s="26">
-[...2 lines deleted...]
-      <c r="BL41" s="27">
+      <c r="BK41" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL41" s="24">
         <v>5</v>
       </c>
-      <c r="BM41" s="27">
+      <c r="BM41" s="24">
         <v>4</v>
       </c>
+      <c r="BN41" s="47">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="36">
+      <c r="B42" s="30">
         <v>5</v>
       </c>
-      <c r="C42" s="36">
+      <c r="C42" s="30">
         <v>5</v>
       </c>
-      <c r="D42" s="1">
+      <c r="D42" s="24">
         <v>6</v>
       </c>
-      <c r="E42" s="1">
+      <c r="E42" s="24">
         <v>10</v>
       </c>
-      <c r="F42" s="36">
+      <c r="F42" s="30">
         <v>4</v>
       </c>
-      <c r="G42" s="36">
-[...2 lines deleted...]
-      <c r="H42" s="36">
+      <c r="G42" s="30">
+        <v>3</v>
+      </c>
+      <c r="H42" s="30">
         <v>4</v>
       </c>
-      <c r="I42" s="36">
+      <c r="I42" s="30">
         <v>10</v>
       </c>
-      <c r="J42" s="36">
+      <c r="J42" s="30">
         <v>11</v>
       </c>
-      <c r="K42" s="36">
+      <c r="K42" s="30">
         <v>7</v>
       </c>
-      <c r="L42" s="36">
+      <c r="L42" s="30">
         <v>7</v>
       </c>
-      <c r="M42" s="36">
-[...8 lines deleted...]
-      <c r="P42" s="37">
+      <c r="M42" s="30">
+        <v>1</v>
+      </c>
+      <c r="N42" s="30">
+        <v>1</v>
+      </c>
+      <c r="O42" s="30">
+        <v>1</v>
+      </c>
+      <c r="P42" s="30">
         <v>4</v>
       </c>
-      <c r="Q42" s="37">
-[...8 lines deleted...]
-      <c r="T42" s="37">
+      <c r="Q42" s="30">
+        <v>0</v>
+      </c>
+      <c r="R42" s="30">
+        <v>2</v>
+      </c>
+      <c r="S42" s="30">
+        <v>1</v>
+      </c>
+      <c r="T42" s="30">
         <v>8</v>
       </c>
-      <c r="U42" s="37">
+      <c r="U42" s="30">
         <v>10</v>
       </c>
-      <c r="V42" s="37">
+      <c r="V42" s="30">
         <v>12</v>
       </c>
-      <c r="W42" s="37">
+      <c r="W42" s="30">
         <v>8</v>
       </c>
-      <c r="X42" s="37">
+      <c r="X42" s="30">
         <v>9</v>
       </c>
-      <c r="Y42" s="37">
+      <c r="Y42" s="30">
         <v>4</v>
       </c>
-      <c r="Z42" s="37">
-[...8 lines deleted...]
-      <c r="AC42" s="5">
+      <c r="Z42" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA42" s="30">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="30">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="4">
         <v>5</v>
       </c>
-      <c r="AD42" s="27">
+      <c r="AD42" s="24">
         <v>8</v>
       </c>
-      <c r="AE42" s="1">
-[...2 lines deleted...]
-      <c r="AF42" s="1">
+      <c r="AE42" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="24">
         <v>7</v>
       </c>
-      <c r="AG42" s="1">
+      <c r="AG42" s="24">
         <v>9</v>
       </c>
-      <c r="AH42" s="1">
+      <c r="AH42" s="24">
         <v>11</v>
       </c>
-      <c r="AI42" s="1">
+      <c r="AI42" s="24">
         <v>6</v>
       </c>
-      <c r="AJ42" s="26">
-[...2 lines deleted...]
-      <c r="AK42" s="26">
+      <c r="AJ42" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK42" s="47">
         <v>5</v>
       </c>
-      <c r="AL42" s="26">
+      <c r="AL42" s="47">
         <v>8</v>
       </c>
-      <c r="AM42" s="26">
+      <c r="AM42" s="47">
         <v>6</v>
       </c>
-      <c r="AN42" s="26">
+      <c r="AN42" s="47">
         <v>5</v>
       </c>
-      <c r="AO42" s="26">
-[...2 lines deleted...]
-      <c r="AP42" s="1">
+      <c r="AO42" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="24">
         <v>4</v>
       </c>
-      <c r="AQ42" s="1">
+      <c r="AQ42" s="24">
         <v>4</v>
       </c>
-      <c r="AR42" s="1">
+      <c r="AR42" s="24">
         <v>9</v>
       </c>
-      <c r="AS42" s="1">
+      <c r="AS42" s="24">
         <v>4</v>
       </c>
-      <c r="AT42" s="1">
-[...2 lines deleted...]
-      <c r="AU42" s="1">
+      <c r="AT42" s="24">
+        <v>3</v>
+      </c>
+      <c r="AU42" s="24">
         <v>5</v>
       </c>
-      <c r="AV42" s="1">
-[...2 lines deleted...]
-      <c r="AW42" s="27">
+      <c r="AV42" s="24">
+        <v>2</v>
+      </c>
+      <c r="AW42" s="24">
         <v>6</v>
       </c>
-      <c r="AX42" s="27">
+      <c r="AX42" s="24">
         <v>4</v>
       </c>
-      <c r="AY42" s="27">
+      <c r="AY42" s="24">
         <v>4</v>
       </c>
-      <c r="AZ42" s="27">
+      <c r="AZ42" s="24">
         <v>4</v>
       </c>
-      <c r="BA42" s="1">
-[...8 lines deleted...]
-      <c r="BD42" s="1">
+      <c r="BA42" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BC42" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD42" s="24">
         <v>8</v>
       </c>
-      <c r="BE42" s="1">
-[...11 lines deleted...]
-      <c r="BI42" s="57">
+      <c r="BE42" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BG42" s="24">
+        <v>3</v>
+      </c>
+      <c r="BH42" s="47">
+        <v>3</v>
+      </c>
+      <c r="BI42" s="47">
         <v>5</v>
       </c>
-      <c r="BJ42" s="26">
-[...5 lines deleted...]
-      <c r="BL42" s="27">
+      <c r="BJ42" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK42" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL42" s="24">
         <v>5</v>
       </c>
-      <c r="BM42" s="27">
-        <v>2</v>
+      <c r="BM42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BN42" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A43" s="25" t="s">
+    <row r="43" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="39">
+      <c r="B43" s="32">
         <v>6</v>
       </c>
-      <c r="C43" s="39">
+      <c r="C43" s="32">
         <v>5</v>
       </c>
-      <c r="D43" s="2">
+      <c r="D43" s="1">
         <v>7</v>
       </c>
-      <c r="E43" s="2">
-[...2 lines deleted...]
-      <c r="F43" s="39">
+      <c r="E43" s="1">
+        <v>3</v>
+      </c>
+      <c r="F43" s="32">
         <v>5</v>
       </c>
-      <c r="G43" s="39">
-[...2 lines deleted...]
-      <c r="H43" s="39">
+      <c r="G43" s="32">
+        <v>3</v>
+      </c>
+      <c r="H43" s="32">
         <v>10</v>
       </c>
-      <c r="I43" s="39">
+      <c r="I43" s="32">
         <v>13</v>
       </c>
-      <c r="J43" s="39">
+      <c r="J43" s="32">
         <v>9</v>
       </c>
-      <c r="K43" s="39">
-[...2 lines deleted...]
-      <c r="L43" s="39">
+      <c r="K43" s="32">
+        <v>3</v>
+      </c>
+      <c r="L43" s="32">
         <v>9</v>
       </c>
-      <c r="M43" s="39">
+      <c r="M43" s="32">
         <v>9</v>
       </c>
-      <c r="N43" s="39">
-[...2 lines deleted...]
-      <c r="O43" s="39">
+      <c r="N43" s="32">
+        <v>3</v>
+      </c>
+      <c r="O43" s="32">
         <v>4</v>
       </c>
-      <c r="P43" s="39">
+      <c r="P43" s="32">
         <v>7</v>
       </c>
-      <c r="Q43" s="39">
+      <c r="Q43" s="32">
         <v>4</v>
       </c>
-      <c r="R43" s="39">
+      <c r="R43" s="32">
         <v>7</v>
       </c>
-      <c r="S43" s="39">
-[...2 lines deleted...]
-      <c r="T43" s="39">
+      <c r="S43" s="32">
+        <v>1</v>
+      </c>
+      <c r="T43" s="32">
         <v>7</v>
       </c>
-      <c r="U43" s="39">
+      <c r="U43" s="32">
         <v>9</v>
       </c>
-      <c r="V43" s="39">
+      <c r="V43" s="32">
         <v>17</v>
       </c>
-      <c r="W43" s="39">
+      <c r="W43" s="32">
         <v>6</v>
       </c>
-      <c r="X43" s="39">
+      <c r="X43" s="32">
         <v>12</v>
       </c>
-      <c r="Y43" s="39">
+      <c r="Y43" s="32">
         <v>5</v>
       </c>
-      <c r="Z43" s="39">
+      <c r="Z43" s="32">
         <v>4</v>
       </c>
-      <c r="AA43" s="39">
-[...11 lines deleted...]
-      <c r="AE43" s="2">
+      <c r="AA43" s="32">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="32">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="33">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="1">
         <v>5</v>
       </c>
-      <c r="AF43" s="2">
+      <c r="AF43" s="1">
         <v>9</v>
       </c>
-      <c r="AG43" s="2">
+      <c r="AG43" s="1">
         <v>7</v>
       </c>
-      <c r="AH43" s="2">
+      <c r="AH43" s="1">
         <v>6</v>
       </c>
-      <c r="AI43" s="2">
-[...2 lines deleted...]
-      <c r="AJ43" s="28">
+      <c r="AI43" s="1">
+        <v>3</v>
+      </c>
+      <c r="AJ43" s="25">
         <v>13</v>
       </c>
-      <c r="AK43" s="28">
-[...5 lines deleted...]
-      <c r="AM43" s="28">
+      <c r="AK43" s="25">
+        <v>3</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>3</v>
+      </c>
+      <c r="AM43" s="25">
         <v>4</v>
       </c>
-      <c r="AN43" s="28">
+      <c r="AN43" s="25">
         <v>5</v>
       </c>
-      <c r="AO43" s="28">
+      <c r="AO43" s="25">
         <v>4</v>
       </c>
-      <c r="AP43" s="2">
+      <c r="AP43" s="1">
         <v>6</v>
       </c>
-      <c r="AQ43" s="2">
-[...2 lines deleted...]
-      <c r="AR43" s="2">
+      <c r="AQ43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AR43" s="1">
         <v>7</v>
       </c>
-      <c r="AS43" s="2">
+      <c r="AS43" s="1">
         <v>6</v>
       </c>
-      <c r="AT43" s="2">
+      <c r="AT43" s="1">
         <v>6</v>
       </c>
-      <c r="AU43" s="2">
+      <c r="AU43" s="1">
         <v>6</v>
       </c>
-      <c r="AV43" s="2">
+      <c r="AV43" s="1">
         <v>4</v>
       </c>
-      <c r="AW43" s="2">
-[...11 lines deleted...]
-      <c r="BA43" s="2">
+      <c r="AW43" s="1">
+        <v>3</v>
+      </c>
+      <c r="AX43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AY43" s="1">
+        <v>3</v>
+      </c>
+      <c r="AZ43" s="1">
+        <v>2</v>
+      </c>
+      <c r="BA43" s="1">
         <v>6</v>
       </c>
-      <c r="BB43" s="2">
+      <c r="BB43" s="1">
         <v>4</v>
       </c>
-      <c r="BC43" s="2">
+      <c r="BC43" s="1">
         <v>9</v>
       </c>
-      <c r="BD43" s="2">
+      <c r="BD43" s="1">
         <v>6</v>
       </c>
-      <c r="BE43" s="2">
+      <c r="BE43" s="1">
         <v>7</v>
       </c>
-      <c r="BF43" s="2">
+      <c r="BF43" s="1">
         <v>4</v>
       </c>
-      <c r="BG43" s="2">
+      <c r="BG43" s="1">
         <v>7</v>
       </c>
-      <c r="BH43" s="28">
+      <c r="BH43" s="25">
         <v>4</v>
       </c>
-      <c r="BI43" s="28">
-[...8 lines deleted...]
-      <c r="BL43" s="2">
+      <c r="BI43" s="25">
+        <v>3</v>
+      </c>
+      <c r="BJ43" s="25">
+        <v>3</v>
+      </c>
+      <c r="BK43" s="25">
+        <v>1</v>
+      </c>
+      <c r="BL43" s="1">
         <v>4</v>
       </c>
-      <c r="BM43" s="2">
-        <v>3</v>
+      <c r="BM43" s="1">
+        <v>3</v>
+      </c>
+      <c r="BN43" s="25">
+        <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
-[...36 lines deleted...]
-      <c r="AK44" s="7"/>
+    <row r="44" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="6"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="6"/>
+      <c r="AG44" s="6"/>
+      <c r="AH44" s="6"/>
+      <c r="AI44" s="6"/>
+      <c r="AJ44" s="6"/>
+      <c r="AK44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:X5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="A30:BN30"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:EY44"/>
+  <dimension ref="A2:EW44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BM30"/>
+      <selection pane="bottomLeft" activeCell="BG36" sqref="BG36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="3" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="55" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="14.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="28" max="33" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="38" max="49" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="50" max="52" width="9.140625" style="2"/>
+    <col min="53" max="53" width="9.140625" style="15"/>
+    <col min="54" max="54" width="7.85546875" style="15" customWidth="1"/>
+    <col min="55" max="65" width="9.140625" style="15"/>
+    <col min="66" max="66" width="9" style="15" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:153" ht="14.25" customHeight="1">
+      <c r="A2" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="66"/>
-[...62 lines deleted...]
-      <c r="BM2" s="66"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="56"/>
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
     </row>
-    <row r="3" spans="1:155" ht="14.25" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN3" s="34"/>
+    <row r="3" spans="1:153" ht="14.25" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
     </row>
-    <row r="4" spans="1:155" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="AY4" s="73" t="s">
+    <row r="4" spans="1:153" ht="15" customHeight="1">
+      <c r="AL4" s="19"/>
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AX4" s="19"/>
+      <c r="AY4" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="AZ4" s="73"/>
-[...12 lines deleted...]
-      <c r="BM4" s="73"/>
+      <c r="AZ4" s="70"/>
+      <c r="BA4" s="70"/>
+      <c r="BB4" s="70"/>
+      <c r="BC4" s="70"/>
+      <c r="BD4" s="70"/>
+      <c r="BE4" s="70"/>
+      <c r="BF4" s="70"/>
+      <c r="BG4" s="70"/>
+      <c r="BH4" s="70"/>
+      <c r="BI4" s="70"/>
+      <c r="BJ4" s="70"/>
+      <c r="BK4" s="70"/>
+      <c r="BL4" s="70"/>
+      <c r="BM4" s="70"/>
+      <c r="BN4" s="70"/>
     </row>
-    <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="5" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="63"/>
+      <c r="B5" s="69">
         <v>2021</v>
       </c>
-      <c r="C5" s="76"/>
-[...10 lines deleted...]
-      <c r="N5" s="77">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="69">
         <v>2022</v>
       </c>
-      <c r="O5" s="76"/>
-[...10 lines deleted...]
-      <c r="Z5" s="76">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68">
         <v>2023</v>
       </c>
-      <c r="AA5" s="76"/>
-[...10 lines deleted...]
-      <c r="AL5" s="67">
+      <c r="AA5" s="68"/>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="68"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="61">
         <v>2024</v>
       </c>
-      <c r="AM5" s="68"/>
-[...10 lines deleted...]
-      <c r="AX5" s="67">
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="61">
         <v>2025</v>
       </c>
-      <c r="AY5" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="62">
+      <c r="AY5" s="62"/>
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62"/>
+      <c r="BB5" s="62"/>
+      <c r="BC5" s="62"/>
+      <c r="BD5" s="62"/>
+      <c r="BE5" s="62"/>
+      <c r="BF5" s="62"/>
+      <c r="BG5" s="62"/>
+      <c r="BH5" s="62"/>
+      <c r="BI5" s="62"/>
+      <c r="BJ5" s="57">
         <v>2026</v>
       </c>
-      <c r="BK5" s="63"/>
-[...91 lines deleted...]
-      <c r="EY5" s="5"/>
+      <c r="BK5" s="58"/>
+      <c r="BL5" s="58"/>
+      <c r="BM5" s="58"/>
+      <c r="BN5" s="58"/>
+      <c r="BO5" s="4"/>
+      <c r="BP5" s="4"/>
+      <c r="BQ5" s="4"/>
+      <c r="BR5" s="4"/>
+      <c r="BS5" s="4"/>
+      <c r="BT5" s="4"/>
+      <c r="BU5" s="4"/>
+      <c r="BV5" s="4"/>
+      <c r="BW5" s="4"/>
+      <c r="BX5" s="4"/>
+      <c r="BY5" s="4"/>
+      <c r="BZ5" s="4"/>
+      <c r="CA5" s="4"/>
+      <c r="CB5" s="4"/>
+      <c r="CC5" s="4"/>
+      <c r="CD5" s="4"/>
+      <c r="CE5" s="4"/>
+      <c r="CF5" s="4"/>
+      <c r="CG5" s="4"/>
+      <c r="CH5" s="4"/>
+      <c r="CI5" s="4"/>
+      <c r="CJ5" s="4"/>
+      <c r="CK5" s="4"/>
+      <c r="CL5" s="4"/>
+      <c r="CM5" s="4"/>
+      <c r="CN5" s="4"/>
+      <c r="CO5" s="4"/>
+      <c r="CP5" s="4"/>
+      <c r="CQ5" s="4"/>
+      <c r="CR5" s="4"/>
+      <c r="CS5" s="4"/>
+      <c r="CT5" s="4"/>
+      <c r="CU5" s="4"/>
+      <c r="CV5" s="4"/>
+      <c r="CW5" s="4"/>
+      <c r="CX5" s="4"/>
+      <c r="CY5" s="4"/>
+      <c r="CZ5" s="4"/>
+      <c r="DA5" s="4"/>
+      <c r="DB5" s="4"/>
+      <c r="DC5" s="4"/>
+      <c r="DD5" s="4"/>
+      <c r="DE5" s="4"/>
+      <c r="DF5" s="4"/>
+      <c r="DG5" s="4"/>
+      <c r="DH5" s="4"/>
+      <c r="DI5" s="4"/>
+      <c r="DJ5" s="4"/>
+      <c r="DK5" s="4"/>
+      <c r="DL5" s="4"/>
+      <c r="DM5" s="4"/>
+      <c r="DN5" s="4"/>
+      <c r="DO5" s="4"/>
+      <c r="DP5" s="4"/>
+      <c r="DQ5" s="4"/>
+      <c r="DR5" s="4"/>
+      <c r="DS5" s="4"/>
+      <c r="DT5" s="4"/>
+      <c r="DU5" s="4"/>
+      <c r="DV5" s="4"/>
+      <c r="DW5" s="4"/>
+      <c r="DX5" s="4"/>
+      <c r="DY5" s="4"/>
+      <c r="DZ5" s="4"/>
+      <c r="EA5" s="4"/>
+      <c r="EB5" s="4"/>
+      <c r="EC5" s="4"/>
+      <c r="ED5" s="4"/>
+      <c r="EE5" s="4"/>
+      <c r="EF5" s="4"/>
+      <c r="EG5" s="4"/>
+      <c r="EH5" s="4"/>
+      <c r="EI5" s="4"/>
+      <c r="EJ5" s="4"/>
+      <c r="EK5" s="4"/>
+      <c r="EL5" s="4"/>
+      <c r="EM5" s="4"/>
+      <c r="EN5" s="4"/>
+      <c r="EO5" s="4"/>
+      <c r="EP5" s="4"/>
+      <c r="EQ5" s="4"/>
+      <c r="ER5" s="4"/>
+      <c r="ES5" s="4"/>
+      <c r="ET5" s="4"/>
+      <c r="EU5" s="4"/>
+      <c r="EV5" s="4"/>
+      <c r="EW5" s="4"/>
     </row>
-    <row r="6" spans="1:155" s="3" customFormat="1" ht="27" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="35" t="s">
+    <row r="6" spans="1:153" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A6" s="64"/>
+      <c r="B6" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="35" t="s">
+      <c r="C6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="59" t="s">
+      <c r="E6" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="59" t="s">
+      <c r="G6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="59" t="s">
+      <c r="H6" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="59" t="s">
+      <c r="I6" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="59" t="s">
+      <c r="J6" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="35" t="s">
+      <c r="K6" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="L6" s="59" t="s">
+      <c r="L6" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="M6" s="35" t="s">
+      <c r="M6" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="35" t="s">
+      <c r="N6" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="35" t="s">
+      <c r="O6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="P6" s="59" t="s">
+      <c r="P6" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="Q6" s="59" t="s">
+      <c r="Q6" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="59" t="s">
+      <c r="R6" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="S6" s="59" t="s">
+      <c r="S6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="59" t="s">
+      <c r="T6" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="U6" s="59" t="s">
+      <c r="U6" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="V6" s="59" t="s">
+      <c r="V6" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="W6" s="35" t="s">
+      <c r="W6" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="X6" s="59" t="s">
+      <c r="X6" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="Y6" s="35" t="s">
+      <c r="Y6" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="35" t="s">
+      <c r="Z6" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AA6" s="35" t="s">
+      <c r="AA6" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="AB6" s="59" t="s">
+      <c r="AB6" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="AC6" s="59" t="s">
+      <c r="AC6" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="AD6" s="59" t="s">
+      <c r="AD6" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AE6" s="59" t="s">
+      <c r="AE6" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="AF6" s="59" t="s">
+      <c r="AF6" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="59" t="s">
+      <c r="AG6" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="AH6" s="59" t="s">
+      <c r="AH6" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="AI6" s="35" t="s">
+      <c r="AI6" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="AJ6" s="59" t="s">
+      <c r="AJ6" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="AK6" s="20" t="s">
+      <c r="AK6" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AL6" s="16" t="s">
+      <c r="AL6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AM6" s="16" t="s">
+      <c r="AM6" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AN6" s="10" t="s">
+      <c r="AN6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="AO6" s="10" t="s">
+      <c r="AO6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="AP6" s="10" t="s">
+      <c r="AP6" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="AQ6" s="10" t="s">
+      <c r="AQ6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AR6" s="10" t="s">
+      <c r="AR6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AS6" s="10" t="s">
+      <c r="AS6" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AT6" s="10" t="s">
+      <c r="AT6" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="AU6" s="9" t="s">
+      <c r="AU6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="AV6" s="10" t="s">
+      <c r="AV6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="AW6" s="20" t="s">
+      <c r="AW6" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="16" t="s">
+      <c r="AX6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AY6" s="8" t="s">
+      <c r="AY6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AZ6" s="10" t="s">
+      <c r="AZ6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="BA6" s="10" t="s">
+      <c r="BA6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="BB6" s="10" t="s">
+      <c r="BB6" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="BC6" s="10" t="s">
+      <c r="BC6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BD6" s="10" t="s">
+      <c r="BD6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BE6" s="10" t="s">
+      <c r="BE6" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="BF6" s="10" t="s">
+      <c r="BF6" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BG6" s="9" t="s">
+      <c r="BG6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="BH6" s="10" t="s">
+      <c r="BH6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="BI6" s="10" t="s">
+      <c r="BI6" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="BJ6" s="16" t="s">
+      <c r="BJ6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="BK6" s="8" t="s">
+      <c r="BK6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="BL6" s="10" t="s">
+      <c r="BL6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="BM6" s="10" t="s">
+      <c r="BM6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="BN6" s="5"/>
-[...88 lines deleted...]
-      <c r="EY6" s="5"/>
+      <c r="BN6" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="BO6" s="4"/>
+      <c r="BP6" s="4"/>
+      <c r="BQ6" s="4"/>
+      <c r="BR6" s="4"/>
+      <c r="BS6" s="4"/>
+      <c r="BT6" s="4"/>
+      <c r="BU6" s="4"/>
+      <c r="BV6" s="4"/>
+      <c r="BW6" s="4"/>
+      <c r="BX6" s="4"/>
+      <c r="BY6" s="4"/>
+      <c r="BZ6" s="4"/>
+      <c r="CA6" s="4"/>
+      <c r="CB6" s="4"/>
+      <c r="CC6" s="4"/>
+      <c r="CD6" s="4"/>
+      <c r="CE6" s="4"/>
+      <c r="CF6" s="4"/>
+      <c r="CG6" s="4"/>
+      <c r="CH6" s="4"/>
+      <c r="CI6" s="4"/>
+      <c r="CJ6" s="4"/>
+      <c r="CK6" s="4"/>
+      <c r="CL6" s="4"/>
+      <c r="CM6" s="4"/>
+      <c r="CN6" s="4"/>
+      <c r="CO6" s="4"/>
+      <c r="CP6" s="4"/>
+      <c r="CQ6" s="4"/>
+      <c r="CR6" s="4"/>
+      <c r="CS6" s="4"/>
+      <c r="CT6" s="4"/>
+      <c r="CU6" s="4"/>
+      <c r="CV6" s="4"/>
+      <c r="CW6" s="4"/>
+      <c r="CX6" s="4"/>
+      <c r="CY6" s="4"/>
+      <c r="CZ6" s="4"/>
+      <c r="DA6" s="4"/>
+      <c r="DB6" s="4"/>
+      <c r="DC6" s="4"/>
+      <c r="DD6" s="4"/>
+      <c r="DE6" s="4"/>
+      <c r="DF6" s="4"/>
+      <c r="DG6" s="4"/>
+      <c r="DH6" s="4"/>
+      <c r="DI6" s="4"/>
+      <c r="DJ6" s="4"/>
+      <c r="DK6" s="4"/>
+      <c r="DL6" s="4"/>
+      <c r="DM6" s="4"/>
+      <c r="DN6" s="4"/>
+      <c r="DO6" s="4"/>
+      <c r="DP6" s="4"/>
+      <c r="DQ6" s="4"/>
+      <c r="DR6" s="4"/>
+      <c r="DS6" s="4"/>
+      <c r="DT6" s="4"/>
+      <c r="DU6" s="4"/>
+      <c r="DV6" s="4"/>
+      <c r="DW6" s="4"/>
+      <c r="DX6" s="4"/>
+      <c r="DY6" s="4"/>
+      <c r="DZ6" s="4"/>
+      <c r="EA6" s="4"/>
+      <c r="EB6" s="4"/>
+      <c r="EC6" s="4"/>
+      <c r="ED6" s="4"/>
+      <c r="EE6" s="4"/>
+      <c r="EF6" s="4"/>
+      <c r="EG6" s="4"/>
+      <c r="EH6" s="4"/>
+      <c r="EI6" s="4"/>
+      <c r="EJ6" s="4"/>
+      <c r="EK6" s="4"/>
+      <c r="EL6" s="4"/>
+      <c r="EM6" s="4"/>
+      <c r="EN6" s="4"/>
+      <c r="EO6" s="4"/>
+      <c r="EP6" s="4"/>
+      <c r="EQ6" s="4"/>
+      <c r="ER6" s="4"/>
+      <c r="ES6" s="4"/>
+      <c r="ET6" s="4"/>
+      <c r="EU6" s="4"/>
+      <c r="EV6" s="4"/>
+      <c r="EW6" s="4"/>
     </row>
-    <row r="7" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="74" t="s">
+    <row r="7" spans="1:153" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="74"/>
-[...62 lines deleted...]
-      <c r="BM7" s="74"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
+      <c r="AR7" s="67"/>
+      <c r="AS7" s="67"/>
+      <c r="AT7" s="67"/>
+      <c r="AU7" s="67"/>
+      <c r="AV7" s="67"/>
+      <c r="AW7" s="67"/>
+      <c r="AX7" s="67"/>
+      <c r="AY7" s="67"/>
+      <c r="AZ7" s="67"/>
+      <c r="BA7" s="67"/>
+      <c r="BB7" s="67"/>
+      <c r="BC7" s="67"/>
+      <c r="BD7" s="67"/>
+      <c r="BE7" s="67"/>
+      <c r="BF7" s="67"/>
+      <c r="BG7" s="67"/>
+      <c r="BH7" s="67"/>
+      <c r="BI7" s="67"/>
+      <c r="BJ7" s="67"/>
+      <c r="BK7" s="67"/>
+      <c r="BL7" s="67"/>
+      <c r="BM7" s="67"/>
+      <c r="BN7" s="67"/>
     </row>
-    <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="34">
         <v>5.69</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="34">
         <v>5.8</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="34">
         <v>6.57</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="34">
         <v>6.29</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="34">
         <v>6.21</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="34">
         <v>6.52</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="34">
         <v>7.07</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="34">
         <v>7.35</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="34">
         <v>7.41</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="34">
         <v>7.42</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="34">
         <v>7.42</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="34">
         <v>7.26</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="34">
         <v>3.9</v>
       </c>
-      <c r="O8" s="29">
+      <c r="O8" s="34">
         <v>4.45</v>
       </c>
-      <c r="P8" s="29">
+      <c r="P8" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="Q8" s="29">
+      <c r="Q8" s="34">
         <v>4.7699999999999996</v>
       </c>
-      <c r="R8" s="29">
+      <c r="R8" s="34">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S8" s="29">
+      <c r="S8" s="34">
         <v>5.2</v>
       </c>
-      <c r="T8" s="29">
+      <c r="T8" s="34">
         <v>5.7</v>
       </c>
-      <c r="U8" s="29">
+      <c r="U8" s="34">
         <v>6.36</v>
       </c>
-      <c r="V8" s="29">
+      <c r="V8" s="34">
         <v>6.7</v>
       </c>
-      <c r="W8" s="29">
+      <c r="W8" s="34">
         <v>6.5</v>
       </c>
-      <c r="X8" s="29">
+      <c r="X8" s="34">
         <v>6.34</v>
       </c>
-      <c r="Y8" s="29">
+      <c r="Y8" s="34">
         <v>6.15</v>
       </c>
-      <c r="Z8" s="29">
+      <c r="Z8" s="34">
         <v>3.73</v>
       </c>
-      <c r="AA8" s="29">
+      <c r="AA8" s="34">
         <v>4.08</v>
       </c>
-      <c r="AB8" s="29">
+      <c r="AB8" s="34">
         <v>4.42</v>
       </c>
-      <c r="AC8" s="30">
+      <c r="AC8" s="54">
         <v>4.58</v>
       </c>
-      <c r="AD8" s="29">
+      <c r="AD8" s="34">
         <v>4.62</v>
       </c>
-      <c r="AE8" s="29">
+      <c r="AE8" s="34">
         <v>5.2</v>
       </c>
-      <c r="AF8" s="29">
+      <c r="AF8" s="34">
         <v>5.55</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AG8" s="34">
         <v>5.97</v>
       </c>
-      <c r="AH8" s="29">
+      <c r="AH8" s="34">
         <v>6.09</v>
       </c>
-      <c r="AI8" s="29">
+      <c r="AI8" s="34">
         <v>6.03</v>
       </c>
-      <c r="AJ8" s="29">
+      <c r="AJ8" s="34">
         <v>5.99</v>
       </c>
-      <c r="AK8" s="29">
+      <c r="AK8" s="34">
         <v>5.88</v>
       </c>
-      <c r="AL8" s="29">
+      <c r="AL8" s="34">
         <v>5.25</v>
       </c>
-      <c r="AM8" s="29">
+      <c r="AM8" s="34">
         <v>4.63</v>
       </c>
-      <c r="AN8" s="29">
+      <c r="AN8" s="34">
         <v>4.75</v>
       </c>
-      <c r="AO8" s="29">
+      <c r="AO8" s="34">
         <v>4.97</v>
       </c>
-      <c r="AP8" s="29">
+      <c r="AP8" s="34">
         <v>4.8499999999999996</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="26">
         <v>5.23</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="26">
         <v>5.67</v>
       </c>
-      <c r="AS8" s="11">
+      <c r="AS8" s="26">
         <v>5.86</v>
       </c>
-      <c r="AT8" s="11">
+      <c r="AT8" s="26">
         <v>5.87</v>
       </c>
-      <c r="AU8" s="11">
+      <c r="AU8" s="26">
         <v>5.85</v>
       </c>
-      <c r="AV8" s="11">
+      <c r="AV8" s="26">
         <v>5.72</v>
       </c>
-      <c r="AW8" s="11">
+      <c r="AW8" s="26">
         <v>5.63</v>
       </c>
-      <c r="AX8" s="11">
+      <c r="AX8" s="26">
         <v>4.09</v>
       </c>
-      <c r="AY8" s="11">
+      <c r="AY8" s="26">
         <v>4.53</v>
       </c>
-      <c r="AZ8" s="11">
+      <c r="AZ8" s="26">
         <v>4.3099999999999996</v>
       </c>
-      <c r="BA8" s="11">
+      <c r="BA8" s="26">
         <v>4.49</v>
       </c>
-      <c r="BB8" s="11">
+      <c r="BB8" s="26">
         <v>4.46</v>
       </c>
-      <c r="BC8" s="11">
+      <c r="BC8" s="26">
         <v>5.03</v>
       </c>
-      <c r="BD8" s="11">
+      <c r="BD8" s="26">
         <v>5.43</v>
       </c>
-      <c r="BE8" s="31">
+      <c r="BE8" s="26">
         <v>5.65</v>
       </c>
-      <c r="BF8" s="31">
+      <c r="BF8" s="26">
         <v>5.73</v>
       </c>
-      <c r="BG8" s="11">
+      <c r="BG8" s="26">
         <v>5.64</v>
       </c>
-      <c r="BH8" s="11">
+      <c r="BH8" s="26">
         <v>5.49</v>
       </c>
-      <c r="BI8" s="11">
+      <c r="BI8" s="26">
         <v>5.36</v>
       </c>
-      <c r="BJ8" s="11">
+      <c r="BJ8" s="26">
         <v>3.64</v>
       </c>
-      <c r="BK8" s="11">
+      <c r="BK8" s="26">
         <v>3.72</v>
       </c>
-      <c r="BL8" s="11">
+      <c r="BL8" s="26">
         <v>3.81</v>
       </c>
-      <c r="BM8" s="11">
+      <c r="BM8" s="26">
         <v>3.96</v>
       </c>
+      <c r="BN8" s="26">
+        <v>3.85</v>
+      </c>
     </row>
-    <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="34">
         <v>6.47</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="34">
         <v>6.53</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="34">
         <v>7.75</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="34">
         <v>7.48</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="34">
         <v>7.31</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="34">
         <v>7.91</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="34">
         <v>8.69</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="34">
         <v>9.11</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="34">
         <v>9.14</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="34">
         <v>9.16</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="34">
         <v>9.17</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="34">
         <v>8.92</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="34">
         <v>4.07</v>
       </c>
-      <c r="O9" s="29">
+      <c r="O9" s="34">
         <v>4.68</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="34">
         <v>4.58</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="Q9" s="34">
         <v>4.76</v>
       </c>
-      <c r="R9" s="29">
+      <c r="R9" s="34">
         <v>4.79</v>
       </c>
-      <c r="S9" s="29">
+      <c r="S9" s="34">
         <v>5.55</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="34">
         <v>6</v>
       </c>
-      <c r="U9" s="29">
+      <c r="U9" s="34">
         <v>6.77</v>
       </c>
-      <c r="V9" s="29">
+      <c r="V9" s="34">
         <v>7.01</v>
       </c>
-      <c r="W9" s="29">
+      <c r="W9" s="34">
         <v>6.7</v>
       </c>
-      <c r="X9" s="29">
+      <c r="X9" s="34">
         <v>6.5</v>
       </c>
-      <c r="Y9" s="29">
+      <c r="Y9" s="34">
         <v>6.26</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="Z9" s="34">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AA9" s="29">
+      <c r="AA9" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AB9" s="34">
         <v>4.88</v>
       </c>
-      <c r="AC9" s="30">
+      <c r="AC9" s="54">
         <v>5.07</v>
       </c>
-      <c r="AD9" s="29">
+      <c r="AD9" s="34">
         <v>5.04</v>
       </c>
-      <c r="AE9" s="29">
+      <c r="AE9" s="34">
         <v>5.78</v>
       </c>
-      <c r="AF9" s="29">
+      <c r="AF9" s="34">
         <v>6.05</v>
       </c>
-      <c r="AG9" s="29">
+      <c r="AG9" s="34">
         <v>6.55</v>
       </c>
-      <c r="AH9" s="29">
+      <c r="AH9" s="34">
         <v>6.67</v>
       </c>
-      <c r="AI9" s="29">
+      <c r="AI9" s="34">
         <v>6.6</v>
       </c>
-      <c r="AJ9" s="29">
+      <c r="AJ9" s="34">
         <v>6.53</v>
       </c>
-      <c r="AK9" s="29">
+      <c r="AK9" s="34">
         <v>6.43</v>
       </c>
-      <c r="AL9" s="29">
+      <c r="AL9" s="34">
         <v>5.52</v>
       </c>
-      <c r="AM9" s="29">
+      <c r="AM9" s="34">
         <v>4.8</v>
       </c>
-      <c r="AN9" s="29">
+      <c r="AN9" s="34">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AO9" s="29">
+      <c r="AO9" s="34">
         <v>5.31</v>
       </c>
-      <c r="AP9" s="29">
+      <c r="AP9" s="34">
         <v>5.18</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="26">
         <v>5.69</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="26">
         <v>6.19</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="26">
         <v>6.43</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AT9" s="26">
         <v>6.44</v>
       </c>
-      <c r="AU9" s="11">
+      <c r="AU9" s="26">
         <v>6.44</v>
       </c>
-      <c r="AV9" s="11">
+      <c r="AV9" s="26">
         <v>6.3</v>
       </c>
-      <c r="AW9" s="11">
+      <c r="AW9" s="26">
         <v>6.19</v>
       </c>
-      <c r="AX9" s="11">
+      <c r="AX9" s="26">
         <v>4.3</v>
       </c>
-      <c r="AY9" s="11">
+      <c r="AY9" s="26">
         <v>4.99</v>
       </c>
-      <c r="AZ9" s="11">
+      <c r="AZ9" s="26">
         <v>4.76</v>
       </c>
-      <c r="BA9" s="11">
+      <c r="BA9" s="26">
         <v>4.99</v>
       </c>
-      <c r="BB9" s="11">
+      <c r="BB9" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="BC9" s="11">
+      <c r="BC9" s="26">
         <v>5.74</v>
       </c>
-      <c r="BD9" s="11">
+      <c r="BD9" s="26">
         <v>6.14</v>
       </c>
-      <c r="BE9" s="31">
+      <c r="BE9" s="26">
         <v>6.35</v>
       </c>
-      <c r="BF9" s="31">
+      <c r="BF9" s="26">
         <v>6.42</v>
       </c>
-      <c r="BG9" s="11">
+      <c r="BG9" s="26">
         <v>6.31</v>
       </c>
-      <c r="BH9" s="11">
+      <c r="BH9" s="26">
         <v>6.11</v>
       </c>
-      <c r="BI9" s="11">
+      <c r="BI9" s="26">
         <v>5.98</v>
       </c>
-      <c r="BJ9" s="11">
+      <c r="BJ9" s="26">
         <v>4.1100000000000003</v>
       </c>
-      <c r="BK9" s="11">
+      <c r="BK9" s="26">
         <v>4.17</v>
       </c>
-      <c r="BL9" s="11">
+      <c r="BL9" s="26">
         <v>4.24</v>
       </c>
-      <c r="BM9" s="11">
+      <c r="BM9" s="26">
         <v>4.42</v>
       </c>
+      <c r="BN9" s="26">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="34">
         <v>5.98</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="34">
         <v>6.58</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="34">
         <v>6.28</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="34">
         <v>5.88</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="34">
         <v>6.25</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="34">
         <v>5.8</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="34">
         <v>6.12</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="34">
         <v>6</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="34">
         <v>6.24</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="34">
         <v>6.07</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="34">
         <v>5.84</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="34">
         <v>5.64</v>
       </c>
-      <c r="N10" s="29">
+      <c r="N10" s="34">
         <v>6</v>
       </c>
-      <c r="O10" s="29">
+      <c r="O10" s="34">
         <v>6.04</v>
       </c>
-      <c r="P10" s="29">
+      <c r="P10" s="34">
         <v>6.21</v>
       </c>
-      <c r="Q10" s="29">
+      <c r="Q10" s="34">
         <v>5.57</v>
       </c>
-      <c r="R10" s="29">
+      <c r="R10" s="34">
         <v>5.38</v>
       </c>
-      <c r="S10" s="29">
+      <c r="S10" s="34">
         <v>5.0999999999999996</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="34">
         <v>5.59</v>
       </c>
-      <c r="U10" s="29">
+      <c r="U10" s="34">
         <v>6.06</v>
       </c>
-      <c r="V10" s="29">
+      <c r="V10" s="34">
         <v>6.78</v>
       </c>
-      <c r="W10" s="29">
+      <c r="W10" s="34">
         <v>6.67</v>
       </c>
-      <c r="X10" s="29">
+      <c r="X10" s="34">
         <v>6.53</v>
       </c>
-      <c r="Y10" s="29">
+      <c r="Y10" s="34">
         <v>6.34</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="Z10" s="34">
         <v>4.32</v>
       </c>
-      <c r="AA10" s="29">
+      <c r="AA10" s="34">
         <v>4.26</v>
       </c>
-      <c r="AB10" s="29">
+      <c r="AB10" s="34">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AC10" s="30">
+      <c r="AC10" s="54">
         <v>4.12</v>
       </c>
-      <c r="AD10" s="29">
+      <c r="AD10" s="34">
         <v>4.05</v>
       </c>
-      <c r="AE10" s="29">
+      <c r="AE10" s="34">
         <v>4.32</v>
       </c>
-      <c r="AF10" s="29">
+      <c r="AF10" s="34">
         <v>4.12</v>
       </c>
-      <c r="AG10" s="29">
+      <c r="AG10" s="34">
         <v>4.59</v>
       </c>
-      <c r="AH10" s="29">
+      <c r="AH10" s="34">
         <v>4.79</v>
       </c>
-      <c r="AI10" s="29">
+      <c r="AI10" s="34">
         <v>4.72</v>
       </c>
-      <c r="AJ10" s="29">
+      <c r="AJ10" s="34">
         <v>4.59</v>
       </c>
-      <c r="AK10" s="29">
+      <c r="AK10" s="34">
         <v>4.62</v>
       </c>
-      <c r="AL10" s="29">
+      <c r="AL10" s="34">
         <v>3.5</v>
       </c>
-      <c r="AM10" s="29">
+      <c r="AM10" s="34">
         <v>3.62</v>
       </c>
-      <c r="AN10" s="29">
+      <c r="AN10" s="34">
         <v>3.13</v>
       </c>
-      <c r="AO10" s="29">
+      <c r="AO10" s="34">
         <v>3.53</v>
       </c>
-      <c r="AP10" s="29">
+      <c r="AP10" s="34">
         <v>3.57</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="26">
         <v>3.9</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="26">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="26">
         <v>4.28</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="26">
         <v>4.49</v>
       </c>
-      <c r="AU10" s="11">
+      <c r="AU10" s="26">
         <v>4.53</v>
       </c>
-      <c r="AV10" s="11">
+      <c r="AV10" s="26">
         <v>4.47</v>
       </c>
-      <c r="AW10" s="11">
+      <c r="AW10" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AX10" s="11">
+      <c r="AX10" s="26">
         <v>2.71</v>
       </c>
-      <c r="AY10" s="11">
+      <c r="AY10" s="26">
         <v>2.7</v>
       </c>
-      <c r="AZ10" s="11">
+      <c r="AZ10" s="26">
         <v>2.79</v>
       </c>
-      <c r="BA10" s="11">
+      <c r="BA10" s="26">
         <v>3.28</v>
       </c>
-      <c r="BB10" s="11">
+      <c r="BB10" s="26">
         <v>3.55</v>
       </c>
-      <c r="BC10" s="11">
+      <c r="BC10" s="26">
         <v>3.8</v>
       </c>
-      <c r="BD10" s="11">
+      <c r="BD10" s="26">
         <v>4.21</v>
       </c>
-      <c r="BE10" s="31">
+      <c r="BE10" s="26">
         <v>4.51</v>
       </c>
-      <c r="BF10" s="31">
+      <c r="BF10" s="26">
         <v>4.63</v>
       </c>
-      <c r="BG10" s="11">
+      <c r="BG10" s="26">
         <v>4.57</v>
       </c>
-      <c r="BH10" s="11">
+      <c r="BH10" s="26">
         <v>4.49</v>
       </c>
-      <c r="BI10" s="11">
+      <c r="BI10" s="26">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BJ10" s="11">
+      <c r="BJ10" s="26">
         <v>2.1800000000000002</v>
       </c>
-      <c r="BK10" s="11">
+      <c r="BK10" s="26">
         <v>2.86</v>
       </c>
-      <c r="BL10" s="11">
+      <c r="BL10" s="26">
         <v>3.01</v>
       </c>
-      <c r="BM10" s="11">
+      <c r="BM10" s="26">
         <v>3.18</v>
       </c>
+      <c r="BN10" s="26">
+        <v>2.86</v>
+      </c>
     </row>
-    <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="34">
         <v>4.37</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="34">
         <v>4.71</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="34">
         <v>4.41</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="34">
         <v>4.2</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="34">
         <v>3.92</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="34">
         <v>4.13</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="34">
         <v>4.17</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="34">
         <v>4.21</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="34">
         <v>4.13</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="34">
         <v>4.07</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="34">
         <v>4.28</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="34">
         <v>4</v>
       </c>
-      <c r="O11" s="29">
+      <c r="O11" s="34">
         <v>5.09</v>
       </c>
-      <c r="P11" s="29">
+      <c r="P11" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="Q11" s="29">
+      <c r="Q11" s="34">
         <v>4.28</v>
       </c>
-      <c r="R11" s="29">
+      <c r="R11" s="34">
         <v>3.98</v>
       </c>
-      <c r="S11" s="29">
+      <c r="S11" s="34">
         <v>3.52</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="34">
         <v>4.84</v>
       </c>
-      <c r="U11" s="29">
+      <c r="U11" s="34">
         <v>5.47</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="34">
         <v>6.23</v>
       </c>
-      <c r="W11" s="29">
+      <c r="W11" s="34">
         <v>6.52</v>
       </c>
-      <c r="X11" s="29">
+      <c r="X11" s="34">
         <v>6.14</v>
       </c>
-      <c r="Y11" s="29">
+      <c r="Y11" s="34">
         <v>6.02</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="Z11" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AA11" s="29">
+      <c r="AA11" s="34">
         <v>2.39</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="34">
         <v>2.73</v>
       </c>
-      <c r="AC11" s="30">
+      <c r="AC11" s="54">
         <v>2.63</v>
       </c>
-      <c r="AD11" s="29">
+      <c r="AD11" s="34">
         <v>2.78</v>
       </c>
-      <c r="AE11" s="29">
+      <c r="AE11" s="34">
         <v>3.39</v>
       </c>
-      <c r="AF11" s="29">
+      <c r="AF11" s="34">
         <v>3.82</v>
       </c>
-      <c r="AG11" s="29">
+      <c r="AG11" s="34">
         <v>4.13</v>
       </c>
-      <c r="AH11" s="29">
+      <c r="AH11" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AI11" s="29">
+      <c r="AI11" s="34">
         <v>4.17</v>
       </c>
-      <c r="AJ11" s="29">
+      <c r="AJ11" s="34">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AK11" s="29">
+      <c r="AK11" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AL11" s="29">
+      <c r="AL11" s="34">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AM11" s="29">
+      <c r="AM11" s="34">
         <v>3.27</v>
       </c>
-      <c r="AN11" s="29">
+      <c r="AN11" s="34">
         <v>3.71</v>
       </c>
-      <c r="AO11" s="29">
+      <c r="AO11" s="34">
         <v>3.98</v>
       </c>
-      <c r="AP11" s="29">
+      <c r="AP11" s="34">
         <v>3.87</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="26">
         <v>3.73</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="26">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="26">
         <v>4.91</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="26">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AU11" s="11">
+      <c r="AU11" s="26">
         <v>4.88</v>
       </c>
-      <c r="AV11" s="11">
+      <c r="AV11" s="26">
         <v>4.82</v>
       </c>
-      <c r="AW11" s="11">
+      <c r="AW11" s="26">
         <v>4.66</v>
       </c>
-      <c r="AX11" s="11">
+      <c r="AX11" s="26">
         <v>2.35</v>
       </c>
-      <c r="AY11" s="11">
+      <c r="AY11" s="26">
         <v>2.17</v>
       </c>
-      <c r="AZ11" s="11">
+      <c r="AZ11" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="BA11" s="11">
+      <c r="BA11" s="26">
         <v>2.29</v>
       </c>
-      <c r="BB11" s="11">
+      <c r="BB11" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BC11" s="11">
+      <c r="BC11" s="26">
         <v>2.54</v>
       </c>
-      <c r="BD11" s="11">
+      <c r="BD11" s="26">
         <v>3.31</v>
       </c>
-      <c r="BE11" s="31">
+      <c r="BE11" s="26">
         <v>3.72</v>
       </c>
-      <c r="BF11" s="31">
+      <c r="BF11" s="26">
         <v>3.51</v>
       </c>
-      <c r="BG11" s="11">
+      <c r="BG11" s="26">
         <v>3.63</v>
       </c>
-      <c r="BH11" s="11">
+      <c r="BH11" s="26">
         <v>3.64</v>
       </c>
-      <c r="BI11" s="11">
+      <c r="BI11" s="26">
         <v>3.58</v>
       </c>
-      <c r="BJ11" s="11">
+      <c r="BJ11" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK11" s="11">
+      <c r="BK11" s="26">
         <v>2.5499999999999998</v>
       </c>
-      <c r="BL11" s="11">
+      <c r="BL11" s="26">
         <v>1.88</v>
       </c>
-      <c r="BM11" s="11">
+      <c r="BM11" s="26">
         <v>2.5099999999999998</v>
       </c>
+      <c r="BN11" s="26">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="34">
         <v>7.09</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="34">
         <v>6.68</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="34">
         <v>5.96</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="34">
         <v>5.26</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="34">
         <v>5.43</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="34">
         <v>5.05</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="34">
         <v>5.36</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="34">
         <v>5.71</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="34">
         <v>5.61</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="34">
         <v>5.55</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="34">
         <v>5.9</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="34">
         <v>5.85</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="34">
         <v>2.6</v>
       </c>
-      <c r="O12" s="29">
+      <c r="O12" s="34">
         <v>3.27</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="34">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Q12" s="29">
+      <c r="Q12" s="34">
         <v>4.41</v>
       </c>
-      <c r="R12" s="29">
+      <c r="R12" s="34">
         <v>4.99</v>
       </c>
-      <c r="S12" s="29">
+      <c r="S12" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="34">
         <v>5.3</v>
       </c>
-      <c r="U12" s="29">
+      <c r="U12" s="34">
         <v>6.01</v>
       </c>
-      <c r="V12" s="29">
+      <c r="V12" s="34">
         <v>6.27</v>
       </c>
-      <c r="W12" s="29">
+      <c r="W12" s="34">
         <v>6.47</v>
       </c>
-      <c r="X12" s="29">
+      <c r="X12" s="34">
         <v>6.28</v>
       </c>
-      <c r="Y12" s="29">
+      <c r="Y12" s="34">
         <v>6.1</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="Z12" s="34">
         <v>2.04</v>
       </c>
-      <c r="AA12" s="29">
+      <c r="AA12" s="34">
         <v>2.69</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AB12" s="34">
         <v>3.34</v>
       </c>
-      <c r="AC12" s="30">
+      <c r="AC12" s="54">
         <v>3.83</v>
       </c>
-      <c r="AD12" s="29">
+      <c r="AD12" s="34">
         <v>3.99</v>
       </c>
-      <c r="AE12" s="29">
+      <c r="AE12" s="34">
         <v>4.12</v>
       </c>
-      <c r="AF12" s="29">
+      <c r="AF12" s="34">
         <v>4.42</v>
       </c>
-      <c r="AG12" s="29">
+      <c r="AG12" s="34">
         <v>4.78</v>
       </c>
-      <c r="AH12" s="29">
+      <c r="AH12" s="34">
         <v>4.72</v>
       </c>
-      <c r="AI12" s="29">
+      <c r="AI12" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AJ12" s="29">
+      <c r="AJ12" s="34">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AK12" s="29">
+      <c r="AK12" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AL12" s="29">
+      <c r="AL12" s="34">
         <v>5.69</v>
       </c>
-      <c r="AM12" s="29">
+      <c r="AM12" s="34">
         <v>5.33</v>
       </c>
-      <c r="AN12" s="29">
+      <c r="AN12" s="34">
         <v>5.62</v>
       </c>
-      <c r="AO12" s="29">
+      <c r="AO12" s="34">
         <v>5.67</v>
       </c>
-      <c r="AP12" s="29">
+      <c r="AP12" s="34">
         <v>5.14</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="26">
         <v>5.08</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="26">
         <v>5.32</v>
       </c>
-      <c r="AS12" s="11">
+      <c r="AS12" s="26">
         <v>5.24</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AT12" s="26">
         <v>4.79</v>
       </c>
-      <c r="AU12" s="11">
+      <c r="AU12" s="26">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AV12" s="11">
+      <c r="AV12" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AW12" s="11">
+      <c r="AW12" s="26">
         <v>4.51</v>
       </c>
-      <c r="AX12" s="11">
+      <c r="AX12" s="26">
         <v>2.08</v>
       </c>
-      <c r="AY12" s="11">
+      <c r="AY12" s="26">
         <v>1.64</v>
       </c>
-      <c r="AZ12" s="11">
+      <c r="AZ12" s="26">
         <v>1.97</v>
       </c>
-      <c r="BA12" s="11">
+      <c r="BA12" s="26">
         <v>1.62</v>
       </c>
-      <c r="BB12" s="11">
+      <c r="BB12" s="26">
         <v>1.71</v>
       </c>
-      <c r="BC12" s="11">
+      <c r="BC12" s="26">
         <v>2.23</v>
       </c>
-      <c r="BD12" s="11">
+      <c r="BD12" s="26">
         <v>2.91</v>
       </c>
-      <c r="BE12" s="31">
+      <c r="BE12" s="26">
         <v>3.15</v>
       </c>
-      <c r="BF12" s="31">
+      <c r="BF12" s="26">
         <v>3.27</v>
       </c>
-      <c r="BG12" s="11">
+      <c r="BG12" s="26">
         <v>3.47</v>
       </c>
-      <c r="BH12" s="11">
+      <c r="BH12" s="26">
         <v>3.26</v>
       </c>
-      <c r="BI12" s="11">
+      <c r="BI12" s="26">
         <v>3.2</v>
       </c>
-      <c r="BJ12" s="11">
+      <c r="BJ12" s="26">
         <v>1.59</v>
       </c>
-      <c r="BK12" s="11">
+      <c r="BK12" s="26">
         <v>1.96</v>
       </c>
-      <c r="BL12" s="11">
+      <c r="BL12" s="26">
         <v>2.56</v>
       </c>
-      <c r="BM12" s="11">
+      <c r="BM12" s="26">
         <v>2.48</v>
       </c>
+      <c r="BN12" s="26">
+        <v>2.1800000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="34">
         <v>6.31</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="34">
         <v>4.79</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="34">
         <v>3.86</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="34">
         <v>3.98</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="34">
         <v>4.0199999999999996</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="34">
         <v>3.83</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="34">
         <v>3.78</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="34">
         <v>3.66</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="34">
         <v>3.65</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="34">
         <v>3.92</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="34">
         <v>3.96</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="34">
         <v>3.93</v>
       </c>
-      <c r="N13" s="29">
+      <c r="N13" s="34">
         <v>3.85</v>
       </c>
-      <c r="O13" s="29">
+      <c r="O13" s="34">
         <v>3.63</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="34">
         <v>5.29</v>
       </c>
-      <c r="Q13" s="29">
+      <c r="Q13" s="34">
         <v>5.56</v>
       </c>
-      <c r="R13" s="29">
+      <c r="R13" s="34">
         <v>5.05</v>
       </c>
-      <c r="S13" s="29">
+      <c r="S13" s="34">
         <v>4.74</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="34">
         <v>5.05</v>
       </c>
-      <c r="U13" s="29">
+      <c r="U13" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="V13" s="29">
+      <c r="V13" s="34">
         <v>5.21</v>
       </c>
-      <c r="W13" s="29">
+      <c r="W13" s="34">
         <v>5</v>
       </c>
-      <c r="X13" s="29">
+      <c r="X13" s="34">
         <v>4.76</v>
       </c>
-      <c r="Y13" s="29">
+      <c r="Y13" s="34">
         <v>4.83</v>
       </c>
-      <c r="Z13" s="29">
+      <c r="Z13" s="34">
         <v>2.27</v>
       </c>
-      <c r="AA13" s="29">
+      <c r="AA13" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AB13" s="29">
+      <c r="AB13" s="34">
         <v>4.72</v>
       </c>
-      <c r="AC13" s="30">
+      <c r="AC13" s="54">
         <v>3.93</v>
       </c>
-      <c r="AD13" s="29">
+      <c r="AD13" s="34">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AE13" s="29">
+      <c r="AE13" s="34">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AF13" s="29">
+      <c r="AF13" s="34">
         <v>4.24</v>
       </c>
-      <c r="AG13" s="29">
+      <c r="AG13" s="34">
         <v>4.58</v>
       </c>
-      <c r="AH13" s="29">
+      <c r="AH13" s="34">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AI13" s="29">
+      <c r="AI13" s="34">
         <v>4.59</v>
       </c>
-      <c r="AJ13" s="29">
+      <c r="AJ13" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AK13" s="29">
+      <c r="AK13" s="34">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AL13" s="29">
+      <c r="AL13" s="34">
         <v>6.15</v>
       </c>
-      <c r="AM13" s="29">
+      <c r="AM13" s="34">
         <v>4.37</v>
       </c>
-      <c r="AN13" s="29">
+      <c r="AN13" s="34">
         <v>3.92</v>
       </c>
-      <c r="AO13" s="29">
+      <c r="AO13" s="34">
         <v>4.74</v>
       </c>
-      <c r="AP13" s="29">
+      <c r="AP13" s="34">
         <v>4.88</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="26">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="26">
         <v>4.83</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="26">
         <v>5</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="26">
         <v>5.5</v>
       </c>
-      <c r="AU13" s="11">
+      <c r="AU13" s="26">
         <v>5.25</v>
       </c>
-      <c r="AV13" s="11">
+      <c r="AV13" s="26">
         <v>5.07</v>
       </c>
-      <c r="AW13" s="11">
+      <c r="AW13" s="26">
         <v>4.83</v>
       </c>
-      <c r="AX13" s="11">
+      <c r="AX13" s="26">
         <v>2.36</v>
       </c>
-      <c r="AY13" s="11">
+      <c r="AY13" s="26">
         <v>2.88</v>
       </c>
-      <c r="AZ13" s="11">
+      <c r="AZ13" s="26">
         <v>2.69</v>
       </c>
-      <c r="BA13" s="11">
+      <c r="BA13" s="26">
         <v>2.63</v>
       </c>
-      <c r="BB13" s="11">
+      <c r="BB13" s="26">
         <v>2.25</v>
       </c>
-      <c r="BC13" s="11">
+      <c r="BC13" s="26">
         <v>3.21</v>
       </c>
-      <c r="BD13" s="11">
+      <c r="BD13" s="26">
         <v>3.55</v>
       </c>
-      <c r="BE13" s="31">
+      <c r="BE13" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BF13" s="31">
+      <c r="BF13" s="26">
         <v>4.54</v>
       </c>
-      <c r="BG13" s="11">
+      <c r="BG13" s="26">
         <v>4.63</v>
       </c>
-      <c r="BH13" s="11">
+      <c r="BH13" s="26">
         <v>4.58</v>
       </c>
-      <c r="BI13" s="11">
+      <c r="BI13" s="26">
         <v>4.7300000000000004</v>
       </c>
-      <c r="BJ13" s="11">
+      <c r="BJ13" s="26">
         <v>1.59</v>
       </c>
-      <c r="BK13" s="11">
+      <c r="BK13" s="26">
         <v>3.34</v>
       </c>
-      <c r="BL13" s="11">
+      <c r="BL13" s="26">
         <v>4.93</v>
       </c>
-      <c r="BM13" s="11">
+      <c r="BM13" s="26">
         <v>4.93</v>
       </c>
+      <c r="BN13" s="26">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="34">
         <v>3.24</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="34">
         <v>3.06</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="34">
         <v>2.89</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="34">
         <v>3.33</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="34">
         <v>3.74</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="34">
         <v>3.85</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="34">
         <v>3.78</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="34">
         <v>3.65</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="34">
         <v>3.68</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="34">
         <v>3.41</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="34">
         <v>3.28</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="34">
         <v>0.73</v>
       </c>
-      <c r="O14" s="29">
+      <c r="O14" s="34">
         <v>2.69</v>
       </c>
-      <c r="P14" s="29">
+      <c r="P14" s="34">
         <v>4.54</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="Q14" s="34">
         <v>4.72</v>
       </c>
-      <c r="R14" s="29">
+      <c r="R14" s="34">
         <v>4.66</v>
       </c>
-      <c r="S14" s="29">
+      <c r="S14" s="34">
         <v>4.1399999999999997</v>
       </c>
-      <c r="T14" s="29">
+      <c r="T14" s="34">
         <v>4.7</v>
       </c>
-      <c r="U14" s="29">
+      <c r="U14" s="34">
         <v>5.32</v>
       </c>
-      <c r="V14" s="29">
+      <c r="V14" s="34">
         <v>5.59</v>
       </c>
-      <c r="W14" s="29">
+      <c r="W14" s="34">
         <v>5.7</v>
       </c>
-      <c r="X14" s="29">
+      <c r="X14" s="34">
         <v>5.66</v>
       </c>
-      <c r="Y14" s="29">
+      <c r="Y14" s="34">
         <v>5.46</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="Z14" s="34">
         <v>1.47</v>
       </c>
-      <c r="AA14" s="29">
+      <c r="AA14" s="34">
         <v>4.62</v>
       </c>
-      <c r="AB14" s="29">
+      <c r="AB14" s="34">
         <v>3.79</v>
       </c>
-      <c r="AC14" s="30">
+      <c r="AC14" s="54">
         <v>3.61</v>
       </c>
-      <c r="AD14" s="29">
+      <c r="AD14" s="34">
         <v>3.77</v>
       </c>
-      <c r="AE14" s="29">
+      <c r="AE14" s="34">
         <v>4.03</v>
       </c>
-      <c r="AF14" s="29">
+      <c r="AF14" s="34">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AG14" s="29">
+      <c r="AG14" s="34">
         <v>4.7</v>
       </c>
-      <c r="AH14" s="29">
+      <c r="AH14" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AI14" s="29">
+      <c r="AI14" s="34">
         <v>4.58</v>
       </c>
-      <c r="AJ14" s="29">
+      <c r="AJ14" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AK14" s="29">
+      <c r="AK14" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AL14" s="29">
+      <c r="AL14" s="34">
         <v>0.75</v>
       </c>
-      <c r="AM14" s="29">
+      <c r="AM14" s="34">
         <v>1.92</v>
       </c>
-      <c r="AN14" s="29">
+      <c r="AN14" s="34">
         <v>2.29</v>
       </c>
-      <c r="AO14" s="29">
+      <c r="AO14" s="34">
         <v>2.86</v>
       </c>
-      <c r="AP14" s="29">
+      <c r="AP14" s="34">
         <v>3.03</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="26">
         <v>3.04</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="26">
         <v>4.01</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="26">
         <v>4.07</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="26">
         <v>4.04</v>
       </c>
-      <c r="AU14" s="11">
+      <c r="AU14" s="26">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AV14" s="11">
+      <c r="AV14" s="26">
         <v>4.2</v>
       </c>
-      <c r="AW14" s="11">
+      <c r="AW14" s="26">
         <v>4.17</v>
       </c>
-      <c r="AX14" s="11">
+      <c r="AX14" s="26">
         <v>3.03</v>
       </c>
-      <c r="AY14" s="11">
+      <c r="AY14" s="26">
         <v>3.99</v>
       </c>
-      <c r="AZ14" s="11">
+      <c r="AZ14" s="26">
         <v>4.17</v>
       </c>
-      <c r="BA14" s="11">
+      <c r="BA14" s="26">
         <v>4.5</v>
       </c>
-      <c r="BB14" s="11">
+      <c r="BB14" s="26">
         <v>4.3499999999999996</v>
       </c>
-      <c r="BC14" s="11">
+      <c r="BC14" s="26">
         <v>4.1399999999999997</v>
       </c>
-      <c r="BD14" s="11">
+      <c r="BD14" s="26">
         <v>4.5599999999999996</v>
       </c>
-      <c r="BE14" s="31">
+      <c r="BE14" s="26">
         <v>4.47</v>
       </c>
-      <c r="BF14" s="31">
+      <c r="BF14" s="26">
         <v>4.67</v>
       </c>
-      <c r="BG14" s="11">
+      <c r="BG14" s="26">
         <v>4.8099999999999996</v>
       </c>
-      <c r="BH14" s="11">
+      <c r="BH14" s="26">
         <v>4.6500000000000004</v>
       </c>
-      <c r="BI14" s="11">
+      <c r="BI14" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BJ14" s="11">
+      <c r="BJ14" s="26">
         <v>1.53</v>
       </c>
-      <c r="BK14" s="11">
+      <c r="BK14" s="26">
         <v>2.42</v>
       </c>
-      <c r="BL14" s="11">
+      <c r="BL14" s="26">
         <v>2.12</v>
       </c>
-      <c r="BM14" s="11">
+      <c r="BM14" s="26">
         <v>2.79</v>
       </c>
+      <c r="BN14" s="26">
+        <v>2.37</v>
+      </c>
     </row>
-    <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="34">
         <v>1.58</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="34">
         <v>2.91</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="34">
         <v>2.85</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="34">
         <v>2.4500000000000002</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="34">
         <v>2.92</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="34">
         <v>3.11</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="34">
         <v>2.89</v>
       </c>
-      <c r="I15" s="29">
+      <c r="I15" s="34">
         <v>2.92</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="34">
         <v>2.96</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="34">
         <v>3.02</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="34">
         <v>3.08</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="34">
         <v>3.05</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="34">
         <v>2.8</v>
       </c>
-      <c r="O15" s="29">
+      <c r="O15" s="34">
         <v>4.82</v>
       </c>
-      <c r="P15" s="29">
+      <c r="P15" s="34">
         <v>5.08</v>
       </c>
-      <c r="Q15" s="29">
+      <c r="Q15" s="34">
         <v>5.15</v>
       </c>
-      <c r="R15" s="29">
+      <c r="R15" s="34">
         <v>5.33</v>
       </c>
-      <c r="S15" s="29">
+      <c r="S15" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="34">
         <v>5.13</v>
       </c>
-      <c r="U15" s="29">
+      <c r="U15" s="34">
         <v>5.64</v>
       </c>
-      <c r="V15" s="29">
+      <c r="V15" s="34">
         <v>5.93</v>
       </c>
-      <c r="W15" s="29">
+      <c r="W15" s="34">
         <v>5.81</v>
       </c>
-      <c r="X15" s="29">
+      <c r="X15" s="34">
         <v>5.58</v>
       </c>
-      <c r="Y15" s="29">
+      <c r="Y15" s="34">
         <v>5.6</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="Z15" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AA15" s="29">
+      <c r="AA15" s="34">
         <v>3.75</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AB15" s="34">
         <v>4.09</v>
       </c>
-      <c r="AC15" s="30">
+      <c r="AC15" s="54">
         <v>4.2</v>
       </c>
-      <c r="AD15" s="29">
+      <c r="AD15" s="34">
         <v>3.99</v>
       </c>
-      <c r="AE15" s="29">
+      <c r="AE15" s="34">
         <v>4.41</v>
       </c>
-      <c r="AF15" s="29">
+      <c r="AF15" s="34">
         <v>4.7</v>
       </c>
-      <c r="AG15" s="29">
+      <c r="AG15" s="34">
         <v>5.52</v>
       </c>
-      <c r="AH15" s="29">
+      <c r="AH15" s="34">
         <v>5.41</v>
       </c>
-      <c r="AI15" s="29">
+      <c r="AI15" s="34">
         <v>5.38</v>
       </c>
-      <c r="AJ15" s="29">
+      <c r="AJ15" s="34">
         <v>5.59</v>
       </c>
-      <c r="AK15" s="29">
+      <c r="AK15" s="34">
         <v>5.43</v>
       </c>
-      <c r="AL15" s="29">
+      <c r="AL15" s="34">
         <v>4.76</v>
       </c>
-      <c r="AM15" s="29">
+      <c r="AM15" s="34">
         <v>4.33</v>
       </c>
-      <c r="AN15" s="29">
+      <c r="AN15" s="34">
         <v>4.62</v>
       </c>
-      <c r="AO15" s="29">
+      <c r="AO15" s="34">
         <v>4.5</v>
       </c>
-      <c r="AP15" s="29">
+      <c r="AP15" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="26">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="26">
         <v>4.46</v>
       </c>
-      <c r="AS15" s="11">
+      <c r="AS15" s="26">
         <v>4.91</v>
       </c>
-      <c r="AT15" s="11">
+      <c r="AT15" s="26">
         <v>5</v>
       </c>
-      <c r="AU15" s="11">
+      <c r="AU15" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AV15" s="11">
+      <c r="AV15" s="26">
         <v>5.2</v>
       </c>
-      <c r="AW15" s="11">
+      <c r="AW15" s="26">
         <v>5.07</v>
       </c>
-      <c r="AX15" s="11">
+      <c r="AX15" s="26">
         <v>3.22</v>
       </c>
-      <c r="AY15" s="11">
+      <c r="AY15" s="26">
         <v>3.17</v>
       </c>
-      <c r="AZ15" s="11">
+      <c r="AZ15" s="26">
         <v>3.32</v>
       </c>
-      <c r="BA15" s="11">
+      <c r="BA15" s="26">
         <v>3.53</v>
       </c>
-      <c r="BB15" s="11">
+      <c r="BB15" s="26">
         <v>2.97</v>
       </c>
-      <c r="BC15" s="11">
+      <c r="BC15" s="26">
         <v>3.09</v>
       </c>
-      <c r="BD15" s="11">
+      <c r="BD15" s="26">
         <v>3.77</v>
       </c>
-      <c r="BE15" s="31">
+      <c r="BE15" s="26">
         <v>3.89</v>
       </c>
-      <c r="BF15" s="31">
+      <c r="BF15" s="26">
         <v>3.93</v>
       </c>
-      <c r="BG15" s="11">
+      <c r="BG15" s="26">
         <v>3.85</v>
       </c>
-      <c r="BH15" s="11">
+      <c r="BH15" s="26">
         <v>4.07</v>
       </c>
-      <c r="BI15" s="11">
+      <c r="BI15" s="26">
         <v>3.96</v>
       </c>
-      <c r="BJ15" s="11">
+      <c r="BJ15" s="26">
         <v>3.65</v>
       </c>
-      <c r="BK15" s="11">
+      <c r="BK15" s="26">
         <v>3.19</v>
       </c>
-      <c r="BL15" s="11">
+      <c r="BL15" s="26">
         <v>2.93</v>
       </c>
-      <c r="BM15" s="11">
+      <c r="BM15" s="26">
         <v>3.24</v>
       </c>
+      <c r="BN15" s="26">
+        <v>3.07</v>
+      </c>
     </row>
-    <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A16" s="24" t="s">
+    <row r="16" spans="1:153" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="29">
+      <c r="B16" s="34">
         <v>4.54</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="34">
         <v>3.95</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="34">
         <v>4.99</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="34">
         <v>4.51</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="34">
         <v>4.37</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="34">
         <v>4.33</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="34">
         <v>4.72</v>
       </c>
-      <c r="I16" s="29">
+      <c r="I16" s="34">
         <v>4.8600000000000003</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="34">
         <v>5</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="34">
         <v>5.0599999999999996</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="34">
         <v>5.0599999999999996</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="34">
         <v>5.01</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="34">
         <v>4.47</v>
       </c>
-      <c r="O16" s="29">
+      <c r="O16" s="34">
         <v>4.71</v>
       </c>
-      <c r="P16" s="29">
+      <c r="P16" s="34">
         <v>6.04</v>
       </c>
-      <c r="Q16" s="29">
+      <c r="Q16" s="34">
         <v>5.64</v>
       </c>
-      <c r="R16" s="29">
+      <c r="R16" s="34">
         <v>5.59</v>
       </c>
-      <c r="S16" s="29">
+      <c r="S16" s="34">
         <v>5.49</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="34">
         <v>5.84</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="34">
         <v>6.42</v>
       </c>
-      <c r="V16" s="29">
+      <c r="V16" s="34">
         <v>7</v>
       </c>
-      <c r="W16" s="29">
+      <c r="W16" s="34">
         <v>6.91</v>
       </c>
-      <c r="X16" s="29">
+      <c r="X16" s="34">
         <v>6.76</v>
       </c>
-      <c r="Y16" s="29">
+      <c r="Y16" s="34">
         <v>6.48</v>
       </c>
-      <c r="Z16" s="29">
+      <c r="Z16" s="34">
         <v>2.87</v>
       </c>
-      <c r="AA16" s="29">
+      <c r="AA16" s="34">
         <v>3.67</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AB16" s="34">
         <v>4.13</v>
       </c>
-      <c r="AC16" s="30">
+      <c r="AC16" s="54">
         <v>4.16</v>
       </c>
-      <c r="AD16" s="29">
+      <c r="AD16" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AE16" s="29">
+      <c r="AE16" s="34">
         <v>4.93</v>
       </c>
-      <c r="AF16" s="29">
+      <c r="AF16" s="34">
         <v>5.69</v>
       </c>
-      <c r="AG16" s="29">
+      <c r="AG16" s="34">
         <v>5.67</v>
       </c>
-      <c r="AH16" s="29">
+      <c r="AH16" s="34">
         <v>5.8</v>
       </c>
-      <c r="AI16" s="29">
+      <c r="AI16" s="34">
         <v>5.8</v>
       </c>
-      <c r="AJ16" s="29">
+      <c r="AJ16" s="34">
         <v>5.76</v>
       </c>
-      <c r="AK16" s="29">
+      <c r="AK16" s="34">
         <v>5.61</v>
       </c>
-      <c r="AL16" s="29">
+      <c r="AL16" s="34">
         <v>5.95</v>
       </c>
-      <c r="AM16" s="29">
+      <c r="AM16" s="34">
         <v>5.76</v>
       </c>
-      <c r="AN16" s="29">
+      <c r="AN16" s="34">
         <v>5.27</v>
       </c>
-      <c r="AO16" s="29">
+      <c r="AO16" s="34">
         <v>5.17</v>
       </c>
-      <c r="AP16" s="29">
+      <c r="AP16" s="34">
         <v>5.07</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="26">
         <v>5.3</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="26">
         <v>5.61</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="26">
         <v>5.59</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AT16" s="26">
         <v>5.64</v>
       </c>
-      <c r="AU16" s="11">
+      <c r="AU16" s="26">
         <v>5.4</v>
       </c>
-      <c r="AV16" s="11">
+      <c r="AV16" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AW16" s="11">
+      <c r="AW16" s="26">
         <v>4.93</v>
       </c>
-      <c r="AX16" s="11">
+      <c r="AX16" s="26">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AY16" s="11">
+      <c r="AY16" s="26">
         <v>4.92</v>
       </c>
-      <c r="AZ16" s="11">
+      <c r="AZ16" s="26">
         <v>4.22</v>
       </c>
-      <c r="BA16" s="11">
+      <c r="BA16" s="26">
         <v>4.0599999999999996</v>
       </c>
-      <c r="BB16" s="11">
+      <c r="BB16" s="26">
         <v>4.0199999999999996</v>
       </c>
-      <c r="BC16" s="11">
+      <c r="BC16" s="26">
         <v>4.45</v>
       </c>
-      <c r="BD16" s="11">
+      <c r="BD16" s="26">
         <v>4.59</v>
       </c>
-      <c r="BE16" s="31">
+      <c r="BE16" s="26">
         <v>4.88</v>
       </c>
-      <c r="BF16" s="31">
+      <c r="BF16" s="26">
         <v>4.97</v>
       </c>
-      <c r="BG16" s="11">
+      <c r="BG16" s="26">
         <v>4.71</v>
       </c>
-      <c r="BH16" s="11">
+      <c r="BH16" s="26">
         <v>4.59</v>
       </c>
-      <c r="BI16" s="11">
+      <c r="BI16" s="26">
         <v>4.4800000000000004</v>
       </c>
-      <c r="BJ16" s="11">
+      <c r="BJ16" s="26">
         <v>4.12</v>
       </c>
-      <c r="BK16" s="11">
+      <c r="BK16" s="26">
         <v>3.64</v>
       </c>
-      <c r="BL16" s="11">
+      <c r="BL16" s="26">
         <v>3.55</v>
       </c>
-      <c r="BM16" s="11">
+      <c r="BM16" s="26">
         <v>3.38</v>
       </c>
+      <c r="BN16" s="26">
+        <v>3.27</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="34">
         <v>2.5299999999999998</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="34">
         <v>2.99</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="34">
         <v>3.27</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="34">
         <v>2.78</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="34">
         <v>2.73</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="34">
         <v>2.71</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="34">
         <v>3.33</v>
       </c>
-      <c r="I17" s="29">
+      <c r="I17" s="34">
         <v>3.23</v>
       </c>
-      <c r="J17" s="29">
+      <c r="J17" s="34">
         <v>3.23</v>
       </c>
-      <c r="K17" s="29">
+      <c r="K17" s="34">
         <v>3.1</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="34">
         <v>3.29</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="34">
         <v>3.21</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="34">
         <v>2.94</v>
       </c>
-      <c r="O17" s="29">
+      <c r="O17" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="34">
         <v>3.76</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="Q17" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="R17" s="29">
+      <c r="R17" s="34">
         <v>5.55</v>
       </c>
-      <c r="S17" s="29">
+      <c r="S17" s="34">
         <v>4.75</v>
       </c>
-      <c r="T17" s="29">
+      <c r="T17" s="34">
         <v>4.92</v>
       </c>
-      <c r="U17" s="29">
+      <c r="U17" s="34">
         <v>4.95</v>
       </c>
-      <c r="V17" s="29">
+      <c r="V17" s="34">
         <v>5.07</v>
       </c>
-      <c r="W17" s="29">
+      <c r="W17" s="34">
         <v>5.08</v>
       </c>
-      <c r="X17" s="29">
+      <c r="X17" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Y17" s="29">
+      <c r="Y17" s="34">
         <v>4.66</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="Z17" s="34">
         <v>2.92</v>
       </c>
-      <c r="AA17" s="29">
+      <c r="AA17" s="34">
         <v>3.07</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AB17" s="34">
         <v>3.02</v>
       </c>
-      <c r="AC17" s="30">
+      <c r="AC17" s="54">
         <v>3.21</v>
       </c>
-      <c r="AD17" s="29">
+      <c r="AD17" s="34">
         <v>4.05</v>
       </c>
-      <c r="AE17" s="29">
+      <c r="AE17" s="34">
         <v>3.88</v>
       </c>
-      <c r="AF17" s="29">
+      <c r="AF17" s="34">
         <v>4.49</v>
       </c>
-      <c r="AG17" s="29">
+      <c r="AG17" s="34">
         <v>5.22</v>
       </c>
-      <c r="AH17" s="29">
+      <c r="AH17" s="34">
         <v>5.15</v>
       </c>
-      <c r="AI17" s="29">
+      <c r="AI17" s="34">
         <v>5.08</v>
       </c>
-      <c r="AJ17" s="29">
+      <c r="AJ17" s="34">
         <v>4.83</v>
       </c>
-      <c r="AK17" s="29">
+      <c r="AK17" s="34">
         <v>4.54</v>
       </c>
-      <c r="AL17" s="29">
+      <c r="AL17" s="34">
         <v>2.23</v>
       </c>
-      <c r="AM17" s="29">
+      <c r="AM17" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AN17" s="29">
+      <c r="AN17" s="34">
         <v>3.53</v>
       </c>
-      <c r="AO17" s="29">
+      <c r="AO17" s="34">
         <v>3.03</v>
       </c>
-      <c r="AP17" s="29">
+      <c r="AP17" s="34">
         <v>3.02</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="26">
         <v>3.16</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="26">
         <v>3.58</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="26">
         <v>3.41</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="26">
         <v>3.55</v>
       </c>
-      <c r="AU17" s="11">
+      <c r="AU17" s="26">
         <v>3.87</v>
       </c>
-      <c r="AV17" s="11">
+      <c r="AV17" s="26">
         <v>4.07</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AW17" s="26">
         <v>3.92</v>
       </c>
-      <c r="AX17" s="11">
+      <c r="AX17" s="26">
         <v>4.62</v>
       </c>
-      <c r="AY17" s="11">
+      <c r="AY17" s="26">
         <v>4.04</v>
       </c>
-      <c r="AZ17" s="11">
+      <c r="AZ17" s="26">
         <v>3.68</v>
       </c>
-      <c r="BA17" s="11">
+      <c r="BA17" s="26">
         <v>3.17</v>
       </c>
-      <c r="BB17" s="11">
+      <c r="BB17" s="26">
         <v>2.67</v>
       </c>
-      <c r="BC17" s="11">
+      <c r="BC17" s="26">
         <v>2.76</v>
       </c>
-      <c r="BD17" s="11">
+      <c r="BD17" s="26">
         <v>3.15</v>
       </c>
-      <c r="BE17" s="31">
+      <c r="BE17" s="26">
         <v>3.64</v>
       </c>
-      <c r="BF17" s="31">
+      <c r="BF17" s="26">
         <v>3.5</v>
       </c>
-      <c r="BG17" s="11">
+      <c r="BG17" s="26">
         <v>3.14</v>
       </c>
-      <c r="BH17" s="11">
+      <c r="BH17" s="26">
         <v>3.36</v>
       </c>
-      <c r="BI17" s="11">
+      <c r="BI17" s="26">
         <v>3.27</v>
       </c>
-      <c r="BJ17" s="11">
+      <c r="BJ17" s="26">
         <v>1.61</v>
       </c>
-      <c r="BK17" s="11">
+      <c r="BK17" s="26">
         <v>0.85</v>
       </c>
-      <c r="BL17" s="11">
+      <c r="BL17" s="26">
         <v>1.39</v>
       </c>
-      <c r="BM17" s="11">
+      <c r="BM17" s="26">
         <v>1.86</v>
       </c>
+      <c r="BN17" s="26">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="29">
+      <c r="B18" s="34">
         <v>6.5</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="34">
         <v>6.83</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="34">
         <v>5.75</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E18" s="34">
         <v>4.87</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="34">
         <v>4.95</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="34">
         <v>4.93</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="34">
         <v>4.8</v>
       </c>
-      <c r="I18" s="29">
+      <c r="I18" s="34">
         <v>4.78</v>
       </c>
-      <c r="J18" s="29">
+      <c r="J18" s="34">
         <v>4.5</v>
       </c>
-      <c r="K18" s="29">
+      <c r="K18" s="34">
         <v>4.42</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L18" s="34">
         <v>4.25</v>
       </c>
-      <c r="M18" s="29">
+      <c r="M18" s="34">
         <v>4.07</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="34">
         <v>3.29</v>
       </c>
-      <c r="O18" s="29">
+      <c r="O18" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="P18" s="29">
+      <c r="P18" s="34">
         <v>3.85</v>
       </c>
-      <c r="Q18" s="29">
+      <c r="Q18" s="34">
         <v>3.91</v>
       </c>
-      <c r="R18" s="29">
+      <c r="R18" s="34">
         <v>3.78</v>
       </c>
-      <c r="S18" s="29">
+      <c r="S18" s="34">
         <v>3.72</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="34">
         <v>4.47</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U18" s="34">
         <v>4.95</v>
       </c>
-      <c r="V18" s="29">
+      <c r="V18" s="34">
         <v>5.27</v>
       </c>
-      <c r="W18" s="29">
+      <c r="W18" s="34">
         <v>5.27</v>
       </c>
-      <c r="X18" s="29">
+      <c r="X18" s="34">
         <v>5.29</v>
       </c>
-      <c r="Y18" s="29">
+      <c r="Y18" s="34">
         <v>5.47</v>
       </c>
-      <c r="Z18" s="29">
+      <c r="Z18" s="34">
         <v>3.61</v>
       </c>
-      <c r="AA18" s="29">
+      <c r="AA18" s="34">
         <v>3.09</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AB18" s="34">
         <v>3.27</v>
       </c>
-      <c r="AC18" s="30">
+      <c r="AC18" s="54">
         <v>3.63</v>
       </c>
-      <c r="AD18" s="29">
+      <c r="AD18" s="34">
         <v>4.04</v>
       </c>
-      <c r="AE18" s="29">
+      <c r="AE18" s="34">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AF18" s="29">
+      <c r="AF18" s="34">
         <v>4.38</v>
       </c>
-      <c r="AG18" s="29">
+      <c r="AG18" s="34">
         <v>4.53</v>
       </c>
-      <c r="AH18" s="29">
+      <c r="AH18" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AI18" s="29">
+      <c r="AI18" s="34">
         <v>4.59</v>
       </c>
-      <c r="AJ18" s="29">
+      <c r="AJ18" s="34">
         <v>4.46</v>
       </c>
-      <c r="AK18" s="29">
+      <c r="AK18" s="34">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AL18" s="29">
+      <c r="AL18" s="34">
         <v>3.64</v>
       </c>
-      <c r="AM18" s="29">
+      <c r="AM18" s="34">
         <v>3.59</v>
       </c>
-      <c r="AN18" s="29">
+      <c r="AN18" s="34">
         <v>3.28</v>
       </c>
-      <c r="AO18" s="29">
+      <c r="AO18" s="34">
         <v>3.49</v>
       </c>
-      <c r="AP18" s="29">
+      <c r="AP18" s="34">
         <v>3.59</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="26">
         <v>3.73</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="26">
         <v>4.45</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="26">
         <v>4.57</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="26">
         <v>4.37</v>
       </c>
-      <c r="AU18" s="11">
+      <c r="AU18" s="26">
         <v>4.2</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="AV18" s="26">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AW18" s="26">
         <v>4.21</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="AX18" s="26">
         <v>3.4</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="AY18" s="26">
         <v>3.39</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="AZ18" s="26">
         <v>3.16</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="BA18" s="26">
         <v>3.42</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="BB18" s="26">
         <v>3.42</v>
       </c>
-      <c r="BC18" s="11">
+      <c r="BC18" s="26">
         <v>3.78</v>
       </c>
-      <c r="BD18" s="11">
+      <c r="BD18" s="26">
         <v>3.93</v>
       </c>
-      <c r="BE18" s="31">
+      <c r="BE18" s="26">
         <v>4.13</v>
       </c>
-      <c r="BF18" s="31">
+      <c r="BF18" s="26">
         <v>4.22</v>
       </c>
-      <c r="BG18" s="11">
+      <c r="BG18" s="26">
         <v>4.17</v>
       </c>
-      <c r="BH18" s="11">
+      <c r="BH18" s="26">
         <v>4.07</v>
       </c>
-      <c r="BI18" s="11">
+      <c r="BI18" s="26">
         <v>3.93</v>
       </c>
-      <c r="BJ18" s="11">
+      <c r="BJ18" s="26">
         <v>3.49</v>
       </c>
-      <c r="BK18" s="11">
+      <c r="BK18" s="26">
         <v>2.92</v>
       </c>
-      <c r="BL18" s="11">
+      <c r="BL18" s="26">
         <v>3.34</v>
       </c>
-      <c r="BM18" s="11">
+      <c r="BM18" s="26">
         <v>3.22</v>
       </c>
+      <c r="BN18" s="26">
+        <v>2.98</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A19" s="24" t="s">
+    <row r="19" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="29">
+      <c r="B19" s="34">
         <v>3.78</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="34">
         <v>5.38</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="34">
         <v>6.4</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="34">
         <v>6.41</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="34">
         <v>6.04</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="34">
         <v>6.98</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="34">
         <v>7.23</v>
       </c>
-      <c r="I19" s="29">
+      <c r="I19" s="34">
         <v>7.38</v>
       </c>
-      <c r="J19" s="29">
+      <c r="J19" s="34">
         <v>7.92</v>
       </c>
-      <c r="K19" s="29">
+      <c r="K19" s="34">
         <v>7.82</v>
       </c>
-      <c r="L19" s="29">
+      <c r="L19" s="34">
         <v>7.74</v>
       </c>
-      <c r="M19" s="29">
+      <c r="M19" s="34">
         <v>7.65</v>
       </c>
-      <c r="N19" s="29">
+      <c r="N19" s="34">
         <v>2.29</v>
       </c>
-      <c r="O19" s="29">
+      <c r="O19" s="34">
         <v>2.68</v>
       </c>
-      <c r="P19" s="29">
+      <c r="P19" s="34">
         <v>3.59</v>
       </c>
-      <c r="Q19" s="29">
+      <c r="Q19" s="34">
         <v>3.95</v>
       </c>
-      <c r="R19" s="29">
+      <c r="R19" s="34">
         <v>4.3899999999999997</v>
       </c>
-      <c r="S19" s="29">
+      <c r="S19" s="34">
         <v>5.19</v>
       </c>
-      <c r="T19" s="29">
+      <c r="T19" s="34">
         <v>6.03</v>
       </c>
-      <c r="U19" s="29">
+      <c r="U19" s="34">
         <v>6.89</v>
       </c>
-      <c r="V19" s="29">
+      <c r="V19" s="34">
         <v>7.11</v>
       </c>
-      <c r="W19" s="29">
+      <c r="W19" s="34">
         <v>7.12</v>
       </c>
-      <c r="X19" s="29">
+      <c r="X19" s="34">
         <v>6.9</v>
       </c>
-      <c r="Y19" s="29">
+      <c r="Y19" s="34">
         <v>6.72</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="Z19" s="34">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AA19" s="29">
+      <c r="AA19" s="34">
         <v>3.73</v>
       </c>
-      <c r="AB19" s="29">
+      <c r="AB19" s="34">
         <v>4.28</v>
       </c>
-      <c r="AC19" s="30">
+      <c r="AC19" s="54">
         <v>4.45</v>
       </c>
-      <c r="AD19" s="29">
+      <c r="AD19" s="34">
         <v>4.58</v>
       </c>
-      <c r="AE19" s="29">
+      <c r="AE19" s="34">
         <v>5.25</v>
       </c>
-      <c r="AF19" s="29">
+      <c r="AF19" s="34">
         <v>6.07</v>
       </c>
-      <c r="AG19" s="29">
+      <c r="AG19" s="34">
         <v>6.39</v>
       </c>
-      <c r="AH19" s="29">
+      <c r="AH19" s="34">
         <v>6.75</v>
       </c>
-      <c r="AI19" s="29">
+      <c r="AI19" s="34">
         <v>6.76</v>
       </c>
-      <c r="AJ19" s="29">
+      <c r="AJ19" s="34">
         <v>6.68</v>
       </c>
-      <c r="AK19" s="29">
+      <c r="AK19" s="34">
         <v>6.35</v>
       </c>
-      <c r="AL19" s="29">
+      <c r="AL19" s="34">
         <v>6.58</v>
       </c>
-      <c r="AM19" s="29">
+      <c r="AM19" s="34">
         <v>5.21</v>
       </c>
-      <c r="AN19" s="29">
+      <c r="AN19" s="34">
         <v>5.68</v>
       </c>
-      <c r="AO19" s="29">
+      <c r="AO19" s="34">
         <v>5.89</v>
       </c>
-      <c r="AP19" s="29">
+      <c r="AP19" s="34">
         <v>5.61</v>
       </c>
-      <c r="AQ19" s="11">
+      <c r="AQ19" s="26">
         <v>6.15</v>
       </c>
-      <c r="AR19" s="11">
+      <c r="AR19" s="26">
         <v>6.17</v>
       </c>
-      <c r="AS19" s="11">
+      <c r="AS19" s="26">
         <v>6.41</v>
       </c>
-      <c r="AT19" s="11">
+      <c r="AT19" s="26">
         <v>6.32</v>
       </c>
-      <c r="AU19" s="11">
+      <c r="AU19" s="26">
         <v>6.1</v>
       </c>
-      <c r="AV19" s="11">
+      <c r="AV19" s="26">
         <v>5.9</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AW19" s="26">
         <v>5.9</v>
       </c>
-      <c r="AX19" s="11">
+      <c r="AX19" s="26">
         <v>5.83</v>
       </c>
-      <c r="AY19" s="11">
+      <c r="AY19" s="26">
         <v>5.6</v>
       </c>
-      <c r="AZ19" s="11">
+      <c r="AZ19" s="26">
         <v>5.32</v>
       </c>
-      <c r="BA19" s="11">
+      <c r="BA19" s="26">
         <v>5.64</v>
       </c>
-      <c r="BB19" s="11">
+      <c r="BB19" s="26">
         <v>5.37</v>
       </c>
-      <c r="BC19" s="11">
+      <c r="BC19" s="26">
         <v>5.74</v>
       </c>
-      <c r="BD19" s="11">
+      <c r="BD19" s="26">
         <v>6.25</v>
       </c>
-      <c r="BE19" s="31">
+      <c r="BE19" s="26">
         <v>6.49</v>
       </c>
-      <c r="BF19" s="31">
+      <c r="BF19" s="26">
         <v>6.79</v>
       </c>
-      <c r="BG19" s="11">
+      <c r="BG19" s="26">
         <v>6.61</v>
       </c>
-      <c r="BH19" s="11">
+      <c r="BH19" s="26">
         <v>6.44</v>
       </c>
-      <c r="BI19" s="11">
+      <c r="BI19" s="26">
         <v>6.24</v>
       </c>
-      <c r="BJ19" s="11">
+      <c r="BJ19" s="26">
         <v>4.37</v>
       </c>
-      <c r="BK19" s="11">
+      <c r="BK19" s="26">
         <v>4.18</v>
       </c>
-      <c r="BL19" s="11">
+      <c r="BL19" s="26">
         <v>4.16</v>
       </c>
-      <c r="BM19" s="11">
+      <c r="BM19" s="26">
         <v>4.12</v>
       </c>
+      <c r="BN19" s="26">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="34">
         <v>4.1100000000000003</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="34">
         <v>4.33</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="E20" s="29">
+      <c r="E20" s="34">
         <v>4.9800000000000004</v>
       </c>
-      <c r="F20" s="29">
+      <c r="F20" s="34">
         <v>4.75</v>
       </c>
-      <c r="G20" s="29">
+      <c r="G20" s="34">
         <v>4.49</v>
       </c>
-      <c r="H20" s="29">
+      <c r="H20" s="34">
         <v>4.7</v>
       </c>
-      <c r="I20" s="29">
+      <c r="I20" s="34">
         <v>4.96</v>
       </c>
-      <c r="J20" s="29">
+      <c r="J20" s="34">
         <v>5.17</v>
       </c>
-      <c r="K20" s="29">
+      <c r="K20" s="34">
         <v>5.3</v>
       </c>
-      <c r="L20" s="29">
+      <c r="L20" s="34">
         <v>5.3</v>
       </c>
-      <c r="M20" s="29">
+      <c r="M20" s="34">
         <v>5.35</v>
       </c>
-      <c r="N20" s="29">
+      <c r="N20" s="34">
         <v>4.42</v>
       </c>
-      <c r="O20" s="29">
+      <c r="O20" s="34">
         <v>3.92</v>
       </c>
-      <c r="P20" s="29">
+      <c r="P20" s="34">
         <v>4.95</v>
       </c>
-      <c r="Q20" s="29">
+      <c r="Q20" s="34">
         <v>4.71</v>
       </c>
-      <c r="R20" s="29">
+      <c r="R20" s="34">
         <v>4.54</v>
       </c>
-      <c r="S20" s="29">
+      <c r="S20" s="34">
         <v>4.3099999999999996</v>
       </c>
-      <c r="T20" s="29">
+      <c r="T20" s="34">
         <v>4.7699999999999996</v>
       </c>
-      <c r="U20" s="29">
+      <c r="U20" s="34">
         <v>5.12</v>
       </c>
-      <c r="V20" s="29">
+      <c r="V20" s="34">
         <v>5.69</v>
       </c>
-      <c r="W20" s="29">
+      <c r="W20" s="34">
         <v>5.7</v>
       </c>
-      <c r="X20" s="29">
+      <c r="X20" s="34">
         <v>5.88</v>
       </c>
-      <c r="Y20" s="29">
+      <c r="Y20" s="34">
         <v>5.78</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="Z20" s="34">
         <v>3.03</v>
       </c>
-      <c r="AA20" s="29">
+      <c r="AA20" s="34">
         <v>3.76</v>
       </c>
-      <c r="AB20" s="29">
+      <c r="AB20" s="34">
         <v>3.32</v>
       </c>
-      <c r="AC20" s="30">
+      <c r="AC20" s="54">
         <v>3.63</v>
       </c>
-      <c r="AD20" s="29">
+      <c r="AD20" s="34">
         <v>4.13</v>
       </c>
-      <c r="AE20" s="29">
+      <c r="AE20" s="34">
         <v>3.92</v>
       </c>
-      <c r="AF20" s="29">
+      <c r="AF20" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AG20" s="29">
+      <c r="AG20" s="34">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AH20" s="29">
+      <c r="AH20" s="34">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AI20" s="29">
+      <c r="AI20" s="34">
         <v>5.09</v>
       </c>
-      <c r="AJ20" s="29">
+      <c r="AJ20" s="34">
         <v>5.12</v>
       </c>
-      <c r="AK20" s="29">
+      <c r="AK20" s="34">
         <v>5.13</v>
       </c>
-      <c r="AL20" s="29">
+      <c r="AL20" s="34">
         <v>6.13</v>
       </c>
-      <c r="AM20" s="29">
+      <c r="AM20" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AN20" s="29">
+      <c r="AN20" s="34">
         <v>4.46</v>
       </c>
-      <c r="AO20" s="29">
+      <c r="AO20" s="34">
         <v>4.29</v>
       </c>
-      <c r="AP20" s="29">
+      <c r="AP20" s="34">
         <v>4.21</v>
       </c>
-      <c r="AQ20" s="11">
+      <c r="AQ20" s="26">
         <v>4.28</v>
       </c>
-      <c r="AR20" s="11">
+      <c r="AR20" s="26">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AS20" s="11">
+      <c r="AS20" s="26">
         <v>4.58</v>
       </c>
-      <c r="AT20" s="11">
+      <c r="AT20" s="26">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AU20" s="11">
+      <c r="AU20" s="26">
         <v>4.72</v>
       </c>
-      <c r="AV20" s="11">
+      <c r="AV20" s="26">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AW20" s="26">
         <v>4.67</v>
       </c>
-      <c r="AX20" s="11">
+      <c r="AX20" s="26">
         <v>3.94</v>
       </c>
-      <c r="AY20" s="11">
+      <c r="AY20" s="26">
         <v>4.45</v>
       </c>
-      <c r="AZ20" s="11">
+      <c r="AZ20" s="26">
         <v>4.08</v>
       </c>
-      <c r="BA20" s="11">
+      <c r="BA20" s="26">
         <v>3.87</v>
       </c>
-      <c r="BB20" s="11">
+      <c r="BB20" s="26">
         <v>3.6</v>
       </c>
-      <c r="BC20" s="11">
+      <c r="BC20" s="26">
         <v>3.68</v>
       </c>
-      <c r="BD20" s="11">
+      <c r="BD20" s="26">
         <v>4.1100000000000003</v>
       </c>
-      <c r="BE20" s="31">
+      <c r="BE20" s="26">
         <v>4.13</v>
       </c>
-      <c r="BF20" s="31">
+      <c r="BF20" s="26">
         <v>4.13</v>
       </c>
-      <c r="BG20" s="11">
+      <c r="BG20" s="26">
         <v>4.0199999999999996</v>
       </c>
-      <c r="BH20" s="11">
+      <c r="BH20" s="26">
         <v>4.05</v>
       </c>
-      <c r="BI20" s="11">
+      <c r="BI20" s="26">
         <v>3.97</v>
       </c>
-      <c r="BJ20" s="11">
+      <c r="BJ20" s="26">
         <v>1.73</v>
       </c>
-      <c r="BK20" s="11">
+      <c r="BK20" s="26">
         <v>2.42</v>
       </c>
-      <c r="BL20" s="11">
+      <c r="BL20" s="26">
         <v>2.4900000000000002</v>
       </c>
-      <c r="BM20" s="11">
+      <c r="BM20" s="26">
         <v>2.68</v>
       </c>
+      <c r="BN20" s="26">
+        <v>2.72</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A21" s="24" t="s">
+    <row r="21" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="29">
+      <c r="B21" s="34">
         <v>4.76</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="34">
         <v>4.55</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D21" s="34">
         <v>4.88</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E21" s="34">
         <v>4.26</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F21" s="34">
         <v>4.2</v>
       </c>
-      <c r="G21" s="29">
+      <c r="G21" s="34">
         <v>3.91</v>
       </c>
-      <c r="H21" s="29">
+      <c r="H21" s="34">
         <v>4.4800000000000004</v>
       </c>
-      <c r="I21" s="29">
+      <c r="I21" s="34">
         <v>5.22</v>
       </c>
-      <c r="J21" s="29">
+      <c r="J21" s="34">
         <v>5.45</v>
       </c>
-      <c r="K21" s="29">
+      <c r="K21" s="34">
         <v>5.13</v>
       </c>
-      <c r="L21" s="29">
+      <c r="L21" s="34">
         <v>5.33</v>
       </c>
-      <c r="M21" s="29">
+      <c r="M21" s="34">
         <v>5.43</v>
       </c>
-      <c r="N21" s="29">
+      <c r="N21" s="34">
         <v>2.5299999999999998</v>
       </c>
-      <c r="O21" s="29">
+      <c r="O21" s="34">
         <v>3.1</v>
       </c>
-      <c r="P21" s="29">
+      <c r="P21" s="34">
         <v>4.07</v>
       </c>
-      <c r="Q21" s="29">
+      <c r="Q21" s="34">
         <v>3.93</v>
       </c>
-      <c r="R21" s="29">
+      <c r="R21" s="34">
         <v>4.33</v>
       </c>
-      <c r="S21" s="29">
+      <c r="S21" s="34">
         <v>3.77</v>
       </c>
-      <c r="T21" s="29">
+      <c r="T21" s="34">
         <v>4.08</v>
       </c>
-      <c r="U21" s="29">
+      <c r="U21" s="34">
         <v>4.53</v>
       </c>
-      <c r="V21" s="29">
+      <c r="V21" s="34">
         <v>5.64</v>
       </c>
-      <c r="W21" s="29">
+      <c r="W21" s="34">
         <v>5.58</v>
       </c>
-      <c r="X21" s="29">
+      <c r="X21" s="34">
         <v>6.02</v>
       </c>
-      <c r="Y21" s="29">
+      <c r="Y21" s="34">
         <v>5.87</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="Z21" s="34">
         <v>3.37</v>
       </c>
-      <c r="AA21" s="29">
+      <c r="AA21" s="34">
         <v>2.65</v>
       </c>
-      <c r="AB21" s="29">
+      <c r="AB21" s="34">
         <v>2.31</v>
       </c>
-      <c r="AC21" s="30">
+      <c r="AC21" s="54">
         <v>2.17</v>
       </c>
-      <c r="AD21" s="29">
+      <c r="AD21" s="34">
         <v>1.9</v>
       </c>
-      <c r="AE21" s="29">
+      <c r="AE21" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AF21" s="29">
+      <c r="AF21" s="34">
         <v>3.07</v>
       </c>
-      <c r="AG21" s="29">
+      <c r="AG21" s="34">
         <v>3.44</v>
       </c>
-      <c r="AH21" s="29">
+      <c r="AH21" s="34">
         <v>3.64</v>
       </c>
-      <c r="AI21" s="29">
+      <c r="AI21" s="34">
         <v>3.53</v>
       </c>
-      <c r="AJ21" s="29">
+      <c r="AJ21" s="34">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AK21" s="29">
+      <c r="AK21" s="34">
         <v>4.09</v>
       </c>
-      <c r="AL21" s="29">
+      <c r="AL21" s="34">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AM21" s="29">
+      <c r="AM21" s="34">
         <v>3.06</v>
       </c>
-      <c r="AN21" s="29">
+      <c r="AN21" s="34">
         <v>3.46</v>
       </c>
-      <c r="AO21" s="29">
+      <c r="AO21" s="34">
         <v>3.47</v>
       </c>
-      <c r="AP21" s="29">
+      <c r="AP21" s="34">
         <v>3.81</v>
       </c>
-      <c r="AQ21" s="11">
+      <c r="AQ21" s="26">
         <v>3.47</v>
       </c>
-      <c r="AR21" s="11">
+      <c r="AR21" s="26">
         <v>3.84</v>
       </c>
-      <c r="AS21" s="11">
+      <c r="AS21" s="26">
         <v>4.01</v>
       </c>
-      <c r="AT21" s="11">
+      <c r="AT21" s="26">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AU21" s="11">
+      <c r="AU21" s="26">
         <v>4.26</v>
       </c>
-      <c r="AV21" s="11">
+      <c r="AV21" s="26">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AW21" s="11">
+      <c r="AW21" s="26">
         <v>4.05</v>
       </c>
-      <c r="AX21" s="11">
+      <c r="AX21" s="26">
         <v>1.72</v>
       </c>
-      <c r="AY21" s="11">
+      <c r="AY21" s="26">
         <v>2.27</v>
       </c>
-      <c r="AZ21" s="11">
+      <c r="AZ21" s="26">
         <v>2.08</v>
       </c>
-      <c r="BA21" s="11">
+      <c r="BA21" s="26">
         <v>2.9</v>
       </c>
-      <c r="BB21" s="11">
+      <c r="BB21" s="26">
         <v>3.02</v>
       </c>
-      <c r="BC21" s="11">
+      <c r="BC21" s="26">
         <v>3.86</v>
       </c>
-      <c r="BD21" s="11">
+      <c r="BD21" s="26">
         <v>4.0599999999999996</v>
       </c>
-      <c r="BE21" s="31">
+      <c r="BE21" s="26">
         <v>4.33</v>
       </c>
-      <c r="BF21" s="31">
+      <c r="BF21" s="26">
         <v>4.25</v>
       </c>
-      <c r="BG21" s="11">
+      <c r="BG21" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BH21" s="11">
+      <c r="BH21" s="26">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BI21" s="11">
+      <c r="BI21" s="26">
         <v>4.21</v>
       </c>
-      <c r="BJ21" s="11">
+      <c r="BJ21" s="26">
         <v>2.69</v>
       </c>
-      <c r="BK21" s="11">
+      <c r="BK21" s="26">
         <v>1.87</v>
       </c>
-      <c r="BL21" s="11">
+      <c r="BL21" s="26">
         <v>2.46</v>
       </c>
-      <c r="BM21" s="11">
+      <c r="BM21" s="26">
         <v>2.54</v>
       </c>
+      <c r="BN21" s="26">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="75" t="s">
+    <row r="22" spans="1:66" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="75"/>
-[...62 lines deleted...]
-      <c r="BM22" s="75"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="71"/>
+      <c r="R22" s="71"/>
+      <c r="S22" s="71"/>
+      <c r="T22" s="71"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="71"/>
+      <c r="W22" s="71"/>
+      <c r="X22" s="71"/>
+      <c r="Y22" s="71"/>
+      <c r="Z22" s="71"/>
+      <c r="AA22" s="71"/>
+      <c r="AB22" s="71"/>
+      <c r="AC22" s="71"/>
+      <c r="AD22" s="71"/>
+      <c r="AE22" s="71"/>
+      <c r="AF22" s="71"/>
+      <c r="AG22" s="71"/>
+      <c r="AH22" s="71"/>
+      <c r="AI22" s="71"/>
+      <c r="AJ22" s="71"/>
+      <c r="AK22" s="71"/>
+      <c r="AL22" s="71"/>
+      <c r="AM22" s="71"/>
+      <c r="AN22" s="71"/>
+      <c r="AO22" s="71"/>
+      <c r="AP22" s="71"/>
+      <c r="AQ22" s="71"/>
+      <c r="AR22" s="71"/>
+      <c r="AS22" s="71"/>
+      <c r="AT22" s="71"/>
+      <c r="AU22" s="71"/>
+      <c r="AV22" s="71"/>
+      <c r="AW22" s="71"/>
+      <c r="AX22" s="71"/>
+      <c r="AY22" s="71"/>
+      <c r="AZ22" s="71"/>
+      <c r="BA22" s="71"/>
+      <c r="BB22" s="71"/>
+      <c r="BC22" s="71"/>
+      <c r="BD22" s="71"/>
+      <c r="BE22" s="71"/>
+      <c r="BF22" s="71"/>
+      <c r="BG22" s="71"/>
+      <c r="BH22" s="71"/>
+      <c r="BI22" s="71"/>
+      <c r="BJ22" s="71"/>
+      <c r="BK22" s="71"/>
+      <c r="BL22" s="71"/>
+      <c r="BM22" s="71"/>
+      <c r="BN22" s="71"/>
     </row>
-    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="29">
+      <c r="B23" s="34">
         <v>6.08</v>
       </c>
-      <c r="C23" s="29">
+      <c r="C23" s="34">
         <v>6.22</v>
       </c>
-      <c r="D23" s="29">
+      <c r="D23" s="34">
         <v>7.38</v>
       </c>
-      <c r="E23" s="29">
+      <c r="E23" s="34">
         <v>7.12</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F23" s="34">
         <v>6.97</v>
       </c>
-      <c r="G23" s="29">
+      <c r="G23" s="34">
         <v>7.49</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H23" s="34">
         <v>8.23</v>
       </c>
-      <c r="I23" s="29">
+      <c r="I23" s="34">
         <v>8.59</v>
       </c>
-      <c r="J23" s="29">
+      <c r="J23" s="34">
         <v>8.66</v>
       </c>
-      <c r="K23" s="29">
+      <c r="K23" s="34">
         <v>8.69</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L23" s="34">
         <v>8.68</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="34">
         <v>8.48</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="34">
         <v>4.62</v>
       </c>
-      <c r="O23" s="29">
+      <c r="O23" s="34">
         <v>5.0199999999999996</v>
       </c>
-      <c r="P23" s="29">
+      <c r="P23" s="34">
         <v>5.13</v>
       </c>
-      <c r="Q23" s="29">
+      <c r="Q23" s="34">
         <v>5.2</v>
       </c>
-      <c r="R23" s="29">
+      <c r="R23" s="34">
         <v>5.18</v>
       </c>
-      <c r="S23" s="29">
+      <c r="S23" s="34">
         <v>5.83</v>
       </c>
-      <c r="T23" s="29">
+      <c r="T23" s="34">
         <v>6.26</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="34">
         <v>6.95</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="34">
         <v>7.23</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="34">
         <v>6.93</v>
       </c>
-      <c r="X23" s="29">
+      <c r="X23" s="34">
         <v>6.72</v>
       </c>
-      <c r="Y23" s="29">
+      <c r="Y23" s="34">
         <v>6.48</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="Z23" s="34">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AA23" s="29">
+      <c r="AA23" s="34">
         <v>4.38</v>
       </c>
-      <c r="AB23" s="29">
+      <c r="AB23" s="34">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AC23" s="30">
+      <c r="AC23" s="54">
         <v>4.96</v>
       </c>
-      <c r="AD23" s="29">
+      <c r="AD23" s="34">
         <v>4.97</v>
       </c>
-      <c r="AE23" s="29">
+      <c r="AE23" s="34">
         <v>5.71</v>
       </c>
-      <c r="AF23" s="29">
+      <c r="AF23" s="34">
         <v>6.06</v>
       </c>
-      <c r="AG23" s="29">
+      <c r="AG23" s="34">
         <v>6.48</v>
       </c>
-      <c r="AH23" s="29">
+      <c r="AH23" s="34">
         <v>6.62</v>
       </c>
-      <c r="AI23" s="29">
+      <c r="AI23" s="34">
         <v>6.55</v>
       </c>
-      <c r="AJ23" s="29">
+      <c r="AJ23" s="34">
         <v>6.49</v>
       </c>
-      <c r="AK23" s="29">
+      <c r="AK23" s="34">
         <v>6.37</v>
       </c>
-      <c r="AL23" s="29">
+      <c r="AL23" s="34">
         <v>5.68</v>
       </c>
-      <c r="AM23" s="29">
+      <c r="AM23" s="34">
         <v>4.97</v>
       </c>
-      <c r="AN23" s="29">
+      <c r="AN23" s="34">
         <v>5.01</v>
       </c>
-      <c r="AO23" s="29">
+      <c r="AO23" s="34">
         <v>5.29</v>
       </c>
-      <c r="AP23" s="29">
+      <c r="AP23" s="34">
         <v>5.14</v>
       </c>
-      <c r="AQ23" s="11">
+      <c r="AQ23" s="26">
         <v>5.63</v>
       </c>
-      <c r="AR23" s="11">
+      <c r="AR23" s="26">
         <v>6.07</v>
       </c>
-      <c r="AS23" s="11">
+      <c r="AS23" s="26">
         <v>6.29</v>
       </c>
-      <c r="AT23" s="11">
+      <c r="AT23" s="26">
         <v>6.32</v>
       </c>
-      <c r="AU23" s="11">
+      <c r="AU23" s="26">
         <v>6.3</v>
       </c>
-      <c r="AV23" s="11">
+      <c r="AV23" s="26">
         <v>6.15</v>
       </c>
-      <c r="AW23" s="11">
+      <c r="AW23" s="26">
         <v>6.04</v>
       </c>
-      <c r="AX23" s="11">
+      <c r="AX23" s="26">
         <v>4.45</v>
       </c>
-      <c r="AY23" s="11">
+      <c r="AY23" s="26">
         <v>5</v>
       </c>
-      <c r="AZ23" s="11">
+      <c r="AZ23" s="26">
         <v>4.7699999999999996</v>
       </c>
-      <c r="BA23" s="11">
+      <c r="BA23" s="26">
         <v>4.97</v>
       </c>
-      <c r="BB23" s="11">
+      <c r="BB23" s="26">
         <v>4.96</v>
       </c>
-      <c r="BC23" s="11">
+      <c r="BC23" s="26">
         <v>5.61</v>
       </c>
-      <c r="BD23" s="11">
+      <c r="BD23" s="26">
         <v>5.99</v>
       </c>
-      <c r="BE23" s="31">
+      <c r="BE23" s="26">
         <v>6.21</v>
       </c>
-      <c r="BF23" s="31">
+      <c r="BF23" s="26">
         <v>6.3</v>
       </c>
-      <c r="BG23" s="11">
+      <c r="BG23" s="26">
         <v>6.17</v>
       </c>
-      <c r="BH23" s="11">
+      <c r="BH23" s="26">
         <v>5.99</v>
       </c>
-      <c r="BI23" s="11">
+      <c r="BI23" s="26">
         <v>5.86</v>
       </c>
-      <c r="BJ23" s="11">
+      <c r="BJ23" s="26">
         <v>3.93</v>
       </c>
-      <c r="BK23" s="11">
+      <c r="BK23" s="26">
         <v>4.0599999999999996</v>
       </c>
-      <c r="BL23" s="11">
+      <c r="BL23" s="26">
         <v>4.12</v>
       </c>
-      <c r="BM23" s="11">
+      <c r="BM23" s="26">
         <v>4.29</v>
       </c>
+      <c r="BN23" s="26">
+        <v>4.21</v>
+      </c>
     </row>
-    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A24" s="24" t="s">
+    <row r="24" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="29">
+      <c r="B24" s="34">
         <v>6.47</v>
       </c>
-      <c r="C24" s="29">
+      <c r="C24" s="34">
         <v>6.53</v>
       </c>
-      <c r="D24" s="29">
+      <c r="D24" s="34">
         <v>7.75</v>
       </c>
-      <c r="E24" s="29">
+      <c r="E24" s="34">
         <v>7.48</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="34">
         <v>7.31</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="34">
         <v>7.91</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="34">
         <v>8.69</v>
       </c>
-      <c r="I24" s="29">
+      <c r="I24" s="34">
         <v>9.11</v>
       </c>
-      <c r="J24" s="29">
+      <c r="J24" s="34">
         <v>9.14</v>
       </c>
-      <c r="K24" s="29">
+      <c r="K24" s="34">
         <v>9.16</v>
       </c>
-      <c r="L24" s="29">
+      <c r="L24" s="34">
         <v>9.17</v>
       </c>
-      <c r="M24" s="29">
+      <c r="M24" s="34">
         <v>8.92</v>
       </c>
-      <c r="N24" s="29">
+      <c r="N24" s="34">
         <v>4.07</v>
       </c>
-      <c r="O24" s="29">
+      <c r="O24" s="34">
         <v>4.68</v>
       </c>
-      <c r="P24" s="29">
+      <c r="P24" s="34">
         <v>4.58</v>
       </c>
-      <c r="Q24" s="29">
+      <c r="Q24" s="34">
         <v>4.76</v>
       </c>
-      <c r="R24" s="29">
+      <c r="R24" s="34">
         <v>4.79</v>
       </c>
-      <c r="S24" s="29">
+      <c r="S24" s="34">
         <v>5.55</v>
       </c>
-      <c r="T24" s="29">
+      <c r="T24" s="34">
         <v>6</v>
       </c>
-      <c r="U24" s="29">
+      <c r="U24" s="34">
         <v>6.77</v>
       </c>
-      <c r="V24" s="29">
+      <c r="V24" s="34">
         <v>7.01</v>
       </c>
-      <c r="W24" s="29">
+      <c r="W24" s="34">
         <v>6.7</v>
       </c>
-      <c r="X24" s="29">
+      <c r="X24" s="34">
         <v>6.5</v>
       </c>
-      <c r="Y24" s="29">
+      <c r="Y24" s="34">
         <v>6.26</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="Z24" s="34">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AA24" s="29">
+      <c r="AA24" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AB24" s="29">
+      <c r="AB24" s="34">
         <v>4.88</v>
       </c>
-      <c r="AC24" s="30">
+      <c r="AC24" s="54">
         <v>5.07</v>
       </c>
-      <c r="AD24" s="29">
+      <c r="AD24" s="34">
         <v>5.04</v>
       </c>
-      <c r="AE24" s="29">
+      <c r="AE24" s="34">
         <v>5.78</v>
       </c>
-      <c r="AF24" s="29">
+      <c r="AF24" s="34">
         <v>6.05</v>
       </c>
-      <c r="AG24" s="29">
+      <c r="AG24" s="34">
         <v>6.55</v>
       </c>
-      <c r="AH24" s="29">
+      <c r="AH24" s="34">
         <v>6.67</v>
       </c>
-      <c r="AI24" s="29">
+      <c r="AI24" s="34">
         <v>6.6</v>
       </c>
-      <c r="AJ24" s="29">
+      <c r="AJ24" s="34">
         <v>6.53</v>
       </c>
-      <c r="AK24" s="29">
+      <c r="AK24" s="34">
         <v>6.43</v>
       </c>
-      <c r="AL24" s="29">
+      <c r="AL24" s="34">
         <v>5.52</v>
       </c>
-      <c r="AM24" s="29">
+      <c r="AM24" s="34">
         <v>4.8</v>
       </c>
-      <c r="AN24" s="29">
+      <c r="AN24" s="34">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AO24" s="29">
+      <c r="AO24" s="34">
         <v>5.31</v>
       </c>
-      <c r="AP24" s="29">
+      <c r="AP24" s="34">
         <v>5.18</v>
       </c>
-      <c r="AQ24" s="11">
+      <c r="AQ24" s="26">
         <v>5.69</v>
       </c>
-      <c r="AR24" s="11">
+      <c r="AR24" s="26">
         <v>6.19</v>
       </c>
-      <c r="AS24" s="11">
+      <c r="AS24" s="26">
         <v>6.43</v>
       </c>
-      <c r="AT24" s="11">
+      <c r="AT24" s="26">
         <v>6.44</v>
       </c>
-      <c r="AU24" s="11">
+      <c r="AU24" s="26">
         <v>6.44</v>
       </c>
-      <c r="AV24" s="11">
+      <c r="AV24" s="26">
         <v>6.3</v>
       </c>
-      <c r="AW24" s="11">
+      <c r="AW24" s="26">
         <v>6.19</v>
       </c>
-      <c r="AX24" s="11">
+      <c r="AX24" s="26">
         <v>4.3</v>
       </c>
-      <c r="AY24" s="11">
+      <c r="AY24" s="26">
         <v>4.99</v>
       </c>
-      <c r="AZ24" s="11">
+      <c r="AZ24" s="26">
         <v>4.76</v>
       </c>
-      <c r="BA24" s="11">
+      <c r="BA24" s="26">
         <v>4.99</v>
       </c>
-      <c r="BB24" s="11">
+      <c r="BB24" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="BC24" s="11">
+      <c r="BC24" s="26">
         <v>5.74</v>
       </c>
-      <c r="BD24" s="11">
+      <c r="BD24" s="26">
         <v>6.14</v>
       </c>
-      <c r="BE24" s="31">
+      <c r="BE24" s="26">
         <v>6.35</v>
       </c>
-      <c r="BF24" s="31">
+      <c r="BF24" s="26">
         <v>6.42</v>
       </c>
-      <c r="BG24" s="11">
+      <c r="BG24" s="26">
         <v>6.31</v>
       </c>
-      <c r="BH24" s="11">
+      <c r="BH24" s="26">
         <v>6.11</v>
       </c>
-      <c r="BI24" s="11">
+      <c r="BI24" s="26">
         <v>5.98</v>
       </c>
-      <c r="BJ24" s="11">
+      <c r="BJ24" s="26">
         <v>4.1100000000000003</v>
       </c>
-      <c r="BK24" s="11">
+      <c r="BK24" s="26">
         <v>4.17</v>
       </c>
-      <c r="BL24" s="11">
+      <c r="BL24" s="26">
         <v>4.24</v>
       </c>
-      <c r="BM24" s="11">
+      <c r="BM24" s="26">
         <v>4.42</v>
       </c>
+      <c r="BN24" s="26">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A25" s="24" t="s">
+    <row r="25" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B25" s="34">
         <v>6.81</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="34">
         <v>8.35</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="34">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="34">
         <v>7.32</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="34">
         <v>7.68</v>
       </c>
-      <c r="G25" s="29">
+      <c r="G25" s="34">
         <v>7.19</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="34">
         <v>7.8</v>
       </c>
-      <c r="I25" s="29">
+      <c r="I25" s="34">
         <v>7.61</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="34">
         <v>8.1300000000000008</v>
       </c>
-      <c r="K25" s="29">
+      <c r="K25" s="34">
         <v>8.0500000000000007</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="34">
         <v>7.75</v>
       </c>
-      <c r="M25" s="29">
+      <c r="M25" s="34">
         <v>7.46</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="34">
         <v>11.4</v>
       </c>
-      <c r="O25" s="29">
+      <c r="O25" s="34">
         <v>10.130000000000001</v>
       </c>
-      <c r="P25" s="29">
+      <c r="P25" s="34">
         <v>10.039999999999999</v>
       </c>
-      <c r="Q25" s="29">
+      <c r="Q25" s="34">
         <v>8.1999999999999993</v>
       </c>
-      <c r="R25" s="29">
+      <c r="R25" s="34">
         <v>7.69</v>
       </c>
-      <c r="S25" s="29">
+      <c r="S25" s="34">
         <v>7.57</v>
       </c>
-      <c r="T25" s="29">
+      <c r="T25" s="34">
         <v>8.1300000000000008</v>
       </c>
-      <c r="U25" s="29">
+      <c r="U25" s="34">
         <v>8.2200000000000006</v>
       </c>
-      <c r="V25" s="29">
+      <c r="V25" s="34">
         <v>8.8000000000000007</v>
       </c>
-      <c r="W25" s="29">
+      <c r="W25" s="34">
         <v>8.16</v>
       </c>
-      <c r="X25" s="29">
+      <c r="X25" s="34">
         <v>7.81</v>
       </c>
-      <c r="Y25" s="29">
+      <c r="Y25" s="34">
         <v>7.72</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="Z25" s="34">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AA25" s="29">
+      <c r="AA25" s="34">
         <v>5.15</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AB25" s="34">
         <v>4.8</v>
       </c>
-      <c r="AC25" s="30">
+      <c r="AC25" s="54">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AD25" s="29">
+      <c r="AD25" s="34">
         <v>5.19</v>
       </c>
-      <c r="AE25" s="29">
+      <c r="AE25" s="34">
         <v>5.59</v>
       </c>
-      <c r="AF25" s="29">
+      <c r="AF25" s="34">
         <v>5.37</v>
       </c>
-      <c r="AG25" s="29">
+      <c r="AG25" s="34">
         <v>5.81</v>
       </c>
-      <c r="AH25" s="29">
+      <c r="AH25" s="34">
         <v>6.12</v>
       </c>
-      <c r="AI25" s="29">
+      <c r="AI25" s="34">
         <v>5.91</v>
       </c>
-      <c r="AJ25" s="29">
+      <c r="AJ25" s="34">
         <v>5.71</v>
       </c>
-      <c r="AK25" s="29">
+      <c r="AK25" s="34">
         <v>5.58</v>
       </c>
-      <c r="AL25" s="29">
+      <c r="AL25" s="34">
         <v>4.16</v>
       </c>
-      <c r="AM25" s="29">
+      <c r="AM25" s="34">
         <v>4.55</v>
       </c>
-      <c r="AN25" s="29">
+      <c r="AN25" s="34">
         <v>3.36</v>
       </c>
-      <c r="AO25" s="29">
+      <c r="AO25" s="34">
         <v>3.98</v>
       </c>
-      <c r="AP25" s="29">
+      <c r="AP25" s="34">
         <v>3.8</v>
       </c>
-      <c r="AQ25" s="11">
+      <c r="AQ25" s="26">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AR25" s="11">
+      <c r="AR25" s="26">
         <v>4.45</v>
       </c>
-      <c r="AS25" s="11">
+      <c r="AS25" s="26">
         <v>4.47</v>
       </c>
-      <c r="AT25" s="11">
+      <c r="AT25" s="26">
         <v>4.76</v>
       </c>
-      <c r="AU25" s="11">
+      <c r="AU25" s="26">
         <v>4.74</v>
       </c>
-      <c r="AV25" s="11">
+      <c r="AV25" s="26">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AW25" s="11">
+      <c r="AW25" s="26">
         <v>4.57</v>
       </c>
-      <c r="AX25" s="11">
+      <c r="AX25" s="26">
         <v>3.11</v>
       </c>
-      <c r="AY25" s="11">
-[...2 lines deleted...]
-      <c r="AZ25" s="11">
+      <c r="AY25" s="26">
+        <v>3</v>
+      </c>
+      <c r="AZ25" s="26">
         <v>3.58</v>
       </c>
-      <c r="BA25" s="11">
+      <c r="BA25" s="26">
         <v>4.3</v>
       </c>
-      <c r="BB25" s="11">
+      <c r="BB25" s="26">
         <v>4.7</v>
       </c>
-      <c r="BC25" s="11">
+      <c r="BC25" s="26">
         <v>4.6399999999999997</v>
       </c>
-      <c r="BD25" s="11">
+      <c r="BD25" s="26">
         <v>4.67</v>
       </c>
-      <c r="BE25" s="31">
+      <c r="BE25" s="26">
         <v>5.2</v>
       </c>
-      <c r="BF25" s="31">
+      <c r="BF25" s="26">
         <v>5.29</v>
       </c>
-      <c r="BG25" s="11">
+      <c r="BG25" s="26">
         <v>5.17</v>
       </c>
-      <c r="BH25" s="11">
+      <c r="BH25" s="26">
         <v>5</v>
       </c>
-      <c r="BI25" s="11">
+      <c r="BI25" s="26">
         <v>4.88</v>
       </c>
-      <c r="BJ25" s="11">
+      <c r="BJ25" s="26">
         <v>1.57</v>
       </c>
-      <c r="BK25" s="11">
+      <c r="BK25" s="26">
         <v>2.4700000000000002</v>
       </c>
-      <c r="BL25" s="11">
+      <c r="BL25" s="26">
         <v>2.89</v>
       </c>
-      <c r="BM25" s="11">
+      <c r="BM25" s="26">
         <v>3.39</v>
       </c>
+      <c r="BN25" s="26">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A26" s="24" t="s">
+    <row r="26" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="29">
+      <c r="B26" s="34">
         <v>4.72</v>
       </c>
-      <c r="C26" s="29">
+      <c r="C26" s="34">
         <v>3.85</v>
       </c>
-      <c r="D26" s="29">
+      <c r="D26" s="34">
         <v>4.87</v>
       </c>
-      <c r="E26" s="29">
+      <c r="E26" s="34">
         <v>4.51</v>
       </c>
-      <c r="F26" s="29">
+      <c r="F26" s="34">
         <v>4.45</v>
       </c>
-      <c r="G26" s="29">
+      <c r="G26" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="H26" s="29">
+      <c r="H26" s="34">
         <v>5.13</v>
       </c>
-      <c r="I26" s="29">
+      <c r="I26" s="34">
         <v>5.36</v>
       </c>
-      <c r="J26" s="29">
+      <c r="J26" s="34">
         <v>5.52</v>
       </c>
-      <c r="K26" s="29">
+      <c r="K26" s="34">
         <v>5.65</v>
       </c>
-      <c r="L26" s="29">
+      <c r="L26" s="34">
         <v>5.62</v>
       </c>
-      <c r="M26" s="29">
+      <c r="M26" s="34">
         <v>5.6</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="34">
         <v>5.47</v>
       </c>
-      <c r="O26" s="29">
+      <c r="O26" s="34">
         <v>5.76</v>
       </c>
-      <c r="P26" s="29">
+      <c r="P26" s="34">
         <v>7.39</v>
       </c>
-      <c r="Q26" s="29">
+      <c r="Q26" s="34">
         <v>6.96</v>
       </c>
-      <c r="R26" s="29">
+      <c r="R26" s="34">
         <v>6.8</v>
       </c>
-      <c r="S26" s="29">
+      <c r="S26" s="34">
         <v>6.78</v>
       </c>
-      <c r="T26" s="29">
+      <c r="T26" s="34">
         <v>7.01</v>
       </c>
-      <c r="U26" s="29">
+      <c r="U26" s="34">
         <v>7.54</v>
       </c>
-      <c r="V26" s="29">
+      <c r="V26" s="34">
         <v>8.07</v>
       </c>
-      <c r="W26" s="29">
+      <c r="W26" s="34">
         <v>7.9</v>
       </c>
-      <c r="X26" s="29">
+      <c r="X26" s="34">
         <v>7.77</v>
       </c>
-      <c r="Y26" s="29">
+      <c r="Y26" s="34">
         <v>7.44</v>
       </c>
-      <c r="Z26" s="29">
+      <c r="Z26" s="34">
         <v>3.07</v>
       </c>
-      <c r="AA26" s="29">
+      <c r="AA26" s="34">
         <v>3.61</v>
       </c>
-      <c r="AB26" s="29">
+      <c r="AB26" s="34">
         <v>3.99</v>
       </c>
-      <c r="AC26" s="30">
+      <c r="AC26" s="54">
         <v>4.09</v>
       </c>
-      <c r="AD26" s="29">
+      <c r="AD26" s="34">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AE26" s="29">
+      <c r="AE26" s="34">
         <v>5.34</v>
       </c>
-      <c r="AF26" s="29">
+      <c r="AF26" s="34">
         <v>6.12</v>
       </c>
-      <c r="AG26" s="29">
+      <c r="AG26" s="34">
         <v>6.16</v>
       </c>
-      <c r="AH26" s="29">
+      <c r="AH26" s="34">
         <v>6.37</v>
       </c>
-      <c r="AI26" s="29">
+      <c r="AI26" s="34">
         <v>6.32</v>
       </c>
-      <c r="AJ26" s="29">
+      <c r="AJ26" s="34">
         <v>6.22</v>
       </c>
-      <c r="AK26" s="29">
+      <c r="AK26" s="34">
         <v>6.03</v>
       </c>
-      <c r="AL26" s="29">
+      <c r="AL26" s="34">
         <v>6.43</v>
       </c>
-      <c r="AM26" s="29">
+      <c r="AM26" s="34">
         <v>6.37</v>
       </c>
-      <c r="AN26" s="29">
+      <c r="AN26" s="34">
         <v>5.4</v>
       </c>
-      <c r="AO26" s="29">
+      <c r="AO26" s="34">
         <v>5.47</v>
       </c>
-      <c r="AP26" s="29">
+      <c r="AP26" s="34">
         <v>5.22</v>
       </c>
-      <c r="AQ26" s="11">
+      <c r="AQ26" s="26">
         <v>5.48</v>
       </c>
-      <c r="AR26" s="11">
+      <c r="AR26" s="26">
         <v>5.76</v>
       </c>
-      <c r="AS26" s="11">
+      <c r="AS26" s="26">
         <v>5.78</v>
       </c>
-      <c r="AT26" s="11">
+      <c r="AT26" s="26">
         <v>5.91</v>
       </c>
-      <c r="AU26" s="11">
+      <c r="AU26" s="26">
         <v>5.67</v>
       </c>
-      <c r="AV26" s="11">
+      <c r="AV26" s="26">
         <v>5.38</v>
       </c>
-      <c r="AW26" s="11">
+      <c r="AW26" s="26">
         <v>5.25</v>
       </c>
-      <c r="AX26" s="11">
+      <c r="AX26" s="26">
         <v>5.31</v>
       </c>
-      <c r="AY26" s="11">
+      <c r="AY26" s="26">
         <v>5.18</v>
       </c>
-      <c r="AZ26" s="11">
+      <c r="AZ26" s="26">
         <v>4.62</v>
       </c>
-      <c r="BA26" s="11">
+      <c r="BA26" s="26">
         <v>4.3899999999999997</v>
       </c>
-      <c r="BB26" s="11">
+      <c r="BB26" s="26">
         <v>4.2699999999999996</v>
       </c>
-      <c r="BC26" s="11">
+      <c r="BC26" s="26">
         <v>4.67</v>
       </c>
-      <c r="BD26" s="11">
+      <c r="BD26" s="26">
         <v>4.7699999999999996</v>
       </c>
-      <c r="BE26" s="31">
+      <c r="BE26" s="26">
         <v>5.09</v>
       </c>
-      <c r="BF26" s="31">
+      <c r="BF26" s="26">
         <v>5.27</v>
       </c>
-      <c r="BG26" s="11">
+      <c r="BG26" s="26">
         <v>4.93</v>
       </c>
-      <c r="BH26" s="11">
+      <c r="BH26" s="26">
         <v>4.84</v>
       </c>
-      <c r="BI26" s="11">
+      <c r="BI26" s="26">
         <v>4.75</v>
       </c>
-      <c r="BJ26" s="11">
+      <c r="BJ26" s="26">
         <v>3.91</v>
       </c>
-      <c r="BK26" s="11">
+      <c r="BK26" s="26">
         <v>3.72</v>
       </c>
-      <c r="BL26" s="11">
+      <c r="BL26" s="26">
         <v>3.78</v>
       </c>
-      <c r="BM26" s="11">
+      <c r="BM26" s="26">
         <v>3.72</v>
       </c>
+      <c r="BN26" s="26">
+        <v>3.56</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A27" s="24" t="s">
+    <row r="27" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B27" s="34">
         <v>5.57</v>
       </c>
-      <c r="C27" s="29">
+      <c r="C27" s="34">
         <v>2.92</v>
       </c>
-      <c r="D27" s="29">
+      <c r="D27" s="34">
         <v>3.78</v>
       </c>
-      <c r="E27" s="29">
+      <c r="E27" s="34">
         <v>2.83</v>
       </c>
-      <c r="F27" s="29">
+      <c r="F27" s="34">
         <v>3.38</v>
       </c>
-      <c r="G27" s="29">
+      <c r="G27" s="34">
         <v>3.77</v>
       </c>
-      <c r="H27" s="29">
+      <c r="H27" s="34">
         <v>4.04</v>
       </c>
-      <c r="I27" s="29">
+      <c r="I27" s="34">
         <v>3.54</v>
       </c>
-      <c r="J27" s="29">
+      <c r="J27" s="34">
         <v>3.15</v>
       </c>
-      <c r="K27" s="29">
+      <c r="K27" s="34">
         <v>3.39</v>
       </c>
-      <c r="L27" s="29">
+      <c r="L27" s="34">
         <v>3.61</v>
       </c>
-      <c r="M27" s="29">
+      <c r="M27" s="34">
         <v>3.34</v>
       </c>
-      <c r="N27" s="29">
+      <c r="N27" s="34">
         <v>54.42</v>
       </c>
-      <c r="O27" s="29">
+      <c r="O27" s="34">
         <v>31.34</v>
       </c>
-      <c r="P27" s="29">
+      <c r="P27" s="34">
         <v>28</v>
       </c>
-      <c r="Q27" s="29">
+      <c r="Q27" s="34">
         <v>24.97</v>
       </c>
-      <c r="R27" s="29">
+      <c r="R27" s="34">
         <v>19.829999999999998</v>
       </c>
-      <c r="S27" s="29">
+      <c r="S27" s="34">
         <v>16.57</v>
       </c>
-      <c r="T27" s="29">
+      <c r="T27" s="34">
         <v>15.71</v>
       </c>
-      <c r="U27" s="29">
+      <c r="U27" s="34">
         <v>15.06</v>
       </c>
-      <c r="V27" s="29">
+      <c r="V27" s="34">
         <v>14.01</v>
       </c>
-      <c r="W27" s="29">
+      <c r="W27" s="34">
         <v>12.57</v>
       </c>
-      <c r="X27" s="29">
+      <c r="X27" s="34">
         <v>11.43</v>
       </c>
-      <c r="Y27" s="29">
+      <c r="Y27" s="34">
         <v>10.34</v>
       </c>
-      <c r="Z27" s="29">
-[...5 lines deleted...]
-      <c r="AB27" s="29">
+      <c r="Z27" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="34">
         <v>1.82</v>
       </c>
-      <c r="AC27" s="30">
+      <c r="AC27" s="54">
         <v>2.72</v>
       </c>
-      <c r="AD27" s="29">
+      <c r="AD27" s="34">
         <v>3.25</v>
       </c>
-      <c r="AE27" s="29">
+      <c r="AE27" s="34">
         <v>7.25</v>
       </c>
-      <c r="AF27" s="29">
+      <c r="AF27" s="34">
         <v>7.8</v>
       </c>
-      <c r="AG27" s="29">
+      <c r="AG27" s="34">
         <v>6.8</v>
       </c>
-      <c r="AH27" s="29">
+      <c r="AH27" s="34">
         <v>6.65</v>
       </c>
-      <c r="AI27" s="29">
+      <c r="AI27" s="34">
         <v>6.51</v>
       </c>
-      <c r="AJ27" s="29">
+      <c r="AJ27" s="34">
         <v>6.42</v>
       </c>
-      <c r="AK27" s="29">
+      <c r="AK27" s="34">
         <v>5.87</v>
       </c>
-      <c r="AL27" s="29">
+      <c r="AL27" s="34">
         <v>15.82</v>
       </c>
-      <c r="AM27" s="29">
+      <c r="AM27" s="34">
         <v>10.98</v>
       </c>
-      <c r="AN27" s="29">
+      <c r="AN27" s="34">
         <v>9.07</v>
       </c>
-      <c r="AO27" s="29">
+      <c r="AO27" s="34">
         <v>8.18</v>
       </c>
-      <c r="AP27" s="29">
+      <c r="AP27" s="34">
         <v>6.54</v>
       </c>
-      <c r="AQ27" s="11">
+      <c r="AQ27" s="26">
         <v>6.39</v>
       </c>
-      <c r="AR27" s="11">
+      <c r="AR27" s="26">
         <v>9.34</v>
       </c>
-      <c r="AS27" s="11">
+      <c r="AS27" s="26">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AT27" s="11">
+      <c r="AT27" s="26">
         <v>7.92</v>
       </c>
-      <c r="AU27" s="11">
+      <c r="AU27" s="26">
         <v>7.14</v>
       </c>
-      <c r="AV27" s="11">
+      <c r="AV27" s="26">
         <v>7</v>
       </c>
-      <c r="AW27" s="11">
+      <c r="AW27" s="26">
         <v>6.4</v>
       </c>
-      <c r="AX27" s="11"/>
-      <c r="AY27" s="11">
+      <c r="AX27" s="26"/>
+      <c r="AY27" s="26">
         <v>2.94</v>
       </c>
-      <c r="AZ27" s="11">
+      <c r="AZ27" s="26">
         <v>1.92</v>
       </c>
-      <c r="BA27" s="11">
+      <c r="BA27" s="26">
         <v>4.3</v>
       </c>
-      <c r="BB27" s="11">
+      <c r="BB27" s="26">
         <v>3.41</v>
       </c>
-      <c r="BC27" s="11">
+      <c r="BC27" s="26">
         <v>4.72</v>
       </c>
-      <c r="BD27" s="11">
+      <c r="BD27" s="26">
         <v>4.04</v>
       </c>
-      <c r="BE27" s="31">
+      <c r="BE27" s="26">
         <v>4.25</v>
       </c>
-      <c r="BF27" s="31">
+      <c r="BF27" s="26">
         <v>4.3899999999999997</v>
       </c>
-      <c r="BG27" s="11">
+      <c r="BG27" s="26">
         <v>4.5</v>
       </c>
-      <c r="BH27" s="11">
+      <c r="BH27" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BI27" s="11">
+      <c r="BI27" s="26">
         <v>5.15</v>
       </c>
-      <c r="BJ27" s="11">
-[...5 lines deleted...]
-      <c r="BL27" s="11">
+      <c r="BJ27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="26">
         <v>1.97</v>
       </c>
-      <c r="BM27" s="11">
+      <c r="BM27" s="26">
         <v>1.46</v>
       </c>
+      <c r="BN27" s="26">
+        <v>1.1599999999999999</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A28" s="24" t="s">
+    <row r="28" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="29">
+      <c r="B28" s="34">
         <v>2.14</v>
       </c>
-      <c r="C28" s="29">
+      <c r="C28" s="34">
         <v>4.72</v>
       </c>
-      <c r="D28" s="29">
+      <c r="D28" s="34">
         <v>6.78</v>
       </c>
-      <c r="E28" s="29">
+      <c r="E28" s="34">
         <v>6.96</v>
       </c>
-      <c r="F28" s="29">
+      <c r="F28" s="34">
         <v>6.68</v>
       </c>
-      <c r="G28" s="29">
+      <c r="G28" s="34">
         <v>8.08</v>
       </c>
-      <c r="H28" s="29">
+      <c r="H28" s="34">
         <v>8.6</v>
       </c>
-      <c r="I28" s="29">
+      <c r="I28" s="34">
         <v>8.82</v>
       </c>
-      <c r="J28" s="29">
+      <c r="J28" s="34">
         <v>9.27</v>
       </c>
-      <c r="K28" s="29">
+      <c r="K28" s="34">
         <v>9.24</v>
       </c>
-      <c r="L28" s="29">
+      <c r="L28" s="34">
         <v>8.92</v>
       </c>
-      <c r="M28" s="29">
+      <c r="M28" s="34">
         <v>8.89</v>
       </c>
-      <c r="N28" s="29">
+      <c r="N28" s="34">
         <v>3.15</v>
       </c>
-      <c r="O28" s="29">
+      <c r="O28" s="34">
         <v>3.72</v>
       </c>
-      <c r="P28" s="29">
+      <c r="P28" s="34">
         <v>4.87</v>
       </c>
-      <c r="Q28" s="29">
+      <c r="Q28" s="34">
         <v>5.39</v>
       </c>
-      <c r="R28" s="29">
+      <c r="R28" s="34">
         <v>5.82</v>
       </c>
-      <c r="S28" s="29">
+      <c r="S28" s="34">
         <v>7.22</v>
       </c>
-      <c r="T28" s="29">
+      <c r="T28" s="34">
         <v>7.72</v>
       </c>
-      <c r="U28" s="29">
+      <c r="U28" s="34">
         <v>8.4</v>
       </c>
-      <c r="V28" s="29">
+      <c r="V28" s="34">
         <v>8.68</v>
       </c>
-      <c r="W28" s="29">
+      <c r="W28" s="34">
         <v>8.36</v>
       </c>
-      <c r="X28" s="29">
+      <c r="X28" s="34">
         <v>7.9</v>
       </c>
-      <c r="Y28" s="29">
+      <c r="Y28" s="34">
         <v>7.62</v>
       </c>
-      <c r="Z28" s="29">
+      <c r="Z28" s="34">
         <v>2.75</v>
       </c>
-      <c r="AA28" s="29">
+      <c r="AA28" s="34">
         <v>4.74</v>
       </c>
-      <c r="AB28" s="29">
+      <c r="AB28" s="34">
         <v>5.12</v>
       </c>
-      <c r="AC28" s="30">
+      <c r="AC28" s="54">
         <v>5.35</v>
       </c>
-      <c r="AD28" s="29">
+      <c r="AD28" s="34">
         <v>5.13</v>
       </c>
-      <c r="AE28" s="29">
+      <c r="AE28" s="34">
         <v>6.28</v>
       </c>
-      <c r="AF28" s="29">
+      <c r="AF28" s="34">
         <v>7.13</v>
       </c>
-      <c r="AG28" s="29">
+      <c r="AG28" s="34">
         <v>7.31</v>
       </c>
-      <c r="AH28" s="29">
+      <c r="AH28" s="34">
         <v>7.75</v>
       </c>
-      <c r="AI28" s="29">
+      <c r="AI28" s="34">
         <v>7.68</v>
       </c>
-      <c r="AJ28" s="29">
+      <c r="AJ28" s="34">
         <v>7.61</v>
       </c>
-      <c r="AK28" s="29">
+      <c r="AK28" s="34">
         <v>7.23</v>
       </c>
-      <c r="AL28" s="29">
+      <c r="AL28" s="34">
         <v>7.73</v>
       </c>
-      <c r="AM28" s="29">
+      <c r="AM28" s="34">
         <v>6.39</v>
       </c>
-      <c r="AN28" s="29">
+      <c r="AN28" s="34">
         <v>6.21</v>
       </c>
-      <c r="AO28" s="29">
+      <c r="AO28" s="34">
         <v>6.25</v>
       </c>
-      <c r="AP28" s="29">
+      <c r="AP28" s="34">
         <v>6.09</v>
       </c>
-      <c r="AQ28" s="11">
+      <c r="AQ28" s="26">
         <v>7</v>
       </c>
-      <c r="AR28" s="11">
+      <c r="AR28" s="26">
         <v>6.98</v>
       </c>
-      <c r="AS28" s="11">
+      <c r="AS28" s="26">
         <v>7.18</v>
       </c>
-      <c r="AT28" s="11">
+      <c r="AT28" s="26">
         <v>7.15</v>
       </c>
-      <c r="AU28" s="11">
+      <c r="AU28" s="26">
         <v>6.98</v>
       </c>
-      <c r="AV28" s="11">
+      <c r="AV28" s="26">
         <v>6.64</v>
       </c>
-      <c r="AW28" s="11">
+      <c r="AW28" s="26">
         <v>6.57</v>
       </c>
-      <c r="AX28" s="11">
+      <c r="AX28" s="26">
         <v>7.28</v>
       </c>
-      <c r="AY28" s="11">
+      <c r="AY28" s="26">
         <v>6.64</v>
       </c>
-      <c r="AZ28" s="11">
+      <c r="AZ28" s="26">
         <v>6.61</v>
       </c>
-      <c r="BA28" s="11">
+      <c r="BA28" s="26">
         <v>6.35</v>
       </c>
-      <c r="BB28" s="11">
+      <c r="BB28" s="26">
         <v>5.92</v>
       </c>
-      <c r="BC28" s="11">
+      <c r="BC28" s="26">
         <v>6.46</v>
       </c>
-      <c r="BD28" s="11">
+      <c r="BD28" s="26">
         <v>7.29</v>
       </c>
-      <c r="BE28" s="31">
+      <c r="BE28" s="26">
         <v>7.55</v>
       </c>
-      <c r="BF28" s="31">
+      <c r="BF28" s="26">
         <v>7.82</v>
       </c>
-      <c r="BG28" s="11">
+      <c r="BG28" s="26">
         <v>7.77</v>
       </c>
-      <c r="BH28" s="11">
+      <c r="BH28" s="26">
         <v>7.46</v>
       </c>
-      <c r="BI28" s="11">
+      <c r="BI28" s="26">
         <v>7.28</v>
       </c>
-      <c r="BJ28" s="11">
+      <c r="BJ28" s="26">
         <v>4.2699999999999996</v>
       </c>
-      <c r="BK28" s="11">
+      <c r="BK28" s="26">
         <v>4.8899999999999997</v>
       </c>
-      <c r="BL28" s="11">
+      <c r="BL28" s="26">
         <v>4.68</v>
       </c>
-      <c r="BM28" s="11">
+      <c r="BM28" s="26">
         <v>4.62</v>
       </c>
+      <c r="BN28" s="26">
+        <v>4.54</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="29">
+      <c r="B29" s="34">
         <v>4.63</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="34">
         <v>4.87</v>
       </c>
-      <c r="D29" s="29">
+      <c r="D29" s="34">
         <v>5.36</v>
       </c>
-      <c r="E29" s="29">
+      <c r="E29" s="34">
         <v>5.32</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F29" s="34">
         <v>5.17</v>
       </c>
-      <c r="G29" s="29">
+      <c r="G29" s="34">
         <v>4.96</v>
       </c>
-      <c r="H29" s="29">
+      <c r="H29" s="34">
         <v>5.4</v>
       </c>
-      <c r="I29" s="29">
+      <c r="I29" s="34">
         <v>5.58</v>
       </c>
-      <c r="J29" s="29">
+      <c r="J29" s="34">
         <v>5.68</v>
       </c>
-      <c r="K29" s="29">
+      <c r="K29" s="34">
         <v>5.87</v>
       </c>
-      <c r="L29" s="29">
+      <c r="L29" s="34">
         <v>5.85</v>
       </c>
-      <c r="M29" s="29">
+      <c r="M29" s="34">
         <v>6.12</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="34">
         <v>6.3</v>
       </c>
-      <c r="O29" s="29">
+      <c r="O29" s="34">
         <v>5.52</v>
       </c>
-      <c r="P29" s="29">
+      <c r="P29" s="34">
         <v>6.66</v>
       </c>
-      <c r="Q29" s="29">
+      <c r="Q29" s="34">
         <v>6.51</v>
       </c>
-      <c r="R29" s="29">
+      <c r="R29" s="34">
         <v>6.21</v>
       </c>
-      <c r="S29" s="29">
+      <c r="S29" s="34">
         <v>5.91</v>
       </c>
-      <c r="T29" s="29">
+      <c r="T29" s="34">
         <v>6.21</v>
       </c>
-      <c r="U29" s="29">
+      <c r="U29" s="34">
         <v>6.34</v>
       </c>
-      <c r="V29" s="29">
+      <c r="V29" s="34">
         <v>6.79</v>
       </c>
-      <c r="W29" s="29">
+      <c r="W29" s="34">
         <v>6.65</v>
       </c>
-      <c r="X29" s="29">
+      <c r="X29" s="34">
         <v>6.76</v>
       </c>
-      <c r="Y29" s="29">
+      <c r="Y29" s="34">
         <v>6.62</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="Z29" s="34">
         <v>3.76</v>
       </c>
-      <c r="AA29" s="29">
+      <c r="AA29" s="34">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AB29" s="29">
+      <c r="AB29" s="34">
         <v>3.89</v>
       </c>
-      <c r="AC29" s="30">
+      <c r="AC29" s="54">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AD29" s="29">
+      <c r="AD29" s="34">
         <v>4.46</v>
       </c>
-      <c r="AE29" s="29">
+      <c r="AE29" s="34">
         <v>4.3</v>
       </c>
-      <c r="AF29" s="29">
+      <c r="AF29" s="34">
         <v>5.21</v>
       </c>
-      <c r="AG29" s="29">
+      <c r="AG29" s="34">
         <v>5.46</v>
       </c>
-      <c r="AH29" s="29">
+      <c r="AH29" s="34">
         <v>5.29</v>
       </c>
-      <c r="AI29" s="29">
+      <c r="AI29" s="34">
         <v>5.31</v>
       </c>
-      <c r="AJ29" s="29">
+      <c r="AJ29" s="34">
         <v>5.5</v>
       </c>
-      <c r="AK29" s="29">
+      <c r="AK29" s="34">
         <v>5.54</v>
       </c>
-      <c r="AL29" s="29">
+      <c r="AL29" s="34">
         <v>5.92</v>
       </c>
-      <c r="AM29" s="29">
+      <c r="AM29" s="34">
         <v>4.37</v>
       </c>
-      <c r="AN29" s="29">
+      <c r="AN29" s="34">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AO29" s="29">
+      <c r="AO29" s="34">
         <v>4.32</v>
       </c>
-      <c r="AP29" s="29">
+      <c r="AP29" s="34">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AQ29" s="11">
+      <c r="AQ29" s="26">
         <v>4.46</v>
       </c>
-      <c r="AR29" s="11">
+      <c r="AR29" s="26">
         <v>4.24</v>
       </c>
-      <c r="AS29" s="11">
+      <c r="AS29" s="26">
         <v>4.72</v>
       </c>
-      <c r="AT29" s="11">
+      <c r="AT29" s="26">
         <v>4.74</v>
       </c>
-      <c r="AU29" s="11">
+      <c r="AU29" s="26">
         <v>5.03</v>
       </c>
-      <c r="AV29" s="11">
+      <c r="AV29" s="26">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AW29" s="11">
+      <c r="AW29" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AX29" s="11">
+      <c r="AX29" s="26">
         <v>4.25</v>
       </c>
-      <c r="AY29" s="11">
+      <c r="AY29" s="26">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AZ29" s="11">
+      <c r="AZ29" s="26">
         <v>4.3899999999999997</v>
       </c>
-      <c r="BA29" s="11">
+      <c r="BA29" s="26">
         <v>4.5</v>
       </c>
-      <c r="BB29" s="11">
+      <c r="BB29" s="26">
         <v>4.1900000000000004</v>
       </c>
-      <c r="BC29" s="11">
+      <c r="BC29" s="26">
         <v>4.3</v>
       </c>
-      <c r="BD29" s="11">
+      <c r="BD29" s="26">
         <v>4.62</v>
       </c>
-      <c r="BE29" s="31">
+      <c r="BE29" s="26">
         <v>4.6900000000000004</v>
       </c>
-      <c r="BF29" s="31">
+      <c r="BF29" s="26">
         <v>4.75</v>
       </c>
-      <c r="BG29" s="11">
+      <c r="BG29" s="26">
         <v>4.62</v>
       </c>
-      <c r="BH29" s="11">
+      <c r="BH29" s="26">
         <v>4.68</v>
       </c>
-      <c r="BI29" s="11">
+      <c r="BI29" s="26">
         <v>4.5</v>
       </c>
-      <c r="BJ29" s="11">
+      <c r="BJ29" s="26">
         <v>1.74</v>
       </c>
-      <c r="BK29" s="11">
+      <c r="BK29" s="26">
         <v>2.74</v>
       </c>
-      <c r="BL29" s="11">
+      <c r="BL29" s="26">
         <v>2.4</v>
       </c>
-      <c r="BM29" s="11">
+      <c r="BM29" s="26">
         <v>2.81</v>
       </c>
+      <c r="BN29" s="26">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="74" t="s">
+    <row r="30" spans="1:66" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="74"/>
-[...62 lines deleted...]
-      <c r="BM30" s="74"/>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="67"/>
+      <c r="AL30" s="67"/>
+      <c r="AM30" s="67"/>
+      <c r="AN30" s="67"/>
+      <c r="AO30" s="67"/>
+      <c r="AP30" s="67"/>
+      <c r="AQ30" s="67"/>
+      <c r="AR30" s="67"/>
+      <c r="AS30" s="67"/>
+      <c r="AT30" s="67"/>
+      <c r="AU30" s="67"/>
+      <c r="AV30" s="67"/>
+      <c r="AW30" s="67"/>
+      <c r="AX30" s="67"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="67"/>
+      <c r="BA30" s="67"/>
+      <c r="BB30" s="67"/>
+      <c r="BC30" s="67"/>
+      <c r="BD30" s="67"/>
+      <c r="BE30" s="67"/>
+      <c r="BF30" s="67"/>
+      <c r="BG30" s="67"/>
+      <c r="BH30" s="67"/>
+      <c r="BI30" s="67"/>
+      <c r="BJ30" s="67"/>
+      <c r="BK30" s="67"/>
+      <c r="BL30" s="67"/>
+      <c r="BM30" s="67"/>
+      <c r="BN30" s="67"/>
     </row>
-    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="29">
+      <c r="B31" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="C31" s="29">
+      <c r="C31" s="34">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D31" s="29">
+      <c r="D31" s="34">
         <v>4.49</v>
       </c>
-      <c r="E31" s="29">
+      <c r="E31" s="34">
         <v>4.18</v>
       </c>
-      <c r="F31" s="29">
+      <c r="F31" s="34">
         <v>4.26</v>
       </c>
-      <c r="G31" s="29">
+      <c r="G31" s="34">
         <v>4.07</v>
       </c>
-      <c r="H31" s="29">
+      <c r="H31" s="34">
         <v>4.1100000000000003</v>
       </c>
-      <c r="I31" s="29">
+      <c r="I31" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="J31" s="29">
+      <c r="J31" s="34">
         <v>4.2300000000000004</v>
       </c>
-      <c r="K31" s="29">
+      <c r="K31" s="34">
         <v>4.16</v>
       </c>
-      <c r="L31" s="29">
+      <c r="L31" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="M31" s="29">
+      <c r="M31" s="34">
         <v>4.12</v>
       </c>
-      <c r="N31" s="29">
+      <c r="N31" s="34">
         <v>1.8</v>
       </c>
-      <c r="O31" s="29">
+      <c r="O31" s="34">
         <v>2.81</v>
       </c>
-      <c r="P31" s="29">
+      <c r="P31" s="34">
         <v>3.4</v>
       </c>
-      <c r="Q31" s="29">
+      <c r="Q31" s="34">
         <v>3.55</v>
       </c>
-      <c r="R31" s="29">
+      <c r="R31" s="34">
         <v>3.75</v>
       </c>
-      <c r="S31" s="29">
+      <c r="S31" s="34">
         <v>3.37</v>
       </c>
-      <c r="T31" s="29">
+      <c r="T31" s="34">
         <v>4.07</v>
       </c>
-      <c r="U31" s="41">
+      <c r="U31" s="38">
         <v>4.6500000000000004</v>
       </c>
-      <c r="V31" s="29">
+      <c r="V31" s="34">
         <v>5.14</v>
       </c>
-      <c r="W31" s="29">
+      <c r="W31" s="34">
         <v>5.28</v>
       </c>
-      <c r="X31" s="29">
+      <c r="X31" s="34">
         <v>5.24</v>
       </c>
-      <c r="Y31" s="29">
+      <c r="Y31" s="34">
         <v>5.18</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="34">
         <v>2.64</v>
       </c>
-      <c r="AA31" s="29">
+      <c r="AA31" s="34">
         <v>3.19</v>
       </c>
-      <c r="AB31" s="29">
+      <c r="AB31" s="34">
         <v>3.39</v>
       </c>
-      <c r="AC31" s="30">
+      <c r="AC31" s="54">
         <v>3.45</v>
       </c>
-      <c r="AD31" s="42">
+      <c r="AD31" s="34">
         <v>3.6</v>
       </c>
-      <c r="AE31" s="42">
+      <c r="AE31" s="34">
         <v>3.7</v>
       </c>
-      <c r="AF31" s="29">
+      <c r="AF31" s="34">
         <v>4.04</v>
       </c>
-      <c r="AG31" s="29">
+      <c r="AG31" s="34">
         <v>4.46</v>
       </c>
-      <c r="AH31" s="29">
+      <c r="AH31" s="34">
         <v>4.51</v>
       </c>
-      <c r="AI31" s="29">
+      <c r="AI31" s="34">
         <v>4.49</v>
       </c>
-      <c r="AJ31" s="29">
+      <c r="AJ31" s="34">
         <v>4.5</v>
       </c>
-      <c r="AK31" s="29">
+      <c r="AK31" s="34">
         <v>4.42</v>
       </c>
-      <c r="AL31" s="29">
+      <c r="AL31" s="34">
         <v>3.92</v>
       </c>
-      <c r="AM31" s="29">
+      <c r="AM31" s="34">
         <v>3.61</v>
       </c>
-      <c r="AN31" s="29">
+      <c r="AN31" s="34">
         <v>3.95</v>
       </c>
-      <c r="AO31" s="29">
+      <c r="AO31" s="34">
         <v>4.01</v>
       </c>
-      <c r="AP31" s="30">
+      <c r="AP31" s="54">
         <v>3.98</v>
       </c>
-      <c r="AQ31" s="11">
+      <c r="AQ31" s="26">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AR31" s="11">
+      <c r="AR31" s="26">
         <v>4.45</v>
       </c>
-      <c r="AS31" s="11">
+      <c r="AS31" s="26">
         <v>4.54</v>
       </c>
-      <c r="AT31" s="11">
+      <c r="AT31" s="26">
         <v>4.5</v>
       </c>
-      <c r="AU31" s="11">
+      <c r="AU31" s="26">
         <v>4.47</v>
       </c>
-      <c r="AV31" s="11">
+      <c r="AV31" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AW31" s="31">
+      <c r="AW31" s="26">
         <v>4.38</v>
       </c>
-      <c r="AX31" s="11">
+      <c r="AX31" s="26">
         <v>2.97</v>
       </c>
-      <c r="AY31" s="11">
+      <c r="AY31" s="26">
         <v>3.05</v>
       </c>
-      <c r="AZ31" s="11">
+      <c r="AZ31" s="26">
         <v>2.89</v>
       </c>
-      <c r="BA31" s="31">
+      <c r="BA31" s="26">
         <v>2.99</v>
       </c>
-      <c r="BB31" s="11">
+      <c r="BB31" s="26">
         <v>2.9</v>
       </c>
-      <c r="BC31" s="11">
+      <c r="BC31" s="26">
         <v>3.22</v>
       </c>
-      <c r="BD31" s="11">
+      <c r="BD31" s="26">
         <v>3.69</v>
       </c>
-      <c r="BE31" s="31">
+      <c r="BE31" s="26">
         <v>3.89</v>
       </c>
-      <c r="BF31" s="31">
+      <c r="BF31" s="26">
         <v>3.95</v>
       </c>
-      <c r="BG31" s="11">
+      <c r="BG31" s="26">
         <v>3.93</v>
       </c>
-      <c r="BH31" s="11">
+      <c r="BH31" s="26">
         <v>3.91</v>
       </c>
-      <c r="BI31" s="11">
+      <c r="BI31" s="26">
         <v>3.8</v>
       </c>
-      <c r="BJ31" s="11">
+      <c r="BJ31" s="26">
         <v>2.72</v>
       </c>
-      <c r="BK31" s="11">
+      <c r="BK31" s="26">
         <v>2.64</v>
       </c>
-      <c r="BL31" s="31">
+      <c r="BL31" s="26">
         <v>2.83</v>
       </c>
-      <c r="BM31" s="31">
+      <c r="BM31" s="26">
         <v>2.92</v>
       </c>
+      <c r="BN31" s="26">
+        <v>2.72</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A32" s="24" t="s">
+    <row r="32" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="29">
+      <c r="B32" s="34">
         <v>5.14</v>
       </c>
-      <c r="C32" s="29">
+      <c r="C32" s="34">
         <v>4.8099999999999996</v>
       </c>
-      <c r="D32" s="29">
+      <c r="D32" s="34">
         <v>4.34</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="34">
         <v>4.43</v>
       </c>
-      <c r="F32" s="29">
+      <c r="F32" s="34">
         <v>4.8099999999999996</v>
       </c>
-      <c r="G32" s="29">
+      <c r="G32" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H32" s="29">
+      <c r="H32" s="34">
         <v>4.43</v>
       </c>
-      <c r="I32" s="29">
+      <c r="I32" s="34">
         <v>4.37</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J32" s="34">
         <v>4.34</v>
       </c>
-      <c r="K32" s="29">
+      <c r="K32" s="34">
         <v>4.08</v>
       </c>
-      <c r="L32" s="29">
+      <c r="L32" s="34">
         <v>3.93</v>
       </c>
-      <c r="M32" s="29">
+      <c r="M32" s="34">
         <v>3.81</v>
       </c>
-      <c r="N32" s="29">
-[...2 lines deleted...]
-      <c r="O32" s="29">
+      <c r="N32" s="34">
+        <v>0</v>
+      </c>
+      <c r="O32" s="34">
         <v>1.51</v>
       </c>
-      <c r="P32" s="29">
+      <c r="P32" s="34">
         <v>1.98</v>
       </c>
-      <c r="Q32" s="29">
+      <c r="Q32" s="34">
         <v>2.67</v>
       </c>
-      <c r="R32" s="29">
+      <c r="R32" s="34">
         <v>2.83</v>
       </c>
-      <c r="S32" s="29">
+      <c r="S32" s="34">
         <v>2.36</v>
       </c>
-      <c r="T32" s="29">
+      <c r="T32" s="34">
         <v>2.78</v>
       </c>
-      <c r="U32" s="29">
+      <c r="U32" s="34">
         <v>3.67</v>
       </c>
-      <c r="V32" s="29">
+      <c r="V32" s="34">
         <v>4.5599999999999996</v>
       </c>
-      <c r="W32" s="29">
+      <c r="W32" s="34">
         <v>5.03</v>
       </c>
-      <c r="X32" s="29">
+      <c r="X32" s="34">
         <v>5.1100000000000003</v>
       </c>
-      <c r="Y32" s="29">
+      <c r="Y32" s="34">
         <v>4.83</v>
       </c>
-      <c r="Z32" s="29">
+      <c r="Z32" s="34">
         <v>3.97</v>
       </c>
-      <c r="AA32" s="29">
+      <c r="AA32" s="34">
         <v>3.28</v>
       </c>
-      <c r="AB32" s="29">
+      <c r="AB32" s="34">
         <v>3.33</v>
       </c>
-      <c r="AC32" s="30">
+      <c r="AC32" s="54">
         <v>3.23</v>
       </c>
-      <c r="AD32" s="29">
+      <c r="AD32" s="34">
         <v>2.8</v>
       </c>
-      <c r="AE32" s="29">
+      <c r="AE32" s="34">
         <v>2.92</v>
       </c>
-      <c r="AF32" s="29">
+      <c r="AF32" s="34">
         <v>2.74</v>
       </c>
-      <c r="AG32" s="29">
+      <c r="AG32" s="34">
         <v>3.25</v>
       </c>
-      <c r="AH32" s="29">
+      <c r="AH32" s="34">
         <v>3.35</v>
       </c>
-      <c r="AI32" s="29">
+      <c r="AI32" s="34">
         <v>3.41</v>
       </c>
-      <c r="AJ32" s="29">
+      <c r="AJ32" s="34">
         <v>3.37</v>
       </c>
-      <c r="AK32" s="29">
+      <c r="AK32" s="34">
         <v>3.56</v>
       </c>
-      <c r="AL32" s="29">
+      <c r="AL32" s="34">
         <v>2.79</v>
       </c>
-      <c r="AM32" s="29">
+      <c r="AM32" s="34">
         <v>2.6</v>
       </c>
-      <c r="AN32" s="29">
+      <c r="AN32" s="34">
         <v>2.87</v>
       </c>
-      <c r="AO32" s="29">
+      <c r="AO32" s="34">
         <v>3.03</v>
       </c>
-      <c r="AP32" s="11">
+      <c r="AP32" s="26">
         <v>3.32</v>
       </c>
-      <c r="AQ32" s="11">
+      <c r="AQ32" s="26">
         <v>3.64</v>
       </c>
-      <c r="AR32" s="11">
+      <c r="AR32" s="26">
         <v>4.25</v>
       </c>
-      <c r="AS32" s="11">
+      <c r="AS32" s="26">
         <v>4.07</v>
       </c>
-      <c r="AT32" s="11">
+      <c r="AT32" s="26">
         <v>4.2</v>
       </c>
-      <c r="AU32" s="11">
+      <c r="AU32" s="26">
         <v>4.3</v>
       </c>
-      <c r="AV32" s="11">
+      <c r="AV32" s="26">
         <v>4.33</v>
       </c>
-      <c r="AW32" s="31">
+      <c r="AW32" s="26">
         <v>4.3</v>
       </c>
-      <c r="AX32" s="11">
+      <c r="AX32" s="26">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AY32" s="11">
+      <c r="AY32" s="26">
         <v>2.37</v>
       </c>
-      <c r="AZ32" s="11">
+      <c r="AZ32" s="26">
         <v>1.94</v>
       </c>
-      <c r="BA32" s="31">
+      <c r="BA32" s="26">
         <v>2.1800000000000002</v>
       </c>
-      <c r="BB32" s="11">
+      <c r="BB32" s="26">
         <v>2.31</v>
       </c>
-      <c r="BC32" s="11">
+      <c r="BC32" s="26">
         <v>2.89</v>
       </c>
-      <c r="BD32" s="11">
+      <c r="BD32" s="26">
         <v>3.72</v>
       </c>
-      <c r="BE32" s="31">
+      <c r="BE32" s="26">
         <v>3.76</v>
       </c>
-      <c r="BF32" s="31">
+      <c r="BF32" s="26">
         <v>3.92</v>
       </c>
-      <c r="BG32" s="11">
+      <c r="BG32" s="26">
         <v>3.92</v>
       </c>
-      <c r="BH32" s="11">
+      <c r="BH32" s="26">
         <v>3.93</v>
       </c>
-      <c r="BI32" s="11">
+      <c r="BI32" s="26">
         <v>3.79</v>
       </c>
-      <c r="BJ32" s="11">
+      <c r="BJ32" s="26">
         <v>2.84</v>
       </c>
-      <c r="BK32" s="11">
+      <c r="BK32" s="26">
         <v>3.3</v>
       </c>
-      <c r="BL32" s="31">
+      <c r="BL32" s="26">
         <v>3.14</v>
       </c>
-      <c r="BM32" s="31">
+      <c r="BM32" s="26">
         <v>2.95</v>
       </c>
+      <c r="BN32" s="26">
+        <v>2.57</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A33" s="24" t="s">
+    <row r="33" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="29">
+      <c r="B33" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C33" s="29">
+      <c r="C33" s="34">
         <v>4.37</v>
       </c>
-      <c r="D33" s="29">
+      <c r="D33" s="34">
         <v>4.71</v>
       </c>
-      <c r="E33" s="29">
+      <c r="E33" s="34">
         <v>4.41</v>
       </c>
-      <c r="F33" s="29">
+      <c r="F33" s="34">
         <v>4.2</v>
       </c>
-      <c r="G33" s="29">
+      <c r="G33" s="34">
         <v>3.92</v>
       </c>
-      <c r="H33" s="29">
+      <c r="H33" s="34">
         <v>4.13</v>
       </c>
-      <c r="I33" s="29">
+      <c r="I33" s="34">
         <v>4.17</v>
       </c>
-      <c r="J33" s="29">
+      <c r="J33" s="34">
         <v>4.21</v>
       </c>
-      <c r="K33" s="29">
+      <c r="K33" s="34">
         <v>4.13</v>
       </c>
-      <c r="L33" s="29">
+      <c r="L33" s="34">
         <v>4.07</v>
       </c>
-      <c r="M33" s="29">
+      <c r="M33" s="34">
         <v>4.28</v>
       </c>
-      <c r="N33" s="29">
+      <c r="N33" s="34">
         <v>4</v>
       </c>
-      <c r="O33" s="29">
+      <c r="O33" s="34">
         <v>5.09</v>
       </c>
-      <c r="P33" s="29">
+      <c r="P33" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="Q33" s="29">
+      <c r="Q33" s="34">
         <v>4.28</v>
       </c>
-      <c r="R33" s="29">
+      <c r="R33" s="34">
         <v>3.98</v>
       </c>
-      <c r="S33" s="29">
+      <c r="S33" s="34">
         <v>3.52</v>
       </c>
-      <c r="T33" s="29">
+      <c r="T33" s="34">
         <v>4.84</v>
       </c>
-      <c r="U33" s="29">
+      <c r="U33" s="34">
         <v>5.47</v>
       </c>
-      <c r="V33" s="29">
+      <c r="V33" s="34">
         <v>6.23</v>
       </c>
-      <c r="W33" s="29">
+      <c r="W33" s="34">
         <v>6.52</v>
       </c>
-      <c r="X33" s="29">
+      <c r="X33" s="34">
         <v>6.14</v>
       </c>
-      <c r="Y33" s="29">
+      <c r="Y33" s="34">
         <v>6.02</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="Z33" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AA33" s="29">
+      <c r="AA33" s="34">
         <v>2.39</v>
       </c>
-      <c r="AB33" s="29">
+      <c r="AB33" s="34">
         <v>2.73</v>
       </c>
-      <c r="AC33" s="30">
+      <c r="AC33" s="54">
         <v>2.63</v>
       </c>
-      <c r="AD33" s="29">
+      <c r="AD33" s="34">
         <v>2.78</v>
       </c>
-      <c r="AE33" s="29">
+      <c r="AE33" s="34">
         <v>3.39</v>
       </c>
-      <c r="AF33" s="29">
+      <c r="AF33" s="34">
         <v>3.82</v>
       </c>
-      <c r="AG33" s="29">
+      <c r="AG33" s="34">
         <v>4.13</v>
       </c>
-      <c r="AH33" s="29">
+      <c r="AH33" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AI33" s="29">
+      <c r="AI33" s="34">
         <v>4.17</v>
       </c>
-      <c r="AJ33" s="29">
+      <c r="AJ33" s="34">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AK33" s="29">
+      <c r="AK33" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AL33" s="29">
+      <c r="AL33" s="34">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AM33" s="29">
+      <c r="AM33" s="34">
         <v>3.27</v>
       </c>
-      <c r="AN33" s="29">
+      <c r="AN33" s="34">
         <v>3.71</v>
       </c>
-      <c r="AO33" s="29">
+      <c r="AO33" s="34">
         <v>3.98</v>
       </c>
-      <c r="AP33" s="11">
+      <c r="AP33" s="26">
         <v>3.87</v>
       </c>
-      <c r="AQ33" s="11">
+      <c r="AQ33" s="26">
         <v>3.73</v>
       </c>
-      <c r="AR33" s="11">
+      <c r="AR33" s="26">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AS33" s="11">
+      <c r="AS33" s="26">
         <v>4.91</v>
       </c>
-      <c r="AT33" s="11">
+      <c r="AT33" s="26">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AU33" s="11">
+      <c r="AU33" s="26">
         <v>4.88</v>
       </c>
-      <c r="AV33" s="11">
+      <c r="AV33" s="26">
         <v>4.82</v>
       </c>
-      <c r="AW33" s="31">
+      <c r="AW33" s="26">
         <v>4.66</v>
       </c>
-      <c r="AX33" s="11">
+      <c r="AX33" s="26">
         <v>2.35</v>
       </c>
-      <c r="AY33" s="11">
+      <c r="AY33" s="26">
         <v>2.17</v>
       </c>
-      <c r="AZ33" s="11">
+      <c r="AZ33" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="BA33" s="31">
+      <c r="BA33" s="26">
         <v>2.29</v>
       </c>
-      <c r="BB33" s="11">
+      <c r="BB33" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BC33" s="11">
+      <c r="BC33" s="26">
         <v>2.54</v>
       </c>
-      <c r="BD33" s="11">
+      <c r="BD33" s="26">
         <v>3.31</v>
       </c>
-      <c r="BE33" s="31">
+      <c r="BE33" s="26">
         <v>3.72</v>
       </c>
-      <c r="BF33" s="31">
+      <c r="BF33" s="26">
         <v>3.51</v>
       </c>
-      <c r="BG33" s="11">
+      <c r="BG33" s="26">
         <v>3.63</v>
       </c>
-      <c r="BH33" s="11">
+      <c r="BH33" s="26">
         <v>3.64</v>
       </c>
-      <c r="BI33" s="11">
+      <c r="BI33" s="26">
         <v>3.58</v>
       </c>
-      <c r="BJ33" s="11">
+      <c r="BJ33" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK33" s="11">
+      <c r="BK33" s="26">
         <v>2.5499999999999998</v>
       </c>
-      <c r="BL33" s="31">
+      <c r="BL33" s="26">
         <v>1.88</v>
       </c>
-      <c r="BM33" s="31">
+      <c r="BM33" s="26">
         <v>2.5099999999999998</v>
       </c>
+      <c r="BN33" s="26">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A34" s="24" t="s">
+    <row r="34" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="29">
+      <c r="B34" s="34">
         <v>7.09</v>
       </c>
-      <c r="C34" s="29">
+      <c r="C34" s="34">
         <v>6.68</v>
       </c>
-      <c r="D34" s="29">
+      <c r="D34" s="34">
         <v>5.96</v>
       </c>
-      <c r="E34" s="29">
+      <c r="E34" s="34">
         <v>5.26</v>
       </c>
-      <c r="F34" s="29">
+      <c r="F34" s="34">
         <v>5.43</v>
       </c>
-      <c r="G34" s="29">
+      <c r="G34" s="34">
         <v>5.05</v>
       </c>
-      <c r="H34" s="29">
+      <c r="H34" s="34">
         <v>5.36</v>
       </c>
-      <c r="I34" s="29">
+      <c r="I34" s="34">
         <v>5.71</v>
       </c>
-      <c r="J34" s="29">
+      <c r="J34" s="34">
         <v>5.61</v>
       </c>
-      <c r="K34" s="29">
+      <c r="K34" s="34">
         <v>5.55</v>
       </c>
-      <c r="L34" s="29">
+      <c r="L34" s="34">
         <v>5.9</v>
       </c>
-      <c r="M34" s="29">
+      <c r="M34" s="34">
         <v>5.85</v>
       </c>
-      <c r="N34" s="29">
+      <c r="N34" s="34">
         <v>2.6</v>
       </c>
-      <c r="O34" s="29">
+      <c r="O34" s="34">
         <v>3.27</v>
       </c>
-      <c r="P34" s="29">
+      <c r="P34" s="34">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Q34" s="29">
+      <c r="Q34" s="34">
         <v>4.41</v>
       </c>
-      <c r="R34" s="29">
+      <c r="R34" s="34">
         <v>4.99</v>
       </c>
-      <c r="S34" s="29">
+      <c r="S34" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="T34" s="29">
+      <c r="T34" s="34">
         <v>5.3</v>
       </c>
-      <c r="U34" s="29">
+      <c r="U34" s="34">
         <v>6.01</v>
       </c>
-      <c r="V34" s="29">
+      <c r="V34" s="34">
         <v>6.27</v>
       </c>
-      <c r="W34" s="29">
+      <c r="W34" s="34">
         <v>6.47</v>
       </c>
-      <c r="X34" s="29">
+      <c r="X34" s="34">
         <v>6.28</v>
       </c>
-      <c r="Y34" s="29">
+      <c r="Y34" s="34">
         <v>6.1</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="34">
         <v>2.04</v>
       </c>
-      <c r="AA34" s="29">
+      <c r="AA34" s="34">
         <v>2.69</v>
       </c>
-      <c r="AB34" s="29">
+      <c r="AB34" s="34">
         <v>3.34</v>
       </c>
-      <c r="AC34" s="30">
+      <c r="AC34" s="54">
         <v>3.83</v>
       </c>
-      <c r="AD34" s="29">
+      <c r="AD34" s="34">
         <v>3.99</v>
       </c>
-      <c r="AE34" s="29">
+      <c r="AE34" s="34">
         <v>4.12</v>
       </c>
-      <c r="AF34" s="29">
+      <c r="AF34" s="34">
         <v>4.42</v>
       </c>
-      <c r="AG34" s="29">
+      <c r="AG34" s="34">
         <v>4.78</v>
       </c>
-      <c r="AH34" s="29">
+      <c r="AH34" s="34">
         <v>4.72</v>
       </c>
-      <c r="AI34" s="29">
+      <c r="AI34" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AJ34" s="29">
+      <c r="AJ34" s="34">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AK34" s="29">
+      <c r="AK34" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AL34" s="29">
+      <c r="AL34" s="34">
         <v>5.69</v>
       </c>
-      <c r="AM34" s="29">
+      <c r="AM34" s="34">
         <v>5.33</v>
       </c>
-      <c r="AN34" s="29">
+      <c r="AN34" s="34">
         <v>5.62</v>
       </c>
-      <c r="AO34" s="29">
+      <c r="AO34" s="34">
         <v>5.67</v>
       </c>
-      <c r="AP34" s="11">
+      <c r="AP34" s="26">
         <v>5.14</v>
       </c>
-      <c r="AQ34" s="11">
+      <c r="AQ34" s="26">
         <v>5.08</v>
       </c>
-      <c r="AR34" s="11">
+      <c r="AR34" s="26">
         <v>5.32</v>
       </c>
-      <c r="AS34" s="11">
+      <c r="AS34" s="26">
         <v>5.24</v>
       </c>
-      <c r="AT34" s="11">
+      <c r="AT34" s="26">
         <v>4.79</v>
       </c>
-      <c r="AU34" s="11">
+      <c r="AU34" s="26">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AV34" s="11">
+      <c r="AV34" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AW34" s="31">
+      <c r="AW34" s="26">
         <v>4.51</v>
       </c>
-      <c r="AX34" s="11">
+      <c r="AX34" s="26">
         <v>2.08</v>
       </c>
-      <c r="AY34" s="11">
+      <c r="AY34" s="26">
         <v>1.64</v>
       </c>
-      <c r="AZ34" s="11">
+      <c r="AZ34" s="26">
         <v>1.97</v>
       </c>
-      <c r="BA34" s="31">
+      <c r="BA34" s="26">
         <v>1.62</v>
       </c>
-      <c r="BB34" s="11">
+      <c r="BB34" s="26">
         <v>1.71</v>
       </c>
-      <c r="BC34" s="11">
+      <c r="BC34" s="26">
         <v>2.23</v>
       </c>
-      <c r="BD34" s="11">
+      <c r="BD34" s="26">
         <v>2.91</v>
       </c>
-      <c r="BE34" s="31">
+      <c r="BE34" s="26">
         <v>3.15</v>
       </c>
-      <c r="BF34" s="31">
+      <c r="BF34" s="26">
         <v>3.27</v>
       </c>
-      <c r="BG34" s="11">
+      <c r="BG34" s="26">
         <v>3.47</v>
       </c>
-      <c r="BH34" s="11">
+      <c r="BH34" s="26">
         <v>3.26</v>
       </c>
-      <c r="BI34" s="11">
+      <c r="BI34" s="26">
         <v>3.2</v>
       </c>
-      <c r="BJ34" s="11">
+      <c r="BJ34" s="26">
         <v>1.59</v>
       </c>
-      <c r="BK34" s="11">
+      <c r="BK34" s="26">
         <v>1.96</v>
       </c>
-      <c r="BL34" s="31">
+      <c r="BL34" s="26">
         <v>2.56</v>
       </c>
-      <c r="BM34" s="31">
+      <c r="BM34" s="26">
         <v>2.48</v>
       </c>
+      <c r="BN34" s="26">
+        <v>2.1800000000000002</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A35" s="24" t="s">
+    <row r="35" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="29">
+      <c r="B35" s="34">
         <v>6.31</v>
       </c>
-      <c r="C35" s="29">
+      <c r="C35" s="34">
         <v>4.79</v>
       </c>
-      <c r="D35" s="29">
+      <c r="D35" s="34">
         <v>3.86</v>
       </c>
-      <c r="E35" s="29">
+      <c r="E35" s="34">
         <v>3.98</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="34">
         <v>4.0199999999999996</v>
       </c>
-      <c r="G35" s="29">
+      <c r="G35" s="34">
         <v>3.83</v>
       </c>
-      <c r="H35" s="29">
+      <c r="H35" s="34">
         <v>3.78</v>
       </c>
-      <c r="I35" s="29">
+      <c r="I35" s="34">
         <v>3.66</v>
       </c>
-      <c r="J35" s="29">
+      <c r="J35" s="34">
         <v>3.65</v>
       </c>
-      <c r="K35" s="29">
+      <c r="K35" s="34">
         <v>3.92</v>
       </c>
-      <c r="L35" s="29">
+      <c r="L35" s="34">
         <v>3.96</v>
       </c>
-      <c r="M35" s="29">
+      <c r="M35" s="34">
         <v>3.93</v>
       </c>
-      <c r="N35" s="29">
+      <c r="N35" s="34">
         <v>3.85</v>
       </c>
-      <c r="O35" s="29">
+      <c r="O35" s="34">
         <v>3.63</v>
       </c>
-      <c r="P35" s="29">
+      <c r="P35" s="34">
         <v>5.29</v>
       </c>
-      <c r="Q35" s="29">
+      <c r="Q35" s="34">
         <v>5.56</v>
       </c>
-      <c r="R35" s="29">
+      <c r="R35" s="34">
         <v>5.05</v>
       </c>
-      <c r="S35" s="29">
+      <c r="S35" s="34">
         <v>4.74</v>
       </c>
-      <c r="T35" s="29">
+      <c r="T35" s="34">
         <v>5.05</v>
       </c>
-      <c r="U35" s="29">
+      <c r="U35" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="V35" s="29">
+      <c r="V35" s="34">
         <v>5.21</v>
       </c>
-      <c r="W35" s="29">
+      <c r="W35" s="34">
         <v>5</v>
       </c>
-      <c r="X35" s="29">
+      <c r="X35" s="34">
         <v>4.76</v>
       </c>
-      <c r="Y35" s="29">
+      <c r="Y35" s="34">
         <v>4.83</v>
       </c>
-      <c r="Z35" s="29">
+      <c r="Z35" s="34">
         <v>2.27</v>
       </c>
-      <c r="AA35" s="29">
+      <c r="AA35" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AB35" s="29">
+      <c r="AB35" s="34">
         <v>4.72</v>
       </c>
-      <c r="AC35" s="30">
+      <c r="AC35" s="54">
         <v>3.93</v>
       </c>
-      <c r="AD35" s="29">
+      <c r="AD35" s="34">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AE35" s="29">
+      <c r="AE35" s="34">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AF35" s="29">
+      <c r="AF35" s="34">
         <v>4.24</v>
       </c>
-      <c r="AG35" s="29">
+      <c r="AG35" s="34">
         <v>4.58</v>
       </c>
-      <c r="AH35" s="29">
+      <c r="AH35" s="34">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AI35" s="29">
+      <c r="AI35" s="34">
         <v>4.59</v>
       </c>
-      <c r="AJ35" s="29">
+      <c r="AJ35" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AK35" s="29">
+      <c r="AK35" s="34">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AL35" s="29">
+      <c r="AL35" s="34">
         <v>6.15</v>
       </c>
-      <c r="AM35" s="29">
+      <c r="AM35" s="34">
         <v>4.37</v>
       </c>
-      <c r="AN35" s="29">
+      <c r="AN35" s="34">
         <v>3.92</v>
       </c>
-      <c r="AO35" s="29">
+      <c r="AO35" s="34">
         <v>4.74</v>
       </c>
-      <c r="AP35" s="11">
+      <c r="AP35" s="26">
         <v>4.88</v>
       </c>
-      <c r="AQ35" s="11">
+      <c r="AQ35" s="26">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AR35" s="11">
+      <c r="AR35" s="26">
         <v>4.83</v>
       </c>
-      <c r="AS35" s="11">
+      <c r="AS35" s="26">
         <v>5</v>
       </c>
-      <c r="AT35" s="11">
+      <c r="AT35" s="26">
         <v>5.5</v>
       </c>
-      <c r="AU35" s="11">
+      <c r="AU35" s="26">
         <v>5.25</v>
       </c>
-      <c r="AV35" s="11">
+      <c r="AV35" s="26">
         <v>5.07</v>
       </c>
-      <c r="AW35" s="31">
+      <c r="AW35" s="26">
         <v>4.83</v>
       </c>
-      <c r="AX35" s="11">
+      <c r="AX35" s="26">
         <v>2.36</v>
       </c>
-      <c r="AY35" s="11">
+      <c r="AY35" s="26">
         <v>2.88</v>
       </c>
-      <c r="AZ35" s="11">
+      <c r="AZ35" s="26">
         <v>2.69</v>
       </c>
-      <c r="BA35" s="31">
+      <c r="BA35" s="26">
         <v>2.63</v>
       </c>
-      <c r="BB35" s="11">
+      <c r="BB35" s="26">
         <v>2.25</v>
       </c>
-      <c r="BC35" s="11">
+      <c r="BC35" s="26">
         <v>3.21</v>
       </c>
-      <c r="BD35" s="11">
+      <c r="BD35" s="26">
         <v>3.55</v>
       </c>
-      <c r="BE35" s="31">
+      <c r="BE35" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BF35" s="31">
+      <c r="BF35" s="26">
         <v>4.54</v>
       </c>
-      <c r="BG35" s="11">
+      <c r="BG35" s="26">
         <v>4.63</v>
       </c>
-      <c r="BH35" s="11">
+      <c r="BH35" s="26">
         <v>4.58</v>
       </c>
-      <c r="BI35" s="11">
+      <c r="BI35" s="26">
         <v>4.7300000000000004</v>
       </c>
-      <c r="BJ35" s="11">
+      <c r="BJ35" s="26">
         <v>1.59</v>
       </c>
-      <c r="BK35" s="11">
+      <c r="BK35" s="26">
         <v>3.34</v>
       </c>
-      <c r="BL35" s="31">
+      <c r="BL35" s="26">
         <v>4.93</v>
       </c>
-      <c r="BM35" s="31">
+      <c r="BM35" s="26">
         <v>4.93</v>
       </c>
+      <c r="BN35" s="26">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="29">
+      <c r="B36" s="34">
         <v>3.24</v>
       </c>
-      <c r="C36" s="29">
+      <c r="C36" s="34">
         <v>3.06</v>
       </c>
-      <c r="D36" s="29">
+      <c r="D36" s="34">
         <v>2.89</v>
       </c>
-      <c r="E36" s="29">
+      <c r="E36" s="34">
         <v>3.33</v>
       </c>
-      <c r="F36" s="29">
+      <c r="F36" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="G36" s="29">
+      <c r="G36" s="34">
         <v>3.74</v>
       </c>
-      <c r="H36" s="29">
+      <c r="H36" s="34">
         <v>3.85</v>
       </c>
-      <c r="I36" s="29">
+      <c r="I36" s="34">
         <v>3.78</v>
       </c>
-      <c r="J36" s="29">
+      <c r="J36" s="34">
         <v>3.65</v>
       </c>
-      <c r="K36" s="29">
+      <c r="K36" s="34">
         <v>3.68</v>
       </c>
-      <c r="L36" s="29">
+      <c r="L36" s="34">
         <v>3.41</v>
       </c>
-      <c r="M36" s="29">
+      <c r="M36" s="34">
         <v>3.28</v>
       </c>
-      <c r="N36" s="29">
+      <c r="N36" s="34">
         <v>0.73</v>
       </c>
-      <c r="O36" s="29">
+      <c r="O36" s="34">
         <v>2.69</v>
       </c>
-      <c r="P36" s="29">
+      <c r="P36" s="34">
         <v>4.54</v>
       </c>
-      <c r="Q36" s="29">
+      <c r="Q36" s="34">
         <v>4.72</v>
       </c>
-      <c r="R36" s="29">
+      <c r="R36" s="34">
         <v>4.66</v>
       </c>
-      <c r="S36" s="29">
+      <c r="S36" s="34">
         <v>4.1399999999999997</v>
       </c>
-      <c r="T36" s="29">
+      <c r="T36" s="34">
         <v>4.7</v>
       </c>
-      <c r="U36" s="29">
+      <c r="U36" s="34">
         <v>5.32</v>
       </c>
-      <c r="V36" s="29">
+      <c r="V36" s="34">
         <v>5.59</v>
       </c>
-      <c r="W36" s="29">
+      <c r="W36" s="34">
         <v>5.7</v>
       </c>
-      <c r="X36" s="29">
+      <c r="X36" s="34">
         <v>5.66</v>
       </c>
-      <c r="Y36" s="29">
+      <c r="Y36" s="34">
         <v>5.46</v>
       </c>
-      <c r="Z36" s="29">
+      <c r="Z36" s="34">
         <v>1.47</v>
       </c>
-      <c r="AA36" s="29">
+      <c r="AA36" s="34">
         <v>4.62</v>
       </c>
-      <c r="AB36" s="29">
+      <c r="AB36" s="34">
         <v>3.79</v>
       </c>
-      <c r="AC36" s="30">
+      <c r="AC36" s="54">
         <v>3.61</v>
       </c>
-      <c r="AD36" s="29">
+      <c r="AD36" s="34">
         <v>3.77</v>
       </c>
-      <c r="AE36" s="29">
+      <c r="AE36" s="34">
         <v>4.03</v>
       </c>
-      <c r="AF36" s="29">
+      <c r="AF36" s="34">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AG36" s="29">
+      <c r="AG36" s="34">
         <v>4.7</v>
       </c>
-      <c r="AH36" s="29">
+      <c r="AH36" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AI36" s="29">
+      <c r="AI36" s="34">
         <v>4.58</v>
       </c>
-      <c r="AJ36" s="29">
+      <c r="AJ36" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AK36" s="29">
+      <c r="AK36" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AL36" s="29">
+      <c r="AL36" s="34">
         <v>0.75</v>
       </c>
-      <c r="AM36" s="29">
+      <c r="AM36" s="34">
         <v>1.92</v>
       </c>
-      <c r="AN36" s="29">
+      <c r="AN36" s="34">
         <v>2.29</v>
       </c>
-      <c r="AO36" s="29">
+      <c r="AO36" s="34">
         <v>2.86</v>
       </c>
-      <c r="AP36" s="11">
+      <c r="AP36" s="26">
         <v>3.03</v>
       </c>
-      <c r="AQ36" s="11">
+      <c r="AQ36" s="26">
         <v>3.04</v>
       </c>
-      <c r="AR36" s="11">
+      <c r="AR36" s="26">
         <v>4.01</v>
       </c>
-      <c r="AS36" s="11">
+      <c r="AS36" s="26">
         <v>4.07</v>
       </c>
-      <c r="AT36" s="11">
+      <c r="AT36" s="26">
         <v>4.04</v>
       </c>
-      <c r="AU36" s="11">
+      <c r="AU36" s="26">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AV36" s="11">
+      <c r="AV36" s="26">
         <v>4.2</v>
       </c>
-      <c r="AW36" s="31">
+      <c r="AW36" s="26">
         <v>4.17</v>
       </c>
-      <c r="AX36" s="11">
+      <c r="AX36" s="26">
         <v>3.03</v>
       </c>
-      <c r="AY36" s="11">
+      <c r="AY36" s="26">
         <v>3.99</v>
       </c>
-      <c r="AZ36" s="11">
+      <c r="AZ36" s="26">
         <v>4.17</v>
       </c>
-      <c r="BA36" s="31">
+      <c r="BA36" s="26">
         <v>4.5</v>
       </c>
-      <c r="BB36" s="11">
+      <c r="BB36" s="26">
         <v>4.3499999999999996</v>
       </c>
-      <c r="BC36" s="11">
+      <c r="BC36" s="26">
         <v>4.1399999999999997</v>
       </c>
-      <c r="BD36" s="11">
+      <c r="BD36" s="26">
         <v>4.5599999999999996</v>
       </c>
-      <c r="BE36" s="31">
+      <c r="BE36" s="26">
         <v>4.47</v>
       </c>
-      <c r="BF36" s="31">
+      <c r="BF36" s="26">
         <v>4.67</v>
       </c>
-      <c r="BG36" s="11">
+      <c r="BG36" s="26">
         <v>4.8099999999999996</v>
       </c>
-      <c r="BH36" s="11">
+      <c r="BH36" s="26">
         <v>4.6500000000000004</v>
       </c>
-      <c r="BI36" s="11">
+      <c r="BI36" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BJ36" s="11">
+      <c r="BJ36" s="26">
         <v>1.53</v>
       </c>
-      <c r="BK36" s="11">
+      <c r="BK36" s="26">
         <v>2.42</v>
       </c>
-      <c r="BL36" s="31">
+      <c r="BL36" s="26">
         <v>2.12</v>
       </c>
-      <c r="BM36" s="31">
+      <c r="BM36" s="26">
         <v>2.79</v>
       </c>
+      <c r="BN36" s="26">
+        <v>2.37</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A37" s="24" t="s">
+    <row r="37" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="29">
+      <c r="B37" s="34">
         <v>1.58</v>
       </c>
-      <c r="C37" s="29">
+      <c r="C37" s="34">
         <v>2.91</v>
       </c>
-      <c r="D37" s="29">
+      <c r="D37" s="34">
         <v>2.85</v>
       </c>
-      <c r="E37" s="29">
+      <c r="E37" s="34">
         <v>2.4500000000000002</v>
       </c>
-      <c r="F37" s="29">
+      <c r="F37" s="34">
         <v>2.92</v>
       </c>
-      <c r="G37" s="29">
+      <c r="G37" s="34">
         <v>3.11</v>
       </c>
-      <c r="H37" s="29">
+      <c r="H37" s="34">
         <v>2.89</v>
       </c>
-      <c r="I37" s="29">
+      <c r="I37" s="34">
         <v>2.92</v>
       </c>
-      <c r="J37" s="29">
+      <c r="J37" s="34">
         <v>2.96</v>
       </c>
-      <c r="K37" s="29">
+      <c r="K37" s="34">
         <v>3.02</v>
       </c>
-      <c r="L37" s="29">
+      <c r="L37" s="34">
         <v>3.08</v>
       </c>
-      <c r="M37" s="29">
+      <c r="M37" s="34">
         <v>3.05</v>
       </c>
-      <c r="N37" s="29">
+      <c r="N37" s="34">
         <v>2.8</v>
       </c>
-      <c r="O37" s="29">
+      <c r="O37" s="34">
         <v>4.82</v>
       </c>
-      <c r="P37" s="29">
+      <c r="P37" s="34">
         <v>5.08</v>
       </c>
-      <c r="Q37" s="29">
+      <c r="Q37" s="34">
         <v>5.15</v>
       </c>
-      <c r="R37" s="29">
+      <c r="R37" s="34">
         <v>5.33</v>
       </c>
-      <c r="S37" s="29">
+      <c r="S37" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="T37" s="29">
+      <c r="T37" s="34">
         <v>5.13</v>
       </c>
-      <c r="U37" s="29">
+      <c r="U37" s="34">
         <v>5.64</v>
       </c>
-      <c r="V37" s="29">
+      <c r="V37" s="34">
         <v>5.93</v>
       </c>
-      <c r="W37" s="29">
+      <c r="W37" s="34">
         <v>5.81</v>
       </c>
-      <c r="X37" s="29">
+      <c r="X37" s="34">
         <v>5.58</v>
       </c>
-      <c r="Y37" s="29">
+      <c r="Y37" s="34">
         <v>5.6</v>
       </c>
-      <c r="Z37" s="29">
+      <c r="Z37" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AA37" s="29">
+      <c r="AA37" s="34">
         <v>3.75</v>
       </c>
-      <c r="AB37" s="29">
+      <c r="AB37" s="34">
         <v>4.09</v>
       </c>
-      <c r="AC37" s="30">
+      <c r="AC37" s="54">
         <v>4.2</v>
       </c>
-      <c r="AD37" s="29">
+      <c r="AD37" s="34">
         <v>3.99</v>
       </c>
-      <c r="AE37" s="29">
+      <c r="AE37" s="34">
         <v>4.41</v>
       </c>
-      <c r="AF37" s="29">
+      <c r="AF37" s="34">
         <v>4.7</v>
       </c>
-      <c r="AG37" s="29">
+      <c r="AG37" s="34">
         <v>5.52</v>
       </c>
-      <c r="AH37" s="29">
+      <c r="AH37" s="34">
         <v>5.41</v>
       </c>
-      <c r="AI37" s="29">
+      <c r="AI37" s="34">
         <v>5.38</v>
       </c>
-      <c r="AJ37" s="29">
+      <c r="AJ37" s="34">
         <v>5.59</v>
       </c>
-      <c r="AK37" s="29">
+      <c r="AK37" s="34">
         <v>5.43</v>
       </c>
-      <c r="AL37" s="29">
+      <c r="AL37" s="34">
         <v>4.76</v>
       </c>
-      <c r="AM37" s="29">
+      <c r="AM37" s="34">
         <v>4.33</v>
       </c>
-      <c r="AN37" s="29">
+      <c r="AN37" s="34">
         <v>4.62</v>
       </c>
-      <c r="AO37" s="29">
+      <c r="AO37" s="34">
         <v>4.5</v>
       </c>
-      <c r="AP37" s="11">
+      <c r="AP37" s="26">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AQ37" s="11">
+      <c r="AQ37" s="26">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AR37" s="11">
+      <c r="AR37" s="26">
         <v>4.46</v>
       </c>
-      <c r="AS37" s="11">
+      <c r="AS37" s="26">
         <v>4.91</v>
       </c>
-      <c r="AT37" s="11">
+      <c r="AT37" s="26">
         <v>5</v>
       </c>
-      <c r="AU37" s="11">
+      <c r="AU37" s="26">
         <v>5.0199999999999996</v>
       </c>
-      <c r="AV37" s="11">
+      <c r="AV37" s="26">
         <v>5.2</v>
       </c>
-      <c r="AW37" s="31">
+      <c r="AW37" s="26">
         <v>5.07</v>
       </c>
-      <c r="AX37" s="11">
+      <c r="AX37" s="26">
         <v>3.22</v>
       </c>
-      <c r="AY37" s="11">
+      <c r="AY37" s="26">
         <v>3.17</v>
       </c>
-      <c r="AZ37" s="11">
+      <c r="AZ37" s="26">
         <v>3.32</v>
       </c>
-      <c r="BA37" s="31">
+      <c r="BA37" s="26">
         <v>3.53</v>
       </c>
-      <c r="BB37" s="11">
+      <c r="BB37" s="26">
         <v>2.97</v>
       </c>
-      <c r="BC37" s="11">
+      <c r="BC37" s="26">
         <v>3.09</v>
       </c>
-      <c r="BD37" s="11">
+      <c r="BD37" s="26">
         <v>3.77</v>
       </c>
-      <c r="BE37" s="31">
+      <c r="BE37" s="26">
         <v>3.89</v>
       </c>
-      <c r="BF37" s="31">
+      <c r="BF37" s="26">
         <v>3.93</v>
       </c>
-      <c r="BG37" s="11">
+      <c r="BG37" s="26">
         <v>3.85</v>
       </c>
-      <c r="BH37" s="11">
+      <c r="BH37" s="26">
         <v>4.07</v>
       </c>
-      <c r="BI37" s="11">
+      <c r="BI37" s="26">
         <v>3.96</v>
       </c>
-      <c r="BJ37" s="11">
+      <c r="BJ37" s="26">
         <v>3.65</v>
       </c>
-      <c r="BK37" s="11">
+      <c r="BK37" s="26">
         <v>3.19</v>
       </c>
-      <c r="BL37" s="31">
+      <c r="BL37" s="26">
         <v>2.93</v>
       </c>
-      <c r="BM37" s="31">
+      <c r="BM37" s="26">
         <v>3.24</v>
       </c>
+      <c r="BN37" s="26">
+        <v>3.07</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A38" s="24" t="s">
+    <row r="38" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="29">
+      <c r="B38" s="34">
         <v>4.0199999999999996</v>
       </c>
-      <c r="C38" s="29">
+      <c r="C38" s="34">
         <v>4.24</v>
       </c>
-      <c r="D38" s="29">
+      <c r="D38" s="34">
         <v>5.32</v>
       </c>
-      <c r="E38" s="29">
+      <c r="E38" s="34">
         <v>4.51</v>
       </c>
-      <c r="F38" s="29">
+      <c r="F38" s="34">
         <v>4.1399999999999997</v>
       </c>
-      <c r="G38" s="29">
+      <c r="G38" s="34">
         <v>3.8</v>
       </c>
-      <c r="H38" s="29">
+      <c r="H38" s="34">
         <v>3.54</v>
       </c>
-      <c r="I38" s="29">
+      <c r="I38" s="34">
         <v>3.43</v>
       </c>
-      <c r="J38" s="29">
+      <c r="J38" s="34">
         <v>3.51</v>
       </c>
-      <c r="K38" s="29">
+      <c r="K38" s="34">
         <v>3.36</v>
       </c>
-      <c r="L38" s="29">
+      <c r="L38" s="34">
         <v>3.43</v>
       </c>
-      <c r="M38" s="29">
+      <c r="M38" s="34">
         <v>3.32</v>
       </c>
-      <c r="N38" s="29">
+      <c r="N38" s="34">
         <v>1.44</v>
       </c>
-      <c r="O38" s="29">
+      <c r="O38" s="34">
         <v>1.51</v>
       </c>
-      <c r="P38" s="29">
+      <c r="P38" s="34">
         <v>1.98</v>
       </c>
-      <c r="Q38" s="29">
+      <c r="Q38" s="34">
         <v>1.67</v>
       </c>
-      <c r="R38" s="29">
+      <c r="R38" s="34">
         <v>1.92</v>
       </c>
-      <c r="S38" s="29">
+      <c r="S38" s="34">
         <v>1.6</v>
       </c>
-      <c r="T38" s="29">
+      <c r="T38" s="34">
         <v>2.31</v>
       </c>
-      <c r="U38" s="29">
+      <c r="U38" s="34">
         <v>3.02</v>
       </c>
-      <c r="V38" s="29">
+      <c r="V38" s="34">
         <v>3.69</v>
       </c>
-      <c r="W38" s="29">
+      <c r="W38" s="34">
         <v>3.84</v>
       </c>
-      <c r="X38" s="29">
+      <c r="X38" s="34">
         <v>3.63</v>
       </c>
-      <c r="Y38" s="29">
+      <c r="Y38" s="34">
         <v>3.46</v>
       </c>
-      <c r="Z38" s="29">
+      <c r="Z38" s="34">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AA38" s="29">
+      <c r="AA38" s="34">
         <v>3.87</v>
       </c>
-      <c r="AB38" s="29">
+      <c r="AB38" s="34">
         <v>4.57</v>
       </c>
-      <c r="AC38" s="30">
+      <c r="AC38" s="54">
         <v>4.38</v>
       </c>
-      <c r="AD38" s="29">
+      <c r="AD38" s="34">
         <v>3.93</v>
       </c>
-      <c r="AE38" s="29">
+      <c r="AE38" s="34">
         <v>3.66</v>
       </c>
-      <c r="AF38" s="29">
+      <c r="AF38" s="34">
         <v>4.32</v>
       </c>
-      <c r="AG38" s="29">
+      <c r="AG38" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AH38" s="29">
+      <c r="AH38" s="34">
         <v>4.03</v>
       </c>
-      <c r="AI38" s="29">
+      <c r="AI38" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AJ38" s="29">
+      <c r="AJ38" s="34">
         <v>4.33</v>
       </c>
-      <c r="AK38" s="29">
+      <c r="AK38" s="34">
         <v>4.28</v>
       </c>
-      <c r="AL38" s="29">
+      <c r="AL38" s="34">
         <v>4.46</v>
       </c>
-      <c r="AM38" s="29">
+      <c r="AM38" s="34">
         <v>3.86</v>
       </c>
-      <c r="AN38" s="29">
+      <c r="AN38" s="34">
         <v>4.8499999999999996</v>
       </c>
-      <c r="AO38" s="29">
+      <c r="AO38" s="34">
         <v>4.22</v>
       </c>
-      <c r="AP38" s="11">
+      <c r="AP38" s="26">
         <v>4.58</v>
       </c>
-      <c r="AQ38" s="11">
+      <c r="AQ38" s="26">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AR38" s="11">
+      <c r="AR38" s="26">
         <v>5.14</v>
       </c>
-      <c r="AS38" s="11">
+      <c r="AS38" s="26">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AT38" s="11">
+      <c r="AT38" s="26">
         <v>4.79</v>
       </c>
-      <c r="AU38" s="11">
+      <c r="AU38" s="26">
         <v>4.54</v>
       </c>
-      <c r="AV38" s="11">
+      <c r="AV38" s="26">
         <v>4.2</v>
       </c>
-      <c r="AW38" s="31">
+      <c r="AW38" s="26">
         <v>3.91</v>
       </c>
-      <c r="AX38" s="11">
+      <c r="AX38" s="26">
         <v>3.89</v>
       </c>
-      <c r="AY38" s="11">
+      <c r="AY38" s="26">
         <v>4.08</v>
       </c>
-      <c r="AZ38" s="11">
+      <c r="AZ38" s="26">
         <v>2.93</v>
       </c>
-      <c r="BA38" s="31">
+      <c r="BA38" s="26">
         <v>3.01</v>
       </c>
-      <c r="BB38" s="11">
+      <c r="BB38" s="26">
         <v>3.19</v>
       </c>
-      <c r="BC38" s="11">
+      <c r="BC38" s="26">
         <v>3.73</v>
       </c>
-      <c r="BD38" s="11">
+      <c r="BD38" s="26">
         <v>3.99</v>
       </c>
-      <c r="BE38" s="31">
+      <c r="BE38" s="26">
         <v>4.1900000000000004</v>
       </c>
-      <c r="BF38" s="31">
+      <c r="BF38" s="26">
         <v>4</v>
       </c>
-      <c r="BG38" s="11">
+      <c r="BG38" s="26">
         <v>3.99</v>
       </c>
-      <c r="BH38" s="11">
+      <c r="BH38" s="26">
         <v>3.77</v>
       </c>
-      <c r="BI38" s="11">
+      <c r="BI38" s="26">
         <v>3.58</v>
       </c>
-      <c r="BJ38" s="11">
+      <c r="BJ38" s="26">
         <v>4.79</v>
       </c>
-      <c r="BK38" s="11">
+      <c r="BK38" s="26">
         <v>3.38</v>
       </c>
-      <c r="BL38" s="31">
+      <c r="BL38" s="26">
         <v>2.77</v>
       </c>
-      <c r="BM38" s="31">
+      <c r="BM38" s="26">
         <v>2.2799999999999998</v>
       </c>
+      <c r="BN38" s="26">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="29">
+      <c r="B39" s="34">
         <v>2.5299999999999998</v>
       </c>
-      <c r="C39" s="29">
+      <c r="C39" s="34">
         <v>2.99</v>
       </c>
-      <c r="D39" s="29">
+      <c r="D39" s="34">
         <v>3.27</v>
       </c>
-      <c r="E39" s="29">
+      <c r="E39" s="34">
         <v>2.78</v>
       </c>
-      <c r="F39" s="29">
+      <c r="F39" s="34">
         <v>2.73</v>
       </c>
-      <c r="G39" s="29">
+      <c r="G39" s="34">
         <v>2.71</v>
       </c>
-      <c r="H39" s="29">
+      <c r="H39" s="34">
         <v>3.33</v>
       </c>
-      <c r="I39" s="29">
+      <c r="I39" s="34">
         <v>3.23</v>
       </c>
-      <c r="J39" s="29">
+      <c r="J39" s="34">
         <v>3.23</v>
       </c>
-      <c r="K39" s="29">
+      <c r="K39" s="34">
         <v>3.1</v>
       </c>
-      <c r="L39" s="29">
+      <c r="L39" s="34">
         <v>3.29</v>
       </c>
-      <c r="M39" s="29">
+      <c r="M39" s="34">
         <v>3.21</v>
       </c>
-      <c r="N39" s="29">
+      <c r="N39" s="34">
         <v>2.94</v>
       </c>
-      <c r="O39" s="29">
+      <c r="O39" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P39" s="29">
+      <c r="P39" s="34">
         <v>3.76</v>
       </c>
-      <c r="Q39" s="29">
+      <c r="Q39" s="34">
         <v>4.5199999999999996</v>
       </c>
-      <c r="R39" s="29">
+      <c r="R39" s="34">
         <v>5.55</v>
       </c>
-      <c r="S39" s="29">
+      <c r="S39" s="34">
         <v>4.75</v>
       </c>
-      <c r="T39" s="29">
+      <c r="T39" s="34">
         <v>4.92</v>
       </c>
-      <c r="U39" s="29">
+      <c r="U39" s="34">
         <v>4.95</v>
       </c>
-      <c r="V39" s="29">
+      <c r="V39" s="34">
         <v>5.07</v>
       </c>
-      <c r="W39" s="29">
+      <c r="W39" s="34">
         <v>5.08</v>
       </c>
-      <c r="X39" s="29">
+      <c r="X39" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Y39" s="29">
+      <c r="Y39" s="34">
         <v>4.66</v>
       </c>
-      <c r="Z39" s="29">
+      <c r="Z39" s="34">
         <v>2.92</v>
       </c>
-      <c r="AA39" s="29">
+      <c r="AA39" s="34">
         <v>3.07</v>
       </c>
-      <c r="AB39" s="29">
+      <c r="AB39" s="34">
         <v>3.02</v>
       </c>
-      <c r="AC39" s="30">
+      <c r="AC39" s="54">
         <v>3.21</v>
       </c>
-      <c r="AD39" s="29">
+      <c r="AD39" s="34">
         <v>4.05</v>
       </c>
-      <c r="AE39" s="29">
+      <c r="AE39" s="34">
         <v>3.88</v>
       </c>
-      <c r="AF39" s="29">
+      <c r="AF39" s="34">
         <v>4.49</v>
       </c>
-      <c r="AG39" s="29">
+      <c r="AG39" s="34">
         <v>5.22</v>
       </c>
-      <c r="AH39" s="29">
+      <c r="AH39" s="34">
         <v>5.15</v>
       </c>
-      <c r="AI39" s="29">
+      <c r="AI39" s="34">
         <v>5.08</v>
       </c>
-      <c r="AJ39" s="29">
+      <c r="AJ39" s="34">
         <v>4.83</v>
       </c>
-      <c r="AK39" s="29">
+      <c r="AK39" s="34">
         <v>4.54</v>
       </c>
-      <c r="AL39" s="29">
+      <c r="AL39" s="34">
         <v>2.23</v>
       </c>
-      <c r="AM39" s="29">
+      <c r="AM39" s="34">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AN39" s="29">
+      <c r="AN39" s="34">
         <v>3.53</v>
       </c>
-      <c r="AO39" s="29">
+      <c r="AO39" s="34">
         <v>3.03</v>
       </c>
-      <c r="AP39" s="11">
+      <c r="AP39" s="26">
         <v>3.02</v>
       </c>
-      <c r="AQ39" s="11">
+      <c r="AQ39" s="26">
         <v>3.16</v>
       </c>
-      <c r="AR39" s="11">
+      <c r="AR39" s="26">
         <v>3.58</v>
       </c>
-      <c r="AS39" s="11">
+      <c r="AS39" s="26">
         <v>3.41</v>
       </c>
-      <c r="AT39" s="11">
+      <c r="AT39" s="26">
         <v>3.55</v>
       </c>
-      <c r="AU39" s="11">
+      <c r="AU39" s="26">
         <v>3.87</v>
       </c>
-      <c r="AV39" s="11">
+      <c r="AV39" s="26">
         <v>4.07</v>
       </c>
-      <c r="AW39" s="31">
+      <c r="AW39" s="26">
         <v>3.92</v>
       </c>
-      <c r="AX39" s="11">
+      <c r="AX39" s="26">
         <v>4.62</v>
       </c>
-      <c r="AY39" s="11">
+      <c r="AY39" s="26">
         <v>4.04</v>
       </c>
-      <c r="AZ39" s="11">
+      <c r="AZ39" s="26">
         <v>3.68</v>
       </c>
-      <c r="BA39" s="31">
+      <c r="BA39" s="26">
         <v>3.17</v>
       </c>
-      <c r="BB39" s="11">
+      <c r="BB39" s="26">
         <v>2.67</v>
       </c>
-      <c r="BC39" s="11">
+      <c r="BC39" s="26">
         <v>2.76</v>
       </c>
-      <c r="BD39" s="11">
+      <c r="BD39" s="26">
         <v>3.15</v>
       </c>
-      <c r="BE39" s="31">
+      <c r="BE39" s="26">
         <v>3.64</v>
       </c>
-      <c r="BF39" s="31">
+      <c r="BF39" s="26">
         <v>3.5</v>
       </c>
-      <c r="BG39" s="11">
+      <c r="BG39" s="26">
         <v>3.14</v>
       </c>
-      <c r="BH39" s="11">
+      <c r="BH39" s="26">
         <v>3.36</v>
       </c>
-      <c r="BI39" s="11">
+      <c r="BI39" s="26">
         <v>3.27</v>
       </c>
-      <c r="BJ39" s="11">
+      <c r="BJ39" s="26">
         <v>1.61</v>
       </c>
-      <c r="BK39" s="11">
+      <c r="BK39" s="26">
         <v>0.85</v>
       </c>
-      <c r="BL39" s="31">
+      <c r="BL39" s="26">
         <v>1.39</v>
       </c>
-      <c r="BM39" s="31">
+      <c r="BM39" s="26">
         <v>1.86</v>
       </c>
+      <c r="BN39" s="26">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="29">
+      <c r="B40" s="34">
         <v>6.55</v>
       </c>
-      <c r="C40" s="29">
+      <c r="C40" s="34">
         <v>7.06</v>
       </c>
-      <c r="D40" s="29">
+      <c r="D40" s="34">
         <v>5.87</v>
       </c>
-      <c r="E40" s="29">
+      <c r="E40" s="34">
         <v>5</v>
       </c>
-      <c r="F40" s="29">
+      <c r="F40" s="34">
         <v>5.05</v>
       </c>
-      <c r="G40" s="29">
+      <c r="G40" s="34">
         <v>5</v>
       </c>
-      <c r="H40" s="29">
+      <c r="H40" s="34">
         <v>4.84</v>
       </c>
-      <c r="I40" s="29">
+      <c r="I40" s="34">
         <v>4.8499999999999996</v>
       </c>
-      <c r="J40" s="29">
+      <c r="J40" s="34">
         <v>4.58</v>
       </c>
-      <c r="K40" s="29">
+      <c r="K40" s="34">
         <v>4.4800000000000004</v>
       </c>
-      <c r="L40" s="29">
+      <c r="L40" s="34">
         <v>4.29</v>
       </c>
-      <c r="M40" s="29">
+      <c r="M40" s="34">
         <v>4.1100000000000003</v>
       </c>
-      <c r="N40" s="29">
-[...2 lines deleted...]
-      <c r="O40" s="29">
+      <c r="N40" s="34">
+        <v>0</v>
+      </c>
+      <c r="O40" s="34">
         <v>2.39</v>
       </c>
-      <c r="P40" s="29">
+      <c r="P40" s="34">
         <v>2.29</v>
       </c>
-      <c r="Q40" s="29">
+      <c r="Q40" s="34">
         <v>2.5299999999999998</v>
       </c>
-      <c r="R40" s="29">
+      <c r="R40" s="34">
         <v>2.73</v>
       </c>
-      <c r="S40" s="29">
+      <c r="S40" s="34">
         <v>2.88</v>
       </c>
-      <c r="T40" s="29">
+      <c r="T40" s="34">
         <v>3.74</v>
       </c>
-      <c r="U40" s="29">
+      <c r="U40" s="34">
         <v>4.29</v>
       </c>
-      <c r="V40" s="29">
+      <c r="V40" s="34">
         <v>4.7</v>
       </c>
-      <c r="W40" s="29">
+      <c r="W40" s="34">
         <v>4.79</v>
       </c>
-      <c r="X40" s="29">
+      <c r="X40" s="34">
         <v>4.8899999999999997</v>
       </c>
-      <c r="Y40" s="29">
+      <c r="Y40" s="34">
         <v>5.15</v>
       </c>
-      <c r="Z40" s="29">
+      <c r="Z40" s="34">
         <v>3.85</v>
       </c>
-      <c r="AA40" s="29">
+      <c r="AA40" s="34">
         <v>3.3</v>
       </c>
-      <c r="AB40" s="29">
+      <c r="AB40" s="34">
         <v>3.36</v>
       </c>
-      <c r="AC40" s="30">
+      <c r="AC40" s="54">
         <v>3.69</v>
       </c>
-      <c r="AD40" s="29">
+      <c r="AD40" s="34">
         <v>4.09</v>
       </c>
-      <c r="AE40" s="29">
+      <c r="AE40" s="34">
         <v>3.9</v>
       </c>
-      <c r="AF40" s="29">
+      <c r="AF40" s="34">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AG40" s="29">
+      <c r="AG40" s="34">
         <v>4.38</v>
       </c>
-      <c r="AH40" s="29">
+      <c r="AH40" s="34">
         <v>4.38</v>
       </c>
-      <c r="AI40" s="29">
+      <c r="AI40" s="34">
         <v>4.47</v>
       </c>
-      <c r="AJ40" s="29">
+      <c r="AJ40" s="34">
         <v>4.33</v>
       </c>
-      <c r="AK40" s="29">
+      <c r="AK40" s="34">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AL40" s="29">
+      <c r="AL40" s="34">
         <v>2.83</v>
       </c>
-      <c r="AM40" s="29">
+      <c r="AM40" s="34">
         <v>3.1</v>
       </c>
-      <c r="AN40" s="29">
+      <c r="AN40" s="34">
         <v>2.89</v>
       </c>
-      <c r="AO40" s="29">
+      <c r="AO40" s="34">
         <v>3.18</v>
       </c>
-      <c r="AP40" s="11">
+      <c r="AP40" s="26">
         <v>3.39</v>
       </c>
-      <c r="AQ40" s="11">
+      <c r="AQ40" s="26">
         <v>3.56</v>
       </c>
-      <c r="AR40" s="11">
+      <c r="AR40" s="26">
         <v>4.12</v>
       </c>
-      <c r="AS40" s="11">
+      <c r="AS40" s="26">
         <v>4.28</v>
       </c>
-      <c r="AT40" s="11">
+      <c r="AT40" s="26">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AU40" s="11">
+      <c r="AU40" s="26">
         <v>4.01</v>
       </c>
-      <c r="AV40" s="11">
+      <c r="AV40" s="26">
         <v>4.05</v>
       </c>
-      <c r="AW40" s="31">
+      <c r="AW40" s="26">
         <v>4.0599999999999996</v>
       </c>
-      <c r="AX40" s="11">
+      <c r="AX40" s="26">
         <v>3.62</v>
       </c>
-      <c r="AY40" s="11">
+      <c r="AY40" s="26">
         <v>3.42</v>
       </c>
-      <c r="AZ40" s="11">
+      <c r="AZ40" s="26">
         <v>3.24</v>
       </c>
-      <c r="BA40" s="31">
+      <c r="BA40" s="26">
         <v>3.36</v>
       </c>
-      <c r="BB40" s="11">
+      <c r="BB40" s="26">
         <v>3.42</v>
       </c>
-      <c r="BC40" s="11">
+      <c r="BC40" s="26">
         <v>3.72</v>
       </c>
-      <c r="BD40" s="11">
+      <c r="BD40" s="26">
         <v>3.93</v>
       </c>
-      <c r="BE40" s="31">
+      <c r="BE40" s="26">
         <v>4.12</v>
       </c>
-      <c r="BF40" s="31">
+      <c r="BF40" s="26">
         <v>4.2</v>
       </c>
-      <c r="BG40" s="11">
+      <c r="BG40" s="26">
         <v>4.1399999999999997</v>
       </c>
-      <c r="BH40" s="11">
+      <c r="BH40" s="26">
         <v>4.01</v>
       </c>
-      <c r="BI40" s="11">
+      <c r="BI40" s="26">
         <v>3.85</v>
       </c>
-      <c r="BJ40" s="11">
+      <c r="BJ40" s="26">
         <v>3.72</v>
       </c>
-      <c r="BK40" s="11">
+      <c r="BK40" s="26">
         <v>3.11</v>
       </c>
-      <c r="BL40" s="31">
+      <c r="BL40" s="26">
         <v>3.43</v>
       </c>
-      <c r="BM40" s="31">
+      <c r="BM40" s="26">
         <v>3.34</v>
       </c>
+      <c r="BN40" s="26">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="29">
+      <c r="B41" s="34">
         <v>6.56</v>
       </c>
-      <c r="C41" s="29">
+      <c r="C41" s="34">
         <v>6.49</v>
       </c>
-      <c r="D41" s="29">
+      <c r="D41" s="34">
         <v>5.77</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E41" s="34">
         <v>5.45</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F41" s="34">
         <v>4.9400000000000004</v>
       </c>
-      <c r="G41" s="29">
+      <c r="G41" s="34">
         <v>5.12</v>
       </c>
-      <c r="H41" s="29">
+      <c r="H41" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="I41" s="29">
+      <c r="I41" s="34">
         <v>4.93</v>
       </c>
-      <c r="J41" s="29">
+      <c r="J41" s="34">
         <v>5.63</v>
       </c>
-      <c r="K41" s="29">
+      <c r="K41" s="34">
         <v>5.42</v>
       </c>
-      <c r="L41" s="29">
+      <c r="L41" s="34">
         <v>5.74</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="34">
         <v>5.55</v>
       </c>
-      <c r="N41" s="29">
+      <c r="N41" s="34">
         <v>0.72</v>
       </c>
-      <c r="O41" s="29">
+      <c r="O41" s="34">
         <v>0.76</v>
       </c>
-      <c r="P41" s="29">
+      <c r="P41" s="34">
         <v>1.24</v>
       </c>
-      <c r="Q41" s="29">
+      <c r="Q41" s="34">
         <v>1.31</v>
       </c>
-      <c r="R41" s="29">
+      <c r="R41" s="34">
         <v>1.78</v>
       </c>
-      <c r="S41" s="29">
+      <c r="S41" s="34">
         <v>1.48</v>
       </c>
-      <c r="T41" s="29">
+      <c r="T41" s="34">
         <v>2.95</v>
       </c>
-      <c r="U41" s="29">
+      <c r="U41" s="34">
         <v>4.13</v>
       </c>
-      <c r="V41" s="29">
+      <c r="V41" s="34">
         <v>4.25</v>
       </c>
-      <c r="W41" s="29">
+      <c r="W41" s="34">
         <v>4.84</v>
       </c>
-      <c r="X41" s="29">
+      <c r="X41" s="34">
         <v>5.08</v>
       </c>
-      <c r="Y41" s="29">
+      <c r="Y41" s="34">
         <v>5.08</v>
       </c>
-      <c r="Z41" s="29">
+      <c r="Z41" s="34">
         <v>0.72</v>
       </c>
-      <c r="AA41" s="29">
+      <c r="AA41" s="34">
         <v>1.89</v>
       </c>
-      <c r="AB41" s="29">
+      <c r="AB41" s="34">
         <v>2.73</v>
       </c>
-      <c r="AC41" s="30">
+      <c r="AC41" s="54">
         <v>2.79</v>
       </c>
-      <c r="AD41" s="29">
+      <c r="AD41" s="34">
         <v>3.55</v>
       </c>
-      <c r="AE41" s="29">
+      <c r="AE41" s="34">
         <v>3.33</v>
       </c>
-      <c r="AF41" s="29">
+      <c r="AF41" s="34">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AG41" s="29">
+      <c r="AG41" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AH41" s="29">
+      <c r="AH41" s="34">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AI41" s="29">
+      <c r="AI41" s="34">
         <v>5.07</v>
       </c>
-      <c r="AJ41" s="29">
+      <c r="AJ41" s="34">
         <v>4.95</v>
       </c>
-      <c r="AK41" s="29">
+      <c r="AK41" s="34">
         <v>4.72</v>
       </c>
-      <c r="AL41" s="29">
+      <c r="AL41" s="34">
         <v>4.41</v>
       </c>
-      <c r="AM41" s="29">
-[...2 lines deleted...]
-      <c r="AN41" s="29">
+      <c r="AM41" s="34">
+        <v>3</v>
+      </c>
+      <c r="AN41" s="34">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AO41" s="29">
+      <c r="AO41" s="34">
         <v>5.21</v>
       </c>
-      <c r="AP41" s="11">
+      <c r="AP41" s="26">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AQ41" s="11">
+      <c r="AQ41" s="26">
         <v>4.57</v>
       </c>
-      <c r="AR41" s="11">
+      <c r="AR41" s="26">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AS41" s="11">
+      <c r="AS41" s="26">
         <v>4.97</v>
       </c>
-      <c r="AT41" s="11">
+      <c r="AT41" s="26">
         <v>4.7699999999999996</v>
       </c>
-      <c r="AU41" s="11">
+      <c r="AU41" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AV41" s="11">
+      <c r="AV41" s="26">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AW41" s="31">
+      <c r="AW41" s="26">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AX41" s="11">
-[...2 lines deleted...]
-      <c r="AY41" s="11">
+      <c r="AX41" s="26">
+        <v>3</v>
+      </c>
+      <c r="AY41" s="26">
         <v>3.54</v>
       </c>
-      <c r="AZ41" s="11">
+      <c r="AZ41" s="26">
         <v>2.82</v>
       </c>
-      <c r="BA41" s="31">
+      <c r="BA41" s="26">
         <v>4.25</v>
       </c>
-      <c r="BB41" s="11">
+      <c r="BB41" s="26">
         <v>4.29</v>
       </c>
-      <c r="BC41" s="11">
+      <c r="BC41" s="26">
         <v>4.34</v>
       </c>
-      <c r="BD41" s="11">
+      <c r="BD41" s="26">
         <v>4.26</v>
       </c>
-      <c r="BE41" s="31">
+      <c r="BE41" s="26">
         <v>4.47</v>
       </c>
-      <c r="BF41" s="31">
+      <c r="BF41" s="26">
         <v>4.82</v>
       </c>
-      <c r="BG41" s="11">
+      <c r="BG41" s="26">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BH41" s="11">
+      <c r="BH41" s="26">
         <v>4.49</v>
       </c>
-      <c r="BI41" s="11">
+      <c r="BI41" s="26">
         <v>4.2300000000000004</v>
       </c>
-      <c r="BJ41" s="11">
+      <c r="BJ41" s="26">
         <v>4.5599999999999996</v>
       </c>
-      <c r="BK41" s="11">
+      <c r="BK41" s="26">
         <v>2.8</v>
       </c>
-      <c r="BL41" s="31">
+      <c r="BL41" s="26">
         <v>3.15</v>
       </c>
-      <c r="BM41" s="31">
+      <c r="BM41" s="26">
         <v>3.15</v>
       </c>
+      <c r="BN41" s="26">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="29">
+      <c r="B42" s="34">
         <v>3.3</v>
       </c>
-      <c r="C42" s="29">
+      <c r="C42" s="34">
         <v>3.48</v>
       </c>
-      <c r="D42" s="29">
+      <c r="D42" s="34">
         <v>3.65</v>
       </c>
-      <c r="E42" s="29">
+      <c r="E42" s="34">
         <v>4.4400000000000004</v>
       </c>
-      <c r="F42" s="29">
+      <c r="F42" s="34">
         <v>4.07</v>
       </c>
-      <c r="G42" s="29">
+      <c r="G42" s="34">
         <v>3.74</v>
       </c>
-      <c r="H42" s="29">
+      <c r="H42" s="34">
         <v>3.58</v>
       </c>
-      <c r="I42" s="29">
+      <c r="I42" s="34">
         <v>3.98</v>
       </c>
-      <c r="J42" s="29">
+      <c r="J42" s="34">
         <v>4.37</v>
       </c>
-      <c r="K42" s="29">
+      <c r="K42" s="34">
         <v>4.3899999999999997</v>
       </c>
-      <c r="L42" s="29">
+      <c r="L42" s="34">
         <v>4.43</v>
       </c>
-      <c r="M42" s="29">
+      <c r="M42" s="34">
         <v>4.12</v>
       </c>
-      <c r="N42" s="29">
+      <c r="N42" s="34">
         <v>0.81</v>
       </c>
-      <c r="O42" s="29">
+      <c r="O42" s="34">
         <v>0.85</v>
       </c>
-      <c r="P42" s="29">
+      <c r="P42" s="34">
         <v>1.67</v>
       </c>
-      <c r="Q42" s="29">
+      <c r="Q42" s="34">
         <v>1.25</v>
       </c>
-      <c r="R42" s="29">
+      <c r="R42" s="34">
         <v>1.33</v>
       </c>
-      <c r="S42" s="29">
+      <c r="S42" s="34">
         <v>1.24</v>
       </c>
-      <c r="T42" s="29">
+      <c r="T42" s="34">
         <v>2.0099999999999998</v>
       </c>
-      <c r="U42" s="29">
+      <c r="U42" s="34">
         <v>2.78</v>
       </c>
-      <c r="V42" s="29">
+      <c r="V42" s="34">
         <v>3.58</v>
       </c>
-      <c r="W42" s="29">
+      <c r="W42" s="34">
         <v>3.87</v>
       </c>
-      <c r="X42" s="29">
+      <c r="X42" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="Y42" s="29">
+      <c r="Y42" s="34">
         <v>4.1399999999999997</v>
       </c>
-      <c r="Z42" s="29">
+      <c r="Z42" s="34">
         <v>1.62</v>
       </c>
-      <c r="AA42" s="29">
+      <c r="AA42" s="34">
         <v>2.12</v>
       </c>
-      <c r="AB42" s="29">
+      <c r="AB42" s="34">
         <v>2.23</v>
       </c>
-      <c r="AC42" s="30">
+      <c r="AC42" s="54">
         <v>2.71</v>
       </c>
-      <c r="AD42" s="29">
+      <c r="AD42" s="34">
         <v>3.48</v>
       </c>
-      <c r="AE42" s="29">
+      <c r="AE42" s="34">
         <v>3.19</v>
       </c>
-      <c r="AF42" s="29">
+      <c r="AF42" s="34">
         <v>3.56</v>
       </c>
-      <c r="AG42" s="29">
+      <c r="AG42" s="34">
         <v>4.05</v>
       </c>
-      <c r="AH42" s="29">
+      <c r="AH42" s="34">
         <v>4.62</v>
       </c>
-      <c r="AI42" s="29">
+      <c r="AI42" s="34">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AJ42" s="29">
+      <c r="AJ42" s="34">
         <v>4.38</v>
       </c>
-      <c r="AK42" s="29">
+      <c r="AK42" s="34">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AL42" s="29">
+      <c r="AL42" s="34">
         <v>6.55</v>
       </c>
-      <c r="AM42" s="29">
+      <c r="AM42" s="34">
         <v>5.94</v>
       </c>
-      <c r="AN42" s="29">
+      <c r="AN42" s="34">
         <v>5.32</v>
       </c>
-      <c r="AO42" s="29">
+      <c r="AO42" s="34">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AP42" s="11">
+      <c r="AP42" s="26">
         <v>4.03</v>
       </c>
-      <c r="AQ42" s="11">
+      <c r="AQ42" s="26">
         <v>3.93</v>
       </c>
-      <c r="AR42" s="11">
+      <c r="AR42" s="26">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AS42" s="11">
+      <c r="AS42" s="26">
         <v>4.3</v>
       </c>
-      <c r="AT42" s="11">
+      <c r="AT42" s="26">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AU42" s="11">
+      <c r="AU42" s="26">
         <v>4.1100000000000003</v>
       </c>
-      <c r="AV42" s="11">
+      <c r="AV42" s="26">
         <v>3.9</v>
       </c>
-      <c r="AW42" s="31">
+      <c r="AW42" s="26">
         <v>3.99</v>
       </c>
-      <c r="AX42" s="11">
+      <c r="AX42" s="26">
         <v>3.35</v>
       </c>
-      <c r="AY42" s="11">
+      <c r="AY42" s="26">
         <v>3.55</v>
       </c>
-      <c r="AZ42" s="11">
+      <c r="AZ42" s="26">
         <v>3.48</v>
       </c>
-      <c r="BA42" s="31">
+      <c r="BA42" s="26">
         <v>2.61</v>
       </c>
-      <c r="BB42" s="11">
+      <c r="BB42" s="26">
         <v>2.42</v>
       </c>
-      <c r="BC42" s="11">
+      <c r="BC42" s="26">
         <v>2.46</v>
       </c>
-      <c r="BD42" s="11">
+      <c r="BD42" s="26">
         <v>3.09</v>
       </c>
-      <c r="BE42" s="31">
+      <c r="BE42" s="26">
         <v>3.03</v>
       </c>
-      <c r="BF42" s="31">
+      <c r="BF42" s="26">
         <v>2.88</v>
       </c>
-      <c r="BG42" s="11">
+      <c r="BG42" s="26">
         <v>2.84</v>
       </c>
-      <c r="BH42" s="11">
+      <c r="BH42" s="26">
         <v>2.82</v>
       </c>
-      <c r="BI42" s="11">
+      <c r="BI42" s="26">
         <v>2.93</v>
       </c>
-      <c r="BJ42" s="11">
+      <c r="BJ42" s="26">
         <v>1.7</v>
       </c>
-      <c r="BK42" s="11">
+      <c r="BK42" s="26">
         <v>1.8</v>
       </c>
-      <c r="BL42" s="31">
+      <c r="BL42" s="26">
         <v>2.66</v>
       </c>
-      <c r="BM42" s="31">
+      <c r="BM42" s="26">
         <v>2.44</v>
       </c>
+      <c r="BN42" s="26">
+        <v>1.94</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A43" s="25" t="s">
+    <row r="43" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="32">
+      <c r="B43" s="27">
         <v>4.76</v>
       </c>
-      <c r="C43" s="32">
+      <c r="C43" s="27">
         <v>4.55</v>
       </c>
-      <c r="D43" s="32">
+      <c r="D43" s="27">
         <v>4.88</v>
       </c>
-      <c r="E43" s="32">
+      <c r="E43" s="27">
         <v>4.26</v>
       </c>
-      <c r="F43" s="32">
+      <c r="F43" s="27">
         <v>4.2</v>
       </c>
-      <c r="G43" s="32">
+      <c r="G43" s="27">
         <v>3.91</v>
       </c>
-      <c r="H43" s="32">
+      <c r="H43" s="27">
         <v>4.4800000000000004</v>
       </c>
-      <c r="I43" s="32">
+      <c r="I43" s="27">
         <v>5.22</v>
       </c>
-      <c r="J43" s="32">
+      <c r="J43" s="27">
         <v>5.45</v>
       </c>
-      <c r="K43" s="32">
+      <c r="K43" s="27">
         <v>5.13</v>
       </c>
-      <c r="L43" s="32">
+      <c r="L43" s="27">
         <v>5.33</v>
       </c>
-      <c r="M43" s="32">
+      <c r="M43" s="27">
         <v>5.43</v>
       </c>
-      <c r="N43" s="32">
+      <c r="N43" s="27">
         <v>2.5299999999999998</v>
       </c>
-      <c r="O43" s="32">
+      <c r="O43" s="27">
         <v>3.1</v>
       </c>
-      <c r="P43" s="32">
+      <c r="P43" s="27">
         <v>4.07</v>
       </c>
-      <c r="Q43" s="32">
+      <c r="Q43" s="27">
         <v>3.93</v>
       </c>
-      <c r="R43" s="32">
+      <c r="R43" s="27">
         <v>4.33</v>
       </c>
-      <c r="S43" s="32">
+      <c r="S43" s="27">
         <v>3.77</v>
       </c>
-      <c r="T43" s="32">
+      <c r="T43" s="27">
         <v>4.08</v>
       </c>
-      <c r="U43" s="32">
+      <c r="U43" s="27">
         <v>4.53</v>
       </c>
-      <c r="V43" s="32">
+      <c r="V43" s="27">
         <v>5.64</v>
       </c>
-      <c r="W43" s="32">
+      <c r="W43" s="27">
         <v>5.58</v>
       </c>
-      <c r="X43" s="32">
+      <c r="X43" s="27">
         <v>6.02</v>
       </c>
-      <c r="Y43" s="32">
+      <c r="Y43" s="27">
         <v>5.87</v>
       </c>
-      <c r="Z43" s="32">
+      <c r="Z43" s="27">
         <v>3.37</v>
       </c>
-      <c r="AA43" s="32">
+      <c r="AA43" s="27">
         <v>2.65</v>
       </c>
-      <c r="AB43" s="32">
+      <c r="AB43" s="27">
         <v>2.31</v>
       </c>
-      <c r="AC43" s="43">
+      <c r="AC43" s="35">
         <v>2.17</v>
       </c>
-      <c r="AD43" s="32">
+      <c r="AD43" s="27">
         <v>1.9</v>
       </c>
-      <c r="AE43" s="32">
+      <c r="AE43" s="27">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AF43" s="32">
+      <c r="AF43" s="27">
         <v>3.07</v>
       </c>
-      <c r="AG43" s="32">
+      <c r="AG43" s="27">
         <v>3.44</v>
       </c>
-      <c r="AH43" s="32">
+      <c r="AH43" s="27">
         <v>3.64</v>
       </c>
-      <c r="AI43" s="32">
+      <c r="AI43" s="27">
         <v>3.53</v>
       </c>
-      <c r="AJ43" s="32">
+      <c r="AJ43" s="27">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AK43" s="32">
+      <c r="AK43" s="27">
         <v>4.09</v>
       </c>
-      <c r="AL43" s="32">
+      <c r="AL43" s="27">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AM43" s="32">
+      <c r="AM43" s="27">
         <v>3.06</v>
       </c>
-      <c r="AN43" s="32">
+      <c r="AN43" s="27">
         <v>3.46</v>
       </c>
-      <c r="AO43" s="32">
+      <c r="AO43" s="27">
         <v>3.47</v>
       </c>
-      <c r="AP43" s="12">
+      <c r="AP43" s="10">
         <v>3.81</v>
       </c>
-      <c r="AQ43" s="12">
+      <c r="AQ43" s="10">
         <v>3.47</v>
       </c>
-      <c r="AR43" s="12">
+      <c r="AR43" s="10">
         <v>3.84</v>
       </c>
-      <c r="AS43" s="12">
+      <c r="AS43" s="10">
         <v>4.01</v>
       </c>
-      <c r="AT43" s="12">
+      <c r="AT43" s="10">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AU43" s="12">
+      <c r="AU43" s="10">
         <v>4.26</v>
       </c>
-      <c r="AV43" s="12">
+      <c r="AV43" s="10">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AW43" s="12">
+      <c r="AW43" s="10">
         <v>4.05</v>
       </c>
-      <c r="AX43" s="12">
+      <c r="AX43" s="10">
         <v>1.72</v>
       </c>
-      <c r="AY43" s="12">
+      <c r="AY43" s="10">
         <v>2.27</v>
       </c>
-      <c r="AZ43" s="12">
+      <c r="AZ43" s="10">
         <v>2.08</v>
       </c>
-      <c r="BA43" s="12">
+      <c r="BA43" s="10">
         <v>2.9</v>
       </c>
-      <c r="BB43" s="12">
+      <c r="BB43" s="10">
         <v>3.02</v>
       </c>
-      <c r="BC43" s="12">
+      <c r="BC43" s="10">
         <v>3.86</v>
       </c>
-      <c r="BD43" s="12">
+      <c r="BD43" s="10">
         <v>4.0599999999999996</v>
       </c>
-      <c r="BE43" s="12">
+      <c r="BE43" s="10">
         <v>4.33</v>
       </c>
-      <c r="BF43" s="12">
+      <c r="BF43" s="10">
         <v>4.25</v>
       </c>
-      <c r="BG43" s="12">
+      <c r="BG43" s="10">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BH43" s="12">
+      <c r="BH43" s="10">
         <v>4.3600000000000003</v>
       </c>
-      <c r="BI43" s="12">
+      <c r="BI43" s="10">
         <v>4.21</v>
       </c>
-      <c r="BJ43" s="12">
+      <c r="BJ43" s="10">
         <v>2.69</v>
       </c>
-      <c r="BK43" s="12">
+      <c r="BK43" s="10">
         <v>1.87</v>
       </c>
-      <c r="BL43" s="12">
+      <c r="BL43" s="10">
         <v>2.46</v>
       </c>
-      <c r="BM43" s="12">
+      <c r="BM43" s="10">
         <v>2.54</v>
       </c>
+      <c r="BN43" s="10">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
-[...36 lines deleted...]
-      <c r="AK44" s="7"/>
+    <row r="44" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="6"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="6"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="6"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="6"/>
+      <c r="AE44" s="6"/>
+      <c r="AF44" s="6"/>
+      <c r="AG44" s="6"/>
+      <c r="AH44" s="6"/>
+      <c r="AI44" s="6"/>
+      <c r="AJ44" s="6"/>
+      <c r="AK44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A22:BM22"/>
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="AY4:BN4"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="BJ5:BN5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A30:BN30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A22" sqref="A22:BM22"/>
+      <selection pane="bottomLeft" activeCell="BS34" sqref="BS34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="3" customWidth="1"/>
-[...51 lines deleted...]
-    <col min="57" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="6.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="5" style="2" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="4.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="3.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="43" max="44" width="4.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="5.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="6.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="7" style="15" customWidth="1"/>
+    <col min="54" max="54" width="6.42578125" style="15" customWidth="1"/>
+    <col min="55" max="55" width="6.85546875" style="15" customWidth="1"/>
+    <col min="56" max="56" width="7.42578125" style="15" customWidth="1"/>
+    <col min="57" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="66"/>
-[...62 lines deleted...]
-      <c r="BM2" s="66"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="56"/>
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A3" s="34"/>
-[...38 lines deleted...]
-      <c r="AN3" s="34"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
     </row>
     <row r="4" spans="1:155">
-      <c r="A4" s="5"/>
-[...41 lines deleted...]
-      <c r="BM4" s="18" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
+      <c r="AE4" s="4"/>
+      <c r="AF4" s="4"/>
+      <c r="AG4" s="4"/>
+      <c r="AH4" s="4"/>
+      <c r="AI4" s="4"/>
+      <c r="AJ4" s="4"/>
+      <c r="AK4" s="4"/>
+      <c r="AZ4" s="16"/>
+      <c r="BA4" s="16"/>
+      <c r="BI4" s="16"/>
+      <c r="BK4" s="16"/>
+      <c r="BL4" s="16"/>
+      <c r="BM4" s="16"/>
+      <c r="BN4" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:155" s="3" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="5" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="63"/>
+      <c r="B5" s="69">
         <v>2021</v>
       </c>
-      <c r="C5" s="76"/>
-[...10 lines deleted...]
-      <c r="N5" s="77">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="69">
         <v>2022</v>
       </c>
-      <c r="O5" s="76"/>
-[...10 lines deleted...]
-      <c r="Z5" s="77">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="69">
         <v>2023</v>
       </c>
-      <c r="AA5" s="76"/>
-[...10 lines deleted...]
-      <c r="AL5" s="67">
+      <c r="AA5" s="68"/>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="68"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="61">
         <v>2024</v>
       </c>
-      <c r="AM5" s="68"/>
-[...10 lines deleted...]
-      <c r="AX5" s="67">
+      <c r="AM5" s="62"/>
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="61">
         <v>2025</v>
       </c>
-      <c r="AY5" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="62">
+      <c r="AY5" s="62"/>
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62"/>
+      <c r="BB5" s="62"/>
+      <c r="BC5" s="62"/>
+      <c r="BD5" s="62"/>
+      <c r="BE5" s="62"/>
+      <c r="BF5" s="62"/>
+      <c r="BG5" s="62"/>
+      <c r="BH5" s="62"/>
+      <c r="BI5" s="62"/>
+      <c r="BJ5" s="57">
         <v>2026</v>
       </c>
-      <c r="BK5" s="63"/>
-[...91 lines deleted...]
-      <c r="EY5" s="5"/>
+      <c r="BK5" s="58"/>
+      <c r="BL5" s="58"/>
+      <c r="BM5" s="58"/>
+      <c r="BN5" s="58"/>
+      <c r="BO5" s="4"/>
+      <c r="BP5" s="4"/>
+      <c r="BQ5" s="4"/>
+      <c r="BR5" s="4"/>
+      <c r="BS5" s="4"/>
+      <c r="BT5" s="4"/>
+      <c r="BU5" s="4"/>
+      <c r="BV5" s="4"/>
+      <c r="BW5" s="4"/>
+      <c r="BX5" s="4"/>
+      <c r="BY5" s="4"/>
+      <c r="BZ5" s="4"/>
+      <c r="CA5" s="4"/>
+      <c r="CB5" s="4"/>
+      <c r="CC5" s="4"/>
+      <c r="CD5" s="4"/>
+      <c r="CE5" s="4"/>
+      <c r="CF5" s="4"/>
+      <c r="CG5" s="4"/>
+      <c r="CH5" s="4"/>
+      <c r="CI5" s="4"/>
+      <c r="CJ5" s="4"/>
+      <c r="CK5" s="4"/>
+      <c r="CL5" s="4"/>
+      <c r="CM5" s="4"/>
+      <c r="CN5" s="4"/>
+      <c r="CO5" s="4"/>
+      <c r="CP5" s="4"/>
+      <c r="CQ5" s="4"/>
+      <c r="CR5" s="4"/>
+      <c r="CS5" s="4"/>
+      <c r="CT5" s="4"/>
+      <c r="CU5" s="4"/>
+      <c r="CV5" s="4"/>
+      <c r="CW5" s="4"/>
+      <c r="CX5" s="4"/>
+      <c r="CY5" s="4"/>
+      <c r="CZ5" s="4"/>
+      <c r="DA5" s="4"/>
+      <c r="DB5" s="4"/>
+      <c r="DC5" s="4"/>
+      <c r="DD5" s="4"/>
+      <c r="DE5" s="4"/>
+      <c r="DF5" s="4"/>
+      <c r="DG5" s="4"/>
+      <c r="DH5" s="4"/>
+      <c r="DI5" s="4"/>
+      <c r="DJ5" s="4"/>
+      <c r="DK5" s="4"/>
+      <c r="DL5" s="4"/>
+      <c r="DM5" s="4"/>
+      <c r="DN5" s="4"/>
+      <c r="DO5" s="4"/>
+      <c r="DP5" s="4"/>
+      <c r="DQ5" s="4"/>
+      <c r="DR5" s="4"/>
+      <c r="DS5" s="4"/>
+      <c r="DT5" s="4"/>
+      <c r="DU5" s="4"/>
+      <c r="DV5" s="4"/>
+      <c r="DW5" s="4"/>
+      <c r="DX5" s="4"/>
+      <c r="DY5" s="4"/>
+      <c r="DZ5" s="4"/>
+      <c r="EA5" s="4"/>
+      <c r="EB5" s="4"/>
+      <c r="EC5" s="4"/>
+      <c r="ED5" s="4"/>
+      <c r="EE5" s="4"/>
+      <c r="EF5" s="4"/>
+      <c r="EG5" s="4"/>
+      <c r="EH5" s="4"/>
+      <c r="EI5" s="4"/>
+      <c r="EJ5" s="4"/>
+      <c r="EK5" s="4"/>
+      <c r="EL5" s="4"/>
+      <c r="EM5" s="4"/>
+      <c r="EN5" s="4"/>
+      <c r="EO5" s="4"/>
+      <c r="EP5" s="4"/>
+      <c r="EQ5" s="4"/>
+      <c r="ER5" s="4"/>
+      <c r="ES5" s="4"/>
+      <c r="ET5" s="4"/>
+      <c r="EU5" s="4"/>
+      <c r="EV5" s="4"/>
+      <c r="EW5" s="4"/>
+      <c r="EX5" s="4"/>
+      <c r="EY5" s="4"/>
     </row>
-    <row r="6" spans="1:155" s="3" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="23" t="s">
+    <row r="6" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="64"/>
+      <c r="B6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="C6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="22" t="s">
+      <c r="D6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="E6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="23" t="s">
+      <c r="F6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="23" t="s">
+      <c r="J6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="22" t="s">
+      <c r="L6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="23" t="s">
+      <c r="M6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="N6" s="23" t="s">
+      <c r="N6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="22" t="s">
+      <c r="O6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="P6" s="22" t="s">
+      <c r="P6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="Q6" s="22" t="s">
+      <c r="Q6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="R6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="U6" s="23" t="s">
+      <c r="R6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="U6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="V6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W6" s="23" t="s">
+      <c r="V6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="22" t="s">
+      <c r="X6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="23" t="s">
+      <c r="Y6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="23" t="s">
+      <c r="Z6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AA6" s="22" t="s">
+      <c r="AA6" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AB6" s="22" t="s">
+      <c r="AB6" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AC6" s="22" t="s">
+      <c r="AC6" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AD6" s="22" t="s">
-[...8 lines deleted...]
-      <c r="AG6" s="23" t="s">
+      <c r="AD6" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="AH6" s="22" t="s">
-[...2 lines deleted...]
-      <c r="AI6" s="23" t="s">
+      <c r="AH6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="AJ6" s="22" t="s">
+      <c r="AJ6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="AK6" s="23" t="s">
+      <c r="AK6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="AL6" s="14" t="s">
+      <c r="AL6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="AM6" s="4" t="s">
+      <c r="AM6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AN6" s="4" t="s">
+      <c r="AN6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AO6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AP6" s="4" t="s">
-[...8 lines deleted...]
-      <c r="AS6" s="15" t="s">
+      <c r="AP6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="AT6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AU6" s="15" t="s">
+      <c r="AT6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="AV6" s="4" t="s">
+      <c r="AV6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AW6" s="19" t="s">
+      <c r="AW6" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="AX6" s="54" t="s">
+      <c r="AX6" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AY6" s="55" t="s">
+      <c r="AY6" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="AZ6" s="4" t="s">
+      <c r="AZ6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="BA6" s="4" t="s">
+      <c r="BA6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="BB6" s="4" t="s">
-[...8 lines deleted...]
-      <c r="BE6" s="15" t="s">
+      <c r="BB6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="BF6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="BG6" s="15" t="s">
+      <c r="BF6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="BH6" s="4" t="s">
+      <c r="BH6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="BI6" s="61" t="s">
+      <c r="BI6" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="BJ6" s="54" t="s">
+      <c r="BJ6" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="BK6" s="54" t="s">
+      <c r="BK6" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="BL6" s="22" t="s">
+      <c r="BL6" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="BM6" s="22" t="s">
+      <c r="BM6" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="BN6" s="5"/>
-[...88 lines deleted...]
-      <c r="EY6" s="5"/>
+      <c r="BN6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO6" s="4"/>
+      <c r="BP6" s="4"/>
+      <c r="BQ6" s="4"/>
+      <c r="BR6" s="4"/>
+      <c r="BS6" s="4"/>
+      <c r="BT6" s="4"/>
+      <c r="BU6" s="4"/>
+      <c r="BV6" s="4"/>
+      <c r="BW6" s="4"/>
+      <c r="BX6" s="4"/>
+      <c r="BY6" s="4"/>
+      <c r="BZ6" s="4"/>
+      <c r="CA6" s="4"/>
+      <c r="CB6" s="4"/>
+      <c r="CC6" s="4"/>
+      <c r="CD6" s="4"/>
+      <c r="CE6" s="4"/>
+      <c r="CF6" s="4"/>
+      <c r="CG6" s="4"/>
+      <c r="CH6" s="4"/>
+      <c r="CI6" s="4"/>
+      <c r="CJ6" s="4"/>
+      <c r="CK6" s="4"/>
+      <c r="CL6" s="4"/>
+      <c r="CM6" s="4"/>
+      <c r="CN6" s="4"/>
+      <c r="CO6" s="4"/>
+      <c r="CP6" s="4"/>
+      <c r="CQ6" s="4"/>
+      <c r="CR6" s="4"/>
+      <c r="CS6" s="4"/>
+      <c r="CT6" s="4"/>
+      <c r="CU6" s="4"/>
+      <c r="CV6" s="4"/>
+      <c r="CW6" s="4"/>
+      <c r="CX6" s="4"/>
+      <c r="CY6" s="4"/>
+      <c r="CZ6" s="4"/>
+      <c r="DA6" s="4"/>
+      <c r="DB6" s="4"/>
+      <c r="DC6" s="4"/>
+      <c r="DD6" s="4"/>
+      <c r="DE6" s="4"/>
+      <c r="DF6" s="4"/>
+      <c r="DG6" s="4"/>
+      <c r="DH6" s="4"/>
+      <c r="DI6" s="4"/>
+      <c r="DJ6" s="4"/>
+      <c r="DK6" s="4"/>
+      <c r="DL6" s="4"/>
+      <c r="DM6" s="4"/>
+      <c r="DN6" s="4"/>
+      <c r="DO6" s="4"/>
+      <c r="DP6" s="4"/>
+      <c r="DQ6" s="4"/>
+      <c r="DR6" s="4"/>
+      <c r="DS6" s="4"/>
+      <c r="DT6" s="4"/>
+      <c r="DU6" s="4"/>
+      <c r="DV6" s="4"/>
+      <c r="DW6" s="4"/>
+      <c r="DX6" s="4"/>
+      <c r="DY6" s="4"/>
+      <c r="DZ6" s="4"/>
+      <c r="EA6" s="4"/>
+      <c r="EB6" s="4"/>
+      <c r="EC6" s="4"/>
+      <c r="ED6" s="4"/>
+      <c r="EE6" s="4"/>
+      <c r="EF6" s="4"/>
+      <c r="EG6" s="4"/>
+      <c r="EH6" s="4"/>
+      <c r="EI6" s="4"/>
+      <c r="EJ6" s="4"/>
+      <c r="EK6" s="4"/>
+      <c r="EL6" s="4"/>
+      <c r="EM6" s="4"/>
+      <c r="EN6" s="4"/>
+      <c r="EO6" s="4"/>
+      <c r="EP6" s="4"/>
+      <c r="EQ6" s="4"/>
+      <c r="ER6" s="4"/>
+      <c r="ES6" s="4"/>
+      <c r="ET6" s="4"/>
+      <c r="EU6" s="4"/>
+      <c r="EV6" s="4"/>
+      <c r="EW6" s="4"/>
+      <c r="EX6" s="4"/>
+      <c r="EY6" s="4"/>
     </row>
-    <row r="7" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="74" t="s">
+    <row r="7" spans="1:155" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="74"/>
-[...62 lines deleted...]
-      <c r="BM7" s="74"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
+      <c r="AR7" s="67"/>
+      <c r="AS7" s="67"/>
+      <c r="AT7" s="67"/>
+      <c r="AU7" s="67"/>
+      <c r="AV7" s="67"/>
+      <c r="AW7" s="67"/>
+      <c r="AX7" s="67"/>
+      <c r="AY7" s="67"/>
+      <c r="AZ7" s="67"/>
+      <c r="BA7" s="67"/>
+      <c r="BB7" s="67"/>
+      <c r="BC7" s="67"/>
+      <c r="BD7" s="67"/>
+      <c r="BE7" s="67"/>
+      <c r="BF7" s="67"/>
+      <c r="BG7" s="67"/>
+      <c r="BH7" s="67"/>
+      <c r="BI7" s="67"/>
+      <c r="BJ7" s="67"/>
+      <c r="BK7" s="67"/>
+      <c r="BL7" s="67"/>
+      <c r="BM7" s="67"/>
+      <c r="BN7" s="67"/>
     </row>
-    <row r="8" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="30">
         <v>64</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="30">
         <v>69</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8" s="24">
         <v>78</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" s="24">
         <v>62</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="30">
         <v>68</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="30">
         <v>66</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="30">
         <v>82</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="30">
         <v>59</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="30">
         <v>65</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="30">
         <v>63</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L8" s="30">
         <v>76</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="30">
         <v>64</v>
       </c>
-      <c r="N8" s="37">
+      <c r="N8" s="30">
         <v>52</v>
       </c>
-      <c r="O8" s="37">
+      <c r="O8" s="30">
         <v>30</v>
       </c>
-      <c r="P8" s="37">
+      <c r="P8" s="30">
         <v>80</v>
       </c>
-      <c r="Q8" s="37">
+      <c r="Q8" s="30">
         <v>70</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="30">
         <v>63</v>
       </c>
-      <c r="S8" s="37">
+      <c r="S8" s="30">
         <v>54</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="30">
         <v>70</v>
       </c>
-      <c r="U8" s="37">
+      <c r="U8" s="30">
         <v>66</v>
       </c>
-      <c r="V8" s="37">
+      <c r="V8" s="30">
         <v>56</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="30">
         <v>58</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="30">
         <v>46</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="30">
         <v>67</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="30">
         <v>69</v>
       </c>
-      <c r="AA8" s="37">
+      <c r="AA8" s="30">
         <v>44</v>
       </c>
-      <c r="AB8" s="37">
+      <c r="AB8" s="30">
         <v>55</v>
       </c>
-      <c r="AC8" s="3">
+      <c r="AC8" s="4">
         <v>53</v>
       </c>
-      <c r="AD8" s="1">
+      <c r="AD8" s="24">
         <v>80</v>
       </c>
-      <c r="AE8" s="1">
+      <c r="AE8" s="24">
         <v>49</v>
       </c>
-      <c r="AF8" s="1">
+      <c r="AF8" s="24">
         <v>68</v>
       </c>
-      <c r="AG8" s="1">
+      <c r="AG8" s="24">
         <v>61</v>
       </c>
-      <c r="AH8" s="1">
+      <c r="AH8" s="24">
         <v>51</v>
       </c>
-      <c r="AI8" s="1">
+      <c r="AI8" s="24">
         <v>80</v>
       </c>
-      <c r="AJ8" s="26">
+      <c r="AJ8" s="47">
         <v>59</v>
       </c>
-      <c r="AK8" s="26">
+      <c r="AK8" s="47">
         <v>52</v>
       </c>
-      <c r="AL8" s="26">
+      <c r="AL8" s="47">
         <v>167</v>
       </c>
-      <c r="AM8" s="26">
+      <c r="AM8" s="47">
         <v>122</v>
       </c>
-      <c r="AN8" s="26">
+      <c r="AN8" s="47">
         <v>187</v>
       </c>
-      <c r="AO8" s="26">
+      <c r="AO8" s="47">
         <v>122</v>
       </c>
-      <c r="AP8" s="1">
+      <c r="AP8" s="24">
         <v>165</v>
       </c>
-      <c r="AQ8" s="1">
+      <c r="AQ8" s="24">
         <v>126</v>
       </c>
-      <c r="AR8" s="1">
+      <c r="AR8" s="24">
         <v>217</v>
       </c>
-      <c r="AS8" s="1">
+      <c r="AS8" s="24">
         <v>188</v>
       </c>
-      <c r="AT8" s="1">
+      <c r="AT8" s="24">
         <v>185</v>
       </c>
-      <c r="AU8" s="1">
+      <c r="AU8" s="24">
         <v>244</v>
       </c>
-      <c r="AV8" s="1">
+      <c r="AV8" s="24">
         <v>171</v>
       </c>
-      <c r="AW8" s="1">
+      <c r="AW8" s="24">
         <v>200</v>
       </c>
-      <c r="AX8" s="1">
+      <c r="AX8" s="24">
         <v>169</v>
       </c>
-      <c r="AY8" s="1">
+      <c r="AY8" s="24">
         <v>134</v>
       </c>
-      <c r="AZ8" s="1">
+      <c r="AZ8" s="24">
         <v>187</v>
       </c>
-      <c r="BA8" s="1">
+      <c r="BA8" s="24">
         <v>180</v>
       </c>
-      <c r="BB8" s="1">
+      <c r="BB8" s="24">
         <v>174</v>
       </c>
-      <c r="BC8" s="1">
+      <c r="BC8" s="24">
         <v>145</v>
       </c>
-      <c r="BD8" s="1">
+      <c r="BD8" s="24">
         <v>202</v>
       </c>
-      <c r="BE8" s="1">
+      <c r="BE8" s="24">
         <v>172</v>
       </c>
-      <c r="BF8" s="27">
+      <c r="BF8" s="24">
         <v>161</v>
       </c>
-      <c r="BG8" s="1">
+      <c r="BG8" s="24">
         <v>191</v>
       </c>
-      <c r="BH8" s="26">
+      <c r="BH8" s="47">
         <v>183</v>
       </c>
-      <c r="BI8" s="26">
+      <c r="BI8" s="47">
         <v>223</v>
       </c>
-      <c r="BJ8" s="26">
+      <c r="BJ8" s="47">
         <v>198</v>
       </c>
-      <c r="BK8" s="26">
+      <c r="BK8" s="47">
         <v>142</v>
       </c>
-      <c r="BL8" s="1">
+      <c r="BL8" s="24">
         <v>206</v>
       </c>
-      <c r="BM8" s="1">
+      <c r="BM8" s="24">
         <v>173</v>
       </c>
+      <c r="BN8" s="47">
+        <v>194</v>
+      </c>
     </row>
-    <row r="9" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="30">
         <v>49</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="30">
         <v>57</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="24">
         <v>62</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="24">
         <v>42</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="30">
         <v>51</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="30">
         <v>51</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="30">
         <v>52</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="30">
         <v>47</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="30">
         <v>52</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="30">
         <v>46</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="30">
         <v>52</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="30">
         <v>44</v>
       </c>
-      <c r="N9" s="37">
+      <c r="N9" s="30">
         <v>42</v>
       </c>
-      <c r="O9" s="37">
+      <c r="O9" s="30">
         <v>15</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="30">
         <v>62</v>
       </c>
-      <c r="Q9" s="37">
+      <c r="Q9" s="30">
         <v>46</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="30">
         <v>47</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="30">
         <v>44</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="30">
         <v>48</v>
       </c>
-      <c r="U9" s="37">
+      <c r="U9" s="30">
         <v>47</v>
       </c>
-      <c r="V9" s="37">
+      <c r="V9" s="30">
         <v>42</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="30">
         <v>40</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="30">
         <v>33</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="30">
         <v>38</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="30">
         <v>52</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="30">
         <v>31</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AB9" s="30">
         <v>39</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AC9" s="4">
         <v>39</v>
       </c>
-      <c r="AD9" s="1">
+      <c r="AD9" s="24">
         <v>53</v>
       </c>
-      <c r="AE9" s="1">
+      <c r="AE9" s="24">
         <v>31</v>
       </c>
-      <c r="AF9" s="1">
+      <c r="AF9" s="24">
         <v>51</v>
       </c>
-      <c r="AG9" s="1">
+      <c r="AG9" s="24">
         <v>38</v>
       </c>
-      <c r="AH9" s="1">
+      <c r="AH9" s="24">
         <v>29</v>
       </c>
-      <c r="AI9" s="1">
+      <c r="AI9" s="24">
         <v>57</v>
       </c>
-      <c r="AJ9" s="26">
+      <c r="AJ9" s="47">
         <v>37</v>
       </c>
-      <c r="AK9" s="26">
+      <c r="AK9" s="47">
         <v>35</v>
       </c>
-      <c r="AL9" s="26">
+      <c r="AL9" s="47">
         <v>117</v>
       </c>
-      <c r="AM9" s="26">
+      <c r="AM9" s="47">
         <v>83</v>
       </c>
-      <c r="AN9" s="26">
+      <c r="AN9" s="47">
         <v>143</v>
       </c>
-      <c r="AO9" s="26">
+      <c r="AO9" s="47">
         <v>79</v>
       </c>
-      <c r="AP9" s="1">
+      <c r="AP9" s="24">
         <v>111</v>
       </c>
-      <c r="AQ9" s="1">
+      <c r="AQ9" s="24">
         <v>80</v>
       </c>
-      <c r="AR9" s="1">
+      <c r="AR9" s="24">
         <v>153</v>
       </c>
-      <c r="AS9" s="1">
+      <c r="AS9" s="24">
         <v>138</v>
       </c>
-      <c r="AT9" s="1">
+      <c r="AT9" s="24">
         <v>123</v>
       </c>
-      <c r="AU9" s="1">
+      <c r="AU9" s="24">
         <v>185</v>
       </c>
-      <c r="AV9" s="1">
+      <c r="AV9" s="24">
         <v>115</v>
       </c>
-      <c r="AW9" s="1">
+      <c r="AW9" s="24">
         <v>127</v>
       </c>
-      <c r="AX9" s="1">
+      <c r="AX9" s="24">
         <v>115</v>
       </c>
-      <c r="AY9" s="1">
+      <c r="AY9" s="24">
         <v>94</v>
       </c>
-      <c r="AZ9" s="1">
+      <c r="AZ9" s="24">
         <v>136</v>
       </c>
-      <c r="BA9" s="1">
+      <c r="BA9" s="24">
         <v>119</v>
       </c>
-      <c r="BB9" s="1">
+      <c r="BB9" s="24">
         <v>110</v>
       </c>
-      <c r="BC9" s="1">
+      <c r="BC9" s="24">
         <v>99</v>
       </c>
-      <c r="BD9" s="1">
+      <c r="BD9" s="24">
         <v>140</v>
       </c>
-      <c r="BE9" s="1">
+      <c r="BE9" s="24">
         <v>130</v>
       </c>
-      <c r="BF9" s="27">
+      <c r="BF9" s="24">
         <v>108</v>
       </c>
-      <c r="BG9" s="1">
+      <c r="BG9" s="24">
         <v>135</v>
       </c>
-      <c r="BH9" s="26">
+      <c r="BH9" s="47">
         <v>135</v>
       </c>
-      <c r="BI9" s="26">
+      <c r="BI9" s="47">
         <v>170</v>
       </c>
-      <c r="BJ9" s="26">
+      <c r="BJ9" s="47">
         <v>142</v>
       </c>
-      <c r="BK9" s="26">
+      <c r="BK9" s="47">
         <v>104</v>
       </c>
-      <c r="BL9" s="1">
+      <c r="BL9" s="24">
         <v>144</v>
       </c>
-      <c r="BM9" s="1">
+      <c r="BM9" s="24">
         <v>119</v>
       </c>
+      <c r="BN9" s="47">
+        <v>138</v>
+      </c>
     </row>
-    <row r="10" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="36">
-[...17 lines deleted...]
-      <c r="H10" s="36">
+      <c r="B10" s="30">
+        <v>1</v>
+      </c>
+      <c r="C10" s="30">
+        <v>2</v>
+      </c>
+      <c r="D10" s="24">
+        <v>1</v>
+      </c>
+      <c r="E10" s="24">
+        <v>2</v>
+      </c>
+      <c r="F10" s="30">
+        <v>1</v>
+      </c>
+      <c r="G10" s="30">
+        <v>2</v>
+      </c>
+      <c r="H10" s="30">
         <v>6</v>
       </c>
-      <c r="I10" s="36">
-[...8 lines deleted...]
-      <c r="L10" s="36">
+      <c r="I10" s="30">
+        <v>1</v>
+      </c>
+      <c r="J10" s="30">
+        <v>1</v>
+      </c>
+      <c r="K10" s="30">
+        <v>1</v>
+      </c>
+      <c r="L10" s="30">
         <v>4</v>
       </c>
-      <c r="M10" s="36">
-[...32 lines deleted...]
-      <c r="X10" s="37">
+      <c r="M10" s="30">
+        <v>3</v>
+      </c>
+      <c r="N10" s="30">
+        <v>0</v>
+      </c>
+      <c r="O10" s="30">
+        <v>2</v>
+      </c>
+      <c r="P10" s="30">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>2</v>
+      </c>
+      <c r="R10" s="30">
+        <v>2</v>
+      </c>
+      <c r="S10" s="30">
+        <v>0</v>
+      </c>
+      <c r="T10" s="30">
+        <v>3</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3</v>
+      </c>
+      <c r="V10" s="30">
+        <v>1</v>
+      </c>
+      <c r="W10" s="30">
+        <v>2</v>
+      </c>
+      <c r="X10" s="30">
         <v>4</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="30">
         <v>5</v>
       </c>
-      <c r="Z10" s="37">
-[...14 lines deleted...]
-      <c r="AE10" s="1">
+      <c r="Z10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="30">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="30">
+        <v>2</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>3</v>
+      </c>
+      <c r="AD10" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE10" s="24">
         <v>4</v>
       </c>
-      <c r="AF10" s="1">
+      <c r="AF10" s="24">
         <v>5</v>
       </c>
-      <c r="AG10" s="1">
+      <c r="AG10" s="24">
         <v>4</v>
       </c>
-      <c r="AH10" s="1">
-[...5 lines deleted...]
-      <c r="AJ10" s="26">
+      <c r="AH10" s="24">
+        <v>3</v>
+      </c>
+      <c r="AI10" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ10" s="47">
         <v>4</v>
       </c>
-      <c r="AK10" s="26">
+      <c r="AK10" s="47">
         <v>6</v>
       </c>
-      <c r="AL10" s="26">
+      <c r="AL10" s="47">
         <v>5</v>
       </c>
-      <c r="AM10" s="26">
+      <c r="AM10" s="47">
         <v>6</v>
       </c>
-      <c r="AN10" s="26">
+      <c r="AN10" s="47">
         <v>12</v>
       </c>
-      <c r="AO10" s="26">
+      <c r="AO10" s="47">
         <v>7</v>
       </c>
-      <c r="AP10" s="1">
+      <c r="AP10" s="24">
         <v>7</v>
       </c>
-      <c r="AQ10" s="1">
+      <c r="AQ10" s="24">
         <v>11</v>
       </c>
-      <c r="AR10" s="1">
+      <c r="AR10" s="24">
         <v>11</v>
       </c>
-      <c r="AS10" s="1">
+      <c r="AS10" s="24">
         <v>7</v>
       </c>
-      <c r="AT10" s="1">
+      <c r="AT10" s="24">
         <v>11</v>
       </c>
-      <c r="AU10" s="1">
+      <c r="AU10" s="24">
         <v>9</v>
       </c>
-      <c r="AV10" s="1">
+      <c r="AV10" s="24">
         <v>15</v>
       </c>
-      <c r="AW10" s="1">
+      <c r="AW10" s="24">
         <v>10</v>
       </c>
-      <c r="AX10" s="1">
+      <c r="AX10" s="24">
         <v>5</v>
       </c>
-      <c r="AY10" s="1">
+      <c r="AY10" s="24">
         <v>8</v>
       </c>
-      <c r="AZ10" s="1">
+      <c r="AZ10" s="24">
         <v>9</v>
       </c>
-      <c r="BA10" s="1">
+      <c r="BA10" s="24">
         <v>11</v>
       </c>
-      <c r="BB10" s="1">
+      <c r="BB10" s="24">
         <v>13</v>
       </c>
-      <c r="BC10" s="1">
+      <c r="BC10" s="24">
         <v>9</v>
       </c>
-      <c r="BD10" s="1">
+      <c r="BD10" s="24">
         <v>4</v>
       </c>
-      <c r="BE10" s="1">
+      <c r="BE10" s="24">
         <v>8</v>
       </c>
-      <c r="BF10" s="27">
-[...2 lines deleted...]
-      <c r="BG10" s="1">
+      <c r="BF10" s="24">
+        <v>3</v>
+      </c>
+      <c r="BG10" s="24">
         <v>7</v>
       </c>
-      <c r="BH10" s="26">
+      <c r="BH10" s="47">
         <v>9</v>
       </c>
-      <c r="BI10" s="26">
+      <c r="BI10" s="47">
         <v>9</v>
       </c>
-      <c r="BJ10" s="26">
+      <c r="BJ10" s="47">
         <v>12</v>
       </c>
-      <c r="BK10" s="26">
+      <c r="BK10" s="47">
         <v>5</v>
       </c>
-      <c r="BL10" s="1">
+      <c r="BL10" s="24">
         <v>9</v>
       </c>
-      <c r="BM10" s="1">
+      <c r="BM10" s="24">
         <v>6</v>
       </c>
+      <c r="BN10" s="47">
+        <v>7</v>
+      </c>
     </row>
-    <row r="11" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A11" s="24" t="s">
+    <row r="11" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="36">
-[...120 lines deleted...]
-      <c r="AQ11" s="1">
+      <c r="B11" s="30">
+        <v>2</v>
+      </c>
+      <c r="C11" s="30">
+        <v>0</v>
+      </c>
+      <c r="D11" s="30">
+        <v>0</v>
+      </c>
+      <c r="E11" s="30">
+        <v>0</v>
+      </c>
+      <c r="F11" s="30">
+        <v>2</v>
+      </c>
+      <c r="G11" s="30">
+        <v>0</v>
+      </c>
+      <c r="H11" s="30">
+        <v>1</v>
+      </c>
+      <c r="I11" s="30">
+        <v>0</v>
+      </c>
+      <c r="J11" s="30">
+        <v>0</v>
+      </c>
+      <c r="K11" s="30">
+        <v>0</v>
+      </c>
+      <c r="L11" s="30">
+        <v>0</v>
+      </c>
+      <c r="M11" s="30">
+        <v>1</v>
+      </c>
+      <c r="N11" s="30">
+        <v>2</v>
+      </c>
+      <c r="O11" s="30">
+        <v>0</v>
+      </c>
+      <c r="P11" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>2</v>
+      </c>
+      <c r="R11" s="30">
+        <v>2</v>
+      </c>
+      <c r="S11" s="30">
+        <v>0</v>
+      </c>
+      <c r="T11" s="30">
+        <v>0</v>
+      </c>
+      <c r="U11" s="30">
+        <v>0</v>
+      </c>
+      <c r="V11" s="30">
+        <v>0</v>
+      </c>
+      <c r="W11" s="30">
+        <v>0</v>
+      </c>
+      <c r="X11" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH11" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="47">
+        <v>3</v>
+      </c>
+      <c r="AL11" s="47">
+        <v>2</v>
+      </c>
+      <c r="AM11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="24"/>
+      <c r="AQ11" s="24">
         <v>5</v>
       </c>
-      <c r="AR11" s="1">
-[...11 lines deleted...]
-      <c r="AV11" s="1">
+      <c r="AR11" s="24">
+        <v>2</v>
+      </c>
+      <c r="AS11" s="24">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU11" s="24">
+        <v>2</v>
+      </c>
+      <c r="AV11" s="24">
         <v>4</v>
       </c>
-      <c r="AW11" s="1">
-[...2 lines deleted...]
-      <c r="AX11" s="1">
+      <c r="AW11" s="24">
+        <v>2</v>
+      </c>
+      <c r="AX11" s="24">
         <v>6</v>
       </c>
-      <c r="AY11" s="1">
-[...41 lines deleted...]
-      <c r="BM11" s="1">
+      <c r="AY11" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ11" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB11" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC11" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD11" s="24">
+        <v>2</v>
+      </c>
+      <c r="BE11" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF11" s="24">
+        <v>2</v>
+      </c>
+      <c r="BG11" s="24">
+        <v>2</v>
+      </c>
+      <c r="BH11" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK11" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL11" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM11" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN11" s="47">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A12" s="24" t="s">
+    <row r="12" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="36">
-[...110 lines deleted...]
-      <c r="AM12" s="26">
+      <c r="B12" s="30">
+        <v>2</v>
+      </c>
+      <c r="C12" s="30">
+        <v>1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>0</v>
+      </c>
+      <c r="E12" s="30">
+        <v>0</v>
+      </c>
+      <c r="F12" s="30">
+        <v>0</v>
+      </c>
+      <c r="G12" s="30">
+        <v>0</v>
+      </c>
+      <c r="H12" s="30">
+        <v>0</v>
+      </c>
+      <c r="I12" s="30">
+        <v>0</v>
+      </c>
+      <c r="J12" s="30">
+        <v>2</v>
+      </c>
+      <c r="K12" s="30">
+        <v>0</v>
+      </c>
+      <c r="L12" s="30">
+        <v>0</v>
+      </c>
+      <c r="M12" s="30">
+        <v>0</v>
+      </c>
+      <c r="N12" s="30">
+        <v>0</v>
+      </c>
+      <c r="O12" s="30">
+        <v>0</v>
+      </c>
+      <c r="P12" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>0</v>
+      </c>
+      <c r="R12" s="30">
+        <v>0</v>
+      </c>
+      <c r="S12" s="30">
+        <v>0</v>
+      </c>
+      <c r="T12" s="30">
+        <v>1</v>
+      </c>
+      <c r="U12" s="30">
+        <v>1</v>
+      </c>
+      <c r="V12" s="30">
+        <v>1</v>
+      </c>
+      <c r="W12" s="30">
+        <v>1</v>
+      </c>
+      <c r="X12" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="30">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE12" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="24">
+        <v>2</v>
+      </c>
+      <c r="AJ12" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="47">
+        <v>2</v>
+      </c>
+      <c r="AM12" s="47">
         <v>4</v>
       </c>
-      <c r="AN12" s="26">
-[...12 lines deleted...]
-      <c r="AS12" s="1">
+      <c r="AN12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="47">
+        <v>3</v>
+      </c>
+      <c r="AP12" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="24"/>
+      <c r="AR12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS12" s="24">
         <v>4</v>
       </c>
-      <c r="AT12" s="1">
-[...5 lines deleted...]
-      <c r="AV12" s="1">
+      <c r="AT12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AU12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV12" s="24">
         <v>4</v>
       </c>
-      <c r="AW12" s="1">
-[...20 lines deleted...]
-      <c r="BD12" s="1">
+      <c r="AW12" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX12" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY12" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA12" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="24">
+        <v>2</v>
+      </c>
+      <c r="BC12" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD12" s="24">
         <v>4</v>
       </c>
-      <c r="BE12" s="1">
-[...20 lines deleted...]
-      <c r="BL12" s="1">
+      <c r="BE12" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF12" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI12" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK12" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL12" s="24">
         <v>4</v>
       </c>
-      <c r="BM12" s="1">
-        <v>3</v>
+      <c r="BM12" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN12" s="47">
+        <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A13" s="24" t="s">
+    <row r="13" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="37">
-[...110 lines deleted...]
-      <c r="AM13" s="26">
+      <c r="B13" s="30">
+        <v>0</v>
+      </c>
+      <c r="C13" s="30">
+        <v>2</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1</v>
+      </c>
+      <c r="E13" s="24">
+        <v>1</v>
+      </c>
+      <c r="F13" s="30">
+        <v>0</v>
+      </c>
+      <c r="G13" s="30">
+        <v>0</v>
+      </c>
+      <c r="H13" s="30">
+        <v>3</v>
+      </c>
+      <c r="I13" s="30">
+        <v>2</v>
+      </c>
+      <c r="J13" s="30">
+        <v>2</v>
+      </c>
+      <c r="K13" s="30">
+        <v>0</v>
+      </c>
+      <c r="L13" s="30">
+        <v>2</v>
+      </c>
+      <c r="M13" s="30">
+        <v>1</v>
+      </c>
+      <c r="N13" s="30">
+        <v>3</v>
+      </c>
+      <c r="O13" s="30">
+        <v>0</v>
+      </c>
+      <c r="P13" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>2</v>
+      </c>
+      <c r="R13" s="30">
+        <v>0</v>
+      </c>
+      <c r="S13" s="30">
+        <v>3</v>
+      </c>
+      <c r="T13" s="30">
+        <v>1</v>
+      </c>
+      <c r="U13" s="30">
+        <v>0</v>
+      </c>
+      <c r="V13" s="30">
+        <v>1</v>
+      </c>
+      <c r="W13" s="30">
+        <v>0</v>
+      </c>
+      <c r="X13" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="30">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="24">
+        <v>2</v>
+      </c>
+      <c r="AE13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM13" s="47">
         <v>4</v>
       </c>
-      <c r="AN13" s="26">
+      <c r="AN13" s="47">
         <v>4</v>
       </c>
-      <c r="AO13" s="26">
-[...2 lines deleted...]
-      <c r="AP13" s="1">
+      <c r="AO13" s="47">
+        <v>3</v>
+      </c>
+      <c r="AP13" s="24">
         <v>6</v>
       </c>
-      <c r="AQ13" s="1">
-[...2 lines deleted...]
-      <c r="AR13" s="1">
+      <c r="AQ13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="24">
         <v>4</v>
       </c>
-      <c r="AS13" s="1">
+      <c r="AS13" s="24">
         <v>5</v>
       </c>
-      <c r="AT13" s="1">
-[...14 lines deleted...]
-      <c r="AY13" s="1">
+      <c r="AT13" s="24">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV13" s="24">
+        <v>3</v>
+      </c>
+      <c r="AW13" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX13" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY13" s="24">
         <v>5</v>
       </c>
-      <c r="AZ13" s="1">
-[...2 lines deleted...]
-      <c r="BA13" s="1">
+      <c r="AZ13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA13" s="24">
         <v>4</v>
       </c>
-      <c r="BB13" s="1">
+      <c r="BB13" s="24">
         <v>5</v>
       </c>
-      <c r="BC13" s="1">
-[...2 lines deleted...]
-      <c r="BD13" s="1">
+      <c r="BC13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD13" s="24">
         <v>5</v>
       </c>
-      <c r="BE13" s="1">
-[...14 lines deleted...]
-      <c r="BJ13" s="26">
+      <c r="BE13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF13" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH13" s="47">
+        <v>3</v>
+      </c>
+      <c r="BI13" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ13" s="47">
         <v>4</v>
       </c>
-      <c r="BK13" s="26">
-[...2 lines deleted...]
-      <c r="BL13" s="1">
+      <c r="BK13" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL13" s="24">
         <v>7</v>
       </c>
-      <c r="BM13" s="1">
+      <c r="BM13" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN13" s="47">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A14" s="24" t="s">
+    <row r="14" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="36">
-[...152 lines deleted...]
-      <c r="BA14" s="1">
+      <c r="B14" s="30">
+        <v>1</v>
+      </c>
+      <c r="C14" s="30">
+        <v>0</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1</v>
+      </c>
+      <c r="E14" s="24">
+        <v>3</v>
+      </c>
+      <c r="F14" s="30">
+        <v>0</v>
+      </c>
+      <c r="G14" s="30">
+        <v>1</v>
+      </c>
+      <c r="H14" s="30">
+        <v>1</v>
+      </c>
+      <c r="I14" s="30">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>2</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1</v>
+      </c>
+      <c r="L14" s="30">
+        <v>1</v>
+      </c>
+      <c r="M14" s="30">
+        <v>1</v>
+      </c>
+      <c r="N14" s="30">
+        <v>0</v>
+      </c>
+      <c r="O14" s="30">
+        <v>1</v>
+      </c>
+      <c r="P14" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>1</v>
+      </c>
+      <c r="R14" s="30">
+        <v>1</v>
+      </c>
+      <c r="S14" s="30">
+        <v>0</v>
+      </c>
+      <c r="T14" s="30">
+        <v>0</v>
+      </c>
+      <c r="U14" s="30">
+        <v>1</v>
+      </c>
+      <c r="V14" s="30">
+        <v>0</v>
+      </c>
+      <c r="W14" s="30">
+        <v>0</v>
+      </c>
+      <c r="X14" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="24">
+        <v>2</v>
+      </c>
+      <c r="AJ14" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK14" s="47">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM14" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="24">
+        <v>3</v>
+      </c>
+      <c r="AR14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AS14" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AU14" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW14" s="24">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY14" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ14" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA14" s="24">
         <v>4</v>
       </c>
-      <c r="BB14" s="1">
+      <c r="BB14" s="24">
         <v>4</v>
       </c>
-      <c r="BC14" s="1">
-[...11 lines deleted...]
-      <c r="BG14" s="1">
+      <c r="BC14" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD14" s="24">
+        <v>3</v>
+      </c>
+      <c r="BE14" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF14" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="24">
         <v>6</v>
       </c>
-      <c r="BH14" s="26">
-[...2 lines deleted...]
-      <c r="BI14" s="26">
+      <c r="BH14" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI14" s="47">
         <v>4</v>
       </c>
-      <c r="BJ14" s="26">
+      <c r="BJ14" s="47">
         <v>5</v>
       </c>
-      <c r="BK14" s="26">
-[...2 lines deleted...]
-      <c r="BL14" s="1">
+      <c r="BK14" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL14" s="24">
         <v>5</v>
       </c>
-      <c r="BM14" s="1">
-        <v>2</v>
+      <c r="BM14" s="24">
+        <v>2</v>
+      </c>
+      <c r="BN14" s="47">
+        <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A15" s="24" t="s">
+    <row r="15" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="37">
-[...26 lines deleted...]
-      <c r="K15" s="36">
+      <c r="B15" s="30">
+        <v>0</v>
+      </c>
+      <c r="C15" s="30">
+        <v>1</v>
+      </c>
+      <c r="D15" s="30">
+        <v>0</v>
+      </c>
+      <c r="E15" s="24">
+        <v>2</v>
+      </c>
+      <c r="F15" s="30">
+        <v>0</v>
+      </c>
+      <c r="G15" s="30">
+        <v>0</v>
+      </c>
+      <c r="H15" s="30">
+        <v>2</v>
+      </c>
+      <c r="I15" s="30">
+        <v>2</v>
+      </c>
+      <c r="J15" s="30">
+        <v>0</v>
+      </c>
+      <c r="K15" s="30">
         <v>6</v>
       </c>
-      <c r="L15" s="36">
-[...38 lines deleted...]
-      <c r="Y15" s="37">
+      <c r="L15" s="30">
+        <v>3</v>
+      </c>
+      <c r="M15" s="30">
+        <v>2</v>
+      </c>
+      <c r="N15" s="30">
+        <v>3</v>
+      </c>
+      <c r="O15" s="30">
+        <v>0</v>
+      </c>
+      <c r="P15" s="30">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>3</v>
+      </c>
+      <c r="R15" s="30">
+        <v>1</v>
+      </c>
+      <c r="S15" s="30">
+        <v>1</v>
+      </c>
+      <c r="T15" s="30">
+        <v>1</v>
+      </c>
+      <c r="U15" s="30">
+        <v>2</v>
+      </c>
+      <c r="V15" s="30">
+        <v>2</v>
+      </c>
+      <c r="W15" s="30">
+        <v>3</v>
+      </c>
+      <c r="X15" s="30">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="30">
         <v>4</v>
       </c>
-      <c r="Z15" s="37">
-[...5 lines deleted...]
-      <c r="AB15" s="37">
+      <c r="Z15" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="30">
         <v>4</v>
       </c>
-      <c r="AC15" s="3">
-[...2 lines deleted...]
-      <c r="AD15" s="1">
+      <c r="AC15" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD15" s="24">
         <v>6</v>
       </c>
-      <c r="AE15" s="1">
-[...2 lines deleted...]
-      <c r="AF15" s="1">
+      <c r="AE15" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="24">
         <v>4</v>
       </c>
-      <c r="AG15" s="1">
-[...2 lines deleted...]
-      <c r="AH15" s="1">
+      <c r="AG15" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH15" s="24">
         <v>6</v>
       </c>
-      <c r="AI15" s="1">
-[...8 lines deleted...]
-      <c r="AL15" s="26">
+      <c r="AI15" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL15" s="47">
         <v>6</v>
       </c>
-      <c r="AM15" s="26">
+      <c r="AM15" s="47">
         <v>4</v>
       </c>
-      <c r="AN15" s="26">
-[...2 lines deleted...]
-      <c r="AO15" s="26">
+      <c r="AN15" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO15" s="47">
         <v>6</v>
       </c>
-      <c r="AP15" s="1">
+      <c r="AP15" s="24">
         <v>4</v>
       </c>
-      <c r="AQ15" s="1">
+      <c r="AQ15" s="24">
         <v>5</v>
       </c>
-      <c r="AR15" s="1">
+      <c r="AR15" s="24">
         <v>7</v>
       </c>
-      <c r="AS15" s="1">
+      <c r="AS15" s="24">
         <v>5</v>
       </c>
-      <c r="AT15" s="1">
+      <c r="AT15" s="24">
         <v>8</v>
       </c>
-      <c r="AU15" s="1">
+      <c r="AU15" s="24">
         <v>6</v>
       </c>
-      <c r="AV15" s="1">
+      <c r="AV15" s="24">
         <v>5</v>
       </c>
-      <c r="AW15" s="1">
+      <c r="AW15" s="24">
         <v>6</v>
       </c>
-      <c r="AX15" s="1">
+      <c r="AX15" s="24">
         <v>5</v>
       </c>
-      <c r="AY15" s="1">
-[...5 lines deleted...]
-      <c r="BA15" s="1">
+      <c r="AY15" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ15" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA15" s="24">
         <v>6</v>
       </c>
-      <c r="BB15" s="1">
+      <c r="BB15" s="24">
         <v>9</v>
       </c>
-      <c r="BC15" s="1">
+      <c r="BC15" s="24">
         <v>4</v>
       </c>
-      <c r="BD15" s="1">
+      <c r="BD15" s="24">
         <v>6</v>
       </c>
-      <c r="BE15" s="1">
-[...2 lines deleted...]
-      <c r="BF15" s="27">
+      <c r="BE15" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF15" s="24">
         <v>5</v>
       </c>
-      <c r="BG15" s="1">
+      <c r="BG15" s="24">
         <v>6</v>
       </c>
-      <c r="BH15" s="26">
+      <c r="BH15" s="47">
         <v>8</v>
       </c>
-      <c r="BI15" s="26">
+      <c r="BI15" s="47">
         <v>6</v>
       </c>
-      <c r="BJ15" s="26">
-[...2 lines deleted...]
-      <c r="BK15" s="26">
+      <c r="BJ15" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK15" s="47">
         <v>4</v>
       </c>
-      <c r="BL15" s="1">
+      <c r="BL15" s="24">
         <v>4</v>
       </c>
-      <c r="BM15" s="1">
+      <c r="BM15" s="24">
         <v>7</v>
       </c>
+      <c r="BN15" s="47">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:155" s="3" customFormat="1" ht="11.25">
-      <c r="A16" s="24" t="s">
+    <row r="16" spans="1:155" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="30">
         <v>5</v>
       </c>
-      <c r="C16" s="36">
-[...2 lines deleted...]
-      <c r="D16" s="1">
+      <c r="C16" s="30">
+        <v>3</v>
+      </c>
+      <c r="D16" s="24">
         <v>8</v>
       </c>
-      <c r="E16" s="1">
+      <c r="E16" s="24">
         <v>4</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="30">
         <v>4</v>
       </c>
-      <c r="G16" s="36">
-[...2 lines deleted...]
-      <c r="H16" s="36">
+      <c r="G16" s="30">
+        <v>2</v>
+      </c>
+      <c r="H16" s="30">
         <v>9</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="30">
         <v>4</v>
       </c>
-      <c r="J16" s="36">
-[...2 lines deleted...]
-      <c r="K16" s="36">
+      <c r="J16" s="30">
+        <v>2</v>
+      </c>
+      <c r="K16" s="30">
         <v>4</v>
       </c>
-      <c r="L16" s="36">
-[...2 lines deleted...]
-      <c r="M16" s="36">
+      <c r="L16" s="30">
+        <v>3</v>
+      </c>
+      <c r="M16" s="30">
         <v>4</v>
       </c>
-      <c r="N16" s="37">
-[...2 lines deleted...]
-      <c r="O16" s="37">
+      <c r="N16" s="30">
+        <v>0</v>
+      </c>
+      <c r="O16" s="30">
         <v>4</v>
       </c>
-      <c r="P16" s="37">
-[...2 lines deleted...]
-      <c r="Q16" s="37">
+      <c r="P16" s="30">
+        <v>3</v>
+      </c>
+      <c r="Q16" s="30">
         <v>5</v>
       </c>
-      <c r="R16" s="37">
-[...5 lines deleted...]
-      <c r="T16" s="37">
+      <c r="R16" s="30">
+        <v>2</v>
+      </c>
+      <c r="S16" s="30">
+        <v>1</v>
+      </c>
+      <c r="T16" s="30">
         <v>8</v>
       </c>
-      <c r="U16" s="37">
+      <c r="U16" s="30">
         <v>4</v>
       </c>
-      <c r="V16" s="37">
+      <c r="V16" s="30">
         <v>5</v>
       </c>
-      <c r="W16" s="37">
+      <c r="W16" s="30">
         <v>7</v>
       </c>
-      <c r="X16" s="37">
-[...2 lines deleted...]
-      <c r="Y16" s="37">
+      <c r="X16" s="30">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="30">
         <v>6</v>
       </c>
-      <c r="Z16" s="37">
-[...2 lines deleted...]
-      <c r="AA16" s="37">
+      <c r="Z16" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA16" s="30">
         <v>5</v>
       </c>
-      <c r="AB16" s="37">
-[...5 lines deleted...]
-      <c r="AD16" s="1">
+      <c r="AB16" s="30">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="24">
         <v>6</v>
       </c>
-      <c r="AE16" s="1">
+      <c r="AE16" s="24">
         <v>4</v>
       </c>
-      <c r="AF16" s="1">
-[...2 lines deleted...]
-      <c r="AG16" s="1">
+      <c r="AF16" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="24">
         <v>6</v>
       </c>
-      <c r="AH16" s="1">
+      <c r="AH16" s="24">
         <v>4</v>
       </c>
-      <c r="AI16" s="1">
-[...2 lines deleted...]
-      <c r="AJ16" s="26">
+      <c r="AI16" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ16" s="47">
         <v>4</v>
       </c>
-      <c r="AK16" s="26">
-[...2 lines deleted...]
-      <c r="AL16" s="26">
+      <c r="AK16" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL16" s="47">
         <v>9</v>
       </c>
-      <c r="AM16" s="26">
+      <c r="AM16" s="47">
         <v>8</v>
       </c>
-      <c r="AN16" s="26">
+      <c r="AN16" s="47">
         <v>13</v>
       </c>
-      <c r="AO16" s="26">
+      <c r="AO16" s="47">
         <v>10</v>
       </c>
-      <c r="AP16" s="1">
+      <c r="AP16" s="24">
         <v>10</v>
       </c>
-      <c r="AQ16" s="1">
+      <c r="AQ16" s="24">
         <v>5</v>
       </c>
-      <c r="AR16" s="1">
+      <c r="AR16" s="24">
         <v>17</v>
       </c>
-      <c r="AS16" s="1">
+      <c r="AS16" s="24">
         <v>14</v>
       </c>
-      <c r="AT16" s="1">
+      <c r="AT16" s="24">
         <v>13</v>
       </c>
-      <c r="AU16" s="1">
+      <c r="AU16" s="24">
         <v>9</v>
       </c>
-      <c r="AV16" s="1">
+      <c r="AV16" s="24">
         <v>9</v>
       </c>
-      <c r="AW16" s="1">
+      <c r="AW16" s="24">
         <v>19</v>
       </c>
-      <c r="AX16" s="1">
+      <c r="AX16" s="24">
         <v>14</v>
       </c>
-      <c r="AY16" s="1">
+      <c r="AY16" s="24">
         <v>9</v>
       </c>
-      <c r="AZ16" s="1">
+      <c r="AZ16" s="24">
         <v>8</v>
       </c>
-      <c r="BA16" s="1">
+      <c r="BA16" s="24">
         <v>20</v>
       </c>
-      <c r="BB16" s="1">
+      <c r="BB16" s="24">
         <v>11</v>
       </c>
-      <c r="BC16" s="1">
+      <c r="BC16" s="24">
         <v>9</v>
       </c>
-      <c r="BD16" s="1">
+      <c r="BD16" s="24">
         <v>12</v>
       </c>
-      <c r="BE16" s="1">
+      <c r="BE16" s="24">
         <v>7</v>
       </c>
-      <c r="BF16" s="27">
+      <c r="BF16" s="24">
         <v>12</v>
       </c>
-      <c r="BG16" s="1">
+      <c r="BG16" s="24">
         <v>12</v>
       </c>
-      <c r="BH16" s="26">
+      <c r="BH16" s="47">
         <v>7</v>
       </c>
-      <c r="BI16" s="26">
+      <c r="BI16" s="47">
         <v>14</v>
       </c>
-      <c r="BJ16" s="26">
+      <c r="BJ16" s="47">
         <v>7</v>
       </c>
-      <c r="BK16" s="26">
+      <c r="BK16" s="47">
         <v>4</v>
       </c>
-      <c r="BL16" s="1">
+      <c r="BL16" s="24">
         <v>15</v>
       </c>
-      <c r="BM16" s="1">
+      <c r="BM16" s="24">
         <v>11</v>
       </c>
+      <c r="BN16" s="47">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A17" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="37">
-[...157 lines deleted...]
-      <c r="BD17" s="1">
+      <c r="B17" s="30">
+        <v>0</v>
+      </c>
+      <c r="C17" s="30">
+        <v>0</v>
+      </c>
+      <c r="D17" s="30">
+        <v>0</v>
+      </c>
+      <c r="E17" s="30">
+        <v>0</v>
+      </c>
+      <c r="F17" s="30">
+        <v>0</v>
+      </c>
+      <c r="G17" s="30">
+        <v>0</v>
+      </c>
+      <c r="H17" s="30">
+        <v>0</v>
+      </c>
+      <c r="I17" s="30">
+        <v>0</v>
+      </c>
+      <c r="J17" s="30">
+        <v>0</v>
+      </c>
+      <c r="K17" s="30">
+        <v>0</v>
+      </c>
+      <c r="L17" s="30">
+        <v>0</v>
+      </c>
+      <c r="M17" s="30">
+        <v>0</v>
+      </c>
+      <c r="N17" s="30">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>0</v>
+      </c>
+      <c r="P17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>1</v>
+      </c>
+      <c r="R17" s="30">
+        <v>0</v>
+      </c>
+      <c r="S17" s="30">
+        <v>0</v>
+      </c>
+      <c r="T17" s="30">
+        <v>1</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0</v>
+      </c>
+      <c r="V17" s="30">
+        <v>0</v>
+      </c>
+      <c r="W17" s="30">
+        <v>1</v>
+      </c>
+      <c r="X17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>2</v>
+      </c>
+      <c r="AB17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="24">
+        <v>2</v>
+      </c>
+      <c r="AQ17" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR17" s="24"/>
+      <c r="AS17" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT17" s="24"/>
+      <c r="AU17" s="24">
+        <v>1</v>
+      </c>
+      <c r="AV17" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW17" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX17" s="24">
+        <v>1</v>
+      </c>
+      <c r="AY17" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ17" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA17" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="24">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD17" s="24">
         <v>5</v>
       </c>
-      <c r="BE17" s="1"/>
-[...19 lines deleted...]
-      <c r="BM17" s="1">
+      <c r="BE17" s="24"/>
+      <c r="BF17" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG17" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK17" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL17" s="24"/>
+      <c r="BM17" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN17" s="47">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="37">
-[...107 lines deleted...]
-      <c r="AL18" s="26">
+      <c r="B18" s="30">
+        <v>0</v>
+      </c>
+      <c r="C18" s="30">
+        <v>2</v>
+      </c>
+      <c r="D18" s="24">
+        <v>2</v>
+      </c>
+      <c r="E18" s="24">
+        <v>1</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3</v>
+      </c>
+      <c r="G18" s="30">
+        <v>3</v>
+      </c>
+      <c r="H18" s="30">
+        <v>0</v>
+      </c>
+      <c r="I18" s="30">
+        <v>0</v>
+      </c>
+      <c r="J18" s="30">
+        <v>1</v>
+      </c>
+      <c r="K18" s="30">
+        <v>0</v>
+      </c>
+      <c r="L18" s="30">
+        <v>1</v>
+      </c>
+      <c r="M18" s="30">
+        <v>3</v>
+      </c>
+      <c r="N18" s="30">
+        <v>1</v>
+      </c>
+      <c r="O18" s="30">
+        <v>0</v>
+      </c>
+      <c r="P18" s="30">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>3</v>
+      </c>
+      <c r="R18" s="30">
+        <v>2</v>
+      </c>
+      <c r="S18" s="30">
+        <v>0</v>
+      </c>
+      <c r="T18" s="30">
+        <v>1</v>
+      </c>
+      <c r="U18" s="30">
+        <v>3</v>
+      </c>
+      <c r="V18" s="30">
+        <v>2</v>
+      </c>
+      <c r="W18" s="30">
+        <v>1</v>
+      </c>
+      <c r="X18" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="30">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="30">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="4">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG18" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="47">
         <v>5</v>
       </c>
-      <c r="AM18" s="26">
-[...2 lines deleted...]
-      <c r="AN18" s="26">
+      <c r="AM18" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="47">
         <v>4</v>
       </c>
-      <c r="AO18" s="26">
-[...2 lines deleted...]
-      <c r="AP18" s="1">
+      <c r="AO18" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP18" s="24">
         <v>6</v>
       </c>
-      <c r="AQ18" s="1">
+      <c r="AQ18" s="24">
         <v>6</v>
       </c>
-      <c r="AR18" s="1">
+      <c r="AR18" s="24">
         <v>7</v>
       </c>
-      <c r="AS18" s="1">
+      <c r="AS18" s="24">
         <v>4</v>
       </c>
-      <c r="AT18" s="1">
-[...2 lines deleted...]
-      <c r="AU18" s="1">
+      <c r="AT18" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU18" s="24">
         <v>5</v>
       </c>
-      <c r="AV18" s="1">
+      <c r="AV18" s="24">
         <v>4</v>
       </c>
-      <c r="AW18" s="1">
+      <c r="AW18" s="24">
         <v>9</v>
       </c>
-      <c r="AX18" s="1">
-[...5 lines deleted...]
-      <c r="AZ18" s="1">
+      <c r="AX18" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY18" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ18" s="24">
         <v>8</v>
       </c>
-      <c r="BA18" s="1">
-[...2 lines deleted...]
-      <c r="BB18" s="1">
+      <c r="BA18" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB18" s="24">
         <v>5</v>
       </c>
-      <c r="BC18" s="1">
-[...8 lines deleted...]
-      <c r="BF18" s="27">
+      <c r="BC18" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD18" s="24">
+        <v>1</v>
+      </c>
+      <c r="BE18" s="24">
+        <v>2</v>
+      </c>
+      <c r="BF18" s="24">
         <v>7</v>
       </c>
-      <c r="BG18" s="1">
+      <c r="BG18" s="24">
         <v>5</v>
       </c>
-      <c r="BH18" s="26">
+      <c r="BH18" s="47">
         <v>4</v>
       </c>
-      <c r="BI18" s="26">
+      <c r="BI18" s="47">
         <v>5</v>
       </c>
-      <c r="BJ18" s="26">
+      <c r="BJ18" s="47">
         <v>4</v>
       </c>
-      <c r="BK18" s="26">
-[...5 lines deleted...]
-      <c r="BM18" s="1">
+      <c r="BK18" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL18" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM18" s="24">
         <v>8</v>
       </c>
+      <c r="BN18" s="47">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A19" s="24" t="s">
+    <row r="19" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="36">
-[...8 lines deleted...]
-      <c r="E19" s="1">
+      <c r="B19" s="30">
+        <v>3</v>
+      </c>
+      <c r="C19" s="30">
+        <v>1</v>
+      </c>
+      <c r="D19" s="24">
+        <v>1</v>
+      </c>
+      <c r="E19" s="24">
         <v>5</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="30">
         <v>7</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="30">
         <v>5</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="30">
         <v>6</v>
       </c>
-      <c r="I19" s="37">
-[...5 lines deleted...]
-      <c r="K19" s="36">
+      <c r="I19" s="30">
+        <v>0</v>
+      </c>
+      <c r="J19" s="30">
+        <v>3</v>
+      </c>
+      <c r="K19" s="30">
         <v>4</v>
       </c>
-      <c r="L19" s="36">
+      <c r="L19" s="30">
         <v>7</v>
       </c>
-      <c r="M19" s="36">
-[...5 lines deleted...]
-      <c r="O19" s="37">
+      <c r="M19" s="30">
+        <v>3</v>
+      </c>
+      <c r="N19" s="30">
+        <v>1</v>
+      </c>
+      <c r="O19" s="30">
         <v>5</v>
       </c>
-      <c r="P19" s="37">
-[...11 lines deleted...]
-      <c r="T19" s="37">
+      <c r="P19" s="30">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>3</v>
+      </c>
+      <c r="R19" s="30">
+        <v>3</v>
+      </c>
+      <c r="S19" s="30">
+        <v>3</v>
+      </c>
+      <c r="T19" s="30">
         <v>4</v>
       </c>
-      <c r="U19" s="37">
-[...14 lines deleted...]
-      <c r="Z19" s="37">
+      <c r="U19" s="30">
+        <v>3</v>
+      </c>
+      <c r="V19" s="30">
+        <v>2</v>
+      </c>
+      <c r="W19" s="30">
+        <v>2</v>
+      </c>
+      <c r="X19" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z19" s="30">
         <v>4</v>
       </c>
-      <c r="AA19" s="37">
-[...2 lines deleted...]
-      <c r="AB19" s="37">
+      <c r="AA19" s="30">
+        <v>2</v>
+      </c>
+      <c r="AB19" s="30">
         <v>4</v>
       </c>
-      <c r="AC19" s="3">
-[...2 lines deleted...]
-      <c r="AD19" s="1">
+      <c r="AC19" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="24">
         <v>5</v>
       </c>
-      <c r="AE19" s="1">
+      <c r="AE19" s="24">
         <v>5</v>
       </c>
-      <c r="AF19" s="1">
-[...2 lines deleted...]
-      <c r="AG19" s="1">
+      <c r="AF19" s="24">
+        <v>3</v>
+      </c>
+      <c r="AG19" s="24">
         <v>6</v>
       </c>
-      <c r="AH19" s="1">
-[...2 lines deleted...]
-      <c r="AI19" s="1">
+      <c r="AH19" s="24">
+        <v>3</v>
+      </c>
+      <c r="AI19" s="24">
         <v>5</v>
       </c>
-      <c r="AJ19" s="26">
-[...5 lines deleted...]
-      <c r="AL19" s="26">
+      <c r="AJ19" s="47">
+        <v>3</v>
+      </c>
+      <c r="AK19" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="47">
         <v>5</v>
       </c>
-      <c r="AM19" s="26">
+      <c r="AM19" s="47">
         <v>6</v>
       </c>
-      <c r="AN19" s="26">
+      <c r="AN19" s="47">
         <v>4</v>
       </c>
-      <c r="AO19" s="26">
+      <c r="AO19" s="47">
         <v>9</v>
       </c>
-      <c r="AP19" s="1">
+      <c r="AP19" s="24">
         <v>6</v>
       </c>
-      <c r="AQ19" s="1">
-[...2 lines deleted...]
-      <c r="AR19" s="1">
+      <c r="AQ19" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="24">
         <v>6</v>
       </c>
-      <c r="AS19" s="1">
-[...2 lines deleted...]
-      <c r="AT19" s="1">
+      <c r="AS19" s="24">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="24">
         <v>13</v>
       </c>
-      <c r="AU19" s="1">
+      <c r="AU19" s="24">
         <v>9</v>
       </c>
-      <c r="AV19" s="1">
-[...2 lines deleted...]
-      <c r="AW19" s="1">
+      <c r="AV19" s="24">
+        <v>2</v>
+      </c>
+      <c r="AW19" s="24">
         <v>10</v>
       </c>
-      <c r="AX19" s="1">
+      <c r="AX19" s="24">
         <v>6</v>
       </c>
-      <c r="AY19" s="1">
-[...2 lines deleted...]
-      <c r="AZ19" s="1">
+      <c r="AY19" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ19" s="24">
         <v>10</v>
       </c>
-      <c r="BA19" s="1">
+      <c r="BA19" s="24">
         <v>5</v>
       </c>
-      <c r="BB19" s="1">
+      <c r="BB19" s="24">
         <v>10</v>
       </c>
-      <c r="BC19" s="1">
+      <c r="BC19" s="24">
         <v>8</v>
       </c>
-      <c r="BD19" s="1">
+      <c r="BD19" s="24">
         <v>11</v>
       </c>
-      <c r="BE19" s="1">
+      <c r="BE19" s="24">
         <v>9</v>
       </c>
-      <c r="BF19" s="27">
+      <c r="BF19" s="24">
         <v>14</v>
       </c>
-      <c r="BG19" s="1">
+      <c r="BG19" s="24">
         <v>9</v>
       </c>
-      <c r="BH19" s="26">
+      <c r="BH19" s="47">
         <v>10</v>
       </c>
-      <c r="BI19" s="26">
+      <c r="BI19" s="47">
         <v>7</v>
       </c>
-      <c r="BJ19" s="26">
+      <c r="BJ19" s="47">
         <v>11</v>
       </c>
-      <c r="BK19" s="26">
+      <c r="BK19" s="47">
         <v>7</v>
       </c>
-      <c r="BL19" s="1">
+      <c r="BL19" s="24">
         <v>9</v>
       </c>
-      <c r="BM19" s="1">
+      <c r="BM19" s="24">
         <v>7</v>
       </c>
+      <c r="BN19" s="47">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="36">
-[...107 lines deleted...]
-      <c r="AL20" s="26">
+      <c r="B20" s="30">
+        <v>1</v>
+      </c>
+      <c r="C20" s="30">
+        <v>0</v>
+      </c>
+      <c r="D20" s="24">
+        <v>1</v>
+      </c>
+      <c r="E20" s="24">
+        <v>2</v>
+      </c>
+      <c r="F20" s="30">
+        <v>0</v>
+      </c>
+      <c r="G20" s="30">
+        <v>1</v>
+      </c>
+      <c r="H20" s="30">
+        <v>1</v>
+      </c>
+      <c r="I20" s="30">
+        <v>2</v>
+      </c>
+      <c r="J20" s="30">
+        <v>0</v>
+      </c>
+      <c r="K20" s="30">
+        <v>1</v>
+      </c>
+      <c r="L20" s="30">
+        <v>2</v>
+      </c>
+      <c r="M20" s="30">
+        <v>2</v>
+      </c>
+      <c r="N20" s="36">
+        <v>0</v>
+      </c>
+      <c r="O20" s="30">
+        <v>3</v>
+      </c>
+      <c r="P20" s="30">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>2</v>
+      </c>
+      <c r="R20" s="30">
+        <v>3</v>
+      </c>
+      <c r="S20" s="30">
+        <v>1</v>
+      </c>
+      <c r="T20" s="30">
+        <v>1</v>
+      </c>
+      <c r="U20" s="30">
+        <v>1</v>
+      </c>
+      <c r="V20" s="30">
+        <v>0</v>
+      </c>
+      <c r="W20" s="30">
+        <v>1</v>
+      </c>
+      <c r="X20" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>2</v>
+      </c>
+      <c r="Z20" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="24">
+        <v>2</v>
+      </c>
+      <c r="AG20" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="24">
+        <v>2</v>
+      </c>
+      <c r="AI20" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL20" s="47">
         <v>6</v>
       </c>
-      <c r="AM20" s="26">
-[...8 lines deleted...]
-      <c r="AP20" s="1">
+      <c r="AM20" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN20" s="47">
+        <v>3</v>
+      </c>
+      <c r="AO20" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP20" s="24">
         <v>10</v>
       </c>
-      <c r="AQ20" s="1">
+      <c r="AQ20" s="24">
         <v>4</v>
       </c>
-      <c r="AR20" s="1">
+      <c r="AR20" s="24">
         <v>5</v>
       </c>
-      <c r="AS20" s="1">
-[...2 lines deleted...]
-      <c r="AT20" s="1">
+      <c r="AS20" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT20" s="24">
         <v>6</v>
       </c>
-      <c r="AU20" s="1">
+      <c r="AU20" s="24">
         <v>6</v>
       </c>
-      <c r="AV20" s="1">
+      <c r="AV20" s="24">
         <v>7</v>
       </c>
-      <c r="AW20" s="1">
+      <c r="AW20" s="24">
         <v>5</v>
       </c>
-      <c r="AX20" s="1">
+      <c r="AX20" s="24">
         <v>7</v>
       </c>
-      <c r="AY20" s="1">
+      <c r="AY20" s="24">
         <v>5</v>
       </c>
-      <c r="AZ20" s="1">
-[...2 lines deleted...]
-      <c r="BA20" s="1">
+      <c r="AZ20" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA20" s="24">
         <v>5</v>
       </c>
-      <c r="BB20" s="1">
-[...5 lines deleted...]
-      <c r="BD20" s="1">
+      <c r="BB20" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC20" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD20" s="24">
         <v>6</v>
       </c>
-      <c r="BE20" s="1">
+      <c r="BE20" s="24">
         <v>4</v>
       </c>
-      <c r="BF20" s="27">
+      <c r="BF20" s="24">
         <v>8</v>
       </c>
-      <c r="BG20" s="1">
+      <c r="BG20" s="24">
         <v>5</v>
       </c>
-      <c r="BH20" s="26">
-[...5 lines deleted...]
-      <c r="BJ20" s="26">
+      <c r="BH20" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI20" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ20" s="47">
         <v>4</v>
       </c>
-      <c r="BK20" s="26">
+      <c r="BK20" s="47">
         <v>5</v>
       </c>
-      <c r="BL20" s="1">
-[...2 lines deleted...]
-      <c r="BM20" s="1">
+      <c r="BL20" s="24">
+        <v>3</v>
+      </c>
+      <c r="BM20" s="24">
         <v>4</v>
       </c>
+      <c r="BN20" s="47">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A21" s="24" t="s">
+    <row r="21" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="37">
-[...122 lines deleted...]
-      <c r="AQ21" s="1">
+      <c r="B21" s="30">
+        <v>0</v>
+      </c>
+      <c r="C21" s="30">
+        <v>0</v>
+      </c>
+      <c r="D21" s="24">
+        <v>1</v>
+      </c>
+      <c r="E21" s="30">
+        <v>0</v>
+      </c>
+      <c r="F21" s="30">
+        <v>0</v>
+      </c>
+      <c r="G21" s="30">
+        <v>1</v>
+      </c>
+      <c r="H21" s="30">
+        <v>0</v>
+      </c>
+      <c r="I21" s="30">
+        <v>1</v>
+      </c>
+      <c r="J21" s="30">
+        <v>0</v>
+      </c>
+      <c r="K21" s="30">
+        <v>0</v>
+      </c>
+      <c r="L21" s="30">
+        <v>1</v>
+      </c>
+      <c r="M21" s="30">
+        <v>0</v>
+      </c>
+      <c r="N21" s="36">
+        <v>0</v>
+      </c>
+      <c r="O21" s="30">
+        <v>0</v>
+      </c>
+      <c r="P21" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>0</v>
+      </c>
+      <c r="R21" s="30">
+        <v>0</v>
+      </c>
+      <c r="S21" s="30">
+        <v>1</v>
+      </c>
+      <c r="T21" s="30">
+        <v>1</v>
+      </c>
+      <c r="U21" s="30">
+        <v>1</v>
+      </c>
+      <c r="V21" s="36">
+        <v>0</v>
+      </c>
+      <c r="W21" s="30">
+        <v>0</v>
+      </c>
+      <c r="X21" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI21" s="53">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM21" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ21" s="24">
         <v>4</v>
       </c>
-      <c r="AR21" s="1">
-[...61 lines deleted...]
-        <v>1</v>
+      <c r="AR21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AS21" s="47"/>
+      <c r="AT21" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU21" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV21" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW21" s="24">
+        <v>2</v>
+      </c>
+      <c r="AX21" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY21" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA21" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="24">
+        <v>3</v>
+      </c>
+      <c r="BC21" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD21" s="24">
+        <v>3</v>
+      </c>
+      <c r="BE21" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF21" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG21" s="24">
+        <v>2</v>
+      </c>
+      <c r="BH21" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI21" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ21" s="47">
+        <v>1</v>
+      </c>
+      <c r="BK21" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN21" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="75" t="s">
+    <row r="22" spans="1:67" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="75"/>
-[...62 lines deleted...]
-      <c r="BM22" s="75"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="71"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="71"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="71"/>
+      <c r="R22" s="71"/>
+      <c r="S22" s="71"/>
+      <c r="T22" s="71"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="71"/>
+      <c r="W22" s="71"/>
+      <c r="X22" s="71"/>
+      <c r="Y22" s="71"/>
+      <c r="Z22" s="71"/>
+      <c r="AA22" s="71"/>
+      <c r="AB22" s="71"/>
+      <c r="AC22" s="71"/>
+      <c r="AD22" s="71"/>
+      <c r="AE22" s="71"/>
+      <c r="AF22" s="71"/>
+      <c r="AG22" s="71"/>
+      <c r="AH22" s="71"/>
+      <c r="AI22" s="71"/>
+      <c r="AJ22" s="71"/>
+      <c r="AK22" s="71"/>
+      <c r="AL22" s="71"/>
+      <c r="AM22" s="71"/>
+      <c r="AN22" s="71"/>
+      <c r="AO22" s="71"/>
+      <c r="AP22" s="71"/>
+      <c r="AQ22" s="71"/>
+      <c r="AR22" s="71"/>
+      <c r="AS22" s="71"/>
+      <c r="AT22" s="71"/>
+      <c r="AU22" s="71"/>
+      <c r="AV22" s="71"/>
+      <c r="AW22" s="71"/>
+      <c r="AX22" s="71"/>
+      <c r="AY22" s="71"/>
+      <c r="AZ22" s="71"/>
+      <c r="BA22" s="71"/>
+      <c r="BB22" s="71"/>
+      <c r="BC22" s="71"/>
+      <c r="BD22" s="71"/>
+      <c r="BE22" s="71"/>
+      <c r="BF22" s="71"/>
+      <c r="BG22" s="71"/>
+      <c r="BH22" s="71"/>
+      <c r="BI22" s="71"/>
+      <c r="BJ22" s="71"/>
+      <c r="BK22" s="71"/>
+      <c r="BL22" s="71"/>
+      <c r="BM22" s="71"/>
+      <c r="BN22" s="71"/>
     </row>
-    <row r="23" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="36">
+      <c r="B23" s="30">
         <v>59</v>
       </c>
-      <c r="C23" s="36">
+      <c r="C23" s="30">
         <v>63</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="24">
         <v>73</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23" s="24">
         <v>55</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F23" s="30">
         <v>63</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G23" s="30">
         <v>61</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H23" s="30">
         <v>74</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I23" s="30">
         <v>54</v>
       </c>
-      <c r="J23" s="36">
+      <c r="J23" s="30">
         <v>58</v>
       </c>
-      <c r="K23" s="36">
+      <c r="K23" s="30">
         <v>56</v>
       </c>
-      <c r="L23" s="36">
+      <c r="L23" s="30">
         <v>68</v>
       </c>
-      <c r="M23" s="36">
+      <c r="M23" s="30">
         <v>56</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="30">
         <v>44</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="30">
         <v>27</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="30">
         <v>72</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="30">
         <v>57</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="30">
         <v>54</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="30">
         <v>49</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="30">
         <v>57</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U23" s="30">
         <v>56</v>
       </c>
-      <c r="V23" s="37">
+      <c r="V23" s="30">
         <v>48</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W23" s="30">
         <v>47</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="30">
         <v>37</v>
       </c>
-      <c r="Y23" s="37">
+      <c r="Y23" s="30">
         <v>45</v>
       </c>
-      <c r="Z23" s="37">
+      <c r="Z23" s="30">
         <v>58</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="30">
         <v>39</v>
       </c>
-      <c r="AB23" s="37">
+      <c r="AB23" s="30">
         <v>47</v>
       </c>
-      <c r="AC23" s="3">
+      <c r="AC23" s="4">
         <v>44</v>
       </c>
-      <c r="AD23" s="1">
+      <c r="AD23" s="24">
         <v>62</v>
       </c>
-      <c r="AE23" s="1">
+      <c r="AE23" s="24">
         <v>42</v>
       </c>
-      <c r="AF23" s="1">
+      <c r="AF23" s="24">
         <v>59</v>
       </c>
-      <c r="AG23" s="1">
+      <c r="AG23" s="24">
         <v>49</v>
       </c>
-      <c r="AH23" s="1">
+      <c r="AH23" s="24">
         <v>37</v>
       </c>
-      <c r="AI23" s="1">
+      <c r="AI23" s="24">
         <v>69</v>
       </c>
-      <c r="AJ23" s="26">
+      <c r="AJ23" s="47">
         <v>47</v>
       </c>
-      <c r="AK23" s="26">
+      <c r="AK23" s="47">
         <v>43</v>
       </c>
-      <c r="AL23" s="26">
+      <c r="AL23" s="47">
         <v>137</v>
       </c>
-      <c r="AM23" s="26">
+      <c r="AM23" s="47">
         <v>101</v>
       </c>
-      <c r="AN23" s="26">
+      <c r="AN23" s="47">
         <v>169</v>
       </c>
-      <c r="AO23" s="26">
+      <c r="AO23" s="47">
         <v>100</v>
       </c>
-      <c r="AP23" s="1">
+      <c r="AP23" s="24">
         <v>136</v>
       </c>
-      <c r="AQ23" s="1">
+      <c r="AQ23" s="24">
         <v>93</v>
       </c>
-      <c r="AR23" s="1">
+      <c r="AR23" s="24">
         <v>183</v>
       </c>
-      <c r="AS23" s="1">
+      <c r="AS23" s="24">
         <v>159</v>
       </c>
-      <c r="AT23" s="1">
+      <c r="AT23" s="24">
         <v>155</v>
       </c>
-      <c r="AU23" s="1">
+      <c r="AU23" s="24">
         <v>211</v>
       </c>
-      <c r="AV23" s="1">
+      <c r="AV23" s="24">
         <v>138</v>
       </c>
-      <c r="AW23" s="1">
+      <c r="AW23" s="24">
         <v>162</v>
       </c>
-      <c r="AX23" s="1">
+      <c r="AX23" s="24">
         <v>138</v>
       </c>
-      <c r="AY23" s="1">
+      <c r="AY23" s="24">
         <v>114</v>
       </c>
-      <c r="AZ23" s="1">
+      <c r="AZ23" s="24">
         <v>159</v>
       </c>
-      <c r="BA23" s="1">
+      <c r="BA23" s="24">
         <v>154</v>
       </c>
-      <c r="BB23" s="1">
+      <c r="BB23" s="24">
         <v>136</v>
       </c>
-      <c r="BC23" s="1">
+      <c r="BC23" s="24">
         <v>117</v>
       </c>
-      <c r="BD23" s="1">
+      <c r="BD23" s="24">
         <v>167</v>
       </c>
-      <c r="BE23" s="1">
+      <c r="BE23" s="24">
         <v>152</v>
       </c>
-      <c r="BF23" s="27">
+      <c r="BF23" s="24">
         <v>141</v>
       </c>
-      <c r="BG23" s="1">
+      <c r="BG23" s="24">
         <v>164</v>
       </c>
-      <c r="BH23" s="26">
+      <c r="BH23" s="47">
         <v>150</v>
       </c>
-      <c r="BI23" s="26">
+      <c r="BI23" s="47">
         <v>191</v>
       </c>
-      <c r="BJ23" s="26">
+      <c r="BJ23" s="47">
         <v>168</v>
       </c>
-      <c r="BK23" s="26">
+      <c r="BK23" s="47">
         <v>122</v>
       </c>
-      <c r="BL23" s="1">
+      <c r="BL23" s="24">
         <v>170</v>
       </c>
-      <c r="BM23" s="1">
+      <c r="BM23" s="24">
         <v>142</v>
       </c>
+      <c r="BN23" s="47">
+        <v>162</v>
+      </c>
+      <c r="BO23" s="52"/>
     </row>
-    <row r="24" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A24" s="24" t="s">
+    <row r="24" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="36">
+      <c r="B24" s="30">
         <v>49</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="30">
         <v>57</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D24" s="24">
         <v>62</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E24" s="24">
         <v>42</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="30">
         <v>51</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="30">
         <v>51</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="30">
         <v>52</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="30">
         <v>47</v>
       </c>
-      <c r="J24" s="36">
+      <c r="J24" s="30">
         <v>52</v>
       </c>
-      <c r="K24" s="36">
+      <c r="K24" s="30">
         <v>46</v>
       </c>
-      <c r="L24" s="36">
+      <c r="L24" s="30">
         <v>52</v>
       </c>
-      <c r="M24" s="36">
+      <c r="M24" s="30">
         <v>44</v>
       </c>
-      <c r="N24" s="3">
+      <c r="N24" s="4">
         <v>42</v>
       </c>
-      <c r="O24" s="3">
+      <c r="O24" s="4">
         <v>15</v>
       </c>
-      <c r="P24" s="3">
+      <c r="P24" s="4">
         <v>62</v>
       </c>
-      <c r="Q24" s="3">
+      <c r="Q24" s="4">
         <v>46</v>
       </c>
-      <c r="R24" s="3">
+      <c r="R24" s="4">
         <v>47</v>
       </c>
-      <c r="S24" s="3">
+      <c r="S24" s="4">
         <v>44</v>
       </c>
-      <c r="T24" s="3">
+      <c r="T24" s="4">
         <v>48</v>
       </c>
-      <c r="U24" s="3">
+      <c r="U24" s="4">
         <v>47</v>
       </c>
-      <c r="V24" s="3">
+      <c r="V24" s="4">
         <v>42</v>
       </c>
-      <c r="W24" s="3">
+      <c r="W24" s="4">
         <v>40</v>
       </c>
-      <c r="X24" s="3">
+      <c r="X24" s="4">
         <v>33</v>
       </c>
-      <c r="Y24" s="3">
+      <c r="Y24" s="4">
         <v>38</v>
       </c>
-      <c r="Z24" s="3">
+      <c r="Z24" s="4">
         <v>52</v>
       </c>
-      <c r="AA24" s="3">
+      <c r="AA24" s="4">
         <v>31</v>
       </c>
-      <c r="AB24" s="3">
+      <c r="AB24" s="4">
         <v>39</v>
       </c>
-      <c r="AC24" s="3">
+      <c r="AC24" s="4">
         <v>39</v>
       </c>
-      <c r="AD24" s="3">
+      <c r="AD24" s="4">
         <v>53</v>
       </c>
-      <c r="AE24" s="3">
+      <c r="AE24" s="4">
         <v>31</v>
       </c>
-      <c r="AF24" s="3">
+      <c r="AF24" s="4">
         <v>51</v>
       </c>
-      <c r="AG24" s="3">
+      <c r="AG24" s="4">
         <v>38</v>
       </c>
-      <c r="AH24" s="3">
+      <c r="AH24" s="4">
         <v>29</v>
       </c>
-      <c r="AI24" s="3">
+      <c r="AI24" s="4">
         <v>57</v>
       </c>
-      <c r="AJ24" s="3">
+      <c r="AJ24" s="4">
         <v>37</v>
       </c>
-      <c r="AK24" s="3">
+      <c r="AK24" s="4">
         <v>35</v>
       </c>
-      <c r="AL24" s="3">
+      <c r="AL24" s="4">
         <v>117</v>
       </c>
-      <c r="AM24" s="3">
+      <c r="AM24" s="4">
         <v>83</v>
       </c>
-      <c r="AN24" s="3">
+      <c r="AN24" s="4">
         <v>143</v>
       </c>
-      <c r="AO24" s="3">
+      <c r="AO24" s="4">
         <v>79</v>
       </c>
-      <c r="AP24" s="1">
+      <c r="AP24" s="24">
         <v>111</v>
       </c>
-      <c r="AQ24" s="1">
+      <c r="AQ24" s="24">
         <v>80</v>
       </c>
-      <c r="AR24" s="1">
+      <c r="AR24" s="24">
         <v>153</v>
       </c>
-      <c r="AS24" s="1">
+      <c r="AS24" s="24">
         <v>138</v>
       </c>
-      <c r="AT24" s="1">
+      <c r="AT24" s="24">
         <v>123</v>
       </c>
-      <c r="AU24" s="1">
+      <c r="AU24" s="24">
         <v>185</v>
       </c>
-      <c r="AV24" s="3">
+      <c r="AV24" s="4">
         <v>115</v>
       </c>
-      <c r="AW24" s="1">
+      <c r="AW24" s="24">
         <v>127</v>
       </c>
-      <c r="AX24" s="1">
+      <c r="AX24" s="24">
         <v>115</v>
       </c>
-      <c r="AY24" s="1">
+      <c r="AY24" s="24">
         <v>94</v>
       </c>
-      <c r="AZ24" s="1">
+      <c r="AZ24" s="24">
         <v>136</v>
       </c>
-      <c r="BA24" s="1">
+      <c r="BA24" s="24">
         <v>119</v>
       </c>
-      <c r="BB24" s="1">
+      <c r="BB24" s="24">
         <v>110</v>
       </c>
-      <c r="BC24" s="1">
+      <c r="BC24" s="24">
         <v>99</v>
       </c>
-      <c r="BD24" s="1">
+      <c r="BD24" s="24">
         <v>140</v>
       </c>
-      <c r="BE24" s="1">
+      <c r="BE24" s="24">
         <v>130</v>
       </c>
-      <c r="BF24" s="27">
+      <c r="BF24" s="24">
         <v>108</v>
       </c>
-      <c r="BG24" s="1">
+      <c r="BG24" s="24">
         <v>135</v>
       </c>
-      <c r="BH24" s="26">
+      <c r="BH24" s="47">
         <v>135</v>
       </c>
-      <c r="BI24" s="26">
+      <c r="BI24" s="47">
         <v>170</v>
       </c>
-      <c r="BJ24" s="26">
+      <c r="BJ24" s="47">
         <v>142</v>
       </c>
-      <c r="BK24" s="26">
+      <c r="BK24" s="47">
         <v>104</v>
       </c>
-      <c r="BL24" s="1">
+      <c r="BL24" s="24">
         <v>144</v>
       </c>
-      <c r="BM24" s="1">
+      <c r="BM24" s="24">
         <v>119</v>
       </c>
+      <c r="BN24" s="47">
+        <v>138</v>
+      </c>
+      <c r="BO24" s="52"/>
     </row>
-    <row r="25" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A25" s="24" t="s">
+    <row r="25" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="36">
-[...17 lines deleted...]
-      <c r="H25" s="36">
+      <c r="B25" s="30">
+        <v>1</v>
+      </c>
+      <c r="C25" s="30">
+        <v>2</v>
+      </c>
+      <c r="D25" s="24">
+        <v>1</v>
+      </c>
+      <c r="E25" s="24">
+        <v>2</v>
+      </c>
+      <c r="F25" s="30">
+        <v>1</v>
+      </c>
+      <c r="G25" s="30">
+        <v>2</v>
+      </c>
+      <c r="H25" s="30">
         <v>6</v>
       </c>
-      <c r="I25" s="36">
-[...8 lines deleted...]
-      <c r="L25" s="36">
+      <c r="I25" s="30">
+        <v>1</v>
+      </c>
+      <c r="J25" s="30">
+        <v>1</v>
+      </c>
+      <c r="K25" s="30">
+        <v>1</v>
+      </c>
+      <c r="L25" s="30">
         <v>4</v>
       </c>
-      <c r="M25" s="36">
-[...68 lines deleted...]
-      <c r="AJ25" s="3">
+      <c r="M25" s="30">
+        <v>3</v>
+      </c>
+      <c r="N25" s="4">
+        <v>0</v>
+      </c>
+      <c r="O25" s="4">
+        <v>2</v>
+      </c>
+      <c r="P25" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>2</v>
+      </c>
+      <c r="R25" s="4">
+        <v>1</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="4">
+        <v>0</v>
+      </c>
+      <c r="U25" s="4">
+        <v>3</v>
+      </c>
+      <c r="V25" s="4">
+        <v>1</v>
+      </c>
+      <c r="W25" s="4">
+        <v>2</v>
+      </c>
+      <c r="X25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE25" s="4">
+        <v>3</v>
+      </c>
+      <c r="AF25" s="4">
+        <v>3</v>
+      </c>
+      <c r="AG25" s="4">
+        <v>2</v>
+      </c>
+      <c r="AH25" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="4">
+        <v>3</v>
+      </c>
+      <c r="AJ25" s="4">
         <v>4</v>
       </c>
-      <c r="AK25" s="3">
+      <c r="AK25" s="4">
         <v>5</v>
       </c>
-      <c r="AL25" s="3">
-[...2 lines deleted...]
-      <c r="AM25" s="3">
+      <c r="AL25" s="4">
+        <v>2</v>
+      </c>
+      <c r="AM25" s="4">
         <v>5</v>
       </c>
-      <c r="AN25" s="3">
+      <c r="AN25" s="4">
         <v>10</v>
       </c>
-      <c r="AO25" s="3">
+      <c r="AO25" s="4">
         <v>6</v>
       </c>
-      <c r="AP25" s="1">
+      <c r="AP25" s="24">
         <v>4</v>
       </c>
-      <c r="AQ25" s="1">
+      <c r="AQ25" s="24">
         <v>5</v>
       </c>
-      <c r="AR25" s="1">
+      <c r="AR25" s="24">
         <v>8</v>
       </c>
-      <c r="AS25" s="1">
+      <c r="AS25" s="24">
         <v>4</v>
       </c>
-      <c r="AT25" s="1">
+      <c r="AT25" s="24">
         <v>7</v>
       </c>
-      <c r="AU25" s="1">
+      <c r="AU25" s="24">
         <v>5</v>
       </c>
-      <c r="AV25" s="3">
+      <c r="AV25" s="4">
         <v>10</v>
       </c>
-      <c r="AW25" s="1">
+      <c r="AW25" s="24">
         <v>7</v>
       </c>
-      <c r="AX25" s="1">
-[...2 lines deleted...]
-      <c r="AY25" s="1">
+      <c r="AX25" s="24">
+        <v>3</v>
+      </c>
+      <c r="AY25" s="24">
         <v>6</v>
       </c>
-      <c r="AZ25" s="1">
+      <c r="AZ25" s="24">
         <v>5</v>
       </c>
-      <c r="BA25" s="1">
+      <c r="BA25" s="24">
         <v>8</v>
       </c>
-      <c r="BB25" s="1">
+      <c r="BB25" s="24">
         <v>7</v>
       </c>
-      <c r="BC25" s="1">
+      <c r="BC25" s="24">
         <v>4</v>
       </c>
-      <c r="BD25" s="1">
-[...2 lines deleted...]
-      <c r="BE25" s="1">
+      <c r="BD25" s="24">
+        <v>3</v>
+      </c>
+      <c r="BE25" s="24">
         <v>6</v>
       </c>
-      <c r="BF25" s="27">
-[...2 lines deleted...]
-      <c r="BG25" s="1">
+      <c r="BF25" s="24">
+        <v>2</v>
+      </c>
+      <c r="BG25" s="24">
         <v>5</v>
       </c>
-      <c r="BH25" s="26">
-[...2 lines deleted...]
-      <c r="BI25" s="26">
+      <c r="BH25" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI25" s="47">
         <v>5</v>
       </c>
-      <c r="BJ25" s="26">
+      <c r="BJ25" s="47">
         <v>9</v>
       </c>
-      <c r="BK25" s="26">
+      <c r="BK25" s="47">
         <v>4</v>
       </c>
-      <c r="BL25" s="1">
+      <c r="BL25" s="24">
         <v>5</v>
       </c>
-      <c r="BM25" s="1">
+      <c r="BM25" s="24">
         <v>5</v>
       </c>
+      <c r="BN25" s="47">
+        <v>2</v>
+      </c>
+      <c r="BO25" s="52"/>
     </row>
-    <row r="26" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A26" s="24" t="s">
+    <row r="26" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="36">
+      <c r="B26" s="30">
         <v>5</v>
       </c>
-      <c r="C26" s="36">
-[...2 lines deleted...]
-      <c r="D26" s="1">
+      <c r="C26" s="30">
+        <v>3</v>
+      </c>
+      <c r="D26" s="24">
         <v>8</v>
       </c>
-      <c r="E26" s="1">
+      <c r="E26" s="24">
         <v>4</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="30">
         <v>4</v>
       </c>
-      <c r="G26" s="36">
-[...2 lines deleted...]
-      <c r="H26" s="36">
+      <c r="G26" s="30">
+        <v>2</v>
+      </c>
+      <c r="H26" s="30">
         <v>9</v>
       </c>
-      <c r="I26" s="36">
+      <c r="I26" s="30">
         <v>4</v>
       </c>
-      <c r="J26" s="36">
-[...2 lines deleted...]
-      <c r="K26" s="36">
+      <c r="J26" s="30">
+        <v>2</v>
+      </c>
+      <c r="K26" s="30">
         <v>4</v>
       </c>
-      <c r="L26" s="36">
-[...2 lines deleted...]
-      <c r="M26" s="36">
+      <c r="L26" s="30">
+        <v>3</v>
+      </c>
+      <c r="M26" s="30">
         <v>4</v>
       </c>
-      <c r="N26" s="3">
-[...8 lines deleted...]
-      <c r="Q26" s="3">
+      <c r="N26" s="4">
+        <v>0</v>
+      </c>
+      <c r="O26" s="4">
+        <v>3</v>
+      </c>
+      <c r="P26" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q26" s="4">
         <v>5</v>
       </c>
-      <c r="R26" s="3">
-[...5 lines deleted...]
-      <c r="T26" s="3">
+      <c r="R26" s="4">
+        <v>2</v>
+      </c>
+      <c r="S26" s="4">
+        <v>1</v>
+      </c>
+      <c r="T26" s="4">
         <v>5</v>
       </c>
-      <c r="U26" s="3">
-[...2 lines deleted...]
-      <c r="V26" s="3">
+      <c r="U26" s="4">
+        <v>3</v>
+      </c>
+      <c r="V26" s="4">
         <v>4</v>
       </c>
-      <c r="W26" s="3">
+      <c r="W26" s="4">
         <v>4</v>
       </c>
-      <c r="X26" s="3">
-[...8 lines deleted...]
-      <c r="AA26" s="3">
+      <c r="X26" s="4">
+        <v>2</v>
+      </c>
+      <c r="Y26" s="4">
+        <v>3</v>
+      </c>
+      <c r="Z26" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="4">
         <v>5</v>
       </c>
-      <c r="AB26" s="3">
-[...5 lines deleted...]
-      <c r="AD26" s="3">
+      <c r="AB26" s="4">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="4">
         <v>5</v>
       </c>
-      <c r="AE26" s="3">
+      <c r="AE26" s="4">
         <v>4</v>
       </c>
-      <c r="AF26" s="3">
-[...2 lines deleted...]
-      <c r="AG26" s="3">
+      <c r="AF26" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="4">
         <v>5</v>
       </c>
-      <c r="AH26" s="3">
-[...5 lines deleted...]
-      <c r="AJ26" s="3">
+      <c r="AH26" s="4">
+        <v>3</v>
+      </c>
+      <c r="AI26" s="4">
+        <v>2</v>
+      </c>
+      <c r="AJ26" s="4">
         <v>4</v>
       </c>
-      <c r="AK26" s="3">
-[...2 lines deleted...]
-      <c r="AL26" s="3">
+      <c r="AK26" s="4">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="4">
         <v>8</v>
       </c>
-      <c r="AM26" s="3">
+      <c r="AM26" s="4">
         <v>7</v>
       </c>
-      <c r="AN26" s="3">
+      <c r="AN26" s="4">
         <v>10</v>
       </c>
-      <c r="AO26" s="3">
+      <c r="AO26" s="4">
         <v>8</v>
       </c>
-      <c r="AP26" s="1">
+      <c r="AP26" s="24">
         <v>8</v>
       </c>
-      <c r="AQ26" s="1">
+      <c r="AQ26" s="24">
         <v>5</v>
       </c>
-      <c r="AR26" s="1">
+      <c r="AR26" s="24">
         <v>14</v>
       </c>
-      <c r="AS26" s="1">
+      <c r="AS26" s="24">
         <v>14</v>
       </c>
-      <c r="AT26" s="1">
+      <c r="AT26" s="24">
         <v>11</v>
       </c>
-      <c r="AU26" s="1">
+      <c r="AU26" s="24">
         <v>8</v>
       </c>
-      <c r="AV26" s="3">
+      <c r="AV26" s="4">
         <v>8</v>
       </c>
-      <c r="AW26" s="1">
+      <c r="AW26" s="24">
         <v>13</v>
       </c>
-      <c r="AX26" s="1">
+      <c r="AX26" s="24">
         <v>12</v>
       </c>
-      <c r="AY26" s="1">
+      <c r="AY26" s="24">
         <v>8</v>
       </c>
-      <c r="AZ26" s="1">
+      <c r="AZ26" s="24">
         <v>7</v>
       </c>
-      <c r="BA26" s="1">
+      <c r="BA26" s="24">
         <v>18</v>
       </c>
-      <c r="BB26" s="1">
+      <c r="BB26" s="24">
         <v>8</v>
       </c>
-      <c r="BC26" s="1">
+      <c r="BC26" s="24">
         <v>7</v>
       </c>
-      <c r="BD26" s="1">
+      <c r="BD26" s="24">
         <v>12</v>
       </c>
-      <c r="BE26" s="1">
+      <c r="BE26" s="24">
         <v>5</v>
       </c>
-      <c r="BF26" s="27">
+      <c r="BF26" s="24">
         <v>11</v>
       </c>
-      <c r="BG26" s="1">
+      <c r="BG26" s="24">
         <v>10</v>
       </c>
-      <c r="BH26" s="26">
+      <c r="BH26" s="47">
         <v>6</v>
       </c>
-      <c r="BI26" s="26">
+      <c r="BI26" s="47">
         <v>12</v>
       </c>
-      <c r="BJ26" s="26">
+      <c r="BJ26" s="47">
         <v>5</v>
       </c>
-      <c r="BK26" s="26">
-[...2 lines deleted...]
-      <c r="BL26" s="1">
+      <c r="BK26" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL26" s="24">
         <v>13</v>
       </c>
-      <c r="BM26" s="1">
+      <c r="BM26" s="24">
         <v>9</v>
       </c>
+      <c r="BN26" s="47">
+        <v>14</v>
+      </c>
+      <c r="BO26" s="52"/>
     </row>
-    <row r="27" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A27" s="24" t="s">
+    <row r="27" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B27" s="37">
-[...184 lines deleted...]
-      <c r="BM27" s="1"/>
+      <c r="B27" s="30">
+        <v>0</v>
+      </c>
+      <c r="C27" s="30">
+        <v>0</v>
+      </c>
+      <c r="D27" s="30">
+        <v>0</v>
+      </c>
+      <c r="E27" s="30">
+        <v>0</v>
+      </c>
+      <c r="F27" s="30">
+        <v>0</v>
+      </c>
+      <c r="G27" s="30">
+        <v>0</v>
+      </c>
+      <c r="H27" s="30">
+        <v>0</v>
+      </c>
+      <c r="I27" s="30">
+        <v>0</v>
+      </c>
+      <c r="J27" s="30">
+        <v>0</v>
+      </c>
+      <c r="K27" s="30">
+        <v>0</v>
+      </c>
+      <c r="L27" s="30">
+        <v>0</v>
+      </c>
+      <c r="M27" s="30">
+        <v>0</v>
+      </c>
+      <c r="N27" s="4">
+        <v>1</v>
+      </c>
+      <c r="O27" s="4">
+        <v>0</v>
+      </c>
+      <c r="P27" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>1</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="4">
+        <v>0</v>
+      </c>
+      <c r="U27" s="4">
+        <v>0</v>
+      </c>
+      <c r="V27" s="4">
+        <v>0</v>
+      </c>
+      <c r="W27" s="4">
+        <v>0</v>
+      </c>
+      <c r="X27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="24">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="24"/>
+      <c r="BF27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="4">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="24">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="52"/>
     </row>
-    <row r="28" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A28" s="24" t="s">
+    <row r="28" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="36">
-[...8 lines deleted...]
-      <c r="E28" s="1">
+      <c r="B28" s="30">
+        <v>3</v>
+      </c>
+      <c r="C28" s="30">
+        <v>1</v>
+      </c>
+      <c r="D28" s="24">
+        <v>1</v>
+      </c>
+      <c r="E28" s="24">
         <v>5</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="30">
         <v>7</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="30">
         <v>5</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="30">
         <v>6</v>
       </c>
-      <c r="I28" s="37">
-[...5 lines deleted...]
-      <c r="K28" s="36">
+      <c r="I28" s="30">
+        <v>0</v>
+      </c>
+      <c r="J28" s="30">
+        <v>3</v>
+      </c>
+      <c r="K28" s="30">
         <v>4</v>
       </c>
-      <c r="L28" s="36">
+      <c r="L28" s="30">
         <v>7</v>
       </c>
-      <c r="M28" s="36">
-[...5 lines deleted...]
-      <c r="O28" s="3">
+      <c r="M28" s="30">
+        <v>3</v>
+      </c>
+      <c r="N28" s="4">
+        <v>1</v>
+      </c>
+      <c r="O28" s="4">
         <v>4</v>
       </c>
-      <c r="P28" s="3">
-[...35 lines deleted...]
-      <c r="AB28" s="3">
+      <c r="P28" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>2</v>
+      </c>
+      <c r="R28" s="4">
+        <v>1</v>
+      </c>
+      <c r="S28" s="4">
+        <v>3</v>
+      </c>
+      <c r="T28" s="4">
+        <v>3</v>
+      </c>
+      <c r="U28" s="4">
+        <v>3</v>
+      </c>
+      <c r="V28" s="4">
+        <v>1</v>
+      </c>
+      <c r="W28" s="4">
+        <v>1</v>
+      </c>
+      <c r="X28" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>2</v>
+      </c>
+      <c r="Z28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="4">
         <v>4</v>
       </c>
-      <c r="AC28" s="3">
-[...11 lines deleted...]
-      <c r="AG28" s="3">
+      <c r="AC28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AG28" s="4">
         <v>4</v>
       </c>
-      <c r="AH28" s="3">
-[...2 lines deleted...]
-      <c r="AI28" s="3">
+      <c r="AH28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AI28" s="4">
         <v>5</v>
       </c>
-      <c r="AJ28" s="3">
-[...8 lines deleted...]
-      <c r="AM28" s="3">
+      <c r="AJ28" s="4">
+        <v>2</v>
+      </c>
+      <c r="AK28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="4">
+        <v>3</v>
+      </c>
+      <c r="AM28" s="4">
         <v>4</v>
       </c>
-      <c r="AN28" s="3">
+      <c r="AN28" s="4">
         <v>4</v>
       </c>
-      <c r="AO28" s="3">
+      <c r="AO28" s="4">
         <v>6</v>
       </c>
-      <c r="AP28" s="1">
+      <c r="AP28" s="24">
         <v>5</v>
       </c>
-      <c r="AQ28" s="1">
-[...6 lines deleted...]
-      <c r="AT28" s="1">
+      <c r="AQ28" s="24">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS28" s="24"/>
+      <c r="AT28" s="24">
         <v>11</v>
       </c>
-      <c r="AU28" s="1">
+      <c r="AU28" s="24">
         <v>7</v>
       </c>
-      <c r="AV28" s="3">
-[...2 lines deleted...]
-      <c r="AW28" s="1">
+      <c r="AV28" s="4">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="24">
         <v>10</v>
       </c>
-      <c r="AX28" s="1">
-[...5 lines deleted...]
-      <c r="AZ28" s="1">
+      <c r="AX28" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY28" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ28" s="24">
         <v>8</v>
       </c>
-      <c r="BA28" s="1">
+      <c r="BA28" s="24">
         <v>4</v>
       </c>
-      <c r="BB28" s="1">
+      <c r="BB28" s="24">
         <v>10</v>
       </c>
-      <c r="BC28" s="1">
+      <c r="BC28" s="24">
         <v>7</v>
       </c>
-      <c r="BD28" s="1">
+      <c r="BD28" s="24">
         <v>8</v>
       </c>
-      <c r="BE28" s="1">
+      <c r="BE28" s="24">
         <v>8</v>
       </c>
-      <c r="BF28" s="27">
+      <c r="BF28" s="24">
         <v>13</v>
       </c>
-      <c r="BG28" s="1">
+      <c r="BG28" s="24">
         <v>9</v>
       </c>
-      <c r="BH28" s="26">
+      <c r="BH28" s="47">
         <v>6</v>
       </c>
-      <c r="BI28" s="26">
-[...2 lines deleted...]
-      <c r="BJ28" s="26">
+      <c r="BI28" s="47">
+        <v>3</v>
+      </c>
+      <c r="BJ28" s="47">
         <v>9</v>
       </c>
-      <c r="BK28" s="26">
+      <c r="BK28" s="47">
         <v>6</v>
       </c>
-      <c r="BL28" s="1">
+      <c r="BL28" s="24">
         <v>7</v>
       </c>
-      <c r="BM28" s="1">
+      <c r="BM28" s="24">
         <v>6</v>
       </c>
+      <c r="BN28" s="47">
+        <v>4</v>
+      </c>
+      <c r="BO28" s="52"/>
     </row>
-    <row r="29" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="36">
-[...107 lines deleted...]
-      <c r="AL29" s="3">
+      <c r="B29" s="30">
+        <v>1</v>
+      </c>
+      <c r="C29" s="30">
+        <v>0</v>
+      </c>
+      <c r="D29" s="24">
+        <v>1</v>
+      </c>
+      <c r="E29" s="24">
+        <v>2</v>
+      </c>
+      <c r="F29" s="30">
+        <v>0</v>
+      </c>
+      <c r="G29" s="30">
+        <v>1</v>
+      </c>
+      <c r="H29" s="30">
+        <v>1</v>
+      </c>
+      <c r="I29" s="30">
+        <v>2</v>
+      </c>
+      <c r="J29" s="30">
+        <v>0</v>
+      </c>
+      <c r="K29" s="30">
+        <v>1</v>
+      </c>
+      <c r="L29" s="30">
+        <v>2</v>
+      </c>
+      <c r="M29" s="30">
+        <v>2</v>
+      </c>
+      <c r="N29" s="4">
+        <v>0</v>
+      </c>
+      <c r="O29" s="4">
+        <v>3</v>
+      </c>
+      <c r="P29" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>2</v>
+      </c>
+      <c r="R29" s="4">
+        <v>2</v>
+      </c>
+      <c r="S29" s="4">
+        <v>1</v>
+      </c>
+      <c r="T29" s="4">
+        <v>1</v>
+      </c>
+      <c r="U29" s="4">
+        <v>0</v>
+      </c>
+      <c r="V29" s="4">
+        <v>0</v>
+      </c>
+      <c r="W29" s="4">
+        <v>0</v>
+      </c>
+      <c r="X29" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="4">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AJ29" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="4">
         <v>6</v>
       </c>
-      <c r="AM29" s="3">
-[...8 lines deleted...]
-      <c r="AP29" s="1">
+      <c r="AM29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AN29" s="4">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="4">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="24">
         <v>8</v>
       </c>
-      <c r="AQ29" s="1">
-[...2 lines deleted...]
-      <c r="AR29" s="1">
+      <c r="AQ29" s="24">
+        <v>3</v>
+      </c>
+      <c r="AR29" s="24">
         <v>5</v>
       </c>
-      <c r="AS29" s="1">
-[...5 lines deleted...]
-      <c r="AU29" s="1">
+      <c r="AS29" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT29" s="24">
+        <v>3</v>
+      </c>
+      <c r="AU29" s="24">
         <v>5</v>
       </c>
-      <c r="AV29" s="3">
+      <c r="AV29" s="4">
         <v>4</v>
       </c>
-      <c r="AW29" s="1">
+      <c r="AW29" s="24">
         <v>5</v>
       </c>
-      <c r="AX29" s="1">
+      <c r="AX29" s="24">
         <v>6</v>
       </c>
-      <c r="AY29" s="1">
+      <c r="AY29" s="24">
         <v>5</v>
       </c>
-      <c r="AZ29" s="1">
-[...2 lines deleted...]
-      <c r="BA29" s="1">
+      <c r="AZ29" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA29" s="24">
         <v>5</v>
       </c>
-      <c r="BB29" s="1">
-[...5 lines deleted...]
-      <c r="BD29" s="1">
+      <c r="BB29" s="24">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="24">
+        <v>0</v>
+      </c>
+      <c r="BD29" s="24">
         <v>4</v>
       </c>
-      <c r="BE29" s="1">
-[...2 lines deleted...]
-      <c r="BF29" s="27">
+      <c r="BE29" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF29" s="24">
         <v>7</v>
       </c>
-      <c r="BG29" s="1">
+      <c r="BG29" s="24">
         <v>5</v>
       </c>
-      <c r="BH29" s="26">
-[...8 lines deleted...]
-      <c r="BK29" s="26">
+      <c r="BH29" s="47">
+        <v>2</v>
+      </c>
+      <c r="BI29" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ29" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK29" s="47">
         <v>5</v>
       </c>
-      <c r="BL29" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="BL29" s="24">
+        <v>1</v>
+      </c>
+      <c r="BM29" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN29" s="47">
+        <v>4</v>
+      </c>
+      <c r="BO29" s="52"/>
     </row>
-    <row r="30" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="74" t="s">
+    <row r="30" spans="1:67" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="74"/>
-[...62 lines deleted...]
-      <c r="BM30" s="74"/>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="67"/>
+      <c r="AL30" s="67"/>
+      <c r="AM30" s="67"/>
+      <c r="AN30" s="67"/>
+      <c r="AO30" s="67"/>
+      <c r="AP30" s="67"/>
+      <c r="AQ30" s="67"/>
+      <c r="AR30" s="67"/>
+      <c r="AS30" s="67"/>
+      <c r="AT30" s="67"/>
+      <c r="AU30" s="67"/>
+      <c r="AV30" s="67"/>
+      <c r="AW30" s="67"/>
+      <c r="AX30" s="67"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="67"/>
+      <c r="BA30" s="67"/>
+      <c r="BB30" s="67"/>
+      <c r="BC30" s="67"/>
+      <c r="BD30" s="67"/>
+      <c r="BE30" s="67"/>
+      <c r="BF30" s="67"/>
+      <c r="BG30" s="67"/>
+      <c r="BH30" s="67"/>
+      <c r="BI30" s="67"/>
+      <c r="BJ30" s="67"/>
+      <c r="BK30" s="67"/>
+      <c r="BL30" s="67"/>
+      <c r="BM30" s="67"/>
+      <c r="BN30" s="67"/>
     </row>
-    <row r="31" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="36">
+      <c r="B31" s="30">
         <v>5</v>
       </c>
-      <c r="C31" s="36">
+      <c r="C31" s="30">
         <v>6</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31" s="24">
         <v>5</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E31" s="24">
         <v>7</v>
       </c>
-      <c r="F31" s="36">
+      <c r="F31" s="30">
         <v>5</v>
       </c>
-      <c r="G31" s="36">
+      <c r="G31" s="30">
         <v>5</v>
       </c>
-      <c r="H31" s="36">
+      <c r="H31" s="30">
         <v>8</v>
       </c>
-      <c r="I31" s="36">
+      <c r="I31" s="30">
         <v>5</v>
       </c>
-      <c r="J31" s="36">
+      <c r="J31" s="30">
         <v>7</v>
       </c>
-      <c r="K31" s="36">
+      <c r="K31" s="30">
         <v>7</v>
       </c>
-      <c r="L31" s="36">
+      <c r="L31" s="30">
         <v>8</v>
       </c>
-      <c r="M31" s="36">
+      <c r="M31" s="30">
         <v>8</v>
       </c>
-      <c r="N31" s="3">
+      <c r="N31" s="4">
         <v>8</v>
       </c>
-      <c r="O31" s="3">
-[...2 lines deleted...]
-      <c r="P31" s="3">
+      <c r="O31" s="4">
+        <v>3</v>
+      </c>
+      <c r="P31" s="4">
         <v>8</v>
       </c>
-      <c r="Q31" s="3">
+      <c r="Q31" s="4">
         <v>13</v>
       </c>
-      <c r="R31" s="3">
+      <c r="R31" s="4">
         <v>9</v>
       </c>
-      <c r="S31" s="3">
+      <c r="S31" s="4">
         <v>5</v>
       </c>
-      <c r="T31" s="3">
+      <c r="T31" s="4">
         <v>13</v>
       </c>
-      <c r="U31" s="3">
+      <c r="U31" s="4">
         <v>10</v>
       </c>
-      <c r="V31" s="3">
+      <c r="V31" s="4">
         <v>8</v>
       </c>
-      <c r="W31" s="3">
+      <c r="W31" s="4">
         <v>11</v>
       </c>
-      <c r="X31" s="3">
+      <c r="X31" s="4">
         <v>9</v>
       </c>
-      <c r="Y31" s="3">
+      <c r="Y31" s="4">
         <v>22</v>
       </c>
-      <c r="Z31" s="3">
+      <c r="Z31" s="4">
         <v>11</v>
       </c>
-      <c r="AA31" s="3">
+      <c r="AA31" s="4">
         <v>5</v>
       </c>
-      <c r="AB31" s="3">
+      <c r="AB31" s="4">
         <v>8</v>
       </c>
-      <c r="AC31" s="3">
+      <c r="AC31" s="4">
         <v>9</v>
       </c>
-      <c r="AD31" s="3">
+      <c r="AD31" s="4">
         <v>18</v>
       </c>
-      <c r="AE31" s="3">
+      <c r="AE31" s="4">
         <v>7</v>
       </c>
-      <c r="AF31" s="3">
+      <c r="AF31" s="4">
         <v>9</v>
       </c>
-      <c r="AG31" s="3">
+      <c r="AG31" s="4">
         <v>12</v>
       </c>
-      <c r="AH31" s="3">
+      <c r="AH31" s="4">
         <v>14</v>
       </c>
-      <c r="AI31" s="3">
+      <c r="AI31" s="4">
         <v>11</v>
       </c>
-      <c r="AJ31" s="3">
+      <c r="AJ31" s="4">
         <v>12</v>
       </c>
-      <c r="AK31" s="3">
+      <c r="AK31" s="4">
         <v>9</v>
       </c>
-      <c r="AL31" s="3">
+      <c r="AL31" s="4">
         <v>30</v>
       </c>
-      <c r="AM31" s="3">
+      <c r="AM31" s="4">
         <v>21</v>
       </c>
-      <c r="AN31" s="3">
+      <c r="AN31" s="4">
         <v>18</v>
       </c>
-      <c r="AO31" s="3">
+      <c r="AO31" s="4">
         <v>22</v>
       </c>
-      <c r="AP31" s="3">
+      <c r="AP31" s="4">
         <v>29</v>
       </c>
-      <c r="AQ31" s="1">
+      <c r="AQ31" s="24">
         <v>33</v>
       </c>
-      <c r="AR31" s="1">
+      <c r="AR31" s="24">
         <v>34</v>
       </c>
-      <c r="AS31" s="1">
+      <c r="AS31" s="24">
         <v>29</v>
       </c>
-      <c r="AT31" s="1">
+      <c r="AT31" s="24">
         <v>30</v>
       </c>
-      <c r="AU31" s="1">
+      <c r="AU31" s="24">
         <v>33</v>
       </c>
-      <c r="AV31" s="3">
+      <c r="AV31" s="4">
         <v>33</v>
       </c>
-      <c r="AW31" s="27">
+      <c r="AW31" s="24">
         <v>38</v>
       </c>
-      <c r="AX31" s="1">
+      <c r="AX31" s="24">
         <v>31</v>
       </c>
-      <c r="AY31" s="1">
+      <c r="AY31" s="24">
         <v>20</v>
       </c>
-      <c r="AZ31" s="1">
+      <c r="AZ31" s="24">
         <v>28</v>
       </c>
-      <c r="BA31" s="1">
+      <c r="BA31" s="24">
         <v>26</v>
       </c>
-      <c r="BB31" s="1">
+      <c r="BB31" s="24">
         <v>38</v>
       </c>
-      <c r="BC31" s="1">
+      <c r="BC31" s="24">
         <v>28</v>
       </c>
-      <c r="BD31" s="1">
+      <c r="BD31" s="24">
         <v>35</v>
       </c>
-      <c r="BE31" s="1">
+      <c r="BE31" s="24">
         <v>20</v>
       </c>
-      <c r="BF31" s="27">
+      <c r="BF31" s="24">
         <v>20</v>
       </c>
-      <c r="BG31" s="1">
+      <c r="BG31" s="24">
         <v>27</v>
       </c>
-      <c r="BH31" s="26">
+      <c r="BH31" s="47">
         <v>33</v>
       </c>
-      <c r="BI31" s="26">
+      <c r="BI31" s="47">
         <v>32</v>
       </c>
-      <c r="BJ31" s="57">
+      <c r="BJ31" s="47">
         <v>30</v>
       </c>
-      <c r="BK31" s="26">
+      <c r="BK31" s="47">
         <v>20</v>
       </c>
-      <c r="BL31" s="27">
+      <c r="BL31" s="24">
         <v>36</v>
       </c>
-      <c r="BM31" s="27">
+      <c r="BM31" s="24">
         <v>31</v>
       </c>
+      <c r="BN31" s="47">
+        <v>32</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A32" s="24" t="s">
+    <row r="32" spans="1:67" s="2" customFormat="1" ht="11.25">
+      <c r="A32" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="37">
-[...68 lines deleted...]
-      <c r="Y32" s="3">
+      <c r="B32" s="30">
+        <v>0</v>
+      </c>
+      <c r="C32" s="30">
+        <v>0</v>
+      </c>
+      <c r="D32" s="30">
+        <v>0</v>
+      </c>
+      <c r="E32" s="30">
+        <v>0</v>
+      </c>
+      <c r="F32" s="30">
+        <v>0</v>
+      </c>
+      <c r="G32" s="30">
+        <v>0</v>
+      </c>
+      <c r="H32" s="30">
+        <v>0</v>
+      </c>
+      <c r="I32" s="30">
+        <v>0</v>
+      </c>
+      <c r="J32" s="30">
+        <v>0</v>
+      </c>
+      <c r="K32" s="30">
+        <v>0</v>
+      </c>
+      <c r="L32" s="30">
+        <v>0</v>
+      </c>
+      <c r="M32" s="30">
+        <v>0</v>
+      </c>
+      <c r="N32" s="4">
+        <v>0</v>
+      </c>
+      <c r="O32" s="4">
+        <v>0</v>
+      </c>
+      <c r="P32" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>1</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="4">
+        <v>3</v>
+      </c>
+      <c r="U32" s="4">
+        <v>0</v>
+      </c>
+      <c r="V32" s="4">
+        <v>0</v>
+      </c>
+      <c r="W32" s="4">
+        <v>0</v>
+      </c>
+      <c r="X32" s="4">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="4">
         <v>4</v>
       </c>
-      <c r="Z32" s="3">
-[...50 lines deleted...]
-      <c r="AQ32" s="1">
+      <c r="Z32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AG32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AI32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="4">
+        <v>3</v>
+      </c>
+      <c r="AM32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AN32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AO32" s="4">
+        <v>1</v>
+      </c>
+      <c r="AP32" s="24">
+        <v>3</v>
+      </c>
+      <c r="AQ32" s="24">
         <v>6</v>
       </c>
-      <c r="AR32" s="1">
-[...5 lines deleted...]
-      <c r="AT32" s="1">
+      <c r="AR32" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS32" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT32" s="24">
         <v>4</v>
       </c>
-      <c r="AU32" s="1">
+      <c r="AU32" s="24">
         <v>4</v>
       </c>
-      <c r="AV32" s="3">
+      <c r="AV32" s="4">
         <v>5</v>
       </c>
-      <c r="AW32" s="27">
-[...8 lines deleted...]
-      <c r="AZ32" s="1">
+      <c r="AW32" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX32" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY32" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ32" s="24">
         <v>4</v>
       </c>
-      <c r="BA32" s="1">
-[...2 lines deleted...]
-      <c r="BB32" s="1">
+      <c r="BA32" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB32" s="24">
         <v>6</v>
       </c>
-      <c r="BC32" s="1">
+      <c r="BC32" s="24">
         <v>5</v>
       </c>
-      <c r="BD32" s="1">
-[...11 lines deleted...]
-      <c r="BH32" s="26">
+      <c r="BD32" s="24">
+        <v>1</v>
+      </c>
+      <c r="BE32" s="24">
+        <v>2</v>
+      </c>
+      <c r="BF32" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="24">
+        <v>2</v>
+      </c>
+      <c r="BH32" s="47">
         <v>8</v>
       </c>
-      <c r="BI32" s="26">
+      <c r="BI32" s="47">
         <v>4</v>
       </c>
-      <c r="BJ32" s="57">
-[...5 lines deleted...]
-      <c r="BL32" s="27">
+      <c r="BJ32" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK32" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL32" s="24">
         <v>4</v>
       </c>
-      <c r="BM32" s="27">
-        <v>1</v>
+      <c r="BM32" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN32" s="47">
+        <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A33" s="24" t="s">
+    <row r="33" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A33" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="36">
-[...122 lines deleted...]
-      <c r="AQ33" s="1">
+      <c r="B33" s="30">
+        <v>2</v>
+      </c>
+      <c r="C33" s="30">
+        <v>0</v>
+      </c>
+      <c r="D33" s="30">
+        <v>0</v>
+      </c>
+      <c r="E33" s="30">
+        <v>0</v>
+      </c>
+      <c r="F33" s="30">
+        <v>2</v>
+      </c>
+      <c r="G33" s="30">
+        <v>0</v>
+      </c>
+      <c r="H33" s="30">
+        <v>1</v>
+      </c>
+      <c r="I33" s="30">
+        <v>0</v>
+      </c>
+      <c r="J33" s="30">
+        <v>0</v>
+      </c>
+      <c r="K33" s="30">
+        <v>0</v>
+      </c>
+      <c r="L33" s="30">
+        <v>0</v>
+      </c>
+      <c r="M33" s="30">
+        <v>1</v>
+      </c>
+      <c r="N33" s="4">
+        <v>2</v>
+      </c>
+      <c r="O33" s="4">
+        <v>0</v>
+      </c>
+      <c r="P33" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>2</v>
+      </c>
+      <c r="R33" s="4">
+        <v>2</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="4">
+        <v>0</v>
+      </c>
+      <c r="U33" s="4">
+        <v>0</v>
+      </c>
+      <c r="V33" s="4">
+        <v>0</v>
+      </c>
+      <c r="W33" s="4">
+        <v>0</v>
+      </c>
+      <c r="X33" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="4">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="4">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="4">
+        <v>3</v>
+      </c>
+      <c r="AL33" s="4">
+        <v>2</v>
+      </c>
+      <c r="AM33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AN33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AO33" s="4">
+        <v>1</v>
+      </c>
+      <c r="AP33" s="24">
+        <v>0</v>
+      </c>
+      <c r="AQ33" s="24">
         <v>5</v>
       </c>
-      <c r="AR33" s="1">
-[...11 lines deleted...]
-      <c r="AV33" s="3">
+      <c r="AR33" s="24">
+        <v>2</v>
+      </c>
+      <c r="AS33" s="24">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU33" s="24">
+        <v>2</v>
+      </c>
+      <c r="AV33" s="4">
         <v>4</v>
       </c>
-      <c r="AW33" s="27">
-[...2 lines deleted...]
-      <c r="AX33" s="1">
+      <c r="AW33" s="24">
+        <v>2</v>
+      </c>
+      <c r="AX33" s="24">
         <v>6</v>
       </c>
-      <c r="AY33" s="1">
-[...41 lines deleted...]
-      <c r="BM33" s="27">
+      <c r="AY33" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ33" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA33" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB33" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC33" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD33" s="24">
+        <v>2</v>
+      </c>
+      <c r="BE33" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF33" s="24">
+        <v>2</v>
+      </c>
+      <c r="BG33" s="24">
+        <v>2</v>
+      </c>
+      <c r="BH33" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI33" s="47">
+        <v>1</v>
+      </c>
+      <c r="BJ33" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK33" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL33" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM33" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="47">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A34" s="24" t="s">
+    <row r="34" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A34" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B34" s="36">
-[...110 lines deleted...]
-      <c r="AM34" s="3">
+      <c r="B34" s="30">
+        <v>2</v>
+      </c>
+      <c r="C34" s="30">
+        <v>1</v>
+      </c>
+      <c r="D34" s="30">
+        <v>0</v>
+      </c>
+      <c r="E34" s="30">
+        <v>0</v>
+      </c>
+      <c r="F34" s="30">
+        <v>0</v>
+      </c>
+      <c r="G34" s="30">
+        <v>0</v>
+      </c>
+      <c r="H34" s="30">
+        <v>0</v>
+      </c>
+      <c r="I34" s="30">
+        <v>0</v>
+      </c>
+      <c r="J34" s="30">
+        <v>2</v>
+      </c>
+      <c r="K34" s="30">
+        <v>0</v>
+      </c>
+      <c r="L34" s="30">
+        <v>0</v>
+      </c>
+      <c r="M34" s="30">
+        <v>0</v>
+      </c>
+      <c r="N34" s="4">
+        <v>0</v>
+      </c>
+      <c r="O34" s="4">
+        <v>0</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="4">
+        <v>1</v>
+      </c>
+      <c r="U34" s="4">
+        <v>1</v>
+      </c>
+      <c r="V34" s="4">
+        <v>1</v>
+      </c>
+      <c r="W34" s="4">
+        <v>1</v>
+      </c>
+      <c r="X34" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AC34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE34" s="4">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AJ34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AK34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="4">
+        <v>2</v>
+      </c>
+      <c r="AM34" s="4">
         <v>4</v>
       </c>
-      <c r="AN34" s="3">
-[...12 lines deleted...]
-      <c r="AS34" s="1">
+      <c r="AN34" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="4">
+        <v>3</v>
+      </c>
+      <c r="AP34" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ34" s="24"/>
+      <c r="AR34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS34" s="24">
         <v>4</v>
       </c>
-      <c r="AT34" s="1">
-[...5 lines deleted...]
-      <c r="AV34" s="3">
+      <c r="AT34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AU34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV34" s="4">
         <v>4</v>
       </c>
-      <c r="AW34" s="27">
-[...20 lines deleted...]
-      <c r="BD34" s="1">
+      <c r="AW34" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX34" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY34" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA34" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="24">
+        <v>2</v>
+      </c>
+      <c r="BC34" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD34" s="24">
         <v>4</v>
       </c>
-      <c r="BE34" s="1">
-[...20 lines deleted...]
-      <c r="BL34" s="27">
+      <c r="BE34" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF34" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH34" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI34" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ34" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="47">
+        <v>2</v>
+      </c>
+      <c r="BL34" s="24">
         <v>4</v>
       </c>
-      <c r="BM34" s="27">
-        <v>3</v>
+      <c r="BM34" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN34" s="47">
+        <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A35" s="24" t="s">
+    <row r="35" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A35" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B35" s="37">
-[...110 lines deleted...]
-      <c r="AM35" s="3">
+      <c r="B35" s="30">
+        <v>0</v>
+      </c>
+      <c r="C35" s="30">
+        <v>2</v>
+      </c>
+      <c r="D35" s="24">
+        <v>1</v>
+      </c>
+      <c r="E35" s="24">
+        <v>1</v>
+      </c>
+      <c r="F35" s="30">
+        <v>0</v>
+      </c>
+      <c r="G35" s="30">
+        <v>0</v>
+      </c>
+      <c r="H35" s="30">
+        <v>3</v>
+      </c>
+      <c r="I35" s="30">
+        <v>2</v>
+      </c>
+      <c r="J35" s="30">
+        <v>2</v>
+      </c>
+      <c r="K35" s="30">
+        <v>0</v>
+      </c>
+      <c r="L35" s="30">
+        <v>2</v>
+      </c>
+      <c r="M35" s="30">
+        <v>1</v>
+      </c>
+      <c r="N35" s="4">
+        <v>3</v>
+      </c>
+      <c r="O35" s="4">
+        <v>0</v>
+      </c>
+      <c r="P35" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>2</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>3</v>
+      </c>
+      <c r="T35" s="4">
+        <v>1</v>
+      </c>
+      <c r="U35" s="4">
+        <v>0</v>
+      </c>
+      <c r="V35" s="4">
+        <v>1</v>
+      </c>
+      <c r="W35" s="4">
+        <v>0</v>
+      </c>
+      <c r="X35" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="4">
+        <v>1</v>
+      </c>
+      <c r="AJ35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="4">
+        <v>3</v>
+      </c>
+      <c r="AM35" s="4">
         <v>4</v>
       </c>
-      <c r="AN35" s="3">
+      <c r="AN35" s="4">
         <v>4</v>
       </c>
-      <c r="AO35" s="3">
-[...2 lines deleted...]
-      <c r="AP35" s="1">
+      <c r="AO35" s="4">
+        <v>3</v>
+      </c>
+      <c r="AP35" s="24">
         <v>6</v>
       </c>
-      <c r="AQ35" s="1">
-[...2 lines deleted...]
-      <c r="AR35" s="1">
+      <c r="AQ35" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR35" s="24">
         <v>4</v>
       </c>
-      <c r="AS35" s="1">
+      <c r="AS35" s="24">
         <v>5</v>
       </c>
-      <c r="AT35" s="1">
-[...14 lines deleted...]
-      <c r="AY35" s="1">
+      <c r="AT35" s="24">
+        <v>1</v>
+      </c>
+      <c r="AU35" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV35" s="4">
+        <v>3</v>
+      </c>
+      <c r="AW35" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX35" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY35" s="24">
         <v>5</v>
       </c>
-      <c r="AZ35" s="1">
-[...2 lines deleted...]
-      <c r="BA35" s="1">
+      <c r="AZ35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BA35" s="24">
         <v>4</v>
       </c>
-      <c r="BB35" s="1">
+      <c r="BB35" s="24">
         <v>5</v>
       </c>
-      <c r="BC35" s="1">
-[...2 lines deleted...]
-      <c r="BD35" s="1">
+      <c r="BC35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BD35" s="24">
         <v>5</v>
       </c>
-      <c r="BE35" s="1">
-[...14 lines deleted...]
-      <c r="BJ35" s="57">
+      <c r="BE35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BF35" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="24">
+        <v>1</v>
+      </c>
+      <c r="BH35" s="47">
+        <v>3</v>
+      </c>
+      <c r="BI35" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ35" s="47">
         <v>4</v>
       </c>
-      <c r="BK35" s="26">
-[...2 lines deleted...]
-      <c r="BL35" s="27">
+      <c r="BK35" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL35" s="24">
         <v>7</v>
       </c>
-      <c r="BM35" s="27">
+      <c r="BM35" s="24">
+        <v>3</v>
+      </c>
+      <c r="BN35" s="47">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A36" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="36">
-[...152 lines deleted...]
-      <c r="BA36" s="1">
+      <c r="B36" s="30">
+        <v>1</v>
+      </c>
+      <c r="C36" s="30">
+        <v>0</v>
+      </c>
+      <c r="D36" s="24">
+        <v>1</v>
+      </c>
+      <c r="E36" s="24">
+        <v>3</v>
+      </c>
+      <c r="F36" s="30">
+        <v>0</v>
+      </c>
+      <c r="G36" s="30">
+        <v>1</v>
+      </c>
+      <c r="H36" s="30">
+        <v>1</v>
+      </c>
+      <c r="I36" s="30">
+        <v>0</v>
+      </c>
+      <c r="J36" s="30">
+        <v>2</v>
+      </c>
+      <c r="K36" s="30">
+        <v>1</v>
+      </c>
+      <c r="L36" s="30">
+        <v>1</v>
+      </c>
+      <c r="M36" s="30">
+        <v>1</v>
+      </c>
+      <c r="N36" s="30">
+        <v>0</v>
+      </c>
+      <c r="O36" s="30">
+        <v>1</v>
+      </c>
+      <c r="P36" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>1</v>
+      </c>
+      <c r="R36" s="30">
+        <v>1</v>
+      </c>
+      <c r="S36" s="30">
+        <v>0</v>
+      </c>
+      <c r="T36" s="30">
+        <v>0</v>
+      </c>
+      <c r="U36" s="30">
+        <v>1</v>
+      </c>
+      <c r="V36" s="30">
+        <v>0</v>
+      </c>
+      <c r="W36" s="30">
+        <v>0</v>
+      </c>
+      <c r="X36" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z36" s="30">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE36" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI36" s="24">
+        <v>2</v>
+      </c>
+      <c r="AJ36" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="47">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN36" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AR36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AS36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AU36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AV36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW36" s="24">
+        <v>1</v>
+      </c>
+      <c r="AX36" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY36" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ36" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA36" s="24">
         <v>4</v>
       </c>
-      <c r="BB36" s="1">
+      <c r="BB36" s="24">
         <v>4</v>
       </c>
-      <c r="BC36" s="1">
-[...11 lines deleted...]
-      <c r="BG36" s="1">
+      <c r="BC36" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD36" s="24">
+        <v>3</v>
+      </c>
+      <c r="BE36" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF36" s="24">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="24">
         <v>6</v>
       </c>
-      <c r="BH36" s="26">
-[...2 lines deleted...]
-      <c r="BI36" s="26">
+      <c r="BH36" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI36" s="47">
         <v>4</v>
       </c>
-      <c r="BJ36" s="57">
+      <c r="BJ36" s="47">
         <v>5</v>
       </c>
-      <c r="BK36" s="26">
-[...2 lines deleted...]
-      <c r="BL36" s="27">
+      <c r="BK36" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL36" s="24">
         <v>5</v>
       </c>
-      <c r="BM36" s="27">
-        <v>2</v>
+      <c r="BM36" s="24">
+        <v>2</v>
+      </c>
+      <c r="BN36" s="47">
+        <v>7</v>
       </c>
     </row>
-    <row r="37" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A37" s="24" t="s">
+    <row r="37" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A37" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B37" s="37">
-[...26 lines deleted...]
-      <c r="K37" s="36">
+      <c r="B37" s="30">
+        <v>0</v>
+      </c>
+      <c r="C37" s="30">
+        <v>1</v>
+      </c>
+      <c r="D37" s="30">
+        <v>0</v>
+      </c>
+      <c r="E37" s="24">
+        <v>2</v>
+      </c>
+      <c r="F37" s="30">
+        <v>0</v>
+      </c>
+      <c r="G37" s="30">
+        <v>0</v>
+      </c>
+      <c r="H37" s="30">
+        <v>2</v>
+      </c>
+      <c r="I37" s="30">
+        <v>2</v>
+      </c>
+      <c r="J37" s="30">
+        <v>0</v>
+      </c>
+      <c r="K37" s="30">
         <v>6</v>
       </c>
-      <c r="L37" s="36">
-[...38 lines deleted...]
-      <c r="Y37" s="37">
+      <c r="L37" s="30">
+        <v>3</v>
+      </c>
+      <c r="M37" s="30">
+        <v>2</v>
+      </c>
+      <c r="N37" s="30">
+        <v>3</v>
+      </c>
+      <c r="O37" s="30">
+        <v>0</v>
+      </c>
+      <c r="P37" s="30">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>3</v>
+      </c>
+      <c r="R37" s="30">
+        <v>1</v>
+      </c>
+      <c r="S37" s="30">
+        <v>1</v>
+      </c>
+      <c r="T37" s="30">
+        <v>1</v>
+      </c>
+      <c r="U37" s="30">
+        <v>2</v>
+      </c>
+      <c r="V37" s="30">
+        <v>2</v>
+      </c>
+      <c r="W37" s="30">
+        <v>3</v>
+      </c>
+      <c r="X37" s="30">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="30">
         <v>4</v>
       </c>
-      <c r="Z37" s="37">
-[...5 lines deleted...]
-      <c r="AB37" s="37">
+      <c r="Z37" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="30">
         <v>4</v>
       </c>
-      <c r="AC37" s="3">
-[...2 lines deleted...]
-      <c r="AD37" s="1">
+      <c r="AC37" s="4">
+        <v>2</v>
+      </c>
+      <c r="AD37" s="24">
         <v>6</v>
       </c>
-      <c r="AE37" s="1">
-[...2 lines deleted...]
-      <c r="AF37" s="1">
+      <c r="AE37" s="24">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="24">
         <v>4</v>
       </c>
-      <c r="AG37" s="1">
-[...2 lines deleted...]
-      <c r="AH37" s="1">
+      <c r="AG37" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="24">
         <v>6</v>
       </c>
-      <c r="AI37" s="1">
-[...8 lines deleted...]
-      <c r="AL37" s="26">
+      <c r="AI37" s="24">
+        <v>3</v>
+      </c>
+      <c r="AJ37" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="47">
+        <v>2</v>
+      </c>
+      <c r="AL37" s="47">
         <v>6</v>
       </c>
-      <c r="AM37" s="26">
+      <c r="AM37" s="47">
         <v>4</v>
       </c>
-      <c r="AN37" s="26">
-[...2 lines deleted...]
-      <c r="AO37" s="26">
+      <c r="AN37" s="47">
+        <v>2</v>
+      </c>
+      <c r="AO37" s="47">
         <v>6</v>
       </c>
-      <c r="AP37" s="1">
+      <c r="AP37" s="24">
         <v>4</v>
       </c>
-      <c r="AQ37" s="1">
+      <c r="AQ37" s="24">
         <v>5</v>
       </c>
-      <c r="AR37" s="1">
+      <c r="AR37" s="24">
         <v>7</v>
       </c>
-      <c r="AS37" s="1">
+      <c r="AS37" s="24">
         <v>5</v>
       </c>
-      <c r="AT37" s="1">
+      <c r="AT37" s="24">
         <v>8</v>
       </c>
-      <c r="AU37" s="1">
+      <c r="AU37" s="24">
         <v>6</v>
       </c>
-      <c r="AV37" s="1">
+      <c r="AV37" s="24">
         <v>5</v>
       </c>
-      <c r="AW37" s="27">
+      <c r="AW37" s="24">
         <v>6</v>
       </c>
-      <c r="AX37" s="1">
+      <c r="AX37" s="24">
         <v>5</v>
       </c>
-      <c r="AY37" s="1">
-[...5 lines deleted...]
-      <c r="BA37" s="1">
+      <c r="AY37" s="24">
+        <v>3</v>
+      </c>
+      <c r="AZ37" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA37" s="24">
         <v>6</v>
       </c>
-      <c r="BB37" s="1">
+      <c r="BB37" s="24">
         <v>9</v>
       </c>
-      <c r="BC37" s="1">
+      <c r="BC37" s="24">
         <v>4</v>
       </c>
-      <c r="BD37" s="1">
+      <c r="BD37" s="24">
         <v>6</v>
       </c>
-      <c r="BE37" s="1">
-[...2 lines deleted...]
-      <c r="BF37" s="27">
+      <c r="BE37" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF37" s="24">
         <v>5</v>
       </c>
-      <c r="BG37" s="1">
+      <c r="BG37" s="24">
         <v>6</v>
       </c>
-      <c r="BH37" s="26">
+      <c r="BH37" s="47">
         <v>8</v>
       </c>
-      <c r="BI37" s="26">
+      <c r="BI37" s="47">
         <v>6</v>
       </c>
-      <c r="BJ37" s="57">
-[...2 lines deleted...]
-      <c r="BK37" s="26">
+      <c r="BJ37" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK37" s="47">
         <v>4</v>
       </c>
-      <c r="BL37" s="27">
+      <c r="BL37" s="24">
         <v>4</v>
       </c>
-      <c r="BM37" s="27">
+      <c r="BM37" s="24">
         <v>7</v>
       </c>
+      <c r="BN37" s="47">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A38" s="24" t="s">
+    <row r="38" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A38" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="37">
-[...136 lines deleted...]
-      <c r="AW38" s="27">
+      <c r="B38" s="30">
+        <v>0</v>
+      </c>
+      <c r="C38" s="30">
+        <v>0</v>
+      </c>
+      <c r="D38" s="30">
+        <v>0</v>
+      </c>
+      <c r="E38" s="30">
+        <v>0</v>
+      </c>
+      <c r="F38" s="30">
+        <v>0</v>
+      </c>
+      <c r="G38" s="30">
+        <v>0</v>
+      </c>
+      <c r="H38" s="30">
+        <v>0</v>
+      </c>
+      <c r="I38" s="30">
+        <v>0</v>
+      </c>
+      <c r="J38" s="30">
+        <v>0</v>
+      </c>
+      <c r="K38" s="30">
+        <v>0</v>
+      </c>
+      <c r="L38" s="30">
+        <v>0</v>
+      </c>
+      <c r="M38" s="30">
+        <v>0</v>
+      </c>
+      <c r="N38" s="36">
+        <v>0</v>
+      </c>
+      <c r="O38" s="30">
+        <v>1</v>
+      </c>
+      <c r="P38" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>0</v>
+      </c>
+      <c r="R38" s="30">
+        <v>0</v>
+      </c>
+      <c r="S38" s="30">
+        <v>0</v>
+      </c>
+      <c r="T38" s="30">
+        <v>3</v>
+      </c>
+      <c r="U38" s="30">
+        <v>1</v>
+      </c>
+      <c r="V38" s="30">
+        <v>1</v>
+      </c>
+      <c r="W38" s="30">
+        <v>3</v>
+      </c>
+      <c r="X38" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="4">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="47">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="47">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="47">
+        <v>3</v>
+      </c>
+      <c r="AO38" s="47">
+        <v>2</v>
+      </c>
+      <c r="AP38" s="24">
+        <v>2</v>
+      </c>
+      <c r="AQ38" s="24"/>
+      <c r="AR38" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS38" s="24"/>
+      <c r="AT38" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AV38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW38" s="24">
         <v>6</v>
       </c>
-      <c r="AX38" s="1">
-[...45 lines deleted...]
-        <v>2</v>
+      <c r="AX38" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY38" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ38" s="24">
+        <v>1</v>
+      </c>
+      <c r="BA38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BB38" s="24">
+        <v>3</v>
+      </c>
+      <c r="BC38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD38" s="24">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BF38" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BH38" s="47">
+        <v>1</v>
+      </c>
+      <c r="BI38" s="47">
+        <v>2</v>
+      </c>
+      <c r="BJ38" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK38" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM38" s="24">
+        <v>2</v>
+      </c>
+      <c r="BN38" s="47">
+        <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A39" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B39" s="37">
-[...159 lines deleted...]
-      <c r="BD39" s="1">
+      <c r="B39" s="30">
+        <v>0</v>
+      </c>
+      <c r="C39" s="30">
+        <v>0</v>
+      </c>
+      <c r="D39" s="30">
+        <v>0</v>
+      </c>
+      <c r="E39" s="30">
+        <v>0</v>
+      </c>
+      <c r="F39" s="30">
+        <v>0</v>
+      </c>
+      <c r="G39" s="30">
+        <v>0</v>
+      </c>
+      <c r="H39" s="30">
+        <v>1</v>
+      </c>
+      <c r="I39" s="30">
+        <v>0</v>
+      </c>
+      <c r="J39" s="30">
+        <v>0</v>
+      </c>
+      <c r="K39" s="30">
+        <v>0</v>
+      </c>
+      <c r="L39" s="30">
+        <v>0</v>
+      </c>
+      <c r="M39" s="30">
+        <v>0</v>
+      </c>
+      <c r="N39" s="36">
+        <v>0</v>
+      </c>
+      <c r="O39" s="30">
+        <v>0</v>
+      </c>
+      <c r="P39" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>1</v>
+      </c>
+      <c r="R39" s="30">
+        <v>0</v>
+      </c>
+      <c r="S39" s="30">
+        <v>0</v>
+      </c>
+      <c r="T39" s="30">
+        <v>1</v>
+      </c>
+      <c r="U39" s="30">
+        <v>0</v>
+      </c>
+      <c r="V39" s="30">
+        <v>0</v>
+      </c>
+      <c r="W39" s="30">
+        <v>1</v>
+      </c>
+      <c r="X39" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="30">
+        <v>2</v>
+      </c>
+      <c r="AB39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="47">
+        <v>3</v>
+      </c>
+      <c r="AM39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO39" s="47">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="24">
+        <v>2</v>
+      </c>
+      <c r="AQ39" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="24">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="24">
+        <v>3</v>
+      </c>
+      <c r="AT39" s="24"/>
+      <c r="AU39" s="24">
+        <v>1</v>
+      </c>
+      <c r="AV39" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW39" s="24">
+        <v>3</v>
+      </c>
+      <c r="AX39" s="24">
+        <v>1</v>
+      </c>
+      <c r="AY39" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ39" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD39" s="24">
         <v>5</v>
       </c>
-      <c r="BE39" s="1">
-[...21 lines deleted...]
-      <c r="BM39" s="27">
+      <c r="BE39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="47">
+        <v>3</v>
+      </c>
+      <c r="BK39" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL39" s="24">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN39" s="47">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A40" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="37">
-[...107 lines deleted...]
-      <c r="AL40" s="26">
+      <c r="B40" s="30">
+        <v>0</v>
+      </c>
+      <c r="C40" s="30">
+        <v>2</v>
+      </c>
+      <c r="D40" s="24">
+        <v>2</v>
+      </c>
+      <c r="E40" s="24">
+        <v>1</v>
+      </c>
+      <c r="F40" s="30">
+        <v>3</v>
+      </c>
+      <c r="G40" s="30">
+        <v>3</v>
+      </c>
+      <c r="H40" s="30">
+        <v>0</v>
+      </c>
+      <c r="I40" s="30">
+        <v>0</v>
+      </c>
+      <c r="J40" s="30">
+        <v>1</v>
+      </c>
+      <c r="K40" s="30">
+        <v>0</v>
+      </c>
+      <c r="L40" s="30">
+        <v>1</v>
+      </c>
+      <c r="M40" s="30">
+        <v>3</v>
+      </c>
+      <c r="N40" s="36">
+        <v>0</v>
+      </c>
+      <c r="O40" s="30">
+        <v>0</v>
+      </c>
+      <c r="P40" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>3</v>
+      </c>
+      <c r="R40" s="30">
+        <v>1</v>
+      </c>
+      <c r="S40" s="30">
+        <v>0</v>
+      </c>
+      <c r="T40" s="30">
+        <v>1</v>
+      </c>
+      <c r="U40" s="30">
+        <v>3</v>
+      </c>
+      <c r="V40" s="30">
+        <v>2</v>
+      </c>
+      <c r="W40" s="30">
+        <v>1</v>
+      </c>
+      <c r="X40" s="30">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>2</v>
+      </c>
+      <c r="Z40" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA40" s="30">
+        <v>1</v>
+      </c>
+      <c r="AB40" s="30">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="4">
+        <v>3</v>
+      </c>
+      <c r="AD40" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="24">
+        <v>1</v>
+      </c>
+      <c r="AG40" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH40" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="47">
+        <v>2</v>
+      </c>
+      <c r="AK40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="47">
         <v>4</v>
       </c>
-      <c r="AM40" s="26">
-[...2 lines deleted...]
-      <c r="AN40" s="26">
+      <c r="AM40" s="47">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="47">
         <v>4</v>
       </c>
-      <c r="AO40" s="26">
-[...2 lines deleted...]
-      <c r="AP40" s="1">
+      <c r="AO40" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP40" s="24">
         <v>6</v>
       </c>
-      <c r="AQ40" s="1">
+      <c r="AQ40" s="24">
         <v>6</v>
       </c>
-      <c r="AR40" s="1">
+      <c r="AR40" s="24">
         <v>7</v>
       </c>
-      <c r="AS40" s="1">
+      <c r="AS40" s="24">
         <v>4</v>
       </c>
-      <c r="AT40" s="1">
-[...2 lines deleted...]
-      <c r="AU40" s="1">
+      <c r="AT40" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU40" s="24">
         <v>4</v>
       </c>
-      <c r="AV40" s="1">
+      <c r="AV40" s="24">
         <v>4</v>
       </c>
-      <c r="AW40" s="27">
+      <c r="AW40" s="24">
         <v>9</v>
       </c>
-      <c r="AX40" s="1">
-[...5 lines deleted...]
-      <c r="AZ40" s="1">
+      <c r="AX40" s="24">
+        <v>2</v>
+      </c>
+      <c r="AY40" s="24">
+        <v>1</v>
+      </c>
+      <c r="AZ40" s="24">
         <v>8</v>
       </c>
-      <c r="BA40" s="1">
-[...2 lines deleted...]
-      <c r="BB40" s="1">
+      <c r="BA40" s="24">
+        <v>3</v>
+      </c>
+      <c r="BB40" s="24">
         <v>4</v>
       </c>
-      <c r="BC40" s="1">
-[...8 lines deleted...]
-      <c r="BF40" s="27">
+      <c r="BC40" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD40" s="24">
+        <v>1</v>
+      </c>
+      <c r="BE40" s="24">
+        <v>2</v>
+      </c>
+      <c r="BF40" s="24">
         <v>7</v>
       </c>
-      <c r="BG40" s="1">
+      <c r="BG40" s="24">
         <v>5</v>
       </c>
-      <c r="BH40" s="26">
+      <c r="BH40" s="47">
         <v>4</v>
       </c>
-      <c r="BI40" s="26">
+      <c r="BI40" s="47">
         <v>5</v>
       </c>
-      <c r="BJ40" s="57">
+      <c r="BJ40" s="47">
         <v>4</v>
       </c>
-      <c r="BK40" s="26">
-[...5 lines deleted...]
-      <c r="BM40" s="27">
+      <c r="BK40" s="47">
+        <v>3</v>
+      </c>
+      <c r="BL40" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM40" s="24">
         <v>8</v>
       </c>
+      <c r="BN40" s="47">
+        <v>3</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="37">
-[...143 lines deleted...]
-      <c r="AX41" s="1">
+      <c r="B41" s="30">
+        <v>0</v>
+      </c>
+      <c r="C41" s="30">
+        <v>0</v>
+      </c>
+      <c r="D41" s="30">
+        <v>0</v>
+      </c>
+      <c r="E41" s="30">
+        <v>0</v>
+      </c>
+      <c r="F41" s="30">
+        <v>0</v>
+      </c>
+      <c r="G41" s="30">
+        <v>0</v>
+      </c>
+      <c r="H41" s="30">
+        <v>0</v>
+      </c>
+      <c r="I41" s="30">
+        <v>0</v>
+      </c>
+      <c r="J41" s="30">
+        <v>0</v>
+      </c>
+      <c r="K41" s="30">
+        <v>0</v>
+      </c>
+      <c r="L41" s="30">
+        <v>0</v>
+      </c>
+      <c r="M41" s="30">
+        <v>0</v>
+      </c>
+      <c r="N41" s="36">
+        <v>0</v>
+      </c>
+      <c r="O41" s="30">
+        <v>1</v>
+      </c>
+      <c r="P41" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>1</v>
+      </c>
+      <c r="R41" s="30">
+        <v>2</v>
+      </c>
+      <c r="S41" s="30">
+        <v>0</v>
+      </c>
+      <c r="T41" s="30">
+        <v>1</v>
+      </c>
+      <c r="U41" s="30">
+        <v>0</v>
+      </c>
+      <c r="V41" s="30">
+        <v>1</v>
+      </c>
+      <c r="W41" s="30">
+        <v>1</v>
+      </c>
+      <c r="X41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="24">
+        <v>3</v>
+      </c>
+      <c r="AE41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AH41" s="24">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="24">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="47">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="47">
+        <v>2</v>
+      </c>
+      <c r="AM41" s="47">
+        <v>2</v>
+      </c>
+      <c r="AN41" s="47">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="47">
+        <v>3</v>
+      </c>
+      <c r="AP41" s="24">
+        <v>1</v>
+      </c>
+      <c r="AQ41" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR41" s="24">
+        <v>3</v>
+      </c>
+      <c r="AS41" s="24">
+        <v>1</v>
+      </c>
+      <c r="AT41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AU41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AV41" s="24">
+        <v>1</v>
+      </c>
+      <c r="AW41" s="24">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="24">
         <v>4</v>
       </c>
-      <c r="AY41" s="1">
-[...26 lines deleted...]
-      <c r="BH41" s="26">
+      <c r="AY41" s="24">
+        <v>2</v>
+      </c>
+      <c r="AZ41" s="24">
+        <v>2</v>
+      </c>
+      <c r="BA41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BB41" s="24">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BD41" s="24">
+        <v>3</v>
+      </c>
+      <c r="BE41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG41" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="47">
         <v>4</v>
       </c>
-      <c r="BI41" s="26">
+      <c r="BI41" s="47">
         <v>4</v>
       </c>
-      <c r="BJ41" s="57">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="BJ41" s="47">
+        <v>2</v>
+      </c>
+      <c r="BK41" s="47">
+        <v>1</v>
+      </c>
+      <c r="BL41" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM41" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN41" s="47">
+        <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A42" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="37">
-[...189 lines deleted...]
-        <v>1</v>
+      <c r="B42" s="30">
+        <v>0</v>
+      </c>
+      <c r="C42" s="30">
+        <v>0</v>
+      </c>
+      <c r="D42" s="30">
+        <v>0</v>
+      </c>
+      <c r="E42" s="30">
+        <v>0</v>
+      </c>
+      <c r="F42" s="30">
+        <v>0</v>
+      </c>
+      <c r="G42" s="30">
+        <v>0</v>
+      </c>
+      <c r="H42" s="30">
+        <v>0</v>
+      </c>
+      <c r="I42" s="30">
+        <v>0</v>
+      </c>
+      <c r="J42" s="30">
+        <v>0</v>
+      </c>
+      <c r="K42" s="30">
+        <v>0</v>
+      </c>
+      <c r="L42" s="30">
+        <v>0</v>
+      </c>
+      <c r="M42" s="30">
+        <v>0</v>
+      </c>
+      <c r="N42" s="36">
+        <v>0</v>
+      </c>
+      <c r="O42" s="36">
+        <v>0</v>
+      </c>
+      <c r="P42" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="36">
+        <v>0</v>
+      </c>
+      <c r="R42" s="30">
+        <v>1</v>
+      </c>
+      <c r="S42" s="30">
+        <v>0</v>
+      </c>
+      <c r="T42" s="30">
+        <v>0</v>
+      </c>
+      <c r="U42" s="30">
+        <v>1</v>
+      </c>
+      <c r="V42" s="36">
+        <v>0</v>
+      </c>
+      <c r="W42" s="30">
+        <v>1</v>
+      </c>
+      <c r="X42" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AH42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AJ42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="47">
+        <v>1</v>
+      </c>
+      <c r="AO42" s="47">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="24">
+        <v>2</v>
+      </c>
+      <c r="AQ42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AR42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AS42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="24">
+        <v>3</v>
+      </c>
+      <c r="AU42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AV42" s="24">
+        <v>3</v>
+      </c>
+      <c r="AW42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="24">
+        <v>1</v>
+      </c>
+      <c r="AY42" s="24">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="24">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="24">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="24">
+        <v>1</v>
+      </c>
+      <c r="BC42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BD42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BE42" s="24">
+        <v>1</v>
+      </c>
+      <c r="BF42" s="24">
+        <v>1</v>
+      </c>
+      <c r="BG42" s="24">
+        <v>0</v>
+      </c>
+      <c r="BH42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="47">
+        <v>1</v>
+      </c>
+      <c r="BK42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="24">
+        <v>2</v>
+      </c>
+      <c r="BM42" s="24">
+        <v>1</v>
+      </c>
+      <c r="BN42" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:65" s="3" customFormat="1" ht="11.25">
-      <c r="A43" s="25" t="s">
+    <row r="43" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="39">
-[...122 lines deleted...]
-      <c r="AQ43" s="2">
+      <c r="B43" s="32">
+        <v>0</v>
+      </c>
+      <c r="C43" s="32">
+        <v>0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>1</v>
+      </c>
+      <c r="E43" s="32">
+        <v>0</v>
+      </c>
+      <c r="F43" s="32">
+        <v>0</v>
+      </c>
+      <c r="G43" s="32">
+        <v>1</v>
+      </c>
+      <c r="H43" s="32">
+        <v>0</v>
+      </c>
+      <c r="I43" s="32">
+        <v>1</v>
+      </c>
+      <c r="J43" s="32">
+        <v>0</v>
+      </c>
+      <c r="K43" s="32">
+        <v>0</v>
+      </c>
+      <c r="L43" s="32">
+        <v>1</v>
+      </c>
+      <c r="M43" s="32">
+        <v>0</v>
+      </c>
+      <c r="N43" s="37">
+        <v>0</v>
+      </c>
+      <c r="O43" s="37">
+        <v>0</v>
+      </c>
+      <c r="P43" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="37">
+        <v>0</v>
+      </c>
+      <c r="R43" s="37">
+        <v>0</v>
+      </c>
+      <c r="S43" s="32">
+        <v>1</v>
+      </c>
+      <c r="T43" s="32">
+        <v>1</v>
+      </c>
+      <c r="U43" s="32">
+        <v>1</v>
+      </c>
+      <c r="V43" s="37">
+        <v>0</v>
+      </c>
+      <c r="W43" s="37">
+        <v>0</v>
+      </c>
+      <c r="X43" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="33">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="25">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="25">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="25">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ43" s="1">
         <v>4</v>
       </c>
-      <c r="AR43" s="2">
-[...63 lines deleted...]
-        <v>1</v>
+      <c r="AR43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS43" s="25">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AU43" s="1">
+        <v>3</v>
+      </c>
+      <c r="AV43" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AX43" s="1">
+        <v>2</v>
+      </c>
+      <c r="AY43" s="1">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA43" s="1">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="1">
+        <v>3</v>
+      </c>
+      <c r="BC43" s="1">
+        <v>1</v>
+      </c>
+      <c r="BD43" s="1">
+        <v>3</v>
+      </c>
+      <c r="BE43" s="1">
+        <v>1</v>
+      </c>
+      <c r="BF43" s="1">
+        <v>1</v>
+      </c>
+      <c r="BG43" s="1">
+        <v>2</v>
+      </c>
+      <c r="BH43" s="25">
+        <v>2</v>
+      </c>
+      <c r="BI43" s="25">
+        <v>2</v>
+      </c>
+      <c r="BJ43" s="25">
+        <v>1</v>
+      </c>
+      <c r="BK43" s="25">
+        <v>1</v>
+      </c>
+      <c r="BL43" s="1">
+        <v>2</v>
+      </c>
+      <c r="BM43" s="1">
+        <v>1</v>
+      </c>
+      <c r="BN43" s="25">
+        <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:65" s="3" customFormat="1" ht="11.25">
-[...36 lines deleted...]
-      <c r="AK44" s="13"/>
+    <row r="44" spans="1:66" s="2" customFormat="1" ht="11.25">
+      <c r="A44" s="11"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="11"/>
+      <c r="O44" s="11"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="U44" s="11"/>
+      <c r="V44" s="11"/>
+      <c r="W44" s="11"/>
+      <c r="X44" s="11"/>
+      <c r="Y44" s="11"/>
+      <c r="Z44" s="11"/>
+      <c r="AA44" s="11"/>
+      <c r="AB44" s="11"/>
+      <c r="AC44" s="11"/>
+      <c r="AD44" s="11"/>
+      <c r="AE44" s="11"/>
+      <c r="AF44" s="11"/>
+      <c r="AG44" s="11"/>
+      <c r="AH44" s="11"/>
+      <c r="AI44" s="11"/>
+      <c r="AJ44" s="11"/>
+      <c r="AK44" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="A30:BN30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:EY45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A173" sqref="A173"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="3" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="54" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="13.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="8" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="9" max="13" width="8" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="6.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="8" style="2" hidden="1" customWidth="1"/>
+    <col min="29" max="31" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="38" max="46" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="8" style="2" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="7.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="8.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="7.140625" style="2" customWidth="1"/>
+    <col min="51" max="52" width="8.28515625" style="2" customWidth="1"/>
+    <col min="53" max="53" width="8.140625" style="2" customWidth="1"/>
+    <col min="54" max="54" width="7.85546875" style="2" customWidth="1"/>
+    <col min="55" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="66"/>
-[...62 lines deleted...]
-      <c r="BM2" s="66"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="56"/>
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
     </row>
     <row r="3" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A3" s="34"/>
-[...38 lines deleted...]
-      <c r="AN3" s="34"/>
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
     </row>
     <row r="4" spans="1:155" ht="14.25" customHeight="1">
-      <c r="A4" s="34"/>
-[...38 lines deleted...]
-      <c r="AN4" s="34"/>
+      <c r="A4" s="28"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28"/>
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28"/>
+      <c r="AB4" s="28"/>
+      <c r="AC4" s="28"/>
+      <c r="AD4" s="28"/>
+      <c r="AE4" s="28"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="28"/>
+      <c r="AH4" s="28"/>
+      <c r="AI4" s="28"/>
+      <c r="AJ4" s="28"/>
+      <c r="AK4" s="28"/>
+      <c r="AL4" s="28"/>
+      <c r="AM4" s="28"/>
+      <c r="AN4" s="28"/>
     </row>
     <row r="5" spans="1:155" ht="15" customHeight="1">
-      <c r="AL5" s="21"/>
-[...11 lines deleted...]
-      <c r="AY5" s="78" t="s">
+      <c r="AL5" s="19"/>
+      <c r="AM5" s="19"/>
+      <c r="AN5" s="19"/>
+      <c r="AO5" s="19"/>
+      <c r="AP5" s="19"/>
+      <c r="AQ5" s="19"/>
+      <c r="AR5" s="19"/>
+      <c r="AS5" s="19"/>
+      <c r="AT5" s="19"/>
+      <c r="AU5" s="19"/>
+      <c r="AV5" s="19"/>
+      <c r="AX5" s="46"/>
+      <c r="AY5" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="AZ5" s="78"/>
-[...12 lines deleted...]
-      <c r="BM5" s="78"/>
+      <c r="AZ5" s="70"/>
+      <c r="BA5" s="70"/>
+      <c r="BB5" s="70"/>
+      <c r="BC5" s="70"/>
+      <c r="BD5" s="70"/>
+      <c r="BE5" s="70"/>
+      <c r="BF5" s="70"/>
+      <c r="BG5" s="70"/>
+      <c r="BH5" s="70"/>
+      <c r="BI5" s="70"/>
+      <c r="BJ5" s="70"/>
+      <c r="BK5" s="70"/>
+      <c r="BL5" s="70"/>
+      <c r="BM5" s="70"/>
+      <c r="BN5" s="70"/>
     </row>
     <row r="6" spans="1:155">
-      <c r="A6" s="69"/>
-      <c r="B6" s="77">
+      <c r="A6" s="63"/>
+      <c r="B6" s="69">
         <v>2021</v>
       </c>
-      <c r="C6" s="76"/>
-[...10 lines deleted...]
-      <c r="N6" s="77">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="69">
         <v>2022</v>
       </c>
-      <c r="O6" s="76"/>
-[...10 lines deleted...]
-      <c r="Z6" s="77">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="69">
         <v>2023</v>
       </c>
-      <c r="AA6" s="76"/>
-[...10 lines deleted...]
-      <c r="AL6" s="67">
+      <c r="AA6" s="68"/>
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="61">
         <v>2024</v>
       </c>
-      <c r="AM6" s="68"/>
-[...10 lines deleted...]
-      <c r="AX6" s="67">
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="61">
         <v>2025</v>
       </c>
-      <c r="AY6" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="62">
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
+      <c r="BB6" s="62"/>
+      <c r="BC6" s="62"/>
+      <c r="BD6" s="62"/>
+      <c r="BE6" s="62"/>
+      <c r="BF6" s="62"/>
+      <c r="BG6" s="62"/>
+      <c r="BH6" s="62"/>
+      <c r="BI6" s="72"/>
+      <c r="BJ6" s="57">
         <v>2026</v>
       </c>
-      <c r="BK6" s="63"/>
-[...91 lines deleted...]
-      <c r="EY6" s="5"/>
+      <c r="BK6" s="58"/>
+      <c r="BL6" s="58"/>
+      <c r="BM6" s="58"/>
+      <c r="BN6" s="58"/>
+      <c r="BO6" s="4"/>
+      <c r="BP6" s="4"/>
+      <c r="BQ6" s="4"/>
+      <c r="BR6" s="4"/>
+      <c r="BS6" s="4"/>
+      <c r="BT6" s="4"/>
+      <c r="BU6" s="4"/>
+      <c r="BV6" s="4"/>
+      <c r="BW6" s="4"/>
+      <c r="BX6" s="4"/>
+      <c r="BY6" s="4"/>
+      <c r="BZ6" s="4"/>
+      <c r="CA6" s="4"/>
+      <c r="CB6" s="4"/>
+      <c r="CC6" s="4"/>
+      <c r="CD6" s="4"/>
+      <c r="CE6" s="4"/>
+      <c r="CF6" s="4"/>
+      <c r="CG6" s="4"/>
+      <c r="CH6" s="4"/>
+      <c r="CI6" s="4"/>
+      <c r="CJ6" s="4"/>
+      <c r="CK6" s="4"/>
+      <c r="CL6" s="4"/>
+      <c r="CM6" s="4"/>
+      <c r="CN6" s="4"/>
+      <c r="CO6" s="4"/>
+      <c r="CP6" s="4"/>
+      <c r="CQ6" s="4"/>
+      <c r="CR6" s="4"/>
+      <c r="CS6" s="4"/>
+      <c r="CT6" s="4"/>
+      <c r="CU6" s="4"/>
+      <c r="CV6" s="4"/>
+      <c r="CW6" s="4"/>
+      <c r="CX6" s="4"/>
+      <c r="CY6" s="4"/>
+      <c r="CZ6" s="4"/>
+      <c r="DA6" s="4"/>
+      <c r="DB6" s="4"/>
+      <c r="DC6" s="4"/>
+      <c r="DD6" s="4"/>
+      <c r="DE6" s="4"/>
+      <c r="DF6" s="4"/>
+      <c r="DG6" s="4"/>
+      <c r="DH6" s="4"/>
+      <c r="DI6" s="4"/>
+      <c r="DJ6" s="4"/>
+      <c r="DK6" s="4"/>
+      <c r="DL6" s="4"/>
+      <c r="DM6" s="4"/>
+      <c r="DN6" s="4"/>
+      <c r="DO6" s="4"/>
+      <c r="DP6" s="4"/>
+      <c r="DQ6" s="4"/>
+      <c r="DR6" s="4"/>
+      <c r="DS6" s="4"/>
+      <c r="DT6" s="4"/>
+      <c r="DU6" s="4"/>
+      <c r="DV6" s="4"/>
+      <c r="DW6" s="4"/>
+      <c r="DX6" s="4"/>
+      <c r="DY6" s="4"/>
+      <c r="DZ6" s="4"/>
+      <c r="EA6" s="4"/>
+      <c r="EB6" s="4"/>
+      <c r="EC6" s="4"/>
+      <c r="ED6" s="4"/>
+      <c r="EE6" s="4"/>
+      <c r="EF6" s="4"/>
+      <c r="EG6" s="4"/>
+      <c r="EH6" s="4"/>
+      <c r="EI6" s="4"/>
+      <c r="EJ6" s="4"/>
+      <c r="EK6" s="4"/>
+      <c r="EL6" s="4"/>
+      <c r="EM6" s="4"/>
+      <c r="EN6" s="4"/>
+      <c r="EO6" s="4"/>
+      <c r="EP6" s="4"/>
+      <c r="EQ6" s="4"/>
+      <c r="ER6" s="4"/>
+      <c r="ES6" s="4"/>
+      <c r="ET6" s="4"/>
+      <c r="EU6" s="4"/>
+      <c r="EV6" s="4"/>
+      <c r="EW6" s="4"/>
+      <c r="EX6" s="4"/>
+      <c r="EY6" s="4"/>
     </row>
     <row r="7" spans="1:155" ht="27" customHeight="1">
-      <c r="A7" s="70"/>
-      <c r="B7" s="35" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="35" t="s">
+      <c r="C7" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="59" t="s">
+      <c r="D7" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="59" t="s">
+      <c r="E7" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="59" t="s">
+      <c r="F7" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="59" t="s">
+      <c r="G7" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="59" t="s">
+      <c r="H7" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="59" t="s">
+      <c r="I7" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="K7" s="35" t="s">
+      <c r="K7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="59" t="s">
+      <c r="L7" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="35" t="s">
+      <c r="M7" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="N7" s="35" t="s">
+      <c r="N7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="35" t="s">
+      <c r="O7" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="P7" s="59" t="s">
+      <c r="P7" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="Q7" s="59" t="s">
+      <c r="Q7" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="59" t="s">
+      <c r="R7" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="S7" s="59" t="s">
+      <c r="S7" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="T7" s="59" t="s">
+      <c r="T7" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="U7" s="59" t="s">
+      <c r="U7" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="V7" s="59" t="s">
+      <c r="V7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="W7" s="35" t="s">
+      <c r="W7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="59" t="s">
+      <c r="X7" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="35" t="s">
+      <c r="Y7" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="35" t="s">
+      <c r="Z7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="35" t="s">
+      <c r="AA7" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="AB7" s="59" t="s">
+      <c r="AB7" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="59" t="s">
+      <c r="AC7" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="AD7" s="59" t="s">
+      <c r="AD7" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="AE7" s="59" t="s">
+      <c r="AE7" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="AF7" s="59" t="s">
+      <c r="AF7" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AG7" s="59" t="s">
+      <c r="AG7" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="AH7" s="59" t="s">
+      <c r="AH7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="AI7" s="35" t="s">
+      <c r="AI7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="59" t="s">
+      <c r="AJ7" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="20" t="s">
+      <c r="AK7" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="8" t="s">
+      <c r="AL7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="9" t="s">
+      <c r="AM7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AN7" s="10" t="s">
+      <c r="AN7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP7" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ7" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AR7" s="10" t="s">
+      <c r="AR7" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AS7" s="10" t="s">
+      <c r="AS7" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AT7" s="10" t="s">
+      <c r="AT7" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="AU7" s="9" t="s">
+      <c r="AU7" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="AV7" s="10" t="s">
+      <c r="AV7" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="AW7" s="20" t="s">
+      <c r="AW7" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AX7" s="16" t="s">
+      <c r="AX7" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AY7" s="9" t="s">
+      <c r="AY7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AZ7" s="10" t="s">
+      <c r="AZ7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="BA7" s="10" t="s">
+      <c r="BA7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="BB7" s="10" t="s">
+      <c r="BB7" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="BC7" s="10" t="s">
+      <c r="BC7" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BD7" s="10" t="s">
+      <c r="BD7" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BE7" s="10" t="s">
+      <c r="BE7" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="BF7" s="10" t="s">
+      <c r="BF7" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BG7" s="9" t="s">
+      <c r="BG7" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="BH7" s="10" t="s">
+      <c r="BH7" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="BI7" s="20" t="s">
+      <c r="BI7" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="BJ7" s="9" t="s">
+      <c r="BJ7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="BK7" s="9" t="s">
+      <c r="BK7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="BL7" s="10" t="s">
+      <c r="BL7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="BM7" s="10" t="s">
+      <c r="BM7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="BN7" s="5"/>
-[...88 lines deleted...]
-      <c r="EY7" s="5"/>
+      <c r="BN7" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="BO7" s="4"/>
+      <c r="BP7" s="4"/>
+      <c r="BQ7" s="4"/>
+      <c r="BR7" s="4"/>
+      <c r="BS7" s="4"/>
+      <c r="BT7" s="4"/>
+      <c r="BU7" s="4"/>
+      <c r="BV7" s="4"/>
+      <c r="BW7" s="4"/>
+      <c r="BX7" s="4"/>
+      <c r="BY7" s="4"/>
+      <c r="BZ7" s="4"/>
+      <c r="CA7" s="4"/>
+      <c r="CB7" s="4"/>
+      <c r="CC7" s="4"/>
+      <c r="CD7" s="4"/>
+      <c r="CE7" s="4"/>
+      <c r="CF7" s="4"/>
+      <c r="CG7" s="4"/>
+      <c r="CH7" s="4"/>
+      <c r="CI7" s="4"/>
+      <c r="CJ7" s="4"/>
+      <c r="CK7" s="4"/>
+      <c r="CL7" s="4"/>
+      <c r="CM7" s="4"/>
+      <c r="CN7" s="4"/>
+      <c r="CO7" s="4"/>
+      <c r="CP7" s="4"/>
+      <c r="CQ7" s="4"/>
+      <c r="CR7" s="4"/>
+      <c r="CS7" s="4"/>
+      <c r="CT7" s="4"/>
+      <c r="CU7" s="4"/>
+      <c r="CV7" s="4"/>
+      <c r="CW7" s="4"/>
+      <c r="CX7" s="4"/>
+      <c r="CY7" s="4"/>
+      <c r="CZ7" s="4"/>
+      <c r="DA7" s="4"/>
+      <c r="DB7" s="4"/>
+      <c r="DC7" s="4"/>
+      <c r="DD7" s="4"/>
+      <c r="DE7" s="4"/>
+      <c r="DF7" s="4"/>
+      <c r="DG7" s="4"/>
+      <c r="DH7" s="4"/>
+      <c r="DI7" s="4"/>
+      <c r="DJ7" s="4"/>
+      <c r="DK7" s="4"/>
+      <c r="DL7" s="4"/>
+      <c r="DM7" s="4"/>
+      <c r="DN7" s="4"/>
+      <c r="DO7" s="4"/>
+      <c r="DP7" s="4"/>
+      <c r="DQ7" s="4"/>
+      <c r="DR7" s="4"/>
+      <c r="DS7" s="4"/>
+      <c r="DT7" s="4"/>
+      <c r="DU7" s="4"/>
+      <c r="DV7" s="4"/>
+      <c r="DW7" s="4"/>
+      <c r="DX7" s="4"/>
+      <c r="DY7" s="4"/>
+      <c r="DZ7" s="4"/>
+      <c r="EA7" s="4"/>
+      <c r="EB7" s="4"/>
+      <c r="EC7" s="4"/>
+      <c r="ED7" s="4"/>
+      <c r="EE7" s="4"/>
+      <c r="EF7" s="4"/>
+      <c r="EG7" s="4"/>
+      <c r="EH7" s="4"/>
+      <c r="EI7" s="4"/>
+      <c r="EJ7" s="4"/>
+      <c r="EK7" s="4"/>
+      <c r="EL7" s="4"/>
+      <c r="EM7" s="4"/>
+      <c r="EN7" s="4"/>
+      <c r="EO7" s="4"/>
+      <c r="EP7" s="4"/>
+      <c r="EQ7" s="4"/>
+      <c r="ER7" s="4"/>
+      <c r="ES7" s="4"/>
+      <c r="ET7" s="4"/>
+      <c r="EU7" s="4"/>
+      <c r="EV7" s="4"/>
+      <c r="EW7" s="4"/>
+      <c r="EX7" s="4"/>
+      <c r="EY7" s="4"/>
     </row>
-    <row r="8" spans="1:155" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="74" t="s">
+    <row r="8" spans="1:155" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="74"/>
-[...62 lines deleted...]
-      <c r="BM8" s="74"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="67"/>
+      <c r="O8" s="67"/>
+      <c r="P8" s="67"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="67"/>
+      <c r="S8" s="67"/>
+      <c r="T8" s="67"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="67"/>
+      <c r="W8" s="67"/>
+      <c r="X8" s="67"/>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="67"/>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="67"/>
+      <c r="AD8" s="67"/>
+      <c r="AE8" s="67"/>
+      <c r="AF8" s="67"/>
+      <c r="AG8" s="67"/>
+      <c r="AH8" s="67"/>
+      <c r="AI8" s="67"/>
+      <c r="AJ8" s="67"/>
+      <c r="AK8" s="67"/>
+      <c r="AL8" s="67"/>
+      <c r="AM8" s="67"/>
+      <c r="AN8" s="67"/>
+      <c r="AO8" s="67"/>
+      <c r="AP8" s="67"/>
+      <c r="AQ8" s="67"/>
+      <c r="AR8" s="67"/>
+      <c r="AS8" s="67"/>
+      <c r="AT8" s="67"/>
+      <c r="AU8" s="67"/>
+      <c r="AV8" s="67"/>
+      <c r="AW8" s="67"/>
+      <c r="AX8" s="67"/>
+      <c r="AY8" s="67"/>
+      <c r="AZ8" s="67"/>
+      <c r="BA8" s="67"/>
+      <c r="BB8" s="67"/>
+      <c r="BC8" s="67"/>
+      <c r="BD8" s="67"/>
+      <c r="BE8" s="67"/>
+      <c r="BF8" s="67"/>
+      <c r="BG8" s="67"/>
+      <c r="BH8" s="67"/>
+      <c r="BI8" s="67"/>
+      <c r="BJ8" s="67"/>
+      <c r="BK8" s="67"/>
+      <c r="BL8" s="67"/>
+      <c r="BM8" s="67"/>
+      <c r="BN8" s="67"/>
     </row>
     <row r="9" spans="1:155">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="34">
         <v>0.84</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="34">
         <v>0.91</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="34">
         <v>0.95</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="34">
         <v>0.92</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="34">
         <v>0.91</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="34">
         <v>0.91</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="34">
         <v>0.93</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="34">
         <v>0.91</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="34">
         <v>0.91</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="34">
         <v>0.9</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="34">
         <v>0.91</v>
       </c>
-      <c r="M9" s="29">
+      <c r="M9" s="34">
         <v>0.89</v>
       </c>
-      <c r="N9" s="31">
+      <c r="N9" s="26">
         <v>0.66</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="26">
         <v>0.71</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="26">
         <v>0.77</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R9" s="26">
         <v>0.77</v>
       </c>
-      <c r="S9" s="31">
+      <c r="S9" s="26">
         <v>0.76</v>
       </c>
-      <c r="T9" s="31">
+      <c r="T9" s="26">
         <v>0.78</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="26">
         <v>0.79</v>
       </c>
-      <c r="V9" s="31">
+      <c r="V9" s="26">
         <v>0.78</v>
       </c>
-      <c r="W9" s="31">
+      <c r="W9" s="26">
         <v>0.78</v>
       </c>
-      <c r="X9" s="31">
+      <c r="X9" s="26">
         <v>0.76</v>
       </c>
-      <c r="Y9" s="31">
+      <c r="Y9" s="26">
         <v>0.76</v>
       </c>
-      <c r="Z9" s="31">
+      <c r="Z9" s="26">
         <v>0.87</v>
       </c>
-      <c r="AA9" s="31">
+      <c r="AA9" s="26">
         <v>0.75</v>
       </c>
-      <c r="AB9" s="31">
+      <c r="AB9" s="26">
         <v>0.73</v>
       </c>
-      <c r="AC9" s="3">
+      <c r="AC9" s="4">
         <v>0.72</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="26">
         <v>0.78</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE9" s="26">
         <v>0.76</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF9" s="26">
         <v>0.77</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG9" s="26">
         <v>0.77</v>
       </c>
-      <c r="AH9" s="11">
+      <c r="AH9" s="26">
         <v>0.76</v>
       </c>
-      <c r="AI9" s="11">
+      <c r="AI9" s="26">
         <v>0.78</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ9" s="26">
         <v>0.78</v>
       </c>
-      <c r="AK9" s="11">
+      <c r="AK9" s="26">
         <v>0.77</v>
       </c>
-      <c r="AL9" s="11">
+      <c r="AL9" s="26">
         <v>2.09</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM9" s="26">
         <v>1.87</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN9" s="26">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO9" s="26">
         <v>1.92</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AP9" s="26">
         <v>1.95</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="26">
         <v>1.89</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AT9" s="26">
         <v>2.09</v>
       </c>
-      <c r="AU9" s="11">
+      <c r="AU9" s="26">
         <v>2.19</v>
       </c>
-      <c r="AV9" s="11">
+      <c r="AV9" s="26">
         <v>2.19</v>
       </c>
-      <c r="AW9" s="11">
+      <c r="AW9" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AX9" s="11">
+      <c r="AX9" s="26">
         <v>2.09</v>
       </c>
-      <c r="AY9" s="11">
+      <c r="AY9" s="26">
         <v>1.97</v>
       </c>
-      <c r="AZ9" s="11">
+      <c r="AZ9" s="26">
         <v>2.09</v>
       </c>
-      <c r="BA9" s="11">
+      <c r="BA9" s="26">
         <v>2.14</v>
       </c>
-      <c r="BB9" s="11">
+      <c r="BB9" s="26">
         <v>2.14</v>
       </c>
-      <c r="BC9" s="11">
+      <c r="BC9" s="26">
         <v>2.09</v>
       </c>
-      <c r="BD9" s="11">
+      <c r="BD9" s="26">
         <v>2.15</v>
       </c>
-      <c r="BE9" s="11">
+      <c r="BE9" s="26">
         <v>2.15</v>
       </c>
-      <c r="BF9" s="31">
+      <c r="BF9" s="26">
         <v>2.14</v>
       </c>
-      <c r="BG9" s="11">
+      <c r="BG9" s="26">
         <v>2.16</v>
       </c>
-      <c r="BH9" s="11">
+      <c r="BH9" s="26">
         <v>2.1800000000000002</v>
       </c>
-      <c r="BI9" s="11">
+      <c r="BI9" s="26">
         <v>2.23</v>
       </c>
-      <c r="BJ9" s="11">
+      <c r="BJ9" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BK9" s="11">
+      <c r="BK9" s="26">
         <v>2.19</v>
       </c>
-      <c r="BL9" s="11">
+      <c r="BL9" s="26">
         <v>2.31</v>
       </c>
-      <c r="BM9" s="11">
+      <c r="BM9" s="26">
         <v>2.2799999999999998</v>
+      </c>
+      <c r="BN9" s="26">
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:155">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="34">
         <v>1.1100000000000001</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="34">
         <v>1.26</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="34">
         <v>1.31</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="34">
         <v>1.23</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="34">
         <v>1.22</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="34">
         <v>1.21</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="34">
         <v>1.21</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="34">
         <v>1.19</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="34">
         <v>1.19</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="34">
         <v>1.18</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="34">
         <v>1.18</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="34">
         <v>1.1399999999999999</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N10" s="26">
         <v>0.89</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="26">
         <v>0.64</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="26">
         <v>0.87</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q10" s="26">
         <v>0.91</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="26">
         <v>0.92</v>
       </c>
-      <c r="S10" s="31">
+      <c r="S10" s="26">
         <v>0.93</v>
       </c>
-      <c r="T10" s="31">
+      <c r="T10" s="26">
         <v>0.94</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="26">
         <v>0.95</v>
       </c>
-      <c r="V10" s="31">
+      <c r="V10" s="26">
         <v>0.95</v>
       </c>
-      <c r="W10" s="31">
+      <c r="W10" s="26">
         <v>0.94</v>
       </c>
-      <c r="X10" s="31">
+      <c r="X10" s="26">
         <v>0.92</v>
       </c>
-      <c r="Y10" s="31">
+      <c r="Y10" s="26">
         <v>0.89</v>
       </c>
-      <c r="Z10" s="31">
+      <c r="Z10" s="26">
         <v>1.08</v>
       </c>
-      <c r="AA10" s="31">
+      <c r="AA10" s="26">
         <v>0.91</v>
       </c>
-      <c r="AB10" s="31">
+      <c r="AB10" s="26">
         <v>0.88</v>
       </c>
-      <c r="AC10" s="3">
+      <c r="AC10" s="4">
         <v>0.87</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="26">
         <v>0.92</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE10" s="26">
         <v>0.87</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF10" s="26">
         <v>0.9</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG10" s="26">
         <v>0.89</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH10" s="26">
         <v>0.86</v>
       </c>
-      <c r="AI10" s="11">
+      <c r="AI10" s="26">
         <v>0.89</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="26">
         <v>0.88</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK10" s="26">
         <v>0.87</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AL10" s="26">
         <v>2.4</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="26">
         <v>2.12</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="26">
         <v>2.4</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="26">
         <v>2.23</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="26">
         <v>2.14</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="26">
         <v>2.35</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="26">
         <v>2.37</v>
       </c>
-      <c r="AU10" s="11">
+      <c r="AU10" s="26">
         <v>2.52</v>
       </c>
-      <c r="AV10" s="11">
+      <c r="AV10" s="26">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AW10" s="11">
+      <c r="AW10" s="26">
         <v>2.52</v>
       </c>
-      <c r="AX10" s="11">
+      <c r="AX10" s="26">
         <v>2.29</v>
       </c>
-      <c r="AY10" s="11">
+      <c r="AY10" s="26">
         <v>2.19</v>
       </c>
-      <c r="AZ10" s="11">
+      <c r="AZ10" s="26">
         <v>2.37</v>
       </c>
-      <c r="BA10" s="11">
+      <c r="BA10" s="26">
         <v>2.39</v>
       </c>
-      <c r="BB10" s="11">
+      <c r="BB10" s="26">
         <v>2.35</v>
       </c>
-      <c r="BC10" s="11">
+      <c r="BC10" s="26">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BD10" s="11">
+      <c r="BD10" s="26">
         <v>2.36</v>
       </c>
-      <c r="BE10" s="11">
+      <c r="BE10" s="26">
         <v>2.39</v>
       </c>
-      <c r="BF10" s="31">
+      <c r="BF10" s="26">
         <v>2.37</v>
       </c>
-      <c r="BG10" s="11">
+      <c r="BG10" s="26">
         <v>2.4</v>
       </c>
-      <c r="BH10" s="11">
+      <c r="BH10" s="26">
         <v>2.44</v>
       </c>
-      <c r="BI10" s="11">
+      <c r="BI10" s="26">
         <v>2.52</v>
       </c>
-      <c r="BJ10" s="11">
+      <c r="BJ10" s="26">
         <v>2.77</v>
       </c>
-      <c r="BK10" s="11">
+      <c r="BK10" s="26">
         <v>2.52</v>
       </c>
-      <c r="BL10" s="11">
+      <c r="BL10" s="26">
         <v>2.62</v>
       </c>
-      <c r="BM10" s="11">
+      <c r="BM10" s="26">
         <v>2.57</v>
+      </c>
+      <c r="BN10" s="26">
+        <v>2.59</v>
       </c>
     </row>
     <row r="11" spans="1:155">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="34">
         <v>0.45</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="34">
         <v>0.39</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="34">
         <v>0.44</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="34">
         <v>0.41</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="34">
         <v>0.44</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="34">
         <v>0.62</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="34">
         <v>0.57999999999999996</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="34">
         <v>0.55000000000000004</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="34">
         <v>0.52</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="34">
         <v>0.57999999999999996</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="34">
         <v>0.6</v>
       </c>
-      <c r="N11" s="31">
-[...2 lines deleted...]
-      <c r="O11" s="31">
+      <c r="N11" s="26">
+        <v>0</v>
+      </c>
+      <c r="O11" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P11" s="26">
         <v>0.47</v>
       </c>
-      <c r="Q11" s="31">
+      <c r="Q11" s="26">
         <v>0.49</v>
       </c>
-      <c r="R11" s="31">
+      <c r="R11" s="26">
         <v>0.5</v>
       </c>
-      <c r="S11" s="31">
+      <c r="S11" s="26">
         <v>0.42</v>
       </c>
-      <c r="T11" s="31">
+      <c r="T11" s="26">
         <v>0.48</v>
       </c>
-      <c r="U11" s="31">
+      <c r="U11" s="26">
         <v>0.52</v>
       </c>
-      <c r="V11" s="31">
+      <c r="V11" s="26">
         <v>0.5</v>
       </c>
-      <c r="W11" s="31">
+      <c r="W11" s="26">
         <v>0.5</v>
       </c>
-      <c r="X11" s="31">
+      <c r="X11" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Y11" s="31">
+      <c r="Y11" s="26">
         <v>0.62</v>
       </c>
-      <c r="Z11" s="47">
-[...2 lines deleted...]
-      <c r="AA11" s="31">
+      <c r="Z11" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AB11" s="31">
+      <c r="AB11" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AC11" s="3">
+      <c r="AC11" s="4">
         <v>0.42</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="26">
         <v>0.44</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="26">
         <v>0.67</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="26">
         <v>0.72</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="26">
         <v>0.74</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="26">
         <v>0.75</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="26">
         <v>0.78</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK11" s="26">
         <v>0.85</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL11" s="26">
         <v>1.35</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="26">
         <v>1.53</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="26">
         <v>2.11</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="26">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="26">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="26">
         <v>2.31</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="26">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="26">
         <v>2.35</v>
       </c>
-      <c r="AU11" s="11">
+      <c r="AU11" s="26">
         <v>2.36</v>
       </c>
-      <c r="AV11" s="11">
+      <c r="AV11" s="26">
         <v>2.52</v>
       </c>
-      <c r="AW11" s="11">
+      <c r="AW11" s="26">
         <v>2.54</v>
       </c>
-      <c r="AX11" s="11">
+      <c r="AX11" s="26">
         <v>1.35</v>
       </c>
-      <c r="AY11" s="11">
+      <c r="AY11" s="26">
         <v>1.85</v>
       </c>
-      <c r="AZ11" s="11">
+      <c r="AZ11" s="26">
         <v>2.04</v>
       </c>
-      <c r="BA11" s="11">
+      <c r="BA11" s="26">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BB11" s="11">
+      <c r="BB11" s="26">
         <v>2.5499999999999998</v>
       </c>
-      <c r="BC11" s="11">
+      <c r="BC11" s="26">
         <v>2.5499999999999998</v>
       </c>
-      <c r="BD11" s="11">
+      <c r="BD11" s="26">
         <v>2.34</v>
       </c>
-      <c r="BE11" s="11">
+      <c r="BE11" s="26">
         <v>2.3199999999999998</v>
       </c>
-      <c r="BF11" s="31">
+      <c r="BF11" s="26">
         <v>2.16</v>
       </c>
-      <c r="BG11" s="11">
+      <c r="BG11" s="26">
         <v>2.13</v>
       </c>
-      <c r="BH11" s="11">
+      <c r="BH11" s="26">
         <v>2.17</v>
       </c>
-      <c r="BI11" s="11">
+      <c r="BI11" s="26">
         <v>2.19</v>
       </c>
-      <c r="BJ11" s="11">
+      <c r="BJ11" s="26">
         <v>3.26</v>
       </c>
-      <c r="BK11" s="11">
+      <c r="BK11" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BL11" s="11">
+      <c r="BL11" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="BM11" s="11">
+      <c r="BM11" s="26">
         <v>2.2599999999999998</v>
+      </c>
+      <c r="BN11" s="26">
+        <v>2.1800000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:155">
-      <c r="A12" s="24" t="s">
+      <c r="A12" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="34">
         <v>0.98</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="34">
         <v>0.51</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="34">
         <v>0.34</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="34">
         <v>0.25</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="34">
         <v>0.4</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="34">
         <v>0.33</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="34">
         <v>0.36</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="34">
         <v>0.31</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="34">
         <v>0.25</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="34">
         <v>0.23</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="34">
         <v>0.25</v>
       </c>
-      <c r="N12" s="31">
+      <c r="N12" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="O12" s="31">
+      <c r="O12" s="26">
         <v>0.6</v>
       </c>
-      <c r="P12" s="31">
+      <c r="P12" s="26">
         <v>0.59</v>
       </c>
-      <c r="Q12" s="31">
+      <c r="Q12" s="26">
         <v>0.74</v>
       </c>
-      <c r="R12" s="31">
+      <c r="R12" s="26">
         <v>0.82</v>
       </c>
-      <c r="S12" s="31">
+      <c r="S12" s="26">
         <v>0.68</v>
       </c>
-      <c r="T12" s="31">
+      <c r="T12" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="U12" s="31">
+      <c r="U12" s="26">
         <v>0.51</v>
       </c>
-      <c r="V12" s="31">
+      <c r="V12" s="26">
         <v>0.45</v>
       </c>
-      <c r="W12" s="31">
+      <c r="W12" s="26">
         <v>0.4</v>
       </c>
-      <c r="X12" s="31">
+      <c r="X12" s="26">
         <v>0.37</v>
       </c>
-      <c r="Y12" s="31">
+      <c r="Y12" s="26">
         <v>0.39</v>
       </c>
-      <c r="Z12" s="47">
-[...8 lines deleted...]
-      <c r="AC12" s="3">
+      <c r="Z12" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="4">
         <v>0.15</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="26">
         <v>0.12</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE12" s="26">
         <v>0.1</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF12" s="26">
         <v>0.17</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG12" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AH12" s="26">
         <v>0.26</v>
       </c>
-      <c r="AI12" s="11">
+      <c r="AI12" s="26">
         <v>0.23</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ12" s="26">
         <v>0.26</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK12" s="26">
         <v>0.39</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AL12" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="26">
         <v>0.89</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="26">
         <v>0.78</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="26">
         <v>0.74</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="26">
         <v>0.59</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="26">
         <v>0.98</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="26">
         <v>1.01</v>
       </c>
-      <c r="AS12" s="11">
+      <c r="AS12" s="26">
         <v>0.95</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AT12" s="26">
         <v>0.98</v>
       </c>
-      <c r="AU12" s="11">
-[...2 lines deleted...]
-      <c r="AV12" s="11">
+      <c r="AU12" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AW12" s="11">
+      <c r="AW12" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AX12" s="11">
+      <c r="AX12" s="26">
         <v>3.53</v>
       </c>
-      <c r="AY12" s="11">
+      <c r="AY12" s="26">
         <v>2.17</v>
       </c>
-      <c r="AZ12" s="11">
+      <c r="AZ12" s="26">
         <v>1.63</v>
       </c>
-      <c r="BA12" s="11">
+      <c r="BA12" s="26">
         <v>1.68</v>
       </c>
-      <c r="BB12" s="11">
+      <c r="BB12" s="26">
         <v>1.46</v>
       </c>
-      <c r="BC12" s="11">
+      <c r="BC12" s="26">
         <v>1.52</v>
       </c>
-      <c r="BD12" s="11">
+      <c r="BD12" s="26">
         <v>1.48</v>
       </c>
-      <c r="BE12" s="11">
+      <c r="BE12" s="26">
         <v>1.52</v>
       </c>
-      <c r="BF12" s="31">
+      <c r="BF12" s="26">
         <v>1.48</v>
       </c>
-      <c r="BG12" s="11">
+      <c r="BG12" s="26">
         <v>1.45</v>
       </c>
-      <c r="BH12" s="11">
+      <c r="BH12" s="26">
         <v>1.38</v>
       </c>
-      <c r="BI12" s="11">
+      <c r="BI12" s="26">
         <v>1.31</v>
       </c>
-      <c r="BJ12" s="11">
+      <c r="BJ12" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK12" s="11">
+      <c r="BK12" s="26">
         <v>1.28</v>
       </c>
-      <c r="BL12" s="11">
+      <c r="BL12" s="26">
         <v>1.26</v>
       </c>
-      <c r="BM12" s="11">
+      <c r="BM12" s="26">
         <v>1.1000000000000001</v>
+      </c>
+      <c r="BN12" s="26">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:155">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="34">
         <v>1.01</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="34">
         <v>0.8</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="34">
         <v>0.53</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="34">
         <v>0.39</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="34">
         <v>0.31</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="34">
         <v>0.26</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="34">
         <v>0.22</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="34">
         <v>0.19</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="34">
         <v>0.26</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="34">
         <v>0.24</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="34">
         <v>0.21</v>
       </c>
-      <c r="N13" s="31">
-[...17 lines deleted...]
-      <c r="T13" s="31">
+      <c r="N13" s="26">
+        <v>0</v>
+      </c>
+      <c r="O13" s="38">
+        <v>0</v>
+      </c>
+      <c r="P13" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>0</v>
+      </c>
+      <c r="R13" s="38">
+        <v>0</v>
+      </c>
+      <c r="S13" s="38">
+        <v>0</v>
+      </c>
+      <c r="T13" s="26">
         <v>0.08</v>
       </c>
-      <c r="U13" s="31">
+      <c r="U13" s="26">
         <v>0.13</v>
       </c>
-      <c r="V13" s="31">
+      <c r="V13" s="26">
         <v>0.18</v>
       </c>
-      <c r="W13" s="31">
+      <c r="W13" s="26">
         <v>0.21</v>
       </c>
-      <c r="X13" s="31">
+      <c r="X13" s="26">
         <v>0.24</v>
       </c>
-      <c r="Y13" s="31">
+      <c r="Y13" s="26">
         <v>0.22</v>
       </c>
-      <c r="Z13" s="31">
+      <c r="Z13" s="26">
         <v>1.02</v>
       </c>
-      <c r="AA13" s="31">
+      <c r="AA13" s="26">
         <v>0.54</v>
       </c>
-      <c r="AB13" s="31">
+      <c r="AB13" s="26">
         <v>0.7</v>
       </c>
-      <c r="AC13" s="3">
+      <c r="AC13" s="4">
         <v>0.53</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="26">
         <v>0.63</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE13" s="26">
         <v>0.61</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF13" s="26">
         <v>0.52</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG13" s="26">
         <v>0.46</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH13" s="26">
         <v>0.47</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI13" s="26">
         <v>0.52</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK13" s="26">
         <v>0.52</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AL13" s="26">
         <v>1.03</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="26">
         <v>1.6</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="26">
         <v>1.05</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="26">
         <v>1.19</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="26">
         <v>1.05</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="26">
         <v>0.88</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="26">
         <v>0.97</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="26">
         <v>1.17</v>
       </c>
-      <c r="AU13" s="11">
+      <c r="AU13" s="26">
         <v>1.21</v>
       </c>
-      <c r="AV13" s="11">
+      <c r="AV13" s="26">
         <v>1.29</v>
       </c>
-      <c r="AW13" s="11">
+      <c r="AW13" s="26">
         <v>1.31</v>
       </c>
-      <c r="AX13" s="11">
+      <c r="AX13" s="26">
         <v>1.04</v>
       </c>
-      <c r="AY13" s="11">
+      <c r="AY13" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AZ13" s="11">
+      <c r="AZ13" s="26">
         <v>0.89</v>
       </c>
-      <c r="BA13" s="11">
+      <c r="BA13" s="26">
         <v>0.67</v>
       </c>
-      <c r="BB13" s="11">
+      <c r="BB13" s="26">
         <v>0.75</v>
       </c>
-      <c r="BC13" s="11">
+      <c r="BC13" s="26">
         <v>0.89</v>
       </c>
-      <c r="BD13" s="11">
+      <c r="BD13" s="26">
         <v>1.07</v>
       </c>
-      <c r="BE13" s="11">
+      <c r="BE13" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BF13" s="31">
+      <c r="BF13" s="26">
         <v>1.01</v>
       </c>
-      <c r="BG13" s="11">
+      <c r="BG13" s="26">
         <v>0.96</v>
       </c>
-      <c r="BH13" s="11">
+      <c r="BH13" s="26">
         <v>0.92</v>
       </c>
-      <c r="BI13" s="11">
+      <c r="BI13" s="26">
         <v>0.93</v>
       </c>
-      <c r="BJ13" s="11">
-[...2 lines deleted...]
-      <c r="BK13" s="11">
+      <c r="BJ13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BL13" s="11">
+      <c r="BL13" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BM13" s="11">
+      <c r="BM13" s="26">
         <v>1.24</v>
+      </c>
+      <c r="BN13" s="26">
+        <v>1.2</v>
       </c>
     </row>
     <row r="14" spans="1:155">
-      <c r="A14" s="24" t="s">
+      <c r="A14" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="48">
-[...2 lines deleted...]
-      <c r="C14" s="29">
+      <c r="B14" s="39">
+        <v>0</v>
+      </c>
+      <c r="C14" s="34">
         <v>0.74</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="34">
         <v>0.72</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="34">
         <v>0.72</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="34">
         <v>0.48</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="34">
         <v>0.72</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="34">
         <v>0.8</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="34">
         <v>0.87</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="34">
         <v>0.78</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="34">
         <v>0.84</v>
       </c>
-      <c r="M14" s="29">
+      <c r="M14" s="34">
         <v>0.83</v>
       </c>
-      <c r="N14" s="31">
+      <c r="N14" s="26">
         <v>2.31</v>
       </c>
-      <c r="O14" s="31">
+      <c r="O14" s="26">
         <v>1.21</v>
       </c>
-      <c r="P14" s="31">
+      <c r="P14" s="26">
         <v>1.06</v>
       </c>
-      <c r="Q14" s="31">
+      <c r="Q14" s="26">
         <v>1.19</v>
       </c>
-      <c r="R14" s="31">
+      <c r="R14" s="26">
         <v>0.95</v>
       </c>
-      <c r="S14" s="31">
+      <c r="S14" s="26">
         <v>1.18</v>
       </c>
-      <c r="T14" s="31">
+      <c r="T14" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U14" s="31">
+      <c r="U14" s="26">
         <v>0.98</v>
       </c>
-      <c r="V14" s="31">
+      <c r="V14" s="26">
         <v>0.96</v>
       </c>
-      <c r="W14" s="31">
+      <c r="W14" s="26">
         <v>0.86</v>
       </c>
-      <c r="X14" s="31">
+      <c r="X14" s="26">
         <v>0.85</v>
       </c>
-      <c r="Y14" s="31">
+      <c r="Y14" s="26">
         <v>0.91</v>
       </c>
-      <c r="Z14" s="31">
+      <c r="Z14" s="26">
         <v>1.51</v>
       </c>
-      <c r="AA14" s="31">
+      <c r="AA14" s="26">
         <v>1.2</v>
       </c>
-      <c r="AB14" s="31">
+      <c r="AB14" s="26">
         <v>0.79</v>
       </c>
-      <c r="AC14" s="3">
+      <c r="AC14" s="4">
         <v>0.59</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="26">
         <v>0.78</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE14" s="26">
         <v>0.78</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF14" s="26">
         <v>0.67</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG14" s="26">
         <v>0.68</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH14" s="26">
         <v>0.69</v>
       </c>
-      <c r="AI14" s="11">
+      <c r="AI14" s="26">
         <v>0.7</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="26">
         <v>0.64</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK14" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AL14" s="26">
         <v>2.31</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="26">
         <v>2.78</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="26">
         <v>2.87</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="26">
         <v>2.76</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="26">
         <v>3.15</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="26">
         <v>2.76</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="26">
         <v>2.81</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="26">
         <v>2.94</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="26">
         <v>2.71</v>
       </c>
-      <c r="AU14" s="11">
+      <c r="AU14" s="26">
         <v>2.66</v>
       </c>
-      <c r="AV14" s="11">
+      <c r="AV14" s="26">
         <v>2.64</v>
       </c>
-      <c r="AW14" s="11">
+      <c r="AW14" s="26">
         <v>2.61</v>
       </c>
-      <c r="AX14" s="11">
+      <c r="AX14" s="26">
         <v>1.57</v>
       </c>
-      <c r="AY14" s="11">
+      <c r="AY14" s="26">
         <v>2.88</v>
       </c>
-      <c r="AZ14" s="11">
+      <c r="AZ14" s="26">
         <v>2.69</v>
       </c>
-      <c r="BA14" s="11">
+      <c r="BA14" s="26">
         <v>2.83</v>
       </c>
-      <c r="BB14" s="11">
+      <c r="BB14" s="26">
         <v>3.05</v>
       </c>
-      <c r="BC14" s="11">
+      <c r="BC14" s="26">
         <v>2.94</v>
       </c>
-      <c r="BD14" s="11">
+      <c r="BD14" s="26">
         <v>3.09</v>
       </c>
-      <c r="BE14" s="11">
-[...2 lines deleted...]
-      <c r="BF14" s="31">
+      <c r="BE14" s="26">
+        <v>3</v>
+      </c>
+      <c r="BF14" s="26">
         <v>2.67</v>
       </c>
-      <c r="BG14" s="11">
+      <c r="BG14" s="26">
         <v>2.48</v>
       </c>
-      <c r="BH14" s="11">
+      <c r="BH14" s="26">
         <v>2.4700000000000002</v>
       </c>
-      <c r="BI14" s="11">
+      <c r="BI14" s="26">
         <v>2.4</v>
       </c>
-      <c r="BJ14" s="11">
+      <c r="BJ14" s="26">
         <v>3.19</v>
       </c>
-      <c r="BK14" s="11">
+      <c r="BK14" s="26">
         <v>2.92</v>
       </c>
-      <c r="BL14" s="11">
+      <c r="BL14" s="26">
         <v>3.83</v>
       </c>
-      <c r="BM14" s="11">
+      <c r="BM14" s="26">
         <v>3.49</v>
+      </c>
+      <c r="BN14" s="26">
+        <v>3.26</v>
       </c>
     </row>
     <row r="15" spans="1:155">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="29">
+      <c r="B15" s="34">
         <v>0.65</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="34">
         <v>0.34</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="34">
         <v>0.44</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="34">
         <v>0.83</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="34">
         <v>0.66</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="34">
         <v>0.66</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="34">
         <v>0.66</v>
       </c>
-      <c r="I15" s="29">
+      <c r="I15" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="34">
         <v>0.66</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="34">
         <v>0.66</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="34">
         <v>0.66</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="34">
         <v>0.66</v>
       </c>
-      <c r="N15" s="31">
-[...2 lines deleted...]
-      <c r="O15" s="31">
+      <c r="N15" s="26">
+        <v>0</v>
+      </c>
+      <c r="O15" s="26">
         <v>0.38</v>
       </c>
-      <c r="P15" s="31">
+      <c r="P15" s="26">
         <v>0.25</v>
       </c>
-      <c r="Q15" s="31">
+      <c r="Q15" s="26">
         <v>0.38</v>
       </c>
-      <c r="R15" s="31">
+      <c r="R15" s="26">
         <v>0.45</v>
       </c>
-      <c r="S15" s="31">
+      <c r="S15" s="26">
         <v>0.38</v>
       </c>
-      <c r="T15" s="31">
+      <c r="T15" s="26">
         <v>0.32</v>
       </c>
-      <c r="U15" s="31">
+      <c r="U15" s="26">
         <v>0.37</v>
       </c>
-      <c r="V15" s="31">
+      <c r="V15" s="26">
         <v>0.33</v>
       </c>
-      <c r="W15" s="31">
+      <c r="W15" s="26">
         <v>0.3</v>
       </c>
-      <c r="X15" s="31">
+      <c r="X15" s="26">
         <v>0.27</v>
       </c>
-      <c r="Y15" s="31">
+      <c r="Y15" s="26">
         <v>0.44</v>
       </c>
-      <c r="Z15" s="31">
+      <c r="Z15" s="26">
         <v>0.74</v>
       </c>
-      <c r="AA15" s="31">
+      <c r="AA15" s="26">
         <v>0.38</v>
       </c>
-      <c r="AB15" s="31">
+      <c r="AB15" s="26">
         <v>0.25</v>
       </c>
-      <c r="AC15" s="3">
+      <c r="AC15" s="4">
         <v>0.19</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="26">
         <v>0.6</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="26">
         <v>0.5</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF15" s="26">
         <v>0.43</v>
       </c>
-      <c r="AG15" s="11">
+      <c r="AG15" s="26">
         <v>0.38</v>
       </c>
-      <c r="AH15" s="11">
+      <c r="AH15" s="26">
         <v>0.42</v>
       </c>
-      <c r="AI15" s="11">
+      <c r="AI15" s="26">
         <v>0.53</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ15" s="26">
         <v>0.62</v>
       </c>
-      <c r="AK15" s="11">
+      <c r="AK15" s="26">
         <v>0.63</v>
       </c>
-      <c r="AL15" s="11">
+      <c r="AL15" s="26">
         <v>2.25</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="26">
         <v>1.92</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="26">
         <v>1.27</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="26">
         <v>1.06</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="26">
         <v>1.27</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="26">
         <v>1.19</v>
       </c>
-      <c r="AS15" s="11">
+      <c r="AS15" s="26">
         <v>1.32</v>
       </c>
-      <c r="AT15" s="11">
+      <c r="AT15" s="26">
         <v>1.26</v>
       </c>
-      <c r="AU15" s="11">
+      <c r="AU15" s="26">
         <v>1.36</v>
       </c>
-      <c r="AV15" s="11">
+      <c r="AV15" s="26">
         <v>1.31</v>
       </c>
-      <c r="AW15" s="11">
+      <c r="AW15" s="26">
         <v>1.26</v>
       </c>
-      <c r="AX15" s="11">
+      <c r="AX15" s="26">
         <v>1.52</v>
       </c>
-      <c r="AY15" s="11">
-[...2 lines deleted...]
-      <c r="AZ15" s="11">
+      <c r="AY15" s="26">
+        <v>2</v>
+      </c>
+      <c r="AZ15" s="26">
         <v>1.57</v>
       </c>
-      <c r="BA15" s="11">
+      <c r="BA15" s="26">
         <v>1.96</v>
       </c>
-      <c r="BB15" s="11">
+      <c r="BB15" s="26">
         <v>2.17</v>
       </c>
-      <c r="BC15" s="11">
+      <c r="BC15" s="26">
         <v>2.0699999999999998</v>
       </c>
-      <c r="BD15" s="11">
+      <c r="BD15" s="26">
         <v>2.11</v>
       </c>
-      <c r="BE15" s="11">
+      <c r="BE15" s="26">
         <v>1.94</v>
       </c>
-      <c r="BF15" s="31">
+      <c r="BF15" s="26">
         <v>1.73</v>
       </c>
-      <c r="BG15" s="11">
+      <c r="BG15" s="26">
         <v>2.02</v>
       </c>
-      <c r="BH15" s="11">
+      <c r="BH15" s="26">
         <v>1.9</v>
       </c>
-      <c r="BI15" s="11">
+      <c r="BI15" s="26">
         <v>1.99</v>
       </c>
-      <c r="BJ15" s="11">
+      <c r="BJ15" s="26">
         <v>3.82</v>
       </c>
-      <c r="BK15" s="11">
+      <c r="BK15" s="26">
         <v>2.42</v>
       </c>
-      <c r="BL15" s="11">
+      <c r="BL15" s="26">
         <v>2.92</v>
       </c>
-      <c r="BM15" s="11">
+      <c r="BM15" s="26">
         <v>2.59</v>
+      </c>
+      <c r="BN15" s="26">
+        <v>3.17</v>
       </c>
     </row>
     <row r="16" spans="1:155">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="48">
-[...2 lines deleted...]
-      <c r="C16" s="29">
+      <c r="B16" s="39">
+        <v>0</v>
+      </c>
+      <c r="C16" s="34">
         <v>0.21</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="34">
         <v>0.14000000000000001</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="34">
         <v>0.31</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="34">
         <v>0.24</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="34">
         <v>0.2</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I16" s="29">
+      <c r="I16" s="34">
         <v>0.35</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="34">
         <v>0.31</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="34">
         <v>0.52</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="34">
         <v>0.59</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="34">
         <v>0.6</v>
       </c>
-      <c r="N16" s="31">
+      <c r="N16" s="26">
         <v>1.2</v>
       </c>
-      <c r="O16" s="31">
+      <c r="O16" s="26">
         <v>0.63</v>
       </c>
-      <c r="P16" s="31">
+      <c r="P16" s="26">
         <v>0.69</v>
       </c>
-      <c r="Q16" s="31">
+      <c r="Q16" s="26">
         <v>0.82</v>
       </c>
-      <c r="R16" s="31">
+      <c r="R16" s="26">
         <v>0.74</v>
       </c>
-      <c r="S16" s="31">
+      <c r="S16" s="26">
         <v>0.68</v>
       </c>
-      <c r="T16" s="31">
+      <c r="T16" s="26">
         <v>0.64</v>
       </c>
-      <c r="U16" s="31">
+      <c r="U16" s="26">
         <v>0.66</v>
       </c>
-      <c r="V16" s="31">
+      <c r="V16" s="26">
         <v>0.68</v>
       </c>
-      <c r="W16" s="31">
+      <c r="W16" s="26">
         <v>0.73</v>
       </c>
-      <c r="X16" s="31">
+      <c r="X16" s="26">
         <v>0.74</v>
       </c>
-      <c r="Y16" s="31">
+      <c r="Y16" s="26">
         <v>0.81</v>
       </c>
-      <c r="Z16" s="31">
+      <c r="Z16" s="26">
         <v>0.79</v>
       </c>
-      <c r="AA16" s="31">
+      <c r="AA16" s="26">
         <v>0.42</v>
       </c>
-      <c r="AB16" s="31">
+      <c r="AB16" s="26">
         <v>0.82</v>
       </c>
-      <c r="AC16" s="3">
+      <c r="AC16" s="4">
         <v>0.82</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AE16" s="11">
+      <c r="AE16" s="26">
         <v>1.02</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF16" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AG16" s="11">
+      <c r="AG16" s="26">
         <v>1.01</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AH16" s="26">
         <v>1.17</v>
       </c>
-      <c r="AI16" s="11">
+      <c r="AI16" s="26">
         <v>1.17</v>
       </c>
-      <c r="AJ16" s="11">
+      <c r="AJ16" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AK16" s="11">
+      <c r="AK16" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AL16" s="11">
+      <c r="AL16" s="26">
         <v>2.38</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM16" s="26">
         <v>2.06</v>
       </c>
-      <c r="AN16" s="11">
+      <c r="AN16" s="26">
         <v>1.63</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AO16" s="26">
         <v>1.84</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AP16" s="26">
         <v>1.79</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="26">
         <v>1.83</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="26">
         <v>1.97</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="26">
         <v>1.97</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AT16" s="26">
         <v>2.12</v>
       </c>
-      <c r="AU16" s="11">
+      <c r="AU16" s="26">
         <v>2.15</v>
       </c>
-      <c r="AV16" s="11">
+      <c r="AV16" s="26">
         <v>2.14</v>
       </c>
-      <c r="AW16" s="11">
+      <c r="AW16" s="26">
         <v>2.16</v>
       </c>
-      <c r="AX16" s="11">
+      <c r="AX16" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AY16" s="11">
+      <c r="AY16" s="26">
         <v>1.69</v>
       </c>
-      <c r="AZ16" s="11">
+      <c r="AZ16" s="26">
         <v>1.38</v>
       </c>
-      <c r="BA16" s="11">
+      <c r="BA16" s="26">
         <v>1.66</v>
       </c>
-      <c r="BB16" s="11">
+      <c r="BB16" s="26">
         <v>2.06</v>
       </c>
-      <c r="BC16" s="11">
+      <c r="BC16" s="26">
         <v>1.99</v>
       </c>
-      <c r="BD16" s="11">
+      <c r="BD16" s="26">
         <v>2.06</v>
       </c>
-      <c r="BE16" s="11">
+      <c r="BE16" s="26">
         <v>1.84</v>
       </c>
-      <c r="BF16" s="31">
+      <c r="BF16" s="26">
         <v>1.87</v>
       </c>
-      <c r="BG16" s="11">
+      <c r="BG16" s="26">
         <v>1.93</v>
       </c>
-      <c r="BH16" s="11">
+      <c r="BH16" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="BI16" s="11">
+      <c r="BI16" s="26">
         <v>2.08</v>
       </c>
-      <c r="BJ16" s="11">
+      <c r="BJ16" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK16" s="11">
+      <c r="BK16" s="26">
         <v>1.49</v>
       </c>
-      <c r="BL16" s="11">
+      <c r="BL16" s="26">
         <v>1.54</v>
       </c>
-      <c r="BM16" s="11">
+      <c r="BM16" s="26">
         <v>1.88</v>
       </c>
+      <c r="BN16" s="26">
+        <v>2.08</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
-      <c r="A17" s="24" t="s">
+    <row r="17" spans="1:66">
+      <c r="A17" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="34">
         <v>0.87</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="34">
         <v>0.74</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="34">
         <v>0.96</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="34">
         <v>0.9</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="34">
         <v>0.86</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="34">
         <v>0.78</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="34">
         <v>0.89</v>
       </c>
-      <c r="I17" s="29">
+      <c r="I17" s="34">
         <v>0.87</v>
       </c>
-      <c r="J17" s="29">
+      <c r="J17" s="34">
         <v>0.81</v>
       </c>
-      <c r="K17" s="29">
+      <c r="K17" s="34">
         <v>0.8</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="34">
         <v>0.78</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="34">
         <v>0.77</v>
       </c>
-      <c r="N17" s="31">
-[...2 lines deleted...]
-      <c r="O17" s="31">
+      <c r="N17" s="26">
+        <v>0</v>
+      </c>
+      <c r="O17" s="26">
         <v>0.38</v>
       </c>
-      <c r="P17" s="31">
+      <c r="P17" s="26">
         <v>0.43</v>
       </c>
-      <c r="Q17" s="31">
+      <c r="Q17" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="R17" s="31">
+      <c r="R17" s="26">
         <v>0.51</v>
       </c>
-      <c r="S17" s="31">
+      <c r="S17" s="26">
         <v>0.46</v>
       </c>
-      <c r="T17" s="31">
+      <c r="T17" s="26">
         <v>0.6</v>
       </c>
-      <c r="U17" s="31">
+      <c r="U17" s="26">
         <v>0.62</v>
       </c>
-      <c r="V17" s="31">
+      <c r="V17" s="26">
         <v>0.65</v>
       </c>
-      <c r="W17" s="31">
+      <c r="W17" s="26">
         <v>0.72</v>
       </c>
-      <c r="X17" s="31">
+      <c r="X17" s="26">
         <v>0.7</v>
       </c>
-      <c r="Y17" s="31">
+      <c r="Y17" s="26">
         <v>0.73</v>
       </c>
-      <c r="Z17" s="31">
+      <c r="Z17" s="26">
         <v>0.36</v>
       </c>
-      <c r="AA17" s="31">
+      <c r="AA17" s="26">
         <v>0.66</v>
       </c>
-      <c r="AB17" s="31">
+      <c r="AB17" s="26">
         <v>0.62</v>
       </c>
-      <c r="AC17" s="48">
+      <c r="AC17" s="39">
         <v>0.6</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="26">
         <v>0.7</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE17" s="26">
         <v>0.7</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF17" s="26">
         <v>0.63</v>
       </c>
-      <c r="AG17" s="11">
+      <c r="AG17" s="26">
         <v>0.69</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH17" s="26">
         <v>0.69</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI17" s="26">
         <v>0.68</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ17" s="26">
         <v>0.68</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK17" s="26">
         <v>0.66</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AL17" s="26">
         <v>1.62</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="26">
         <v>1.58</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="26">
         <v>1.84</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="26">
         <v>1.85</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="26">
         <v>1.84</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="26">
         <v>1.69</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="26">
         <v>1.89</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="26">
         <v>1.97</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="26">
         <v>2.02</v>
       </c>
-      <c r="AU17" s="11">
+      <c r="AU17" s="26">
         <v>1.98</v>
       </c>
-      <c r="AV17" s="11">
+      <c r="AV17" s="26">
         <v>1.96</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AW17" s="26">
         <v>2.08</v>
       </c>
-      <c r="AX17" s="11">
+      <c r="AX17" s="26">
         <v>2.58</v>
       </c>
-      <c r="AY17" s="11">
+      <c r="AY17" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AZ17" s="11">
+      <c r="AZ17" s="26">
         <v>1.95</v>
       </c>
-      <c r="BA17" s="11">
+      <c r="BA17" s="26">
         <v>2.41</v>
       </c>
-      <c r="BB17" s="11">
+      <c r="BB17" s="26">
         <v>2.33</v>
       </c>
-      <c r="BC17" s="11">
+      <c r="BC17" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="BD17" s="11">
+      <c r="BD17" s="26">
         <v>2.23</v>
       </c>
-      <c r="BE17" s="11">
+      <c r="BE17" s="26">
         <v>2.11</v>
       </c>
-      <c r="BF17" s="31">
+      <c r="BF17" s="26">
         <v>2.13</v>
       </c>
-      <c r="BG17" s="11">
+      <c r="BG17" s="26">
         <v>2.14</v>
       </c>
-      <c r="BH17" s="11">
+      <c r="BH17" s="26">
         <v>2.06</v>
       </c>
-      <c r="BI17" s="11">
+      <c r="BI17" s="26">
         <v>2.11</v>
       </c>
-      <c r="BJ17" s="11">
+      <c r="BJ17" s="26">
         <v>1.31</v>
       </c>
-      <c r="BK17" s="11">
+      <c r="BK17" s="26">
         <v>1.08</v>
       </c>
-      <c r="BL17" s="11">
+      <c r="BL17" s="26">
         <v>1.68</v>
       </c>
-      <c r="BM17" s="11">
+      <c r="BM17" s="26">
         <v>1.79</v>
       </c>
+      <c r="BN17" s="26">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:66">
+      <c r="A18" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="48">
-[...17 lines deleted...]
-      <c r="H18" s="29">
+      <c r="B18" s="39">
+        <v>0</v>
+      </c>
+      <c r="C18" s="39">
+        <v>0</v>
+      </c>
+      <c r="D18" s="39">
+        <v>0</v>
+      </c>
+      <c r="E18" s="39">
+        <v>0</v>
+      </c>
+      <c r="F18" s="39">
+        <v>0</v>
+      </c>
+      <c r="G18" s="39">
+        <v>0</v>
+      </c>
+      <c r="H18" s="34">
         <v>0.09</v>
       </c>
-      <c r="I18" s="29">
+      <c r="I18" s="34">
         <v>0.08</v>
       </c>
-      <c r="J18" s="29">
+      <c r="J18" s="34">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="K18" s="29">
+      <c r="K18" s="34">
         <v>0.06</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L18" s="34">
         <v>0.06</v>
       </c>
-      <c r="M18" s="29">
+      <c r="M18" s="34">
         <v>0.05</v>
       </c>
-      <c r="N18" s="31">
-[...8 lines deleted...]
-      <c r="Q18" s="31">
+      <c r="N18" s="26">
+        <v>0</v>
+      </c>
+      <c r="O18" s="38">
+        <v>0</v>
+      </c>
+      <c r="P18" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="26">
         <v>0.19</v>
       </c>
-      <c r="R18" s="31">
+      <c r="R18" s="26">
         <v>0.15</v>
       </c>
-      <c r="S18" s="31">
+      <c r="S18" s="26">
         <v>0.13</v>
       </c>
-      <c r="T18" s="31">
+      <c r="T18" s="26">
         <v>0.21</v>
       </c>
-      <c r="U18" s="31">
+      <c r="U18" s="26">
         <v>0.19</v>
       </c>
-      <c r="V18" s="31">
+      <c r="V18" s="26">
         <v>0.17</v>
       </c>
-      <c r="W18" s="31">
+      <c r="W18" s="26">
         <v>0.22</v>
       </c>
-      <c r="X18" s="31">
+      <c r="X18" s="26">
         <v>0.2</v>
       </c>
-      <c r="Y18" s="31">
+      <c r="Y18" s="26">
         <v>0.25</v>
       </c>
-      <c r="Z18" s="47">
-[...2 lines deleted...]
-      <c r="AA18" s="31">
+      <c r="Z18" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="26">
         <v>0.77</v>
       </c>
-      <c r="AB18" s="31">
+      <c r="AB18" s="26">
         <v>0.5</v>
       </c>
-      <c r="AC18" s="3">
+      <c r="AC18" s="4">
         <v>0.38</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="26">
         <v>0.3</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE18" s="26">
         <v>0.25</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AF18" s="26">
         <v>0.21</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AG18" s="26">
         <v>0.19</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="AH18" s="26">
         <v>0.17</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI18" s="26">
         <v>0.15</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ18" s="26">
         <v>0.2</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AK18" s="26">
         <v>0.19</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL18" s="26">
         <v>2.23</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="26">
         <v>1.01</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="26">
         <v>0.76</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="26">
         <v>0.91</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="26">
         <v>0.88</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="26">
         <v>0.76</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="26">
         <v>0.95</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="26">
         <v>0.84</v>
       </c>
-      <c r="AU18" s="11">
+      <c r="AU18" s="26">
         <v>0.84</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="AV18" s="26">
         <v>0.83</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AW18" s="26">
         <v>0.95</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="AX18" s="26">
         <v>0.77</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="AY18" s="26">
         <v>1.21</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="AZ18" s="26">
         <v>1.31</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="BA18" s="26">
         <v>0.99</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="BB18" s="26">
         <v>0.79</v>
       </c>
-      <c r="BC18" s="11">
+      <c r="BC18" s="26">
         <v>0.79</v>
       </c>
-      <c r="BD18" s="11">
+      <c r="BD18" s="26">
         <v>1.24</v>
       </c>
-      <c r="BE18" s="11">
+      <c r="BE18" s="26">
         <v>1.08</v>
       </c>
-      <c r="BF18" s="31">
+      <c r="BF18" s="26">
         <v>1.05</v>
       </c>
-      <c r="BG18" s="11">
+      <c r="BG18" s="26">
         <v>0.94</v>
       </c>
-      <c r="BH18" s="11">
+      <c r="BH18" s="26">
         <v>0.86</v>
       </c>
-      <c r="BI18" s="11">
+      <c r="BI18" s="26">
         <v>0.78</v>
       </c>
-      <c r="BJ18" s="11">
+      <c r="BJ18" s="26">
         <v>2.41</v>
       </c>
-      <c r="BK18" s="11">
+      <c r="BK18" s="26">
         <v>1.69</v>
       </c>
-      <c r="BL18" s="11">
+      <c r="BL18" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="BM18" s="11">
+      <c r="BM18" s="26">
         <v>1.03</v>
       </c>
+      <c r="BN18" s="26">
+        <v>0.98</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
-      <c r="A19" s="24" t="s">
+    <row r="19" spans="1:66">
+      <c r="A19" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="48">
-[...2 lines deleted...]
-      <c r="C19" s="29">
+      <c r="B19" s="39">
+        <v>0</v>
+      </c>
+      <c r="C19" s="34">
         <v>0.33</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="34">
         <v>0.43</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="34">
         <v>0.4</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="34">
         <v>0.51</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="34">
         <v>0.57999999999999996</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="34">
         <v>0.5</v>
       </c>
-      <c r="I19" s="29">
+      <c r="I19" s="34">
         <v>0.43</v>
       </c>
-      <c r="J19" s="29">
+      <c r="J19" s="34">
         <v>0.42</v>
       </c>
-      <c r="K19" s="29">
+      <c r="K19" s="34">
         <v>0.38</v>
       </c>
-      <c r="L19" s="29">
+      <c r="L19" s="34">
         <v>0.37</v>
       </c>
-      <c r="M19" s="29">
+      <c r="M19" s="34">
         <v>0.42</v>
       </c>
-      <c r="N19" s="31">
+      <c r="N19" s="26">
         <v>0.33</v>
       </c>
-      <c r="O19" s="31">
+      <c r="O19" s="26">
         <v>0.17</v>
       </c>
-      <c r="P19" s="31">
+      <c r="P19" s="26">
         <v>0.45</v>
       </c>
-      <c r="Q19" s="31">
+      <c r="Q19" s="26">
         <v>0.59</v>
       </c>
-      <c r="R19" s="31">
+      <c r="R19" s="26">
         <v>0.61</v>
       </c>
-      <c r="S19" s="31">
+      <c r="S19" s="26">
         <v>0.51</v>
       </c>
-      <c r="T19" s="31">
+      <c r="T19" s="26">
         <v>0.48</v>
       </c>
-      <c r="U19" s="31">
+      <c r="U19" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="V19" s="31">
+      <c r="V19" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="W19" s="31">
+      <c r="W19" s="26">
         <v>0.54</v>
       </c>
-      <c r="X19" s="31">
+      <c r="X19" s="26">
         <v>0.52</v>
       </c>
-      <c r="Y19" s="31">
+      <c r="Y19" s="26">
         <v>0.53</v>
       </c>
-      <c r="Z19" s="31">
+      <c r="Z19" s="26">
         <v>0.66</v>
       </c>
-      <c r="AA19" s="31">
+      <c r="AA19" s="26">
         <v>0.69</v>
       </c>
-      <c r="AB19" s="31">
+      <c r="AB19" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AC19" s="3">
+      <c r="AC19" s="4">
         <v>0.68</v>
       </c>
-      <c r="AD19" s="11">
+      <c r="AD19" s="26">
         <v>0.61</v>
       </c>
-      <c r="AE19" s="11">
+      <c r="AE19" s="26">
         <v>0.51</v>
       </c>
-      <c r="AF19" s="11">
+      <c r="AF19" s="26">
         <v>0.48</v>
       </c>
-      <c r="AG19" s="11">
+      <c r="AG19" s="26">
         <v>0.5</v>
       </c>
-      <c r="AH19" s="11">
+      <c r="AH19" s="26">
         <v>0.45</v>
       </c>
-      <c r="AI19" s="11">
+      <c r="AI19" s="26">
         <v>0.44</v>
       </c>
-      <c r="AJ19" s="11">
+      <c r="AJ19" s="26">
         <v>0.46</v>
       </c>
-      <c r="AK19" s="11">
+      <c r="AK19" s="26">
         <v>0.42</v>
       </c>
-      <c r="AL19" s="11">
+      <c r="AL19" s="26">
         <v>1.66</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM19" s="26">
         <v>1.03</v>
       </c>
-      <c r="AN19" s="11">
+      <c r="AN19" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AO19" s="11">
+      <c r="AO19" s="26">
         <v>0.94</v>
       </c>
-      <c r="AP19" s="11">
+      <c r="AP19" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AQ19" s="11">
+      <c r="AQ19" s="26">
         <v>1.3</v>
       </c>
-      <c r="AR19" s="11">
+      <c r="AR19" s="26">
         <v>1.45</v>
       </c>
-      <c r="AS19" s="11">
+      <c r="AS19" s="26">
         <v>1.44</v>
       </c>
-      <c r="AT19" s="11">
+      <c r="AT19" s="26">
         <v>1.36</v>
       </c>
-      <c r="AU19" s="11">
+      <c r="AU19" s="26">
         <v>1.39</v>
       </c>
-      <c r="AV19" s="11">
+      <c r="AV19" s="26">
         <v>1.39</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AW19" s="26">
         <v>1.53</v>
       </c>
-      <c r="AX19" s="11">
+      <c r="AX19" s="26">
         <v>0.68</v>
       </c>
-      <c r="AY19" s="11">
+      <c r="AY19" s="26">
         <v>0.54</v>
       </c>
-      <c r="AZ19" s="11">
+      <c r="AZ19" s="26">
         <v>1.29</v>
       </c>
-      <c r="BA19" s="11">
+      <c r="BA19" s="26">
         <v>1.23</v>
       </c>
-      <c r="BB19" s="11">
+      <c r="BB19" s="26">
         <v>1.33</v>
       </c>
-      <c r="BC19" s="11">
+      <c r="BC19" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="BD19" s="11">
+      <c r="BD19" s="26">
         <v>1.05</v>
       </c>
-      <c r="BE19" s="11">
-[...2 lines deleted...]
-      <c r="BF19" s="31">
+      <c r="BE19" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF19" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="BG19" s="11">
+      <c r="BG19" s="26">
         <v>1.22</v>
       </c>
-      <c r="BH19" s="11">
+      <c r="BH19" s="26">
         <v>1.23</v>
       </c>
-      <c r="BI19" s="11">
+      <c r="BI19" s="26">
         <v>1.27</v>
       </c>
-      <c r="BJ19" s="11">
+      <c r="BJ19" s="26">
         <v>1.39</v>
       </c>
-      <c r="BK19" s="11">
+      <c r="BK19" s="26">
         <v>1.28</v>
       </c>
-      <c r="BL19" s="11">
+      <c r="BL19" s="26">
         <v>1.07</v>
       </c>
-      <c r="BM19" s="11">
+      <c r="BM19" s="26">
         <v>1.52</v>
       </c>
+      <c r="BN19" s="26">
+        <v>1.42</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
-      <c r="A20" s="24" t="s">
+    <row r="20" spans="1:66">
+      <c r="A20" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="34">
         <v>0.81</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="34">
         <v>0.46</v>
       </c>
-      <c r="E20" s="29">
+      <c r="E20" s="34">
         <v>0.7</v>
       </c>
-      <c r="F20" s="29">
+      <c r="F20" s="34">
         <v>0.94</v>
       </c>
-      <c r="G20" s="29">
+      <c r="G20" s="34">
         <v>1.02</v>
       </c>
-      <c r="H20" s="29">
+      <c r="H20" s="34">
         <v>1.1100000000000001</v>
       </c>
-      <c r="I20" s="29">
+      <c r="I20" s="34">
         <v>0.97</v>
       </c>
-      <c r="J20" s="29">
+      <c r="J20" s="34">
         <v>0.95</v>
       </c>
-      <c r="K20" s="29">
+      <c r="K20" s="34">
         <v>0.96</v>
       </c>
-      <c r="L20" s="29">
+      <c r="L20" s="34">
         <v>1.05</v>
       </c>
-      <c r="M20" s="29">
+      <c r="M20" s="34">
         <v>1.03</v>
       </c>
-      <c r="N20" s="31">
+      <c r="N20" s="26">
         <v>0.25</v>
       </c>
-      <c r="O20" s="31">
+      <c r="O20" s="26">
         <v>0.8</v>
       </c>
-      <c r="P20" s="31">
+      <c r="P20" s="26">
         <v>0.79</v>
       </c>
-      <c r="Q20" s="31">
+      <c r="Q20" s="26">
         <v>0.79</v>
       </c>
-      <c r="R20" s="31">
+      <c r="R20" s="26">
         <v>0.78</v>
       </c>
-      <c r="S20" s="31">
+      <c r="S20" s="26">
         <v>0.79</v>
       </c>
-      <c r="T20" s="31">
+      <c r="T20" s="26">
         <v>0.82</v>
       </c>
-      <c r="U20" s="31">
+      <c r="U20" s="26">
         <v>0.81</v>
       </c>
-      <c r="V20" s="31">
+      <c r="V20" s="26">
         <v>0.78</v>
       </c>
-      <c r="W20" s="31">
+      <c r="W20" s="26">
         <v>0.75</v>
       </c>
-      <c r="X20" s="31">
+      <c r="X20" s="26">
         <v>0.71</v>
       </c>
-      <c r="Y20" s="31">
+      <c r="Y20" s="26">
         <v>0.71</v>
       </c>
-      <c r="Z20" s="31">
+      <c r="Z20" s="26">
         <v>1.01</v>
       </c>
-      <c r="AA20" s="31">
+      <c r="AA20" s="26">
         <v>0.8</v>
       </c>
-      <c r="AB20" s="31">
+      <c r="AB20" s="26">
         <v>0.87</v>
       </c>
-      <c r="AC20" s="3">
+      <c r="AC20" s="4">
         <v>0.79</v>
       </c>
-      <c r="AD20" s="11">
+      <c r="AD20" s="26">
         <v>0.88</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE20" s="26">
         <v>0.95</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF20" s="26">
         <v>0.93</v>
       </c>
-      <c r="AG20" s="11">
-[...2 lines deleted...]
-      <c r="AH20" s="11">
+      <c r="AG20" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="26">
         <v>0.98</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI20" s="26">
         <v>1.01</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ20" s="26">
         <v>0.99</v>
       </c>
-      <c r="AK20" s="11">
+      <c r="AK20" s="26">
         <v>0.9</v>
       </c>
-      <c r="AL20" s="11">
+      <c r="AL20" s="26">
         <v>1.27</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM20" s="26">
         <v>1.43</v>
       </c>
-      <c r="AN20" s="11">
+      <c r="AN20" s="26">
         <v>1.29</v>
       </c>
-      <c r="AO20" s="11">
+      <c r="AO20" s="26">
         <v>1.55</v>
       </c>
-      <c r="AP20" s="11">
+      <c r="AP20" s="26">
         <v>1.55</v>
       </c>
-      <c r="AQ20" s="11">
+      <c r="AQ20" s="26">
         <v>1.33</v>
       </c>
-      <c r="AR20" s="11">
+      <c r="AR20" s="26">
         <v>1.36</v>
       </c>
-      <c r="AS20" s="11">
+      <c r="AS20" s="26">
         <v>1.22</v>
       </c>
-      <c r="AT20" s="11">
+      <c r="AT20" s="26">
         <v>1.46</v>
       </c>
-      <c r="AU20" s="11">
+      <c r="AU20" s="26">
         <v>1.54</v>
       </c>
-      <c r="AV20" s="11">
+      <c r="AV20" s="26">
         <v>1.45</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AW20" s="26">
         <v>1.54</v>
       </c>
-      <c r="AX20" s="11">
+      <c r="AX20" s="26">
         <v>1.52</v>
       </c>
-      <c r="AY20" s="11">
+      <c r="AY20" s="26">
         <v>1.2</v>
       </c>
-      <c r="AZ20" s="11">
+      <c r="AZ20" s="26">
         <v>1.66</v>
       </c>
-      <c r="BA20" s="11">
+      <c r="BA20" s="26">
         <v>1.57</v>
       </c>
-      <c r="BB20" s="11">
+      <c r="BB20" s="26">
         <v>1.77</v>
       </c>
-      <c r="BC20" s="11">
+      <c r="BC20" s="26">
         <v>1.83</v>
       </c>
-      <c r="BD20" s="11">
+      <c r="BD20" s="26">
         <v>1.97</v>
       </c>
-      <c r="BE20" s="11">
+      <c r="BE20" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="BF20" s="31">
+      <c r="BF20" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BG20" s="11">
+      <c r="BG20" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BH20" s="11">
+      <c r="BH20" s="26">
         <v>2.2400000000000002</v>
       </c>
-      <c r="BI20" s="11">
+      <c r="BI20" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BJ20" s="11">
+      <c r="BJ20" s="26">
         <v>2.83</v>
       </c>
-      <c r="BK20" s="11">
+      <c r="BK20" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BL20" s="11">
+      <c r="BL20" s="26">
         <v>2.39</v>
       </c>
-      <c r="BM20" s="11">
+      <c r="BM20" s="26">
         <v>2.2599999999999998</v>
       </c>
+      <c r="BN20" s="26">
+        <v>2.11</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
-      <c r="A21" s="24" t="s">
+    <row r="21" spans="1:66">
+      <c r="A21" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="29">
+      <c r="B21" s="34">
         <v>0.26</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="34">
         <v>0.14000000000000001</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D21" s="34">
         <v>0.18</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E21" s="34">
         <v>0.27</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F21" s="34">
         <v>0.21</v>
       </c>
-      <c r="G21" s="29">
+      <c r="G21" s="34">
         <v>0.22</v>
       </c>
-      <c r="H21" s="29">
+      <c r="H21" s="34">
         <v>0.23</v>
       </c>
-      <c r="I21" s="29">
+      <c r="I21" s="34">
         <v>0.26</v>
       </c>
-      <c r="J21" s="29">
+      <c r="J21" s="34">
         <v>0.23</v>
       </c>
-      <c r="K21" s="29">
+      <c r="K21" s="34">
         <v>0.24</v>
       </c>
-      <c r="L21" s="29">
+      <c r="L21" s="34">
         <v>0.26</v>
       </c>
-      <c r="M21" s="29">
+      <c r="M21" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="N21" s="47">
-[...2 lines deleted...]
-      <c r="O21" s="31">
+      <c r="N21" s="38">
+        <v>0</v>
+      </c>
+      <c r="O21" s="26">
         <v>0.44</v>
       </c>
-      <c r="P21" s="31">
+      <c r="P21" s="26">
         <v>0.48</v>
       </c>
-      <c r="Q21" s="31">
+      <c r="Q21" s="26">
         <v>0.5</v>
       </c>
-      <c r="R21" s="31">
+      <c r="R21" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="S21" s="31">
+      <c r="S21" s="26">
         <v>0.52</v>
       </c>
-      <c r="T21" s="31">
+      <c r="T21" s="26">
         <v>0.49</v>
       </c>
-      <c r="U21" s="31">
+      <c r="U21" s="26">
         <v>0.46</v>
       </c>
-      <c r="V21" s="31">
+      <c r="V21" s="26">
         <v>0.41</v>
       </c>
-      <c r="W21" s="31">
+      <c r="W21" s="26">
         <v>0.39</v>
       </c>
-      <c r="X21" s="31">
+      <c r="X21" s="26">
         <v>0.36</v>
       </c>
-      <c r="Y21" s="31">
+      <c r="Y21" s="26">
         <v>0.38</v>
       </c>
-      <c r="Z21" s="31">
+      <c r="Z21" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AA21" s="31">
+      <c r="AA21" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB21" s="31">
+      <c r="AB21" s="26">
         <v>0.19</v>
       </c>
-      <c r="AC21" s="3">
+      <c r="AC21" s="4">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AD21" s="26">
         <v>0.11</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE21" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF21" s="26">
         <v>0.2</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG21" s="26">
         <v>0.21</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH21" s="26">
         <v>0.25</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI21" s="26">
         <v>0.31</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ21" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK21" s="26">
         <v>0.31</v>
       </c>
-      <c r="AL21" s="11">
+      <c r="AL21" s="26">
         <v>1.67</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM21" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AN21" s="11">
+      <c r="AN21" s="26">
         <v>1.04</v>
       </c>
-      <c r="AO21" s="11">
+      <c r="AO21" s="26">
         <v>0.93</v>
       </c>
-      <c r="AP21" s="11">
+      <c r="AP21" s="26">
         <v>1.31</v>
       </c>
-      <c r="AQ21" s="11">
+      <c r="AQ21" s="26">
         <v>1.28</v>
       </c>
-      <c r="AR21" s="11">
+      <c r="AR21" s="26">
         <v>1.3</v>
       </c>
-      <c r="AS21" s="11">
+      <c r="AS21" s="26">
         <v>1.24</v>
       </c>
-      <c r="AT21" s="11">
+      <c r="AT21" s="26">
         <v>1.3</v>
       </c>
-      <c r="AU21" s="11">
+      <c r="AU21" s="26">
         <v>1.34</v>
       </c>
-      <c r="AV21" s="11">
+      <c r="AV21" s="26">
         <v>1.4</v>
       </c>
-      <c r="AW21" s="11">
+      <c r="AW21" s="26">
         <v>1.4</v>
       </c>
-      <c r="AX21" s="11">
+      <c r="AX21" s="26">
         <v>1.97</v>
       </c>
-      <c r="AY21" s="11">
+      <c r="AY21" s="26">
         <v>1.78</v>
       </c>
-      <c r="AZ21" s="11">
+      <c r="AZ21" s="26">
         <v>1.46</v>
       </c>
-      <c r="BA21" s="11">
+      <c r="BA21" s="26">
         <v>1.46</v>
       </c>
-      <c r="BB21" s="11">
+      <c r="BB21" s="26">
         <v>1.22</v>
       </c>
-      <c r="BC21" s="11">
+      <c r="BC21" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="BD21" s="11">
+      <c r="BD21" s="26">
         <v>1.2</v>
       </c>
-      <c r="BE21" s="11">
+      <c r="BE21" s="26">
         <v>1.2</v>
       </c>
-      <c r="BF21" s="31">
+      <c r="BF21" s="26">
         <v>1.32</v>
       </c>
-      <c r="BG21" s="11">
+      <c r="BG21" s="26">
         <v>1.33</v>
       </c>
-      <c r="BH21" s="11">
+      <c r="BH21" s="26">
         <v>1.26</v>
       </c>
-      <c r="BI21" s="11">
+      <c r="BI21" s="26">
         <v>1.18</v>
       </c>
-      <c r="BJ21" s="11">
+      <c r="BJ21" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="BK21" s="11">
+      <c r="BK21" s="26">
         <v>1.36</v>
       </c>
-      <c r="BL21" s="11">
+      <c r="BL21" s="26">
         <v>1.2</v>
       </c>
-      <c r="BM21" s="11">
+      <c r="BM21" s="26">
         <v>1.19</v>
       </c>
+      <c r="BN21" s="26">
+        <v>1.18</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:66">
+      <c r="A22" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="48">
-[...5 lines deleted...]
-      <c r="D22" s="29">
+      <c r="B22" s="39">
+        <v>0</v>
+      </c>
+      <c r="C22" s="39">
+        <v>0</v>
+      </c>
+      <c r="D22" s="34">
         <v>0.27</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E22" s="34">
         <v>0.2</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F22" s="34">
         <v>0.16</v>
       </c>
-      <c r="G22" s="29">
+      <c r="G22" s="34">
         <v>0.27</v>
       </c>
-      <c r="H22" s="29">
+      <c r="H22" s="34">
         <v>0.23</v>
       </c>
-      <c r="I22" s="29">
+      <c r="I22" s="34">
         <v>0.3</v>
       </c>
-      <c r="J22" s="29">
+      <c r="J22" s="34">
         <v>0.27</v>
       </c>
-      <c r="K22" s="29">
+      <c r="K22" s="34">
         <v>0.24</v>
       </c>
-      <c r="L22" s="29">
+      <c r="L22" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="M22" s="29">
+      <c r="M22" s="34">
         <v>0.26</v>
       </c>
-      <c r="N22" s="47">
-[...14 lines deleted...]
-      <c r="S22" s="31">
+      <c r="N22" s="38">
+        <v>0</v>
+      </c>
+      <c r="O22" s="38">
+        <v>0</v>
+      </c>
+      <c r="P22" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>0</v>
+      </c>
+      <c r="R22" s="38">
+        <v>0</v>
+      </c>
+      <c r="S22" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T22" s="31">
+      <c r="T22" s="26">
         <v>0.25</v>
       </c>
-      <c r="U22" s="31">
+      <c r="U22" s="26">
         <v>0.32</v>
       </c>
-      <c r="V22" s="31">
+      <c r="V22" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="W22" s="31">
+      <c r="W22" s="26">
         <v>0.26</v>
       </c>
-      <c r="X22" s="31">
+      <c r="X22" s="26">
         <v>0.23</v>
       </c>
-      <c r="Y22" s="31">
+      <c r="Y22" s="26">
         <v>0.21</v>
       </c>
-      <c r="Z22" s="47">
-[...14 lines deleted...]
-      <c r="AE22" s="11">
+      <c r="Z22" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="38">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="39">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF22" s="11">
+      <c r="AF22" s="26">
         <v>0.12</v>
       </c>
-      <c r="AG22" s="11">
+      <c r="AG22" s="26">
         <v>0.11</v>
       </c>
-      <c r="AH22" s="11">
+      <c r="AH22" s="26">
         <v>0.19</v>
       </c>
-      <c r="AI22" s="11">
+      <c r="AI22" s="26">
         <v>0.17</v>
       </c>
-      <c r="AJ22" s="11">
+      <c r="AJ22" s="26">
         <v>0.23</v>
       </c>
-      <c r="AK22" s="11">
+      <c r="AK22" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AL22" s="11">
+      <c r="AL22" s="26">
         <v>0.85</v>
       </c>
-      <c r="AM22" s="11">
+      <c r="AM22" s="26">
         <v>0.87</v>
       </c>
-      <c r="AN22" s="11">
+      <c r="AN22" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AO22" s="11">
+      <c r="AO22" s="26">
         <v>0.43</v>
       </c>
-      <c r="AP22" s="11">
+      <c r="AP22" s="26">
         <v>0.52</v>
       </c>
-      <c r="AQ22" s="11">
+      <c r="AQ22" s="26">
         <v>1.01</v>
       </c>
-      <c r="AR22" s="11">
+      <c r="AR22" s="26">
         <v>0.99</v>
       </c>
-      <c r="AS22" s="11">
+      <c r="AS22" s="26">
         <v>0.87</v>
       </c>
-      <c r="AT22" s="11">
+      <c r="AT22" s="26">
         <v>0.97</v>
       </c>
-      <c r="AU22" s="11">
+      <c r="AU22" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AV22" s="11">
+      <c r="AV22" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AW22" s="11">
+      <c r="AW22" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AX22" s="11">
+      <c r="AX22" s="26">
         <v>1.72</v>
       </c>
-      <c r="AY22" s="11">
+      <c r="AY22" s="26">
         <v>0.91</v>
       </c>
-      <c r="AZ22" s="11">
+      <c r="AZ22" s="26">
         <v>0.89</v>
       </c>
-      <c r="BA22" s="11">
+      <c r="BA22" s="26">
         <v>0.67</v>
       </c>
-      <c r="BB22" s="11">
+      <c r="BB22" s="26">
         <v>1.06</v>
       </c>
-      <c r="BC22" s="11">
+      <c r="BC22" s="26">
         <v>1.04</v>
       </c>
-      <c r="BD22" s="11">
+      <c r="BD22" s="26">
         <v>1.27</v>
       </c>
-      <c r="BE22" s="11">
+      <c r="BE22" s="26">
         <v>1.22</v>
       </c>
-      <c r="BF22" s="31">
+      <c r="BF22" s="26">
         <v>1.19</v>
       </c>
-      <c r="BG22" s="11">
+      <c r="BG22" s="26">
         <v>1.24</v>
       </c>
-      <c r="BH22" s="11">
+      <c r="BH22" s="26">
         <v>1.29</v>
       </c>
-      <c r="BI22" s="11">
+      <c r="BI22" s="26">
         <v>1.33</v>
       </c>
-      <c r="BJ22" s="11">
+      <c r="BJ22" s="26">
         <v>0.9</v>
       </c>
-      <c r="BK22" s="11">
+      <c r="BK22" s="26">
         <v>0.94</v>
       </c>
-      <c r="BL22" s="11">
+      <c r="BL22" s="26">
         <v>1.23</v>
       </c>
-      <c r="BM22" s="11">
+      <c r="BM22" s="26">
         <v>1.1499999999999999</v>
       </c>
+      <c r="BN22" s="26">
+        <v>0.92</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="75" t="s">
+    <row r="23" spans="1:66" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="75"/>
-[...62 lines deleted...]
-      <c r="BM23" s="75"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
+      <c r="Q23" s="71"/>
+      <c r="R23" s="71"/>
+      <c r="S23" s="71"/>
+      <c r="T23" s="71"/>
+      <c r="U23" s="71"/>
+      <c r="V23" s="71"/>
+      <c r="W23" s="71"/>
+      <c r="X23" s="71"/>
+      <c r="Y23" s="71"/>
+      <c r="Z23" s="71"/>
+      <c r="AA23" s="71"/>
+      <c r="AB23" s="71"/>
+      <c r="AC23" s="71"/>
+      <c r="AD23" s="71"/>
+      <c r="AE23" s="71"/>
+      <c r="AF23" s="71"/>
+      <c r="AG23" s="71"/>
+      <c r="AH23" s="71"/>
+      <c r="AI23" s="71"/>
+      <c r="AJ23" s="71"/>
+      <c r="AK23" s="71"/>
+      <c r="AL23" s="71"/>
+      <c r="AM23" s="71"/>
+      <c r="AN23" s="71"/>
+      <c r="AO23" s="71"/>
+      <c r="AP23" s="71"/>
+      <c r="AQ23" s="71"/>
+      <c r="AR23" s="71"/>
+      <c r="AS23" s="71"/>
+      <c r="AT23" s="71"/>
+      <c r="AU23" s="71"/>
+      <c r="AV23" s="71"/>
+      <c r="AW23" s="71"/>
+      <c r="AX23" s="71"/>
+      <c r="AY23" s="71"/>
+      <c r="AZ23" s="71"/>
+      <c r="BA23" s="71"/>
+      <c r="BB23" s="71"/>
+      <c r="BC23" s="71"/>
+      <c r="BD23" s="71"/>
+      <c r="BE23" s="71"/>
+      <c r="BF23" s="71"/>
+      <c r="BG23" s="71"/>
+      <c r="BH23" s="71"/>
+      <c r="BI23" s="71"/>
+      <c r="BJ23" s="71"/>
+      <c r="BK23" s="71"/>
+      <c r="BL23" s="71"/>
+      <c r="BM23" s="71"/>
+      <c r="BN23" s="71"/>
     </row>
-    <row r="24" spans="1:65">
-      <c r="A24" s="6" t="s">
+    <row r="24" spans="1:66">
+      <c r="A24" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="29">
+      <c r="B24" s="34">
         <v>1.07</v>
       </c>
-      <c r="C24" s="29">
+      <c r="C24" s="34">
         <v>1.17</v>
       </c>
-      <c r="D24" s="29">
+      <c r="D24" s="34">
         <v>1.22</v>
       </c>
-      <c r="E24" s="29">
+      <c r="E24" s="34">
         <v>1.18</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="34">
         <v>1.17</v>
       </c>
-      <c r="G24" s="29">
+      <c r="G24" s="34">
         <v>1.17</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="34">
         <v>1.19</v>
       </c>
-      <c r="I24" s="29">
+      <c r="I24" s="34">
         <v>1.17</v>
       </c>
-      <c r="J24" s="29">
+      <c r="J24" s="34">
         <v>1.1599999999999999</v>
       </c>
-      <c r="K24" s="29">
+      <c r="K24" s="34">
         <v>1.1399999999999999</v>
       </c>
-      <c r="L24" s="29">
+      <c r="L24" s="34">
         <v>1.1599999999999999</v>
       </c>
-      <c r="M24" s="29">
+      <c r="M24" s="34">
         <v>1.1200000000000001</v>
       </c>
-      <c r="N24" s="31">
+      <c r="N24" s="26">
         <v>0.76</v>
       </c>
-      <c r="O24" s="31">
+      <c r="O24" s="26">
         <v>0.64</v>
       </c>
-      <c r="P24" s="31">
+      <c r="P24" s="26">
         <v>0.85</v>
       </c>
-      <c r="Q24" s="31">
+      <c r="Q24" s="26">
         <v>0.89</v>
       </c>
-      <c r="R24" s="31">
+      <c r="R24" s="26">
         <v>0.89</v>
       </c>
-      <c r="S24" s="31">
+      <c r="S24" s="26">
         <v>0.89</v>
       </c>
-      <c r="T24" s="31">
+      <c r="T24" s="26">
         <v>0.9</v>
       </c>
-      <c r="U24" s="31">
+      <c r="U24" s="26">
         <v>0.91</v>
       </c>
-      <c r="V24" s="31">
+      <c r="V24" s="26">
         <v>0.9</v>
       </c>
-      <c r="W24" s="31">
+      <c r="W24" s="26">
         <v>0.89</v>
       </c>
-      <c r="X24" s="31">
+      <c r="X24" s="26">
         <v>0.87</v>
       </c>
-      <c r="Y24" s="31">
+      <c r="Y24" s="26">
         <v>0.85</v>
       </c>
-      <c r="Z24" s="31">
+      <c r="Z24" s="26">
         <v>0.98</v>
       </c>
-      <c r="AA24" s="31">
+      <c r="AA24" s="26">
         <v>0.86</v>
       </c>
-      <c r="AB24" s="31">
+      <c r="AB24" s="26">
         <v>0.84</v>
       </c>
-      <c r="AC24" s="3">
+      <c r="AC24" s="4">
         <v>0.82</v>
       </c>
-      <c r="AD24" s="11">
+      <c r="AD24" s="26">
         <v>0.87</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE24" s="26">
         <v>0.84</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF24" s="26">
         <v>0.87</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG24" s="26">
         <v>0.86</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH24" s="26">
         <v>0.84</v>
       </c>
-      <c r="AI24" s="11">
+      <c r="AI24" s="26">
         <v>0.87</v>
       </c>
-      <c r="AJ24" s="11">
+      <c r="AJ24" s="26">
         <v>0.87</v>
       </c>
-      <c r="AK24" s="11">
+      <c r="AK24" s="26">
         <v>0.85</v>
       </c>
-      <c r="AL24" s="11">
+      <c r="AL24" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM24" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AN24" s="11">
+      <c r="AN24" s="26">
         <v>2.31</v>
       </c>
-      <c r="AO24" s="11">
+      <c r="AO24" s="26">
         <v>2.16</v>
       </c>
-      <c r="AP24" s="11">
+      <c r="AP24" s="26">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AQ24" s="11">
+      <c r="AQ24" s="26">
         <v>2.09</v>
       </c>
-      <c r="AR24" s="11">
+      <c r="AR24" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AS24" s="11">
+      <c r="AS24" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AT24" s="11">
+      <c r="AT24" s="26">
         <v>2.3199999999999998</v>
       </c>
-      <c r="AU24" s="11">
+      <c r="AU24" s="26">
         <v>2.44</v>
       </c>
-      <c r="AV24" s="11">
+      <c r="AV24" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AW24" s="11">
+      <c r="AW24" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AX24" s="11">
+      <c r="AX24" s="26">
         <v>2.25</v>
       </c>
-      <c r="AY24" s="11">
+      <c r="AY24" s="26">
         <v>2.16</v>
       </c>
-      <c r="AZ24" s="11">
+      <c r="AZ24" s="26">
         <v>2.31</v>
       </c>
-      <c r="BA24" s="11">
+      <c r="BA24" s="26">
         <v>2.38</v>
       </c>
-      <c r="BB24" s="11">
+      <c r="BB24" s="26">
         <v>2.34</v>
       </c>
-      <c r="BC24" s="11">
+      <c r="BC24" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="BD24" s="11">
+      <c r="BD24" s="26">
         <v>2.34</v>
       </c>
-      <c r="BE24" s="11">
+      <c r="BE24" s="26">
         <v>2.36</v>
       </c>
-      <c r="BF24" s="31">
+      <c r="BF24" s="26">
         <v>2.36</v>
       </c>
-      <c r="BG24" s="11">
+      <c r="BG24" s="26">
         <v>2.39</v>
       </c>
-      <c r="BH24" s="11">
+      <c r="BH24" s="26">
         <v>2.4</v>
       </c>
-      <c r="BI24" s="11">
+      <c r="BI24" s="26">
         <v>2.46</v>
       </c>
-      <c r="BJ24" s="11">
+      <c r="BJ24" s="26">
         <v>2.69</v>
       </c>
-      <c r="BK24" s="11">
+      <c r="BK24" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="BL24" s="11">
+      <c r="BL24" s="26">
         <v>2.54</v>
       </c>
-      <c r="BM24" s="11">
+      <c r="BM24" s="26">
         <v>2.5</v>
       </c>
+      <c r="BN24" s="26">
+        <v>2.52</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
-      <c r="A25" s="24" t="s">
+    <row r="25" spans="1:66">
+      <c r="A25" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B25" s="34">
         <v>1.1100000000000001</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="34">
         <v>1.26</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="34">
         <v>1.31</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="34">
         <v>1.23</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="34">
         <v>1.22</v>
       </c>
-      <c r="G25" s="29">
+      <c r="G25" s="34">
         <v>1.21</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="34">
         <v>1.21</v>
       </c>
-      <c r="I25" s="29">
+      <c r="I25" s="34">
         <v>1.19</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="34">
         <v>1.19</v>
       </c>
-      <c r="K25" s="29">
+      <c r="K25" s="34">
         <v>1.18</v>
       </c>
-      <c r="L25" s="29">
+      <c r="L25" s="34">
         <v>1.18</v>
       </c>
-      <c r="M25" s="29">
+      <c r="M25" s="34">
         <v>1.1399999999999999</v>
       </c>
-      <c r="N25" s="31">
+      <c r="N25" s="26">
         <v>0.89</v>
       </c>
-      <c r="O25" s="31">
+      <c r="O25" s="26">
         <v>0.64</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="26">
         <v>0.87</v>
       </c>
-      <c r="Q25" s="31">
+      <c r="Q25" s="26">
         <v>0.91</v>
       </c>
-      <c r="R25" s="31">
+      <c r="R25" s="26">
         <v>0.92</v>
       </c>
-      <c r="S25" s="31">
+      <c r="S25" s="26">
         <v>0.93</v>
       </c>
-      <c r="T25" s="31">
+      <c r="T25" s="26">
         <v>0.94</v>
       </c>
-      <c r="U25" s="31">
+      <c r="U25" s="26">
         <v>0.95</v>
       </c>
-      <c r="V25" s="31">
+      <c r="V25" s="26">
         <v>0.95</v>
       </c>
-      <c r="W25" s="31">
+      <c r="W25" s="26">
         <v>0.94</v>
       </c>
-      <c r="X25" s="31">
+      <c r="X25" s="26">
         <v>0.92</v>
       </c>
-      <c r="Y25" s="31">
+      <c r="Y25" s="26">
         <v>0.89</v>
       </c>
-      <c r="Z25" s="31">
+      <c r="Z25" s="26">
         <v>1.08</v>
       </c>
-      <c r="AA25" s="31">
+      <c r="AA25" s="26">
         <v>0.91</v>
       </c>
-      <c r="AB25" s="31">
+      <c r="AB25" s="26">
         <v>0.88</v>
       </c>
-      <c r="AC25" s="3">
+      <c r="AC25" s="4">
         <v>0.87</v>
       </c>
-      <c r="AD25" s="11">
+      <c r="AD25" s="26">
         <v>0.92</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE25" s="26">
         <v>0.87</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF25" s="26">
         <v>0.9</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG25" s="26">
         <v>0.89</v>
       </c>
-      <c r="AH25" s="11">
+      <c r="AH25" s="26">
         <v>0.86</v>
       </c>
-      <c r="AI25" s="11">
+      <c r="AI25" s="26">
         <v>0.89</v>
       </c>
-      <c r="AJ25" s="11">
+      <c r="AJ25" s="26">
         <v>0.88</v>
       </c>
-      <c r="AK25" s="11">
+      <c r="AK25" s="26">
         <v>0.87</v>
       </c>
-      <c r="AL25" s="11">
+      <c r="AL25" s="26">
         <v>2.4</v>
       </c>
-      <c r="AM25" s="11">
+      <c r="AM25" s="26">
         <v>2.12</v>
       </c>
-      <c r="AN25" s="11">
+      <c r="AN25" s="26">
         <v>2.4</v>
       </c>
-      <c r="AO25" s="11">
+      <c r="AO25" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AP25" s="11">
+      <c r="AP25" s="26">
         <v>2.23</v>
       </c>
-      <c r="AQ25" s="11">
+      <c r="AQ25" s="26">
         <v>2.14</v>
       </c>
-      <c r="AR25" s="11">
+      <c r="AR25" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AS25" s="11">
+      <c r="AS25" s="26">
         <v>2.35</v>
       </c>
-      <c r="AT25" s="11">
+      <c r="AT25" s="26">
         <v>2.37</v>
       </c>
-      <c r="AU25" s="11">
+      <c r="AU25" s="26">
         <v>2.52</v>
       </c>
-      <c r="AV25" s="11">
+      <c r="AV25" s="26">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AW25" s="11">
+      <c r="AW25" s="26">
         <v>2.52</v>
       </c>
-      <c r="AX25" s="11">
+      <c r="AX25" s="26">
         <v>2.29</v>
       </c>
-      <c r="AY25" s="11">
+      <c r="AY25" s="26">
         <v>2.19</v>
       </c>
-      <c r="AZ25" s="11">
+      <c r="AZ25" s="26">
         <v>2.37</v>
       </c>
-      <c r="BA25" s="11">
+      <c r="BA25" s="26">
         <v>2.39</v>
       </c>
-      <c r="BB25" s="11">
+      <c r="BB25" s="26">
         <v>2.35</v>
       </c>
-      <c r="BC25" s="11">
+      <c r="BC25" s="26">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BD25" s="11">
+      <c r="BD25" s="26">
         <v>2.36</v>
       </c>
-      <c r="BE25" s="11">
+      <c r="BE25" s="26">
         <v>2.39</v>
       </c>
-      <c r="BF25" s="31">
+      <c r="BF25" s="26">
         <v>2.37</v>
       </c>
-      <c r="BG25" s="11">
+      <c r="BG25" s="26">
         <v>2.4</v>
       </c>
-      <c r="BH25" s="11">
+      <c r="BH25" s="26">
         <v>2.44</v>
       </c>
-      <c r="BI25" s="11">
+      <c r="BI25" s="26">
         <v>2.52</v>
       </c>
-      <c r="BJ25" s="11">
+      <c r="BJ25" s="26">
         <v>2.77</v>
       </c>
-      <c r="BK25" s="11">
+      <c r="BK25" s="26">
         <v>2.52</v>
       </c>
-      <c r="BL25" s="11">
+      <c r="BL25" s="26">
         <v>2.62</v>
       </c>
-      <c r="BM25" s="11">
+      <c r="BM25" s="26">
         <v>2.57</v>
       </c>
+      <c r="BN25" s="26">
+        <v>2.59</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
-      <c r="A26" s="24" t="s">
+    <row r="26" spans="1:66">
+      <c r="A26" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="29">
+      <c r="B26" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="C26" s="29">
+      <c r="C26" s="34">
         <v>0.89</v>
       </c>
-      <c r="D26" s="29">
+      <c r="D26" s="34">
         <v>0.78</v>
       </c>
-      <c r="E26" s="29">
+      <c r="E26" s="34">
         <v>0.88</v>
       </c>
-      <c r="F26" s="29">
+      <c r="F26" s="34">
         <v>0.81</v>
       </c>
-      <c r="G26" s="29">
+      <c r="G26" s="34">
         <v>0.87</v>
       </c>
-      <c r="H26" s="29">
+      <c r="H26" s="34">
         <v>1.24</v>
       </c>
-      <c r="I26" s="29">
+      <c r="I26" s="34">
         <v>1.1599999999999999</v>
       </c>
-      <c r="J26" s="29">
+      <c r="J26" s="34">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K26" s="29">
+      <c r="K26" s="34">
         <v>1.04</v>
       </c>
-      <c r="L26" s="29">
+      <c r="L26" s="34">
         <v>1.1599999999999999</v>
       </c>
-      <c r="M26" s="29">
+      <c r="M26" s="34">
         <v>1.2</v>
       </c>
-      <c r="N26" s="31">
-[...2 lines deleted...]
-      <c r="O26" s="31">
+      <c r="N26" s="26">
+        <v>0</v>
+      </c>
+      <c r="O26" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="26">
         <v>0.72</v>
       </c>
-      <c r="Q26" s="31">
+      <c r="Q26" s="26">
         <v>0.81</v>
       </c>
-      <c r="R26" s="31">
+      <c r="R26" s="26">
         <v>0.75</v>
       </c>
-      <c r="S26" s="31">
+      <c r="S26" s="26">
         <v>0.62</v>
       </c>
-      <c r="T26" s="31">
+      <c r="T26" s="26">
         <v>0.53</v>
       </c>
-      <c r="U26" s="31">
+      <c r="U26" s="26">
         <v>0.66</v>
       </c>
-      <c r="V26" s="31">
+      <c r="V26" s="26">
         <v>0.65</v>
       </c>
-      <c r="W26" s="31">
+      <c r="W26" s="26">
         <v>0.69</v>
       </c>
-      <c r="X26" s="31">
+      <c r="X26" s="26">
         <v>0.68</v>
       </c>
-      <c r="Y26" s="31">
+      <c r="Y26" s="26">
         <v>0.66</v>
       </c>
-      <c r="Z26" s="47">
-[...2 lines deleted...]
-      <c r="AA26" s="31">
+      <c r="Z26" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="26">
         <v>0.27</v>
       </c>
-      <c r="AB26" s="31">
+      <c r="AB26" s="26">
         <v>0.36</v>
       </c>
-      <c r="AC26" s="3">
+      <c r="AC26" s="4">
         <v>0.4</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="26">
         <v>0.42</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="26">
         <v>0.62</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF26" s="26">
         <v>0.76</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="26">
         <v>0.79</v>
       </c>
-      <c r="AH26" s="11">
+      <c r="AH26" s="26">
         <v>0.76</v>
       </c>
-      <c r="AI26" s="11">
+      <c r="AI26" s="26">
         <v>0.84</v>
       </c>
-      <c r="AJ26" s="11">
+      <c r="AJ26" s="26">
         <v>0.96</v>
       </c>
-      <c r="AK26" s="11">
+      <c r="AK26" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AL26" s="11">
+      <c r="AL26" s="26">
         <v>1.04</v>
       </c>
-      <c r="AM26" s="11">
+      <c r="AM26" s="26">
         <v>1.88</v>
       </c>
-      <c r="AN26" s="11">
-[...2 lines deleted...]
-      <c r="AO26" s="11">
+      <c r="AN26" s="26">
+        <v>3</v>
+      </c>
+      <c r="AO26" s="26">
         <v>3.05</v>
       </c>
-      <c r="AP26" s="11">
+      <c r="AP26" s="26">
         <v>2.85</v>
       </c>
-      <c r="AQ26" s="11">
+      <c r="AQ26" s="26">
         <v>2.82</v>
       </c>
-      <c r="AR26" s="11">
+      <c r="AR26" s="26">
         <v>3.01</v>
       </c>
-      <c r="AS26" s="11">
+      <c r="AS26" s="26">
         <v>2.9</v>
       </c>
-      <c r="AT26" s="11">
+      <c r="AT26" s="26">
         <v>2.99</v>
       </c>
-      <c r="AU26" s="11">
+      <c r="AU26" s="26">
         <v>2.95</v>
       </c>
-      <c r="AV26" s="11">
+      <c r="AV26" s="26">
         <v>3.17</v>
       </c>
-      <c r="AW26" s="11">
+      <c r="AW26" s="26">
         <v>3.21</v>
       </c>
-      <c r="AX26" s="11">
+      <c r="AX26" s="26">
         <v>1.56</v>
       </c>
-      <c r="AY26" s="11">
+      <c r="AY26" s="26">
         <v>2.46</v>
       </c>
-      <c r="AZ26" s="11">
+      <c r="AZ26" s="26">
         <v>2.5</v>
       </c>
-      <c r="BA26" s="11">
+      <c r="BA26" s="26">
         <v>2.96</v>
       </c>
-      <c r="BB26" s="11">
+      <c r="BB26" s="26">
         <v>3.1</v>
       </c>
-      <c r="BC26" s="11">
+      <c r="BC26" s="26">
         <v>2.95</v>
       </c>
-      <c r="BD26" s="11">
+      <c r="BD26" s="26">
         <v>2.75</v>
       </c>
-      <c r="BE26" s="11">
+      <c r="BE26" s="26">
         <v>2.8</v>
       </c>
-      <c r="BF26" s="31">
+      <c r="BF26" s="26">
         <v>2.62</v>
       </c>
-      <c r="BG26" s="11">
+      <c r="BG26" s="26">
         <v>2.61</v>
       </c>
-      <c r="BH26" s="11">
+      <c r="BH26" s="26">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BI26" s="11">
+      <c r="BI26" s="26">
         <v>2.44</v>
       </c>
-      <c r="BJ26" s="11">
+      <c r="BJ26" s="26">
         <v>4.7</v>
       </c>
-      <c r="BK26" s="11">
+      <c r="BK26" s="26">
         <v>3.57</v>
       </c>
-      <c r="BL26" s="11">
+      <c r="BL26" s="26">
         <v>3.25</v>
       </c>
-      <c r="BM26" s="11">
+      <c r="BM26" s="26">
         <v>3.12</v>
       </c>
+      <c r="BN26" s="26">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
-      <c r="A27" s="24" t="s">
+    <row r="27" spans="1:66">
+      <c r="A27" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B27" s="34">
         <v>1.18</v>
       </c>
-      <c r="C27" s="29">
+      <c r="C27" s="34">
         <v>0.99</v>
       </c>
-      <c r="D27" s="29">
+      <c r="D27" s="34">
         <v>1.3</v>
       </c>
-      <c r="E27" s="29">
+      <c r="E27" s="34">
         <v>1.22</v>
       </c>
-      <c r="F27" s="29">
+      <c r="F27" s="34">
         <v>1.1599999999999999</v>
       </c>
-      <c r="G27" s="29">
+      <c r="G27" s="34">
         <v>1.05</v>
       </c>
-      <c r="H27" s="29">
+      <c r="H27" s="34">
         <v>1.21</v>
       </c>
-      <c r="I27" s="29">
+      <c r="I27" s="34">
         <v>1.17</v>
       </c>
-      <c r="J27" s="29">
+      <c r="J27" s="34">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K27" s="29">
+      <c r="K27" s="34">
         <v>1.08</v>
       </c>
-      <c r="L27" s="29">
+      <c r="L27" s="34">
         <v>1.05</v>
       </c>
-      <c r="M27" s="29">
+      <c r="M27" s="34">
         <v>1.04</v>
       </c>
-      <c r="N27" s="31">
-[...2 lines deleted...]
-      <c r="O27" s="31">
+      <c r="N27" s="26">
+        <v>0</v>
+      </c>
+      <c r="O27" s="26">
         <v>0.38</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="26">
         <v>0.41</v>
       </c>
-      <c r="Q27" s="31">
+      <c r="Q27" s="26">
         <v>0.62</v>
       </c>
-      <c r="R27" s="31">
+      <c r="R27" s="26">
         <v>0.59</v>
       </c>
-      <c r="S27" s="31">
+      <c r="S27" s="26">
         <v>0.53</v>
       </c>
-      <c r="T27" s="31">
+      <c r="T27" s="26">
         <v>0.63</v>
       </c>
-      <c r="U27" s="31">
+      <c r="U27" s="26">
         <v>0.64</v>
       </c>
-      <c r="V27" s="31">
+      <c r="V27" s="26">
         <v>0.68</v>
       </c>
-      <c r="W27" s="31">
+      <c r="W27" s="26">
         <v>0.71</v>
       </c>
-      <c r="X27" s="31">
+      <c r="X27" s="26">
         <v>0.69</v>
       </c>
-      <c r="Y27" s="31">
+      <c r="Y27" s="26">
         <v>0.68</v>
       </c>
-      <c r="Z27" s="31">
+      <c r="Z27" s="26">
         <v>0.47</v>
       </c>
-      <c r="AA27" s="31">
+      <c r="AA27" s="26">
         <v>0.87</v>
       </c>
-      <c r="AB27" s="31">
+      <c r="AB27" s="26">
         <v>0.81</v>
       </c>
-      <c r="AC27" s="3">
+      <c r="AC27" s="4">
         <v>0.73</v>
       </c>
-      <c r="AD27" s="11">
+      <c r="AD27" s="26">
         <v>0.82</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE27" s="26">
         <v>0.85</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF27" s="26">
         <v>0.73</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="26">
         <v>0.79</v>
       </c>
-      <c r="AH27" s="11">
+      <c r="AH27" s="26">
         <v>0.78</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI27" s="26">
         <v>0.75</v>
       </c>
-      <c r="AJ27" s="11">
+      <c r="AJ27" s="26">
         <v>0.77</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK27" s="26">
         <v>0.72</v>
       </c>
-      <c r="AL27" s="11">
+      <c r="AL27" s="26">
         <v>1.91</v>
       </c>
-      <c r="AM27" s="11">
+      <c r="AM27" s="26">
         <v>1.84</v>
       </c>
-      <c r="AN27" s="11">
+      <c r="AN27" s="26">
         <v>2.02</v>
       </c>
-      <c r="AO27" s="11">
-[...2 lines deleted...]
-      <c r="AP27" s="11">
+      <c r="AO27" s="26">
+        <v>2</v>
+      </c>
+      <c r="AP27" s="26">
         <v>1.98</v>
       </c>
-      <c r="AQ27" s="11">
+      <c r="AQ27" s="26">
         <v>1.85</v>
       </c>
-      <c r="AR27" s="11">
+      <c r="AR27" s="26">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AS27" s="11">
+      <c r="AS27" s="26">
         <v>2.23</v>
       </c>
-      <c r="AT27" s="11">
+      <c r="AT27" s="26">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AU27" s="11">
+      <c r="AU27" s="26">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AV27" s="11">
+      <c r="AV27" s="26">
         <v>2.2200000000000002</v>
       </c>
-      <c r="AW27" s="11">
+      <c r="AW27" s="26">
         <v>2.29</v>
       </c>
-      <c r="AX27" s="11">
+      <c r="AX27" s="26">
         <v>2.9</v>
       </c>
-      <c r="AY27" s="11">
+      <c r="AY27" s="26">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AZ27" s="11">
+      <c r="AZ27" s="26">
         <v>2.23</v>
       </c>
-      <c r="BA27" s="11">
+      <c r="BA27" s="26">
         <v>2.78</v>
       </c>
-      <c r="BB27" s="11">
+      <c r="BB27" s="26">
         <v>2.6</v>
       </c>
-      <c r="BC27" s="11">
+      <c r="BC27" s="26">
         <v>2.46</v>
       </c>
-      <c r="BD27" s="11">
+      <c r="BD27" s="26">
         <v>2.5299999999999998</v>
       </c>
-      <c r="BE27" s="11">
+      <c r="BE27" s="26">
         <v>2.36</v>
       </c>
-      <c r="BF27" s="31">
+      <c r="BF27" s="26">
         <v>2.4</v>
       </c>
-      <c r="BG27" s="11">
+      <c r="BG27" s="26">
         <v>2.4</v>
       </c>
-      <c r="BH27" s="11">
+      <c r="BH27" s="26">
         <v>2.3199999999999998</v>
       </c>
-      <c r="BI27" s="11">
+      <c r="BI27" s="26">
         <v>2.37</v>
       </c>
-      <c r="BJ27" s="11">
+      <c r="BJ27" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK27" s="11">
+      <c r="BK27" s="26">
         <v>1.03</v>
       </c>
-      <c r="BL27" s="11">
+      <c r="BL27" s="26">
         <v>1.76</v>
       </c>
-      <c r="BM27" s="11">
+      <c r="BM27" s="26">
         <v>1.89</v>
       </c>
+      <c r="BN27" s="26">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
-      <c r="A28" s="24" t="s">
+    <row r="28" spans="1:66">
+      <c r="A28" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="48">
-[...35 lines deleted...]
-      <c r="N28" s="31">
+      <c r="B28" s="39">
+        <v>0</v>
+      </c>
+      <c r="C28" s="39">
+        <v>0</v>
+      </c>
+      <c r="D28" s="39">
+        <v>0</v>
+      </c>
+      <c r="E28" s="39">
+        <v>0</v>
+      </c>
+      <c r="F28" s="39">
+        <v>0</v>
+      </c>
+      <c r="G28" s="39">
+        <v>0</v>
+      </c>
+      <c r="H28" s="39">
+        <v>0</v>
+      </c>
+      <c r="I28" s="39">
+        <v>0</v>
+      </c>
+      <c r="J28" s="39">
+        <v>0</v>
+      </c>
+      <c r="K28" s="39">
+        <v>0</v>
+      </c>
+      <c r="L28" s="39">
+        <v>0</v>
+      </c>
+      <c r="M28" s="39">
+        <v>0</v>
+      </c>
+      <c r="N28" s="26">
         <v>5.44</v>
       </c>
-      <c r="O28" s="31">
+      <c r="O28" s="26">
         <v>2.85</v>
       </c>
-      <c r="P28" s="31">
+      <c r="P28" s="26">
         <v>5.6</v>
       </c>
-      <c r="Q28" s="31">
+      <c r="Q28" s="26">
         <v>4.16</v>
       </c>
-      <c r="R28" s="31">
+      <c r="R28" s="26">
         <v>4.41</v>
       </c>
-      <c r="S28" s="31">
+      <c r="S28" s="26">
         <v>3.68</v>
       </c>
-      <c r="T28" s="31">
+      <c r="T28" s="26">
         <v>3.14</v>
       </c>
-      <c r="U28" s="31">
+      <c r="U28" s="26">
         <v>2.74</v>
       </c>
-      <c r="V28" s="31">
+      <c r="V28" s="26">
         <v>2.44</v>
       </c>
-      <c r="W28" s="31">
+      <c r="W28" s="26">
         <v>2.19</v>
       </c>
-      <c r="X28" s="31">
+      <c r="X28" s="26">
         <v>1.99</v>
       </c>
-      <c r="Y28" s="31">
+      <c r="Y28" s="26">
         <v>1.8</v>
       </c>
-      <c r="Z28" s="47">
-[...2 lines deleted...]
-      <c r="AA28" s="31">
+      <c r="Z28" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="26">
         <v>2.77</v>
       </c>
-      <c r="AB28" s="31">
+      <c r="AB28" s="26">
         <v>1.82</v>
       </c>
-      <c r="AC28" s="3">
+      <c r="AC28" s="4">
         <v>1.36</v>
       </c>
-      <c r="AD28" s="11">
+      <c r="AD28" s="26">
         <v>2.16</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE28" s="26">
         <v>1.81</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF28" s="26">
         <v>1.56</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG28" s="26">
         <v>1.36</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH28" s="26">
         <v>1.21</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI28" s="26">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AJ28" s="11">
+      <c r="AJ28" s="26">
         <v>0.99</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK28" s="26">
         <v>0.9</v>
       </c>
-      <c r="AL28" s="11">
+      <c r="AL28" s="26">
         <v>5.27</v>
       </c>
-      <c r="AM28" s="11">
+      <c r="AM28" s="26">
         <v>2.75</v>
       </c>
-      <c r="AN28" s="11">
+      <c r="AN28" s="26">
         <v>1.81</v>
       </c>
-      <c r="AO28" s="11">
+      <c r="AO28" s="26">
         <v>1.36</v>
       </c>
-      <c r="AP28" s="11">
+      <c r="AP28" s="26">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AQ28" s="11">
+      <c r="AQ28" s="26">
         <v>0.91</v>
       </c>
-      <c r="AR28" s="11">
+      <c r="AR28" s="26">
         <v>0.78</v>
       </c>
-      <c r="AS28" s="11">
+      <c r="AS28" s="26">
         <v>0.68</v>
       </c>
-      <c r="AT28" s="11">
+      <c r="AT28" s="26">
         <v>0.61</v>
       </c>
-      <c r="AU28" s="11">
+      <c r="AU28" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AV28" s="11">
-[...2 lines deleted...]
-      <c r="AW28" s="11">
+      <c r="AV28" s="26">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="26">
         <v>0.91</v>
       </c>
-      <c r="AX28" s="11">
-[...11 lines deleted...]
-      <c r="BB28" s="11">
+      <c r="AX28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BC28" s="11">
+      <c r="BC28" s="26">
         <v>0.94</v>
       </c>
-      <c r="BD28" s="11">
+      <c r="BD28" s="26">
         <v>0.81</v>
       </c>
-      <c r="BE28" s="11">
+      <c r="BE28" s="26">
         <v>0.71</v>
       </c>
-      <c r="BF28" s="31">
+      <c r="BF28" s="26">
         <v>0.63</v>
       </c>
-      <c r="BG28" s="11">
+      <c r="BG28" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BH28" s="11">
+      <c r="BH28" s="26">
         <v>0.51</v>
       </c>
-      <c r="BI28" s="11">
+      <c r="BI28" s="26">
         <v>0.47</v>
       </c>
-      <c r="BJ28" s="11">
-[...8 lines deleted...]
-      <c r="BM28" s="11"/>
+      <c r="BJ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="26">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:66">
+      <c r="A29" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="29">
+      <c r="B29" s="34">
         <v>1.28</v>
       </c>
-      <c r="C29" s="29">
+      <c r="C29" s="34">
         <v>0.9</v>
       </c>
-      <c r="D29" s="29">
+      <c r="D29" s="34">
         <v>0.74</v>
       </c>
-      <c r="E29" s="29">
+      <c r="E29" s="34">
         <v>1.1100000000000001</v>
       </c>
-      <c r="F29" s="29">
+      <c r="F29" s="34">
         <v>1.49</v>
       </c>
-      <c r="G29" s="29">
+      <c r="G29" s="34">
         <v>1.62</v>
       </c>
-      <c r="H29" s="29">
+      <c r="H29" s="34">
         <v>1.76</v>
       </c>
-      <c r="I29" s="29">
+      <c r="I29" s="34">
         <v>1.53</v>
       </c>
-      <c r="J29" s="29">
+      <c r="J29" s="34">
         <v>1.51</v>
       </c>
-      <c r="K29" s="29">
+      <c r="K29" s="34">
         <v>1.53</v>
       </c>
-      <c r="L29" s="29">
+      <c r="L29" s="34">
         <v>1.67</v>
       </c>
-      <c r="M29" s="29">
+      <c r="M29" s="34">
         <v>1.64</v>
       </c>
-      <c r="N29" s="31">
+      <c r="N29" s="26">
         <v>0.39</v>
       </c>
-      <c r="O29" s="31">
+      <c r="O29" s="26">
         <v>1.03</v>
       </c>
-      <c r="P29" s="31">
+      <c r="P29" s="26">
         <v>0.95</v>
       </c>
-      <c r="Q29" s="31">
+      <c r="Q29" s="26">
         <v>0.91</v>
       </c>
-      <c r="R29" s="31">
+      <c r="R29" s="26">
         <v>0.81</v>
       </c>
-      <c r="S29" s="31">
+      <c r="S29" s="26">
         <v>0.88</v>
       </c>
-      <c r="T29" s="31">
+      <c r="T29" s="26">
         <v>0.92</v>
       </c>
-      <c r="U29" s="31">
+      <c r="U29" s="26">
         <v>0.96</v>
       </c>
-      <c r="V29" s="31">
+      <c r="V29" s="26">
         <v>0.89</v>
       </c>
-      <c r="W29" s="31">
+      <c r="W29" s="26">
         <v>0.84</v>
       </c>
-      <c r="X29" s="31">
+      <c r="X29" s="26">
         <v>0.8</v>
       </c>
-      <c r="Y29" s="31">
+      <c r="Y29" s="26">
         <v>0.8</v>
       </c>
-      <c r="Z29" s="31">
+      <c r="Z29" s="26">
         <v>0.78</v>
       </c>
-      <c r="AA29" s="31">
+      <c r="AA29" s="26">
         <v>0.62</v>
       </c>
-      <c r="AB29" s="31">
+      <c r="AB29" s="26">
         <v>0.94</v>
       </c>
-      <c r="AC29" s="3">
+      <c r="AC29" s="4">
         <v>0.91</v>
       </c>
-      <c r="AD29" s="11">
+      <c r="AD29" s="26">
         <v>0.88</v>
       </c>
-      <c r="AE29" s="11">
+      <c r="AE29" s="26">
         <v>0.94</v>
       </c>
-      <c r="AF29" s="11">
+      <c r="AF29" s="26">
         <v>0.97</v>
       </c>
-      <c r="AG29" s="11">
+      <c r="AG29" s="26">
         <v>1.04</v>
       </c>
-      <c r="AH29" s="11">
+      <c r="AH29" s="26">
         <v>1.06</v>
       </c>
-      <c r="AI29" s="11">
+      <c r="AI29" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AJ29" s="11">
+      <c r="AJ29" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AK29" s="11">
+      <c r="AK29" s="26">
         <v>1.03</v>
       </c>
-      <c r="AL29" s="11">
+      <c r="AL29" s="26">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AM29" s="11">
+      <c r="AM29" s="26">
         <v>1.4</v>
       </c>
-      <c r="AN29" s="11">
+      <c r="AN29" s="26">
         <v>1.45</v>
       </c>
-      <c r="AO29" s="11">
+      <c r="AO29" s="26">
         <v>1.69</v>
       </c>
-      <c r="AP29" s="11">
+      <c r="AP29" s="26">
         <v>1.74</v>
       </c>
-      <c r="AQ29" s="11">
+      <c r="AQ29" s="26">
         <v>1.45</v>
       </c>
-      <c r="AR29" s="11">
+      <c r="AR29" s="26">
         <v>1.41</v>
       </c>
-      <c r="AS29" s="11">
+      <c r="AS29" s="26">
         <v>1.23</v>
       </c>
-      <c r="AT29" s="11">
+      <c r="AT29" s="26">
         <v>1.58</v>
       </c>
-      <c r="AU29" s="11">
+      <c r="AU29" s="26">
         <v>1.69</v>
       </c>
-      <c r="AV29" s="11">
+      <c r="AV29" s="26">
         <v>1.58</v>
       </c>
-      <c r="AW29" s="11">
+      <c r="AW29" s="26">
         <v>1.77</v>
       </c>
-      <c r="AX29" s="11">
+      <c r="AX29" s="26">
         <v>0.77</v>
       </c>
-      <c r="AY29" s="11">
+      <c r="AY29" s="26">
         <v>0.6</v>
       </c>
-      <c r="AZ29" s="11">
+      <c r="AZ29" s="26">
         <v>1.45</v>
       </c>
-      <c r="BA29" s="11">
+      <c r="BA29" s="26">
         <v>1.49</v>
       </c>
-      <c r="BB29" s="11">
+      <c r="BB29" s="26">
         <v>1.97</v>
       </c>
-      <c r="BC29" s="11">
+      <c r="BC29" s="26">
         <v>2.11</v>
       </c>
-      <c r="BD29" s="11">
+      <c r="BD29" s="26">
         <v>2.2599999999999998</v>
       </c>
-      <c r="BE29" s="11">
+      <c r="BE29" s="26">
         <v>2.37</v>
       </c>
-      <c r="BF29" s="31">
+      <c r="BF29" s="26">
         <v>2.68</v>
       </c>
-      <c r="BG29" s="11">
+      <c r="BG29" s="26">
         <v>2.76</v>
       </c>
-      <c r="BH29" s="11">
+      <c r="BH29" s="26">
         <v>2.73</v>
       </c>
-      <c r="BI29" s="11">
+      <c r="BI29" s="26">
         <v>2.59</v>
       </c>
-      <c r="BJ29" s="11">
+      <c r="BJ29" s="26">
         <v>3.49</v>
       </c>
-      <c r="BK29" s="11">
+      <c r="BK29" s="26">
         <v>3.05</v>
       </c>
-      <c r="BL29" s="11">
+      <c r="BL29" s="26">
         <v>2.94</v>
       </c>
-      <c r="BM29" s="11">
+      <c r="BM29" s="26">
         <v>2.81</v>
       </c>
+      <c r="BN29" s="26">
+        <v>2.5499999999999998</v>
+      </c>
     </row>
-    <row r="30" spans="1:65">
-      <c r="A30" s="24" t="s">
+    <row r="30" spans="1:66">
+      <c r="A30" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="29">
+      <c r="B30" s="34">
         <v>0.42</v>
       </c>
-      <c r="C30" s="29">
+      <c r="C30" s="34">
         <v>0.22</v>
       </c>
-      <c r="D30" s="29">
+      <c r="D30" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="E30" s="29">
+      <c r="E30" s="34">
         <v>0.43</v>
       </c>
-      <c r="F30" s="29">
+      <c r="F30" s="34">
         <v>0.34</v>
       </c>
-      <c r="G30" s="29">
+      <c r="G30" s="34">
         <v>0.36</v>
       </c>
-      <c r="H30" s="29">
+      <c r="H30" s="34">
         <v>0.37</v>
       </c>
-      <c r="I30" s="29">
+      <c r="I30" s="34">
         <v>0.43</v>
       </c>
-      <c r="J30" s="29">
+      <c r="J30" s="34">
         <v>0.38</v>
       </c>
-      <c r="K30" s="29">
+      <c r="K30" s="34">
         <v>0.39</v>
       </c>
-      <c r="L30" s="29">
+      <c r="L30" s="34">
         <v>0.43</v>
       </c>
-      <c r="M30" s="29">
+      <c r="M30" s="34">
         <v>0.46</v>
       </c>
-      <c r="N30" s="47">
-[...2 lines deleted...]
-      <c r="O30" s="31">
+      <c r="N30" s="38">
+        <v>0</v>
+      </c>
+      <c r="O30" s="26">
         <v>0.66</v>
       </c>
-      <c r="P30" s="31">
+      <c r="P30" s="26">
         <v>0.72</v>
       </c>
-      <c r="Q30" s="31">
+      <c r="Q30" s="26">
         <v>0.76</v>
       </c>
-      <c r="R30" s="31">
+      <c r="R30" s="26">
         <v>0.78</v>
       </c>
-      <c r="S30" s="31">
+      <c r="S30" s="26">
         <v>0.72</v>
       </c>
-      <c r="T30" s="31">
+      <c r="T30" s="26">
         <v>0.68</v>
       </c>
-      <c r="U30" s="31">
+      <c r="U30" s="26">
         <v>0.59</v>
       </c>
-      <c r="V30" s="31">
+      <c r="V30" s="26">
         <v>0.53</v>
       </c>
-      <c r="W30" s="31">
+      <c r="W30" s="26">
         <v>0.47</v>
       </c>
-      <c r="X30" s="31">
+      <c r="X30" s="26">
         <v>0.43</v>
       </c>
-      <c r="Y30" s="31">
+      <c r="Y30" s="26">
         <v>0.43</v>
       </c>
-      <c r="Z30" s="31">
+      <c r="Z30" s="26">
         <v>0.83</v>
       </c>
-      <c r="AA30" s="31">
+      <c r="AA30" s="26">
         <v>0.44</v>
       </c>
-      <c r="AB30" s="31">
+      <c r="AB30" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC30" s="3">
+      <c r="AC30" s="4">
         <v>0.22</v>
       </c>
-      <c r="AD30" s="11">
+      <c r="AD30" s="26">
         <v>0.17</v>
       </c>
-      <c r="AE30" s="11">
+      <c r="AE30" s="26">
         <v>0.21</v>
       </c>
-      <c r="AF30" s="11">
+      <c r="AF30" s="26">
         <v>0.31</v>
       </c>
-      <c r="AG30" s="11">
+      <c r="AG30" s="26">
         <v>0.27</v>
       </c>
-      <c r="AH30" s="11">
+      <c r="AH30" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AI30" s="11">
+      <c r="AI30" s="26">
         <v>0.34</v>
       </c>
-      <c r="AJ30" s="11">
+      <c r="AJ30" s="26">
         <v>0.31</v>
       </c>
-      <c r="AK30" s="11">
+      <c r="AK30" s="26">
         <v>0.36</v>
       </c>
-      <c r="AL30" s="11">
+      <c r="AL30" s="26">
         <v>2.54</v>
       </c>
-      <c r="AM30" s="11">
+      <c r="AM30" s="26">
         <v>1.75</v>
       </c>
-      <c r="AN30" s="11">
+      <c r="AN30" s="26">
         <v>1.44</v>
       </c>
-      <c r="AO30" s="11">
+      <c r="AO30" s="26">
         <v>1.19</v>
       </c>
-      <c r="AP30" s="11">
+      <c r="AP30" s="26">
         <v>1.64</v>
       </c>
-      <c r="AQ30" s="11">
+      <c r="AQ30" s="26">
         <v>1.58</v>
       </c>
-      <c r="AR30" s="11">
+      <c r="AR30" s="26">
         <v>1.66</v>
       </c>
-      <c r="AS30" s="11">
+      <c r="AS30" s="26">
         <v>1.61</v>
       </c>
-      <c r="AT30" s="11">
+      <c r="AT30" s="26">
         <v>1.58</v>
       </c>
-      <c r="AU30" s="11">
+      <c r="AU30" s="26">
         <v>1.63</v>
       </c>
-      <c r="AV30" s="11">
+      <c r="AV30" s="26">
         <v>1.65</v>
       </c>
-      <c r="AW30" s="11">
+      <c r="AW30" s="26">
         <v>1.68</v>
       </c>
-      <c r="AX30" s="11">
+      <c r="AX30" s="26">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AY30" s="11">
+      <c r="AY30" s="26">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AZ30" s="11">
+      <c r="AZ30" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="BA30" s="11">
+      <c r="BA30" s="26">
         <v>2.08</v>
       </c>
-      <c r="BB30" s="11">
+      <c r="BB30" s="26">
         <v>1.66</v>
       </c>
-      <c r="BC30" s="11">
+      <c r="BC30" s="26">
         <v>1.38</v>
       </c>
-      <c r="BD30" s="11">
+      <c r="BD30" s="26">
         <v>1.43</v>
       </c>
-      <c r="BE30" s="11">
+      <c r="BE30" s="26">
         <v>1.42</v>
       </c>
-      <c r="BF30" s="31">
+      <c r="BF30" s="26">
         <v>1.6</v>
       </c>
-      <c r="BG30" s="11">
+      <c r="BG30" s="26">
         <v>1.66</v>
       </c>
-      <c r="BH30" s="11">
+      <c r="BH30" s="26">
         <v>1.59</v>
       </c>
-      <c r="BI30" s="11">
+      <c r="BI30" s="26">
         <v>1.49</v>
       </c>
-      <c r="BJ30" s="11">
+      <c r="BJ30" s="26">
         <v>1.3</v>
       </c>
-      <c r="BK30" s="11">
+      <c r="BK30" s="26">
         <v>1.83</v>
       </c>
-      <c r="BL30" s="11">
+      <c r="BL30" s="26">
         <v>1.35</v>
       </c>
-      <c r="BM30" s="11">
+      <c r="BM30" s="26">
         <v>1.35</v>
       </c>
+      <c r="BN30" s="26">
+        <v>1.42</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="52" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="74" t="s">
+    <row r="31" spans="1:66" s="42" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="74"/>
-[...62 lines deleted...]
-      <c r="BM31" s="74"/>
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="67"/>
+      <c r="R31" s="67"/>
+      <c r="S31" s="67"/>
+      <c r="T31" s="67"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
+      <c r="AH31" s="67"/>
+      <c r="AI31" s="67"/>
+      <c r="AJ31" s="67"/>
+      <c r="AK31" s="67"/>
+      <c r="AL31" s="67"/>
+      <c r="AM31" s="67"/>
+      <c r="AN31" s="67"/>
+      <c r="AO31" s="67"/>
+      <c r="AP31" s="67"/>
+      <c r="AQ31" s="67"/>
+      <c r="AR31" s="67"/>
+      <c r="AS31" s="67"/>
+      <c r="AT31" s="67"/>
+      <c r="AU31" s="67"/>
+      <c r="AV31" s="67"/>
+      <c r="AW31" s="67"/>
+      <c r="AX31" s="67"/>
+      <c r="AY31" s="67"/>
+      <c r="AZ31" s="67"/>
+      <c r="BA31" s="67"/>
+      <c r="BB31" s="67"/>
+      <c r="BC31" s="67"/>
+      <c r="BD31" s="67"/>
+      <c r="BE31" s="67"/>
+      <c r="BF31" s="67"/>
+      <c r="BG31" s="67"/>
+      <c r="BH31" s="67"/>
+      <c r="BI31" s="67"/>
+      <c r="BJ31" s="67"/>
+      <c r="BK31" s="67"/>
+      <c r="BL31" s="67"/>
+      <c r="BM31" s="67"/>
+      <c r="BN31" s="67"/>
     </row>
-    <row r="32" spans="1:65">
-      <c r="A32" s="6" t="s">
+    <row r="32" spans="1:66">
+      <c r="A32" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="29">
+      <c r="B32" s="34">
         <v>0.23</v>
       </c>
-      <c r="C32" s="29">
+      <c r="C32" s="34">
         <v>0.27</v>
       </c>
-      <c r="D32" s="29">
+      <c r="D32" s="34">
         <v>0.26</v>
       </c>
-      <c r="E32" s="29">
+      <c r="E32" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="F32" s="29">
+      <c r="F32" s="34">
         <v>0.27</v>
       </c>
-      <c r="G32" s="29">
+      <c r="G32" s="34">
         <v>0.26</v>
       </c>
-      <c r="H32" s="29">
+      <c r="H32" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="I32" s="29">
+      <c r="I32" s="34">
         <v>0.27</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J32" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="K32" s="29">
+      <c r="K32" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="L32" s="29">
+      <c r="L32" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="M32" s="29">
+      <c r="M32" s="34">
         <v>0.3</v>
       </c>
-      <c r="N32" s="31">
+      <c r="N32" s="26">
         <v>0.4</v>
       </c>
-      <c r="O32" s="31">
+      <c r="O32" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="P32" s="31">
+      <c r="P32" s="26">
         <v>0.33</v>
       </c>
-      <c r="Q32" s="31">
+      <c r="Q32" s="26">
         <v>0.41</v>
       </c>
-      <c r="R32" s="31">
+      <c r="R32" s="26">
         <v>0.42</v>
       </c>
-      <c r="S32" s="31">
+      <c r="S32" s="26">
         <v>0.39</v>
       </c>
-      <c r="T32" s="31">
+      <c r="T32" s="26">
         <v>0.43</v>
       </c>
-      <c r="U32" s="31">
+      <c r="U32" s="26">
         <v>0.44</v>
       </c>
-      <c r="V32" s="31">
+      <c r="V32" s="26">
         <v>0.44</v>
       </c>
-      <c r="W32" s="31">
+      <c r="W32" s="26">
         <v>0.45</v>
       </c>
-      <c r="X32" s="31">
+      <c r="X32" s="26">
         <v>0.45</v>
       </c>
-      <c r="Y32" s="31">
+      <c r="Y32" s="26">
         <v>0.5</v>
       </c>
-      <c r="Z32" s="31">
+      <c r="Z32" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AA32" s="31">
+      <c r="AA32" s="26">
         <v>0.42</v>
       </c>
-      <c r="AB32" s="31">
+      <c r="AB32" s="26">
         <v>0.41</v>
       </c>
-      <c r="AC32" s="3">
+      <c r="AC32" s="4">
         <v>0.42</v>
       </c>
-      <c r="AD32" s="42">
+      <c r="AD32" s="34">
         <v>0.52</v>
       </c>
-      <c r="AE32" s="42">
+      <c r="AE32" s="34">
         <v>0.5</v>
       </c>
-      <c r="AF32" s="11">
+      <c r="AF32" s="26">
         <v>0.49</v>
       </c>
-      <c r="AG32" s="11">
+      <c r="AG32" s="26">
         <v>0.5</v>
       </c>
-      <c r="AH32" s="33">
+      <c r="AH32" s="55">
         <v>0.53</v>
       </c>
-      <c r="AI32" s="33">
+      <c r="AI32" s="55">
         <v>0.53</v>
       </c>
-      <c r="AJ32" s="33">
+      <c r="AJ32" s="55">
         <v>0.54</v>
       </c>
-      <c r="AK32" s="33">
+      <c r="AK32" s="55">
         <v>0.53</v>
       </c>
-      <c r="AL32" s="33">
+      <c r="AL32" s="55">
         <v>1.51</v>
       </c>
-      <c r="AM32" s="33">
+      <c r="AM32" s="55">
         <v>1.32</v>
       </c>
-      <c r="AN32" s="33">
+      <c r="AN32" s="55">
         <v>1.18</v>
       </c>
-      <c r="AO32" s="33">
+      <c r="AO32" s="55">
         <v>1.17</v>
       </c>
-      <c r="AP32" s="11">
+      <c r="AP32" s="26">
         <v>1.23</v>
       </c>
-      <c r="AQ32" s="11">
+      <c r="AQ32" s="26">
         <v>1.31</v>
       </c>
-      <c r="AR32" s="11">
+      <c r="AR32" s="26">
         <v>1.37</v>
       </c>
-      <c r="AS32" s="11">
+      <c r="AS32" s="26">
         <v>1.38</v>
       </c>
-      <c r="AT32" s="11">
+      <c r="AT32" s="26">
         <v>1.4</v>
       </c>
-      <c r="AU32" s="11">
+      <c r="AU32" s="26">
         <v>1.43</v>
       </c>
-      <c r="AV32" s="33">
+      <c r="AV32" s="55">
         <v>1.46</v>
       </c>
-      <c r="AW32" s="31">
+      <c r="AW32" s="26">
         <v>1.5</v>
       </c>
-      <c r="AX32" s="11">
+      <c r="AX32" s="26">
         <v>1.59</v>
       </c>
-      <c r="AY32" s="11">
+      <c r="AY32" s="26">
         <v>1.37</v>
       </c>
-      <c r="AZ32" s="11">
+      <c r="AZ32" s="26">
         <v>1.39</v>
       </c>
-      <c r="BA32" s="31">
+      <c r="BA32" s="26">
         <v>1.39</v>
       </c>
-      <c r="BB32" s="31">
+      <c r="BB32" s="26">
         <v>1.5</v>
       </c>
-      <c r="BC32" s="11">
+      <c r="BC32" s="26">
         <v>1.5</v>
       </c>
-      <c r="BD32" s="11">
+      <c r="BD32" s="26">
         <v>1.55</v>
       </c>
-      <c r="BE32" s="11">
+      <c r="BE32" s="26">
         <v>1.48</v>
       </c>
-      <c r="BF32" s="31">
+      <c r="BF32" s="26">
         <v>1.44</v>
       </c>
-      <c r="BG32" s="31">
+      <c r="BG32" s="26">
         <v>1.43</v>
       </c>
-      <c r="BH32" s="11">
+      <c r="BH32" s="26">
         <v>1.46</v>
       </c>
-      <c r="BI32" s="11">
+      <c r="BI32" s="26">
         <v>1.47</v>
       </c>
-      <c r="BJ32" s="11">
+      <c r="BJ32" s="26">
         <v>1.57</v>
       </c>
-      <c r="BK32" s="11">
+      <c r="BK32" s="26">
         <v>1.38</v>
       </c>
-      <c r="BL32" s="31">
+      <c r="BL32" s="26">
         <v>1.55</v>
       </c>
-      <c r="BM32" s="31">
+      <c r="BM32" s="26">
         <v>1.58</v>
       </c>
+      <c r="BN32" s="26">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
-      <c r="A33" s="24" t="s">
+    <row r="33" spans="1:66">
+      <c r="A33" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B33" s="48">
-[...41 lines deleted...]
-      <c r="P33" s="31">
+      <c r="B33" s="39">
+        <v>0</v>
+      </c>
+      <c r="C33" s="39">
+        <v>0</v>
+      </c>
+      <c r="D33" s="39">
+        <v>0</v>
+      </c>
+      <c r="E33" s="39">
+        <v>0</v>
+      </c>
+      <c r="F33" s="39">
+        <v>0</v>
+      </c>
+      <c r="G33" s="39">
+        <v>0</v>
+      </c>
+      <c r="H33" s="39">
+        <v>0</v>
+      </c>
+      <c r="I33" s="39">
+        <v>0</v>
+      </c>
+      <c r="J33" s="39">
+        <v>0</v>
+      </c>
+      <c r="K33" s="39">
+        <v>0</v>
+      </c>
+      <c r="L33" s="39">
+        <v>0</v>
+      </c>
+      <c r="M33" s="39">
+        <v>0</v>
+      </c>
+      <c r="N33" s="26">
+        <v>0</v>
+      </c>
+      <c r="O33" s="38">
+        <v>0</v>
+      </c>
+      <c r="P33" s="26">
         <v>0.2</v>
       </c>
-      <c r="Q33" s="31">
+      <c r="Q33" s="26">
         <v>0.15</v>
       </c>
-      <c r="R33" s="31">
+      <c r="R33" s="26">
         <v>0.24</v>
       </c>
-      <c r="S33" s="31">
+      <c r="S33" s="26">
         <v>0.2</v>
       </c>
-      <c r="T33" s="31">
+      <c r="T33" s="26">
         <v>0.42</v>
       </c>
-      <c r="U33" s="31">
+      <c r="U33" s="26">
         <v>0.37</v>
       </c>
-      <c r="V33" s="31">
+      <c r="V33" s="26">
         <v>0.33</v>
       </c>
-      <c r="W33" s="31">
+      <c r="W33" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="X33" s="31">
+      <c r="X33" s="26">
         <v>0.43</v>
       </c>
-      <c r="Y33" s="31">
+      <c r="Y33" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Z33" s="47">
-[...5 lines deleted...]
-      <c r="AB33" s="31">
+      <c r="Z33" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="26">
         <v>0.2</v>
       </c>
-      <c r="AC33" s="3">
+      <c r="AC33" s="4">
         <v>0.44</v>
       </c>
-      <c r="AD33" s="11">
+      <c r="AD33" s="26">
         <v>0.47</v>
       </c>
-      <c r="AE33" s="11">
+      <c r="AE33" s="26">
         <v>0.49</v>
       </c>
-      <c r="AF33" s="11">
+      <c r="AF33" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AG33" s="11">
+      <c r="AG33" s="26">
         <v>0.65</v>
       </c>
-      <c r="AH33" s="33">
+      <c r="AH33" s="55">
         <v>0.71</v>
       </c>
-      <c r="AI33" s="33">
+      <c r="AI33" s="55">
         <v>0.64</v>
       </c>
-      <c r="AJ33" s="33">
+      <c r="AJ33" s="55">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AK33" s="33">
+      <c r="AK33" s="55">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AL33" s="33">
+      <c r="AL33" s="55">
         <v>1.68</v>
       </c>
-      <c r="AM33" s="33">
+      <c r="AM33" s="55">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AN33" s="33">
+      <c r="AN33" s="55">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AO33" s="33">
+      <c r="AO33" s="55">
         <v>1.01</v>
       </c>
-      <c r="AP33" s="11">
+      <c r="AP33" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AQ33" s="11">
+      <c r="AQ33" s="26">
         <v>1.53</v>
       </c>
-      <c r="AR33" s="11">
+      <c r="AR33" s="26">
         <v>1.55</v>
       </c>
-      <c r="AS33" s="11">
+      <c r="AS33" s="26">
         <v>1.57</v>
       </c>
-      <c r="AT33" s="11">
+      <c r="AT33" s="26">
         <v>1.65</v>
       </c>
-      <c r="AU33" s="11">
+      <c r="AU33" s="26">
         <v>1.72</v>
       </c>
-      <c r="AV33" s="33">
+      <c r="AV33" s="55">
         <v>1.83</v>
       </c>
-      <c r="AW33" s="31">
+      <c r="AW33" s="26">
         <v>1.81</v>
       </c>
-      <c r="AX33" s="11">
+      <c r="AX33" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AY33" s="11">
+      <c r="AY33" s="26">
         <v>1.18</v>
       </c>
-      <c r="AZ33" s="11">
+      <c r="AZ33" s="26">
         <v>1.55</v>
       </c>
-      <c r="BA33" s="31">
+      <c r="BA33" s="26">
         <v>1.6</v>
       </c>
-      <c r="BB33" s="31">
+      <c r="BB33" s="26">
         <v>1.96</v>
       </c>
-      <c r="BC33" s="11">
+      <c r="BC33" s="26">
         <v>2.12</v>
       </c>
-      <c r="BD33" s="11">
+      <c r="BD33" s="26">
         <v>1.9</v>
       </c>
-      <c r="BE33" s="11">
+      <c r="BE33" s="26">
         <v>1.81</v>
       </c>
-      <c r="BF33" s="31">
+      <c r="BF33" s="26">
         <v>1.67</v>
       </c>
-      <c r="BG33" s="31">
+      <c r="BG33" s="26">
         <v>1.61</v>
       </c>
-      <c r="BH33" s="11">
+      <c r="BH33" s="26">
         <v>1.89</v>
       </c>
-      <c r="BI33" s="11">
+      <c r="BI33" s="26">
         <v>1.92</v>
       </c>
-      <c r="BJ33" s="11">
+      <c r="BJ33" s="26">
         <v>1.71</v>
       </c>
-      <c r="BK33" s="11">
+      <c r="BK33" s="26">
         <v>1.2</v>
       </c>
-      <c r="BL33" s="31">
+      <c r="BL33" s="26">
         <v>1.57</v>
       </c>
-      <c r="BM33" s="31">
+      <c r="BM33" s="26">
         <v>1.33</v>
       </c>
+      <c r="BN33" s="26">
+        <v>1.63</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
-      <c r="A34" s="24" t="s">
+    <row r="34" spans="1:66">
+      <c r="A34" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="29">
+      <c r="B34" s="34">
         <v>0.98</v>
       </c>
-      <c r="C34" s="29">
+      <c r="C34" s="34">
         <v>0.51</v>
       </c>
-      <c r="D34" s="29">
+      <c r="D34" s="34">
         <v>0.34</v>
       </c>
-      <c r="E34" s="29">
+      <c r="E34" s="34">
         <v>0.25</v>
       </c>
-      <c r="F34" s="29">
+      <c r="F34" s="34">
         <v>0.4</v>
       </c>
-      <c r="G34" s="29">
+      <c r="G34" s="34">
         <v>0.33</v>
       </c>
-      <c r="H34" s="29">
+      <c r="H34" s="34">
         <v>0.36</v>
       </c>
-      <c r="I34" s="29">
+      <c r="I34" s="34">
         <v>0.31</v>
       </c>
-      <c r="J34" s="29">
+      <c r="J34" s="34">
         <v>0.28000000000000003</v>
       </c>
-      <c r="K34" s="29">
+      <c r="K34" s="34">
         <v>0.25</v>
       </c>
-      <c r="L34" s="29">
+      <c r="L34" s="34">
         <v>0.23</v>
       </c>
-      <c r="M34" s="29">
+      <c r="M34" s="34">
         <v>0.25</v>
       </c>
-      <c r="N34" s="31">
+      <c r="N34" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="O34" s="31">
+      <c r="O34" s="26">
         <v>0.6</v>
       </c>
-      <c r="P34" s="31">
+      <c r="P34" s="26">
         <v>0.59</v>
       </c>
-      <c r="Q34" s="31">
+      <c r="Q34" s="26">
         <v>0.74</v>
       </c>
-      <c r="R34" s="31">
+      <c r="R34" s="26">
         <v>0.82</v>
       </c>
-      <c r="S34" s="31">
+      <c r="S34" s="26">
         <v>0.68</v>
       </c>
-      <c r="T34" s="31">
+      <c r="T34" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="U34" s="31">
+      <c r="U34" s="26">
         <v>0.51</v>
       </c>
-      <c r="V34" s="31">
+      <c r="V34" s="26">
         <v>0.45</v>
       </c>
-      <c r="W34" s="31">
+      <c r="W34" s="26">
         <v>0.4</v>
       </c>
-      <c r="X34" s="31">
+      <c r="X34" s="26">
         <v>0.37</v>
       </c>
-      <c r="Y34" s="31">
+      <c r="Y34" s="26">
         <v>0.39</v>
       </c>
-      <c r="Z34" s="47">
-[...8 lines deleted...]
-      <c r="AC34" s="3">
+      <c r="Z34" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="38">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="4">
         <v>0.15</v>
       </c>
-      <c r="AD34" s="11">
+      <c r="AD34" s="26">
         <v>0.12</v>
       </c>
-      <c r="AE34" s="11">
+      <c r="AE34" s="26">
         <v>0.1</v>
       </c>
-      <c r="AF34" s="11">
+      <c r="AF34" s="26">
         <v>0.17</v>
       </c>
-      <c r="AG34" s="11">
+      <c r="AG34" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AH34" s="33">
+      <c r="AH34" s="55">
         <v>0.26</v>
       </c>
-      <c r="AI34" s="33">
+      <c r="AI34" s="55">
         <v>0.23</v>
       </c>
-      <c r="AJ34" s="33">
+      <c r="AJ34" s="55">
         <v>0.26</v>
       </c>
-      <c r="AK34" s="33">
+      <c r="AK34" s="55">
         <v>0.39</v>
       </c>
-      <c r="AL34" s="33">
+      <c r="AL34" s="55">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AM34" s="33">
+      <c r="AM34" s="55">
         <v>0.89</v>
       </c>
-      <c r="AN34" s="33">
+      <c r="AN34" s="55">
         <v>0.78</v>
       </c>
-      <c r="AO34" s="33">
+      <c r="AO34" s="55">
         <v>0.74</v>
       </c>
-      <c r="AP34" s="11">
+      <c r="AP34" s="26">
         <v>0.59</v>
       </c>
-      <c r="AQ34" s="11">
+      <c r="AQ34" s="26">
         <v>0.98</v>
       </c>
-      <c r="AR34" s="11">
+      <c r="AR34" s="26">
         <v>1.01</v>
       </c>
-      <c r="AS34" s="11">
+      <c r="AS34" s="26">
         <v>0.95</v>
       </c>
-      <c r="AT34" s="11">
+      <c r="AT34" s="26">
         <v>0.98</v>
       </c>
-      <c r="AU34" s="11">
-[...2 lines deleted...]
-      <c r="AV34" s="33">
+      <c r="AU34" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV34" s="55">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AW34" s="31">
+      <c r="AW34" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AX34" s="11">
+      <c r="AX34" s="26">
         <v>3.53</v>
       </c>
-      <c r="AY34" s="11">
+      <c r="AY34" s="26">
         <v>2.17</v>
       </c>
-      <c r="AZ34" s="11">
+      <c r="AZ34" s="26">
         <v>1.63</v>
       </c>
-      <c r="BA34" s="31">
+      <c r="BA34" s="26">
         <v>1.68</v>
       </c>
-      <c r="BB34" s="31">
+      <c r="BB34" s="26">
         <v>1.46</v>
       </c>
-      <c r="BC34" s="11">
+      <c r="BC34" s="26">
         <v>1.52</v>
       </c>
-      <c r="BD34" s="11">
+      <c r="BD34" s="26">
         <v>1.48</v>
       </c>
-      <c r="BE34" s="11">
+      <c r="BE34" s="26">
         <v>1.52</v>
       </c>
-      <c r="BF34" s="31">
+      <c r="BF34" s="26">
         <v>1.48</v>
       </c>
-      <c r="BG34" s="31">
+      <c r="BG34" s="26">
         <v>1.45</v>
       </c>
-      <c r="BH34" s="11">
+      <c r="BH34" s="26">
         <v>1.38</v>
       </c>
-      <c r="BI34" s="11">
+      <c r="BI34" s="26">
         <v>1.31</v>
       </c>
-      <c r="BJ34" s="11">
+      <c r="BJ34" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK34" s="11">
+      <c r="BK34" s="26">
         <v>1.28</v>
       </c>
-      <c r="BL34" s="31">
+      <c r="BL34" s="26">
         <v>1.26</v>
       </c>
-      <c r="BM34" s="31">
+      <c r="BM34" s="26">
         <v>1.1000000000000001</v>
       </c>
+      <c r="BN34" s="26">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
-      <c r="A35" s="24" t="s">
+    <row r="35" spans="1:66">
+      <c r="A35" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="29">
+      <c r="B35" s="34">
         <v>1.01</v>
       </c>
-      <c r="C35" s="29">
+      <c r="C35" s="34">
         <v>0.8</v>
       </c>
-      <c r="D35" s="29">
+      <c r="D35" s="34">
         <v>0.53</v>
       </c>
-      <c r="E35" s="29">
+      <c r="E35" s="34">
         <v>0.39</v>
       </c>
-      <c r="F35" s="29">
+      <c r="F35" s="34">
         <v>0.31</v>
       </c>
-      <c r="G35" s="29">
+      <c r="G35" s="34">
         <v>0.26</v>
       </c>
-      <c r="H35" s="29">
+      <c r="H35" s="34">
         <v>0.22</v>
       </c>
-      <c r="I35" s="29">
+      <c r="I35" s="34">
         <v>0.19</v>
       </c>
-      <c r="J35" s="29">
+      <c r="J35" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="K35" s="29">
+      <c r="K35" s="34">
         <v>0.26</v>
       </c>
-      <c r="L35" s="29">
+      <c r="L35" s="34">
         <v>0.24</v>
       </c>
-      <c r="M35" s="29">
+      <c r="M35" s="34">
         <v>0.21</v>
       </c>
-      <c r="N35" s="31">
-[...17 lines deleted...]
-      <c r="T35" s="31">
+      <c r="N35" s="26">
+        <v>0</v>
+      </c>
+      <c r="O35" s="38">
+        <v>0</v>
+      </c>
+      <c r="P35" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>0</v>
+      </c>
+      <c r="R35" s="38">
+        <v>0</v>
+      </c>
+      <c r="S35" s="38">
+        <v>0</v>
+      </c>
+      <c r="T35" s="26">
         <v>0.08</v>
       </c>
-      <c r="U35" s="31">
+      <c r="U35" s="26">
         <v>0.13</v>
       </c>
-      <c r="V35" s="31">
+      <c r="V35" s="26">
         <v>0.18</v>
       </c>
-      <c r="W35" s="31">
+      <c r="W35" s="26">
         <v>0.21</v>
       </c>
-      <c r="X35" s="31">
+      <c r="X35" s="26">
         <v>0.24</v>
       </c>
-      <c r="Y35" s="31">
+      <c r="Y35" s="26">
         <v>0.22</v>
       </c>
-      <c r="Z35" s="31">
+      <c r="Z35" s="26">
         <v>1.02</v>
       </c>
-      <c r="AA35" s="31">
+      <c r="AA35" s="26">
         <v>0.54</v>
       </c>
-      <c r="AB35" s="31">
+      <c r="AB35" s="26">
         <v>0.7</v>
       </c>
-      <c r="AC35" s="3">
+      <c r="AC35" s="4">
         <v>0.53</v>
       </c>
-      <c r="AD35" s="11">
+      <c r="AD35" s="26">
         <v>0.63</v>
       </c>
-      <c r="AE35" s="11">
+      <c r="AE35" s="26">
         <v>0.61</v>
       </c>
-      <c r="AF35" s="11">
+      <c r="AF35" s="26">
         <v>0.52</v>
       </c>
-      <c r="AG35" s="11">
+      <c r="AG35" s="26">
         <v>0.46</v>
       </c>
-      <c r="AH35" s="11">
+      <c r="AH35" s="26">
         <v>0.47</v>
       </c>
-      <c r="AI35" s="11">
+      <c r="AI35" s="26">
         <v>0.52</v>
       </c>
-      <c r="AJ35" s="11">
+      <c r="AJ35" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AK35" s="11">
+      <c r="AK35" s="26">
         <v>0.52</v>
       </c>
-      <c r="AL35" s="11">
+      <c r="AL35" s="26">
         <v>1.03</v>
       </c>
-      <c r="AM35" s="11">
+      <c r="AM35" s="26">
         <v>1.6</v>
       </c>
-      <c r="AN35" s="11">
+      <c r="AN35" s="26">
         <v>1.05</v>
       </c>
-      <c r="AO35" s="11">
+      <c r="AO35" s="26">
         <v>1.19</v>
       </c>
-      <c r="AP35" s="11">
+      <c r="AP35" s="26">
         <v>1.05</v>
       </c>
-      <c r="AQ35" s="11">
+      <c r="AQ35" s="26">
         <v>0.88</v>
       </c>
-      <c r="AR35" s="11">
+      <c r="AR35" s="26">
         <v>0.97</v>
       </c>
-      <c r="AS35" s="11">
+      <c r="AS35" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AT35" s="11">
+      <c r="AT35" s="26">
         <v>1.17</v>
       </c>
-      <c r="AU35" s="11">
+      <c r="AU35" s="26">
         <v>1.21</v>
       </c>
-      <c r="AV35" s="11">
+      <c r="AV35" s="26">
         <v>1.29</v>
       </c>
-      <c r="AW35" s="31">
+      <c r="AW35" s="26">
         <v>1.31</v>
       </c>
-      <c r="AX35" s="11">
+      <c r="AX35" s="26">
         <v>1.04</v>
       </c>
-      <c r="AY35" s="11">
+      <c r="AY35" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AZ35" s="11">
+      <c r="AZ35" s="26">
         <v>0.89</v>
       </c>
-      <c r="BA35" s="31">
+      <c r="BA35" s="26">
         <v>0.67</v>
       </c>
-      <c r="BB35" s="31">
+      <c r="BB35" s="26">
         <v>0.75</v>
       </c>
-      <c r="BC35" s="11">
+      <c r="BC35" s="26">
         <v>0.89</v>
       </c>
-      <c r="BD35" s="11">
+      <c r="BD35" s="26">
         <v>1.07</v>
       </c>
-      <c r="BE35" s="11">
+      <c r="BE35" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BF35" s="31">
+      <c r="BF35" s="26">
         <v>1.01</v>
       </c>
-      <c r="BG35" s="31">
+      <c r="BG35" s="26">
         <v>0.96</v>
       </c>
-      <c r="BH35" s="11">
+      <c r="BH35" s="26">
         <v>0.92</v>
       </c>
-      <c r="BI35" s="11">
+      <c r="BI35" s="26">
         <v>0.93</v>
       </c>
-      <c r="BJ35" s="11">
-[...2 lines deleted...]
-      <c r="BK35" s="11">
+      <c r="BJ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BL35" s="31">
+      <c r="BL35" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BM35" s="31">
+      <c r="BM35" s="26">
         <v>1.24</v>
       </c>
+      <c r="BN35" s="26">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="36" spans="1:65">
-      <c r="A36" s="24" t="s">
+    <row r="36" spans="1:66">
+      <c r="A36" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="48">
-[...2 lines deleted...]
-      <c r="C36" s="29">
+      <c r="B36" s="39">
+        <v>0</v>
+      </c>
+      <c r="C36" s="34">
         <v>0.74</v>
       </c>
-      <c r="D36" s="29">
+      <c r="D36" s="34">
         <v>0.72</v>
       </c>
-      <c r="E36" s="29">
+      <c r="E36" s="34">
         <v>0.72</v>
       </c>
-      <c r="F36" s="29">
+      <c r="F36" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G36" s="29">
+      <c r="G36" s="34">
         <v>0.48</v>
       </c>
-      <c r="H36" s="29">
+      <c r="H36" s="34">
         <v>0.72</v>
       </c>
-      <c r="I36" s="29">
+      <c r="I36" s="34">
         <v>0.8</v>
       </c>
-      <c r="J36" s="29">
+      <c r="J36" s="34">
         <v>0.87</v>
       </c>
-      <c r="K36" s="29">
+      <c r="K36" s="34">
         <v>0.78</v>
       </c>
-      <c r="L36" s="29">
+      <c r="L36" s="34">
         <v>0.84</v>
       </c>
-      <c r="M36" s="29">
+      <c r="M36" s="34">
         <v>0.83</v>
       </c>
-      <c r="N36" s="31">
+      <c r="N36" s="26">
         <v>2.31</v>
       </c>
-      <c r="O36" s="31">
+      <c r="O36" s="26">
         <v>1.21</v>
       </c>
-      <c r="P36" s="31">
+      <c r="P36" s="26">
         <v>1.06</v>
       </c>
-      <c r="Q36" s="31">
+      <c r="Q36" s="26">
         <v>1.19</v>
       </c>
-      <c r="R36" s="31">
+      <c r="R36" s="26">
         <v>0.95</v>
       </c>
-      <c r="S36" s="31">
+      <c r="S36" s="26">
         <v>1.18</v>
       </c>
-      <c r="T36" s="31">
+      <c r="T36" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U36" s="31">
+      <c r="U36" s="26">
         <v>0.98</v>
       </c>
-      <c r="V36" s="31">
+      <c r="V36" s="26">
         <v>0.96</v>
       </c>
-      <c r="W36" s="31">
+      <c r="W36" s="26">
         <v>0.86</v>
       </c>
-      <c r="X36" s="31">
+      <c r="X36" s="26">
         <v>0.85</v>
       </c>
-      <c r="Y36" s="31">
+      <c r="Y36" s="26">
         <v>0.91</v>
       </c>
-      <c r="Z36" s="31">
+      <c r="Z36" s="26">
         <v>1.51</v>
       </c>
-      <c r="AA36" s="31">
+      <c r="AA36" s="26">
         <v>1.2</v>
       </c>
-      <c r="AB36" s="31">
+      <c r="AB36" s="26">
         <v>0.79</v>
       </c>
-      <c r="AC36" s="3">
+      <c r="AC36" s="4">
         <v>0.59</v>
       </c>
-      <c r="AD36" s="11">
+      <c r="AD36" s="26">
         <v>0.78</v>
       </c>
-      <c r="AE36" s="11">
+      <c r="AE36" s="26">
         <v>0.78</v>
       </c>
-      <c r="AF36" s="11">
+      <c r="AF36" s="26">
         <v>0.67</v>
       </c>
-      <c r="AG36" s="11">
+      <c r="AG36" s="26">
         <v>0.68</v>
       </c>
-      <c r="AH36" s="11">
+      <c r="AH36" s="26">
         <v>0.69</v>
       </c>
-      <c r="AI36" s="11">
+      <c r="AI36" s="26">
         <v>0.7</v>
       </c>
-      <c r="AJ36" s="11">
+      <c r="AJ36" s="26">
         <v>0.64</v>
       </c>
-      <c r="AK36" s="11">
+      <c r="AK36" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AL36" s="11">
+      <c r="AL36" s="26">
         <v>2.31</v>
       </c>
-      <c r="AM36" s="11">
+      <c r="AM36" s="26">
         <v>2.78</v>
       </c>
-      <c r="AN36" s="11">
+      <c r="AN36" s="26">
         <v>2.87</v>
       </c>
-      <c r="AO36" s="11">
+      <c r="AO36" s="26">
         <v>2.76</v>
       </c>
-      <c r="AP36" s="11">
+      <c r="AP36" s="26">
         <v>3.15</v>
       </c>
-      <c r="AQ36" s="11">
+      <c r="AQ36" s="26">
         <v>2.76</v>
       </c>
-      <c r="AR36" s="11">
+      <c r="AR36" s="26">
         <v>2.81</v>
       </c>
-      <c r="AS36" s="11">
+      <c r="AS36" s="26">
         <v>2.94</v>
       </c>
-      <c r="AT36" s="11">
+      <c r="AT36" s="26">
         <v>2.71</v>
       </c>
-      <c r="AU36" s="11">
+      <c r="AU36" s="26">
         <v>2.66</v>
       </c>
-      <c r="AV36" s="11">
+      <c r="AV36" s="26">
         <v>2.64</v>
       </c>
-      <c r="AW36" s="31">
+      <c r="AW36" s="26">
         <v>2.61</v>
       </c>
-      <c r="AX36" s="11">
+      <c r="AX36" s="26">
         <v>1.57</v>
       </c>
-      <c r="AY36" s="11">
+      <c r="AY36" s="26">
         <v>2.88</v>
       </c>
-      <c r="AZ36" s="11">
+      <c r="AZ36" s="26">
         <v>2.69</v>
       </c>
-      <c r="BA36" s="31">
+      <c r="BA36" s="26">
         <v>2.83</v>
       </c>
-      <c r="BB36" s="31">
+      <c r="BB36" s="26">
         <v>3.05</v>
       </c>
-      <c r="BC36" s="11">
+      <c r="BC36" s="26">
         <v>2.94</v>
       </c>
-      <c r="BD36" s="11">
+      <c r="BD36" s="26">
         <v>3.09</v>
       </c>
-      <c r="BE36" s="11">
-[...2 lines deleted...]
-      <c r="BF36" s="31">
+      <c r="BE36" s="26">
+        <v>3</v>
+      </c>
+      <c r="BF36" s="26">
         <v>2.67</v>
       </c>
-      <c r="BG36" s="31">
+      <c r="BG36" s="26">
         <v>2.48</v>
       </c>
-      <c r="BH36" s="11">
+      <c r="BH36" s="26">
         <v>2.4700000000000002</v>
       </c>
-      <c r="BI36" s="11">
+      <c r="BI36" s="26">
         <v>2.4</v>
       </c>
-      <c r="BJ36" s="11">
+      <c r="BJ36" s="26">
         <v>3.19</v>
       </c>
-      <c r="BK36" s="11">
+      <c r="BK36" s="26">
         <v>2.92</v>
       </c>
-      <c r="BL36" s="31">
+      <c r="BL36" s="26">
         <v>3.83</v>
       </c>
-      <c r="BM36" s="31">
+      <c r="BM36" s="26">
         <v>3.49</v>
       </c>
+      <c r="BN36" s="26">
+        <v>3.26</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
-      <c r="A37" s="24" t="s">
+    <row r="37" spans="1:66">
+      <c r="A37" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="29">
+      <c r="B37" s="34">
         <v>0.65</v>
       </c>
-      <c r="C37" s="29">
+      <c r="C37" s="34">
         <v>0.34</v>
       </c>
-      <c r="D37" s="29">
+      <c r="D37" s="34">
         <v>0.44</v>
       </c>
-      <c r="E37" s="29">
+      <c r="E37" s="34">
         <v>0.83</v>
       </c>
-      <c r="F37" s="29">
+      <c r="F37" s="34">
         <v>0.66</v>
       </c>
-      <c r="G37" s="29">
+      <c r="G37" s="34">
         <v>0.66</v>
       </c>
-      <c r="H37" s="29">
+      <c r="H37" s="34">
         <v>0.66</v>
       </c>
-      <c r="I37" s="29">
+      <c r="I37" s="34">
         <v>0.56999999999999995</v>
       </c>
-      <c r="J37" s="29">
+      <c r="J37" s="34">
         <v>0.66</v>
       </c>
-      <c r="K37" s="29">
+      <c r="K37" s="34">
         <v>0.66</v>
       </c>
-      <c r="L37" s="29">
+      <c r="L37" s="34">
         <v>0.66</v>
       </c>
-      <c r="M37" s="29">
+      <c r="M37" s="34">
         <v>0.66</v>
       </c>
-      <c r="N37" s="31">
-[...2 lines deleted...]
-      <c r="O37" s="31">
+      <c r="N37" s="26">
+        <v>0</v>
+      </c>
+      <c r="O37" s="26">
         <v>0.38</v>
       </c>
-      <c r="P37" s="31">
+      <c r="P37" s="26">
         <v>0.25</v>
       </c>
-      <c r="Q37" s="31">
+      <c r="Q37" s="26">
         <v>0.38</v>
       </c>
-      <c r="R37" s="31">
+      <c r="R37" s="26">
         <v>0.45</v>
       </c>
-      <c r="S37" s="31">
+      <c r="S37" s="26">
         <v>0.38</v>
       </c>
-      <c r="T37" s="31">
+      <c r="T37" s="26">
         <v>0.32</v>
       </c>
-      <c r="U37" s="31">
+      <c r="U37" s="26">
         <v>0.37</v>
       </c>
-      <c r="V37" s="31">
+      <c r="V37" s="26">
         <v>0.33</v>
       </c>
-      <c r="W37" s="31">
+      <c r="W37" s="26">
         <v>0.3</v>
       </c>
-      <c r="X37" s="31">
+      <c r="X37" s="26">
         <v>0.27</v>
       </c>
-      <c r="Y37" s="31">
+      <c r="Y37" s="26">
         <v>0.44</v>
       </c>
-      <c r="Z37" s="31">
+      <c r="Z37" s="26">
         <v>0.74</v>
       </c>
-      <c r="AA37" s="31">
+      <c r="AA37" s="26">
         <v>0.38</v>
       </c>
-      <c r="AB37" s="31">
+      <c r="AB37" s="26">
         <v>0.25</v>
       </c>
-      <c r="AC37" s="3">
+      <c r="AC37" s="4">
         <v>0.19</v>
       </c>
-      <c r="AD37" s="11">
+      <c r="AD37" s="26">
         <v>0.6</v>
       </c>
-      <c r="AE37" s="11">
+      <c r="AE37" s="26">
         <v>0.5</v>
       </c>
-      <c r="AF37" s="11">
+      <c r="AF37" s="26">
         <v>0.43</v>
       </c>
-      <c r="AG37" s="11">
+      <c r="AG37" s="26">
         <v>0.38</v>
       </c>
-      <c r="AH37" s="11">
+      <c r="AH37" s="26">
         <v>0.42</v>
       </c>
-      <c r="AI37" s="11">
+      <c r="AI37" s="26">
         <v>0.53</v>
       </c>
-      <c r="AJ37" s="11">
+      <c r="AJ37" s="26">
         <v>0.62</v>
       </c>
-      <c r="AK37" s="11">
+      <c r="AK37" s="26">
         <v>0.63</v>
       </c>
-      <c r="AL37" s="11">
+      <c r="AL37" s="26">
         <v>2.25</v>
       </c>
-      <c r="AM37" s="11">
+      <c r="AM37" s="26">
         <v>1.92</v>
       </c>
-      <c r="AN37" s="11">
+      <c r="AN37" s="26">
         <v>1.27</v>
       </c>
-      <c r="AO37" s="11">
+      <c r="AO37" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AP37" s="11">
+      <c r="AP37" s="26">
         <v>1.06</v>
       </c>
-      <c r="AQ37" s="11">
+      <c r="AQ37" s="26">
         <v>1.27</v>
       </c>
-      <c r="AR37" s="11">
+      <c r="AR37" s="26">
         <v>1.19</v>
       </c>
-      <c r="AS37" s="11">
+      <c r="AS37" s="26">
         <v>1.32</v>
       </c>
-      <c r="AT37" s="11">
+      <c r="AT37" s="26">
         <v>1.26</v>
       </c>
-      <c r="AU37" s="11">
+      <c r="AU37" s="26">
         <v>1.36</v>
       </c>
-      <c r="AV37" s="11">
+      <c r="AV37" s="26">
         <v>1.31</v>
       </c>
-      <c r="AW37" s="31">
+      <c r="AW37" s="26">
         <v>1.26</v>
       </c>
-      <c r="AX37" s="11">
+      <c r="AX37" s="26">
         <v>1.52</v>
       </c>
-      <c r="AY37" s="11">
-[...2 lines deleted...]
-      <c r="AZ37" s="11">
+      <c r="AY37" s="26">
+        <v>2</v>
+      </c>
+      <c r="AZ37" s="26">
         <v>1.57</v>
       </c>
-      <c r="BA37" s="31">
+      <c r="BA37" s="26">
         <v>1.96</v>
       </c>
-      <c r="BB37" s="31">
+      <c r="BB37" s="26">
         <v>2.17</v>
       </c>
-      <c r="BC37" s="11">
+      <c r="BC37" s="26">
         <v>2.0699999999999998</v>
       </c>
-      <c r="BD37" s="11">
+      <c r="BD37" s="26">
         <v>2.11</v>
       </c>
-      <c r="BE37" s="11">
+      <c r="BE37" s="26">
         <v>1.94</v>
       </c>
-      <c r="BF37" s="31">
+      <c r="BF37" s="26">
         <v>1.73</v>
       </c>
-      <c r="BG37" s="31">
+      <c r="BG37" s="26">
         <v>2.02</v>
       </c>
-      <c r="BH37" s="11">
+      <c r="BH37" s="26">
         <v>1.9</v>
       </c>
-      <c r="BI37" s="11">
+      <c r="BI37" s="26">
         <v>1.99</v>
       </c>
-      <c r="BJ37" s="11">
+      <c r="BJ37" s="26">
         <v>3.82</v>
       </c>
-      <c r="BK37" s="11">
+      <c r="BK37" s="26">
         <v>2.42</v>
       </c>
-      <c r="BL37" s="31">
+      <c r="BL37" s="26">
         <v>2.92</v>
       </c>
-      <c r="BM37" s="31">
+      <c r="BM37" s="26">
         <v>2.59</v>
       </c>
+      <c r="BN37" s="26">
+        <v>3.17</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
-      <c r="A38" s="24" t="s">
+    <row r="38" spans="1:66">
+      <c r="A38" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="48">
-[...2 lines deleted...]
-      <c r="C38" s="29">
+      <c r="B38" s="39">
+        <v>0</v>
+      </c>
+      <c r="C38" s="34">
         <v>0.21</v>
       </c>
-      <c r="D38" s="29">
+      <c r="D38" s="34">
         <v>0.14000000000000001</v>
       </c>
-      <c r="E38" s="29">
+      <c r="E38" s="34">
         <v>0.31</v>
       </c>
-      <c r="F38" s="29">
+      <c r="F38" s="34">
         <v>0.24</v>
       </c>
-      <c r="G38" s="29">
+      <c r="G38" s="34">
         <v>0.2</v>
       </c>
-      <c r="H38" s="29">
+      <c r="H38" s="34">
         <v>0.28999999999999998</v>
       </c>
-      <c r="I38" s="29">
+      <c r="I38" s="34">
         <v>0.35</v>
       </c>
-      <c r="J38" s="29">
+      <c r="J38" s="34">
         <v>0.31</v>
       </c>
-      <c r="K38" s="29">
+      <c r="K38" s="34">
         <v>0.52</v>
       </c>
-      <c r="L38" s="29">
+      <c r="L38" s="34">
         <v>0.59</v>
       </c>
-      <c r="M38" s="29">
+      <c r="M38" s="34">
         <v>0.6</v>
       </c>
-      <c r="N38" s="31">
+      <c r="N38" s="26">
         <v>1.2</v>
       </c>
-      <c r="O38" s="31">
+      <c r="O38" s="26">
         <v>0.63</v>
       </c>
-      <c r="P38" s="31">
+      <c r="P38" s="26">
         <v>0.69</v>
       </c>
-      <c r="Q38" s="31">
+      <c r="Q38" s="26">
         <v>0.82</v>
       </c>
-      <c r="R38" s="31">
+      <c r="R38" s="26">
         <v>0.74</v>
       </c>
-      <c r="S38" s="31">
+      <c r="S38" s="26">
         <v>0.68</v>
       </c>
-      <c r="T38" s="31">
+      <c r="T38" s="26">
         <v>0.64</v>
       </c>
-      <c r="U38" s="31">
+      <c r="U38" s="26">
         <v>0.66</v>
       </c>
-      <c r="V38" s="31">
+      <c r="V38" s="26">
         <v>0.68</v>
       </c>
-      <c r="W38" s="31">
+      <c r="W38" s="26">
         <v>0.73</v>
       </c>
-      <c r="X38" s="31">
+      <c r="X38" s="26">
         <v>0.74</v>
       </c>
-      <c r="Y38" s="31">
+      <c r="Y38" s="26">
         <v>0.81</v>
       </c>
-      <c r="Z38" s="31">
+      <c r="Z38" s="26">
         <v>0.79</v>
       </c>
-      <c r="AA38" s="31">
+      <c r="AA38" s="26">
         <v>0.42</v>
       </c>
-      <c r="AB38" s="31">
+      <c r="AB38" s="26">
         <v>0.82</v>
       </c>
-      <c r="AC38" s="3">
+      <c r="AC38" s="4">
         <v>0.82</v>
       </c>
-      <c r="AD38" s="11">
+      <c r="AD38" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AE38" s="11">
+      <c r="AE38" s="26">
         <v>1.02</v>
       </c>
-      <c r="AF38" s="11">
+      <c r="AF38" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AG38" s="11">
+      <c r="AG38" s="26">
         <v>1.01</v>
       </c>
-      <c r="AH38" s="11">
+      <c r="AH38" s="26">
         <v>1.17</v>
       </c>
-      <c r="AI38" s="11">
+      <c r="AI38" s="26">
         <v>1.17</v>
       </c>
-      <c r="AJ38" s="11">
+      <c r="AJ38" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AK38" s="11">
+      <c r="AK38" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AL38" s="11">
+      <c r="AL38" s="26">
         <v>2.38</v>
       </c>
-      <c r="AM38" s="11">
+      <c r="AM38" s="26">
         <v>2.06</v>
       </c>
-      <c r="AN38" s="11">
+      <c r="AN38" s="26">
         <v>1.63</v>
       </c>
-      <c r="AO38" s="11">
+      <c r="AO38" s="26">
         <v>1.84</v>
       </c>
-      <c r="AP38" s="11">
+      <c r="AP38" s="26">
         <v>1.79</v>
       </c>
-      <c r="AQ38" s="11">
+      <c r="AQ38" s="26">
         <v>1.83</v>
       </c>
-      <c r="AR38" s="11">
+      <c r="AR38" s="26">
         <v>1.97</v>
       </c>
-      <c r="AS38" s="11">
+      <c r="AS38" s="26">
         <v>1.97</v>
       </c>
-      <c r="AT38" s="11">
+      <c r="AT38" s="26">
         <v>2.12</v>
       </c>
-      <c r="AU38" s="11">
+      <c r="AU38" s="26">
         <v>2.15</v>
       </c>
-      <c r="AV38" s="11">
+      <c r="AV38" s="26">
         <v>2.14</v>
       </c>
-      <c r="AW38" s="31">
+      <c r="AW38" s="26">
         <v>2.16</v>
       </c>
-      <c r="AX38" s="11">
+      <c r="AX38" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AY38" s="11">
+      <c r="AY38" s="26">
         <v>1.69</v>
       </c>
-      <c r="AZ38" s="11">
+      <c r="AZ38" s="26">
         <v>1.38</v>
       </c>
-      <c r="BA38" s="31">
+      <c r="BA38" s="26">
         <v>1.66</v>
       </c>
-      <c r="BB38" s="31">
+      <c r="BB38" s="26">
         <v>2.06</v>
       </c>
-      <c r="BC38" s="11">
+      <c r="BC38" s="26">
         <v>1.99</v>
       </c>
-      <c r="BD38" s="11">
+      <c r="BD38" s="26">
         <v>2.06</v>
       </c>
-      <c r="BE38" s="11">
+      <c r="BE38" s="26">
         <v>1.84</v>
       </c>
-      <c r="BF38" s="31">
+      <c r="BF38" s="26">
         <v>1.87</v>
       </c>
-      <c r="BG38" s="31">
+      <c r="BG38" s="26">
         <v>1.93</v>
       </c>
-      <c r="BH38" s="11">
+      <c r="BH38" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="BI38" s="11">
+      <c r="BI38" s="26">
         <v>2.08</v>
       </c>
-      <c r="BJ38" s="11">
+      <c r="BJ38" s="26">
         <v>1.22</v>
       </c>
-      <c r="BK38" s="11">
+      <c r="BK38" s="26">
         <v>1.49</v>
       </c>
-      <c r="BL38" s="31">
+      <c r="BL38" s="26">
         <v>1.54</v>
       </c>
-      <c r="BM38" s="31">
+      <c r="BM38" s="26">
         <v>1.88</v>
       </c>
+      <c r="BN38" s="26">
+        <v>2.08</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:66">
+      <c r="A39" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="48">
-[...38 lines deleted...]
-      <c r="O39" s="31">
+      <c r="B39" s="39">
+        <v>0</v>
+      </c>
+      <c r="C39" s="39">
+        <v>0</v>
+      </c>
+      <c r="D39" s="39">
+        <v>0</v>
+      </c>
+      <c r="E39" s="39">
+        <v>0</v>
+      </c>
+      <c r="F39" s="39">
+        <v>0</v>
+      </c>
+      <c r="G39" s="39">
+        <v>0</v>
+      </c>
+      <c r="H39" s="39">
+        <v>0</v>
+      </c>
+      <c r="I39" s="39">
+        <v>0</v>
+      </c>
+      <c r="J39" s="39">
+        <v>0</v>
+      </c>
+      <c r="K39" s="39">
+        <v>0</v>
+      </c>
+      <c r="L39" s="39">
+        <v>0</v>
+      </c>
+      <c r="M39" s="39">
+        <v>0</v>
+      </c>
+      <c r="N39" s="38">
+        <v>0</v>
+      </c>
+      <c r="O39" s="26">
         <v>0.38</v>
       </c>
-      <c r="P39" s="31">
+      <c r="P39" s="26">
         <v>0.5</v>
       </c>
-      <c r="Q39" s="31">
+      <c r="Q39" s="26">
         <v>0.37</v>
       </c>
-      <c r="R39" s="31">
+      <c r="R39" s="26">
         <v>0.3</v>
       </c>
-      <c r="S39" s="31">
+      <c r="S39" s="26">
         <v>0.25</v>
       </c>
-      <c r="T39" s="31">
+      <c r="T39" s="26">
         <v>0.53</v>
       </c>
-      <c r="U39" s="31">
+      <c r="U39" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="V39" s="31">
+      <c r="V39" s="26">
         <v>0.59</v>
       </c>
-      <c r="W39" s="31">
+      <c r="W39" s="26">
         <v>0.75</v>
       </c>
-      <c r="X39" s="31">
+      <c r="X39" s="26">
         <v>0.75</v>
       </c>
-      <c r="Y39" s="31">
+      <c r="Y39" s="26">
         <v>0.88</v>
       </c>
-      <c r="Z39" s="47">
-[...8 lines deleted...]
-      <c r="AC39" s="3">
+      <c r="Z39" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="38">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="4">
         <v>0.19</v>
       </c>
-      <c r="AD39" s="11">
+      <c r="AD39" s="26">
         <v>0.3</v>
       </c>
-      <c r="AE39" s="11">
+      <c r="AE39" s="26">
         <v>0.25</v>
       </c>
-      <c r="AF39" s="11">
+      <c r="AF39" s="26">
         <v>0.32</v>
       </c>
-      <c r="AG39" s="11">
+      <c r="AG39" s="26">
         <v>0.38</v>
       </c>
-      <c r="AH39" s="11">
+      <c r="AH39" s="26">
         <v>0.42</v>
       </c>
-      <c r="AI39" s="11">
+      <c r="AI39" s="26">
         <v>0.45</v>
       </c>
-      <c r="AJ39" s="11">
+      <c r="AJ39" s="26">
         <v>0.41</v>
       </c>
-      <c r="AK39" s="11">
+      <c r="AK39" s="26">
         <v>0.44</v>
       </c>
-      <c r="AL39" s="11">
+      <c r="AL39" s="26">
         <v>0.74</v>
       </c>
-      <c r="AM39" s="11">
+      <c r="AM39" s="26">
         <v>0.77</v>
       </c>
-      <c r="AN39" s="11">
+      <c r="AN39" s="26">
         <v>1.28</v>
       </c>
-      <c r="AO39" s="11">
+      <c r="AO39" s="26">
         <v>1.34</v>
       </c>
-      <c r="AP39" s="11">
+      <c r="AP39" s="26">
         <v>1.38</v>
       </c>
-      <c r="AQ39" s="11">
+      <c r="AQ39" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AR39" s="11">
+      <c r="AR39" s="26">
         <v>1.31</v>
       </c>
-      <c r="AS39" s="11">
+      <c r="AS39" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AT39" s="11">
+      <c r="AT39" s="26">
         <v>1.2</v>
       </c>
-      <c r="AU39" s="11">
+      <c r="AU39" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AV39" s="11">
+      <c r="AV39" s="26">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AW39" s="31">
+      <c r="AW39" s="26">
         <v>1.41</v>
       </c>
-      <c r="AX39" s="11">
+      <c r="AX39" s="26">
         <v>1.56</v>
       </c>
-      <c r="AY39" s="11">
+      <c r="AY39" s="26">
         <v>1.22</v>
       </c>
-      <c r="AZ39" s="11">
+      <c r="AZ39" s="26">
         <v>1.07</v>
       </c>
-      <c r="BA39" s="31">
+      <c r="BA39" s="26">
         <v>1.2</v>
       </c>
-      <c r="BB39" s="31">
+      <c r="BB39" s="26">
         <v>1.44</v>
       </c>
-      <c r="BC39" s="11">
+      <c r="BC39" s="26">
         <v>1.46</v>
       </c>
-      <c r="BD39" s="11">
+      <c r="BD39" s="26">
         <v>1.25</v>
       </c>
-      <c r="BE39" s="11">
+      <c r="BE39" s="26">
         <v>1.3</v>
       </c>
-      <c r="BF39" s="31">
+      <c r="BF39" s="26">
         <v>1.24</v>
       </c>
-      <c r="BG39" s="31">
+      <c r="BG39" s="26">
         <v>1.28</v>
       </c>
-      <c r="BH39" s="11">
+      <c r="BH39" s="26">
         <v>1.23</v>
       </c>
-      <c r="BI39" s="11">
+      <c r="BI39" s="26">
         <v>1.26</v>
       </c>
-      <c r="BJ39" s="11">
+      <c r="BJ39" s="26">
         <v>1.6</v>
       </c>
-      <c r="BK39" s="11">
+      <c r="BK39" s="26">
         <v>1.27</v>
       </c>
-      <c r="BL39" s="31">
+      <c r="BL39" s="26">
         <v>1.39</v>
       </c>
-      <c r="BM39" s="31">
+      <c r="BM39" s="26">
         <v>1.45</v>
       </c>
+      <c r="BN39" s="26">
+        <v>1.32</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:66">
+      <c r="A40" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="B40" s="48">
-[...17 lines deleted...]
-      <c r="H40" s="29">
+      <c r="B40" s="39">
+        <v>0</v>
+      </c>
+      <c r="C40" s="39">
+        <v>0</v>
+      </c>
+      <c r="D40" s="39">
+        <v>0</v>
+      </c>
+      <c r="E40" s="39">
+        <v>0</v>
+      </c>
+      <c r="F40" s="39">
+        <v>0</v>
+      </c>
+      <c r="G40" s="39">
+        <v>0</v>
+      </c>
+      <c r="H40" s="34">
         <v>0.09</v>
       </c>
-      <c r="I40" s="29">
+      <c r="I40" s="34">
         <v>0.08</v>
       </c>
-      <c r="J40" s="29">
+      <c r="J40" s="34">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="K40" s="29">
+      <c r="K40" s="34">
         <v>0.06</v>
       </c>
-      <c r="L40" s="29">
+      <c r="L40" s="34">
         <v>0.06</v>
       </c>
-      <c r="M40" s="29">
+      <c r="M40" s="34">
         <v>0.05</v>
       </c>
-      <c r="N40" s="47">
-[...8 lines deleted...]
-      <c r="Q40" s="31">
+      <c r="N40" s="38">
+        <v>0</v>
+      </c>
+      <c r="O40" s="38">
+        <v>0</v>
+      </c>
+      <c r="P40" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="26">
         <v>0.19</v>
       </c>
-      <c r="R40" s="31">
+      <c r="R40" s="26">
         <v>0.15</v>
       </c>
-      <c r="S40" s="31">
+      <c r="S40" s="26">
         <v>0.13</v>
       </c>
-      <c r="T40" s="31">
+      <c r="T40" s="26">
         <v>0.21</v>
       </c>
-      <c r="U40" s="31">
+      <c r="U40" s="26">
         <v>0.19</v>
       </c>
-      <c r="V40" s="31">
+      <c r="V40" s="26">
         <v>0.17</v>
       </c>
-      <c r="W40" s="31">
+      <c r="W40" s="26">
         <v>0.22</v>
       </c>
-      <c r="X40" s="31">
+      <c r="X40" s="26">
         <v>0.2</v>
       </c>
-      <c r="Y40" s="31">
+      <c r="Y40" s="26">
         <v>0.25</v>
       </c>
-      <c r="Z40" s="47">
-[...2 lines deleted...]
-      <c r="AA40" s="31">
+      <c r="Z40" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="26">
         <v>0.77</v>
       </c>
-      <c r="AB40" s="31">
+      <c r="AB40" s="26">
         <v>0.5</v>
       </c>
-      <c r="AC40" s="3">
+      <c r="AC40" s="4">
         <v>0.38</v>
       </c>
-      <c r="AD40" s="11">
+      <c r="AD40" s="26">
         <v>0.3</v>
       </c>
-      <c r="AE40" s="11">
+      <c r="AE40" s="26">
         <v>0.25</v>
       </c>
-      <c r="AF40" s="11">
+      <c r="AF40" s="26">
         <v>0.21</v>
       </c>
-      <c r="AG40" s="11">
+      <c r="AG40" s="26">
         <v>0.19</v>
       </c>
-      <c r="AH40" s="11">
+      <c r="AH40" s="26">
         <v>0.17</v>
       </c>
-      <c r="AI40" s="11">
+      <c r="AI40" s="26">
         <v>0.15</v>
       </c>
-      <c r="AJ40" s="11">
+      <c r="AJ40" s="26">
         <v>0.2</v>
       </c>
-      <c r="AK40" s="11">
+      <c r="AK40" s="26">
         <v>0.19</v>
       </c>
-      <c r="AL40" s="11">
+      <c r="AL40" s="26">
         <v>2.23</v>
       </c>
-      <c r="AM40" s="11">
+      <c r="AM40" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AN40" s="11">
+      <c r="AN40" s="26">
         <v>1.01</v>
       </c>
-      <c r="AO40" s="11">
+      <c r="AO40" s="26">
         <v>0.76</v>
       </c>
-      <c r="AP40" s="11">
+      <c r="AP40" s="26">
         <v>0.91</v>
       </c>
-      <c r="AQ40" s="11">
+      <c r="AQ40" s="26">
         <v>0.88</v>
       </c>
-      <c r="AR40" s="11">
+      <c r="AR40" s="26">
         <v>0.76</v>
       </c>
-      <c r="AS40" s="11">
+      <c r="AS40" s="26">
         <v>0.95</v>
       </c>
-      <c r="AT40" s="11">
+      <c r="AT40" s="26">
         <v>0.84</v>
       </c>
-      <c r="AU40" s="11">
+      <c r="AU40" s="26">
         <v>0.84</v>
       </c>
-      <c r="AV40" s="11">
+      <c r="AV40" s="26">
         <v>0.83</v>
       </c>
-      <c r="AW40" s="31">
+      <c r="AW40" s="26">
         <v>0.95</v>
       </c>
-      <c r="AX40" s="11">
+      <c r="AX40" s="26">
         <v>0.77</v>
       </c>
-      <c r="AY40" s="11">
+      <c r="AY40" s="26">
         <v>1.21</v>
       </c>
-      <c r="AZ40" s="11">
+      <c r="AZ40" s="26">
         <v>1.31</v>
       </c>
-      <c r="BA40" s="31">
+      <c r="BA40" s="26">
         <v>0.99</v>
       </c>
-      <c r="BB40" s="31">
+      <c r="BB40" s="26">
         <v>0.79</v>
       </c>
-      <c r="BC40" s="11">
+      <c r="BC40" s="26">
         <v>0.79</v>
       </c>
-      <c r="BD40" s="11">
+      <c r="BD40" s="26">
         <v>1.24</v>
       </c>
-      <c r="BE40" s="11">
+      <c r="BE40" s="26">
         <v>1.08</v>
       </c>
-      <c r="BF40" s="31">
+      <c r="BF40" s="26">
         <v>1.05</v>
       </c>
-      <c r="BG40" s="31">
+      <c r="BG40" s="26">
         <v>0.94</v>
       </c>
-      <c r="BH40" s="11">
+      <c r="BH40" s="26">
         <v>0.86</v>
       </c>
-      <c r="BI40" s="11">
+      <c r="BI40" s="26">
         <v>0.78</v>
       </c>
-      <c r="BJ40" s="11">
+      <c r="BJ40" s="26">
         <v>2.41</v>
       </c>
-      <c r="BK40" s="11">
+      <c r="BK40" s="26">
         <v>1.69</v>
       </c>
-      <c r="BL40" s="31">
+      <c r="BL40" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="BM40" s="31">
+      <c r="BM40" s="26">
         <v>1.03</v>
       </c>
+      <c r="BN40" s="26">
+        <v>0.98</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
-      <c r="A41" s="24" t="s">
+    <row r="41" spans="1:66">
+      <c r="A41" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B41" s="48">
-[...2 lines deleted...]
-      <c r="C41" s="29">
+      <c r="B41" s="39">
+        <v>0</v>
+      </c>
+      <c r="C41" s="34">
         <v>0.34</v>
       </c>
-      <c r="D41" s="29">
+      <c r="D41" s="34">
         <v>0.45</v>
       </c>
-      <c r="E41" s="29">
+      <c r="E41" s="34">
         <v>0.42</v>
       </c>
-      <c r="F41" s="29">
+      <c r="F41" s="34">
         <v>0.54</v>
       </c>
-      <c r="G41" s="29">
+      <c r="G41" s="34">
         <v>0.62</v>
       </c>
-      <c r="H41" s="29">
+      <c r="H41" s="34">
         <v>0.53</v>
       </c>
-      <c r="I41" s="29">
+      <c r="I41" s="34">
         <v>0.46</v>
       </c>
-      <c r="J41" s="29">
+      <c r="J41" s="34">
         <v>0.45</v>
       </c>
-      <c r="K41" s="29">
+      <c r="K41" s="34">
         <v>0.4</v>
       </c>
-      <c r="L41" s="29">
+      <c r="L41" s="34">
         <v>0.4</v>
       </c>
-      <c r="M41" s="29">
+      <c r="M41" s="34">
         <v>0.44</v>
       </c>
-      <c r="N41" s="47">
-[...5 lines deleted...]
-      <c r="P41" s="31">
+      <c r="N41" s="38">
+        <v>0</v>
+      </c>
+      <c r="O41" s="38">
+        <v>0</v>
+      </c>
+      <c r="P41" s="26">
         <v>0.12</v>
       </c>
-      <c r="Q41" s="31">
+      <c r="Q41" s="26">
         <v>0.36</v>
       </c>
-      <c r="R41" s="31">
+      <c r="R41" s="26">
         <v>0.36</v>
       </c>
-      <c r="S41" s="31">
+      <c r="S41" s="26">
         <v>0.3</v>
       </c>
-      <c r="T41" s="31">
+      <c r="T41" s="26">
         <v>0.31</v>
       </c>
-      <c r="U41" s="31">
+      <c r="U41" s="26">
         <v>0.4</v>
       </c>
-      <c r="V41" s="31">
+      <c r="V41" s="26">
         <v>0.44</v>
       </c>
-      <c r="W41" s="31">
+      <c r="W41" s="26">
         <v>0.43</v>
       </c>
-      <c r="X41" s="31">
+      <c r="X41" s="26">
         <v>0.42</v>
       </c>
-      <c r="Y41" s="31">
+      <c r="Y41" s="26">
         <v>0.45</v>
       </c>
-      <c r="Z41" s="31">
+      <c r="Z41" s="26">
         <v>0.7</v>
       </c>
-      <c r="AA41" s="31">
+      <c r="AA41" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AB41" s="31">
+      <c r="AB41" s="26">
         <v>0.48</v>
       </c>
-      <c r="AC41" s="3">
+      <c r="AC41" s="4">
         <v>0.63</v>
       </c>
-      <c r="AD41" s="11">
+      <c r="AD41" s="26">
         <v>0.5</v>
       </c>
-      <c r="AE41" s="11">
+      <c r="AE41" s="26">
         <v>0.42</v>
       </c>
-      <c r="AF41" s="11">
+      <c r="AF41" s="26">
         <v>0.41</v>
       </c>
-      <c r="AG41" s="11">
+      <c r="AG41" s="26">
         <v>0.45</v>
       </c>
-      <c r="AH41" s="11">
+      <c r="AH41" s="26">
         <v>0.4</v>
       </c>
-      <c r="AI41" s="11">
+      <c r="AI41" s="26">
         <v>0.39</v>
       </c>
-      <c r="AJ41" s="11">
+      <c r="AJ41" s="26">
         <v>0.42</v>
       </c>
-      <c r="AK41" s="11">
+      <c r="AK41" s="26">
         <v>0.39</v>
       </c>
-      <c r="AL41" s="11">
+      <c r="AL41" s="26">
         <v>1.41</v>
       </c>
-      <c r="AM41" s="11">
+      <c r="AM41" s="26">
         <v>0.91</v>
       </c>
-      <c r="AN41" s="11">
+      <c r="AN41" s="26">
         <v>1.08</v>
       </c>
-      <c r="AO41" s="11">
+      <c r="AO41" s="26">
         <v>0.91</v>
       </c>
-      <c r="AP41" s="11">
+      <c r="AP41" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AQ41" s="11">
+      <c r="AQ41" s="26">
         <v>1.33</v>
       </c>
-      <c r="AR41" s="11">
+      <c r="AR41" s="26">
         <v>1.49</v>
       </c>
-      <c r="AS41" s="11">
+      <c r="AS41" s="26">
         <v>1.49</v>
       </c>
-      <c r="AT41" s="11">
+      <c r="AT41" s="26">
         <v>1.41</v>
       </c>
-      <c r="AU41" s="11">
+      <c r="AU41" s="26">
         <v>1.41</v>
       </c>
-      <c r="AV41" s="11">
+      <c r="AV41" s="26">
         <v>1.41</v>
       </c>
-      <c r="AW41" s="31">
+      <c r="AW41" s="26">
         <v>1.57</v>
       </c>
-      <c r="AX41" s="11">
+      <c r="AX41" s="26">
         <v>0.72</v>
       </c>
-      <c r="AY41" s="11">
+      <c r="AY41" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AZ41" s="11">
+      <c r="AZ41" s="26">
         <v>1.37</v>
       </c>
-      <c r="BA41" s="31">
+      <c r="BA41" s="26">
         <v>1.31</v>
       </c>
-      <c r="BB41" s="31">
+      <c r="BB41" s="26">
         <v>1.34</v>
       </c>
-      <c r="BC41" s="11">
+      <c r="BC41" s="26">
         <v>1.18</v>
       </c>
-      <c r="BD41" s="11">
+      <c r="BD41" s="26">
         <v>1.06</v>
       </c>
-      <c r="BE41" s="11">
+      <c r="BE41" s="26">
         <v>1.02</v>
       </c>
-      <c r="BF41" s="31">
+      <c r="BF41" s="26">
         <v>1.2</v>
       </c>
-      <c r="BG41" s="31">
+      <c r="BG41" s="26">
         <v>1.26</v>
       </c>
-      <c r="BH41" s="11">
+      <c r="BH41" s="26">
         <v>1.28</v>
       </c>
-      <c r="BI41" s="11">
+      <c r="BI41" s="26">
         <v>1.32</v>
       </c>
-      <c r="BJ41" s="11">
+      <c r="BJ41" s="26">
         <v>1.49</v>
       </c>
-      <c r="BK41" s="11">
+      <c r="BK41" s="26">
         <v>1.36</v>
       </c>
-      <c r="BL41" s="31">
+      <c r="BL41" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BM41" s="31">
+      <c r="BM41" s="26">
         <v>1.62</v>
       </c>
+      <c r="BN41" s="26">
+        <v>1.51</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:66">
+      <c r="A42" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B42" s="48">
-[...38 lines deleted...]
-      <c r="O42" s="31">
+      <c r="B42" s="39">
+        <v>0</v>
+      </c>
+      <c r="C42" s="39">
+        <v>0</v>
+      </c>
+      <c r="D42" s="39">
+        <v>0</v>
+      </c>
+      <c r="E42" s="39">
+        <v>0</v>
+      </c>
+      <c r="F42" s="39">
+        <v>0</v>
+      </c>
+      <c r="G42" s="39">
+        <v>0</v>
+      </c>
+      <c r="H42" s="39">
+        <v>0</v>
+      </c>
+      <c r="I42" s="39">
+        <v>0</v>
+      </c>
+      <c r="J42" s="39">
+        <v>0</v>
+      </c>
+      <c r="K42" s="39">
+        <v>0</v>
+      </c>
+      <c r="L42" s="39">
+        <v>0</v>
+      </c>
+      <c r="M42" s="39">
+        <v>0</v>
+      </c>
+      <c r="N42" s="38">
+        <v>0</v>
+      </c>
+      <c r="O42" s="26">
         <v>0.38</v>
       </c>
-      <c r="P42" s="31">
+      <c r="P42" s="26">
         <v>0.5</v>
       </c>
-      <c r="Q42" s="31">
+      <c r="Q42" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="R42" s="31">
+      <c r="R42" s="26">
         <v>0.74</v>
       </c>
-      <c r="S42" s="31">
+      <c r="S42" s="26">
         <v>0.62</v>
       </c>
-      <c r="T42" s="31">
+      <c r="T42" s="26">
         <v>0.63</v>
       </c>
-      <c r="U42" s="31">
+      <c r="U42" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="V42" s="31">
+      <c r="V42" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="W42" s="31">
+      <c r="W42" s="26">
         <v>0.59</v>
       </c>
-      <c r="X42" s="31">
+      <c r="X42" s="26">
         <v>0.53</v>
       </c>
-      <c r="Y42" s="31">
+      <c r="Y42" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="Z42" s="31">
+      <c r="Z42" s="26">
         <v>1.43</v>
       </c>
-      <c r="AA42" s="31">
+      <c r="AA42" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AB42" s="31">
+      <c r="AB42" s="26">
         <v>0.74</v>
       </c>
-      <c r="AC42" s="3">
+      <c r="AC42" s="4">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD42" s="11">
+      <c r="AD42" s="26">
         <v>0.89</v>
       </c>
-      <c r="AE42" s="11">
+      <c r="AE42" s="26">
         <v>0.99</v>
       </c>
-      <c r="AF42" s="11">
+      <c r="AF42" s="26">
         <v>0.84</v>
       </c>
-      <c r="AG42" s="11">
+      <c r="AG42" s="26">
         <v>0.92</v>
       </c>
-      <c r="AH42" s="11">
+      <c r="AH42" s="26">
         <v>0.82</v>
       </c>
-      <c r="AI42" s="11">
+      <c r="AI42" s="26">
         <v>0.73</v>
       </c>
-      <c r="AJ42" s="11">
+      <c r="AJ42" s="26">
         <v>0.74</v>
       </c>
-      <c r="AK42" s="11">
+      <c r="AK42" s="26">
         <v>0.67</v>
       </c>
-      <c r="AL42" s="11">
+      <c r="AL42" s="26">
         <v>1.47</v>
       </c>
-      <c r="AM42" s="11">
+      <c r="AM42" s="26">
         <v>1.5</v>
       </c>
-      <c r="AN42" s="11">
+      <c r="AN42" s="26">
         <v>0.99</v>
       </c>
-      <c r="AO42" s="11">
+      <c r="AO42" s="26">
         <v>1.3</v>
       </c>
-      <c r="AP42" s="11">
+      <c r="AP42" s="26">
         <v>1.18</v>
       </c>
-      <c r="AQ42" s="11">
+      <c r="AQ42" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AR42" s="11">
+      <c r="AR42" s="26">
         <v>1.27</v>
       </c>
-      <c r="AS42" s="11">
+      <c r="AS42" s="26">
         <v>1.2</v>
       </c>
-      <c r="AT42" s="11">
+      <c r="AT42" s="26">
         <v>1.23</v>
       </c>
-      <c r="AU42" s="11">
+      <c r="AU42" s="26">
         <v>1.26</v>
       </c>
-      <c r="AV42" s="11">
+      <c r="AV42" s="26">
         <v>1.21</v>
       </c>
-      <c r="AW42" s="31">
+      <c r="AW42" s="26">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AX42" s="11">
-[...2 lines deleted...]
-      <c r="AY42" s="11">
+      <c r="AX42" s="26">
+        <v>3</v>
+      </c>
+      <c r="AY42" s="26">
         <v>2.36</v>
       </c>
-      <c r="AZ42" s="11">
+      <c r="AZ42" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="BA42" s="31">
+      <c r="BA42" s="26">
         <v>1.74</v>
       </c>
-      <c r="BB42" s="31">
+      <c r="BB42" s="26">
         <v>1.38</v>
       </c>
-      <c r="BC42" s="11">
+      <c r="BC42" s="26">
         <v>1.28</v>
       </c>
-      <c r="BD42" s="11">
+      <c r="BD42" s="26">
         <v>1.42</v>
       </c>
-      <c r="BE42" s="11">
+      <c r="BE42" s="26">
         <v>1.33</v>
       </c>
-      <c r="BF42" s="31">
+      <c r="BF42" s="26">
         <v>1.27</v>
       </c>
-      <c r="BG42" s="31">
+      <c r="BG42" s="26">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BH42" s="11">
+      <c r="BH42" s="26">
         <v>1.31</v>
       </c>
-      <c r="BI42" s="11">
+      <c r="BI42" s="26">
         <v>1.45</v>
       </c>
-      <c r="BJ42" s="11">
+      <c r="BJ42" s="26">
         <v>1.52</v>
       </c>
-      <c r="BK42" s="11">
+      <c r="BK42" s="26">
         <v>1.2</v>
       </c>
-      <c r="BL42" s="31">
+      <c r="BL42" s="26">
         <v>1.31</v>
       </c>
-      <c r="BM42" s="31">
+      <c r="BM42" s="26">
         <v>1.18</v>
       </c>
+      <c r="BN42" s="26">
+        <v>1.25</v>
+      </c>
     </row>
-    <row r="43" spans="1:65">
-      <c r="A43" s="24" t="s">
+    <row r="43" spans="1:66">
+      <c r="A43" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B43" s="49">
-[...47 lines deleted...]
-      <c r="R43" s="31">
+      <c r="B43" s="39">
+        <v>0</v>
+      </c>
+      <c r="C43" s="39">
+        <v>0</v>
+      </c>
+      <c r="D43" s="39">
+        <v>0</v>
+      </c>
+      <c r="E43" s="39">
+        <v>0</v>
+      </c>
+      <c r="F43" s="39">
+        <v>0</v>
+      </c>
+      <c r="G43" s="39">
+        <v>0</v>
+      </c>
+      <c r="H43" s="39">
+        <v>0</v>
+      </c>
+      <c r="I43" s="39">
+        <v>0</v>
+      </c>
+      <c r="J43" s="39">
+        <v>0</v>
+      </c>
+      <c r="K43" s="39">
+        <v>0</v>
+      </c>
+      <c r="L43" s="39">
+        <v>0</v>
+      </c>
+      <c r="M43" s="39">
+        <v>0</v>
+      </c>
+      <c r="N43" s="38">
+        <v>0</v>
+      </c>
+      <c r="O43" s="38">
+        <v>0</v>
+      </c>
+      <c r="P43" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="38">
+        <v>0</v>
+      </c>
+      <c r="R43" s="26">
         <v>0.17</v>
       </c>
-      <c r="S43" s="31">
+      <c r="S43" s="26">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T43" s="31">
+      <c r="T43" s="26">
         <v>0.12</v>
       </c>
-      <c r="U43" s="31">
+      <c r="U43" s="26">
         <v>0.21</v>
       </c>
-      <c r="V43" s="31">
+      <c r="V43" s="26">
         <v>0.18</v>
       </c>
-      <c r="W43" s="31">
+      <c r="W43" s="26">
         <v>0.25</v>
       </c>
-      <c r="X43" s="31">
+      <c r="X43" s="26">
         <v>0.22</v>
       </c>
-      <c r="Y43" s="31">
+      <c r="Y43" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Z43" s="47">
-[...18 lines deleted...]
-      <c r="AG43" s="11">
+      <c r="Z43" s="38">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="38">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="38">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="38">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="26"/>
+      <c r="AG43" s="26">
         <v>0.1</v>
       </c>
-      <c r="AH43" s="11">
+      <c r="AH43" s="26">
         <v>0.18</v>
       </c>
-      <c r="AI43" s="11">
+      <c r="AI43" s="26">
         <v>0.25</v>
       </c>
-      <c r="AJ43" s="11">
+      <c r="AJ43" s="26">
         <v>0.23</v>
       </c>
-      <c r="AK43" s="11">
+      <c r="AK43" s="26">
         <v>0.21</v>
       </c>
-      <c r="AL43" s="11">
-[...5 lines deleted...]
-      <c r="AN43" s="11">
+      <c r="AL43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AO43" s="11">
+      <c r="AO43" s="26">
         <v>0.42</v>
       </c>
-      <c r="AP43" s="11">
+      <c r="AP43" s="26">
         <v>0.67</v>
       </c>
-      <c r="AQ43" s="11">
+      <c r="AQ43" s="26">
         <v>0.7</v>
       </c>
-      <c r="AR43" s="11">
+      <c r="AR43" s="26">
         <v>0.6</v>
       </c>
-      <c r="AS43" s="11">
+      <c r="AS43" s="26">
         <v>0.52</v>
       </c>
-      <c r="AT43" s="11">
+      <c r="AT43" s="26">
         <v>0.75</v>
       </c>
-      <c r="AU43" s="11">
+      <c r="AU43" s="26">
         <v>0.76</v>
       </c>
-      <c r="AV43" s="11">
+      <c r="AV43" s="26">
         <v>0.92</v>
       </c>
-      <c r="AW43" s="31">
+      <c r="AW43" s="26">
         <v>0.84</v>
       </c>
-      <c r="AX43" s="11">
+      <c r="AX43" s="26">
         <v>0.84</v>
       </c>
-      <c r="AY43" s="11">
+      <c r="AY43" s="26">
         <v>0.44</v>
       </c>
-      <c r="AZ43" s="11">
+      <c r="AZ43" s="26">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BA43" s="31">
+      <c r="BA43" s="26">
         <v>0.22</v>
       </c>
-      <c r="BB43" s="31">
+      <c r="BB43" s="26">
         <v>0.35</v>
       </c>
-      <c r="BC43" s="11">
+      <c r="BC43" s="26">
         <v>0.57999999999999996</v>
       </c>
-      <c r="BD43" s="11">
+      <c r="BD43" s="26">
         <v>0.74</v>
       </c>
-      <c r="BE43" s="11">
+      <c r="BE43" s="26">
         <v>0.76</v>
       </c>
-      <c r="BF43" s="31">
+      <c r="BF43" s="26">
         <v>0.77</v>
       </c>
-      <c r="BG43" s="31">
+      <c r="BG43" s="26">
         <v>0.69</v>
       </c>
-      <c r="BH43" s="11">
+      <c r="BH43" s="26">
         <v>0.63</v>
       </c>
-      <c r="BI43" s="11">
+      <c r="BI43" s="26">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BJ43" s="11">
+      <c r="BJ43" s="26">
         <v>0.85</v>
       </c>
-      <c r="BK43" s="11">
+      <c r="BK43" s="26">
         <v>0.45</v>
       </c>
-      <c r="BL43" s="31">
+      <c r="BL43" s="26">
         <v>0.89</v>
       </c>
-      <c r="BM43" s="31">
+      <c r="BM43" s="26">
         <v>0.89</v>
       </c>
+      <c r="BN43" s="26">
+        <v>0.71</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
-      <c r="A44" s="25" t="s">
+    <row r="44" spans="1:66">
+      <c r="A44" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="50">
-[...5 lines deleted...]
-      <c r="D44" s="32">
+      <c r="B44" s="40">
+        <v>0</v>
+      </c>
+      <c r="C44" s="40">
+        <v>0</v>
+      </c>
+      <c r="D44" s="27">
         <v>0.27</v>
       </c>
-      <c r="E44" s="32">
+      <c r="E44" s="27">
         <v>0.2</v>
       </c>
-      <c r="F44" s="32">
+      <c r="F44" s="27">
         <v>0.16</v>
       </c>
-      <c r="G44" s="32">
+      <c r="G44" s="27">
         <v>0.27</v>
       </c>
-      <c r="H44" s="32">
+      <c r="H44" s="27">
         <v>0.23</v>
       </c>
-      <c r="I44" s="32">
+      <c r="I44" s="27">
         <v>0.3</v>
       </c>
-      <c r="J44" s="32">
+      <c r="J44" s="27">
         <v>0.27</v>
       </c>
-      <c r="K44" s="32">
+      <c r="K44" s="27">
         <v>0.24</v>
       </c>
-      <c r="L44" s="32">
+      <c r="L44" s="27">
         <v>0.28999999999999998</v>
       </c>
-      <c r="M44" s="32">
+      <c r="M44" s="27">
         <v>0.26</v>
       </c>
-      <c r="N44" s="51">
-[...14 lines deleted...]
-      <c r="S44" s="12">
+      <c r="N44" s="41">
+        <v>0</v>
+      </c>
+      <c r="O44" s="41">
+        <v>0</v>
+      </c>
+      <c r="P44" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="41">
+        <v>0</v>
+      </c>
+      <c r="R44" s="41">
+        <v>0</v>
+      </c>
+      <c r="S44" s="10">
         <v>0.14000000000000001</v>
       </c>
-      <c r="T44" s="12">
+      <c r="T44" s="10">
         <v>0.25</v>
       </c>
-      <c r="U44" s="12">
+      <c r="U44" s="10">
         <v>0.32</v>
       </c>
-      <c r="V44" s="12">
+      <c r="V44" s="10">
         <v>0.28999999999999998</v>
       </c>
-      <c r="W44" s="12">
+      <c r="W44" s="10">
         <v>0.26</v>
       </c>
-      <c r="X44" s="12">
+      <c r="X44" s="10">
         <v>0.23</v>
       </c>
-      <c r="Y44" s="12">
+      <c r="Y44" s="10">
         <v>0.21</v>
       </c>
-      <c r="Z44" s="51">
-[...14 lines deleted...]
-      <c r="AE44" s="12">
+      <c r="Z44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="10">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="10">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF44" s="12">
+      <c r="AF44" s="10">
         <v>0.12</v>
       </c>
-      <c r="AG44" s="12">
+      <c r="AG44" s="10">
         <v>0.11</v>
       </c>
-      <c r="AH44" s="12">
+      <c r="AH44" s="10">
         <v>0.19</v>
       </c>
-      <c r="AI44" s="12">
+      <c r="AI44" s="10">
         <v>0.17</v>
       </c>
-      <c r="AJ44" s="12">
+      <c r="AJ44" s="10">
         <v>0.23</v>
       </c>
-      <c r="AK44" s="12">
+      <c r="AK44" s="10">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AL44" s="12">
+      <c r="AL44" s="10">
         <v>0.85</v>
       </c>
-      <c r="AM44" s="12">
+      <c r="AM44" s="10">
         <v>0.87</v>
       </c>
-      <c r="AN44" s="12">
+      <c r="AN44" s="10">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AO44" s="12">
+      <c r="AO44" s="10">
         <v>0.43</v>
       </c>
-      <c r="AP44" s="12">
+      <c r="AP44" s="10">
         <v>0.52</v>
       </c>
-      <c r="AQ44" s="12">
+      <c r="AQ44" s="10">
         <v>1.01</v>
       </c>
-      <c r="AR44" s="12">
+      <c r="AR44" s="10">
         <v>0.99</v>
       </c>
-      <c r="AS44" s="12">
+      <c r="AS44" s="10">
         <v>0.87</v>
       </c>
-      <c r="AT44" s="12">
+      <c r="AT44" s="10">
         <v>0.97</v>
       </c>
-      <c r="AU44" s="12">
+      <c r="AU44" s="10">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AV44" s="12">
+      <c r="AV44" s="10">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AW44" s="12">
+      <c r="AW44" s="10">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AX44" s="12">
+      <c r="AX44" s="10">
         <v>1.72</v>
       </c>
-      <c r="AY44" s="12">
+      <c r="AY44" s="10">
         <v>0.91</v>
       </c>
-      <c r="AZ44" s="12">
+      <c r="AZ44" s="10">
         <v>0.89</v>
       </c>
-      <c r="BA44" s="12">
+      <c r="BA44" s="10">
         <v>0.67</v>
       </c>
-      <c r="BB44" s="12">
+      <c r="BB44" s="10">
         <v>1.06</v>
       </c>
-      <c r="BC44" s="12">
+      <c r="BC44" s="10">
         <v>1.04</v>
       </c>
-      <c r="BD44" s="12">
+      <c r="BD44" s="10">
         <v>1.27</v>
       </c>
-      <c r="BE44" s="12">
+      <c r="BE44" s="10">
         <v>1.22</v>
       </c>
-      <c r="BF44" s="12">
+      <c r="BF44" s="10">
         <v>1.19</v>
       </c>
-      <c r="BG44" s="12">
+      <c r="BG44" s="10">
         <v>1.24</v>
       </c>
-      <c r="BH44" s="12">
+      <c r="BH44" s="10">
         <v>1.29</v>
       </c>
-      <c r="BI44" s="12">
+      <c r="BI44" s="10">
         <v>1.33</v>
       </c>
-      <c r="BJ44" s="12">
+      <c r="BJ44" s="10">
         <v>0.9</v>
       </c>
-      <c r="BK44" s="12">
+      <c r="BK44" s="10">
         <v>0.94</v>
       </c>
-      <c r="BL44" s="12">
+      <c r="BL44" s="10">
         <v>1.23</v>
       </c>
-      <c r="BM44" s="12">
+      <c r="BM44" s="10">
         <v>1.1499999999999999</v>
       </c>
+      <c r="BN44" s="10">
+        <v>0.92</v>
+      </c>
     </row>
-    <row r="45" spans="1:65">
-[...36 lines deleted...]
-      <c r="AK45" s="13"/>
+    <row r="45" spans="1:66">
+      <c r="A45" s="11"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="U45" s="11"/>
+      <c r="V45" s="11"/>
+      <c r="W45" s="11"/>
+      <c r="X45" s="11"/>
+      <c r="Y45" s="11"/>
+      <c r="Z45" s="11"/>
+      <c r="AA45" s="11"/>
+      <c r="AB45" s="11"/>
+      <c r="AC45" s="11"/>
+      <c r="AD45" s="11"/>
+      <c r="AE45" s="11"/>
+      <c r="AF45" s="11"/>
+      <c r="AG45" s="11"/>
+      <c r="AH45" s="11"/>
+      <c r="AI45" s="11"/>
+      <c r="AJ45" s="11"/>
+      <c r="AK45" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BM23"/>
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="AY5:BN5"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>