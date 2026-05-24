--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -437,51 +437,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -620,137 +620,136 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1276,141 +1275,142 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK45"/>
+  <dimension ref="A2:BL45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BK30"/>
+      <selection pane="bottomLeft" activeCell="BE40" sqref="BE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="9" customWidth="1"/>
     <col min="2" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="6.140625" style="9"/>
     <col min="53" max="57" width="6.140625" style="1"/>
     <col min="58" max="58" width="7" style="1" customWidth="1"/>
     <col min="59" max="59" width="8.28515625" style="1" customWidth="1"/>
     <col min="60" max="60" width="6.140625" style="19"/>
     <col min="61" max="61" width="7.5703125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="7.42578125" style="1" customWidth="1"/>
     <col min="64" max="16384" width="6.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:64">
+      <c r="A2" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="82"/>
-[...60 lines deleted...]
-      <c r="BK2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="83"/>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
     </row>
-    <row r="3" spans="1:63" s="19" customFormat="1">
+    <row r="3" spans="1:64" s="19" customFormat="1">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
@@ -1420,51 +1420,51 @@
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:63" s="3" customFormat="1">
+    <row r="4" spans="1:64" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1473,139 +1473,141 @@
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="22"/>
-      <c r="BA4" s="87"/>
-[...5 lines deleted...]
-      <c r="BK4" s="2" t="s">
+      <c r="BA4" s="88"/>
+      <c r="BB4" s="88"/>
+      <c r="BC4" s="88"/>
+      <c r="BD4" s="88"/>
+      <c r="BE4" s="88"/>
+      <c r="BF4" s="88"/>
+      <c r="BK4" s="2"/>
+      <c r="BL4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:63" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="92">
+    <row r="5" spans="1:64" s="9" customFormat="1" ht="11.25">
+      <c r="A5" s="89"/>
+      <c r="B5" s="93">
         <v>2021</v>
       </c>
-      <c r="C5" s="93"/>
-[...10 lines deleted...]
-      <c r="N5" s="92">
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="94"/>
+      <c r="G5" s="94"/>
+      <c r="H5" s="94"/>
+      <c r="I5" s="94"/>
+      <c r="J5" s="94"/>
+      <c r="K5" s="94"/>
+      <c r="L5" s="94"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="93">
         <v>2022</v>
       </c>
-      <c r="O5" s="93"/>
-[...10 lines deleted...]
-      <c r="Z5" s="92">
+      <c r="O5" s="94"/>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="94"/>
+      <c r="R5" s="94"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="94"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="89"/>
+      <c r="Z5" s="93">
         <v>2023</v>
       </c>
-      <c r="AA5" s="93"/>
-[...10 lines deleted...]
-      <c r="AL5" s="90">
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="94"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="94"/>
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="89"/>
+      <c r="AL5" s="91">
         <v>2024</v>
       </c>
-      <c r="AM5" s="91"/>
-[...10 lines deleted...]
-      <c r="AX5" s="85">
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="92"/>
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="92"/>
+      <c r="AQ5" s="92"/>
+      <c r="AR5" s="92"/>
+      <c r="AS5" s="92"/>
+      <c r="AT5" s="92"/>
+      <c r="AU5" s="92"/>
+      <c r="AV5" s="92"/>
+      <c r="AW5" s="92"/>
+      <c r="AX5" s="86">
         <v>2025</v>
       </c>
-      <c r="AY5" s="86"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="85">
+      <c r="AY5" s="87"/>
+      <c r="AZ5" s="87"/>
+      <c r="BA5" s="87"/>
+      <c r="BB5" s="87"/>
+      <c r="BC5" s="87"/>
+      <c r="BD5" s="87"/>
+      <c r="BE5" s="87"/>
+      <c r="BF5" s="87"/>
+      <c r="BG5" s="87"/>
+      <c r="BH5" s="87"/>
+      <c r="BI5" s="95"/>
+      <c r="BJ5" s="86">
         <v>2026</v>
       </c>
-      <c r="BK5" s="86"/>
+      <c r="BK5" s="87"/>
+      <c r="BL5" s="87"/>
     </row>
-    <row r="6" spans="1:63" s="9" customFormat="1" ht="11.25">
-      <c r="A6" s="89"/>
+    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="90"/>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1616,251 +1618,255 @@
       </c>
       <c r="L6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="64" t="s">
+      <c r="T6" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="64" t="s">
+      <c r="U6" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="64" t="s">
+      <c r="V6" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="64" t="s">
+      <c r="W6" s="82" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y6" s="64" t="s">
+      <c r="Y6" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="64" t="s">
+      <c r="Z6" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="64" t="s">
+      <c r="AA6" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="64" t="s">
+      <c r="AB6" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="64" t="s">
+      <c r="AC6" s="82" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="64" t="s">
+      <c r="AE6" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="64" t="s">
+      <c r="AG6" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="64" t="s">
+      <c r="AH6" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="64" t="s">
+      <c r="AI6" s="82" t="s">
         <v>24</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AK6" s="64" t="s">
+      <c r="AK6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="AL6" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="64" t="s">
+      <c r="AQ6" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="64" t="s">
+      <c r="AS6" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="64" t="s">
+      <c r="AT6" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="64" t="s">
+      <c r="AU6" s="82" t="s">
         <v>24</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AW6" s="64" t="s">
+      <c r="AW6" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="80" t="s">
+      <c r="AX6" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="AY6" s="81" t="s">
+      <c r="AY6" s="80" t="s">
         <v>6</v>
       </c>
       <c r="AZ6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="BB6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="20" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="BH6" s="81" t="s">
+      <c r="BH6" s="80" t="s">
         <v>25</v>
       </c>
       <c r="BI6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BK6" s="9" t="s">
         <v>6</v>
       </c>
+      <c r="BL6" s="20" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="7" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="83" t="s">
+    <row r="7" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="83"/>
-[...60 lines deleted...]
-      <c r="BK7" s="83"/>
+      <c r="B7" s="84"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
+      <c r="H7" s="84"/>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="84"/>
+      <c r="O7" s="84"/>
+      <c r="P7" s="84"/>
+      <c r="Q7" s="84"/>
+      <c r="R7" s="84"/>
+      <c r="S7" s="84"/>
+      <c r="T7" s="84"/>
+      <c r="U7" s="84"/>
+      <c r="V7" s="84"/>
+      <c r="W7" s="84"/>
+      <c r="X7" s="84"/>
+      <c r="Y7" s="84"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="84"/>
+      <c r="AB7" s="84"/>
+      <c r="AC7" s="84"/>
+      <c r="AD7" s="84"/>
+      <c r="AE7" s="84"/>
+      <c r="AF7" s="84"/>
+      <c r="AG7" s="84"/>
+      <c r="AH7" s="84"/>
+      <c r="AI7" s="84"/>
+      <c r="AJ7" s="84"/>
+      <c r="AK7" s="84"/>
+      <c r="AL7" s="84"/>
+      <c r="AM7" s="84"/>
+      <c r="AN7" s="84"/>
+      <c r="AO7" s="84"/>
+      <c r="AP7" s="84"/>
+      <c r="AQ7" s="84"/>
+      <c r="AR7" s="84"/>
+      <c r="AS7" s="84"/>
+      <c r="AT7" s="84"/>
+      <c r="AU7" s="84"/>
+      <c r="AV7" s="84"/>
+      <c r="AW7" s="84"/>
+      <c r="AX7" s="84"/>
+      <c r="AY7" s="84"/>
+      <c r="AZ7" s="84"/>
+      <c r="BA7" s="84"/>
+      <c r="BB7" s="84"/>
+      <c r="BC7" s="84"/>
+      <c r="BD7" s="84"/>
+      <c r="BE7" s="84"/>
+      <c r="BF7" s="84"/>
+      <c r="BG7" s="84"/>
+      <c r="BH7" s="84"/>
+      <c r="BI7" s="84"/>
+      <c r="BJ7" s="84"/>
+      <c r="BK7" s="84"/>
+      <c r="BL7" s="84"/>
     </row>
-    <row r="8" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="8" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="44">
         <v>449</v>
       </c>
       <c r="C8" s="44">
         <v>414</v>
       </c>
       <c r="D8" s="5">
         <v>558</v>
       </c>
       <c r="E8" s="5">
         <v>575</v>
       </c>
       <c r="F8" s="44">
         <v>645</v>
       </c>
       <c r="G8" s="44">
         <v>556</v>
       </c>
       <c r="H8" s="44">
         <v>652</v>
       </c>
       <c r="I8" s="44">
@@ -2006,52 +2012,55 @@
       </c>
       <c r="BD8" s="5">
         <v>499</v>
       </c>
       <c r="BE8" s="33">
         <v>477</v>
       </c>
       <c r="BF8" s="5">
         <v>474</v>
       </c>
       <c r="BG8" s="28">
         <v>518</v>
       </c>
       <c r="BH8" s="28">
         <v>496</v>
       </c>
       <c r="BI8" s="28">
         <v>508</v>
       </c>
       <c r="BJ8" s="28">
         <v>402</v>
       </c>
       <c r="BK8" s="28">
         <v>434</v>
       </c>
+      <c r="BL8" s="5">
+        <v>506</v>
+      </c>
     </row>
-    <row r="9" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="44">
         <v>250</v>
       </c>
       <c r="C9" s="44">
         <v>242</v>
       </c>
       <c r="D9" s="5">
         <v>314</v>
       </c>
       <c r="E9" s="5">
         <v>327</v>
       </c>
       <c r="F9" s="44">
         <v>366</v>
       </c>
       <c r="G9" s="44">
         <v>311</v>
       </c>
       <c r="H9" s="44">
         <v>374</v>
       </c>
       <c r="I9" s="44">
@@ -2197,52 +2206,55 @@
       </c>
       <c r="BD9" s="5">
         <v>289</v>
       </c>
       <c r="BE9" s="33">
         <v>289</v>
       </c>
       <c r="BF9" s="5">
         <v>293</v>
       </c>
       <c r="BG9" s="28">
         <v>304</v>
       </c>
       <c r="BH9" s="28">
         <v>318</v>
       </c>
       <c r="BI9" s="28">
         <v>295</v>
       </c>
       <c r="BJ9" s="28">
         <v>233</v>
       </c>
       <c r="BK9" s="28">
         <v>266</v>
       </c>
+      <c r="BL9" s="5">
+        <v>282</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="44">
         <v>31</v>
       </c>
       <c r="C10" s="44">
         <v>21</v>
       </c>
       <c r="D10" s="5">
         <v>31</v>
       </c>
       <c r="E10" s="5">
         <v>27</v>
       </c>
       <c r="F10" s="44">
         <v>35</v>
       </c>
       <c r="G10" s="44">
         <v>22</v>
       </c>
       <c r="H10" s="44">
         <v>32</v>
       </c>
       <c r="I10" s="44">
@@ -2388,52 +2400,55 @@
       </c>
       <c r="BD10" s="5">
         <v>23</v>
       </c>
       <c r="BE10" s="33">
         <v>24</v>
       </c>
       <c r="BF10" s="5">
         <v>21</v>
       </c>
       <c r="BG10" s="28">
         <v>23</v>
       </c>
       <c r="BH10" s="28">
         <v>22</v>
       </c>
       <c r="BI10" s="28">
         <v>30</v>
       </c>
       <c r="BJ10" s="28">
         <v>23</v>
       </c>
       <c r="BK10" s="28">
         <v>22</v>
       </c>
+      <c r="BL10" s="5">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="44">
         <v>8</v>
       </c>
       <c r="C11" s="44">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>20</v>
       </c>
       <c r="E11" s="5">
         <v>10</v>
       </c>
       <c r="F11" s="44">
         <v>13</v>
       </c>
       <c r="G11" s="44">
         <v>22</v>
       </c>
       <c r="H11" s="44">
         <v>18</v>
       </c>
       <c r="I11" s="44">
@@ -2579,52 +2594,55 @@
       </c>
       <c r="BD11" s="5">
         <v>12</v>
       </c>
       <c r="BE11" s="33">
         <v>11</v>
       </c>
       <c r="BF11" s="5">
         <v>7</v>
       </c>
       <c r="BG11" s="28">
         <v>19</v>
       </c>
       <c r="BH11" s="28">
         <v>10</v>
       </c>
       <c r="BI11" s="28">
         <v>10</v>
       </c>
       <c r="BJ11" s="28">
         <v>16</v>
       </c>
       <c r="BK11" s="28">
         <v>5</v>
       </c>
+      <c r="BL11" s="5">
+        <v>8</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="44">
         <v>5</v>
       </c>
       <c r="C12" s="44">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>14</v>
       </c>
       <c r="E12" s="5">
         <v>12</v>
       </c>
       <c r="F12" s="44">
         <v>16</v>
       </c>
       <c r="G12" s="44">
         <v>8</v>
       </c>
       <c r="H12" s="44">
         <v>11</v>
       </c>
       <c r="I12" s="44">
@@ -2770,52 +2788,55 @@
       </c>
       <c r="BD12" s="5">
         <v>12</v>
       </c>
       <c r="BE12" s="33">
         <v>9</v>
       </c>
       <c r="BF12" s="5">
         <v>9</v>
       </c>
       <c r="BG12" s="28">
         <v>11</v>
       </c>
       <c r="BH12" s="28">
         <v>7</v>
       </c>
       <c r="BI12" s="28">
         <v>15</v>
       </c>
       <c r="BJ12" s="28">
         <v>11</v>
       </c>
       <c r="BK12" s="28">
         <v>8</v>
       </c>
+      <c r="BL12" s="5">
+        <v>13</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="44">
         <v>14</v>
       </c>
       <c r="C13" s="44">
         <v>14</v>
       </c>
       <c r="D13" s="5">
         <v>8</v>
       </c>
       <c r="E13" s="5">
         <v>23</v>
       </c>
       <c r="F13" s="44">
         <v>23</v>
       </c>
       <c r="G13" s="44">
         <v>18</v>
       </c>
       <c r="H13" s="44">
         <v>18</v>
       </c>
       <c r="I13" s="44">
@@ -2961,52 +2982,55 @@
       </c>
       <c r="BD13" s="5">
         <v>9</v>
       </c>
       <c r="BE13" s="33">
         <v>9</v>
       </c>
       <c r="BF13" s="5">
         <v>5</v>
       </c>
       <c r="BG13" s="28">
         <v>6</v>
       </c>
       <c r="BH13" s="28">
         <v>12</v>
       </c>
       <c r="BI13" s="28">
         <v>18</v>
       </c>
       <c r="BJ13" s="28">
         <v>10</v>
       </c>
       <c r="BK13" s="28">
         <v>14</v>
       </c>
+      <c r="BL13" s="5">
+        <v>20</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="44">
         <v>15</v>
       </c>
       <c r="C14" s="44">
         <v>10</v>
       </c>
       <c r="D14" s="5">
         <v>13</v>
       </c>
       <c r="E14" s="5">
         <v>12</v>
       </c>
       <c r="F14" s="44">
         <v>11</v>
       </c>
       <c r="G14" s="44">
         <v>12</v>
       </c>
       <c r="H14" s="44">
         <v>17</v>
       </c>
       <c r="I14" s="44">
@@ -3152,52 +3176,55 @@
       </c>
       <c r="BD14" s="5">
         <v>11</v>
       </c>
       <c r="BE14" s="33">
         <v>7</v>
       </c>
       <c r="BF14" s="5">
         <v>8</v>
       </c>
       <c r="BG14" s="28">
         <v>6</v>
       </c>
       <c r="BH14" s="28">
         <v>10</v>
       </c>
       <c r="BI14" s="28">
         <v>10</v>
       </c>
       <c r="BJ14" s="28">
         <v>7</v>
       </c>
       <c r="BK14" s="28">
         <v>8</v>
       </c>
+      <c r="BL14" s="5">
+        <v>11</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="44">
         <v>24</v>
       </c>
       <c r="C15" s="44">
         <v>20</v>
       </c>
       <c r="D15" s="5">
         <v>18</v>
       </c>
       <c r="E15" s="5">
         <v>28</v>
       </c>
       <c r="F15" s="44">
         <v>36</v>
       </c>
       <c r="G15" s="44">
         <v>28</v>
       </c>
       <c r="H15" s="44">
         <v>25</v>
       </c>
       <c r="I15" s="44">
@@ -3343,52 +3370,55 @@
       </c>
       <c r="BD15" s="5">
         <v>16</v>
       </c>
       <c r="BE15" s="33">
         <v>17</v>
       </c>
       <c r="BF15" s="5">
         <v>18</v>
       </c>
       <c r="BG15" s="28">
         <v>21</v>
       </c>
       <c r="BH15" s="28">
         <v>19</v>
       </c>
       <c r="BI15" s="28">
         <v>23</v>
       </c>
       <c r="BJ15" s="28">
         <v>21</v>
       </c>
       <c r="BK15" s="28">
         <v>16</v>
       </c>
+      <c r="BL15" s="5">
+        <v>19</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="44">
         <v>27</v>
       </c>
       <c r="C16" s="44">
         <v>36</v>
       </c>
       <c r="D16" s="5">
         <v>38</v>
       </c>
       <c r="E16" s="5">
         <v>42</v>
       </c>
       <c r="F16" s="44">
         <v>35</v>
       </c>
       <c r="G16" s="44">
         <v>35</v>
       </c>
       <c r="H16" s="44">
         <v>37</v>
       </c>
       <c r="I16" s="44">
@@ -3534,52 +3564,55 @@
       </c>
       <c r="BD16" s="5">
         <v>32</v>
       </c>
       <c r="BE16" s="33">
         <v>25</v>
       </c>
       <c r="BF16" s="5">
         <v>28</v>
       </c>
       <c r="BG16" s="28">
         <v>40</v>
       </c>
       <c r="BH16" s="28">
         <v>29</v>
       </c>
       <c r="BI16" s="28">
         <v>34</v>
       </c>
       <c r="BJ16" s="28">
         <v>21</v>
       </c>
       <c r="BK16" s="28">
         <v>23</v>
       </c>
+      <c r="BL16" s="5">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="44">
         <v>7</v>
       </c>
       <c r="C17" s="44">
         <v>2</v>
       </c>
       <c r="D17" s="5">
         <v>8</v>
       </c>
       <c r="E17" s="5">
         <v>15</v>
       </c>
       <c r="F17" s="44">
         <v>7</v>
       </c>
       <c r="G17" s="44">
         <v>8</v>
       </c>
       <c r="H17" s="44">
         <v>13</v>
       </c>
       <c r="I17" s="44">
@@ -3725,52 +3758,55 @@
       </c>
       <c r="BD17" s="5">
         <v>6</v>
       </c>
       <c r="BE17" s="33">
         <v>8</v>
       </c>
       <c r="BF17" s="5">
         <v>7</v>
       </c>
       <c r="BG17" s="28">
         <v>10</v>
       </c>
       <c r="BH17" s="28">
         <v>6</v>
       </c>
       <c r="BI17" s="28">
         <v>9</v>
       </c>
       <c r="BJ17" s="28">
         <v>4</v>
       </c>
       <c r="BK17" s="28">
         <v>9</v>
       </c>
+      <c r="BL17" s="5">
+        <v>10</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="44">
         <v>17</v>
       </c>
       <c r="C18" s="44">
         <v>11</v>
       </c>
       <c r="D18" s="5">
         <v>23</v>
       </c>
       <c r="E18" s="5">
         <v>16</v>
       </c>
       <c r="F18" s="44">
         <v>22</v>
       </c>
       <c r="G18" s="44">
         <v>27</v>
       </c>
       <c r="H18" s="44">
         <v>28</v>
       </c>
       <c r="I18" s="44">
@@ -3916,52 +3952,55 @@
       </c>
       <c r="BD18" s="5">
         <v>28</v>
       </c>
       <c r="BE18" s="33">
         <v>19</v>
       </c>
       <c r="BF18" s="5">
         <v>20</v>
       </c>
       <c r="BG18" s="28">
         <v>16</v>
       </c>
       <c r="BH18" s="28">
         <v>13</v>
       </c>
       <c r="BI18" s="28">
         <v>16</v>
       </c>
       <c r="BJ18" s="28">
         <v>15</v>
       </c>
       <c r="BK18" s="28">
         <v>14</v>
       </c>
+      <c r="BL18" s="5">
+        <v>30</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="44">
         <v>26</v>
       </c>
       <c r="C19" s="44">
         <v>20</v>
       </c>
       <c r="D19" s="5">
         <v>36</v>
       </c>
       <c r="E19" s="5">
         <v>34</v>
       </c>
       <c r="F19" s="44">
         <v>37</v>
       </c>
       <c r="G19" s="44">
         <v>35</v>
       </c>
       <c r="H19" s="44">
         <v>34</v>
       </c>
       <c r="I19" s="44">
@@ -4107,52 +4146,55 @@
       </c>
       <c r="BD19" s="5">
         <v>30</v>
       </c>
       <c r="BE19" s="33">
         <v>24</v>
       </c>
       <c r="BF19" s="5">
         <v>25</v>
       </c>
       <c r="BG19" s="28">
         <v>28</v>
       </c>
       <c r="BH19" s="28">
         <v>26</v>
       </c>
       <c r="BI19" s="28">
         <v>22</v>
       </c>
       <c r="BJ19" s="28">
         <v>17</v>
       </c>
       <c r="BK19" s="28">
         <v>19</v>
       </c>
+      <c r="BL19" s="5">
+        <v>21</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="44">
         <v>20</v>
       </c>
       <c r="C20" s="44">
         <v>10</v>
       </c>
       <c r="D20" s="5">
         <v>25</v>
       </c>
       <c r="E20" s="5">
         <v>24</v>
       </c>
       <c r="F20" s="44">
         <v>35</v>
       </c>
       <c r="G20" s="44">
         <v>23</v>
       </c>
       <c r="H20" s="44">
         <v>37</v>
       </c>
       <c r="I20" s="44">
@@ -4298,52 +4340,55 @@
       </c>
       <c r="BD20" s="5">
         <v>23</v>
       </c>
       <c r="BE20" s="33">
         <v>27</v>
       </c>
       <c r="BF20" s="5">
         <v>24</v>
       </c>
       <c r="BG20" s="28">
         <v>26</v>
       </c>
       <c r="BH20" s="28">
         <v>18</v>
       </c>
       <c r="BI20" s="28">
         <v>23</v>
       </c>
       <c r="BJ20" s="28">
         <v>18</v>
       </c>
       <c r="BK20" s="28">
         <v>23</v>
       </c>
+      <c r="BL20" s="5">
+        <v>28</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="44">
         <v>5</v>
       </c>
       <c r="C21" s="44">
         <v>6</v>
       </c>
       <c r="D21" s="5">
         <v>10</v>
       </c>
       <c r="E21" s="5">
         <v>5</v>
       </c>
       <c r="F21" s="44">
         <v>9</v>
       </c>
       <c r="G21" s="44">
         <v>7</v>
       </c>
       <c r="H21" s="44">
         <v>8</v>
       </c>
       <c r="I21" s="44">
@@ -4489,119 +4534,123 @@
       </c>
       <c r="BD21" s="5">
         <v>8</v>
       </c>
       <c r="BE21" s="33">
         <v>8</v>
       </c>
       <c r="BF21" s="5">
         <v>9</v>
       </c>
       <c r="BG21" s="28">
         <v>8</v>
       </c>
       <c r="BH21" s="28">
         <v>6</v>
       </c>
       <c r="BI21" s="28">
         <v>3</v>
       </c>
       <c r="BJ21" s="28">
         <v>6</v>
       </c>
       <c r="BK21" s="28">
         <v>7</v>
       </c>
+      <c r="BL21" s="5">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="84" t="s">
+    <row r="22" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="84"/>
-[...60 lines deleted...]
-      <c r="BK22" s="84"/>
+      <c r="B22" s="85"/>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="85"/>
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="85"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="85"/>
+      <c r="S22" s="85"/>
+      <c r="T22" s="85"/>
+      <c r="U22" s="85"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="85"/>
+      <c r="AA22" s="85"/>
+      <c r="AB22" s="85"/>
+      <c r="AC22" s="85"/>
+      <c r="AD22" s="85"/>
+      <c r="AE22" s="85"/>
+      <c r="AF22" s="85"/>
+      <c r="AG22" s="85"/>
+      <c r="AH22" s="85"/>
+      <c r="AI22" s="85"/>
+      <c r="AJ22" s="85"/>
+      <c r="AK22" s="85"/>
+      <c r="AL22" s="85"/>
+      <c r="AM22" s="85"/>
+      <c r="AN22" s="85"/>
+      <c r="AO22" s="85"/>
+      <c r="AP22" s="85"/>
+      <c r="AQ22" s="85"/>
+      <c r="AR22" s="85"/>
+      <c r="AS22" s="85"/>
+      <c r="AT22" s="85"/>
+      <c r="AU22" s="85"/>
+      <c r="AV22" s="85"/>
+      <c r="AW22" s="85"/>
+      <c r="AX22" s="85"/>
+      <c r="AY22" s="85"/>
+      <c r="AZ22" s="85"/>
+      <c r="BA22" s="85"/>
+      <c r="BB22" s="85"/>
+      <c r="BC22" s="85"/>
+      <c r="BD22" s="85"/>
+      <c r="BE22" s="85"/>
+      <c r="BF22" s="85"/>
+      <c r="BG22" s="85"/>
+      <c r="BH22" s="85"/>
+      <c r="BI22" s="85"/>
+      <c r="BJ22" s="85"/>
+      <c r="BK22" s="85"/>
+      <c r="BL22" s="85"/>
     </row>
-    <row r="23" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="23" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="44">
         <v>323</v>
       </c>
       <c r="C23" s="44">
         <v>296</v>
       </c>
       <c r="D23" s="5">
         <v>399</v>
       </c>
       <c r="E23" s="5">
         <v>415</v>
       </c>
       <c r="F23" s="44">
         <v>464</v>
       </c>
       <c r="G23" s="44">
         <v>390</v>
       </c>
       <c r="H23" s="44">
         <v>472</v>
       </c>
       <c r="I23" s="44">
@@ -4747,52 +4796,55 @@
       </c>
       <c r="BD23" s="5">
         <v>365</v>
       </c>
       <c r="BE23" s="33">
         <v>345</v>
       </c>
       <c r="BF23" s="5">
         <v>356</v>
       </c>
       <c r="BG23" s="28">
         <v>385</v>
       </c>
       <c r="BH23" s="28">
         <v>386</v>
       </c>
       <c r="BI23" s="28">
         <v>375</v>
       </c>
       <c r="BJ23" s="28">
         <v>286</v>
       </c>
       <c r="BK23" s="28">
         <v>328</v>
       </c>
+      <c r="BL23" s="5">
+        <v>346</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="44">
         <v>250</v>
       </c>
       <c r="C24" s="44">
         <v>242</v>
       </c>
       <c r="D24" s="5">
         <v>314</v>
       </c>
       <c r="E24" s="5">
         <v>327</v>
       </c>
       <c r="F24" s="44">
         <v>366</v>
       </c>
       <c r="G24" s="44">
         <v>311</v>
       </c>
       <c r="H24" s="44">
         <v>374</v>
       </c>
       <c r="I24" s="44">
@@ -4938,52 +4990,55 @@
       </c>
       <c r="BD24" s="5">
         <v>289</v>
       </c>
       <c r="BE24" s="33">
         <v>289</v>
       </c>
       <c r="BF24" s="5">
         <v>293</v>
       </c>
       <c r="BG24" s="28">
         <v>304</v>
       </c>
       <c r="BH24" s="28">
         <v>318</v>
       </c>
       <c r="BI24" s="28">
         <v>295</v>
       </c>
       <c r="BJ24" s="28">
         <v>233</v>
       </c>
       <c r="BK24" s="28">
         <v>266</v>
       </c>
+      <c r="BL24" s="5">
+        <v>282</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="44">
         <v>22</v>
       </c>
       <c r="C25" s="44">
         <v>10</v>
       </c>
       <c r="D25" s="5">
         <v>16</v>
       </c>
       <c r="E25" s="5">
         <v>13</v>
       </c>
       <c r="F25" s="44">
         <v>22</v>
       </c>
       <c r="G25" s="44">
         <v>14</v>
       </c>
       <c r="H25" s="44">
         <v>17</v>
       </c>
       <c r="I25" s="44">
@@ -5129,52 +5184,55 @@
       </c>
       <c r="BD25" s="5">
         <v>12</v>
       </c>
       <c r="BE25" s="33">
         <v>8</v>
       </c>
       <c r="BF25" s="5">
         <v>8</v>
       </c>
       <c r="BG25" s="28">
         <v>13</v>
       </c>
       <c r="BH25" s="28">
         <v>14</v>
       </c>
       <c r="BI25" s="28">
         <v>20</v>
       </c>
       <c r="BJ25" s="28">
         <v>12</v>
       </c>
       <c r="BK25" s="28">
         <v>12</v>
       </c>
+      <c r="BL25" s="5">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="44">
         <v>19</v>
       </c>
       <c r="C26" s="44">
         <v>22</v>
       </c>
       <c r="D26" s="5">
         <v>28</v>
       </c>
       <c r="E26" s="5">
         <v>32</v>
       </c>
       <c r="F26" s="44">
         <v>29</v>
       </c>
       <c r="G26" s="44">
         <v>19</v>
       </c>
       <c r="H26" s="44">
         <v>30</v>
       </c>
       <c r="I26" s="44">
@@ -5320,52 +5378,55 @@
       </c>
       <c r="BD26" s="5">
         <v>23</v>
       </c>
       <c r="BE26" s="33">
         <v>15</v>
       </c>
       <c r="BF26" s="5">
         <v>20</v>
       </c>
       <c r="BG26" s="28">
         <v>30</v>
       </c>
       <c r="BH26" s="28">
         <v>21</v>
       </c>
       <c r="BI26" s="28">
         <v>23</v>
       </c>
       <c r="BJ26" s="28">
         <v>14</v>
       </c>
       <c r="BK26" s="28">
         <v>19</v>
       </c>
+      <c r="BL26" s="5">
+        <v>21</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="44">
         <v>1</v>
       </c>
       <c r="C27" s="44"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="44">
         <v>2</v>
       </c>
       <c r="G27" s="44">
         <v>4</v>
       </c>
       <c r="H27" s="44">
         <v>4</v>
       </c>
       <c r="I27" s="44">
         <v>5</v>
       </c>
       <c r="J27" s="44">
         <v>6</v>
       </c>
       <c r="K27" s="44">
@@ -5502,52 +5563,58 @@
       </c>
       <c r="BC27" s="5">
         <v>1</v>
       </c>
       <c r="BD27" s="5">
         <v>4</v>
       </c>
       <c r="BE27" s="33">
         <v>4</v>
       </c>
       <c r="BF27" s="5">
         <v>1</v>
       </c>
       <c r="BG27" s="28">
         <v>1</v>
       </c>
       <c r="BH27" s="28">
         <v>1</v>
       </c>
       <c r="BI27" s="28">
         <v>4</v>
       </c>
       <c r="BJ27" s="28">
         <v>1</v>
       </c>
+      <c r="BK27" s="9">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="5">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="44">
         <v>15</v>
       </c>
       <c r="C28" s="44">
         <v>12</v>
       </c>
       <c r="D28" s="5">
         <v>24</v>
       </c>
       <c r="E28" s="5">
         <v>27</v>
       </c>
       <c r="F28" s="44">
         <v>22</v>
       </c>
       <c r="G28" s="44">
         <v>24</v>
       </c>
       <c r="H28" s="44">
         <v>22</v>
       </c>
       <c r="I28" s="44">
@@ -5693,52 +5760,55 @@
       </c>
       <c r="BD28" s="5">
         <v>19</v>
       </c>
       <c r="BE28" s="33">
         <v>13</v>
       </c>
       <c r="BF28" s="5">
         <v>19</v>
       </c>
       <c r="BG28" s="28">
         <v>18</v>
       </c>
       <c r="BH28" s="28">
         <v>18</v>
       </c>
       <c r="BI28" s="28">
         <v>14</v>
       </c>
       <c r="BJ28" s="28">
         <v>12</v>
       </c>
       <c r="BK28" s="28">
         <v>13</v>
       </c>
+      <c r="BL28" s="5">
+        <v>12</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="44">
         <v>16</v>
       </c>
       <c r="C29" s="44">
         <v>10</v>
       </c>
       <c r="D29" s="5">
         <v>17</v>
       </c>
       <c r="E29" s="5">
         <v>16</v>
       </c>
       <c r="F29" s="44">
         <v>23</v>
       </c>
       <c r="G29" s="44">
         <v>18</v>
       </c>
       <c r="H29" s="44">
         <v>25</v>
       </c>
       <c r="I29" s="44">
@@ -5884,119 +5954,123 @@
       </c>
       <c r="BD29" s="5">
         <v>18</v>
       </c>
       <c r="BE29" s="33">
         <v>16</v>
       </c>
       <c r="BF29" s="5">
         <v>15</v>
       </c>
       <c r="BG29" s="28">
         <v>19</v>
       </c>
       <c r="BH29" s="28">
         <v>14</v>
       </c>
       <c r="BI29" s="28">
         <v>19</v>
       </c>
       <c r="BJ29" s="28">
         <v>14</v>
       </c>
       <c r="BK29" s="28">
         <v>18</v>
       </c>
+      <c r="BL29" s="5">
+        <v>19</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="83" t="s">
+    <row r="30" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="83"/>
-[...60 lines deleted...]
-      <c r="BK30" s="83"/>
+      <c r="B30" s="84"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="84"/>
+      <c r="H30" s="84"/>
+      <c r="I30" s="84"/>
+      <c r="J30" s="84"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="84"/>
+      <c r="O30" s="84"/>
+      <c r="P30" s="84"/>
+      <c r="Q30" s="84"/>
+      <c r="R30" s="84"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="84"/>
+      <c r="U30" s="84"/>
+      <c r="V30" s="84"/>
+      <c r="W30" s="84"/>
+      <c r="X30" s="84"/>
+      <c r="Y30" s="84"/>
+      <c r="Z30" s="84"/>
+      <c r="AA30" s="84"/>
+      <c r="AB30" s="84"/>
+      <c r="AC30" s="84"/>
+      <c r="AD30" s="84"/>
+      <c r="AE30" s="84"/>
+      <c r="AF30" s="84"/>
+      <c r="AG30" s="84"/>
+      <c r="AH30" s="84"/>
+      <c r="AI30" s="84"/>
+      <c r="AJ30" s="84"/>
+      <c r="AK30" s="84"/>
+      <c r="AL30" s="84"/>
+      <c r="AM30" s="84"/>
+      <c r="AN30" s="84"/>
+      <c r="AO30" s="84"/>
+      <c r="AP30" s="84"/>
+      <c r="AQ30" s="84"/>
+      <c r="AR30" s="84"/>
+      <c r="AS30" s="84"/>
+      <c r="AT30" s="84"/>
+      <c r="AU30" s="84"/>
+      <c r="AV30" s="84"/>
+      <c r="AW30" s="84"/>
+      <c r="AX30" s="84"/>
+      <c r="AY30" s="84"/>
+      <c r="AZ30" s="84"/>
+      <c r="BA30" s="84"/>
+      <c r="BB30" s="84"/>
+      <c r="BC30" s="84"/>
+      <c r="BD30" s="84"/>
+      <c r="BE30" s="84"/>
+      <c r="BF30" s="84"/>
+      <c r="BG30" s="84"/>
+      <c r="BH30" s="84"/>
+      <c r="BI30" s="84"/>
+      <c r="BJ30" s="84"/>
+      <c r="BK30" s="84"/>
+      <c r="BL30" s="84"/>
     </row>
-    <row r="31" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="31" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="44">
         <v>126</v>
       </c>
       <c r="C31" s="44">
         <v>118</v>
       </c>
       <c r="D31" s="5">
         <v>159</v>
       </c>
       <c r="E31" s="5">
         <v>160</v>
       </c>
       <c r="F31" s="44">
         <v>181</v>
       </c>
       <c r="G31" s="44">
         <v>166</v>
       </c>
       <c r="H31" s="44">
         <v>180</v>
       </c>
       <c r="I31" s="44">
@@ -6142,52 +6216,55 @@
       </c>
       <c r="BD31" s="5">
         <v>134</v>
       </c>
       <c r="BE31" s="33">
         <v>132</v>
       </c>
       <c r="BF31" s="5">
         <v>118</v>
       </c>
       <c r="BG31" s="28">
         <v>133</v>
       </c>
       <c r="BH31" s="28">
         <v>110</v>
       </c>
       <c r="BI31" s="34">
         <v>133</v>
       </c>
       <c r="BJ31" s="34">
         <v>116</v>
       </c>
       <c r="BK31" s="34">
         <v>106</v>
       </c>
+      <c r="BL31" s="5">
+        <v>160</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="44">
         <v>9</v>
       </c>
       <c r="C32" s="44">
         <v>11</v>
       </c>
       <c r="D32" s="5">
         <v>15</v>
       </c>
       <c r="E32" s="5">
         <v>14</v>
       </c>
       <c r="F32" s="44">
         <v>13</v>
       </c>
       <c r="G32" s="44">
         <v>8</v>
       </c>
       <c r="H32" s="44">
         <v>15</v>
       </c>
       <c r="I32" s="44">
@@ -6333,52 +6410,55 @@
       </c>
       <c r="BD32" s="5">
         <v>11</v>
       </c>
       <c r="BE32" s="33">
         <v>16</v>
       </c>
       <c r="BF32" s="5">
         <v>13</v>
       </c>
       <c r="BG32" s="28">
         <v>10</v>
       </c>
       <c r="BH32" s="28">
         <v>8</v>
       </c>
       <c r="BI32" s="34">
         <v>10</v>
       </c>
       <c r="BJ32" s="34">
         <v>11</v>
       </c>
       <c r="BK32" s="34">
         <v>10</v>
       </c>
+      <c r="BL32" s="33">
+        <v>14</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="44">
         <v>8</v>
       </c>
       <c r="C33" s="44">
         <v>11</v>
       </c>
       <c r="D33" s="5">
         <v>20</v>
       </c>
       <c r="E33" s="5">
         <v>10</v>
       </c>
       <c r="F33" s="44">
         <v>13</v>
       </c>
       <c r="G33" s="44">
         <v>22</v>
       </c>
       <c r="H33" s="44">
         <v>18</v>
       </c>
       <c r="I33" s="44">
@@ -6524,52 +6604,55 @@
       </c>
       <c r="BD33" s="5">
         <v>12</v>
       </c>
       <c r="BE33" s="33">
         <v>11</v>
       </c>
       <c r="BF33" s="5">
         <v>7</v>
       </c>
       <c r="BG33" s="28">
         <v>19</v>
       </c>
       <c r="BH33" s="28">
         <v>10</v>
       </c>
       <c r="BI33" s="34">
         <v>10</v>
       </c>
       <c r="BJ33" s="34">
         <v>16</v>
       </c>
       <c r="BK33" s="34">
         <v>5</v>
       </c>
+      <c r="BL33" s="33">
+        <v>8</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="44">
         <v>5</v>
       </c>
       <c r="C34" s="44">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>14</v>
       </c>
       <c r="E34" s="5">
         <v>12</v>
       </c>
       <c r="F34" s="44">
         <v>16</v>
       </c>
       <c r="G34" s="44">
         <v>8</v>
       </c>
       <c r="H34" s="44">
         <v>11</v>
       </c>
       <c r="I34" s="44">
@@ -6715,52 +6798,55 @@
       </c>
       <c r="BD34" s="5">
         <v>12</v>
       </c>
       <c r="BE34" s="33">
         <v>9</v>
       </c>
       <c r="BF34" s="5">
         <v>9</v>
       </c>
       <c r="BG34" s="28">
         <v>11</v>
       </c>
       <c r="BH34" s="28">
         <v>7</v>
       </c>
       <c r="BI34" s="34">
         <v>15</v>
       </c>
       <c r="BJ34" s="34">
         <v>11</v>
       </c>
       <c r="BK34" s="34">
         <v>8</v>
       </c>
+      <c r="BL34" s="33">
+        <v>13</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="44">
         <v>14</v>
       </c>
       <c r="C35" s="44">
         <v>14</v>
       </c>
       <c r="D35" s="5">
         <v>8</v>
       </c>
       <c r="E35" s="5">
         <v>23</v>
       </c>
       <c r="F35" s="44">
         <v>23</v>
       </c>
       <c r="G35" s="44">
         <v>18</v>
       </c>
       <c r="H35" s="44">
         <v>18</v>
       </c>
       <c r="I35" s="44">
@@ -6906,52 +6992,55 @@
       </c>
       <c r="BD35" s="5">
         <v>9</v>
       </c>
       <c r="BE35" s="33">
         <v>9</v>
       </c>
       <c r="BF35" s="5">
         <v>5</v>
       </c>
       <c r="BG35" s="28">
         <v>6</v>
       </c>
       <c r="BH35" s="28">
         <v>12</v>
       </c>
       <c r="BI35" s="34">
         <v>18</v>
       </c>
       <c r="BJ35" s="34">
         <v>10</v>
       </c>
       <c r="BK35" s="34">
         <v>14</v>
       </c>
+      <c r="BL35" s="33">
+        <v>20</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="44">
         <v>15</v>
       </c>
       <c r="C36" s="44">
         <v>10</v>
       </c>
       <c r="D36" s="5">
         <v>13</v>
       </c>
       <c r="E36" s="5">
         <v>12</v>
       </c>
       <c r="F36" s="44">
         <v>11</v>
       </c>
       <c r="G36" s="44">
         <v>12</v>
       </c>
       <c r="H36" s="44">
         <v>17</v>
       </c>
       <c r="I36" s="44">
@@ -7097,52 +7186,55 @@
       </c>
       <c r="BD36" s="5">
         <v>11</v>
       </c>
       <c r="BE36" s="33">
         <v>7</v>
       </c>
       <c r="BF36" s="5">
         <v>8</v>
       </c>
       <c r="BG36" s="28">
         <v>6</v>
       </c>
       <c r="BH36" s="28">
         <v>10</v>
       </c>
       <c r="BI36" s="34">
         <v>10</v>
       </c>
       <c r="BJ36" s="34">
         <v>7</v>
       </c>
       <c r="BK36" s="34">
         <v>8</v>
       </c>
+      <c r="BL36" s="33">
+        <v>11</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="44">
         <v>24</v>
       </c>
       <c r="C37" s="44">
         <v>20</v>
       </c>
       <c r="D37" s="5">
         <v>18</v>
       </c>
       <c r="E37" s="5">
         <v>28</v>
       </c>
       <c r="F37" s="44">
         <v>36</v>
       </c>
       <c r="G37" s="44">
         <v>28</v>
       </c>
       <c r="H37" s="44">
         <v>25</v>
       </c>
       <c r="I37" s="44">
@@ -7288,52 +7380,55 @@
       </c>
       <c r="BD37" s="5">
         <v>16</v>
       </c>
       <c r="BE37" s="33">
         <v>17</v>
       </c>
       <c r="BF37" s="5">
         <v>18</v>
       </c>
       <c r="BG37" s="28">
         <v>21</v>
       </c>
       <c r="BH37" s="28">
         <v>19</v>
       </c>
       <c r="BI37" s="34">
         <v>23</v>
       </c>
       <c r="BJ37" s="34">
         <v>21</v>
       </c>
       <c r="BK37" s="34">
         <v>16</v>
       </c>
+      <c r="BL37" s="33">
+        <v>19</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="44">
         <v>8</v>
       </c>
       <c r="C38" s="44">
         <v>14</v>
       </c>
       <c r="D38" s="5">
         <v>10</v>
       </c>
       <c r="E38" s="5">
         <v>10</v>
       </c>
       <c r="F38" s="44">
         <v>6</v>
       </c>
       <c r="G38" s="44">
         <v>16</v>
       </c>
       <c r="H38" s="44">
         <v>7</v>
       </c>
       <c r="I38" s="44">
@@ -7479,52 +7574,55 @@
       </c>
       <c r="BD38" s="5">
         <v>9</v>
       </c>
       <c r="BE38" s="33">
         <v>10</v>
       </c>
       <c r="BF38" s="5">
         <v>8</v>
       </c>
       <c r="BG38" s="28">
         <v>10</v>
       </c>
       <c r="BH38" s="28">
         <v>8</v>
       </c>
       <c r="BI38" s="34">
         <v>11</v>
       </c>
       <c r="BJ38" s="34">
         <v>7</v>
       </c>
       <c r="BK38" s="34">
         <v>4</v>
       </c>
+      <c r="BL38" s="33">
+        <v>14</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="44">
         <v>7</v>
       </c>
       <c r="C39" s="44">
         <v>2</v>
       </c>
       <c r="D39" s="5">
         <v>8</v>
       </c>
       <c r="E39" s="5">
         <v>15</v>
       </c>
       <c r="F39" s="44">
         <v>7</v>
       </c>
       <c r="G39" s="44">
         <v>8</v>
       </c>
       <c r="H39" s="44">
         <v>13</v>
       </c>
       <c r="I39" s="44">
@@ -7670,52 +7768,55 @@
       </c>
       <c r="BD39" s="5">
         <v>6</v>
       </c>
       <c r="BE39" s="33">
         <v>8</v>
       </c>
       <c r="BF39" s="5">
         <v>7</v>
       </c>
       <c r="BG39" s="28">
         <v>10</v>
       </c>
       <c r="BH39" s="28">
         <v>6</v>
       </c>
       <c r="BI39" s="34">
         <v>9</v>
       </c>
       <c r="BJ39" s="34">
         <v>4</v>
       </c>
       <c r="BK39" s="34">
         <v>9</v>
       </c>
+      <c r="BL39" s="33">
+        <v>10</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="44">
         <v>16</v>
       </c>
       <c r="C40" s="44">
         <v>11</v>
       </c>
       <c r="D40" s="5">
         <v>23</v>
       </c>
       <c r="E40" s="5">
         <v>16</v>
       </c>
       <c r="F40" s="44">
         <v>20</v>
       </c>
       <c r="G40" s="44">
         <v>23</v>
       </c>
       <c r="H40" s="44">
         <v>24</v>
       </c>
       <c r="I40" s="44">
@@ -7861,52 +7962,55 @@
       </c>
       <c r="BD40" s="5">
         <v>24</v>
       </c>
       <c r="BE40" s="33">
         <v>15</v>
       </c>
       <c r="BF40" s="5">
         <v>19</v>
       </c>
       <c r="BG40" s="28">
         <v>15</v>
       </c>
       <c r="BH40" s="28">
         <v>12</v>
       </c>
       <c r="BI40" s="34">
         <v>12</v>
       </c>
       <c r="BJ40" s="34">
         <v>14</v>
       </c>
       <c r="BK40" s="34">
         <v>14</v>
       </c>
+      <c r="BL40" s="33">
+        <v>26</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="44">
         <v>11</v>
       </c>
       <c r="C41" s="44">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>12</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
       <c r="F41" s="44">
         <v>15</v>
       </c>
       <c r="G41" s="44">
         <v>11</v>
       </c>
       <c r="H41" s="44">
         <v>12</v>
       </c>
       <c r="I41" s="44">
@@ -8052,52 +8156,55 @@
       </c>
       <c r="BD41" s="5">
         <v>11</v>
       </c>
       <c r="BE41" s="33">
         <v>11</v>
       </c>
       <c r="BF41" s="5">
         <v>6</v>
       </c>
       <c r="BG41" s="28">
         <v>10</v>
       </c>
       <c r="BH41" s="28">
         <v>8</v>
       </c>
       <c r="BI41" s="34">
         <v>8</v>
       </c>
       <c r="BJ41" s="34">
         <v>5</v>
       </c>
       <c r="BK41" s="34">
         <v>6</v>
       </c>
+      <c r="BL41" s="33">
+        <v>9</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="44">
         <v>4</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="5">
         <v>8</v>
       </c>
       <c r="E42" s="5">
         <v>8</v>
       </c>
       <c r="F42" s="44">
         <v>12</v>
       </c>
       <c r="G42" s="44">
         <v>5</v>
       </c>
       <c r="H42" s="45">
         <v>12</v>
       </c>
       <c r="I42" s="44">
         <v>18</v>
       </c>
@@ -8241,52 +8348,55 @@
       </c>
       <c r="BD42" s="5">
         <v>5</v>
       </c>
       <c r="BE42" s="33">
         <v>11</v>
       </c>
       <c r="BF42" s="5">
         <v>9</v>
       </c>
       <c r="BG42" s="28">
         <v>7</v>
       </c>
       <c r="BH42" s="28">
         <v>4</v>
       </c>
       <c r="BI42" s="34">
         <v>4</v>
       </c>
       <c r="BJ42" s="34">
         <v>4</v>
       </c>
       <c r="BK42" s="34">
         <v>5</v>
       </c>
+      <c r="BL42" s="33">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="51">
         <v>5</v>
       </c>
       <c r="C43" s="51">
         <v>6</v>
       </c>
       <c r="D43" s="7">
         <v>10</v>
       </c>
       <c r="E43" s="7">
         <v>5</v>
       </c>
       <c r="F43" s="51">
         <v>9</v>
       </c>
       <c r="G43" s="51">
         <v>7</v>
       </c>
       <c r="H43" s="51">
         <v>8</v>
       </c>
       <c r="I43" s="51">
@@ -8432,234 +8542,238 @@
       </c>
       <c r="BD43" s="7">
         <v>8</v>
       </c>
       <c r="BE43" s="7">
         <v>8</v>
       </c>
       <c r="BF43" s="7">
         <v>9</v>
       </c>
       <c r="BG43" s="29">
         <v>8</v>
       </c>
       <c r="BH43" s="29">
         <v>6</v>
       </c>
       <c r="BI43" s="29">
         <v>3</v>
       </c>
       <c r="BJ43" s="29">
         <v>6</v>
       </c>
       <c r="BK43" s="29">
         <v>7</v>
       </c>
+      <c r="BL43" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="9" customFormat="1" ht="18.75" customHeight="1">
+    <row r="44" spans="1:64" s="9" customFormat="1" ht="18.75" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="8"/>
       <c r="AJ44" s="8"/>
       <c r="AK44" s="8"/>
     </row>
-    <row r="45" spans="1:63" s="9" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="A30:BL30"/>
     <mergeCell ref="BA4:BF4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="AX5:BI5"/>
-    <mergeCell ref="A2:BK2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A30:BK30"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK45"/>
+  <dimension ref="A2:BL45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BK31"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="8" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="33" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.7109375" style="42" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="40" max="43" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="8.140625" style="9" hidden="1" customWidth="1"/>
     <col min="45" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.28515625" style="9" customWidth="1"/>
     <col min="51" max="51" width="8.7109375" style="9" customWidth="1"/>
     <col min="52" max="52" width="7.7109375" style="9" customWidth="1"/>
     <col min="53" max="53" width="8.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="8.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:64">
+      <c r="A2" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="82"/>
-[...60 lines deleted...]
-      <c r="BK2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="83"/>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
     </row>
-    <row r="3" spans="1:63" s="19" customFormat="1">
+    <row r="3" spans="1:64" s="19" customFormat="1">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
@@ -8669,51 +8783,51 @@
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:63" s="19" customFormat="1">
+    <row r="4" spans="1:64" s="19" customFormat="1">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="40"/>
@@ -8723,196 +8837,198 @@
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="40"/>
       <c r="AL4" s="40"/>
       <c r="AM4" s="40"/>
       <c r="AN4" s="40"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:63" s="3" customFormat="1">
+    <row r="5" spans="1:64" s="3" customFormat="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="16"/>
       <c r="AQ5" s="41"/>
       <c r="AR5" s="41"/>
       <c r="AS5" s="41"/>
       <c r="AT5" s="41"/>
       <c r="AU5" s="41"/>
       <c r="AV5" s="41"/>
       <c r="AW5" s="2"/>
       <c r="AX5" s="41"/>
-      <c r="AY5" s="96" t="s">
+      <c r="AY5" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="AZ5" s="96"/>
-[...10 lines deleted...]
-      <c r="BK5" s="96"/>
+      <c r="AZ5" s="99"/>
+      <c r="BA5" s="99"/>
+      <c r="BB5" s="99"/>
+      <c r="BC5" s="99"/>
+      <c r="BD5" s="99"/>
+      <c r="BE5" s="99"/>
+      <c r="BF5" s="99"/>
+      <c r="BG5" s="99"/>
+      <c r="BH5" s="99"/>
+      <c r="BI5" s="99"/>
+      <c r="BJ5" s="99"/>
+      <c r="BK5" s="99"/>
+      <c r="BL5" s="99"/>
     </row>
-    <row r="6" spans="1:63" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="92">
+    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="89"/>
+      <c r="B6" s="93">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="92">
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="93">
         <v>2022</v>
       </c>
-      <c r="O6" s="93"/>
-[...10 lines deleted...]
-      <c r="Z6" s="92">
+      <c r="O6" s="94"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="93">
         <v>2023</v>
       </c>
-      <c r="AA6" s="93"/>
-[...10 lines deleted...]
-      <c r="AL6" s="99">
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="94"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="94"/>
+      <c r="AK6" s="89"/>
+      <c r="AL6" s="100">
         <v>2024</v>
       </c>
-      <c r="AM6" s="100"/>
-[...10 lines deleted...]
-      <c r="AX6" s="85">
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="101"/>
+      <c r="AO6" s="101"/>
+      <c r="AP6" s="101"/>
+      <c r="AQ6" s="101"/>
+      <c r="AR6" s="101"/>
+      <c r="AS6" s="101"/>
+      <c r="AT6" s="101"/>
+      <c r="AU6" s="101"/>
+      <c r="AV6" s="101"/>
+      <c r="AW6" s="101"/>
+      <c r="AX6" s="86">
         <v>2025</v>
       </c>
-      <c r="AY6" s="86"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="85">
+      <c r="AY6" s="87"/>
+      <c r="AZ6" s="87"/>
+      <c r="BA6" s="87"/>
+      <c r="BB6" s="87"/>
+      <c r="BC6" s="87"/>
+      <c r="BD6" s="87"/>
+      <c r="BE6" s="87"/>
+      <c r="BF6" s="87"/>
+      <c r="BG6" s="87"/>
+      <c r="BH6" s="87"/>
+      <c r="BI6" s="87"/>
+      <c r="BJ6" s="86">
         <v>2026</v>
       </c>
-      <c r="BK6" s="86"/>
+      <c r="BK6" s="87"/>
+      <c r="BL6" s="87"/>
     </row>
-    <row r="7" spans="1:63" s="9" customFormat="1" ht="27" customHeight="1">
-      <c r="A7" s="89"/>
+    <row r="7" spans="1:64" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A7" s="90"/>
       <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -9055,119 +9171,123 @@
       </c>
       <c r="BD7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BE7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="BH7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="BJ7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="24" t="s">
         <v>18</v>
       </c>
+      <c r="BL7" s="11" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="8" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="97" t="s">
+    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="97"/>
-[...60 lines deleted...]
-      <c r="BK8" s="97"/>
+      <c r="B8" s="96"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+      <c r="F8" s="96"/>
+      <c r="G8" s="96"/>
+      <c r="H8" s="96"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="96"/>
+      <c r="U8" s="96"/>
+      <c r="V8" s="96"/>
+      <c r="W8" s="96"/>
+      <c r="X8" s="96"/>
+      <c r="Y8" s="96"/>
+      <c r="Z8" s="96"/>
+      <c r="AA8" s="96"/>
+      <c r="AB8" s="96"/>
+      <c r="AC8" s="96"/>
+      <c r="AD8" s="96"/>
+      <c r="AE8" s="96"/>
+      <c r="AF8" s="96"/>
+      <c r="AG8" s="96"/>
+      <c r="AH8" s="96"/>
+      <c r="AI8" s="96"/>
+      <c r="AJ8" s="96"/>
+      <c r="AK8" s="96"/>
+      <c r="AL8" s="96"/>
+      <c r="AM8" s="96"/>
+      <c r="AN8" s="96"/>
+      <c r="AO8" s="96"/>
+      <c r="AP8" s="96"/>
+      <c r="AQ8" s="96"/>
+      <c r="AR8" s="96"/>
+      <c r="AS8" s="96"/>
+      <c r="AT8" s="96"/>
+      <c r="AU8" s="96"/>
+      <c r="AV8" s="96"/>
+      <c r="AW8" s="96"/>
+      <c r="AX8" s="96"/>
+      <c r="AY8" s="96"/>
+      <c r="AZ8" s="96"/>
+      <c r="BA8" s="96"/>
+      <c r="BB8" s="96"/>
+      <c r="BC8" s="96"/>
+      <c r="BD8" s="96"/>
+      <c r="BE8" s="96"/>
+      <c r="BF8" s="96"/>
+      <c r="BG8" s="96"/>
+      <c r="BH8" s="96"/>
+      <c r="BI8" s="96"/>
+      <c r="BJ8" s="96"/>
+      <c r="BK8" s="96"/>
+      <c r="BL8" s="96"/>
     </row>
-    <row r="9" spans="1:63" s="9" customFormat="1" ht="14.25" customHeight="1">
+    <row r="9" spans="1:64" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12">
         <v>5.86</v>
       </c>
       <c r="C9" s="13">
         <v>5.93</v>
       </c>
       <c r="D9" s="13">
         <v>6.4</v>
       </c>
       <c r="E9" s="13">
         <v>6.74</v>
       </c>
       <c r="F9" s="13">
         <v>7.09</v>
       </c>
       <c r="G9" s="13">
         <v>7.16</v>
       </c>
       <c r="H9" s="13">
         <v>7.35</v>
       </c>
       <c r="I9" s="13">
@@ -9313,52 +9433,55 @@
       </c>
       <c r="BD9" s="13">
         <v>5.83</v>
       </c>
       <c r="BE9" s="37">
         <v>5.84</v>
       </c>
       <c r="BF9" s="13">
         <v>5.86</v>
       </c>
       <c r="BG9" s="13">
         <v>5.92</v>
       </c>
       <c r="BH9" s="13">
         <v>5.95</v>
       </c>
       <c r="BI9" s="13">
         <v>5.98</v>
       </c>
       <c r="BJ9" s="13">
         <v>4.93</v>
       </c>
       <c r="BK9" s="13">
         <v>5.4</v>
       </c>
+      <c r="BL9" s="13">
+        <v>5.68</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="13">
         <v>5.66</v>
       </c>
       <c r="C10" s="13">
         <v>5.86</v>
       </c>
       <c r="D10" s="13">
         <v>6.3</v>
       </c>
       <c r="E10" s="13">
         <v>6.64</v>
       </c>
       <c r="F10" s="13">
         <v>6.99</v>
       </c>
       <c r="G10" s="13">
         <v>7.04</v>
       </c>
       <c r="H10" s="13">
         <v>7.25</v>
       </c>
       <c r="I10" s="13">
@@ -9504,52 +9627,55 @@
       </c>
       <c r="BD10" s="13">
         <v>5.4</v>
       </c>
       <c r="BE10" s="37">
         <v>5.45</v>
       </c>
       <c r="BF10" s="13">
         <v>5.51</v>
       </c>
       <c r="BG10" s="13">
         <v>5.57</v>
       </c>
       <c r="BH10" s="13">
         <v>5.66</v>
       </c>
       <c r="BI10" s="13">
         <v>5.68</v>
       </c>
       <c r="BJ10" s="13">
         <v>4.54</v>
       </c>
       <c r="BK10" s="13">
         <v>5.12</v>
       </c>
+      <c r="BL10" s="13">
+        <v>5.25</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13">
         <v>8.82</v>
       </c>
       <c r="C11" s="13">
         <v>7.78</v>
       </c>
       <c r="D11" s="13">
         <v>8.14</v>
       </c>
       <c r="E11" s="13">
         <v>8.09</v>
       </c>
       <c r="F11" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="G11" s="13">
         <v>8.14</v>
       </c>
       <c r="H11" s="13">
         <v>8.2799999999999994</v>
       </c>
       <c r="I11" s="13">
@@ -9695,52 +9821,55 @@
       </c>
       <c r="BD11" s="13">
         <v>6.4</v>
       </c>
       <c r="BE11" s="37">
         <v>6.42</v>
       </c>
       <c r="BF11" s="13">
         <v>6.36</v>
       </c>
       <c r="BG11" s="13">
         <v>6.34</v>
       </c>
       <c r="BH11" s="13">
         <v>6.33</v>
       </c>
       <c r="BI11" s="13">
         <v>6.48</v>
       </c>
       <c r="BJ11" s="13">
         <v>6.26</v>
       </c>
       <c r="BK11" s="13">
         <v>6.45</v>
       </c>
+      <c r="BL11" s="13">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="13">
         <v>3.92</v>
       </c>
       <c r="C12" s="13">
         <v>4.88</v>
       </c>
       <c r="D12" s="13">
         <v>6.56</v>
       </c>
       <c r="E12" s="13">
         <v>6.17</v>
       </c>
       <c r="F12" s="13">
         <v>6.2</v>
       </c>
       <c r="G12" s="13">
         <v>7.01</v>
       </c>
       <c r="H12" s="13">
         <v>7.27</v>
       </c>
       <c r="I12" s="13">
@@ -9886,52 +10015,55 @@
       </c>
       <c r="BD12" s="13">
         <v>6.18</v>
       </c>
       <c r="BE12" s="37">
         <v>6.23</v>
       </c>
       <c r="BF12" s="13">
         <v>6.01</v>
       </c>
       <c r="BG12" s="13">
         <v>6.53</v>
       </c>
       <c r="BH12" s="13">
         <v>6.5</v>
       </c>
       <c r="BI12" s="13">
         <v>6.45</v>
       </c>
       <c r="BJ12" s="13">
         <v>9.76</v>
       </c>
       <c r="BK12" s="13">
         <v>6.7</v>
       </c>
+      <c r="BL12" s="13">
+        <v>6.07</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="C13" s="13">
         <v>4.28</v>
       </c>
       <c r="D13" s="13">
         <v>5.26</v>
       </c>
       <c r="E13" s="13">
         <v>5.52</v>
       </c>
       <c r="F13" s="13">
         <v>6.06</v>
       </c>
       <c r="G13" s="13">
         <v>5.75</v>
       </c>
       <c r="H13" s="13">
         <v>5.73</v>
       </c>
       <c r="I13" s="13">
@@ -10077,52 +10209,55 @@
       </c>
       <c r="BD13" s="13">
         <v>6.97</v>
       </c>
       <c r="BE13" s="37">
         <v>6.7</v>
       </c>
       <c r="BF13" s="13">
         <v>6.48</v>
       </c>
       <c r="BG13" s="13">
         <v>6.41</v>
       </c>
       <c r="BH13" s="13">
         <v>6.17</v>
       </c>
       <c r="BI13" s="13">
         <v>6.31</v>
       </c>
       <c r="BJ13" s="13">
         <v>5.81</v>
       </c>
       <c r="BK13" s="13">
         <v>5.31</v>
       </c>
+      <c r="BL13" s="13">
+        <v>5.86</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="13">
         <v>9.82</v>
       </c>
       <c r="C14" s="13">
         <v>10.32</v>
       </c>
       <c r="D14" s="13">
         <v>8.68</v>
       </c>
       <c r="E14" s="13">
         <v>10.66</v>
       </c>
       <c r="F14" s="13">
         <v>11.77</v>
       </c>
       <c r="G14" s="13">
         <v>11.98</v>
       </c>
       <c r="H14" s="13">
         <v>12.06</v>
       </c>
       <c r="I14" s="13">
@@ -10268,52 +10403,55 @@
       </c>
       <c r="BD14" s="13">
         <v>8.94</v>
       </c>
       <c r="BE14" s="37">
         <v>8.69</v>
       </c>
       <c r="BF14" s="13">
         <v>8.19</v>
       </c>
       <c r="BG14" s="13">
         <v>7.83</v>
       </c>
       <c r="BH14" s="13">
         <v>7.99</v>
       </c>
       <c r="BI14" s="13">
         <v>8.52</v>
       </c>
       <c r="BJ14" s="13">
         <v>7.96</v>
       </c>
       <c r="BK14" s="13">
         <v>10.029999999999999</v>
       </c>
+      <c r="BL14" s="13">
+        <v>12.04</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="13">
         <v>9.73</v>
       </c>
       <c r="C15" s="13">
         <v>8.5</v>
       </c>
       <c r="D15" s="13">
         <v>8.4499999999999993</v>
       </c>
       <c r="E15" s="13">
         <v>8.32</v>
       </c>
       <c r="F15" s="13">
         <v>8.06</v>
       </c>
       <c r="G15" s="13">
         <v>8.0299999999999994</v>
       </c>
       <c r="H15" s="13">
         <v>8.4600000000000009</v>
       </c>
       <c r="I15" s="13">
@@ -10459,52 +10597,55 @@
       </c>
       <c r="BD15" s="13">
         <v>7.45</v>
       </c>
       <c r="BE15" s="37">
         <v>7.19</v>
       </c>
       <c r="BF15" s="13">
         <v>7.09</v>
       </c>
       <c r="BG15" s="13">
         <v>6.82</v>
       </c>
       <c r="BH15" s="13">
         <v>6.9</v>
       </c>
       <c r="BI15" s="13">
         <v>6.95</v>
       </c>
       <c r="BJ15" s="13">
         <v>5.34</v>
       </c>
       <c r="BK15" s="13">
         <v>6.06</v>
       </c>
+      <c r="BL15" s="13">
+        <v>6.91</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="13">
         <v>9.51</v>
       </c>
       <c r="C16" s="13">
         <v>9.14</v>
       </c>
       <c r="D16" s="13">
         <v>8.43</v>
       </c>
       <c r="E16" s="13">
         <v>9.18</v>
       </c>
       <c r="F16" s="13">
         <v>10.220000000000001</v>
       </c>
       <c r="G16" s="13">
         <v>10.41</v>
       </c>
       <c r="H16" s="13">
         <v>10.33</v>
       </c>
       <c r="I16" s="13">
@@ -10650,52 +10791,55 @@
       </c>
       <c r="BD16" s="13">
         <v>8.36</v>
       </c>
       <c r="BE16" s="37">
         <v>8.14</v>
       </c>
       <c r="BF16" s="13">
         <v>8.08</v>
       </c>
       <c r="BG16" s="13">
         <v>8.1199999999999992</v>
       </c>
       <c r="BH16" s="13">
         <v>8.1</v>
       </c>
       <c r="BI16" s="13">
         <v>8.19</v>
       </c>
       <c r="BJ16" s="13">
         <v>8.51</v>
       </c>
       <c r="BK16" s="13">
         <v>7.88</v>
       </c>
+      <c r="BL16" s="13">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13">
         <v>4.71</v>
       </c>
       <c r="C17" s="13">
         <v>5.79</v>
       </c>
       <c r="D17" s="13">
         <v>6.07</v>
       </c>
       <c r="E17" s="13">
         <v>6.45</v>
       </c>
       <c r="F17" s="13">
         <v>6.38</v>
       </c>
       <c r="G17" s="13">
         <v>6.37</v>
       </c>
       <c r="H17" s="13">
         <v>6.38</v>
       </c>
       <c r="I17" s="13">
@@ -10841,52 +10985,55 @@
       </c>
       <c r="BD17" s="13">
         <v>5.66</v>
       </c>
       <c r="BE17" s="37">
         <v>5.53</v>
       </c>
       <c r="BF17" s="13">
         <v>5.51</v>
       </c>
       <c r="BG17" s="13">
         <v>5.7</v>
       </c>
       <c r="BH17" s="13">
         <v>5.68</v>
       </c>
       <c r="BI17" s="13">
         <v>5.72</v>
       </c>
       <c r="BJ17" s="13">
         <v>3.93</v>
       </c>
       <c r="BK17" s="13">
         <v>4.33</v>
       </c>
+      <c r="BL17" s="13">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="13">
         <v>4.42</v>
       </c>
       <c r="C18" s="13">
         <v>2.99</v>
       </c>
       <c r="D18" s="13">
         <v>3.7</v>
       </c>
       <c r="E18" s="13">
         <v>5.23</v>
       </c>
       <c r="F18" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="G18" s="13">
         <v>5.09</v>
       </c>
       <c r="H18" s="13">
         <v>5.55</v>
       </c>
       <c r="I18" s="13">
@@ -11032,52 +11179,55 @@
       </c>
       <c r="BD18" s="13">
         <v>5.18</v>
       </c>
       <c r="BE18" s="37">
         <v>5.31</v>
       </c>
       <c r="BF18" s="13">
         <v>5.34</v>
       </c>
       <c r="BG18" s="13">
         <v>5.58</v>
       </c>
       <c r="BH18" s="13">
         <v>5.5</v>
       </c>
       <c r="BI18" s="13">
         <v>5.62</v>
       </c>
       <c r="BJ18" s="13">
         <v>3.21</v>
       </c>
       <c r="BK18" s="13">
         <v>5.51</v>
       </c>
+      <c r="BL18" s="13">
+        <v>6.37</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="13">
         <v>5.26</v>
       </c>
       <c r="C19" s="13">
         <v>4.5599999999999996</v>
       </c>
       <c r="D19" s="13">
         <v>5.43</v>
       </c>
       <c r="E19" s="13">
         <v>5.35</v>
       </c>
       <c r="F19" s="13">
         <v>5.65</v>
       </c>
       <c r="G19" s="13">
         <v>6.15</v>
       </c>
       <c r="H19" s="13">
         <v>6.52</v>
       </c>
       <c r="I19" s="13">
@@ -11223,52 +11373,55 @@
       </c>
       <c r="BD19" s="13">
         <v>6.72</v>
       </c>
       <c r="BE19" s="37">
         <v>6.7</v>
       </c>
       <c r="BF19" s="13">
         <v>6.73</v>
       </c>
       <c r="BG19" s="13">
         <v>6.6</v>
       </c>
       <c r="BH19" s="13">
         <v>6.41</v>
       </c>
       <c r="BI19" s="13">
         <v>6.33</v>
       </c>
       <c r="BJ19" s="13">
         <v>5.23</v>
       </c>
       <c r="BK19" s="13">
         <v>5.29</v>
       </c>
+      <c r="BL19" s="13">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>7.01</v>
       </c>
       <c r="C20" s="13">
         <v>6.51</v>
       </c>
       <c r="D20" s="13">
         <v>7.61</v>
       </c>
       <c r="E20" s="13">
         <v>8.08</v>
       </c>
       <c r="F20" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="G20" s="13">
         <v>8.69</v>
       </c>
       <c r="H20" s="13">
         <v>8.77</v>
       </c>
       <c r="I20" s="13">
@@ -11414,52 +11567,55 @@
       </c>
       <c r="BD20" s="13">
         <v>6.74</v>
       </c>
       <c r="BE20" s="37">
         <v>6.66</v>
       </c>
       <c r="BF20" s="13">
         <v>6.65</v>
       </c>
       <c r="BG20" s="13">
         <v>6.69</v>
       </c>
       <c r="BH20" s="13">
         <v>6.7</v>
       </c>
       <c r="BI20" s="13">
         <v>6.6</v>
       </c>
       <c r="BJ20" s="13">
         <v>4.37</v>
       </c>
       <c r="BK20" s="13">
         <v>4.8600000000000003</v>
       </c>
+      <c r="BL20" s="13">
+        <v>5.05</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13">
         <v>5.14</v>
       </c>
       <c r="C21" s="13">
         <v>4.0599999999999996</v>
       </c>
       <c r="D21" s="13">
         <v>4.87</v>
       </c>
       <c r="E21" s="13">
         <v>5.24</v>
       </c>
       <c r="F21" s="13">
         <v>6.01</v>
       </c>
       <c r="G21" s="13">
         <v>6.03</v>
       </c>
       <c r="H21" s="13">
         <v>6.54</v>
       </c>
       <c r="I21" s="13">
@@ -11605,52 +11761,55 @@
       </c>
       <c r="BD21" s="13">
         <v>5.97</v>
       </c>
       <c r="BE21" s="37">
         <v>6.19</v>
       </c>
       <c r="BF21" s="13">
         <v>6.29</v>
       </c>
       <c r="BG21" s="13">
         <v>6.39</v>
       </c>
       <c r="BH21" s="13">
         <v>6.29</v>
       </c>
       <c r="BI21" s="13">
         <v>6.31</v>
       </c>
       <c r="BJ21" s="13">
         <v>5.18</v>
       </c>
       <c r="BK21" s="13">
         <v>6.21</v>
       </c>
+      <c r="BL21" s="13">
+        <v>6.87</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="13">
         <v>3.97</v>
       </c>
       <c r="C22" s="13">
         <v>4.55</v>
       </c>
       <c r="D22" s="13">
         <v>5.69</v>
       </c>
       <c r="E22" s="13">
         <v>5.28</v>
       </c>
       <c r="F22" s="13">
         <v>5.65</v>
       </c>
       <c r="G22" s="13">
         <v>5.66</v>
       </c>
       <c r="H22" s="13">
         <v>5.75</v>
       </c>
       <c r="I22" s="13">
@@ -11796,119 +11955,123 @@
       </c>
       <c r="BD22" s="13">
         <v>5.08</v>
       </c>
       <c r="BE22" s="37">
         <v>5.33</v>
       </c>
       <c r="BF22" s="13">
         <v>5.64</v>
       </c>
       <c r="BG22" s="13">
         <v>5.77</v>
       </c>
       <c r="BH22" s="13">
         <v>5.74</v>
       </c>
       <c r="BI22" s="13">
         <v>5.47</v>
       </c>
       <c r="BJ22" s="13">
         <v>5.38</v>
       </c>
       <c r="BK22" s="13">
         <v>6.09</v>
       </c>
+      <c r="BL22" s="13">
+        <v>6.15</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="98" t="s">
+    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="98"/>
-[...60 lines deleted...]
-      <c r="BK23" s="98"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="W23" s="97"/>
+      <c r="X23" s="97"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="97"/>
+      <c r="AA23" s="97"/>
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="97"/>
+      <c r="AD23" s="97"/>
+      <c r="AE23" s="97"/>
+      <c r="AF23" s="97"/>
+      <c r="AG23" s="97"/>
+      <c r="AH23" s="97"/>
+      <c r="AI23" s="97"/>
+      <c r="AJ23" s="97"/>
+      <c r="AK23" s="97"/>
+      <c r="AL23" s="97"/>
+      <c r="AM23" s="97"/>
+      <c r="AN23" s="97"/>
+      <c r="AO23" s="97"/>
+      <c r="AP23" s="97"/>
+      <c r="AQ23" s="97"/>
+      <c r="AR23" s="97"/>
+      <c r="AS23" s="97"/>
+      <c r="AT23" s="97"/>
+      <c r="AU23" s="97"/>
+      <c r="AV23" s="97"/>
+      <c r="AW23" s="97"/>
+      <c r="AX23" s="97"/>
+      <c r="AY23" s="97"/>
+      <c r="AZ23" s="97"/>
+      <c r="BA23" s="97"/>
+      <c r="BB23" s="97"/>
+      <c r="BC23" s="97"/>
+      <c r="BD23" s="97"/>
+      <c r="BE23" s="97"/>
+      <c r="BF23" s="97"/>
+      <c r="BG23" s="97"/>
+      <c r="BH23" s="97"/>
+      <c r="BI23" s="97"/>
+      <c r="BJ23" s="97"/>
+      <c r="BK23" s="97"/>
+      <c r="BL23" s="97"/>
     </row>
-    <row r="24" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="12">
         <v>5.87</v>
       </c>
       <c r="C24" s="13">
         <v>5.92</v>
       </c>
       <c r="D24" s="13">
         <v>6.38</v>
       </c>
       <c r="E24" s="13">
         <v>6.74</v>
       </c>
       <c r="F24" s="13">
         <v>7.09</v>
       </c>
       <c r="G24" s="13">
         <v>7.13</v>
       </c>
       <c r="H24" s="13">
         <v>7.34</v>
       </c>
       <c r="I24" s="13">
@@ -12054,52 +12217,55 @@
       </c>
       <c r="BD24" s="13">
         <v>5.54</v>
       </c>
       <c r="BE24" s="37">
         <v>5.55</v>
       </c>
       <c r="BF24" s="13">
         <v>5.6</v>
       </c>
       <c r="BG24" s="13">
         <v>5.67</v>
       </c>
       <c r="BH24" s="13">
         <v>5.75</v>
       </c>
       <c r="BI24" s="13">
         <v>5.78</v>
       </c>
       <c r="BJ24" s="13">
         <v>4.59</v>
       </c>
       <c r="BK24" s="13">
         <v>5.18</v>
       </c>
+      <c r="BL24" s="13">
+        <v>5.31</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13">
         <v>5.66</v>
       </c>
       <c r="C25" s="13">
         <v>5.86</v>
       </c>
       <c r="D25" s="13">
         <v>6.3</v>
       </c>
       <c r="E25" s="13">
         <v>6.64</v>
       </c>
       <c r="F25" s="13">
         <v>6.99</v>
       </c>
       <c r="G25" s="13">
         <v>7.04</v>
       </c>
       <c r="H25" s="13">
         <v>7.25</v>
       </c>
       <c r="I25" s="13">
@@ -12245,52 +12411,55 @@
       </c>
       <c r="BD25" s="13">
         <v>5.4</v>
       </c>
       <c r="BE25" s="37">
         <v>5.45</v>
       </c>
       <c r="BF25" s="13">
         <v>5.51</v>
       </c>
       <c r="BG25" s="13">
         <v>5.57</v>
       </c>
       <c r="BH25" s="13">
         <v>5.66</v>
       </c>
       <c r="BI25" s="13">
         <v>5.68</v>
       </c>
       <c r="BJ25" s="13">
         <v>4.54</v>
       </c>
       <c r="BK25" s="13">
         <v>5.12</v>
       </c>
+      <c r="BL25" s="13">
+        <v>5.25</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="13">
         <v>12.49</v>
       </c>
       <c r="C26" s="13">
         <v>9.5399999999999991</v>
       </c>
       <c r="D26" s="13">
         <v>9.3699999999999992</v>
       </c>
       <c r="E26" s="13">
         <v>8.93</v>
       </c>
       <c r="F26" s="13">
         <v>9.66</v>
       </c>
       <c r="G26" s="13">
         <v>9.43</v>
       </c>
       <c r="H26" s="13">
         <v>9.4600000000000009</v>
       </c>
       <c r="I26" s="13">
@@ -12436,52 +12605,55 @@
       </c>
       <c r="BD26" s="13">
         <v>6.96</v>
       </c>
       <c r="BE26" s="37">
         <v>6.6</v>
       </c>
       <c r="BF26" s="13">
         <v>6.36</v>
       </c>
       <c r="BG26" s="13">
         <v>6.4</v>
       </c>
       <c r="BH26" s="13">
         <v>6.5</v>
       </c>
       <c r="BI26" s="13">
         <v>6.83</v>
       </c>
       <c r="BJ26" s="13">
         <v>6.26</v>
       </c>
       <c r="BK26" s="13">
         <v>6.59</v>
       </c>
+      <c r="BL26" s="13">
+        <v>5.79</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="C27" s="13">
         <v>5.09</v>
       </c>
       <c r="D27" s="13">
         <v>5.6</v>
       </c>
       <c r="E27" s="13">
         <v>6.15</v>
       </c>
       <c r="F27" s="13">
         <v>6.29</v>
       </c>
       <c r="G27" s="13">
         <v>6.02</v>
       </c>
       <c r="H27" s="13">
         <v>6.17</v>
       </c>
       <c r="I27" s="13">
@@ -12627,52 +12799,55 @@
       </c>
       <c r="BD27" s="13">
         <v>5.37</v>
       </c>
       <c r="BE27" s="37">
         <v>5.15</v>
       </c>
       <c r="BF27" s="13">
         <v>5.13</v>
       </c>
       <c r="BG27" s="13">
         <v>5.35</v>
       </c>
       <c r="BH27" s="13">
         <v>5.33</v>
       </c>
       <c r="BI27" s="13">
         <v>5.34</v>
       </c>
       <c r="BJ27" s="13">
         <v>3.42</v>
       </c>
       <c r="BK27" s="13">
         <v>4.2300000000000004</v>
       </c>
+      <c r="BL27" s="13">
+        <v>4.54</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="13">
         <v>5.57</v>
       </c>
       <c r="C28" s="13">
         <v>2.92</v>
       </c>
       <c r="D28" s="13">
         <v>1.89</v>
       </c>
       <c r="E28" s="13">
         <v>1.42</v>
       </c>
       <c r="F28" s="13">
         <v>3.38</v>
       </c>
       <c r="G28" s="13">
         <v>6.6</v>
       </c>
       <c r="H28" s="13">
         <v>8.89</v>
       </c>
       <c r="I28" s="13">
@@ -12816,52 +12991,55 @@
       </c>
       <c r="BD28" s="13">
         <v>11.32</v>
       </c>
       <c r="BE28" s="37">
         <v>12.76</v>
       </c>
       <c r="BF28" s="13">
         <v>11.93</v>
       </c>
       <c r="BG28" s="13">
         <v>11.24</v>
       </c>
       <c r="BH28" s="13">
         <v>10.72</v>
       </c>
       <c r="BI28" s="13">
         <v>11.7</v>
       </c>
       <c r="BJ28" s="13">
         <v>5.67</v>
       </c>
       <c r="BK28" s="13">
         <v>3.01</v>
       </c>
+      <c r="BL28" s="13">
+        <v>9.84</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="13">
         <v>6.42</v>
       </c>
       <c r="C29" s="13">
         <v>6.07</v>
       </c>
       <c r="D29" s="13">
         <v>7.51</v>
       </c>
       <c r="E29" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="F29" s="13">
         <v>8.7899999999999991</v>
       </c>
       <c r="G29" s="13">
         <v>9.11</v>
       </c>
       <c r="H29" s="13">
         <v>9.16</v>
       </c>
       <c r="I29" s="13">
@@ -13007,52 +13185,55 @@
       </c>
       <c r="BD29" s="13">
         <v>6.61</v>
       </c>
       <c r="BE29" s="37">
         <v>6.41</v>
       </c>
       <c r="BF29" s="13">
         <v>6.55</v>
       </c>
       <c r="BG29" s="13">
         <v>6.58</v>
       </c>
       <c r="BH29" s="13">
         <v>6.64</v>
       </c>
       <c r="BI29" s="13">
         <v>6.53</v>
       </c>
       <c r="BJ29" s="13">
         <v>4.66</v>
       </c>
       <c r="BK29" s="13">
         <v>5.09</v>
       </c>
+      <c r="BL29" s="13">
+        <v>4.95</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="13">
         <v>6.73</v>
       </c>
       <c r="C30" s="13">
         <v>5.75</v>
       </c>
       <c r="D30" s="13">
         <v>6.22</v>
       </c>
       <c r="E30" s="13">
         <v>6.4</v>
       </c>
       <c r="F30" s="13">
         <v>7.07</v>
       </c>
       <c r="G30" s="13">
         <v>7.19</v>
       </c>
       <c r="H30" s="13">
         <v>7.67</v>
       </c>
       <c r="I30" s="13">
@@ -13198,119 +13379,123 @@
       </c>
       <c r="BD30" s="13">
         <v>6.11</v>
       </c>
       <c r="BE30" s="37">
         <v>6.21</v>
       </c>
       <c r="BF30" s="13">
         <v>6.26</v>
       </c>
       <c r="BG30" s="13">
         <v>6.45</v>
       </c>
       <c r="BH30" s="13">
         <v>6.42</v>
       </c>
       <c r="BI30" s="13">
         <v>6.56</v>
       </c>
       <c r="BJ30" s="13">
         <v>6.09</v>
       </c>
       <c r="BK30" s="13">
         <v>7.31</v>
       </c>
+      <c r="BL30" s="13">
+        <v>7.66</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="95" t="s">
+    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="95"/>
-[...60 lines deleted...]
-      <c r="BK31" s="95"/>
+      <c r="B31" s="98"/>
+      <c r="C31" s="98"/>
+      <c r="D31" s="98"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="98"/>
+      <c r="I31" s="98"/>
+      <c r="J31" s="98"/>
+      <c r="K31" s="98"/>
+      <c r="L31" s="98"/>
+      <c r="M31" s="98"/>
+      <c r="N31" s="98"/>
+      <c r="O31" s="98"/>
+      <c r="P31" s="98"/>
+      <c r="Q31" s="98"/>
+      <c r="R31" s="98"/>
+      <c r="S31" s="98"/>
+      <c r="T31" s="98"/>
+      <c r="U31" s="98"/>
+      <c r="V31" s="98"/>
+      <c r="W31" s="98"/>
+      <c r="X31" s="98"/>
+      <c r="Y31" s="98"/>
+      <c r="Z31" s="98"/>
+      <c r="AA31" s="98"/>
+      <c r="AB31" s="98"/>
+      <c r="AC31" s="98"/>
+      <c r="AD31" s="98"/>
+      <c r="AE31" s="98"/>
+      <c r="AF31" s="98"/>
+      <c r="AG31" s="98"/>
+      <c r="AH31" s="98"/>
+      <c r="AI31" s="98"/>
+      <c r="AJ31" s="98"/>
+      <c r="AK31" s="98"/>
+      <c r="AL31" s="98"/>
+      <c r="AM31" s="98"/>
+      <c r="AN31" s="98"/>
+      <c r="AO31" s="98"/>
+      <c r="AP31" s="98"/>
+      <c r="AQ31" s="98"/>
+      <c r="AR31" s="98"/>
+      <c r="AS31" s="98"/>
+      <c r="AT31" s="98"/>
+      <c r="AU31" s="98"/>
+      <c r="AV31" s="98"/>
+      <c r="AW31" s="98"/>
+      <c r="AX31" s="98"/>
+      <c r="AY31" s="98"/>
+      <c r="AZ31" s="98"/>
+      <c r="BA31" s="98"/>
+      <c r="BB31" s="98"/>
+      <c r="BC31" s="98"/>
+      <c r="BD31" s="98"/>
+      <c r="BE31" s="98"/>
+      <c r="BF31" s="98"/>
+      <c r="BG31" s="98"/>
+      <c r="BH31" s="98"/>
+      <c r="BI31" s="98"/>
+      <c r="BJ31" s="98"/>
+      <c r="BK31" s="98"/>
+      <c r="BL31" s="98"/>
     </row>
-    <row r="32" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="12">
         <v>5.85</v>
       </c>
       <c r="C32" s="13">
         <v>5.95</v>
       </c>
       <c r="D32" s="13">
         <v>6.44</v>
       </c>
       <c r="E32" s="13">
         <v>6.75</v>
       </c>
       <c r="F32" s="13">
         <v>7.08</v>
       </c>
       <c r="G32" s="13">
         <v>7.23</v>
       </c>
       <c r="H32" s="13">
         <v>7.39</v>
       </c>
       <c r="I32" s="13">
@@ -13456,52 +13641,55 @@
       </c>
       <c r="BD32" s="13">
         <v>6.72</v>
       </c>
       <c r="BE32" s="37">
         <v>6.74</v>
       </c>
       <c r="BF32" s="13">
         <v>6.68</v>
       </c>
       <c r="BG32" s="13">
         <v>6.69</v>
       </c>
       <c r="BH32" s="13">
         <v>6.61</v>
       </c>
       <c r="BI32" s="13">
         <v>6.63</v>
       </c>
       <c r="BJ32" s="37">
         <v>6.07</v>
       </c>
       <c r="BK32" s="13">
         <v>6.11</v>
       </c>
+      <c r="BL32" s="13">
+        <v>6.89</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="13">
         <v>5.14</v>
       </c>
       <c r="C33" s="13">
         <v>6.01</v>
       </c>
       <c r="D33" s="13">
         <v>6.9</v>
       </c>
       <c r="E33" s="13">
         <v>7.24</v>
       </c>
       <c r="F33" s="13">
         <v>7.27</v>
       </c>
       <c r="G33" s="13">
         <v>6.85</v>
       </c>
       <c r="H33" s="13">
         <v>7.1</v>
       </c>
       <c r="I33" s="13">
@@ -13647,52 +13835,55 @@
       </c>
       <c r="BD33" s="13">
         <v>5.79</v>
       </c>
       <c r="BE33" s="37">
         <v>6.22</v>
       </c>
       <c r="BF33" s="13">
         <v>6.37</v>
       </c>
       <c r="BG33" s="13">
         <v>6.28</v>
       </c>
       <c r="BH33" s="13">
         <v>6.14</v>
       </c>
       <c r="BI33" s="13">
         <v>6.1</v>
       </c>
       <c r="BJ33" s="37">
         <v>6.25</v>
       </c>
       <c r="BK33" s="13">
         <v>6.29</v>
       </c>
+      <c r="BL33" s="37">
+        <v>6.88</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="13">
         <v>3.92</v>
       </c>
       <c r="C34" s="13">
         <v>4.88</v>
       </c>
       <c r="D34" s="13">
         <v>6.56</v>
       </c>
       <c r="E34" s="13">
         <v>6.17</v>
       </c>
       <c r="F34" s="13">
         <v>6.2</v>
       </c>
       <c r="G34" s="13">
         <v>7.01</v>
       </c>
       <c r="H34" s="13">
         <v>7.27</v>
       </c>
       <c r="I34" s="13">
@@ -13838,52 +14029,55 @@
       </c>
       <c r="BD34" s="13">
         <v>6.18</v>
       </c>
       <c r="BE34" s="37">
         <v>6.23</v>
       </c>
       <c r="BF34" s="13">
         <v>6.01</v>
       </c>
       <c r="BG34" s="13">
         <v>6.53</v>
       </c>
       <c r="BH34" s="13">
         <v>6.5</v>
       </c>
       <c r="BI34" s="13">
         <v>6.45</v>
       </c>
       <c r="BJ34" s="37">
         <v>9.76</v>
       </c>
       <c r="BK34" s="13">
         <v>6.7</v>
       </c>
+      <c r="BL34" s="37">
+        <v>6.07</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="C35" s="13">
         <v>4.28</v>
       </c>
       <c r="D35" s="13">
         <v>5.26</v>
       </c>
       <c r="E35" s="13">
         <v>5.52</v>
       </c>
       <c r="F35" s="13">
         <v>6.06</v>
       </c>
       <c r="G35" s="13">
         <v>5.75</v>
       </c>
       <c r="H35" s="13">
         <v>5.73</v>
       </c>
       <c r="I35" s="13">
@@ -14029,52 +14223,55 @@
       </c>
       <c r="BD35" s="13">
         <v>6.97</v>
       </c>
       <c r="BE35" s="37">
         <v>6.7</v>
       </c>
       <c r="BF35" s="13">
         <v>6.48</v>
       </c>
       <c r="BG35" s="13">
         <v>6.41</v>
       </c>
       <c r="BH35" s="13">
         <v>6.17</v>
       </c>
       <c r="BI35" s="13">
         <v>6.31</v>
       </c>
       <c r="BJ35" s="37">
         <v>5.81</v>
       </c>
       <c r="BK35" s="13">
         <v>5.31</v>
       </c>
+      <c r="BL35" s="37">
+        <v>5.86</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="13">
         <v>9.82</v>
       </c>
       <c r="C36" s="13">
         <v>10.32</v>
       </c>
       <c r="D36" s="13">
         <v>8.68</v>
       </c>
       <c r="E36" s="13">
         <v>10.66</v>
       </c>
       <c r="F36" s="13">
         <v>11.77</v>
       </c>
       <c r="G36" s="13">
         <v>11.98</v>
       </c>
       <c r="H36" s="13">
         <v>12.06</v>
       </c>
       <c r="I36" s="13">
@@ -14220,52 +14417,55 @@
       </c>
       <c r="BD36" s="13">
         <v>8.94</v>
       </c>
       <c r="BE36" s="37">
         <v>8.69</v>
       </c>
       <c r="BF36" s="13">
         <v>8.19</v>
       </c>
       <c r="BG36" s="13">
         <v>7.83</v>
       </c>
       <c r="BH36" s="13">
         <v>7.99</v>
       </c>
       <c r="BI36" s="13">
         <v>8.52</v>
       </c>
       <c r="BJ36" s="37">
         <v>7.96</v>
       </c>
       <c r="BK36" s="13">
         <v>10.029999999999999</v>
       </c>
+      <c r="BL36" s="37">
+        <v>12.04</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="13">
         <v>9.73</v>
       </c>
       <c r="C37" s="13">
         <v>8.5</v>
       </c>
       <c r="D37" s="13">
         <v>8.4499999999999993</v>
       </c>
       <c r="E37" s="13">
         <v>8.32</v>
       </c>
       <c r="F37" s="13">
         <v>8.06</v>
       </c>
       <c r="G37" s="13">
         <v>8.0299999999999994</v>
       </c>
       <c r="H37" s="13">
         <v>8.4600000000000009</v>
       </c>
       <c r="I37" s="13">
@@ -14411,52 +14611,55 @@
       </c>
       <c r="BD37" s="13">
         <v>7.45</v>
       </c>
       <c r="BE37" s="37">
         <v>7.19</v>
       </c>
       <c r="BF37" s="13">
         <v>7.09</v>
       </c>
       <c r="BG37" s="13">
         <v>6.82</v>
       </c>
       <c r="BH37" s="13">
         <v>6.9</v>
       </c>
       <c r="BI37" s="13">
         <v>6.95</v>
       </c>
       <c r="BJ37" s="37">
         <v>5.34</v>
       </c>
       <c r="BK37" s="13">
         <v>6.06</v>
       </c>
+      <c r="BL37" s="37">
+        <v>6.91</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="13">
         <v>9.51</v>
       </c>
       <c r="C38" s="13">
         <v>9.14</v>
       </c>
       <c r="D38" s="13">
         <v>8.43</v>
       </c>
       <c r="E38" s="13">
         <v>9.18</v>
       </c>
       <c r="F38" s="13">
         <v>10.220000000000001</v>
       </c>
       <c r="G38" s="13">
         <v>10.41</v>
       </c>
       <c r="H38" s="13">
         <v>10.33</v>
       </c>
       <c r="I38" s="13">
@@ -14602,52 +14805,55 @@
       </c>
       <c r="BD38" s="13">
         <v>8.36</v>
       </c>
       <c r="BE38" s="37">
         <v>8.14</v>
       </c>
       <c r="BF38" s="13">
         <v>8.08</v>
       </c>
       <c r="BG38" s="13">
         <v>8.1199999999999992</v>
       </c>
       <c r="BH38" s="13">
         <v>8.1</v>
       </c>
       <c r="BI38" s="13">
         <v>8.19</v>
       </c>
       <c r="BJ38" s="37">
         <v>8.51</v>
       </c>
       <c r="BK38" s="13">
         <v>7.88</v>
       </c>
+      <c r="BL38" s="37">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>5.36</v>
       </c>
       <c r="C39" s="13">
         <v>7.78</v>
       </c>
       <c r="D39" s="13">
         <v>7.41</v>
       </c>
       <c r="E39" s="13">
         <v>7.29</v>
       </c>
       <c r="F39" s="13">
         <v>6.62</v>
       </c>
       <c r="G39" s="13">
         <v>7.37</v>
       </c>
       <c r="H39" s="13">
         <v>6.98</v>
       </c>
       <c r="I39" s="13">
@@ -14793,52 +14999,55 @@
       </c>
       <c r="BD39" s="13">
         <v>6.61</v>
       </c>
       <c r="BE39" s="37">
         <v>6.78</v>
       </c>
       <c r="BF39" s="13">
         <v>6.75</v>
       </c>
       <c r="BG39" s="13">
         <v>6.86</v>
       </c>
       <c r="BH39" s="13">
         <v>6.81</v>
       </c>
       <c r="BI39" s="13">
         <v>6.96</v>
       </c>
       <c r="BJ39" s="37">
         <v>5.59</v>
       </c>
       <c r="BK39" s="13">
         <v>4.6500000000000004</v>
       </c>
+      <c r="BL39" s="37">
+        <v>6.93</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>4.42</v>
       </c>
       <c r="C40" s="13">
         <v>2.99</v>
       </c>
       <c r="D40" s="13">
         <v>3.7</v>
       </c>
       <c r="E40" s="13">
         <v>5.23</v>
       </c>
       <c r="F40" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="G40" s="13">
         <v>5.09</v>
       </c>
       <c r="H40" s="13">
         <v>5.55</v>
       </c>
       <c r="I40" s="13">
@@ -14984,52 +15193,55 @@
       </c>
       <c r="BD40" s="13">
         <v>5.18</v>
       </c>
       <c r="BE40" s="37">
         <v>5.31</v>
       </c>
       <c r="BF40" s="13">
         <v>5.34</v>
       </c>
       <c r="BG40" s="13">
         <v>5.58</v>
       </c>
       <c r="BH40" s="13">
         <v>5.5</v>
       </c>
       <c r="BI40" s="13">
         <v>5.62</v>
       </c>
       <c r="BJ40" s="37">
         <v>3.21</v>
       </c>
       <c r="BK40" s="13">
         <v>5.51</v>
       </c>
+      <c r="BL40" s="37">
+        <v>6.37</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>5.24</v>
       </c>
       <c r="C41" s="13">
         <v>4.6500000000000004</v>
       </c>
       <c r="D41" s="13">
         <v>5.64</v>
       </c>
       <c r="E41" s="13">
         <v>5.59</v>
       </c>
       <c r="F41" s="13">
         <v>5.79</v>
       </c>
       <c r="G41" s="13">
         <v>6.12</v>
       </c>
       <c r="H41" s="13">
         <v>6.37</v>
       </c>
       <c r="I41" s="13">
@@ -15175,52 +15387,55 @@
       </c>
       <c r="BD41" s="13">
         <v>6.42</v>
       </c>
       <c r="BE41" s="37">
         <v>6.3</v>
       </c>
       <c r="BF41" s="13">
         <v>6.39</v>
       </c>
       <c r="BG41" s="13">
         <v>6.29</v>
       </c>
       <c r="BH41" s="13">
         <v>6.13</v>
       </c>
       <c r="BI41" s="13">
         <v>5.98</v>
       </c>
       <c r="BJ41" s="37">
         <v>5.2</v>
       </c>
       <c r="BK41" s="13">
         <v>5.43</v>
       </c>
+      <c r="BL41" s="37">
+        <v>6.86</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>8.01</v>
       </c>
       <c r="C42" s="13">
         <v>7.26</v>
       </c>
       <c r="D42" s="13">
         <v>7.77</v>
       </c>
       <c r="E42" s="13">
         <v>7.15</v>
       </c>
       <c r="F42" s="13">
         <v>7.94</v>
       </c>
       <c r="G42" s="13">
         <v>7.99</v>
       </c>
       <c r="H42" s="13">
         <v>8.1</v>
       </c>
       <c r="I42" s="13">
@@ -15366,52 +15581,55 @@
       </c>
       <c r="BD42" s="13">
         <v>6.98</v>
       </c>
       <c r="BE42" s="37">
         <v>7.13</v>
       </c>
       <c r="BF42" s="13">
         <v>6.85</v>
       </c>
       <c r="BG42" s="13">
         <v>6.9</v>
       </c>
       <c r="BH42" s="13">
         <v>6.83</v>
       </c>
       <c r="BI42" s="13">
         <v>6.75</v>
       </c>
       <c r="BJ42" s="37">
         <v>3.8</v>
       </c>
       <c r="BK42" s="13">
         <v>4.4000000000000004</v>
       </c>
+      <c r="BL42" s="37">
+        <v>5.25</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="37">
         <v>2.64</v>
       </c>
       <c r="C43" s="37">
         <v>1.39</v>
       </c>
       <c r="D43" s="37">
         <v>2.74</v>
       </c>
       <c r="E43" s="37">
         <v>3.42</v>
       </c>
       <c r="F43" s="37">
         <v>4.34</v>
       </c>
       <c r="G43" s="37">
         <v>4.1900000000000004</v>
       </c>
       <c r="H43" s="37">
         <v>4.75</v>
       </c>
       <c r="I43" s="37">
@@ -15557,52 +15775,55 @@
       </c>
       <c r="BD43" s="13">
         <v>5.69</v>
       </c>
       <c r="BE43" s="37">
         <v>6.16</v>
       </c>
       <c r="BF43" s="13">
         <v>6.34</v>
       </c>
       <c r="BG43" s="13">
         <v>6.29</v>
       </c>
       <c r="BH43" s="13">
         <v>6.03</v>
       </c>
       <c r="BI43" s="13">
         <v>5.8</v>
       </c>
       <c r="BJ43" s="37">
         <v>3.4</v>
       </c>
       <c r="BK43" s="13">
         <v>4.05</v>
       </c>
+      <c r="BL43" s="37">
+        <v>5.32</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="15">
         <v>3.97</v>
       </c>
       <c r="C44" s="15">
         <v>4.55</v>
       </c>
       <c r="D44" s="15">
         <v>5.69</v>
       </c>
       <c r="E44" s="15">
         <v>5.28</v>
       </c>
       <c r="F44" s="15">
         <v>5.65</v>
       </c>
       <c r="G44" s="15">
         <v>5.66</v>
       </c>
       <c r="H44" s="15">
         <v>5.75</v>
       </c>
       <c r="I44" s="15">
@@ -15748,233 +15969,237 @@
       </c>
       <c r="BD44" s="15">
         <v>5.08</v>
       </c>
       <c r="BE44" s="15">
         <v>5.33</v>
       </c>
       <c r="BF44" s="15">
         <v>5.64</v>
       </c>
       <c r="BG44" s="15">
         <v>5.77</v>
       </c>
       <c r="BH44" s="15">
         <v>5.74</v>
       </c>
       <c r="BI44" s="15">
         <v>5.47</v>
       </c>
       <c r="BJ44" s="15">
         <v>5.38</v>
       </c>
       <c r="BK44" s="15">
         <v>6.09</v>
       </c>
+      <c r="BL44" s="15">
+        <v>6.15</v>
+      </c>
     </row>
-    <row r="45" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
       <c r="AL45" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ6:BK6"/>
-    <mergeCell ref="AY5:BK5"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BK2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:BK31"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="AY5:BL5"/>
+    <mergeCell ref="A8:BL8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK47"/>
+  <dimension ref="A2:BL47"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="4.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="37" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="9"/>
     <col min="53" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:64">
+      <c r="A2" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="82"/>
-[...60 lines deleted...]
-      <c r="BK2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="83"/>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
     </row>
-    <row r="3" spans="1:63" s="19" customFormat="1">
+    <row r="3" spans="1:64" s="19" customFormat="1">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
@@ -15984,51 +16209,51 @@
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:63" s="19" customFormat="1">
+    <row r="4" spans="1:64" s="19" customFormat="1">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="40"/>
@@ -16038,147 +16263,149 @@
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="40"/>
       <c r="AL4" s="40"/>
       <c r="AM4" s="40"/>
       <c r="AN4" s="40"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="AQ5" s="43"/>
       <c r="AR5" s="43"/>
       <c r="AS5" s="43"/>
       <c r="AT5" s="43"/>
       <c r="AU5" s="43"/>
       <c r="AV5" s="43"/>
       <c r="AW5" s="43"/>
       <c r="AX5" s="43"/>
       <c r="AY5" s="16"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="22"/>
       <c r="BF5" s="65"/>
       <c r="BG5" s="75"/>
-      <c r="BK5" s="77" t="s">
+      <c r="BK5" s="76"/>
+      <c r="BL5" s="81" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:63">
-[...1 lines deleted...]
-      <c r="B6" s="85">
+    <row r="6" spans="1:64">
+      <c r="A6" s="89"/>
+      <c r="B6" s="86">
         <v>2021</v>
       </c>
-      <c r="C6" s="86"/>
-[...10 lines deleted...]
-      <c r="N6" s="92">
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="93">
         <v>2022</v>
       </c>
-      <c r="O6" s="93"/>
-[...10 lines deleted...]
-      <c r="Z6" s="85">
+      <c r="O6" s="94"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="86">
         <v>2023</v>
       </c>
-      <c r="AA6" s="86"/>
-[...10 lines deleted...]
-      <c r="AL6" s="102">
+      <c r="AA6" s="87"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+      <c r="AF6" s="87"/>
+      <c r="AG6" s="87"/>
+      <c r="AH6" s="87"/>
+      <c r="AI6" s="87"/>
+      <c r="AJ6" s="87"/>
+      <c r="AK6" s="95"/>
+      <c r="AL6" s="103">
         <v>2024</v>
       </c>
-      <c r="AM6" s="103"/>
-[...10 lines deleted...]
-      <c r="AX6" s="85">
+      <c r="AM6" s="104"/>
+      <c r="AN6" s="104"/>
+      <c r="AO6" s="104"/>
+      <c r="AP6" s="104"/>
+      <c r="AQ6" s="104"/>
+      <c r="AR6" s="104"/>
+      <c r="AS6" s="104"/>
+      <c r="AT6" s="104"/>
+      <c r="AU6" s="104"/>
+      <c r="AV6" s="104"/>
+      <c r="AW6" s="104"/>
+      <c r="AX6" s="86">
         <v>2025</v>
       </c>
-      <c r="AY6" s="86"/>
-[...9 lines deleted...]
-      <c r="BI6" s="86"/>
+      <c r="AY6" s="87"/>
+      <c r="AZ6" s="87"/>
+      <c r="BA6" s="87"/>
+      <c r="BB6" s="87"/>
+      <c r="BC6" s="87"/>
+      <c r="BD6" s="87"/>
+      <c r="BE6" s="87"/>
+      <c r="BF6" s="87"/>
+      <c r="BG6" s="87"/>
+      <c r="BH6" s="87"/>
+      <c r="BI6" s="87"/>
       <c r="BJ6" s="86">
         <v>2026</v>
       </c>
-      <c r="BK6" s="86"/>
+      <c r="BK6" s="87"/>
+      <c r="BL6" s="87"/>
     </row>
-    <row r="7" spans="1:63" s="9" customFormat="1" ht="11.25">
-      <c r="A7" s="89"/>
+    <row r="7" spans="1:64" s="9" customFormat="1" ht="11.25">
+      <c r="A7" s="90"/>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -16309,131 +16536,135 @@
       </c>
       <c r="AZ7" s="64" t="s">
         <v>7</v>
       </c>
       <c r="BA7" s="64" t="s">
         <v>8</v>
       </c>
       <c r="BB7" s="64" t="s">
         <v>0</v>
       </c>
       <c r="BC7" s="69" t="s">
         <v>1</v>
       </c>
       <c r="BD7" s="69" t="s">
         <v>2</v>
       </c>
       <c r="BE7" s="71" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="72" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="BH7" s="78" t="s">
+      <c r="BH7" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="BI7" s="79" t="s">
+      <c r="BI7" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="BJ7" s="23" t="s">
+      <c r="BJ7" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="23" t="s">
+      <c r="BK7" s="79" t="s">
         <v>6</v>
       </c>
+      <c r="BL7" s="20" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="95" t="s">
+    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="95"/>
-[...60 lines deleted...]
-      <c r="BK8" s="95"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="98"/>
+      <c r="AF8" s="98"/>
+      <c r="AG8" s="98"/>
+      <c r="AH8" s="98"/>
+      <c r="AI8" s="98"/>
+      <c r="AJ8" s="98"/>
+      <c r="AK8" s="98"/>
+      <c r="AL8" s="98"/>
+      <c r="AM8" s="98"/>
+      <c r="AN8" s="98"/>
+      <c r="AO8" s="98"/>
+      <c r="AP8" s="98"/>
+      <c r="AQ8" s="98"/>
+      <c r="AR8" s="98"/>
+      <c r="AS8" s="98"/>
+      <c r="AT8" s="98"/>
+      <c r="AU8" s="98"/>
+      <c r="AV8" s="98"/>
+      <c r="AW8" s="98"/>
+      <c r="AX8" s="98"/>
+      <c r="AY8" s="98"/>
+      <c r="AZ8" s="98"/>
+      <c r="BA8" s="98"/>
+      <c r="BB8" s="98"/>
+      <c r="BC8" s="98"/>
+      <c r="BD8" s="98"/>
+      <c r="BE8" s="98"/>
+      <c r="BF8" s="98"/>
+      <c r="BG8" s="98"/>
+      <c r="BH8" s="98"/>
+      <c r="BI8" s="98"/>
+      <c r="BJ8" s="98"/>
+      <c r="BK8" s="98"/>
+      <c r="BL8" s="98"/>
     </row>
-    <row r="9" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="44">
         <v>15</v>
       </c>
       <c r="C9" s="44">
         <v>21</v>
       </c>
       <c r="D9" s="5">
         <v>24</v>
       </c>
       <c r="E9" s="5">
         <v>18</v>
       </c>
       <c r="F9" s="44">
         <v>31</v>
       </c>
       <c r="G9" s="44">
         <v>14</v>
       </c>
       <c r="H9" s="44">
         <v>13</v>
       </c>
       <c r="I9" s="44">
@@ -16579,52 +16810,55 @@
       </c>
       <c r="BD9" s="5">
         <v>12</v>
       </c>
       <c r="BE9" s="5">
         <v>8</v>
       </c>
       <c r="BF9" s="33">
         <v>6</v>
       </c>
       <c r="BG9" s="28">
         <v>9</v>
       </c>
       <c r="BH9" s="28">
         <v>5</v>
       </c>
       <c r="BI9" s="28">
         <v>7</v>
       </c>
       <c r="BJ9" s="28">
         <v>6</v>
       </c>
       <c r="BK9" s="28">
         <v>5</v>
       </c>
+      <c r="BL9" s="5">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="44">
         <v>12</v>
       </c>
       <c r="C10" s="44">
         <v>9</v>
       </c>
       <c r="D10" s="5">
         <v>11</v>
       </c>
       <c r="E10" s="5">
         <v>13</v>
       </c>
       <c r="F10" s="44">
         <v>21</v>
       </c>
       <c r="G10" s="44">
         <v>9</v>
       </c>
       <c r="H10" s="44">
         <v>8</v>
       </c>
       <c r="I10" s="44">
@@ -16770,52 +17004,55 @@
       </c>
       <c r="BD10" s="5">
         <v>12</v>
       </c>
       <c r="BE10" s="5">
         <v>6</v>
       </c>
       <c r="BF10" s="33">
         <v>1</v>
       </c>
       <c r="BG10" s="28">
         <v>4</v>
       </c>
       <c r="BH10" s="28">
         <v>4</v>
       </c>
       <c r="BI10" s="28">
         <v>3</v>
       </c>
       <c r="BJ10" s="28">
         <v>4</v>
       </c>
       <c r="BK10" s="28">
         <v>2</v>
       </c>
+      <c r="BL10" s="5">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="44">
         <v>1</v>
       </c>
       <c r="C11" s="44">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>3</v>
       </c>
       <c r="E11" s="44">
         <v>0</v>
       </c>
       <c r="F11" s="44">
         <v>1</v>
       </c>
       <c r="G11" s="44">
         <v>2</v>
       </c>
       <c r="H11" s="44">
         <v>0</v>
       </c>
       <c r="I11" s="44">
@@ -16961,52 +17198,55 @@
       </c>
       <c r="BD11" s="5">
         <v>0</v>
       </c>
       <c r="BE11" s="5">
         <v>0</v>
       </c>
       <c r="BF11" s="33">
         <v>1</v>
       </c>
       <c r="BG11" s="28">
         <v>0</v>
       </c>
       <c r="BH11" s="28">
         <v>0</v>
       </c>
       <c r="BI11" s="28">
         <v>0</v>
       </c>
       <c r="BJ11" s="9">
         <v>0</v>
       </c>
       <c r="BK11" s="28">
         <v>0</v>
       </c>
+      <c r="BL11" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="44">
         <v>0</v>
       </c>
       <c r="C12" s="44">
         <v>0</v>
       </c>
       <c r="D12" s="44">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>1</v>
       </c>
       <c r="F12" s="44">
         <v>0</v>
       </c>
       <c r="G12" s="44">
         <v>1</v>
       </c>
       <c r="H12" s="44">
         <v>0</v>
       </c>
       <c r="I12" s="44">
@@ -17152,52 +17392,55 @@
       </c>
       <c r="BD12" s="5">
         <v>0</v>
       </c>
       <c r="BE12" s="5">
         <v>0</v>
       </c>
       <c r="BF12" s="33">
         <v>0</v>
       </c>
       <c r="BG12" s="28">
         <v>0</v>
       </c>
       <c r="BH12" s="28">
         <v>0</v>
       </c>
       <c r="BI12" s="28">
         <v>0</v>
       </c>
       <c r="BJ12" s="28">
         <v>1</v>
       </c>
       <c r="BK12" s="28">
         <v>1</v>
       </c>
+      <c r="BL12" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="44">
         <v>0</v>
       </c>
       <c r="C13" s="44">
         <v>4</v>
       </c>
       <c r="D13" s="5">
         <v>1</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="44">
         <v>0</v>
       </c>
       <c r="G13" s="44">
         <v>0</v>
       </c>
       <c r="H13" s="44">
         <v>1</v>
       </c>
       <c r="I13" s="44">
@@ -17343,52 +17586,55 @@
       </c>
       <c r="BD13" s="5">
         <v>0</v>
       </c>
       <c r="BE13" s="5">
         <v>0</v>
       </c>
       <c r="BF13" s="33">
         <v>0</v>
       </c>
       <c r="BG13" s="28">
         <v>0</v>
       </c>
       <c r="BH13" s="28">
         <v>0</v>
       </c>
       <c r="BI13" s="28">
         <v>0</v>
       </c>
       <c r="BJ13" s="9">
         <v>0</v>
       </c>
       <c r="BK13" s="28">
         <v>0</v>
       </c>
+      <c r="BL13" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="44">
         <v>0</v>
       </c>
       <c r="C14" s="44">
         <v>1</v>
       </c>
       <c r="D14" s="44">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>1</v>
       </c>
       <c r="F14" s="44">
         <v>2</v>
       </c>
       <c r="G14" s="44">
         <v>0</v>
       </c>
       <c r="H14" s="44">
         <v>0</v>
       </c>
       <c r="I14" s="44">
@@ -17534,52 +17780,55 @@
       </c>
       <c r="BD14" s="5">
         <v>0</v>
       </c>
       <c r="BE14" s="5">
         <v>0</v>
       </c>
       <c r="BF14" s="33">
         <v>0</v>
       </c>
       <c r="BG14" s="28">
         <v>0</v>
       </c>
       <c r="BH14" s="28">
         <v>0</v>
       </c>
       <c r="BI14" s="28">
         <v>0</v>
       </c>
       <c r="BJ14" s="9">
         <v>0</v>
       </c>
       <c r="BK14" s="28">
         <v>0</v>
       </c>
+      <c r="BL14" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="44">
         <v>0</v>
       </c>
       <c r="C15" s="44">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="44">
         <v>0</v>
       </c>
       <c r="F15" s="44">
         <v>1</v>
       </c>
       <c r="G15" s="44">
         <v>0</v>
       </c>
       <c r="H15" s="44">
         <v>0</v>
       </c>
       <c r="I15" s="44">
@@ -17725,52 +17974,55 @@
       </c>
       <c r="BD15" s="5">
         <v>0</v>
       </c>
       <c r="BE15" s="5">
         <v>0</v>
       </c>
       <c r="BF15" s="33">
         <v>0</v>
       </c>
       <c r="BG15" s="28">
         <v>1</v>
       </c>
       <c r="BH15" s="28">
         <v>0</v>
       </c>
       <c r="BI15" s="28">
         <v>2</v>
       </c>
       <c r="BJ15" s="9">
         <v>0</v>
       </c>
       <c r="BK15" s="28">
         <v>0</v>
       </c>
+      <c r="BL15" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="44">
         <v>0</v>
       </c>
       <c r="C16" s="44">
         <v>1</v>
       </c>
       <c r="D16" s="44">
         <v>0</v>
       </c>
       <c r="E16" s="44">
         <v>0</v>
       </c>
       <c r="F16" s="44">
         <v>0</v>
       </c>
       <c r="G16" s="44">
         <v>0</v>
       </c>
       <c r="H16" s="44">
         <v>0</v>
       </c>
       <c r="I16" s="44">
@@ -17916,52 +18168,55 @@
       </c>
       <c r="BD16" s="5">
         <v>0</v>
       </c>
       <c r="BE16" s="5">
         <v>0</v>
       </c>
       <c r="BF16" s="33">
         <v>0</v>
       </c>
       <c r="BG16" s="28">
         <v>1</v>
       </c>
       <c r="BH16" s="28">
         <v>0</v>
       </c>
       <c r="BI16" s="28">
         <v>0</v>
       </c>
       <c r="BJ16" s="9">
         <v>0</v>
       </c>
       <c r="BK16" s="28">
         <v>0</v>
       </c>
+      <c r="BL16" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="44">
         <v>0</v>
       </c>
       <c r="C17" s="44">
         <v>3</v>
       </c>
       <c r="D17" s="44">
         <v>0</v>
       </c>
       <c r="E17" s="44">
         <v>0</v>
       </c>
       <c r="F17" s="44">
         <v>2</v>
       </c>
       <c r="G17" s="44">
         <v>0</v>
       </c>
       <c r="H17" s="44">
         <v>0</v>
       </c>
       <c r="I17" s="44">
@@ -18107,52 +18362,55 @@
       </c>
       <c r="BD17" s="5">
         <v>0</v>
       </c>
       <c r="BE17" s="5">
         <v>0</v>
       </c>
       <c r="BF17" s="33">
         <v>3</v>
       </c>
       <c r="BG17" s="28">
         <v>0</v>
       </c>
       <c r="BH17" s="28">
         <v>0</v>
       </c>
       <c r="BI17" s="28">
         <v>0</v>
       </c>
       <c r="BJ17" s="28">
         <v>1</v>
       </c>
       <c r="BK17" s="28">
         <v>0</v>
       </c>
+      <c r="BL17" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="44">
         <v>0</v>
       </c>
       <c r="C18" s="44">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>1</v>
       </c>
       <c r="E18" s="44">
         <v>0</v>
       </c>
       <c r="F18" s="44">
         <v>0</v>
       </c>
       <c r="G18" s="44">
         <v>0</v>
       </c>
       <c r="H18" s="44">
         <v>1</v>
       </c>
       <c r="I18" s="44">
@@ -18298,52 +18556,55 @@
       </c>
       <c r="BD18" s="5">
         <v>0</v>
       </c>
       <c r="BE18" s="5">
         <v>1</v>
       </c>
       <c r="BF18" s="33">
         <v>1</v>
       </c>
       <c r="BG18" s="28">
         <v>0</v>
       </c>
       <c r="BH18" s="28">
         <v>0</v>
       </c>
       <c r="BI18" s="28">
         <v>0</v>
       </c>
       <c r="BJ18" s="9">
         <v>0</v>
       </c>
       <c r="BK18" s="28">
         <v>0</v>
       </c>
+      <c r="BL18" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="44">
         <v>1</v>
       </c>
       <c r="C19" s="44">
         <v>2</v>
       </c>
       <c r="D19" s="44">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>1</v>
       </c>
       <c r="F19" s="44">
         <v>0</v>
       </c>
       <c r="G19" s="44">
         <v>0</v>
       </c>
       <c r="H19" s="44">
         <v>1</v>
       </c>
       <c r="I19" s="44">
@@ -18489,52 +18750,55 @@
       </c>
       <c r="BD19" s="5">
         <v>0</v>
       </c>
       <c r="BE19" s="5">
         <v>0</v>
       </c>
       <c r="BF19" s="33">
         <v>0</v>
       </c>
       <c r="BG19" s="28">
         <v>0</v>
       </c>
       <c r="BH19" s="28">
         <v>1</v>
       </c>
       <c r="BI19" s="28">
         <v>0</v>
       </c>
       <c r="BJ19" s="9">
         <v>0</v>
       </c>
       <c r="BK19" s="28">
         <v>1</v>
       </c>
+      <c r="BL19" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="44">
         <v>0</v>
       </c>
       <c r="C20" s="44">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="44">
         <v>0</v>
       </c>
       <c r="F20" s="44">
         <v>0</v>
       </c>
       <c r="G20" s="44">
         <v>0</v>
       </c>
       <c r="H20" s="44">
         <v>0</v>
       </c>
       <c r="I20" s="44">
@@ -18680,52 +18944,55 @@
       </c>
       <c r="BD20" s="5">
         <v>0</v>
       </c>
       <c r="BE20" s="5">
         <v>1</v>
       </c>
       <c r="BF20" s="33">
         <v>0</v>
       </c>
       <c r="BG20" s="28">
         <v>1</v>
       </c>
       <c r="BH20" s="28">
         <v>0</v>
       </c>
       <c r="BI20" s="28">
         <v>0</v>
       </c>
       <c r="BJ20" s="9">
         <v>0</v>
       </c>
       <c r="BK20" s="28">
         <v>0</v>
       </c>
+      <c r="BL20" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="44">
         <v>1</v>
       </c>
       <c r="C21" s="44">
         <v>1</v>
       </c>
       <c r="D21" s="5">
         <v>4</v>
       </c>
       <c r="E21" s="5">
         <v>1</v>
       </c>
       <c r="F21" s="44">
         <v>3</v>
       </c>
       <c r="G21" s="44">
         <v>1</v>
       </c>
       <c r="H21" s="44">
         <v>2</v>
       </c>
       <c r="I21" s="44">
@@ -18871,52 +19138,55 @@
       </c>
       <c r="BD21" s="5">
         <v>0</v>
       </c>
       <c r="BE21" s="5">
         <v>0</v>
       </c>
       <c r="BF21" s="33">
         <v>0</v>
       </c>
       <c r="BG21" s="28">
         <v>1</v>
       </c>
       <c r="BH21" s="28">
         <v>0</v>
       </c>
       <c r="BI21" s="28">
         <v>2</v>
       </c>
       <c r="BJ21" s="9">
         <v>0</v>
       </c>
       <c r="BK21" s="28">
         <v>1</v>
       </c>
+      <c r="BL21" s="5">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="44">
         <v>0</v>
       </c>
       <c r="C22" s="44">
         <v>0</v>
       </c>
       <c r="D22" s="5">
         <v>1</v>
       </c>
       <c r="E22" s="44">
         <v>0</v>
       </c>
       <c r="F22" s="44">
         <v>1</v>
       </c>
       <c r="G22" s="44">
         <v>1</v>
       </c>
       <c r="H22" s="44">
         <v>0</v>
       </c>
       <c r="I22" s="44">
@@ -19062,119 +19332,123 @@
       </c>
       <c r="BD22" s="5">
         <v>0</v>
       </c>
       <c r="BE22" s="5">
         <v>0</v>
       </c>
       <c r="BF22" s="33">
         <v>0</v>
       </c>
       <c r="BG22" s="28">
         <v>1</v>
       </c>
       <c r="BH22" s="28">
         <v>0</v>
       </c>
       <c r="BI22" s="28">
         <v>0</v>
       </c>
       <c r="BJ22" s="9">
         <v>0</v>
       </c>
       <c r="BK22" s="9">
         <v>0</v>
       </c>
+      <c r="BL22" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="98" t="s">
+    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="98"/>
-[...60 lines deleted...]
-      <c r="BK23" s="98"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="W23" s="97"/>
+      <c r="X23" s="97"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="97"/>
+      <c r="AA23" s="97"/>
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="97"/>
+      <c r="AD23" s="97"/>
+      <c r="AE23" s="97"/>
+      <c r="AF23" s="97"/>
+      <c r="AG23" s="97"/>
+      <c r="AH23" s="97"/>
+      <c r="AI23" s="97"/>
+      <c r="AJ23" s="97"/>
+      <c r="AK23" s="97"/>
+      <c r="AL23" s="97"/>
+      <c r="AM23" s="97"/>
+      <c r="AN23" s="97"/>
+      <c r="AO23" s="97"/>
+      <c r="AP23" s="97"/>
+      <c r="AQ23" s="97"/>
+      <c r="AR23" s="97"/>
+      <c r="AS23" s="97"/>
+      <c r="AT23" s="97"/>
+      <c r="AU23" s="97"/>
+      <c r="AV23" s="97"/>
+      <c r="AW23" s="97"/>
+      <c r="AX23" s="97"/>
+      <c r="AY23" s="97"/>
+      <c r="AZ23" s="97"/>
+      <c r="BA23" s="97"/>
+      <c r="BB23" s="97"/>
+      <c r="BC23" s="97"/>
+      <c r="BD23" s="97"/>
+      <c r="BE23" s="97"/>
+      <c r="BF23" s="97"/>
+      <c r="BG23" s="97"/>
+      <c r="BH23" s="97"/>
+      <c r="BI23" s="97"/>
+      <c r="BJ23" s="97"/>
+      <c r="BK23" s="97"/>
+      <c r="BL23" s="97"/>
     </row>
-    <row r="24" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="44">
         <v>14</v>
       </c>
       <c r="C24" s="44">
         <v>13</v>
       </c>
       <c r="D24" s="5">
         <v>17</v>
       </c>
       <c r="E24" s="5">
         <v>14</v>
       </c>
       <c r="F24" s="44">
         <v>26</v>
       </c>
       <c r="G24" s="44">
         <v>11</v>
       </c>
       <c r="H24" s="44">
         <v>10</v>
       </c>
       <c r="I24" s="44">
@@ -19320,52 +19594,55 @@
       </c>
       <c r="BD24" s="5">
         <v>12</v>
       </c>
       <c r="BE24" s="5">
         <v>7</v>
       </c>
       <c r="BF24" s="33">
         <v>5</v>
       </c>
       <c r="BG24" s="28">
         <v>5</v>
       </c>
       <c r="BH24" s="28">
         <v>4</v>
       </c>
       <c r="BI24" s="28">
         <v>5</v>
       </c>
       <c r="BJ24" s="28">
         <v>5</v>
       </c>
       <c r="BK24" s="9">
         <v>2</v>
       </c>
+      <c r="BL24" s="5">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="44">
         <v>12</v>
       </c>
       <c r="C25" s="44">
         <v>9</v>
       </c>
       <c r="D25" s="5">
         <v>11</v>
       </c>
       <c r="E25" s="5">
         <v>13</v>
       </c>
       <c r="F25" s="44">
         <v>21</v>
       </c>
       <c r="G25" s="44">
         <v>9</v>
       </c>
       <c r="H25" s="44">
         <v>8</v>
       </c>
       <c r="I25" s="44">
@@ -19511,52 +19788,55 @@
       </c>
       <c r="BD25" s="5">
         <v>12</v>
       </c>
       <c r="BE25" s="5">
         <v>6</v>
       </c>
       <c r="BF25" s="33">
         <v>1</v>
       </c>
       <c r="BG25" s="28">
         <v>4</v>
       </c>
       <c r="BH25" s="28">
         <v>4</v>
       </c>
       <c r="BI25" s="28">
         <v>3</v>
       </c>
       <c r="BJ25" s="28">
         <v>4</v>
       </c>
       <c r="BK25" s="9">
         <v>2</v>
       </c>
+      <c r="BL25" s="5">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="44">
         <v>1</v>
       </c>
       <c r="C26" s="44">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>3</v>
       </c>
       <c r="E26" s="44">
         <v>0</v>
       </c>
       <c r="F26" s="44">
         <v>1</v>
       </c>
       <c r="G26" s="44">
         <v>1</v>
       </c>
       <c r="H26" s="44">
         <v>0</v>
       </c>
       <c r="I26" s="44">
@@ -19702,52 +19982,55 @@
       </c>
       <c r="BD26" s="5">
         <v>0</v>
       </c>
       <c r="BE26" s="5">
         <v>0</v>
       </c>
       <c r="BF26" s="33">
         <v>1</v>
       </c>
       <c r="BG26" s="28">
         <v>0</v>
       </c>
       <c r="BH26" s="9">
         <v>0</v>
       </c>
       <c r="BI26" s="28">
         <v>0</v>
       </c>
       <c r="BJ26" s="9">
         <v>0</v>
       </c>
       <c r="BK26" s="9">
         <v>0</v>
       </c>
+      <c r="BL26" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="44">
         <v>0</v>
       </c>
       <c r="C27" s="44">
         <v>3</v>
       </c>
       <c r="D27" s="44">
         <v>0</v>
       </c>
       <c r="E27" s="44">
         <v>0</v>
       </c>
       <c r="F27" s="44">
         <v>2</v>
       </c>
       <c r="G27" s="44">
         <v>0</v>
       </c>
       <c r="H27" s="44">
         <v>0</v>
       </c>
       <c r="I27" s="44">
@@ -19893,52 +20176,55 @@
       </c>
       <c r="BD27" s="5">
         <v>0</v>
       </c>
       <c r="BE27" s="5">
         <v>0</v>
       </c>
       <c r="BF27" s="33">
         <v>3</v>
       </c>
       <c r="BG27" s="28">
         <v>0</v>
       </c>
       <c r="BH27" s="9">
         <v>0</v>
       </c>
       <c r="BI27" s="28">
         <v>0</v>
       </c>
       <c r="BJ27" s="28">
         <v>1</v>
       </c>
       <c r="BK27" s="9">
         <v>0</v>
       </c>
+      <c r="BL27" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="44">
         <v>0</v>
       </c>
       <c r="C28" s="44">
         <v>0</v>
       </c>
       <c r="D28" s="44">
         <v>0</v>
       </c>
       <c r="E28" s="44">
         <v>0</v>
       </c>
       <c r="F28" s="44">
         <v>0</v>
       </c>
       <c r="G28" s="44">
         <v>0</v>
       </c>
       <c r="H28" s="44">
         <v>1</v>
       </c>
       <c r="I28" s="44">
@@ -20084,52 +20370,55 @@
       </c>
       <c r="BD28" s="5">
         <v>0</v>
       </c>
       <c r="BE28" s="5">
         <v>0</v>
       </c>
       <c r="BF28" s="33">
         <v>0</v>
       </c>
       <c r="BG28" s="28">
         <v>0</v>
       </c>
       <c r="BH28" s="9">
         <v>0</v>
       </c>
       <c r="BI28" s="28">
         <v>0</v>
       </c>
       <c r="BJ28" s="9">
         <v>0</v>
       </c>
       <c r="BK28" s="9">
         <v>0</v>
       </c>
+      <c r="BL28" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="44">
         <v>0</v>
       </c>
       <c r="C29" s="44">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>1</v>
       </c>
       <c r="E29" s="44">
         <v>0</v>
       </c>
       <c r="F29" s="44">
         <v>0</v>
       </c>
       <c r="G29" s="44">
         <v>0</v>
       </c>
       <c r="H29" s="44">
         <v>0</v>
       </c>
       <c r="I29" s="44">
@@ -20273,52 +20562,55 @@
       </c>
       <c r="BD29" s="5">
         <v>0</v>
       </c>
       <c r="BE29" s="5">
         <v>1</v>
       </c>
       <c r="BF29" s="33">
         <v>0</v>
       </c>
       <c r="BG29" s="28">
         <v>0</v>
       </c>
       <c r="BH29" s="9">
         <v>0</v>
       </c>
       <c r="BI29" s="28">
         <v>0</v>
       </c>
       <c r="BJ29" s="9">
         <v>0</v>
       </c>
       <c r="BK29" s="9">
         <v>0</v>
       </c>
+      <c r="BL29" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="44">
         <v>1</v>
       </c>
       <c r="C30" s="44">
         <v>1</v>
       </c>
       <c r="D30" s="5">
         <v>2</v>
       </c>
       <c r="E30" s="5">
         <v>1</v>
       </c>
       <c r="F30" s="44">
         <v>2</v>
       </c>
       <c r="G30" s="44">
         <v>1</v>
       </c>
       <c r="H30" s="44">
         <v>1</v>
       </c>
       <c r="I30" s="44">
@@ -20464,119 +20756,123 @@
       </c>
       <c r="BD30" s="5">
         <v>0</v>
       </c>
       <c r="BE30" s="5">
         <v>0</v>
       </c>
       <c r="BF30" s="33">
         <v>0</v>
       </c>
       <c r="BG30" s="28">
         <v>1</v>
       </c>
       <c r="BH30" s="9">
         <v>0</v>
       </c>
       <c r="BI30" s="28">
         <v>2</v>
       </c>
       <c r="BJ30" s="9">
         <v>0</v>
       </c>
       <c r="BK30" s="9">
         <v>0</v>
       </c>
+      <c r="BL30" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="101" t="s">
+    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="101"/>
-[...60 lines deleted...]
-      <c r="BK31" s="101"/>
+      <c r="B31" s="102"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
+      <c r="K31" s="102"/>
+      <c r="L31" s="102"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="102"/>
+      <c r="O31" s="102"/>
+      <c r="P31" s="102"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="102"/>
+      <c r="S31" s="102"/>
+      <c r="T31" s="102"/>
+      <c r="U31" s="102"/>
+      <c r="V31" s="102"/>
+      <c r="W31" s="102"/>
+      <c r="X31" s="102"/>
+      <c r="Y31" s="102"/>
+      <c r="Z31" s="102"/>
+      <c r="AA31" s="102"/>
+      <c r="AB31" s="102"/>
+      <c r="AC31" s="102"/>
+      <c r="AD31" s="102"/>
+      <c r="AE31" s="102"/>
+      <c r="AF31" s="102"/>
+      <c r="AG31" s="102"/>
+      <c r="AH31" s="102"/>
+      <c r="AI31" s="102"/>
+      <c r="AJ31" s="102"/>
+      <c r="AK31" s="102"/>
+      <c r="AL31" s="102"/>
+      <c r="AM31" s="102"/>
+      <c r="AN31" s="102"/>
+      <c r="AO31" s="102"/>
+      <c r="AP31" s="102"/>
+      <c r="AQ31" s="102"/>
+      <c r="AR31" s="102"/>
+      <c r="AS31" s="102"/>
+      <c r="AT31" s="102"/>
+      <c r="AU31" s="102"/>
+      <c r="AV31" s="102"/>
+      <c r="AW31" s="102"/>
+      <c r="AX31" s="102"/>
+      <c r="AY31" s="102"/>
+      <c r="AZ31" s="102"/>
+      <c r="BA31" s="102"/>
+      <c r="BB31" s="102"/>
+      <c r="BC31" s="102"/>
+      <c r="BD31" s="102"/>
+      <c r="BE31" s="102"/>
+      <c r="BF31" s="102"/>
+      <c r="BG31" s="102"/>
+      <c r="BH31" s="102"/>
+      <c r="BI31" s="102"/>
+      <c r="BJ31" s="102"/>
+      <c r="BK31" s="102"/>
+      <c r="BL31" s="102"/>
     </row>
-    <row r="32" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="44">
         <v>1</v>
       </c>
       <c r="C32" s="44">
         <v>8</v>
       </c>
       <c r="D32" s="5">
         <v>7</v>
       </c>
       <c r="E32" s="5">
         <v>4</v>
       </c>
       <c r="F32" s="44">
         <v>5</v>
       </c>
       <c r="G32" s="44">
         <v>3</v>
       </c>
       <c r="H32" s="44">
         <v>3</v>
       </c>
       <c r="I32" s="44">
@@ -20722,52 +21018,55 @@
       </c>
       <c r="BD32" s="5">
         <v>0</v>
       </c>
       <c r="BE32" s="5">
         <v>1</v>
       </c>
       <c r="BF32" s="33">
         <v>1</v>
       </c>
       <c r="BG32" s="28">
         <v>4</v>
       </c>
       <c r="BH32" s="28">
         <v>1</v>
       </c>
       <c r="BI32" s="28">
         <v>2</v>
       </c>
       <c r="BJ32" s="28">
         <v>1</v>
       </c>
       <c r="BK32" s="28">
         <v>3</v>
       </c>
+      <c r="BL32" s="5">
+        <v>2</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="44">
         <v>0</v>
       </c>
       <c r="C33" s="44">
         <v>0</v>
       </c>
       <c r="D33" s="44">
         <v>0</v>
       </c>
       <c r="E33" s="44">
         <v>0</v>
       </c>
       <c r="F33" s="44">
         <v>0</v>
       </c>
       <c r="G33" s="44">
         <v>1</v>
       </c>
       <c r="H33" s="44">
         <v>0</v>
       </c>
       <c r="I33" s="44">
@@ -20910,52 +21209,55 @@
       </c>
       <c r="BD33" s="5">
         <v>0</v>
       </c>
       <c r="BE33" s="5">
         <v>0</v>
       </c>
       <c r="BF33" s="33">
         <v>0</v>
       </c>
       <c r="BG33" s="28">
         <v>0</v>
       </c>
       <c r="BH33" s="28">
         <v>0</v>
       </c>
       <c r="BI33" s="28">
         <v>0</v>
       </c>
       <c r="BJ33" s="9">
         <v>0</v>
       </c>
       <c r="BK33" s="28">
         <v>0</v>
       </c>
+      <c r="BL33" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="44">
         <v>0</v>
       </c>
       <c r="C34" s="44">
         <v>0</v>
       </c>
       <c r="D34" s="44">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>1</v>
       </c>
       <c r="F34" s="44">
         <v>0</v>
       </c>
       <c r="G34" s="44">
         <v>1</v>
       </c>
       <c r="H34" s="44">
         <v>0</v>
       </c>
       <c r="I34" s="44">
@@ -21101,52 +21403,55 @@
       </c>
       <c r="BD34" s="5">
         <v>0</v>
       </c>
       <c r="BE34" s="5">
         <v>0</v>
       </c>
       <c r="BF34" s="33">
         <v>0</v>
       </c>
       <c r="BG34" s="28">
         <v>0</v>
       </c>
       <c r="BH34" s="28">
         <v>0</v>
       </c>
       <c r="BI34" s="28">
         <v>0</v>
       </c>
       <c r="BJ34" s="28">
         <v>1</v>
       </c>
       <c r="BK34" s="28">
         <v>1</v>
       </c>
+      <c r="BL34" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="44">
         <v>0</v>
       </c>
       <c r="C35" s="44">
         <v>4</v>
       </c>
       <c r="D35" s="5">
         <v>1</v>
       </c>
       <c r="E35" s="5">
         <v>1</v>
       </c>
       <c r="F35" s="44">
         <v>0</v>
       </c>
       <c r="G35" s="44">
         <v>0</v>
       </c>
       <c r="H35" s="44">
         <v>1</v>
       </c>
       <c r="I35" s="44">
@@ -21292,52 +21597,55 @@
       </c>
       <c r="BD35" s="5">
         <v>0</v>
       </c>
       <c r="BE35" s="5">
         <v>0</v>
       </c>
       <c r="BF35" s="33">
         <v>0</v>
       </c>
       <c r="BG35" s="28">
         <v>0</v>
       </c>
       <c r="BH35" s="28">
         <v>0</v>
       </c>
       <c r="BI35" s="28">
         <v>0</v>
       </c>
       <c r="BJ35" s="9">
         <v>0</v>
       </c>
       <c r="BK35" s="28">
         <v>0</v>
       </c>
+      <c r="BL35" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="44">
         <v>0</v>
       </c>
       <c r="C36" s="44">
         <v>1</v>
       </c>
       <c r="D36" s="44">
         <v>0</v>
       </c>
       <c r="E36" s="5">
         <v>1</v>
       </c>
       <c r="F36" s="44">
         <v>2</v>
       </c>
       <c r="G36" s="44">
         <v>0</v>
       </c>
       <c r="H36" s="44">
         <v>0</v>
       </c>
       <c r="I36" s="44">
@@ -21483,52 +21791,55 @@
       </c>
       <c r="BD36" s="5">
         <v>0</v>
       </c>
       <c r="BE36" s="5">
         <v>0</v>
       </c>
       <c r="BF36" s="33">
         <v>0</v>
       </c>
       <c r="BG36" s="28">
         <v>0</v>
       </c>
       <c r="BH36" s="28">
         <v>0</v>
       </c>
       <c r="BI36" s="28">
         <v>0</v>
       </c>
       <c r="BJ36" s="9">
         <v>0</v>
       </c>
       <c r="BK36" s="28">
         <v>0</v>
       </c>
+      <c r="BL36" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="44">
         <v>0</v>
       </c>
       <c r="C37" s="44">
         <v>0</v>
       </c>
       <c r="D37" s="5">
         <v>1</v>
       </c>
       <c r="E37" s="44">
         <v>0</v>
       </c>
       <c r="F37" s="44">
         <v>1</v>
       </c>
       <c r="G37" s="44">
         <v>0</v>
       </c>
       <c r="H37" s="44">
         <v>0</v>
       </c>
       <c r="I37" s="44">
@@ -21674,52 +21985,55 @@
       </c>
       <c r="BD37" s="5">
         <v>0</v>
       </c>
       <c r="BE37" s="5">
         <v>0</v>
       </c>
       <c r="BF37" s="33">
         <v>0</v>
       </c>
       <c r="BG37" s="28">
         <v>1</v>
       </c>
       <c r="BH37" s="28">
         <v>0</v>
       </c>
       <c r="BI37" s="28">
         <v>2</v>
       </c>
       <c r="BJ37" s="9">
         <v>0</v>
       </c>
       <c r="BK37" s="28">
         <v>0</v>
       </c>
+      <c r="BL37" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="44">
         <v>0</v>
       </c>
       <c r="C38" s="44">
         <v>1</v>
       </c>
       <c r="D38" s="44">
         <v>0</v>
       </c>
       <c r="E38" s="44">
         <v>0</v>
       </c>
       <c r="F38" s="44">
         <v>0</v>
       </c>
       <c r="G38" s="44">
         <v>0</v>
       </c>
       <c r="H38" s="44">
         <v>0</v>
       </c>
       <c r="I38" s="44">
@@ -21865,52 +22179,55 @@
       </c>
       <c r="BD38" s="5">
         <v>0</v>
       </c>
       <c r="BE38" s="5">
         <v>0</v>
       </c>
       <c r="BF38" s="33">
         <v>0</v>
       </c>
       <c r="BG38" s="28">
         <v>1</v>
       </c>
       <c r="BH38" s="28">
         <v>0</v>
       </c>
       <c r="BI38" s="9">
         <v>0</v>
       </c>
       <c r="BJ38" s="9">
         <v>0</v>
       </c>
       <c r="BK38" s="28">
         <v>0</v>
       </c>
+      <c r="BL38" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="44">
         <v>0</v>
       </c>
       <c r="C39" s="44">
         <v>0</v>
       </c>
       <c r="D39" s="44">
         <v>0</v>
       </c>
       <c r="E39" s="44">
         <v>0</v>
       </c>
       <c r="F39" s="44">
         <v>0</v>
       </c>
       <c r="G39" s="44">
         <v>0</v>
       </c>
       <c r="H39" s="44">
         <v>0</v>
       </c>
       <c r="I39" s="44">
@@ -22056,52 +22373,55 @@
       </c>
       <c r="BD39" s="5">
         <v>0</v>
       </c>
       <c r="BE39" s="5">
         <v>0</v>
       </c>
       <c r="BF39" s="33">
         <v>0</v>
       </c>
       <c r="BG39" s="28">
         <v>0</v>
       </c>
       <c r="BH39" s="28">
         <v>0</v>
       </c>
       <c r="BI39" s="9">
         <v>0</v>
       </c>
       <c r="BJ39" s="9">
         <v>0</v>
       </c>
       <c r="BK39" s="28">
         <v>0</v>
       </c>
+      <c r="BL39" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="44">
         <v>0</v>
       </c>
       <c r="C40" s="44">
         <v>0</v>
       </c>
       <c r="D40" s="5">
         <v>1</v>
       </c>
       <c r="E40" s="44">
         <v>0</v>
       </c>
       <c r="F40" s="44">
         <v>0</v>
       </c>
       <c r="G40" s="44">
         <v>0</v>
       </c>
       <c r="H40" s="44">
         <v>1</v>
       </c>
       <c r="I40" s="44">
@@ -22247,52 +22567,55 @@
       </c>
       <c r="BD40" s="5">
         <v>0</v>
       </c>
       <c r="BE40" s="5">
         <v>1</v>
       </c>
       <c r="BF40" s="33">
         <v>1</v>
       </c>
       <c r="BG40" s="28">
         <v>0</v>
       </c>
       <c r="BH40" s="28">
         <v>0</v>
       </c>
       <c r="BI40" s="9">
         <v>0</v>
       </c>
       <c r="BJ40" s="9">
         <v>0</v>
       </c>
       <c r="BK40" s="28">
         <v>0</v>
       </c>
+      <c r="BL40" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="44">
         <v>1</v>
       </c>
       <c r="C41" s="44">
         <v>2</v>
       </c>
       <c r="D41" s="44">
         <v>0</v>
       </c>
       <c r="E41" s="5">
         <v>1</v>
       </c>
       <c r="F41" s="44">
         <v>0</v>
       </c>
       <c r="G41" s="44">
         <v>0</v>
       </c>
       <c r="H41" s="44">
         <v>0</v>
       </c>
       <c r="I41" s="44">
@@ -22438,52 +22761,55 @@
       </c>
       <c r="BD41" s="5">
         <v>0</v>
       </c>
       <c r="BE41" s="5">
         <v>0</v>
       </c>
       <c r="BF41" s="33">
         <v>0</v>
       </c>
       <c r="BG41" s="28">
         <v>0</v>
       </c>
       <c r="BH41" s="28">
         <v>1</v>
       </c>
       <c r="BI41" s="9">
         <v>0</v>
       </c>
       <c r="BJ41" s="9">
         <v>0</v>
       </c>
       <c r="BK41" s="28">
         <v>1</v>
       </c>
+      <c r="BL41" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="44">
         <v>0</v>
       </c>
       <c r="C42" s="44">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>1</v>
       </c>
       <c r="E42" s="44">
         <v>0</v>
       </c>
       <c r="F42" s="44">
         <v>0</v>
       </c>
       <c r="G42" s="44">
         <v>0</v>
       </c>
       <c r="H42" s="44">
         <v>0</v>
       </c>
       <c r="I42" s="44">
@@ -22629,52 +22955,55 @@
       </c>
       <c r="BD42" s="5">
         <v>0</v>
       </c>
       <c r="BE42" s="5">
         <v>0</v>
       </c>
       <c r="BF42" s="33">
         <v>0</v>
       </c>
       <c r="BG42" s="28">
         <v>1</v>
       </c>
       <c r="BH42" s="9">
         <v>0</v>
       </c>
       <c r="BI42" s="9">
         <v>0</v>
       </c>
       <c r="BJ42" s="9">
         <v>0</v>
       </c>
       <c r="BK42" s="28">
         <v>0</v>
       </c>
+      <c r="BL42" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="44">
         <v>0</v>
       </c>
       <c r="C43" s="44">
         <v>0</v>
       </c>
       <c r="D43" s="33">
         <v>2</v>
       </c>
       <c r="E43" s="44">
         <v>0</v>
       </c>
       <c r="F43" s="45">
         <v>1</v>
       </c>
       <c r="G43" s="44">
         <v>0</v>
       </c>
       <c r="H43" s="45">
         <v>1</v>
       </c>
       <c r="I43" s="45">
@@ -22820,52 +23149,55 @@
       </c>
       <c r="BD43" s="5">
         <v>0</v>
       </c>
       <c r="BE43" s="5">
         <v>0</v>
       </c>
       <c r="BF43" s="33">
         <v>0</v>
       </c>
       <c r="BG43" s="28">
         <v>0</v>
       </c>
       <c r="BH43" s="9">
         <v>0</v>
       </c>
       <c r="BI43" s="9">
         <v>0</v>
       </c>
       <c r="BJ43" s="9">
         <v>0</v>
       </c>
       <c r="BK43" s="28">
         <v>1</v>
       </c>
+      <c r="BL43" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="51">
         <v>0</v>
       </c>
       <c r="C44" s="51">
         <v>0</v>
       </c>
       <c r="D44" s="7">
         <v>1</v>
       </c>
       <c r="E44" s="51">
         <v>0</v>
       </c>
       <c r="F44" s="51">
         <v>1</v>
       </c>
       <c r="G44" s="51">
         <v>1</v>
       </c>
       <c r="H44" s="51">
         <v>0</v>
       </c>
       <c r="I44" s="51">
@@ -23011,226 +23343,230 @@
       </c>
       <c r="BD44" s="7">
         <v>0</v>
       </c>
       <c r="BE44" s="7">
         <v>0</v>
       </c>
       <c r="BF44" s="7">
         <v>0</v>
       </c>
       <c r="BG44" s="29">
         <v>1</v>
       </c>
       <c r="BH44" s="61">
         <v>0</v>
       </c>
       <c r="BI44" s="61">
         <v>0</v>
       </c>
       <c r="BJ44" s="61">
         <v>0</v>
       </c>
       <c r="BK44" s="61">
         <v>0</v>
       </c>
+      <c r="BL44" s="61">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
     </row>
-    <row r="46" spans="1:63" s="9" customFormat="1" ht="11.25"/>
-    <row r="47" spans="1:63" s="9" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:64" s="9" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:64" s="9" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
-    <mergeCell ref="BJ6:BK6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A31:BK31"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK56"/>
+  <dimension ref="A2:BL56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="BR42" sqref="BR42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="9" customWidth="1"/>
     <col min="2" max="3" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="33" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="42" hidden="1" customWidth="1"/>
     <col min="39" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.5703125" style="9" customWidth="1"/>
     <col min="51" max="52" width="9.140625" style="9"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63" ht="14.25" customHeight="1">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:64" ht="14.25" customHeight="1">
+      <c r="A2" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="82"/>
-[...60 lines deleted...]
-      <c r="BK2" s="82"/>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+      <c r="AG2" s="83"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
+      <c r="AL2" s="83"/>
+      <c r="AM2" s="83"/>
+      <c r="AN2" s="83"/>
+      <c r="AO2" s="83"/>
+      <c r="AP2" s="83"/>
+      <c r="AQ2" s="83"/>
+      <c r="AR2" s="83"/>
+      <c r="AS2" s="83"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
+      <c r="AX2" s="83"/>
+      <c r="AY2" s="83"/>
+      <c r="AZ2" s="83"/>
+      <c r="BA2" s="83"/>
+      <c r="BB2" s="83"/>
+      <c r="BC2" s="83"/>
+      <c r="BD2" s="83"/>
+      <c r="BE2" s="83"/>
+      <c r="BF2" s="83"/>
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
+      <c r="BJ2" s="83"/>
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
     </row>
-    <row r="3" spans="1:63" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:64" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
       <c r="P3" s="40"/>
       <c r="Q3" s="40"/>
       <c r="R3" s="40"/>
       <c r="S3" s="40"/>
       <c r="T3" s="40"/>
       <c r="U3" s="40"/>
       <c r="V3" s="40"/>
       <c r="W3" s="40"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
@@ -23240,51 +23576,51 @@
       <c r="AC3" s="40"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="40"/>
       <c r="AF3" s="40"/>
       <c r="AG3" s="40"/>
       <c r="AH3" s="40"/>
       <c r="AI3" s="40"/>
       <c r="AJ3" s="40"/>
       <c r="AK3" s="40"/>
       <c r="AL3" s="40"/>
       <c r="AM3" s="40"/>
       <c r="AN3" s="40"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:63" s="19" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:64" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="40"/>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="40"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="40"/>
       <c r="S4" s="40"/>
       <c r="T4" s="40"/>
       <c r="U4" s="40"/>
       <c r="V4" s="40"/>
       <c r="W4" s="40"/>
       <c r="X4" s="40"/>
       <c r="Y4" s="40"/>
@@ -23294,154 +23630,198 @@
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="40"/>
       <c r="AH4" s="40"/>
       <c r="AI4" s="40"/>
       <c r="AJ4" s="40"/>
       <c r="AK4" s="40"/>
       <c r="AL4" s="40"/>
       <c r="AM4" s="40"/>
       <c r="AN4" s="40"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:63" ht="17.25" customHeight="1">
-[...8 lines deleted...]
-      <c r="AY5" s="87" t="s">
+    <row r="5" spans="1:64" ht="17.25" customHeight="1">
+      <c r="A5" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="AZ5" s="87"/>
-[...10 lines deleted...]
-      <c r="BK5" s="87"/>
+      <c r="B5" s="99"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+      <c r="O5" s="99"/>
+      <c r="P5" s="99"/>
+      <c r="Q5" s="99"/>
+      <c r="R5" s="99"/>
+      <c r="S5" s="99"/>
+      <c r="T5" s="99"/>
+      <c r="U5" s="99"/>
+      <c r="V5" s="99"/>
+      <c r="W5" s="99"/>
+      <c r="X5" s="99"/>
+      <c r="Y5" s="99"/>
+      <c r="Z5" s="99"/>
+      <c r="AA5" s="99"/>
+      <c r="AB5" s="99"/>
+      <c r="AC5" s="99"/>
+      <c r="AD5" s="99"/>
+      <c r="AE5" s="99"/>
+      <c r="AF5" s="99"/>
+      <c r="AG5" s="99"/>
+      <c r="AH5" s="99"/>
+      <c r="AI5" s="99"/>
+      <c r="AJ5" s="99"/>
+      <c r="AK5" s="99"/>
+      <c r="AL5" s="99"/>
+      <c r="AM5" s="99"/>
+      <c r="AN5" s="99"/>
+      <c r="AO5" s="99"/>
+      <c r="AP5" s="99"/>
+      <c r="AQ5" s="99"/>
+      <c r="AR5" s="99"/>
+      <c r="AS5" s="99"/>
+      <c r="AT5" s="99"/>
+      <c r="AU5" s="99"/>
+      <c r="AV5" s="99"/>
+      <c r="AW5" s="99"/>
+      <c r="AX5" s="99"/>
+      <c r="AY5" s="99"/>
+      <c r="AZ5" s="99"/>
+      <c r="BA5" s="99"/>
+      <c r="BB5" s="99"/>
+      <c r="BC5" s="99"/>
+      <c r="BD5" s="99"/>
+      <c r="BE5" s="99"/>
+      <c r="BF5" s="99"/>
+      <c r="BG5" s="99"/>
+      <c r="BH5" s="99"/>
+      <c r="BI5" s="99"/>
+      <c r="BJ5" s="99"/>
+      <c r="BK5" s="99"/>
+      <c r="BL5" s="99"/>
     </row>
-    <row r="6" spans="1:63" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="92">
+    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="89"/>
+      <c r="B6" s="93">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="92">
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="94"/>
+      <c r="G6" s="94"/>
+      <c r="H6" s="94"/>
+      <c r="I6" s="94"/>
+      <c r="J6" s="94"/>
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="89"/>
+      <c r="N6" s="93">
         <v>2022</v>
       </c>
-      <c r="O6" s="93"/>
-[...10 lines deleted...]
-      <c r="Z6" s="92">
+      <c r="O6" s="94"/>
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="93">
         <v>2023</v>
       </c>
-      <c r="AA6" s="93"/>
-[...10 lines deleted...]
-      <c r="AL6" s="99">
+      <c r="AA6" s="94"/>
+      <c r="AB6" s="94"/>
+      <c r="AC6" s="94"/>
+      <c r="AD6" s="94"/>
+      <c r="AE6" s="94"/>
+      <c r="AF6" s="94"/>
+      <c r="AG6" s="94"/>
+      <c r="AH6" s="94"/>
+      <c r="AI6" s="94"/>
+      <c r="AJ6" s="94"/>
+      <c r="AK6" s="89"/>
+      <c r="AL6" s="100">
         <v>2024</v>
       </c>
-      <c r="AM6" s="100"/>
-[...10 lines deleted...]
-      <c r="AX6" s="85">
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="101"/>
+      <c r="AO6" s="101"/>
+      <c r="AP6" s="101"/>
+      <c r="AQ6" s="101"/>
+      <c r="AR6" s="101"/>
+      <c r="AS6" s="101"/>
+      <c r="AT6" s="101"/>
+      <c r="AU6" s="101"/>
+      <c r="AV6" s="101"/>
+      <c r="AW6" s="101"/>
+      <c r="AX6" s="86">
         <v>2025</v>
       </c>
-      <c r="AY6" s="86"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="104">
+      <c r="AY6" s="87"/>
+      <c r="AZ6" s="87"/>
+      <c r="BA6" s="87"/>
+      <c r="BB6" s="87"/>
+      <c r="BC6" s="87"/>
+      <c r="BD6" s="87"/>
+      <c r="BE6" s="87"/>
+      <c r="BF6" s="87"/>
+      <c r="BG6" s="87"/>
+      <c r="BH6" s="87"/>
+      <c r="BI6" s="87"/>
+      <c r="BJ6" s="86">
         <v>2026</v>
       </c>
-      <c r="BK6" s="105"/>
+      <c r="BK6" s="87"/>
+      <c r="BL6" s="87"/>
     </row>
-    <row r="7" spans="1:63" s="9" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="89"/>
+    <row r="7" spans="1:64" s="9" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="90"/>
       <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -23584,119 +23964,123 @@
       </c>
       <c r="BD7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="BE7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="BH7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="BJ7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="25" t="s">
         <v>18</v>
       </c>
+      <c r="BL7" s="11" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="8" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="97" t="s">
+    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="96" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="97"/>
-[...60 lines deleted...]
-      <c r="BK8" s="97"/>
+      <c r="B8" s="96"/>
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+      <c r="F8" s="96"/>
+      <c r="G8" s="96"/>
+      <c r="H8" s="96"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="96"/>
+      <c r="U8" s="96"/>
+      <c r="V8" s="96"/>
+      <c r="W8" s="96"/>
+      <c r="X8" s="96"/>
+      <c r="Y8" s="96"/>
+      <c r="Z8" s="96"/>
+      <c r="AA8" s="96"/>
+      <c r="AB8" s="96"/>
+      <c r="AC8" s="96"/>
+      <c r="AD8" s="96"/>
+      <c r="AE8" s="96"/>
+      <c r="AF8" s="96"/>
+      <c r="AG8" s="96"/>
+      <c r="AH8" s="96"/>
+      <c r="AI8" s="96"/>
+      <c r="AJ8" s="96"/>
+      <c r="AK8" s="96"/>
+      <c r="AL8" s="96"/>
+      <c r="AM8" s="96"/>
+      <c r="AN8" s="96"/>
+      <c r="AO8" s="96"/>
+      <c r="AP8" s="96"/>
+      <c r="AQ8" s="96"/>
+      <c r="AR8" s="96"/>
+      <c r="AS8" s="96"/>
+      <c r="AT8" s="96"/>
+      <c r="AU8" s="96"/>
+      <c r="AV8" s="96"/>
+      <c r="AW8" s="96"/>
+      <c r="AX8" s="96"/>
+      <c r="AY8" s="96"/>
+      <c r="AZ8" s="96"/>
+      <c r="BA8" s="96"/>
+      <c r="BB8" s="96"/>
+      <c r="BC8" s="96"/>
+      <c r="BD8" s="96"/>
+      <c r="BE8" s="96"/>
+      <c r="BF8" s="96"/>
+      <c r="BG8" s="96"/>
+      <c r="BH8" s="96"/>
+      <c r="BI8" s="96"/>
+      <c r="BJ8" s="96"/>
+      <c r="BK8" s="96"/>
+      <c r="BL8" s="96"/>
     </row>
-    <row r="9" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12">
         <v>7.42</v>
       </c>
       <c r="C9" s="13">
         <v>10.07</v>
       </c>
       <c r="D9" s="13">
         <v>11.39</v>
       </c>
       <c r="E9" s="13">
         <v>11.02</v>
       </c>
       <c r="F9" s="13">
         <v>12.15</v>
       </c>
       <c r="G9" s="13">
         <v>11.17</v>
       </c>
       <c r="H9" s="13">
         <v>10.39</v>
       </c>
       <c r="I9" s="13">
@@ -23842,52 +24226,55 @@
       </c>
       <c r="BD9" s="13">
         <v>6.19</v>
       </c>
       <c r="BE9" s="13">
         <v>6.22</v>
       </c>
       <c r="BF9" s="37">
         <v>6</v>
       </c>
       <c r="BG9" s="13">
         <v>6.05</v>
       </c>
       <c r="BH9" s="13">
         <v>5.9</v>
       </c>
       <c r="BI9" s="13">
         <v>5.83</v>
       </c>
       <c r="BJ9" s="13">
         <v>4.59</v>
       </c>
       <c r="BK9" s="13">
         <v>4.59</v>
       </c>
+      <c r="BL9" s="13">
+        <v>5.01</v>
+      </c>
     </row>
-    <row r="10" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="13">
         <v>9.14</v>
       </c>
       <c r="C10" s="13">
         <v>9.23</v>
       </c>
       <c r="D10" s="13">
         <v>9.98</v>
       </c>
       <c r="E10" s="13">
         <v>10.45</v>
       </c>
       <c r="F10" s="13">
         <v>12.14</v>
       </c>
       <c r="G10" s="13">
         <v>11.26</v>
       </c>
       <c r="H10" s="13">
         <v>10.53</v>
       </c>
       <c r="I10" s="13">
@@ -24033,52 +24420,55 @@
       </c>
       <c r="BD10" s="13">
         <v>7.23</v>
       </c>
       <c r="BE10" s="13">
         <v>7.28</v>
       </c>
       <c r="BF10" s="37">
         <v>6.58</v>
       </c>
       <c r="BG10" s="13">
         <v>6.34</v>
       </c>
       <c r="BH10" s="13">
         <v>6.27</v>
       </c>
       <c r="BI10" s="13">
         <v>6.03</v>
       </c>
       <c r="BJ10" s="13">
         <v>4.91</v>
       </c>
       <c r="BK10" s="13">
         <v>4.04</v>
       </c>
+      <c r="BL10" s="13">
+        <v>4.04</v>
+      </c>
     </row>
-    <row r="11" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13">
         <v>13.16</v>
       </c>
       <c r="C11" s="13">
         <v>7.09</v>
       </c>
       <c r="D11" s="13">
         <v>17.62</v>
       </c>
       <c r="E11" s="13">
         <v>13.25</v>
       </c>
       <c r="F11" s="13">
         <v>12.99</v>
       </c>
       <c r="G11" s="13">
         <v>14.43</v>
       </c>
       <c r="H11" s="13">
         <v>12.07</v>
       </c>
       <c r="I11" s="13">
@@ -24224,52 +24614,55 @@
       </c>
       <c r="BD11" s="13">
         <v>5.13</v>
       </c>
       <c r="BE11" s="13">
         <v>4.58</v>
       </c>
       <c r="BF11" s="37">
         <v>6.05</v>
       </c>
       <c r="BG11" s="13">
         <v>5.42</v>
       </c>
       <c r="BH11" s="13">
         <v>4.93</v>
       </c>
       <c r="BI11" s="13">
         <v>4.5</v>
       </c>
       <c r="BJ11" s="13">
         <v>0</v>
       </c>
       <c r="BK11" s="13">
         <v>0</v>
       </c>
+      <c r="BL11" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="13">
         <v>0</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>7.41</v>
       </c>
       <c r="F12" s="13">
         <v>5.56</v>
       </c>
       <c r="G12" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="H12" s="13">
         <v>7.43</v>
       </c>
       <c r="I12" s="13">
@@ -24415,52 +24808,55 @@
       </c>
       <c r="BD12" s="13">
         <v>0</v>
       </c>
       <c r="BE12" s="13">
         <v>0</v>
       </c>
       <c r="BF12" s="37">
         <v>0</v>
       </c>
       <c r="BG12" s="13">
         <v>0</v>
       </c>
       <c r="BH12" s="13">
         <v>0</v>
       </c>
       <c r="BI12" s="13">
         <v>0</v>
       </c>
       <c r="BJ12" s="13">
         <v>40</v>
       </c>
       <c r="BK12" s="13">
         <v>43.48</v>
       </c>
+      <c r="BL12" s="13">
+        <v>29.85</v>
+      </c>
     </row>
-    <row r="13" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="13">
         <v>0</v>
       </c>
       <c r="C13" s="13">
         <v>38.83</v>
       </c>
       <c r="D13" s="13">
         <v>32.47</v>
       </c>
       <c r="E13" s="13">
         <v>29.13</v>
       </c>
       <c r="F13" s="13">
         <v>22.99</v>
       </c>
       <c r="G13" s="13">
         <v>18.690000000000001</v>
       </c>
       <c r="H13" s="13">
         <v>18.37</v>
       </c>
       <c r="I13" s="13">
@@ -24606,52 +25002,55 @@
       </c>
       <c r="BD13" s="13">
         <v>12.5</v>
       </c>
       <c r="BE13" s="13">
         <v>11.32</v>
       </c>
       <c r="BF13" s="37">
         <v>9.9</v>
       </c>
       <c r="BG13" s="13">
         <v>9.01</v>
       </c>
       <c r="BH13" s="13">
         <v>8.2899999999999991</v>
       </c>
       <c r="BI13" s="13">
         <v>7.52</v>
       </c>
       <c r="BJ13" s="13">
         <v>0</v>
       </c>
       <c r="BK13" s="13">
         <v>0</v>
       </c>
+      <c r="BL13" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="13">
         <v>0</v>
       </c>
       <c r="C14" s="13">
         <v>27.78</v>
       </c>
       <c r="D14" s="13">
         <v>18.87</v>
       </c>
       <c r="E14" s="13">
         <v>26.32</v>
       </c>
       <c r="F14" s="13">
         <v>38.83</v>
       </c>
       <c r="G14" s="13">
         <v>31.75</v>
       </c>
       <c r="H14" s="13">
         <v>25.16</v>
       </c>
       <c r="I14" s="13">
@@ -24797,52 +25196,55 @@
       </c>
       <c r="BD14" s="13">
         <v>0</v>
       </c>
       <c r="BE14" s="13">
         <v>0</v>
       </c>
       <c r="BF14" s="37">
         <v>0</v>
       </c>
       <c r="BG14" s="13">
         <v>0</v>
       </c>
       <c r="BH14" s="13">
         <v>0</v>
       </c>
       <c r="BI14" s="13">
         <v>0</v>
       </c>
       <c r="BJ14" s="13">
         <v>0</v>
       </c>
       <c r="BK14" s="13">
         <v>0</v>
       </c>
+      <c r="BL14" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="13">
         <v>0</v>
       </c>
       <c r="C15" s="13">
         <v>0</v>
       </c>
       <c r="D15" s="13">
         <v>13.51</v>
       </c>
       <c r="E15" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="F15" s="13">
         <v>15.27</v>
       </c>
       <c r="G15" s="13">
         <v>12.42</v>
       </c>
       <c r="H15" s="13">
         <v>10.7</v>
       </c>
       <c r="I15" s="13">
@@ -24988,52 +25390,55 @@
       </c>
       <c r="BD15" s="13">
         <v>6.62</v>
       </c>
       <c r="BE15" s="13">
         <v>5.95</v>
       </c>
       <c r="BF15" s="37">
         <v>5.32</v>
       </c>
       <c r="BG15" s="13">
         <v>9.76</v>
       </c>
       <c r="BH15" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="BI15" s="13">
         <v>15.69</v>
       </c>
       <c r="BJ15" s="13">
         <v>0</v>
       </c>
       <c r="BK15" s="13">
         <v>0</v>
       </c>
+      <c r="BL15" s="13">
+        <v>18.18</v>
+      </c>
     </row>
-    <row r="16" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="13">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>11.11</v>
       </c>
       <c r="D16" s="13">
         <v>7.25</v>
       </c>
       <c r="E16" s="13">
         <v>5.26</v>
       </c>
       <c r="F16" s="13">
         <v>4.29</v>
       </c>
       <c r="G16" s="13">
         <v>3.41</v>
       </c>
       <c r="H16" s="13">
         <v>2.95</v>
       </c>
       <c r="I16" s="13">
@@ -25179,52 +25584,55 @@
       </c>
       <c r="BD16" s="13">
         <v>0</v>
       </c>
       <c r="BE16" s="13">
         <v>0</v>
       </c>
       <c r="BF16" s="37">
         <v>0</v>
       </c>
       <c r="BG16" s="13">
         <v>2.78</v>
       </c>
       <c r="BH16" s="13">
         <v>2.58</v>
       </c>
       <c r="BI16" s="13">
         <v>2.38</v>
       </c>
       <c r="BJ16" s="13">
         <v>0</v>
       </c>
       <c r="BK16" s="13">
         <v>0</v>
       </c>
+      <c r="BL16" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13">
         <v>0</v>
       </c>
       <c r="C17" s="13">
         <v>12.66</v>
       </c>
       <c r="D17" s="13">
         <v>7.94</v>
       </c>
       <c r="E17" s="13">
         <v>5.84</v>
       </c>
       <c r="F17" s="13">
         <v>7.61</v>
       </c>
       <c r="G17" s="13">
         <v>6.23</v>
       </c>
       <c r="H17" s="13">
         <v>5.25</v>
       </c>
       <c r="I17" s="13">
@@ -25370,52 +25778,55 @@
       </c>
       <c r="BD17" s="13">
         <v>3.26</v>
       </c>
       <c r="BE17" s="13">
         <v>2.94</v>
       </c>
       <c r="BF17" s="37">
         <v>6.45</v>
       </c>
       <c r="BG17" s="13">
         <v>5.71</v>
       </c>
       <c r="BH17" s="13">
         <v>5.2</v>
       </c>
       <c r="BI17" s="13">
         <v>4.7699999999999996</v>
       </c>
       <c r="BJ17" s="13">
         <v>11.76</v>
       </c>
       <c r="BK17" s="13">
         <v>6.1</v>
       </c>
+      <c r="BL17" s="13">
+        <v>4.17</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="13">
         <v>0</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="13">
         <v>11.36</v>
       </c>
       <c r="E18" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="F18" s="13">
         <v>6.41</v>
       </c>
       <c r="G18" s="13">
         <v>5.38</v>
       </c>
       <c r="H18" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="I18" s="13">
@@ -25561,52 +25972,55 @@
       </c>
       <c r="BD18" s="13">
         <v>5.85</v>
       </c>
       <c r="BE18" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="BF18" s="37">
         <v>13.57</v>
       </c>
       <c r="BG18" s="13">
         <v>12.4</v>
       </c>
       <c r="BH18" s="13">
         <v>10.99</v>
       </c>
       <c r="BI18" s="13">
         <v>10.07</v>
       </c>
       <c r="BJ18" s="13">
         <v>0</v>
       </c>
       <c r="BK18" s="13">
         <v>0</v>
       </c>
+      <c r="BL18" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="13">
         <v>11.9</v>
       </c>
       <c r="C19" s="13">
         <v>20</v>
       </c>
       <c r="D19" s="13">
         <v>13.45</v>
       </c>
       <c r="E19" s="13">
         <v>13.25</v>
       </c>
       <c r="F19" s="13">
         <v>10.36</v>
       </c>
       <c r="G19" s="13">
         <v>8.23</v>
       </c>
       <c r="H19" s="13">
         <v>8.5299999999999994</v>
       </c>
       <c r="I19" s="13">
@@ -25752,52 +26166,55 @@
       </c>
       <c r="BD19" s="13">
         <v>2.89</v>
       </c>
       <c r="BE19" s="13">
         <v>2.6</v>
       </c>
       <c r="BF19" s="37">
         <v>2.23</v>
       </c>
       <c r="BG19" s="13">
         <v>2.02</v>
       </c>
       <c r="BH19" s="13">
         <v>3.77</v>
       </c>
       <c r="BI19" s="13">
         <v>3.48</v>
       </c>
       <c r="BJ19" s="13">
         <v>0</v>
       </c>
       <c r="BK19" s="13">
         <v>12.05</v>
       </c>
+      <c r="BL19" s="13">
+        <v>7.46</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>8.33</v>
       </c>
       <c r="E20" s="13">
         <v>6.02</v>
       </c>
       <c r="F20" s="13">
         <v>4.76</v>
       </c>
       <c r="G20" s="13">
         <v>3.91</v>
       </c>
       <c r="H20" s="13">
         <v>3.27</v>
       </c>
       <c r="I20" s="13">
@@ -25943,52 +26360,55 @@
       </c>
       <c r="BD20" s="13">
         <v>8.57</v>
       </c>
       <c r="BE20" s="13">
         <v>9.33</v>
       </c>
       <c r="BF20" s="37">
         <v>8.3800000000000008</v>
       </c>
       <c r="BG20" s="13">
         <v>9.15</v>
       </c>
       <c r="BH20" s="13">
         <v>8.58</v>
       </c>
       <c r="BI20" s="13">
         <v>7.74</v>
       </c>
       <c r="BJ20" s="13">
         <v>0</v>
       </c>
       <c r="BK20" s="13">
         <v>0</v>
       </c>
+      <c r="BL20" s="13">
+        <v>5.99</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13">
         <v>9.9</v>
       </c>
       <c r="C21" s="13">
         <v>11.63</v>
       </c>
       <c r="D21" s="13">
         <v>21.13</v>
       </c>
       <c r="E21" s="13">
         <v>19.02</v>
       </c>
       <c r="F21" s="13">
         <v>21.1</v>
       </c>
       <c r="G21" s="13">
         <v>18.61</v>
       </c>
       <c r="H21" s="13">
         <v>18.23</v>
       </c>
       <c r="I21" s="13">
@@ -26134,52 +26554,55 @@
       </c>
       <c r="BD21" s="13">
         <v>4.34</v>
       </c>
       <c r="BE21" s="13">
         <v>3.85</v>
       </c>
       <c r="BF21" s="37">
         <v>3.37</v>
       </c>
       <c r="BG21" s="13">
         <v>4.49</v>
       </c>
       <c r="BH21" s="13">
         <v>4.13</v>
       </c>
       <c r="BI21" s="13">
         <v>6.34</v>
       </c>
       <c r="BJ21" s="13">
         <v>0</v>
       </c>
       <c r="BK21" s="13">
         <v>7.63</v>
       </c>
+      <c r="BL21" s="13">
+        <v>15.31</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="13">
         <v>0</v>
       </c>
       <c r="C22" s="13">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>10.64</v>
       </c>
       <c r="E22" s="13">
         <v>8.26</v>
       </c>
       <c r="F22" s="13">
         <v>13.51</v>
       </c>
       <c r="G22" s="13">
         <v>17.54</v>
       </c>
       <c r="H22" s="13">
         <v>14.35</v>
       </c>
       <c r="I22" s="13">
@@ -26325,119 +26748,123 @@
       </c>
       <c r="BD22" s="13">
         <v>0</v>
       </c>
       <c r="BE22" s="13">
         <v>0</v>
       </c>
       <c r="BF22" s="37">
         <v>0</v>
       </c>
       <c r="BG22" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="BH22" s="13">
         <v>4.33</v>
       </c>
       <c r="BI22" s="13">
         <v>4</v>
       </c>
       <c r="BJ22" s="13">
         <v>0</v>
       </c>
       <c r="BK22" s="63">
         <v>0</v>
       </c>
+      <c r="BL22" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="98" t="s">
+    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="98"/>
-[...60 lines deleted...]
-      <c r="BK23" s="98"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="W23" s="97"/>
+      <c r="X23" s="97"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="97"/>
+      <c r="AA23" s="97"/>
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="97"/>
+      <c r="AD23" s="97"/>
+      <c r="AE23" s="97"/>
+      <c r="AF23" s="97"/>
+      <c r="AG23" s="97"/>
+      <c r="AH23" s="97"/>
+      <c r="AI23" s="97"/>
+      <c r="AJ23" s="97"/>
+      <c r="AK23" s="97"/>
+      <c r="AL23" s="97"/>
+      <c r="AM23" s="97"/>
+      <c r="AN23" s="97"/>
+      <c r="AO23" s="97"/>
+      <c r="AP23" s="97"/>
+      <c r="AQ23" s="97"/>
+      <c r="AR23" s="97"/>
+      <c r="AS23" s="97"/>
+      <c r="AT23" s="97"/>
+      <c r="AU23" s="97"/>
+      <c r="AV23" s="97"/>
+      <c r="AW23" s="97"/>
+      <c r="AX23" s="97"/>
+      <c r="AY23" s="97"/>
+      <c r="AZ23" s="97"/>
+      <c r="BA23" s="97"/>
+      <c r="BB23" s="97"/>
+      <c r="BC23" s="97"/>
+      <c r="BD23" s="97"/>
+      <c r="BE23" s="97"/>
+      <c r="BF23" s="97"/>
+      <c r="BG23" s="97"/>
+      <c r="BH23" s="97"/>
+      <c r="BI23" s="97"/>
+      <c r="BJ23" s="97"/>
+      <c r="BK23" s="97"/>
+      <c r="BL23" s="97"/>
     </row>
-    <row r="24" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="12">
         <v>8.86</v>
       </c>
       <c r="C24" s="13">
         <v>9.7899999999999991</v>
       </c>
       <c r="D24" s="13">
         <v>11.03</v>
       </c>
       <c r="E24" s="13">
         <v>10.83</v>
       </c>
       <c r="F24" s="13">
         <v>12.39</v>
       </c>
       <c r="G24" s="13">
         <v>11.44</v>
       </c>
       <c r="H24" s="13">
         <v>10.67</v>
       </c>
       <c r="I24" s="13">
@@ -26583,52 +27010,55 @@
       </c>
       <c r="BD24" s="13">
         <v>6.87</v>
       </c>
       <c r="BE24" s="13">
         <v>6.93</v>
       </c>
       <c r="BF24" s="37">
         <v>6.68</v>
       </c>
       <c r="BG24" s="13">
         <v>6.44</v>
       </c>
       <c r="BH24" s="13">
         <v>6.28</v>
       </c>
       <c r="BI24" s="13">
         <v>6.14</v>
       </c>
       <c r="BJ24" s="13">
         <v>4.97</v>
       </c>
       <c r="BK24" s="13">
         <v>3.81</v>
       </c>
+      <c r="BL24" s="13">
+        <v>4.37</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13">
         <v>9.14</v>
       </c>
       <c r="C25" s="13">
         <v>9.23</v>
       </c>
       <c r="D25" s="13">
         <v>9.98</v>
       </c>
       <c r="E25" s="13">
         <v>10.45</v>
       </c>
       <c r="F25" s="13">
         <v>12.14</v>
       </c>
       <c r="G25" s="13">
         <v>11.26</v>
       </c>
       <c r="H25" s="13">
         <v>10.53</v>
       </c>
       <c r="I25" s="13">
@@ -26774,52 +27204,55 @@
       </c>
       <c r="BD25" s="13">
         <v>7.23</v>
       </c>
       <c r="BE25" s="13">
         <v>7.28</v>
       </c>
       <c r="BF25" s="37">
         <v>6.58</v>
       </c>
       <c r="BG25" s="13">
         <v>6.34</v>
       </c>
       <c r="BH25" s="13">
         <v>6.27</v>
       </c>
       <c r="BI25" s="13">
         <v>6.03</v>
       </c>
       <c r="BJ25" s="13">
         <v>4.91</v>
       </c>
       <c r="BK25" s="13">
         <v>4.04</v>
       </c>
+      <c r="BL25" s="13">
+        <v>4.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="13">
         <v>22.22</v>
       </c>
       <c r="C26" s="13">
         <v>12.66</v>
       </c>
       <c r="D26" s="13">
         <v>30.3</v>
       </c>
       <c r="E26" s="13">
         <v>23.39</v>
       </c>
       <c r="F26" s="13">
         <v>22.62</v>
       </c>
       <c r="G26" s="13">
         <v>22.14</v>
       </c>
       <c r="H26" s="13">
         <v>19.29</v>
       </c>
       <c r="I26" s="13">
@@ -26965,52 +27398,55 @@
       </c>
       <c r="BD26" s="13">
         <v>5.03</v>
       </c>
       <c r="BE26" s="13">
         <v>4.4400000000000004</v>
       </c>
       <c r="BF26" s="37">
         <v>7.94</v>
       </c>
       <c r="BG26" s="13">
         <v>7.04</v>
       </c>
       <c r="BH26" s="13">
         <v>6.45</v>
       </c>
       <c r="BI26" s="13">
         <v>5.78</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
+      <c r="BL26" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="13">
         <v>0</v>
       </c>
       <c r="C27" s="13">
         <v>16.850000000000001</v>
       </c>
       <c r="D27" s="13">
         <v>10.17</v>
       </c>
       <c r="E27" s="13">
         <v>7.5</v>
       </c>
       <c r="F27" s="13">
         <v>9.65</v>
       </c>
       <c r="G27" s="13">
         <v>7.95</v>
       </c>
       <c r="H27" s="13">
         <v>6.63</v>
       </c>
       <c r="I27" s="13">
@@ -27156,52 +27592,55 @@
       </c>
       <c r="BD27" s="13">
         <v>4.17</v>
       </c>
       <c r="BE27" s="13">
         <v>3.73</v>
       </c>
       <c r="BF27" s="37">
         <v>8.16</v>
       </c>
       <c r="BG27" s="13">
         <v>7.15</v>
       </c>
       <c r="BH27" s="13">
         <v>6.57</v>
       </c>
       <c r="BI27" s="13">
         <v>6.02</v>
       </c>
       <c r="BJ27" s="13">
         <v>14.49</v>
       </c>
       <c r="BK27" s="13">
         <v>7.52</v>
       </c>
+      <c r="BL27" s="13">
+        <v>5.29</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="13">
         <v>0</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>27.78</v>
       </c>
       <c r="I28" s="13">
@@ -27347,52 +27786,55 @@
       </c>
       <c r="BD28" s="13">
         <v>0</v>
       </c>
       <c r="BE28" s="13">
         <v>0</v>
       </c>
       <c r="BF28" s="37">
         <v>0</v>
       </c>
       <c r="BG28" s="13">
         <v>0</v>
       </c>
       <c r="BH28" s="13">
         <v>0</v>
       </c>
       <c r="BI28" s="13">
         <v>0</v>
       </c>
       <c r="BJ28" s="13">
         <v>0</v>
       </c>
       <c r="BK28" s="63">
         <v>0</v>
       </c>
+      <c r="BL28" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="13">
         <v>0</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>6.8</v>
       </c>
       <c r="E29" s="13">
         <v>4.8499999999999996</v>
       </c>
       <c r="F29" s="13">
         <v>3.91</v>
       </c>
       <c r="G29" s="13">
         <v>3.23</v>
       </c>
       <c r="H29" s="13">
         <v>2.69</v>
       </c>
       <c r="I29" s="13">
@@ -27538,52 +27980,55 @@
       </c>
       <c r="BD29" s="13">
         <v>6.29</v>
       </c>
       <c r="BE29" s="13">
         <v>8.31</v>
       </c>
       <c r="BF29" s="37">
         <v>7.56</v>
       </c>
       <c r="BG29" s="13">
         <v>6.86</v>
       </c>
       <c r="BH29" s="13">
         <v>6.52</v>
       </c>
       <c r="BI29" s="13">
         <v>5.86</v>
       </c>
       <c r="BJ29" s="13">
         <v>0</v>
       </c>
       <c r="BK29" s="63">
         <v>0</v>
       </c>
+      <c r="BL29" s="13">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="13">
         <v>14.93</v>
       </c>
       <c r="C30" s="13">
         <v>16.670000000000002</v>
       </c>
       <c r="D30" s="13">
         <v>20.51</v>
       </c>
       <c r="E30" s="13">
         <v>20</v>
       </c>
       <c r="F30" s="13">
         <v>21.6</v>
       </c>
       <c r="G30" s="13">
         <v>19.850000000000001</v>
       </c>
       <c r="H30" s="13">
         <v>18.52</v>
       </c>
       <c r="I30" s="13">
@@ -27729,119 +28174,123 @@
       </c>
       <c r="BD30" s="13">
         <v>6.6</v>
       </c>
       <c r="BE30" s="13">
         <v>5.88</v>
       </c>
       <c r="BF30" s="37">
         <v>5.04</v>
       </c>
       <c r="BG30" s="13">
         <v>6.67</v>
       </c>
       <c r="BH30" s="13">
         <v>6.07</v>
       </c>
       <c r="BI30" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="BJ30" s="13">
         <v>0</v>
       </c>
       <c r="BK30" s="63">
         <v>0</v>
       </c>
+      <c r="BL30" s="13">
+        <v>7.35</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="101" t="s">
+    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="101"/>
-[...60 lines deleted...]
-      <c r="BK31" s="101"/>
+      <c r="B31" s="102"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
+      <c r="K31" s="102"/>
+      <c r="L31" s="102"/>
+      <c r="M31" s="102"/>
+      <c r="N31" s="102"/>
+      <c r="O31" s="102"/>
+      <c r="P31" s="102"/>
+      <c r="Q31" s="102"/>
+      <c r="R31" s="102"/>
+      <c r="S31" s="102"/>
+      <c r="T31" s="102"/>
+      <c r="U31" s="102"/>
+      <c r="V31" s="102"/>
+      <c r="W31" s="102"/>
+      <c r="X31" s="102"/>
+      <c r="Y31" s="102"/>
+      <c r="Z31" s="102"/>
+      <c r="AA31" s="102"/>
+      <c r="AB31" s="102"/>
+      <c r="AC31" s="102"/>
+      <c r="AD31" s="102"/>
+      <c r="AE31" s="102"/>
+      <c r="AF31" s="102"/>
+      <c r="AG31" s="102"/>
+      <c r="AH31" s="102"/>
+      <c r="AI31" s="102"/>
+      <c r="AJ31" s="102"/>
+      <c r="AK31" s="102"/>
+      <c r="AL31" s="102"/>
+      <c r="AM31" s="102"/>
+      <c r="AN31" s="102"/>
+      <c r="AO31" s="102"/>
+      <c r="AP31" s="102"/>
+      <c r="AQ31" s="102"/>
+      <c r="AR31" s="102"/>
+      <c r="AS31" s="102"/>
+      <c r="AT31" s="102"/>
+      <c r="AU31" s="102"/>
+      <c r="AV31" s="102"/>
+      <c r="AW31" s="102"/>
+      <c r="AX31" s="102"/>
+      <c r="AY31" s="102"/>
+      <c r="AZ31" s="102"/>
+      <c r="BA31" s="102"/>
+      <c r="BB31" s="102"/>
+      <c r="BC31" s="102"/>
+      <c r="BD31" s="102"/>
+      <c r="BE31" s="102"/>
+      <c r="BF31" s="102"/>
+      <c r="BG31" s="102"/>
+      <c r="BH31" s="102"/>
+      <c r="BI31" s="102"/>
+      <c r="BJ31" s="102"/>
+      <c r="BK31" s="102"/>
+      <c r="BL31" s="102"/>
     </row>
-    <row r="32" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="12">
         <v>2.27</v>
       </c>
       <c r="C32" s="13">
         <v>11</v>
       </c>
       <c r="D32" s="13">
         <v>12.54</v>
       </c>
       <c r="E32" s="13">
         <v>11.63</v>
       </c>
       <c r="F32" s="13">
         <v>11.42</v>
       </c>
       <c r="G32" s="13">
         <v>10.33</v>
       </c>
       <c r="H32" s="13">
         <v>9.5399999999999991</v>
       </c>
       <c r="I32" s="13">
@@ -27987,52 +28436,55 @@
       </c>
       <c r="BD32" s="13">
         <v>4.0599999999999996</v>
       </c>
       <c r="BE32" s="13">
         <v>3.99</v>
       </c>
       <c r="BF32" s="37">
         <v>3.87</v>
       </c>
       <c r="BG32" s="13">
         <v>4.8</v>
       </c>
       <c r="BH32" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="BI32" s="13">
         <v>4.84</v>
       </c>
       <c r="BJ32" s="13">
         <v>3.31</v>
       </c>
       <c r="BK32" s="13">
         <v>7.17</v>
       </c>
+      <c r="BL32" s="13">
+        <v>7.08</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="13">
         <v>0</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>4.67</v>
       </c>
       <c r="H33" s="13">
         <v>3.72</v>
       </c>
       <c r="I33" s="13">
@@ -28178,52 +28630,55 @@
       </c>
       <c r="BD33" s="13">
         <v>5.24</v>
       </c>
       <c r="BE33" s="13">
         <v>4.72</v>
       </c>
       <c r="BF33" s="37">
         <v>4.0999999999999996</v>
       </c>
       <c r="BG33" s="13">
         <v>3.7</v>
       </c>
       <c r="BH33" s="13">
         <v>3.34</v>
       </c>
       <c r="BI33" s="13">
         <v>3.13</v>
       </c>
       <c r="BJ33" s="13">
         <v>0</v>
       </c>
       <c r="BK33" s="13">
         <v>0</v>
       </c>
+      <c r="BL33" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>7.41</v>
       </c>
       <c r="F34" s="13">
         <v>5.56</v>
       </c>
       <c r="G34" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="H34" s="13">
         <v>7.43</v>
       </c>
       <c r="I34" s="13">
@@ -28369,52 +28824,55 @@
       </c>
       <c r="BD34" s="13">
         <v>0</v>
       </c>
       <c r="BE34" s="13">
         <v>0</v>
       </c>
       <c r="BF34" s="37">
         <v>0</v>
       </c>
       <c r="BG34" s="13">
         <v>0</v>
       </c>
       <c r="BH34" s="13">
         <v>0</v>
       </c>
       <c r="BI34" s="13">
         <v>0</v>
       </c>
       <c r="BJ34" s="13">
         <v>40</v>
       </c>
       <c r="BK34" s="13">
         <v>43.48</v>
       </c>
+      <c r="BL34" s="13">
+        <v>29.85</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="13">
         <v>0</v>
       </c>
       <c r="C35" s="13">
         <v>38.83</v>
       </c>
       <c r="D35" s="13">
         <v>32.47</v>
       </c>
       <c r="E35" s="13">
         <v>29.13</v>
       </c>
       <c r="F35" s="13">
         <v>22.99</v>
       </c>
       <c r="G35" s="13">
         <v>18.690000000000001</v>
       </c>
       <c r="H35" s="13">
         <v>18.37</v>
       </c>
       <c r="I35" s="13">
@@ -28560,52 +29018,55 @@
       </c>
       <c r="BD35" s="13">
         <v>12.5</v>
       </c>
       <c r="BE35" s="13">
         <v>11.32</v>
       </c>
       <c r="BF35" s="37">
         <v>9.9</v>
       </c>
       <c r="BG35" s="13">
         <v>9.01</v>
       </c>
       <c r="BH35" s="13">
         <v>8.2899999999999991</v>
       </c>
       <c r="BI35" s="13">
         <v>7.52</v>
       </c>
       <c r="BJ35" s="13">
         <v>0</v>
       </c>
       <c r="BK35" s="13">
         <v>0</v>
       </c>
+      <c r="BL35" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="13">
         <v>0</v>
       </c>
       <c r="C36" s="13">
         <v>27.78</v>
       </c>
       <c r="D36" s="13">
         <v>18.87</v>
       </c>
       <c r="E36" s="13">
         <v>26.32</v>
       </c>
       <c r="F36" s="13">
         <v>38.83</v>
       </c>
       <c r="G36" s="13">
         <v>31.75</v>
       </c>
       <c r="H36" s="13">
         <v>25.16</v>
       </c>
       <c r="I36" s="13">
@@ -28751,52 +29212,55 @@
       </c>
       <c r="BD36" s="13">
         <v>0</v>
       </c>
       <c r="BE36" s="13">
         <v>0</v>
       </c>
       <c r="BF36" s="37">
         <v>0</v>
       </c>
       <c r="BG36" s="13">
         <v>0</v>
       </c>
       <c r="BH36" s="13">
         <v>0</v>
       </c>
       <c r="BI36" s="13">
         <v>0</v>
       </c>
       <c r="BJ36" s="13">
         <v>0</v>
       </c>
       <c r="BK36" s="13">
         <v>0</v>
       </c>
+      <c r="BL36" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="13">
         <v>0</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>13.51</v>
       </c>
       <c r="E37" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="F37" s="13">
         <v>15.27</v>
       </c>
       <c r="G37" s="13">
         <v>12.42</v>
       </c>
       <c r="H37" s="13">
         <v>10.7</v>
       </c>
       <c r="I37" s="13">
@@ -28942,52 +29406,55 @@
       </c>
       <c r="BD37" s="13">
         <v>6.62</v>
       </c>
       <c r="BE37" s="13">
         <v>5.95</v>
       </c>
       <c r="BF37" s="37">
         <v>5.32</v>
       </c>
       <c r="BG37" s="13">
         <v>9.76</v>
       </c>
       <c r="BH37" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="BI37" s="13">
         <v>15.69</v>
       </c>
       <c r="BJ37" s="13">
         <v>0</v>
       </c>
       <c r="BK37" s="13">
         <v>0</v>
       </c>
+      <c r="BL37" s="13">
+        <v>18.18</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="13">
         <v>0</v>
       </c>
       <c r="C38" s="13">
         <v>11.11</v>
       </c>
       <c r="D38" s="13">
         <v>7.25</v>
       </c>
       <c r="E38" s="13">
         <v>5.26</v>
       </c>
       <c r="F38" s="13">
         <v>4.29</v>
       </c>
       <c r="G38" s="13">
         <v>3.41</v>
       </c>
       <c r="H38" s="13">
         <v>2.95</v>
       </c>
       <c r="I38" s="13">
@@ -29133,52 +29600,55 @@
       </c>
       <c r="BD38" s="13">
         <v>0</v>
       </c>
       <c r="BE38" s="13">
         <v>0</v>
       </c>
       <c r="BF38" s="37">
         <v>0</v>
       </c>
       <c r="BG38" s="13">
         <v>2.78</v>
       </c>
       <c r="BH38" s="13">
         <v>2.58</v>
       </c>
       <c r="BI38" s="13">
         <v>2.38</v>
       </c>
       <c r="BJ38" s="13">
         <v>0</v>
       </c>
       <c r="BK38" s="13">
         <v>0</v>
       </c>
+      <c r="BL38" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>0</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -29324,52 +29794,55 @@
       </c>
       <c r="BD39" s="13">
         <v>0</v>
       </c>
       <c r="BE39" s="13">
         <v>0</v>
       </c>
       <c r="BF39" s="37">
         <v>0</v>
       </c>
       <c r="BG39" s="13">
         <v>0</v>
       </c>
       <c r="BH39" s="13">
         <v>0</v>
       </c>
       <c r="BI39" s="13">
         <v>0</v>
       </c>
       <c r="BJ39" s="13">
         <v>0</v>
       </c>
       <c r="BK39" s="13">
         <v>0</v>
       </c>
+      <c r="BL39" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>0</v>
       </c>
       <c r="C40" s="13">
         <v>0</v>
       </c>
       <c r="D40" s="13">
         <v>11.36</v>
       </c>
       <c r="E40" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="F40" s="13">
         <v>6.41</v>
       </c>
       <c r="G40" s="13">
         <v>5.38</v>
       </c>
       <c r="H40" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="I40" s="13">
@@ -29515,52 +29988,55 @@
       </c>
       <c r="BD40" s="13">
         <v>5.85</v>
       </c>
       <c r="BE40" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="BF40" s="37">
         <v>13.57</v>
       </c>
       <c r="BG40" s="13">
         <v>12.4</v>
       </c>
       <c r="BH40" s="13">
         <v>10.99</v>
       </c>
       <c r="BI40" s="13">
         <v>10.07</v>
       </c>
       <c r="BJ40" s="13">
         <v>0</v>
       </c>
       <c r="BK40" s="13">
         <v>0</v>
       </c>
+      <c r="BL40" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>12.82</v>
       </c>
       <c r="C41" s="13">
         <v>21.28</v>
       </c>
       <c r="D41" s="13">
         <v>14.35</v>
       </c>
       <c r="E41" s="13">
         <v>14.29</v>
       </c>
       <c r="F41" s="13">
         <v>11.11</v>
       </c>
       <c r="G41" s="13">
         <v>8.83</v>
       </c>
       <c r="H41" s="13">
         <v>7.27</v>
       </c>
       <c r="I41" s="13">
@@ -29706,52 +30182,55 @@
       </c>
       <c r="BD41" s="13">
         <v>3.05</v>
       </c>
       <c r="BE41" s="13">
         <v>2.75</v>
       </c>
       <c r="BF41" s="37">
         <v>2.37</v>
       </c>
       <c r="BG41" s="13">
         <v>2.15</v>
       </c>
       <c r="BH41" s="13">
         <v>4.0199999999999996</v>
       </c>
       <c r="BI41" s="13">
         <v>3.7</v>
       </c>
       <c r="BJ41" s="13">
         <v>0</v>
       </c>
       <c r="BK41" s="13">
         <v>12.35</v>
       </c>
+      <c r="BL41" s="13">
+        <v>7.69</v>
+      </c>
     </row>
-    <row r="42" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>0</v>
       </c>
       <c r="D42" s="13">
         <v>10.75</v>
       </c>
       <c r="E42" s="13">
         <v>7.94</v>
       </c>
       <c r="F42" s="13">
         <v>6.1</v>
       </c>
       <c r="G42" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="H42" s="13">
         <v>4.17</v>
       </c>
       <c r="I42" s="13">
@@ -29897,52 +30376,55 @@
       </c>
       <c r="BD42" s="13">
         <v>13.42</v>
       </c>
       <c r="BE42" s="13">
         <v>11.43</v>
       </c>
       <c r="BF42" s="37">
         <v>10</v>
       </c>
       <c r="BG42" s="13">
         <v>13.7</v>
       </c>
       <c r="BH42" s="13">
         <v>12.55</v>
       </c>
       <c r="BI42" s="13">
         <v>11.41</v>
       </c>
       <c r="BJ42" s="13">
         <v>0</v>
       </c>
       <c r="BK42" s="13">
         <v>0</v>
       </c>
+      <c r="BL42" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="13">
         <v>0</v>
       </c>
       <c r="C43" s="13">
         <v>0</v>
       </c>
       <c r="D43" s="13">
         <v>22.47</v>
       </c>
       <c r="E43" s="13">
         <v>16.95</v>
       </c>
       <c r="F43" s="13">
         <v>20</v>
       </c>
       <c r="G43" s="13">
         <v>15.96</v>
       </c>
       <c r="H43" s="13">
         <v>17.62</v>
       </c>
       <c r="I43" s="13">
@@ -30088,52 +30570,55 @@
       </c>
       <c r="BD43" s="13">
         <v>0</v>
       </c>
       <c r="BE43" s="63">
         <v>0</v>
       </c>
       <c r="BF43" s="37">
         <v>0</v>
       </c>
       <c r="BG43" s="13">
         <v>0</v>
       </c>
       <c r="BH43" s="13">
         <v>0</v>
       </c>
       <c r="BI43" s="13">
         <v>0</v>
       </c>
       <c r="BJ43" s="13">
         <v>0</v>
       </c>
       <c r="BK43" s="13">
         <v>26.32</v>
       </c>
+      <c r="BL43" s="13">
+        <v>33.33</v>
+      </c>
     </row>
-    <row r="44" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="15">
         <v>0</v>
       </c>
       <c r="C44" s="15">
         <v>0</v>
       </c>
       <c r="D44" s="15">
         <v>10.64</v>
       </c>
       <c r="E44" s="15">
         <v>8.26</v>
       </c>
       <c r="F44" s="15">
         <v>13.51</v>
       </c>
       <c r="G44" s="15">
         <v>17.54</v>
       </c>
       <c r="H44" s="15">
         <v>14.35</v>
       </c>
       <c r="I44" s="15">
@@ -30279,153 +30764,156 @@
       </c>
       <c r="BD44" s="15">
         <v>0</v>
       </c>
       <c r="BE44" s="73">
         <v>0</v>
       </c>
       <c r="BF44" s="15">
         <v>0</v>
       </c>
       <c r="BG44" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="BH44" s="14">
         <v>4.33</v>
       </c>
       <c r="BI44" s="15">
         <v>4</v>
       </c>
       <c r="BJ44" s="15">
         <v>0</v>
       </c>
       <c r="BK44" s="73">
         <v>0</v>
       </c>
+      <c r="BL44" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:63" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
       <c r="AL45" s="42"/>
       <c r="BC45" s="70"/>
       <c r="BD45" s="70"/>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:64">
       <c r="BC46" s="70"/>
       <c r="BD46" s="70"/>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:64">
       <c r="BC47" s="70"/>
       <c r="BD47" s="70"/>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:64">
       <c r="BC48" s="70"/>
       <c r="BD48" s="70"/>
     </row>
     <row r="49" spans="55:56">
       <c r="BC49" s="70"/>
       <c r="BD49" s="70"/>
     </row>
     <row r="50" spans="55:56">
       <c r="BC50" s="70"/>
       <c r="BD50" s="70"/>
     </row>
     <row r="51" spans="55:56">
       <c r="BC51" s="70"/>
       <c r="BD51" s="70"/>
     </row>
     <row r="52" spans="55:56">
       <c r="BC52" s="70"/>
       <c r="BD52" s="70"/>
     </row>
     <row r="53" spans="55:56">
       <c r="BC53" s="70"/>
       <c r="BD53" s="70"/>
     </row>
     <row r="54" spans="55:56">
       <c r="BC54" s="70"/>
       <c r="BD54" s="70"/>
     </row>
     <row r="55" spans="55:56">
       <c r="BC55" s="70"/>
       <c r="BD55" s="70"/>
     </row>
     <row r="56" spans="55:56">
       <c r="BC56" s="70"/>
       <c r="BD56" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ6:BK6"/>
-    <mergeCell ref="AY5:BK5"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A31:BK31"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A8:BL8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>