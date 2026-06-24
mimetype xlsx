--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -437,51 +437,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -512,55 +512,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -574,56 +569,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -641,100 +630,105 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1275,196 +1269,199 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="BE40" sqref="BE40"/>
+      <selection pane="bottomLeft" activeCell="BO24" sqref="BO24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="9" customWidth="1"/>
     <col min="2" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="6.140625" style="9"/>
     <col min="53" max="57" width="6.140625" style="1"/>
     <col min="58" max="58" width="7" style="1" customWidth="1"/>
     <col min="59" max="59" width="8.28515625" style="1" customWidth="1"/>
     <col min="60" max="60" width="6.140625" style="19"/>
     <col min="61" max="61" width="7.5703125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="7.42578125" style="1" customWidth="1"/>
-    <col min="64" max="16384" width="6.140625" style="1"/>
+    <col min="64" max="64" width="6.140625" style="1"/>
+    <col min="65" max="65" width="7.5703125" style="1" customWidth="1"/>
+    <col min="66" max="16384" width="6.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="83" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="83"/>
-[...61 lines deleted...]
-      <c r="BL2" s="83"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="82"/>
+      <c r="BJ2" s="82"/>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
     </row>
-    <row r="3" spans="1:64" s="19" customFormat="1">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65" s="19" customFormat="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:64" s="3" customFormat="1">
+    <row r="4" spans="1:65" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1473,141 +1470,143 @@
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="22"/>
-      <c r="BA4" s="88"/>
-[...4 lines deleted...]
-      <c r="BF4" s="88"/>
+      <c r="BA4" s="85"/>
+      <c r="BB4" s="85"/>
+      <c r="BC4" s="85"/>
+      <c r="BD4" s="85"/>
+      <c r="BE4" s="85"/>
+      <c r="BF4" s="85"/>
       <c r="BK4" s="2"/>
-      <c r="BL4" s="2" t="s">
+      <c r="BL4" s="2"/>
+      <c r="BM4" s="78" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:64" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="93">
+    <row r="5" spans="1:65" s="9" customFormat="1" ht="11.25">
+      <c r="A5" s="86"/>
+      <c r="B5" s="90">
         <v>2021</v>
       </c>
-      <c r="C5" s="94"/>
-[...10 lines deleted...]
-      <c r="N5" s="93">
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="90">
         <v>2022</v>
       </c>
-      <c r="O5" s="94"/>
-[...10 lines deleted...]
-      <c r="Z5" s="93">
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
+      <c r="Y5" s="86"/>
+      <c r="Z5" s="90">
         <v>2023</v>
       </c>
-      <c r="AA5" s="94"/>
-[...10 lines deleted...]
-      <c r="AL5" s="91">
+      <c r="AA5" s="91"/>
+      <c r="AB5" s="91"/>
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="91"/>
+      <c r="AE5" s="91"/>
+      <c r="AF5" s="91"/>
+      <c r="AG5" s="91"/>
+      <c r="AH5" s="91"/>
+      <c r="AI5" s="91"/>
+      <c r="AJ5" s="91"/>
+      <c r="AK5" s="86"/>
+      <c r="AL5" s="88">
         <v>2024</v>
       </c>
-      <c r="AM5" s="92"/>
-[...10 lines deleted...]
-      <c r="AX5" s="86">
+      <c r="AM5" s="89"/>
+      <c r="AN5" s="89"/>
+      <c r="AO5" s="89"/>
+      <c r="AP5" s="89"/>
+      <c r="AQ5" s="89"/>
+      <c r="AR5" s="89"/>
+      <c r="AS5" s="89"/>
+      <c r="AT5" s="89"/>
+      <c r="AU5" s="89"/>
+      <c r="AV5" s="89"/>
+      <c r="AW5" s="89"/>
+      <c r="AX5" s="92">
         <v>2025</v>
       </c>
-      <c r="AY5" s="87"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="86">
+      <c r="AY5" s="93"/>
+      <c r="AZ5" s="93"/>
+      <c r="BA5" s="93"/>
+      <c r="BB5" s="93"/>
+      <c r="BC5" s="93"/>
+      <c r="BD5" s="93"/>
+      <c r="BE5" s="93"/>
+      <c r="BF5" s="93"/>
+      <c r="BG5" s="93"/>
+      <c r="BH5" s="93"/>
+      <c r="BI5" s="94"/>
+      <c r="BJ5" s="92">
         <v>2026</v>
       </c>
-      <c r="BK5" s="87"/>
-      <c r="BL5" s="87"/>
+      <c r="BK5" s="93"/>
+      <c r="BL5" s="93"/>
+      <c r="BM5" s="93"/>
     </row>
-    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
-      <c r="A6" s="90"/>
+    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="87"/>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1618,7417 +1617,7528 @@
       </c>
       <c r="L6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="82" t="s">
+      <c r="T6" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="82" t="s">
+      <c r="U6" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="82" t="s">
+      <c r="V6" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="82" t="s">
+      <c r="W6" s="77" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y6" s="82" t="s">
+      <c r="Y6" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="82" t="s">
+      <c r="Z6" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="82" t="s">
+      <c r="AA6" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="82" t="s">
+      <c r="AB6" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="77" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="82" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="82" t="s">
+      <c r="AE6" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="82" t="s">
+      <c r="AG6" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="82" t="s">
+      <c r="AH6" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="82" t="s">
+      <c r="AI6" s="77" t="s">
         <v>24</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AK6" s="82" t="s">
+      <c r="AK6" s="77" t="s">
         <v>26</v>
       </c>
       <c r="AL6" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="82" t="s">
-[...2 lines deleted...]
-      <c r="AR6" s="82" t="s">
+      <c r="AQ6" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="82" t="s">
+      <c r="AS6" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="82" t="s">
+      <c r="AT6" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="82" t="s">
+      <c r="AU6" s="77" t="s">
         <v>24</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="79" t="s">
+      <c r="AX6" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AY6" s="80" t="s">
+      <c r="AY6" s="75" t="s">
         <v>6</v>
       </c>
       <c r="AZ6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="BA6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="BB6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="BC6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="BD6" s="20" t="s">
         <v>2</v>
       </c>
       <c r="BE6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="BG6" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="BH6" s="80" t="s">
+      <c r="BH6" s="75" t="s">
         <v>25</v>
       </c>
       <c r="BI6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="BJ6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="BK6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="BL6" s="20" t="s">
         <v>7</v>
       </c>
+      <c r="BM6" s="20" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="84" t="s">
+    <row r="7" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="84"/>
-[...61 lines deleted...]
-      <c r="BL7" s="84"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
+      <c r="O7" s="83"/>
+      <c r="P7" s="83"/>
+      <c r="Q7" s="83"/>
+      <c r="R7" s="83"/>
+      <c r="S7" s="83"/>
+      <c r="T7" s="83"/>
+      <c r="U7" s="83"/>
+      <c r="V7" s="83"/>
+      <c r="W7" s="83"/>
+      <c r="X7" s="83"/>
+      <c r="Y7" s="83"/>
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="83"/>
+      <c r="AB7" s="83"/>
+      <c r="AC7" s="83"/>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="83"/>
+      <c r="AF7" s="83"/>
+      <c r="AG7" s="83"/>
+      <c r="AH7" s="83"/>
+      <c r="AI7" s="83"/>
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="83"/>
+      <c r="AL7" s="83"/>
+      <c r="AM7" s="83"/>
+      <c r="AN7" s="83"/>
+      <c r="AO7" s="83"/>
+      <c r="AP7" s="83"/>
+      <c r="AQ7" s="83"/>
+      <c r="AR7" s="83"/>
+      <c r="AS7" s="83"/>
+      <c r="AT7" s="83"/>
+      <c r="AU7" s="83"/>
+      <c r="AV7" s="83"/>
+      <c r="AW7" s="83"/>
+      <c r="AX7" s="83"/>
+      <c r="AY7" s="83"/>
+      <c r="AZ7" s="83"/>
+      <c r="BA7" s="83"/>
+      <c r="BB7" s="83"/>
+      <c r="BC7" s="83"/>
+      <c r="BD7" s="83"/>
+      <c r="BE7" s="83"/>
+      <c r="BF7" s="83"/>
+      <c r="BG7" s="83"/>
+      <c r="BH7" s="83"/>
+      <c r="BI7" s="83"/>
+      <c r="BJ7" s="83"/>
+      <c r="BK7" s="83"/>
+      <c r="BL7" s="83"/>
+      <c r="BM7" s="83"/>
     </row>
-    <row r="8" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="8" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="41">
         <v>449</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="41">
         <v>414</v>
       </c>
       <c r="D8" s="5">
         <v>558</v>
       </c>
       <c r="E8" s="5">
         <v>575</v>
       </c>
-      <c r="F8" s="44">
+      <c r="F8" s="41">
         <v>645</v>
       </c>
-      <c r="G8" s="44">
+      <c r="G8" s="41">
         <v>556</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="41">
         <v>652</v>
       </c>
-      <c r="I8" s="44">
+      <c r="I8" s="41">
         <v>1106</v>
       </c>
-      <c r="J8" s="44">
+      <c r="J8" s="41">
         <v>1015</v>
       </c>
-      <c r="K8" s="44">
+      <c r="K8" s="41">
         <v>702</v>
       </c>
-      <c r="L8" s="44">
+      <c r="L8" s="41">
         <v>613</v>
       </c>
-      <c r="M8" s="44">
+      <c r="M8" s="41">
         <v>494</v>
       </c>
-      <c r="N8" s="45">
+      <c r="N8" s="42">
         <v>513</v>
       </c>
-      <c r="O8" s="45">
+      <c r="O8" s="42">
         <v>613</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="42">
         <v>425</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="42">
         <v>421</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="42">
         <v>451</v>
       </c>
-      <c r="S8" s="45">
+      <c r="S8" s="42">
         <v>428</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="42">
         <v>437</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="42">
         <v>517</v>
       </c>
-      <c r="V8" s="46">
+      <c r="V8" s="43">
         <v>417</v>
       </c>
-      <c r="W8" s="45">
+      <c r="W8" s="42">
         <v>432</v>
       </c>
-      <c r="X8" s="45">
+      <c r="X8" s="42">
         <v>471</v>
       </c>
-      <c r="Y8" s="45">
+      <c r="Y8" s="42">
         <v>522</v>
       </c>
-      <c r="Z8" s="45">
+      <c r="Z8" s="42">
         <v>502</v>
       </c>
-      <c r="AA8" s="45">
+      <c r="AA8" s="42">
         <v>436</v>
       </c>
       <c r="AB8" s="5">
         <v>490</v>
       </c>
-      <c r="AC8" s="47">
+      <c r="AC8" s="44">
         <v>428</v>
       </c>
-      <c r="AD8" s="47">
+      <c r="AD8" s="44">
         <v>539</v>
       </c>
       <c r="AE8" s="5">
         <v>486</v>
       </c>
       <c r="AF8" s="5">
         <v>494</v>
       </c>
       <c r="AG8" s="5">
         <v>488</v>
       </c>
-      <c r="AH8" s="48">
+      <c r="AH8" s="45">
         <v>436</v>
       </c>
-      <c r="AI8" s="42">
+      <c r="AI8" s="39">
         <v>504</v>
       </c>
-      <c r="AJ8" s="48">
+      <c r="AJ8" s="45">
         <v>450</v>
       </c>
       <c r="AK8" s="28">
         <v>563</v>
       </c>
       <c r="AL8" s="28">
         <v>545</v>
       </c>
       <c r="AM8" s="28">
         <v>448</v>
       </c>
       <c r="AN8" s="28">
         <v>399</v>
       </c>
       <c r="AO8" s="28">
         <v>509</v>
       </c>
       <c r="AP8" s="5">
         <v>503</v>
       </c>
       <c r="AQ8" s="5">
         <v>457</v>
       </c>
       <c r="AR8" s="5">
         <v>490</v>
       </c>
       <c r="AS8" s="5">
         <v>492</v>
       </c>
       <c r="AT8" s="5">
         <v>458</v>
       </c>
       <c r="AU8" s="5">
         <v>530</v>
       </c>
       <c r="AV8" s="5">
         <v>482</v>
       </c>
-      <c r="AW8" s="38">
+      <c r="AW8" s="35">
         <v>568</v>
       </c>
       <c r="AX8" s="5">
         <v>446</v>
       </c>
       <c r="AY8" s="5">
         <v>397</v>
       </c>
       <c r="AZ8" s="5">
         <v>453</v>
       </c>
       <c r="BA8" s="5">
         <v>496</v>
       </c>
       <c r="BB8" s="5">
         <v>480</v>
       </c>
       <c r="BC8" s="5">
         <v>455</v>
       </c>
       <c r="BD8" s="5">
         <v>499</v>
       </c>
-      <c r="BE8" s="33">
+      <c r="BE8" s="30">
         <v>477</v>
       </c>
       <c r="BF8" s="5">
         <v>474</v>
       </c>
       <c r="BG8" s="28">
         <v>518</v>
       </c>
       <c r="BH8" s="28">
         <v>496</v>
       </c>
       <c r="BI8" s="28">
         <v>508</v>
       </c>
       <c r="BJ8" s="28">
         <v>402</v>
       </c>
       <c r="BK8" s="28">
         <v>434</v>
       </c>
       <c r="BL8" s="5">
         <v>506</v>
       </c>
+      <c r="BM8" s="5">
+        <v>452</v>
+      </c>
     </row>
-    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="41">
         <v>250</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="41">
         <v>242</v>
       </c>
       <c r="D9" s="5">
         <v>314</v>
       </c>
       <c r="E9" s="5">
         <v>327</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F9" s="41">
         <v>366</v>
       </c>
-      <c r="G9" s="44">
+      <c r="G9" s="41">
         <v>311</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="41">
         <v>374</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="41">
         <v>643</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="41">
         <v>663</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="41">
         <v>403</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="41">
         <v>363</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="41">
         <v>246</v>
       </c>
-      <c r="N9" s="45">
+      <c r="N9" s="42">
         <v>307</v>
       </c>
-      <c r="O9" s="45">
+      <c r="O9" s="42">
         <v>325</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="42">
         <v>236</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q9" s="42">
         <v>235</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="42">
         <v>246</v>
       </c>
-      <c r="S9" s="45">
+      <c r="S9" s="42">
         <v>232</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="42">
         <v>272</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="42">
         <v>275</v>
       </c>
-      <c r="V9" s="49">
+      <c r="V9" s="46">
         <v>227</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="42">
         <v>251</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="42">
         <v>272</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="42">
         <v>304</v>
       </c>
-      <c r="Z9" s="45">
+      <c r="Z9" s="42">
         <v>270</v>
       </c>
-      <c r="AA9" s="45">
+      <c r="AA9" s="42">
         <v>243</v>
       </c>
       <c r="AB9" s="5">
         <v>268</v>
       </c>
-      <c r="AC9" s="47">
+      <c r="AC9" s="44">
         <v>246</v>
       </c>
       <c r="AD9" s="5">
         <v>298</v>
       </c>
       <c r="AE9" s="5">
         <v>267</v>
       </c>
       <c r="AF9" s="5">
         <v>282</v>
       </c>
       <c r="AG9" s="5">
         <v>270</v>
       </c>
-      <c r="AH9" s="48">
+      <c r="AH9" s="45">
         <v>275</v>
       </c>
-      <c r="AI9" s="48">
+      <c r="AI9" s="45">
         <v>283</v>
       </c>
-      <c r="AJ9" s="48">
+      <c r="AJ9" s="45">
         <v>240</v>
       </c>
       <c r="AK9" s="28">
         <v>310</v>
       </c>
       <c r="AL9" s="28">
         <v>279</v>
       </c>
       <c r="AM9" s="28">
         <v>255</v>
       </c>
       <c r="AN9" s="28">
         <v>223</v>
       </c>
       <c r="AO9" s="28">
         <v>258</v>
       </c>
       <c r="AP9" s="5">
         <v>296</v>
       </c>
       <c r="AQ9" s="5">
         <v>265</v>
       </c>
       <c r="AR9" s="5">
         <v>286</v>
       </c>
       <c r="AS9" s="5">
         <v>285</v>
       </c>
       <c r="AT9" s="5">
         <v>260</v>
       </c>
       <c r="AU9" s="5">
         <v>324</v>
       </c>
       <c r="AV9" s="5">
         <v>272</v>
       </c>
-      <c r="AW9" s="38">
+      <c r="AW9" s="35">
         <v>320</v>
       </c>
       <c r="AX9" s="5">
         <v>259</v>
       </c>
       <c r="AY9" s="5">
         <v>237</v>
       </c>
       <c r="AZ9" s="5">
         <v>264</v>
       </c>
       <c r="BA9" s="5">
         <v>280</v>
       </c>
       <c r="BB9" s="5">
         <v>272</v>
       </c>
       <c r="BC9" s="5">
         <v>258</v>
       </c>
       <c r="BD9" s="5">
         <v>289</v>
       </c>
-      <c r="BE9" s="33">
+      <c r="BE9" s="30">
         <v>289</v>
       </c>
       <c r="BF9" s="5">
         <v>293</v>
       </c>
       <c r="BG9" s="28">
         <v>304</v>
       </c>
       <c r="BH9" s="28">
         <v>318</v>
       </c>
       <c r="BI9" s="28">
         <v>295</v>
       </c>
       <c r="BJ9" s="28">
         <v>233</v>
       </c>
       <c r="BK9" s="28">
         <v>266</v>
       </c>
       <c r="BL9" s="5">
         <v>282</v>
       </c>
+      <c r="BM9" s="5">
+        <v>262</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="41">
         <v>31</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="41">
         <v>21</v>
       </c>
       <c r="D10" s="5">
         <v>31</v>
       </c>
       <c r="E10" s="5">
         <v>27</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="41">
         <v>35</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="41">
         <v>22</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="41">
         <v>32</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="41">
         <v>57</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="41">
         <v>41</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="41">
         <v>40</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="41">
         <v>31</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="41">
         <v>28</v>
       </c>
-      <c r="N10" s="45">
+      <c r="N10" s="42">
         <v>23</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="42">
         <v>37</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="42">
         <v>18</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="42">
         <v>19</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="42">
         <v>20</v>
       </c>
-      <c r="S10" s="45">
+      <c r="S10" s="42">
         <v>24</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="42">
         <v>16</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="42">
         <v>29</v>
       </c>
-      <c r="V10" s="49">
+      <c r="V10" s="46">
         <v>31</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="42">
         <v>27</v>
       </c>
-      <c r="X10" s="45">
+      <c r="X10" s="42">
         <v>20</v>
       </c>
-      <c r="Y10" s="45">
+      <c r="Y10" s="42">
         <v>32</v>
       </c>
-      <c r="Z10" s="45">
+      <c r="Z10" s="42">
         <v>16</v>
       </c>
-      <c r="AA10" s="45">
+      <c r="AA10" s="42">
         <v>22</v>
       </c>
       <c r="AB10" s="5">
         <v>36</v>
       </c>
-      <c r="AC10" s="47">
+      <c r="AC10" s="44">
         <v>25</v>
       </c>
       <c r="AD10" s="5">
         <v>31</v>
       </c>
       <c r="AE10" s="5">
         <v>29</v>
       </c>
       <c r="AF10" s="5">
         <v>23</v>
       </c>
       <c r="AG10" s="5">
         <v>33</v>
       </c>
-      <c r="AH10" s="48">
+      <c r="AH10" s="45">
         <v>22</v>
       </c>
-      <c r="AI10" s="48">
+      <c r="AI10" s="45">
         <v>18</v>
       </c>
-      <c r="AJ10" s="48">
+      <c r="AJ10" s="45">
         <v>14</v>
       </c>
       <c r="AK10" s="28">
         <v>32</v>
       </c>
       <c r="AL10" s="28">
         <v>29</v>
       </c>
       <c r="AM10" s="28">
         <v>24</v>
       </c>
       <c r="AN10" s="28">
         <v>24</v>
       </c>
       <c r="AO10" s="28">
         <v>31</v>
       </c>
       <c r="AP10" s="5">
         <v>14</v>
       </c>
       <c r="AQ10" s="5">
         <v>19</v>
       </c>
       <c r="AR10" s="5">
         <v>27</v>
       </c>
       <c r="AS10" s="5">
         <v>25</v>
       </c>
       <c r="AT10" s="5">
         <v>19</v>
       </c>
       <c r="AU10" s="5">
         <v>25</v>
       </c>
       <c r="AV10" s="5">
         <v>32</v>
       </c>
-      <c r="AW10" s="38">
+      <c r="AW10" s="35">
         <v>32</v>
       </c>
       <c r="AX10" s="5">
         <v>27</v>
       </c>
       <c r="AY10" s="5">
         <v>20</v>
       </c>
       <c r="AZ10" s="5">
         <v>23</v>
       </c>
       <c r="BA10" s="5">
         <v>24</v>
       </c>
       <c r="BB10" s="5">
         <v>25</v>
       </c>
       <c r="BC10" s="5">
         <v>19</v>
       </c>
       <c r="BD10" s="5">
         <v>23</v>
       </c>
-      <c r="BE10" s="33">
+      <c r="BE10" s="30">
         <v>24</v>
       </c>
       <c r="BF10" s="5">
         <v>21</v>
       </c>
       <c r="BG10" s="28">
         <v>23</v>
       </c>
       <c r="BH10" s="28">
         <v>22</v>
       </c>
       <c r="BI10" s="28">
         <v>30</v>
       </c>
       <c r="BJ10" s="28">
         <v>23</v>
       </c>
       <c r="BK10" s="28">
         <v>22</v>
       </c>
       <c r="BL10" s="5">
         <v>22</v>
       </c>
+      <c r="BM10" s="5">
+        <v>25</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="41">
         <v>8</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="41">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>20</v>
       </c>
       <c r="E11" s="5">
         <v>10</v>
       </c>
-      <c r="F11" s="44">
+      <c r="F11" s="41">
         <v>13</v>
       </c>
-      <c r="G11" s="44">
+      <c r="G11" s="41">
         <v>22</v>
       </c>
-      <c r="H11" s="44">
+      <c r="H11" s="41">
         <v>18</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="41">
         <v>23</v>
       </c>
-      <c r="J11" s="44">
+      <c r="J11" s="41">
         <v>18</v>
       </c>
-      <c r="K11" s="44">
+      <c r="K11" s="41">
         <v>17</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="41">
         <v>20</v>
       </c>
-      <c r="M11" s="44">
+      <c r="M11" s="41">
         <v>10</v>
       </c>
-      <c r="N11" s="45">
+      <c r="N11" s="42">
         <v>11</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="42">
         <v>17</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="42">
         <v>10</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="42">
         <v>13</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="42">
         <v>12</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="42">
         <v>12</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="42">
         <v>10</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="42">
         <v>13</v>
       </c>
-      <c r="V11" s="49">
+      <c r="V11" s="46">
         <v>4</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="42">
         <v>10</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="42">
         <v>6</v>
       </c>
-      <c r="Y11" s="45">
+      <c r="Y11" s="42">
         <v>11</v>
       </c>
-      <c r="Z11" s="45">
+      <c r="Z11" s="42">
         <v>17</v>
       </c>
-      <c r="AA11" s="45">
+      <c r="AA11" s="42">
         <v>16</v>
       </c>
       <c r="AB11" s="5">
         <v>12</v>
       </c>
-      <c r="AC11" s="47">
+      <c r="AC11" s="44">
         <v>7</v>
       </c>
       <c r="AD11" s="5">
         <v>9</v>
       </c>
       <c r="AE11" s="5">
         <v>13</v>
       </c>
       <c r="AF11" s="5">
         <v>23</v>
       </c>
       <c r="AG11" s="5">
         <v>12</v>
       </c>
-      <c r="AH11" s="48">
+      <c r="AH11" s="45">
         <v>8</v>
       </c>
-      <c r="AI11" s="48">
+      <c r="AI11" s="45">
         <v>13</v>
       </c>
-      <c r="AJ11" s="48">
+      <c r="AJ11" s="45">
         <v>14</v>
       </c>
       <c r="AK11" s="28">
         <v>12</v>
       </c>
       <c r="AL11" s="28">
         <v>19</v>
       </c>
       <c r="AM11" s="28">
         <v>10</v>
       </c>
       <c r="AN11" s="28">
         <v>10</v>
       </c>
       <c r="AO11" s="28">
         <v>19</v>
       </c>
       <c r="AP11" s="5">
         <v>15</v>
       </c>
       <c r="AQ11" s="5">
         <v>10</v>
       </c>
       <c r="AR11" s="5">
         <v>3</v>
       </c>
       <c r="AS11" s="5">
         <v>15</v>
       </c>
       <c r="AT11" s="5">
         <v>16</v>
       </c>
       <c r="AU11" s="5">
         <v>17</v>
       </c>
       <c r="AV11" s="5">
         <v>12</v>
       </c>
-      <c r="AW11" s="38">
+      <c r="AW11" s="35">
         <v>15</v>
       </c>
       <c r="AX11" s="5">
         <v>8</v>
       </c>
       <c r="AY11" s="5">
         <v>8</v>
       </c>
       <c r="AZ11" s="5">
         <v>12</v>
       </c>
       <c r="BA11" s="5">
         <v>7</v>
       </c>
       <c r="BB11" s="5">
         <v>10</v>
       </c>
       <c r="BC11" s="5">
         <v>14</v>
       </c>
       <c r="BD11" s="5">
         <v>12</v>
       </c>
-      <c r="BE11" s="33">
+      <c r="BE11" s="30">
         <v>11</v>
       </c>
       <c r="BF11" s="5">
         <v>7</v>
       </c>
       <c r="BG11" s="28">
         <v>19</v>
       </c>
       <c r="BH11" s="28">
         <v>10</v>
       </c>
       <c r="BI11" s="28">
         <v>10</v>
       </c>
       <c r="BJ11" s="28">
         <v>16</v>
       </c>
       <c r="BK11" s="28">
         <v>5</v>
       </c>
       <c r="BL11" s="5">
         <v>8</v>
       </c>
+      <c r="BM11" s="5">
+        <v>10</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="41">
         <v>5</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="41">
         <v>11</v>
       </c>
       <c r="D12" s="5">
         <v>14</v>
       </c>
       <c r="E12" s="5">
         <v>12</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="41">
         <v>16</v>
       </c>
-      <c r="G12" s="44">
+      <c r="G12" s="41">
         <v>8</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="41">
         <v>11</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="41">
         <v>25</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="41">
         <v>10</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="41">
         <v>14</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="41">
         <v>12</v>
       </c>
-      <c r="M12" s="44">
+      <c r="M12" s="41">
         <v>13</v>
       </c>
-      <c r="N12" s="45">
+      <c r="N12" s="42">
         <v>9</v>
       </c>
-      <c r="O12" s="45">
+      <c r="O12" s="42">
         <v>17</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="42">
         <v>4</v>
       </c>
-      <c r="Q12" s="45">
+      <c r="Q12" s="42">
         <v>9</v>
       </c>
-      <c r="R12" s="45">
+      <c r="R12" s="42">
         <v>13</v>
       </c>
-      <c r="S12" s="45">
+      <c r="S12" s="42">
         <v>8</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="42">
         <v>9</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="42">
         <v>13</v>
       </c>
-      <c r="V12" s="49">
+      <c r="V12" s="46">
         <v>12</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="42">
         <v>11</v>
       </c>
-      <c r="X12" s="45">
+      <c r="X12" s="42">
         <v>20</v>
       </c>
-      <c r="Y12" s="45">
+      <c r="Y12" s="42">
         <v>12</v>
       </c>
-      <c r="Z12" s="45">
+      <c r="Z12" s="42">
         <v>7</v>
       </c>
-      <c r="AA12" s="45">
+      <c r="AA12" s="42">
         <v>6</v>
       </c>
       <c r="AB12" s="5">
         <v>8</v>
       </c>
-      <c r="AC12" s="47">
+      <c r="AC12" s="44">
         <v>7</v>
       </c>
       <c r="AD12" s="5">
         <v>19</v>
       </c>
       <c r="AE12" s="5">
         <v>11</v>
       </c>
       <c r="AF12" s="5">
         <v>19</v>
       </c>
       <c r="AG12" s="5">
         <v>17</v>
       </c>
-      <c r="AH12" s="48">
+      <c r="AH12" s="45">
         <v>6</v>
       </c>
-      <c r="AI12" s="48">
+      <c r="AI12" s="45">
         <v>12</v>
       </c>
-      <c r="AJ12" s="48">
+      <c r="AJ12" s="45">
         <v>9</v>
       </c>
       <c r="AK12" s="28">
         <v>9</v>
       </c>
       <c r="AL12" s="28">
         <v>16</v>
       </c>
       <c r="AM12" s="28">
         <v>11</v>
       </c>
       <c r="AN12" s="28">
         <v>11</v>
       </c>
       <c r="AO12" s="28">
         <v>15</v>
       </c>
       <c r="AP12" s="5">
         <v>7</v>
       </c>
       <c r="AQ12" s="5">
         <v>11</v>
       </c>
       <c r="AR12" s="5">
         <v>15</v>
       </c>
       <c r="AS12" s="5">
         <v>12</v>
       </c>
       <c r="AT12" s="5">
         <v>12</v>
       </c>
       <c r="AU12" s="5">
         <v>5</v>
       </c>
       <c r="AV12" s="5">
         <v>15</v>
       </c>
-      <c r="AW12" s="38">
+      <c r="AW12" s="35">
         <v>8</v>
       </c>
       <c r="AX12" s="5">
         <v>10</v>
       </c>
       <c r="AY12" s="5">
         <v>15</v>
       </c>
       <c r="AZ12" s="5">
         <v>11</v>
       </c>
       <c r="BA12" s="5">
         <v>14</v>
       </c>
       <c r="BB12" s="5">
         <v>10</v>
       </c>
       <c r="BC12" s="5">
         <v>19</v>
       </c>
       <c r="BD12" s="5">
         <v>12</v>
       </c>
-      <c r="BE12" s="33">
+      <c r="BE12" s="30">
         <v>9</v>
       </c>
       <c r="BF12" s="5">
         <v>9</v>
       </c>
       <c r="BG12" s="28">
         <v>11</v>
       </c>
       <c r="BH12" s="28">
         <v>7</v>
       </c>
       <c r="BI12" s="28">
         <v>15</v>
       </c>
       <c r="BJ12" s="28">
         <v>11</v>
       </c>
       <c r="BK12" s="28">
         <v>8</v>
       </c>
       <c r="BL12" s="5">
         <v>13</v>
       </c>
+      <c r="BM12" s="5">
+        <v>16</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="41">
         <v>14</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="41">
         <v>14</v>
       </c>
       <c r="D13" s="5">
         <v>8</v>
       </c>
       <c r="E13" s="5">
         <v>23</v>
       </c>
-      <c r="F13" s="44">
+      <c r="F13" s="41">
         <v>23</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="41">
         <v>18</v>
       </c>
-      <c r="H13" s="44">
+      <c r="H13" s="41">
         <v>18</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="41">
         <v>24</v>
       </c>
-      <c r="J13" s="44">
+      <c r="J13" s="41">
         <v>37</v>
       </c>
-      <c r="K13" s="44">
+      <c r="K13" s="41">
         <v>18</v>
       </c>
-      <c r="L13" s="44">
+      <c r="L13" s="41">
         <v>12</v>
       </c>
-      <c r="M13" s="44">
+      <c r="M13" s="41">
         <v>14</v>
       </c>
-      <c r="N13" s="45">
+      <c r="N13" s="42">
         <v>19</v>
       </c>
-      <c r="O13" s="45">
+      <c r="O13" s="42">
         <v>17</v>
       </c>
-      <c r="P13" s="45">
+      <c r="P13" s="42">
         <v>15</v>
       </c>
-      <c r="Q13" s="45">
+      <c r="Q13" s="42">
         <v>15</v>
       </c>
-      <c r="R13" s="45">
+      <c r="R13" s="42">
         <v>13</v>
       </c>
-      <c r="S13" s="45">
+      <c r="S13" s="42">
         <v>9</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="42">
         <v>4</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="42">
         <v>8</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="46">
         <v>12</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="42">
         <v>12</v>
       </c>
-      <c r="X13" s="45">
+      <c r="X13" s="42">
         <v>8</v>
       </c>
-      <c r="Y13" s="45">
+      <c r="Y13" s="42">
         <v>7</v>
       </c>
-      <c r="Z13" s="45">
+      <c r="Z13" s="42">
         <v>10</v>
       </c>
-      <c r="AA13" s="45">
+      <c r="AA13" s="42">
         <v>11</v>
       </c>
       <c r="AB13" s="5">
         <v>10</v>
       </c>
-      <c r="AC13" s="47">
+      <c r="AC13" s="44">
         <v>8</v>
       </c>
       <c r="AD13" s="5">
         <v>10</v>
       </c>
       <c r="AE13" s="5">
         <v>13</v>
       </c>
       <c r="AF13" s="5">
         <v>14</v>
       </c>
       <c r="AG13" s="5">
         <v>14</v>
       </c>
-      <c r="AH13" s="48">
+      <c r="AH13" s="45">
         <v>11</v>
       </c>
-      <c r="AI13" s="48">
+      <c r="AI13" s="45">
         <v>12</v>
       </c>
-      <c r="AJ13" s="48">
+      <c r="AJ13" s="45">
         <v>16</v>
       </c>
       <c r="AK13" s="28">
         <v>14</v>
       </c>
       <c r="AL13" s="28">
         <v>20</v>
       </c>
       <c r="AM13" s="28">
         <v>11</v>
       </c>
       <c r="AN13" s="28">
         <v>5</v>
       </c>
       <c r="AO13" s="28">
         <v>16</v>
       </c>
       <c r="AP13" s="5">
         <v>20</v>
       </c>
       <c r="AQ13" s="5">
         <v>13</v>
       </c>
       <c r="AR13" s="5">
         <v>8</v>
       </c>
       <c r="AS13" s="5">
         <v>9</v>
       </c>
       <c r="AT13" s="5">
         <v>13</v>
       </c>
       <c r="AU13" s="5">
         <v>10</v>
       </c>
       <c r="AV13" s="5">
         <v>11</v>
       </c>
-      <c r="AW13" s="38">
+      <c r="AW13" s="35">
         <v>11</v>
       </c>
       <c r="AX13" s="5">
         <v>7</v>
       </c>
       <c r="AY13" s="5">
         <v>9</v>
       </c>
       <c r="AZ13" s="5">
         <v>14</v>
       </c>
       <c r="BA13" s="5">
         <v>15</v>
       </c>
       <c r="BB13" s="5">
         <v>14</v>
       </c>
       <c r="BC13" s="5">
         <v>10</v>
       </c>
       <c r="BD13" s="5">
         <v>9</v>
       </c>
-      <c r="BE13" s="33">
+      <c r="BE13" s="30">
         <v>9</v>
       </c>
       <c r="BF13" s="5">
         <v>5</v>
       </c>
       <c r="BG13" s="28">
         <v>6</v>
       </c>
       <c r="BH13" s="28">
         <v>12</v>
       </c>
       <c r="BI13" s="28">
         <v>18</v>
       </c>
       <c r="BJ13" s="28">
         <v>10</v>
       </c>
       <c r="BK13" s="28">
         <v>14</v>
       </c>
       <c r="BL13" s="5">
         <v>20</v>
       </c>
+      <c r="BM13" s="5">
+        <v>8</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="41">
         <v>15</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="41">
         <v>10</v>
       </c>
       <c r="D14" s="5">
         <v>13</v>
       </c>
       <c r="E14" s="5">
         <v>12</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="41">
         <v>11</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="41">
         <v>12</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="41">
         <v>17</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="41">
         <v>28</v>
       </c>
-      <c r="J14" s="44">
+      <c r="J14" s="41">
         <v>14</v>
       </c>
-      <c r="K14" s="44">
+      <c r="K14" s="41">
         <v>19</v>
       </c>
-      <c r="L14" s="44">
+      <c r="L14" s="41">
         <v>15</v>
       </c>
-      <c r="M14" s="44">
+      <c r="M14" s="41">
         <v>11</v>
       </c>
-      <c r="N14" s="45">
+      <c r="N14" s="42">
         <v>12</v>
       </c>
-      <c r="O14" s="45">
+      <c r="O14" s="42">
         <v>13</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="42">
         <v>15</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="42">
         <v>12</v>
       </c>
-      <c r="R14" s="45">
+      <c r="R14" s="42">
         <v>19</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="42">
         <v>6</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="42">
         <v>10</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="42">
         <v>18</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="46">
         <v>12</v>
       </c>
-      <c r="W14" s="45">
+      <c r="W14" s="42">
         <v>8</v>
       </c>
-      <c r="X14" s="45">
+      <c r="X14" s="42">
         <v>10</v>
       </c>
-      <c r="Y14" s="45">
+      <c r="Y14" s="42">
         <v>17</v>
       </c>
-      <c r="Z14" s="45">
+      <c r="Z14" s="42">
         <v>13</v>
       </c>
-      <c r="AA14" s="45">
+      <c r="AA14" s="42">
         <v>8</v>
       </c>
       <c r="AB14" s="5">
         <v>10</v>
       </c>
-      <c r="AC14" s="47">
+      <c r="AC14" s="44">
         <v>7</v>
       </c>
       <c r="AD14" s="5">
         <v>7</v>
       </c>
       <c r="AE14" s="5">
         <v>6</v>
       </c>
       <c r="AF14" s="5">
         <v>10</v>
       </c>
       <c r="AG14" s="5">
         <v>16</v>
       </c>
-      <c r="AH14" s="48">
+      <c r="AH14" s="45">
         <v>6</v>
       </c>
-      <c r="AI14" s="48">
+      <c r="AI14" s="45">
         <v>18</v>
       </c>
-      <c r="AJ14" s="48">
+      <c r="AJ14" s="45">
         <v>9</v>
       </c>
       <c r="AK14" s="28">
         <v>9</v>
       </c>
       <c r="AL14" s="28">
         <v>13</v>
       </c>
       <c r="AM14" s="28">
         <v>12</v>
       </c>
       <c r="AN14" s="28">
         <v>15</v>
       </c>
       <c r="AO14" s="28">
         <v>7</v>
       </c>
       <c r="AP14" s="5">
         <v>12</v>
       </c>
       <c r="AQ14" s="5">
         <v>10</v>
       </c>
       <c r="AR14" s="5">
         <v>10</v>
       </c>
       <c r="AS14" s="5">
         <v>9</v>
       </c>
       <c r="AT14" s="5">
         <v>5</v>
       </c>
       <c r="AU14" s="5">
         <v>9</v>
       </c>
       <c r="AV14" s="5">
         <v>8</v>
       </c>
-      <c r="AW14" s="38">
+      <c r="AW14" s="35">
         <v>8</v>
       </c>
       <c r="AX14" s="5">
         <v>11</v>
       </c>
       <c r="AY14" s="5">
         <v>4</v>
       </c>
       <c r="AZ14" s="5">
         <v>15</v>
       </c>
       <c r="BA14" s="5">
         <v>12</v>
       </c>
       <c r="BB14" s="5">
         <v>8</v>
       </c>
       <c r="BC14" s="5">
         <v>6</v>
       </c>
       <c r="BD14" s="5">
         <v>11</v>
       </c>
-      <c r="BE14" s="33">
+      <c r="BE14" s="30">
         <v>7</v>
       </c>
       <c r="BF14" s="5">
         <v>8</v>
       </c>
       <c r="BG14" s="28">
         <v>6</v>
       </c>
       <c r="BH14" s="28">
         <v>10</v>
       </c>
       <c r="BI14" s="28">
         <v>10</v>
       </c>
       <c r="BJ14" s="28">
         <v>7</v>
       </c>
       <c r="BK14" s="28">
         <v>8</v>
       </c>
       <c r="BL14" s="5">
         <v>11</v>
       </c>
+      <c r="BM14" s="5">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="44">
+      <c r="B15" s="41">
         <v>24</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="41">
         <v>20</v>
       </c>
       <c r="D15" s="5">
         <v>18</v>
       </c>
       <c r="E15" s="5">
         <v>28</v>
       </c>
-      <c r="F15" s="44">
+      <c r="F15" s="41">
         <v>36</v>
       </c>
-      <c r="G15" s="44">
+      <c r="G15" s="41">
         <v>28</v>
       </c>
-      <c r="H15" s="44">
+      <c r="H15" s="41">
         <v>25</v>
       </c>
-      <c r="I15" s="44">
+      <c r="I15" s="41">
         <v>42</v>
       </c>
-      <c r="J15" s="44">
+      <c r="J15" s="41">
         <v>38</v>
       </c>
-      <c r="K15" s="44">
+      <c r="K15" s="41">
         <v>40</v>
       </c>
-      <c r="L15" s="44">
+      <c r="L15" s="41">
         <v>26</v>
       </c>
-      <c r="M15" s="44">
+      <c r="M15" s="41">
         <v>18</v>
       </c>
-      <c r="N15" s="45">
+      <c r="N15" s="42">
         <v>19</v>
       </c>
-      <c r="O15" s="45">
+      <c r="O15" s="42">
         <v>33</v>
       </c>
-      <c r="P15" s="45">
+      <c r="P15" s="42">
         <v>21</v>
       </c>
-      <c r="Q15" s="45">
+      <c r="Q15" s="42">
         <v>20</v>
       </c>
-      <c r="R15" s="45">
+      <c r="R15" s="42">
         <v>27</v>
       </c>
-      <c r="S15" s="45">
+      <c r="S15" s="42">
         <v>12</v>
       </c>
-      <c r="T15" s="45">
+      <c r="T15" s="42">
         <v>22</v>
       </c>
-      <c r="U15" s="45">
+      <c r="U15" s="42">
         <v>22</v>
       </c>
-      <c r="V15" s="49">
+      <c r="V15" s="46">
         <v>28</v>
       </c>
-      <c r="W15" s="45">
+      <c r="W15" s="42">
         <v>17</v>
       </c>
-      <c r="X15" s="45">
+      <c r="X15" s="42">
         <v>10</v>
       </c>
-      <c r="Y15" s="45">
+      <c r="Y15" s="42">
         <v>22</v>
       </c>
-      <c r="Z15" s="45">
+      <c r="Z15" s="42">
         <v>18</v>
       </c>
-      <c r="AA15" s="45">
+      <c r="AA15" s="42">
         <v>23</v>
       </c>
       <c r="AB15" s="5">
         <v>27</v>
       </c>
-      <c r="AC15" s="47">
+      <c r="AC15" s="44">
         <v>24</v>
       </c>
       <c r="AD15" s="5">
         <v>27</v>
       </c>
       <c r="AE15" s="5">
         <v>19</v>
       </c>
       <c r="AF15" s="5">
         <v>17</v>
       </c>
       <c r="AG15" s="5">
         <v>28</v>
       </c>
-      <c r="AH15" s="48">
+      <c r="AH15" s="45">
         <v>13</v>
       </c>
-      <c r="AI15" s="48">
+      <c r="AI15" s="45">
         <v>24</v>
       </c>
-      <c r="AJ15" s="48">
+      <c r="AJ15" s="45">
         <v>26</v>
       </c>
       <c r="AK15" s="28">
         <v>26</v>
       </c>
       <c r="AL15" s="28">
         <v>32</v>
       </c>
       <c r="AM15" s="28">
         <v>21</v>
       </c>
       <c r="AN15" s="28">
         <v>20</v>
       </c>
       <c r="AO15" s="28">
         <v>29</v>
       </c>
       <c r="AP15" s="5">
         <v>17</v>
       </c>
       <c r="AQ15" s="5">
         <v>22</v>
       </c>
       <c r="AR15" s="5">
         <v>17</v>
       </c>
       <c r="AS15" s="5">
         <v>24</v>
       </c>
       <c r="AT15" s="5">
         <v>14</v>
       </c>
       <c r="AU15" s="5">
         <v>19</v>
       </c>
       <c r="AV15" s="5">
         <v>27</v>
       </c>
-      <c r="AW15" s="38">
+      <c r="AW15" s="35">
         <v>29</v>
       </c>
       <c r="AX15" s="5">
         <v>17</v>
       </c>
       <c r="AY15" s="5">
         <v>14</v>
       </c>
       <c r="AZ15" s="5">
         <v>16</v>
       </c>
       <c r="BA15" s="5">
         <v>33</v>
       </c>
       <c r="BB15" s="5">
         <v>26</v>
       </c>
       <c r="BC15" s="5">
         <v>20</v>
       </c>
       <c r="BD15" s="5">
         <v>16</v>
       </c>
-      <c r="BE15" s="33">
+      <c r="BE15" s="30">
         <v>17</v>
       </c>
       <c r="BF15" s="5">
         <v>18</v>
       </c>
       <c r="BG15" s="28">
         <v>21</v>
       </c>
       <c r="BH15" s="28">
         <v>19</v>
       </c>
       <c r="BI15" s="28">
         <v>23</v>
       </c>
       <c r="BJ15" s="28">
         <v>21</v>
       </c>
       <c r="BK15" s="28">
         <v>16</v>
       </c>
       <c r="BL15" s="5">
         <v>19</v>
       </c>
+      <c r="BM15" s="5">
+        <v>21</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="44">
+      <c r="B16" s="41">
         <v>27</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="41">
         <v>36</v>
       </c>
       <c r="D16" s="5">
         <v>38</v>
       </c>
       <c r="E16" s="5">
         <v>42</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="41">
         <v>35</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="41">
         <v>35</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="41">
         <v>37</v>
       </c>
-      <c r="I16" s="44">
+      <c r="I16" s="41">
         <v>65</v>
       </c>
-      <c r="J16" s="44">
+      <c r="J16" s="41">
         <v>64</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="41">
         <v>39</v>
       </c>
-      <c r="L16" s="44">
+      <c r="L16" s="41">
         <v>33</v>
       </c>
-      <c r="M16" s="44">
+      <c r="M16" s="41">
         <v>40</v>
       </c>
-      <c r="N16" s="45">
+      <c r="N16" s="42">
         <v>32</v>
       </c>
-      <c r="O16" s="45">
+      <c r="O16" s="42">
         <v>51</v>
       </c>
-      <c r="P16" s="45">
+      <c r="P16" s="42">
         <v>34</v>
       </c>
-      <c r="Q16" s="45">
+      <c r="Q16" s="42">
         <v>20</v>
       </c>
-      <c r="R16" s="45">
+      <c r="R16" s="42">
         <v>32</v>
       </c>
-      <c r="S16" s="45">
+      <c r="S16" s="42">
         <v>33</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="42">
         <v>24</v>
       </c>
-      <c r="U16" s="45">
+      <c r="U16" s="42">
         <v>43</v>
       </c>
-      <c r="V16" s="49">
+      <c r="V16" s="46">
         <v>23</v>
       </c>
-      <c r="W16" s="45">
+      <c r="W16" s="42">
         <v>29</v>
       </c>
-      <c r="X16" s="45">
+      <c r="X16" s="42">
         <v>36</v>
       </c>
-      <c r="Y16" s="45">
+      <c r="Y16" s="42">
         <v>37</v>
       </c>
-      <c r="Z16" s="45">
+      <c r="Z16" s="42">
         <v>35</v>
       </c>
-      <c r="AA16" s="45">
+      <c r="AA16" s="42">
         <v>27</v>
       </c>
       <c r="AB16" s="5">
         <v>39</v>
       </c>
-      <c r="AC16" s="47">
+      <c r="AC16" s="44">
         <v>27</v>
       </c>
       <c r="AD16" s="5">
         <v>32</v>
       </c>
       <c r="AE16" s="5">
         <v>35</v>
       </c>
       <c r="AF16" s="5">
         <v>38</v>
       </c>
       <c r="AG16" s="5">
         <v>39</v>
       </c>
-      <c r="AH16" s="48">
+      <c r="AH16" s="45">
         <v>29</v>
       </c>
-      <c r="AI16" s="48">
+      <c r="AI16" s="45">
         <v>41</v>
       </c>
-      <c r="AJ16" s="48">
+      <c r="AJ16" s="45">
         <v>31</v>
       </c>
       <c r="AK16" s="28">
         <v>45</v>
       </c>
       <c r="AL16" s="28">
         <v>44</v>
       </c>
       <c r="AM16" s="28">
         <v>25</v>
       </c>
       <c r="AN16" s="28">
         <v>28</v>
       </c>
       <c r="AO16" s="28">
         <v>36</v>
       </c>
       <c r="AP16" s="5">
         <v>35</v>
       </c>
       <c r="AQ16" s="5">
         <v>33</v>
       </c>
       <c r="AR16" s="5">
         <v>35</v>
       </c>
       <c r="AS16" s="5">
         <v>37</v>
       </c>
       <c r="AT16" s="5">
         <v>36</v>
       </c>
       <c r="AU16" s="5">
         <v>33</v>
       </c>
       <c r="AV16" s="5">
         <v>32</v>
       </c>
-      <c r="AW16" s="38">
+      <c r="AW16" s="35">
         <v>41</v>
       </c>
       <c r="AX16" s="5">
         <v>36</v>
       </c>
       <c r="AY16" s="5">
         <v>22</v>
       </c>
       <c r="AZ16" s="5">
         <v>27</v>
       </c>
       <c r="BA16" s="5">
         <v>36</v>
       </c>
       <c r="BB16" s="5">
         <v>31</v>
       </c>
       <c r="BC16" s="5">
         <v>27</v>
       </c>
       <c r="BD16" s="5">
         <v>32</v>
       </c>
-      <c r="BE16" s="33">
+      <c r="BE16" s="30">
         <v>25</v>
       </c>
       <c r="BF16" s="5">
         <v>28</v>
       </c>
       <c r="BG16" s="28">
         <v>40</v>
       </c>
       <c r="BH16" s="28">
         <v>29</v>
       </c>
       <c r="BI16" s="28">
         <v>34</v>
       </c>
       <c r="BJ16" s="28">
         <v>21</v>
       </c>
       <c r="BK16" s="28">
         <v>23</v>
       </c>
       <c r="BL16" s="5">
         <v>35</v>
       </c>
+      <c r="BM16" s="5">
+        <v>34</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="44">
+      <c r="B17" s="41">
         <v>7</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="41">
         <v>2</v>
       </c>
       <c r="D17" s="5">
         <v>8</v>
       </c>
       <c r="E17" s="5">
         <v>15</v>
       </c>
-      <c r="F17" s="44">
+      <c r="F17" s="41">
         <v>7</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="41">
         <v>8</v>
       </c>
-      <c r="H17" s="44">
+      <c r="H17" s="41">
         <v>13</v>
       </c>
-      <c r="I17" s="44">
+      <c r="I17" s="41">
         <v>11</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="41">
         <v>6</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="41">
         <v>8</v>
       </c>
-      <c r="L17" s="44">
+      <c r="L17" s="41">
         <v>16</v>
       </c>
-      <c r="M17" s="44">
+      <c r="M17" s="41">
         <v>11</v>
       </c>
-      <c r="N17" s="45">
+      <c r="N17" s="42">
         <v>10</v>
       </c>
-      <c r="O17" s="45">
+      <c r="O17" s="42">
         <v>4</v>
       </c>
-      <c r="P17" s="45">
+      <c r="P17" s="42">
         <v>5</v>
       </c>
-      <c r="Q17" s="45">
+      <c r="Q17" s="42">
         <v>12</v>
       </c>
-      <c r="R17" s="45">
+      <c r="R17" s="42">
         <v>10</v>
       </c>
-      <c r="S17" s="45">
+      <c r="S17" s="42">
         <v>8</v>
       </c>
-      <c r="T17" s="45">
+      <c r="T17" s="42">
         <v>7</v>
       </c>
-      <c r="U17" s="45">
+      <c r="U17" s="42">
         <v>6</v>
       </c>
-      <c r="V17" s="49">
+      <c r="V17" s="46">
         <v>7</v>
       </c>
-      <c r="W17" s="45">
+      <c r="W17" s="42">
         <v>4</v>
       </c>
-      <c r="X17" s="45">
+      <c r="X17" s="42">
         <v>9</v>
       </c>
-      <c r="Y17" s="45">
+      <c r="Y17" s="42">
         <v>5</v>
       </c>
-      <c r="Z17" s="45">
+      <c r="Z17" s="42">
         <v>13</v>
       </c>
-      <c r="AA17" s="45">
+      <c r="AA17" s="42">
         <v>8</v>
       </c>
       <c r="AB17" s="5">
         <v>5</v>
       </c>
-      <c r="AC17" s="47">
+      <c r="AC17" s="44">
         <v>4</v>
       </c>
       <c r="AD17" s="5">
         <v>7</v>
       </c>
       <c r="AE17" s="5">
         <v>10</v>
       </c>
       <c r="AF17" s="5">
         <v>7</v>
       </c>
       <c r="AG17" s="5">
         <v>8</v>
       </c>
-      <c r="AH17" s="48">
+      <c r="AH17" s="45">
         <v>5</v>
       </c>
-      <c r="AI17" s="48">
+      <c r="AI17" s="45">
         <v>7</v>
       </c>
-      <c r="AJ17" s="48">
+      <c r="AJ17" s="45">
         <v>5</v>
       </c>
       <c r="AK17" s="28">
         <v>11</v>
       </c>
       <c r="AL17" s="28">
         <v>10</v>
       </c>
       <c r="AM17" s="28">
         <v>11</v>
       </c>
       <c r="AN17" s="28">
         <v>7</v>
       </c>
       <c r="AO17" s="28">
         <v>8</v>
       </c>
       <c r="AP17" s="5">
         <v>9</v>
       </c>
       <c r="AQ17" s="5">
         <v>6</v>
       </c>
       <c r="AR17" s="5">
         <v>8</v>
       </c>
       <c r="AS17" s="5">
         <v>13</v>
       </c>
       <c r="AT17" s="5">
         <v>3</v>
       </c>
       <c r="AU17" s="5">
         <v>4</v>
       </c>
       <c r="AV17" s="5">
         <v>7</v>
       </c>
-      <c r="AW17" s="38">
+      <c r="AW17" s="35">
         <v>14</v>
       </c>
       <c r="AX17" s="5">
         <v>9</v>
       </c>
       <c r="AY17" s="5">
         <v>4</v>
       </c>
       <c r="AZ17" s="5">
         <v>2</v>
       </c>
       <c r="BA17" s="5">
         <v>10</v>
       </c>
       <c r="BB17" s="5">
         <v>5</v>
       </c>
       <c r="BC17" s="5">
         <v>10</v>
       </c>
       <c r="BD17" s="5">
         <v>6</v>
       </c>
-      <c r="BE17" s="33">
+      <c r="BE17" s="30">
         <v>8</v>
       </c>
       <c r="BF17" s="5">
         <v>7</v>
       </c>
       <c r="BG17" s="28">
         <v>10</v>
       </c>
       <c r="BH17" s="28">
         <v>6</v>
       </c>
       <c r="BI17" s="28">
         <v>9</v>
       </c>
       <c r="BJ17" s="28">
         <v>4</v>
       </c>
       <c r="BK17" s="28">
         <v>9</v>
       </c>
       <c r="BL17" s="5">
         <v>10</v>
       </c>
+      <c r="BM17" s="5">
+        <v>6</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="44">
+      <c r="B18" s="41">
         <v>17</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="41">
         <v>11</v>
       </c>
       <c r="D18" s="5">
         <v>23</v>
       </c>
       <c r="E18" s="5">
         <v>16</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F18" s="41">
         <v>22</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="41">
         <v>27</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H18" s="41">
         <v>28</v>
       </c>
-      <c r="I18" s="44">
+      <c r="I18" s="41">
         <v>34</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J18" s="41">
         <v>29</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="41">
         <v>35</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L18" s="41">
         <v>24</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M18" s="41">
         <v>28</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N18" s="42">
         <v>25</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O18" s="42">
         <v>23</v>
       </c>
-      <c r="P18" s="45">
+      <c r="P18" s="42">
         <v>15</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q18" s="42">
         <v>17</v>
       </c>
-      <c r="R18" s="45">
+      <c r="R18" s="42">
         <v>13</v>
       </c>
-      <c r="S18" s="45">
+      <c r="S18" s="42">
         <v>27</v>
       </c>
-      <c r="T18" s="45">
+      <c r="T18" s="42">
         <v>18</v>
       </c>
-      <c r="U18" s="45">
+      <c r="U18" s="42">
         <v>30</v>
       </c>
-      <c r="V18" s="49">
+      <c r="V18" s="46">
         <v>13</v>
       </c>
-      <c r="W18" s="45">
+      <c r="W18" s="42">
         <v>14</v>
       </c>
-      <c r="X18" s="45">
+      <c r="X18" s="42">
         <v>23</v>
       </c>
-      <c r="Y18" s="45">
+      <c r="Y18" s="42">
         <v>26</v>
       </c>
-      <c r="Z18" s="45">
+      <c r="Z18" s="42">
         <v>20</v>
       </c>
-      <c r="AA18" s="45">
+      <c r="AA18" s="42">
         <v>15</v>
       </c>
       <c r="AB18" s="5">
         <v>13</v>
       </c>
-      <c r="AC18" s="47">
+      <c r="AC18" s="44">
         <v>17</v>
       </c>
       <c r="AD18" s="5">
         <v>18</v>
       </c>
       <c r="AE18" s="5">
         <v>21</v>
       </c>
       <c r="AF18" s="5">
         <v>13</v>
       </c>
       <c r="AG18" s="5">
         <v>8</v>
       </c>
-      <c r="AH18" s="48">
+      <c r="AH18" s="45">
         <v>17</v>
       </c>
-      <c r="AI18" s="48">
+      <c r="AI18" s="45">
         <v>15</v>
       </c>
-      <c r="AJ18" s="48">
+      <c r="AJ18" s="45">
         <v>22</v>
       </c>
       <c r="AK18" s="28">
         <v>29</v>
       </c>
       <c r="AL18" s="28">
         <v>12</v>
       </c>
       <c r="AM18" s="28">
         <v>17</v>
       </c>
       <c r="AN18" s="28">
         <v>20</v>
       </c>
       <c r="AO18" s="28">
         <v>28</v>
       </c>
       <c r="AP18" s="5">
         <v>13</v>
       </c>
       <c r="AQ18" s="5">
         <v>18</v>
       </c>
       <c r="AR18" s="5">
         <v>14</v>
       </c>
       <c r="AS18" s="5">
         <v>15</v>
       </c>
       <c r="AT18" s="5">
         <v>15</v>
       </c>
       <c r="AU18" s="5">
         <v>23</v>
       </c>
       <c r="AV18" s="5">
         <v>16</v>
       </c>
-      <c r="AW18" s="38">
+      <c r="AW18" s="35">
         <v>14</v>
       </c>
       <c r="AX18" s="5">
         <v>13</v>
       </c>
       <c r="AY18" s="5">
         <v>17</v>
       </c>
       <c r="AZ18" s="5">
         <v>16</v>
       </c>
       <c r="BA18" s="5">
         <v>18</v>
       </c>
       <c r="BB18" s="5">
         <v>24</v>
       </c>
       <c r="BC18" s="5">
         <v>19</v>
       </c>
       <c r="BD18" s="5">
         <v>28</v>
       </c>
-      <c r="BE18" s="33">
+      <c r="BE18" s="30">
         <v>19</v>
       </c>
       <c r="BF18" s="5">
         <v>20</v>
       </c>
       <c r="BG18" s="28">
         <v>16</v>
       </c>
       <c r="BH18" s="28">
         <v>13</v>
       </c>
       <c r="BI18" s="28">
         <v>16</v>
       </c>
       <c r="BJ18" s="28">
         <v>15</v>
       </c>
       <c r="BK18" s="28">
         <v>14</v>
       </c>
       <c r="BL18" s="5">
         <v>30</v>
       </c>
+      <c r="BM18" s="5">
+        <v>14</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="44">
+      <c r="B19" s="41">
         <v>26</v>
       </c>
-      <c r="C19" s="44">
+      <c r="C19" s="41">
         <v>20</v>
       </c>
       <c r="D19" s="5">
         <v>36</v>
       </c>
       <c r="E19" s="5">
         <v>34</v>
       </c>
-      <c r="F19" s="44">
+      <c r="F19" s="41">
         <v>37</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="41">
         <v>35</v>
       </c>
-      <c r="H19" s="44">
+      <c r="H19" s="41">
         <v>34</v>
       </c>
-      <c r="I19" s="44">
+      <c r="I19" s="41">
         <v>78</v>
       </c>
-      <c r="J19" s="44">
+      <c r="J19" s="41">
         <v>48</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="41">
         <v>30</v>
       </c>
-      <c r="L19" s="44">
+      <c r="L19" s="41">
         <v>26</v>
       </c>
-      <c r="M19" s="44">
+      <c r="M19" s="41">
         <v>42</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="42">
         <v>17</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="42">
         <v>40</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="42">
         <v>19</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="42">
         <v>25</v>
       </c>
-      <c r="R19" s="45">
+      <c r="R19" s="42">
         <v>21</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="42">
         <v>23</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="42">
         <v>20</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="42">
         <v>27</v>
       </c>
-      <c r="V19" s="49">
+      <c r="V19" s="46">
         <v>25</v>
       </c>
-      <c r="W19" s="45">
+      <c r="W19" s="42">
         <v>22</v>
       </c>
-      <c r="X19" s="45">
+      <c r="X19" s="42">
         <v>26</v>
       </c>
-      <c r="Y19" s="45">
+      <c r="Y19" s="42">
         <v>28</v>
       </c>
-      <c r="Z19" s="45">
+      <c r="Z19" s="42">
         <v>46</v>
       </c>
-      <c r="AA19" s="45">
+      <c r="AA19" s="42">
         <v>25</v>
       </c>
       <c r="AB19" s="5">
         <v>31</v>
       </c>
-      <c r="AC19" s="47">
+      <c r="AC19" s="44">
         <v>31</v>
       </c>
       <c r="AD19" s="5">
         <v>36</v>
       </c>
       <c r="AE19" s="5">
         <v>22</v>
       </c>
       <c r="AF19" s="5">
         <v>26</v>
       </c>
       <c r="AG19" s="5">
         <v>13</v>
       </c>
-      <c r="AH19" s="48">
+      <c r="AH19" s="45">
         <v>19</v>
       </c>
-      <c r="AI19" s="48">
+      <c r="AI19" s="45">
         <v>31</v>
       </c>
-      <c r="AJ19" s="48">
+      <c r="AJ19" s="45">
         <v>24</v>
       </c>
       <c r="AK19" s="28">
         <v>32</v>
       </c>
       <c r="AL19" s="28">
         <v>37</v>
       </c>
       <c r="AM19" s="28">
         <v>27</v>
       </c>
       <c r="AN19" s="28">
         <v>14</v>
       </c>
       <c r="AO19" s="28">
         <v>33</v>
       </c>
       <c r="AP19" s="5">
         <v>27</v>
       </c>
       <c r="AQ19" s="5">
         <v>20</v>
       </c>
       <c r="AR19" s="5">
         <v>33</v>
       </c>
       <c r="AS19" s="5">
         <v>20</v>
       </c>
       <c r="AT19" s="5">
         <v>33</v>
       </c>
       <c r="AU19" s="5">
         <v>39</v>
       </c>
       <c r="AV19" s="5">
         <v>27</v>
       </c>
-      <c r="AW19" s="38">
+      <c r="AW19" s="35">
         <v>38</v>
       </c>
       <c r="AX19" s="5">
         <v>21</v>
       </c>
       <c r="AY19" s="5">
         <v>26</v>
       </c>
       <c r="AZ19" s="5">
         <v>28</v>
       </c>
       <c r="BA19" s="5">
         <v>25</v>
       </c>
       <c r="BB19" s="5">
         <v>22</v>
       </c>
       <c r="BC19" s="5">
         <v>29</v>
       </c>
       <c r="BD19" s="5">
         <v>30</v>
       </c>
-      <c r="BE19" s="33">
+      <c r="BE19" s="30">
         <v>24</v>
       </c>
       <c r="BF19" s="5">
         <v>25</v>
       </c>
       <c r="BG19" s="28">
         <v>28</v>
       </c>
       <c r="BH19" s="28">
         <v>26</v>
       </c>
       <c r="BI19" s="28">
         <v>22</v>
       </c>
       <c r="BJ19" s="28">
         <v>17</v>
       </c>
       <c r="BK19" s="28">
         <v>19</v>
       </c>
       <c r="BL19" s="5">
         <v>21</v>
       </c>
+      <c r="BM19" s="5">
+        <v>21</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="44">
+      <c r="B20" s="41">
         <v>20</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="41">
         <v>10</v>
       </c>
       <c r="D20" s="5">
         <v>25</v>
       </c>
       <c r="E20" s="5">
         <v>24</v>
       </c>
-      <c r="F20" s="44">
+      <c r="F20" s="41">
         <v>35</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="41">
         <v>23</v>
       </c>
-      <c r="H20" s="44">
+      <c r="H20" s="41">
         <v>37</v>
       </c>
-      <c r="I20" s="44">
+      <c r="I20" s="41">
         <v>63</v>
       </c>
-      <c r="J20" s="44">
+      <c r="J20" s="41">
         <v>39</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="41">
         <v>34</v>
       </c>
-      <c r="L20" s="44">
+      <c r="L20" s="41">
         <v>28</v>
       </c>
-      <c r="M20" s="44">
+      <c r="M20" s="41">
         <v>26</v>
       </c>
-      <c r="N20" s="45">
+      <c r="N20" s="42">
         <v>23</v>
       </c>
-      <c r="O20" s="45">
+      <c r="O20" s="42">
         <v>27</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="42">
         <v>24</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="42">
         <v>19</v>
       </c>
-      <c r="R20" s="45">
+      <c r="R20" s="42">
         <v>17</v>
       </c>
-      <c r="S20" s="45">
+      <c r="S20" s="42">
         <v>22</v>
       </c>
-      <c r="T20" s="45">
+      <c r="T20" s="42">
         <v>20</v>
       </c>
-      <c r="U20" s="45">
+      <c r="U20" s="42">
         <v>24</v>
       </c>
-      <c r="V20" s="49">
+      <c r="V20" s="46">
         <v>17</v>
       </c>
-      <c r="W20" s="45">
+      <c r="W20" s="42">
         <v>18</v>
       </c>
-      <c r="X20" s="45">
+      <c r="X20" s="42">
         <v>25</v>
       </c>
-      <c r="Y20" s="45">
+      <c r="Y20" s="42">
         <v>18</v>
       </c>
-      <c r="Z20" s="45">
+      <c r="Z20" s="42">
         <v>27</v>
       </c>
-      <c r="AA20" s="45">
+      <c r="AA20" s="42">
         <v>26</v>
       </c>
       <c r="AB20" s="5">
         <v>27</v>
       </c>
-      <c r="AC20" s="47">
+      <c r="AC20" s="44">
         <v>21</v>
       </c>
       <c r="AD20" s="5">
         <v>34</v>
       </c>
       <c r="AE20" s="5">
         <v>28</v>
       </c>
       <c r="AF20" s="5">
         <v>14</v>
       </c>
       <c r="AG20" s="5">
         <v>24</v>
       </c>
-      <c r="AH20" s="48">
+      <c r="AH20" s="45">
         <v>16</v>
       </c>
-      <c r="AI20" s="48">
+      <c r="AI20" s="45">
         <v>23</v>
       </c>
-      <c r="AJ20" s="48">
+      <c r="AJ20" s="45">
         <v>28</v>
       </c>
       <c r="AK20" s="28">
         <v>27</v>
       </c>
       <c r="AL20" s="28">
         <v>23</v>
       </c>
       <c r="AM20" s="28">
         <v>22</v>
       </c>
       <c r="AN20" s="28">
         <v>16</v>
       </c>
       <c r="AO20" s="28">
         <v>23</v>
       </c>
       <c r="AP20" s="5">
         <v>23</v>
       </c>
       <c r="AQ20" s="5">
         <v>21</v>
       </c>
       <c r="AR20" s="5">
         <v>24</v>
       </c>
       <c r="AS20" s="5">
         <v>20</v>
       </c>
       <c r="AT20" s="5">
         <v>28</v>
       </c>
       <c r="AU20" s="5">
         <v>17</v>
       </c>
       <c r="AV20" s="5">
         <v>19</v>
       </c>
-      <c r="AW20" s="38">
+      <c r="AW20" s="35">
         <v>27</v>
       </c>
       <c r="AX20" s="5">
         <v>23</v>
       </c>
       <c r="AY20" s="5">
         <v>14</v>
       </c>
       <c r="AZ20" s="5">
         <v>22</v>
       </c>
       <c r="BA20" s="5">
         <v>17</v>
       </c>
       <c r="BB20" s="5">
         <v>28</v>
       </c>
       <c r="BC20" s="5">
         <v>17</v>
       </c>
       <c r="BD20" s="5">
         <v>23</v>
       </c>
-      <c r="BE20" s="33">
+      <c r="BE20" s="30">
         <v>27</v>
       </c>
       <c r="BF20" s="5">
         <v>24</v>
       </c>
       <c r="BG20" s="28">
         <v>26</v>
       </c>
       <c r="BH20" s="28">
         <v>18</v>
       </c>
       <c r="BI20" s="28">
         <v>23</v>
       </c>
       <c r="BJ20" s="28">
         <v>18</v>
       </c>
       <c r="BK20" s="28">
         <v>23</v>
       </c>
       <c r="BL20" s="5">
         <v>28</v>
       </c>
+      <c r="BM20" s="5">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="44">
+      <c r="B21" s="41">
         <v>5</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="41">
         <v>6</v>
       </c>
       <c r="D21" s="5">
         <v>10</v>
       </c>
       <c r="E21" s="5">
         <v>5</v>
       </c>
-      <c r="F21" s="44">
+      <c r="F21" s="41">
         <v>9</v>
       </c>
-      <c r="G21" s="44">
+      <c r="G21" s="41">
         <v>7</v>
       </c>
-      <c r="H21" s="44">
+      <c r="H21" s="41">
         <v>8</v>
       </c>
-      <c r="I21" s="44">
+      <c r="I21" s="41">
         <v>13</v>
       </c>
-      <c r="J21" s="44">
+      <c r="J21" s="41">
         <v>8</v>
       </c>
-      <c r="K21" s="44">
+      <c r="K21" s="41">
         <v>5</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="41">
         <v>7</v>
       </c>
-      <c r="M21" s="44">
+      <c r="M21" s="41">
         <v>7</v>
       </c>
-      <c r="N21" s="45">
+      <c r="N21" s="42">
         <v>6</v>
       </c>
-      <c r="O21" s="45">
+      <c r="O21" s="42">
         <v>9</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="42">
         <v>9</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="42">
         <v>5</v>
       </c>
-      <c r="R21" s="45">
+      <c r="R21" s="42">
         <v>8</v>
       </c>
-      <c r="S21" s="45">
+      <c r="S21" s="42">
         <v>12</v>
       </c>
-      <c r="T21" s="45">
+      <c r="T21" s="42">
         <v>5</v>
       </c>
-      <c r="U21" s="45">
+      <c r="U21" s="42">
         <v>9</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="46">
         <v>6</v>
       </c>
-      <c r="W21" s="45">
+      <c r="W21" s="42">
         <v>9</v>
       </c>
-      <c r="X21" s="45">
+      <c r="X21" s="42">
         <v>6</v>
       </c>
-      <c r="Y21" s="45">
+      <c r="Y21" s="42">
         <v>3</v>
       </c>
-      <c r="Z21" s="45">
+      <c r="Z21" s="42">
         <v>10</v>
       </c>
-      <c r="AA21" s="45">
+      <c r="AA21" s="42">
         <v>6</v>
       </c>
       <c r="AB21" s="5">
         <v>4</v>
       </c>
-      <c r="AC21" s="47">
+      <c r="AC21" s="44">
         <v>4</v>
       </c>
       <c r="AD21" s="5">
         <v>11</v>
       </c>
       <c r="AE21" s="5">
         <v>12</v>
       </c>
       <c r="AF21" s="5">
         <v>8</v>
       </c>
       <c r="AG21" s="5">
         <v>6</v>
       </c>
-      <c r="AH21" s="48">
+      <c r="AH21" s="45">
         <v>9</v>
       </c>
-      <c r="AI21" s="48">
+      <c r="AI21" s="45">
         <v>7</v>
       </c>
-      <c r="AJ21" s="48">
+      <c r="AJ21" s="45">
         <v>12</v>
       </c>
       <c r="AK21" s="28">
         <v>7</v>
       </c>
       <c r="AL21" s="28">
         <v>11</v>
       </c>
       <c r="AM21" s="28">
         <v>2</v>
       </c>
       <c r="AN21" s="28">
         <v>6</v>
       </c>
       <c r="AO21" s="28">
         <v>6</v>
       </c>
       <c r="AP21" s="5">
         <v>15</v>
       </c>
       <c r="AQ21" s="5">
         <v>9</v>
       </c>
       <c r="AR21" s="5">
         <v>10</v>
       </c>
       <c r="AS21" s="5">
         <v>8</v>
       </c>
       <c r="AT21" s="5">
         <v>4</v>
       </c>
       <c r="AU21" s="5">
         <v>5</v>
       </c>
       <c r="AV21" s="5">
         <v>4</v>
       </c>
-      <c r="AW21" s="38">
+      <c r="AW21" s="35">
         <v>11</v>
       </c>
       <c r="AX21" s="5">
         <v>5</v>
       </c>
       <c r="AY21" s="5">
         <v>7</v>
       </c>
       <c r="AZ21" s="5">
         <v>3</v>
       </c>
       <c r="BA21" s="5">
         <v>5</v>
       </c>
       <c r="BB21" s="5">
         <v>5</v>
       </c>
       <c r="BC21" s="5">
         <v>7</v>
       </c>
       <c r="BD21" s="5">
         <v>8</v>
       </c>
-      <c r="BE21" s="33">
+      <c r="BE21" s="30">
         <v>8</v>
       </c>
       <c r="BF21" s="5">
         <v>9</v>
       </c>
       <c r="BG21" s="28">
         <v>8</v>
       </c>
       <c r="BH21" s="28">
         <v>6</v>
       </c>
       <c r="BI21" s="28">
         <v>3</v>
       </c>
       <c r="BJ21" s="28">
         <v>6</v>
       </c>
       <c r="BK21" s="28">
         <v>7</v>
       </c>
       <c r="BL21" s="5">
         <v>7</v>
       </c>
+      <c r="BM21" s="5">
+        <v>3</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="85" t="s">
+    <row r="22" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="85"/>
-[...61 lines deleted...]
-      <c r="BL22" s="85"/>
+      <c r="B22" s="84"/>
+      <c r="C22" s="84"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="84"/>
+      <c r="F22" s="84"/>
+      <c r="G22" s="84"/>
+      <c r="H22" s="84"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="84"/>
+      <c r="K22" s="84"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="84"/>
+      <c r="O22" s="84"/>
+      <c r="P22" s="84"/>
+      <c r="Q22" s="84"/>
+      <c r="R22" s="84"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="84"/>
+      <c r="U22" s="84"/>
+      <c r="V22" s="84"/>
+      <c r="W22" s="84"/>
+      <c r="X22" s="84"/>
+      <c r="Y22" s="84"/>
+      <c r="Z22" s="84"/>
+      <c r="AA22" s="84"/>
+      <c r="AB22" s="84"/>
+      <c r="AC22" s="84"/>
+      <c r="AD22" s="84"/>
+      <c r="AE22" s="84"/>
+      <c r="AF22" s="84"/>
+      <c r="AG22" s="84"/>
+      <c r="AH22" s="84"/>
+      <c r="AI22" s="84"/>
+      <c r="AJ22" s="84"/>
+      <c r="AK22" s="84"/>
+      <c r="AL22" s="84"/>
+      <c r="AM22" s="84"/>
+      <c r="AN22" s="84"/>
+      <c r="AO22" s="84"/>
+      <c r="AP22" s="84"/>
+      <c r="AQ22" s="84"/>
+      <c r="AR22" s="84"/>
+      <c r="AS22" s="84"/>
+      <c r="AT22" s="84"/>
+      <c r="AU22" s="84"/>
+      <c r="AV22" s="84"/>
+      <c r="AW22" s="84"/>
+      <c r="AX22" s="84"/>
+      <c r="AY22" s="84"/>
+      <c r="AZ22" s="84"/>
+      <c r="BA22" s="84"/>
+      <c r="BB22" s="84"/>
+      <c r="BC22" s="84"/>
+      <c r="BD22" s="84"/>
+      <c r="BE22" s="84"/>
+      <c r="BF22" s="84"/>
+      <c r="BG22" s="84"/>
+      <c r="BH22" s="84"/>
+      <c r="BI22" s="84"/>
+      <c r="BJ22" s="84"/>
+      <c r="BK22" s="84"/>
+      <c r="BL22" s="84"/>
+      <c r="BM22" s="84"/>
     </row>
-    <row r="23" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="23" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A23" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="44">
+      <c r="B23" s="41">
         <v>323</v>
       </c>
-      <c r="C23" s="44">
+      <c r="C23" s="41">
         <v>296</v>
       </c>
       <c r="D23" s="5">
         <v>399</v>
       </c>
       <c r="E23" s="5">
         <v>415</v>
       </c>
-      <c r="F23" s="44">
+      <c r="F23" s="41">
         <v>464</v>
       </c>
-      <c r="G23" s="44">
+      <c r="G23" s="41">
         <v>390</v>
       </c>
-      <c r="H23" s="44">
+      <c r="H23" s="41">
         <v>472</v>
       </c>
-      <c r="I23" s="44">
+      <c r="I23" s="41">
         <v>833</v>
       </c>
-      <c r="J23" s="44">
+      <c r="J23" s="41">
         <v>796</v>
       </c>
-      <c r="K23" s="44">
+      <c r="K23" s="41">
         <v>496</v>
       </c>
-      <c r="L23" s="44">
+      <c r="L23" s="41">
         <v>444</v>
       </c>
-      <c r="M23" s="44">
+      <c r="M23" s="41">
         <v>336</v>
       </c>
-      <c r="N23" s="45">
+      <c r="N23" s="42">
         <v>382</v>
       </c>
-      <c r="O23" s="45">
+      <c r="O23" s="42">
         <v>420</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="42">
         <v>299</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="42">
         <v>296</v>
       </c>
-      <c r="R23" s="45">
+      <c r="R23" s="42">
         <v>305</v>
       </c>
-      <c r="S23" s="45">
+      <c r="S23" s="42">
         <v>302</v>
       </c>
-      <c r="T23" s="45">
+      <c r="T23" s="42">
         <v>328</v>
       </c>
-      <c r="U23" s="45">
+      <c r="U23" s="42">
         <v>360</v>
       </c>
-      <c r="V23" s="49">
+      <c r="V23" s="46">
         <v>294</v>
       </c>
-      <c r="W23" s="45">
+      <c r="W23" s="42">
         <v>317</v>
       </c>
-      <c r="X23" s="45">
+      <c r="X23" s="42">
         <v>352</v>
       </c>
-      <c r="Y23" s="45">
+      <c r="Y23" s="42">
         <v>379</v>
       </c>
-      <c r="Z23" s="45">
+      <c r="Z23" s="42">
         <v>346</v>
       </c>
       <c r="AA23" s="5">
         <v>309</v>
       </c>
       <c r="AB23" s="5">
         <v>354</v>
       </c>
-      <c r="AC23" s="47">
+      <c r="AC23" s="44">
         <v>310</v>
       </c>
-      <c r="AD23" s="50">
+      <c r="AD23" s="47">
         <v>380</v>
       </c>
       <c r="AE23" s="5">
         <v>335</v>
       </c>
       <c r="AF23" s="5">
         <v>356</v>
       </c>
       <c r="AG23" s="5">
         <v>346</v>
       </c>
-      <c r="AH23" s="48">
+      <c r="AH23" s="45">
         <v>325</v>
       </c>
-      <c r="AI23" s="48">
+      <c r="AI23" s="45">
         <v>357</v>
       </c>
-      <c r="AJ23" s="48">
+      <c r="AJ23" s="45">
         <v>303</v>
       </c>
       <c r="AK23" s="28">
         <v>403</v>
       </c>
       <c r="AL23" s="28">
         <v>357</v>
       </c>
       <c r="AM23" s="28">
         <v>321</v>
       </c>
       <c r="AN23" s="28">
         <v>273</v>
       </c>
       <c r="AO23" s="28">
         <v>328</v>
       </c>
       <c r="AP23" s="5">
         <v>365</v>
       </c>
       <c r="AQ23" s="5">
         <v>330</v>
       </c>
       <c r="AR23" s="5">
         <v>365</v>
       </c>
       <c r="AS23" s="5">
         <v>356</v>
       </c>
       <c r="AT23" s="5">
         <v>328</v>
       </c>
       <c r="AU23" s="5">
         <v>400</v>
       </c>
       <c r="AV23" s="5">
         <v>347</v>
       </c>
-      <c r="AW23" s="38">
+      <c r="AW23" s="35">
         <v>411</v>
       </c>
       <c r="AX23" s="5">
         <v>337</v>
       </c>
       <c r="AY23" s="5">
         <v>297</v>
       </c>
       <c r="AZ23" s="5">
         <v>326</v>
       </c>
       <c r="BA23" s="5">
         <v>345</v>
       </c>
       <c r="BB23" s="5">
         <v>338</v>
       </c>
       <c r="BC23" s="5">
         <v>324</v>
       </c>
       <c r="BD23" s="5">
         <v>365</v>
       </c>
-      <c r="BE23" s="33">
+      <c r="BE23" s="30">
         <v>345</v>
       </c>
       <c r="BF23" s="5">
         <v>356</v>
       </c>
       <c r="BG23" s="28">
         <v>385</v>
       </c>
       <c r="BH23" s="28">
         <v>386</v>
       </c>
       <c r="BI23" s="28">
         <v>375</v>
       </c>
       <c r="BJ23" s="28">
         <v>286</v>
       </c>
       <c r="BK23" s="28">
         <v>328</v>
       </c>
       <c r="BL23" s="5">
         <v>346</v>
       </c>
+      <c r="BM23" s="5">
+        <v>325</v>
+      </c>
     </row>
-    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="41">
         <v>250</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="41">
         <v>242</v>
       </c>
       <c r="D24" s="5">
         <v>314</v>
       </c>
       <c r="E24" s="5">
         <v>327</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="41">
         <v>366</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="41">
         <v>311</v>
       </c>
-      <c r="H24" s="44">
+      <c r="H24" s="41">
         <v>374</v>
       </c>
-      <c r="I24" s="44">
+      <c r="I24" s="41">
         <v>643</v>
       </c>
-      <c r="J24" s="44">
+      <c r="J24" s="41">
         <v>663</v>
       </c>
-      <c r="K24" s="44">
+      <c r="K24" s="41">
         <v>403</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="41">
         <v>363</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="41">
         <v>246</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="42">
         <v>307</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="42">
         <v>325</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="42">
         <v>236</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="42">
         <v>235</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="42">
         <v>246</v>
       </c>
-      <c r="S24" s="45">
+      <c r="S24" s="42">
         <v>232</v>
       </c>
-      <c r="T24" s="45">
+      <c r="T24" s="42">
         <v>272</v>
       </c>
-      <c r="U24" s="45">
+      <c r="U24" s="42">
         <v>275</v>
       </c>
-      <c r="V24" s="49">
+      <c r="V24" s="46">
         <v>227</v>
       </c>
-      <c r="W24" s="45">
+      <c r="W24" s="42">
         <v>251</v>
       </c>
-      <c r="X24" s="45">
+      <c r="X24" s="42">
         <v>272</v>
       </c>
-      <c r="Y24" s="45">
+      <c r="Y24" s="42">
         <v>304</v>
       </c>
-      <c r="Z24" s="45">
+      <c r="Z24" s="42">
         <v>270</v>
       </c>
       <c r="AA24" s="5">
         <v>243</v>
       </c>
       <c r="AB24" s="5">
         <v>268</v>
       </c>
-      <c r="AC24" s="47">
+      <c r="AC24" s="44">
         <v>246</v>
       </c>
       <c r="AD24" s="5">
         <v>298</v>
       </c>
       <c r="AE24" s="5">
         <v>267</v>
       </c>
       <c r="AF24" s="5">
         <v>282</v>
       </c>
       <c r="AG24" s="5">
         <v>270</v>
       </c>
-      <c r="AH24" s="48">
+      <c r="AH24" s="45">
         <v>275</v>
       </c>
-      <c r="AI24" s="48">
+      <c r="AI24" s="45">
         <v>283</v>
       </c>
-      <c r="AJ24" s="48">
+      <c r="AJ24" s="45">
         <v>240</v>
       </c>
       <c r="AK24" s="28">
         <v>310</v>
       </c>
       <c r="AL24" s="28">
         <v>279</v>
       </c>
       <c r="AM24" s="28">
         <v>255</v>
       </c>
       <c r="AN24" s="28">
         <v>223</v>
       </c>
       <c r="AO24" s="28">
         <v>258</v>
       </c>
       <c r="AP24" s="5">
         <v>296</v>
       </c>
       <c r="AQ24" s="5">
         <v>265</v>
       </c>
       <c r="AR24" s="5">
         <v>286</v>
       </c>
       <c r="AS24" s="5">
         <v>285</v>
       </c>
       <c r="AT24" s="5">
         <v>260</v>
       </c>
       <c r="AU24" s="5">
         <v>324</v>
       </c>
       <c r="AV24" s="5">
         <v>272</v>
       </c>
-      <c r="AW24" s="38">
+      <c r="AW24" s="35">
         <v>320</v>
       </c>
       <c r="AX24" s="5">
         <v>259</v>
       </c>
       <c r="AY24" s="5">
         <v>237</v>
       </c>
       <c r="AZ24" s="5">
         <v>264</v>
       </c>
       <c r="BA24" s="5">
         <v>280</v>
       </c>
       <c r="BB24" s="5">
         <v>272</v>
       </c>
       <c r="BC24" s="5">
         <v>258</v>
       </c>
       <c r="BD24" s="5">
         <v>289</v>
       </c>
-      <c r="BE24" s="33">
+      <c r="BE24" s="30">
         <v>289</v>
       </c>
       <c r="BF24" s="5">
         <v>293</v>
       </c>
       <c r="BG24" s="28">
         <v>304</v>
       </c>
       <c r="BH24" s="28">
         <v>318</v>
       </c>
       <c r="BI24" s="28">
         <v>295</v>
       </c>
       <c r="BJ24" s="28">
         <v>233</v>
       </c>
       <c r="BK24" s="28">
         <v>266</v>
       </c>
       <c r="BL24" s="5">
         <v>282</v>
       </c>
+      <c r="BM24" s="5">
+        <v>262</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="41">
         <v>22</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="41">
         <v>10</v>
       </c>
       <c r="D25" s="5">
         <v>16</v>
       </c>
       <c r="E25" s="5">
         <v>13</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="41">
         <v>22</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="41">
         <v>14</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="41">
         <v>17</v>
       </c>
-      <c r="I25" s="44">
+      <c r="I25" s="41">
         <v>32</v>
       </c>
-      <c r="J25" s="44">
+      <c r="J25" s="41">
         <v>24</v>
       </c>
-      <c r="K25" s="44">
+      <c r="K25" s="41">
         <v>23</v>
       </c>
-      <c r="L25" s="44">
+      <c r="L25" s="41">
         <v>18</v>
       </c>
-      <c r="M25" s="44">
+      <c r="M25" s="41">
         <v>13</v>
       </c>
-      <c r="N25" s="45">
+      <c r="N25" s="42">
         <v>14</v>
       </c>
-      <c r="O25" s="45">
+      <c r="O25" s="42">
         <v>24</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="42">
         <v>12</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="42">
         <v>12</v>
       </c>
-      <c r="R25" s="45">
+      <c r="R25" s="42">
         <v>12</v>
       </c>
-      <c r="S25" s="45">
+      <c r="S25" s="42">
         <v>13</v>
       </c>
-      <c r="T25" s="45">
+      <c r="T25" s="42">
         <v>9</v>
       </c>
-      <c r="U25" s="45">
+      <c r="U25" s="42">
         <v>20</v>
       </c>
-      <c r="V25" s="49">
+      <c r="V25" s="46">
         <v>20</v>
       </c>
-      <c r="W25" s="45">
+      <c r="W25" s="42">
         <v>13</v>
       </c>
-      <c r="X25" s="45">
+      <c r="X25" s="42">
         <v>14</v>
       </c>
-      <c r="Y25" s="45">
+      <c r="Y25" s="42">
         <v>15</v>
       </c>
-      <c r="Z25" s="45">
+      <c r="Z25" s="42">
         <v>7</v>
       </c>
       <c r="AA25" s="5">
         <v>11</v>
       </c>
       <c r="AB25" s="5">
         <v>21</v>
       </c>
-      <c r="AC25" s="47">
+      <c r="AC25" s="44">
         <v>13</v>
       </c>
       <c r="AD25" s="5">
         <v>17</v>
       </c>
       <c r="AE25" s="5">
         <v>16</v>
       </c>
       <c r="AF25" s="5">
         <v>15</v>
       </c>
       <c r="AG25" s="5">
         <v>21</v>
       </c>
-      <c r="AH25" s="48">
+      <c r="AH25" s="45">
         <v>7</v>
       </c>
-      <c r="AI25" s="48">
+      <c r="AI25" s="45">
         <v>9</v>
       </c>
-      <c r="AJ25" s="48">
+      <c r="AJ25" s="45">
         <v>8</v>
       </c>
       <c r="AK25" s="28">
         <v>18</v>
       </c>
       <c r="AL25" s="28">
         <v>12</v>
       </c>
       <c r="AM25" s="28">
         <v>10</v>
       </c>
       <c r="AN25" s="28">
         <v>12</v>
       </c>
       <c r="AO25" s="28">
         <v>11</v>
       </c>
       <c r="AP25" s="5">
         <v>9</v>
       </c>
       <c r="AQ25" s="5">
         <v>7</v>
       </c>
       <c r="AR25" s="5">
         <v>16</v>
       </c>
       <c r="AS25" s="5">
         <v>12</v>
       </c>
       <c r="AT25" s="5">
         <v>10</v>
       </c>
       <c r="AU25" s="5">
         <v>12</v>
       </c>
       <c r="AV25" s="5">
         <v>23</v>
       </c>
-      <c r="AW25" s="38">
+      <c r="AW25" s="35">
         <v>19</v>
       </c>
       <c r="AX25" s="5">
         <v>18</v>
       </c>
       <c r="AY25" s="5">
         <v>15</v>
       </c>
       <c r="AZ25" s="5">
         <v>10</v>
       </c>
       <c r="BA25" s="5">
         <v>12</v>
       </c>
       <c r="BB25" s="5">
         <v>11</v>
       </c>
       <c r="BC25" s="5">
         <v>13</v>
       </c>
       <c r="BD25" s="5">
         <v>12</v>
       </c>
-      <c r="BE25" s="33">
+      <c r="BE25" s="30">
         <v>8</v>
       </c>
       <c r="BF25" s="5">
         <v>8</v>
       </c>
       <c r="BG25" s="28">
         <v>13</v>
       </c>
       <c r="BH25" s="28">
         <v>14</v>
       </c>
       <c r="BI25" s="28">
         <v>20</v>
       </c>
       <c r="BJ25" s="28">
         <v>12</v>
       </c>
       <c r="BK25" s="28">
         <v>12</v>
       </c>
       <c r="BL25" s="5">
         <v>8</v>
       </c>
+      <c r="BM25" s="5">
+        <v>11</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="44">
+      <c r="B26" s="41">
         <v>19</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="41">
         <v>22</v>
       </c>
       <c r="D26" s="5">
         <v>28</v>
       </c>
       <c r="E26" s="5">
         <v>32</v>
       </c>
-      <c r="F26" s="44">
+      <c r="F26" s="41">
         <v>29</v>
       </c>
-      <c r="G26" s="44">
+      <c r="G26" s="41">
         <v>19</v>
       </c>
-      <c r="H26" s="44">
+      <c r="H26" s="41">
         <v>30</v>
       </c>
-      <c r="I26" s="44">
+      <c r="I26" s="41">
         <v>48</v>
       </c>
-      <c r="J26" s="44">
+      <c r="J26" s="41">
         <v>43</v>
       </c>
-      <c r="K26" s="44">
+      <c r="K26" s="41">
         <v>24</v>
       </c>
-      <c r="L26" s="44">
+      <c r="L26" s="41">
         <v>26</v>
       </c>
-      <c r="M26" s="44">
+      <c r="M26" s="41">
         <v>32</v>
       </c>
-      <c r="N26" s="45">
+      <c r="N26" s="42">
         <v>27</v>
       </c>
-      <c r="O26" s="45">
+      <c r="O26" s="42">
         <v>30</v>
       </c>
-      <c r="P26" s="45">
+      <c r="P26" s="42">
         <v>22</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="42">
         <v>15</v>
       </c>
-      <c r="R26" s="45">
+      <c r="R26" s="42">
         <v>26</v>
       </c>
-      <c r="S26" s="45">
+      <c r="S26" s="42">
         <v>24</v>
       </c>
-      <c r="T26" s="45">
+      <c r="T26" s="42">
         <v>17</v>
       </c>
-      <c r="U26" s="45">
+      <c r="U26" s="42">
         <v>34</v>
       </c>
-      <c r="V26" s="49">
+      <c r="V26" s="46">
         <v>21</v>
       </c>
-      <c r="W26" s="45">
+      <c r="W26" s="42">
         <v>22</v>
       </c>
-      <c r="X26" s="45">
+      <c r="X26" s="42">
         <v>26</v>
       </c>
-      <c r="Y26" s="45">
+      <c r="Y26" s="42">
         <v>29</v>
       </c>
-      <c r="Z26" s="45">
+      <c r="Z26" s="42">
         <v>20</v>
       </c>
       <c r="AA26" s="5">
         <v>20</v>
       </c>
       <c r="AB26" s="5">
         <v>29</v>
       </c>
-      <c r="AC26" s="47">
+      <c r="AC26" s="44">
         <v>19</v>
       </c>
       <c r="AD26" s="5">
         <v>17</v>
       </c>
       <c r="AE26" s="5">
         <v>20</v>
       </c>
       <c r="AF26" s="5">
         <v>29</v>
       </c>
       <c r="AG26" s="5">
         <v>28</v>
       </c>
-      <c r="AH26" s="48">
+      <c r="AH26" s="45">
         <v>20</v>
       </c>
-      <c r="AI26" s="48">
+      <c r="AI26" s="45">
         <v>28</v>
       </c>
-      <c r="AJ26" s="48">
+      <c r="AJ26" s="45">
         <v>20</v>
       </c>
       <c r="AK26" s="28">
         <v>36</v>
       </c>
       <c r="AL26" s="28">
         <v>30</v>
       </c>
       <c r="AM26" s="28">
         <v>17</v>
       </c>
       <c r="AN26" s="28">
         <v>19</v>
       </c>
       <c r="AO26" s="28">
         <v>25</v>
       </c>
       <c r="AP26" s="5">
         <v>24</v>
       </c>
       <c r="AQ26" s="5">
         <v>24</v>
       </c>
       <c r="AR26" s="5">
         <v>23</v>
       </c>
       <c r="AS26" s="5">
         <v>29</v>
       </c>
       <c r="AT26" s="5">
         <v>25</v>
       </c>
       <c r="AU26" s="5">
         <v>28</v>
       </c>
       <c r="AV26" s="5">
         <v>22</v>
       </c>
-      <c r="AW26" s="38">
+      <c r="AW26" s="35">
         <v>30</v>
       </c>
       <c r="AX26" s="5">
         <v>29</v>
       </c>
       <c r="AY26" s="5">
         <v>14</v>
       </c>
       <c r="AZ26" s="5">
         <v>21</v>
       </c>
       <c r="BA26" s="5">
         <v>26</v>
       </c>
       <c r="BB26" s="5">
         <v>20</v>
       </c>
       <c r="BC26" s="5">
         <v>20</v>
       </c>
       <c r="BD26" s="5">
         <v>23</v>
       </c>
-      <c r="BE26" s="33">
+      <c r="BE26" s="30">
         <v>15</v>
       </c>
       <c r="BF26" s="5">
         <v>20</v>
       </c>
       <c r="BG26" s="28">
         <v>30</v>
       </c>
       <c r="BH26" s="28">
         <v>21</v>
       </c>
       <c r="BI26" s="28">
         <v>23</v>
       </c>
       <c r="BJ26" s="28">
         <v>14</v>
       </c>
       <c r="BK26" s="28">
         <v>19</v>
       </c>
       <c r="BL26" s="5">
         <v>21</v>
       </c>
+      <c r="BM26" s="5">
+        <v>24</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="44">
-[...2 lines deleted...]
-      <c r="C27" s="44"/>
+      <c r="B27" s="41">
+        <v>1</v>
+      </c>
+      <c r="C27" s="41"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
-      <c r="F27" s="44">
+      <c r="F27" s="41">
         <v>2</v>
       </c>
-      <c r="G27" s="44">
+      <c r="G27" s="41">
         <v>4</v>
       </c>
-      <c r="H27" s="44">
+      <c r="H27" s="41">
         <v>4</v>
       </c>
-      <c r="I27" s="44">
+      <c r="I27" s="41">
         <v>5</v>
       </c>
-      <c r="J27" s="44">
+      <c r="J27" s="41">
         <v>6</v>
       </c>
-      <c r="K27" s="44">
+      <c r="K27" s="41">
         <v>2</v>
       </c>
-      <c r="L27" s="44">
+      <c r="L27" s="41">
         <v>5</v>
       </c>
-      <c r="M27" s="44">
+      <c r="M27" s="41">
         <v>3</v>
       </c>
-      <c r="N27" s="45">
+      <c r="N27" s="42">
         <v>3</v>
       </c>
-      <c r="O27" s="45">
+      <c r="O27" s="42">
         <v>2</v>
       </c>
-      <c r="P27" s="45">
-[...2 lines deleted...]
-      <c r="Q27" s="45">
+      <c r="P27" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="42">
         <v>2</v>
       </c>
-      <c r="R27" s="45">
+      <c r="R27" s="42">
         <v>2</v>
       </c>
-      <c r="S27" s="45">
+      <c r="S27" s="42">
         <v>4</v>
       </c>
-      <c r="T27" s="45">
+      <c r="T27" s="42">
         <v>3</v>
       </c>
-      <c r="U27" s="45">
-[...5 lines deleted...]
-      <c r="W27" s="45">
+      <c r="U27" s="42">
+        <v>1</v>
+      </c>
+      <c r="V27" s="46">
+        <v>1</v>
+      </c>
+      <c r="W27" s="42">
         <v>2</v>
       </c>
-      <c r="X27" s="45">
+      <c r="X27" s="42">
         <v>2</v>
       </c>
-      <c r="Y27" s="45">
+      <c r="Y27" s="42">
         <v>2</v>
       </c>
-      <c r="Z27" s="45">
+      <c r="Z27" s="42">
         <v>2</v>
       </c>
       <c r="AA27" s="5">
         <v>1</v>
       </c>
       <c r="AB27" s="5">
         <v>0</v>
       </c>
-      <c r="AC27" s="47">
+      <c r="AC27" s="44">
         <v>2</v>
       </c>
       <c r="AD27" s="5">
         <v>0</v>
       </c>
       <c r="AE27" s="5">
         <v>2</v>
       </c>
       <c r="AF27" s="5">
         <v>1</v>
       </c>
       <c r="AG27" s="5">
         <v>0</v>
       </c>
-      <c r="AH27" s="48">
-[...5 lines deleted...]
-      <c r="AJ27" s="48">
+      <c r="AH27" s="45">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="45">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="45">
         <v>1</v>
       </c>
       <c r="AK27" s="28">
         <v>0</v>
       </c>
       <c r="AL27" s="28">
         <v>0</v>
       </c>
       <c r="AM27" s="28">
         <v>1</v>
       </c>
       <c r="AN27" s="28">
         <v>1</v>
       </c>
       <c r="AO27" s="28">
         <v>2</v>
       </c>
       <c r="AP27" s="5">
         <v>2</v>
       </c>
       <c r="AQ27" s="5">
         <v>3</v>
       </c>
       <c r="AR27" s="5">
         <v>2</v>
       </c>
       <c r="AS27" s="5">
         <v>3</v>
       </c>
       <c r="AT27" s="5">
         <v>1</v>
       </c>
       <c r="AU27" s="5">
         <v>2</v>
       </c>
       <c r="AV27" s="5">
         <v>1</v>
       </c>
-      <c r="AW27" s="38">
+      <c r="AW27" s="35">
         <v>1</v>
       </c>
       <c r="AX27" s="5">
         <v>1</v>
       </c>
       <c r="AY27" s="5">
         <v>3</v>
       </c>
       <c r="AZ27" s="5">
         <v>1</v>
       </c>
       <c r="BA27" s="5">
         <v>1</v>
       </c>
       <c r="BB27" s="5">
         <v>3</v>
       </c>
       <c r="BC27" s="5">
         <v>1</v>
       </c>
       <c r="BD27" s="5">
         <v>4</v>
       </c>
-      <c r="BE27" s="33">
+      <c r="BE27" s="30">
         <v>4</v>
       </c>
       <c r="BF27" s="5">
         <v>1</v>
       </c>
       <c r="BG27" s="28">
         <v>1</v>
       </c>
       <c r="BH27" s="28">
         <v>1</v>
       </c>
       <c r="BI27" s="28">
         <v>4</v>
       </c>
       <c r="BJ27" s="28">
         <v>1</v>
       </c>
       <c r="BK27" s="9">
         <v>0</v>
       </c>
       <c r="BL27" s="5">
         <v>4</v>
       </c>
+      <c r="BM27" s="5">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="44">
+      <c r="B28" s="41">
         <v>15</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="41">
         <v>12</v>
       </c>
       <c r="D28" s="5">
         <v>24</v>
       </c>
       <c r="E28" s="5">
         <v>27</v>
       </c>
-      <c r="F28" s="44">
+      <c r="F28" s="41">
         <v>22</v>
       </c>
-      <c r="G28" s="44">
+      <c r="G28" s="41">
         <v>24</v>
       </c>
-      <c r="H28" s="44">
+      <c r="H28" s="41">
         <v>22</v>
       </c>
-      <c r="I28" s="44">
+      <c r="I28" s="41">
         <v>60</v>
       </c>
-      <c r="J28" s="44">
+      <c r="J28" s="41">
         <v>36</v>
       </c>
-      <c r="K28" s="44">
+      <c r="K28" s="41">
         <v>19</v>
       </c>
-      <c r="L28" s="44">
+      <c r="L28" s="41">
         <v>17</v>
       </c>
-      <c r="M28" s="44">
+      <c r="M28" s="41">
         <v>23</v>
       </c>
-      <c r="N28" s="45">
+      <c r="N28" s="42">
         <v>15</v>
       </c>
-      <c r="O28" s="45">
+      <c r="O28" s="42">
         <v>22</v>
       </c>
-      <c r="P28" s="45">
+      <c r="P28" s="42">
         <v>15</v>
       </c>
-      <c r="Q28" s="45">
+      <c r="Q28" s="42">
         <v>20</v>
       </c>
-      <c r="R28" s="45">
+      <c r="R28" s="42">
         <v>11</v>
       </c>
-      <c r="S28" s="45">
+      <c r="S28" s="42">
         <v>12</v>
       </c>
-      <c r="T28" s="45">
+      <c r="T28" s="42">
         <v>13</v>
       </c>
-      <c r="U28" s="45">
+      <c r="U28" s="42">
         <v>15</v>
       </c>
-      <c r="V28" s="49">
+      <c r="V28" s="46">
         <v>13</v>
       </c>
-      <c r="W28" s="45">
+      <c r="W28" s="42">
         <v>17</v>
       </c>
-      <c r="X28" s="45">
+      <c r="X28" s="42">
         <v>18</v>
       </c>
-      <c r="Y28" s="45">
+      <c r="Y28" s="42">
         <v>18</v>
       </c>
-      <c r="Z28" s="45">
+      <c r="Z28" s="42">
         <v>30</v>
       </c>
       <c r="AA28" s="5">
         <v>14</v>
       </c>
       <c r="AB28" s="5">
         <v>19</v>
       </c>
-      <c r="AC28" s="47">
+      <c r="AC28" s="44">
         <v>19</v>
       </c>
       <c r="AD28" s="5">
         <v>23</v>
       </c>
       <c r="AE28" s="5">
         <v>11</v>
       </c>
       <c r="AF28" s="5">
         <v>19</v>
       </c>
       <c r="AG28" s="5">
         <v>10</v>
       </c>
-      <c r="AH28" s="42">
+      <c r="AH28" s="39">
         <v>10</v>
       </c>
-      <c r="AI28" s="42">
+      <c r="AI28" s="39">
         <v>23</v>
       </c>
-      <c r="AJ28" s="42">
+      <c r="AJ28" s="39">
         <v>11</v>
       </c>
       <c r="AK28" s="9">
         <v>21</v>
       </c>
       <c r="AL28" s="9">
         <v>20</v>
       </c>
       <c r="AM28" s="9">
         <v>20</v>
       </c>
       <c r="AN28" s="9">
         <v>11</v>
       </c>
       <c r="AO28" s="9">
         <v>19</v>
       </c>
       <c r="AP28" s="5">
         <v>16</v>
       </c>
       <c r="AQ28" s="5">
         <v>14</v>
       </c>
       <c r="AR28" s="5">
         <v>25</v>
       </c>
       <c r="AS28" s="5">
         <v>13</v>
       </c>
       <c r="AT28" s="5">
         <v>14</v>
       </c>
       <c r="AU28" s="5">
         <v>26</v>
       </c>
       <c r="AV28" s="9">
         <v>15</v>
       </c>
-      <c r="AW28" s="38">
+      <c r="AW28" s="35">
         <v>24</v>
       </c>
       <c r="AX28" s="5">
         <v>15</v>
       </c>
       <c r="AY28" s="5">
         <v>17</v>
       </c>
       <c r="AZ28" s="5">
         <v>16</v>
       </c>
       <c r="BA28" s="5">
         <v>15</v>
       </c>
       <c r="BB28" s="5">
         <v>16</v>
       </c>
       <c r="BC28" s="5">
         <v>19</v>
       </c>
       <c r="BD28" s="5">
         <v>19</v>
       </c>
-      <c r="BE28" s="33">
+      <c r="BE28" s="30">
         <v>13</v>
       </c>
       <c r="BF28" s="5">
         <v>19</v>
       </c>
       <c r="BG28" s="28">
         <v>18</v>
       </c>
       <c r="BH28" s="28">
         <v>18</v>
       </c>
       <c r="BI28" s="28">
         <v>14</v>
       </c>
       <c r="BJ28" s="28">
         <v>12</v>
       </c>
       <c r="BK28" s="28">
         <v>13</v>
       </c>
       <c r="BL28" s="5">
         <v>12</v>
       </c>
+      <c r="BM28" s="5">
+        <v>9</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B29" s="44">
+      <c r="B29" s="41">
         <v>16</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C29" s="41">
         <v>10</v>
       </c>
       <c r="D29" s="5">
         <v>17</v>
       </c>
       <c r="E29" s="5">
         <v>16</v>
       </c>
-      <c r="F29" s="44">
+      <c r="F29" s="41">
         <v>23</v>
       </c>
-      <c r="G29" s="44">
+      <c r="G29" s="41">
         <v>18</v>
       </c>
-      <c r="H29" s="44">
+      <c r="H29" s="41">
         <v>25</v>
       </c>
-      <c r="I29" s="44">
+      <c r="I29" s="41">
         <v>45</v>
       </c>
-      <c r="J29" s="44">
+      <c r="J29" s="41">
         <v>24</v>
       </c>
-      <c r="K29" s="44">
+      <c r="K29" s="41">
         <v>25</v>
       </c>
-      <c r="L29" s="44">
+      <c r="L29" s="41">
         <v>15</v>
       </c>
-      <c r="M29" s="44">
+      <c r="M29" s="41">
         <v>19</v>
       </c>
-      <c r="N29" s="45">
+      <c r="N29" s="42">
         <v>16</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="42">
         <v>17</v>
       </c>
-      <c r="P29" s="45">
+      <c r="P29" s="42">
         <v>14</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q29" s="42">
         <v>12</v>
       </c>
-      <c r="R29" s="45">
+      <c r="R29" s="42">
         <v>8</v>
       </c>
-      <c r="S29" s="45">
+      <c r="S29" s="42">
         <v>17</v>
       </c>
-      <c r="T29" s="45">
+      <c r="T29" s="42">
         <v>14</v>
       </c>
-      <c r="U29" s="45">
+      <c r="U29" s="42">
         <v>15</v>
       </c>
-      <c r="V29" s="49">
+      <c r="V29" s="46">
         <v>12</v>
       </c>
-      <c r="W29" s="45">
+      <c r="W29" s="42">
         <v>12</v>
       </c>
-      <c r="X29" s="45">
+      <c r="X29" s="42">
         <v>20</v>
       </c>
-      <c r="Y29" s="45">
+      <c r="Y29" s="42">
         <v>11</v>
       </c>
-      <c r="Z29" s="45">
+      <c r="Z29" s="42">
         <v>17</v>
       </c>
       <c r="AA29" s="5">
         <v>20</v>
       </c>
       <c r="AB29" s="5">
         <v>17</v>
       </c>
-      <c r="AC29" s="47">
+      <c r="AC29" s="44">
         <v>11</v>
       </c>
       <c r="AD29" s="5">
         <v>25</v>
       </c>
       <c r="AE29" s="5">
         <v>19</v>
       </c>
       <c r="AF29" s="5">
         <v>10</v>
       </c>
       <c r="AG29" s="5">
         <v>17</v>
       </c>
-      <c r="AH29" s="42">
+      <c r="AH29" s="39">
         <v>12</v>
       </c>
-      <c r="AI29" s="42">
+      <c r="AI29" s="39">
         <v>13</v>
       </c>
-      <c r="AJ29" s="42">
+      <c r="AJ29" s="39">
         <v>23</v>
       </c>
       <c r="AK29" s="9">
         <v>18</v>
       </c>
       <c r="AL29" s="9">
         <v>16</v>
       </c>
       <c r="AM29" s="9">
         <v>18</v>
       </c>
       <c r="AN29" s="9">
         <v>7</v>
       </c>
       <c r="AO29" s="9">
         <v>13</v>
       </c>
       <c r="AP29" s="5">
         <v>18</v>
       </c>
       <c r="AQ29" s="5">
         <v>17</v>
       </c>
       <c r="AR29" s="5">
         <v>13</v>
       </c>
       <c r="AS29" s="5">
         <v>14</v>
       </c>
       <c r="AT29" s="5">
         <v>18</v>
       </c>
       <c r="AU29" s="5">
         <v>8</v>
       </c>
       <c r="AV29" s="9">
         <v>14</v>
       </c>
-      <c r="AW29" s="38">
+      <c r="AW29" s="35">
         <v>17</v>
       </c>
       <c r="AX29" s="5">
         <v>15</v>
       </c>
       <c r="AY29" s="5">
         <v>11</v>
       </c>
       <c r="AZ29" s="5">
         <v>14</v>
       </c>
       <c r="BA29" s="5">
         <v>11</v>
       </c>
       <c r="BB29" s="5">
         <v>16</v>
       </c>
       <c r="BC29" s="5">
         <v>13</v>
       </c>
       <c r="BD29" s="5">
         <v>18</v>
       </c>
-      <c r="BE29" s="33">
+      <c r="BE29" s="30">
         <v>16</v>
       </c>
       <c r="BF29" s="5">
         <v>15</v>
       </c>
       <c r="BG29" s="28">
         <v>19</v>
       </c>
       <c r="BH29" s="28">
         <v>14</v>
       </c>
       <c r="BI29" s="28">
         <v>19</v>
       </c>
       <c r="BJ29" s="28">
         <v>14</v>
       </c>
       <c r="BK29" s="28">
         <v>18</v>
       </c>
       <c r="BL29" s="5">
         <v>19</v>
       </c>
+      <c r="BM29" s="5">
+        <v>16</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="66" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="84" t="s">
+    <row r="30" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="84"/>
-[...61 lines deleted...]
-      <c r="BL30" s="84"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
+      <c r="O30" s="83"/>
+      <c r="P30" s="83"/>
+      <c r="Q30" s="83"/>
+      <c r="R30" s="83"/>
+      <c r="S30" s="83"/>
+      <c r="T30" s="83"/>
+      <c r="U30" s="83"/>
+      <c r="V30" s="83"/>
+      <c r="W30" s="83"/>
+      <c r="X30" s="83"/>
+      <c r="Y30" s="83"/>
+      <c r="Z30" s="83"/>
+      <c r="AA30" s="83"/>
+      <c r="AB30" s="83"/>
+      <c r="AC30" s="83"/>
+      <c r="AD30" s="83"/>
+      <c r="AE30" s="83"/>
+      <c r="AF30" s="83"/>
+      <c r="AG30" s="83"/>
+      <c r="AH30" s="83"/>
+      <c r="AI30" s="83"/>
+      <c r="AJ30" s="83"/>
+      <c r="AK30" s="83"/>
+      <c r="AL30" s="83"/>
+      <c r="AM30" s="83"/>
+      <c r="AN30" s="83"/>
+      <c r="AO30" s="83"/>
+      <c r="AP30" s="83"/>
+      <c r="AQ30" s="83"/>
+      <c r="AR30" s="83"/>
+      <c r="AS30" s="83"/>
+      <c r="AT30" s="83"/>
+      <c r="AU30" s="83"/>
+      <c r="AV30" s="83"/>
+      <c r="AW30" s="83"/>
+      <c r="AX30" s="83"/>
+      <c r="AY30" s="83"/>
+      <c r="AZ30" s="83"/>
+      <c r="BA30" s="83"/>
+      <c r="BB30" s="83"/>
+      <c r="BC30" s="83"/>
+      <c r="BD30" s="83"/>
+      <c r="BE30" s="83"/>
+      <c r="BF30" s="83"/>
+      <c r="BG30" s="83"/>
+      <c r="BH30" s="83"/>
+      <c r="BI30" s="83"/>
+      <c r="BJ30" s="83"/>
+      <c r="BK30" s="83"/>
+      <c r="BL30" s="83"/>
+      <c r="BM30" s="83"/>
     </row>
-    <row r="31" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="31" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="44">
+      <c r="B31" s="41">
         <v>126</v>
       </c>
-      <c r="C31" s="44">
+      <c r="C31" s="41">
         <v>118</v>
       </c>
       <c r="D31" s="5">
         <v>159</v>
       </c>
       <c r="E31" s="5">
         <v>160</v>
       </c>
-      <c r="F31" s="44">
+      <c r="F31" s="41">
         <v>181</v>
       </c>
-      <c r="G31" s="44">
+      <c r="G31" s="41">
         <v>166</v>
       </c>
-      <c r="H31" s="44">
+      <c r="H31" s="41">
         <v>180</v>
       </c>
-      <c r="I31" s="44">
+      <c r="I31" s="41">
         <v>273</v>
       </c>
-      <c r="J31" s="44">
+      <c r="J31" s="41">
         <v>219</v>
       </c>
-      <c r="K31" s="44">
+      <c r="K31" s="41">
         <v>206</v>
       </c>
-      <c r="L31" s="44">
+      <c r="L31" s="41">
         <v>169</v>
       </c>
-      <c r="M31" s="44">
+      <c r="M31" s="41">
         <v>158</v>
       </c>
-      <c r="N31" s="45">
+      <c r="N31" s="42">
         <v>131</v>
       </c>
-      <c r="O31" s="45">
+      <c r="O31" s="42">
         <v>193</v>
       </c>
-      <c r="P31" s="45">
+      <c r="P31" s="42">
         <v>126</v>
       </c>
-      <c r="Q31" s="45">
+      <c r="Q31" s="42">
         <v>125</v>
       </c>
-      <c r="R31" s="45">
+      <c r="R31" s="42">
         <v>146</v>
       </c>
-      <c r="S31" s="45">
+      <c r="S31" s="42">
         <v>126</v>
       </c>
-      <c r="T31" s="45">
+      <c r="T31" s="42">
         <v>109</v>
       </c>
-      <c r="U31" s="45">
+      <c r="U31" s="42">
         <v>157</v>
       </c>
-      <c r="V31" s="49">
+      <c r="V31" s="46">
         <v>123</v>
       </c>
-      <c r="W31" s="45">
+      <c r="W31" s="42">
         <v>115</v>
       </c>
-      <c r="X31" s="45">
+      <c r="X31" s="42">
         <v>119</v>
       </c>
-      <c r="Y31" s="45">
+      <c r="Y31" s="42">
         <v>143</v>
       </c>
-      <c r="Z31" s="45">
+      <c r="Z31" s="42">
         <v>156</v>
       </c>
-      <c r="AA31" s="45">
+      <c r="AA31" s="42">
         <v>127</v>
       </c>
-      <c r="AB31" s="45">
+      <c r="AB31" s="42">
         <v>136</v>
       </c>
-      <c r="AC31" s="47">
+      <c r="AC31" s="44">
         <v>118</v>
       </c>
       <c r="AD31" s="5">
         <v>159</v>
       </c>
-      <c r="AE31" s="50">
+      <c r="AE31" s="47">
         <v>151</v>
       </c>
       <c r="AF31" s="5">
         <v>138</v>
       </c>
       <c r="AG31" s="5">
         <v>142</v>
       </c>
-      <c r="AH31" s="42">
+      <c r="AH31" s="39">
         <v>111</v>
       </c>
-      <c r="AI31" s="42">
+      <c r="AI31" s="39">
         <v>147</v>
       </c>
-      <c r="AJ31" s="42">
+      <c r="AJ31" s="39">
         <v>147</v>
       </c>
       <c r="AK31" s="9">
         <v>160</v>
       </c>
       <c r="AL31" s="9">
         <v>188</v>
       </c>
       <c r="AM31" s="9">
         <v>127</v>
       </c>
       <c r="AN31" s="9">
         <v>126</v>
       </c>
       <c r="AO31" s="9">
         <v>181</v>
       </c>
       <c r="AP31" s="5">
         <v>138</v>
       </c>
       <c r="AQ31" s="5">
         <v>127</v>
       </c>
       <c r="AR31" s="5">
         <v>125</v>
       </c>
       <c r="AS31" s="5">
         <v>136</v>
       </c>
       <c r="AT31" s="5">
         <v>130</v>
       </c>
       <c r="AU31" s="9">
         <v>130</v>
       </c>
       <c r="AV31" s="9">
         <v>135</v>
       </c>
-      <c r="AW31" s="38">
+      <c r="AW31" s="35">
         <v>157</v>
       </c>
       <c r="AX31" s="5">
         <v>109</v>
       </c>
       <c r="AY31" s="5">
         <v>100</v>
       </c>
       <c r="AZ31" s="5">
         <v>127</v>
       </c>
-      <c r="BA31" s="33">
+      <c r="BA31" s="30">
         <v>151</v>
       </c>
       <c r="BB31" s="5">
         <v>142</v>
       </c>
       <c r="BC31" s="5">
         <v>131</v>
       </c>
       <c r="BD31" s="5">
         <v>134</v>
       </c>
-      <c r="BE31" s="33">
+      <c r="BE31" s="30">
         <v>132</v>
       </c>
       <c r="BF31" s="5">
         <v>118</v>
       </c>
       <c r="BG31" s="28">
         <v>133</v>
       </c>
       <c r="BH31" s="28">
         <v>110</v>
       </c>
-      <c r="BI31" s="34">
+      <c r="BI31" s="31">
         <v>133</v>
       </c>
-      <c r="BJ31" s="34">
+      <c r="BJ31" s="31">
         <v>116</v>
       </c>
-      <c r="BK31" s="34">
+      <c r="BK31" s="31">
         <v>106</v>
       </c>
       <c r="BL31" s="5">
         <v>160</v>
       </c>
+      <c r="BM31" s="5">
+        <v>127</v>
+      </c>
     </row>
-    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="44">
+      <c r="B32" s="41">
         <v>9</v>
       </c>
-      <c r="C32" s="44">
+      <c r="C32" s="41">
         <v>11</v>
       </c>
       <c r="D32" s="5">
         <v>15</v>
       </c>
       <c r="E32" s="5">
         <v>14</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="41">
         <v>13</v>
       </c>
-      <c r="G32" s="44">
+      <c r="G32" s="41">
         <v>8</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H32" s="41">
         <v>15</v>
       </c>
-      <c r="I32" s="44">
+      <c r="I32" s="41">
         <v>25</v>
       </c>
-      <c r="J32" s="44">
+      <c r="J32" s="41">
         <v>17</v>
       </c>
-      <c r="K32" s="44">
+      <c r="K32" s="41">
         <v>17</v>
       </c>
-      <c r="L32" s="44">
+      <c r="L32" s="41">
         <v>13</v>
       </c>
-      <c r="M32" s="44">
+      <c r="M32" s="41">
         <v>15</v>
       </c>
-      <c r="N32" s="45">
+      <c r="N32" s="42">
         <v>9</v>
       </c>
-      <c r="O32" s="45">
+      <c r="O32" s="42">
         <v>13</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="42">
         <v>6</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="42">
         <v>7</v>
       </c>
-      <c r="R32" s="45">
+      <c r="R32" s="42">
         <v>8</v>
       </c>
-      <c r="S32" s="45">
+      <c r="S32" s="42">
         <v>11</v>
       </c>
-      <c r="T32" s="45">
+      <c r="T32" s="42">
         <v>7</v>
       </c>
-      <c r="U32" s="45">
+      <c r="U32" s="42">
         <v>9</v>
       </c>
-      <c r="V32" s="49">
+      <c r="V32" s="46">
         <v>11</v>
       </c>
-      <c r="W32" s="45">
+      <c r="W32" s="42">
         <v>14</v>
       </c>
-      <c r="X32" s="45">
+      <c r="X32" s="42">
         <v>6</v>
       </c>
-      <c r="Y32" s="45">
+      <c r="Y32" s="42">
         <v>17</v>
       </c>
-      <c r="Z32" s="45">
+      <c r="Z32" s="42">
         <v>9</v>
       </c>
-      <c r="AA32" s="33">
+      <c r="AA32" s="30">
         <v>11</v>
       </c>
-      <c r="AB32" s="33">
+      <c r="AB32" s="30">
         <v>15</v>
       </c>
-      <c r="AC32" s="47">
+      <c r="AC32" s="44">
         <v>12</v>
       </c>
       <c r="AD32" s="5">
         <v>14</v>
       </c>
       <c r="AE32" s="5">
         <v>13</v>
       </c>
       <c r="AF32" s="5">
         <v>8</v>
       </c>
       <c r="AG32" s="5">
         <v>12</v>
       </c>
-      <c r="AH32" s="42">
+      <c r="AH32" s="39">
         <v>15</v>
       </c>
-      <c r="AI32" s="42">
+      <c r="AI32" s="39">
         <v>9</v>
       </c>
-      <c r="AJ32" s="42">
+      <c r="AJ32" s="39">
         <v>6</v>
       </c>
       <c r="AK32" s="9">
         <v>14</v>
       </c>
       <c r="AL32" s="9">
         <v>17</v>
       </c>
       <c r="AM32" s="9">
         <v>14</v>
       </c>
       <c r="AN32" s="9">
         <v>12</v>
       </c>
       <c r="AO32" s="9">
         <v>20</v>
       </c>
       <c r="AP32" s="5">
         <v>5</v>
       </c>
       <c r="AQ32" s="5">
         <v>12</v>
       </c>
       <c r="AR32" s="5">
         <v>11</v>
       </c>
       <c r="AS32" s="5">
         <v>13</v>
       </c>
       <c r="AT32" s="5">
         <v>9</v>
       </c>
       <c r="AU32" s="5">
         <v>13</v>
       </c>
       <c r="AV32" s="9">
         <v>9</v>
       </c>
-      <c r="AW32" s="38">
+      <c r="AW32" s="35">
         <v>13</v>
       </c>
       <c r="AX32" s="5">
         <v>9</v>
       </c>
       <c r="AY32" s="5">
         <v>5</v>
       </c>
       <c r="AZ32" s="5">
         <v>13</v>
       </c>
-      <c r="BA32" s="33">
+      <c r="BA32" s="30">
         <v>12</v>
       </c>
-      <c r="BB32" s="33">
+      <c r="BB32" s="30">
         <v>14</v>
       </c>
       <c r="BC32" s="5">
         <v>6</v>
       </c>
       <c r="BD32" s="5">
         <v>11</v>
       </c>
-      <c r="BE32" s="33">
+      <c r="BE32" s="30">
         <v>16</v>
       </c>
       <c r="BF32" s="5">
         <v>13</v>
       </c>
       <c r="BG32" s="28">
         <v>10</v>
       </c>
       <c r="BH32" s="28">
         <v>8</v>
       </c>
-      <c r="BI32" s="34">
+      <c r="BI32" s="31">
         <v>10</v>
       </c>
-      <c r="BJ32" s="34">
+      <c r="BJ32" s="31">
         <v>11</v>
       </c>
-      <c r="BK32" s="34">
+      <c r="BK32" s="31">
         <v>10</v>
       </c>
-      <c r="BL32" s="33">
+      <c r="BL32" s="30">
         <v>14</v>
       </c>
+      <c r="BM32" s="30">
+        <v>14</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="44">
+      <c r="B33" s="41">
         <v>8</v>
       </c>
-      <c r="C33" s="44">
+      <c r="C33" s="41">
         <v>11</v>
       </c>
       <c r="D33" s="5">
         <v>20</v>
       </c>
       <c r="E33" s="5">
         <v>10</v>
       </c>
-      <c r="F33" s="44">
+      <c r="F33" s="41">
         <v>13</v>
       </c>
-      <c r="G33" s="44">
+      <c r="G33" s="41">
         <v>22</v>
       </c>
-      <c r="H33" s="44">
+      <c r="H33" s="41">
         <v>18</v>
       </c>
-      <c r="I33" s="44">
+      <c r="I33" s="41">
         <v>23</v>
       </c>
-      <c r="J33" s="44">
+      <c r="J33" s="41">
         <v>18</v>
       </c>
-      <c r="K33" s="44">
+      <c r="K33" s="41">
         <v>17</v>
       </c>
-      <c r="L33" s="44">
+      <c r="L33" s="41">
         <v>20</v>
       </c>
-      <c r="M33" s="44">
+      <c r="M33" s="41">
         <v>10</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="42">
         <v>11</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="42">
         <v>17</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="42">
         <v>10</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="42">
         <v>13</v>
       </c>
-      <c r="R33" s="45">
+      <c r="R33" s="42">
         <v>12</v>
       </c>
-      <c r="S33" s="45">
+      <c r="S33" s="42">
         <v>12</v>
       </c>
-      <c r="T33" s="45">
+      <c r="T33" s="42">
         <v>10</v>
       </c>
-      <c r="U33" s="45">
+      <c r="U33" s="42">
         <v>13</v>
       </c>
-      <c r="V33" s="49">
+      <c r="V33" s="46">
         <v>4</v>
       </c>
-      <c r="W33" s="45">
+      <c r="W33" s="42">
         <v>10</v>
       </c>
-      <c r="X33" s="45">
+      <c r="X33" s="42">
         <v>6</v>
       </c>
-      <c r="Y33" s="45">
+      <c r="Y33" s="42">
         <v>11</v>
       </c>
-      <c r="Z33" s="45">
+      <c r="Z33" s="42">
         <v>17</v>
       </c>
-      <c r="AA33" s="33">
+      <c r="AA33" s="30">
         <v>16</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="30">
         <v>12</v>
       </c>
-      <c r="AC33" s="47">
+      <c r="AC33" s="44">
         <v>7</v>
       </c>
       <c r="AD33" s="5">
         <v>9</v>
       </c>
       <c r="AE33" s="5">
         <v>13</v>
       </c>
       <c r="AF33" s="5">
         <v>23</v>
       </c>
       <c r="AG33" s="5">
         <v>12</v>
       </c>
-      <c r="AH33" s="42">
+      <c r="AH33" s="39">
         <v>8</v>
       </c>
-      <c r="AI33" s="42">
+      <c r="AI33" s="39">
         <v>13</v>
       </c>
-      <c r="AJ33" s="42">
+      <c r="AJ33" s="39">
         <v>14</v>
       </c>
       <c r="AK33" s="9">
         <v>12</v>
       </c>
       <c r="AL33" s="9">
         <v>19</v>
       </c>
       <c r="AM33" s="9">
         <v>10</v>
       </c>
       <c r="AN33" s="9">
         <v>10</v>
       </c>
       <c r="AO33" s="9">
         <v>19</v>
       </c>
       <c r="AP33" s="5">
         <v>15</v>
       </c>
       <c r="AQ33" s="5">
         <v>10</v>
       </c>
       <c r="AR33" s="5">
         <v>3</v>
       </c>
       <c r="AS33" s="5">
         <v>15</v>
       </c>
       <c r="AT33" s="5">
         <v>16</v>
       </c>
       <c r="AU33" s="5">
         <v>17</v>
       </c>
       <c r="AV33" s="9">
         <v>12</v>
       </c>
-      <c r="AW33" s="38">
+      <c r="AW33" s="35">
         <v>15</v>
       </c>
       <c r="AX33" s="5">
         <v>8</v>
       </c>
       <c r="AY33" s="5">
         <v>8</v>
       </c>
       <c r="AZ33" s="5">
         <v>12</v>
       </c>
-      <c r="BA33" s="33">
+      <c r="BA33" s="30">
         <v>7</v>
       </c>
-      <c r="BB33" s="33">
+      <c r="BB33" s="30">
         <v>10</v>
       </c>
       <c r="BC33" s="5">
         <v>14</v>
       </c>
       <c r="BD33" s="5">
         <v>12</v>
       </c>
-      <c r="BE33" s="33">
+      <c r="BE33" s="30">
         <v>11</v>
       </c>
       <c r="BF33" s="5">
         <v>7</v>
       </c>
       <c r="BG33" s="28">
         <v>19</v>
       </c>
       <c r="BH33" s="28">
         <v>10</v>
       </c>
-      <c r="BI33" s="34">
+      <c r="BI33" s="31">
         <v>10</v>
       </c>
-      <c r="BJ33" s="34">
+      <c r="BJ33" s="31">
         <v>16</v>
       </c>
-      <c r="BK33" s="34">
+      <c r="BK33" s="31">
         <v>5</v>
       </c>
-      <c r="BL33" s="33">
+      <c r="BL33" s="30">
         <v>8</v>
       </c>
+      <c r="BM33" s="30">
+        <v>10</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="44">
+      <c r="B34" s="41">
         <v>5</v>
       </c>
-      <c r="C34" s="44">
+      <c r="C34" s="41">
         <v>11</v>
       </c>
       <c r="D34" s="5">
         <v>14</v>
       </c>
       <c r="E34" s="5">
         <v>12</v>
       </c>
-      <c r="F34" s="44">
+      <c r="F34" s="41">
         <v>16</v>
       </c>
-      <c r="G34" s="44">
+      <c r="G34" s="41">
         <v>8</v>
       </c>
-      <c r="H34" s="44">
+      <c r="H34" s="41">
         <v>11</v>
       </c>
-      <c r="I34" s="44">
+      <c r="I34" s="41">
         <v>25</v>
       </c>
-      <c r="J34" s="44">
+      <c r="J34" s="41">
         <v>10</v>
       </c>
-      <c r="K34" s="44">
+      <c r="K34" s="41">
         <v>14</v>
       </c>
-      <c r="L34" s="44">
+      <c r="L34" s="41">
         <v>12</v>
       </c>
-      <c r="M34" s="44">
+      <c r="M34" s="41">
         <v>13</v>
       </c>
-      <c r="N34" s="45">
+      <c r="N34" s="42">
         <v>9</v>
       </c>
-      <c r="O34" s="45">
+      <c r="O34" s="42">
         <v>17</v>
       </c>
-      <c r="P34" s="45">
+      <c r="P34" s="42">
         <v>4</v>
       </c>
-      <c r="Q34" s="45">
+      <c r="Q34" s="42">
         <v>9</v>
       </c>
-      <c r="R34" s="45">
+      <c r="R34" s="42">
         <v>13</v>
       </c>
-      <c r="S34" s="45">
+      <c r="S34" s="42">
         <v>8</v>
       </c>
-      <c r="T34" s="45">
+      <c r="T34" s="42">
         <v>9</v>
       </c>
-      <c r="U34" s="45">
+      <c r="U34" s="42">
         <v>13</v>
       </c>
-      <c r="V34" s="49">
+      <c r="V34" s="46">
         <v>12</v>
       </c>
-      <c r="W34" s="45">
+      <c r="W34" s="42">
         <v>11</v>
       </c>
-      <c r="X34" s="45">
+      <c r="X34" s="42">
         <v>20</v>
       </c>
-      <c r="Y34" s="45">
+      <c r="Y34" s="42">
         <v>12</v>
       </c>
-      <c r="Z34" s="45">
+      <c r="Z34" s="42">
         <v>7</v>
       </c>
-      <c r="AA34" s="33">
+      <c r="AA34" s="30">
         <v>6</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="30">
         <v>8</v>
       </c>
-      <c r="AC34" s="47">
+      <c r="AC34" s="44">
         <v>7</v>
       </c>
       <c r="AD34" s="5">
         <v>19</v>
       </c>
       <c r="AE34" s="5">
         <v>11</v>
       </c>
       <c r="AF34" s="5">
         <v>19</v>
       </c>
       <c r="AG34" s="5">
         <v>17</v>
       </c>
-      <c r="AH34" s="48">
+      <c r="AH34" s="45">
         <v>6</v>
       </c>
-      <c r="AI34" s="48">
+      <c r="AI34" s="45">
         <v>12</v>
       </c>
-      <c r="AJ34" s="48">
+      <c r="AJ34" s="45">
         <v>9</v>
       </c>
       <c r="AK34" s="28">
         <v>9</v>
       </c>
       <c r="AL34" s="28">
         <v>16</v>
       </c>
       <c r="AM34" s="28">
         <v>11</v>
       </c>
       <c r="AN34" s="28">
         <v>11</v>
       </c>
       <c r="AO34" s="28">
         <v>15</v>
       </c>
       <c r="AP34" s="5">
         <v>7</v>
       </c>
       <c r="AQ34" s="5">
         <v>11</v>
       </c>
       <c r="AR34" s="5">
         <v>15</v>
       </c>
       <c r="AS34" s="5">
         <v>12</v>
       </c>
       <c r="AT34" s="5">
         <v>12</v>
       </c>
       <c r="AU34" s="5">
         <v>5</v>
       </c>
       <c r="AV34" s="5">
         <v>15</v>
       </c>
-      <c r="AW34" s="38">
+      <c r="AW34" s="35">
         <v>8</v>
       </c>
       <c r="AX34" s="5">
         <v>10</v>
       </c>
       <c r="AY34" s="5">
         <v>15</v>
       </c>
       <c r="AZ34" s="5">
         <v>11</v>
       </c>
-      <c r="BA34" s="33">
+      <c r="BA34" s="30">
         <v>14</v>
       </c>
-      <c r="BB34" s="33">
+      <c r="BB34" s="30">
         <v>10</v>
       </c>
       <c r="BC34" s="5">
         <v>19</v>
       </c>
       <c r="BD34" s="5">
         <v>12</v>
       </c>
-      <c r="BE34" s="33">
+      <c r="BE34" s="30">
         <v>9</v>
       </c>
       <c r="BF34" s="5">
         <v>9</v>
       </c>
       <c r="BG34" s="28">
         <v>11</v>
       </c>
       <c r="BH34" s="28">
         <v>7</v>
       </c>
-      <c r="BI34" s="34">
+      <c r="BI34" s="31">
         <v>15</v>
       </c>
-      <c r="BJ34" s="34">
+      <c r="BJ34" s="31">
         <v>11</v>
       </c>
-      <c r="BK34" s="34">
+      <c r="BK34" s="31">
         <v>8</v>
       </c>
-      <c r="BL34" s="33">
+      <c r="BL34" s="30">
         <v>13</v>
       </c>
+      <c r="BM34" s="30">
+        <v>16</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="44">
+      <c r="B35" s="41">
         <v>14</v>
       </c>
-      <c r="C35" s="44">
+      <c r="C35" s="41">
         <v>14</v>
       </c>
       <c r="D35" s="5">
         <v>8</v>
       </c>
       <c r="E35" s="5">
         <v>23</v>
       </c>
-      <c r="F35" s="44">
+      <c r="F35" s="41">
         <v>23</v>
       </c>
-      <c r="G35" s="44">
+      <c r="G35" s="41">
         <v>18</v>
       </c>
-      <c r="H35" s="44">
+      <c r="H35" s="41">
         <v>18</v>
       </c>
-      <c r="I35" s="44">
+      <c r="I35" s="41">
         <v>24</v>
       </c>
-      <c r="J35" s="44">
+      <c r="J35" s="41">
         <v>37</v>
       </c>
-      <c r="K35" s="44">
+      <c r="K35" s="41">
         <v>18</v>
       </c>
-      <c r="L35" s="44">
+      <c r="L35" s="41">
         <v>12</v>
       </c>
-      <c r="M35" s="44">
+      <c r="M35" s="41">
         <v>14</v>
       </c>
-      <c r="N35" s="45">
+      <c r="N35" s="42">
         <v>19</v>
       </c>
-      <c r="O35" s="45">
+      <c r="O35" s="42">
         <v>17</v>
       </c>
-      <c r="P35" s="45">
+      <c r="P35" s="42">
         <v>15</v>
       </c>
-      <c r="Q35" s="45">
+      <c r="Q35" s="42">
         <v>15</v>
       </c>
-      <c r="R35" s="45">
+      <c r="R35" s="42">
         <v>13</v>
       </c>
-      <c r="S35" s="45">
+      <c r="S35" s="42">
         <v>9</v>
       </c>
-      <c r="T35" s="45">
+      <c r="T35" s="42">
         <v>4</v>
       </c>
-      <c r="U35" s="45">
+      <c r="U35" s="42">
         <v>8</v>
       </c>
-      <c r="V35" s="49">
+      <c r="V35" s="46">
         <v>12</v>
       </c>
-      <c r="W35" s="45">
+      <c r="W35" s="42">
         <v>12</v>
       </c>
-      <c r="X35" s="45">
+      <c r="X35" s="42">
         <v>8</v>
       </c>
-      <c r="Y35" s="45">
+      <c r="Y35" s="42">
         <v>7</v>
       </c>
-      <c r="Z35" s="45">
+      <c r="Z35" s="42">
         <v>10</v>
       </c>
-      <c r="AA35" s="33">
+      <c r="AA35" s="30">
         <v>11</v>
       </c>
-      <c r="AB35" s="33">
+      <c r="AB35" s="30">
         <v>10</v>
       </c>
-      <c r="AC35" s="47">
+      <c r="AC35" s="44">
         <v>8</v>
       </c>
       <c r="AD35" s="5">
         <v>10</v>
       </c>
       <c r="AE35" s="5">
         <v>13</v>
       </c>
       <c r="AF35" s="5">
         <v>14</v>
       </c>
       <c r="AG35" s="5">
         <v>14</v>
       </c>
-      <c r="AH35" s="48">
+      <c r="AH35" s="45">
         <v>11</v>
       </c>
-      <c r="AI35" s="48">
+      <c r="AI35" s="45">
         <v>12</v>
       </c>
-      <c r="AJ35" s="48">
+      <c r="AJ35" s="45">
         <v>16</v>
       </c>
       <c r="AK35" s="28">
         <v>14</v>
       </c>
       <c r="AL35" s="28">
         <v>20</v>
       </c>
       <c r="AM35" s="28">
         <v>11</v>
       </c>
       <c r="AN35" s="28">
         <v>5</v>
       </c>
       <c r="AO35" s="28">
         <v>16</v>
       </c>
       <c r="AP35" s="5">
         <v>20</v>
       </c>
       <c r="AQ35" s="5">
         <v>13</v>
       </c>
       <c r="AR35" s="5">
         <v>8</v>
       </c>
       <c r="AS35" s="5">
         <v>9</v>
       </c>
       <c r="AT35" s="5">
         <v>13</v>
       </c>
       <c r="AU35" s="5">
         <v>10</v>
       </c>
       <c r="AV35" s="5">
         <v>11</v>
       </c>
-      <c r="AW35" s="38">
+      <c r="AW35" s="35">
         <v>11</v>
       </c>
       <c r="AX35" s="5">
         <v>7</v>
       </c>
       <c r="AY35" s="5">
         <v>9</v>
       </c>
       <c r="AZ35" s="5">
         <v>14</v>
       </c>
-      <c r="BA35" s="33">
+      <c r="BA35" s="30">
         <v>15</v>
       </c>
-      <c r="BB35" s="33">
+      <c r="BB35" s="30">
         <v>14</v>
       </c>
       <c r="BC35" s="5">
         <v>10</v>
       </c>
       <c r="BD35" s="5">
         <v>9</v>
       </c>
-      <c r="BE35" s="33">
+      <c r="BE35" s="30">
         <v>9</v>
       </c>
       <c r="BF35" s="5">
         <v>5</v>
       </c>
       <c r="BG35" s="28">
         <v>6</v>
       </c>
       <c r="BH35" s="28">
         <v>12</v>
       </c>
-      <c r="BI35" s="34">
+      <c r="BI35" s="31">
         <v>18</v>
       </c>
-      <c r="BJ35" s="34">
+      <c r="BJ35" s="31">
         <v>10</v>
       </c>
-      <c r="BK35" s="34">
+      <c r="BK35" s="31">
         <v>14</v>
       </c>
-      <c r="BL35" s="33">
+      <c r="BL35" s="30">
         <v>20</v>
       </c>
+      <c r="BM35" s="30">
+        <v>8</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="44">
+      <c r="B36" s="41">
         <v>15</v>
       </c>
-      <c r="C36" s="44">
+      <c r="C36" s="41">
         <v>10</v>
       </c>
       <c r="D36" s="5">
         <v>13</v>
       </c>
       <c r="E36" s="5">
         <v>12</v>
       </c>
-      <c r="F36" s="44">
+      <c r="F36" s="41">
         <v>11</v>
       </c>
-      <c r="G36" s="44">
+      <c r="G36" s="41">
         <v>12</v>
       </c>
-      <c r="H36" s="44">
+      <c r="H36" s="41">
         <v>17</v>
       </c>
-      <c r="I36" s="44">
+      <c r="I36" s="41">
         <v>28</v>
       </c>
-      <c r="J36" s="44">
+      <c r="J36" s="41">
         <v>14</v>
       </c>
-      <c r="K36" s="44">
+      <c r="K36" s="41">
         <v>19</v>
       </c>
-      <c r="L36" s="44">
+      <c r="L36" s="41">
         <v>15</v>
       </c>
-      <c r="M36" s="44">
+      <c r="M36" s="41">
         <v>11</v>
       </c>
-      <c r="N36" s="45">
+      <c r="N36" s="42">
         <v>12</v>
       </c>
-      <c r="O36" s="45">
+      <c r="O36" s="42">
         <v>13</v>
       </c>
-      <c r="P36" s="45">
+      <c r="P36" s="42">
         <v>15</v>
       </c>
-      <c r="Q36" s="45">
+      <c r="Q36" s="42">
         <v>12</v>
       </c>
-      <c r="R36" s="45">
+      <c r="R36" s="42">
         <v>19</v>
       </c>
-      <c r="S36" s="45">
+      <c r="S36" s="42">
         <v>6</v>
       </c>
-      <c r="T36" s="45">
+      <c r="T36" s="42">
         <v>10</v>
       </c>
-      <c r="U36" s="45">
+      <c r="U36" s="42">
         <v>18</v>
       </c>
-      <c r="V36" s="49">
+      <c r="V36" s="46">
         <v>12</v>
       </c>
-      <c r="W36" s="45">
+      <c r="W36" s="42">
         <v>8</v>
       </c>
-      <c r="X36" s="45">
+      <c r="X36" s="42">
         <v>10</v>
       </c>
-      <c r="Y36" s="45">
+      <c r="Y36" s="42">
         <v>17</v>
       </c>
-      <c r="Z36" s="45">
+      <c r="Z36" s="42">
         <v>13</v>
       </c>
-      <c r="AA36" s="33">
+      <c r="AA36" s="30">
         <v>8</v>
       </c>
-      <c r="AB36" s="33">
+      <c r="AB36" s="30">
         <v>10</v>
       </c>
-      <c r="AC36" s="47">
+      <c r="AC36" s="44">
         <v>7</v>
       </c>
       <c r="AD36" s="5">
         <v>7</v>
       </c>
       <c r="AE36" s="5">
         <v>6</v>
       </c>
       <c r="AF36" s="5">
         <v>10</v>
       </c>
       <c r="AG36" s="5">
         <v>16</v>
       </c>
-      <c r="AH36" s="48">
+      <c r="AH36" s="45">
         <v>6</v>
       </c>
-      <c r="AI36" s="48">
+      <c r="AI36" s="45">
         <v>18</v>
       </c>
-      <c r="AJ36" s="48">
+      <c r="AJ36" s="45">
         <v>9</v>
       </c>
       <c r="AK36" s="28">
         <v>9</v>
       </c>
       <c r="AL36" s="28">
         <v>13</v>
       </c>
       <c r="AM36" s="28">
         <v>12</v>
       </c>
       <c r="AN36" s="28">
         <v>15</v>
       </c>
       <c r="AO36" s="28">
         <v>7</v>
       </c>
       <c r="AP36" s="5">
         <v>12</v>
       </c>
       <c r="AQ36" s="5">
         <v>10</v>
       </c>
       <c r="AR36" s="5">
         <v>10</v>
       </c>
       <c r="AS36" s="5">
         <v>9</v>
       </c>
       <c r="AT36" s="5">
         <v>5</v>
       </c>
       <c r="AU36" s="5">
         <v>9</v>
       </c>
       <c r="AV36" s="5">
         <v>8</v>
       </c>
-      <c r="AW36" s="38">
+      <c r="AW36" s="35">
         <v>8</v>
       </c>
       <c r="AX36" s="5">
         <v>11</v>
       </c>
       <c r="AY36" s="5">
         <v>4</v>
       </c>
       <c r="AZ36" s="5">
         <v>15</v>
       </c>
-      <c r="BA36" s="33">
+      <c r="BA36" s="30">
         <v>12</v>
       </c>
-      <c r="BB36" s="33">
+      <c r="BB36" s="30">
         <v>8</v>
       </c>
       <c r="BC36" s="5">
         <v>6</v>
       </c>
       <c r="BD36" s="5">
         <v>11</v>
       </c>
-      <c r="BE36" s="33">
+      <c r="BE36" s="30">
         <v>7</v>
       </c>
       <c r="BF36" s="5">
         <v>8</v>
       </c>
       <c r="BG36" s="28">
         <v>6</v>
       </c>
       <c r="BH36" s="28">
         <v>10</v>
       </c>
-      <c r="BI36" s="34">
+      <c r="BI36" s="31">
         <v>10</v>
       </c>
-      <c r="BJ36" s="34">
+      <c r="BJ36" s="31">
         <v>7</v>
       </c>
-      <c r="BK36" s="34">
+      <c r="BK36" s="31">
         <v>8</v>
       </c>
-      <c r="BL36" s="33">
+      <c r="BL36" s="30">
         <v>11</v>
       </c>
+      <c r="BM36" s="30">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="44">
+      <c r="B37" s="41">
         <v>24</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C37" s="41">
         <v>20</v>
       </c>
       <c r="D37" s="5">
         <v>18</v>
       </c>
       <c r="E37" s="5">
         <v>28</v>
       </c>
-      <c r="F37" s="44">
+      <c r="F37" s="41">
         <v>36</v>
       </c>
-      <c r="G37" s="44">
+      <c r="G37" s="41">
         <v>28</v>
       </c>
-      <c r="H37" s="44">
+      <c r="H37" s="41">
         <v>25</v>
       </c>
-      <c r="I37" s="44">
+      <c r="I37" s="41">
         <v>42</v>
       </c>
-      <c r="J37" s="44">
+      <c r="J37" s="41">
         <v>38</v>
       </c>
-      <c r="K37" s="44">
+      <c r="K37" s="41">
         <v>40</v>
       </c>
-      <c r="L37" s="44">
+      <c r="L37" s="41">
         <v>26</v>
       </c>
-      <c r="M37" s="44">
+      <c r="M37" s="41">
         <v>18</v>
       </c>
-      <c r="N37" s="45">
+      <c r="N37" s="42">
         <v>19</v>
       </c>
-      <c r="O37" s="45">
+      <c r="O37" s="42">
         <v>33</v>
       </c>
-      <c r="P37" s="45">
+      <c r="P37" s="42">
         <v>21</v>
       </c>
-      <c r="Q37" s="45">
+      <c r="Q37" s="42">
         <v>20</v>
       </c>
-      <c r="R37" s="45">
+      <c r="R37" s="42">
         <v>27</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="42">
         <v>12</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="42">
         <v>22</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="42">
         <v>22</v>
       </c>
-      <c r="V37" s="49">
+      <c r="V37" s="46">
         <v>28</v>
       </c>
-      <c r="W37" s="45">
+      <c r="W37" s="42">
         <v>17</v>
       </c>
-      <c r="X37" s="45">
+      <c r="X37" s="42">
         <v>10</v>
       </c>
-      <c r="Y37" s="45">
+      <c r="Y37" s="42">
         <v>22</v>
       </c>
-      <c r="Z37" s="45">
+      <c r="Z37" s="42">
         <v>18</v>
       </c>
-      <c r="AA37" s="33">
+      <c r="AA37" s="30">
         <v>23</v>
       </c>
-      <c r="AB37" s="33">
+      <c r="AB37" s="30">
         <v>27</v>
       </c>
-      <c r="AC37" s="47">
+      <c r="AC37" s="44">
         <v>24</v>
       </c>
       <c r="AD37" s="5">
         <v>27</v>
       </c>
       <c r="AE37" s="5">
         <v>19</v>
       </c>
       <c r="AF37" s="5">
         <v>17</v>
       </c>
       <c r="AG37" s="5">
         <v>28</v>
       </c>
-      <c r="AH37" s="48">
+      <c r="AH37" s="45">
         <v>13</v>
       </c>
-      <c r="AI37" s="48">
+      <c r="AI37" s="45">
         <v>24</v>
       </c>
-      <c r="AJ37" s="48">
+      <c r="AJ37" s="45">
         <v>26</v>
       </c>
       <c r="AK37" s="28">
         <v>26</v>
       </c>
       <c r="AL37" s="28">
         <v>32</v>
       </c>
       <c r="AM37" s="28">
         <v>21</v>
       </c>
       <c r="AN37" s="28">
         <v>20</v>
       </c>
       <c r="AO37" s="28">
         <v>29</v>
       </c>
       <c r="AP37" s="5">
         <v>17</v>
       </c>
       <c r="AQ37" s="5">
         <v>22</v>
       </c>
       <c r="AR37" s="5">
         <v>17</v>
       </c>
       <c r="AS37" s="5">
         <v>24</v>
       </c>
       <c r="AT37" s="5">
         <v>14</v>
       </c>
       <c r="AU37" s="5">
         <v>19</v>
       </c>
       <c r="AV37" s="5">
         <v>27</v>
       </c>
-      <c r="AW37" s="38">
+      <c r="AW37" s="35">
         <v>29</v>
       </c>
       <c r="AX37" s="5">
         <v>17</v>
       </c>
       <c r="AY37" s="5">
         <v>14</v>
       </c>
       <c r="AZ37" s="5">
         <v>16</v>
       </c>
-      <c r="BA37" s="33">
+      <c r="BA37" s="30">
         <v>33</v>
       </c>
-      <c r="BB37" s="33">
+      <c r="BB37" s="30">
         <v>26</v>
       </c>
       <c r="BC37" s="5">
         <v>20</v>
       </c>
       <c r="BD37" s="5">
         <v>16</v>
       </c>
-      <c r="BE37" s="33">
+      <c r="BE37" s="30">
         <v>17</v>
       </c>
       <c r="BF37" s="5">
         <v>18</v>
       </c>
       <c r="BG37" s="28">
         <v>21</v>
       </c>
       <c r="BH37" s="28">
         <v>19</v>
       </c>
-      <c r="BI37" s="34">
+      <c r="BI37" s="31">
         <v>23</v>
       </c>
-      <c r="BJ37" s="34">
+      <c r="BJ37" s="31">
         <v>21</v>
       </c>
-      <c r="BK37" s="34">
+      <c r="BK37" s="31">
         <v>16</v>
       </c>
-      <c r="BL37" s="33">
+      <c r="BL37" s="30">
         <v>19</v>
       </c>
+      <c r="BM37" s="30">
+        <v>21</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="44">
+      <c r="B38" s="41">
         <v>8</v>
       </c>
-      <c r="C38" s="44">
+      <c r="C38" s="41">
         <v>14</v>
       </c>
       <c r="D38" s="5">
         <v>10</v>
       </c>
       <c r="E38" s="5">
         <v>10</v>
       </c>
-      <c r="F38" s="44">
+      <c r="F38" s="41">
         <v>6</v>
       </c>
-      <c r="G38" s="44">
+      <c r="G38" s="41">
         <v>16</v>
       </c>
-      <c r="H38" s="44">
+      <c r="H38" s="41">
         <v>7</v>
       </c>
-      <c r="I38" s="44">
+      <c r="I38" s="41">
         <v>17</v>
       </c>
-      <c r="J38" s="44">
+      <c r="J38" s="41">
         <v>21</v>
       </c>
-      <c r="K38" s="44">
+      <c r="K38" s="41">
         <v>15</v>
       </c>
-      <c r="L38" s="44">
+      <c r="L38" s="41">
         <v>7</v>
       </c>
-      <c r="M38" s="44">
+      <c r="M38" s="41">
         <v>8</v>
       </c>
-      <c r="N38" s="45">
+      <c r="N38" s="42">
         <v>5</v>
       </c>
-      <c r="O38" s="45">
+      <c r="O38" s="42">
         <v>21</v>
       </c>
-      <c r="P38" s="45">
+      <c r="P38" s="42">
         <v>12</v>
       </c>
-      <c r="Q38" s="45">
+      <c r="Q38" s="42">
         <v>5</v>
       </c>
-      <c r="R38" s="45">
+      <c r="R38" s="42">
         <v>6</v>
       </c>
-      <c r="S38" s="45">
+      <c r="S38" s="42">
         <v>9</v>
       </c>
-      <c r="T38" s="45">
+      <c r="T38" s="42">
         <v>7</v>
       </c>
-      <c r="U38" s="45">
+      <c r="U38" s="42">
         <v>9</v>
       </c>
-      <c r="V38" s="49">
+      <c r="V38" s="46">
         <v>2</v>
       </c>
-      <c r="W38" s="45">
+      <c r="W38" s="42">
         <v>7</v>
       </c>
-      <c r="X38" s="45">
+      <c r="X38" s="42">
         <v>10</v>
       </c>
-      <c r="Y38" s="45">
+      <c r="Y38" s="42">
         <v>8</v>
       </c>
-      <c r="Z38" s="45">
+      <c r="Z38" s="42">
         <v>15</v>
       </c>
-      <c r="AA38" s="33">
+      <c r="AA38" s="30">
         <v>7</v>
       </c>
-      <c r="AB38" s="33">
+      <c r="AB38" s="30">
         <v>10</v>
       </c>
-      <c r="AC38" s="47">
+      <c r="AC38" s="44">
         <v>8</v>
       </c>
       <c r="AD38" s="5">
         <v>15</v>
       </c>
       <c r="AE38" s="5">
         <v>15</v>
       </c>
       <c r="AF38" s="5">
         <v>9</v>
       </c>
       <c r="AG38" s="5">
         <v>11</v>
       </c>
-      <c r="AH38" s="48">
+      <c r="AH38" s="45">
         <v>9</v>
       </c>
-      <c r="AI38" s="48">
+      <c r="AI38" s="45">
         <v>13</v>
       </c>
-      <c r="AJ38" s="48">
+      <c r="AJ38" s="45">
         <v>11</v>
       </c>
       <c r="AK38" s="28">
         <v>9</v>
       </c>
       <c r="AL38" s="28">
         <v>14</v>
       </c>
       <c r="AM38" s="28">
         <v>8</v>
       </c>
       <c r="AN38" s="28">
         <v>9</v>
       </c>
       <c r="AO38" s="28">
         <v>11</v>
       </c>
       <c r="AP38" s="5">
         <v>11</v>
       </c>
       <c r="AQ38" s="5">
         <v>9</v>
       </c>
       <c r="AR38" s="5">
         <v>12</v>
       </c>
       <c r="AS38" s="5">
         <v>8</v>
       </c>
       <c r="AT38" s="5">
         <v>11</v>
       </c>
       <c r="AU38" s="5">
         <v>5</v>
       </c>
       <c r="AV38" s="5">
         <v>10</v>
       </c>
-      <c r="AW38" s="38">
+      <c r="AW38" s="35">
         <v>11</v>
       </c>
       <c r="AX38" s="5">
         <v>7</v>
       </c>
       <c r="AY38" s="5">
         <v>8</v>
       </c>
       <c r="AZ38" s="5">
         <v>6</v>
       </c>
-      <c r="BA38" s="33">
+      <c r="BA38" s="30">
         <v>10</v>
       </c>
-      <c r="BB38" s="33">
+      <c r="BB38" s="30">
         <v>11</v>
       </c>
       <c r="BC38" s="5">
         <v>7</v>
       </c>
       <c r="BD38" s="5">
         <v>9</v>
       </c>
-      <c r="BE38" s="33">
+      <c r="BE38" s="30">
         <v>10</v>
       </c>
       <c r="BF38" s="5">
         <v>8</v>
       </c>
       <c r="BG38" s="28">
         <v>10</v>
       </c>
       <c r="BH38" s="28">
         <v>8</v>
       </c>
-      <c r="BI38" s="34">
+      <c r="BI38" s="31">
         <v>11</v>
       </c>
-      <c r="BJ38" s="34">
+      <c r="BJ38" s="31">
         <v>7</v>
       </c>
-      <c r="BK38" s="34">
+      <c r="BK38" s="31">
         <v>4</v>
       </c>
-      <c r="BL38" s="33">
+      <c r="BL38" s="30">
         <v>14</v>
       </c>
+      <c r="BM38" s="30">
+        <v>10</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="44">
+      <c r="B39" s="41">
         <v>7</v>
       </c>
-      <c r="C39" s="44">
+      <c r="C39" s="41">
         <v>2</v>
       </c>
       <c r="D39" s="5">
         <v>8</v>
       </c>
       <c r="E39" s="5">
         <v>15</v>
       </c>
-      <c r="F39" s="44">
+      <c r="F39" s="41">
         <v>7</v>
       </c>
-      <c r="G39" s="44">
+      <c r="G39" s="41">
         <v>8</v>
       </c>
-      <c r="H39" s="44">
+      <c r="H39" s="41">
         <v>13</v>
       </c>
-      <c r="I39" s="44">
+      <c r="I39" s="41">
         <v>11</v>
       </c>
-      <c r="J39" s="44">
+      <c r="J39" s="41">
         <v>6</v>
       </c>
-      <c r="K39" s="44">
+      <c r="K39" s="41">
         <v>8</v>
       </c>
-      <c r="L39" s="44">
+      <c r="L39" s="41">
         <v>16</v>
       </c>
-      <c r="M39" s="44">
+      <c r="M39" s="41">
         <v>11</v>
       </c>
-      <c r="N39" s="45">
+      <c r="N39" s="42">
         <v>10</v>
       </c>
-      <c r="O39" s="45">
+      <c r="O39" s="42">
         <v>4</v>
       </c>
-      <c r="P39" s="45">
+      <c r="P39" s="42">
         <v>5</v>
       </c>
-      <c r="Q39" s="45">
+      <c r="Q39" s="42">
         <v>12</v>
       </c>
-      <c r="R39" s="45">
+      <c r="R39" s="42">
         <v>10</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="42">
         <v>8</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="42">
         <v>7</v>
       </c>
-      <c r="U39" s="45">
+      <c r="U39" s="42">
         <v>6</v>
       </c>
-      <c r="V39" s="49">
+      <c r="V39" s="46">
         <v>7</v>
       </c>
-      <c r="W39" s="45">
+      <c r="W39" s="42">
         <v>4</v>
       </c>
-      <c r="X39" s="45">
+      <c r="X39" s="42">
         <v>9</v>
       </c>
-      <c r="Y39" s="45">
+      <c r="Y39" s="42">
         <v>5</v>
       </c>
-      <c r="Z39" s="45">
+      <c r="Z39" s="42">
         <v>13</v>
       </c>
-      <c r="AA39" s="33">
+      <c r="AA39" s="30">
         <v>8</v>
       </c>
-      <c r="AB39" s="33">
+      <c r="AB39" s="30">
         <v>5</v>
       </c>
-      <c r="AC39" s="47">
+      <c r="AC39" s="44">
         <v>4</v>
       </c>
       <c r="AD39" s="5">
         <v>7</v>
       </c>
       <c r="AE39" s="5">
         <v>10</v>
       </c>
       <c r="AF39" s="5">
         <v>7</v>
       </c>
       <c r="AG39" s="5">
         <v>8</v>
       </c>
-      <c r="AH39" s="48">
+      <c r="AH39" s="45">
         <v>5</v>
       </c>
-      <c r="AI39" s="48">
+      <c r="AI39" s="45">
         <v>7</v>
       </c>
-      <c r="AJ39" s="48">
+      <c r="AJ39" s="45">
         <v>5</v>
       </c>
       <c r="AK39" s="28">
         <v>11</v>
       </c>
       <c r="AL39" s="28">
         <v>10</v>
       </c>
       <c r="AM39" s="28">
         <v>11</v>
       </c>
       <c r="AN39" s="28">
         <v>7</v>
       </c>
       <c r="AO39" s="28">
         <v>8</v>
       </c>
       <c r="AP39" s="5">
         <v>9</v>
       </c>
       <c r="AQ39" s="5">
         <v>6</v>
       </c>
       <c r="AR39" s="5">
         <v>8</v>
       </c>
       <c r="AS39" s="5">
         <v>13</v>
       </c>
       <c r="AT39" s="5">
         <v>3</v>
       </c>
       <c r="AU39" s="5">
         <v>4</v>
       </c>
       <c r="AV39" s="5">
         <v>7</v>
       </c>
-      <c r="AW39" s="38">
+      <c r="AW39" s="35">
         <v>14</v>
       </c>
       <c r="AX39" s="5">
         <v>9</v>
       </c>
       <c r="AY39" s="5">
         <v>4</v>
       </c>
       <c r="AZ39" s="5">
         <v>2</v>
       </c>
-      <c r="BA39" s="33">
+      <c r="BA39" s="30">
         <v>10</v>
       </c>
-      <c r="BB39" s="33">
+      <c r="BB39" s="30">
         <v>5</v>
       </c>
       <c r="BC39" s="5">
         <v>10</v>
       </c>
       <c r="BD39" s="5">
         <v>6</v>
       </c>
-      <c r="BE39" s="33">
+      <c r="BE39" s="30">
         <v>8</v>
       </c>
       <c r="BF39" s="5">
         <v>7</v>
       </c>
       <c r="BG39" s="28">
         <v>10</v>
       </c>
       <c r="BH39" s="28">
         <v>6</v>
       </c>
-      <c r="BI39" s="34">
+      <c r="BI39" s="31">
         <v>9</v>
       </c>
-      <c r="BJ39" s="34">
+      <c r="BJ39" s="31">
         <v>4</v>
       </c>
-      <c r="BK39" s="34">
+      <c r="BK39" s="31">
         <v>9</v>
       </c>
-      <c r="BL39" s="33">
+      <c r="BL39" s="30">
         <v>10</v>
       </c>
+      <c r="BM39" s="30">
+        <v>6</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="44">
+      <c r="B40" s="41">
         <v>16</v>
       </c>
-      <c r="C40" s="44">
+      <c r="C40" s="41">
         <v>11</v>
       </c>
       <c r="D40" s="5">
         <v>23</v>
       </c>
       <c r="E40" s="5">
         <v>16</v>
       </c>
-      <c r="F40" s="44">
+      <c r="F40" s="41">
         <v>20</v>
       </c>
-      <c r="G40" s="44">
+      <c r="G40" s="41">
         <v>23</v>
       </c>
-      <c r="H40" s="44">
+      <c r="H40" s="41">
         <v>24</v>
       </c>
-      <c r="I40" s="44">
+      <c r="I40" s="41">
         <v>29</v>
       </c>
-      <c r="J40" s="44">
+      <c r="J40" s="41">
         <v>23</v>
       </c>
-      <c r="K40" s="44">
+      <c r="K40" s="41">
         <v>33</v>
       </c>
-      <c r="L40" s="44">
+      <c r="L40" s="41">
         <v>19</v>
       </c>
-      <c r="M40" s="44">
+      <c r="M40" s="41">
         <v>25</v>
       </c>
-      <c r="N40" s="45">
+      <c r="N40" s="42">
         <v>22</v>
       </c>
-      <c r="O40" s="45">
+      <c r="O40" s="42">
         <v>21</v>
       </c>
-      <c r="P40" s="45">
+      <c r="P40" s="42">
         <v>15</v>
       </c>
-      <c r="Q40" s="45">
+      <c r="Q40" s="42">
         <v>15</v>
       </c>
-      <c r="R40" s="45">
+      <c r="R40" s="42">
         <v>11</v>
       </c>
-      <c r="S40" s="45">
+      <c r="S40" s="42">
         <v>23</v>
       </c>
-      <c r="T40" s="45">
+      <c r="T40" s="42">
         <v>15</v>
       </c>
-      <c r="U40" s="45">
+      <c r="U40" s="42">
         <v>29</v>
       </c>
-      <c r="V40" s="49">
+      <c r="V40" s="46">
         <v>12</v>
       </c>
-      <c r="W40" s="45">
+      <c r="W40" s="42">
         <v>12</v>
       </c>
-      <c r="X40" s="45">
+      <c r="X40" s="42">
         <v>21</v>
       </c>
-      <c r="Y40" s="45">
+      <c r="Y40" s="42">
         <v>24</v>
       </c>
-      <c r="Z40" s="45">
+      <c r="Z40" s="42">
         <v>18</v>
       </c>
-      <c r="AA40" s="33">
+      <c r="AA40" s="30">
         <v>14</v>
       </c>
-      <c r="AB40" s="33">
+      <c r="AB40" s="30">
         <v>13</v>
       </c>
-      <c r="AC40" s="47">
+      <c r="AC40" s="44">
         <v>15</v>
       </c>
       <c r="AD40" s="5">
         <v>18</v>
       </c>
       <c r="AE40" s="5">
         <v>19</v>
       </c>
       <c r="AF40" s="5">
         <v>12</v>
       </c>
       <c r="AG40" s="5">
         <v>8</v>
       </c>
-      <c r="AH40" s="48">
+      <c r="AH40" s="45">
         <v>16</v>
       </c>
-      <c r="AI40" s="48">
+      <c r="AI40" s="45">
         <v>14</v>
       </c>
-      <c r="AJ40" s="48">
+      <c r="AJ40" s="45">
         <v>21</v>
       </c>
       <c r="AK40" s="28">
         <v>29</v>
       </c>
       <c r="AL40" s="28">
         <v>12</v>
       </c>
       <c r="AM40" s="28">
         <v>16</v>
       </c>
       <c r="AN40" s="28">
         <v>19</v>
       </c>
       <c r="AO40" s="28">
         <v>26</v>
       </c>
       <c r="AP40" s="5">
         <v>11</v>
       </c>
       <c r="AQ40" s="5">
         <v>15</v>
       </c>
       <c r="AR40" s="5">
         <v>12</v>
       </c>
       <c r="AS40" s="5">
         <v>12</v>
       </c>
       <c r="AT40" s="5">
         <v>14</v>
       </c>
       <c r="AU40" s="5">
         <v>21</v>
       </c>
       <c r="AV40" s="5">
         <v>15</v>
       </c>
-      <c r="AW40" s="38">
+      <c r="AW40" s="35">
         <v>13</v>
       </c>
       <c r="AX40" s="5">
         <v>12</v>
       </c>
       <c r="AY40" s="5">
         <v>14</v>
       </c>
       <c r="AZ40" s="5">
         <v>15</v>
       </c>
-      <c r="BA40" s="33">
+      <c r="BA40" s="30">
         <v>17</v>
       </c>
-      <c r="BB40" s="33">
+      <c r="BB40" s="30">
         <v>21</v>
       </c>
       <c r="BC40" s="5">
         <v>18</v>
       </c>
       <c r="BD40" s="5">
         <v>24</v>
       </c>
-      <c r="BE40" s="33">
+      <c r="BE40" s="30">
         <v>15</v>
       </c>
       <c r="BF40" s="5">
         <v>19</v>
       </c>
       <c r="BG40" s="28">
         <v>15</v>
       </c>
       <c r="BH40" s="28">
         <v>12</v>
       </c>
-      <c r="BI40" s="34">
+      <c r="BI40" s="31">
         <v>12</v>
       </c>
-      <c r="BJ40" s="34">
+      <c r="BJ40" s="31">
         <v>14</v>
       </c>
-      <c r="BK40" s="34">
+      <c r="BK40" s="31">
         <v>14</v>
       </c>
-      <c r="BL40" s="33">
+      <c r="BL40" s="30">
         <v>26</v>
       </c>
+      <c r="BM40" s="30">
+        <v>11</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="44">
+      <c r="B41" s="41">
         <v>11</v>
       </c>
-      <c r="C41" s="44">
+      <c r="C41" s="41">
         <v>8</v>
       </c>
       <c r="D41" s="5">
         <v>12</v>
       </c>
       <c r="E41" s="5">
         <v>7</v>
       </c>
-      <c r="F41" s="44">
+      <c r="F41" s="41">
         <v>15</v>
       </c>
-      <c r="G41" s="44">
+      <c r="G41" s="41">
         <v>11</v>
       </c>
-      <c r="H41" s="44">
+      <c r="H41" s="41">
         <v>12</v>
       </c>
-      <c r="I41" s="44">
+      <c r="I41" s="41">
         <v>18</v>
       </c>
-      <c r="J41" s="44">
+      <c r="J41" s="41">
         <v>12</v>
       </c>
-      <c r="K41" s="44">
+      <c r="K41" s="41">
         <v>11</v>
       </c>
-      <c r="L41" s="44">
+      <c r="L41" s="41">
         <v>9</v>
       </c>
-      <c r="M41" s="44">
+      <c r="M41" s="41">
         <v>19</v>
       </c>
-      <c r="N41" s="45">
+      <c r="N41" s="42">
         <v>2</v>
       </c>
-      <c r="O41" s="45">
+      <c r="O41" s="42">
         <v>18</v>
       </c>
-      <c r="P41" s="45">
+      <c r="P41" s="42">
         <v>4</v>
       </c>
-      <c r="Q41" s="45">
+      <c r="Q41" s="42">
         <v>5</v>
       </c>
-      <c r="R41" s="45">
+      <c r="R41" s="42">
         <v>10</v>
       </c>
-      <c r="S41" s="45">
+      <c r="S41" s="42">
         <v>11</v>
       </c>
-      <c r="T41" s="45">
+      <c r="T41" s="42">
         <v>7</v>
       </c>
-      <c r="U41" s="45">
+      <c r="U41" s="42">
         <v>12</v>
       </c>
-      <c r="V41" s="49">
+      <c r="V41" s="46">
         <v>12</v>
       </c>
-      <c r="W41" s="45">
+      <c r="W41" s="42">
         <v>5</v>
       </c>
-      <c r="X41" s="45">
+      <c r="X41" s="42">
         <v>8</v>
       </c>
-      <c r="Y41" s="45">
+      <c r="Y41" s="42">
         <v>10</v>
       </c>
-      <c r="Z41" s="45">
+      <c r="Z41" s="42">
         <v>16</v>
       </c>
-      <c r="AA41" s="33">
+      <c r="AA41" s="30">
         <v>11</v>
       </c>
-      <c r="AB41" s="33">
+      <c r="AB41" s="30">
         <v>12</v>
       </c>
-      <c r="AC41" s="47">
+      <c r="AC41" s="44">
         <v>12</v>
       </c>
       <c r="AD41" s="5">
         <v>13</v>
       </c>
       <c r="AE41" s="5">
         <v>11</v>
       </c>
       <c r="AF41" s="5">
         <v>7</v>
       </c>
       <c r="AG41" s="5">
         <v>3</v>
       </c>
-      <c r="AH41" s="48">
+      <c r="AH41" s="45">
         <v>9</v>
       </c>
-      <c r="AI41" s="48">
+      <c r="AI41" s="45">
         <v>8</v>
       </c>
-      <c r="AJ41" s="48">
+      <c r="AJ41" s="45">
         <v>13</v>
       </c>
       <c r="AK41" s="28">
         <v>11</v>
       </c>
       <c r="AL41" s="28">
         <v>17</v>
       </c>
       <c r="AM41" s="28">
         <v>7</v>
       </c>
       <c r="AN41" s="28">
         <v>3</v>
       </c>
       <c r="AO41" s="28">
         <v>14</v>
       </c>
       <c r="AP41" s="5">
         <v>11</v>
       </c>
       <c r="AQ41" s="5">
         <v>6</v>
       </c>
       <c r="AR41" s="5">
         <v>8</v>
       </c>
       <c r="AS41" s="5">
         <v>7</v>
       </c>
       <c r="AT41" s="5">
         <v>19</v>
       </c>
       <c r="AU41" s="5">
         <v>13</v>
       </c>
       <c r="AV41" s="5">
         <v>12</v>
       </c>
-      <c r="AW41" s="38">
+      <c r="AW41" s="35">
         <v>14</v>
       </c>
       <c r="AX41" s="5">
         <v>6</v>
       </c>
       <c r="AY41" s="5">
         <v>9</v>
       </c>
       <c r="AZ41" s="5">
         <v>12</v>
       </c>
-      <c r="BA41" s="33">
+      <c r="BA41" s="30">
         <v>10</v>
       </c>
-      <c r="BB41" s="33">
+      <c r="BB41" s="30">
         <v>6</v>
       </c>
       <c r="BC41" s="5">
         <v>10</v>
       </c>
       <c r="BD41" s="5">
         <v>11</v>
       </c>
-      <c r="BE41" s="33">
+      <c r="BE41" s="30">
         <v>11</v>
       </c>
       <c r="BF41" s="5">
         <v>6</v>
       </c>
       <c r="BG41" s="28">
         <v>10</v>
       </c>
       <c r="BH41" s="28">
         <v>8</v>
       </c>
-      <c r="BI41" s="34">
+      <c r="BI41" s="31">
         <v>8</v>
       </c>
-      <c r="BJ41" s="34">
+      <c r="BJ41" s="31">
         <v>5</v>
       </c>
-      <c r="BK41" s="34">
+      <c r="BK41" s="31">
         <v>6</v>
       </c>
-      <c r="BL41" s="33">
+      <c r="BL41" s="30">
         <v>9</v>
       </c>
+      <c r="BM41" s="30">
+        <v>12</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="44">
+      <c r="B42" s="41">
         <v>4</v>
       </c>
-      <c r="C42" s="44"/>
+      <c r="C42" s="41"/>
       <c r="D42" s="5">
         <v>8</v>
       </c>
       <c r="E42" s="5">
         <v>8</v>
       </c>
-      <c r="F42" s="44">
+      <c r="F42" s="41">
         <v>12</v>
       </c>
-      <c r="G42" s="44">
+      <c r="G42" s="41">
         <v>5</v>
       </c>
-      <c r="H42" s="45">
+      <c r="H42" s="42">
         <v>12</v>
       </c>
-      <c r="I42" s="44">
+      <c r="I42" s="41">
         <v>18</v>
       </c>
-      <c r="J42" s="44">
+      <c r="J42" s="41">
         <v>15</v>
       </c>
-      <c r="K42" s="44">
+      <c r="K42" s="41">
         <v>9</v>
       </c>
-      <c r="L42" s="44">
+      <c r="L42" s="41">
         <v>13</v>
       </c>
-      <c r="M42" s="44">
+      <c r="M42" s="41">
         <v>7</v>
       </c>
-      <c r="N42" s="45">
+      <c r="N42" s="42">
         <v>7</v>
       </c>
-      <c r="O42" s="45">
+      <c r="O42" s="42">
         <v>10</v>
       </c>
-      <c r="P42" s="45">
+      <c r="P42" s="42">
         <v>10</v>
       </c>
-      <c r="Q42" s="45">
+      <c r="Q42" s="42">
         <v>7</v>
       </c>
-      <c r="R42" s="45">
+      <c r="R42" s="42">
         <v>9</v>
       </c>
-      <c r="S42" s="45">
+      <c r="S42" s="42">
         <v>5</v>
       </c>
-      <c r="T42" s="45">
+      <c r="T42" s="42">
         <v>6</v>
       </c>
-      <c r="U42" s="45">
+      <c r="U42" s="42">
         <v>9</v>
       </c>
-      <c r="V42" s="49">
+      <c r="V42" s="46">
         <v>5</v>
       </c>
-      <c r="W42" s="45">
+      <c r="W42" s="42">
         <v>6</v>
       </c>
-      <c r="X42" s="45">
+      <c r="X42" s="42">
         <v>5</v>
       </c>
-      <c r="Y42" s="45">
+      <c r="Y42" s="42">
         <v>7</v>
       </c>
-      <c r="Z42" s="45">
+      <c r="Z42" s="42">
         <v>10</v>
       </c>
-      <c r="AA42" s="33">
+      <c r="AA42" s="30">
         <v>6</v>
       </c>
-      <c r="AB42" s="33">
+      <c r="AB42" s="30">
         <v>10</v>
       </c>
-      <c r="AC42" s="47">
+      <c r="AC42" s="44">
         <v>10</v>
       </c>
       <c r="AD42" s="5">
         <v>9</v>
       </c>
       <c r="AE42" s="5">
         <v>9</v>
       </c>
       <c r="AF42" s="5">
         <v>4</v>
       </c>
       <c r="AG42" s="5">
         <v>7</v>
       </c>
-      <c r="AH42" s="48">
+      <c r="AH42" s="45">
         <v>4</v>
       </c>
-      <c r="AI42" s="48">
+      <c r="AI42" s="45">
         <v>10</v>
       </c>
-      <c r="AJ42" s="48">
+      <c r="AJ42" s="45">
         <v>5</v>
       </c>
       <c r="AK42" s="28">
         <v>9</v>
       </c>
       <c r="AL42" s="28">
         <v>7</v>
       </c>
       <c r="AM42" s="28">
         <v>4</v>
       </c>
       <c r="AN42" s="28">
         <v>9</v>
       </c>
       <c r="AO42" s="28">
         <v>10</v>
       </c>
       <c r="AP42" s="5">
         <v>5</v>
       </c>
       <c r="AQ42" s="5">
         <v>4</v>
       </c>
       <c r="AR42" s="5">
         <v>11</v>
       </c>
       <c r="AS42" s="5">
         <v>6</v>
       </c>
       <c r="AT42" s="5">
         <v>10</v>
       </c>
       <c r="AU42" s="5">
         <v>9</v>
       </c>
       <c r="AV42" s="5">
         <v>5</v>
       </c>
-      <c r="AW42" s="38">
+      <c r="AW42" s="35">
         <v>10</v>
       </c>
       <c r="AX42" s="5">
         <v>8</v>
       </c>
       <c r="AY42" s="5">
         <v>3</v>
       </c>
       <c r="AZ42" s="5">
         <v>8</v>
       </c>
-      <c r="BA42" s="33">
+      <c r="BA42" s="30">
         <v>6</v>
       </c>
-      <c r="BB42" s="33">
+      <c r="BB42" s="30">
         <v>12</v>
       </c>
       <c r="BC42" s="5">
         <v>4</v>
       </c>
       <c r="BD42" s="5">
         <v>5</v>
       </c>
-      <c r="BE42" s="33">
+      <c r="BE42" s="30">
         <v>11</v>
       </c>
       <c r="BF42" s="5">
         <v>9</v>
       </c>
       <c r="BG42" s="28">
         <v>7</v>
       </c>
       <c r="BH42" s="28">
         <v>4</v>
       </c>
-      <c r="BI42" s="34">
+      <c r="BI42" s="31">
         <v>4</v>
       </c>
-      <c r="BJ42" s="34">
+      <c r="BJ42" s="31">
         <v>4</v>
       </c>
-      <c r="BK42" s="34">
+      <c r="BK42" s="31">
         <v>5</v>
       </c>
-      <c r="BL42" s="33">
+      <c r="BL42" s="30">
         <v>9</v>
       </c>
+      <c r="BM42" s="30">
+        <v>4</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="51">
+      <c r="B43" s="48">
         <v>5</v>
       </c>
-      <c r="C43" s="51">
+      <c r="C43" s="48">
         <v>6</v>
       </c>
       <c r="D43" s="7">
         <v>10</v>
       </c>
       <c r="E43" s="7">
         <v>5</v>
       </c>
-      <c r="F43" s="51">
+      <c r="F43" s="48">
         <v>9</v>
       </c>
-      <c r="G43" s="51">
+      <c r="G43" s="48">
         <v>7</v>
       </c>
-      <c r="H43" s="51">
+      <c r="H43" s="48">
         <v>8</v>
       </c>
-      <c r="I43" s="51">
+      <c r="I43" s="48">
         <v>13</v>
       </c>
-      <c r="J43" s="51">
+      <c r="J43" s="48">
         <v>8</v>
       </c>
-      <c r="K43" s="51">
+      <c r="K43" s="48">
         <v>5</v>
       </c>
-      <c r="L43" s="51">
+      <c r="L43" s="48">
         <v>7</v>
       </c>
-      <c r="M43" s="51">
+      <c r="M43" s="48">
         <v>7</v>
       </c>
-      <c r="N43" s="51">
+      <c r="N43" s="48">
         <v>6</v>
       </c>
-      <c r="O43" s="51">
+      <c r="O43" s="48">
         <v>9</v>
       </c>
-      <c r="P43" s="51">
+      <c r="P43" s="48">
         <v>9</v>
       </c>
-      <c r="Q43" s="51">
+      <c r="Q43" s="48">
         <v>5</v>
       </c>
-      <c r="R43" s="51">
+      <c r="R43" s="48">
         <v>8</v>
       </c>
-      <c r="S43" s="51">
+      <c r="S43" s="48">
         <v>12</v>
       </c>
-      <c r="T43" s="51">
+      <c r="T43" s="48">
         <v>5</v>
       </c>
-      <c r="U43" s="51">
+      <c r="U43" s="48">
         <v>9</v>
       </c>
-      <c r="V43" s="52">
+      <c r="V43" s="49">
         <v>6</v>
       </c>
-      <c r="W43" s="51">
+      <c r="W43" s="48">
         <v>9</v>
       </c>
-      <c r="X43" s="51">
+      <c r="X43" s="48">
         <v>6</v>
       </c>
-      <c r="Y43" s="51">
+      <c r="Y43" s="48">
         <v>3</v>
       </c>
-      <c r="Z43" s="51">
+      <c r="Z43" s="48">
         <v>10</v>
       </c>
       <c r="AA43" s="7">
         <v>6</v>
       </c>
       <c r="AB43" s="7">
         <v>4</v>
       </c>
-      <c r="AC43" s="53">
+      <c r="AC43" s="50">
         <v>4</v>
       </c>
       <c r="AD43" s="7">
         <v>11</v>
       </c>
       <c r="AE43" s="7">
         <v>12</v>
       </c>
       <c r="AF43" s="7">
         <v>8</v>
       </c>
       <c r="AG43" s="7">
         <v>6</v>
       </c>
-      <c r="AH43" s="54">
+      <c r="AH43" s="51">
         <v>9</v>
       </c>
-      <c r="AI43" s="54">
+      <c r="AI43" s="51">
         <v>7</v>
       </c>
-      <c r="AJ43" s="54">
+      <c r="AJ43" s="51">
         <v>12</v>
       </c>
       <c r="AK43" s="29">
         <v>7</v>
       </c>
       <c r="AL43" s="29">
         <v>11</v>
       </c>
       <c r="AM43" s="29">
         <v>2</v>
       </c>
       <c r="AN43" s="29">
         <v>6</v>
       </c>
       <c r="AO43" s="29">
         <v>6</v>
       </c>
       <c r="AP43" s="7">
         <v>15</v>
       </c>
       <c r="AQ43" s="7">
         <v>9</v>
       </c>
       <c r="AR43" s="7">
         <v>10</v>
       </c>
       <c r="AS43" s="7">
         <v>8</v>
       </c>
       <c r="AT43" s="7">
         <v>4</v>
       </c>
       <c r="AU43" s="7">
         <v>5</v>
       </c>
       <c r="AV43" s="7">
         <v>4</v>
       </c>
-      <c r="AW43" s="39">
+      <c r="AW43" s="36">
         <v>11</v>
       </c>
       <c r="AX43" s="7">
         <v>5</v>
       </c>
       <c r="AY43" s="7">
         <v>7</v>
       </c>
       <c r="AZ43" s="7">
         <v>3</v>
       </c>
       <c r="BA43" s="7">
         <v>5</v>
       </c>
       <c r="BB43" s="7">
         <v>5</v>
       </c>
       <c r="BC43" s="7">
         <v>7</v>
       </c>
       <c r="BD43" s="7">
         <v>8</v>
       </c>
       <c r="BE43" s="7">
         <v>8</v>
       </c>
       <c r="BF43" s="7">
         <v>9</v>
       </c>
       <c r="BG43" s="29">
         <v>8</v>
       </c>
       <c r="BH43" s="29">
         <v>6</v>
       </c>
       <c r="BI43" s="29">
         <v>3</v>
       </c>
       <c r="BJ43" s="29">
         <v>6</v>
       </c>
       <c r="BK43" s="29">
         <v>7</v>
       </c>
       <c r="BL43" s="7">
         <v>7</v>
       </c>
+      <c r="BM43" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="9" customFormat="1" ht="18.75" customHeight="1">
+    <row r="44" spans="1:65" s="9" customFormat="1" ht="18.75" customHeight="1">
       <c r="A44" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="8"/>
       <c r="AJ44" s="8"/>
       <c r="AK44" s="8"/>
     </row>
-    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A30:BL30"/>
+    <mergeCell ref="A30:BM30"/>
     <mergeCell ref="BA4:BF4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="AX5:BI5"/>
-    <mergeCell ref="BJ5:BL5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A22:BM22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="8" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="33" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="9" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="7.7109375" style="42" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="7.7109375" style="39" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="8.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="40" max="43" width="8.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="8.140625" style="9" hidden="1" customWidth="1"/>
     <col min="45" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.28515625" style="9" customWidth="1"/>
     <col min="51" max="51" width="8.7109375" style="9" customWidth="1"/>
     <col min="52" max="52" width="7.7109375" style="9" customWidth="1"/>
     <col min="53" max="53" width="8.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="8.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="83" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="82" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="83"/>
-[...61 lines deleted...]
-      <c r="BL2" s="83"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="82"/>
+      <c r="BJ2" s="82"/>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
     </row>
-    <row r="3" spans="1:64" s="19" customFormat="1">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65" s="19" customFormat="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:64" s="19" customFormat="1">
-[...39 lines deleted...]
-      <c r="AN4" s="40"/>
+    <row r="4" spans="1:65" s="19" customFormat="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:64" s="3" customFormat="1">
+    <row r="5" spans="1:65" s="3" customFormat="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
       <c r="AP5" s="16"/>
-      <c r="AQ5" s="41"/>
-[...4 lines deleted...]
-      <c r="AV5" s="41"/>
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38"/>
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38"/>
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38"/>
       <c r="AW5" s="2"/>
-      <c r="AX5" s="41"/>
-      <c r="AY5" s="99" t="s">
+      <c r="AX5" s="38"/>
+      <c r="AY5" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="AZ5" s="99"/>
-[...11 lines deleted...]
-      <c r="BL5" s="99"/>
+      <c r="AZ5" s="85"/>
+      <c r="BA5" s="85"/>
+      <c r="BB5" s="85"/>
+      <c r="BC5" s="85"/>
+      <c r="BD5" s="85"/>
+      <c r="BE5" s="85"/>
+      <c r="BF5" s="85"/>
+      <c r="BG5" s="85"/>
+      <c r="BH5" s="85"/>
+      <c r="BI5" s="85"/>
+      <c r="BJ5" s="85"/>
+      <c r="BK5" s="85"/>
+      <c r="BL5" s="85"/>
+      <c r="BM5" s="85"/>
     </row>
-    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="93">
+    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="86"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="94"/>
-[...10 lines deleted...]
-      <c r="N6" s="93">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="90">
         <v>2022</v>
       </c>
-      <c r="O6" s="94"/>
-[...10 lines deleted...]
-      <c r="Z6" s="93">
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="86"/>
+      <c r="Z6" s="90">
         <v>2023</v>
       </c>
-      <c r="AA6" s="94"/>
-[...10 lines deleted...]
-      <c r="AL6" s="100">
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+      <c r="AC6" s="91"/>
+      <c r="AD6" s="91"/>
+      <c r="AE6" s="91"/>
+      <c r="AF6" s="91"/>
+      <c r="AG6" s="91"/>
+      <c r="AH6" s="91"/>
+      <c r="AI6" s="91"/>
+      <c r="AJ6" s="91"/>
+      <c r="AK6" s="86"/>
+      <c r="AL6" s="98">
         <v>2024</v>
       </c>
-      <c r="AM6" s="101"/>
-[...10 lines deleted...]
-      <c r="AX6" s="86">
+      <c r="AM6" s="99"/>
+      <c r="AN6" s="99"/>
+      <c r="AO6" s="99"/>
+      <c r="AP6" s="99"/>
+      <c r="AQ6" s="99"/>
+      <c r="AR6" s="99"/>
+      <c r="AS6" s="99"/>
+      <c r="AT6" s="99"/>
+      <c r="AU6" s="99"/>
+      <c r="AV6" s="99"/>
+      <c r="AW6" s="99"/>
+      <c r="AX6" s="92">
         <v>2025</v>
       </c>
-      <c r="AY6" s="87"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="86">
+      <c r="AY6" s="93"/>
+      <c r="AZ6" s="93"/>
+      <c r="BA6" s="93"/>
+      <c r="BB6" s="93"/>
+      <c r="BC6" s="93"/>
+      <c r="BD6" s="93"/>
+      <c r="BE6" s="93"/>
+      <c r="BF6" s="93"/>
+      <c r="BG6" s="93"/>
+      <c r="BH6" s="93"/>
+      <c r="BI6" s="93"/>
+      <c r="BJ6" s="92">
         <v>2026</v>
       </c>
-      <c r="BK6" s="87"/>
-      <c r="BL6" s="87"/>
+      <c r="BK6" s="93"/>
+      <c r="BL6" s="93"/>
+      <c r="BM6" s="93"/>
     </row>
-    <row r="7" spans="1:64" s="9" customFormat="1" ht="27" customHeight="1">
-      <c r="A7" s="90"/>
+    <row r="7" spans="1:65" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A7" s="87"/>
       <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -9174,205 +9284,209 @@
       </c>
       <c r="BE7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="BH7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="BJ7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="BL7" s="11" t="s">
         <v>19</v>
       </c>
+      <c r="BM7" s="11" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="96" t="s">
+    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...61 lines deleted...]
-      <c r="BL8" s="96"/>
+      <c r="B8" s="95"/>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
+      <c r="I8" s="95"/>
+      <c r="J8" s="95"/>
+      <c r="K8" s="95"/>
+      <c r="L8" s="95"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="95"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="95"/>
+      <c r="Q8" s="95"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="95"/>
+      <c r="T8" s="95"/>
+      <c r="U8" s="95"/>
+      <c r="V8" s="95"/>
+      <c r="W8" s="95"/>
+      <c r="X8" s="95"/>
+      <c r="Y8" s="95"/>
+      <c r="Z8" s="95"/>
+      <c r="AA8" s="95"/>
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="95"/>
+      <c r="AD8" s="95"/>
+      <c r="AE8" s="95"/>
+      <c r="AF8" s="95"/>
+      <c r="AG8" s="95"/>
+      <c r="AH8" s="95"/>
+      <c r="AI8" s="95"/>
+      <c r="AJ8" s="95"/>
+      <c r="AK8" s="95"/>
+      <c r="AL8" s="95"/>
+      <c r="AM8" s="95"/>
+      <c r="AN8" s="95"/>
+      <c r="AO8" s="95"/>
+      <c r="AP8" s="95"/>
+      <c r="AQ8" s="95"/>
+      <c r="AR8" s="95"/>
+      <c r="AS8" s="95"/>
+      <c r="AT8" s="95"/>
+      <c r="AU8" s="95"/>
+      <c r="AV8" s="95"/>
+      <c r="AW8" s="95"/>
+      <c r="AX8" s="95"/>
+      <c r="AY8" s="95"/>
+      <c r="AZ8" s="95"/>
+      <c r="BA8" s="95"/>
+      <c r="BB8" s="95"/>
+      <c r="BC8" s="95"/>
+      <c r="BD8" s="95"/>
+      <c r="BE8" s="95"/>
+      <c r="BF8" s="95"/>
+      <c r="BG8" s="95"/>
+      <c r="BH8" s="95"/>
+      <c r="BI8" s="95"/>
+      <c r="BJ8" s="95"/>
+      <c r="BK8" s="95"/>
+      <c r="BL8" s="95"/>
+      <c r="BM8" s="95"/>
     </row>
-    <row r="9" spans="1:64" s="9" customFormat="1" ht="14.25" customHeight="1">
+    <row r="9" spans="1:65" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12">
         <v>5.86</v>
       </c>
       <c r="C9" s="13">
         <v>5.93</v>
       </c>
       <c r="D9" s="13">
         <v>6.4</v>
       </c>
       <c r="E9" s="13">
         <v>6.74</v>
       </c>
       <c r="F9" s="13">
         <v>7.09</v>
       </c>
       <c r="G9" s="13">
         <v>7.16</v>
       </c>
       <c r="H9" s="13">
         <v>7.35</v>
       </c>
       <c r="I9" s="13">
         <v>8.26</v>
       </c>
       <c r="J9" s="13">
         <v>8.86</v>
       </c>
       <c r="K9" s="13">
         <v>8.9</v>
       </c>
       <c r="L9" s="13">
         <v>8.84</v>
       </c>
       <c r="M9" s="13">
         <v>8.52</v>
       </c>
-      <c r="N9" s="55">
+      <c r="N9" s="52">
         <v>6.56</v>
       </c>
-      <c r="O9" s="55">
+      <c r="O9" s="52">
         <v>7.56</v>
       </c>
-      <c r="P9" s="55">
+      <c r="P9" s="52">
         <v>6.82</v>
       </c>
-      <c r="Q9" s="55">
+      <c r="Q9" s="52">
         <v>6.51</v>
       </c>
-      <c r="R9" s="55">
+      <c r="R9" s="52">
         <v>6.35</v>
       </c>
-      <c r="S9" s="55">
+      <c r="S9" s="52">
         <v>6.23</v>
       </c>
-      <c r="T9" s="55">
+      <c r="T9" s="52">
         <v>6.14</v>
       </c>
-      <c r="U9" s="55">
+      <c r="U9" s="52">
         <v>6.2</v>
       </c>
-      <c r="V9" s="55">
+      <c r="V9" s="52">
         <v>6.12</v>
       </c>
-      <c r="W9" s="55">
+      <c r="W9" s="52">
         <v>6.06</v>
       </c>
-      <c r="X9" s="55">
+      <c r="X9" s="52">
         <v>6.07</v>
       </c>
-      <c r="Y9" s="55">
+      <c r="Y9" s="52">
         <v>6.05</v>
       </c>
-      <c r="Z9" s="55">
+      <c r="Z9" s="52">
         <v>6.33</v>
       </c>
       <c r="AA9" s="12">
         <v>6.21</v>
       </c>
       <c r="AB9" s="12">
         <v>6.2</v>
       </c>
-      <c r="AC9" s="42">
+      <c r="AC9" s="39">
         <v>6.05</v>
       </c>
       <c r="AD9" s="12">
         <v>6.2</v>
       </c>
       <c r="AE9" s="12">
         <v>6.22</v>
       </c>
       <c r="AF9" s="12">
         <v>6.22</v>
       </c>
       <c r="AG9" s="12">
         <v>6.21</v>
       </c>
       <c r="AH9" s="12">
         <v>6.15</v>
       </c>
       <c r="AI9" s="12">
         <v>6.18</v>
       </c>
       <c r="AJ9" s="12">
         <v>6.15</v>
       </c>
       <c r="AK9" s="12">
         <v>6.23</v>
@@ -9412,161 +9526,164 @@
       </c>
       <c r="AW9" s="13">
         <v>6.23</v>
       </c>
       <c r="AX9" s="13">
         <v>5.51</v>
       </c>
       <c r="AY9" s="13">
         <v>5.47</v>
       </c>
       <c r="AZ9" s="13">
         <v>5.52</v>
       </c>
       <c r="BA9" s="13">
         <v>5.72</v>
       </c>
       <c r="BB9" s="13">
         <v>5.77</v>
       </c>
       <c r="BC9" s="13">
         <v>5.77</v>
       </c>
       <c r="BD9" s="13">
         <v>5.83</v>
       </c>
-      <c r="BE9" s="37">
+      <c r="BE9" s="34">
         <v>5.84</v>
       </c>
       <c r="BF9" s="13">
         <v>5.86</v>
       </c>
       <c r="BG9" s="13">
         <v>5.92</v>
       </c>
       <c r="BH9" s="13">
         <v>5.95</v>
       </c>
       <c r="BI9" s="13">
         <v>5.98</v>
       </c>
       <c r="BJ9" s="13">
         <v>4.93</v>
       </c>
       <c r="BK9" s="13">
         <v>5.4</v>
       </c>
       <c r="BL9" s="13">
         <v>5.68</v>
       </c>
+      <c r="BM9" s="13">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="13">
         <v>5.66</v>
       </c>
       <c r="C10" s="13">
         <v>5.86</v>
       </c>
       <c r="D10" s="13">
         <v>6.3</v>
       </c>
       <c r="E10" s="13">
         <v>6.64</v>
       </c>
       <c r="F10" s="13">
         <v>6.99</v>
       </c>
       <c r="G10" s="13">
         <v>7.04</v>
       </c>
       <c r="H10" s="13">
         <v>7.25</v>
       </c>
       <c r="I10" s="13">
         <v>8.19</v>
       </c>
       <c r="J10" s="13">
         <v>9</v>
       </c>
       <c r="K10" s="13">
         <v>9.02</v>
       </c>
       <c r="L10" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="M10" s="13">
         <v>8.5</v>
       </c>
-      <c r="N10" s="55">
+      <c r="N10" s="52">
         <v>6.54</v>
       </c>
-      <c r="O10" s="55">
+      <c r="O10" s="52">
         <v>7.06</v>
       </c>
-      <c r="P10" s="55">
+      <c r="P10" s="52">
         <v>6.36</v>
       </c>
-      <c r="Q10" s="55">
+      <c r="Q10" s="52">
         <v>6.06</v>
       </c>
-      <c r="R10" s="55">
+      <c r="R10" s="52">
         <v>5.89</v>
       </c>
-      <c r="S10" s="55">
+      <c r="S10" s="52">
         <v>5.75</v>
       </c>
-      <c r="T10" s="55">
+      <c r="T10" s="52">
         <v>5.75</v>
       </c>
-      <c r="U10" s="55">
+      <c r="U10" s="52">
         <v>5.76</v>
       </c>
-      <c r="V10" s="55">
+      <c r="V10" s="52">
         <v>5.68</v>
       </c>
-      <c r="W10" s="55">
+      <c r="W10" s="52">
         <v>5.64</v>
       </c>
-      <c r="X10" s="55">
+      <c r="X10" s="52">
         <v>5.67</v>
       </c>
-      <c r="Y10" s="55">
+      <c r="Y10" s="52">
         <v>5.63</v>
       </c>
-      <c r="Z10" s="55">
+      <c r="Z10" s="52">
         <v>5.63</v>
       </c>
       <c r="AA10" s="12">
         <v>5.52</v>
       </c>
       <c r="AB10" s="12">
         <v>5.54</v>
       </c>
-      <c r="AC10" s="42">
+      <c r="AC10" s="39">
         <v>5.55</v>
       </c>
       <c r="AD10" s="12">
         <v>5.63</v>
       </c>
       <c r="AE10" s="12">
         <v>5.65</v>
       </c>
       <c r="AF10" s="12">
         <v>5.68</v>
       </c>
       <c r="AG10" s="12">
         <v>5.67</v>
       </c>
       <c r="AH10" s="12">
         <v>5.7</v>
       </c>
       <c r="AI10" s="12">
         <v>5.72</v>
       </c>
       <c r="AJ10" s="12">
         <v>5.67</v>
       </c>
       <c r="AK10" s="12">
         <v>5.74</v>
@@ -9606,161 +9723,164 @@
       </c>
       <c r="AW10" s="13">
         <v>5.75</v>
       </c>
       <c r="AX10" s="13">
         <v>5.16</v>
       </c>
       <c r="AY10" s="13">
         <v>5.19</v>
       </c>
       <c r="AZ10" s="13">
         <v>5.22</v>
       </c>
       <c r="BA10" s="13">
         <v>5.36</v>
       </c>
       <c r="BB10" s="13">
         <v>5.37</v>
       </c>
       <c r="BC10" s="13">
         <v>5.36</v>
       </c>
       <c r="BD10" s="13">
         <v>5.4</v>
       </c>
-      <c r="BE10" s="37">
+      <c r="BE10" s="34">
         <v>5.45</v>
       </c>
       <c r="BF10" s="13">
         <v>5.51</v>
       </c>
       <c r="BG10" s="13">
         <v>5.57</v>
       </c>
       <c r="BH10" s="13">
         <v>5.66</v>
       </c>
       <c r="BI10" s="13">
         <v>5.68</v>
       </c>
       <c r="BJ10" s="13">
         <v>4.54</v>
       </c>
       <c r="BK10" s="13">
         <v>5.12</v>
       </c>
       <c r="BL10" s="13">
         <v>5.25</v>
       </c>
+      <c r="BM10" s="13">
+        <v>5.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13">
         <v>8.82</v>
       </c>
       <c r="C11" s="13">
         <v>7.78</v>
       </c>
       <c r="D11" s="13">
         <v>8.14</v>
       </c>
       <c r="E11" s="13">
         <v>8.09</v>
       </c>
       <c r="F11" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="G11" s="13">
         <v>8.14</v>
       </c>
       <c r="H11" s="13">
         <v>8.2799999999999994</v>
       </c>
       <c r="I11" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="J11" s="13">
         <v>9.6</v>
       </c>
       <c r="K11" s="13">
         <v>9.7899999999999991</v>
       </c>
       <c r="L11" s="13">
         <v>9.73</v>
       </c>
       <c r="M11" s="13">
         <v>9.51</v>
       </c>
-      <c r="N11" s="55">
+      <c r="N11" s="52">
         <v>6.27</v>
       </c>
-      <c r="O11" s="55">
+      <c r="O11" s="52">
         <v>8.6199999999999992</v>
       </c>
-      <c r="P11" s="55">
+      <c r="P11" s="52">
         <v>7.34</v>
       </c>
-      <c r="Q11" s="55">
+      <c r="Q11" s="52">
         <v>6.84</v>
       </c>
-      <c r="R11" s="55">
+      <c r="R11" s="52">
         <v>6.56</v>
       </c>
-      <c r="S11" s="55">
+      <c r="S11" s="52">
         <v>6.59</v>
       </c>
-      <c r="T11" s="55">
+      <c r="T11" s="52">
         <v>6.27</v>
       </c>
-      <c r="U11" s="55">
+      <c r="U11" s="52">
         <v>6.48</v>
       </c>
-      <c r="V11" s="55">
+      <c r="V11" s="52">
         <v>6.72</v>
       </c>
-      <c r="W11" s="55">
+      <c r="W11" s="52">
         <v>6.78</v>
       </c>
-      <c r="X11" s="55">
+      <c r="X11" s="52">
         <v>6.68</v>
       </c>
-      <c r="Y11" s="55">
+      <c r="Y11" s="52">
         <v>6.8</v>
       </c>
-      <c r="Z11" s="55">
+      <c r="Z11" s="52">
         <v>4.32</v>
       </c>
       <c r="AA11" s="12">
         <v>5.68</v>
       </c>
       <c r="AB11" s="12">
         <v>7.08</v>
       </c>
-      <c r="AC11" s="42">
+      <c r="AC11" s="39">
         <v>6.92</v>
       </c>
       <c r="AD11" s="12">
         <v>7.33</v>
       </c>
       <c r="AE11" s="12">
         <v>7.47</v>
       </c>
       <c r="AF11" s="12">
         <v>7.28</v>
       </c>
       <c r="AG11" s="12">
         <v>7.49</v>
       </c>
       <c r="AH11" s="12">
         <v>7.35</v>
       </c>
       <c r="AI11" s="12">
         <v>7.09</v>
       </c>
       <c r="AJ11" s="12">
         <v>6.8</v>
       </c>
       <c r="AK11" s="12">
         <v>6.96</v>
@@ -9800,161 +9920,164 @@
       </c>
       <c r="AW11" s="13">
         <v>6.89</v>
       </c>
       <c r="AX11" s="13">
         <v>7.31</v>
       </c>
       <c r="AY11" s="13">
         <v>6.68</v>
       </c>
       <c r="AZ11" s="13">
         <v>6.51</v>
       </c>
       <c r="BA11" s="13">
         <v>6.56</v>
       </c>
       <c r="BB11" s="13">
         <v>6.6</v>
       </c>
       <c r="BC11" s="13">
         <v>6.4</v>
       </c>
       <c r="BD11" s="13">
         <v>6.4</v>
       </c>
-      <c r="BE11" s="37">
+      <c r="BE11" s="34">
         <v>6.42</v>
       </c>
       <c r="BF11" s="13">
         <v>6.36</v>
       </c>
       <c r="BG11" s="13">
         <v>6.34</v>
       </c>
       <c r="BH11" s="13">
         <v>6.33</v>
       </c>
       <c r="BI11" s="13">
         <v>6.48</v>
       </c>
       <c r="BJ11" s="13">
         <v>6.26</v>
       </c>
       <c r="BK11" s="13">
         <v>6.45</v>
       </c>
       <c r="BL11" s="13">
         <v>6.31</v>
       </c>
+      <c r="BM11" s="13">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="13">
         <v>3.92</v>
       </c>
       <c r="C12" s="13">
         <v>4.88</v>
       </c>
       <c r="D12" s="13">
         <v>6.56</v>
       </c>
       <c r="E12" s="13">
         <v>6.17</v>
       </c>
       <c r="F12" s="13">
         <v>6.2</v>
       </c>
       <c r="G12" s="13">
         <v>7.01</v>
       </c>
       <c r="H12" s="13">
         <v>7.27</v>
       </c>
       <c r="I12" s="13">
         <v>7.77</v>
       </c>
       <c r="J12" s="13">
         <v>7.92</v>
       </c>
       <c r="K12" s="13">
         <v>7.96</v>
       </c>
       <c r="L12" s="13">
         <v>8.15</v>
       </c>
       <c r="M12" s="13">
         <v>7.9</v>
       </c>
-      <c r="N12" s="55">
+      <c r="N12" s="52">
         <v>6.29</v>
       </c>
-      <c r="O12" s="55">
+      <c r="O12" s="52">
         <v>8.39</v>
       </c>
-      <c r="P12" s="55">
+      <c r="P12" s="52">
         <v>7.47</v>
       </c>
-      <c r="Q12" s="55">
+      <c r="Q12" s="52">
         <v>7.52</v>
       </c>
-      <c r="R12" s="55">
+      <c r="R12" s="52">
         <v>7.38</v>
       </c>
-      <c r="S12" s="55">
+      <c r="S12" s="52">
         <v>7.33</v>
       </c>
-      <c r="T12" s="55">
+      <c r="T12" s="52">
         <v>7.1</v>
       </c>
-      <c r="U12" s="55">
+      <c r="U12" s="52">
         <v>7.14</v>
       </c>
-      <c r="V12" s="55">
+      <c r="V12" s="52">
         <v>6.55</v>
       </c>
-      <c r="W12" s="55">
+      <c r="W12" s="52">
         <v>6.46</v>
       </c>
-      <c r="X12" s="55">
+      <c r="X12" s="52">
         <v>6.19</v>
       </c>
-      <c r="Y12" s="55">
+      <c r="Y12" s="52">
         <v>6.22</v>
       </c>
-      <c r="Z12" s="55">
+      <c r="Z12" s="52">
         <v>9.68</v>
       </c>
       <c r="AA12" s="12">
         <v>10.16</v>
       </c>
       <c r="AB12" s="12">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AC12" s="42">
+      <c r="AC12" s="39">
         <v>7.59</v>
       </c>
       <c r="AD12" s="12">
         <v>7.18</v>
       </c>
       <c r="AE12" s="12">
         <v>7.27</v>
       </c>
       <c r="AF12" s="12">
         <v>8.14</v>
       </c>
       <c r="AG12" s="12">
         <v>7.97</v>
       </c>
       <c r="AH12" s="12">
         <v>7.61</v>
       </c>
       <c r="AI12" s="12">
         <v>7.59</v>
       </c>
       <c r="AJ12" s="12">
         <v>7.65</v>
       </c>
       <c r="AK12" s="12">
         <v>7.58</v>
@@ -9994,161 +10117,164 @@
       </c>
       <c r="AW12" s="13">
         <v>7.89</v>
       </c>
       <c r="AX12" s="13">
         <v>4.7</v>
       </c>
       <c r="AY12" s="13">
         <v>4.96</v>
       </c>
       <c r="AZ12" s="13">
         <v>5.71</v>
       </c>
       <c r="BA12" s="13">
         <v>5.35</v>
       </c>
       <c r="BB12" s="13">
         <v>5.48</v>
       </c>
       <c r="BC12" s="13">
         <v>6</v>
       </c>
       <c r="BD12" s="13">
         <v>6.18</v>
       </c>
-      <c r="BE12" s="37">
+      <c r="BE12" s="34">
         <v>6.23</v>
       </c>
       <c r="BF12" s="13">
         <v>6.01</v>
       </c>
       <c r="BG12" s="13">
         <v>6.53</v>
       </c>
       <c r="BH12" s="13">
         <v>6.5</v>
       </c>
       <c r="BI12" s="13">
         <v>6.45</v>
       </c>
       <c r="BJ12" s="13">
         <v>9.76</v>
       </c>
       <c r="BK12" s="13">
         <v>6.7</v>
       </c>
       <c r="BL12" s="13">
         <v>6.07</v>
       </c>
+      <c r="BM12" s="13">
+        <v>6.11</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="C13" s="13">
         <v>4.28</v>
       </c>
       <c r="D13" s="13">
         <v>5.26</v>
       </c>
       <c r="E13" s="13">
         <v>5.52</v>
       </c>
       <c r="F13" s="13">
         <v>6.06</v>
       </c>
       <c r="G13" s="13">
         <v>5.75</v>
       </c>
       <c r="H13" s="13">
         <v>5.73</v>
       </c>
       <c r="I13" s="13">
         <v>6.62</v>
       </c>
       <c r="J13" s="13">
         <v>6.47</v>
       </c>
       <c r="K13" s="13">
         <v>6.54</v>
       </c>
       <c r="L13" s="13">
         <v>6.52</v>
       </c>
       <c r="M13" s="13">
         <v>6.45</v>
       </c>
-      <c r="N13" s="55">
+      <c r="N13" s="52">
         <v>4.67</v>
       </c>
-      <c r="O13" s="55">
+      <c r="O13" s="52">
         <v>7.08</v>
       </c>
-      <c r="P13" s="55">
+      <c r="P13" s="52">
         <v>5.34</v>
       </c>
-      <c r="Q13" s="55">
+      <c r="Q13" s="52">
         <v>5.22</v>
       </c>
-      <c r="R13" s="55">
+      <c r="R13" s="52">
         <v>5.52</v>
       </c>
-      <c r="S13" s="55">
+      <c r="S13" s="52">
         <v>5.32</v>
       </c>
-      <c r="T13" s="55">
+      <c r="T13" s="52">
         <v>5.22</v>
       </c>
-      <c r="U13" s="55">
+      <c r="U13" s="52">
         <v>5.42</v>
       </c>
-      <c r="V13" s="55">
+      <c r="V13" s="52">
         <v>5.51</v>
       </c>
-      <c r="W13" s="55">
+      <c r="W13" s="52">
         <v>5.53</v>
       </c>
-      <c r="X13" s="55">
+      <c r="X13" s="52">
         <v>5.99</v>
       </c>
-      <c r="Y13" s="55">
+      <c r="Y13" s="52">
         <v>5.97</v>
       </c>
-      <c r="Z13" s="55">
+      <c r="Z13" s="52">
         <v>3.58</v>
       </c>
       <c r="AA13" s="12">
         <v>3.49</v>
       </c>
       <c r="AB13" s="12">
         <v>3.69</v>
       </c>
-      <c r="AC13" s="56">
+      <c r="AC13" s="53">
         <v>3.7</v>
       </c>
       <c r="AD13" s="12">
         <v>4.93</v>
       </c>
       <c r="AE13" s="12">
         <v>5.08</v>
       </c>
       <c r="AF13" s="12">
         <v>5.77</v>
       </c>
       <c r="AG13" s="12">
         <v>6.15</v>
       </c>
       <c r="AH13" s="12">
         <v>5.83</v>
       </c>
       <c r="AI13" s="12">
         <v>5.87</v>
       </c>
       <c r="AJ13" s="12">
         <v>5.77</v>
       </c>
       <c r="AK13" s="12">
         <v>5.67</v>
@@ -10188,161 +10314,164 @@
       </c>
       <c r="AW13" s="13">
         <v>6.05</v>
       </c>
       <c r="AX13" s="13">
         <v>5.21</v>
       </c>
       <c r="AY13" s="13">
         <v>6.84</v>
       </c>
       <c r="AZ13" s="13">
         <v>6.44</v>
       </c>
       <c r="BA13" s="13">
         <v>6.73</v>
       </c>
       <c r="BB13" s="13">
         <v>6.42</v>
       </c>
       <c r="BC13" s="13">
         <v>7.05</v>
       </c>
       <c r="BD13" s="13">
         <v>6.97</v>
       </c>
-      <c r="BE13" s="37">
+      <c r="BE13" s="34">
         <v>6.7</v>
       </c>
       <c r="BF13" s="13">
         <v>6.48</v>
       </c>
       <c r="BG13" s="13">
         <v>6.41</v>
       </c>
       <c r="BH13" s="13">
         <v>6.17</v>
       </c>
       <c r="BI13" s="13">
         <v>6.31</v>
       </c>
       <c r="BJ13" s="13">
         <v>5.81</v>
       </c>
       <c r="BK13" s="13">
         <v>5.31</v>
       </c>
       <c r="BL13" s="13">
         <v>5.86</v>
       </c>
+      <c r="BM13" s="13">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="13">
         <v>9.82</v>
       </c>
       <c r="C14" s="13">
         <v>10.32</v>
       </c>
       <c r="D14" s="13">
         <v>8.68</v>
       </c>
       <c r="E14" s="13">
         <v>10.66</v>
       </c>
       <c r="F14" s="13">
         <v>11.77</v>
       </c>
       <c r="G14" s="13">
         <v>11.98</v>
       </c>
       <c r="H14" s="13">
         <v>12.06</v>
       </c>
       <c r="I14" s="13">
         <v>12.67</v>
       </c>
       <c r="J14" s="13">
         <v>14.21</v>
       </c>
       <c r="K14" s="13">
         <v>14.04</v>
       </c>
       <c r="L14" s="13">
         <v>13.55</v>
       </c>
       <c r="M14" s="13">
         <v>13.29</v>
       </c>
-      <c r="N14" s="55">
+      <c r="N14" s="52">
         <v>14.64</v>
       </c>
-      <c r="O14" s="55">
+      <c r="O14" s="52">
         <v>14.54</v>
       </c>
-      <c r="P14" s="55">
+      <c r="P14" s="52">
         <v>13.48</v>
       </c>
-      <c r="Q14" s="55">
+      <c r="Q14" s="52">
         <v>13.1</v>
       </c>
-      <c r="R14" s="55">
+      <c r="R14" s="52">
         <v>12.46</v>
       </c>
-      <c r="S14" s="55">
+      <c r="S14" s="52">
         <v>11.58</v>
       </c>
-      <c r="T14" s="55">
+      <c r="T14" s="52">
         <v>10.32</v>
       </c>
-      <c r="U14" s="55">
+      <c r="U14" s="52">
         <v>9.7799999999999994</v>
       </c>
-      <c r="V14" s="55">
+      <c r="V14" s="52">
         <v>9.73</v>
       </c>
-      <c r="W14" s="55">
+      <c r="W14" s="52">
         <v>9.68</v>
       </c>
-      <c r="X14" s="55">
+      <c r="X14" s="52">
         <v>9.3699999999999992</v>
       </c>
-      <c r="Y14" s="55">
+      <c r="Y14" s="52">
         <v>9.07</v>
       </c>
-      <c r="Z14" s="55">
+      <c r="Z14" s="52">
         <v>7.57</v>
       </c>
       <c r="AA14" s="12">
         <v>8.4</v>
       </c>
       <c r="AB14" s="12">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AC14" s="42">
+      <c r="AC14" s="39">
         <v>7.66</v>
       </c>
       <c r="AD14" s="12">
         <v>7.66</v>
       </c>
       <c r="AE14" s="12">
         <v>8.1</v>
       </c>
       <c r="AF14" s="12">
         <v>8.48</v>
       </c>
       <c r="AG14" s="12">
         <v>8.76</v>
       </c>
       <c r="AH14" s="12">
         <v>8.76</v>
       </c>
       <c r="AI14" s="12">
         <v>8.8000000000000007</v>
       </c>
       <c r="AJ14" s="12">
         <v>9.15</v>
       </c>
       <c r="AK14" s="12">
         <v>9.2799999999999994</v>
@@ -10382,161 +10511,164 @@
       </c>
       <c r="AW14" s="13">
         <v>9.6</v>
       </c>
       <c r="AX14" s="13">
         <v>5.5</v>
       </c>
       <c r="AY14" s="13">
         <v>6.59</v>
       </c>
       <c r="AZ14" s="13">
         <v>8.08</v>
       </c>
       <c r="BA14" s="13">
         <v>9.09</v>
       </c>
       <c r="BB14" s="13">
         <v>9.48</v>
       </c>
       <c r="BC14" s="13">
         <v>9.23</v>
       </c>
       <c r="BD14" s="13">
         <v>8.94</v>
       </c>
-      <c r="BE14" s="37">
+      <c r="BE14" s="34">
         <v>8.69</v>
       </c>
       <c r="BF14" s="13">
         <v>8.19</v>
       </c>
       <c r="BG14" s="13">
         <v>7.83</v>
       </c>
       <c r="BH14" s="13">
         <v>7.99</v>
       </c>
       <c r="BI14" s="13">
         <v>8.52</v>
       </c>
       <c r="BJ14" s="13">
         <v>7.96</v>
       </c>
       <c r="BK14" s="13">
         <v>10.029999999999999</v>
       </c>
       <c r="BL14" s="13">
         <v>12.04</v>
       </c>
+      <c r="BM14" s="13">
+        <v>10.67</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="13">
         <v>9.73</v>
       </c>
       <c r="C15" s="13">
         <v>8.5</v>
       </c>
       <c r="D15" s="13">
         <v>8.4499999999999993</v>
       </c>
       <c r="E15" s="13">
         <v>8.32</v>
       </c>
       <c r="F15" s="13">
         <v>8.06</v>
       </c>
       <c r="G15" s="13">
         <v>8.0299999999999994</v>
       </c>
       <c r="H15" s="13">
         <v>8.4600000000000009</v>
       </c>
       <c r="I15" s="13">
         <v>9.69</v>
       </c>
       <c r="J15" s="13">
         <v>9.64</v>
       </c>
       <c r="K15" s="13">
         <v>9.91</v>
       </c>
       <c r="L15" s="13">
         <v>9.92</v>
       </c>
       <c r="M15" s="13">
         <v>9.67</v>
       </c>
-      <c r="N15" s="55">
+      <c r="N15" s="52">
         <v>8.7799999999999994</v>
       </c>
-      <c r="O15" s="55">
+      <c r="O15" s="52">
         <v>9.59</v>
       </c>
-      <c r="P15" s="55">
+      <c r="P15" s="52">
         <v>10.08</v>
       </c>
-      <c r="Q15" s="55">
+      <c r="Q15" s="52">
         <v>9.83</v>
       </c>
-      <c r="R15" s="55">
+      <c r="R15" s="52">
         <v>10.67</v>
       </c>
-      <c r="S15" s="55">
+      <c r="S15" s="52">
         <v>9.65</v>
       </c>
-      <c r="T15" s="55">
+      <c r="T15" s="52">
         <v>9.3000000000000007</v>
       </c>
-      <c r="U15" s="55">
+      <c r="U15" s="52">
         <v>9.8000000000000007</v>
       </c>
-      <c r="V15" s="55">
+      <c r="V15" s="52">
         <v>9.77</v>
       </c>
-      <c r="W15" s="55">
+      <c r="W15" s="52">
         <v>9.3699999999999992</v>
       </c>
-      <c r="X15" s="55">
+      <c r="X15" s="52">
         <v>9.2100000000000009</v>
       </c>
-      <c r="Y15" s="55">
+      <c r="Y15" s="52">
         <v>9.5299999999999994</v>
       </c>
-      <c r="Z15" s="55">
+      <c r="Z15" s="52">
         <v>9.57</v>
       </c>
       <c r="AA15" s="12">
         <v>8.08</v>
       </c>
       <c r="AB15" s="12">
         <v>7.84</v>
       </c>
-      <c r="AC15" s="42">
+      <c r="AC15" s="39">
         <v>7.22</v>
       </c>
       <c r="AD15" s="12">
         <v>6.79</v>
       </c>
       <c r="AE15" s="12">
         <v>6.42</v>
       </c>
       <c r="AF15" s="12">
         <v>6.58</v>
       </c>
       <c r="AG15" s="12">
         <v>7.24</v>
       </c>
       <c r="AH15" s="12">
         <v>6.95</v>
       </c>
       <c r="AI15" s="12">
         <v>7.59</v>
       </c>
       <c r="AJ15" s="12">
         <v>7.52</v>
       </c>
       <c r="AK15" s="12">
         <v>7.45</v>
@@ -10576,161 +10708,164 @@
       </c>
       <c r="AW15" s="13">
         <v>7.45</v>
       </c>
       <c r="AX15" s="13">
         <v>8.33</v>
       </c>
       <c r="AY15" s="13">
         <v>5.99</v>
       </c>
       <c r="AZ15" s="13">
         <v>7.83</v>
       </c>
       <c r="BA15" s="13">
         <v>8.2200000000000006</v>
       </c>
       <c r="BB15" s="13">
         <v>7.77</v>
       </c>
       <c r="BC15" s="13">
         <v>7.25</v>
       </c>
       <c r="BD15" s="13">
         <v>7.45</v>
       </c>
-      <c r="BE15" s="37">
+      <c r="BE15" s="34">
         <v>7.19</v>
       </c>
       <c r="BF15" s="13">
         <v>7.09</v>
       </c>
       <c r="BG15" s="13">
         <v>6.82</v>
       </c>
       <c r="BH15" s="13">
         <v>6.9</v>
       </c>
       <c r="BI15" s="13">
         <v>6.95</v>
       </c>
       <c r="BJ15" s="13">
         <v>5.34</v>
       </c>
       <c r="BK15" s="13">
         <v>6.06</v>
       </c>
       <c r="BL15" s="13">
         <v>6.91</v>
       </c>
+      <c r="BM15" s="13">
+        <v>7.56</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="13">
         <v>9.51</v>
       </c>
       <c r="C16" s="13">
         <v>9.14</v>
       </c>
       <c r="D16" s="13">
         <v>8.43</v>
       </c>
       <c r="E16" s="13">
         <v>9.18</v>
       </c>
       <c r="F16" s="13">
         <v>10.220000000000001</v>
       </c>
       <c r="G16" s="13">
         <v>10.41</v>
       </c>
       <c r="H16" s="13">
         <v>10.33</v>
       </c>
       <c r="I16" s="13">
         <v>11.14</v>
       </c>
       <c r="J16" s="13">
         <v>11.62</v>
       </c>
       <c r="K16" s="13">
         <v>12.05</v>
       </c>
       <c r="L16" s="13">
         <v>11.92</v>
       </c>
       <c r="M16" s="13">
         <v>11.51</v>
       </c>
-      <c r="N16" s="55">
+      <c r="N16" s="52">
         <v>7.59</v>
       </c>
-      <c r="O16" s="55">
+      <c r="O16" s="52">
         <v>10.91</v>
       </c>
-      <c r="P16" s="55">
+      <c r="P16" s="52">
         <v>10.029999999999999</v>
       </c>
-      <c r="Q16" s="55">
+      <c r="Q16" s="52">
         <v>9.59</v>
       </c>
-      <c r="R16" s="55">
+      <c r="R16" s="52">
         <v>9.83</v>
       </c>
-      <c r="S16" s="55">
+      <c r="S16" s="52">
         <v>9.02</v>
       </c>
-      <c r="T16" s="55">
+      <c r="T16" s="52">
         <v>8.98</v>
       </c>
-      <c r="U16" s="55">
+      <c r="U16" s="52">
         <v>8.9499999999999993</v>
       </c>
-      <c r="V16" s="55">
+      <c r="V16" s="52">
         <v>9.24</v>
       </c>
-      <c r="W16" s="55">
+      <c r="W16" s="52">
         <v>8.98</v>
       </c>
-      <c r="X16" s="55">
+      <c r="X16" s="52">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Y16" s="55">
+      <c r="Y16" s="52">
         <v>8.5299999999999994</v>
       </c>
-      <c r="Z16" s="55">
+      <c r="Z16" s="52">
         <v>7.13</v>
       </c>
       <c r="AA16" s="12">
         <v>8.5399999999999991</v>
       </c>
       <c r="AB16" s="12">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AC16" s="42">
+      <c r="AC16" s="39">
         <v>9.32</v>
       </c>
       <c r="AD16" s="12">
         <v>9.68</v>
       </c>
       <c r="AE16" s="12">
         <v>9.3699999999999992</v>
       </c>
       <c r="AF16" s="12">
         <v>8.99</v>
       </c>
       <c r="AG16" s="12">
         <v>9.27</v>
       </c>
       <c r="AH16" s="12">
         <v>8.83</v>
       </c>
       <c r="AI16" s="12">
         <v>8.9</v>
       </c>
       <c r="AJ16" s="12">
         <v>9.0500000000000007</v>
       </c>
       <c r="AK16" s="12">
         <v>9.17</v>
@@ -10770,161 +10905,164 @@
       </c>
       <c r="AW16" s="13">
         <v>9.16</v>
       </c>
       <c r="AX16" s="13">
         <v>6.84</v>
       </c>
       <c r="AY16" s="13">
         <v>6.54</v>
       </c>
       <c r="AZ16" s="13">
         <v>6.5</v>
       </c>
       <c r="BA16" s="13">
         <v>8.31</v>
       </c>
       <c r="BB16" s="13">
         <v>8.75</v>
       </c>
       <c r="BC16" s="13">
         <v>8.67</v>
       </c>
       <c r="BD16" s="13">
         <v>8.36</v>
       </c>
-      <c r="BE16" s="37">
+      <c r="BE16" s="34">
         <v>8.14</v>
       </c>
       <c r="BF16" s="13">
         <v>8.08</v>
       </c>
       <c r="BG16" s="13">
         <v>8.1199999999999992</v>
       </c>
       <c r="BH16" s="13">
         <v>8.1</v>
       </c>
       <c r="BI16" s="13">
         <v>8.19</v>
       </c>
       <c r="BJ16" s="13">
         <v>8.51</v>
       </c>
       <c r="BK16" s="13">
         <v>7.88</v>
       </c>
       <c r="BL16" s="13">
         <v>7.82</v>
       </c>
+      <c r="BM16" s="13">
+        <v>8.0500000000000007</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13">
         <v>4.71</v>
       </c>
       <c r="C17" s="13">
         <v>5.79</v>
       </c>
       <c r="D17" s="13">
         <v>6.07</v>
       </c>
       <c r="E17" s="13">
         <v>6.45</v>
       </c>
       <c r="F17" s="13">
         <v>6.38</v>
       </c>
       <c r="G17" s="13">
         <v>6.37</v>
       </c>
       <c r="H17" s="13">
         <v>6.38</v>
       </c>
       <c r="I17" s="13">
         <v>7.02</v>
       </c>
       <c r="J17" s="13">
         <v>7.51</v>
       </c>
       <c r="K17" s="13">
         <v>7.44</v>
       </c>
       <c r="L17" s="13">
         <v>7.31</v>
       </c>
       <c r="M17" s="13">
         <v>7.26</v>
       </c>
-      <c r="N17" s="55">
+      <c r="N17" s="52">
         <v>5.72</v>
       </c>
-      <c r="O17" s="55">
+      <c r="O17" s="52">
         <v>7.81</v>
       </c>
-      <c r="P17" s="55">
+      <c r="P17" s="52">
         <v>7.22</v>
       </c>
-      <c r="Q17" s="55">
+      <c r="Q17" s="52">
         <v>6.33</v>
       </c>
-      <c r="R17" s="55">
+      <c r="R17" s="52">
         <v>6.21</v>
       </c>
-      <c r="S17" s="55">
+      <c r="S17" s="52">
         <v>6.19</v>
       </c>
-      <c r="T17" s="55">
+      <c r="T17" s="52">
         <v>5.92</v>
       </c>
-      <c r="U17" s="55">
+      <c r="U17" s="52">
         <v>6.14</v>
       </c>
-      <c r="V17" s="55">
+      <c r="V17" s="52">
         <v>5.97</v>
       </c>
-      <c r="W17" s="55">
+      <c r="W17" s="52">
         <v>5.9</v>
       </c>
-      <c r="X17" s="55">
+      <c r="X17" s="52">
         <v>5.97</v>
       </c>
-      <c r="Y17" s="55">
+      <c r="Y17" s="52">
         <v>6</v>
       </c>
-      <c r="Z17" s="55">
+      <c r="Z17" s="52">
         <v>6.27</v>
       </c>
       <c r="AA17" s="12">
         <v>5.93</v>
       </c>
       <c r="AB17" s="12">
         <v>6.29</v>
       </c>
-      <c r="AC17" s="42">
+      <c r="AC17" s="39">
         <v>6.01</v>
       </c>
       <c r="AD17" s="12">
         <v>5.91</v>
       </c>
       <c r="AE17" s="12">
         <v>6.01</v>
       </c>
       <c r="AF17" s="12">
         <v>6.13</v>
       </c>
       <c r="AG17" s="12">
         <v>6.25</v>
       </c>
       <c r="AH17" s="12">
         <v>6.15</v>
       </c>
       <c r="AI17" s="12">
         <v>6.27</v>
       </c>
       <c r="AJ17" s="12">
         <v>6.23</v>
       </c>
       <c r="AK17" s="12">
         <v>6.38</v>
@@ -10964,161 +11102,164 @@
       </c>
       <c r="AW17" s="13">
         <v>6.35</v>
       </c>
       <c r="AX17" s="13">
         <v>6.63</v>
       </c>
       <c r="AY17" s="13">
         <v>5.59</v>
       </c>
       <c r="AZ17" s="13">
         <v>5.35</v>
       </c>
       <c r="BA17" s="13">
         <v>5.72</v>
       </c>
       <c r="BB17" s="13">
         <v>5.71</v>
       </c>
       <c r="BC17" s="13">
         <v>5.61</v>
       </c>
       <c r="BD17" s="13">
         <v>5.66</v>
       </c>
-      <c r="BE17" s="37">
+      <c r="BE17" s="34">
         <v>5.53</v>
       </c>
       <c r="BF17" s="13">
         <v>5.51</v>
       </c>
       <c r="BG17" s="13">
         <v>5.7</v>
       </c>
       <c r="BH17" s="13">
         <v>5.68</v>
       </c>
       <c r="BI17" s="13">
         <v>5.72</v>
       </c>
       <c r="BJ17" s="13">
         <v>3.93</v>
       </c>
       <c r="BK17" s="13">
         <v>4.33</v>
       </c>
       <c r="BL17" s="13">
         <v>5.09</v>
       </c>
+      <c r="BM17" s="13">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="13">
         <v>4.42</v>
       </c>
       <c r="C18" s="13">
         <v>2.99</v>
       </c>
       <c r="D18" s="13">
         <v>3.7</v>
       </c>
       <c r="E18" s="13">
         <v>5.23</v>
       </c>
       <c r="F18" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="G18" s="13">
         <v>5.09</v>
       </c>
       <c r="H18" s="13">
         <v>5.55</v>
       </c>
       <c r="I18" s="13">
         <v>5.73</v>
       </c>
       <c r="J18" s="13">
         <v>5.53</v>
       </c>
       <c r="K18" s="13">
         <v>5.49</v>
       </c>
       <c r="L18" s="13">
         <v>5.94</v>
       </c>
       <c r="M18" s="13">
         <v>5.99</v>
       </c>
-      <c r="N18" s="55">
+      <c r="N18" s="52">
         <v>7.35</v>
       </c>
-      <c r="O18" s="55">
+      <c r="O18" s="52">
         <v>5.36</v>
       </c>
-      <c r="P18" s="55">
+      <c r="P18" s="52">
         <v>4.7699999999999996</v>
       </c>
-      <c r="Q18" s="55">
+      <c r="Q18" s="52">
         <v>5.84</v>
       </c>
-      <c r="R18" s="55">
+      <c r="R18" s="52">
         <v>6.15</v>
       </c>
-      <c r="S18" s="55">
+      <c r="S18" s="52">
         <v>6.13</v>
       </c>
-      <c r="T18" s="55">
+      <c r="T18" s="52">
         <v>5.99</v>
       </c>
-      <c r="U18" s="55">
+      <c r="U18" s="52">
         <v>5.79</v>
       </c>
-      <c r="V18" s="55">
+      <c r="V18" s="52">
         <v>5.74</v>
       </c>
-      <c r="W18" s="55">
+      <c r="W18" s="52">
         <v>5.45</v>
       </c>
-      <c r="X18" s="55">
+      <c r="X18" s="52">
         <v>5.57</v>
       </c>
-      <c r="Y18" s="55">
+      <c r="Y18" s="52">
         <v>5.41</v>
       </c>
-      <c r="Z18" s="55">
+      <c r="Z18" s="52">
         <v>9.5</v>
       </c>
       <c r="AA18" s="12">
         <v>8.0500000000000007</v>
       </c>
       <c r="AB18" s="12">
         <v>6.54</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="39">
         <v>5.48</v>
       </c>
       <c r="AD18" s="12">
         <v>5.55</v>
       </c>
       <c r="AE18" s="12">
         <v>5.88</v>
       </c>
       <c r="AF18" s="12">
         <v>5.77</v>
       </c>
       <c r="AG18" s="12">
         <v>5.78</v>
       </c>
       <c r="AH18" s="12">
         <v>5.57</v>
       </c>
       <c r="AI18" s="12">
         <v>5.52</v>
       </c>
       <c r="AJ18" s="12">
         <v>5.37</v>
       </c>
       <c r="AK18" s="12">
         <v>5.59</v>
@@ -11158,161 +11299,164 @@
       </c>
       <c r="AW18" s="13">
         <v>6.32</v>
       </c>
       <c r="AX18" s="13">
         <v>6.93</v>
       </c>
       <c r="AY18" s="13">
         <v>5.25</v>
       </c>
       <c r="AZ18" s="13">
         <v>3.94</v>
       </c>
       <c r="BA18" s="13">
         <v>4.96</v>
       </c>
       <c r="BB18" s="13">
         <v>4.72</v>
       </c>
       <c r="BC18" s="13">
         <v>5.26</v>
       </c>
       <c r="BD18" s="13">
         <v>5.18</v>
       </c>
-      <c r="BE18" s="37">
+      <c r="BE18" s="34">
         <v>5.31</v>
       </c>
       <c r="BF18" s="13">
         <v>5.34</v>
       </c>
       <c r="BG18" s="13">
         <v>5.58</v>
       </c>
       <c r="BH18" s="13">
         <v>5.5</v>
       </c>
       <c r="BI18" s="13">
         <v>5.62</v>
       </c>
       <c r="BJ18" s="13">
         <v>3.21</v>
       </c>
       <c r="BK18" s="13">
         <v>5.51</v>
       </c>
       <c r="BL18" s="13">
         <v>6.37</v>
       </c>
+      <c r="BM18" s="13">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="13">
         <v>5.26</v>
       </c>
       <c r="C19" s="13">
         <v>4.5599999999999996</v>
       </c>
       <c r="D19" s="13">
         <v>5.43</v>
       </c>
       <c r="E19" s="13">
         <v>5.35</v>
       </c>
       <c r="F19" s="13">
         <v>5.65</v>
       </c>
       <c r="G19" s="13">
         <v>6.15</v>
       </c>
       <c r="H19" s="13">
         <v>6.52</v>
       </c>
       <c r="I19" s="13">
         <v>7.03</v>
       </c>
       <c r="J19" s="13">
         <v>7.28</v>
       </c>
       <c r="K19" s="13">
         <v>7.64</v>
       </c>
       <c r="L19" s="13">
         <v>7.64</v>
       </c>
       <c r="M19" s="13">
         <v>7.67</v>
       </c>
-      <c r="N19" s="55">
+      <c r="N19" s="52">
         <v>8.2200000000000006</v>
       </c>
-      <c r="O19" s="55">
+      <c r="O19" s="52">
         <v>8.3000000000000007</v>
       </c>
-      <c r="P19" s="55">
+      <c r="P19" s="52">
         <v>7.13</v>
       </c>
-      <c r="Q19" s="55">
+      <c r="Q19" s="52">
         <v>6.79</v>
       </c>
-      <c r="R19" s="55">
+      <c r="R19" s="52">
         <v>6.27</v>
       </c>
-      <c r="S19" s="55">
+      <c r="S19" s="52">
         <v>6.76</v>
       </c>
-      <c r="T19" s="55">
+      <c r="T19" s="52">
         <v>6.63</v>
       </c>
-      <c r="U19" s="55">
+      <c r="U19" s="52">
         <v>7.05</v>
       </c>
-      <c r="V19" s="55">
+      <c r="V19" s="52">
         <v>6.77</v>
       </c>
-      <c r="W19" s="55">
+      <c r="W19" s="52">
         <v>6.55</v>
       </c>
-      <c r="X19" s="55">
+      <c r="X19" s="52">
         <v>6.66</v>
       </c>
-      <c r="Y19" s="55">
+      <c r="Y19" s="52">
         <v>6.81</v>
       </c>
-      <c r="Z19" s="55">
+      <c r="Z19" s="52">
         <v>6.57</v>
       </c>
       <c r="AA19" s="12">
         <v>6.54</v>
       </c>
       <c r="AB19" s="12">
         <v>5.75</v>
       </c>
-      <c r="AC19" s="42">
+      <c r="AC19" s="39">
         <v>5.32</v>
       </c>
       <c r="AD19" s="12">
         <v>5.79</v>
       </c>
       <c r="AE19" s="12">
         <v>6.02</v>
       </c>
       <c r="AF19" s="12">
         <v>5.78</v>
       </c>
       <c r="AG19" s="12">
         <v>5.37</v>
       </c>
       <c r="AH19" s="12">
         <v>5.41</v>
       </c>
       <c r="AI19" s="12">
         <v>5.36</v>
       </c>
       <c r="AJ19" s="12">
         <v>5.56</v>
       </c>
       <c r="AK19" s="12">
         <v>5.9</v>
@@ -11352,161 +11496,164 @@
       </c>
       <c r="AW19" s="13">
         <v>5.79</v>
       </c>
       <c r="AX19" s="13">
         <v>4.42</v>
       </c>
       <c r="AY19" s="13">
         <v>5.36</v>
       </c>
       <c r="AZ19" s="13">
         <v>5.39</v>
       </c>
       <c r="BA19" s="13">
         <v>5.61</v>
       </c>
       <c r="BB19" s="13">
         <v>6.14</v>
       </c>
       <c r="BC19" s="13">
         <v>6.23</v>
       </c>
       <c r="BD19" s="13">
         <v>6.72</v>
       </c>
-      <c r="BE19" s="37">
+      <c r="BE19" s="34">
         <v>6.7</v>
       </c>
       <c r="BF19" s="13">
         <v>6.73</v>
       </c>
       <c r="BG19" s="13">
         <v>6.6</v>
       </c>
       <c r="BH19" s="13">
         <v>6.41</v>
       </c>
       <c r="BI19" s="13">
         <v>6.33</v>
       </c>
       <c r="BJ19" s="13">
         <v>5.23</v>
       </c>
       <c r="BK19" s="13">
         <v>5.29</v>
       </c>
       <c r="BL19" s="13">
         <v>7.04</v>
       </c>
+      <c r="BM19" s="13">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>7.01</v>
       </c>
       <c r="C20" s="13">
         <v>6.51</v>
       </c>
       <c r="D20" s="13">
         <v>7.61</v>
       </c>
       <c r="E20" s="13">
         <v>8.08</v>
       </c>
       <c r="F20" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="G20" s="13">
         <v>8.69</v>
       </c>
       <c r="H20" s="13">
         <v>8.77</v>
       </c>
       <c r="I20" s="13">
         <v>10.34</v>
       </c>
       <c r="J20" s="13">
         <v>10.68</v>
       </c>
       <c r="K20" s="13">
         <v>10.41</v>
       </c>
       <c r="L20" s="13">
         <v>10.119999999999999</v>
       </c>
       <c r="M20" s="13">
         <v>10.210000000000001</v>
       </c>
-      <c r="N20" s="55">
+      <c r="N20" s="52">
         <v>4.32</v>
       </c>
-      <c r="O20" s="55">
+      <c r="O20" s="52">
         <v>7.63</v>
       </c>
-      <c r="P20" s="55">
+      <c r="P20" s="52">
         <v>6.66</v>
       </c>
-      <c r="Q20" s="55">
+      <c r="Q20" s="52">
         <v>6.65</v>
       </c>
-      <c r="R20" s="55">
+      <c r="R20" s="52">
         <v>6.38</v>
       </c>
-      <c r="S20" s="55">
+      <c r="S20" s="52">
         <v>6.32</v>
       </c>
-      <c r="T20" s="55">
+      <c r="T20" s="52">
         <v>6.15</v>
       </c>
-      <c r="U20" s="55">
+      <c r="U20" s="52">
         <v>6.24</v>
       </c>
-      <c r="V20" s="55">
+      <c r="V20" s="52">
         <v>6.27</v>
       </c>
-      <c r="W20" s="55">
+      <c r="W20" s="52">
         <v>6.21</v>
       </c>
-      <c r="X20" s="55">
+      <c r="X20" s="52">
         <v>6.26</v>
       </c>
-      <c r="Y20" s="55">
+      <c r="Y20" s="52">
         <v>6.31</v>
       </c>
-      <c r="Z20" s="55">
+      <c r="Z20" s="52">
         <v>11.66</v>
       </c>
       <c r="AA20" s="12">
         <v>9.4700000000000006</v>
       </c>
       <c r="AB20" s="12">
         <v>8.91</v>
       </c>
-      <c r="AC20" s="42">
+      <c r="AC20" s="39">
         <v>8.64</v>
       </c>
       <c r="AD20" s="12">
         <v>8.7899999999999991</v>
       </c>
       <c r="AE20" s="12">
         <v>8.2799999999999994</v>
       </c>
       <c r="AF20" s="12">
         <v>8.0299999999999994</v>
       </c>
       <c r="AG20" s="12">
         <v>7.43</v>
       </c>
       <c r="AH20" s="12">
         <v>7.15</v>
       </c>
       <c r="AI20" s="12">
         <v>7.23</v>
       </c>
       <c r="AJ20" s="12">
         <v>7.15</v>
       </c>
       <c r="AK20" s="12">
         <v>7.23</v>
@@ -11546,161 +11693,164 @@
       </c>
       <c r="AW20" s="13">
         <v>7.46</v>
       </c>
       <c r="AX20" s="13">
         <v>5.32</v>
       </c>
       <c r="AY20" s="13">
         <v>6.26</v>
       </c>
       <c r="AZ20" s="13">
         <v>6.54</v>
       </c>
       <c r="BA20" s="13">
         <v>6.56</v>
       </c>
       <c r="BB20" s="13">
         <v>6.36</v>
       </c>
       <c r="BC20" s="13">
         <v>6.56</v>
       </c>
       <c r="BD20" s="13">
         <v>6.74</v>
       </c>
-      <c r="BE20" s="37">
+      <c r="BE20" s="34">
         <v>6.66</v>
       </c>
       <c r="BF20" s="13">
         <v>6.65</v>
       </c>
       <c r="BG20" s="13">
         <v>6.69</v>
       </c>
       <c r="BH20" s="13">
         <v>6.7</v>
       </c>
       <c r="BI20" s="13">
         <v>6.6</v>
       </c>
       <c r="BJ20" s="13">
         <v>4.37</v>
       </c>
       <c r="BK20" s="13">
         <v>4.8600000000000003</v>
       </c>
       <c r="BL20" s="13">
         <v>5.05</v>
       </c>
+      <c r="BM20" s="13">
+        <v>5.18</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13">
         <v>5.14</v>
       </c>
       <c r="C21" s="13">
         <v>4.0599999999999996</v>
       </c>
       <c r="D21" s="13">
         <v>4.87</v>
       </c>
       <c r="E21" s="13">
         <v>5.24</v>
       </c>
       <c r="F21" s="13">
         <v>6.01</v>
       </c>
       <c r="G21" s="13">
         <v>6.03</v>
       </c>
       <c r="H21" s="13">
         <v>6.54</v>
       </c>
       <c r="I21" s="13">
         <v>7.78</v>
       </c>
       <c r="J21" s="13">
         <v>8.06</v>
       </c>
       <c r="K21" s="13">
         <v>8.1300000000000008</v>
       </c>
       <c r="L21" s="13">
         <v>8.07</v>
       </c>
       <c r="M21" s="13">
         <v>7.94</v>
       </c>
-      <c r="N21" s="55">
+      <c r="N21" s="52">
         <v>6.35</v>
       </c>
-      <c r="O21" s="55">
+      <c r="O21" s="52">
         <v>7.27</v>
       </c>
-      <c r="P21" s="55">
+      <c r="P21" s="52">
         <v>7.04</v>
       </c>
-      <c r="Q21" s="55">
+      <c r="Q21" s="52">
         <v>6.64</v>
       </c>
-      <c r="R21" s="55">
+      <c r="R21" s="52">
         <v>6.24</v>
       </c>
-      <c r="S21" s="55">
+      <c r="S21" s="52">
         <v>6.25</v>
       </c>
-      <c r="T21" s="55">
+      <c r="T21" s="52">
         <v>6.15</v>
       </c>
-      <c r="U21" s="55">
+      <c r="U21" s="52">
         <v>6.21</v>
       </c>
-      <c r="V21" s="55">
+      <c r="V21" s="52">
         <v>6.06</v>
       </c>
-      <c r="W21" s="55">
+      <c r="W21" s="52">
         <v>5.95</v>
       </c>
-      <c r="X21" s="55">
+      <c r="X21" s="52">
         <v>6.06</v>
       </c>
-      <c r="Y21" s="55">
+      <c r="Y21" s="52">
         <v>5.97</v>
       </c>
-      <c r="Z21" s="55">
+      <c r="Z21" s="52">
         <v>7.44</v>
       </c>
       <c r="AA21" s="12">
         <v>7.82</v>
       </c>
       <c r="AB21" s="12">
         <v>7.69</v>
       </c>
-      <c r="AC21" s="42">
+      <c r="AC21" s="39">
         <v>7.19</v>
       </c>
       <c r="AD21" s="12">
         <v>7.69</v>
       </c>
       <c r="AE21" s="12">
         <v>7.75</v>
       </c>
       <c r="AF21" s="12">
         <v>7.2</v>
       </c>
       <c r="AG21" s="12">
         <v>7.14</v>
       </c>
       <c r="AH21" s="12">
         <v>6.86</v>
       </c>
       <c r="AI21" s="12">
         <v>6.81</v>
       </c>
       <c r="AJ21" s="12">
         <v>6.92</v>
       </c>
       <c r="AK21" s="12">
         <v>6.97</v>
@@ -11740,161 +11890,164 @@
       </c>
       <c r="AW21" s="13">
         <v>6.23</v>
       </c>
       <c r="AX21" s="13">
         <v>6.48</v>
       </c>
       <c r="AY21" s="13">
         <v>5.48</v>
       </c>
       <c r="AZ21" s="13">
         <v>5.74</v>
       </c>
       <c r="BA21" s="13">
         <v>5.54</v>
       </c>
       <c r="BB21" s="13">
         <v>6.03</v>
       </c>
       <c r="BC21" s="13">
         <v>5.87</v>
       </c>
       <c r="BD21" s="13">
         <v>5.97</v>
       </c>
-      <c r="BE21" s="37">
+      <c r="BE21" s="34">
         <v>6.19</v>
       </c>
       <c r="BF21" s="13">
         <v>6.29</v>
       </c>
       <c r="BG21" s="13">
         <v>6.39</v>
       </c>
       <c r="BH21" s="13">
         <v>6.29</v>
       </c>
       <c r="BI21" s="13">
         <v>6.31</v>
       </c>
       <c r="BJ21" s="13">
         <v>5.18</v>
       </c>
       <c r="BK21" s="13">
         <v>6.21</v>
       </c>
       <c r="BL21" s="13">
         <v>6.87</v>
       </c>
+      <c r="BM21" s="13">
+        <v>6.64</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="13">
         <v>3.97</v>
       </c>
       <c r="C22" s="13">
         <v>4.55</v>
       </c>
       <c r="D22" s="13">
         <v>5.69</v>
       </c>
       <c r="E22" s="13">
         <v>5.28</v>
       </c>
       <c r="F22" s="13">
         <v>5.65</v>
       </c>
       <c r="G22" s="13">
         <v>5.66</v>
       </c>
       <c r="H22" s="13">
         <v>5.75</v>
       </c>
       <c r="I22" s="13">
         <v>6.32</v>
       </c>
       <c r="J22" s="13">
         <v>6.34</v>
       </c>
       <c r="K22" s="13">
         <v>6.1</v>
       </c>
       <c r="L22" s="13">
         <v>6.06</v>
       </c>
       <c r="M22" s="13">
         <v>5.96</v>
       </c>
-      <c r="N22" s="55">
+      <c r="N22" s="52">
         <v>5.05</v>
       </c>
-      <c r="O22" s="55">
+      <c r="O22" s="52">
         <v>6.64</v>
       </c>
-      <c r="P22" s="55">
+      <c r="P22" s="52">
         <v>6.97</v>
       </c>
-      <c r="Q22" s="55">
+      <c r="Q22" s="52">
         <v>6.32</v>
       </c>
-      <c r="R22" s="55">
+      <c r="R22" s="52">
         <v>6.41</v>
       </c>
-      <c r="S22" s="55">
+      <c r="S22" s="52">
         <v>7.1</v>
       </c>
-      <c r="T22" s="55">
+      <c r="T22" s="52">
         <v>6.68</v>
       </c>
-      <c r="U22" s="55">
+      <c r="U22" s="52">
         <v>6.79</v>
       </c>
-      <c r="V22" s="55">
+      <c r="V22" s="52">
         <v>6.59</v>
       </c>
-      <c r="W22" s="55">
+      <c r="W22" s="52">
         <v>6.69</v>
       </c>
-      <c r="X22" s="55">
+      <c r="X22" s="52">
         <v>6.57</v>
       </c>
-      <c r="Y22" s="55">
+      <c r="Y22" s="52">
         <v>6.23</v>
       </c>
-      <c r="Z22" s="55">
+      <c r="Z22" s="52">
         <v>8.42</v>
       </c>
       <c r="AA22" s="12">
         <v>7.5</v>
       </c>
       <c r="AB22" s="12">
         <v>6.07</v>
       </c>
-      <c r="AC22" s="42">
+      <c r="AC22" s="39">
         <v>5.21</v>
       </c>
       <c r="AD22" s="12">
         <v>6.21</v>
       </c>
       <c r="AE22" s="12">
         <v>6.91</v>
       </c>
       <c r="AF22" s="12">
         <v>6.88</v>
       </c>
       <c r="AG22" s="12">
         <v>6.67</v>
       </c>
       <c r="AH22" s="12">
         <v>6.8</v>
       </c>
       <c r="AI22" s="12">
         <v>6.71</v>
       </c>
       <c r="AJ22" s="12">
         <v>7.05</v>
       </c>
       <c r="AK22" s="12">
         <v>6.95</v>
@@ -11934,229 +12087,233 @@
       </c>
       <c r="AW22" s="13">
         <v>6.58</v>
       </c>
       <c r="AX22" s="13">
         <v>4.3</v>
       </c>
       <c r="AY22" s="13">
         <v>5.46</v>
       </c>
       <c r="AZ22" s="13">
         <v>4.47</v>
       </c>
       <c r="BA22" s="13">
         <v>4.46</v>
       </c>
       <c r="BB22" s="13">
         <v>4.4400000000000004</v>
       </c>
       <c r="BC22" s="13">
         <v>4.75</v>
       </c>
       <c r="BD22" s="13">
         <v>5.08</v>
       </c>
-      <c r="BE22" s="37">
+      <c r="BE22" s="34">
         <v>5.33</v>
       </c>
       <c r="BF22" s="13">
         <v>5.64</v>
       </c>
       <c r="BG22" s="13">
         <v>5.77</v>
       </c>
       <c r="BH22" s="13">
         <v>5.74</v>
       </c>
       <c r="BI22" s="13">
         <v>5.47</v>
       </c>
       <c r="BJ22" s="13">
         <v>5.38</v>
       </c>
       <c r="BK22" s="13">
         <v>6.09</v>
       </c>
       <c r="BL22" s="13">
         <v>6.15</v>
       </c>
+      <c r="BM22" s="13">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="97" t="s">
+    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="97"/>
-[...61 lines deleted...]
-      <c r="BL23" s="97"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="96"/>
+      <c r="D23" s="96"/>
+      <c r="E23" s="96"/>
+      <c r="F23" s="96"/>
+      <c r="G23" s="96"/>
+      <c r="H23" s="96"/>
+      <c r="I23" s="96"/>
+      <c r="J23" s="96"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="96"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="96"/>
+      <c r="P23" s="96"/>
+      <c r="Q23" s="96"/>
+      <c r="R23" s="96"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="96"/>
+      <c r="U23" s="96"/>
+      <c r="V23" s="96"/>
+      <c r="W23" s="96"/>
+      <c r="X23" s="96"/>
+      <c r="Y23" s="96"/>
+      <c r="Z23" s="96"/>
+      <c r="AA23" s="96"/>
+      <c r="AB23" s="96"/>
+      <c r="AC23" s="96"/>
+      <c r="AD23" s="96"/>
+      <c r="AE23" s="96"/>
+      <c r="AF23" s="96"/>
+      <c r="AG23" s="96"/>
+      <c r="AH23" s="96"/>
+      <c r="AI23" s="96"/>
+      <c r="AJ23" s="96"/>
+      <c r="AK23" s="96"/>
+      <c r="AL23" s="96"/>
+      <c r="AM23" s="96"/>
+      <c r="AN23" s="96"/>
+      <c r="AO23" s="96"/>
+      <c r="AP23" s="96"/>
+      <c r="AQ23" s="96"/>
+      <c r="AR23" s="96"/>
+      <c r="AS23" s="96"/>
+      <c r="AT23" s="96"/>
+      <c r="AU23" s="96"/>
+      <c r="AV23" s="96"/>
+      <c r="AW23" s="96"/>
+      <c r="AX23" s="96"/>
+      <c r="AY23" s="96"/>
+      <c r="AZ23" s="96"/>
+      <c r="BA23" s="96"/>
+      <c r="BB23" s="96"/>
+      <c r="BC23" s="96"/>
+      <c r="BD23" s="96"/>
+      <c r="BE23" s="96"/>
+      <c r="BF23" s="96"/>
+      <c r="BG23" s="96"/>
+      <c r="BH23" s="96"/>
+      <c r="BI23" s="96"/>
+      <c r="BJ23" s="96"/>
+      <c r="BK23" s="96"/>
+      <c r="BL23" s="96"/>
+      <c r="BM23" s="96"/>
     </row>
-    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="12">
         <v>5.87</v>
       </c>
       <c r="C24" s="13">
         <v>5.92</v>
       </c>
       <c r="D24" s="13">
         <v>6.38</v>
       </c>
       <c r="E24" s="13">
         <v>6.74</v>
       </c>
       <c r="F24" s="13">
         <v>7.09</v>
       </c>
       <c r="G24" s="13">
         <v>7.13</v>
       </c>
       <c r="H24" s="13">
         <v>7.34</v>
       </c>
       <c r="I24" s="13">
         <v>8.34</v>
       </c>
       <c r="J24" s="13">
         <v>9.07</v>
       </c>
       <c r="K24" s="13">
         <v>9.07</v>
       </c>
       <c r="L24" s="13">
         <v>9</v>
       </c>
       <c r="M24" s="13">
         <v>8.6</v>
       </c>
-      <c r="N24" s="55">
+      <c r="N24" s="52">
         <v>6.56</v>
       </c>
-      <c r="O24" s="55">
+      <c r="O24" s="52">
         <v>7.24</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P24" s="52">
         <v>6.51</v>
       </c>
-      <c r="Q24" s="55">
+      <c r="Q24" s="52">
         <v>6.19</v>
       </c>
-      <c r="R24" s="55">
+      <c r="R24" s="52">
         <v>6</v>
       </c>
-      <c r="S24" s="55">
+      <c r="S24" s="52">
         <v>5.89</v>
       </c>
-      <c r="T24" s="55">
+      <c r="T24" s="52">
         <v>5.85</v>
       </c>
-      <c r="U24" s="55">
+      <c r="U24" s="52">
         <v>5.89</v>
       </c>
-      <c r="V24" s="55">
+      <c r="V24" s="52">
         <v>5.82</v>
       </c>
-      <c r="W24" s="55">
+      <c r="W24" s="52">
         <v>5.78</v>
       </c>
-      <c r="X24" s="55">
+      <c r="X24" s="52">
         <v>5.82</v>
       </c>
-      <c r="Y24" s="55">
+      <c r="Y24" s="52">
         <v>5.78</v>
       </c>
-      <c r="Z24" s="55">
+      <c r="Z24" s="52">
         <v>5.84</v>
       </c>
       <c r="AA24" s="12">
         <v>5.73</v>
       </c>
       <c r="AB24" s="12">
         <v>5.82</v>
       </c>
-      <c r="AC24" s="42">
+      <c r="AC24" s="39">
         <v>5.76</v>
       </c>
       <c r="AD24" s="12">
         <v>5.86</v>
       </c>
       <c r="AE24" s="12">
         <v>5.85</v>
       </c>
       <c r="AF24" s="12">
         <v>5.88</v>
       </c>
       <c r="AG24" s="12">
         <v>5.87</v>
       </c>
       <c r="AH24" s="12">
         <v>5.85</v>
       </c>
       <c r="AI24" s="12">
         <v>5.87</v>
       </c>
       <c r="AJ24" s="12">
         <v>5.81</v>
       </c>
       <c r="AK24" s="12">
         <v>5.9</v>
@@ -12196,161 +12353,164 @@
       </c>
       <c r="AW24" s="13">
         <v>5.88</v>
       </c>
       <c r="AX24" s="13">
         <v>5.49</v>
       </c>
       <c r="AY24" s="13">
         <v>5.42</v>
       </c>
       <c r="AZ24" s="13">
         <v>5.39</v>
       </c>
       <c r="BA24" s="13">
         <v>5.49</v>
       </c>
       <c r="BB24" s="13">
         <v>5.5</v>
       </c>
       <c r="BC24" s="13">
         <v>5.49</v>
       </c>
       <c r="BD24" s="13">
         <v>5.54</v>
       </c>
-      <c r="BE24" s="37">
+      <c r="BE24" s="34">
         <v>5.55</v>
       </c>
       <c r="BF24" s="13">
         <v>5.6</v>
       </c>
       <c r="BG24" s="13">
         <v>5.67</v>
       </c>
       <c r="BH24" s="13">
         <v>5.75</v>
       </c>
       <c r="BI24" s="13">
         <v>5.78</v>
       </c>
       <c r="BJ24" s="13">
         <v>4.59</v>
       </c>
       <c r="BK24" s="13">
         <v>5.18</v>
       </c>
       <c r="BL24" s="13">
         <v>5.31</v>
       </c>
+      <c r="BM24" s="13">
+        <v>5.33</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13">
         <v>5.66</v>
       </c>
       <c r="C25" s="13">
         <v>5.86</v>
       </c>
       <c r="D25" s="13">
         <v>6.3</v>
       </c>
       <c r="E25" s="13">
         <v>6.64</v>
       </c>
       <c r="F25" s="13">
         <v>6.99</v>
       </c>
       <c r="G25" s="13">
         <v>7.04</v>
       </c>
       <c r="H25" s="13">
         <v>7.25</v>
       </c>
       <c r="I25" s="13">
         <v>8.19</v>
       </c>
       <c r="J25" s="13">
         <v>9</v>
       </c>
       <c r="K25" s="13">
         <v>9.02</v>
       </c>
       <c r="L25" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="M25" s="13">
         <v>8.5</v>
       </c>
-      <c r="N25" s="55">
+      <c r="N25" s="52">
         <v>6.54</v>
       </c>
-      <c r="O25" s="55">
+      <c r="O25" s="52">
         <v>7.06</v>
       </c>
-      <c r="P25" s="55">
+      <c r="P25" s="52">
         <v>6.36</v>
       </c>
-      <c r="Q25" s="55">
+      <c r="Q25" s="52">
         <v>6.06</v>
       </c>
-      <c r="R25" s="55">
+      <c r="R25" s="52">
         <v>5.89</v>
       </c>
-      <c r="S25" s="55">
+      <c r="S25" s="52">
         <v>5.75</v>
       </c>
-      <c r="T25" s="55">
+      <c r="T25" s="52">
         <v>5.75</v>
       </c>
-      <c r="U25" s="55">
+      <c r="U25" s="52">
         <v>5.76</v>
       </c>
-      <c r="V25" s="55">
+      <c r="V25" s="52">
         <v>5.68</v>
       </c>
-      <c r="W25" s="55">
+      <c r="W25" s="52">
         <v>5.64</v>
       </c>
-      <c r="X25" s="55">
+      <c r="X25" s="52">
         <v>5.67</v>
       </c>
-      <c r="Y25" s="55">
+      <c r="Y25" s="52">
         <v>5.63</v>
       </c>
-      <c r="Z25" s="55">
+      <c r="Z25" s="52">
         <v>5.63</v>
       </c>
       <c r="AA25" s="12">
         <v>5.52</v>
       </c>
       <c r="AB25" s="12">
         <v>5.54</v>
       </c>
-      <c r="AC25" s="42">
+      <c r="AC25" s="39">
         <v>5.55</v>
       </c>
       <c r="AD25" s="12">
         <v>5.63</v>
       </c>
       <c r="AE25" s="12">
         <v>5.65</v>
       </c>
       <c r="AF25" s="12">
         <v>5.68</v>
       </c>
       <c r="AG25" s="12">
         <v>5.67</v>
       </c>
       <c r="AH25" s="12">
         <v>5.7</v>
       </c>
       <c r="AI25" s="12">
         <v>5.72</v>
       </c>
       <c r="AJ25" s="12">
         <v>5.67</v>
       </c>
       <c r="AK25" s="12">
         <v>5.74</v>
@@ -12390,161 +12550,164 @@
       </c>
       <c r="AW25" s="13">
         <v>5.75</v>
       </c>
       <c r="AX25" s="13">
         <v>5.16</v>
       </c>
       <c r="AY25" s="13">
         <v>5.19</v>
       </c>
       <c r="AZ25" s="13">
         <v>5.22</v>
       </c>
       <c r="BA25" s="13">
         <v>5.36</v>
       </c>
       <c r="BB25" s="13">
         <v>5.37</v>
       </c>
       <c r="BC25" s="13">
         <v>5.36</v>
       </c>
       <c r="BD25" s="13">
         <v>5.4</v>
       </c>
-      <c r="BE25" s="37">
+      <c r="BE25" s="34">
         <v>5.45</v>
       </c>
       <c r="BF25" s="13">
         <v>5.51</v>
       </c>
       <c r="BG25" s="13">
         <v>5.57</v>
       </c>
       <c r="BH25" s="13">
         <v>5.66</v>
       </c>
       <c r="BI25" s="13">
         <v>5.68</v>
       </c>
       <c r="BJ25" s="13">
         <v>4.54</v>
       </c>
       <c r="BK25" s="13">
         <v>5.12</v>
       </c>
       <c r="BL25" s="13">
         <v>5.25</v>
       </c>
+      <c r="BM25" s="13">
+        <v>5.26</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="13">
         <v>12.49</v>
       </c>
       <c r="C26" s="13">
         <v>9.5399999999999991</v>
       </c>
       <c r="D26" s="13">
         <v>9.3699999999999992</v>
       </c>
       <c r="E26" s="13">
         <v>8.93</v>
       </c>
       <c r="F26" s="13">
         <v>9.66</v>
       </c>
       <c r="G26" s="13">
         <v>9.43</v>
       </c>
       <c r="H26" s="13">
         <v>9.4600000000000009</v>
       </c>
       <c r="I26" s="13">
         <v>10.58</v>
       </c>
       <c r="J26" s="13">
         <v>10.97</v>
       </c>
       <c r="K26" s="13">
         <v>11.18</v>
       </c>
       <c r="L26" s="13">
         <v>11.13</v>
       </c>
       <c r="M26" s="13">
         <v>10.71</v>
       </c>
-      <c r="N26" s="55">
+      <c r="N26" s="52">
         <v>7.26</v>
       </c>
-      <c r="O26" s="55">
+      <c r="O26" s="52">
         <v>10.4</v>
       </c>
-      <c r="P26" s="55">
+      <c r="P26" s="52">
         <v>8.9700000000000006</v>
       </c>
-      <c r="Q26" s="55">
+      <c r="Q26" s="52">
         <v>8.33</v>
       </c>
-      <c r="R26" s="55">
+      <c r="R26" s="52">
         <v>7.9</v>
       </c>
-      <c r="S26" s="55">
+      <c r="S26" s="52">
         <v>7.75</v>
       </c>
-      <c r="T26" s="55">
+      <c r="T26" s="52">
         <v>7.29</v>
       </c>
-      <c r="U26" s="55">
+      <c r="U26" s="52">
         <v>7.69</v>
       </c>
-      <c r="V26" s="55">
+      <c r="V26" s="52">
         <v>8.0299999999999994</v>
       </c>
-      <c r="W26" s="55">
+      <c r="W26" s="52">
         <v>7.9</v>
       </c>
-      <c r="X26" s="55">
+      <c r="X26" s="52">
         <v>7.86</v>
       </c>
-      <c r="Y26" s="55">
+      <c r="Y26" s="52">
         <v>7.81</v>
       </c>
-      <c r="Z26" s="55">
+      <c r="Z26" s="52">
         <v>3.61</v>
       </c>
       <c r="AA26" s="12">
         <v>5.15</v>
       </c>
       <c r="AB26" s="12">
         <v>7.12</v>
       </c>
-      <c r="AC26" s="42">
+      <c r="AC26" s="39">
         <v>6.94</v>
       </c>
       <c r="AD26" s="12">
         <v>7.42</v>
       </c>
       <c r="AE26" s="12">
         <v>7.62</v>
       </c>
       <c r="AF26" s="12">
         <v>7.64</v>
       </c>
       <c r="AG26" s="12">
         <v>8.06</v>
       </c>
       <c r="AH26" s="12">
         <v>7.59</v>
       </c>
       <c r="AI26" s="12">
         <v>7.29</v>
       </c>
       <c r="AJ26" s="12">
         <v>7.01</v>
       </c>
       <c r="AK26" s="12">
         <v>7.2</v>
@@ -12584,161 +12747,164 @@
       </c>
       <c r="AW26" s="13">
         <v>6.72</v>
       </c>
       <c r="AX26" s="13">
         <v>9.33</v>
       </c>
       <c r="AY26" s="13">
         <v>9.01</v>
       </c>
       <c r="AZ26" s="13">
         <v>7.69</v>
       </c>
       <c r="BA26" s="13">
         <v>7.39</v>
       </c>
       <c r="BB26" s="13">
         <v>7.05</v>
       </c>
       <c r="BC26" s="13">
         <v>7.06</v>
       </c>
       <c r="BD26" s="13">
         <v>6.96</v>
       </c>
-      <c r="BE26" s="37">
+      <c r="BE26" s="34">
         <v>6.6</v>
       </c>
       <c r="BF26" s="13">
         <v>6.36</v>
       </c>
       <c r="BG26" s="13">
         <v>6.4</v>
       </c>
       <c r="BH26" s="13">
         <v>6.5</v>
       </c>
       <c r="BI26" s="13">
         <v>6.83</v>
       </c>
       <c r="BJ26" s="13">
         <v>6.26</v>
       </c>
       <c r="BK26" s="13">
         <v>6.59</v>
       </c>
       <c r="BL26" s="13">
         <v>5.79</v>
       </c>
+      <c r="BM26" s="13">
+        <v>5.84</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="13">
         <v>4.4800000000000004</v>
       </c>
       <c r="C27" s="13">
         <v>5.09</v>
       </c>
       <c r="D27" s="13">
         <v>5.6</v>
       </c>
       <c r="E27" s="13">
         <v>6.15</v>
       </c>
       <c r="F27" s="13">
         <v>6.29</v>
       </c>
       <c r="G27" s="13">
         <v>6.02</v>
       </c>
       <c r="H27" s="13">
         <v>6.17</v>
       </c>
       <c r="I27" s="13">
         <v>6.83</v>
       </c>
       <c r="J27" s="13">
         <v>7.23</v>
       </c>
       <c r="K27" s="13">
         <v>7.07</v>
       </c>
       <c r="L27" s="13">
         <v>7</v>
       </c>
       <c r="M27" s="13">
         <v>7.01</v>
       </c>
-      <c r="N27" s="55">
+      <c r="N27" s="52">
         <v>6.42</v>
       </c>
-      <c r="O27" s="55">
+      <c r="O27" s="52">
         <v>7.14</v>
       </c>
-      <c r="P27" s="55">
+      <c r="P27" s="52">
         <v>6.49</v>
       </c>
-      <c r="Q27" s="55">
+      <c r="Q27" s="52">
         <v>5.79</v>
       </c>
-      <c r="R27" s="55">
+      <c r="R27" s="52">
         <v>5.87</v>
       </c>
-      <c r="S27" s="55">
+      <c r="S27" s="52">
         <v>5.88</v>
       </c>
-      <c r="T27" s="55">
+      <c r="T27" s="52">
         <v>5.61</v>
       </c>
-      <c r="U27" s="55">
+      <c r="U27" s="52">
         <v>5.93</v>
       </c>
-      <c r="V27" s="55">
+      <c r="V27" s="52">
         <v>5.85</v>
       </c>
-      <c r="W27" s="55">
+      <c r="W27" s="52">
         <v>5.79</v>
       </c>
-      <c r="X27" s="55">
+      <c r="X27" s="52">
         <v>5.84</v>
       </c>
-      <c r="Y27" s="55">
+      <c r="Y27" s="52">
         <v>5.89</v>
       </c>
-      <c r="Z27" s="55">
+      <c r="Z27" s="52">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA27" s="12">
         <v>4.9800000000000004</v>
       </c>
       <c r="AB27" s="12">
         <v>5.62</v>
       </c>
-      <c r="AC27" s="42">
+      <c r="AC27" s="39">
         <v>5.37</v>
       </c>
       <c r="AD27" s="12">
         <v>5.09</v>
       </c>
       <c r="AE27" s="12">
         <v>5.0599999999999996</v>
       </c>
       <c r="AF27" s="12">
         <v>5.33</v>
       </c>
       <c r="AG27" s="12">
         <v>5.5</v>
       </c>
       <c r="AH27" s="12">
         <v>5.43</v>
       </c>
       <c r="AI27" s="12">
         <v>5.55</v>
       </c>
       <c r="AJ27" s="12">
         <v>5.49</v>
       </c>
       <c r="AK27" s="12">
         <v>5.75</v>
@@ -12778,161 +12944,164 @@
       </c>
       <c r="AW27" s="13">
         <v>5.95</v>
       </c>
       <c r="AX27" s="13">
         <v>7</v>
       </c>
       <c r="AY27" s="13">
         <v>5.43</v>
       </c>
       <c r="AZ27" s="13">
         <v>5.28</v>
       </c>
       <c r="BA27" s="13">
         <v>5.56</v>
       </c>
       <c r="BB27" s="13">
         <v>5.4</v>
       </c>
       <c r="BC27" s="13">
         <v>5.33</v>
       </c>
       <c r="BD27" s="13">
         <v>5.37</v>
       </c>
-      <c r="BE27" s="37">
+      <c r="BE27" s="34">
         <v>5.15</v>
       </c>
       <c r="BF27" s="13">
         <v>5.13</v>
       </c>
       <c r="BG27" s="13">
         <v>5.35</v>
       </c>
       <c r="BH27" s="13">
         <v>5.33</v>
       </c>
       <c r="BI27" s="13">
         <v>5.34</v>
       </c>
       <c r="BJ27" s="13">
         <v>3.42</v>
       </c>
       <c r="BK27" s="13">
         <v>4.2300000000000004</v>
       </c>
       <c r="BL27" s="13">
         <v>4.54</v>
       </c>
+      <c r="BM27" s="13">
+        <v>4.92</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="13">
         <v>5.57</v>
       </c>
       <c r="C28" s="13">
         <v>2.92</v>
       </c>
       <c r="D28" s="13">
         <v>1.89</v>
       </c>
       <c r="E28" s="13">
         <v>1.42</v>
       </c>
       <c r="F28" s="13">
         <v>3.38</v>
       </c>
       <c r="G28" s="13">
         <v>6.6</v>
       </c>
       <c r="H28" s="13">
         <v>8.89</v>
       </c>
       <c r="I28" s="13">
         <v>11.32</v>
       </c>
       <c r="J28" s="13">
         <v>13.86</v>
       </c>
       <c r="K28" s="13">
         <v>13.57</v>
       </c>
       <c r="L28" s="13">
         <v>14.94</v>
       </c>
       <c r="M28" s="13">
         <v>15.26</v>
       </c>
-      <c r="N28" s="55">
+      <c r="N28" s="52">
         <v>16.329999999999998</v>
       </c>
-      <c r="O28" s="55">
+      <c r="O28" s="52">
         <v>14.25</v>
       </c>
-      <c r="P28" s="55">
+      <c r="P28" s="52">
         <v>9.33</v>
       </c>
-      <c r="Q28" s="55">
+      <c r="Q28" s="52">
         <v>9.7100000000000009</v>
       </c>
-      <c r="R28" s="55">
+      <c r="R28" s="52">
         <v>9.91</v>
       </c>
-      <c r="S28" s="55">
+      <c r="S28" s="52">
         <v>11.97</v>
       </c>
-      <c r="T28" s="55">
+      <c r="T28" s="52">
         <v>12.57</v>
       </c>
-      <c r="U28" s="55">
+      <c r="U28" s="52">
         <v>11.64</v>
       </c>
-      <c r="V28" s="55">
+      <c r="V28" s="52">
         <v>10.97</v>
       </c>
-      <c r="W28" s="55">
+      <c r="W28" s="52">
         <v>10.93</v>
       </c>
-      <c r="X28" s="55">
+      <c r="X28" s="52">
         <v>10.93</v>
       </c>
-      <c r="Y28" s="55">
+      <c r="Y28" s="52">
         <v>10.79</v>
       </c>
-      <c r="Z28" s="55">
+      <c r="Z28" s="52">
         <v>10.58</v>
       </c>
       <c r="AA28" s="12">
         <v>8.31</v>
       </c>
       <c r="AB28" s="12">
         <v>5.45</v>
       </c>
-      <c r="AC28" s="42">
+      <c r="AC28" s="39">
         <v>6.81</v>
       </c>
       <c r="AD28" s="12">
         <v>5.41</v>
       </c>
       <c r="AE28" s="12">
         <v>6.34</v>
       </c>
       <c r="AF28" s="12">
         <v>6.24</v>
       </c>
       <c r="AG28" s="12">
         <v>5.44</v>
       </c>
       <c r="AH28" s="12">
         <v>5.44</v>
       </c>
       <c r="AI28" s="12">
         <v>5.43</v>
       </c>
       <c r="AJ28" s="12">
         <v>5.43</v>
       </c>
       <c r="AK28" s="12">
         <v>4.97</v>
@@ -12970,161 +13139,164 @@
       </c>
       <c r="AW28" s="13">
         <v>8.69</v>
       </c>
       <c r="AX28" s="13">
         <v>5.74</v>
       </c>
       <c r="AY28" s="13">
         <v>11.77</v>
       </c>
       <c r="AZ28" s="13">
         <v>9.58</v>
       </c>
       <c r="BA28" s="13">
         <v>8.6</v>
       </c>
       <c r="BB28" s="13">
         <v>10.220000000000001</v>
       </c>
       <c r="BC28" s="13">
         <v>9.43</v>
       </c>
       <c r="BD28" s="13">
         <v>11.32</v>
       </c>
-      <c r="BE28" s="37">
+      <c r="BE28" s="34">
         <v>12.76</v>
       </c>
       <c r="BF28" s="13">
         <v>11.93</v>
       </c>
       <c r="BG28" s="13">
         <v>11.24</v>
       </c>
       <c r="BH28" s="13">
         <v>10.72</v>
       </c>
       <c r="BI28" s="13">
         <v>11.7</v>
       </c>
       <c r="BJ28" s="13">
         <v>5.67</v>
       </c>
       <c r="BK28" s="13">
         <v>3.01</v>
       </c>
       <c r="BL28" s="13">
         <v>9.84</v>
       </c>
+      <c r="BM28" s="13">
+        <v>11.71</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="13">
         <v>6.42</v>
       </c>
       <c r="C29" s="13">
         <v>6.07</v>
       </c>
       <c r="D29" s="13">
         <v>7.51</v>
       </c>
       <c r="E29" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="F29" s="13">
         <v>8.7899999999999991</v>
       </c>
       <c r="G29" s="13">
         <v>9.11</v>
       </c>
       <c r="H29" s="13">
         <v>9.16</v>
       </c>
       <c r="I29" s="13">
         <v>11.29</v>
       </c>
       <c r="J29" s="13">
         <v>11.8</v>
       </c>
       <c r="K29" s="13">
         <v>11.43</v>
       </c>
       <c r="L29" s="13">
         <v>11.07</v>
       </c>
       <c r="M29" s="13">
         <v>10.97</v>
       </c>
-      <c r="N29" s="55">
+      <c r="N29" s="52">
         <v>5.9</v>
       </c>
-      <c r="O29" s="55">
+      <c r="O29" s="52">
         <v>7.65</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="52">
         <v>7.04</v>
       </c>
-      <c r="Q29" s="55">
+      <c r="Q29" s="52">
         <v>7.32</v>
       </c>
-      <c r="R29" s="55">
+      <c r="R29" s="52">
         <v>6.71</v>
       </c>
-      <c r="S29" s="55">
+      <c r="S29" s="52">
         <v>6.41</v>
       </c>
-      <c r="T29" s="55">
+      <c r="T29" s="52">
         <v>6.22</v>
       </c>
-      <c r="U29" s="55">
+      <c r="U29" s="52">
         <v>6.18</v>
       </c>
-      <c r="V29" s="55">
+      <c r="V29" s="52">
         <v>6.09</v>
       </c>
-      <c r="W29" s="55">
+      <c r="W29" s="52">
         <v>6.15</v>
       </c>
-      <c r="X29" s="55">
+      <c r="X29" s="52">
         <v>6.25</v>
       </c>
-      <c r="Y29" s="55">
+      <c r="Y29" s="52">
         <v>6.28</v>
       </c>
-      <c r="Z29" s="55">
+      <c r="Z29" s="52">
         <v>11.77</v>
       </c>
       <c r="AA29" s="12">
         <v>9.06</v>
       </c>
       <c r="AB29" s="12">
         <v>8.49</v>
       </c>
-      <c r="AC29" s="42">
+      <c r="AC29" s="39">
         <v>8.18</v>
       </c>
       <c r="AD29" s="12">
         <v>8.42</v>
       </c>
       <c r="AE29" s="12">
         <v>7.75</v>
       </c>
       <c r="AF29" s="12">
         <v>7.7</v>
       </c>
       <c r="AG29" s="12">
         <v>7.22</v>
       </c>
       <c r="AH29" s="12">
         <v>6.87</v>
       </c>
       <c r="AI29" s="12">
         <v>7.08</v>
       </c>
       <c r="AJ29" s="12">
         <v>6.85</v>
       </c>
       <c r="AK29" s="12">
         <v>6.97</v>
@@ -13164,161 +13336,164 @@
       </c>
       <c r="AW29" s="13">
         <v>7.13</v>
       </c>
       <c r="AX29" s="13">
         <v>5.74</v>
       </c>
       <c r="AY29" s="13">
         <v>6.44</v>
       </c>
       <c r="AZ29" s="13">
         <v>6.35</v>
       </c>
       <c r="BA29" s="13">
         <v>6.25</v>
       </c>
       <c r="BB29" s="13">
         <v>6.24</v>
       </c>
       <c r="BC29" s="13">
         <v>6.46</v>
       </c>
       <c r="BD29" s="13">
         <v>6.61</v>
       </c>
-      <c r="BE29" s="37">
+      <c r="BE29" s="34">
         <v>6.41</v>
       </c>
       <c r="BF29" s="13">
         <v>6.55</v>
       </c>
       <c r="BG29" s="13">
         <v>6.58</v>
       </c>
       <c r="BH29" s="13">
         <v>6.64</v>
       </c>
       <c r="BI29" s="13">
         <v>6.53</v>
       </c>
       <c r="BJ29" s="13">
         <v>4.66</v>
       </c>
       <c r="BK29" s="13">
         <v>5.09</v>
       </c>
       <c r="BL29" s="13">
         <v>4.95</v>
       </c>
+      <c r="BM29" s="13">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="13">
         <v>6.73</v>
       </c>
       <c r="C30" s="13">
         <v>5.75</v>
       </c>
       <c r="D30" s="13">
         <v>6.22</v>
       </c>
       <c r="E30" s="13">
         <v>6.4</v>
       </c>
       <c r="F30" s="13">
         <v>7.07</v>
       </c>
       <c r="G30" s="13">
         <v>7.19</v>
       </c>
       <c r="H30" s="13">
         <v>7.67</v>
       </c>
       <c r="I30" s="13">
         <v>9.1199999999999992</v>
       </c>
       <c r="J30" s="13">
         <v>9.26</v>
       </c>
       <c r="K30" s="13">
         <v>9.39</v>
       </c>
       <c r="L30" s="13">
         <v>9.1300000000000008</v>
       </c>
       <c r="M30" s="13">
         <v>9</v>
       </c>
-      <c r="N30" s="55">
+      <c r="N30" s="52">
         <v>6.72</v>
       </c>
-      <c r="O30" s="55">
+      <c r="O30" s="52">
         <v>7.29</v>
       </c>
-      <c r="P30" s="55">
+      <c r="P30" s="52">
         <v>6.8</v>
       </c>
-      <c r="Q30" s="55">
+      <c r="Q30" s="52">
         <v>6.41</v>
       </c>
-      <c r="R30" s="55">
+      <c r="R30" s="52">
         <v>5.78</v>
       </c>
-      <c r="S30" s="55">
+      <c r="S30" s="52">
         <v>6.05</v>
       </c>
-      <c r="T30" s="55">
+      <c r="T30" s="52">
         <v>6.03</v>
       </c>
-      <c r="U30" s="55">
+      <c r="U30" s="52">
         <v>6.07</v>
       </c>
-      <c r="V30" s="55">
+      <c r="V30" s="52">
         <v>5.97</v>
       </c>
-      <c r="W30" s="55">
+      <c r="W30" s="52">
         <v>5.88</v>
       </c>
-      <c r="X30" s="55">
+      <c r="X30" s="52">
         <v>6.14</v>
       </c>
-      <c r="Y30" s="55">
+      <c r="Y30" s="52">
         <v>5.98</v>
       </c>
-      <c r="Z30" s="55">
+      <c r="Z30" s="52">
         <v>7.09</v>
       </c>
       <c r="AA30" s="12">
         <v>8.1300000000000008</v>
       </c>
       <c r="AB30" s="12">
         <v>7.78</v>
       </c>
-      <c r="AC30" s="42">
+      <c r="AC30" s="39">
         <v>7.03</v>
       </c>
       <c r="AD30" s="12">
         <v>7.73</v>
       </c>
       <c r="AE30" s="12">
         <v>7.81</v>
       </c>
       <c r="AF30" s="12">
         <v>7.3</v>
       </c>
       <c r="AG30" s="12">
         <v>7.29</v>
       </c>
       <c r="AH30" s="12">
         <v>7.06</v>
       </c>
       <c r="AI30" s="12">
         <v>6.9</v>
       </c>
       <c r="AJ30" s="12">
         <v>7.17</v>
       </c>
       <c r="AK30" s="12">
         <v>7.22</v>
@@ -13358,235 +13533,239 @@
       </c>
       <c r="AW30" s="13">
         <v>6.2</v>
       </c>
       <c r="AX30" s="13">
         <v>6.37</v>
       </c>
       <c r="AY30" s="13">
         <v>5.79</v>
       </c>
       <c r="AZ30" s="13">
         <v>5.85</v>
       </c>
       <c r="BA30" s="13">
         <v>5.6</v>
       </c>
       <c r="BB30" s="13">
         <v>5.85</v>
       </c>
       <c r="BC30" s="13">
         <v>5.83</v>
       </c>
       <c r="BD30" s="13">
         <v>6.11</v>
       </c>
-      <c r="BE30" s="37">
+      <c r="BE30" s="34">
         <v>6.21</v>
       </c>
       <c r="BF30" s="13">
         <v>6.26</v>
       </c>
       <c r="BG30" s="13">
         <v>6.45</v>
       </c>
       <c r="BH30" s="13">
         <v>6.42</v>
       </c>
       <c r="BI30" s="13">
         <v>6.56</v>
       </c>
       <c r="BJ30" s="13">
         <v>6.09</v>
       </c>
       <c r="BK30" s="13">
         <v>7.31</v>
       </c>
       <c r="BL30" s="13">
         <v>7.66</v>
       </c>
+      <c r="BM30" s="13">
+        <v>7.53</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="98" t="s">
+    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="98"/>
-[...61 lines deleted...]
-      <c r="BL31" s="98"/>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+      <c r="P31" s="97"/>
+      <c r="Q31" s="97"/>
+      <c r="R31" s="97"/>
+      <c r="S31" s="97"/>
+      <c r="T31" s="97"/>
+      <c r="U31" s="97"/>
+      <c r="V31" s="97"/>
+      <c r="W31" s="97"/>
+      <c r="X31" s="97"/>
+      <c r="Y31" s="97"/>
+      <c r="Z31" s="97"/>
+      <c r="AA31" s="97"/>
+      <c r="AB31" s="97"/>
+      <c r="AC31" s="97"/>
+      <c r="AD31" s="97"/>
+      <c r="AE31" s="97"/>
+      <c r="AF31" s="97"/>
+      <c r="AG31" s="97"/>
+      <c r="AH31" s="97"/>
+      <c r="AI31" s="97"/>
+      <c r="AJ31" s="97"/>
+      <c r="AK31" s="97"/>
+      <c r="AL31" s="97"/>
+      <c r="AM31" s="97"/>
+      <c r="AN31" s="97"/>
+      <c r="AO31" s="97"/>
+      <c r="AP31" s="97"/>
+      <c r="AQ31" s="97"/>
+      <c r="AR31" s="97"/>
+      <c r="AS31" s="97"/>
+      <c r="AT31" s="97"/>
+      <c r="AU31" s="97"/>
+      <c r="AV31" s="97"/>
+      <c r="AW31" s="97"/>
+      <c r="AX31" s="97"/>
+      <c r="AY31" s="97"/>
+      <c r="AZ31" s="97"/>
+      <c r="BA31" s="97"/>
+      <c r="BB31" s="97"/>
+      <c r="BC31" s="97"/>
+      <c r="BD31" s="97"/>
+      <c r="BE31" s="97"/>
+      <c r="BF31" s="97"/>
+      <c r="BG31" s="97"/>
+      <c r="BH31" s="97"/>
+      <c r="BI31" s="97"/>
+      <c r="BJ31" s="97"/>
+      <c r="BK31" s="97"/>
+      <c r="BL31" s="97"/>
+      <c r="BM31" s="97"/>
     </row>
-    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="12">
         <v>5.85</v>
       </c>
       <c r="C32" s="13">
         <v>5.95</v>
       </c>
       <c r="D32" s="13">
         <v>6.44</v>
       </c>
       <c r="E32" s="13">
         <v>6.75</v>
       </c>
       <c r="F32" s="13">
         <v>7.08</v>
       </c>
       <c r="G32" s="13">
         <v>7.23</v>
       </c>
       <c r="H32" s="13">
         <v>7.39</v>
       </c>
       <c r="I32" s="13">
         <v>8.07</v>
       </c>
       <c r="J32" s="13">
         <v>8.33</v>
       </c>
       <c r="K32" s="13">
         <v>8.4600000000000009</v>
       </c>
       <c r="L32" s="13">
         <v>8.43</v>
       </c>
       <c r="M32" s="13">
         <v>8.31</v>
       </c>
-      <c r="N32" s="55">
+      <c r="N32" s="52">
         <v>6.55</v>
       </c>
-      <c r="O32" s="55">
+      <c r="O32" s="52">
         <v>8.5</v>
       </c>
-      <c r="P32" s="55">
+      <c r="P32" s="52">
         <v>7.74</v>
       </c>
-      <c r="Q32" s="55">
+      <c r="Q32" s="52">
         <v>7.42</v>
       </c>
-      <c r="R32" s="55">
+      <c r="R32" s="52">
         <v>7.39</v>
       </c>
-      <c r="S32" s="55">
+      <c r="S32" s="52">
         <v>7.24</v>
       </c>
-      <c r="T32" s="55">
+      <c r="T32" s="52">
         <v>6.98</v>
       </c>
-      <c r="U32" s="55">
+      <c r="U32" s="52">
         <v>7.09</v>
       </c>
-      <c r="V32" s="55">
+      <c r="V32" s="52">
         <v>7.01</v>
       </c>
-      <c r="W32" s="55">
+      <c r="W32" s="52">
         <v>6.88</v>
       </c>
-      <c r="X32" s="55">
+      <c r="X32" s="52">
         <v>6.82</v>
       </c>
-      <c r="Y32" s="55">
+      <c r="Y32" s="52">
         <v>6.84</v>
       </c>
-      <c r="Z32" s="55">
+      <c r="Z32" s="52">
         <v>7.77</v>
       </c>
-      <c r="AA32" s="55">
+      <c r="AA32" s="52">
         <v>7.61</v>
       </c>
-      <c r="AB32" s="55">
+      <c r="AB32" s="52">
         <v>7.32</v>
       </c>
-      <c r="AC32" s="42">
+      <c r="AC32" s="39">
         <v>6.88</v>
       </c>
       <c r="AD32" s="12">
         <v>7.19</v>
       </c>
-      <c r="AE32" s="55">
+      <c r="AE32" s="52">
         <v>7.3</v>
       </c>
       <c r="AF32" s="12">
         <v>7.24</v>
       </c>
       <c r="AG32" s="12">
         <v>7.23</v>
       </c>
       <c r="AH32" s="12">
         <v>7.06</v>
       </c>
       <c r="AI32" s="12">
         <v>7.09</v>
       </c>
       <c r="AJ32" s="12">
         <v>7.14</v>
       </c>
       <c r="AK32" s="12">
         <v>7.21</v>
       </c>
       <c r="AL32" s="12">
         <v>9.4600000000000009</v>
       </c>
       <c r="AM32" s="12">
         <v>8.17</v>
@@ -13608,173 +13787,176 @@
       </c>
       <c r="AS32" s="13">
         <v>7.35</v>
       </c>
       <c r="AT32" s="12">
         <v>7.29</v>
       </c>
       <c r="AU32" s="12">
         <v>7.22</v>
       </c>
       <c r="AV32" s="12">
         <v>7.21</v>
       </c>
       <c r="AW32" s="13">
         <v>7.27</v>
       </c>
       <c r="AX32" s="13">
         <v>5.59</v>
       </c>
       <c r="AY32" s="13">
         <v>5.63</v>
       </c>
       <c r="AZ32" s="13">
         <v>5.92</v>
       </c>
-      <c r="BA32" s="37">
+      <c r="BA32" s="34">
         <v>6.45</v>
       </c>
       <c r="BB32" s="13">
         <v>6.62</v>
       </c>
       <c r="BC32" s="13">
         <v>6.67</v>
       </c>
       <c r="BD32" s="13">
         <v>6.72</v>
       </c>
-      <c r="BE32" s="37">
+      <c r="BE32" s="34">
         <v>6.74</v>
       </c>
       <c r="BF32" s="13">
         <v>6.68</v>
       </c>
       <c r="BG32" s="13">
         <v>6.69</v>
       </c>
       <c r="BH32" s="13">
         <v>6.61</v>
       </c>
       <c r="BI32" s="13">
         <v>6.63</v>
       </c>
-      <c r="BJ32" s="37">
+      <c r="BJ32" s="34">
         <v>6.07</v>
       </c>
       <c r="BK32" s="13">
         <v>6.11</v>
       </c>
       <c r="BL32" s="13">
         <v>6.89</v>
       </c>
+      <c r="BM32" s="34">
+        <v>6.88</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="13">
         <v>5.14</v>
       </c>
       <c r="C33" s="13">
         <v>6.01</v>
       </c>
       <c r="D33" s="13">
         <v>6.9</v>
       </c>
       <c r="E33" s="13">
         <v>7.24</v>
       </c>
       <c r="F33" s="13">
         <v>7.27</v>
       </c>
       <c r="G33" s="13">
         <v>6.85</v>
       </c>
       <c r="H33" s="13">
         <v>7.1</v>
       </c>
       <c r="I33" s="13">
         <v>8.02</v>
       </c>
       <c r="J33" s="13">
         <v>8.23</v>
       </c>
       <c r="K33" s="13">
         <v>8.39</v>
       </c>
       <c r="L33" s="13">
         <v>8.33</v>
       </c>
       <c r="M33" s="13">
         <v>8.3000000000000007</v>
       </c>
-      <c r="N33" s="55">
+      <c r="N33" s="52">
         <v>5.18</v>
       </c>
-      <c r="O33" s="55">
+      <c r="O33" s="52">
         <v>6.65</v>
       </c>
-      <c r="P33" s="55">
+      <c r="P33" s="52">
         <v>5.54</v>
       </c>
-      <c r="Q33" s="55">
+      <c r="Q33" s="52">
         <v>5.2</v>
       </c>
-      <c r="R33" s="55">
+      <c r="R33" s="52">
         <v>5.07</v>
       </c>
-      <c r="S33" s="55">
+      <c r="S33" s="52">
         <v>5.32</v>
       </c>
-      <c r="T33" s="55">
+      <c r="T33" s="52">
         <v>5.13</v>
       </c>
-      <c r="U33" s="55">
+      <c r="U33" s="52">
         <v>5.14</v>
       </c>
-      <c r="V33" s="55">
+      <c r="V33" s="52">
         <v>5.27</v>
       </c>
-      <c r="W33" s="55">
+      <c r="W33" s="52">
         <v>5.55</v>
       </c>
-      <c r="X33" s="55">
+      <c r="X33" s="52">
         <v>5.38</v>
       </c>
-      <c r="Y33" s="55">
+      <c r="Y33" s="52">
         <v>5.69</v>
       </c>
-      <c r="Z33" s="55">
+      <c r="Z33" s="52">
         <v>5.1100000000000003</v>
       </c>
       <c r="AA33" s="12">
         <v>6.26</v>
       </c>
-      <c r="AB33" s="55">
+      <c r="AB33" s="52">
         <v>7.05</v>
       </c>
-      <c r="AC33" s="42">
+      <c r="AC33" s="39">
         <v>6.89</v>
       </c>
       <c r="AD33" s="12">
         <v>7.23</v>
       </c>
       <c r="AE33" s="12">
         <v>7.31</v>
       </c>
       <c r="AF33" s="12">
         <v>6.89</v>
       </c>
       <c r="AG33" s="12">
         <v>6.87</v>
       </c>
       <c r="AH33" s="12">
         <v>7.08</v>
       </c>
       <c r="AI33" s="12">
         <v>6.88</v>
       </c>
       <c r="AJ33" s="12">
         <v>6.58</v>
       </c>
       <c r="AK33" s="12">
         <v>6.7</v>
@@ -13802,173 +13984,176 @@
       </c>
       <c r="AS33" s="13">
         <v>7.43</v>
       </c>
       <c r="AT33" s="13">
         <v>7.18</v>
       </c>
       <c r="AU33" s="13">
         <v>7.22</v>
       </c>
       <c r="AV33" s="12">
         <v>7.04</v>
       </c>
       <c r="AW33" s="13">
         <v>7.07</v>
       </c>
       <c r="AX33" s="13">
         <v>5.09</v>
       </c>
       <c r="AY33" s="13">
         <v>4.1500000000000004</v>
       </c>
       <c r="AZ33" s="13">
         <v>5.23</v>
       </c>
-      <c r="BA33" s="37">
+      <c r="BA33" s="34">
         <v>5.66</v>
       </c>
       <c r="BB33" s="13">
         <v>6.12</v>
       </c>
       <c r="BC33" s="13">
         <v>5.69</v>
       </c>
       <c r="BD33" s="13">
         <v>5.79</v>
       </c>
-      <c r="BE33" s="37">
+      <c r="BE33" s="34">
         <v>6.22</v>
       </c>
       <c r="BF33" s="13">
         <v>6.37</v>
       </c>
       <c r="BG33" s="13">
         <v>6.28</v>
       </c>
       <c r="BH33" s="13">
         <v>6.14</v>
       </c>
       <c r="BI33" s="13">
         <v>6.1</v>
       </c>
-      <c r="BJ33" s="37">
+      <c r="BJ33" s="34">
         <v>6.25</v>
       </c>
       <c r="BK33" s="13">
         <v>6.29</v>
       </c>
-      <c r="BL33" s="37">
+      <c r="BL33" s="34">
         <v>6.88</v>
       </c>
+      <c r="BM33" s="34">
+        <v>7.22</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="13">
         <v>3.92</v>
       </c>
       <c r="C34" s="13">
         <v>4.88</v>
       </c>
       <c r="D34" s="13">
         <v>6.56</v>
       </c>
       <c r="E34" s="13">
         <v>6.17</v>
       </c>
       <c r="F34" s="13">
         <v>6.2</v>
       </c>
       <c r="G34" s="13">
         <v>7.01</v>
       </c>
       <c r="H34" s="13">
         <v>7.27</v>
       </c>
       <c r="I34" s="13">
         <v>7.77</v>
       </c>
       <c r="J34" s="13">
         <v>7.92</v>
       </c>
       <c r="K34" s="13">
         <v>7.96</v>
       </c>
       <c r="L34" s="13">
         <v>8.15</v>
       </c>
       <c r="M34" s="13">
         <v>7.9</v>
       </c>
-      <c r="N34" s="55">
+      <c r="N34" s="52">
         <v>6.29</v>
       </c>
-      <c r="O34" s="55">
+      <c r="O34" s="52">
         <v>8.39</v>
       </c>
-      <c r="P34" s="55">
+      <c r="P34" s="52">
         <v>7.47</v>
       </c>
-      <c r="Q34" s="55">
+      <c r="Q34" s="52">
         <v>7.52</v>
       </c>
-      <c r="R34" s="55">
+      <c r="R34" s="52">
         <v>7.38</v>
       </c>
-      <c r="S34" s="55">
+      <c r="S34" s="52">
         <v>7.33</v>
       </c>
-      <c r="T34" s="55">
+      <c r="T34" s="52">
         <v>7.1</v>
       </c>
-      <c r="U34" s="55">
+      <c r="U34" s="52">
         <v>7.14</v>
       </c>
-      <c r="V34" s="55">
+      <c r="V34" s="52">
         <v>6.55</v>
       </c>
-      <c r="W34" s="55">
+      <c r="W34" s="52">
         <v>6.46</v>
       </c>
-      <c r="X34" s="55">
+      <c r="X34" s="52">
         <v>6.19</v>
       </c>
-      <c r="Y34" s="55">
+      <c r="Y34" s="52">
         <v>6.22</v>
       </c>
-      <c r="Z34" s="55">
+      <c r="Z34" s="52">
         <v>9.68</v>
       </c>
       <c r="AA34" s="12">
         <v>10.16</v>
       </c>
-      <c r="AB34" s="55">
+      <c r="AB34" s="52">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AC34" s="42">
+      <c r="AC34" s="39">
         <v>7.59</v>
       </c>
       <c r="AD34" s="12">
         <v>7.18</v>
       </c>
       <c r="AE34" s="12">
         <v>7.27</v>
       </c>
       <c r="AF34" s="12">
         <v>8.14</v>
       </c>
       <c r="AG34" s="12">
         <v>7.97</v>
       </c>
       <c r="AH34" s="12">
         <v>7.61</v>
       </c>
       <c r="AI34" s="12">
         <v>7.59</v>
       </c>
       <c r="AJ34" s="12">
         <v>7.65</v>
       </c>
       <c r="AK34" s="12">
         <v>7.58</v>
@@ -13996,173 +14181,176 @@
       </c>
       <c r="AS34" s="13">
         <v>7.4</v>
       </c>
       <c r="AT34" s="13">
         <v>7.65</v>
       </c>
       <c r="AU34" s="13">
         <v>7.88</v>
       </c>
       <c r="AV34" s="12">
         <v>7.82</v>
       </c>
       <c r="AW34" s="13">
         <v>7.89</v>
       </c>
       <c r="AX34" s="13">
         <v>4.7</v>
       </c>
       <c r="AY34" s="13">
         <v>4.96</v>
       </c>
       <c r="AZ34" s="13">
         <v>5.71</v>
       </c>
-      <c r="BA34" s="37">
+      <c r="BA34" s="34">
         <v>5.35</v>
       </c>
       <c r="BB34" s="13">
         <v>5.48</v>
       </c>
       <c r="BC34" s="13">
         <v>6</v>
       </c>
       <c r="BD34" s="13">
         <v>6.18</v>
       </c>
-      <c r="BE34" s="37">
+      <c r="BE34" s="34">
         <v>6.23</v>
       </c>
       <c r="BF34" s="13">
         <v>6.01</v>
       </c>
       <c r="BG34" s="13">
         <v>6.53</v>
       </c>
       <c r="BH34" s="13">
         <v>6.5</v>
       </c>
       <c r="BI34" s="13">
         <v>6.45</v>
       </c>
-      <c r="BJ34" s="37">
+      <c r="BJ34" s="34">
         <v>9.76</v>
       </c>
       <c r="BK34" s="13">
         <v>6.7</v>
       </c>
-      <c r="BL34" s="37">
+      <c r="BL34" s="34">
         <v>6.07</v>
       </c>
+      <c r="BM34" s="34">
+        <v>6.11</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="13">
         <v>2.5299999999999998</v>
       </c>
       <c r="C35" s="13">
         <v>4.28</v>
       </c>
       <c r="D35" s="13">
         <v>5.26</v>
       </c>
       <c r="E35" s="13">
         <v>5.52</v>
       </c>
       <c r="F35" s="13">
         <v>6.06</v>
       </c>
       <c r="G35" s="13">
         <v>5.75</v>
       </c>
       <c r="H35" s="13">
         <v>5.73</v>
       </c>
       <c r="I35" s="13">
         <v>6.62</v>
       </c>
       <c r="J35" s="13">
         <v>6.47</v>
       </c>
       <c r="K35" s="13">
         <v>6.54</v>
       </c>
       <c r="L35" s="13">
         <v>6.52</v>
       </c>
       <c r="M35" s="13">
         <v>6.45</v>
       </c>
-      <c r="N35" s="55">
+      <c r="N35" s="52">
         <v>4.67</v>
       </c>
-      <c r="O35" s="55">
+      <c r="O35" s="52">
         <v>7.08</v>
       </c>
-      <c r="P35" s="55">
+      <c r="P35" s="52">
         <v>5.34</v>
       </c>
-      <c r="Q35" s="55">
+      <c r="Q35" s="52">
         <v>5.22</v>
       </c>
-      <c r="R35" s="55">
+      <c r="R35" s="52">
         <v>5.52</v>
       </c>
-      <c r="S35" s="55">
+      <c r="S35" s="52">
         <v>5.32</v>
       </c>
-      <c r="T35" s="55">
+      <c r="T35" s="52">
         <v>5.22</v>
       </c>
-      <c r="U35" s="55">
+      <c r="U35" s="52">
         <v>5.42</v>
       </c>
-      <c r="V35" s="55">
+      <c r="V35" s="52">
         <v>5.51</v>
       </c>
-      <c r="W35" s="55">
+      <c r="W35" s="52">
         <v>5.53</v>
       </c>
-      <c r="X35" s="55">
+      <c r="X35" s="52">
         <v>5.99</v>
       </c>
-      <c r="Y35" s="55">
+      <c r="Y35" s="52">
         <v>5.97</v>
       </c>
-      <c r="Z35" s="55">
+      <c r="Z35" s="52">
         <v>3.58</v>
       </c>
       <c r="AA35" s="12">
         <v>3.49</v>
       </c>
-      <c r="AB35" s="55">
+      <c r="AB35" s="52">
         <v>3.69</v>
       </c>
-      <c r="AC35" s="56">
+      <c r="AC35" s="53">
         <v>3.7</v>
       </c>
       <c r="AD35" s="12">
         <v>4.93</v>
       </c>
       <c r="AE35" s="12">
         <v>5.08</v>
       </c>
       <c r="AF35" s="12">
         <v>5.77</v>
       </c>
       <c r="AG35" s="12">
         <v>6.15</v>
       </c>
       <c r="AH35" s="12">
         <v>5.83</v>
       </c>
       <c r="AI35" s="12">
         <v>5.87</v>
       </c>
       <c r="AJ35" s="12">
         <v>5.77</v>
       </c>
       <c r="AK35" s="12">
         <v>5.67</v>
@@ -14190,173 +14378,176 @@
       </c>
       <c r="AS35" s="13">
         <v>6.42</v>
       </c>
       <c r="AT35" s="13">
         <v>6.42</v>
       </c>
       <c r="AU35" s="13">
         <v>6.04</v>
       </c>
       <c r="AV35" s="12">
         <v>6.22</v>
       </c>
       <c r="AW35" s="13">
         <v>6.05</v>
       </c>
       <c r="AX35" s="13">
         <v>5.21</v>
       </c>
       <c r="AY35" s="13">
         <v>6.84</v>
       </c>
       <c r="AZ35" s="13">
         <v>6.44</v>
       </c>
-      <c r="BA35" s="37">
+      <c r="BA35" s="34">
         <v>6.73</v>
       </c>
       <c r="BB35" s="13">
         <v>6.42</v>
       </c>
       <c r="BC35" s="13">
         <v>7.05</v>
       </c>
       <c r="BD35" s="13">
         <v>6.97</v>
       </c>
-      <c r="BE35" s="37">
+      <c r="BE35" s="34">
         <v>6.7</v>
       </c>
       <c r="BF35" s="13">
         <v>6.48</v>
       </c>
       <c r="BG35" s="13">
         <v>6.41</v>
       </c>
       <c r="BH35" s="13">
         <v>6.17</v>
       </c>
       <c r="BI35" s="13">
         <v>6.31</v>
       </c>
-      <c r="BJ35" s="37">
+      <c r="BJ35" s="34">
         <v>5.81</v>
       </c>
       <c r="BK35" s="13">
         <v>5.31</v>
       </c>
-      <c r="BL35" s="37">
+      <c r="BL35" s="34">
         <v>5.86</v>
       </c>
+      <c r="BM35" s="34">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="13">
         <v>9.82</v>
       </c>
       <c r="C36" s="13">
         <v>10.32</v>
       </c>
       <c r="D36" s="13">
         <v>8.68</v>
       </c>
       <c r="E36" s="13">
         <v>10.66</v>
       </c>
       <c r="F36" s="13">
         <v>11.77</v>
       </c>
       <c r="G36" s="13">
         <v>11.98</v>
       </c>
       <c r="H36" s="13">
         <v>12.06</v>
       </c>
       <c r="I36" s="13">
         <v>12.67</v>
       </c>
       <c r="J36" s="13">
         <v>14.21</v>
       </c>
       <c r="K36" s="13">
         <v>14.04</v>
       </c>
       <c r="L36" s="13">
         <v>13.55</v>
       </c>
       <c r="M36" s="13">
         <v>13.29</v>
       </c>
-      <c r="N36" s="55">
+      <c r="N36" s="52">
         <v>14.64</v>
       </c>
-      <c r="O36" s="55">
+      <c r="O36" s="52">
         <v>14.54</v>
       </c>
-      <c r="P36" s="55">
+      <c r="P36" s="52">
         <v>13.48</v>
       </c>
-      <c r="Q36" s="55">
+      <c r="Q36" s="52">
         <v>13.1</v>
       </c>
-      <c r="R36" s="55">
+      <c r="R36" s="52">
         <v>12.46</v>
       </c>
-      <c r="S36" s="55">
+      <c r="S36" s="52">
         <v>11.58</v>
       </c>
-      <c r="T36" s="55">
+      <c r="T36" s="52">
         <v>10.32</v>
       </c>
-      <c r="U36" s="55">
+      <c r="U36" s="52">
         <v>9.7799999999999994</v>
       </c>
-      <c r="V36" s="55">
+      <c r="V36" s="52">
         <v>9.73</v>
       </c>
-      <c r="W36" s="55">
+      <c r="W36" s="52">
         <v>9.68</v>
       </c>
-      <c r="X36" s="55">
+      <c r="X36" s="52">
         <v>9.3699999999999992</v>
       </c>
-      <c r="Y36" s="55">
+      <c r="Y36" s="52">
         <v>9.07</v>
       </c>
-      <c r="Z36" s="55">
+      <c r="Z36" s="52">
         <v>7.57</v>
       </c>
       <c r="AA36" s="12">
         <v>8.4</v>
       </c>
-      <c r="AB36" s="55">
+      <c r="AB36" s="52">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AC36" s="42">
+      <c r="AC36" s="39">
         <v>7.66</v>
       </c>
       <c r="AD36" s="12">
         <v>7.66</v>
       </c>
       <c r="AE36" s="12">
         <v>8.1</v>
       </c>
       <c r="AF36" s="12">
         <v>8.48</v>
       </c>
       <c r="AG36" s="12">
         <v>8.76</v>
       </c>
       <c r="AH36" s="12">
         <v>8.76</v>
       </c>
       <c r="AI36" s="12">
         <v>8.8000000000000007</v>
       </c>
       <c r="AJ36" s="12">
         <v>9.15</v>
       </c>
       <c r="AK36" s="12">
         <v>9.2799999999999994</v>
@@ -14384,173 +14575,176 @@
       </c>
       <c r="AS36" s="13">
         <v>10</v>
       </c>
       <c r="AT36" s="13">
         <v>10.050000000000001</v>
       </c>
       <c r="AU36" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="AV36" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="AW36" s="13">
         <v>9.6</v>
       </c>
       <c r="AX36" s="13">
         <v>5.5</v>
       </c>
       <c r="AY36" s="13">
         <v>6.59</v>
       </c>
       <c r="AZ36" s="13">
         <v>8.08</v>
       </c>
-      <c r="BA36" s="37">
+      <c r="BA36" s="34">
         <v>9.09</v>
       </c>
       <c r="BB36" s="13">
         <v>9.48</v>
       </c>
       <c r="BC36" s="13">
         <v>9.23</v>
       </c>
       <c r="BD36" s="13">
         <v>8.94</v>
       </c>
-      <c r="BE36" s="37">
+      <c r="BE36" s="34">
         <v>8.69</v>
       </c>
       <c r="BF36" s="13">
         <v>8.19</v>
       </c>
       <c r="BG36" s="13">
         <v>7.83</v>
       </c>
       <c r="BH36" s="13">
         <v>7.99</v>
       </c>
       <c r="BI36" s="13">
         <v>8.52</v>
       </c>
-      <c r="BJ36" s="37">
+      <c r="BJ36" s="34">
         <v>7.96</v>
       </c>
       <c r="BK36" s="13">
         <v>10.029999999999999</v>
       </c>
-      <c r="BL36" s="37">
+      <c r="BL36" s="34">
         <v>12.04</v>
       </c>
+      <c r="BM36" s="34">
+        <v>10.67</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="13">
         <v>9.73</v>
       </c>
       <c r="C37" s="13">
         <v>8.5</v>
       </c>
       <c r="D37" s="13">
         <v>8.4499999999999993</v>
       </c>
       <c r="E37" s="13">
         <v>8.32</v>
       </c>
       <c r="F37" s="13">
         <v>8.06</v>
       </c>
       <c r="G37" s="13">
         <v>8.0299999999999994</v>
       </c>
       <c r="H37" s="13">
         <v>8.4600000000000009</v>
       </c>
       <c r="I37" s="13">
         <v>9.69</v>
       </c>
       <c r="J37" s="13">
         <v>9.64</v>
       </c>
       <c r="K37" s="13">
         <v>9.91</v>
       </c>
       <c r="L37" s="13">
         <v>9.92</v>
       </c>
       <c r="M37" s="13">
         <v>9.67</v>
       </c>
-      <c r="N37" s="55">
+      <c r="N37" s="52">
         <v>8.7799999999999994</v>
       </c>
-      <c r="O37" s="55">
+      <c r="O37" s="52">
         <v>9.59</v>
       </c>
-      <c r="P37" s="55">
+      <c r="P37" s="52">
         <v>10.08</v>
       </c>
-      <c r="Q37" s="55">
+      <c r="Q37" s="52">
         <v>9.83</v>
       </c>
-      <c r="R37" s="55">
+      <c r="R37" s="52">
         <v>10.67</v>
       </c>
-      <c r="S37" s="55">
+      <c r="S37" s="52">
         <v>9.65</v>
       </c>
-      <c r="T37" s="55">
+      <c r="T37" s="52">
         <v>9.3000000000000007</v>
       </c>
-      <c r="U37" s="55">
+      <c r="U37" s="52">
         <v>9.8000000000000007</v>
       </c>
-      <c r="V37" s="55">
+      <c r="V37" s="52">
         <v>9.77</v>
       </c>
-      <c r="W37" s="55">
+      <c r="W37" s="52">
         <v>9.3699999999999992</v>
       </c>
-      <c r="X37" s="55">
+      <c r="X37" s="52">
         <v>9.2100000000000009</v>
       </c>
-      <c r="Y37" s="55">
+      <c r="Y37" s="52">
         <v>9.5299999999999994</v>
       </c>
-      <c r="Z37" s="55">
+      <c r="Z37" s="52">
         <v>9.57</v>
       </c>
       <c r="AA37" s="12">
         <v>8.08</v>
       </c>
-      <c r="AB37" s="55">
+      <c r="AB37" s="52">
         <v>7.84</v>
       </c>
-      <c r="AC37" s="42">
+      <c r="AC37" s="39">
         <v>7.22</v>
       </c>
       <c r="AD37" s="12">
         <v>6.79</v>
       </c>
       <c r="AE37" s="12">
         <v>6.42</v>
       </c>
       <c r="AF37" s="12">
         <v>6.58</v>
       </c>
       <c r="AG37" s="12">
         <v>7.24</v>
       </c>
       <c r="AH37" s="12">
         <v>6.95</v>
       </c>
       <c r="AI37" s="12">
         <v>7.59</v>
       </c>
       <c r="AJ37" s="12">
         <v>7.52</v>
       </c>
       <c r="AK37" s="12">
         <v>7.45</v>
@@ -14578,173 +14772,176 @@
       </c>
       <c r="AS37" s="13">
         <v>8.32</v>
       </c>
       <c r="AT37" s="13">
         <v>7.83</v>
       </c>
       <c r="AU37" s="13">
         <v>7.72</v>
       </c>
       <c r="AV37" s="12">
         <v>7.58</v>
       </c>
       <c r="AW37" s="13">
         <v>7.45</v>
       </c>
       <c r="AX37" s="13">
         <v>8.33</v>
       </c>
       <c r="AY37" s="13">
         <v>5.99</v>
       </c>
       <c r="AZ37" s="13">
         <v>7.83</v>
       </c>
-      <c r="BA37" s="37">
+      <c r="BA37" s="34">
         <v>8.2200000000000006</v>
       </c>
       <c r="BB37" s="13">
         <v>7.77</v>
       </c>
       <c r="BC37" s="13">
         <v>7.25</v>
       </c>
       <c r="BD37" s="13">
         <v>7.45</v>
       </c>
-      <c r="BE37" s="37">
+      <c r="BE37" s="34">
         <v>7.19</v>
       </c>
       <c r="BF37" s="13">
         <v>7.09</v>
       </c>
       <c r="BG37" s="13">
         <v>6.82</v>
       </c>
       <c r="BH37" s="13">
         <v>6.9</v>
       </c>
       <c r="BI37" s="13">
         <v>6.95</v>
       </c>
-      <c r="BJ37" s="37">
+      <c r="BJ37" s="34">
         <v>5.34</v>
       </c>
       <c r="BK37" s="13">
         <v>6.06</v>
       </c>
-      <c r="BL37" s="37">
+      <c r="BL37" s="34">
         <v>6.91</v>
       </c>
+      <c r="BM37" s="34">
+        <v>7.56</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="13">
         <v>9.51</v>
       </c>
       <c r="C38" s="13">
         <v>9.14</v>
       </c>
       <c r="D38" s="13">
         <v>8.43</v>
       </c>
       <c r="E38" s="13">
         <v>9.18</v>
       </c>
       <c r="F38" s="13">
         <v>10.220000000000001</v>
       </c>
       <c r="G38" s="13">
         <v>10.41</v>
       </c>
       <c r="H38" s="13">
         <v>10.33</v>
       </c>
       <c r="I38" s="13">
         <v>11.14</v>
       </c>
       <c r="J38" s="13">
         <v>11.62</v>
       </c>
       <c r="K38" s="13">
         <v>12.05</v>
       </c>
       <c r="L38" s="13">
         <v>11.92</v>
       </c>
       <c r="M38" s="13">
         <v>11.51</v>
       </c>
-      <c r="N38" s="55">
+      <c r="N38" s="52">
         <v>7.59</v>
       </c>
-      <c r="O38" s="55">
+      <c r="O38" s="52">
         <v>10.91</v>
       </c>
-      <c r="P38" s="55">
+      <c r="P38" s="52">
         <v>10.029999999999999</v>
       </c>
-      <c r="Q38" s="55">
+      <c r="Q38" s="52">
         <v>9.59</v>
       </c>
-      <c r="R38" s="55">
+      <c r="R38" s="52">
         <v>9.83</v>
       </c>
-      <c r="S38" s="55">
+      <c r="S38" s="52">
         <v>9.02</v>
       </c>
-      <c r="T38" s="55">
+      <c r="T38" s="52">
         <v>8.98</v>
       </c>
-      <c r="U38" s="55">
+      <c r="U38" s="52">
         <v>8.9499999999999993</v>
       </c>
-      <c r="V38" s="55">
+      <c r="V38" s="52">
         <v>9.24</v>
       </c>
-      <c r="W38" s="55">
+      <c r="W38" s="52">
         <v>8.98</v>
       </c>
-      <c r="X38" s="55">
+      <c r="X38" s="52">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Y38" s="55">
+      <c r="Y38" s="52">
         <v>8.5299999999999994</v>
       </c>
-      <c r="Z38" s="55">
+      <c r="Z38" s="52">
         <v>7.13</v>
       </c>
       <c r="AA38" s="12">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AB38" s="55">
+      <c r="AB38" s="52">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AC38" s="42">
+      <c r="AC38" s="39">
         <v>9.32</v>
       </c>
       <c r="AD38" s="12">
         <v>9.68</v>
       </c>
       <c r="AE38" s="12">
         <v>9.3699999999999992</v>
       </c>
       <c r="AF38" s="12">
         <v>8.99</v>
       </c>
       <c r="AG38" s="12">
         <v>9.27</v>
       </c>
       <c r="AH38" s="12">
         <v>8.83</v>
       </c>
       <c r="AI38" s="12">
         <v>8.9</v>
       </c>
       <c r="AJ38" s="12">
         <v>9.0500000000000007</v>
       </c>
       <c r="AK38" s="12">
         <v>9.17</v>
@@ -14772,173 +14969,176 @@
       </c>
       <c r="AS38" s="13">
         <v>9.2100000000000009</v>
       </c>
       <c r="AT38" s="13">
         <v>8.82</v>
       </c>
       <c r="AU38" s="13">
         <v>8.7100000000000009</v>
       </c>
       <c r="AV38" s="12">
         <v>8.93</v>
       </c>
       <c r="AW38" s="13">
         <v>9.16</v>
       </c>
       <c r="AX38" s="13">
         <v>6.84</v>
       </c>
       <c r="AY38" s="13">
         <v>6.54</v>
       </c>
       <c r="AZ38" s="13">
         <v>6.5</v>
       </c>
-      <c r="BA38" s="37">
+      <c r="BA38" s="34">
         <v>8.31</v>
       </c>
       <c r="BB38" s="13">
         <v>8.75</v>
       </c>
       <c r="BC38" s="13">
         <v>8.67</v>
       </c>
       <c r="BD38" s="13">
         <v>8.36</v>
       </c>
-      <c r="BE38" s="37">
+      <c r="BE38" s="34">
         <v>8.14</v>
       </c>
       <c r="BF38" s="13">
         <v>8.08</v>
       </c>
       <c r="BG38" s="13">
         <v>8.1199999999999992</v>
       </c>
       <c r="BH38" s="13">
         <v>8.1</v>
       </c>
       <c r="BI38" s="13">
         <v>8.19</v>
       </c>
-      <c r="BJ38" s="37">
+      <c r="BJ38" s="34">
         <v>8.51</v>
       </c>
       <c r="BK38" s="13">
         <v>7.88</v>
       </c>
-      <c r="BL38" s="37">
+      <c r="BL38" s="34">
         <v>7.82</v>
       </c>
+      <c r="BM38" s="34">
+        <v>8.0500000000000007</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>5.36</v>
       </c>
       <c r="C39" s="13">
         <v>7.78</v>
       </c>
       <c r="D39" s="13">
         <v>7.41</v>
       </c>
       <c r="E39" s="13">
         <v>7.29</v>
       </c>
       <c r="F39" s="13">
         <v>6.62</v>
       </c>
       <c r="G39" s="13">
         <v>7.37</v>
       </c>
       <c r="H39" s="13">
         <v>6.98</v>
       </c>
       <c r="I39" s="13">
         <v>7.54</v>
       </c>
       <c r="J39" s="13">
         <v>8.33</v>
       </c>
       <c r="K39" s="13">
         <v>8.5</v>
       </c>
       <c r="L39" s="13">
         <v>8.17</v>
       </c>
       <c r="M39" s="13">
         <v>7.97</v>
       </c>
-      <c r="N39" s="55">
+      <c r="N39" s="52">
         <v>3.59</v>
       </c>
-      <c r="O39" s="55">
+      <c r="O39" s="52">
         <v>9.84</v>
       </c>
-      <c r="P39" s="55">
+      <c r="P39" s="52">
         <v>9.41</v>
       </c>
-      <c r="Q39" s="55">
+      <c r="Q39" s="52">
         <v>7.98</v>
       </c>
-      <c r="R39" s="55">
+      <c r="R39" s="52">
         <v>7.23</v>
       </c>
-      <c r="S39" s="55">
+      <c r="S39" s="52">
         <v>7.14</v>
       </c>
-      <c r="T39" s="55">
+      <c r="T39" s="52">
         <v>6.83</v>
       </c>
-      <c r="U39" s="55">
+      <c r="U39" s="52">
         <v>6.78</v>
       </c>
-      <c r="V39" s="55">
+      <c r="V39" s="52">
         <v>6.37</v>
       </c>
-      <c r="W39" s="55">
+      <c r="W39" s="52">
         <v>6.25</v>
       </c>
-      <c r="X39" s="55">
+      <c r="X39" s="52">
         <v>6.37</v>
       </c>
-      <c r="Y39" s="55">
+      <c r="Y39" s="52">
         <v>6.35</v>
       </c>
-      <c r="Z39" s="55">
+      <c r="Z39" s="52">
         <v>11.08</v>
       </c>
       <c r="AA39" s="12">
         <v>8.91</v>
       </c>
-      <c r="AB39" s="55">
+      <c r="AB39" s="52">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AC39" s="56">
+      <c r="AC39" s="53">
         <v>8</v>
       </c>
       <c r="AD39" s="12">
         <v>8.4700000000000006</v>
       </c>
       <c r="AE39" s="12">
         <v>8.9600000000000009</v>
       </c>
       <c r="AF39" s="12">
         <v>8.64</v>
       </c>
       <c r="AG39" s="12">
         <v>8.58</v>
       </c>
       <c r="AH39" s="12">
         <v>8.41</v>
       </c>
       <c r="AI39" s="12">
         <v>8.5399999999999991</v>
       </c>
       <c r="AJ39" s="12">
         <v>8.52</v>
       </c>
       <c r="AK39" s="12">
         <v>8.36</v>
@@ -14966,173 +15166,176 @@
       </c>
       <c r="AS39" s="13">
         <v>7.86</v>
       </c>
       <c r="AT39" s="13">
         <v>7.96</v>
       </c>
       <c r="AU39" s="13">
         <v>7.53</v>
       </c>
       <c r="AV39" s="12">
         <v>7.56</v>
       </c>
       <c r="AW39" s="13">
         <v>7.62</v>
       </c>
       <c r="AX39" s="13">
         <v>5.45</v>
       </c>
       <c r="AY39" s="13">
         <v>6.11</v>
       </c>
       <c r="AZ39" s="13">
         <v>5.59</v>
       </c>
-      <c r="BA39" s="37">
+      <c r="BA39" s="34">
         <v>6.22</v>
       </c>
       <c r="BB39" s="13">
         <v>6.7</v>
       </c>
       <c r="BC39" s="13">
         <v>6.52</v>
       </c>
       <c r="BD39" s="13">
         <v>6.61</v>
       </c>
-      <c r="BE39" s="37">
+      <c r="BE39" s="34">
         <v>6.78</v>
       </c>
       <c r="BF39" s="13">
         <v>6.75</v>
       </c>
       <c r="BG39" s="13">
         <v>6.86</v>
       </c>
       <c r="BH39" s="13">
         <v>6.81</v>
       </c>
       <c r="BI39" s="13">
         <v>6.96</v>
       </c>
-      <c r="BJ39" s="37">
+      <c r="BJ39" s="34">
         <v>5.59</v>
       </c>
       <c r="BK39" s="13">
         <v>4.6500000000000004</v>
       </c>
-      <c r="BL39" s="37">
+      <c r="BL39" s="34">
         <v>6.93</v>
       </c>
+      <c r="BM39" s="34">
+        <v>7.24</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>4.42</v>
       </c>
       <c r="C40" s="13">
         <v>2.99</v>
       </c>
       <c r="D40" s="13">
         <v>3.7</v>
       </c>
       <c r="E40" s="13">
         <v>5.23</v>
       </c>
       <c r="F40" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="G40" s="13">
         <v>5.09</v>
       </c>
       <c r="H40" s="13">
         <v>5.55</v>
       </c>
       <c r="I40" s="13">
         <v>5.73</v>
       </c>
       <c r="J40" s="13">
         <v>5.53</v>
       </c>
       <c r="K40" s="13">
         <v>5.49</v>
       </c>
       <c r="L40" s="13">
         <v>5.94</v>
       </c>
       <c r="M40" s="13">
         <v>5.99</v>
       </c>
-      <c r="N40" s="55">
+      <c r="N40" s="52">
         <v>7.35</v>
       </c>
-      <c r="O40" s="55">
+      <c r="O40" s="52">
         <v>5.36</v>
       </c>
-      <c r="P40" s="55">
+      <c r="P40" s="52">
         <v>4.7699999999999996</v>
       </c>
-      <c r="Q40" s="55">
+      <c r="Q40" s="52">
         <v>5.84</v>
       </c>
-      <c r="R40" s="55">
+      <c r="R40" s="52">
         <v>6.15</v>
       </c>
-      <c r="S40" s="55">
+      <c r="S40" s="52">
         <v>6.13</v>
       </c>
-      <c r="T40" s="55">
+      <c r="T40" s="52">
         <v>5.99</v>
       </c>
-      <c r="U40" s="55">
+      <c r="U40" s="52">
         <v>5.79</v>
       </c>
-      <c r="V40" s="55">
+      <c r="V40" s="52">
         <v>5.74</v>
       </c>
-      <c r="W40" s="55">
+      <c r="W40" s="52">
         <v>5.45</v>
       </c>
-      <c r="X40" s="55">
+      <c r="X40" s="52">
         <v>5.57</v>
       </c>
-      <c r="Y40" s="55">
+      <c r="Y40" s="52">
         <v>5.41</v>
       </c>
-      <c r="Z40" s="55">
+      <c r="Z40" s="52">
         <v>9.5</v>
       </c>
       <c r="AA40" s="12">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AB40" s="55">
+      <c r="AB40" s="52">
         <v>6.54</v>
       </c>
-      <c r="AC40" s="42">
+      <c r="AC40" s="39">
         <v>5.48</v>
       </c>
       <c r="AD40" s="12">
         <v>5.55</v>
       </c>
       <c r="AE40" s="12">
         <v>5.88</v>
       </c>
       <c r="AF40" s="12">
         <v>5.77</v>
       </c>
       <c r="AG40" s="12">
         <v>5.78</v>
       </c>
       <c r="AH40" s="12">
         <v>5.57</v>
       </c>
       <c r="AI40" s="12">
         <v>5.52</v>
       </c>
       <c r="AJ40" s="12">
         <v>5.37</v>
       </c>
       <c r="AK40" s="12">
         <v>5.59</v>
@@ -15160,173 +15363,176 @@
       </c>
       <c r="AS40" s="13">
         <v>6.82</v>
       </c>
       <c r="AT40" s="13">
         <v>6.33</v>
       </c>
       <c r="AU40" s="13">
         <v>6</v>
       </c>
       <c r="AV40" s="12">
         <v>5.94</v>
       </c>
       <c r="AW40" s="13">
         <v>6.32</v>
       </c>
       <c r="AX40" s="13">
         <v>6.93</v>
       </c>
       <c r="AY40" s="13">
         <v>5.25</v>
       </c>
       <c r="AZ40" s="13">
         <v>3.94</v>
       </c>
-      <c r="BA40" s="37">
+      <c r="BA40" s="34">
         <v>4.96</v>
       </c>
       <c r="BB40" s="13">
         <v>4.72</v>
       </c>
       <c r="BC40" s="13">
         <v>5.26</v>
       </c>
       <c r="BD40" s="13">
         <v>5.18</v>
       </c>
-      <c r="BE40" s="37">
+      <c r="BE40" s="34">
         <v>5.31</v>
       </c>
       <c r="BF40" s="13">
         <v>5.34</v>
       </c>
       <c r="BG40" s="13">
         <v>5.58</v>
       </c>
       <c r="BH40" s="13">
         <v>5.5</v>
       </c>
       <c r="BI40" s="13">
         <v>5.62</v>
       </c>
-      <c r="BJ40" s="37">
+      <c r="BJ40" s="34">
         <v>3.21</v>
       </c>
       <c r="BK40" s="13">
         <v>5.51</v>
       </c>
-      <c r="BL40" s="37">
+      <c r="BL40" s="34">
         <v>6.37</v>
       </c>
+      <c r="BM40" s="34">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>5.24</v>
       </c>
       <c r="C41" s="13">
         <v>4.6500000000000004</v>
       </c>
       <c r="D41" s="13">
         <v>5.64</v>
       </c>
       <c r="E41" s="13">
         <v>5.59</v>
       </c>
       <c r="F41" s="13">
         <v>5.79</v>
       </c>
       <c r="G41" s="13">
         <v>6.12</v>
       </c>
       <c r="H41" s="13">
         <v>6.37</v>
       </c>
       <c r="I41" s="13">
         <v>6.78</v>
       </c>
       <c r="J41" s="13">
         <v>6.89</v>
       </c>
       <c r="K41" s="13">
         <v>7.29</v>
       </c>
       <c r="L41" s="13">
         <v>7.21</v>
       </c>
       <c r="M41" s="13">
         <v>7.23</v>
       </c>
-      <c r="N41" s="55">
+      <c r="N41" s="52">
         <v>7.7</v>
       </c>
-      <c r="O41" s="55">
+      <c r="O41" s="52">
         <v>7.92</v>
       </c>
-      <c r="P41" s="55">
+      <c r="P41" s="52">
         <v>6.99</v>
       </c>
-      <c r="Q41" s="55">
+      <c r="Q41" s="52">
         <v>6.6</v>
       </c>
-      <c r="R41" s="55">
+      <c r="R41" s="52">
         <v>6.04</v>
       </c>
-      <c r="S41" s="55">
+      <c r="S41" s="52">
         <v>6.42</v>
       </c>
-      <c r="T41" s="55">
+      <c r="T41" s="52">
         <v>6.25</v>
       </c>
-      <c r="U41" s="55">
+      <c r="U41" s="52">
         <v>6.75</v>
       </c>
-      <c r="V41" s="55">
+      <c r="V41" s="52">
         <v>6.49</v>
       </c>
-      <c r="W41" s="55">
+      <c r="W41" s="52">
         <v>6.26</v>
       </c>
-      <c r="X41" s="55">
+      <c r="X41" s="52">
         <v>6.38</v>
       </c>
-      <c r="Y41" s="55">
+      <c r="Y41" s="52">
         <v>6.54</v>
       </c>
-      <c r="Z41" s="55">
+      <c r="Z41" s="52">
         <v>6.3</v>
       </c>
       <c r="AA41" s="12">
         <v>6.42</v>
       </c>
-      <c r="AB41" s="55">
+      <c r="AB41" s="52">
         <v>5.77</v>
       </c>
-      <c r="AC41" s="42">
+      <c r="AC41" s="39">
         <v>5.23</v>
       </c>
       <c r="AD41" s="12">
         <v>5.81</v>
       </c>
       <c r="AE41" s="12">
         <v>6</v>
       </c>
       <c r="AF41" s="12">
         <v>5.74</v>
       </c>
       <c r="AG41" s="12">
         <v>5.37</v>
       </c>
       <c r="AH41" s="12">
         <v>5.41</v>
       </c>
       <c r="AI41" s="12">
         <v>5.36</v>
       </c>
       <c r="AJ41" s="12">
         <v>5.57</v>
       </c>
       <c r="AK41" s="12">
         <v>5.96</v>
@@ -15354,173 +15560,176 @@
       </c>
       <c r="AS41" s="13">
         <v>5.54</v>
       </c>
       <c r="AT41" s="13">
         <v>5.51</v>
       </c>
       <c r="AU41" s="13">
         <v>5.71</v>
       </c>
       <c r="AV41" s="12">
         <v>5.69</v>
       </c>
       <c r="AW41" s="13">
         <v>5.6</v>
       </c>
       <c r="AX41" s="13">
         <v>4.34</v>
       </c>
       <c r="AY41" s="13">
         <v>4.9400000000000004</v>
       </c>
       <c r="AZ41" s="13">
         <v>5.1100000000000003</v>
       </c>
-      <c r="BA41" s="37">
+      <c r="BA41" s="34">
         <v>5.42</v>
       </c>
       <c r="BB41" s="13">
         <v>5.87</v>
       </c>
       <c r="BC41" s="13">
         <v>6.02</v>
       </c>
       <c r="BD41" s="13">
         <v>6.42</v>
       </c>
-      <c r="BE41" s="37">
+      <c r="BE41" s="34">
         <v>6.3</v>
       </c>
       <c r="BF41" s="13">
         <v>6.39</v>
       </c>
       <c r="BG41" s="13">
         <v>6.29</v>
       </c>
       <c r="BH41" s="13">
         <v>6.13</v>
       </c>
       <c r="BI41" s="13">
         <v>5.98</v>
       </c>
-      <c r="BJ41" s="37">
+      <c r="BJ41" s="34">
         <v>5.2</v>
       </c>
       <c r="BK41" s="13">
         <v>5.43</v>
       </c>
-      <c r="BL41" s="37">
+      <c r="BL41" s="34">
         <v>6.86</v>
       </c>
+      <c r="BM41" s="34">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>8.01</v>
       </c>
       <c r="C42" s="13">
         <v>7.26</v>
       </c>
       <c r="D42" s="13">
         <v>7.77</v>
       </c>
       <c r="E42" s="13">
         <v>7.15</v>
       </c>
       <c r="F42" s="13">
         <v>7.94</v>
       </c>
       <c r="G42" s="13">
         <v>7.99</v>
       </c>
       <c r="H42" s="13">
         <v>8.1</v>
       </c>
       <c r="I42" s="13">
         <v>8.74</v>
       </c>
       <c r="J42" s="13">
         <v>8.77</v>
       </c>
       <c r="K42" s="13">
         <v>8.68</v>
       </c>
       <c r="L42" s="13">
         <v>8.51</v>
       </c>
       <c r="M42" s="13">
         <v>8.94</v>
       </c>
-      <c r="N42" s="55">
+      <c r="N42" s="52">
         <v>1.44</v>
       </c>
-      <c r="O42" s="55">
+      <c r="O42" s="52">
         <v>7.6</v>
       </c>
-      <c r="P42" s="55">
+      <c r="P42" s="52">
         <v>5.97</v>
       </c>
-      <c r="Q42" s="55">
+      <c r="Q42" s="52">
         <v>5.41</v>
       </c>
-      <c r="R42" s="55">
+      <c r="R42" s="52">
         <v>5.77</v>
       </c>
-      <c r="S42" s="55">
+      <c r="S42" s="52">
         <v>6.17</v>
       </c>
-      <c r="T42" s="55">
+      <c r="T42" s="52">
         <v>6</v>
       </c>
-      <c r="U42" s="55">
+      <c r="U42" s="52">
         <v>6.34</v>
       </c>
-      <c r="V42" s="55">
+      <c r="V42" s="52">
         <v>6.62</v>
       </c>
-      <c r="W42" s="55">
+      <c r="W42" s="52">
         <v>6.31</v>
       </c>
-      <c r="X42" s="55">
+      <c r="X42" s="52">
         <v>6.28</v>
       </c>
-      <c r="Y42" s="55">
+      <c r="Y42" s="52">
         <v>6.37</v>
       </c>
-      <c r="Z42" s="55">
+      <c r="Z42" s="52">
         <v>11.46</v>
       </c>
       <c r="AA42" s="12">
         <v>10.210000000000001</v>
       </c>
-      <c r="AB42" s="55">
+      <c r="AB42" s="52">
         <v>9.68</v>
       </c>
-      <c r="AC42" s="42">
+      <c r="AC42" s="39">
         <v>9.49</v>
       </c>
       <c r="AD42" s="12">
         <v>9.4600000000000009</v>
       </c>
       <c r="AE42" s="12">
         <v>9.26</v>
       </c>
       <c r="AF42" s="12">
         <v>8.64</v>
       </c>
       <c r="AG42" s="12">
         <v>7.81</v>
       </c>
       <c r="AH42" s="12">
         <v>7.68</v>
       </c>
       <c r="AI42" s="12">
         <v>7.49</v>
       </c>
       <c r="AJ42" s="12">
         <v>7.69</v>
       </c>
       <c r="AK42" s="12">
         <v>7.72</v>
@@ -15548,173 +15757,176 @@
       </c>
       <c r="AS42" s="13">
         <v>6.72</v>
       </c>
       <c r="AT42" s="13">
         <v>7.56</v>
       </c>
       <c r="AU42" s="13">
         <v>7.77</v>
       </c>
       <c r="AV42" s="12">
         <v>7.89</v>
       </c>
       <c r="AW42" s="13">
         <v>8.1</v>
       </c>
       <c r="AX42" s="13">
         <v>4.5</v>
       </c>
       <c r="AY42" s="13">
         <v>5.91</v>
       </c>
       <c r="AZ42" s="13">
         <v>6.92</v>
       </c>
-      <c r="BA42" s="37">
+      <c r="BA42" s="34">
         <v>7.15</v>
       </c>
       <c r="BB42" s="13">
         <v>6.59</v>
       </c>
       <c r="BC42" s="13">
         <v>6.77</v>
       </c>
       <c r="BD42" s="13">
         <v>6.98</v>
       </c>
-      <c r="BE42" s="37">
+      <c r="BE42" s="34">
         <v>7.13</v>
       </c>
       <c r="BF42" s="13">
         <v>6.85</v>
       </c>
       <c r="BG42" s="13">
         <v>6.9</v>
       </c>
       <c r="BH42" s="13">
         <v>6.83</v>
       </c>
       <c r="BI42" s="13">
         <v>6.75</v>
       </c>
-      <c r="BJ42" s="37">
+      <c r="BJ42" s="34">
         <v>3.8</v>
       </c>
       <c r="BK42" s="13">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BL42" s="37">
+      <c r="BL42" s="34">
         <v>5.25</v>
       </c>
+      <c r="BM42" s="34">
+        <v>6.3</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="37">
+      <c r="B43" s="34">
         <v>2.64</v>
       </c>
-      <c r="C43" s="37">
+      <c r="C43" s="34">
         <v>1.39</v>
       </c>
-      <c r="D43" s="37">
+      <c r="D43" s="34">
         <v>2.74</v>
       </c>
-      <c r="E43" s="37">
+      <c r="E43" s="34">
         <v>3.42</v>
       </c>
-      <c r="F43" s="37">
+      <c r="F43" s="34">
         <v>4.34</v>
       </c>
-      <c r="G43" s="37">
+      <c r="G43" s="34">
         <v>4.1900000000000004</v>
       </c>
-      <c r="H43" s="37">
+      <c r="H43" s="34">
         <v>4.75</v>
       </c>
-      <c r="I43" s="37">
+      <c r="I43" s="34">
         <v>5.67</v>
       </c>
-      <c r="J43" s="37">
+      <c r="J43" s="34">
         <v>6.17</v>
       </c>
-      <c r="K43" s="37">
+      <c r="K43" s="34">
         <v>6.15</v>
       </c>
-      <c r="L43" s="37">
+      <c r="L43" s="34">
         <v>6.4</v>
       </c>
-      <c r="M43" s="37">
+      <c r="M43" s="34">
         <v>6.27</v>
       </c>
-      <c r="N43" s="55">
+      <c r="N43" s="52">
         <v>5.65</v>
       </c>
-      <c r="O43" s="55">
+      <c r="O43" s="52">
         <v>7.23</v>
       </c>
-      <c r="P43" s="55">
+      <c r="P43" s="52">
         <v>7.5</v>
       </c>
-      <c r="Q43" s="55">
+      <c r="Q43" s="52">
         <v>7.09</v>
       </c>
-      <c r="R43" s="55">
+      <c r="R43" s="52">
         <v>7.13</v>
       </c>
-      <c r="S43" s="55">
+      <c r="S43" s="52">
         <v>6.64</v>
       </c>
-      <c r="T43" s="55">
+      <c r="T43" s="52">
         <v>6.38</v>
       </c>
-      <c r="U43" s="55">
+      <c r="U43" s="52">
         <v>6.5</v>
       </c>
-      <c r="V43" s="55">
+      <c r="V43" s="52">
         <v>6.24</v>
       </c>
-      <c r="W43" s="55">
+      <c r="W43" s="52">
         <v>6.09</v>
       </c>
-      <c r="X43" s="55">
+      <c r="X43" s="52">
         <v>5.92</v>
       </c>
-      <c r="Y43" s="55">
+      <c r="Y43" s="52">
         <v>5.93</v>
       </c>
-      <c r="Z43" s="55">
+      <c r="Z43" s="52">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA43" s="12">
         <v>7.21</v>
       </c>
-      <c r="AB43" s="55">
+      <c r="AB43" s="52">
         <v>7.51</v>
       </c>
-      <c r="AC43" s="42">
+      <c r="AC43" s="39">
         <v>7.51</v>
       </c>
       <c r="AD43" s="12">
         <v>7.63</v>
       </c>
       <c r="AE43" s="12">
         <v>7.63</v>
       </c>
       <c r="AF43" s="12">
         <v>7.01</v>
       </c>
       <c r="AG43" s="12">
         <v>6.85</v>
       </c>
       <c r="AH43" s="12">
         <v>6.47</v>
       </c>
       <c r="AI43" s="12">
         <v>6.64</v>
       </c>
       <c r="AJ43" s="12">
         <v>6.42</v>
       </c>
       <c r="AK43" s="12">
         <v>6.5</v>
@@ -15742,88 +15954,91 @@
       </c>
       <c r="AS43" s="13">
         <v>5.88</v>
       </c>
       <c r="AT43" s="13">
         <v>6.16</v>
       </c>
       <c r="AU43" s="13">
         <v>6.29</v>
       </c>
       <c r="AV43" s="12">
         <v>6.12</v>
       </c>
       <c r="AW43" s="13">
         <v>6.31</v>
       </c>
       <c r="AX43" s="13">
         <v>6.7</v>
       </c>
       <c r="AY43" s="13">
         <v>4.88</v>
       </c>
       <c r="AZ43" s="13">
         <v>5.51</v>
       </c>
-      <c r="BA43" s="37">
+      <c r="BA43" s="34">
         <v>5.44</v>
       </c>
       <c r="BB43" s="13">
         <v>6.4</v>
       </c>
       <c r="BC43" s="13">
         <v>5.93</v>
       </c>
       <c r="BD43" s="13">
         <v>5.69</v>
       </c>
-      <c r="BE43" s="37">
+      <c r="BE43" s="34">
         <v>6.16</v>
       </c>
       <c r="BF43" s="13">
         <v>6.34</v>
       </c>
       <c r="BG43" s="13">
         <v>6.29</v>
       </c>
       <c r="BH43" s="13">
         <v>6.03</v>
       </c>
       <c r="BI43" s="13">
         <v>5.8</v>
       </c>
-      <c r="BJ43" s="37">
+      <c r="BJ43" s="34">
         <v>3.4</v>
       </c>
       <c r="BK43" s="13">
         <v>4.05</v>
       </c>
-      <c r="BL43" s="37">
+      <c r="BL43" s="34">
         <v>5.32</v>
       </c>
+      <c r="BM43" s="34">
+        <v>4.87</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="15">
         <v>3.97</v>
       </c>
       <c r="C44" s="15">
         <v>4.55</v>
       </c>
       <c r="D44" s="15">
         <v>5.69</v>
       </c>
       <c r="E44" s="15">
         <v>5.28</v>
       </c>
       <c r="F44" s="15">
         <v>5.65</v>
       </c>
       <c r="G44" s="15">
         <v>5.66</v>
       </c>
       <c r="H44" s="15">
         <v>5.75</v>
       </c>
       <c r="I44" s="15">
@@ -15864,51 +16079,51 @@
       </c>
       <c r="U44" s="14">
         <v>6.79</v>
       </c>
       <c r="V44" s="14">
         <v>6.59</v>
       </c>
       <c r="W44" s="14">
         <v>6.69</v>
       </c>
       <c r="X44" s="14">
         <v>6.57</v>
       </c>
       <c r="Y44" s="14">
         <v>6.23</v>
       </c>
       <c r="Z44" s="14">
         <v>8.42</v>
       </c>
       <c r="AA44" s="14">
         <v>7.5</v>
       </c>
       <c r="AB44" s="14">
         <v>6.07</v>
       </c>
-      <c r="AC44" s="57">
+      <c r="AC44" s="54">
         <v>5.21</v>
       </c>
       <c r="AD44" s="14">
         <v>6.21</v>
       </c>
       <c r="AE44" s="14">
         <v>6.91</v>
       </c>
       <c r="AF44" s="14">
         <v>6.88</v>
       </c>
       <c r="AG44" s="14">
         <v>6.67</v>
       </c>
       <c r="AH44" s="14">
         <v>6.8</v>
       </c>
       <c r="AI44" s="14">
         <v>6.71</v>
       </c>
       <c r="AJ44" s="14">
         <v>7.05</v>
       </c>
       <c r="AK44" s="14">
         <v>6.95</v>
@@ -15972,440 +16187,446 @@
       </c>
       <c r="BE44" s="15">
         <v>5.33</v>
       </c>
       <c r="BF44" s="15">
         <v>5.64</v>
       </c>
       <c r="BG44" s="15">
         <v>5.77</v>
       </c>
       <c r="BH44" s="15">
         <v>5.74</v>
       </c>
       <c r="BI44" s="15">
         <v>5.47</v>
       </c>
       <c r="BJ44" s="15">
         <v>5.38</v>
       </c>
       <c r="BK44" s="15">
         <v>6.09</v>
       </c>
       <c r="BL44" s="15">
         <v>6.15</v>
       </c>
+      <c r="BM44" s="15">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
-      <c r="AL45" s="42"/>
+      <c r="AL45" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BL23"/>
-    <mergeCell ref="A31:BL31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BL2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="AY5:BM5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL47"/>
+  <dimension ref="A2:BM47"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BL31"/>
+      <selection pane="bottomLeft" activeCell="BF49" sqref="BF49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="4.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="5.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.42578125" style="9" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="4.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="33" max="37" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="38" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="52" width="9.140625" style="9"/>
     <col min="53" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="83" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="83"/>
-[...61 lines deleted...]
-      <c r="BL2" s="83"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="82"/>
+      <c r="BJ2" s="82"/>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
     </row>
-    <row r="3" spans="1:64" s="19" customFormat="1">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65" s="19" customFormat="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:64" s="19" customFormat="1">
-[...39 lines deleted...]
-      <c r="AN4" s="40"/>
+    <row r="4" spans="1:65" s="19" customFormat="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:64">
-[...7 lines deleted...]
-      <c r="AX5" s="43"/>
+    <row r="5" spans="1:65">
+      <c r="AQ5" s="40"/>
+      <c r="AR5" s="40"/>
+      <c r="AS5" s="40"/>
+      <c r="AT5" s="40"/>
+      <c r="AU5" s="40"/>
+      <c r="AV5" s="40"/>
+      <c r="AW5" s="40"/>
+      <c r="AX5" s="40"/>
       <c r="AY5" s="16"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="22"/>
-      <c r="BF5" s="65"/>
-[...2 lines deleted...]
-      <c r="BL5" s="81" t="s">
+      <c r="BF5" s="60"/>
+      <c r="BG5" s="70"/>
+      <c r="BK5" s="71"/>
+      <c r="BL5" s="76"/>
+      <c r="BM5" s="78" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
-[...1 lines deleted...]
-      <c r="B6" s="86">
+    <row r="6" spans="1:65">
+      <c r="A6" s="86"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="87"/>
-[...10 lines deleted...]
-      <c r="N6" s="93">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="90">
         <v>2022</v>
       </c>
-      <c r="O6" s="94"/>
-[...10 lines deleted...]
-      <c r="Z6" s="86">
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="91"/>
+      <c r="Z6" s="92">
         <v>2023</v>
       </c>
-      <c r="AA6" s="87"/>
-[...10 lines deleted...]
-      <c r="AL6" s="103">
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="93"/>
+      <c r="AG6" s="93"/>
+      <c r="AH6" s="93"/>
+      <c r="AI6" s="93"/>
+      <c r="AJ6" s="93"/>
+      <c r="AK6" s="94"/>
+      <c r="AL6" s="101">
         <v>2024</v>
       </c>
-      <c r="AM6" s="104"/>
-[...10 lines deleted...]
-      <c r="AX6" s="86">
+      <c r="AM6" s="102"/>
+      <c r="AN6" s="102"/>
+      <c r="AO6" s="102"/>
+      <c r="AP6" s="102"/>
+      <c r="AQ6" s="102"/>
+      <c r="AR6" s="102"/>
+      <c r="AS6" s="102"/>
+      <c r="AT6" s="102"/>
+      <c r="AU6" s="102"/>
+      <c r="AV6" s="102"/>
+      <c r="AW6" s="102"/>
+      <c r="AX6" s="92">
         <v>2025</v>
       </c>
-      <c r="AY6" s="87"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="86">
+      <c r="AY6" s="93"/>
+      <c r="AZ6" s="93"/>
+      <c r="BA6" s="93"/>
+      <c r="BB6" s="93"/>
+      <c r="BC6" s="93"/>
+      <c r="BD6" s="93"/>
+      <c r="BE6" s="93"/>
+      <c r="BF6" s="93"/>
+      <c r="BG6" s="93"/>
+      <c r="BH6" s="93"/>
+      <c r="BI6" s="93"/>
+      <c r="BJ6" s="92">
         <v>2026</v>
       </c>
-      <c r="BK6" s="87"/>
-      <c r="BL6" s="87"/>
+      <c r="BK6" s="93"/>
+      <c r="BL6" s="93"/>
+      <c r="BM6" s="93"/>
     </row>
-    <row r="7" spans="1:64" s="9" customFormat="1" ht="11.25">
-      <c r="A7" s="90"/>
+    <row r="7" spans="1:65" s="9" customFormat="1" ht="11.25">
+      <c r="A7" s="87"/>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -16449,6840 +16670,6946 @@
       </c>
       <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="64" t="s">
+      <c r="AE7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="64" t="s">
+      <c r="AG7" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="64" t="s">
+      <c r="AH7" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="64" t="s">
+      <c r="AI7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="AJ7" s="64" t="s">
+      <c r="AJ7" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="AK7" s="64" t="s">
+      <c r="AK7" s="59" t="s">
         <v>26</v>
       </c>
       <c r="AL7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AO7" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AP7" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="64" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="64" t="s">
+      <c r="AQ7" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="64" t="s">
+      <c r="AS7" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="64" t="s">
+      <c r="AT7" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="64" t="s">
+      <c r="AU7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="AV7" s="64" t="s">
+      <c r="AV7" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="AW7" s="64" t="s">
+      <c r="AW7" s="59" t="s">
         <v>26</v>
       </c>
       <c r="AX7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AZ7" s="64" t="s">
+      <c r="AZ7" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BA7" s="64" t="s">
+      <c r="BA7" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BB7" s="64" t="s">
-[...5 lines deleted...]
-      <c r="BD7" s="69" t="s">
+      <c r="BB7" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="BE7" s="71" t="s">
+      <c r="BE7" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="72" t="s">
+      <c r="BF7" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="74" t="s">
+      <c r="BG7" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="BH7" s="77" t="s">
+      <c r="BH7" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="BI7" s="78" t="s">
+      <c r="BI7" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="BJ7" s="79" t="s">
+      <c r="BJ7" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="79" t="s">
+      <c r="BK7" s="74" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="20" t="s">
         <v>7</v>
       </c>
+      <c r="BM7" s="20" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="98" t="s">
+    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="98"/>
-[...61 lines deleted...]
-      <c r="BL8" s="98"/>
+      <c r="B8" s="97"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="97"/>
+      <c r="E8" s="97"/>
+      <c r="F8" s="97"/>
+      <c r="G8" s="97"/>
+      <c r="H8" s="97"/>
+      <c r="I8" s="97"/>
+      <c r="J8" s="97"/>
+      <c r="K8" s="97"/>
+      <c r="L8" s="97"/>
+      <c r="M8" s="97"/>
+      <c r="N8" s="97"/>
+      <c r="O8" s="97"/>
+      <c r="P8" s="97"/>
+      <c r="Q8" s="97"/>
+      <c r="R8" s="97"/>
+      <c r="S8" s="97"/>
+      <c r="T8" s="97"/>
+      <c r="U8" s="97"/>
+      <c r="V8" s="97"/>
+      <c r="W8" s="97"/>
+      <c r="X8" s="97"/>
+      <c r="Y8" s="97"/>
+      <c r="Z8" s="97"/>
+      <c r="AA8" s="97"/>
+      <c r="AB8" s="97"/>
+      <c r="AC8" s="97"/>
+      <c r="AD8" s="97"/>
+      <c r="AE8" s="97"/>
+      <c r="AF8" s="97"/>
+      <c r="AG8" s="97"/>
+      <c r="AH8" s="97"/>
+      <c r="AI8" s="97"/>
+      <c r="AJ8" s="97"/>
+      <c r="AK8" s="97"/>
+      <c r="AL8" s="97"/>
+      <c r="AM8" s="97"/>
+      <c r="AN8" s="97"/>
+      <c r="AO8" s="97"/>
+      <c r="AP8" s="97"/>
+      <c r="AQ8" s="97"/>
+      <c r="AR8" s="97"/>
+      <c r="AS8" s="97"/>
+      <c r="AT8" s="97"/>
+      <c r="AU8" s="97"/>
+      <c r="AV8" s="97"/>
+      <c r="AW8" s="97"/>
+      <c r="AX8" s="97"/>
+      <c r="AY8" s="97"/>
+      <c r="AZ8" s="97"/>
+      <c r="BA8" s="97"/>
+      <c r="BB8" s="97"/>
+      <c r="BC8" s="97"/>
+      <c r="BD8" s="97"/>
+      <c r="BE8" s="97"/>
+      <c r="BF8" s="97"/>
+      <c r="BG8" s="97"/>
+      <c r="BH8" s="97"/>
+      <c r="BI8" s="97"/>
+      <c r="BJ8" s="97"/>
+      <c r="BK8" s="97"/>
+      <c r="BL8" s="97"/>
+      <c r="BM8" s="97"/>
     </row>
-    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="42">
         <v>15</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="42">
         <v>21</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="30">
         <v>24</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="30">
         <v>18</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F9" s="42">
         <v>31</v>
       </c>
-      <c r="G9" s="44">
+      <c r="G9" s="42">
         <v>14</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="42">
         <v>13</v>
       </c>
-      <c r="I9" s="44">
+      <c r="I9" s="42">
         <v>14</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="42">
         <v>22</v>
       </c>
-      <c r="K9" s="44">
+      <c r="K9" s="42">
         <v>28</v>
       </c>
-      <c r="L9" s="44">
+      <c r="L9" s="42">
         <v>22</v>
       </c>
-      <c r="M9" s="44">
+      <c r="M9" s="42">
         <v>18</v>
       </c>
-      <c r="N9" s="44">
+      <c r="N9" s="42">
         <v>12</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="42">
         <v>12</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="42">
         <v>10</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="42">
         <v>20</v>
       </c>
-      <c r="R9" s="44">
+      <c r="R9" s="42">
         <v>13</v>
       </c>
-      <c r="S9" s="44">
+      <c r="S9" s="42">
         <v>15</v>
       </c>
-      <c r="T9" s="44">
+      <c r="T9" s="42">
         <v>22</v>
       </c>
-      <c r="U9" s="58">
+      <c r="U9" s="46">
         <v>15</v>
       </c>
-      <c r="V9" s="58">
+      <c r="V9" s="46">
         <v>8</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="42">
         <v>15</v>
       </c>
-      <c r="X9" s="58">
+      <c r="X9" s="46">
         <v>11</v>
       </c>
-      <c r="Y9" s="44">
+      <c r="Y9" s="42">
         <v>11</v>
       </c>
-      <c r="Z9" s="44">
+      <c r="Z9" s="42">
         <v>24</v>
       </c>
-      <c r="AA9" s="44">
+      <c r="AA9" s="42">
         <v>17</v>
       </c>
-      <c r="AB9" s="44">
+      <c r="AB9" s="42">
         <v>12</v>
       </c>
-      <c r="AC9" s="9">
+      <c r="AC9" s="57">
         <v>11</v>
       </c>
-      <c r="AD9" s="5">
+      <c r="AD9" s="30">
         <v>23</v>
       </c>
-      <c r="AE9" s="5">
+      <c r="AE9" s="30">
         <v>13</v>
       </c>
-      <c r="AF9" s="5">
+      <c r="AF9" s="30">
         <v>6</v>
       </c>
-      <c r="AG9" s="5">
+      <c r="AG9" s="30">
         <v>24</v>
       </c>
-      <c r="AH9" s="5">
+      <c r="AH9" s="30">
         <v>12</v>
       </c>
-      <c r="AI9" s="5">
+      <c r="AI9" s="30">
         <v>11</v>
       </c>
-      <c r="AJ9" s="28">
+      <c r="AJ9" s="31">
         <v>14</v>
       </c>
-      <c r="AK9" s="28">
+      <c r="AK9" s="31">
         <v>22</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="31">
         <v>23</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="31">
         <v>18</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="31">
         <v>11</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="31">
         <v>19</v>
       </c>
-      <c r="AP9" s="5">
+      <c r="AP9" s="30">
         <v>22</v>
       </c>
-      <c r="AQ9" s="5">
+      <c r="AQ9" s="30">
         <v>12</v>
       </c>
-      <c r="AR9" s="5">
+      <c r="AR9" s="30">
         <v>16</v>
       </c>
-      <c r="AS9" s="5">
+      <c r="AS9" s="30">
         <v>7</v>
       </c>
-      <c r="AT9" s="5">
+      <c r="AT9" s="30">
         <v>12</v>
       </c>
-      <c r="AU9" s="5">
+      <c r="AU9" s="30">
         <v>11</v>
       </c>
-      <c r="AV9" s="5">
+      <c r="AV9" s="30">
         <v>16</v>
       </c>
-      <c r="AW9" s="28">
+      <c r="AW9" s="31">
         <v>10</v>
       </c>
-      <c r="AX9" s="5">
+      <c r="AX9" s="30">
         <v>9</v>
       </c>
-      <c r="AY9" s="5">
+      <c r="AY9" s="30">
         <v>6</v>
       </c>
-      <c r="AZ9" s="5">
+      <c r="AZ9" s="30">
         <v>7</v>
       </c>
-      <c r="BA9" s="5">
+      <c r="BA9" s="30">
         <v>6</v>
       </c>
-      <c r="BB9" s="5">
+      <c r="BB9" s="30">
         <v>6</v>
       </c>
-      <c r="BC9" s="5">
+      <c r="BC9" s="30">
         <v>11</v>
       </c>
-      <c r="BD9" s="5">
+      <c r="BD9" s="30">
         <v>12</v>
       </c>
-      <c r="BE9" s="5">
+      <c r="BE9" s="30">
         <v>8</v>
       </c>
-      <c r="BF9" s="33">
+      <c r="BF9" s="30">
         <v>6</v>
       </c>
-      <c r="BG9" s="28">
+      <c r="BG9" s="31">
         <v>9</v>
       </c>
-      <c r="BH9" s="28">
+      <c r="BH9" s="31">
         <v>5</v>
       </c>
-      <c r="BI9" s="28">
+      <c r="BI9" s="31">
         <v>7</v>
       </c>
-      <c r="BJ9" s="28">
+      <c r="BJ9" s="31">
         <v>6</v>
       </c>
-      <c r="BK9" s="28">
+      <c r="BK9" s="31">
         <v>5</v>
       </c>
-      <c r="BL9" s="5">
+      <c r="BL9" s="30">
         <v>7</v>
       </c>
+      <c r="BM9" s="30">
+        <v>13</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="42">
         <v>12</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="42">
         <v>9</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="30">
         <v>11</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="30">
         <v>13</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="42">
         <v>21</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="42">
         <v>9</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="42">
         <v>8</v>
       </c>
-      <c r="I10" s="44">
+      <c r="I10" s="42">
         <v>6</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="42">
         <v>9</v>
       </c>
-      <c r="K10" s="44">
+      <c r="K10" s="42">
         <v>15</v>
       </c>
-      <c r="L10" s="44">
+      <c r="L10" s="42">
         <v>12</v>
       </c>
-      <c r="M10" s="44">
+      <c r="M10" s="42">
         <v>13</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="42">
         <v>11</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="42">
         <v>6</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="42">
         <v>9</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="42">
         <v>11</v>
       </c>
-      <c r="R10" s="44">
+      <c r="R10" s="42">
         <v>9</v>
       </c>
-      <c r="S10" s="44">
+      <c r="S10" s="42">
         <v>12</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="42">
         <v>15</v>
       </c>
-      <c r="U10" s="58">
+      <c r="U10" s="46">
         <v>9</v>
       </c>
-      <c r="V10" s="58">
+      <c r="V10" s="46">
         <v>5</v>
       </c>
-      <c r="W10" s="44">
+      <c r="W10" s="42">
         <v>11</v>
       </c>
-      <c r="X10" s="58">
+      <c r="X10" s="46">
         <v>6</v>
       </c>
-      <c r="Y10" s="44">
+      <c r="Y10" s="42">
         <v>9</v>
       </c>
-      <c r="Z10" s="44">
+      <c r="Z10" s="42">
         <v>19</v>
       </c>
-      <c r="AA10" s="44">
+      <c r="AA10" s="42">
         <v>11</v>
       </c>
-      <c r="AB10" s="44">
+      <c r="AB10" s="42">
         <v>9</v>
       </c>
-      <c r="AC10" s="9">
+      <c r="AC10" s="57">
         <v>6</v>
       </c>
-      <c r="AD10" s="5">
+      <c r="AD10" s="30">
         <v>14</v>
       </c>
-      <c r="AE10" s="5">
+      <c r="AE10" s="30">
         <v>7</v>
       </c>
-      <c r="AF10" s="5">
-[...2 lines deleted...]
-      <c r="AG10" s="5">
+      <c r="AF10" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="30">
         <v>17</v>
       </c>
-      <c r="AH10" s="5">
+      <c r="AH10" s="30">
         <v>8</v>
       </c>
-      <c r="AI10" s="5">
+      <c r="AI10" s="30">
         <v>5</v>
       </c>
-      <c r="AJ10" s="28">
+      <c r="AJ10" s="31">
         <v>7</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="31">
         <v>9</v>
       </c>
-      <c r="AL10" s="28">
+      <c r="AL10" s="31">
         <v>10</v>
       </c>
-      <c r="AM10" s="28">
+      <c r="AM10" s="31">
         <v>11</v>
       </c>
-      <c r="AN10" s="28">
+      <c r="AN10" s="31">
         <v>4</v>
       </c>
-      <c r="AO10" s="28">
+      <c r="AO10" s="31">
         <v>12</v>
       </c>
-      <c r="AP10" s="5">
+      <c r="AP10" s="30">
         <v>15</v>
       </c>
-      <c r="AQ10" s="5">
+      <c r="AQ10" s="30">
         <v>9</v>
       </c>
-      <c r="AR10" s="5">
+      <c r="AR10" s="30">
         <v>11</v>
       </c>
-      <c r="AS10" s="5">
+      <c r="AS10" s="30">
         <v>5</v>
       </c>
-      <c r="AT10" s="5">
+      <c r="AT10" s="30">
         <v>8</v>
       </c>
-      <c r="AU10" s="5">
+      <c r="AU10" s="30">
         <v>8</v>
       </c>
-      <c r="AV10" s="5">
+      <c r="AV10" s="30">
         <v>8</v>
       </c>
-      <c r="AW10" s="28">
+      <c r="AW10" s="31">
         <v>4</v>
       </c>
-      <c r="AX10" s="5">
+      <c r="AX10" s="30">
         <v>6</v>
       </c>
-      <c r="AY10" s="5">
+      <c r="AY10" s="30">
         <v>5</v>
       </c>
-      <c r="AZ10" s="5">
+      <c r="AZ10" s="30">
         <v>5</v>
       </c>
-      <c r="BA10" s="5">
+      <c r="BA10" s="30">
         <v>2</v>
       </c>
-      <c r="BB10" s="5">
+      <c r="BB10" s="30">
         <v>6</v>
       </c>
-      <c r="BC10" s="5">
+      <c r="BC10" s="30">
         <v>5</v>
       </c>
-      <c r="BD10" s="5">
+      <c r="BD10" s="30">
         <v>12</v>
       </c>
-      <c r="BE10" s="5">
+      <c r="BE10" s="30">
         <v>6</v>
       </c>
-      <c r="BF10" s="33">
-[...2 lines deleted...]
-      <c r="BG10" s="28">
+      <c r="BF10" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG10" s="31">
         <v>4</v>
       </c>
-      <c r="BH10" s="28">
+      <c r="BH10" s="31">
         <v>4</v>
       </c>
-      <c r="BI10" s="28">
+      <c r="BI10" s="31">
         <v>3</v>
       </c>
-      <c r="BJ10" s="28">
+      <c r="BJ10" s="31">
         <v>4</v>
       </c>
-      <c r="BK10" s="28">
+      <c r="BK10" s="31">
         <v>2</v>
       </c>
-      <c r="BL10" s="5">
+      <c r="BL10" s="30">
         <v>3</v>
       </c>
+      <c r="BM10" s="30">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="44">
-[...5 lines deleted...]
-      <c r="D11" s="5">
+      <c r="B11" s="42">
+        <v>1</v>
+      </c>
+      <c r="C11" s="42">
+        <v>0</v>
+      </c>
+      <c r="D11" s="30">
         <v>3</v>
       </c>
-      <c r="E11" s="44">
-[...5 lines deleted...]
-      <c r="G11" s="44">
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>1</v>
+      </c>
+      <c r="G11" s="42">
         <v>2</v>
       </c>
-      <c r="H11" s="44">
-[...8 lines deleted...]
-      <c r="K11" s="44">
+      <c r="H11" s="42">
+        <v>0</v>
+      </c>
+      <c r="I11" s="42">
+        <v>0</v>
+      </c>
+      <c r="J11" s="42">
+        <v>0</v>
+      </c>
+      <c r="K11" s="42">
         <v>3</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="42">
         <v>3</v>
       </c>
-      <c r="M11" s="44">
-[...50 lines deleted...]
-      <c r="AD11" s="5">
+      <c r="M11" s="42">
+        <v>0</v>
+      </c>
+      <c r="N11" s="42">
+        <v>0</v>
+      </c>
+      <c r="O11" s="42">
+        <v>0</v>
+      </c>
+      <c r="P11" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>1</v>
+      </c>
+      <c r="R11" s="42">
+        <v>0</v>
+      </c>
+      <c r="S11" s="42">
+        <v>0</v>
+      </c>
+      <c r="T11" s="42">
+        <v>1</v>
+      </c>
+      <c r="U11" s="46">
+        <v>0</v>
+      </c>
+      <c r="V11" s="46">
+        <v>0</v>
+      </c>
+      <c r="W11" s="42">
+        <v>0</v>
+      </c>
+      <c r="X11" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="30">
         <v>2</v>
       </c>
-      <c r="AE11" s="5">
-[...14 lines deleted...]
-      <c r="AJ11" s="28">
+      <c r="AE11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="31">
         <v>2</v>
       </c>
-      <c r="AK11" s="28">
-[...11 lines deleted...]
-      <c r="AO11" s="28">
+      <c r="AK11" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="31">
         <v>2</v>
       </c>
-      <c r="AP11" s="5">
-[...17 lines deleted...]
-      <c r="AV11" s="5">
+      <c r="AP11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="30">
         <v>3</v>
       </c>
-      <c r="AW11" s="28">
-[...45 lines deleted...]
-        <v>0</v>
+      <c r="AW11" s="31">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="30">
+        <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="44">
-[...23 lines deleted...]
-      <c r="J12" s="44">
+      <c r="B12" s="42">
+        <v>0</v>
+      </c>
+      <c r="C12" s="42">
+        <v>0</v>
+      </c>
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="30">
+        <v>1</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>1</v>
+      </c>
+      <c r="H12" s="42">
+        <v>0</v>
+      </c>
+      <c r="I12" s="42">
+        <v>0</v>
+      </c>
+      <c r="J12" s="42">
         <v>2</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="42">
         <v>2</v>
       </c>
-      <c r="L12" s="44">
-[...74 lines deleted...]
-      <c r="AK12" s="28">
+      <c r="L12" s="42">
+        <v>1</v>
+      </c>
+      <c r="M12" s="42">
+        <v>0</v>
+      </c>
+      <c r="N12" s="42">
+        <v>0</v>
+      </c>
+      <c r="O12" s="42">
+        <v>0</v>
+      </c>
+      <c r="P12" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>1</v>
+      </c>
+      <c r="R12" s="42">
+        <v>0</v>
+      </c>
+      <c r="S12" s="42">
+        <v>1</v>
+      </c>
+      <c r="T12" s="42">
+        <v>0</v>
+      </c>
+      <c r="U12" s="46">
+        <v>0</v>
+      </c>
+      <c r="V12" s="46">
+        <v>0</v>
+      </c>
+      <c r="W12" s="42">
+        <v>0</v>
+      </c>
+      <c r="X12" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="31">
         <v>2</v>
       </c>
-      <c r="AL12" s="28">
+      <c r="AL12" s="31">
         <v>2</v>
       </c>
-      <c r="AM12" s="28">
-[...74 lines deleted...]
-      <c r="BL12" s="5">
+      <c r="AM12" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="31">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="30">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL12" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="44">
-[...2 lines deleted...]
-      <c r="C13" s="44">
+      <c r="B13" s="42">
+        <v>0</v>
+      </c>
+      <c r="C13" s="42">
         <v>4</v>
       </c>
-      <c r="D13" s="5">
-[...20 lines deleted...]
-      <c r="K13" s="44">
+      <c r="D13" s="30">
+        <v>1</v>
+      </c>
+      <c r="E13" s="30">
+        <v>1</v>
+      </c>
+      <c r="F13" s="42">
+        <v>0</v>
+      </c>
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="42">
+        <v>1</v>
+      </c>
+      <c r="I13" s="42">
+        <v>1</v>
+      </c>
+      <c r="J13" s="42">
+        <v>0</v>
+      </c>
+      <c r="K13" s="42">
         <v>3</v>
       </c>
-      <c r="L13" s="44">
-[...56 lines deleted...]
-      <c r="AE13" s="5">
+      <c r="L13" s="42">
+        <v>0</v>
+      </c>
+      <c r="M13" s="42">
+        <v>0</v>
+      </c>
+      <c r="N13" s="42">
+        <v>0</v>
+      </c>
+      <c r="O13" s="42">
+        <v>1</v>
+      </c>
+      <c r="P13" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>0</v>
+      </c>
+      <c r="R13" s="42">
+        <v>1</v>
+      </c>
+      <c r="S13" s="42">
+        <v>1</v>
+      </c>
+      <c r="T13" s="42">
+        <v>0</v>
+      </c>
+      <c r="U13" s="46">
+        <v>0</v>
+      </c>
+      <c r="V13" s="46">
+        <v>0</v>
+      </c>
+      <c r="W13" s="42">
+        <v>1</v>
+      </c>
+      <c r="X13" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="42">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="42">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="30">
         <v>2</v>
       </c>
-      <c r="AF13" s="5">
-[...2 lines deleted...]
-      <c r="AG13" s="5">
+      <c r="AF13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="30">
         <v>2</v>
       </c>
-      <c r="AH13" s="5">
-[...2 lines deleted...]
-      <c r="AI13" s="5">
+      <c r="AH13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="30">
         <v>2</v>
       </c>
-      <c r="AJ13" s="28">
-[...83 lines deleted...]
-      <c r="BL13" s="5">
+      <c r="AJ13" s="31">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="30">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB13" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="44">
-[...11 lines deleted...]
-      <c r="F14" s="44">
+      <c r="B14" s="42">
+        <v>0</v>
+      </c>
+      <c r="C14" s="42">
+        <v>1</v>
+      </c>
+      <c r="D14" s="42">
+        <v>0</v>
+      </c>
+      <c r="E14" s="30">
+        <v>1</v>
+      </c>
+      <c r="F14" s="42">
         <v>2</v>
       </c>
-      <c r="G14" s="44">
-[...56 lines deleted...]
-      <c r="Z14" s="44">
+      <c r="G14" s="42">
+        <v>0</v>
+      </c>
+      <c r="H14" s="42">
+        <v>0</v>
+      </c>
+      <c r="I14" s="42">
+        <v>0</v>
+      </c>
+      <c r="J14" s="42">
+        <v>0</v>
+      </c>
+      <c r="K14" s="42">
+        <v>0</v>
+      </c>
+      <c r="L14" s="42">
+        <v>0</v>
+      </c>
+      <c r="M14" s="42">
+        <v>0</v>
+      </c>
+      <c r="N14" s="42">
+        <v>0</v>
+      </c>
+      <c r="O14" s="42">
+        <v>0</v>
+      </c>
+      <c r="P14" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>0</v>
+      </c>
+      <c r="R14" s="42">
+        <v>0</v>
+      </c>
+      <c r="S14" s="42">
+        <v>0</v>
+      </c>
+      <c r="T14" s="42">
+        <v>0</v>
+      </c>
+      <c r="U14" s="46">
+        <v>0</v>
+      </c>
+      <c r="V14" s="46">
+        <v>0</v>
+      </c>
+      <c r="W14" s="42">
+        <v>0</v>
+      </c>
+      <c r="X14" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="42">
         <v>2</v>
       </c>
-      <c r="AA14" s="44">
-[...110 lines deleted...]
-      <c r="BL14" s="5">
+      <c r="AA14" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="30">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="44">
-[...47 lines deleted...]
-      <c r="R15" s="44">
+      <c r="B15" s="42">
+        <v>0</v>
+      </c>
+      <c r="C15" s="42">
+        <v>0</v>
+      </c>
+      <c r="D15" s="30">
+        <v>1</v>
+      </c>
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>1</v>
+      </c>
+      <c r="G15" s="42">
+        <v>0</v>
+      </c>
+      <c r="H15" s="42">
+        <v>0</v>
+      </c>
+      <c r="I15" s="42">
+        <v>0</v>
+      </c>
+      <c r="J15" s="42">
+        <v>0</v>
+      </c>
+      <c r="K15" s="42">
+        <v>1</v>
+      </c>
+      <c r="L15" s="42">
+        <v>0</v>
+      </c>
+      <c r="M15" s="42">
+        <v>0</v>
+      </c>
+      <c r="N15" s="42">
+        <v>0</v>
+      </c>
+      <c r="O15" s="42">
+        <v>0</v>
+      </c>
+      <c r="P15" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>1</v>
+      </c>
+      <c r="R15" s="42">
         <v>2</v>
       </c>
-      <c r="S15" s="44">
-[...125 lines deleted...]
-      <c r="BI15" s="28">
+      <c r="S15" s="42">
+        <v>0</v>
+      </c>
+      <c r="T15" s="42">
+        <v>0</v>
+      </c>
+      <c r="U15" s="46">
+        <v>0</v>
+      </c>
+      <c r="V15" s="46">
+        <v>0</v>
+      </c>
+      <c r="W15" s="42">
+        <v>0</v>
+      </c>
+      <c r="X15" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="42">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="31">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AT15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AW15" s="31">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB15" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="31">
         <v>2</v>
       </c>
-      <c r="BJ15" s="9">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="BJ15" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="44">
-[...185 lines deleted...]
-      <c r="BL16" s="5">
+      <c r="B16" s="42">
+        <v>0</v>
+      </c>
+      <c r="C16" s="42">
+        <v>1</v>
+      </c>
+      <c r="D16" s="42">
+        <v>0</v>
+      </c>
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="42">
+        <v>0</v>
+      </c>
+      <c r="I16" s="42">
+        <v>1</v>
+      </c>
+      <c r="J16" s="42">
+        <v>0</v>
+      </c>
+      <c r="K16" s="42">
+        <v>1</v>
+      </c>
+      <c r="L16" s="42">
+        <v>0</v>
+      </c>
+      <c r="M16" s="42">
+        <v>0</v>
+      </c>
+      <c r="N16" s="42">
+        <v>0</v>
+      </c>
+      <c r="O16" s="42">
+        <v>0</v>
+      </c>
+      <c r="P16" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>0</v>
+      </c>
+      <c r="R16" s="42">
+        <v>0</v>
+      </c>
+      <c r="S16" s="42">
+        <v>0</v>
+      </c>
+      <c r="T16" s="42">
+        <v>0</v>
+      </c>
+      <c r="U16" s="46">
+        <v>0</v>
+      </c>
+      <c r="V16" s="46">
+        <v>0</v>
+      </c>
+      <c r="W16" s="42">
+        <v>1</v>
+      </c>
+      <c r="X16" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="42">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="30">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="30">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="44">
-[...2 lines deleted...]
-      <c r="C17" s="44">
+      <c r="B17" s="42">
+        <v>0</v>
+      </c>
+      <c r="C17" s="42">
         <v>3</v>
       </c>
-      <c r="D17" s="44">
-[...5 lines deleted...]
-      <c r="F17" s="44">
+      <c r="D17" s="42">
+        <v>0</v>
+      </c>
+      <c r="E17" s="42">
+        <v>0</v>
+      </c>
+      <c r="F17" s="42">
         <v>2</v>
       </c>
-      <c r="G17" s="44">
-[...5 lines deleted...]
-      <c r="I17" s="44">
+      <c r="G17" s="42">
+        <v>0</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0</v>
+      </c>
+      <c r="I17" s="42">
         <v>2</v>
       </c>
-      <c r="J17" s="44">
+      <c r="J17" s="42">
         <v>2</v>
       </c>
-      <c r="K17" s="44">
-[...29 lines deleted...]
-      <c r="U17" s="58">
+      <c r="K17" s="42">
+        <v>1</v>
+      </c>
+      <c r="L17" s="42">
+        <v>1</v>
+      </c>
+      <c r="M17" s="42">
+        <v>0</v>
+      </c>
+      <c r="N17" s="42">
+        <v>0</v>
+      </c>
+      <c r="O17" s="42">
+        <v>1</v>
+      </c>
+      <c r="P17" s="42">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>0</v>
+      </c>
+      <c r="R17" s="42">
+        <v>0</v>
+      </c>
+      <c r="S17" s="42">
+        <v>0</v>
+      </c>
+      <c r="T17" s="42">
+        <v>1</v>
+      </c>
+      <c r="U17" s="46">
         <v>4</v>
       </c>
-      <c r="V17" s="58">
-[...14 lines deleted...]
-      <c r="AA17" s="44">
+      <c r="V17" s="46">
+        <v>1</v>
+      </c>
+      <c r="W17" s="42">
+        <v>0</v>
+      </c>
+      <c r="X17" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="42">
         <v>3</v>
       </c>
-      <c r="AB17" s="44">
-[...2 lines deleted...]
-      <c r="AC17" s="9">
+      <c r="AB17" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="57">
         <v>2</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD17" s="30">
         <v>2</v>
       </c>
-      <c r="AE17" s="5">
-[...2 lines deleted...]
-      <c r="AF17" s="5">
+      <c r="AE17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="30">
         <v>2</v>
       </c>
-      <c r="AG17" s="5">
-[...11 lines deleted...]
-      <c r="AK17" s="28">
+      <c r="AG17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="31">
         <v>6</v>
       </c>
-      <c r="AL17" s="28">
+      <c r="AL17" s="31">
         <v>3</v>
       </c>
-      <c r="AM17" s="28">
-[...14 lines deleted...]
-      <c r="AR17" s="5">
+      <c r="AM17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="31">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="30">
         <v>3</v>
       </c>
-      <c r="AS17" s="5">
-[...11 lines deleted...]
-      <c r="AW17" s="28">
+      <c r="AS17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="31">
         <v>2</v>
       </c>
-      <c r="AX17" s="5">
-[...23 lines deleted...]
-      <c r="BF17" s="33">
+      <c r="AX17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB17" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="30">
         <v>3</v>
       </c>
-      <c r="BG17" s="28">
-[...14 lines deleted...]
-      <c r="BL17" s="5">
+      <c r="BG17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>1</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="44">
-[...185 lines deleted...]
-      <c r="BL18" s="5">
+      <c r="B18" s="42">
+        <v>0</v>
+      </c>
+      <c r="C18" s="42">
+        <v>0</v>
+      </c>
+      <c r="D18" s="30">
+        <v>1</v>
+      </c>
+      <c r="E18" s="42">
+        <v>0</v>
+      </c>
+      <c r="F18" s="42">
+        <v>0</v>
+      </c>
+      <c r="G18" s="42">
+        <v>0</v>
+      </c>
+      <c r="H18" s="42">
+        <v>1</v>
+      </c>
+      <c r="I18" s="42">
+        <v>1</v>
+      </c>
+      <c r="J18" s="42">
+        <v>1</v>
+      </c>
+      <c r="K18" s="42">
+        <v>0</v>
+      </c>
+      <c r="L18" s="42">
+        <v>1</v>
+      </c>
+      <c r="M18" s="42">
+        <v>1</v>
+      </c>
+      <c r="N18" s="42">
+        <v>0</v>
+      </c>
+      <c r="O18" s="42">
+        <v>0</v>
+      </c>
+      <c r="P18" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>0</v>
+      </c>
+      <c r="R18" s="42">
+        <v>1</v>
+      </c>
+      <c r="S18" s="42">
+        <v>0</v>
+      </c>
+      <c r="T18" s="42">
+        <v>0</v>
+      </c>
+      <c r="U18" s="46">
+        <v>0</v>
+      </c>
+      <c r="V18" s="46">
+        <v>0</v>
+      </c>
+      <c r="W18" s="42">
+        <v>0</v>
+      </c>
+      <c r="X18" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="31">
+        <v>1</v>
+      </c>
+      <c r="AX18" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="30">
+        <v>1</v>
+      </c>
+      <c r="BF18" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="44">
-[...2 lines deleted...]
-      <c r="C19" s="44">
+      <c r="B19" s="42">
+        <v>1</v>
+      </c>
+      <c r="C19" s="42">
         <v>2</v>
       </c>
-      <c r="D19" s="44">
-[...17 lines deleted...]
-      <c r="J19" s="44">
+      <c r="D19" s="42">
+        <v>0</v>
+      </c>
+      <c r="E19" s="30">
+        <v>1</v>
+      </c>
+      <c r="F19" s="42">
+        <v>0</v>
+      </c>
+      <c r="G19" s="42">
+        <v>0</v>
+      </c>
+      <c r="H19" s="42">
+        <v>1</v>
+      </c>
+      <c r="I19" s="42">
+        <v>0</v>
+      </c>
+      <c r="J19" s="42">
         <v>2</v>
       </c>
-      <c r="K19" s="44">
-[...2 lines deleted...]
-      <c r="L19" s="44">
+      <c r="K19" s="42">
+        <v>1</v>
+      </c>
+      <c r="L19" s="42">
         <v>3</v>
       </c>
-      <c r="M19" s="44">
-[...11 lines deleted...]
-      <c r="Q19" s="44">
+      <c r="M19" s="42">
+        <v>0</v>
+      </c>
+      <c r="N19" s="42">
+        <v>0</v>
+      </c>
+      <c r="O19" s="42">
+        <v>0</v>
+      </c>
+      <c r="P19" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="42">
         <v>2</v>
       </c>
-      <c r="R19" s="59">
-[...5 lines deleted...]
-      <c r="T19" s="44">
+      <c r="R19" s="43">
+        <v>0</v>
+      </c>
+      <c r="S19" s="42">
+        <v>0</v>
+      </c>
+      <c r="T19" s="42">
         <v>2</v>
       </c>
-      <c r="U19" s="58">
-[...56 lines deleted...]
-      <c r="AN19" s="28">
+      <c r="U19" s="46">
+        <v>0</v>
+      </c>
+      <c r="V19" s="46">
+        <v>1</v>
+      </c>
+      <c r="W19" s="42">
+        <v>0</v>
+      </c>
+      <c r="X19" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="31">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="31">
         <v>2</v>
       </c>
-      <c r="AO19" s="28">
-[...20 lines deleted...]
-      <c r="AV19" s="5">
+      <c r="AO19" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV19" s="30">
         <v>2</v>
       </c>
-      <c r="AW19" s="28">
-[...45 lines deleted...]
-        <v>0</v>
+      <c r="AW19" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>1</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="30">
+        <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="44">
-[...5 lines deleted...]
-      <c r="D20" s="5">
+      <c r="B20" s="42">
+        <v>0</v>
+      </c>
+      <c r="C20" s="42">
+        <v>0</v>
+      </c>
+      <c r="D20" s="30">
         <v>2</v>
       </c>
-      <c r="E20" s="44">
-[...14 lines deleted...]
-      <c r="J20" s="44">
+      <c r="E20" s="42">
+        <v>0</v>
+      </c>
+      <c r="F20" s="42">
+        <v>0</v>
+      </c>
+      <c r="G20" s="42">
+        <v>0</v>
+      </c>
+      <c r="H20" s="42">
+        <v>0</v>
+      </c>
+      <c r="I20" s="42">
+        <v>0</v>
+      </c>
+      <c r="J20" s="42">
         <v>3</v>
       </c>
-      <c r="K20" s="44">
-[...5 lines deleted...]
-      <c r="M20" s="44">
+      <c r="K20" s="42">
+        <v>1</v>
+      </c>
+      <c r="L20" s="42">
+        <v>0</v>
+      </c>
+      <c r="M20" s="42">
         <v>4</v>
       </c>
-      <c r="N20" s="44">
-[...2 lines deleted...]
-      <c r="O20" s="44">
+      <c r="N20" s="42">
+        <v>0</v>
+      </c>
+      <c r="O20" s="42">
         <v>3</v>
       </c>
-      <c r="P20" s="59">
-[...59 lines deleted...]
-      <c r="AJ20" s="28">
+      <c r="P20" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>0</v>
+      </c>
+      <c r="R20" s="43">
+        <v>0</v>
+      </c>
+      <c r="S20" s="42">
+        <v>0</v>
+      </c>
+      <c r="T20" s="42">
+        <v>1</v>
+      </c>
+      <c r="U20" s="46">
+        <v>1</v>
+      </c>
+      <c r="V20" s="46">
+        <v>0</v>
+      </c>
+      <c r="W20" s="42">
+        <v>0</v>
+      </c>
+      <c r="X20" s="46">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="42">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="31">
         <v>2</v>
       </c>
-      <c r="AK20" s="28">
-[...53 lines deleted...]
-      <c r="BC20" s="5">
+      <c r="AK20" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM20" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="31">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="30">
+        <v>1</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="30">
+        <v>1</v>
+      </c>
+      <c r="AZ20" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC20" s="30">
         <v>3</v>
       </c>
-      <c r="BD20" s="5">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="BD20" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="30">
+        <v>1</v>
+      </c>
+      <c r="BF20" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG20" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH20" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM20" s="30">
+        <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="44">
-[...5 lines deleted...]
-      <c r="D21" s="5">
+      <c r="B21" s="42">
+        <v>1</v>
+      </c>
+      <c r="C21" s="42">
+        <v>1</v>
+      </c>
+      <c r="D21" s="30">
         <v>4</v>
       </c>
-      <c r="E21" s="5">
-[...2 lines deleted...]
-      <c r="F21" s="44">
+      <c r="E21" s="30">
+        <v>1</v>
+      </c>
+      <c r="F21" s="42">
         <v>3</v>
       </c>
-      <c r="G21" s="44">
-[...2 lines deleted...]
-      <c r="H21" s="44">
+      <c r="G21" s="42">
+        <v>1</v>
+      </c>
+      <c r="H21" s="42">
         <v>2</v>
       </c>
-      <c r="I21" s="44">
+      <c r="I21" s="42">
         <v>2</v>
       </c>
-      <c r="J21" s="44">
-[...20 lines deleted...]
-      <c r="Q21" s="44">
+      <c r="J21" s="42">
+        <v>1</v>
+      </c>
+      <c r="K21" s="42">
+        <v>0</v>
+      </c>
+      <c r="L21" s="42">
+        <v>1</v>
+      </c>
+      <c r="M21" s="42">
+        <v>0</v>
+      </c>
+      <c r="N21" s="42">
+        <v>1</v>
+      </c>
+      <c r="O21" s="42">
+        <v>1</v>
+      </c>
+      <c r="P21" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="42">
         <v>4</v>
       </c>
-      <c r="R21" s="59">
-[...5 lines deleted...]
-      <c r="T21" s="44">
+      <c r="R21" s="43">
+        <v>0</v>
+      </c>
+      <c r="S21" s="42">
+        <v>0</v>
+      </c>
+      <c r="T21" s="42">
         <v>2</v>
       </c>
-      <c r="U21" s="58">
-[...8 lines deleted...]
-      <c r="X21" s="58">
+      <c r="U21" s="46">
+        <v>1</v>
+      </c>
+      <c r="V21" s="46">
+        <v>1</v>
+      </c>
+      <c r="W21" s="42">
+        <v>1</v>
+      </c>
+      <c r="X21" s="46">
         <v>2</v>
       </c>
-      <c r="Y21" s="44">
-[...14 lines deleted...]
-      <c r="AD21" s="5">
+      <c r="Y21" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="30">
         <v>2</v>
       </c>
-      <c r="AE21" s="5">
-[...5 lines deleted...]
-      <c r="AG21" s="5">
+      <c r="AE21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="30">
         <v>2</v>
       </c>
-      <c r="AH21" s="48">
-[...11 lines deleted...]
-      <c r="AL21" s="30">
+      <c r="AH21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="79">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="79">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="79">
         <v>2</v>
       </c>
-      <c r="AM21" s="30">
+      <c r="AM21" s="79">
         <v>2</v>
       </c>
-      <c r="AN21" s="30">
-[...8 lines deleted...]
-      <c r="AQ21" s="5">
+      <c r="AN21" s="79">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="79">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="30">
         <v>2</v>
       </c>
-      <c r="AR21" s="5">
-[...50 lines deleted...]
-      <c r="BI21" s="28">
+      <c r="AR21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="31">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD21" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="31">
         <v>2</v>
       </c>
-      <c r="BJ21" s="9">
-[...5 lines deleted...]
-      <c r="BL21" s="5">
+      <c r="BJ21" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="30">
         <v>2</v>
       </c>
+      <c r="BM21" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="44">
-[...23 lines deleted...]
-      <c r="J22" s="44">
+      <c r="B22" s="42">
+        <v>0</v>
+      </c>
+      <c r="C22" s="42">
+        <v>0</v>
+      </c>
+      <c r="D22" s="30">
+        <v>1</v>
+      </c>
+      <c r="E22" s="42">
+        <v>0</v>
+      </c>
+      <c r="F22" s="42">
+        <v>1</v>
+      </c>
+      <c r="G22" s="42">
+        <v>1</v>
+      </c>
+      <c r="H22" s="42">
+        <v>0</v>
+      </c>
+      <c r="I22" s="42">
+        <v>1</v>
+      </c>
+      <c r="J22" s="42">
         <v>2</v>
       </c>
-      <c r="K22" s="44">
-[...56 lines deleted...]
-      <c r="AD22" s="5">
+      <c r="K22" s="42">
+        <v>0</v>
+      </c>
+      <c r="L22" s="42">
+        <v>0</v>
+      </c>
+      <c r="M22" s="42">
+        <v>0</v>
+      </c>
+      <c r="N22" s="43">
+        <v>0</v>
+      </c>
+      <c r="O22" s="43">
+        <v>0</v>
+      </c>
+      <c r="P22" s="43">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>0</v>
+      </c>
+      <c r="R22" s="43">
+        <v>0</v>
+      </c>
+      <c r="S22" s="42">
+        <v>1</v>
+      </c>
+      <c r="T22" s="42">
+        <v>0</v>
+      </c>
+      <c r="U22" s="46">
+        <v>0</v>
+      </c>
+      <c r="V22" s="46">
+        <v>0</v>
+      </c>
+      <c r="W22" s="42">
+        <v>1</v>
+      </c>
+      <c r="X22" s="46">
+        <v>1</v>
+      </c>
+      <c r="Y22" s="42">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="42">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="42">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="30">
         <v>2</v>
       </c>
-      <c r="AE22" s="5">
-[...8 lines deleted...]
-      <c r="AH22" s="48">
+      <c r="AE22" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="47">
         <v>2</v>
       </c>
-      <c r="AI22" s="48">
-[...20 lines deleted...]
-      <c r="AP22" s="5">
+      <c r="AI22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="79">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="79">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM22" s="79">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="79">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="79">
+        <v>1</v>
+      </c>
+      <c r="AP22" s="30">
         <v>2</v>
       </c>
-      <c r="AQ22" s="5">
-[...62 lines deleted...]
-      <c r="BL22" s="9">
+      <c r="AQ22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="30">
+        <v>1</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="31">
+        <v>1</v>
+      </c>
+      <c r="AX22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY22" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH22" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="57">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="97" t="s">
+    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="97"/>
-[...61 lines deleted...]
-      <c r="BL23" s="97"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="96"/>
+      <c r="D23" s="96"/>
+      <c r="E23" s="96"/>
+      <c r="F23" s="96"/>
+      <c r="G23" s="96"/>
+      <c r="H23" s="96"/>
+      <c r="I23" s="96"/>
+      <c r="J23" s="96"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="96"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="96"/>
+      <c r="P23" s="96"/>
+      <c r="Q23" s="96"/>
+      <c r="R23" s="96"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="96"/>
+      <c r="U23" s="96"/>
+      <c r="V23" s="96"/>
+      <c r="W23" s="96"/>
+      <c r="X23" s="96"/>
+      <c r="Y23" s="96"/>
+      <c r="Z23" s="96"/>
+      <c r="AA23" s="96"/>
+      <c r="AB23" s="96"/>
+      <c r="AC23" s="96"/>
+      <c r="AD23" s="96"/>
+      <c r="AE23" s="96"/>
+      <c r="AF23" s="96"/>
+      <c r="AG23" s="96"/>
+      <c r="AH23" s="96"/>
+      <c r="AI23" s="96"/>
+      <c r="AJ23" s="96"/>
+      <c r="AK23" s="96"/>
+      <c r="AL23" s="96"/>
+      <c r="AM23" s="96"/>
+      <c r="AN23" s="96"/>
+      <c r="AO23" s="96"/>
+      <c r="AP23" s="96"/>
+      <c r="AQ23" s="96"/>
+      <c r="AR23" s="96"/>
+      <c r="AS23" s="96"/>
+      <c r="AT23" s="96"/>
+      <c r="AU23" s="96"/>
+      <c r="AV23" s="96"/>
+      <c r="AW23" s="96"/>
+      <c r="AX23" s="96"/>
+      <c r="AY23" s="96"/>
+      <c r="AZ23" s="96"/>
+      <c r="BA23" s="96"/>
+      <c r="BB23" s="96"/>
+      <c r="BC23" s="96"/>
+      <c r="BD23" s="96"/>
+      <c r="BE23" s="96"/>
+      <c r="BF23" s="96"/>
+      <c r="BG23" s="96"/>
+      <c r="BH23" s="96"/>
+      <c r="BI23" s="96"/>
+      <c r="BJ23" s="96"/>
+      <c r="BK23" s="96"/>
+      <c r="BL23" s="96"/>
+      <c r="BM23" s="96"/>
     </row>
-    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="42">
         <v>14</v>
       </c>
-      <c r="C24" s="44">
+      <c r="C24" s="42">
         <v>13</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="30">
         <v>17</v>
       </c>
-      <c r="E24" s="5">
+      <c r="E24" s="30">
         <v>14</v>
       </c>
-      <c r="F24" s="44">
+      <c r="F24" s="42">
         <v>26</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="42">
         <v>11</v>
       </c>
-      <c r="H24" s="44">
+      <c r="H24" s="42">
         <v>10</v>
       </c>
-      <c r="I24" s="44">
+      <c r="I24" s="42">
         <v>7</v>
       </c>
-      <c r="J24" s="44">
+      <c r="J24" s="42">
         <v>14</v>
       </c>
-      <c r="K24" s="44">
+      <c r="K24" s="42">
         <v>18</v>
       </c>
-      <c r="L24" s="44">
+      <c r="L24" s="42">
         <v>14</v>
       </c>
-      <c r="M24" s="44">
+      <c r="M24" s="42">
         <v>17</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="42">
         <v>12</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="42">
         <v>7</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="42">
         <v>10</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="42">
         <v>15</v>
       </c>
-      <c r="R24" s="44">
+      <c r="R24" s="42">
         <v>9</v>
       </c>
-      <c r="S24" s="44">
+      <c r="S24" s="42">
         <v>12</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="42">
         <v>18</v>
       </c>
-      <c r="U24" s="58">
+      <c r="U24" s="46">
         <v>15</v>
       </c>
-      <c r="V24" s="58">
+      <c r="V24" s="46">
         <v>7</v>
       </c>
-      <c r="W24" s="44">
+      <c r="W24" s="42">
         <v>12</v>
       </c>
-      <c r="X24" s="58">
+      <c r="X24" s="46">
         <v>8</v>
       </c>
-      <c r="Y24" s="44">
+      <c r="Y24" s="42">
         <v>10</v>
       </c>
-      <c r="Z24" s="44">
+      <c r="Z24" s="42">
         <v>20</v>
       </c>
-      <c r="AA24" s="44">
+      <c r="AA24" s="42">
         <v>12</v>
       </c>
-      <c r="AB24" s="44">
+      <c r="AB24" s="42">
         <v>9</v>
       </c>
-      <c r="AC24" s="9">
+      <c r="AC24" s="57">
         <v>8</v>
       </c>
-      <c r="AD24" s="5">
+      <c r="AD24" s="30">
         <v>18</v>
       </c>
-      <c r="AE24" s="5">
+      <c r="AE24" s="30">
         <v>10</v>
       </c>
-      <c r="AF24" s="5">
+      <c r="AF24" s="30">
         <v>2</v>
       </c>
-      <c r="AG24" s="5">
+      <c r="AG24" s="30">
         <v>21</v>
       </c>
-      <c r="AH24" s="48">
+      <c r="AH24" s="47">
         <v>8</v>
       </c>
-      <c r="AI24" s="48">
+      <c r="AI24" s="47">
         <v>6</v>
       </c>
-      <c r="AJ24" s="30">
+      <c r="AJ24" s="79">
         <v>10</v>
       </c>
-      <c r="AK24" s="30">
+      <c r="AK24" s="79">
         <v>15</v>
       </c>
-      <c r="AL24" s="30">
+      <c r="AL24" s="79">
         <v>15</v>
       </c>
-      <c r="AM24" s="30">
+      <c r="AM24" s="79">
         <v>14</v>
       </c>
-      <c r="AN24" s="30">
+      <c r="AN24" s="79">
         <v>6</v>
       </c>
-      <c r="AO24" s="30">
+      <c r="AO24" s="79">
         <v>13</v>
       </c>
-      <c r="AP24" s="5">
+      <c r="AP24" s="30">
         <v>16</v>
       </c>
-      <c r="AQ24" s="5">
+      <c r="AQ24" s="30">
         <v>11</v>
       </c>
-      <c r="AR24" s="5">
+      <c r="AR24" s="30">
         <v>12</v>
       </c>
-      <c r="AS24" s="28">
+      <c r="AS24" s="31">
         <v>5</v>
       </c>
-      <c r="AT24" s="28">
+      <c r="AT24" s="31">
         <v>8</v>
       </c>
-      <c r="AU24" s="5">
+      <c r="AU24" s="30">
         <v>9</v>
       </c>
-      <c r="AV24" s="5">
+      <c r="AV24" s="30">
         <v>11</v>
       </c>
-      <c r="AW24" s="5">
+      <c r="AW24" s="30">
         <v>6</v>
       </c>
-      <c r="AX24" s="5">
+      <c r="AX24" s="30">
         <v>6</v>
       </c>
-      <c r="AY24" s="5">
+      <c r="AY24" s="30">
         <v>5</v>
       </c>
-      <c r="AZ24" s="5">
+      <c r="AZ24" s="30">
         <v>6</v>
       </c>
-      <c r="BA24" s="5">
+      <c r="BA24" s="30">
         <v>3</v>
       </c>
-      <c r="BB24" s="5">
+      <c r="BB24" s="30">
         <v>6</v>
       </c>
-      <c r="BC24" s="5">
+      <c r="BC24" s="30">
         <v>10</v>
       </c>
-      <c r="BD24" s="5">
+      <c r="BD24" s="30">
         <v>12</v>
       </c>
-      <c r="BE24" s="5">
+      <c r="BE24" s="30">
         <v>7</v>
       </c>
-      <c r="BF24" s="33">
+      <c r="BF24" s="30">
         <v>5</v>
       </c>
-      <c r="BG24" s="28">
+      <c r="BG24" s="31">
         <v>5</v>
       </c>
-      <c r="BH24" s="28">
+      <c r="BH24" s="31">
         <v>4</v>
       </c>
-      <c r="BI24" s="28">
+      <c r="BI24" s="31">
         <v>5</v>
       </c>
-      <c r="BJ24" s="28">
+      <c r="BJ24" s="31">
         <v>5</v>
       </c>
-      <c r="BK24" s="9">
+      <c r="BK24" s="57">
         <v>2</v>
       </c>
-      <c r="BL24" s="5">
+      <c r="BL24" s="30">
         <v>5</v>
       </c>
+      <c r="BM24" s="30">
+        <v>10</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="42">
         <v>12</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="42">
         <v>9</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="30">
         <v>11</v>
       </c>
-      <c r="E25" s="5">
+      <c r="E25" s="30">
         <v>13</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="42">
         <v>21</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="42">
         <v>9</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="42">
         <v>8</v>
       </c>
-      <c r="I25" s="44">
+      <c r="I25" s="42">
         <v>6</v>
       </c>
-      <c r="J25" s="44">
+      <c r="J25" s="42">
         <v>9</v>
       </c>
-      <c r="K25" s="44">
+      <c r="K25" s="42">
         <v>15</v>
       </c>
-      <c r="L25" s="44">
+      <c r="L25" s="42">
         <v>12</v>
       </c>
-      <c r="M25" s="44">
+      <c r="M25" s="42">
         <v>13</v>
       </c>
-      <c r="N25" s="44">
+      <c r="N25" s="42">
         <v>11</v>
       </c>
-      <c r="O25" s="44">
+      <c r="O25" s="42">
         <v>6</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="42">
         <v>9</v>
       </c>
-      <c r="Q25" s="44">
+      <c r="Q25" s="42">
         <v>11</v>
       </c>
-      <c r="R25" s="44">
+      <c r="R25" s="42">
         <v>9</v>
       </c>
-      <c r="S25" s="44">
+      <c r="S25" s="42">
         <v>12</v>
       </c>
-      <c r="T25" s="44">
+      <c r="T25" s="42">
         <v>15</v>
       </c>
-      <c r="U25" s="58">
+      <c r="U25" s="46">
         <v>9</v>
       </c>
-      <c r="V25" s="58">
+      <c r="V25" s="46">
         <v>5</v>
       </c>
-      <c r="W25" s="44">
+      <c r="W25" s="42">
         <v>11</v>
       </c>
-      <c r="X25" s="58">
+      <c r="X25" s="46">
         <v>6</v>
       </c>
-      <c r="Y25" s="44">
+      <c r="Y25" s="42">
         <v>9</v>
       </c>
-      <c r="Z25" s="44">
+      <c r="Z25" s="42">
         <v>19</v>
       </c>
-      <c r="AA25" s="44">
+      <c r="AA25" s="42">
         <v>11</v>
       </c>
-      <c r="AB25" s="44">
+      <c r="AB25" s="42">
         <v>9</v>
       </c>
-      <c r="AC25" s="9">
+      <c r="AC25" s="57">
         <v>6</v>
       </c>
-      <c r="AD25" s="5">
+      <c r="AD25" s="30">
         <v>14</v>
       </c>
-      <c r="AE25" s="5">
+      <c r="AE25" s="30">
         <v>7</v>
       </c>
-      <c r="AF25" s="5">
-[...2 lines deleted...]
-      <c r="AG25" s="5">
+      <c r="AF25" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="30">
         <v>17</v>
       </c>
-      <c r="AH25" s="48">
+      <c r="AH25" s="47">
         <v>8</v>
       </c>
-      <c r="AI25" s="48">
+      <c r="AI25" s="47">
         <v>5</v>
       </c>
-      <c r="AJ25" s="30">
+      <c r="AJ25" s="79">
         <v>7</v>
       </c>
-      <c r="AK25" s="30">
+      <c r="AK25" s="79">
         <v>9</v>
       </c>
-      <c r="AL25" s="30">
+      <c r="AL25" s="79">
         <v>10</v>
       </c>
-      <c r="AM25" s="30">
+      <c r="AM25" s="79">
         <v>11</v>
       </c>
-      <c r="AN25" s="30">
+      <c r="AN25" s="79">
         <v>4</v>
       </c>
-      <c r="AO25" s="30">
+      <c r="AO25" s="79">
         <v>12</v>
       </c>
-      <c r="AP25" s="5">
+      <c r="AP25" s="30">
         <v>15</v>
       </c>
-      <c r="AQ25" s="5">
+      <c r="AQ25" s="30">
         <v>9</v>
       </c>
-      <c r="AR25" s="5">
+      <c r="AR25" s="30">
         <v>11</v>
       </c>
-      <c r="AS25" s="28">
+      <c r="AS25" s="31">
         <v>5</v>
       </c>
-      <c r="AT25" s="28">
+      <c r="AT25" s="31">
         <v>8</v>
       </c>
-      <c r="AU25" s="5">
+      <c r="AU25" s="30">
         <v>8</v>
       </c>
-      <c r="AV25" s="5">
+      <c r="AV25" s="30">
         <v>8</v>
       </c>
-      <c r="AW25" s="5">
+      <c r="AW25" s="30">
         <v>4</v>
       </c>
-      <c r="AX25" s="5">
+      <c r="AX25" s="30">
         <v>6</v>
       </c>
-      <c r="AY25" s="5">
+      <c r="AY25" s="30">
         <v>5</v>
       </c>
-      <c r="AZ25" s="5">
+      <c r="AZ25" s="30">
         <v>5</v>
       </c>
-      <c r="BA25" s="5">
+      <c r="BA25" s="30">
         <v>2</v>
       </c>
-      <c r="BB25" s="5">
+      <c r="BB25" s="30">
         <v>6</v>
       </c>
-      <c r="BC25" s="5">
+      <c r="BC25" s="30">
         <v>5</v>
       </c>
-      <c r="BD25" s="5">
+      <c r="BD25" s="30">
         <v>12</v>
       </c>
-      <c r="BE25" s="5">
+      <c r="BE25" s="30">
         <v>6</v>
       </c>
-      <c r="BF25" s="33">
-[...2 lines deleted...]
-      <c r="BG25" s="28">
+      <c r="BF25" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG25" s="31">
         <v>4</v>
       </c>
-      <c r="BH25" s="28">
+      <c r="BH25" s="31">
         <v>4</v>
       </c>
-      <c r="BI25" s="28">
+      <c r="BI25" s="31">
         <v>3</v>
       </c>
-      <c r="BJ25" s="28">
+      <c r="BJ25" s="31">
         <v>4</v>
       </c>
-      <c r="BK25" s="9">
+      <c r="BK25" s="57">
         <v>2</v>
       </c>
-      <c r="BL25" s="5">
+      <c r="BL25" s="30">
         <v>3</v>
       </c>
+      <c r="BM25" s="30">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="44">
-[...5 lines deleted...]
-      <c r="D26" s="5">
+      <c r="B26" s="42">
+        <v>1</v>
+      </c>
+      <c r="C26" s="42">
+        <v>0</v>
+      </c>
+      <c r="D26" s="30">
         <v>3</v>
       </c>
-      <c r="E26" s="44">
-[...92 lines deleted...]
-      <c r="AJ26" s="30">
+      <c r="E26" s="42">
+        <v>0</v>
+      </c>
+      <c r="F26" s="42">
+        <v>1</v>
+      </c>
+      <c r="G26" s="42">
+        <v>1</v>
+      </c>
+      <c r="H26" s="42">
+        <v>0</v>
+      </c>
+      <c r="I26" s="42">
+        <v>0</v>
+      </c>
+      <c r="J26" s="42">
+        <v>0</v>
+      </c>
+      <c r="K26" s="42">
+        <v>1</v>
+      </c>
+      <c r="L26" s="42">
+        <v>1</v>
+      </c>
+      <c r="M26" s="42">
+        <v>0</v>
+      </c>
+      <c r="N26" s="30">
+        <v>0</v>
+      </c>
+      <c r="O26" s="30">
+        <v>0</v>
+      </c>
+      <c r="P26" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>0</v>
+      </c>
+      <c r="R26" s="30">
+        <v>0</v>
+      </c>
+      <c r="S26" s="30">
+        <v>0</v>
+      </c>
+      <c r="T26" s="42">
+        <v>1</v>
+      </c>
+      <c r="U26" s="30">
+        <v>0</v>
+      </c>
+      <c r="V26" s="30">
+        <v>0</v>
+      </c>
+      <c r="W26" s="30">
+        <v>0</v>
+      </c>
+      <c r="X26" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="30">
+        <v>1</v>
+      </c>
+      <c r="AE26" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="79">
         <v>2</v>
       </c>
-      <c r="AK26" s="30">
-[...32 lines deleted...]
-      <c r="AV26" s="5">
+      <c r="AK26" s="79">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="79">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="79">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="79">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="79">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="30">
         <v>3</v>
       </c>
-      <c r="AW26" s="5">
-[...45 lines deleted...]
-        <v>0</v>
+      <c r="AW26" s="30">
+        <v>1</v>
+      </c>
+      <c r="AX26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD26" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE26" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF26" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG26" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI26" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL26" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="30">
+        <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="44">
-[...2 lines deleted...]
-      <c r="C27" s="44">
+      <c r="B27" s="42">
+        <v>0</v>
+      </c>
+      <c r="C27" s="42">
         <v>3</v>
       </c>
-      <c r="D27" s="44">
-[...5 lines deleted...]
-      <c r="F27" s="44">
+      <c r="D27" s="42">
+        <v>0</v>
+      </c>
+      <c r="E27" s="42">
+        <v>0</v>
+      </c>
+      <c r="F27" s="42">
         <v>2</v>
       </c>
-      <c r="G27" s="44">
-[...8 lines deleted...]
-      <c r="J27" s="44">
+      <c r="G27" s="42">
+        <v>0</v>
+      </c>
+      <c r="H27" s="42">
+        <v>0</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
         <v>2</v>
       </c>
-      <c r="K27" s="44">
-[...29 lines deleted...]
-      <c r="U27" s="58">
+      <c r="K27" s="42">
+        <v>1</v>
+      </c>
+      <c r="L27" s="42">
+        <v>1</v>
+      </c>
+      <c r="M27" s="42">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30">
+        <v>0</v>
+      </c>
+      <c r="O27" s="30">
+        <v>0</v>
+      </c>
+      <c r="P27" s="42">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="30">
+        <v>0</v>
+      </c>
+      <c r="S27" s="30">
+        <v>0</v>
+      </c>
+      <c r="T27" s="30">
+        <v>0</v>
+      </c>
+      <c r="U27" s="46">
         <v>4</v>
       </c>
-      <c r="V27" s="58">
-[...23 lines deleted...]
-      <c r="AD27" s="5">
+      <c r="V27" s="46">
+        <v>1</v>
+      </c>
+      <c r="W27" s="30">
+        <v>0</v>
+      </c>
+      <c r="X27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="42">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="30">
         <v>2</v>
       </c>
-      <c r="AE27" s="5">
-[...17 lines deleted...]
-      <c r="AK27" s="30">
+      <c r="AE27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="79">
         <v>4</v>
       </c>
-      <c r="AL27" s="30">
+      <c r="AL27" s="79">
         <v>3</v>
       </c>
-      <c r="AM27" s="30">
-[...56 lines deleted...]
-      <c r="BF27" s="33">
+      <c r="AM27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AS27" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="30">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB27" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="30">
         <v>3</v>
       </c>
-      <c r="BG27" s="28">
-[...14 lines deleted...]
-      <c r="BL27" s="5">
+      <c r="BG27" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="31">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="44">
-[...185 lines deleted...]
-      <c r="BL28" s="5">
+      <c r="B28" s="42">
+        <v>0</v>
+      </c>
+      <c r="C28" s="42">
+        <v>0</v>
+      </c>
+      <c r="D28" s="42">
+        <v>0</v>
+      </c>
+      <c r="E28" s="42">
+        <v>0</v>
+      </c>
+      <c r="F28" s="42">
+        <v>0</v>
+      </c>
+      <c r="G28" s="42">
+        <v>0</v>
+      </c>
+      <c r="H28" s="42">
+        <v>1</v>
+      </c>
+      <c r="I28" s="42">
+        <v>0</v>
+      </c>
+      <c r="J28" s="42">
+        <v>0</v>
+      </c>
+      <c r="K28" s="42">
+        <v>0</v>
+      </c>
+      <c r="L28" s="42">
+        <v>0</v>
+      </c>
+      <c r="M28" s="42">
+        <v>0</v>
+      </c>
+      <c r="N28" s="30">
+        <v>0</v>
+      </c>
+      <c r="O28" s="30">
+        <v>0</v>
+      </c>
+      <c r="P28" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>1</v>
+      </c>
+      <c r="R28" s="30">
+        <v>0</v>
+      </c>
+      <c r="S28" s="30">
+        <v>0</v>
+      </c>
+      <c r="T28" s="30">
+        <v>0</v>
+      </c>
+      <c r="U28" s="30">
+        <v>0</v>
+      </c>
+      <c r="V28" s="30">
+        <v>0</v>
+      </c>
+      <c r="W28" s="30">
+        <v>0</v>
+      </c>
+      <c r="X28" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="79">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI28" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="44">
-[...23 lines deleted...]
-      <c r="J29" s="44">
+      <c r="B29" s="42">
+        <v>0</v>
+      </c>
+      <c r="C29" s="42">
+        <v>0</v>
+      </c>
+      <c r="D29" s="30">
+        <v>1</v>
+      </c>
+      <c r="E29" s="42">
+        <v>0</v>
+      </c>
+      <c r="F29" s="42">
+        <v>0</v>
+      </c>
+      <c r="G29" s="42">
+        <v>0</v>
+      </c>
+      <c r="H29" s="42">
+        <v>0</v>
+      </c>
+      <c r="I29" s="42">
+        <v>0</v>
+      </c>
+      <c r="J29" s="42">
         <v>2</v>
       </c>
-      <c r="K29" s="44">
-[...5 lines deleted...]
-      <c r="M29" s="44">
+      <c r="K29" s="42">
+        <v>1</v>
+      </c>
+      <c r="L29" s="42">
+        <v>0</v>
+      </c>
+      <c r="M29" s="42">
         <v>4</v>
       </c>
-      <c r="N29" s="5">
-[...120 lines deleted...]
-      <c r="BC29" s="5">
+      <c r="N29" s="30">
+        <v>0</v>
+      </c>
+      <c r="O29" s="30">
+        <v>0</v>
+      </c>
+      <c r="P29" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>0</v>
+      </c>
+      <c r="R29" s="30">
+        <v>0</v>
+      </c>
+      <c r="S29" s="30">
+        <v>0</v>
+      </c>
+      <c r="T29" s="30">
+        <v>0</v>
+      </c>
+      <c r="U29" s="46">
+        <v>1</v>
+      </c>
+      <c r="V29" s="30">
+        <v>0</v>
+      </c>
+      <c r="W29" s="30">
+        <v>0</v>
+      </c>
+      <c r="X29" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="42">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="79">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="79">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM29" s="79">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="79">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="79">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="30">
         <v>2</v>
       </c>
-      <c r="BD29" s="5">
-[...23 lines deleted...]
-      <c r="BL29" s="5">
+      <c r="BD29" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="30">
+        <v>1</v>
+      </c>
+      <c r="BF29" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM29" s="30">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="44">
-[...5 lines deleted...]
-      <c r="D30" s="5">
+      <c r="B30" s="42">
+        <v>1</v>
+      </c>
+      <c r="C30" s="42">
+        <v>1</v>
+      </c>
+      <c r="D30" s="30">
         <v>2</v>
       </c>
-      <c r="E30" s="5">
-[...2 lines deleted...]
-      <c r="F30" s="44">
+      <c r="E30" s="30">
+        <v>1</v>
+      </c>
+      <c r="F30" s="42">
         <v>2</v>
       </c>
-      <c r="G30" s="44">
-[...29 lines deleted...]
-      <c r="Q30" s="44">
+      <c r="G30" s="42">
+        <v>1</v>
+      </c>
+      <c r="H30" s="42">
+        <v>1</v>
+      </c>
+      <c r="I30" s="42">
+        <v>1</v>
+      </c>
+      <c r="J30" s="42">
+        <v>1</v>
+      </c>
+      <c r="K30" s="42">
+        <v>0</v>
+      </c>
+      <c r="L30" s="42">
+        <v>0</v>
+      </c>
+      <c r="M30" s="42">
+        <v>0</v>
+      </c>
+      <c r="N30" s="42">
+        <v>1</v>
+      </c>
+      <c r="O30" s="42">
+        <v>1</v>
+      </c>
+      <c r="P30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="42">
         <v>3</v>
       </c>
-      <c r="R30" s="5">
-[...5 lines deleted...]
-      <c r="T30" s="44">
+      <c r="R30" s="30">
+        <v>0</v>
+      </c>
+      <c r="S30" s="30">
+        <v>0</v>
+      </c>
+      <c r="T30" s="42">
         <v>2</v>
       </c>
-      <c r="U30" s="58">
-[...8 lines deleted...]
-      <c r="X30" s="58">
+      <c r="U30" s="46">
+        <v>1</v>
+      </c>
+      <c r="V30" s="46">
+        <v>1</v>
+      </c>
+      <c r="W30" s="42">
+        <v>1</v>
+      </c>
+      <c r="X30" s="46">
         <v>2</v>
       </c>
-      <c r="Y30" s="5">
-[...23 lines deleted...]
-      <c r="AG30" s="5">
+      <c r="Y30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="42">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="30">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="30">
         <v>2</v>
       </c>
-      <c r="AH30" s="48">
-[...26 lines deleted...]
-      <c r="AQ30" s="5">
+      <c r="AH30" s="47">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="47">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="79">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="79">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM30" s="79">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="79">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="79">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="30">
         <v>2</v>
       </c>
-      <c r="AR30" s="5">
-[...50 lines deleted...]
-      <c r="BI30" s="28">
+      <c r="AR30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="31">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA30" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD30" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE30" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF30" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG30" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH30" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="31">
         <v>2</v>
       </c>
-      <c r="BJ30" s="9">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="BJ30" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="57">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM30" s="57">
+        <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="102" t="s">
+    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="102"/>
-[...61 lines deleted...]
-      <c r="BL31" s="102"/>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="100"/>
+      <c r="G31" s="100"/>
+      <c r="H31" s="100"/>
+      <c r="I31" s="100"/>
+      <c r="J31" s="100"/>
+      <c r="K31" s="100"/>
+      <c r="L31" s="100"/>
+      <c r="M31" s="100"/>
+      <c r="N31" s="100"/>
+      <c r="O31" s="100"/>
+      <c r="P31" s="100"/>
+      <c r="Q31" s="100"/>
+      <c r="R31" s="100"/>
+      <c r="S31" s="100"/>
+      <c r="T31" s="100"/>
+      <c r="U31" s="100"/>
+      <c r="V31" s="100"/>
+      <c r="W31" s="100"/>
+      <c r="X31" s="100"/>
+      <c r="Y31" s="100"/>
+      <c r="Z31" s="100"/>
+      <c r="AA31" s="100"/>
+      <c r="AB31" s="100"/>
+      <c r="AC31" s="100"/>
+      <c r="AD31" s="100"/>
+      <c r="AE31" s="100"/>
+      <c r="AF31" s="100"/>
+      <c r="AG31" s="100"/>
+      <c r="AH31" s="100"/>
+      <c r="AI31" s="100"/>
+      <c r="AJ31" s="100"/>
+      <c r="AK31" s="100"/>
+      <c r="AL31" s="100"/>
+      <c r="AM31" s="100"/>
+      <c r="AN31" s="100"/>
+      <c r="AO31" s="100"/>
+      <c r="AP31" s="100"/>
+      <c r="AQ31" s="100"/>
+      <c r="AR31" s="100"/>
+      <c r="AS31" s="100"/>
+      <c r="AT31" s="100"/>
+      <c r="AU31" s="100"/>
+      <c r="AV31" s="100"/>
+      <c r="AW31" s="100"/>
+      <c r="AX31" s="100"/>
+      <c r="AY31" s="100"/>
+      <c r="AZ31" s="100"/>
+      <c r="BA31" s="100"/>
+      <c r="BB31" s="100"/>
+      <c r="BC31" s="100"/>
+      <c r="BD31" s="100"/>
+      <c r="BE31" s="100"/>
+      <c r="BF31" s="100"/>
+      <c r="BG31" s="100"/>
+      <c r="BH31" s="100"/>
+      <c r="BI31" s="100"/>
+      <c r="BJ31" s="100"/>
+      <c r="BK31" s="100"/>
+      <c r="BL31" s="100"/>
+      <c r="BM31" s="100"/>
     </row>
-    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="44">
-[...2 lines deleted...]
-      <c r="C32" s="44">
+      <c r="B32" s="42">
+        <v>1</v>
+      </c>
+      <c r="C32" s="42">
         <v>8</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="30">
         <v>7</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="30">
         <v>4</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="42">
         <v>5</v>
       </c>
-      <c r="G32" s="44">
+      <c r="G32" s="42">
         <v>3</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H32" s="42">
         <v>3</v>
       </c>
-      <c r="I32" s="44">
+      <c r="I32" s="42">
         <v>7</v>
       </c>
-      <c r="J32" s="44">
+      <c r="J32" s="42">
         <v>8</v>
       </c>
-      <c r="K32" s="44">
+      <c r="K32" s="42">
         <v>10</v>
       </c>
-      <c r="L32" s="44">
+      <c r="L32" s="42">
         <v>8</v>
       </c>
-      <c r="M32" s="44">
-[...5 lines deleted...]
-      <c r="O32" s="32">
+      <c r="M32" s="42">
+        <v>1</v>
+      </c>
+      <c r="N32" s="80">
+        <v>0</v>
+      </c>
+      <c r="O32" s="80">
         <v>5</v>
       </c>
-      <c r="P32" s="32">
-[...2 lines deleted...]
-      <c r="Q32" s="32">
+      <c r="P32" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="80">
         <v>5</v>
       </c>
-      <c r="R32" s="32">
+      <c r="R32" s="80">
         <v>4</v>
       </c>
-      <c r="S32" s="32">
+      <c r="S32" s="80">
         <v>3</v>
       </c>
-      <c r="T32" s="32">
+      <c r="T32" s="80">
         <v>4</v>
       </c>
-      <c r="U32" s="32">
-[...5 lines deleted...]
-      <c r="W32" s="32">
+      <c r="U32" s="80">
+        <v>0</v>
+      </c>
+      <c r="V32" s="80">
+        <v>1</v>
+      </c>
+      <c r="W32" s="80">
         <v>3</v>
       </c>
-      <c r="X32" s="32">
+      <c r="X32" s="80">
         <v>3</v>
       </c>
-      <c r="Y32" s="32">
-[...2 lines deleted...]
-      <c r="Z32" s="32">
+      <c r="Y32" s="80">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="80">
         <v>4</v>
       </c>
-      <c r="AA32" s="32">
+      <c r="AA32" s="80">
         <v>5</v>
       </c>
-      <c r="AB32" s="32">
+      <c r="AB32" s="80">
         <v>3</v>
       </c>
-      <c r="AC32" s="32">
+      <c r="AC32" s="80">
         <v>3</v>
       </c>
-      <c r="AD32" s="32">
+      <c r="AD32" s="80">
         <v>5</v>
       </c>
-      <c r="AE32" s="32">
+      <c r="AE32" s="80">
         <v>3</v>
       </c>
-      <c r="AF32" s="32">
+      <c r="AF32" s="80">
         <v>4</v>
       </c>
-      <c r="AG32" s="32">
+      <c r="AG32" s="80">
         <v>3</v>
       </c>
-      <c r="AH32" s="31">
+      <c r="AH32" s="81">
         <v>4</v>
       </c>
-      <c r="AI32" s="31">
+      <c r="AI32" s="81">
         <v>5</v>
       </c>
-      <c r="AJ32" s="31">
+      <c r="AJ32" s="81">
         <v>4</v>
       </c>
-      <c r="AK32" s="31">
+      <c r="AK32" s="81">
         <v>7</v>
       </c>
-      <c r="AL32" s="31">
+      <c r="AL32" s="81">
         <v>8</v>
       </c>
-      <c r="AM32" s="31">
+      <c r="AM32" s="81">
         <v>4</v>
       </c>
-      <c r="AN32" s="31">
+      <c r="AN32" s="81">
         <v>5</v>
       </c>
-      <c r="AO32" s="31">
+      <c r="AO32" s="81">
         <v>6</v>
       </c>
-      <c r="AP32" s="5">
+      <c r="AP32" s="30">
         <v>6</v>
       </c>
-      <c r="AQ32" s="32">
-[...2 lines deleted...]
-      <c r="AR32" s="5">
+      <c r="AQ32" s="80">
+        <v>1</v>
+      </c>
+      <c r="AR32" s="30">
         <v>4</v>
       </c>
-      <c r="AS32" s="32">
+      <c r="AS32" s="80">
         <v>2</v>
       </c>
-      <c r="AT32" s="32">
+      <c r="AT32" s="80">
         <v>4</v>
       </c>
-      <c r="AU32" s="32">
+      <c r="AU32" s="80">
         <v>2</v>
       </c>
-      <c r="AV32" s="32">
+      <c r="AV32" s="80">
         <v>5</v>
       </c>
-      <c r="AW32" s="33">
+      <c r="AW32" s="30">
         <v>4</v>
       </c>
-      <c r="AX32" s="5">
+      <c r="AX32" s="30">
         <v>3</v>
       </c>
-      <c r="AY32" s="5">
-[...5 lines deleted...]
-      <c r="BA32" s="33">
+      <c r="AY32" s="30">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA32" s="30">
         <v>3</v>
       </c>
-      <c r="BB32" s="9">
-[...14 lines deleted...]
-      <c r="BG32" s="28">
+      <c r="BB32" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC32" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD32" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE32" s="30">
+        <v>1</v>
+      </c>
+      <c r="BF32" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="31">
         <v>4</v>
       </c>
-      <c r="BH32" s="28">
-[...2 lines deleted...]
-      <c r="BI32" s="28">
+      <c r="BH32" s="31">
+        <v>1</v>
+      </c>
+      <c r="BI32" s="31">
         <v>2</v>
       </c>
-      <c r="BJ32" s="28">
-[...2 lines deleted...]
-      <c r="BK32" s="28">
+      <c r="BJ32" s="31">
+        <v>1</v>
+      </c>
+      <c r="BK32" s="31">
         <v>3</v>
       </c>
-      <c r="BL32" s="5">
+      <c r="BL32" s="30">
         <v>2</v>
       </c>
+      <c r="BM32" s="30">
+        <v>3</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="44">
-[...26 lines deleted...]
-      <c r="K33" s="44">
+      <c r="B33" s="42">
+        <v>0</v>
+      </c>
+      <c r="C33" s="42">
+        <v>0</v>
+      </c>
+      <c r="D33" s="42">
+        <v>0</v>
+      </c>
+      <c r="E33" s="42">
+        <v>0</v>
+      </c>
+      <c r="F33" s="42">
+        <v>0</v>
+      </c>
+      <c r="G33" s="42">
+        <v>1</v>
+      </c>
+      <c r="H33" s="42">
+        <v>0</v>
+      </c>
+      <c r="I33" s="42">
+        <v>0</v>
+      </c>
+      <c r="J33" s="42">
+        <v>0</v>
+      </c>
+      <c r="K33" s="42">
         <v>2</v>
       </c>
-      <c r="L33" s="44">
+      <c r="L33" s="42">
         <v>2</v>
       </c>
-      <c r="M33" s="44">
-[...83 lines deleted...]
-      <c r="AO33" s="31">
+      <c r="M33" s="42">
+        <v>0</v>
+      </c>
+      <c r="N33" s="80">
+        <v>0</v>
+      </c>
+      <c r="O33" s="80">
+        <v>0</v>
+      </c>
+      <c r="P33" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="80">
+        <v>1</v>
+      </c>
+      <c r="R33" s="80">
+        <v>0</v>
+      </c>
+      <c r="S33" s="80">
+        <v>0</v>
+      </c>
+      <c r="T33" s="80">
+        <v>0</v>
+      </c>
+      <c r="U33" s="80">
+        <v>0</v>
+      </c>
+      <c r="V33" s="80">
+        <v>0</v>
+      </c>
+      <c r="W33" s="80">
+        <v>0</v>
+      </c>
+      <c r="X33" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="80">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="80">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="80">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="81">
+        <v>1</v>
+      </c>
+      <c r="AI33" s="81">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="81">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="81">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="81">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="81">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="81">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="81">
         <v>2</v>
       </c>
-      <c r="AQ33" s="32">
-[...62 lines deleted...]
-      <c r="BL33" s="5">
+      <c r="AP33" s="57"/>
+      <c r="AQ33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="57">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="80">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB33" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="44">
-[...23 lines deleted...]
-      <c r="J34" s="44">
+      <c r="B34" s="42">
+        <v>0</v>
+      </c>
+      <c r="C34" s="42">
+        <v>0</v>
+      </c>
+      <c r="D34" s="42">
+        <v>0</v>
+      </c>
+      <c r="E34" s="30">
+        <v>1</v>
+      </c>
+      <c r="F34" s="42">
+        <v>0</v>
+      </c>
+      <c r="G34" s="42">
+        <v>1</v>
+      </c>
+      <c r="H34" s="42">
+        <v>0</v>
+      </c>
+      <c r="I34" s="42">
+        <v>0</v>
+      </c>
+      <c r="J34" s="42">
         <v>2</v>
       </c>
-      <c r="K34" s="44">
+      <c r="K34" s="42">
         <v>2</v>
       </c>
-      <c r="L34" s="44">
-[...74 lines deleted...]
-      <c r="AK34" s="31">
+      <c r="L34" s="42">
+        <v>1</v>
+      </c>
+      <c r="M34" s="42">
+        <v>0</v>
+      </c>
+      <c r="N34" s="80">
+        <v>0</v>
+      </c>
+      <c r="O34" s="80">
+        <v>0</v>
+      </c>
+      <c r="P34" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="80">
+        <v>1</v>
+      </c>
+      <c r="R34" s="80">
+        <v>0</v>
+      </c>
+      <c r="S34" s="80">
+        <v>1</v>
+      </c>
+      <c r="T34" s="80">
+        <v>0</v>
+      </c>
+      <c r="U34" s="80">
+        <v>0</v>
+      </c>
+      <c r="V34" s="80">
+        <v>0</v>
+      </c>
+      <c r="W34" s="80">
+        <v>0</v>
+      </c>
+      <c r="X34" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="80">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="81">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="81">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="81">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="81">
         <v>2</v>
       </c>
-      <c r="AL34" s="31">
+      <c r="AL34" s="81">
         <v>2</v>
       </c>
-      <c r="AM34" s="31">
-[...74 lines deleted...]
-      <c r="BL34" s="5">
+      <c r="AM34" s="81">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="81">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="81">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ34" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="57">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="80">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="31">
+        <v>1</v>
+      </c>
+      <c r="BK34" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="44">
-[...2 lines deleted...]
-      <c r="C35" s="44">
+      <c r="B35" s="42">
+        <v>0</v>
+      </c>
+      <c r="C35" s="42">
         <v>4</v>
       </c>
-      <c r="D35" s="5">
-[...20 lines deleted...]
-      <c r="K35" s="44">
+      <c r="D35" s="30">
+        <v>1</v>
+      </c>
+      <c r="E35" s="30">
+        <v>1</v>
+      </c>
+      <c r="F35" s="42">
+        <v>0</v>
+      </c>
+      <c r="G35" s="42">
+        <v>0</v>
+      </c>
+      <c r="H35" s="42">
+        <v>1</v>
+      </c>
+      <c r="I35" s="42">
+        <v>1</v>
+      </c>
+      <c r="J35" s="42">
+        <v>0</v>
+      </c>
+      <c r="K35" s="42">
         <v>3</v>
       </c>
-      <c r="L35" s="44">
-[...56 lines deleted...]
-      <c r="AE35" s="32">
+      <c r="L35" s="42">
+        <v>0</v>
+      </c>
+      <c r="M35" s="42">
+        <v>0</v>
+      </c>
+      <c r="N35" s="80">
+        <v>0</v>
+      </c>
+      <c r="O35" s="80">
+        <v>1</v>
+      </c>
+      <c r="P35" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="80">
+        <v>0</v>
+      </c>
+      <c r="R35" s="80">
+        <v>1</v>
+      </c>
+      <c r="S35" s="80">
+        <v>1</v>
+      </c>
+      <c r="T35" s="80">
+        <v>0</v>
+      </c>
+      <c r="U35" s="80">
+        <v>0</v>
+      </c>
+      <c r="V35" s="80">
+        <v>0</v>
+      </c>
+      <c r="W35" s="80">
+        <v>1</v>
+      </c>
+      <c r="X35" s="80">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="80">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="80">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="80">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="80">
         <v>2</v>
       </c>
-      <c r="AF35" s="32">
-[...2 lines deleted...]
-      <c r="AG35" s="32">
+      <c r="AF35" s="80">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="80">
         <v>2</v>
       </c>
-      <c r="AH35" s="31">
-[...2 lines deleted...]
-      <c r="AI35" s="31">
+      <c r="AH35" s="81">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="81">
         <v>2</v>
       </c>
-      <c r="AJ35" s="31">
-[...83 lines deleted...]
-      <c r="BL35" s="5">
+      <c r="AJ35" s="81">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="81">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="81">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="81">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="81">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="81">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ35" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="57">
+        <v>1</v>
+      </c>
+      <c r="AT35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="80">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA35" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB35" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="44">
-[...11 lines deleted...]
-      <c r="F36" s="44">
+      <c r="B36" s="42">
+        <v>0</v>
+      </c>
+      <c r="C36" s="42">
+        <v>1</v>
+      </c>
+      <c r="D36" s="42">
+        <v>0</v>
+      </c>
+      <c r="E36" s="30">
+        <v>1</v>
+      </c>
+      <c r="F36" s="42">
         <v>2</v>
       </c>
-      <c r="G36" s="44">
-[...56 lines deleted...]
-      <c r="Z36" s="32">
+      <c r="G36" s="42">
+        <v>0</v>
+      </c>
+      <c r="H36" s="42">
+        <v>0</v>
+      </c>
+      <c r="I36" s="42">
+        <v>0</v>
+      </c>
+      <c r="J36" s="42">
+        <v>0</v>
+      </c>
+      <c r="K36" s="42">
+        <v>0</v>
+      </c>
+      <c r="L36" s="42">
+        <v>0</v>
+      </c>
+      <c r="M36" s="42">
+        <v>0</v>
+      </c>
+      <c r="N36" s="80">
+        <v>0</v>
+      </c>
+      <c r="O36" s="80">
+        <v>0</v>
+      </c>
+      <c r="P36" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="80">
+        <v>0</v>
+      </c>
+      <c r="R36" s="80">
+        <v>0</v>
+      </c>
+      <c r="S36" s="80">
+        <v>0</v>
+      </c>
+      <c r="T36" s="80">
+        <v>0</v>
+      </c>
+      <c r="U36" s="80">
+        <v>0</v>
+      </c>
+      <c r="V36" s="80">
+        <v>0</v>
+      </c>
+      <c r="W36" s="80">
+        <v>0</v>
+      </c>
+      <c r="X36" s="80">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="80">
         <v>2</v>
       </c>
-      <c r="AA36" s="32">
-[...110 lines deleted...]
-      <c r="BL36" s="5">
+      <c r="AA36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="81">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="81">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="81">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="80">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="31">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="44">
-[...47 lines deleted...]
-      <c r="R37" s="32">
+      <c r="B37" s="42">
+        <v>0</v>
+      </c>
+      <c r="C37" s="42">
+        <v>0</v>
+      </c>
+      <c r="D37" s="30">
+        <v>1</v>
+      </c>
+      <c r="E37" s="42">
+        <v>0</v>
+      </c>
+      <c r="F37" s="42">
+        <v>1</v>
+      </c>
+      <c r="G37" s="42">
+        <v>0</v>
+      </c>
+      <c r="H37" s="42">
+        <v>0</v>
+      </c>
+      <c r="I37" s="42">
+        <v>0</v>
+      </c>
+      <c r="J37" s="42">
+        <v>0</v>
+      </c>
+      <c r="K37" s="42">
+        <v>1</v>
+      </c>
+      <c r="L37" s="42">
+        <v>0</v>
+      </c>
+      <c r="M37" s="42">
+        <v>0</v>
+      </c>
+      <c r="N37" s="80">
+        <v>0</v>
+      </c>
+      <c r="O37" s="80">
+        <v>0</v>
+      </c>
+      <c r="P37" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="80">
+        <v>1</v>
+      </c>
+      <c r="R37" s="80">
         <v>2</v>
       </c>
-      <c r="S37" s="32">
-[...125 lines deleted...]
-      <c r="BI37" s="28">
+      <c r="S37" s="80">
+        <v>0</v>
+      </c>
+      <c r="T37" s="80">
+        <v>0</v>
+      </c>
+      <c r="U37" s="80">
+        <v>0</v>
+      </c>
+      <c r="V37" s="80">
+        <v>0</v>
+      </c>
+      <c r="W37" s="80">
+        <v>0</v>
+      </c>
+      <c r="X37" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="80">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="80">
+        <v>1</v>
+      </c>
+      <c r="AC37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="80">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>1</v>
+      </c>
+      <c r="AT37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="80">
+        <v>1</v>
+      </c>
+      <c r="AW37" s="30">
+        <v>1</v>
+      </c>
+      <c r="AX37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="30">
+        <v>1</v>
+      </c>
+      <c r="BB37" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC37" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD37" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE37" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG37" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH37" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI37" s="31">
         <v>2</v>
       </c>
-      <c r="BJ37" s="9">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="BJ37" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK37" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM37" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="44">
-[...185 lines deleted...]
-      <c r="BL38" s="5">
+      <c r="B38" s="42">
+        <v>0</v>
+      </c>
+      <c r="C38" s="42">
+        <v>1</v>
+      </c>
+      <c r="D38" s="42">
+        <v>0</v>
+      </c>
+      <c r="E38" s="42">
+        <v>0</v>
+      </c>
+      <c r="F38" s="42">
+        <v>0</v>
+      </c>
+      <c r="G38" s="42">
+        <v>0</v>
+      </c>
+      <c r="H38" s="42">
+        <v>0</v>
+      </c>
+      <c r="I38" s="42">
+        <v>1</v>
+      </c>
+      <c r="J38" s="42">
+        <v>0</v>
+      </c>
+      <c r="K38" s="42">
+        <v>1</v>
+      </c>
+      <c r="L38" s="42">
+        <v>0</v>
+      </c>
+      <c r="M38" s="42">
+        <v>0</v>
+      </c>
+      <c r="N38" s="80">
+        <v>0</v>
+      </c>
+      <c r="O38" s="80">
+        <v>0</v>
+      </c>
+      <c r="P38" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="80">
+        <v>0</v>
+      </c>
+      <c r="R38" s="80">
+        <v>0</v>
+      </c>
+      <c r="S38" s="80">
+        <v>0</v>
+      </c>
+      <c r="T38" s="80">
+        <v>0</v>
+      </c>
+      <c r="U38" s="80">
+        <v>0</v>
+      </c>
+      <c r="V38" s="80">
+        <v>0</v>
+      </c>
+      <c r="W38" s="80">
+        <v>1</v>
+      </c>
+      <c r="X38" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="30">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="80">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="57">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="80">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH38" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ38" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="44">
-[...20 lines deleted...]
-      <c r="I39" s="44">
+      <c r="B39" s="42">
+        <v>0</v>
+      </c>
+      <c r="C39" s="42">
+        <v>0</v>
+      </c>
+      <c r="D39" s="42">
+        <v>0</v>
+      </c>
+      <c r="E39" s="42">
+        <v>0</v>
+      </c>
+      <c r="F39" s="42">
+        <v>0</v>
+      </c>
+      <c r="G39" s="42">
+        <v>0</v>
+      </c>
+      <c r="H39" s="42">
+        <v>0</v>
+      </c>
+      <c r="I39" s="42">
         <v>2</v>
       </c>
-      <c r="J39" s="44">
-[...50 lines deleted...]
-      <c r="AA39" s="32">
+      <c r="J39" s="42">
+        <v>0</v>
+      </c>
+      <c r="K39" s="42">
+        <v>0</v>
+      </c>
+      <c r="L39" s="42">
+        <v>0</v>
+      </c>
+      <c r="M39" s="42">
+        <v>0</v>
+      </c>
+      <c r="N39" s="80">
+        <v>0</v>
+      </c>
+      <c r="O39" s="80">
+        <v>1</v>
+      </c>
+      <c r="P39" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="80">
+        <v>0</v>
+      </c>
+      <c r="R39" s="80">
+        <v>0</v>
+      </c>
+      <c r="S39" s="80">
+        <v>0</v>
+      </c>
+      <c r="T39" s="80">
+        <v>1</v>
+      </c>
+      <c r="U39" s="80">
+        <v>0</v>
+      </c>
+      <c r="V39" s="80">
+        <v>0</v>
+      </c>
+      <c r="W39" s="80">
+        <v>0</v>
+      </c>
+      <c r="X39" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="80">
         <v>2</v>
       </c>
-      <c r="AB39" s="32">
-[...26 lines deleted...]
-      <c r="AK39" s="32">
+      <c r="AB39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="80">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="80">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="80">
         <v>2</v>
       </c>
-      <c r="AL39" s="32">
-[...17 lines deleted...]
-      <c r="AR39" s="5">
+      <c r="AL39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="30">
         <v>2</v>
       </c>
-      <c r="AS39" s="32">
-[...56 lines deleted...]
-      <c r="BL39" s="5">
+      <c r="AS39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="80">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="30">
+        <v>1</v>
+      </c>
+      <c r="AX39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK39" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="44">
-[...185 lines deleted...]
-      <c r="BL40" s="5">
+      <c r="B40" s="42">
+        <v>0</v>
+      </c>
+      <c r="C40" s="42">
+        <v>0</v>
+      </c>
+      <c r="D40" s="30">
+        <v>1</v>
+      </c>
+      <c r="E40" s="42">
+        <v>0</v>
+      </c>
+      <c r="F40" s="42">
+        <v>0</v>
+      </c>
+      <c r="G40" s="42">
+        <v>0</v>
+      </c>
+      <c r="H40" s="42">
+        <v>1</v>
+      </c>
+      <c r="I40" s="42">
+        <v>1</v>
+      </c>
+      <c r="J40" s="42">
+        <v>1</v>
+      </c>
+      <c r="K40" s="42">
+        <v>0</v>
+      </c>
+      <c r="L40" s="42">
+        <v>1</v>
+      </c>
+      <c r="M40" s="42">
+        <v>1</v>
+      </c>
+      <c r="N40" s="30">
+        <v>0</v>
+      </c>
+      <c r="O40" s="42">
+        <v>0</v>
+      </c>
+      <c r="P40" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+      <c r="R40" s="42">
+        <v>1</v>
+      </c>
+      <c r="S40" s="30">
+        <v>0</v>
+      </c>
+      <c r="T40" s="42">
+        <v>0</v>
+      </c>
+      <c r="U40" s="30">
+        <v>0</v>
+      </c>
+      <c r="V40" s="30">
+        <v>0</v>
+      </c>
+      <c r="W40" s="30">
+        <v>0</v>
+      </c>
+      <c r="X40" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="30">
+        <v>1</v>
+      </c>
+      <c r="AX40" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY40" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="57">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="30">
+        <v>1</v>
+      </c>
+      <c r="BF40" s="30">
+        <v>1</v>
+      </c>
+      <c r="BG40" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="31">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="44">
-[...2 lines deleted...]
-      <c r="C41" s="44">
+      <c r="B41" s="42">
+        <v>1</v>
+      </c>
+      <c r="C41" s="42">
         <v>2</v>
       </c>
-      <c r="D41" s="44">
-[...17 lines deleted...]
-      <c r="J41" s="44">
+      <c r="D41" s="42">
+        <v>0</v>
+      </c>
+      <c r="E41" s="30">
+        <v>1</v>
+      </c>
+      <c r="F41" s="42">
+        <v>0</v>
+      </c>
+      <c r="G41" s="42">
+        <v>0</v>
+      </c>
+      <c r="H41" s="42">
+        <v>0</v>
+      </c>
+      <c r="I41" s="42">
+        <v>0</v>
+      </c>
+      <c r="J41" s="42">
         <v>2</v>
       </c>
-      <c r="K41" s="44">
-[...2 lines deleted...]
-      <c r="L41" s="44">
+      <c r="K41" s="42">
+        <v>1</v>
+      </c>
+      <c r="L41" s="42">
         <v>3</v>
       </c>
-      <c r="M41" s="44">
-[...20 lines deleted...]
-      <c r="T41" s="44">
+      <c r="M41" s="42">
+        <v>0</v>
+      </c>
+      <c r="N41" s="30">
+        <v>0</v>
+      </c>
+      <c r="O41" s="42">
+        <v>0</v>
+      </c>
+      <c r="P41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="42">
+        <v>1</v>
+      </c>
+      <c r="R41" s="30">
+        <v>0</v>
+      </c>
+      <c r="S41" s="30">
+        <v>0</v>
+      </c>
+      <c r="T41" s="42">
         <v>2</v>
       </c>
-      <c r="U41" s="5">
-[...56 lines deleted...]
-      <c r="AN41" s="28">
+      <c r="U41" s="30">
+        <v>0</v>
+      </c>
+      <c r="V41" s="46">
+        <v>1</v>
+      </c>
+      <c r="W41" s="30">
+        <v>0</v>
+      </c>
+      <c r="X41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="57">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="31">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM41" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="31">
         <v>2</v>
       </c>
-      <c r="AO41" s="28">
-[...20 lines deleted...]
-      <c r="AV41" s="5">
+      <c r="AO41" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV41" s="30">
         <v>2</v>
       </c>
-      <c r="AW41" s="33">
-[...45 lines deleted...]
-        <v>0</v>
+      <c r="AW41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="30">
+        <v>1</v>
+      </c>
+      <c r="AY41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="57">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="31">
+        <v>1</v>
+      </c>
+      <c r="BI41" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="30">
+        <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="44">
-[...38 lines deleted...]
-      <c r="O42" s="44">
+      <c r="B42" s="42">
+        <v>0</v>
+      </c>
+      <c r="C42" s="42">
+        <v>0</v>
+      </c>
+      <c r="D42" s="30">
+        <v>1</v>
+      </c>
+      <c r="E42" s="42">
+        <v>0</v>
+      </c>
+      <c r="F42" s="42">
+        <v>0</v>
+      </c>
+      <c r="G42" s="42">
+        <v>0</v>
+      </c>
+      <c r="H42" s="42">
+        <v>0</v>
+      </c>
+      <c r="I42" s="42">
+        <v>0</v>
+      </c>
+      <c r="J42" s="42">
+        <v>1</v>
+      </c>
+      <c r="K42" s="42">
+        <v>0</v>
+      </c>
+      <c r="L42" s="42">
+        <v>0</v>
+      </c>
+      <c r="M42" s="42">
+        <v>0</v>
+      </c>
+      <c r="N42" s="30">
+        <v>0</v>
+      </c>
+      <c r="O42" s="42">
         <v>3</v>
       </c>
-      <c r="P42" s="5">
-[...59 lines deleted...]
-      <c r="AJ42" s="28">
+      <c r="P42" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="42">
+        <v>0</v>
+      </c>
+      <c r="R42" s="30">
+        <v>0</v>
+      </c>
+      <c r="S42" s="30">
+        <v>0</v>
+      </c>
+      <c r="T42" s="42">
+        <v>1</v>
+      </c>
+      <c r="U42" s="30">
+        <v>0</v>
+      </c>
+      <c r="V42" s="30">
+        <v>0</v>
+      </c>
+      <c r="W42" s="30">
+        <v>0</v>
+      </c>
+      <c r="X42" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="42">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="31">
         <v>2</v>
       </c>
-      <c r="AK42" s="28">
-[...81 lines deleted...]
-        <v>0</v>
+      <c r="AK42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="31">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="30">
+        <v>1</v>
+      </c>
+      <c r="AS42" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="30">
+        <v>1</v>
+      </c>
+      <c r="AU42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="30">
+        <v>1</v>
+      </c>
+      <c r="AZ42" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="57">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD42" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE42" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG42" s="31">
+        <v>1</v>
+      </c>
+      <c r="BH42" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="31">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="30">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="30">
+        <v>2</v>
       </c>
     </row>
-    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="44">
-[...5 lines deleted...]
-      <c r="D43" s="33">
+      <c r="B43" s="42">
+        <v>0</v>
+      </c>
+      <c r="C43" s="42">
+        <v>0</v>
+      </c>
+      <c r="D43" s="30">
         <v>2</v>
       </c>
-      <c r="E43" s="44">
-[...177 lines deleted...]
-        <v>1</v>
+      <c r="E43" s="42">
+        <v>0</v>
+      </c>
+      <c r="F43" s="42">
+        <v>1</v>
+      </c>
+      <c r="G43" s="42">
+        <v>0</v>
+      </c>
+      <c r="H43" s="42">
+        <v>1</v>
+      </c>
+      <c r="I43" s="42">
+        <v>1</v>
+      </c>
+      <c r="J43" s="42">
+        <v>0</v>
+      </c>
+      <c r="K43" s="42">
+        <v>0</v>
+      </c>
+      <c r="L43" s="42">
+        <v>1</v>
+      </c>
+      <c r="M43" s="42">
+        <v>0</v>
+      </c>
+      <c r="N43" s="30">
+        <v>0</v>
+      </c>
+      <c r="O43" s="43">
+        <v>0</v>
+      </c>
+      <c r="P43" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="42">
+        <v>1</v>
+      </c>
+      <c r="R43" s="30">
+        <v>0</v>
+      </c>
+      <c r="S43" s="30">
+        <v>0</v>
+      </c>
+      <c r="T43" s="30">
+        <v>0</v>
+      </c>
+      <c r="U43" s="30">
+        <v>0</v>
+      </c>
+      <c r="V43" s="30">
+        <v>0</v>
+      </c>
+      <c r="W43" s="30">
+        <v>0</v>
+      </c>
+      <c r="X43" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="57">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="30">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="31">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="31">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="31">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="31">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="31">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="31">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="31">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="30">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="57">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="57">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="30">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="30">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="30">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="31">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="57">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="57">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="57">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="31">
+        <v>1</v>
+      </c>
+      <c r="BL43" s="30">
+        <v>1</v>
+      </c>
+      <c r="BM43" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="51">
-[...2 lines deleted...]
-      <c r="C44" s="51">
+      <c r="B44" s="48">
+        <v>0</v>
+      </c>
+      <c r="C44" s="48">
         <v>0</v>
       </c>
       <c r="D44" s="7">
         <v>1</v>
       </c>
-      <c r="E44" s="51">
-[...14 lines deleted...]
-      <c r="J44" s="51">
+      <c r="E44" s="48">
+        <v>0</v>
+      </c>
+      <c r="F44" s="48">
+        <v>1</v>
+      </c>
+      <c r="G44" s="48">
+        <v>1</v>
+      </c>
+      <c r="H44" s="48">
+        <v>0</v>
+      </c>
+      <c r="I44" s="48">
+        <v>1</v>
+      </c>
+      <c r="J44" s="48">
         <v>2</v>
       </c>
-      <c r="K44" s="51">
-[...5 lines deleted...]
-      <c r="M44" s="51">
+      <c r="K44" s="48">
+        <v>0</v>
+      </c>
+      <c r="L44" s="48">
+        <v>0</v>
+      </c>
+      <c r="M44" s="48">
         <v>0</v>
       </c>
       <c r="N44" s="7">
         <v>0</v>
       </c>
-      <c r="O44" s="60">
+      <c r="O44" s="55">
         <v>0</v>
       </c>
       <c r="P44" s="7">
         <v>0</v>
       </c>
-      <c r="Q44" s="60">
+      <c r="Q44" s="55">
         <v>0</v>
       </c>
       <c r="R44" s="7">
         <v>0</v>
       </c>
-      <c r="S44" s="51">
+      <c r="S44" s="48">
         <v>1</v>
       </c>
       <c r="T44" s="7">
         <v>0</v>
       </c>
       <c r="U44" s="7">
         <v>0</v>
       </c>
       <c r="V44" s="7">
         <v>0</v>
       </c>
-      <c r="W44" s="51">
-[...2 lines deleted...]
-      <c r="X44" s="52">
+      <c r="W44" s="48">
+        <v>1</v>
+      </c>
+      <c r="X44" s="49">
         <v>1</v>
       </c>
       <c r="Y44" s="7">
         <v>0</v>
       </c>
-      <c r="Z44" s="51">
-[...2 lines deleted...]
-      <c r="AA44" s="51">
+      <c r="Z44" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="48">
         <v>1</v>
       </c>
       <c r="AB44" s="7">
         <v>0</v>
       </c>
-      <c r="AC44" s="61">
+      <c r="AC44" s="56">
         <v>0</v>
       </c>
       <c r="AD44" s="7">
         <v>2</v>
       </c>
       <c r="AE44" s="7">
         <v>1</v>
       </c>
       <c r="AF44" s="7">
         <v>0</v>
       </c>
       <c r="AG44" s="7">
         <v>0</v>
       </c>
       <c r="AH44" s="7">
         <v>2</v>
       </c>
       <c r="AI44" s="7">
         <v>0</v>
       </c>
       <c r="AJ44" s="29">
         <v>0</v>
       </c>
       <c r="AK44" s="29">
         <v>0</v>
@@ -23310,518 +23637,524 @@
       </c>
       <c r="AS44" s="29">
         <v>0</v>
       </c>
       <c r="AT44" s="7">
         <v>1</v>
       </c>
       <c r="AU44" s="7">
         <v>0</v>
       </c>
       <c r="AV44" s="29">
         <v>0</v>
       </c>
       <c r="AW44" s="7">
         <v>1</v>
       </c>
       <c r="AX44" s="7">
         <v>0</v>
       </c>
       <c r="AY44" s="7">
         <v>0</v>
       </c>
       <c r="AZ44" s="7">
         <v>0</v>
       </c>
-      <c r="BA44" s="61">
-[...2 lines deleted...]
-      <c r="BB44" s="61">
+      <c r="BA44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="56">
         <v>0</v>
       </c>
       <c r="BC44" s="7">
         <v>0</v>
       </c>
       <c r="BD44" s="7">
         <v>0</v>
       </c>
       <c r="BE44" s="7">
         <v>0</v>
       </c>
       <c r="BF44" s="7">
         <v>0</v>
       </c>
       <c r="BG44" s="29">
         <v>1</v>
       </c>
-      <c r="BH44" s="61">
-[...11 lines deleted...]
-      <c r="BL44" s="61">
+      <c r="BH44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="56">
+        <v>0</v>
+      </c>
+      <c r="BM44" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
     </row>
-    <row r="46" spans="1:64" s="9" customFormat="1" ht="11.25"/>
-    <row r="47" spans="1:64" s="9" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:65" s="9" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:65" s="9" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL56"/>
+  <dimension ref="A2:BM56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="BR42" sqref="BR42"/>
+      <selection pane="bottomLeft" activeCell="BP20" sqref="BP20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="9" customWidth="1"/>
     <col min="2" max="3" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="4" max="9" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="16" max="21" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.140625" style="9" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" style="9" hidden="1" customWidth="1"/>
     <col min="28" max="33" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="9" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="6.85546875" style="9" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" style="9" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="9" hidden="1" customWidth="1"/>
-    <col min="38" max="38" width="7.85546875" style="42" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="7.85546875" style="39" hidden="1" customWidth="1"/>
     <col min="39" max="49" width="0" style="9" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.5703125" style="9" customWidth="1"/>
     <col min="51" max="52" width="9.140625" style="9"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="9.140625" style="19"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="14.25" customHeight="1">
-      <c r="A2" s="83" t="s">
+    <row r="2" spans="1:65" ht="14.25" customHeight="1">
+      <c r="A2" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="83"/>
-[...61 lines deleted...]
-      <c r="BL2" s="83"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
+      <c r="BB2" s="82"/>
+      <c r="BC2" s="82"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="82"/>
+      <c r="BF2" s="82"/>
+      <c r="BG2" s="82"/>
+      <c r="BH2" s="82"/>
+      <c r="BI2" s="82"/>
+      <c r="BJ2" s="82"/>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
     </row>
-    <row r="3" spans="1:64" s="19" customFormat="1" ht="14.25" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN3" s="40"/>
+    <row r="3" spans="1:65" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="37"/>
+      <c r="AN3" s="37"/>
       <c r="AO3" s="9"/>
       <c r="AP3" s="9"/>
       <c r="AQ3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AS3" s="9"/>
       <c r="AT3" s="9"/>
       <c r="AU3" s="9"/>
       <c r="AV3" s="9"/>
       <c r="AW3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="AY3" s="9"/>
       <c r="AZ3" s="9"/>
     </row>
-    <row r="4" spans="1:64" s="19" customFormat="1" ht="14.25" customHeight="1">
-[...39 lines deleted...]
-      <c r="AN4" s="40"/>
+    <row r="4" spans="1:65" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
       <c r="AO4" s="9"/>
       <c r="AP4" s="9"/>
       <c r="AQ4" s="9"/>
       <c r="AR4" s="9"/>
       <c r="AS4" s="9"/>
       <c r="AT4" s="9"/>
       <c r="AU4" s="9"/>
       <c r="AV4" s="9"/>
       <c r="AW4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="AY4" s="9"/>
       <c r="AZ4" s="9"/>
     </row>
-    <row r="5" spans="1:64" ht="17.25" customHeight="1">
-      <c r="A5" s="99" t="s">
+    <row r="5" spans="1:65" ht="17.25" customHeight="1">
+      <c r="A5" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="99"/>
-[...61 lines deleted...]
-      <c r="BL5" s="99"/>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="85"/>
+      <c r="H5" s="85"/>
+      <c r="I5" s="85"/>
+      <c r="J5" s="85"/>
+      <c r="K5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="85"/>
+      <c r="O5" s="85"/>
+      <c r="P5" s="85"/>
+      <c r="Q5" s="85"/>
+      <c r="R5" s="85"/>
+      <c r="S5" s="85"/>
+      <c r="T5" s="85"/>
+      <c r="U5" s="85"/>
+      <c r="V5" s="85"/>
+      <c r="W5" s="85"/>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="85"/>
+      <c r="Z5" s="85"/>
+      <c r="AA5" s="85"/>
+      <c r="AB5" s="85"/>
+      <c r="AC5" s="85"/>
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="85"/>
+      <c r="AF5" s="85"/>
+      <c r="AG5" s="85"/>
+      <c r="AH5" s="85"/>
+      <c r="AI5" s="85"/>
+      <c r="AJ5" s="85"/>
+      <c r="AK5" s="85"/>
+      <c r="AL5" s="85"/>
+      <c r="AM5" s="85"/>
+      <c r="AN5" s="85"/>
+      <c r="AO5" s="85"/>
+      <c r="AP5" s="85"/>
+      <c r="AQ5" s="85"/>
+      <c r="AR5" s="85"/>
+      <c r="AS5" s="85"/>
+      <c r="AT5" s="85"/>
+      <c r="AU5" s="85"/>
+      <c r="AV5" s="85"/>
+      <c r="AW5" s="85"/>
+      <c r="AX5" s="85"/>
+      <c r="AY5" s="85"/>
+      <c r="AZ5" s="85"/>
+      <c r="BA5" s="85"/>
+      <c r="BB5" s="85"/>
+      <c r="BC5" s="85"/>
+      <c r="BD5" s="85"/>
+      <c r="BE5" s="85"/>
+      <c r="BF5" s="85"/>
+      <c r="BG5" s="85"/>
+      <c r="BH5" s="85"/>
+      <c r="BI5" s="85"/>
+      <c r="BJ5" s="85"/>
+      <c r="BK5" s="85"/>
+      <c r="BL5" s="85"/>
+      <c r="BM5" s="85"/>
     </row>
-    <row r="6" spans="1:64" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="93">
+    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
+      <c r="A6" s="86"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="94"/>
-[...10 lines deleted...]
-      <c r="N6" s="93">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="90">
         <v>2022</v>
       </c>
-      <c r="O6" s="94"/>
-[...10 lines deleted...]
-      <c r="Z6" s="93">
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
+      <c r="T6" s="91"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
+      <c r="Y6" s="86"/>
+      <c r="Z6" s="90">
         <v>2023</v>
       </c>
-      <c r="AA6" s="94"/>
-[...10 lines deleted...]
-      <c r="AL6" s="100">
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+      <c r="AC6" s="91"/>
+      <c r="AD6" s="91"/>
+      <c r="AE6" s="91"/>
+      <c r="AF6" s="91"/>
+      <c r="AG6" s="91"/>
+      <c r="AH6" s="91"/>
+      <c r="AI6" s="91"/>
+      <c r="AJ6" s="91"/>
+      <c r="AK6" s="86"/>
+      <c r="AL6" s="98">
         <v>2024</v>
       </c>
-      <c r="AM6" s="101"/>
-[...10 lines deleted...]
-      <c r="AX6" s="86">
+      <c r="AM6" s="99"/>
+      <c r="AN6" s="99"/>
+      <c r="AO6" s="99"/>
+      <c r="AP6" s="99"/>
+      <c r="AQ6" s="99"/>
+      <c r="AR6" s="99"/>
+      <c r="AS6" s="99"/>
+      <c r="AT6" s="99"/>
+      <c r="AU6" s="99"/>
+      <c r="AV6" s="99"/>
+      <c r="AW6" s="99"/>
+      <c r="AX6" s="92">
         <v>2025</v>
       </c>
-      <c r="AY6" s="87"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="86">
+      <c r="AY6" s="93"/>
+      <c r="AZ6" s="93"/>
+      <c r="BA6" s="93"/>
+      <c r="BB6" s="93"/>
+      <c r="BC6" s="93"/>
+      <c r="BD6" s="93"/>
+      <c r="BE6" s="93"/>
+      <c r="BF6" s="93"/>
+      <c r="BG6" s="93"/>
+      <c r="BH6" s="93"/>
+      <c r="BI6" s="93"/>
+      <c r="BJ6" s="92">
         <v>2026</v>
       </c>
-      <c r="BK6" s="87"/>
-      <c r="BL6" s="87"/>
+      <c r="BK6" s="93"/>
+      <c r="BL6" s="93"/>
+      <c r="BM6" s="93"/>
     </row>
-    <row r="7" spans="1:64" s="9" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="90"/>
+    <row r="7" spans="1:65" s="9" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="87"/>
       <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="11" t="s">
@@ -23850,51 +24183,51 @@
       </c>
       <c r="R7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="S7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="T7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="U7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="X7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="Z7" s="68" t="s">
+      <c r="Z7" s="63" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="AB7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="AC7" s="11" t="s">
         <v>20</v>
       </c>
       <c r="AD7" s="25" t="s">
         <v>35</v>
       </c>
       <c r="AE7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="AF7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="AG7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AH7" s="11" t="s">
         <v>17</v>
@@ -23967,205 +24300,209 @@
       </c>
       <c r="BE7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="BF7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BG7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="BH7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="21" t="s">
         <v>27</v>
       </c>
       <c r="BJ7" s="24" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="25" t="s">
         <v>18</v>
       </c>
       <c r="BL7" s="11" t="s">
         <v>19</v>
       </c>
+      <c r="BM7" s="11" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="96" t="s">
+    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...61 lines deleted...]
-      <c r="BL8" s="96"/>
+      <c r="B8" s="95"/>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
+      <c r="I8" s="95"/>
+      <c r="J8" s="95"/>
+      <c r="K8" s="95"/>
+      <c r="L8" s="95"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="95"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="95"/>
+      <c r="Q8" s="95"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="95"/>
+      <c r="T8" s="95"/>
+      <c r="U8" s="95"/>
+      <c r="V8" s="95"/>
+      <c r="W8" s="95"/>
+      <c r="X8" s="95"/>
+      <c r="Y8" s="95"/>
+      <c r="Z8" s="95"/>
+      <c r="AA8" s="95"/>
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="95"/>
+      <c r="AD8" s="95"/>
+      <c r="AE8" s="95"/>
+      <c r="AF8" s="95"/>
+      <c r="AG8" s="95"/>
+      <c r="AH8" s="95"/>
+      <c r="AI8" s="95"/>
+      <c r="AJ8" s="95"/>
+      <c r="AK8" s="95"/>
+      <c r="AL8" s="95"/>
+      <c r="AM8" s="95"/>
+      <c r="AN8" s="95"/>
+      <c r="AO8" s="95"/>
+      <c r="AP8" s="95"/>
+      <c r="AQ8" s="95"/>
+      <c r="AR8" s="95"/>
+      <c r="AS8" s="95"/>
+      <c r="AT8" s="95"/>
+      <c r="AU8" s="95"/>
+      <c r="AV8" s="95"/>
+      <c r="AW8" s="95"/>
+      <c r="AX8" s="95"/>
+      <c r="AY8" s="95"/>
+      <c r="AZ8" s="95"/>
+      <c r="BA8" s="95"/>
+      <c r="BB8" s="95"/>
+      <c r="BC8" s="95"/>
+      <c r="BD8" s="95"/>
+      <c r="BE8" s="95"/>
+      <c r="BF8" s="95"/>
+      <c r="BG8" s="95"/>
+      <c r="BH8" s="95"/>
+      <c r="BI8" s="95"/>
+      <c r="BJ8" s="95"/>
+      <c r="BK8" s="95"/>
+      <c r="BL8" s="95"/>
+      <c r="BM8" s="95"/>
     </row>
-    <row r="9" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="12">
         <v>7.42</v>
       </c>
       <c r="C9" s="13">
         <v>10.07</v>
       </c>
       <c r="D9" s="13">
         <v>11.39</v>
       </c>
       <c r="E9" s="13">
         <v>11.02</v>
       </c>
       <c r="F9" s="13">
         <v>12.15</v>
       </c>
       <c r="G9" s="13">
         <v>11.17</v>
       </c>
       <c r="H9" s="13">
         <v>10.39</v>
       </c>
       <c r="I9" s="13">
         <v>10</v>
       </c>
       <c r="J9" s="13">
         <v>10.07</v>
       </c>
       <c r="K9" s="13">
         <v>10.55</v>
       </c>
       <c r="L9" s="13">
         <v>10.69</v>
       </c>
       <c r="M9" s="13">
         <v>10.51</v>
       </c>
-      <c r="N9" s="37">
+      <c r="N9" s="34">
         <v>8.41</v>
       </c>
-      <c r="O9" s="37">
+      <c r="O9" s="34">
         <v>7.9</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="34">
         <v>7.38</v>
       </c>
-      <c r="Q9" s="37">
+      <c r="Q9" s="34">
         <v>8.82</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="34">
         <v>8.68</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="34">
         <v>8.61</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="34">
         <v>9.2100000000000009</v>
       </c>
-      <c r="U9" s="37">
+      <c r="U9" s="34">
         <v>9.16</v>
       </c>
-      <c r="V9" s="37">
+      <c r="V9" s="34">
         <v>8.98</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="34">
         <v>9</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="34">
         <v>8.67</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="34">
         <v>8.48</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="34">
         <v>14.73</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="34">
         <v>13.39</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AB9" s="34">
         <v>11.32</v>
       </c>
-      <c r="AC9" s="62">
+      <c r="AC9" s="57">
         <v>10.37</v>
       </c>
       <c r="AD9" s="13">
         <v>10.92</v>
       </c>
       <c r="AE9" s="13">
         <v>10.5</v>
       </c>
       <c r="AF9" s="13">
         <v>9.52</v>
       </c>
       <c r="AG9" s="13">
         <v>10.07</v>
       </c>
       <c r="AH9" s="13">
         <v>9.7799999999999994</v>
       </c>
       <c r="AI9" s="13">
         <v>9.4499999999999993</v>
       </c>
       <c r="AJ9" s="13">
         <v>9.39</v>
       </c>
       <c r="AK9" s="13">
         <v>9.7799999999999994</v>
@@ -24208,158 +24545,161 @@
       </c>
       <c r="AX9" s="13">
         <v>7.46</v>
       </c>
       <c r="AY9" s="13">
         <v>6.09</v>
       </c>
       <c r="AZ9" s="13">
         <v>5.93</v>
       </c>
       <c r="BA9" s="13">
         <v>5.55</v>
       </c>
       <c r="BB9" s="13">
         <v>5.38</v>
       </c>
       <c r="BC9" s="13">
         <v>5.84</v>
       </c>
       <c r="BD9" s="13">
         <v>6.19</v>
       </c>
       <c r="BE9" s="13">
         <v>6.22</v>
       </c>
-      <c r="BF9" s="37">
+      <c r="BF9" s="34">
         <v>6</v>
       </c>
       <c r="BG9" s="13">
         <v>6.05</v>
       </c>
       <c r="BH9" s="13">
         <v>5.9</v>
       </c>
       <c r="BI9" s="13">
         <v>5.83</v>
       </c>
       <c r="BJ9" s="13">
         <v>4.59</v>
       </c>
       <c r="BK9" s="13">
         <v>4.59</v>
       </c>
       <c r="BL9" s="13">
         <v>5.01</v>
       </c>
+      <c r="BM9" s="13">
+        <v>6.47</v>
+      </c>
     </row>
-    <row r="10" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="13">
         <v>9.14</v>
       </c>
       <c r="C10" s="13">
         <v>9.23</v>
       </c>
       <c r="D10" s="13">
         <v>9.98</v>
       </c>
       <c r="E10" s="13">
         <v>10.45</v>
       </c>
       <c r="F10" s="13">
         <v>12.14</v>
       </c>
       <c r="G10" s="13">
         <v>11.26</v>
       </c>
       <c r="H10" s="13">
         <v>10.53</v>
       </c>
       <c r="I10" s="13">
         <v>9.91</v>
       </c>
       <c r="J10" s="13">
         <v>9.61</v>
       </c>
       <c r="K10" s="13">
         <v>10</v>
       </c>
       <c r="L10" s="13">
         <v>10.09</v>
       </c>
       <c r="M10" s="13">
         <v>10.09</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="34">
         <v>13.35</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="34">
         <v>9.84</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="34">
         <v>9.75</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="34">
         <v>10.37</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="34">
         <v>10.19</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="34">
         <v>10.33</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="34">
         <v>10.93</v>
       </c>
-      <c r="U10" s="37">
+      <c r="U10" s="34">
         <v>10.68</v>
       </c>
-      <c r="V10" s="37">
+      <c r="V10" s="34">
         <v>10.52</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="34">
         <v>10.64</v>
       </c>
-      <c r="X10" s="37">
+      <c r="X10" s="34">
         <v>10.07</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="34">
         <v>9.98</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="34">
         <v>20.11</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="34">
         <v>16.57</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="34">
         <v>14.23</v>
       </c>
-      <c r="AC10" s="62">
+      <c r="AC10" s="57">
         <v>12.45</v>
       </c>
       <c r="AD10" s="13">
         <v>9.9600000000000009</v>
       </c>
       <c r="AE10" s="13">
         <v>9.58</v>
       </c>
       <c r="AF10" s="13">
         <v>8.34</v>
       </c>
       <c r="AG10" s="13">
         <v>9.4</v>
       </c>
       <c r="AH10" s="13">
         <v>9.32</v>
       </c>
       <c r="AI10" s="13">
         <v>8.9</v>
       </c>
       <c r="AJ10" s="13">
         <v>8.76</v>
       </c>
       <c r="AK10" s="13">
         <v>8.85</v>
@@ -24402,73 +24742,76 @@
       </c>
       <c r="AX10" s="13">
         <v>8</v>
       </c>
       <c r="AY10" s="13">
         <v>7.2</v>
       </c>
       <c r="AZ10" s="13">
         <v>7.01</v>
       </c>
       <c r="BA10" s="13">
         <v>5.83</v>
       </c>
       <c r="BB10" s="13">
         <v>6.24</v>
       </c>
       <c r="BC10" s="13">
         <v>6.18</v>
       </c>
       <c r="BD10" s="13">
         <v>7.23</v>
       </c>
       <c r="BE10" s="13">
         <v>7.28</v>
       </c>
-      <c r="BF10" s="37">
+      <c r="BF10" s="34">
         <v>6.58</v>
       </c>
       <c r="BG10" s="13">
         <v>6.34</v>
       </c>
       <c r="BH10" s="13">
         <v>6.27</v>
       </c>
       <c r="BI10" s="13">
         <v>6.03</v>
       </c>
       <c r="BJ10" s="13">
         <v>4.91</v>
       </c>
       <c r="BK10" s="13">
         <v>4.04</v>
       </c>
       <c r="BL10" s="13">
         <v>4.04</v>
       </c>
+      <c r="BM10" s="13">
+        <v>5.69</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="13">
         <v>13.16</v>
       </c>
       <c r="C11" s="13">
         <v>7.09</v>
       </c>
       <c r="D11" s="13">
         <v>17.62</v>
       </c>
       <c r="E11" s="13">
         <v>13.25</v>
       </c>
       <c r="F11" s="13">
         <v>12.99</v>
       </c>
       <c r="G11" s="13">
         <v>14.43</v>
       </c>
       <c r="H11" s="13">
         <v>12.07</v>
       </c>
       <c r="I11" s="13">
@@ -24596,73 +24939,76 @@
       </c>
       <c r="AX11" s="13">
         <v>0</v>
       </c>
       <c r="AY11" s="13">
         <v>0</v>
       </c>
       <c r="AZ11" s="13">
         <v>0</v>
       </c>
       <c r="BA11" s="13">
         <v>4.3899999999999997</v>
       </c>
       <c r="BB11" s="13">
         <v>3.5</v>
       </c>
       <c r="BC11" s="13">
         <v>5.87</v>
       </c>
       <c r="BD11" s="13">
         <v>5.13</v>
       </c>
       <c r="BE11" s="13">
         <v>4.58</v>
       </c>
-      <c r="BF11" s="37">
+      <c r="BF11" s="34">
         <v>6.05</v>
       </c>
       <c r="BG11" s="13">
         <v>5.42</v>
       </c>
       <c r="BH11" s="13">
         <v>4.93</v>
       </c>
       <c r="BI11" s="13">
         <v>4.5</v>
       </c>
       <c r="BJ11" s="13">
         <v>0</v>
       </c>
       <c r="BK11" s="13">
         <v>0</v>
       </c>
       <c r="BL11" s="13">
         <v>0</v>
       </c>
+      <c r="BM11" s="13">
+        <v>4.9800000000000004</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="13">
         <v>0</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>7.41</v>
       </c>
       <c r="F12" s="13">
         <v>5.56</v>
       </c>
       <c r="G12" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="H12" s="13">
         <v>7.43</v>
       </c>
       <c r="I12" s="13">
@@ -24790,73 +25136,76 @@
       </c>
       <c r="AX12" s="13">
         <v>0</v>
       </c>
       <c r="AY12" s="13">
         <v>0</v>
       </c>
       <c r="AZ12" s="13">
         <v>0</v>
       </c>
       <c r="BA12" s="13">
         <v>0</v>
       </c>
       <c r="BB12" s="13">
         <v>0</v>
       </c>
       <c r="BC12" s="13">
         <v>0</v>
       </c>
       <c r="BD12" s="13">
         <v>0</v>
       </c>
       <c r="BE12" s="13">
         <v>0</v>
       </c>
-      <c r="BF12" s="37">
+      <c r="BF12" s="34">
         <v>0</v>
       </c>
       <c r="BG12" s="13">
         <v>0</v>
       </c>
       <c r="BH12" s="13">
         <v>0</v>
       </c>
       <c r="BI12" s="13">
         <v>0</v>
       </c>
       <c r="BJ12" s="13">
         <v>40</v>
       </c>
       <c r="BK12" s="13">
         <v>43.48</v>
       </c>
       <c r="BL12" s="13">
         <v>29.85</v>
       </c>
+      <c r="BM12" s="13">
+        <v>22.22</v>
+      </c>
     </row>
-    <row r="13" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="13">
         <v>0</v>
       </c>
       <c r="C13" s="13">
         <v>38.83</v>
       </c>
       <c r="D13" s="13">
         <v>32.47</v>
       </c>
       <c r="E13" s="13">
         <v>29.13</v>
       </c>
       <c r="F13" s="13">
         <v>22.99</v>
       </c>
       <c r="G13" s="13">
         <v>18.690000000000001</v>
       </c>
       <c r="H13" s="13">
         <v>18.37</v>
       </c>
       <c r="I13" s="13">
@@ -24984,73 +25333,76 @@
       </c>
       <c r="AX13" s="13">
         <v>29.41</v>
       </c>
       <c r="AY13" s="13">
         <v>14.49</v>
       </c>
       <c r="AZ13" s="13">
         <v>18.87</v>
       </c>
       <c r="BA13" s="13">
         <v>20.98</v>
       </c>
       <c r="BB13" s="13">
         <v>17.14</v>
       </c>
       <c r="BC13" s="13">
         <v>14.85</v>
       </c>
       <c r="BD13" s="13">
         <v>12.5</v>
       </c>
       <c r="BE13" s="13">
         <v>11.32</v>
       </c>
-      <c r="BF13" s="37">
+      <c r="BF13" s="34">
         <v>9.9</v>
       </c>
       <c r="BG13" s="13">
         <v>9.01</v>
       </c>
       <c r="BH13" s="13">
         <v>8.2899999999999991</v>
       </c>
       <c r="BI13" s="13">
         <v>7.52</v>
       </c>
       <c r="BJ13" s="13">
         <v>0</v>
       </c>
       <c r="BK13" s="13">
         <v>0</v>
       </c>
       <c r="BL13" s="13">
         <v>0</v>
       </c>
+      <c r="BM13" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="13">
         <v>0</v>
       </c>
       <c r="C14" s="13">
         <v>27.78</v>
       </c>
       <c r="D14" s="13">
         <v>18.87</v>
       </c>
       <c r="E14" s="13">
         <v>26.32</v>
       </c>
       <c r="F14" s="13">
         <v>38.83</v>
       </c>
       <c r="G14" s="13">
         <v>31.75</v>
       </c>
       <c r="H14" s="13">
         <v>25.16</v>
       </c>
       <c r="I14" s="13">
@@ -25178,73 +25530,76 @@
       </c>
       <c r="AX14" s="13">
         <v>0</v>
       </c>
       <c r="AY14" s="13">
         <v>0</v>
       </c>
       <c r="AZ14" s="13">
         <v>0</v>
       </c>
       <c r="BA14" s="13">
         <v>0</v>
       </c>
       <c r="BB14" s="13">
         <v>0</v>
       </c>
       <c r="BC14" s="13">
         <v>0</v>
       </c>
       <c r="BD14" s="13">
         <v>0</v>
       </c>
       <c r="BE14" s="13">
         <v>0</v>
       </c>
-      <c r="BF14" s="37">
+      <c r="BF14" s="34">
         <v>0</v>
       </c>
       <c r="BG14" s="13">
         <v>0</v>
       </c>
       <c r="BH14" s="13">
         <v>0</v>
       </c>
       <c r="BI14" s="13">
         <v>0</v>
       </c>
       <c r="BJ14" s="13">
         <v>0</v>
       </c>
       <c r="BK14" s="13">
         <v>0</v>
       </c>
       <c r="BL14" s="13">
         <v>0</v>
       </c>
+      <c r="BM14" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="13">
         <v>0</v>
       </c>
       <c r="C15" s="13">
         <v>0</v>
       </c>
       <c r="D15" s="13">
         <v>13.51</v>
       </c>
       <c r="E15" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="F15" s="13">
         <v>15.27</v>
       </c>
       <c r="G15" s="13">
         <v>12.42</v>
       </c>
       <c r="H15" s="13">
         <v>10.7</v>
       </c>
       <c r="I15" s="13">
@@ -25285,51 +25640,51 @@
       </c>
       <c r="U15" s="13">
         <v>16.48</v>
       </c>
       <c r="V15" s="13">
         <v>15.38</v>
       </c>
       <c r="W15" s="13">
         <v>13.76</v>
       </c>
       <c r="X15" s="13">
         <v>12.4</v>
       </c>
       <c r="Y15" s="13">
         <v>15.15</v>
       </c>
       <c r="Z15" s="13">
         <v>0</v>
       </c>
       <c r="AA15" s="13">
         <v>0</v>
       </c>
       <c r="AB15" s="13">
         <v>11.9</v>
       </c>
-      <c r="AC15" s="63">
+      <c r="AC15" s="58">
         <v>9.9</v>
       </c>
       <c r="AD15" s="13">
         <v>7.87</v>
       </c>
       <c r="AE15" s="13">
         <v>6.58</v>
       </c>
       <c r="AF15" s="13">
         <v>5.71</v>
       </c>
       <c r="AG15" s="13">
         <v>4.88</v>
       </c>
       <c r="AH15" s="13">
         <v>4.37</v>
       </c>
       <c r="AI15" s="13">
         <v>3.98</v>
       </c>
       <c r="AJ15" s="13">
         <v>3.58</v>
       </c>
       <c r="AK15" s="13">
         <v>3.37</v>
@@ -25372,73 +25727,76 @@
       </c>
       <c r="AX15" s="13">
         <v>0</v>
       </c>
       <c r="AY15" s="13">
         <v>0</v>
       </c>
       <c r="AZ15" s="13">
         <v>0</v>
       </c>
       <c r="BA15" s="13">
         <v>11.76</v>
       </c>
       <c r="BB15" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="BC15" s="13">
         <v>8.1300000000000008</v>
       </c>
       <c r="BD15" s="13">
         <v>6.62</v>
       </c>
       <c r="BE15" s="13">
         <v>5.95</v>
       </c>
-      <c r="BF15" s="37">
+      <c r="BF15" s="34">
         <v>5.32</v>
       </c>
       <c r="BG15" s="13">
         <v>9.76</v>
       </c>
       <c r="BH15" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="BI15" s="13">
         <v>15.69</v>
       </c>
       <c r="BJ15" s="13">
         <v>0</v>
       </c>
       <c r="BK15" s="13">
         <v>0</v>
       </c>
       <c r="BL15" s="13">
         <v>18.18</v>
       </c>
+      <c r="BM15" s="13">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="16" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="13">
         <v>0</v>
       </c>
       <c r="C16" s="13">
         <v>11.11</v>
       </c>
       <c r="D16" s="13">
         <v>7.25</v>
       </c>
       <c r="E16" s="13">
         <v>5.26</v>
       </c>
       <c r="F16" s="13">
         <v>4.29</v>
       </c>
       <c r="G16" s="13">
         <v>3.41</v>
       </c>
       <c r="H16" s="13">
         <v>2.95</v>
       </c>
       <c r="I16" s="13">
@@ -25566,73 +25924,76 @@
       </c>
       <c r="AX16" s="13">
         <v>0</v>
       </c>
       <c r="AY16" s="13">
         <v>0</v>
       </c>
       <c r="AZ16" s="13">
         <v>0</v>
       </c>
       <c r="BA16" s="13">
         <v>0</v>
       </c>
       <c r="BB16" s="13">
         <v>0</v>
       </c>
       <c r="BC16" s="13">
         <v>0</v>
       </c>
       <c r="BD16" s="13">
         <v>0</v>
       </c>
       <c r="BE16" s="13">
         <v>0</v>
       </c>
-      <c r="BF16" s="37">
+      <c r="BF16" s="34">
         <v>0</v>
       </c>
       <c r="BG16" s="13">
         <v>2.78</v>
       </c>
       <c r="BH16" s="13">
         <v>2.58</v>
       </c>
       <c r="BI16" s="13">
         <v>2.38</v>
       </c>
       <c r="BJ16" s="13">
         <v>0</v>
       </c>
       <c r="BK16" s="13">
         <v>0</v>
       </c>
       <c r="BL16" s="13">
         <v>0</v>
       </c>
+      <c r="BM16" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13">
         <v>0</v>
       </c>
       <c r="C17" s="13">
         <v>12.66</v>
       </c>
       <c r="D17" s="13">
         <v>7.94</v>
       </c>
       <c r="E17" s="13">
         <v>5.84</v>
       </c>
       <c r="F17" s="13">
         <v>7.61</v>
       </c>
       <c r="G17" s="13">
         <v>6.23</v>
       </c>
       <c r="H17" s="13">
         <v>5.25</v>
       </c>
       <c r="I17" s="13">
@@ -25760,73 +26121,76 @@
       </c>
       <c r="AX17" s="13">
         <v>0</v>
       </c>
       <c r="AY17" s="13">
         <v>0</v>
       </c>
       <c r="AZ17" s="13">
         <v>0</v>
       </c>
       <c r="BA17" s="13">
         <v>2.89</v>
       </c>
       <c r="BB17" s="13">
         <v>2.2799999999999998</v>
       </c>
       <c r="BC17" s="13">
         <v>3.85</v>
       </c>
       <c r="BD17" s="13">
         <v>3.26</v>
       </c>
       <c r="BE17" s="13">
         <v>2.94</v>
       </c>
-      <c r="BF17" s="37">
+      <c r="BF17" s="34">
         <v>6.45</v>
       </c>
       <c r="BG17" s="13">
         <v>5.71</v>
       </c>
       <c r="BH17" s="13">
         <v>5.2</v>
       </c>
       <c r="BI17" s="13">
         <v>4.7699999999999996</v>
       </c>
       <c r="BJ17" s="13">
         <v>11.76</v>
       </c>
       <c r="BK17" s="13">
         <v>6.1</v>
       </c>
       <c r="BL17" s="13">
         <v>4.17</v>
       </c>
+      <c r="BM17" s="13">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="13">
         <v>0</v>
       </c>
       <c r="C18" s="13">
         <v>0</v>
       </c>
       <c r="D18" s="13">
         <v>11.36</v>
       </c>
       <c r="E18" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="F18" s="13">
         <v>6.41</v>
       </c>
       <c r="G18" s="13">
         <v>5.38</v>
       </c>
       <c r="H18" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="I18" s="13">
@@ -25867,51 +26231,51 @@
       </c>
       <c r="U18" s="13">
         <v>4.07</v>
       </c>
       <c r="V18" s="13">
         <v>3.75</v>
       </c>
       <c r="W18" s="13">
         <v>3.34</v>
       </c>
       <c r="X18" s="13">
         <v>3.06</v>
       </c>
       <c r="Y18" s="13">
         <v>2.72</v>
       </c>
       <c r="Z18" s="13">
         <v>0</v>
       </c>
       <c r="AA18" s="13">
         <v>0</v>
       </c>
       <c r="AB18" s="13">
         <v>0</v>
       </c>
-      <c r="AC18" s="63">
+      <c r="AC18" s="58">
         <v>0</v>
       </c>
       <c r="AD18" s="13">
         <v>7.58</v>
       </c>
       <c r="AE18" s="13">
         <v>6.25</v>
       </c>
       <c r="AF18" s="13">
         <v>5.29</v>
       </c>
       <c r="AG18" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="AH18" s="13">
         <v>4.08</v>
       </c>
       <c r="AI18" s="13">
         <v>3.65</v>
       </c>
       <c r="AJ18" s="13">
         <v>3.38</v>
       </c>
       <c r="AK18" s="13">
         <v>2.99</v>
@@ -25954,73 +26318,76 @@
       </c>
       <c r="AX18" s="13">
         <v>40</v>
       </c>
       <c r="AY18" s="13">
         <v>21.74</v>
       </c>
       <c r="AZ18" s="13">
         <v>15.15</v>
       </c>
       <c r="BA18" s="13">
         <v>10.87</v>
       </c>
       <c r="BB18" s="13">
         <v>8.26</v>
       </c>
       <c r="BC18" s="13">
         <v>6.94</v>
       </c>
       <c r="BD18" s="13">
         <v>5.85</v>
       </c>
       <c r="BE18" s="13">
         <v>10.199999999999999</v>
       </c>
-      <c r="BF18" s="37">
+      <c r="BF18" s="34">
         <v>13.57</v>
       </c>
       <c r="BG18" s="13">
         <v>12.4</v>
       </c>
       <c r="BH18" s="13">
         <v>10.99</v>
       </c>
       <c r="BI18" s="13">
         <v>10.07</v>
       </c>
       <c r="BJ18" s="13">
         <v>0</v>
       </c>
       <c r="BK18" s="13">
         <v>0</v>
       </c>
       <c r="BL18" s="13">
         <v>0</v>
       </c>
+      <c r="BM18" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="13">
         <v>11.9</v>
       </c>
       <c r="C19" s="13">
         <v>20</v>
       </c>
       <c r="D19" s="13">
         <v>13.45</v>
       </c>
       <c r="E19" s="13">
         <v>13.25</v>
       </c>
       <c r="F19" s="13">
         <v>10.36</v>
       </c>
       <c r="G19" s="13">
         <v>8.23</v>
       </c>
       <c r="H19" s="13">
         <v>8.5299999999999994</v>
       </c>
       <c r="I19" s="13">
@@ -26148,73 +26515,76 @@
       </c>
       <c r="AX19" s="13">
         <v>21.74</v>
       </c>
       <c r="AY19" s="13">
         <v>10.99</v>
       </c>
       <c r="AZ19" s="13">
         <v>7.14</v>
       </c>
       <c r="BA19" s="13">
         <v>5.24</v>
       </c>
       <c r="BB19" s="13">
         <v>4.17</v>
       </c>
       <c r="BC19" s="13">
         <v>3.42</v>
       </c>
       <c r="BD19" s="13">
         <v>2.89</v>
       </c>
       <c r="BE19" s="13">
         <v>2.6</v>
       </c>
-      <c r="BF19" s="37">
+      <c r="BF19" s="34">
         <v>2.23</v>
       </c>
       <c r="BG19" s="13">
         <v>2.02</v>
       </c>
       <c r="BH19" s="13">
         <v>3.77</v>
       </c>
       <c r="BI19" s="13">
         <v>3.48</v>
       </c>
       <c r="BJ19" s="13">
         <v>0</v>
       </c>
       <c r="BK19" s="13">
         <v>12.05</v>
       </c>
       <c r="BL19" s="13">
         <v>7.46</v>
       </c>
+      <c r="BM19" s="13">
+        <v>11.24</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>0</v>
       </c>
       <c r="C20" s="13">
         <v>0</v>
       </c>
       <c r="D20" s="13">
         <v>8.33</v>
       </c>
       <c r="E20" s="13">
         <v>6.02</v>
       </c>
       <c r="F20" s="13">
         <v>4.76</v>
       </c>
       <c r="G20" s="13">
         <v>3.91</v>
       </c>
       <c r="H20" s="13">
         <v>3.27</v>
       </c>
       <c r="I20" s="13">
@@ -26342,73 +26712,76 @@
       </c>
       <c r="AX20" s="13">
         <v>0</v>
       </c>
       <c r="AY20" s="13">
         <v>9.9</v>
       </c>
       <c r="AZ20" s="13">
         <v>6.06</v>
       </c>
       <c r="BA20" s="13">
         <v>4.37</v>
       </c>
       <c r="BB20" s="13">
         <v>3.36</v>
       </c>
       <c r="BC20" s="13">
         <v>10.18</v>
       </c>
       <c r="BD20" s="13">
         <v>8.57</v>
       </c>
       <c r="BE20" s="13">
         <v>9.33</v>
       </c>
-      <c r="BF20" s="37">
+      <c r="BF20" s="34">
         <v>8.3800000000000008</v>
       </c>
       <c r="BG20" s="13">
         <v>9.15</v>
       </c>
       <c r="BH20" s="13">
         <v>8.58</v>
       </c>
       <c r="BI20" s="13">
         <v>7.74</v>
       </c>
       <c r="BJ20" s="13">
         <v>0</v>
       </c>
       <c r="BK20" s="13">
         <v>0</v>
       </c>
       <c r="BL20" s="13">
         <v>5.99</v>
       </c>
+      <c r="BM20" s="13">
+        <v>18.350000000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="13">
         <v>9.9</v>
       </c>
       <c r="C21" s="13">
         <v>11.63</v>
       </c>
       <c r="D21" s="13">
         <v>21.13</v>
       </c>
       <c r="E21" s="13">
         <v>19.02</v>
       </c>
       <c r="F21" s="13">
         <v>21.1</v>
       </c>
       <c r="G21" s="13">
         <v>18.61</v>
       </c>
       <c r="H21" s="13">
         <v>18.23</v>
       </c>
       <c r="I21" s="13">
@@ -26536,73 +26909,76 @@
       </c>
       <c r="AX21" s="13">
         <v>0</v>
       </c>
       <c r="AY21" s="13">
         <v>0</v>
       </c>
       <c r="AZ21" s="13">
         <v>5.38</v>
       </c>
       <c r="BA21" s="13">
         <v>3.92</v>
       </c>
       <c r="BB21" s="13">
         <v>3.09</v>
       </c>
       <c r="BC21" s="13">
         <v>5.01</v>
       </c>
       <c r="BD21" s="13">
         <v>4.34</v>
       </c>
       <c r="BE21" s="13">
         <v>3.85</v>
       </c>
-      <c r="BF21" s="37">
+      <c r="BF21" s="34">
         <v>3.37</v>
       </c>
       <c r="BG21" s="13">
         <v>4.49</v>
       </c>
       <c r="BH21" s="13">
         <v>4.13</v>
       </c>
       <c r="BI21" s="13">
         <v>6.34</v>
       </c>
       <c r="BJ21" s="13">
         <v>0</v>
       </c>
       <c r="BK21" s="13">
         <v>7.63</v>
       </c>
       <c r="BL21" s="13">
         <v>15.31</v>
       </c>
+      <c r="BM21" s="13">
+        <v>11.24</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="13">
         <v>0</v>
       </c>
       <c r="C22" s="13">
         <v>0</v>
       </c>
       <c r="D22" s="13">
         <v>10.64</v>
       </c>
       <c r="E22" s="13">
         <v>8.26</v>
       </c>
       <c r="F22" s="13">
         <v>13.51</v>
       </c>
       <c r="G22" s="13">
         <v>17.54</v>
       </c>
       <c r="H22" s="13">
         <v>14.35</v>
       </c>
       <c r="I22" s="13">
@@ -26730,141 +27106,145 @@
       </c>
       <c r="AX22" s="13">
         <v>0</v>
       </c>
       <c r="AY22" s="13">
         <v>0</v>
       </c>
       <c r="AZ22" s="13">
         <v>0</v>
       </c>
       <c r="BA22" s="13">
         <v>0</v>
       </c>
       <c r="BB22" s="13">
         <v>0</v>
       </c>
       <c r="BC22" s="13">
         <v>0</v>
       </c>
       <c r="BD22" s="13">
         <v>0</v>
       </c>
       <c r="BE22" s="13">
         <v>0</v>
       </c>
-      <c r="BF22" s="37">
+      <c r="BF22" s="34">
         <v>0</v>
       </c>
       <c r="BG22" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="BH22" s="13">
         <v>4.33</v>
       </c>
       <c r="BI22" s="13">
         <v>4</v>
       </c>
       <c r="BJ22" s="13">
         <v>0</v>
       </c>
-      <c r="BK22" s="63">
+      <c r="BK22" s="58">
         <v>0</v>
       </c>
       <c r="BL22" s="13">
         <v>0</v>
       </c>
+      <c r="BM22" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="97" t="s">
+    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="97"/>
-[...61 lines deleted...]
-      <c r="BL23" s="97"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="96"/>
+      <c r="D23" s="96"/>
+      <c r="E23" s="96"/>
+      <c r="F23" s="96"/>
+      <c r="G23" s="96"/>
+      <c r="H23" s="96"/>
+      <c r="I23" s="96"/>
+      <c r="J23" s="96"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="96"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="96"/>
+      <c r="P23" s="96"/>
+      <c r="Q23" s="96"/>
+      <c r="R23" s="96"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="96"/>
+      <c r="U23" s="96"/>
+      <c r="V23" s="96"/>
+      <c r="W23" s="96"/>
+      <c r="X23" s="96"/>
+      <c r="Y23" s="96"/>
+      <c r="Z23" s="96"/>
+      <c r="AA23" s="96"/>
+      <c r="AB23" s="96"/>
+      <c r="AC23" s="96"/>
+      <c r="AD23" s="96"/>
+      <c r="AE23" s="96"/>
+      <c r="AF23" s="96"/>
+      <c r="AG23" s="96"/>
+      <c r="AH23" s="96"/>
+      <c r="AI23" s="96"/>
+      <c r="AJ23" s="96"/>
+      <c r="AK23" s="96"/>
+      <c r="AL23" s="96"/>
+      <c r="AM23" s="96"/>
+      <c r="AN23" s="96"/>
+      <c r="AO23" s="96"/>
+      <c r="AP23" s="96"/>
+      <c r="AQ23" s="96"/>
+      <c r="AR23" s="96"/>
+      <c r="AS23" s="96"/>
+      <c r="AT23" s="96"/>
+      <c r="AU23" s="96"/>
+      <c r="AV23" s="96"/>
+      <c r="AW23" s="96"/>
+      <c r="AX23" s="96"/>
+      <c r="AY23" s="96"/>
+      <c r="AZ23" s="96"/>
+      <c r="BA23" s="96"/>
+      <c r="BB23" s="96"/>
+      <c r="BC23" s="96"/>
+      <c r="BD23" s="96"/>
+      <c r="BE23" s="96"/>
+      <c r="BF23" s="96"/>
+      <c r="BG23" s="96"/>
+      <c r="BH23" s="96"/>
+      <c r="BI23" s="96"/>
+      <c r="BJ23" s="96"/>
+      <c r="BK23" s="96"/>
+      <c r="BL23" s="96"/>
+      <c r="BM23" s="96"/>
     </row>
-    <row r="24" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="12">
         <v>8.86</v>
       </c>
       <c r="C24" s="13">
         <v>9.7899999999999991</v>
       </c>
       <c r="D24" s="13">
         <v>11.03</v>
       </c>
       <c r="E24" s="13">
         <v>10.83</v>
       </c>
       <c r="F24" s="13">
         <v>12.39</v>
       </c>
       <c r="G24" s="13">
         <v>11.44</v>
       </c>
       <c r="H24" s="13">
         <v>10.67</v>
       </c>
       <c r="I24" s="13">
@@ -26992,73 +27372,76 @@
       </c>
       <c r="AX24" s="13">
         <v>6.51</v>
       </c>
       <c r="AY24" s="13">
         <v>5.84</v>
       </c>
       <c r="AZ24" s="13">
         <v>6.02</v>
       </c>
       <c r="BA24" s="13">
         <v>5.24</v>
       </c>
       <c r="BB24" s="13">
         <v>5.46</v>
       </c>
       <c r="BC24" s="13">
         <v>6.19</v>
       </c>
       <c r="BD24" s="13">
         <v>6.87</v>
       </c>
       <c r="BE24" s="13">
         <v>6.93</v>
       </c>
-      <c r="BF24" s="37">
+      <c r="BF24" s="34">
         <v>6.68</v>
       </c>
       <c r="BG24" s="13">
         <v>6.44</v>
       </c>
       <c r="BH24" s="13">
         <v>6.28</v>
       </c>
       <c r="BI24" s="13">
         <v>6.14</v>
       </c>
       <c r="BJ24" s="13">
         <v>4.97</v>
       </c>
       <c r="BK24" s="13">
         <v>3.81</v>
       </c>
       <c r="BL24" s="13">
         <v>4.37</v>
       </c>
+      <c r="BM24" s="13">
+        <v>5.99</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A25" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13">
         <v>9.14</v>
       </c>
       <c r="C25" s="13">
         <v>9.23</v>
       </c>
       <c r="D25" s="13">
         <v>9.98</v>
       </c>
       <c r="E25" s="13">
         <v>10.45</v>
       </c>
       <c r="F25" s="13">
         <v>12.14</v>
       </c>
       <c r="G25" s="13">
         <v>11.26</v>
       </c>
       <c r="H25" s="13">
         <v>10.53</v>
       </c>
       <c r="I25" s="13">
@@ -27186,73 +27569,76 @@
       </c>
       <c r="AX25" s="13">
         <v>8</v>
       </c>
       <c r="AY25" s="13">
         <v>7.2</v>
       </c>
       <c r="AZ25" s="13">
         <v>7.01</v>
       </c>
       <c r="BA25" s="13">
         <v>5.83</v>
       </c>
       <c r="BB25" s="13">
         <v>6.24</v>
       </c>
       <c r="BC25" s="13">
         <v>6.18</v>
       </c>
       <c r="BD25" s="13">
         <v>7.23</v>
       </c>
       <c r="BE25" s="13">
         <v>7.28</v>
       </c>
-      <c r="BF25" s="37">
+      <c r="BF25" s="34">
         <v>6.58</v>
       </c>
       <c r="BG25" s="13">
         <v>6.34</v>
       </c>
       <c r="BH25" s="13">
         <v>6.27</v>
       </c>
       <c r="BI25" s="13">
         <v>6.03</v>
       </c>
       <c r="BJ25" s="13">
         <v>4.91</v>
       </c>
       <c r="BK25" s="13">
         <v>4.04</v>
       </c>
       <c r="BL25" s="13">
         <v>4.04</v>
       </c>
+      <c r="BM25" s="13">
+        <v>5.69</v>
+      </c>
     </row>
-    <row r="26" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A26" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="13">
         <v>22.22</v>
       </c>
       <c r="C26" s="13">
         <v>12.66</v>
       </c>
       <c r="D26" s="13">
         <v>30.3</v>
       </c>
       <c r="E26" s="13">
         <v>23.39</v>
       </c>
       <c r="F26" s="13">
         <v>22.62</v>
       </c>
       <c r="G26" s="13">
         <v>22.14</v>
       </c>
       <c r="H26" s="13">
         <v>19.29</v>
       </c>
       <c r="I26" s="13">
@@ -27380,73 +27766,76 @@
       </c>
       <c r="AX26" s="13">
         <v>0</v>
       </c>
       <c r="AY26" s="13">
         <v>0</v>
       </c>
       <c r="AZ26" s="13">
         <v>0</v>
       </c>
       <c r="BA26" s="13">
         <v>0</v>
       </c>
       <c r="BB26" s="13">
         <v>0</v>
       </c>
       <c r="BC26" s="13">
         <v>5.81</v>
       </c>
       <c r="BD26" s="13">
         <v>5.03</v>
       </c>
       <c r="BE26" s="13">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BF26" s="37">
+      <c r="BF26" s="34">
         <v>7.94</v>
       </c>
       <c r="BG26" s="13">
         <v>7.04</v>
       </c>
       <c r="BH26" s="13">
         <v>6.45</v>
       </c>
       <c r="BI26" s="13">
         <v>5.78</v>
       </c>
       <c r="BJ26" s="13">
         <v>0</v>
       </c>
       <c r="BK26" s="13">
         <v>0</v>
       </c>
       <c r="BL26" s="13">
         <v>0</v>
       </c>
+      <c r="BM26" s="13">
+        <v>9.01</v>
+      </c>
     </row>
-    <row r="27" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A27" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="13">
         <v>0</v>
       </c>
       <c r="C27" s="13">
         <v>16.850000000000001</v>
       </c>
       <c r="D27" s="13">
         <v>10.17</v>
       </c>
       <c r="E27" s="13">
         <v>7.5</v>
       </c>
       <c r="F27" s="13">
         <v>9.65</v>
       </c>
       <c r="G27" s="13">
         <v>7.95</v>
       </c>
       <c r="H27" s="13">
         <v>6.63</v>
       </c>
       <c r="I27" s="13">
@@ -27574,146 +27963,149 @@
       </c>
       <c r="AX27" s="13">
         <v>0</v>
       </c>
       <c r="AY27" s="13">
         <v>0</v>
       </c>
       <c r="AZ27" s="13">
         <v>0</v>
       </c>
       <c r="BA27" s="13">
         <v>3.69</v>
       </c>
       <c r="BB27" s="13">
         <v>2.9</v>
       </c>
       <c r="BC27" s="13">
         <v>4.88</v>
       </c>
       <c r="BD27" s="13">
         <v>4.17</v>
       </c>
       <c r="BE27" s="13">
         <v>3.73</v>
       </c>
-      <c r="BF27" s="37">
+      <c r="BF27" s="34">
         <v>8.16</v>
       </c>
       <c r="BG27" s="13">
         <v>7.15</v>
       </c>
       <c r="BH27" s="13">
         <v>6.57</v>
       </c>
       <c r="BI27" s="13">
         <v>6.02</v>
       </c>
       <c r="BJ27" s="13">
         <v>14.49</v>
       </c>
       <c r="BK27" s="13">
         <v>7.52</v>
       </c>
       <c r="BL27" s="13">
         <v>5.29</v>
       </c>
+      <c r="BM27" s="13">
+        <v>4.05</v>
+      </c>
     </row>
-    <row r="28" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A28" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="13">
         <v>0</v>
       </c>
       <c r="C28" s="13">
         <v>0</v>
       </c>
       <c r="D28" s="13">
         <v>0</v>
       </c>
       <c r="E28" s="13">
         <v>0</v>
       </c>
       <c r="F28" s="13">
         <v>0</v>
       </c>
       <c r="G28" s="13">
         <v>0</v>
       </c>
       <c r="H28" s="13">
         <v>27.78</v>
       </c>
       <c r="I28" s="13">
         <v>25.64</v>
       </c>
       <c r="J28" s="13">
         <v>23.26</v>
       </c>
       <c r="K28" s="13">
         <v>21.74</v>
       </c>
       <c r="L28" s="13">
         <v>20.41</v>
       </c>
       <c r="M28" s="13">
         <v>19.23</v>
       </c>
       <c r="N28" s="13">
         <v>0</v>
       </c>
       <c r="O28" s="13">
         <v>0</v>
       </c>
       <c r="P28" s="13">
         <v>0</v>
       </c>
-      <c r="Q28" s="35">
+      <c r="Q28" s="32">
         <v>58.82</v>
       </c>
-      <c r="R28" s="35">
+      <c r="R28" s="32">
         <v>50</v>
       </c>
-      <c r="S28" s="35">
+      <c r="S28" s="32">
         <v>41.67</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T28" s="32">
         <v>33.33</v>
       </c>
-      <c r="U28" s="35">
+      <c r="U28" s="32">
         <v>29.41</v>
       </c>
-      <c r="V28" s="35">
+      <c r="V28" s="32">
         <v>25</v>
       </c>
-      <c r="W28" s="35">
+      <c r="W28" s="32">
         <v>23.26</v>
       </c>
-      <c r="X28" s="35">
+      <c r="X28" s="32">
         <v>18.18</v>
       </c>
-      <c r="Y28" s="35">
+      <c r="Y28" s="32">
         <v>14.71</v>
       </c>
       <c r="Z28" s="13">
         <v>0</v>
       </c>
       <c r="AA28" s="13">
         <v>0</v>
       </c>
       <c r="AB28" s="13">
         <v>0</v>
       </c>
       <c r="AC28" s="13">
         <v>0</v>
       </c>
       <c r="AD28" s="13">
         <v>0</v>
       </c>
       <c r="AE28" s="13">
         <v>0</v>
       </c>
       <c r="AF28" s="13">
         <v>0</v>
       </c>
       <c r="AG28" s="13">
         <v>0</v>
@@ -27768,73 +28160,76 @@
       </c>
       <c r="AX28" s="13">
         <v>0</v>
       </c>
       <c r="AY28" s="13">
         <v>0</v>
       </c>
       <c r="AZ28" s="13">
         <v>0</v>
       </c>
       <c r="BA28" s="13">
         <v>0</v>
       </c>
       <c r="BB28" s="13">
         <v>0</v>
       </c>
       <c r="BC28" s="13">
         <v>0</v>
       </c>
       <c r="BD28" s="13">
         <v>0</v>
       </c>
       <c r="BE28" s="13">
         <v>0</v>
       </c>
-      <c r="BF28" s="37">
+      <c r="BF28" s="34">
         <v>0</v>
       </c>
       <c r="BG28" s="13">
         <v>0</v>
       </c>
       <c r="BH28" s="13">
         <v>0</v>
       </c>
       <c r="BI28" s="13">
         <v>0</v>
       </c>
       <c r="BJ28" s="13">
         <v>0</v>
       </c>
-      <c r="BK28" s="63">
+      <c r="BK28" s="58">
         <v>0</v>
       </c>
       <c r="BL28" s="13">
         <v>0</v>
       </c>
+      <c r="BM28" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="13">
         <v>0</v>
       </c>
       <c r="C29" s="13">
         <v>0</v>
       </c>
       <c r="D29" s="13">
         <v>6.8</v>
       </c>
       <c r="E29" s="13">
         <v>4.8499999999999996</v>
       </c>
       <c r="F29" s="13">
         <v>3.91</v>
       </c>
       <c r="G29" s="13">
         <v>3.23</v>
       </c>
       <c r="H29" s="13">
         <v>2.69</v>
       </c>
       <c r="I29" s="13">
@@ -27851,1028 +28246,1044 @@
       </c>
       <c r="M29" s="13">
         <v>11.51</v>
       </c>
       <c r="N29" s="13">
         <v>0</v>
       </c>
       <c r="O29" s="13">
         <v>0</v>
       </c>
       <c r="P29" s="13">
         <v>0</v>
       </c>
       <c r="Q29" s="13">
         <v>0</v>
       </c>
       <c r="R29" s="13">
         <v>0</v>
       </c>
       <c r="S29" s="13">
         <v>0</v>
       </c>
       <c r="T29" s="13">
         <v>0</v>
       </c>
-      <c r="U29" s="35">
+      <c r="U29" s="32">
         <v>2.54</v>
       </c>
-      <c r="V29" s="35">
+      <c r="V29" s="32">
         <v>2.29</v>
       </c>
-      <c r="W29" s="35">
+      <c r="W29" s="32">
         <v>2.04</v>
       </c>
-      <c r="X29" s="35">
+      <c r="X29" s="32">
         <v>1.8</v>
       </c>
-      <c r="Y29" s="35">
+      <c r="Y29" s="32">
         <v>3.23</v>
       </c>
       <c r="Z29" s="13">
         <v>0</v>
       </c>
       <c r="AA29" s="13">
         <v>0</v>
       </c>
       <c r="AB29" s="13">
         <v>0</v>
       </c>
-      <c r="AC29" s="35">
+      <c r="AC29" s="32">
         <v>5.78</v>
       </c>
-      <c r="AD29" s="35">
+      <c r="AD29" s="32">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AE29" s="35">
+      <c r="AE29" s="32">
         <v>10.91</v>
       </c>
-      <c r="AF29" s="35">
+      <c r="AF29" s="32">
         <v>9.35</v>
       </c>
-      <c r="AG29" s="35">
+      <c r="AG29" s="32">
         <v>7.83</v>
       </c>
-      <c r="AH29" s="35">
+      <c r="AH29" s="32">
         <v>7.11</v>
       </c>
-      <c r="AI29" s="35">
+      <c r="AI29" s="32">
         <v>6.29</v>
       </c>
-      <c r="AJ29" s="35">
+      <c r="AJ29" s="32">
         <v>5.81</v>
       </c>
-      <c r="AK29" s="35">
+      <c r="AK29" s="32">
         <v>7.17</v>
       </c>
-      <c r="AL29" s="35">
+      <c r="AL29" s="32">
         <v>20.83</v>
       </c>
-      <c r="AM29" s="35">
+      <c r="AM29" s="32">
         <v>10.31</v>
       </c>
-      <c r="AN29" s="35">
+      <c r="AN29" s="32">
         <v>15.5</v>
       </c>
-      <c r="AO29" s="35">
+      <c r="AO29" s="32">
         <v>11.36</v>
       </c>
       <c r="AP29" s="13">
         <v>9.66</v>
       </c>
       <c r="AQ29" s="13">
         <v>7.81</v>
       </c>
       <c r="AR29" s="13">
         <v>6.31</v>
       </c>
       <c r="AS29" s="13">
         <v>5.6</v>
       </c>
       <c r="AT29" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="AU29" s="13">
         <v>4.57</v>
       </c>
-      <c r="AV29" s="35">
+      <c r="AV29" s="32">
         <v>3.99</v>
       </c>
       <c r="AW29" s="13">
         <v>3.74</v>
       </c>
       <c r="AX29" s="13">
         <v>0</v>
       </c>
       <c r="AY29" s="13">
         <v>0</v>
       </c>
       <c r="AZ29" s="13">
         <v>0</v>
       </c>
       <c r="BA29" s="13">
         <v>0</v>
       </c>
       <c r="BB29" s="13">
         <v>0</v>
       </c>
       <c r="BC29" s="13">
         <v>7.52</v>
       </c>
       <c r="BD29" s="13">
         <v>6.29</v>
       </c>
       <c r="BE29" s="13">
         <v>8.31</v>
       </c>
-      <c r="BF29" s="37">
+      <c r="BF29" s="34">
         <v>7.56</v>
       </c>
       <c r="BG29" s="13">
         <v>6.86</v>
       </c>
       <c r="BH29" s="13">
         <v>6.52</v>
       </c>
       <c r="BI29" s="13">
         <v>5.86</v>
       </c>
       <c r="BJ29" s="13">
         <v>0</v>
       </c>
-      <c r="BK29" s="63">
+      <c r="BK29" s="58">
         <v>0</v>
       </c>
       <c r="BL29" s="13">
         <v>9.8000000000000007</v>
       </c>
+      <c r="BM29" s="13">
+        <v>14.6</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A30" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="13">
         <v>14.93</v>
       </c>
       <c r="C30" s="13">
         <v>16.670000000000002</v>
       </c>
       <c r="D30" s="13">
         <v>20.51</v>
       </c>
       <c r="E30" s="13">
         <v>20</v>
       </c>
       <c r="F30" s="13">
         <v>21.6</v>
       </c>
       <c r="G30" s="13">
         <v>19.850000000000001</v>
       </c>
       <c r="H30" s="13">
         <v>18.52</v>
       </c>
       <c r="I30" s="13">
         <v>18.55</v>
       </c>
       <c r="J30" s="13">
         <v>17.66</v>
       </c>
       <c r="K30" s="13">
         <v>15.83</v>
       </c>
       <c r="L30" s="13">
         <v>14.77</v>
       </c>
       <c r="M30" s="13">
         <v>13.73</v>
       </c>
-      <c r="N30" s="35">
+      <c r="N30" s="32">
         <v>17.54</v>
       </c>
-      <c r="O30" s="35">
+      <c r="O30" s="32">
         <v>19.8</v>
       </c>
-      <c r="P30" s="35">
+      <c r="P30" s="32">
         <v>12.27</v>
       </c>
-      <c r="Q30" s="35">
+      <c r="Q30" s="32">
         <v>23.47</v>
       </c>
-      <c r="R30" s="35">
+      <c r="R30" s="32">
         <v>18.32</v>
       </c>
-      <c r="S30" s="35">
+      <c r="S30" s="32">
         <v>14.84</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T30" s="32">
         <v>18.13</v>
       </c>
-      <c r="U30" s="35">
+      <c r="U30" s="32">
         <v>18.059999999999999</v>
       </c>
-      <c r="V30" s="35">
+      <c r="V30" s="32">
         <v>17.89</v>
       </c>
-      <c r="W30" s="35">
+      <c r="W30" s="32">
         <v>17.73</v>
       </c>
-      <c r="X30" s="35">
+      <c r="X30" s="32">
         <v>19.11</v>
       </c>
-      <c r="Y30" s="35">
+      <c r="Y30" s="32">
         <v>16.93</v>
       </c>
-      <c r="Z30" s="35">
+      <c r="Z30" s="32">
         <v>17.239999999999998</v>
       </c>
-      <c r="AA30" s="35">
+      <c r="AA30" s="32">
         <v>8.85</v>
       </c>
-      <c r="AB30" s="35">
+      <c r="AB30" s="32">
         <v>6.02</v>
       </c>
-      <c r="AC30" s="35">
+      <c r="AC30" s="32">
         <v>4.55</v>
       </c>
-      <c r="AD30" s="35">
+      <c r="AD30" s="32">
         <v>6.8</v>
       </c>
-      <c r="AE30" s="35">
+      <c r="AE30" s="32">
         <v>5.52</v>
       </c>
-      <c r="AF30" s="35">
+      <c r="AF30" s="32">
         <v>4.82</v>
       </c>
-      <c r="AG30" s="35">
+      <c r="AG30" s="32">
         <v>8.4</v>
       </c>
-      <c r="AH30" s="35">
+      <c r="AH30" s="32">
         <v>7.37</v>
       </c>
-      <c r="AI30" s="35">
+      <c r="AI30" s="32">
         <v>6.61</v>
       </c>
-      <c r="AJ30" s="35">
+      <c r="AJ30" s="32">
         <v>6.15</v>
       </c>
-      <c r="AK30" s="35">
+      <c r="AK30" s="32">
         <v>5.77</v>
       </c>
-      <c r="AL30" s="35">
+      <c r="AL30" s="32">
         <v>17.239999999999998</v>
       </c>
-      <c r="AM30" s="35">
+      <c r="AM30" s="32">
         <v>19.8</v>
       </c>
-      <c r="AN30" s="35">
+      <c r="AN30" s="32">
         <v>12.82</v>
       </c>
-      <c r="AO30" s="35">
+      <c r="AO30" s="32">
         <v>9.9</v>
       </c>
       <c r="AP30" s="13">
         <v>8.1300000000000008</v>
       </c>
       <c r="AQ30" s="13">
         <v>12.78</v>
       </c>
       <c r="AR30" s="13">
         <v>10.93</v>
       </c>
       <c r="AS30" s="13">
         <v>9.83</v>
       </c>
       <c r="AT30" s="13">
         <v>8.85</v>
       </c>
       <c r="AU30" s="13">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AV30" s="35">
+      <c r="AV30" s="32">
         <v>7.34</v>
       </c>
       <c r="AW30" s="13">
         <v>6.58</v>
       </c>
       <c r="AX30" s="13">
         <v>0</v>
       </c>
       <c r="AY30" s="13">
         <v>0</v>
       </c>
       <c r="AZ30" s="13">
         <v>8.33</v>
       </c>
       <c r="BA30" s="13">
         <v>5.99</v>
       </c>
       <c r="BB30" s="13">
         <v>4.57</v>
       </c>
       <c r="BC30" s="13">
         <v>7.55</v>
       </c>
       <c r="BD30" s="13">
         <v>6.6</v>
       </c>
       <c r="BE30" s="13">
         <v>5.88</v>
       </c>
-      <c r="BF30" s="37">
+      <c r="BF30" s="34">
         <v>5.04</v>
       </c>
       <c r="BG30" s="13">
         <v>6.67</v>
       </c>
       <c r="BH30" s="13">
         <v>6.07</v>
       </c>
       <c r="BI30" s="13">
         <v>9.2799999999999994</v>
       </c>
       <c r="BJ30" s="13">
         <v>0</v>
       </c>
-      <c r="BK30" s="63">
+      <c r="BK30" s="58">
         <v>0</v>
       </c>
       <c r="BL30" s="13">
         <v>7.35</v>
       </c>
+      <c r="BM30" s="13">
+        <v>5.49</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="67" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="102" t="s">
+    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="102"/>
-[...61 lines deleted...]
-      <c r="BL31" s="102"/>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100"/>
+      <c r="E31" s="100"/>
+      <c r="F31" s="100"/>
+      <c r="G31" s="100"/>
+      <c r="H31" s="100"/>
+      <c r="I31" s="100"/>
+      <c r="J31" s="100"/>
+      <c r="K31" s="100"/>
+      <c r="L31" s="100"/>
+      <c r="M31" s="100"/>
+      <c r="N31" s="100"/>
+      <c r="O31" s="100"/>
+      <c r="P31" s="100"/>
+      <c r="Q31" s="100"/>
+      <c r="R31" s="100"/>
+      <c r="S31" s="100"/>
+      <c r="T31" s="100"/>
+      <c r="U31" s="100"/>
+      <c r="V31" s="100"/>
+      <c r="W31" s="100"/>
+      <c r="X31" s="100"/>
+      <c r="Y31" s="100"/>
+      <c r="Z31" s="100"/>
+      <c r="AA31" s="100"/>
+      <c r="AB31" s="100"/>
+      <c r="AC31" s="100"/>
+      <c r="AD31" s="100"/>
+      <c r="AE31" s="100"/>
+      <c r="AF31" s="100"/>
+      <c r="AG31" s="100"/>
+      <c r="AH31" s="100"/>
+      <c r="AI31" s="100"/>
+      <c r="AJ31" s="100"/>
+      <c r="AK31" s="100"/>
+      <c r="AL31" s="100"/>
+      <c r="AM31" s="100"/>
+      <c r="AN31" s="100"/>
+      <c r="AO31" s="100"/>
+      <c r="AP31" s="100"/>
+      <c r="AQ31" s="100"/>
+      <c r="AR31" s="100"/>
+      <c r="AS31" s="100"/>
+      <c r="AT31" s="100"/>
+      <c r="AU31" s="100"/>
+      <c r="AV31" s="100"/>
+      <c r="AW31" s="100"/>
+      <c r="AX31" s="100"/>
+      <c r="AY31" s="100"/>
+      <c r="AZ31" s="100"/>
+      <c r="BA31" s="100"/>
+      <c r="BB31" s="100"/>
+      <c r="BC31" s="100"/>
+      <c r="BD31" s="100"/>
+      <c r="BE31" s="100"/>
+      <c r="BF31" s="100"/>
+      <c r="BG31" s="100"/>
+      <c r="BH31" s="100"/>
+      <c r="BI31" s="100"/>
+      <c r="BJ31" s="100"/>
+      <c r="BK31" s="100"/>
+      <c r="BL31" s="100"/>
+      <c r="BM31" s="100"/>
     </row>
-    <row r="32" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="12">
         <v>2.27</v>
       </c>
       <c r="C32" s="13">
         <v>11</v>
       </c>
       <c r="D32" s="13">
         <v>12.54</v>
       </c>
       <c r="E32" s="13">
         <v>11.63</v>
       </c>
       <c r="F32" s="13">
         <v>11.42</v>
       </c>
       <c r="G32" s="13">
         <v>10.33</v>
       </c>
       <c r="H32" s="13">
         <v>9.5399999999999991</v>
       </c>
       <c r="I32" s="13">
         <v>10.02</v>
       </c>
       <c r="J32" s="13">
         <v>10.66</v>
       </c>
       <c r="K32" s="13">
         <v>11.64</v>
       </c>
       <c r="L32" s="13">
         <v>12.13</v>
       </c>
       <c r="M32" s="13">
         <v>11.28</v>
       </c>
       <c r="N32" s="13">
         <v>0</v>
       </c>
-      <c r="O32" s="35">
+      <c r="O32" s="32">
         <v>5.86</v>
       </c>
-      <c r="P32" s="35">
+      <c r="P32" s="32">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Q32" s="35">
+      <c r="Q32" s="32">
         <v>6.19</v>
       </c>
-      <c r="R32" s="35">
+      <c r="R32" s="32">
         <v>6.84</v>
       </c>
-      <c r="S32" s="35">
+      <c r="S32" s="32">
         <v>6.9</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="32">
         <v>7.2</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U32" s="32">
         <v>6.24</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="32">
         <v>5.98</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="32">
         <v>6.12</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X32" s="32">
         <v>6.17</v>
       </c>
-      <c r="Y32" s="35">
+      <c r="Y32" s="32">
         <v>5.88</v>
       </c>
-      <c r="Z32" s="35">
+      <c r="Z32" s="32">
         <v>9.01</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="32">
         <v>11.17</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="32">
         <v>9.83</v>
       </c>
-      <c r="AC32" s="35">
+      <c r="AC32" s="32">
         <v>9.41</v>
       </c>
-      <c r="AD32" s="35">
+      <c r="AD32" s="32">
         <v>14.76</v>
       </c>
-      <c r="AE32" s="35">
+      <c r="AE32" s="32">
         <v>13.59</v>
       </c>
-      <c r="AF32" s="35">
+      <c r="AF32" s="32">
         <v>13.05</v>
       </c>
-      <c r="AG32" s="35">
+      <c r="AG32" s="32">
         <v>12.29</v>
       </c>
-      <c r="AH32" s="35">
+      <c r="AH32" s="32">
         <v>11.92</v>
       </c>
-      <c r="AI32" s="35">
+      <c r="AI32" s="32">
         <v>11.89</v>
       </c>
-      <c r="AJ32" s="35">
+      <c r="AJ32" s="32">
         <v>11.69</v>
       </c>
-      <c r="AK32" s="35">
+      <c r="AK32" s="32">
         <v>12.12</v>
       </c>
-      <c r="AL32" s="35">
+      <c r="AL32" s="32">
         <v>18.78</v>
       </c>
-      <c r="AM32" s="35">
+      <c r="AM32" s="32">
         <v>14.39</v>
       </c>
-      <c r="AN32" s="35">
+      <c r="AN32" s="32">
         <v>14.13</v>
       </c>
-      <c r="AO32" s="36">
+      <c r="AO32" s="33">
         <v>14.3</v>
       </c>
       <c r="AP32" s="13">
         <v>14.37</v>
       </c>
       <c r="AQ32" s="13">
         <v>12.68</v>
       </c>
       <c r="AR32" s="13">
         <v>12.34</v>
       </c>
       <c r="AS32" s="13">
         <v>11.56</v>
       </c>
-      <c r="AT32" s="35">
+      <c r="AT32" s="32">
         <v>11.51</v>
       </c>
-      <c r="AU32" s="35">
+      <c r="AU32" s="32">
         <v>10.97</v>
       </c>
-      <c r="AV32" s="35">
+      <c r="AV32" s="32">
         <v>11.2</v>
       </c>
-      <c r="AW32" s="37">
+      <c r="AW32" s="34">
         <v>11.13</v>
       </c>
       <c r="AX32" s="13">
         <v>10.56</v>
       </c>
       <c r="AY32" s="13">
         <v>6.88</v>
       </c>
       <c r="AZ32" s="13">
         <v>5.64</v>
       </c>
       <c r="BA32" s="13">
         <v>6.49</v>
       </c>
       <c r="BB32" s="13">
         <v>5.15</v>
       </c>
       <c r="BC32" s="13">
         <v>4.7699999999999996</v>
       </c>
       <c r="BD32" s="13">
         <v>4.0599999999999996</v>
       </c>
       <c r="BE32" s="13">
         <v>3.99</v>
       </c>
-      <c r="BF32" s="37">
+      <c r="BF32" s="34">
         <v>3.87</v>
       </c>
       <c r="BG32" s="13">
         <v>4.8</v>
       </c>
       <c r="BH32" s="13">
         <v>4.6900000000000004</v>
       </c>
       <c r="BI32" s="13">
         <v>4.84</v>
       </c>
       <c r="BJ32" s="13">
         <v>3.31</v>
       </c>
       <c r="BK32" s="13">
         <v>7.17</v>
       </c>
       <c r="BL32" s="13">
         <v>7.08</v>
       </c>
+      <c r="BM32" s="13">
+        <v>8.06</v>
+      </c>
     </row>
-    <row r="33" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A33" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="13">
         <v>0</v>
       </c>
       <c r="C33" s="13">
         <v>0</v>
       </c>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>4.67</v>
       </c>
       <c r="H33" s="13">
         <v>3.72</v>
       </c>
       <c r="I33" s="13">
         <v>3.25</v>
       </c>
       <c r="J33" s="13">
         <v>2.73</v>
       </c>
       <c r="K33" s="13">
         <v>7.41</v>
       </c>
       <c r="L33" s="13">
         <v>10.94</v>
       </c>
       <c r="M33" s="13">
         <v>10.31</v>
       </c>
       <c r="N33" s="13">
         <v>0</v>
       </c>
       <c r="O33" s="13">
         <v>0</v>
       </c>
       <c r="P33" s="13">
         <v>0</v>
       </c>
-      <c r="Q33" s="35">
+      <c r="Q33" s="32">
         <v>7.3</v>
       </c>
-      <c r="R33" s="35">
+      <c r="R33" s="32">
         <v>5.38</v>
       </c>
-      <c r="S33" s="35">
+      <c r="S33" s="32">
         <v>4.42</v>
       </c>
-      <c r="T33" s="35">
+      <c r="T33" s="32">
         <v>3.86</v>
       </c>
-      <c r="U33" s="35">
+      <c r="U33" s="32">
         <v>3.24</v>
       </c>
-      <c r="V33" s="35">
+      <c r="V33" s="32">
         <v>2.92</v>
       </c>
-      <c r="W33" s="35">
+      <c r="W33" s="32">
         <v>2.62</v>
       </c>
-      <c r="X33" s="35">
+      <c r="X33" s="32">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Y33" s="35">
+      <c r="Y33" s="32">
         <v>2.23</v>
       </c>
-      <c r="Z33" s="35">
+      <c r="Z33" s="32">
         <v>31.25</v>
       </c>
-      <c r="AA33" s="35">
+      <c r="AA33" s="32">
         <v>15.38</v>
       </c>
-      <c r="AB33" s="35">
+      <c r="AB33" s="32">
         <v>10.31</v>
       </c>
-      <c r="AC33" s="35">
+      <c r="AC33" s="32">
         <v>7.81</v>
       </c>
-      <c r="AD33" s="35">
+      <c r="AD33" s="32">
         <v>18.18</v>
       </c>
-      <c r="AE33" s="35">
+      <c r="AE33" s="32">
         <v>15.38</v>
       </c>
-      <c r="AF33" s="35">
+      <c r="AF33" s="32">
         <v>18.18</v>
       </c>
-      <c r="AG33" s="35">
+      <c r="AG33" s="32">
         <v>15.69</v>
       </c>
-      <c r="AH33" s="35">
+      <c r="AH33" s="32">
         <v>17.059999999999999</v>
       </c>
-      <c r="AI33" s="35">
+      <c r="AI33" s="32">
         <v>14.79</v>
       </c>
-      <c r="AJ33" s="35">
+      <c r="AJ33" s="32">
         <v>13.16</v>
       </c>
-      <c r="AK33" s="35">
+      <c r="AK33" s="32">
         <v>12.2</v>
       </c>
-      <c r="AL33" s="35">
+      <c r="AL33" s="32">
         <v>27.78</v>
       </c>
-      <c r="AM33" s="35">
+      <c r="AM33" s="32">
         <v>13.16</v>
       </c>
-      <c r="AN33" s="35">
+      <c r="AN33" s="32">
         <v>9.52</v>
       </c>
-      <c r="AO33" s="35">
+      <c r="AO33" s="32">
         <v>21.74</v>
       </c>
       <c r="AP33" s="13">
         <v>17.239999999999998</v>
       </c>
       <c r="AQ33" s="13">
         <v>15.15</v>
       </c>
       <c r="AR33" s="13">
         <v>12.5</v>
       </c>
       <c r="AS33" s="13">
         <v>10.83</v>
       </c>
       <c r="AT33" s="13">
         <v>12.82</v>
       </c>
       <c r="AU33" s="13">
         <v>11.73</v>
       </c>
-      <c r="AV33" s="35">
+      <c r="AV33" s="32">
         <v>11.02</v>
       </c>
-      <c r="AW33" s="37">
+      <c r="AW33" s="34">
         <v>9.8000000000000007</v>
       </c>
       <c r="AX33" s="13">
         <v>0</v>
       </c>
       <c r="AY33" s="13">
         <v>0</v>
       </c>
       <c r="AZ33" s="13">
         <v>0</v>
       </c>
       <c r="BA33" s="13">
         <v>9.09</v>
       </c>
       <c r="BB33" s="13">
         <v>7.09</v>
       </c>
       <c r="BC33" s="13">
         <v>5.92</v>
       </c>
       <c r="BD33" s="13">
         <v>5.24</v>
       </c>
       <c r="BE33" s="13">
         <v>4.72</v>
       </c>
-      <c r="BF33" s="37">
+      <c r="BF33" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="BG33" s="13">
         <v>3.7</v>
       </c>
       <c r="BH33" s="13">
         <v>3.34</v>
       </c>
       <c r="BI33" s="13">
         <v>3.13</v>
       </c>
       <c r="BJ33" s="13">
         <v>0</v>
       </c>
       <c r="BK33" s="13">
         <v>0</v>
       </c>
       <c r="BL33" s="13">
         <v>0</v>
       </c>
+      <c r="BM33" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A34" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>7.41</v>
       </c>
       <c r="F34" s="13">
         <v>5.56</v>
       </c>
       <c r="G34" s="13">
         <v>8.9700000000000006</v>
       </c>
       <c r="H34" s="13">
         <v>7.43</v>
       </c>
       <c r="I34" s="13">
         <v>6.43</v>
       </c>
       <c r="J34" s="13">
         <v>11.59</v>
       </c>
       <c r="K34" s="13">
         <v>15.46</v>
       </c>
       <c r="L34" s="13">
         <v>16.39</v>
       </c>
       <c r="M34" s="13">
         <v>14.96</v>
       </c>
       <c r="N34" s="13">
         <v>0</v>
       </c>
       <c r="O34" s="13">
         <v>0</v>
       </c>
       <c r="P34" s="13">
         <v>0</v>
       </c>
-      <c r="Q34" s="35">
+      <c r="Q34" s="32">
         <v>6.8</v>
       </c>
-      <c r="R34" s="35">
+      <c r="R34" s="32">
         <v>5.43</v>
       </c>
-      <c r="S34" s="35">
+      <c r="S34" s="32">
         <v>8.93</v>
       </c>
-      <c r="T34" s="35">
+      <c r="T34" s="32">
         <v>7.84</v>
       </c>
-      <c r="U34" s="35">
+      <c r="U34" s="32">
         <v>6.9</v>
       </c>
-      <c r="V34" s="35">
+      <c r="V34" s="32">
         <v>6.29</v>
       </c>
-      <c r="W34" s="35">
+      <c r="W34" s="32">
         <v>5.7</v>
       </c>
-      <c r="X34" s="35">
+      <c r="X34" s="32">
         <v>5</v>
       </c>
-      <c r="Y34" s="35">
+      <c r="Y34" s="32">
         <v>4.54</v>
       </c>
-      <c r="Z34" s="35">
+      <c r="Z34" s="32">
         <v>25.64</v>
       </c>
-      <c r="AA34" s="35">
+      <c r="AA34" s="32">
         <v>16.13</v>
       </c>
-      <c r="AB34" s="35">
+      <c r="AB34" s="32">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AC34" s="35">
+      <c r="AC34" s="32">
         <v>7.14</v>
       </c>
-      <c r="AD34" s="35">
+      <c r="AD34" s="32">
         <v>10.53</v>
       </c>
-      <c r="AE34" s="35">
+      <c r="AE34" s="32">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AF34" s="35">
+      <c r="AF34" s="32">
         <v>7.12</v>
       </c>
-      <c r="AG34" s="35">
+      <c r="AG34" s="32">
         <v>6.21</v>
       </c>
-      <c r="AH34" s="35">
+      <c r="AH34" s="32">
         <v>5.59</v>
       </c>
-      <c r="AI34" s="35">
+      <c r="AI34" s="32">
         <v>5</v>
       </c>
-      <c r="AJ34" s="35">
+      <c r="AJ34" s="32">
         <v>4.58</v>
       </c>
-      <c r="AK34" s="35">
+      <c r="AK34" s="32">
         <v>8.4</v>
       </c>
-      <c r="AL34" s="35">
+      <c r="AL34" s="32">
         <v>62.5</v>
       </c>
-      <c r="AM34" s="35">
+      <c r="AM34" s="32">
         <v>26.67</v>
       </c>
-      <c r="AN34" s="35">
+      <c r="AN34" s="32">
         <v>19.420000000000002</v>
       </c>
-      <c r="AO34" s="35">
+      <c r="AO34" s="32">
         <v>21.43</v>
       </c>
       <c r="AP34" s="13">
         <v>21.98</v>
       </c>
       <c r="AQ34" s="13">
         <v>18.87</v>
       </c>
       <c r="AR34" s="13">
         <v>15.87</v>
       </c>
       <c r="AS34" s="13">
         <v>13.89</v>
       </c>
       <c r="AT34" s="13">
         <v>15.53</v>
       </c>
       <c r="AU34" s="13">
         <v>14.37</v>
       </c>
-      <c r="AV34" s="35">
+      <c r="AV34" s="32">
         <v>16.170000000000002</v>
       </c>
-      <c r="AW34" s="37">
+      <c r="AW34" s="34">
         <v>14.81</v>
       </c>
       <c r="AX34" s="13">
         <v>0</v>
       </c>
       <c r="AY34" s="13">
         <v>0</v>
       </c>
       <c r="AZ34" s="13">
         <v>0</v>
       </c>
       <c r="BA34" s="13">
         <v>0</v>
       </c>
       <c r="BB34" s="13">
         <v>0</v>
       </c>
       <c r="BC34" s="13">
         <v>0</v>
       </c>
       <c r="BD34" s="13">
         <v>0</v>
       </c>
       <c r="BE34" s="13">
         <v>0</v>
       </c>
-      <c r="BF34" s="37">
+      <c r="BF34" s="34">
         <v>0</v>
       </c>
       <c r="BG34" s="13">
         <v>0</v>
       </c>
       <c r="BH34" s="13">
         <v>0</v>
       </c>
       <c r="BI34" s="13">
         <v>0</v>
       </c>
       <c r="BJ34" s="13">
         <v>40</v>
       </c>
       <c r="BK34" s="13">
         <v>43.48</v>
       </c>
       <c r="BL34" s="13">
         <v>29.85</v>
       </c>
+      <c r="BM34" s="13">
+        <v>22.22</v>
+      </c>
     </row>
-    <row r="35" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A35" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="13">
         <v>0</v>
       </c>
       <c r="C35" s="13">
         <v>38.83</v>
       </c>
       <c r="D35" s="13">
         <v>32.47</v>
       </c>
       <c r="E35" s="13">
         <v>29.13</v>
       </c>
       <c r="F35" s="13">
         <v>22.99</v>
       </c>
       <c r="G35" s="13">
         <v>18.690000000000001</v>
       </c>
       <c r="H35" s="13">
         <v>18.37</v>
       </c>
       <c r="I35" s="13">
@@ -28973,100 +29384,103 @@
       </c>
       <c r="AO35" s="13">
         <v>15.31</v>
       </c>
       <c r="AP35" s="13">
         <v>16.059999999999999</v>
       </c>
       <c r="AQ35" s="13">
         <v>13.89</v>
       </c>
       <c r="AR35" s="13">
         <v>12.38</v>
       </c>
       <c r="AS35" s="13">
         <v>13.89</v>
       </c>
       <c r="AT35" s="13">
         <v>12.41</v>
       </c>
       <c r="AU35" s="13">
         <v>11.34</v>
       </c>
       <c r="AV35" s="13">
         <v>12.4</v>
       </c>
-      <c r="AW35" s="37">
+      <c r="AW35" s="34">
         <v>11.58</v>
       </c>
       <c r="AX35" s="13">
         <v>29.41</v>
       </c>
       <c r="AY35" s="13">
         <v>14.49</v>
       </c>
       <c r="AZ35" s="13">
         <v>18.87</v>
       </c>
       <c r="BA35" s="13">
         <v>20.98</v>
       </c>
       <c r="BB35" s="13">
         <v>17.14</v>
       </c>
       <c r="BC35" s="13">
         <v>14.85</v>
       </c>
       <c r="BD35" s="13">
         <v>12.5</v>
       </c>
       <c r="BE35" s="13">
         <v>11.32</v>
       </c>
-      <c r="BF35" s="37">
+      <c r="BF35" s="34">
         <v>9.9</v>
       </c>
       <c r="BG35" s="13">
         <v>9.01</v>
       </c>
       <c r="BH35" s="13">
         <v>8.2899999999999991</v>
       </c>
       <c r="BI35" s="13">
         <v>7.52</v>
       </c>
       <c r="BJ35" s="13">
         <v>0</v>
       </c>
       <c r="BK35" s="13">
         <v>0</v>
       </c>
       <c r="BL35" s="13">
         <v>0</v>
       </c>
+      <c r="BM35" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A36" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="13">
         <v>0</v>
       </c>
       <c r="C36" s="13">
         <v>27.78</v>
       </c>
       <c r="D36" s="13">
         <v>18.87</v>
       </c>
       <c r="E36" s="13">
         <v>26.32</v>
       </c>
       <c r="F36" s="13">
         <v>38.83</v>
       </c>
       <c r="G36" s="13">
         <v>31.75</v>
       </c>
       <c r="H36" s="13">
         <v>25.16</v>
       </c>
       <c r="I36" s="13">
@@ -29167,100 +29581,103 @@
       </c>
       <c r="AO36" s="13">
         <v>12.5</v>
       </c>
       <c r="AP36" s="13">
         <v>20.41</v>
       </c>
       <c r="AQ36" s="13">
         <v>18.350000000000001</v>
       </c>
       <c r="AR36" s="13">
         <v>16.39</v>
       </c>
       <c r="AS36" s="13">
         <v>14.29</v>
       </c>
       <c r="AT36" s="13">
         <v>12.74</v>
       </c>
       <c r="AU36" s="13">
         <v>11.24</v>
       </c>
       <c r="AV36" s="13">
         <v>10.53</v>
       </c>
-      <c r="AW36" s="37">
+      <c r="AW36" s="34">
         <v>9.39</v>
       </c>
       <c r="AX36" s="13">
         <v>0</v>
       </c>
       <c r="AY36" s="13">
         <v>0</v>
       </c>
       <c r="AZ36" s="13">
         <v>0</v>
       </c>
       <c r="BA36" s="13">
         <v>0</v>
       </c>
       <c r="BB36" s="13">
         <v>0</v>
       </c>
       <c r="BC36" s="13">
         <v>0</v>
       </c>
       <c r="BD36" s="13">
         <v>0</v>
       </c>
       <c r="BE36" s="13">
         <v>0</v>
       </c>
-      <c r="BF36" s="37">
+      <c r="BF36" s="34">
         <v>0</v>
       </c>
       <c r="BG36" s="13">
         <v>0</v>
       </c>
       <c r="BH36" s="13">
         <v>0</v>
       </c>
       <c r="BI36" s="13">
         <v>0</v>
       </c>
       <c r="BJ36" s="13">
         <v>0</v>
       </c>
       <c r="BK36" s="13">
         <v>0</v>
       </c>
       <c r="BL36" s="13">
         <v>0</v>
       </c>
+      <c r="BM36" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="13">
         <v>0</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="13">
         <v>13.51</v>
       </c>
       <c r="E37" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="F37" s="13">
         <v>15.27</v>
       </c>
       <c r="G37" s="13">
         <v>12.42</v>
       </c>
       <c r="H37" s="13">
         <v>10.7</v>
       </c>
       <c r="I37" s="13">
@@ -29361,100 +29778,103 @@
       </c>
       <c r="AO37" s="13">
         <v>8.6999999999999993</v>
       </c>
       <c r="AP37" s="13">
         <v>7.04</v>
       </c>
       <c r="AQ37" s="13">
         <v>6.17</v>
       </c>
       <c r="AR37" s="13">
         <v>5.41</v>
       </c>
       <c r="AS37" s="13">
         <v>9.85</v>
       </c>
       <c r="AT37" s="13">
         <v>8.85</v>
       </c>
       <c r="AU37" s="13">
         <v>8.0299999999999994</v>
       </c>
       <c r="AV37" s="13">
         <v>11.03</v>
       </c>
-      <c r="AW37" s="37">
+      <c r="AW37" s="34">
         <v>13.89</v>
       </c>
       <c r="AX37" s="13">
         <v>0</v>
       </c>
       <c r="AY37" s="13">
         <v>0</v>
       </c>
       <c r="AZ37" s="13">
         <v>0</v>
       </c>
       <c r="BA37" s="13">
         <v>11.76</v>
       </c>
       <c r="BB37" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="BC37" s="13">
         <v>8.1300000000000008</v>
       </c>
       <c r="BD37" s="13">
         <v>6.62</v>
       </c>
       <c r="BE37" s="13">
         <v>5.95</v>
       </c>
-      <c r="BF37" s="37">
+      <c r="BF37" s="34">
         <v>5.32</v>
       </c>
       <c r="BG37" s="13">
         <v>9.76</v>
       </c>
       <c r="BH37" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="BI37" s="13">
         <v>15.69</v>
       </c>
       <c r="BJ37" s="13">
         <v>0</v>
       </c>
       <c r="BK37" s="13">
         <v>0</v>
       </c>
       <c r="BL37" s="13">
         <v>18.18</v>
       </c>
+      <c r="BM37" s="13">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="38" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A38" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="13">
         <v>0</v>
       </c>
       <c r="C38" s="13">
         <v>11.11</v>
       </c>
       <c r="D38" s="13">
         <v>7.25</v>
       </c>
       <c r="E38" s="13">
         <v>5.26</v>
       </c>
       <c r="F38" s="13">
         <v>4.29</v>
       </c>
       <c r="G38" s="13">
         <v>3.41</v>
       </c>
       <c r="H38" s="13">
         <v>2.95</v>
       </c>
       <c r="I38" s="13">
@@ -29555,100 +29975,103 @@
       </c>
       <c r="AO38" s="13">
         <v>0</v>
       </c>
       <c r="AP38" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="AQ38" s="13">
         <v>8.06</v>
       </c>
       <c r="AR38" s="13">
         <v>6.8</v>
       </c>
       <c r="AS38" s="13">
         <v>6.01</v>
       </c>
       <c r="AT38" s="13">
         <v>5.42</v>
       </c>
       <c r="AU38" s="13">
         <v>4.95</v>
       </c>
       <c r="AV38" s="13">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AW38" s="37">
+      <c r="AW38" s="34">
         <v>4.16</v>
       </c>
       <c r="AX38" s="13">
         <v>0</v>
       </c>
       <c r="AY38" s="13">
         <v>0</v>
       </c>
       <c r="AZ38" s="13">
         <v>0</v>
       </c>
       <c r="BA38" s="13">
         <v>0</v>
       </c>
       <c r="BB38" s="13">
         <v>0</v>
       </c>
       <c r="BC38" s="13">
         <v>0</v>
       </c>
       <c r="BD38" s="13">
         <v>0</v>
       </c>
       <c r="BE38" s="13">
         <v>0</v>
       </c>
-      <c r="BF38" s="37">
+      <c r="BF38" s="34">
         <v>0</v>
       </c>
       <c r="BG38" s="13">
         <v>2.78</v>
       </c>
       <c r="BH38" s="13">
         <v>2.58</v>
       </c>
       <c r="BI38" s="13">
         <v>2.38</v>
       </c>
       <c r="BJ38" s="13">
         <v>0</v>
       </c>
       <c r="BK38" s="13">
         <v>0</v>
       </c>
       <c r="BL38" s="13">
         <v>0</v>
       </c>
+      <c r="BM38" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A39" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="13">
         <v>0</v>
       </c>
       <c r="C39" s="13">
         <v>0</v>
       </c>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
@@ -29749,100 +30172,103 @@
       </c>
       <c r="AO39" s="13">
         <v>0</v>
       </c>
       <c r="AP39" s="13">
         <v>0</v>
       </c>
       <c r="AQ39" s="13">
         <v>0</v>
       </c>
       <c r="AR39" s="13">
         <v>11.11</v>
       </c>
       <c r="AS39" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="AT39" s="13">
         <v>8.93</v>
       </c>
       <c r="AU39" s="13">
         <v>8.3000000000000007</v>
       </c>
       <c r="AV39" s="13">
         <v>7.38</v>
       </c>
-      <c r="AW39" s="37">
+      <c r="AW39" s="34">
         <v>10.07</v>
       </c>
       <c r="AX39" s="13">
         <v>0</v>
       </c>
       <c r="AY39" s="13">
         <v>0</v>
       </c>
       <c r="AZ39" s="13">
         <v>0</v>
       </c>
       <c r="BA39" s="13">
         <v>0</v>
       </c>
       <c r="BB39" s="13">
         <v>0</v>
       </c>
       <c r="BC39" s="13">
         <v>0</v>
       </c>
       <c r="BD39" s="13">
         <v>0</v>
       </c>
       <c r="BE39" s="13">
         <v>0</v>
       </c>
-      <c r="BF39" s="37">
+      <c r="BF39" s="34">
         <v>0</v>
       </c>
       <c r="BG39" s="13">
         <v>0</v>
       </c>
       <c r="BH39" s="13">
         <v>0</v>
       </c>
       <c r="BI39" s="13">
         <v>0</v>
       </c>
       <c r="BJ39" s="13">
         <v>0</v>
       </c>
       <c r="BK39" s="13">
         <v>0</v>
       </c>
       <c r="BL39" s="13">
         <v>0</v>
       </c>
+      <c r="BM39" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A40" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>0</v>
       </c>
       <c r="C40" s="13">
         <v>0</v>
       </c>
       <c r="D40" s="13">
         <v>11.36</v>
       </c>
       <c r="E40" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="F40" s="13">
         <v>6.41</v>
       </c>
       <c r="G40" s="13">
         <v>5.38</v>
       </c>
       <c r="H40" s="13">
         <v>9.0500000000000007</v>
       </c>
       <c r="I40" s="13">
@@ -29943,100 +30369,103 @@
       </c>
       <c r="AO40" s="13">
         <v>18.52</v>
       </c>
       <c r="AP40" s="13">
         <v>15.63</v>
       </c>
       <c r="AQ40" s="13">
         <v>12.9</v>
       </c>
       <c r="AR40" s="13">
         <v>10.93</v>
       </c>
       <c r="AS40" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="AT40" s="13">
         <v>8.44</v>
       </c>
       <c r="AU40" s="13">
         <v>7.33</v>
       </c>
       <c r="AV40" s="13">
         <v>6.6</v>
       </c>
-      <c r="AW40" s="37">
+      <c r="AW40" s="34">
         <v>8.9</v>
       </c>
       <c r="AX40" s="13">
         <v>40</v>
       </c>
       <c r="AY40" s="13">
         <v>21.74</v>
       </c>
       <c r="AZ40" s="13">
         <v>15.15</v>
       </c>
       <c r="BA40" s="13">
         <v>10.87</v>
       </c>
       <c r="BB40" s="13">
         <v>8.26</v>
       </c>
       <c r="BC40" s="13">
         <v>6.94</v>
       </c>
       <c r="BD40" s="13">
         <v>5.85</v>
       </c>
       <c r="BE40" s="13">
         <v>10.199999999999999</v>
       </c>
-      <c r="BF40" s="37">
+      <c r="BF40" s="34">
         <v>13.57</v>
       </c>
       <c r="BG40" s="13">
         <v>12.4</v>
       </c>
       <c r="BH40" s="13">
         <v>10.99</v>
       </c>
       <c r="BI40" s="13">
         <v>10.07</v>
       </c>
       <c r="BJ40" s="13">
         <v>0</v>
       </c>
       <c r="BK40" s="13">
         <v>0</v>
       </c>
       <c r="BL40" s="13">
         <v>0</v>
       </c>
+      <c r="BM40" s="13">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="13">
         <v>12.82</v>
       </c>
       <c r="C41" s="13">
         <v>21.28</v>
       </c>
       <c r="D41" s="13">
         <v>14.35</v>
       </c>
       <c r="E41" s="13">
         <v>14.29</v>
       </c>
       <c r="F41" s="13">
         <v>11.11</v>
       </c>
       <c r="G41" s="13">
         <v>8.83</v>
       </c>
       <c r="H41" s="13">
         <v>7.27</v>
       </c>
       <c r="I41" s="13">
@@ -30137,100 +30566,103 @@
       </c>
       <c r="AO41" s="13">
         <v>16.600000000000001</v>
       </c>
       <c r="AP41" s="13">
         <v>12.99</v>
       </c>
       <c r="AQ41" s="13">
         <v>10.84</v>
       </c>
       <c r="AR41" s="13">
         <v>9.35</v>
       </c>
       <c r="AS41" s="13">
         <v>8.4</v>
       </c>
       <c r="AT41" s="13">
         <v>7.58</v>
       </c>
       <c r="AU41" s="13">
         <v>8.61</v>
       </c>
       <c r="AV41" s="13">
         <v>10.72</v>
       </c>
-      <c r="AW41" s="37">
+      <c r="AW41" s="34">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX41" s="13">
         <v>22.22</v>
       </c>
       <c r="AY41" s="13">
         <v>11.63</v>
       </c>
       <c r="AZ41" s="13">
         <v>7.46</v>
       </c>
       <c r="BA41" s="13">
         <v>5.59</v>
       </c>
       <c r="BB41" s="13">
         <v>4.4400000000000004</v>
       </c>
       <c r="BC41" s="13">
         <v>3.64</v>
       </c>
       <c r="BD41" s="13">
         <v>3.05</v>
       </c>
       <c r="BE41" s="13">
         <v>2.75</v>
       </c>
-      <c r="BF41" s="37">
+      <c r="BF41" s="34">
         <v>2.37</v>
       </c>
       <c r="BG41" s="13">
         <v>2.15</v>
       </c>
       <c r="BH41" s="13">
         <v>4.0199999999999996</v>
       </c>
       <c r="BI41" s="13">
         <v>3.7</v>
       </c>
       <c r="BJ41" s="13">
         <v>0</v>
       </c>
       <c r="BK41" s="13">
         <v>12.35</v>
       </c>
       <c r="BL41" s="13">
         <v>7.69</v>
       </c>
+      <c r="BM41" s="13">
+        <v>11.9</v>
+      </c>
     </row>
-    <row r="42" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="13">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>0</v>
       </c>
       <c r="D42" s="13">
         <v>10.75</v>
       </c>
       <c r="E42" s="13">
         <v>7.94</v>
       </c>
       <c r="F42" s="13">
         <v>6.1</v>
       </c>
       <c r="G42" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="H42" s="13">
         <v>4.17</v>
       </c>
       <c r="I42" s="13">
@@ -30331,100 +30763,103 @@
       </c>
       <c r="AO42" s="13">
         <v>8.4700000000000006</v>
       </c>
       <c r="AP42" s="13">
         <v>6.94</v>
       </c>
       <c r="AQ42" s="13">
         <v>5.81</v>
       </c>
       <c r="AR42" s="13">
         <v>9.85</v>
       </c>
       <c r="AS42" s="13">
         <v>8.6199999999999992</v>
       </c>
       <c r="AT42" s="13">
         <v>12.1</v>
       </c>
       <c r="AU42" s="13">
         <v>11.28</v>
       </c>
       <c r="AV42" s="13">
         <v>10.6</v>
       </c>
-      <c r="AW42" s="37">
+      <c r="AW42" s="34">
         <v>9.8000000000000007</v>
       </c>
       <c r="AX42" s="13">
         <v>0</v>
       </c>
       <c r="AY42" s="13">
         <v>31.25</v>
       </c>
       <c r="AZ42" s="13">
         <v>21.28</v>
       </c>
       <c r="BA42" s="13">
         <v>14.08</v>
       </c>
       <c r="BB42" s="13">
         <v>9.9</v>
       </c>
       <c r="BC42" s="13">
         <v>15.75</v>
       </c>
       <c r="BD42" s="13">
         <v>13.42</v>
       </c>
       <c r="BE42" s="13">
         <v>11.43</v>
       </c>
-      <c r="BF42" s="37">
+      <c r="BF42" s="34">
         <v>10</v>
       </c>
       <c r="BG42" s="13">
         <v>13.7</v>
       </c>
       <c r="BH42" s="13">
         <v>12.55</v>
       </c>
       <c r="BI42" s="13">
         <v>11.41</v>
       </c>
       <c r="BJ42" s="13">
         <v>0</v>
       </c>
       <c r="BK42" s="13">
         <v>0</v>
       </c>
       <c r="BL42" s="13">
         <v>0</v>
       </c>
+      <c r="BM42" s="13">
+        <v>24.69</v>
+      </c>
     </row>
-    <row r="43" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="13">
         <v>0</v>
       </c>
       <c r="C43" s="13">
         <v>0</v>
       </c>
       <c r="D43" s="13">
         <v>22.47</v>
       </c>
       <c r="E43" s="13">
         <v>16.95</v>
       </c>
       <c r="F43" s="13">
         <v>20</v>
       </c>
       <c r="G43" s="13">
         <v>15.96</v>
       </c>
       <c r="H43" s="13">
         <v>17.62</v>
       </c>
       <c r="I43" s="13">
@@ -30504,121 +30939,124 @@
       </c>
       <c r="AH43" s="13">
         <v>7.69</v>
       </c>
       <c r="AI43" s="13">
         <v>7.07</v>
       </c>
       <c r="AJ43" s="13">
         <v>6.49</v>
       </c>
       <c r="AK43" s="13">
         <v>9.0399999999999991</v>
       </c>
       <c r="AL43" s="13">
         <v>30.3</v>
       </c>
       <c r="AM43" s="13">
         <v>39.22</v>
       </c>
       <c r="AN43" s="13">
         <v>37.5</v>
       </c>
       <c r="AO43" s="13">
         <v>29.41</v>
       </c>
-      <c r="AP43" s="37">
+      <c r="AP43" s="34">
         <v>23.62</v>
       </c>
-      <c r="AQ43" s="37">
+      <c r="AQ43" s="34">
         <v>20.27</v>
       </c>
-      <c r="AR43" s="37">
+      <c r="AR43" s="34">
         <v>18.07</v>
       </c>
-      <c r="AS43" s="37">
+      <c r="AS43" s="34">
         <v>15.38</v>
       </c>
-      <c r="AT43" s="37">
+      <c r="AT43" s="34">
         <v>13.76</v>
       </c>
-      <c r="AU43" s="37">
+      <c r="AU43" s="34">
         <v>16.329999999999998</v>
       </c>
       <c r="AV43" s="13">
         <v>15.21</v>
       </c>
-      <c r="AW43" s="37">
+      <c r="AW43" s="34">
         <v>13.99</v>
       </c>
       <c r="AX43" s="13">
         <v>0</v>
       </c>
       <c r="AY43" s="13">
         <v>0</v>
       </c>
       <c r="AZ43" s="13">
         <v>0</v>
       </c>
-      <c r="BA43" s="37">
+      <c r="BA43" s="34">
         <v>0</v>
       </c>
       <c r="BB43" s="13">
         <v>0</v>
       </c>
       <c r="BC43" s="13">
         <v>0</v>
       </c>
       <c r="BD43" s="13">
         <v>0</v>
       </c>
-      <c r="BE43" s="63">
-[...2 lines deleted...]
-      <c r="BF43" s="37">
+      <c r="BE43" s="58">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="34">
         <v>0</v>
       </c>
       <c r="BG43" s="13">
         <v>0</v>
       </c>
       <c r="BH43" s="13">
         <v>0</v>
       </c>
       <c r="BI43" s="13">
         <v>0</v>
       </c>
       <c r="BJ43" s="13">
         <v>0</v>
       </c>
       <c r="BK43" s="13">
         <v>26.32</v>
       </c>
       <c r="BL43" s="13">
         <v>33.33</v>
       </c>
+      <c r="BM43" s="13">
+        <v>23.53</v>
+      </c>
     </row>
-    <row r="44" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A44" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="15">
         <v>0</v>
       </c>
       <c r="C44" s="15">
         <v>0</v>
       </c>
       <c r="D44" s="15">
         <v>10.64</v>
       </c>
       <c r="E44" s="15">
         <v>8.26</v>
       </c>
       <c r="F44" s="15">
         <v>13.51</v>
       </c>
       <c r="G44" s="15">
         <v>17.54</v>
       </c>
       <c r="H44" s="15">
         <v>14.35</v>
       </c>
       <c r="I44" s="15">
@@ -30659,51 +31097,51 @@
       </c>
       <c r="U44" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="V44" s="15">
         <v>4.07</v>
       </c>
       <c r="W44" s="15">
         <v>7.25</v>
       </c>
       <c r="X44" s="15">
         <v>10</v>
       </c>
       <c r="Y44" s="15">
         <v>9.1999999999999993</v>
       </c>
       <c r="Z44" s="15">
         <v>0</v>
       </c>
       <c r="AA44" s="15">
         <v>17.54</v>
       </c>
       <c r="AB44" s="15">
         <v>12.35</v>
       </c>
-      <c r="AC44" s="61">
+      <c r="AC44" s="56">
         <v>9.52</v>
       </c>
       <c r="AD44" s="15">
         <v>28.78</v>
       </c>
       <c r="AE44" s="15">
         <v>30.67</v>
       </c>
       <c r="AF44" s="15">
         <v>24.15</v>
       </c>
       <c r="AG44" s="15">
         <v>21.46</v>
       </c>
       <c r="AH44" s="15">
         <v>26.72</v>
       </c>
       <c r="AI44" s="15">
         <v>24.22</v>
       </c>
       <c r="AJ44" s="15">
         <v>22.15</v>
       </c>
       <c r="AK44" s="15">
         <v>19.89</v>
@@ -30743,177 +31181,180 @@
       </c>
       <c r="AW44" s="15">
         <v>21.47</v>
       </c>
       <c r="AX44" s="15">
         <v>0</v>
       </c>
       <c r="AY44" s="15">
         <v>0</v>
       </c>
       <c r="AZ44" s="15">
         <v>0</v>
       </c>
       <c r="BA44" s="15">
         <v>0</v>
       </c>
       <c r="BB44" s="15">
         <v>0</v>
       </c>
       <c r="BC44" s="14">
         <v>0</v>
       </c>
       <c r="BD44" s="15">
         <v>0</v>
       </c>
-      <c r="BE44" s="73">
+      <c r="BE44" s="68">
         <v>0</v>
       </c>
       <c r="BF44" s="15">
         <v>0</v>
       </c>
       <c r="BG44" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="BH44" s="14">
         <v>4.33</v>
       </c>
       <c r="BI44" s="15">
         <v>4</v>
       </c>
       <c r="BJ44" s="15">
         <v>0</v>
       </c>
-      <c r="BK44" s="73">
+      <c r="BK44" s="68">
         <v>0</v>
       </c>
       <c r="BL44" s="15">
         <v>0</v>
       </c>
+      <c r="BM44" s="15">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:64" s="9" customFormat="1" ht="11.25">
+    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
       <c r="A45" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
       <c r="AI45" s="8"/>
       <c r="AJ45" s="8"/>
       <c r="AK45" s="8"/>
-      <c r="AL45" s="42"/>
-[...1 lines deleted...]
-      <c r="BD45" s="70"/>
+      <c r="AL45" s="39"/>
+      <c r="BC45" s="65"/>
+      <c r="BD45" s="65"/>
     </row>
-    <row r="46" spans="1:64">
-[...1 lines deleted...]
-      <c r="BD46" s="70"/>
+    <row r="46" spans="1:65">
+      <c r="BC46" s="65"/>
+      <c r="BD46" s="65"/>
     </row>
-    <row r="47" spans="1:64">
-[...1 lines deleted...]
-      <c r="BD47" s="70"/>
+    <row r="47" spans="1:65">
+      <c r="BC47" s="65"/>
+      <c r="BD47" s="65"/>
     </row>
-    <row r="48" spans="1:64">
-[...1 lines deleted...]
-      <c r="BD48" s="70"/>
+    <row r="48" spans="1:65">
+      <c r="BC48" s="65"/>
+      <c r="BD48" s="65"/>
     </row>
     <row r="49" spans="55:56">
-      <c r="BC49" s="70"/>
-      <c r="BD49" s="70"/>
+      <c r="BC49" s="65"/>
+      <c r="BD49" s="65"/>
     </row>
     <row r="50" spans="55:56">
-      <c r="BC50" s="70"/>
-      <c r="BD50" s="70"/>
+      <c r="BC50" s="65"/>
+      <c r="BD50" s="65"/>
     </row>
     <row r="51" spans="55:56">
-      <c r="BC51" s="70"/>
-      <c r="BD51" s="70"/>
+      <c r="BC51" s="65"/>
+      <c r="BD51" s="65"/>
     </row>
     <row r="52" spans="55:56">
-      <c r="BC52" s="70"/>
-      <c r="BD52" s="70"/>
+      <c r="BC52" s="65"/>
+      <c r="BD52" s="65"/>
     </row>
     <row r="53" spans="55:56">
-      <c r="BC53" s="70"/>
-      <c r="BD53" s="70"/>
+      <c r="BC53" s="65"/>
+      <c r="BD53" s="65"/>
     </row>
     <row r="54" spans="55:56">
-      <c r="BC54" s="70"/>
-      <c r="BD54" s="70"/>
+      <c r="BC54" s="65"/>
+      <c r="BD54" s="65"/>
     </row>
     <row r="55" spans="55:56">
-      <c r="BC55" s="70"/>
-      <c r="BD55" s="70"/>
+      <c r="BC55" s="65"/>
+      <c r="BD55" s="65"/>
     </row>
     <row r="56" spans="55:56">
-      <c r="BC56" s="70"/>
-      <c r="BD56" s="70"/>
+      <c r="BC56" s="65"/>
+      <c r="BD56" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BL23"/>
-    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A31:BM31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A5:BM5"/>
+    <mergeCell ref="A8:BM8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>