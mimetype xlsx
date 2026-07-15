--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -437,285 +437,253 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -742,268 +710,248 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>396964</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>175072</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="2838449" cy="704850"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38101</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>482689</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>175072</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0100-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38101" y="0"/>
-          <a:ext cx="2600324" cy="647700"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>509259</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>175072</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="3562349" cy="628650"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>133350</xdr:colOff>
+      <xdr:col>50</xdr:col>
+      <xdr:colOff>606514</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>3622</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Group 17068">
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0300-000002000000}"/>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="3181349" cy="685800"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2073364" cy="556072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1269,199 +1217,201 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AA5" sqref="AA5"/>
-      <selection pane="bottomLeft" activeCell="BO24" sqref="BO24"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BN30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.85546875" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="50" max="52" width="6.140625" style="9"/>
+    <col min="1" max="1" width="12.85546875" style="8" customWidth="1"/>
+    <col min="2" max="49" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="50" max="52" width="6.140625" style="8"/>
     <col min="53" max="57" width="6.140625" style="1"/>
     <col min="58" max="58" width="7" style="1" customWidth="1"/>
     <col min="59" max="59" width="8.28515625" style="1" customWidth="1"/>
-    <col min="60" max="60" width="6.140625" style="19"/>
+    <col min="60" max="60" width="6.140625" style="16"/>
     <col min="61" max="61" width="7.5703125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="7.42578125" style="1" customWidth="1"/>
     <col min="64" max="64" width="6.140625" style="1"/>
     <col min="65" max="65" width="7.5703125" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="6.140625" style="1"/>
+    <col min="66" max="66" width="7.28515625" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="6.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="82"/>
-[...62 lines deleted...]
-      <c r="BM2" s="82"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72"/>
+      <c r="AL2" s="72"/>
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="72"/>
+      <c r="AX2" s="72"/>
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="72"/>
+      <c r="BJ2" s="72"/>
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
     </row>
-    <row r="3" spans="1:65" s="19" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="9"/>
+    <row r="3" spans="1:66" s="16" customFormat="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="30"/>
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="8"/>
+      <c r="AP3" s="8"/>
+      <c r="AQ3" s="8"/>
+      <c r="AR3" s="8"/>
+      <c r="AS3" s="8"/>
+      <c r="AT3" s="8"/>
+      <c r="AU3" s="8"/>
+      <c r="AV3" s="8"/>
+      <c r="AW3" s="8"/>
+      <c r="AX3" s="8"/>
+      <c r="AY3" s="8"/>
+      <c r="AZ3" s="8"/>
     </row>
-    <row r="4" spans="1:65" s="3" customFormat="1">
+    <row r="4" spans="1:66" s="3" customFormat="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
@@ -1469,144 +1419,146 @@
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
-      <c r="AZ4" s="22"/>
-[...5 lines deleted...]
-      <c r="BF4" s="85"/>
+      <c r="AZ4" s="19"/>
+      <c r="BA4" s="77"/>
+      <c r="BB4" s="77"/>
+      <c r="BC4" s="77"/>
+      <c r="BD4" s="77"/>
+      <c r="BE4" s="77"/>
+      <c r="BF4" s="77"/>
       <c r="BK4" s="2"/>
       <c r="BL4" s="2"/>
-      <c r="BM4" s="78" t="s">
+      <c r="BM4" s="59"/>
+      <c r="BN4" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:65" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B5" s="90">
+    <row r="5" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A5" s="78"/>
+      <c r="B5" s="82">
         <v>2021</v>
       </c>
-      <c r="C5" s="91"/>
-[...10 lines deleted...]
-      <c r="N5" s="90">
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="78"/>
+      <c r="N5" s="82">
         <v>2022</v>
       </c>
-      <c r="O5" s="91"/>
-[...10 lines deleted...]
-      <c r="Z5" s="90">
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="83"/>
+      <c r="R5" s="83"/>
+      <c r="S5" s="83"/>
+      <c r="T5" s="83"/>
+      <c r="U5" s="83"/>
+      <c r="V5" s="83"/>
+      <c r="W5" s="83"/>
+      <c r="X5" s="83"/>
+      <c r="Y5" s="78"/>
+      <c r="Z5" s="82">
         <v>2023</v>
       </c>
-      <c r="AA5" s="91"/>
-[...10 lines deleted...]
-      <c r="AL5" s="88">
+      <c r="AA5" s="83"/>
+      <c r="AB5" s="83"/>
+      <c r="AC5" s="83"/>
+      <c r="AD5" s="83"/>
+      <c r="AE5" s="83"/>
+      <c r="AF5" s="83"/>
+      <c r="AG5" s="83"/>
+      <c r="AH5" s="83"/>
+      <c r="AI5" s="83"/>
+      <c r="AJ5" s="83"/>
+      <c r="AK5" s="78"/>
+      <c r="AL5" s="80">
         <v>2024</v>
       </c>
-      <c r="AM5" s="89"/>
-[...10 lines deleted...]
-      <c r="AX5" s="92">
+      <c r="AM5" s="81"/>
+      <c r="AN5" s="81"/>
+      <c r="AO5" s="81"/>
+      <c r="AP5" s="81"/>
+      <c r="AQ5" s="81"/>
+      <c r="AR5" s="81"/>
+      <c r="AS5" s="81"/>
+      <c r="AT5" s="81"/>
+      <c r="AU5" s="81"/>
+      <c r="AV5" s="81"/>
+      <c r="AW5" s="81"/>
+      <c r="AX5" s="74">
         <v>2025</v>
       </c>
-      <c r="AY5" s="93"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="92">
+      <c r="AY5" s="75"/>
+      <c r="AZ5" s="75"/>
+      <c r="BA5" s="75"/>
+      <c r="BB5" s="75"/>
+      <c r="BC5" s="75"/>
+      <c r="BD5" s="75"/>
+      <c r="BE5" s="75"/>
+      <c r="BF5" s="75"/>
+      <c r="BG5" s="75"/>
+      <c r="BH5" s="75"/>
+      <c r="BI5" s="84"/>
+      <c r="BJ5" s="74">
         <v>2026</v>
       </c>
-      <c r="BK5" s="93"/>
-[...1 lines deleted...]
-      <c r="BM5" s="93"/>
+      <c r="BK5" s="75"/>
+      <c r="BL5" s="75"/>
+      <c r="BM5" s="75"/>
+      <c r="BN5" s="75"/>
     </row>
-    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A6" s="87"/>
+    <row r="6" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="79"/>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1617,15016 +1569,15238 @@
       </c>
       <c r="L6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>26</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="77" t="s">
+      <c r="T6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="77" t="s">
+      <c r="U6" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="77" t="s">
+      <c r="V6" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="77" t="s">
+      <c r="W6" s="64" t="s">
         <v>24</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y6" s="77" t="s">
+      <c r="Y6" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="Z6" s="77" t="s">
+      <c r="Z6" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="77" t="s">
+      <c r="AA6" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="77" t="s">
+      <c r="AB6" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="77" t="s">
+      <c r="AC6" s="64" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="77" t="s">
-[...2 lines deleted...]
-      <c r="AF6" s="77" t="s">
+      <c r="AE6" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="77" t="s">
+      <c r="AG6" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="77" t="s">
+      <c r="AH6" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="77" t="s">
+      <c r="AI6" s="64" t="s">
         <v>24</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AK6" s="77" t="s">
+      <c r="AK6" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="AL6" s="20" t="s">
+      <c r="AL6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="20" t="s">
+      <c r="AM6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="20" t="s">
+      <c r="AN6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="20" t="s">
+      <c r="AO6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="20" t="s">
-[...5 lines deleted...]
-      <c r="AR6" s="77" t="s">
+      <c r="AP6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="77" t="s">
+      <c r="AS6" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="77" t="s">
+      <c r="AT6" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="77" t="s">
+      <c r="AU6" s="64" t="s">
         <v>24</v>
       </c>
       <c r="AV6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AW6" s="77" t="s">
+      <c r="AW6" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="AX6" s="74" t="s">
+      <c r="AX6" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="AY6" s="75" t="s">
+      <c r="AY6" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="AZ6" s="20" t="s">
+      <c r="AZ6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="BA6" s="20" t="s">
+      <c r="BA6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BB6" s="20" t="s">
-[...5 lines deleted...]
-      <c r="BD6" s="20" t="s">
+      <c r="BB6" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="BE6" s="20" t="s">
+      <c r="BE6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BF6" s="20" t="s">
+      <c r="BF6" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="BG6" s="20" t="s">
+      <c r="BG6" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="BH6" s="75" t="s">
+      <c r="BH6" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="BI6" s="9" t="s">
+      <c r="BI6" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="BJ6" s="9" t="s">
+      <c r="BJ6" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="BK6" s="9" t="s">
+      <c r="BK6" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="BL6" s="20" t="s">
+      <c r="BL6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="BM6" s="20" t="s">
+      <c r="BM6" s="17" t="s">
         <v>8</v>
       </c>
+      <c r="BN6" s="17" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="83" t="s">
+    <row r="7" spans="1:66" s="49" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="83"/>
-[...62 lines deleted...]
-      <c r="BM7" s="83"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="73"/>
+      <c r="AM7" s="73"/>
+      <c r="AN7" s="73"/>
+      <c r="AO7" s="73"/>
+      <c r="AP7" s="73"/>
+      <c r="AQ7" s="73"/>
+      <c r="AR7" s="73"/>
+      <c r="AS7" s="73"/>
+      <c r="AT7" s="73"/>
+      <c r="AU7" s="73"/>
+      <c r="AV7" s="73"/>
+      <c r="AW7" s="73"/>
+      <c r="AX7" s="73"/>
+      <c r="AY7" s="73"/>
+      <c r="AZ7" s="73"/>
+      <c r="BA7" s="73"/>
+      <c r="BB7" s="73"/>
+      <c r="BC7" s="73"/>
+      <c r="BD7" s="73"/>
+      <c r="BE7" s="73"/>
+      <c r="BF7" s="73"/>
+      <c r="BG7" s="73"/>
+      <c r="BH7" s="73"/>
+      <c r="BI7" s="73"/>
+      <c r="BJ7" s="73"/>
+      <c r="BK7" s="73"/>
+      <c r="BL7" s="73"/>
+      <c r="BM7" s="73"/>
+      <c r="BN7" s="73"/>
     </row>
-    <row r="8" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="34">
         <v>449</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="34">
         <v>414</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="26">
         <v>558</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="26">
         <v>575</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="34">
         <v>645</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="34">
         <v>556</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="34">
         <v>652</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="34">
         <v>1106</v>
       </c>
-      <c r="J8" s="41">
+      <c r="J8" s="34">
         <v>1015</v>
       </c>
-      <c r="K8" s="41">
+      <c r="K8" s="34">
         <v>702</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="34">
         <v>613</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="34">
         <v>494</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="34">
         <v>513</v>
       </c>
-      <c r="O8" s="42">
+      <c r="O8" s="34">
         <v>613</v>
       </c>
-      <c r="P8" s="42">
+      <c r="P8" s="34">
         <v>425</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="34">
         <v>421</v>
       </c>
-      <c r="R8" s="42">
+      <c r="R8" s="34">
         <v>451</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="34">
         <v>428</v>
       </c>
-      <c r="T8" s="42">
+      <c r="T8" s="34">
         <v>437</v>
       </c>
-      <c r="U8" s="42">
+      <c r="U8" s="34">
         <v>517</v>
       </c>
-      <c r="V8" s="43">
+      <c r="V8" s="35">
         <v>417</v>
       </c>
-      <c r="W8" s="42">
+      <c r="W8" s="34">
         <v>432</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="34">
         <v>471</v>
       </c>
-      <c r="Y8" s="42">
+      <c r="Y8" s="34">
         <v>522</v>
       </c>
-      <c r="Z8" s="42">
+      <c r="Z8" s="34">
         <v>502</v>
       </c>
-      <c r="AA8" s="42">
+      <c r="AA8" s="34">
         <v>436</v>
       </c>
-      <c r="AB8" s="5">
+      <c r="AB8" s="26">
         <v>490</v>
       </c>
-      <c r="AC8" s="44">
+      <c r="AC8" s="36">
         <v>428</v>
       </c>
-      <c r="AD8" s="44">
+      <c r="AD8" s="36">
         <v>539</v>
       </c>
-      <c r="AE8" s="5">
+      <c r="AE8" s="26">
         <v>486</v>
       </c>
-      <c r="AF8" s="5">
+      <c r="AF8" s="26">
         <v>494</v>
       </c>
-      <c r="AG8" s="5">
+      <c r="AG8" s="26">
         <v>488</v>
       </c>
-      <c r="AH8" s="45">
+      <c r="AH8" s="38">
         <v>436</v>
       </c>
-      <c r="AI8" s="39">
+      <c r="AI8" s="65">
         <v>504</v>
       </c>
-      <c r="AJ8" s="45">
+      <c r="AJ8" s="38">
         <v>450</v>
       </c>
-      <c r="AK8" s="28">
+      <c r="AK8" s="27">
         <v>563</v>
       </c>
-      <c r="AL8" s="28">
+      <c r="AL8" s="27">
         <v>545</v>
       </c>
-      <c r="AM8" s="28">
+      <c r="AM8" s="27">
         <v>448</v>
       </c>
-      <c r="AN8" s="28">
+      <c r="AN8" s="27">
         <v>399</v>
       </c>
-      <c r="AO8" s="28">
+      <c r="AO8" s="27">
         <v>509</v>
       </c>
-      <c r="AP8" s="5">
+      <c r="AP8" s="26">
         <v>503</v>
       </c>
-      <c r="AQ8" s="5">
+      <c r="AQ8" s="26">
         <v>457</v>
       </c>
-      <c r="AR8" s="5">
+      <c r="AR8" s="26">
         <v>490</v>
       </c>
-      <c r="AS8" s="5">
+      <c r="AS8" s="26">
         <v>492</v>
       </c>
-      <c r="AT8" s="5">
+      <c r="AT8" s="26">
         <v>458</v>
       </c>
-      <c r="AU8" s="5">
+      <c r="AU8" s="26">
         <v>530</v>
       </c>
-      <c r="AV8" s="5">
+      <c r="AV8" s="26">
         <v>482</v>
       </c>
-      <c r="AW8" s="35">
+      <c r="AW8" s="66">
         <v>568</v>
       </c>
-      <c r="AX8" s="5">
+      <c r="AX8" s="26">
         <v>446</v>
       </c>
-      <c r="AY8" s="5">
+      <c r="AY8" s="26">
         <v>397</v>
       </c>
-      <c r="AZ8" s="5">
+      <c r="AZ8" s="26">
         <v>453</v>
       </c>
-      <c r="BA8" s="5">
+      <c r="BA8" s="26">
         <v>496</v>
       </c>
-      <c r="BB8" s="5">
+      <c r="BB8" s="26">
         <v>480</v>
       </c>
-      <c r="BC8" s="5">
+      <c r="BC8" s="26">
         <v>455</v>
       </c>
-      <c r="BD8" s="5">
+      <c r="BD8" s="26">
         <v>499</v>
       </c>
-      <c r="BE8" s="30">
+      <c r="BE8" s="26">
         <v>477</v>
       </c>
-      <c r="BF8" s="5">
+      <c r="BF8" s="26">
         <v>474</v>
       </c>
-      <c r="BG8" s="28">
+      <c r="BG8" s="27">
         <v>518</v>
       </c>
-      <c r="BH8" s="28">
+      <c r="BH8" s="27">
         <v>496</v>
       </c>
-      <c r="BI8" s="28">
+      <c r="BI8" s="27">
         <v>508</v>
       </c>
-      <c r="BJ8" s="28">
+      <c r="BJ8" s="27">
         <v>402</v>
       </c>
-      <c r="BK8" s="28">
+      <c r="BK8" s="27">
         <v>434</v>
       </c>
-      <c r="BL8" s="5">
+      <c r="BL8" s="26">
         <v>506</v>
       </c>
-      <c r="BM8" s="5">
+      <c r="BM8" s="26">
         <v>452</v>
       </c>
+      <c r="BN8" s="27">
+        <v>421</v>
+      </c>
     </row>
-    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A9" s="26" t="s">
+    <row r="9" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="41">
+      <c r="B9" s="34">
         <v>250</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="34">
         <v>242</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="26">
         <v>314</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="26">
         <v>327</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="34">
         <v>366</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="34">
         <v>311</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="34">
         <v>374</v>
       </c>
-      <c r="I9" s="41">
+      <c r="I9" s="34">
         <v>643</v>
       </c>
-      <c r="J9" s="41">
+      <c r="J9" s="34">
         <v>663</v>
       </c>
-      <c r="K9" s="41">
+      <c r="K9" s="34">
         <v>403</v>
       </c>
-      <c r="L9" s="41">
+      <c r="L9" s="34">
         <v>363</v>
       </c>
-      <c r="M9" s="41">
+      <c r="M9" s="34">
         <v>246</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="34">
         <v>307</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="34">
         <v>325</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="34">
         <v>236</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="34">
         <v>235</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="34">
         <v>246</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="34">
         <v>232</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="34">
         <v>272</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="34">
         <v>275</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="37">
         <v>227</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="34">
         <v>251</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="34">
         <v>272</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="34">
         <v>304</v>
       </c>
-      <c r="Z9" s="42">
+      <c r="Z9" s="34">
         <v>270</v>
       </c>
-      <c r="AA9" s="42">
+      <c r="AA9" s="34">
         <v>243</v>
       </c>
-      <c r="AB9" s="5">
+      <c r="AB9" s="26">
         <v>268</v>
       </c>
-      <c r="AC9" s="44">
+      <c r="AC9" s="36">
         <v>246</v>
       </c>
-      <c r="AD9" s="5">
+      <c r="AD9" s="26">
         <v>298</v>
       </c>
-      <c r="AE9" s="5">
+      <c r="AE9" s="26">
         <v>267</v>
       </c>
-      <c r="AF9" s="5">
+      <c r="AF9" s="26">
         <v>282</v>
       </c>
-      <c r="AG9" s="5">
+      <c r="AG9" s="26">
         <v>270</v>
       </c>
-      <c r="AH9" s="45">
+      <c r="AH9" s="38">
         <v>275</v>
       </c>
-      <c r="AI9" s="45">
+      <c r="AI9" s="38">
         <v>283</v>
       </c>
-      <c r="AJ9" s="45">
+      <c r="AJ9" s="38">
         <v>240</v>
       </c>
-      <c r="AK9" s="28">
+      <c r="AK9" s="27">
         <v>310</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="27">
         <v>279</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="27">
         <v>255</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="27">
         <v>223</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="27">
         <v>258</v>
       </c>
-      <c r="AP9" s="5">
+      <c r="AP9" s="26">
         <v>296</v>
       </c>
-      <c r="AQ9" s="5">
+      <c r="AQ9" s="26">
         <v>265</v>
       </c>
-      <c r="AR9" s="5">
+      <c r="AR9" s="26">
         <v>286</v>
       </c>
-      <c r="AS9" s="5">
+      <c r="AS9" s="26">
         <v>285</v>
       </c>
-      <c r="AT9" s="5">
+      <c r="AT9" s="26">
         <v>260</v>
       </c>
-      <c r="AU9" s="5">
+      <c r="AU9" s="26">
         <v>324</v>
       </c>
-      <c r="AV9" s="5">
+      <c r="AV9" s="26">
         <v>272</v>
       </c>
-      <c r="AW9" s="35">
+      <c r="AW9" s="66">
         <v>320</v>
       </c>
-      <c r="AX9" s="5">
+      <c r="AX9" s="26">
         <v>259</v>
       </c>
-      <c r="AY9" s="5">
+      <c r="AY9" s="26">
         <v>237</v>
       </c>
-      <c r="AZ9" s="5">
+      <c r="AZ9" s="26">
         <v>264</v>
       </c>
-      <c r="BA9" s="5">
+      <c r="BA9" s="26">
         <v>280</v>
       </c>
-      <c r="BB9" s="5">
+      <c r="BB9" s="26">
         <v>272</v>
       </c>
-      <c r="BC9" s="5">
+      <c r="BC9" s="26">
         <v>258</v>
       </c>
-      <c r="BD9" s="5">
+      <c r="BD9" s="26">
         <v>289</v>
       </c>
-      <c r="BE9" s="30">
+      <c r="BE9" s="26">
         <v>289</v>
       </c>
-      <c r="BF9" s="5">
+      <c r="BF9" s="26">
         <v>293</v>
       </c>
-      <c r="BG9" s="28">
+      <c r="BG9" s="27">
         <v>304</v>
       </c>
-      <c r="BH9" s="28">
+      <c r="BH9" s="27">
         <v>318</v>
       </c>
-      <c r="BI9" s="28">
+      <c r="BI9" s="27">
         <v>295</v>
       </c>
-      <c r="BJ9" s="28">
+      <c r="BJ9" s="27">
         <v>233</v>
       </c>
-      <c r="BK9" s="28">
+      <c r="BK9" s="27">
         <v>266</v>
       </c>
-      <c r="BL9" s="5">
+      <c r="BL9" s="26">
         <v>282</v>
       </c>
-      <c r="BM9" s="5">
+      <c r="BM9" s="26">
         <v>262</v>
       </c>
+      <c r="BN9" s="27">
+        <v>238</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="41">
+      <c r="B10" s="34">
         <v>31</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="34">
         <v>21</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="26">
         <v>31</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="26">
         <v>27</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="34">
         <v>35</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="34">
         <v>22</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="34">
         <v>32</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="34">
         <v>57</v>
       </c>
-      <c r="J10" s="41">
+      <c r="J10" s="34">
         <v>41</v>
       </c>
-      <c r="K10" s="41">
+      <c r="K10" s="34">
         <v>40</v>
       </c>
-      <c r="L10" s="41">
+      <c r="L10" s="34">
         <v>31</v>
       </c>
-      <c r="M10" s="41">
+      <c r="M10" s="34">
         <v>28</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="34">
         <v>23</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="34">
         <v>37</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="34">
         <v>18</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="34">
         <v>19</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="34">
         <v>20</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="34">
         <v>24</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="34">
         <v>16</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="34">
         <v>29</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="37">
         <v>31</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="34">
         <v>27</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="34">
         <v>20</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="34">
         <v>32</v>
       </c>
-      <c r="Z10" s="42">
+      <c r="Z10" s="34">
         <v>16</v>
       </c>
-      <c r="AA10" s="42">
+      <c r="AA10" s="34">
         <v>22</v>
       </c>
-      <c r="AB10" s="5">
+      <c r="AB10" s="26">
         <v>36</v>
       </c>
-      <c r="AC10" s="44">
+      <c r="AC10" s="36">
         <v>25</v>
       </c>
-      <c r="AD10" s="5">
+      <c r="AD10" s="26">
         <v>31</v>
       </c>
-      <c r="AE10" s="5">
+      <c r="AE10" s="26">
         <v>29</v>
       </c>
-      <c r="AF10" s="5">
+      <c r="AF10" s="26">
         <v>23</v>
       </c>
-      <c r="AG10" s="5">
+      <c r="AG10" s="26">
         <v>33</v>
       </c>
-      <c r="AH10" s="45">
+      <c r="AH10" s="38">
         <v>22</v>
       </c>
-      <c r="AI10" s="45">
+      <c r="AI10" s="38">
         <v>18</v>
       </c>
-      <c r="AJ10" s="45">
+      <c r="AJ10" s="38">
         <v>14</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="27">
         <v>32</v>
       </c>
-      <c r="AL10" s="28">
+      <c r="AL10" s="27">
         <v>29</v>
       </c>
-      <c r="AM10" s="28">
+      <c r="AM10" s="27">
         <v>24</v>
       </c>
-      <c r="AN10" s="28">
+      <c r="AN10" s="27">
         <v>24</v>
       </c>
-      <c r="AO10" s="28">
+      <c r="AO10" s="27">
         <v>31</v>
       </c>
-      <c r="AP10" s="5">
+      <c r="AP10" s="26">
         <v>14</v>
       </c>
-      <c r="AQ10" s="5">
+      <c r="AQ10" s="26">
         <v>19</v>
       </c>
-      <c r="AR10" s="5">
+      <c r="AR10" s="26">
         <v>27</v>
       </c>
-      <c r="AS10" s="5">
+      <c r="AS10" s="26">
         <v>25</v>
       </c>
-      <c r="AT10" s="5">
+      <c r="AT10" s="26">
         <v>19</v>
       </c>
-      <c r="AU10" s="5">
+      <c r="AU10" s="26">
         <v>25</v>
       </c>
-      <c r="AV10" s="5">
+      <c r="AV10" s="26">
         <v>32</v>
       </c>
-      <c r="AW10" s="35">
+      <c r="AW10" s="66">
         <v>32</v>
       </c>
-      <c r="AX10" s="5">
+      <c r="AX10" s="26">
         <v>27</v>
       </c>
-      <c r="AY10" s="5">
+      <c r="AY10" s="26">
         <v>20</v>
       </c>
-      <c r="AZ10" s="5">
+      <c r="AZ10" s="26">
         <v>23</v>
       </c>
-      <c r="BA10" s="5">
+      <c r="BA10" s="26">
         <v>24</v>
       </c>
-      <c r="BB10" s="5">
+      <c r="BB10" s="26">
         <v>25</v>
       </c>
-      <c r="BC10" s="5">
+      <c r="BC10" s="26">
         <v>19</v>
       </c>
-      <c r="BD10" s="5">
+      <c r="BD10" s="26">
         <v>23</v>
       </c>
-      <c r="BE10" s="30">
+      <c r="BE10" s="26">
         <v>24</v>
       </c>
-      <c r="BF10" s="5">
+      <c r="BF10" s="26">
         <v>21</v>
       </c>
-      <c r="BG10" s="28">
+      <c r="BG10" s="27">
         <v>23</v>
       </c>
-      <c r="BH10" s="28">
+      <c r="BH10" s="27">
         <v>22</v>
       </c>
-      <c r="BI10" s="28">
+      <c r="BI10" s="27">
         <v>30</v>
       </c>
-      <c r="BJ10" s="28">
+      <c r="BJ10" s="27">
         <v>23</v>
       </c>
-      <c r="BK10" s="28">
+      <c r="BK10" s="27">
         <v>22</v>
       </c>
-      <c r="BL10" s="5">
+      <c r="BL10" s="26">
         <v>22</v>
       </c>
-      <c r="BM10" s="5">
+      <c r="BM10" s="26">
         <v>25</v>
       </c>
+      <c r="BN10" s="27">
+        <v>24</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A11" s="26" t="s">
+    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="41">
+      <c r="B11" s="34">
         <v>8</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="34">
         <v>11</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="26">
         <v>20</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="26">
         <v>10</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="34">
         <v>13</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="34">
         <v>22</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="34">
         <v>18</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="34">
         <v>23</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="34">
         <v>18</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="34">
         <v>17</v>
       </c>
-      <c r="L11" s="41">
+      <c r="L11" s="34">
         <v>20</v>
       </c>
-      <c r="M11" s="41">
+      <c r="M11" s="34">
         <v>10</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="34">
         <v>11</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="34">
         <v>17</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="34">
         <v>10</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="34">
         <v>13</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="34">
         <v>12</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="34">
         <v>12</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="34">
         <v>10</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="34">
         <v>13</v>
       </c>
-      <c r="V11" s="46">
+      <c r="V11" s="37">
         <v>4</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="34">
         <v>10</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="34">
         <v>6</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="34">
         <v>11</v>
       </c>
-      <c r="Z11" s="42">
+      <c r="Z11" s="34">
         <v>17</v>
       </c>
-      <c r="AA11" s="42">
+      <c r="AA11" s="34">
         <v>16</v>
       </c>
-      <c r="AB11" s="5">
+      <c r="AB11" s="26">
         <v>12</v>
       </c>
-      <c r="AC11" s="44">
+      <c r="AC11" s="36">
         <v>7</v>
       </c>
-      <c r="AD11" s="5">
+      <c r="AD11" s="26">
         <v>9</v>
       </c>
-      <c r="AE11" s="5">
+      <c r="AE11" s="26">
         <v>13</v>
       </c>
-      <c r="AF11" s="5">
+      <c r="AF11" s="26">
         <v>23</v>
       </c>
-      <c r="AG11" s="5">
+      <c r="AG11" s="26">
         <v>12</v>
       </c>
-      <c r="AH11" s="45">
+      <c r="AH11" s="38">
         <v>8</v>
       </c>
-      <c r="AI11" s="45">
+      <c r="AI11" s="38">
         <v>13</v>
       </c>
-      <c r="AJ11" s="45">
+      <c r="AJ11" s="38">
         <v>14</v>
       </c>
-      <c r="AK11" s="28">
+      <c r="AK11" s="27">
         <v>12</v>
       </c>
-      <c r="AL11" s="28">
+      <c r="AL11" s="27">
         <v>19</v>
       </c>
-      <c r="AM11" s="28">
+      <c r="AM11" s="27">
         <v>10</v>
       </c>
-      <c r="AN11" s="28">
+      <c r="AN11" s="27">
         <v>10</v>
       </c>
-      <c r="AO11" s="28">
+      <c r="AO11" s="27">
         <v>19</v>
       </c>
-      <c r="AP11" s="5">
+      <c r="AP11" s="26">
         <v>15</v>
       </c>
-      <c r="AQ11" s="5">
+      <c r="AQ11" s="26">
         <v>10</v>
       </c>
-      <c r="AR11" s="5">
+      <c r="AR11" s="26">
         <v>3</v>
       </c>
-      <c r="AS11" s="5">
+      <c r="AS11" s="26">
         <v>15</v>
       </c>
-      <c r="AT11" s="5">
+      <c r="AT11" s="26">
         <v>16</v>
       </c>
-      <c r="AU11" s="5">
+      <c r="AU11" s="26">
         <v>17</v>
       </c>
-      <c r="AV11" s="5">
+      <c r="AV11" s="26">
         <v>12</v>
       </c>
-      <c r="AW11" s="35">
+      <c r="AW11" s="66">
         <v>15</v>
       </c>
-      <c r="AX11" s="5">
+      <c r="AX11" s="26">
         <v>8</v>
       </c>
-      <c r="AY11" s="5">
+      <c r="AY11" s="26">
         <v>8</v>
       </c>
-      <c r="AZ11" s="5">
+      <c r="AZ11" s="26">
         <v>12</v>
       </c>
-      <c r="BA11" s="5">
+      <c r="BA11" s="26">
         <v>7</v>
       </c>
-      <c r="BB11" s="5">
+      <c r="BB11" s="26">
         <v>10</v>
       </c>
-      <c r="BC11" s="5">
+      <c r="BC11" s="26">
         <v>14</v>
       </c>
-      <c r="BD11" s="5">
+      <c r="BD11" s="26">
         <v>12</v>
       </c>
-      <c r="BE11" s="30">
+      <c r="BE11" s="26">
         <v>11</v>
       </c>
-      <c r="BF11" s="5">
+      <c r="BF11" s="26">
         <v>7</v>
       </c>
-      <c r="BG11" s="28">
+      <c r="BG11" s="27">
         <v>19</v>
       </c>
-      <c r="BH11" s="28">
+      <c r="BH11" s="27">
         <v>10</v>
       </c>
-      <c r="BI11" s="28">
+      <c r="BI11" s="27">
         <v>10</v>
       </c>
-      <c r="BJ11" s="28">
+      <c r="BJ11" s="27">
         <v>16</v>
       </c>
-      <c r="BK11" s="28">
+      <c r="BK11" s="27">
         <v>5</v>
       </c>
-      <c r="BL11" s="5">
+      <c r="BL11" s="26">
         <v>8</v>
       </c>
-      <c r="BM11" s="5">
+      <c r="BM11" s="26">
         <v>10</v>
       </c>
+      <c r="BN11" s="27">
+        <v>14</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="41">
+      <c r="B12" s="34">
         <v>5</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="34">
         <v>11</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="26">
         <v>14</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="26">
         <v>12</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="34">
         <v>16</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="34">
         <v>8</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="34">
         <v>11</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="34">
         <v>25</v>
       </c>
-      <c r="J12" s="41">
+      <c r="J12" s="34">
         <v>10</v>
       </c>
-      <c r="K12" s="41">
+      <c r="K12" s="34">
         <v>14</v>
       </c>
-      <c r="L12" s="41">
+      <c r="L12" s="34">
         <v>12</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="34">
         <v>13</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="34">
         <v>9</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="34">
         <v>17</v>
       </c>
-      <c r="P12" s="42">
+      <c r="P12" s="34">
         <v>4</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="34">
         <v>9</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="34">
         <v>13</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="34">
         <v>8</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="34">
         <v>9</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="34">
         <v>13</v>
       </c>
-      <c r="V12" s="46">
+      <c r="V12" s="37">
         <v>12</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="34">
         <v>11</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="34">
         <v>20</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="34">
         <v>12</v>
       </c>
-      <c r="Z12" s="42">
+      <c r="Z12" s="34">
         <v>7</v>
       </c>
-      <c r="AA12" s="42">
+      <c r="AA12" s="34">
         <v>6</v>
       </c>
-      <c r="AB12" s="5">
+      <c r="AB12" s="26">
         <v>8</v>
       </c>
-      <c r="AC12" s="44">
+      <c r="AC12" s="36">
         <v>7</v>
       </c>
-      <c r="AD12" s="5">
+      <c r="AD12" s="26">
         <v>19</v>
       </c>
-      <c r="AE12" s="5">
+      <c r="AE12" s="26">
         <v>11</v>
       </c>
-      <c r="AF12" s="5">
+      <c r="AF12" s="26">
         <v>19</v>
       </c>
-      <c r="AG12" s="5">
+      <c r="AG12" s="26">
         <v>17</v>
       </c>
-      <c r="AH12" s="45">
+      <c r="AH12" s="38">
         <v>6</v>
       </c>
-      <c r="AI12" s="45">
+      <c r="AI12" s="38">
         <v>12</v>
       </c>
-      <c r="AJ12" s="45">
+      <c r="AJ12" s="38">
         <v>9</v>
       </c>
-      <c r="AK12" s="28">
+      <c r="AK12" s="27">
         <v>9</v>
       </c>
-      <c r="AL12" s="28">
+      <c r="AL12" s="27">
         <v>16</v>
       </c>
-      <c r="AM12" s="28">
+      <c r="AM12" s="27">
         <v>11</v>
       </c>
-      <c r="AN12" s="28">
+      <c r="AN12" s="27">
         <v>11</v>
       </c>
-      <c r="AO12" s="28">
+      <c r="AO12" s="27">
         <v>15</v>
       </c>
-      <c r="AP12" s="5">
+      <c r="AP12" s="26">
         <v>7</v>
       </c>
-      <c r="AQ12" s="5">
+      <c r="AQ12" s="26">
         <v>11</v>
       </c>
-      <c r="AR12" s="5">
+      <c r="AR12" s="26">
         <v>15</v>
       </c>
-      <c r="AS12" s="5">
+      <c r="AS12" s="26">
         <v>12</v>
       </c>
-      <c r="AT12" s="5">
+      <c r="AT12" s="26">
         <v>12</v>
       </c>
-      <c r="AU12" s="5">
+      <c r="AU12" s="26">
         <v>5</v>
       </c>
-      <c r="AV12" s="5">
+      <c r="AV12" s="26">
         <v>15</v>
       </c>
-      <c r="AW12" s="35">
+      <c r="AW12" s="66">
         <v>8</v>
       </c>
-      <c r="AX12" s="5">
+      <c r="AX12" s="26">
         <v>10</v>
       </c>
-      <c r="AY12" s="5">
+      <c r="AY12" s="26">
         <v>15</v>
       </c>
-      <c r="AZ12" s="5">
+      <c r="AZ12" s="26">
         <v>11</v>
       </c>
-      <c r="BA12" s="5">
+      <c r="BA12" s="26">
         <v>14</v>
       </c>
-      <c r="BB12" s="5">
+      <c r="BB12" s="26">
         <v>10</v>
       </c>
-      <c r="BC12" s="5">
+      <c r="BC12" s="26">
         <v>19</v>
       </c>
-      <c r="BD12" s="5">
+      <c r="BD12" s="26">
         <v>12</v>
       </c>
-      <c r="BE12" s="30">
+      <c r="BE12" s="26">
         <v>9</v>
       </c>
-      <c r="BF12" s="5">
+      <c r="BF12" s="26">
         <v>9</v>
       </c>
-      <c r="BG12" s="28">
+      <c r="BG12" s="27">
         <v>11</v>
       </c>
-      <c r="BH12" s="28">
+      <c r="BH12" s="27">
         <v>7</v>
       </c>
-      <c r="BI12" s="28">
+      <c r="BI12" s="27">
         <v>15</v>
       </c>
-      <c r="BJ12" s="28">
+      <c r="BJ12" s="27">
         <v>11</v>
       </c>
-      <c r="BK12" s="28">
+      <c r="BK12" s="27">
         <v>8</v>
       </c>
-      <c r="BL12" s="5">
+      <c r="BL12" s="26">
         <v>13</v>
       </c>
-      <c r="BM12" s="5">
+      <c r="BM12" s="26">
         <v>16</v>
       </c>
+      <c r="BN12" s="27">
+        <v>13</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="41">
+      <c r="B13" s="34">
         <v>14</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="34">
         <v>14</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="26">
         <v>8</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="26">
         <v>23</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="34">
         <v>23</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="34">
         <v>18</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="34">
         <v>18</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="34">
         <v>24</v>
       </c>
-      <c r="J13" s="41">
+      <c r="J13" s="34">
         <v>37</v>
       </c>
-      <c r="K13" s="41">
+      <c r="K13" s="34">
         <v>18</v>
       </c>
-      <c r="L13" s="41">
+      <c r="L13" s="34">
         <v>12</v>
       </c>
-      <c r="M13" s="41">
+      <c r="M13" s="34">
         <v>14</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="34">
         <v>19</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="34">
         <v>17</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="34">
         <v>15</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="34">
         <v>15</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="34">
         <v>13</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="34">
         <v>9</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="34">
         <v>4</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="34">
         <v>8</v>
       </c>
-      <c r="V13" s="46">
+      <c r="V13" s="37">
         <v>12</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="34">
         <v>12</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="34">
         <v>8</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="34">
         <v>7</v>
       </c>
-      <c r="Z13" s="42">
+      <c r="Z13" s="34">
         <v>10</v>
       </c>
-      <c r="AA13" s="42">
+      <c r="AA13" s="34">
         <v>11</v>
       </c>
-      <c r="AB13" s="5">
+      <c r="AB13" s="26">
         <v>10</v>
       </c>
-      <c r="AC13" s="44">
+      <c r="AC13" s="36">
         <v>8</v>
       </c>
-      <c r="AD13" s="5">
+      <c r="AD13" s="26">
         <v>10</v>
       </c>
-      <c r="AE13" s="5">
+      <c r="AE13" s="26">
         <v>13</v>
       </c>
-      <c r="AF13" s="5">
+      <c r="AF13" s="26">
         <v>14</v>
       </c>
-      <c r="AG13" s="5">
+      <c r="AG13" s="26">
         <v>14</v>
       </c>
-      <c r="AH13" s="45">
+      <c r="AH13" s="38">
         <v>11</v>
       </c>
-      <c r="AI13" s="45">
+      <c r="AI13" s="38">
         <v>12</v>
       </c>
-      <c r="AJ13" s="45">
+      <c r="AJ13" s="38">
         <v>16</v>
       </c>
-      <c r="AK13" s="28">
+      <c r="AK13" s="27">
         <v>14</v>
       </c>
-      <c r="AL13" s="28">
+      <c r="AL13" s="27">
         <v>20</v>
       </c>
-      <c r="AM13" s="28">
+      <c r="AM13" s="27">
         <v>11</v>
       </c>
-      <c r="AN13" s="28">
+      <c r="AN13" s="27">
         <v>5</v>
       </c>
-      <c r="AO13" s="28">
+      <c r="AO13" s="27">
         <v>16</v>
       </c>
-      <c r="AP13" s="5">
+      <c r="AP13" s="26">
         <v>20</v>
       </c>
-      <c r="AQ13" s="5">
+      <c r="AQ13" s="26">
         <v>13</v>
       </c>
-      <c r="AR13" s="5">
+      <c r="AR13" s="26">
         <v>8</v>
       </c>
-      <c r="AS13" s="5">
+      <c r="AS13" s="26">
         <v>9</v>
       </c>
-      <c r="AT13" s="5">
+      <c r="AT13" s="26">
         <v>13</v>
       </c>
-      <c r="AU13" s="5">
+      <c r="AU13" s="26">
         <v>10</v>
       </c>
-      <c r="AV13" s="5">
+      <c r="AV13" s="26">
         <v>11</v>
       </c>
-      <c r="AW13" s="35">
+      <c r="AW13" s="66">
         <v>11</v>
       </c>
-      <c r="AX13" s="5">
+      <c r="AX13" s="26">
         <v>7</v>
       </c>
-      <c r="AY13" s="5">
+      <c r="AY13" s="26">
         <v>9</v>
       </c>
-      <c r="AZ13" s="5">
+      <c r="AZ13" s="26">
         <v>14</v>
       </c>
-      <c r="BA13" s="5">
+      <c r="BA13" s="26">
         <v>15</v>
       </c>
-      <c r="BB13" s="5">
+      <c r="BB13" s="26">
         <v>14</v>
       </c>
-      <c r="BC13" s="5">
+      <c r="BC13" s="26">
         <v>10</v>
       </c>
-      <c r="BD13" s="5">
+      <c r="BD13" s="26">
         <v>9</v>
       </c>
-      <c r="BE13" s="30">
+      <c r="BE13" s="26">
         <v>9</v>
       </c>
-      <c r="BF13" s="5">
+      <c r="BF13" s="26">
         <v>5</v>
       </c>
-      <c r="BG13" s="28">
+      <c r="BG13" s="27">
         <v>6</v>
       </c>
-      <c r="BH13" s="28">
+      <c r="BH13" s="27">
         <v>12</v>
       </c>
-      <c r="BI13" s="28">
+      <c r="BI13" s="27">
         <v>18</v>
       </c>
-      <c r="BJ13" s="28">
+      <c r="BJ13" s="27">
         <v>10</v>
       </c>
-      <c r="BK13" s="28">
+      <c r="BK13" s="27">
         <v>14</v>
       </c>
-      <c r="BL13" s="5">
+      <c r="BL13" s="26">
         <v>20</v>
       </c>
-      <c r="BM13" s="5">
+      <c r="BM13" s="26">
         <v>8</v>
       </c>
+      <c r="BN13" s="27">
+        <v>10</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="41">
+      <c r="B14" s="34">
         <v>15</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="34">
         <v>10</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="26">
         <v>13</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="26">
         <v>12</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="34">
         <v>11</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="34">
         <v>12</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="34">
         <v>17</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="34">
         <v>28</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="34">
         <v>14</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="34">
         <v>19</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="34">
         <v>15</v>
       </c>
-      <c r="M14" s="41">
+      <c r="M14" s="34">
         <v>11</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="34">
         <v>12</v>
       </c>
-      <c r="O14" s="42">
+      <c r="O14" s="34">
         <v>13</v>
       </c>
-      <c r="P14" s="42">
+      <c r="P14" s="34">
         <v>15</v>
       </c>
-      <c r="Q14" s="42">
+      <c r="Q14" s="34">
         <v>12</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="34">
         <v>19</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="34">
         <v>6</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="34">
         <v>10</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="34">
         <v>18</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="37">
         <v>12</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="34">
         <v>8</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="34">
         <v>10</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="34">
         <v>17</v>
       </c>
-      <c r="Z14" s="42">
+      <c r="Z14" s="34">
         <v>13</v>
       </c>
-      <c r="AA14" s="42">
+      <c r="AA14" s="34">
         <v>8</v>
       </c>
-      <c r="AB14" s="5">
+      <c r="AB14" s="26">
         <v>10</v>
       </c>
-      <c r="AC14" s="44">
+      <c r="AC14" s="36">
         <v>7</v>
       </c>
-      <c r="AD14" s="5">
+      <c r="AD14" s="26">
         <v>7</v>
       </c>
-      <c r="AE14" s="5">
+      <c r="AE14" s="26">
         <v>6</v>
       </c>
-      <c r="AF14" s="5">
+      <c r="AF14" s="26">
         <v>10</v>
       </c>
-      <c r="AG14" s="5">
+      <c r="AG14" s="26">
         <v>16</v>
       </c>
-      <c r="AH14" s="45">
+      <c r="AH14" s="38">
         <v>6</v>
       </c>
-      <c r="AI14" s="45">
+      <c r="AI14" s="38">
         <v>18</v>
       </c>
-      <c r="AJ14" s="45">
+      <c r="AJ14" s="38">
         <v>9</v>
       </c>
-      <c r="AK14" s="28">
+      <c r="AK14" s="27">
         <v>9</v>
       </c>
-      <c r="AL14" s="28">
+      <c r="AL14" s="27">
         <v>13</v>
       </c>
-      <c r="AM14" s="28">
+      <c r="AM14" s="27">
         <v>12</v>
       </c>
-      <c r="AN14" s="28">
+      <c r="AN14" s="27">
         <v>15</v>
       </c>
-      <c r="AO14" s="28">
+      <c r="AO14" s="27">
         <v>7</v>
       </c>
-      <c r="AP14" s="5">
+      <c r="AP14" s="26">
         <v>12</v>
       </c>
-      <c r="AQ14" s="5">
+      <c r="AQ14" s="26">
         <v>10</v>
       </c>
-      <c r="AR14" s="5">
+      <c r="AR14" s="26">
         <v>10</v>
       </c>
-      <c r="AS14" s="5">
+      <c r="AS14" s="26">
         <v>9</v>
       </c>
-      <c r="AT14" s="5">
+      <c r="AT14" s="26">
         <v>5</v>
       </c>
-      <c r="AU14" s="5">
+      <c r="AU14" s="26">
         <v>9</v>
       </c>
-      <c r="AV14" s="5">
+      <c r="AV14" s="26">
         <v>8</v>
       </c>
-      <c r="AW14" s="35">
+      <c r="AW14" s="66">
         <v>8</v>
       </c>
-      <c r="AX14" s="5">
+      <c r="AX14" s="26">
         <v>11</v>
       </c>
-      <c r="AY14" s="5">
+      <c r="AY14" s="26">
         <v>4</v>
       </c>
-      <c r="AZ14" s="5">
+      <c r="AZ14" s="26">
         <v>15</v>
       </c>
-      <c r="BA14" s="5">
+      <c r="BA14" s="26">
         <v>12</v>
       </c>
-      <c r="BB14" s="5">
+      <c r="BB14" s="26">
         <v>8</v>
       </c>
-      <c r="BC14" s="5">
+      <c r="BC14" s="26">
         <v>6</v>
       </c>
-      <c r="BD14" s="5">
+      <c r="BD14" s="26">
         <v>11</v>
       </c>
-      <c r="BE14" s="30">
+      <c r="BE14" s="26">
         <v>7</v>
       </c>
-      <c r="BF14" s="5">
+      <c r="BF14" s="26">
         <v>8</v>
       </c>
-      <c r="BG14" s="28">
+      <c r="BG14" s="27">
         <v>6</v>
       </c>
-      <c r="BH14" s="28">
+      <c r="BH14" s="27">
         <v>10</v>
       </c>
-      <c r="BI14" s="28">
+      <c r="BI14" s="27">
         <v>10</v>
       </c>
-      <c r="BJ14" s="28">
+      <c r="BJ14" s="27">
         <v>7</v>
       </c>
-      <c r="BK14" s="28">
+      <c r="BK14" s="27">
         <v>8</v>
       </c>
-      <c r="BL14" s="5">
+      <c r="BL14" s="26">
         <v>11</v>
       </c>
-      <c r="BM14" s="5">
+      <c r="BM14" s="26">
         <v>12</v>
       </c>
+      <c r="BN14" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="41">
+      <c r="B15" s="34">
         <v>24</v>
       </c>
-      <c r="C15" s="41">
+      <c r="C15" s="34">
         <v>20</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="26">
         <v>18</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="26">
         <v>28</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="34">
         <v>36</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="34">
         <v>28</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="34">
         <v>25</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="34">
         <v>42</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="34">
         <v>38</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="34">
         <v>40</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="34">
         <v>26</v>
       </c>
-      <c r="M15" s="41">
+      <c r="M15" s="34">
         <v>18</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="34">
         <v>19</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="34">
         <v>33</v>
       </c>
-      <c r="P15" s="42">
+      <c r="P15" s="34">
         <v>21</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="34">
         <v>20</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="34">
         <v>27</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="34">
         <v>12</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="34">
         <v>22</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="34">
         <v>22</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="37">
         <v>28</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="34">
         <v>17</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="34">
         <v>10</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="34">
         <v>22</v>
       </c>
-      <c r="Z15" s="42">
+      <c r="Z15" s="34">
         <v>18</v>
       </c>
-      <c r="AA15" s="42">
+      <c r="AA15" s="34">
         <v>23</v>
       </c>
-      <c r="AB15" s="5">
+      <c r="AB15" s="26">
         <v>27</v>
       </c>
-      <c r="AC15" s="44">
+      <c r="AC15" s="36">
         <v>24</v>
       </c>
-      <c r="AD15" s="5">
+      <c r="AD15" s="26">
         <v>27</v>
       </c>
-      <c r="AE15" s="5">
+      <c r="AE15" s="26">
         <v>19</v>
       </c>
-      <c r="AF15" s="5">
+      <c r="AF15" s="26">
         <v>17</v>
       </c>
-      <c r="AG15" s="5">
+      <c r="AG15" s="26">
         <v>28</v>
       </c>
-      <c r="AH15" s="45">
+      <c r="AH15" s="38">
         <v>13</v>
       </c>
-      <c r="AI15" s="45">
+      <c r="AI15" s="38">
         <v>24</v>
       </c>
-      <c r="AJ15" s="45">
+      <c r="AJ15" s="38">
         <v>26</v>
       </c>
-      <c r="AK15" s="28">
+      <c r="AK15" s="27">
         <v>26</v>
       </c>
-      <c r="AL15" s="28">
+      <c r="AL15" s="27">
         <v>32</v>
       </c>
-      <c r="AM15" s="28">
+      <c r="AM15" s="27">
         <v>21</v>
       </c>
-      <c r="AN15" s="28">
+      <c r="AN15" s="27">
         <v>20</v>
       </c>
-      <c r="AO15" s="28">
+      <c r="AO15" s="27">
         <v>29</v>
       </c>
-      <c r="AP15" s="5">
+      <c r="AP15" s="26">
         <v>17</v>
       </c>
-      <c r="AQ15" s="5">
+      <c r="AQ15" s="26">
         <v>22</v>
       </c>
-      <c r="AR15" s="5">
+      <c r="AR15" s="26">
         <v>17</v>
       </c>
-      <c r="AS15" s="5">
+      <c r="AS15" s="26">
         <v>24</v>
       </c>
-      <c r="AT15" s="5">
+      <c r="AT15" s="26">
         <v>14</v>
       </c>
-      <c r="AU15" s="5">
+      <c r="AU15" s="26">
         <v>19</v>
       </c>
-      <c r="AV15" s="5">
+      <c r="AV15" s="26">
         <v>27</v>
       </c>
-      <c r="AW15" s="35">
+      <c r="AW15" s="66">
         <v>29</v>
       </c>
-      <c r="AX15" s="5">
+      <c r="AX15" s="26">
         <v>17</v>
       </c>
-      <c r="AY15" s="5">
+      <c r="AY15" s="26">
         <v>14</v>
       </c>
-      <c r="AZ15" s="5">
+      <c r="AZ15" s="26">
         <v>16</v>
       </c>
-      <c r="BA15" s="5">
+      <c r="BA15" s="26">
         <v>33</v>
       </c>
-      <c r="BB15" s="5">
+      <c r="BB15" s="26">
         <v>26</v>
       </c>
-      <c r="BC15" s="5">
+      <c r="BC15" s="26">
         <v>20</v>
       </c>
-      <c r="BD15" s="5">
+      <c r="BD15" s="26">
         <v>16</v>
       </c>
-      <c r="BE15" s="30">
+      <c r="BE15" s="26">
         <v>17</v>
       </c>
-      <c r="BF15" s="5">
+      <c r="BF15" s="26">
         <v>18</v>
       </c>
-      <c r="BG15" s="28">
+      <c r="BG15" s="27">
         <v>21</v>
       </c>
-      <c r="BH15" s="28">
+      <c r="BH15" s="27">
         <v>19</v>
       </c>
-      <c r="BI15" s="28">
+      <c r="BI15" s="27">
         <v>23</v>
       </c>
-      <c r="BJ15" s="28">
+      <c r="BJ15" s="27">
         <v>21</v>
       </c>
-      <c r="BK15" s="28">
+      <c r="BK15" s="27">
         <v>16</v>
       </c>
-      <c r="BL15" s="5">
+      <c r="BL15" s="26">
         <v>19</v>
       </c>
-      <c r="BM15" s="5">
+      <c r="BM15" s="26">
         <v>21</v>
       </c>
+      <c r="BN15" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B16" s="41">
+      <c r="B16" s="34">
         <v>27</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="34">
         <v>36</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="26">
         <v>38</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="26">
         <v>42</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="34">
         <v>35</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="34">
         <v>35</v>
       </c>
-      <c r="H16" s="41">
+      <c r="H16" s="34">
         <v>37</v>
       </c>
-      <c r="I16" s="41">
+      <c r="I16" s="34">
         <v>65</v>
       </c>
-      <c r="J16" s="41">
+      <c r="J16" s="34">
         <v>64</v>
       </c>
-      <c r="K16" s="41">
+      <c r="K16" s="34">
         <v>39</v>
       </c>
-      <c r="L16" s="41">
+      <c r="L16" s="34">
         <v>33</v>
       </c>
-      <c r="M16" s="41">
+      <c r="M16" s="34">
         <v>40</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="34">
         <v>32</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="34">
         <v>51</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="34">
         <v>34</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="34">
         <v>20</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="34">
         <v>32</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="34">
         <v>33</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="34">
         <v>24</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="34">
         <v>43</v>
       </c>
-      <c r="V16" s="46">
+      <c r="V16" s="37">
         <v>23</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="34">
         <v>29</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="34">
         <v>36</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="34">
         <v>37</v>
       </c>
-      <c r="Z16" s="42">
+      <c r="Z16" s="34">
         <v>35</v>
       </c>
-      <c r="AA16" s="42">
+      <c r="AA16" s="34">
         <v>27</v>
       </c>
-      <c r="AB16" s="5">
+      <c r="AB16" s="26">
         <v>39</v>
       </c>
-      <c r="AC16" s="44">
+      <c r="AC16" s="36">
         <v>27</v>
       </c>
-      <c r="AD16" s="5">
+      <c r="AD16" s="26">
         <v>32</v>
       </c>
-      <c r="AE16" s="5">
+      <c r="AE16" s="26">
         <v>35</v>
       </c>
-      <c r="AF16" s="5">
+      <c r="AF16" s="26">
         <v>38</v>
       </c>
-      <c r="AG16" s="5">
+      <c r="AG16" s="26">
         <v>39</v>
       </c>
-      <c r="AH16" s="45">
+      <c r="AH16" s="38">
         <v>29</v>
       </c>
-      <c r="AI16" s="45">
+      <c r="AI16" s="38">
         <v>41</v>
       </c>
-      <c r="AJ16" s="45">
+      <c r="AJ16" s="38">
         <v>31</v>
       </c>
-      <c r="AK16" s="28">
+      <c r="AK16" s="27">
         <v>45</v>
       </c>
-      <c r="AL16" s="28">
+      <c r="AL16" s="27">
         <v>44</v>
       </c>
-      <c r="AM16" s="28">
+      <c r="AM16" s="27">
         <v>25</v>
       </c>
-      <c r="AN16" s="28">
+      <c r="AN16" s="27">
         <v>28</v>
       </c>
-      <c r="AO16" s="28">
+      <c r="AO16" s="27">
         <v>36</v>
       </c>
-      <c r="AP16" s="5">
+      <c r="AP16" s="26">
         <v>35</v>
       </c>
-      <c r="AQ16" s="5">
+      <c r="AQ16" s="26">
         <v>33</v>
       </c>
-      <c r="AR16" s="5">
+      <c r="AR16" s="26">
         <v>35</v>
       </c>
-      <c r="AS16" s="5">
+      <c r="AS16" s="26">
         <v>37</v>
       </c>
-      <c r="AT16" s="5">
+      <c r="AT16" s="26">
         <v>36</v>
       </c>
-      <c r="AU16" s="5">
+      <c r="AU16" s="26">
         <v>33</v>
       </c>
-      <c r="AV16" s="5">
+      <c r="AV16" s="26">
         <v>32</v>
       </c>
-      <c r="AW16" s="35">
+      <c r="AW16" s="66">
         <v>41</v>
       </c>
-      <c r="AX16" s="5">
+      <c r="AX16" s="26">
         <v>36</v>
       </c>
-      <c r="AY16" s="5">
+      <c r="AY16" s="26">
         <v>22</v>
       </c>
-      <c r="AZ16" s="5">
+      <c r="AZ16" s="26">
         <v>27</v>
       </c>
-      <c r="BA16" s="5">
+      <c r="BA16" s="26">
         <v>36</v>
       </c>
-      <c r="BB16" s="5">
+      <c r="BB16" s="26">
         <v>31</v>
       </c>
-      <c r="BC16" s="5">
+      <c r="BC16" s="26">
         <v>27</v>
       </c>
-      <c r="BD16" s="5">
+      <c r="BD16" s="26">
         <v>32</v>
       </c>
-      <c r="BE16" s="30">
+      <c r="BE16" s="26">
         <v>25</v>
       </c>
-      <c r="BF16" s="5">
+      <c r="BF16" s="26">
         <v>28</v>
       </c>
-      <c r="BG16" s="28">
+      <c r="BG16" s="27">
         <v>40</v>
       </c>
-      <c r="BH16" s="28">
+      <c r="BH16" s="27">
         <v>29</v>
       </c>
-      <c r="BI16" s="28">
+      <c r="BI16" s="27">
         <v>34</v>
       </c>
-      <c r="BJ16" s="28">
+      <c r="BJ16" s="27">
         <v>21</v>
       </c>
-      <c r="BK16" s="28">
+      <c r="BK16" s="27">
         <v>23</v>
       </c>
-      <c r="BL16" s="5">
+      <c r="BL16" s="26">
         <v>35</v>
       </c>
-      <c r="BM16" s="5">
+      <c r="BM16" s="26">
         <v>34</v>
       </c>
+      <c r="BN16" s="27">
+        <v>32</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="41">
+      <c r="B17" s="34">
         <v>7</v>
       </c>
-      <c r="C17" s="41">
+      <c r="C17" s="34">
         <v>2</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="26">
         <v>8</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="26">
         <v>15</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="34">
         <v>7</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="34">
         <v>8</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H17" s="34">
         <v>13</v>
       </c>
-      <c r="I17" s="41">
+      <c r="I17" s="34">
         <v>11</v>
       </c>
-      <c r="J17" s="41">
+      <c r="J17" s="34">
         <v>6</v>
       </c>
-      <c r="K17" s="41">
+      <c r="K17" s="34">
         <v>8</v>
       </c>
-      <c r="L17" s="41">
+      <c r="L17" s="34">
         <v>16</v>
       </c>
-      <c r="M17" s="41">
+      <c r="M17" s="34">
         <v>11</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="34">
         <v>10</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="34">
         <v>4</v>
       </c>
-      <c r="P17" s="42">
+      <c r="P17" s="34">
         <v>5</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="34">
         <v>12</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="34">
         <v>10</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="34">
         <v>8</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="34">
         <v>7</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="34">
         <v>6</v>
       </c>
-      <c r="V17" s="46">
+      <c r="V17" s="37">
         <v>7</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="34">
         <v>4</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="34">
         <v>9</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="34">
         <v>5</v>
       </c>
-      <c r="Z17" s="42">
+      <c r="Z17" s="34">
         <v>13</v>
       </c>
-      <c r="AA17" s="42">
+      <c r="AA17" s="34">
         <v>8</v>
       </c>
-      <c r="AB17" s="5">
+      <c r="AB17" s="26">
         <v>5</v>
       </c>
-      <c r="AC17" s="44">
+      <c r="AC17" s="36">
         <v>4</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD17" s="26">
         <v>7</v>
       </c>
-      <c r="AE17" s="5">
+      <c r="AE17" s="26">
         <v>10</v>
       </c>
-      <c r="AF17" s="5">
+      <c r="AF17" s="26">
         <v>7</v>
       </c>
-      <c r="AG17" s="5">
+      <c r="AG17" s="26">
         <v>8</v>
       </c>
-      <c r="AH17" s="45">
+      <c r="AH17" s="38">
         <v>5</v>
       </c>
-      <c r="AI17" s="45">
+      <c r="AI17" s="38">
         <v>7</v>
       </c>
-      <c r="AJ17" s="45">
+      <c r="AJ17" s="38">
         <v>5</v>
       </c>
-      <c r="AK17" s="28">
+      <c r="AK17" s="27">
         <v>11</v>
       </c>
-      <c r="AL17" s="28">
+      <c r="AL17" s="27">
         <v>10</v>
       </c>
-      <c r="AM17" s="28">
+      <c r="AM17" s="27">
         <v>11</v>
       </c>
-      <c r="AN17" s="28">
+      <c r="AN17" s="27">
         <v>7</v>
       </c>
-      <c r="AO17" s="28">
+      <c r="AO17" s="27">
         <v>8</v>
       </c>
-      <c r="AP17" s="5">
+      <c r="AP17" s="26">
         <v>9</v>
       </c>
-      <c r="AQ17" s="5">
+      <c r="AQ17" s="26">
         <v>6</v>
       </c>
-      <c r="AR17" s="5">
+      <c r="AR17" s="26">
         <v>8</v>
       </c>
-      <c r="AS17" s="5">
+      <c r="AS17" s="26">
         <v>13</v>
       </c>
-      <c r="AT17" s="5">
+      <c r="AT17" s="26">
         <v>3</v>
       </c>
-      <c r="AU17" s="5">
+      <c r="AU17" s="26">
         <v>4</v>
       </c>
-      <c r="AV17" s="5">
+      <c r="AV17" s="26">
         <v>7</v>
       </c>
-      <c r="AW17" s="35">
+      <c r="AW17" s="66">
         <v>14</v>
       </c>
-      <c r="AX17" s="5">
+      <c r="AX17" s="26">
         <v>9</v>
       </c>
-      <c r="AY17" s="5">
+      <c r="AY17" s="26">
         <v>4</v>
       </c>
-      <c r="AZ17" s="5">
+      <c r="AZ17" s="26">
         <v>2</v>
       </c>
-      <c r="BA17" s="5">
+      <c r="BA17" s="26">
         <v>10</v>
       </c>
-      <c r="BB17" s="5">
+      <c r="BB17" s="26">
         <v>5</v>
       </c>
-      <c r="BC17" s="5">
+      <c r="BC17" s="26">
         <v>10</v>
       </c>
-      <c r="BD17" s="5">
+      <c r="BD17" s="26">
         <v>6</v>
       </c>
-      <c r="BE17" s="30">
+      <c r="BE17" s="26">
         <v>8</v>
       </c>
-      <c r="BF17" s="5">
+      <c r="BF17" s="26">
         <v>7</v>
       </c>
-      <c r="BG17" s="28">
+      <c r="BG17" s="27">
         <v>10</v>
       </c>
-      <c r="BH17" s="28">
+      <c r="BH17" s="27">
         <v>6</v>
       </c>
-      <c r="BI17" s="28">
+      <c r="BI17" s="27">
         <v>9</v>
       </c>
-      <c r="BJ17" s="28">
+      <c r="BJ17" s="27">
         <v>4</v>
       </c>
-      <c r="BK17" s="28">
+      <c r="BK17" s="27">
         <v>9</v>
       </c>
-      <c r="BL17" s="5">
+      <c r="BL17" s="26">
         <v>10</v>
       </c>
-      <c r="BM17" s="5">
+      <c r="BM17" s="26">
         <v>6</v>
       </c>
+      <c r="BN17" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="34">
         <v>17</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="34">
         <v>11</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="26">
         <v>23</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="26">
         <v>16</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="34">
         <v>22</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="34">
         <v>27</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="34">
         <v>28</v>
       </c>
-      <c r="I18" s="41">
+      <c r="I18" s="34">
         <v>34</v>
       </c>
-      <c r="J18" s="41">
+      <c r="J18" s="34">
         <v>29</v>
       </c>
-      <c r="K18" s="41">
+      <c r="K18" s="34">
         <v>35</v>
       </c>
-      <c r="L18" s="41">
+      <c r="L18" s="34">
         <v>24</v>
       </c>
-      <c r="M18" s="41">
+      <c r="M18" s="34">
         <v>28</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="34">
         <v>25</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="34">
         <v>23</v>
       </c>
-      <c r="P18" s="42">
+      <c r="P18" s="34">
         <v>15</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="34">
         <v>17</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="34">
         <v>13</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="34">
         <v>27</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="34">
         <v>18</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="34">
         <v>30</v>
       </c>
-      <c r="V18" s="46">
+      <c r="V18" s="37">
         <v>13</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="34">
         <v>14</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="34">
         <v>23</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="34">
         <v>26</v>
       </c>
-      <c r="Z18" s="42">
+      <c r="Z18" s="34">
         <v>20</v>
       </c>
-      <c r="AA18" s="42">
+      <c r="AA18" s="34">
         <v>15</v>
       </c>
-      <c r="AB18" s="5">
+      <c r="AB18" s="26">
         <v>13</v>
       </c>
-      <c r="AC18" s="44">
+      <c r="AC18" s="36">
         <v>17</v>
       </c>
-      <c r="AD18" s="5">
+      <c r="AD18" s="26">
         <v>18</v>
       </c>
-      <c r="AE18" s="5">
+      <c r="AE18" s="26">
         <v>21</v>
       </c>
-      <c r="AF18" s="5">
+      <c r="AF18" s="26">
         <v>13</v>
       </c>
-      <c r="AG18" s="5">
+      <c r="AG18" s="26">
         <v>8</v>
       </c>
-      <c r="AH18" s="45">
+      <c r="AH18" s="38">
         <v>17</v>
       </c>
-      <c r="AI18" s="45">
+      <c r="AI18" s="38">
         <v>15</v>
       </c>
-      <c r="AJ18" s="45">
+      <c r="AJ18" s="38">
         <v>22</v>
       </c>
-      <c r="AK18" s="28">
+      <c r="AK18" s="27">
         <v>29</v>
       </c>
-      <c r="AL18" s="28">
+      <c r="AL18" s="27">
         <v>12</v>
       </c>
-      <c r="AM18" s="28">
+      <c r="AM18" s="27">
         <v>17</v>
       </c>
-      <c r="AN18" s="28">
+      <c r="AN18" s="27">
         <v>20</v>
       </c>
-      <c r="AO18" s="28">
+      <c r="AO18" s="27">
         <v>28</v>
       </c>
-      <c r="AP18" s="5">
+      <c r="AP18" s="26">
         <v>13</v>
       </c>
-      <c r="AQ18" s="5">
+      <c r="AQ18" s="26">
         <v>18</v>
       </c>
-      <c r="AR18" s="5">
+      <c r="AR18" s="26">
         <v>14</v>
       </c>
-      <c r="AS18" s="5">
+      <c r="AS18" s="26">
         <v>15</v>
       </c>
-      <c r="AT18" s="5">
+      <c r="AT18" s="26">
         <v>15</v>
       </c>
-      <c r="AU18" s="5">
+      <c r="AU18" s="26">
         <v>23</v>
       </c>
-      <c r="AV18" s="5">
+      <c r="AV18" s="26">
         <v>16</v>
       </c>
-      <c r="AW18" s="35">
+      <c r="AW18" s="66">
         <v>14</v>
       </c>
-      <c r="AX18" s="5">
+      <c r="AX18" s="26">
         <v>13</v>
       </c>
-      <c r="AY18" s="5">
+      <c r="AY18" s="26">
         <v>17</v>
       </c>
-      <c r="AZ18" s="5">
+      <c r="AZ18" s="26">
         <v>16</v>
       </c>
-      <c r="BA18" s="5">
+      <c r="BA18" s="26">
         <v>18</v>
       </c>
-      <c r="BB18" s="5">
+      <c r="BB18" s="26">
         <v>24</v>
       </c>
-      <c r="BC18" s="5">
+      <c r="BC18" s="26">
         <v>19</v>
       </c>
-      <c r="BD18" s="5">
+      <c r="BD18" s="26">
         <v>28</v>
       </c>
-      <c r="BE18" s="30">
+      <c r="BE18" s="26">
         <v>19</v>
       </c>
-      <c r="BF18" s="5">
+      <c r="BF18" s="26">
         <v>20</v>
       </c>
-      <c r="BG18" s="28">
+      <c r="BG18" s="27">
         <v>16</v>
       </c>
-      <c r="BH18" s="28">
+      <c r="BH18" s="27">
         <v>13</v>
       </c>
-      <c r="BI18" s="28">
+      <c r="BI18" s="27">
         <v>16</v>
       </c>
-      <c r="BJ18" s="28">
+      <c r="BJ18" s="27">
         <v>15</v>
       </c>
-      <c r="BK18" s="28">
+      <c r="BK18" s="27">
         <v>14</v>
       </c>
-      <c r="BL18" s="5">
+      <c r="BL18" s="26">
         <v>30</v>
       </c>
-      <c r="BM18" s="5">
+      <c r="BM18" s="26">
         <v>14</v>
       </c>
+      <c r="BN18" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A19" s="26" t="s">
+    <row r="19" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="41">
+      <c r="B19" s="34">
         <v>26</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="34">
         <v>20</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="26">
         <v>36</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="26">
         <v>34</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="34">
         <v>37</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="34">
         <v>35</v>
       </c>
-      <c r="H19" s="41">
+      <c r="H19" s="34">
         <v>34</v>
       </c>
-      <c r="I19" s="41">
+      <c r="I19" s="34">
         <v>78</v>
       </c>
-      <c r="J19" s="41">
+      <c r="J19" s="34">
         <v>48</v>
       </c>
-      <c r="K19" s="41">
+      <c r="K19" s="34">
         <v>30</v>
       </c>
-      <c r="L19" s="41">
+      <c r="L19" s="34">
         <v>26</v>
       </c>
-      <c r="M19" s="41">
+      <c r="M19" s="34">
         <v>42</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="34">
         <v>17</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="34">
         <v>40</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="34">
         <v>19</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="34">
         <v>25</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="34">
         <v>21</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="34">
         <v>23</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="34">
         <v>20</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="34">
         <v>27</v>
       </c>
-      <c r="V19" s="46">
+      <c r="V19" s="37">
         <v>25</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="34">
         <v>22</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="34">
         <v>26</v>
       </c>
-      <c r="Y19" s="42">
+      <c r="Y19" s="34">
         <v>28</v>
       </c>
-      <c r="Z19" s="42">
+      <c r="Z19" s="34">
         <v>46</v>
       </c>
-      <c r="AA19" s="42">
+      <c r="AA19" s="34">
         <v>25</v>
       </c>
-      <c r="AB19" s="5">
+      <c r="AB19" s="26">
         <v>31</v>
       </c>
-      <c r="AC19" s="44">
+      <c r="AC19" s="36">
         <v>31</v>
       </c>
-      <c r="AD19" s="5">
+      <c r="AD19" s="26">
         <v>36</v>
       </c>
-      <c r="AE19" s="5">
+      <c r="AE19" s="26">
         <v>22</v>
       </c>
-      <c r="AF19" s="5">
+      <c r="AF19" s="26">
         <v>26</v>
       </c>
-      <c r="AG19" s="5">
+      <c r="AG19" s="26">
         <v>13</v>
       </c>
-      <c r="AH19" s="45">
+      <c r="AH19" s="38">
         <v>19</v>
       </c>
-      <c r="AI19" s="45">
+      <c r="AI19" s="38">
         <v>31</v>
       </c>
-      <c r="AJ19" s="45">
+      <c r="AJ19" s="38">
         <v>24</v>
       </c>
-      <c r="AK19" s="28">
+      <c r="AK19" s="27">
         <v>32</v>
       </c>
-      <c r="AL19" s="28">
+      <c r="AL19" s="27">
         <v>37</v>
       </c>
-      <c r="AM19" s="28">
+      <c r="AM19" s="27">
         <v>27</v>
       </c>
-      <c r="AN19" s="28">
+      <c r="AN19" s="27">
         <v>14</v>
       </c>
-      <c r="AO19" s="28">
+      <c r="AO19" s="27">
         <v>33</v>
       </c>
-      <c r="AP19" s="5">
+      <c r="AP19" s="26">
         <v>27</v>
       </c>
-      <c r="AQ19" s="5">
+      <c r="AQ19" s="26">
         <v>20</v>
       </c>
-      <c r="AR19" s="5">
+      <c r="AR19" s="26">
         <v>33</v>
       </c>
-      <c r="AS19" s="5">
+      <c r="AS19" s="26">
         <v>20</v>
       </c>
-      <c r="AT19" s="5">
+      <c r="AT19" s="26">
         <v>33</v>
       </c>
-      <c r="AU19" s="5">
+      <c r="AU19" s="26">
         <v>39</v>
       </c>
-      <c r="AV19" s="5">
+      <c r="AV19" s="26">
         <v>27</v>
       </c>
-      <c r="AW19" s="35">
+      <c r="AW19" s="66">
         <v>38</v>
       </c>
-      <c r="AX19" s="5">
+      <c r="AX19" s="26">
         <v>21</v>
       </c>
-      <c r="AY19" s="5">
+      <c r="AY19" s="26">
         <v>26</v>
       </c>
-      <c r="AZ19" s="5">
+      <c r="AZ19" s="26">
         <v>28</v>
       </c>
-      <c r="BA19" s="5">
+      <c r="BA19" s="26">
         <v>25</v>
       </c>
-      <c r="BB19" s="5">
+      <c r="BB19" s="26">
         <v>22</v>
       </c>
-      <c r="BC19" s="5">
+      <c r="BC19" s="26">
         <v>29</v>
       </c>
-      <c r="BD19" s="5">
+      <c r="BD19" s="26">
         <v>30</v>
       </c>
-      <c r="BE19" s="30">
+      <c r="BE19" s="26">
         <v>24</v>
       </c>
-      <c r="BF19" s="5">
+      <c r="BF19" s="26">
         <v>25</v>
       </c>
-      <c r="BG19" s="28">
+      <c r="BG19" s="27">
         <v>28</v>
       </c>
-      <c r="BH19" s="28">
+      <c r="BH19" s="27">
         <v>26</v>
       </c>
-      <c r="BI19" s="28">
+      <c r="BI19" s="27">
         <v>22</v>
       </c>
-      <c r="BJ19" s="28">
+      <c r="BJ19" s="27">
         <v>17</v>
       </c>
-      <c r="BK19" s="28">
+      <c r="BK19" s="27">
         <v>19</v>
       </c>
-      <c r="BL19" s="5">
+      <c r="BL19" s="26">
         <v>21</v>
       </c>
-      <c r="BM19" s="5">
+      <c r="BM19" s="26">
         <v>21</v>
       </c>
+      <c r="BN19" s="27">
+        <v>19</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A20" s="26" t="s">
+    <row r="20" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="41">
+      <c r="B20" s="34">
         <v>20</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="34">
         <v>10</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="26">
         <v>25</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="26">
         <v>24</v>
       </c>
-      <c r="F20" s="41">
+      <c r="F20" s="34">
         <v>35</v>
       </c>
-      <c r="G20" s="41">
+      <c r="G20" s="34">
         <v>23</v>
       </c>
-      <c r="H20" s="41">
+      <c r="H20" s="34">
         <v>37</v>
       </c>
-      <c r="I20" s="41">
+      <c r="I20" s="34">
         <v>63</v>
       </c>
-      <c r="J20" s="41">
+      <c r="J20" s="34">
         <v>39</v>
       </c>
-      <c r="K20" s="41">
+      <c r="K20" s="34">
         <v>34</v>
       </c>
-      <c r="L20" s="41">
+      <c r="L20" s="34">
         <v>28</v>
       </c>
-      <c r="M20" s="41">
+      <c r="M20" s="34">
         <v>26</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="34">
         <v>23</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="34">
         <v>27</v>
       </c>
-      <c r="P20" s="42">
+      <c r="P20" s="34">
         <v>24</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="34">
         <v>19</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="34">
         <v>17</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="34">
         <v>22</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="34">
         <v>20</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="34">
         <v>24</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="37">
         <v>17</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="34">
         <v>18</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="34">
         <v>25</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="34">
         <v>18</v>
       </c>
-      <c r="Z20" s="42">
+      <c r="Z20" s="34">
         <v>27</v>
       </c>
-      <c r="AA20" s="42">
+      <c r="AA20" s="34">
         <v>26</v>
       </c>
-      <c r="AB20" s="5">
+      <c r="AB20" s="26">
         <v>27</v>
       </c>
-      <c r="AC20" s="44">
+      <c r="AC20" s="36">
         <v>21</v>
       </c>
-      <c r="AD20" s="5">
+      <c r="AD20" s="26">
         <v>34</v>
       </c>
-      <c r="AE20" s="5">
+      <c r="AE20" s="26">
         <v>28</v>
       </c>
-      <c r="AF20" s="5">
+      <c r="AF20" s="26">
         <v>14</v>
       </c>
-      <c r="AG20" s="5">
+      <c r="AG20" s="26">
         <v>24</v>
       </c>
-      <c r="AH20" s="45">
+      <c r="AH20" s="38">
         <v>16</v>
       </c>
-      <c r="AI20" s="45">
+      <c r="AI20" s="38">
         <v>23</v>
       </c>
-      <c r="AJ20" s="45">
+      <c r="AJ20" s="38">
         <v>28</v>
       </c>
-      <c r="AK20" s="28">
+      <c r="AK20" s="27">
         <v>27</v>
       </c>
-      <c r="AL20" s="28">
+      <c r="AL20" s="27">
         <v>23</v>
       </c>
-      <c r="AM20" s="28">
+      <c r="AM20" s="27">
         <v>22</v>
       </c>
-      <c r="AN20" s="28">
+      <c r="AN20" s="27">
         <v>16</v>
       </c>
-      <c r="AO20" s="28">
+      <c r="AO20" s="27">
         <v>23</v>
       </c>
-      <c r="AP20" s="5">
+      <c r="AP20" s="26">
         <v>23</v>
       </c>
-      <c r="AQ20" s="5">
+      <c r="AQ20" s="26">
         <v>21</v>
       </c>
-      <c r="AR20" s="5">
+      <c r="AR20" s="26">
         <v>24</v>
       </c>
-      <c r="AS20" s="5">
+      <c r="AS20" s="26">
         <v>20</v>
       </c>
-      <c r="AT20" s="5">
+      <c r="AT20" s="26">
         <v>28</v>
       </c>
-      <c r="AU20" s="5">
+      <c r="AU20" s="26">
         <v>17</v>
       </c>
-      <c r="AV20" s="5">
+      <c r="AV20" s="26">
         <v>19</v>
       </c>
-      <c r="AW20" s="35">
+      <c r="AW20" s="66">
         <v>27</v>
       </c>
-      <c r="AX20" s="5">
+      <c r="AX20" s="26">
         <v>23</v>
       </c>
-      <c r="AY20" s="5">
+      <c r="AY20" s="26">
         <v>14</v>
       </c>
-      <c r="AZ20" s="5">
+      <c r="AZ20" s="26">
         <v>22</v>
       </c>
-      <c r="BA20" s="5">
+      <c r="BA20" s="26">
         <v>17</v>
       </c>
-      <c r="BB20" s="5">
+      <c r="BB20" s="26">
         <v>28</v>
       </c>
-      <c r="BC20" s="5">
+      <c r="BC20" s="26">
         <v>17</v>
       </c>
-      <c r="BD20" s="5">
+      <c r="BD20" s="26">
         <v>23</v>
       </c>
-      <c r="BE20" s="30">
+      <c r="BE20" s="26">
         <v>27</v>
       </c>
-      <c r="BF20" s="5">
+      <c r="BF20" s="26">
         <v>24</v>
       </c>
-      <c r="BG20" s="28">
+      <c r="BG20" s="27">
         <v>26</v>
       </c>
-      <c r="BH20" s="28">
+      <c r="BH20" s="27">
         <v>18</v>
       </c>
-      <c r="BI20" s="28">
+      <c r="BI20" s="27">
         <v>23</v>
       </c>
-      <c r="BJ20" s="28">
+      <c r="BJ20" s="27">
         <v>18</v>
       </c>
-      <c r="BK20" s="28">
+      <c r="BK20" s="27">
         <v>23</v>
       </c>
-      <c r="BL20" s="5">
+      <c r="BL20" s="26">
         <v>28</v>
       </c>
-      <c r="BM20" s="5">
+      <c r="BM20" s="26">
         <v>20</v>
       </c>
+      <c r="BN20" s="27">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A21" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="41">
+      <c r="B21" s="34">
         <v>5</v>
       </c>
-      <c r="C21" s="41">
+      <c r="C21" s="34">
         <v>6</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="26">
         <v>10</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="26">
         <v>5</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="34">
         <v>9</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="34">
         <v>7</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="34">
         <v>8</v>
       </c>
-      <c r="I21" s="41">
+      <c r="I21" s="34">
         <v>13</v>
       </c>
-      <c r="J21" s="41">
+      <c r="J21" s="34">
         <v>8</v>
       </c>
-      <c r="K21" s="41">
+      <c r="K21" s="34">
         <v>5</v>
       </c>
-      <c r="L21" s="41">
+      <c r="L21" s="34">
         <v>7</v>
       </c>
-      <c r="M21" s="41">
+      <c r="M21" s="34">
         <v>7</v>
       </c>
-      <c r="N21" s="42">
+      <c r="N21" s="34">
         <v>6</v>
       </c>
-      <c r="O21" s="42">
+      <c r="O21" s="34">
         <v>9</v>
       </c>
-      <c r="P21" s="42">
+      <c r="P21" s="34">
         <v>9</v>
       </c>
-      <c r="Q21" s="42">
+      <c r="Q21" s="34">
         <v>5</v>
       </c>
-      <c r="R21" s="42">
+      <c r="R21" s="34">
         <v>8</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="34">
         <v>12</v>
       </c>
-      <c r="T21" s="42">
+      <c r="T21" s="34">
         <v>5</v>
       </c>
-      <c r="U21" s="42">
+      <c r="U21" s="34">
         <v>9</v>
       </c>
-      <c r="V21" s="46">
+      <c r="V21" s="37">
         <v>6</v>
       </c>
-      <c r="W21" s="42">
+      <c r="W21" s="34">
         <v>9</v>
       </c>
-      <c r="X21" s="42">
+      <c r="X21" s="34">
         <v>6</v>
       </c>
-      <c r="Y21" s="42">
+      <c r="Y21" s="34">
         <v>3</v>
       </c>
-      <c r="Z21" s="42">
+      <c r="Z21" s="34">
         <v>10</v>
       </c>
-      <c r="AA21" s="42">
+      <c r="AA21" s="34">
         <v>6</v>
       </c>
-      <c r="AB21" s="5">
+      <c r="AB21" s="26">
         <v>4</v>
       </c>
-      <c r="AC21" s="44">
+      <c r="AC21" s="36">
         <v>4</v>
       </c>
-      <c r="AD21" s="5">
+      <c r="AD21" s="26">
         <v>11</v>
       </c>
-      <c r="AE21" s="5">
+      <c r="AE21" s="26">
         <v>12</v>
       </c>
-      <c r="AF21" s="5">
+      <c r="AF21" s="26">
         <v>8</v>
       </c>
-      <c r="AG21" s="5">
+      <c r="AG21" s="26">
         <v>6</v>
       </c>
-      <c r="AH21" s="45">
+      <c r="AH21" s="38">
         <v>9</v>
       </c>
-      <c r="AI21" s="45">
+      <c r="AI21" s="38">
         <v>7</v>
       </c>
-      <c r="AJ21" s="45">
+      <c r="AJ21" s="38">
         <v>12</v>
       </c>
-      <c r="AK21" s="28">
+      <c r="AK21" s="27">
         <v>7</v>
       </c>
-      <c r="AL21" s="28">
+      <c r="AL21" s="27">
         <v>11</v>
       </c>
-      <c r="AM21" s="28">
+      <c r="AM21" s="27">
         <v>2</v>
       </c>
-      <c r="AN21" s="28">
+      <c r="AN21" s="27">
         <v>6</v>
       </c>
-      <c r="AO21" s="28">
+      <c r="AO21" s="27">
         <v>6</v>
       </c>
-      <c r="AP21" s="5">
+      <c r="AP21" s="26">
         <v>15</v>
       </c>
-      <c r="AQ21" s="5">
+      <c r="AQ21" s="26">
         <v>9</v>
       </c>
-      <c r="AR21" s="5">
+      <c r="AR21" s="26">
         <v>10</v>
       </c>
-      <c r="AS21" s="5">
+      <c r="AS21" s="26">
         <v>8</v>
       </c>
-      <c r="AT21" s="5">
+      <c r="AT21" s="26">
         <v>4</v>
       </c>
-      <c r="AU21" s="5">
+      <c r="AU21" s="26">
         <v>5</v>
       </c>
-      <c r="AV21" s="5">
+      <c r="AV21" s="26">
         <v>4</v>
       </c>
-      <c r="AW21" s="35">
+      <c r="AW21" s="66">
         <v>11</v>
       </c>
-      <c r="AX21" s="5">
+      <c r="AX21" s="26">
         <v>5</v>
       </c>
-      <c r="AY21" s="5">
+      <c r="AY21" s="26">
         <v>7</v>
       </c>
-      <c r="AZ21" s="5">
+      <c r="AZ21" s="26">
         <v>3</v>
       </c>
-      <c r="BA21" s="5">
+      <c r="BA21" s="26">
         <v>5</v>
       </c>
-      <c r="BB21" s="5">
+      <c r="BB21" s="26">
         <v>5</v>
       </c>
-      <c r="BC21" s="5">
+      <c r="BC21" s="26">
         <v>7</v>
       </c>
-      <c r="BD21" s="5">
+      <c r="BD21" s="26">
         <v>8</v>
       </c>
-      <c r="BE21" s="30">
+      <c r="BE21" s="26">
         <v>8</v>
       </c>
-      <c r="BF21" s="5">
+      <c r="BF21" s="26">
         <v>9</v>
       </c>
-      <c r="BG21" s="28">
+      <c r="BG21" s="27">
         <v>8</v>
       </c>
-      <c r="BH21" s="28">
+      <c r="BH21" s="27">
         <v>6</v>
       </c>
-      <c r="BI21" s="28">
+      <c r="BI21" s="27">
         <v>3</v>
       </c>
-      <c r="BJ21" s="28">
+      <c r="BJ21" s="27">
         <v>6</v>
       </c>
-      <c r="BK21" s="28">
+      <c r="BK21" s="27">
         <v>7</v>
       </c>
-      <c r="BL21" s="5">
+      <c r="BL21" s="26">
         <v>7</v>
       </c>
-      <c r="BM21" s="5">
+      <c r="BM21" s="26">
         <v>3</v>
       </c>
+      <c r="BN21" s="27">
+        <v>9</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A22" s="84" t="s">
+    <row r="22" spans="1:66" s="49" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A22" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="84"/>
-[...62 lines deleted...]
-      <c r="BM22" s="84"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="76"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="76"/>
+      <c r="AF22" s="76"/>
+      <c r="AG22" s="76"/>
+      <c r="AH22" s="76"/>
+      <c r="AI22" s="76"/>
+      <c r="AJ22" s="76"/>
+      <c r="AK22" s="76"/>
+      <c r="AL22" s="76"/>
+      <c r="AM22" s="76"/>
+      <c r="AN22" s="76"/>
+      <c r="AO22" s="76"/>
+      <c r="AP22" s="76"/>
+      <c r="AQ22" s="76"/>
+      <c r="AR22" s="76"/>
+      <c r="AS22" s="76"/>
+      <c r="AT22" s="76"/>
+      <c r="AU22" s="76"/>
+      <c r="AV22" s="76"/>
+      <c r="AW22" s="76"/>
+      <c r="AX22" s="76"/>
+      <c r="AY22" s="76"/>
+      <c r="AZ22" s="76"/>
+      <c r="BA22" s="76"/>
+      <c r="BB22" s="76"/>
+      <c r="BC22" s="76"/>
+      <c r="BD22" s="76"/>
+      <c r="BE22" s="76"/>
+      <c r="BF22" s="76"/>
+      <c r="BG22" s="76"/>
+      <c r="BH22" s="76"/>
+      <c r="BI22" s="76"/>
+      <c r="BJ22" s="76"/>
+      <c r="BK22" s="76"/>
+      <c r="BL22" s="76"/>
+      <c r="BM22" s="76"/>
+      <c r="BN22" s="76"/>
     </row>
-    <row r="23" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A23" s="6" t="s">
+    <row r="23" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A23" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="41">
+      <c r="B23" s="34">
         <v>323</v>
       </c>
-      <c r="C23" s="41">
+      <c r="C23" s="34">
         <v>296</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="26">
         <v>399</v>
       </c>
-      <c r="E23" s="5">
+      <c r="E23" s="26">
         <v>415</v>
       </c>
-      <c r="F23" s="41">
+      <c r="F23" s="34">
         <v>464</v>
       </c>
-      <c r="G23" s="41">
+      <c r="G23" s="34">
         <v>390</v>
       </c>
-      <c r="H23" s="41">
+      <c r="H23" s="34">
         <v>472</v>
       </c>
-      <c r="I23" s="41">
+      <c r="I23" s="34">
         <v>833</v>
       </c>
-      <c r="J23" s="41">
+      <c r="J23" s="34">
         <v>796</v>
       </c>
-      <c r="K23" s="41">
+      <c r="K23" s="34">
         <v>496</v>
       </c>
-      <c r="L23" s="41">
+      <c r="L23" s="34">
         <v>444</v>
       </c>
-      <c r="M23" s="41">
+      <c r="M23" s="34">
         <v>336</v>
       </c>
-      <c r="N23" s="42">
+      <c r="N23" s="34">
         <v>382</v>
       </c>
-      <c r="O23" s="42">
+      <c r="O23" s="34">
         <v>420</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="34">
         <v>299</v>
       </c>
-      <c r="Q23" s="42">
+      <c r="Q23" s="34">
         <v>296</v>
       </c>
-      <c r="R23" s="42">
+      <c r="R23" s="34">
         <v>305</v>
       </c>
-      <c r="S23" s="42">
+      <c r="S23" s="34">
         <v>302</v>
       </c>
-      <c r="T23" s="42">
+      <c r="T23" s="34">
         <v>328</v>
       </c>
-      <c r="U23" s="42">
+      <c r="U23" s="34">
         <v>360</v>
       </c>
-      <c r="V23" s="46">
+      <c r="V23" s="37">
         <v>294</v>
       </c>
-      <c r="W23" s="42">
+      <c r="W23" s="34">
         <v>317</v>
       </c>
-      <c r="X23" s="42">
+      <c r="X23" s="34">
         <v>352</v>
       </c>
-      <c r="Y23" s="42">
+      <c r="Y23" s="34">
         <v>379</v>
       </c>
-      <c r="Z23" s="42">
+      <c r="Z23" s="34">
         <v>346</v>
       </c>
-      <c r="AA23" s="5">
+      <c r="AA23" s="26">
         <v>309</v>
       </c>
-      <c r="AB23" s="5">
+      <c r="AB23" s="26">
         <v>354</v>
       </c>
-      <c r="AC23" s="44">
+      <c r="AC23" s="36">
         <v>310</v>
       </c>
-      <c r="AD23" s="47">
+      <c r="AD23" s="38">
         <v>380</v>
       </c>
-      <c r="AE23" s="5">
+      <c r="AE23" s="26">
         <v>335</v>
       </c>
-      <c r="AF23" s="5">
+      <c r="AF23" s="26">
         <v>356</v>
       </c>
-      <c r="AG23" s="5">
+      <c r="AG23" s="26">
         <v>346</v>
       </c>
-      <c r="AH23" s="45">
+      <c r="AH23" s="38">
         <v>325</v>
       </c>
-      <c r="AI23" s="45">
+      <c r="AI23" s="38">
         <v>357</v>
       </c>
-      <c r="AJ23" s="45">
+      <c r="AJ23" s="38">
         <v>303</v>
       </c>
-      <c r="AK23" s="28">
+      <c r="AK23" s="27">
         <v>403</v>
       </c>
-      <c r="AL23" s="28">
+      <c r="AL23" s="27">
         <v>357</v>
       </c>
-      <c r="AM23" s="28">
+      <c r="AM23" s="27">
         <v>321</v>
       </c>
-      <c r="AN23" s="28">
+      <c r="AN23" s="27">
         <v>273</v>
       </c>
-      <c r="AO23" s="28">
+      <c r="AO23" s="27">
         <v>328</v>
       </c>
-      <c r="AP23" s="5">
+      <c r="AP23" s="26">
         <v>365</v>
       </c>
-      <c r="AQ23" s="5">
+      <c r="AQ23" s="26">
         <v>330</v>
       </c>
-      <c r="AR23" s="5">
+      <c r="AR23" s="26">
         <v>365</v>
       </c>
-      <c r="AS23" s="5">
+      <c r="AS23" s="26">
         <v>356</v>
       </c>
-      <c r="AT23" s="5">
+      <c r="AT23" s="26">
         <v>328</v>
       </c>
-      <c r="AU23" s="5">
+      <c r="AU23" s="26">
         <v>400</v>
       </c>
-      <c r="AV23" s="5">
+      <c r="AV23" s="26">
         <v>347</v>
       </c>
-      <c r="AW23" s="35">
+      <c r="AW23" s="66">
         <v>411</v>
       </c>
-      <c r="AX23" s="5">
+      <c r="AX23" s="26">
         <v>337</v>
       </c>
-      <c r="AY23" s="5">
+      <c r="AY23" s="26">
         <v>297</v>
       </c>
-      <c r="AZ23" s="5">
+      <c r="AZ23" s="26">
         <v>326</v>
       </c>
-      <c r="BA23" s="5">
+      <c r="BA23" s="26">
         <v>345</v>
       </c>
-      <c r="BB23" s="5">
+      <c r="BB23" s="26">
         <v>338</v>
       </c>
-      <c r="BC23" s="5">
+      <c r="BC23" s="26">
         <v>324</v>
       </c>
-      <c r="BD23" s="5">
+      <c r="BD23" s="26">
         <v>365</v>
       </c>
-      <c r="BE23" s="30">
+      <c r="BE23" s="26">
         <v>345</v>
       </c>
-      <c r="BF23" s="5">
+      <c r="BF23" s="26">
         <v>356</v>
       </c>
-      <c r="BG23" s="28">
+      <c r="BG23" s="27">
         <v>385</v>
       </c>
-      <c r="BH23" s="28">
+      <c r="BH23" s="27">
         <v>386</v>
       </c>
-      <c r="BI23" s="28">
+      <c r="BI23" s="27">
         <v>375</v>
       </c>
-      <c r="BJ23" s="28">
+      <c r="BJ23" s="27">
         <v>286</v>
       </c>
-      <c r="BK23" s="28">
+      <c r="BK23" s="27">
         <v>328</v>
       </c>
-      <c r="BL23" s="5">
+      <c r="BL23" s="26">
         <v>346</v>
       </c>
-      <c r="BM23" s="5">
+      <c r="BM23" s="26">
         <v>325</v>
       </c>
+      <c r="BN23" s="27">
+        <v>300</v>
+      </c>
     </row>
-    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A24" s="26" t="s">
+    <row r="24" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="34">
         <v>250</v>
       </c>
-      <c r="C24" s="41">
+      <c r="C24" s="34">
         <v>242</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="26">
         <v>314</v>
       </c>
-      <c r="E24" s="5">
+      <c r="E24" s="26">
         <v>327</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="34">
         <v>366</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="34">
         <v>311</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="34">
         <v>374</v>
       </c>
-      <c r="I24" s="41">
+      <c r="I24" s="34">
         <v>643</v>
       </c>
-      <c r="J24" s="41">
+      <c r="J24" s="34">
         <v>663</v>
       </c>
-      <c r="K24" s="41">
+      <c r="K24" s="34">
         <v>403</v>
       </c>
-      <c r="L24" s="41">
+      <c r="L24" s="34">
         <v>363</v>
       </c>
-      <c r="M24" s="41">
+      <c r="M24" s="34">
         <v>246</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="34">
         <v>307</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="34">
         <v>325</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="34">
         <v>236</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="34">
         <v>235</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="34">
         <v>246</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="34">
         <v>232</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="34">
         <v>272</v>
       </c>
-      <c r="U24" s="42">
+      <c r="U24" s="34">
         <v>275</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="37">
         <v>227</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="34">
         <v>251</v>
       </c>
-      <c r="X24" s="42">
+      <c r="X24" s="34">
         <v>272</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="34">
         <v>304</v>
       </c>
-      <c r="Z24" s="42">
+      <c r="Z24" s="34">
         <v>270</v>
       </c>
-      <c r="AA24" s="5">
+      <c r="AA24" s="26">
         <v>243</v>
       </c>
-      <c r="AB24" s="5">
+      <c r="AB24" s="26">
         <v>268</v>
       </c>
-      <c r="AC24" s="44">
+      <c r="AC24" s="36">
         <v>246</v>
       </c>
-      <c r="AD24" s="5">
+      <c r="AD24" s="26">
         <v>298</v>
       </c>
-      <c r="AE24" s="5">
+      <c r="AE24" s="26">
         <v>267</v>
       </c>
-      <c r="AF24" s="5">
+      <c r="AF24" s="26">
         <v>282</v>
       </c>
-      <c r="AG24" s="5">
+      <c r="AG24" s="26">
         <v>270</v>
       </c>
-      <c r="AH24" s="45">
+      <c r="AH24" s="38">
         <v>275</v>
       </c>
-      <c r="AI24" s="45">
+      <c r="AI24" s="38">
         <v>283</v>
       </c>
-      <c r="AJ24" s="45">
+      <c r="AJ24" s="38">
         <v>240</v>
       </c>
-      <c r="AK24" s="28">
+      <c r="AK24" s="27">
         <v>310</v>
       </c>
-      <c r="AL24" s="28">
+      <c r="AL24" s="27">
         <v>279</v>
       </c>
-      <c r="AM24" s="28">
+      <c r="AM24" s="27">
         <v>255</v>
       </c>
-      <c r="AN24" s="28">
+      <c r="AN24" s="27">
         <v>223</v>
       </c>
-      <c r="AO24" s="28">
+      <c r="AO24" s="27">
         <v>258</v>
       </c>
-      <c r="AP24" s="5">
+      <c r="AP24" s="26">
         <v>296</v>
       </c>
-      <c r="AQ24" s="5">
+      <c r="AQ24" s="26">
         <v>265</v>
       </c>
-      <c r="AR24" s="5">
+      <c r="AR24" s="26">
         <v>286</v>
       </c>
-      <c r="AS24" s="5">
+      <c r="AS24" s="26">
         <v>285</v>
       </c>
-      <c r="AT24" s="5">
+      <c r="AT24" s="26">
         <v>260</v>
       </c>
-      <c r="AU24" s="5">
+      <c r="AU24" s="26">
         <v>324</v>
       </c>
-      <c r="AV24" s="5">
+      <c r="AV24" s="26">
         <v>272</v>
       </c>
-      <c r="AW24" s="35">
+      <c r="AW24" s="66">
         <v>320</v>
       </c>
-      <c r="AX24" s="5">
+      <c r="AX24" s="26">
         <v>259</v>
       </c>
-      <c r="AY24" s="5">
+      <c r="AY24" s="26">
         <v>237</v>
       </c>
-      <c r="AZ24" s="5">
+      <c r="AZ24" s="26">
         <v>264</v>
       </c>
-      <c r="BA24" s="5">
+      <c r="BA24" s="26">
         <v>280</v>
       </c>
-      <c r="BB24" s="5">
+      <c r="BB24" s="26">
         <v>272</v>
       </c>
-      <c r="BC24" s="5">
+      <c r="BC24" s="26">
         <v>258</v>
       </c>
-      <c r="BD24" s="5">
+      <c r="BD24" s="26">
         <v>289</v>
       </c>
-      <c r="BE24" s="30">
+      <c r="BE24" s="26">
         <v>289</v>
       </c>
-      <c r="BF24" s="5">
+      <c r="BF24" s="26">
         <v>293</v>
       </c>
-      <c r="BG24" s="28">
+      <c r="BG24" s="27">
         <v>304</v>
       </c>
-      <c r="BH24" s="28">
+      <c r="BH24" s="27">
         <v>318</v>
       </c>
-      <c r="BI24" s="28">
+      <c r="BI24" s="27">
         <v>295</v>
       </c>
-      <c r="BJ24" s="28">
+      <c r="BJ24" s="27">
         <v>233</v>
       </c>
-      <c r="BK24" s="28">
+      <c r="BK24" s="27">
         <v>266</v>
       </c>
-      <c r="BL24" s="5">
+      <c r="BL24" s="26">
         <v>282</v>
       </c>
-      <c r="BM24" s="5">
+      <c r="BM24" s="26">
         <v>262</v>
       </c>
+      <c r="BN24" s="27">
+        <v>238</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="41">
+      <c r="B25" s="34">
         <v>22</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="34">
         <v>10</v>
       </c>
-      <c r="D25" s="5">
+      <c r="D25" s="26">
         <v>16</v>
       </c>
-      <c r="E25" s="5">
+      <c r="E25" s="26">
         <v>13</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="34">
         <v>22</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="34">
         <v>14</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="34">
         <v>17</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="34">
         <v>32</v>
       </c>
-      <c r="J25" s="41">
+      <c r="J25" s="34">
         <v>24</v>
       </c>
-      <c r="K25" s="41">
+      <c r="K25" s="34">
         <v>23</v>
       </c>
-      <c r="L25" s="41">
+      <c r="L25" s="34">
         <v>18</v>
       </c>
-      <c r="M25" s="41">
+      <c r="M25" s="34">
         <v>13</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="34">
         <v>14</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="34">
         <v>24</v>
       </c>
-      <c r="P25" s="42">
+      <c r="P25" s="34">
         <v>12</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="34">
         <v>12</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="34">
         <v>12</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="34">
         <v>13</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="34">
         <v>9</v>
       </c>
-      <c r="U25" s="42">
+      <c r="U25" s="34">
         <v>20</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="37">
         <v>20</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="34">
         <v>13</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="34">
         <v>14</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="34">
         <v>15</v>
       </c>
-      <c r="Z25" s="42">
+      <c r="Z25" s="34">
         <v>7</v>
       </c>
-      <c r="AA25" s="5">
+      <c r="AA25" s="26">
         <v>11</v>
       </c>
-      <c r="AB25" s="5">
+      <c r="AB25" s="26">
         <v>21</v>
       </c>
-      <c r="AC25" s="44">
+      <c r="AC25" s="36">
         <v>13</v>
       </c>
-      <c r="AD25" s="5">
+      <c r="AD25" s="26">
         <v>17</v>
       </c>
-      <c r="AE25" s="5">
+      <c r="AE25" s="26">
         <v>16</v>
       </c>
-      <c r="AF25" s="5">
+      <c r="AF25" s="26">
         <v>15</v>
       </c>
-      <c r="AG25" s="5">
+      <c r="AG25" s="26">
         <v>21</v>
       </c>
-      <c r="AH25" s="45">
+      <c r="AH25" s="38">
         <v>7</v>
       </c>
-      <c r="AI25" s="45">
+      <c r="AI25" s="38">
         <v>9</v>
       </c>
-      <c r="AJ25" s="45">
+      <c r="AJ25" s="38">
         <v>8</v>
       </c>
-      <c r="AK25" s="28">
+      <c r="AK25" s="27">
         <v>18</v>
       </c>
-      <c r="AL25" s="28">
+      <c r="AL25" s="27">
         <v>12</v>
       </c>
-      <c r="AM25" s="28">
+      <c r="AM25" s="27">
         <v>10</v>
       </c>
-      <c r="AN25" s="28">
+      <c r="AN25" s="27">
         <v>12</v>
       </c>
-      <c r="AO25" s="28">
+      <c r="AO25" s="27">
         <v>11</v>
       </c>
-      <c r="AP25" s="5">
+      <c r="AP25" s="26">
         <v>9</v>
       </c>
-      <c r="AQ25" s="5">
+      <c r="AQ25" s="26">
         <v>7</v>
       </c>
-      <c r="AR25" s="5">
+      <c r="AR25" s="26">
         <v>16</v>
       </c>
-      <c r="AS25" s="5">
+      <c r="AS25" s="26">
         <v>12</v>
       </c>
-      <c r="AT25" s="5">
+      <c r="AT25" s="26">
         <v>10</v>
       </c>
-      <c r="AU25" s="5">
+      <c r="AU25" s="26">
         <v>12</v>
       </c>
-      <c r="AV25" s="5">
+      <c r="AV25" s="26">
         <v>23</v>
       </c>
-      <c r="AW25" s="35">
+      <c r="AW25" s="66">
         <v>19</v>
       </c>
-      <c r="AX25" s="5">
+      <c r="AX25" s="26">
         <v>18</v>
       </c>
-      <c r="AY25" s="5">
+      <c r="AY25" s="26">
         <v>15</v>
       </c>
-      <c r="AZ25" s="5">
+      <c r="AZ25" s="26">
         <v>10</v>
       </c>
-      <c r="BA25" s="5">
+      <c r="BA25" s="26">
         <v>12</v>
       </c>
-      <c r="BB25" s="5">
+      <c r="BB25" s="26">
         <v>11</v>
       </c>
-      <c r="BC25" s="5">
+      <c r="BC25" s="26">
         <v>13</v>
       </c>
-      <c r="BD25" s="5">
+      <c r="BD25" s="26">
         <v>12</v>
       </c>
-      <c r="BE25" s="30">
+      <c r="BE25" s="26">
         <v>8</v>
       </c>
-      <c r="BF25" s="5">
+      <c r="BF25" s="26">
         <v>8</v>
       </c>
-      <c r="BG25" s="28">
+      <c r="BG25" s="27">
         <v>13</v>
       </c>
-      <c r="BH25" s="28">
+      <c r="BH25" s="27">
         <v>14</v>
       </c>
-      <c r="BI25" s="28">
+      <c r="BI25" s="27">
         <v>20</v>
       </c>
-      <c r="BJ25" s="28">
+      <c r="BJ25" s="27">
         <v>12</v>
       </c>
-      <c r="BK25" s="28">
+      <c r="BK25" s="27">
         <v>12</v>
       </c>
-      <c r="BL25" s="5">
+      <c r="BL25" s="26">
         <v>8</v>
       </c>
-      <c r="BM25" s="5">
+      <c r="BM25" s="26">
         <v>11</v>
       </c>
+      <c r="BN25" s="27">
+        <v>15</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A26" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="41">
+      <c r="B26" s="34">
         <v>19</v>
       </c>
-      <c r="C26" s="41">
+      <c r="C26" s="34">
         <v>22</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="26">
         <v>28</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="26">
         <v>32</v>
       </c>
-      <c r="F26" s="41">
+      <c r="F26" s="34">
         <v>29</v>
       </c>
-      <c r="G26" s="41">
+      <c r="G26" s="34">
         <v>19</v>
       </c>
-      <c r="H26" s="41">
+      <c r="H26" s="34">
         <v>30</v>
       </c>
-      <c r="I26" s="41">
+      <c r="I26" s="34">
         <v>48</v>
       </c>
-      <c r="J26" s="41">
+      <c r="J26" s="34">
         <v>43</v>
       </c>
-      <c r="K26" s="41">
+      <c r="K26" s="34">
         <v>24</v>
       </c>
-      <c r="L26" s="41">
+      <c r="L26" s="34">
         <v>26</v>
       </c>
-      <c r="M26" s="41">
+      <c r="M26" s="34">
         <v>32</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="34">
         <v>27</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="34">
         <v>30</v>
       </c>
-      <c r="P26" s="42">
+      <c r="P26" s="34">
         <v>22</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="Q26" s="34">
         <v>15</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="34">
         <v>26</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="34">
         <v>24</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="34">
         <v>17</v>
       </c>
-      <c r="U26" s="42">
+      <c r="U26" s="34">
         <v>34</v>
       </c>
-      <c r="V26" s="46">
+      <c r="V26" s="37">
         <v>21</v>
       </c>
-      <c r="W26" s="42">
+      <c r="W26" s="34">
         <v>22</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="34">
         <v>26</v>
       </c>
-      <c r="Y26" s="42">
+      <c r="Y26" s="34">
         <v>29</v>
       </c>
-      <c r="Z26" s="42">
+      <c r="Z26" s="34">
         <v>20</v>
       </c>
-      <c r="AA26" s="5">
+      <c r="AA26" s="26">
         <v>20</v>
       </c>
-      <c r="AB26" s="5">
+      <c r="AB26" s="26">
         <v>29</v>
       </c>
-      <c r="AC26" s="44">
+      <c r="AC26" s="36">
         <v>19</v>
       </c>
-      <c r="AD26" s="5">
+      <c r="AD26" s="26">
         <v>17</v>
       </c>
-      <c r="AE26" s="5">
+      <c r="AE26" s="26">
         <v>20</v>
       </c>
-      <c r="AF26" s="5">
+      <c r="AF26" s="26">
         <v>29</v>
       </c>
-      <c r="AG26" s="5">
+      <c r="AG26" s="26">
         <v>28</v>
       </c>
-      <c r="AH26" s="45">
+      <c r="AH26" s="38">
         <v>20</v>
       </c>
-      <c r="AI26" s="45">
+      <c r="AI26" s="38">
         <v>28</v>
       </c>
-      <c r="AJ26" s="45">
+      <c r="AJ26" s="38">
         <v>20</v>
       </c>
-      <c r="AK26" s="28">
+      <c r="AK26" s="27">
         <v>36</v>
       </c>
-      <c r="AL26" s="28">
+      <c r="AL26" s="27">
         <v>30</v>
       </c>
-      <c r="AM26" s="28">
+      <c r="AM26" s="27">
         <v>17</v>
       </c>
-      <c r="AN26" s="28">
+      <c r="AN26" s="27">
         <v>19</v>
       </c>
-      <c r="AO26" s="28">
+      <c r="AO26" s="27">
         <v>25</v>
       </c>
-      <c r="AP26" s="5">
+      <c r="AP26" s="26">
         <v>24</v>
       </c>
-      <c r="AQ26" s="5">
+      <c r="AQ26" s="26">
         <v>24</v>
       </c>
-      <c r="AR26" s="5">
+      <c r="AR26" s="26">
         <v>23</v>
       </c>
-      <c r="AS26" s="5">
+      <c r="AS26" s="26">
         <v>29</v>
       </c>
-      <c r="AT26" s="5">
+      <c r="AT26" s="26">
         <v>25</v>
       </c>
-      <c r="AU26" s="5">
+      <c r="AU26" s="26">
         <v>28</v>
       </c>
-      <c r="AV26" s="5">
+      <c r="AV26" s="26">
         <v>22</v>
       </c>
-      <c r="AW26" s="35">
+      <c r="AW26" s="66">
         <v>30</v>
       </c>
-      <c r="AX26" s="5">
+      <c r="AX26" s="26">
         <v>29</v>
       </c>
-      <c r="AY26" s="5">
+      <c r="AY26" s="26">
         <v>14</v>
       </c>
-      <c r="AZ26" s="5">
+      <c r="AZ26" s="26">
         <v>21</v>
       </c>
-      <c r="BA26" s="5">
+      <c r="BA26" s="26">
         <v>26</v>
       </c>
-      <c r="BB26" s="5">
+      <c r="BB26" s="26">
         <v>20</v>
       </c>
-      <c r="BC26" s="5">
+      <c r="BC26" s="26">
         <v>20</v>
       </c>
-      <c r="BD26" s="5">
+      <c r="BD26" s="26">
         <v>23</v>
       </c>
-      <c r="BE26" s="30">
+      <c r="BE26" s="26">
         <v>15</v>
       </c>
-      <c r="BF26" s="5">
+      <c r="BF26" s="26">
         <v>20</v>
       </c>
-      <c r="BG26" s="28">
+      <c r="BG26" s="27">
         <v>30</v>
       </c>
-      <c r="BH26" s="28">
+      <c r="BH26" s="27">
         <v>21</v>
       </c>
-      <c r="BI26" s="28">
+      <c r="BI26" s="27">
         <v>23</v>
       </c>
-      <c r="BJ26" s="28">
+      <c r="BJ26" s="27">
         <v>14</v>
       </c>
-      <c r="BK26" s="28">
+      <c r="BK26" s="27">
         <v>19</v>
       </c>
-      <c r="BL26" s="5">
+      <c r="BL26" s="26">
         <v>21</v>
       </c>
-      <c r="BM26" s="5">
+      <c r="BM26" s="26">
         <v>24</v>
       </c>
+      <c r="BN26" s="27">
+        <v>22</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A27" s="26" t="s">
+    <row r="27" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A27" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="41">
-[...5 lines deleted...]
-      <c r="F27" s="41">
+      <c r="B27" s="34">
+        <v>1</v>
+      </c>
+      <c r="C27" s="34"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="34">
         <v>2</v>
       </c>
-      <c r="G27" s="41">
+      <c r="G27" s="34">
         <v>4</v>
       </c>
-      <c r="H27" s="41">
+      <c r="H27" s="34">
         <v>4</v>
       </c>
-      <c r="I27" s="41">
+      <c r="I27" s="34">
         <v>5</v>
       </c>
-      <c r="J27" s="41">
+      <c r="J27" s="34">
         <v>6</v>
       </c>
-      <c r="K27" s="41">
+      <c r="K27" s="34">
         <v>2</v>
       </c>
-      <c r="L27" s="41">
+      <c r="L27" s="34">
         <v>5</v>
       </c>
-      <c r="M27" s="41">
+      <c r="M27" s="34">
         <v>3</v>
       </c>
-      <c r="N27" s="42">
+      <c r="N27" s="34">
         <v>3</v>
       </c>
-      <c r="O27" s="42">
+      <c r="O27" s="34">
         <v>2</v>
       </c>
-      <c r="P27" s="42">
-[...2 lines deleted...]
-      <c r="Q27" s="42">
+      <c r="P27" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="34">
         <v>2</v>
       </c>
-      <c r="R27" s="42">
+      <c r="R27" s="34">
         <v>2</v>
       </c>
-      <c r="S27" s="42">
+      <c r="S27" s="34">
         <v>4</v>
       </c>
-      <c r="T27" s="42">
+      <c r="T27" s="34">
         <v>3</v>
       </c>
-      <c r="U27" s="42">
-[...5 lines deleted...]
-      <c r="W27" s="42">
+      <c r="U27" s="34">
+        <v>1</v>
+      </c>
+      <c r="V27" s="37">
+        <v>1</v>
+      </c>
+      <c r="W27" s="34">
         <v>2</v>
       </c>
-      <c r="X27" s="42">
+      <c r="X27" s="34">
         <v>2</v>
       </c>
-      <c r="Y27" s="42">
+      <c r="Y27" s="34">
         <v>2</v>
       </c>
-      <c r="Z27" s="42">
+      <c r="Z27" s="34">
         <v>2</v>
       </c>
-      <c r="AA27" s="5">
-[...5 lines deleted...]
-      <c r="AC27" s="44">
+      <c r="AA27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="36">
         <v>2</v>
       </c>
-      <c r="AD27" s="5">
-[...2 lines deleted...]
-      <c r="AE27" s="5">
+      <c r="AD27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="26">
         <v>2</v>
       </c>
-      <c r="AF27" s="5">
-[...26 lines deleted...]
-      <c r="AO27" s="28">
+      <c r="AF27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="38">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="38">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="38">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="27">
         <v>2</v>
       </c>
-      <c r="AP27" s="5">
+      <c r="AP27" s="26">
         <v>2</v>
       </c>
-      <c r="AQ27" s="5">
+      <c r="AQ27" s="26">
         <v>3</v>
       </c>
-      <c r="AR27" s="5">
+      <c r="AR27" s="26">
         <v>2</v>
       </c>
-      <c r="AS27" s="5">
+      <c r="AS27" s="26">
         <v>3</v>
       </c>
-      <c r="AT27" s="5">
-[...2 lines deleted...]
-      <c r="AU27" s="5">
+      <c r="AT27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU27" s="26">
         <v>2</v>
       </c>
-      <c r="AV27" s="5">
-[...8 lines deleted...]
-      <c r="AY27" s="5">
+      <c r="AV27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AW27" s="66">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY27" s="26">
         <v>3</v>
       </c>
-      <c r="AZ27" s="5">
-[...5 lines deleted...]
-      <c r="BB27" s="5">
+      <c r="AZ27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB27" s="26">
         <v>3</v>
       </c>
-      <c r="BC27" s="5">
-[...2 lines deleted...]
-      <c r="BD27" s="5">
+      <c r="BC27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD27" s="26">
         <v>4</v>
       </c>
-      <c r="BE27" s="30">
+      <c r="BE27" s="26">
         <v>4</v>
       </c>
-      <c r="BF27" s="5">
-[...8 lines deleted...]
-      <c r="BI27" s="28">
+      <c r="BF27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG27" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH27" s="27">
+        <v>1</v>
+      </c>
+      <c r="BI27" s="27">
         <v>4</v>
       </c>
-      <c r="BJ27" s="28">
-[...5 lines deleted...]
-      <c r="BL27" s="5">
+      <c r="BJ27" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="26">
         <v>4</v>
       </c>
-      <c r="BM27" s="5">
+      <c r="BM27" s="26">
         <v>3</v>
       </c>
+      <c r="BN27" s="27">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B28" s="41">
+      <c r="B28" s="34">
         <v>15</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="34">
         <v>12</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="26">
         <v>24</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="26">
         <v>27</v>
       </c>
-      <c r="F28" s="41">
+      <c r="F28" s="34">
         <v>22</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="34">
         <v>24</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="34">
         <v>22</v>
       </c>
-      <c r="I28" s="41">
+      <c r="I28" s="34">
         <v>60</v>
       </c>
-      <c r="J28" s="41">
+      <c r="J28" s="34">
         <v>36</v>
       </c>
-      <c r="K28" s="41">
+      <c r="K28" s="34">
         <v>19</v>
       </c>
-      <c r="L28" s="41">
+      <c r="L28" s="34">
         <v>17</v>
       </c>
-      <c r="M28" s="41">
+      <c r="M28" s="34">
         <v>23</v>
       </c>
-      <c r="N28" s="42">
+      <c r="N28" s="34">
         <v>15</v>
       </c>
-      <c r="O28" s="42">
+      <c r="O28" s="34">
         <v>22</v>
       </c>
-      <c r="P28" s="42">
+      <c r="P28" s="34">
         <v>15</v>
       </c>
-      <c r="Q28" s="42">
+      <c r="Q28" s="34">
         <v>20</v>
       </c>
-      <c r="R28" s="42">
+      <c r="R28" s="34">
         <v>11</v>
       </c>
-      <c r="S28" s="42">
+      <c r="S28" s="34">
         <v>12</v>
       </c>
-      <c r="T28" s="42">
+      <c r="T28" s="34">
         <v>13</v>
       </c>
-      <c r="U28" s="42">
+      <c r="U28" s="34">
         <v>15</v>
       </c>
-      <c r="V28" s="46">
+      <c r="V28" s="37">
         <v>13</v>
       </c>
-      <c r="W28" s="42">
+      <c r="W28" s="34">
         <v>17</v>
       </c>
-      <c r="X28" s="42">
+      <c r="X28" s="34">
         <v>18</v>
       </c>
-      <c r="Y28" s="42">
+      <c r="Y28" s="34">
         <v>18</v>
       </c>
-      <c r="Z28" s="42">
+      <c r="Z28" s="34">
         <v>30</v>
       </c>
-      <c r="AA28" s="5">
+      <c r="AA28" s="26">
         <v>14</v>
       </c>
-      <c r="AB28" s="5">
+      <c r="AB28" s="26">
         <v>19</v>
       </c>
-      <c r="AC28" s="44">
+      <c r="AC28" s="36">
         <v>19</v>
       </c>
-      <c r="AD28" s="5">
+      <c r="AD28" s="26">
         <v>23</v>
       </c>
-      <c r="AE28" s="5">
+      <c r="AE28" s="26">
         <v>11</v>
       </c>
-      <c r="AF28" s="5">
+      <c r="AF28" s="26">
         <v>19</v>
       </c>
-      <c r="AG28" s="5">
+      <c r="AG28" s="26">
         <v>10</v>
       </c>
-      <c r="AH28" s="39">
+      <c r="AH28" s="65">
         <v>10</v>
       </c>
-      <c r="AI28" s="39">
+      <c r="AI28" s="65">
         <v>23</v>
       </c>
-      <c r="AJ28" s="39">
+      <c r="AJ28" s="65">
         <v>11</v>
       </c>
-      <c r="AK28" s="9">
+      <c r="AK28" s="47">
         <v>21</v>
       </c>
-      <c r="AL28" s="9">
+      <c r="AL28" s="47">
         <v>20</v>
       </c>
-      <c r="AM28" s="9">
+      <c r="AM28" s="47">
         <v>20</v>
       </c>
-      <c r="AN28" s="9">
+      <c r="AN28" s="47">
         <v>11</v>
       </c>
-      <c r="AO28" s="9">
+      <c r="AO28" s="47">
         <v>19</v>
       </c>
-      <c r="AP28" s="5">
+      <c r="AP28" s="26">
         <v>16</v>
       </c>
-      <c r="AQ28" s="5">
+      <c r="AQ28" s="26">
         <v>14</v>
       </c>
-      <c r="AR28" s="5">
+      <c r="AR28" s="26">
         <v>25</v>
       </c>
-      <c r="AS28" s="5">
+      <c r="AS28" s="26">
         <v>13</v>
       </c>
-      <c r="AT28" s="5">
+      <c r="AT28" s="26">
         <v>14</v>
       </c>
-      <c r="AU28" s="5">
+      <c r="AU28" s="26">
         <v>26</v>
       </c>
-      <c r="AV28" s="9">
+      <c r="AV28" s="47">
         <v>15</v>
       </c>
-      <c r="AW28" s="35">
+      <c r="AW28" s="66">
         <v>24</v>
       </c>
-      <c r="AX28" s="5">
+      <c r="AX28" s="26">
         <v>15</v>
       </c>
-      <c r="AY28" s="5">
+      <c r="AY28" s="26">
         <v>17</v>
       </c>
-      <c r="AZ28" s="5">
+      <c r="AZ28" s="26">
         <v>16</v>
       </c>
-      <c r="BA28" s="5">
+      <c r="BA28" s="26">
         <v>15</v>
       </c>
-      <c r="BB28" s="5">
+      <c r="BB28" s="26">
         <v>16</v>
       </c>
-      <c r="BC28" s="5">
+      <c r="BC28" s="26">
         <v>19</v>
       </c>
-      <c r="BD28" s="5">
+      <c r="BD28" s="26">
         <v>19</v>
       </c>
-      <c r="BE28" s="30">
+      <c r="BE28" s="26">
         <v>13</v>
       </c>
-      <c r="BF28" s="5">
+      <c r="BF28" s="26">
         <v>19</v>
       </c>
-      <c r="BG28" s="28">
+      <c r="BG28" s="27">
         <v>18</v>
       </c>
-      <c r="BH28" s="28">
+      <c r="BH28" s="27">
         <v>18</v>
       </c>
-      <c r="BI28" s="28">
+      <c r="BI28" s="27">
         <v>14</v>
       </c>
-      <c r="BJ28" s="28">
+      <c r="BJ28" s="27">
         <v>12</v>
       </c>
-      <c r="BK28" s="28">
+      <c r="BK28" s="27">
         <v>13</v>
       </c>
-      <c r="BL28" s="5">
+      <c r="BL28" s="26">
         <v>12</v>
       </c>
-      <c r="BM28" s="5">
+      <c r="BM28" s="26">
         <v>9</v>
       </c>
+      <c r="BN28" s="27">
+        <v>11</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A29" s="26" t="s">
+    <row r="29" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A29" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B29" s="41">
+      <c r="B29" s="34">
         <v>16</v>
       </c>
-      <c r="C29" s="41">
+      <c r="C29" s="34">
         <v>10</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="26">
         <v>17</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="26">
         <v>16</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="34">
         <v>23</v>
       </c>
-      <c r="G29" s="41">
+      <c r="G29" s="34">
         <v>18</v>
       </c>
-      <c r="H29" s="41">
+      <c r="H29" s="34">
         <v>25</v>
       </c>
-      <c r="I29" s="41">
+      <c r="I29" s="34">
         <v>45</v>
       </c>
-      <c r="J29" s="41">
+      <c r="J29" s="34">
         <v>24</v>
       </c>
-      <c r="K29" s="41">
+      <c r="K29" s="34">
         <v>25</v>
       </c>
-      <c r="L29" s="41">
+      <c r="L29" s="34">
         <v>15</v>
       </c>
-      <c r="M29" s="41">
+      <c r="M29" s="34">
         <v>19</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="34">
         <v>16</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="34">
         <v>17</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="34">
         <v>14</v>
       </c>
-      <c r="Q29" s="42">
+      <c r="Q29" s="34">
         <v>12</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="34">
         <v>8</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="34">
         <v>17</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="34">
         <v>14</v>
       </c>
-      <c r="U29" s="42">
+      <c r="U29" s="34">
         <v>15</v>
       </c>
-      <c r="V29" s="46">
+      <c r="V29" s="37">
         <v>12</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="34">
         <v>12</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="34">
         <v>20</v>
       </c>
-      <c r="Y29" s="42">
+      <c r="Y29" s="34">
         <v>11</v>
       </c>
-      <c r="Z29" s="42">
+      <c r="Z29" s="34">
         <v>17</v>
       </c>
-      <c r="AA29" s="5">
+      <c r="AA29" s="26">
         <v>20</v>
       </c>
-      <c r="AB29" s="5">
+      <c r="AB29" s="26">
         <v>17</v>
       </c>
-      <c r="AC29" s="44">
+      <c r="AC29" s="36">
         <v>11</v>
       </c>
-      <c r="AD29" s="5">
+      <c r="AD29" s="26">
         <v>25</v>
       </c>
-      <c r="AE29" s="5">
+      <c r="AE29" s="26">
         <v>19</v>
       </c>
-      <c r="AF29" s="5">
+      <c r="AF29" s="26">
         <v>10</v>
       </c>
-      <c r="AG29" s="5">
+      <c r="AG29" s="26">
         <v>17</v>
       </c>
-      <c r="AH29" s="39">
+      <c r="AH29" s="65">
         <v>12</v>
       </c>
-      <c r="AI29" s="39">
+      <c r="AI29" s="65">
         <v>13</v>
       </c>
-      <c r="AJ29" s="39">
+      <c r="AJ29" s="65">
         <v>23</v>
       </c>
-      <c r="AK29" s="9">
+      <c r="AK29" s="47">
         <v>18</v>
       </c>
-      <c r="AL29" s="9">
+      <c r="AL29" s="47">
         <v>16</v>
       </c>
-      <c r="AM29" s="9">
+      <c r="AM29" s="47">
         <v>18</v>
       </c>
-      <c r="AN29" s="9">
+      <c r="AN29" s="47">
         <v>7</v>
       </c>
-      <c r="AO29" s="9">
+      <c r="AO29" s="47">
         <v>13</v>
       </c>
-      <c r="AP29" s="5">
+      <c r="AP29" s="26">
         <v>18</v>
       </c>
-      <c r="AQ29" s="5">
+      <c r="AQ29" s="26">
         <v>17</v>
       </c>
-      <c r="AR29" s="5">
+      <c r="AR29" s="26">
         <v>13</v>
       </c>
-      <c r="AS29" s="5">
+      <c r="AS29" s="26">
         <v>14</v>
       </c>
-      <c r="AT29" s="5">
+      <c r="AT29" s="26">
         <v>18</v>
       </c>
-      <c r="AU29" s="5">
+      <c r="AU29" s="26">
         <v>8</v>
       </c>
-      <c r="AV29" s="9">
+      <c r="AV29" s="47">
         <v>14</v>
       </c>
-      <c r="AW29" s="35">
+      <c r="AW29" s="66">
         <v>17</v>
       </c>
-      <c r="AX29" s="5">
+      <c r="AX29" s="26">
         <v>15</v>
       </c>
-      <c r="AY29" s="5">
+      <c r="AY29" s="26">
         <v>11</v>
       </c>
-      <c r="AZ29" s="5">
+      <c r="AZ29" s="26">
         <v>14</v>
       </c>
-      <c r="BA29" s="5">
+      <c r="BA29" s="26">
         <v>11</v>
       </c>
-      <c r="BB29" s="5">
+      <c r="BB29" s="26">
         <v>16</v>
       </c>
-      <c r="BC29" s="5">
+      <c r="BC29" s="26">
         <v>13</v>
       </c>
-      <c r="BD29" s="5">
+      <c r="BD29" s="26">
         <v>18</v>
       </c>
-      <c r="BE29" s="30">
+      <c r="BE29" s="26">
         <v>16</v>
       </c>
-      <c r="BF29" s="5">
+      <c r="BF29" s="26">
         <v>15</v>
       </c>
-      <c r="BG29" s="28">
+      <c r="BG29" s="27">
         <v>19</v>
       </c>
-      <c r="BH29" s="28">
+      <c r="BH29" s="27">
         <v>14</v>
       </c>
-      <c r="BI29" s="28">
+      <c r="BI29" s="27">
         <v>19</v>
       </c>
-      <c r="BJ29" s="28">
+      <c r="BJ29" s="27">
         <v>14</v>
       </c>
-      <c r="BK29" s="28">
+      <c r="BK29" s="27">
         <v>18</v>
       </c>
-      <c r="BL29" s="5">
+      <c r="BL29" s="26">
         <v>19</v>
       </c>
-      <c r="BM29" s="5">
+      <c r="BM29" s="26">
         <v>16</v>
       </c>
+      <c r="BN29" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="61" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A30" s="83" t="s">
+    <row r="30" spans="1:66" s="49" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A30" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="83"/>
-[...62 lines deleted...]
-      <c r="BM30" s="83"/>
+      <c r="B30" s="73"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="73"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="73"/>
+      <c r="M30" s="73"/>
+      <c r="N30" s="73"/>
+      <c r="O30" s="73"/>
+      <c r="P30" s="73"/>
+      <c r="Q30" s="73"/>
+      <c r="R30" s="73"/>
+      <c r="S30" s="73"/>
+      <c r="T30" s="73"/>
+      <c r="U30" s="73"/>
+      <c r="V30" s="73"/>
+      <c r="W30" s="73"/>
+      <c r="X30" s="73"/>
+      <c r="Y30" s="73"/>
+      <c r="Z30" s="73"/>
+      <c r="AA30" s="73"/>
+      <c r="AB30" s="73"/>
+      <c r="AC30" s="73"/>
+      <c r="AD30" s="73"/>
+      <c r="AE30" s="73"/>
+      <c r="AF30" s="73"/>
+      <c r="AG30" s="73"/>
+      <c r="AH30" s="73"/>
+      <c r="AI30" s="73"/>
+      <c r="AJ30" s="73"/>
+      <c r="AK30" s="73"/>
+      <c r="AL30" s="73"/>
+      <c r="AM30" s="73"/>
+      <c r="AN30" s="73"/>
+      <c r="AO30" s="73"/>
+      <c r="AP30" s="73"/>
+      <c r="AQ30" s="73"/>
+      <c r="AR30" s="73"/>
+      <c r="AS30" s="73"/>
+      <c r="AT30" s="73"/>
+      <c r="AU30" s="73"/>
+      <c r="AV30" s="73"/>
+      <c r="AW30" s="73"/>
+      <c r="AX30" s="73"/>
+      <c r="AY30" s="73"/>
+      <c r="AZ30" s="73"/>
+      <c r="BA30" s="73"/>
+      <c r="BB30" s="73"/>
+      <c r="BC30" s="73"/>
+      <c r="BD30" s="73"/>
+      <c r="BE30" s="73"/>
+      <c r="BF30" s="73"/>
+      <c r="BG30" s="73"/>
+      <c r="BH30" s="73"/>
+      <c r="BI30" s="73"/>
+      <c r="BJ30" s="73"/>
+      <c r="BK30" s="73"/>
+      <c r="BL30" s="73"/>
+      <c r="BM30" s="73"/>
+      <c r="BN30" s="73"/>
     </row>
-    <row r="31" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A31" s="6" t="s">
+    <row r="31" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="41">
+      <c r="B31" s="34">
         <v>126</v>
       </c>
-      <c r="C31" s="41">
+      <c r="C31" s="34">
         <v>118</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="26">
         <v>159</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E31" s="26">
         <v>160</v>
       </c>
-      <c r="F31" s="41">
+      <c r="F31" s="34">
         <v>181</v>
       </c>
-      <c r="G31" s="41">
+      <c r="G31" s="34">
         <v>166</v>
       </c>
-      <c r="H31" s="41">
+      <c r="H31" s="34">
         <v>180</v>
       </c>
-      <c r="I31" s="41">
+      <c r="I31" s="34">
         <v>273</v>
       </c>
-      <c r="J31" s="41">
+      <c r="J31" s="34">
         <v>219</v>
       </c>
-      <c r="K31" s="41">
+      <c r="K31" s="34">
         <v>206</v>
       </c>
-      <c r="L31" s="41">
+      <c r="L31" s="34">
         <v>169</v>
       </c>
-      <c r="M31" s="41">
+      <c r="M31" s="34">
         <v>158</v>
       </c>
-      <c r="N31" s="42">
+      <c r="N31" s="34">
         <v>131</v>
       </c>
-      <c r="O31" s="42">
+      <c r="O31" s="34">
         <v>193</v>
       </c>
-      <c r="P31" s="42">
+      <c r="P31" s="34">
         <v>126</v>
       </c>
-      <c r="Q31" s="42">
+      <c r="Q31" s="34">
         <v>125</v>
       </c>
-      <c r="R31" s="42">
+      <c r="R31" s="34">
         <v>146</v>
       </c>
-      <c r="S31" s="42">
+      <c r="S31" s="34">
         <v>126</v>
       </c>
-      <c r="T31" s="42">
+      <c r="T31" s="34">
         <v>109</v>
       </c>
-      <c r="U31" s="42">
+      <c r="U31" s="34">
         <v>157</v>
       </c>
-      <c r="V31" s="46">
+      <c r="V31" s="37">
         <v>123</v>
       </c>
-      <c r="W31" s="42">
+      <c r="W31" s="34">
         <v>115</v>
       </c>
-      <c r="X31" s="42">
+      <c r="X31" s="34">
         <v>119</v>
       </c>
-      <c r="Y31" s="42">
+      <c r="Y31" s="34">
         <v>143</v>
       </c>
-      <c r="Z31" s="42">
+      <c r="Z31" s="34">
         <v>156</v>
       </c>
-      <c r="AA31" s="42">
+      <c r="AA31" s="34">
         <v>127</v>
       </c>
-      <c r="AB31" s="42">
+      <c r="AB31" s="34">
         <v>136</v>
       </c>
-      <c r="AC31" s="44">
+      <c r="AC31" s="36">
         <v>118</v>
       </c>
-      <c r="AD31" s="5">
+      <c r="AD31" s="26">
         <v>159</v>
       </c>
-      <c r="AE31" s="47">
+      <c r="AE31" s="38">
         <v>151</v>
       </c>
-      <c r="AF31" s="5">
+      <c r="AF31" s="26">
         <v>138</v>
       </c>
-      <c r="AG31" s="5">
+      <c r="AG31" s="26">
         <v>142</v>
       </c>
-      <c r="AH31" s="39">
+      <c r="AH31" s="65">
         <v>111</v>
       </c>
-      <c r="AI31" s="39">
+      <c r="AI31" s="65">
         <v>147</v>
       </c>
-      <c r="AJ31" s="39">
+      <c r="AJ31" s="65">
         <v>147</v>
       </c>
-      <c r="AK31" s="9">
+      <c r="AK31" s="47">
         <v>160</v>
       </c>
-      <c r="AL31" s="9">
+      <c r="AL31" s="47">
         <v>188</v>
       </c>
-      <c r="AM31" s="9">
+      <c r="AM31" s="47">
         <v>127</v>
       </c>
-      <c r="AN31" s="9">
+      <c r="AN31" s="47">
         <v>126</v>
       </c>
-      <c r="AO31" s="9">
+      <c r="AO31" s="47">
         <v>181</v>
       </c>
-      <c r="AP31" s="5">
+      <c r="AP31" s="26">
         <v>138</v>
       </c>
-      <c r="AQ31" s="5">
+      <c r="AQ31" s="26">
         <v>127</v>
       </c>
-      <c r="AR31" s="5">
+      <c r="AR31" s="26">
         <v>125</v>
       </c>
-      <c r="AS31" s="5">
+      <c r="AS31" s="26">
         <v>136</v>
       </c>
-      <c r="AT31" s="5">
+      <c r="AT31" s="26">
         <v>130</v>
       </c>
-      <c r="AU31" s="9">
+      <c r="AU31" s="47">
         <v>130</v>
       </c>
-      <c r="AV31" s="9">
+      <c r="AV31" s="47">
         <v>135</v>
       </c>
-      <c r="AW31" s="35">
+      <c r="AW31" s="66">
         <v>157</v>
       </c>
-      <c r="AX31" s="5">
+      <c r="AX31" s="26">
         <v>109</v>
       </c>
-      <c r="AY31" s="5">
+      <c r="AY31" s="26">
         <v>100</v>
       </c>
-      <c r="AZ31" s="5">
+      <c r="AZ31" s="26">
         <v>127</v>
       </c>
-      <c r="BA31" s="30">
+      <c r="BA31" s="26">
         <v>151</v>
       </c>
-      <c r="BB31" s="5">
+      <c r="BB31" s="26">
         <v>142</v>
       </c>
-      <c r="BC31" s="5">
+      <c r="BC31" s="26">
         <v>131</v>
       </c>
-      <c r="BD31" s="5">
+      <c r="BD31" s="26">
         <v>134</v>
       </c>
-      <c r="BE31" s="30">
+      <c r="BE31" s="26">
         <v>132</v>
       </c>
-      <c r="BF31" s="5">
+      <c r="BF31" s="26">
         <v>118</v>
       </c>
-      <c r="BG31" s="28">
+      <c r="BG31" s="27">
         <v>133</v>
       </c>
-      <c r="BH31" s="28">
+      <c r="BH31" s="27">
         <v>110</v>
       </c>
-      <c r="BI31" s="31">
+      <c r="BI31" s="27">
         <v>133</v>
       </c>
-      <c r="BJ31" s="31">
+      <c r="BJ31" s="27">
         <v>116</v>
       </c>
-      <c r="BK31" s="31">
+      <c r="BK31" s="27">
         <v>106</v>
       </c>
-      <c r="BL31" s="5">
+      <c r="BL31" s="26">
         <v>160</v>
       </c>
-      <c r="BM31" s="5">
+      <c r="BM31" s="26">
         <v>127</v>
       </c>
+      <c r="BN31" s="27">
+        <v>121</v>
+      </c>
     </row>
-    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A32" s="26" t="s">
+    <row r="32" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A32" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="41">
+      <c r="B32" s="34">
         <v>9</v>
       </c>
-      <c r="C32" s="41">
+      <c r="C32" s="34">
         <v>11</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="26">
         <v>15</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="26">
         <v>14</v>
       </c>
-      <c r="F32" s="41">
+      <c r="F32" s="34">
         <v>13</v>
       </c>
-      <c r="G32" s="41">
+      <c r="G32" s="34">
         <v>8</v>
       </c>
-      <c r="H32" s="41">
+      <c r="H32" s="34">
         <v>15</v>
       </c>
-      <c r="I32" s="41">
+      <c r="I32" s="34">
         <v>25</v>
       </c>
-      <c r="J32" s="41">
+      <c r="J32" s="34">
         <v>17</v>
       </c>
-      <c r="K32" s="41">
+      <c r="K32" s="34">
         <v>17</v>
       </c>
-      <c r="L32" s="41">
+      <c r="L32" s="34">
         <v>13</v>
       </c>
-      <c r="M32" s="41">
+      <c r="M32" s="34">
         <v>15</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="34">
         <v>9</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="34">
         <v>13</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="34">
         <v>6</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="Q32" s="34">
         <v>7</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="34">
         <v>8</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="34">
         <v>11</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="34">
         <v>7</v>
       </c>
-      <c r="U32" s="42">
+      <c r="U32" s="34">
         <v>9</v>
       </c>
-      <c r="V32" s="46">
+      <c r="V32" s="37">
         <v>11</v>
       </c>
-      <c r="W32" s="42">
+      <c r="W32" s="34">
         <v>14</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="34">
         <v>6</v>
       </c>
-      <c r="Y32" s="42">
+      <c r="Y32" s="34">
         <v>17</v>
       </c>
-      <c r="Z32" s="42">
+      <c r="Z32" s="34">
         <v>9</v>
       </c>
-      <c r="AA32" s="30">
+      <c r="AA32" s="26">
         <v>11</v>
       </c>
-      <c r="AB32" s="30">
+      <c r="AB32" s="26">
         <v>15</v>
       </c>
-      <c r="AC32" s="44">
+      <c r="AC32" s="36">
         <v>12</v>
       </c>
-      <c r="AD32" s="5">
+      <c r="AD32" s="26">
         <v>14</v>
       </c>
-      <c r="AE32" s="5">
+      <c r="AE32" s="26">
         <v>13</v>
       </c>
-      <c r="AF32" s="5">
+      <c r="AF32" s="26">
         <v>8</v>
       </c>
-      <c r="AG32" s="5">
+      <c r="AG32" s="26">
         <v>12</v>
       </c>
-      <c r="AH32" s="39">
+      <c r="AH32" s="65">
         <v>15</v>
       </c>
-      <c r="AI32" s="39">
+      <c r="AI32" s="65">
         <v>9</v>
       </c>
-      <c r="AJ32" s="39">
+      <c r="AJ32" s="65">
         <v>6</v>
       </c>
-      <c r="AK32" s="9">
+      <c r="AK32" s="47">
         <v>14</v>
       </c>
-      <c r="AL32" s="9">
+      <c r="AL32" s="47">
         <v>17</v>
       </c>
-      <c r="AM32" s="9">
+      <c r="AM32" s="47">
         <v>14</v>
       </c>
-      <c r="AN32" s="9">
+      <c r="AN32" s="47">
         <v>12</v>
       </c>
-      <c r="AO32" s="9">
+      <c r="AO32" s="47">
         <v>20</v>
       </c>
-      <c r="AP32" s="5">
+      <c r="AP32" s="26">
         <v>5</v>
       </c>
-      <c r="AQ32" s="5">
+      <c r="AQ32" s="26">
         <v>12</v>
       </c>
-      <c r="AR32" s="5">
+      <c r="AR32" s="26">
         <v>11</v>
       </c>
-      <c r="AS32" s="5">
+      <c r="AS32" s="26">
         <v>13</v>
       </c>
-      <c r="AT32" s="5">
+      <c r="AT32" s="26">
         <v>9</v>
       </c>
-      <c r="AU32" s="5">
+      <c r="AU32" s="26">
         <v>13</v>
       </c>
-      <c r="AV32" s="9">
+      <c r="AV32" s="47">
         <v>9</v>
       </c>
-      <c r="AW32" s="35">
+      <c r="AW32" s="66">
         <v>13</v>
       </c>
-      <c r="AX32" s="5">
+      <c r="AX32" s="26">
         <v>9</v>
       </c>
-      <c r="AY32" s="5">
+      <c r="AY32" s="26">
         <v>5</v>
       </c>
-      <c r="AZ32" s="5">
+      <c r="AZ32" s="26">
         <v>13</v>
       </c>
-      <c r="BA32" s="30">
+      <c r="BA32" s="26">
         <v>12</v>
       </c>
-      <c r="BB32" s="30">
+      <c r="BB32" s="26">
         <v>14</v>
       </c>
-      <c r="BC32" s="5">
+      <c r="BC32" s="26">
         <v>6</v>
       </c>
-      <c r="BD32" s="5">
+      <c r="BD32" s="26">
         <v>11</v>
       </c>
-      <c r="BE32" s="30">
+      <c r="BE32" s="26">
         <v>16</v>
       </c>
-      <c r="BF32" s="5">
+      <c r="BF32" s="26">
         <v>13</v>
       </c>
-      <c r="BG32" s="28">
+      <c r="BG32" s="27">
         <v>10</v>
       </c>
-      <c r="BH32" s="28">
+      <c r="BH32" s="27">
         <v>8</v>
       </c>
-      <c r="BI32" s="31">
+      <c r="BI32" s="27">
         <v>10</v>
       </c>
-      <c r="BJ32" s="31">
+      <c r="BJ32" s="27">
         <v>11</v>
       </c>
-      <c r="BK32" s="31">
+      <c r="BK32" s="27">
         <v>10</v>
       </c>
-      <c r="BL32" s="30">
+      <c r="BL32" s="26">
         <v>14</v>
       </c>
-      <c r="BM32" s="30">
+      <c r="BM32" s="26">
         <v>14</v>
       </c>
+      <c r="BN32" s="27">
+        <v>9</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A33" s="26" t="s">
+    <row r="33" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A33" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="41">
+      <c r="B33" s="34">
         <v>8</v>
       </c>
-      <c r="C33" s="41">
+      <c r="C33" s="34">
         <v>11</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="26">
         <v>20</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="26">
         <v>10</v>
       </c>
-      <c r="F33" s="41">
+      <c r="F33" s="34">
         <v>13</v>
       </c>
-      <c r="G33" s="41">
+      <c r="G33" s="34">
         <v>22</v>
       </c>
-      <c r="H33" s="41">
+      <c r="H33" s="34">
         <v>18</v>
       </c>
-      <c r="I33" s="41">
+      <c r="I33" s="34">
         <v>23</v>
       </c>
-      <c r="J33" s="41">
+      <c r="J33" s="34">
         <v>18</v>
       </c>
-      <c r="K33" s="41">
+      <c r="K33" s="34">
         <v>17</v>
       </c>
-      <c r="L33" s="41">
+      <c r="L33" s="34">
         <v>20</v>
       </c>
-      <c r="M33" s="41">
+      <c r="M33" s="34">
         <v>10</v>
       </c>
-      <c r="N33" s="42">
+      <c r="N33" s="34">
         <v>11</v>
       </c>
-      <c r="O33" s="42">
+      <c r="O33" s="34">
         <v>17</v>
       </c>
-      <c r="P33" s="42">
+      <c r="P33" s="34">
         <v>10</v>
       </c>
-      <c r="Q33" s="42">
+      <c r="Q33" s="34">
         <v>13</v>
       </c>
-      <c r="R33" s="42">
+      <c r="R33" s="34">
         <v>12</v>
       </c>
-      <c r="S33" s="42">
+      <c r="S33" s="34">
         <v>12</v>
       </c>
-      <c r="T33" s="42">
+      <c r="T33" s="34">
         <v>10</v>
       </c>
-      <c r="U33" s="42">
+      <c r="U33" s="34">
         <v>13</v>
       </c>
-      <c r="V33" s="46">
+      <c r="V33" s="37">
         <v>4</v>
       </c>
-      <c r="W33" s="42">
+      <c r="W33" s="34">
         <v>10</v>
       </c>
-      <c r="X33" s="42">
+      <c r="X33" s="34">
         <v>6</v>
       </c>
-      <c r="Y33" s="42">
+      <c r="Y33" s="34">
         <v>11</v>
       </c>
-      <c r="Z33" s="42">
+      <c r="Z33" s="34">
         <v>17</v>
       </c>
-      <c r="AA33" s="30">
+      <c r="AA33" s="26">
         <v>16</v>
       </c>
-      <c r="AB33" s="30">
+      <c r="AB33" s="26">
         <v>12</v>
       </c>
-      <c r="AC33" s="44">
+      <c r="AC33" s="36">
         <v>7</v>
       </c>
-      <c r="AD33" s="5">
+      <c r="AD33" s="26">
         <v>9</v>
       </c>
-      <c r="AE33" s="5">
+      <c r="AE33" s="26">
         <v>13</v>
       </c>
-      <c r="AF33" s="5">
+      <c r="AF33" s="26">
         <v>23</v>
       </c>
-      <c r="AG33" s="5">
+      <c r="AG33" s="26">
         <v>12</v>
       </c>
-      <c r="AH33" s="39">
+      <c r="AH33" s="65">
         <v>8</v>
       </c>
-      <c r="AI33" s="39">
+      <c r="AI33" s="65">
         <v>13</v>
       </c>
-      <c r="AJ33" s="39">
+      <c r="AJ33" s="65">
         <v>14</v>
       </c>
-      <c r="AK33" s="9">
+      <c r="AK33" s="47">
         <v>12</v>
       </c>
-      <c r="AL33" s="9">
+      <c r="AL33" s="47">
         <v>19</v>
       </c>
-      <c r="AM33" s="9">
+      <c r="AM33" s="47">
         <v>10</v>
       </c>
-      <c r="AN33" s="9">
+      <c r="AN33" s="47">
         <v>10</v>
       </c>
-      <c r="AO33" s="9">
+      <c r="AO33" s="47">
         <v>19</v>
       </c>
-      <c r="AP33" s="5">
+      <c r="AP33" s="26">
         <v>15</v>
       </c>
-      <c r="AQ33" s="5">
+      <c r="AQ33" s="26">
         <v>10</v>
       </c>
-      <c r="AR33" s="5">
+      <c r="AR33" s="26">
         <v>3</v>
       </c>
-      <c r="AS33" s="5">
+      <c r="AS33" s="26">
         <v>15</v>
       </c>
-      <c r="AT33" s="5">
+      <c r="AT33" s="26">
         <v>16</v>
       </c>
-      <c r="AU33" s="5">
+      <c r="AU33" s="26">
         <v>17</v>
       </c>
-      <c r="AV33" s="9">
+      <c r="AV33" s="47">
         <v>12</v>
       </c>
-      <c r="AW33" s="35">
+      <c r="AW33" s="66">
         <v>15</v>
       </c>
-      <c r="AX33" s="5">
+      <c r="AX33" s="26">
         <v>8</v>
       </c>
-      <c r="AY33" s="5">
+      <c r="AY33" s="26">
         <v>8</v>
       </c>
-      <c r="AZ33" s="5">
+      <c r="AZ33" s="26">
         <v>12</v>
       </c>
-      <c r="BA33" s="30">
+      <c r="BA33" s="26">
         <v>7</v>
       </c>
-      <c r="BB33" s="30">
+      <c r="BB33" s="26">
         <v>10</v>
       </c>
-      <c r="BC33" s="5">
+      <c r="BC33" s="26">
         <v>14</v>
       </c>
-      <c r="BD33" s="5">
+      <c r="BD33" s="26">
         <v>12</v>
       </c>
-      <c r="BE33" s="30">
+      <c r="BE33" s="26">
         <v>11</v>
       </c>
-      <c r="BF33" s="5">
+      <c r="BF33" s="26">
         <v>7</v>
       </c>
-      <c r="BG33" s="28">
+      <c r="BG33" s="27">
         <v>19</v>
       </c>
-      <c r="BH33" s="28">
+      <c r="BH33" s="27">
         <v>10</v>
       </c>
-      <c r="BI33" s="31">
+      <c r="BI33" s="27">
         <v>10</v>
       </c>
-      <c r="BJ33" s="31">
+      <c r="BJ33" s="27">
         <v>16</v>
       </c>
-      <c r="BK33" s="31">
+      <c r="BK33" s="27">
         <v>5</v>
       </c>
-      <c r="BL33" s="30">
+      <c r="BL33" s="26">
         <v>8</v>
       </c>
-      <c r="BM33" s="30">
+      <c r="BM33" s="26">
         <v>10</v>
       </c>
+      <c r="BN33" s="27">
+        <v>14</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A34" s="26" t="s">
+    <row r="34" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A34" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="41">
+      <c r="B34" s="34">
         <v>5</v>
       </c>
-      <c r="C34" s="41">
+      <c r="C34" s="34">
         <v>11</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="26">
         <v>14</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E34" s="26">
         <v>12</v>
       </c>
-      <c r="F34" s="41">
+      <c r="F34" s="34">
         <v>16</v>
       </c>
-      <c r="G34" s="41">
+      <c r="G34" s="34">
         <v>8</v>
       </c>
-      <c r="H34" s="41">
+      <c r="H34" s="34">
         <v>11</v>
       </c>
-      <c r="I34" s="41">
+      <c r="I34" s="34">
         <v>25</v>
       </c>
-      <c r="J34" s="41">
+      <c r="J34" s="34">
         <v>10</v>
       </c>
-      <c r="K34" s="41">
+      <c r="K34" s="34">
         <v>14</v>
       </c>
-      <c r="L34" s="41">
+      <c r="L34" s="34">
         <v>12</v>
       </c>
-      <c r="M34" s="41">
+      <c r="M34" s="34">
         <v>13</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="34">
         <v>9</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="34">
         <v>17</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="34">
         <v>4</v>
       </c>
-      <c r="Q34" s="42">
+      <c r="Q34" s="34">
         <v>9</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="34">
         <v>13</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="34">
         <v>8</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="34">
         <v>9</v>
       </c>
-      <c r="U34" s="42">
+      <c r="U34" s="34">
         <v>13</v>
       </c>
-      <c r="V34" s="46">
+      <c r="V34" s="37">
         <v>12</v>
       </c>
-      <c r="W34" s="42">
+      <c r="W34" s="34">
         <v>11</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="34">
         <v>20</v>
       </c>
-      <c r="Y34" s="42">
+      <c r="Y34" s="34">
         <v>12</v>
       </c>
-      <c r="Z34" s="42">
+      <c r="Z34" s="34">
         <v>7</v>
       </c>
-      <c r="AA34" s="30">
+      <c r="AA34" s="26">
         <v>6</v>
       </c>
-      <c r="AB34" s="30">
+      <c r="AB34" s="26">
         <v>8</v>
       </c>
-      <c r="AC34" s="44">
+      <c r="AC34" s="36">
         <v>7</v>
       </c>
-      <c r="AD34" s="5">
+      <c r="AD34" s="26">
         <v>19</v>
       </c>
-      <c r="AE34" s="5">
+      <c r="AE34" s="26">
         <v>11</v>
       </c>
-      <c r="AF34" s="5">
+      <c r="AF34" s="26">
         <v>19</v>
       </c>
-      <c r="AG34" s="5">
+      <c r="AG34" s="26">
         <v>17</v>
       </c>
-      <c r="AH34" s="45">
+      <c r="AH34" s="38">
         <v>6</v>
       </c>
-      <c r="AI34" s="45">
+      <c r="AI34" s="38">
         <v>12</v>
       </c>
-      <c r="AJ34" s="45">
+      <c r="AJ34" s="38">
         <v>9</v>
       </c>
-      <c r="AK34" s="28">
+      <c r="AK34" s="27">
         <v>9</v>
       </c>
-      <c r="AL34" s="28">
+      <c r="AL34" s="27">
         <v>16</v>
       </c>
-      <c r="AM34" s="28">
+      <c r="AM34" s="27">
         <v>11</v>
       </c>
-      <c r="AN34" s="28">
+      <c r="AN34" s="27">
         <v>11</v>
       </c>
-      <c r="AO34" s="28">
+      <c r="AO34" s="27">
         <v>15</v>
       </c>
-      <c r="AP34" s="5">
+      <c r="AP34" s="26">
         <v>7</v>
       </c>
-      <c r="AQ34" s="5">
+      <c r="AQ34" s="26">
         <v>11</v>
       </c>
-      <c r="AR34" s="5">
+      <c r="AR34" s="26">
         <v>15</v>
       </c>
-      <c r="AS34" s="5">
+      <c r="AS34" s="26">
         <v>12</v>
       </c>
-      <c r="AT34" s="5">
+      <c r="AT34" s="26">
         <v>12</v>
       </c>
-      <c r="AU34" s="5">
+      <c r="AU34" s="26">
         <v>5</v>
       </c>
-      <c r="AV34" s="5">
+      <c r="AV34" s="26">
         <v>15</v>
       </c>
-      <c r="AW34" s="35">
+      <c r="AW34" s="66">
         <v>8</v>
       </c>
-      <c r="AX34" s="5">
+      <c r="AX34" s="26">
         <v>10</v>
       </c>
-      <c r="AY34" s="5">
+      <c r="AY34" s="26">
         <v>15</v>
       </c>
-      <c r="AZ34" s="5">
+      <c r="AZ34" s="26">
         <v>11</v>
       </c>
-      <c r="BA34" s="30">
+      <c r="BA34" s="26">
         <v>14</v>
       </c>
-      <c r="BB34" s="30">
+      <c r="BB34" s="26">
         <v>10</v>
       </c>
-      <c r="BC34" s="5">
+      <c r="BC34" s="26">
         <v>19</v>
       </c>
-      <c r="BD34" s="5">
+      <c r="BD34" s="26">
         <v>12</v>
       </c>
-      <c r="BE34" s="30">
+      <c r="BE34" s="26">
         <v>9</v>
       </c>
-      <c r="BF34" s="5">
+      <c r="BF34" s="26">
         <v>9</v>
       </c>
-      <c r="BG34" s="28">
+      <c r="BG34" s="27">
         <v>11</v>
       </c>
-      <c r="BH34" s="28">
+      <c r="BH34" s="27">
         <v>7</v>
       </c>
-      <c r="BI34" s="31">
+      <c r="BI34" s="27">
         <v>15</v>
       </c>
-      <c r="BJ34" s="31">
+      <c r="BJ34" s="27">
         <v>11</v>
       </c>
-      <c r="BK34" s="31">
+      <c r="BK34" s="27">
         <v>8</v>
       </c>
-      <c r="BL34" s="30">
+      <c r="BL34" s="26">
         <v>13</v>
       </c>
-      <c r="BM34" s="30">
+      <c r="BM34" s="26">
         <v>16</v>
       </c>
+      <c r="BN34" s="27">
+        <v>13</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A35" s="26" t="s">
+    <row r="35" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A35" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B35" s="41">
+      <c r="B35" s="34">
         <v>14</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="34">
         <v>14</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="26">
         <v>8</v>
       </c>
-      <c r="E35" s="5">
+      <c r="E35" s="26">
         <v>23</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F35" s="34">
         <v>23</v>
       </c>
-      <c r="G35" s="41">
+      <c r="G35" s="34">
         <v>18</v>
       </c>
-      <c r="H35" s="41">
+      <c r="H35" s="34">
         <v>18</v>
       </c>
-      <c r="I35" s="41">
+      <c r="I35" s="34">
         <v>24</v>
       </c>
-      <c r="J35" s="41">
+      <c r="J35" s="34">
         <v>37</v>
       </c>
-      <c r="K35" s="41">
+      <c r="K35" s="34">
         <v>18</v>
       </c>
-      <c r="L35" s="41">
+      <c r="L35" s="34">
         <v>12</v>
       </c>
-      <c r="M35" s="41">
+      <c r="M35" s="34">
         <v>14</v>
       </c>
-      <c r="N35" s="42">
+      <c r="N35" s="34">
         <v>19</v>
       </c>
-      <c r="O35" s="42">
+      <c r="O35" s="34">
         <v>17</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="34">
         <v>15</v>
       </c>
-      <c r="Q35" s="42">
+      <c r="Q35" s="34">
         <v>15</v>
       </c>
-      <c r="R35" s="42">
+      <c r="R35" s="34">
         <v>13</v>
       </c>
-      <c r="S35" s="42">
+      <c r="S35" s="34">
         <v>9</v>
       </c>
-      <c r="T35" s="42">
+      <c r="T35" s="34">
         <v>4</v>
       </c>
-      <c r="U35" s="42">
+      <c r="U35" s="34">
         <v>8</v>
       </c>
-      <c r="V35" s="46">
+      <c r="V35" s="37">
         <v>12</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="34">
         <v>12</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="34">
         <v>8</v>
       </c>
-      <c r="Y35" s="42">
+      <c r="Y35" s="34">
         <v>7</v>
       </c>
-      <c r="Z35" s="42">
+      <c r="Z35" s="34">
         <v>10</v>
       </c>
-      <c r="AA35" s="30">
+      <c r="AA35" s="26">
         <v>11</v>
       </c>
-      <c r="AB35" s="30">
+      <c r="AB35" s="26">
         <v>10</v>
       </c>
-      <c r="AC35" s="44">
+      <c r="AC35" s="36">
         <v>8</v>
       </c>
-      <c r="AD35" s="5">
+      <c r="AD35" s="26">
         <v>10</v>
       </c>
-      <c r="AE35" s="5">
+      <c r="AE35" s="26">
         <v>13</v>
       </c>
-      <c r="AF35" s="5">
+      <c r="AF35" s="26">
         <v>14</v>
       </c>
-      <c r="AG35" s="5">
+      <c r="AG35" s="26">
         <v>14</v>
       </c>
-      <c r="AH35" s="45">
+      <c r="AH35" s="38">
         <v>11</v>
       </c>
-      <c r="AI35" s="45">
+      <c r="AI35" s="38">
         <v>12</v>
       </c>
-      <c r="AJ35" s="45">
+      <c r="AJ35" s="38">
         <v>16</v>
       </c>
-      <c r="AK35" s="28">
+      <c r="AK35" s="27">
         <v>14</v>
       </c>
-      <c r="AL35" s="28">
+      <c r="AL35" s="27">
         <v>20</v>
       </c>
-      <c r="AM35" s="28">
+      <c r="AM35" s="27">
         <v>11</v>
       </c>
-      <c r="AN35" s="28">
+      <c r="AN35" s="27">
         <v>5</v>
       </c>
-      <c r="AO35" s="28">
+      <c r="AO35" s="27">
         <v>16</v>
       </c>
-      <c r="AP35" s="5">
+      <c r="AP35" s="26">
         <v>20</v>
       </c>
-      <c r="AQ35" s="5">
+      <c r="AQ35" s="26">
         <v>13</v>
       </c>
-      <c r="AR35" s="5">
+      <c r="AR35" s="26">
         <v>8</v>
       </c>
-      <c r="AS35" s="5">
+      <c r="AS35" s="26">
         <v>9</v>
       </c>
-      <c r="AT35" s="5">
+      <c r="AT35" s="26">
         <v>13</v>
       </c>
-      <c r="AU35" s="5">
+      <c r="AU35" s="26">
         <v>10</v>
       </c>
-      <c r="AV35" s="5">
+      <c r="AV35" s="26">
         <v>11</v>
       </c>
-      <c r="AW35" s="35">
+      <c r="AW35" s="66">
         <v>11</v>
       </c>
-      <c r="AX35" s="5">
+      <c r="AX35" s="26">
         <v>7</v>
       </c>
-      <c r="AY35" s="5">
+      <c r="AY35" s="26">
         <v>9</v>
       </c>
-      <c r="AZ35" s="5">
+      <c r="AZ35" s="26">
         <v>14</v>
       </c>
-      <c r="BA35" s="30">
+      <c r="BA35" s="26">
         <v>15</v>
       </c>
-      <c r="BB35" s="30">
+      <c r="BB35" s="26">
         <v>14</v>
       </c>
-      <c r="BC35" s="5">
+      <c r="BC35" s="26">
         <v>10</v>
       </c>
-      <c r="BD35" s="5">
+      <c r="BD35" s="26">
         <v>9</v>
       </c>
-      <c r="BE35" s="30">
+      <c r="BE35" s="26">
         <v>9</v>
       </c>
-      <c r="BF35" s="5">
+      <c r="BF35" s="26">
         <v>5</v>
       </c>
-      <c r="BG35" s="28">
+      <c r="BG35" s="27">
         <v>6</v>
       </c>
-      <c r="BH35" s="28">
+      <c r="BH35" s="27">
         <v>12</v>
       </c>
-      <c r="BI35" s="31">
+      <c r="BI35" s="27">
         <v>18</v>
       </c>
-      <c r="BJ35" s="31">
+      <c r="BJ35" s="27">
         <v>10</v>
       </c>
-      <c r="BK35" s="31">
+      <c r="BK35" s="27">
         <v>14</v>
       </c>
-      <c r="BL35" s="30">
+      <c r="BL35" s="26">
         <v>20</v>
       </c>
-      <c r="BM35" s="30">
+      <c r="BM35" s="26">
         <v>8</v>
       </c>
+      <c r="BN35" s="27">
+        <v>10</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A36" s="26" t="s">
+    <row r="36" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A36" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="41">
+      <c r="B36" s="34">
         <v>15</v>
       </c>
-      <c r="C36" s="41">
+      <c r="C36" s="34">
         <v>10</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="26">
         <v>13</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="26">
         <v>12</v>
       </c>
-      <c r="F36" s="41">
+      <c r="F36" s="34">
         <v>11</v>
       </c>
-      <c r="G36" s="41">
+      <c r="G36" s="34">
         <v>12</v>
       </c>
-      <c r="H36" s="41">
+      <c r="H36" s="34">
         <v>17</v>
       </c>
-      <c r="I36" s="41">
+      <c r="I36" s="34">
         <v>28</v>
       </c>
-      <c r="J36" s="41">
+      <c r="J36" s="34">
         <v>14</v>
       </c>
-      <c r="K36" s="41">
+      <c r="K36" s="34">
         <v>19</v>
       </c>
-      <c r="L36" s="41">
+      <c r="L36" s="34">
         <v>15</v>
       </c>
-      <c r="M36" s="41">
+      <c r="M36" s="34">
         <v>11</v>
       </c>
-      <c r="N36" s="42">
+      <c r="N36" s="34">
         <v>12</v>
       </c>
-      <c r="O36" s="42">
+      <c r="O36" s="34">
         <v>13</v>
       </c>
-      <c r="P36" s="42">
+      <c r="P36" s="34">
         <v>15</v>
       </c>
-      <c r="Q36" s="42">
+      <c r="Q36" s="34">
         <v>12</v>
       </c>
-      <c r="R36" s="42">
+      <c r="R36" s="34">
         <v>19</v>
       </c>
-      <c r="S36" s="42">
+      <c r="S36" s="34">
         <v>6</v>
       </c>
-      <c r="T36" s="42">
+      <c r="T36" s="34">
         <v>10</v>
       </c>
-      <c r="U36" s="42">
+      <c r="U36" s="34">
         <v>18</v>
       </c>
-      <c r="V36" s="46">
+      <c r="V36" s="37">
         <v>12</v>
       </c>
-      <c r="W36" s="42">
+      <c r="W36" s="34">
         <v>8</v>
       </c>
-      <c r="X36" s="42">
+      <c r="X36" s="34">
         <v>10</v>
       </c>
-      <c r="Y36" s="42">
+      <c r="Y36" s="34">
         <v>17</v>
       </c>
-      <c r="Z36" s="42">
+      <c r="Z36" s="34">
         <v>13</v>
       </c>
-      <c r="AA36" s="30">
+      <c r="AA36" s="26">
         <v>8</v>
       </c>
-      <c r="AB36" s="30">
+      <c r="AB36" s="26">
         <v>10</v>
       </c>
-      <c r="AC36" s="44">
+      <c r="AC36" s="36">
         <v>7</v>
       </c>
-      <c r="AD36" s="5">
+      <c r="AD36" s="26">
         <v>7</v>
       </c>
-      <c r="AE36" s="5">
+      <c r="AE36" s="26">
         <v>6</v>
       </c>
-      <c r="AF36" s="5">
+      <c r="AF36" s="26">
         <v>10</v>
       </c>
-      <c r="AG36" s="5">
+      <c r="AG36" s="26">
         <v>16</v>
       </c>
-      <c r="AH36" s="45">
+      <c r="AH36" s="38">
         <v>6</v>
       </c>
-      <c r="AI36" s="45">
+      <c r="AI36" s="38">
         <v>18</v>
       </c>
-      <c r="AJ36" s="45">
+      <c r="AJ36" s="38">
         <v>9</v>
       </c>
-      <c r="AK36" s="28">
+      <c r="AK36" s="27">
         <v>9</v>
       </c>
-      <c r="AL36" s="28">
+      <c r="AL36" s="27">
         <v>13</v>
       </c>
-      <c r="AM36" s="28">
+      <c r="AM36" s="27">
         <v>12</v>
       </c>
-      <c r="AN36" s="28">
+      <c r="AN36" s="27">
         <v>15</v>
       </c>
-      <c r="AO36" s="28">
+      <c r="AO36" s="27">
         <v>7</v>
       </c>
-      <c r="AP36" s="5">
+      <c r="AP36" s="26">
         <v>12</v>
       </c>
-      <c r="AQ36" s="5">
+      <c r="AQ36" s="26">
         <v>10</v>
       </c>
-      <c r="AR36" s="5">
+      <c r="AR36" s="26">
         <v>10</v>
       </c>
-      <c r="AS36" s="5">
+      <c r="AS36" s="26">
         <v>9</v>
       </c>
-      <c r="AT36" s="5">
+      <c r="AT36" s="26">
         <v>5</v>
       </c>
-      <c r="AU36" s="5">
+      <c r="AU36" s="26">
         <v>9</v>
       </c>
-      <c r="AV36" s="5">
+      <c r="AV36" s="26">
         <v>8</v>
       </c>
-      <c r="AW36" s="35">
+      <c r="AW36" s="66">
         <v>8</v>
       </c>
-      <c r="AX36" s="5">
+      <c r="AX36" s="26">
         <v>11</v>
       </c>
-      <c r="AY36" s="5">
+      <c r="AY36" s="26">
         <v>4</v>
       </c>
-      <c r="AZ36" s="5">
+      <c r="AZ36" s="26">
         <v>15</v>
       </c>
-      <c r="BA36" s="30">
+      <c r="BA36" s="26">
         <v>12</v>
       </c>
-      <c r="BB36" s="30">
+      <c r="BB36" s="26">
         <v>8</v>
       </c>
-      <c r="BC36" s="5">
+      <c r="BC36" s="26">
         <v>6</v>
       </c>
-      <c r="BD36" s="5">
+      <c r="BD36" s="26">
         <v>11</v>
       </c>
-      <c r="BE36" s="30">
+      <c r="BE36" s="26">
         <v>7</v>
       </c>
-      <c r="BF36" s="5">
+      <c r="BF36" s="26">
         <v>8</v>
       </c>
-      <c r="BG36" s="28">
+      <c r="BG36" s="27">
         <v>6</v>
       </c>
-      <c r="BH36" s="28">
+      <c r="BH36" s="27">
         <v>10</v>
       </c>
-      <c r="BI36" s="31">
+      <c r="BI36" s="27">
         <v>10</v>
       </c>
-      <c r="BJ36" s="31">
+      <c r="BJ36" s="27">
         <v>7</v>
       </c>
-      <c r="BK36" s="31">
+      <c r="BK36" s="27">
         <v>8</v>
       </c>
-      <c r="BL36" s="30">
+      <c r="BL36" s="26">
         <v>11</v>
       </c>
-      <c r="BM36" s="30">
+      <c r="BM36" s="26">
         <v>12</v>
       </c>
+      <c r="BN36" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A37" s="26" t="s">
+    <row r="37" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A37" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="41">
+      <c r="B37" s="34">
         <v>24</v>
       </c>
-      <c r="C37" s="41">
+      <c r="C37" s="34">
         <v>20</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="26">
         <v>18</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="26">
         <v>28</v>
       </c>
-      <c r="F37" s="41">
+      <c r="F37" s="34">
         <v>36</v>
       </c>
-      <c r="G37" s="41">
+      <c r="G37" s="34">
         <v>28</v>
       </c>
-      <c r="H37" s="41">
+      <c r="H37" s="34">
         <v>25</v>
       </c>
-      <c r="I37" s="41">
+      <c r="I37" s="34">
         <v>42</v>
       </c>
-      <c r="J37" s="41">
+      <c r="J37" s="34">
         <v>38</v>
       </c>
-      <c r="K37" s="41">
+      <c r="K37" s="34">
         <v>40</v>
       </c>
-      <c r="L37" s="41">
+      <c r="L37" s="34">
         <v>26</v>
       </c>
-      <c r="M37" s="41">
+      <c r="M37" s="34">
         <v>18</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="34">
         <v>19</v>
       </c>
-      <c r="O37" s="42">
+      <c r="O37" s="34">
         <v>33</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="34">
         <v>21</v>
       </c>
-      <c r="Q37" s="42">
+      <c r="Q37" s="34">
         <v>20</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="34">
         <v>27</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="34">
         <v>12</v>
       </c>
-      <c r="T37" s="42">
+      <c r="T37" s="34">
         <v>22</v>
       </c>
-      <c r="U37" s="42">
+      <c r="U37" s="34">
         <v>22</v>
       </c>
-      <c r="V37" s="46">
+      <c r="V37" s="37">
         <v>28</v>
       </c>
-      <c r="W37" s="42">
+      <c r="W37" s="34">
         <v>17</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="34">
         <v>10</v>
       </c>
-      <c r="Y37" s="42">
+      <c r="Y37" s="34">
         <v>22</v>
       </c>
-      <c r="Z37" s="42">
+      <c r="Z37" s="34">
         <v>18</v>
       </c>
-      <c r="AA37" s="30">
+      <c r="AA37" s="26">
         <v>23</v>
       </c>
-      <c r="AB37" s="30">
+      <c r="AB37" s="26">
         <v>27</v>
       </c>
-      <c r="AC37" s="44">
+      <c r="AC37" s="36">
         <v>24</v>
       </c>
-      <c r="AD37" s="5">
+      <c r="AD37" s="26">
         <v>27</v>
       </c>
-      <c r="AE37" s="5">
+      <c r="AE37" s="26">
         <v>19</v>
       </c>
-      <c r="AF37" s="5">
+      <c r="AF37" s="26">
         <v>17</v>
       </c>
-      <c r="AG37" s="5">
+      <c r="AG37" s="26">
         <v>28</v>
       </c>
-      <c r="AH37" s="45">
+      <c r="AH37" s="38">
         <v>13</v>
       </c>
-      <c r="AI37" s="45">
+      <c r="AI37" s="38">
         <v>24</v>
       </c>
-      <c r="AJ37" s="45">
+      <c r="AJ37" s="38">
         <v>26</v>
       </c>
-      <c r="AK37" s="28">
+      <c r="AK37" s="27">
         <v>26</v>
       </c>
-      <c r="AL37" s="28">
+      <c r="AL37" s="27">
         <v>32</v>
       </c>
-      <c r="AM37" s="28">
+      <c r="AM37" s="27">
         <v>21</v>
       </c>
-      <c r="AN37" s="28">
+      <c r="AN37" s="27">
         <v>20</v>
       </c>
-      <c r="AO37" s="28">
+      <c r="AO37" s="27">
         <v>29</v>
       </c>
-      <c r="AP37" s="5">
+      <c r="AP37" s="26">
         <v>17</v>
       </c>
-      <c r="AQ37" s="5">
+      <c r="AQ37" s="26">
         <v>22</v>
       </c>
-      <c r="AR37" s="5">
+      <c r="AR37" s="26">
         <v>17</v>
       </c>
-      <c r="AS37" s="5">
+      <c r="AS37" s="26">
         <v>24</v>
       </c>
-      <c r="AT37" s="5">
+      <c r="AT37" s="26">
         <v>14</v>
       </c>
-      <c r="AU37" s="5">
+      <c r="AU37" s="26">
         <v>19</v>
       </c>
-      <c r="AV37" s="5">
+      <c r="AV37" s="26">
         <v>27</v>
       </c>
-      <c r="AW37" s="35">
+      <c r="AW37" s="66">
         <v>29</v>
       </c>
-      <c r="AX37" s="5">
+      <c r="AX37" s="26">
         <v>17</v>
       </c>
-      <c r="AY37" s="5">
+      <c r="AY37" s="26">
         <v>14</v>
       </c>
-      <c r="AZ37" s="5">
+      <c r="AZ37" s="26">
         <v>16</v>
       </c>
-      <c r="BA37" s="30">
+      <c r="BA37" s="26">
         <v>33</v>
       </c>
-      <c r="BB37" s="30">
+      <c r="BB37" s="26">
         <v>26</v>
       </c>
-      <c r="BC37" s="5">
+      <c r="BC37" s="26">
         <v>20</v>
       </c>
-      <c r="BD37" s="5">
+      <c r="BD37" s="26">
         <v>16</v>
       </c>
-      <c r="BE37" s="30">
+      <c r="BE37" s="26">
         <v>17</v>
       </c>
-      <c r="BF37" s="5">
+      <c r="BF37" s="26">
         <v>18</v>
       </c>
-      <c r="BG37" s="28">
+      <c r="BG37" s="27">
         <v>21</v>
       </c>
-      <c r="BH37" s="28">
+      <c r="BH37" s="27">
         <v>19</v>
       </c>
-      <c r="BI37" s="31">
+      <c r="BI37" s="27">
         <v>23</v>
       </c>
-      <c r="BJ37" s="31">
+      <c r="BJ37" s="27">
         <v>21</v>
       </c>
-      <c r="BK37" s="31">
+      <c r="BK37" s="27">
         <v>16</v>
       </c>
-      <c r="BL37" s="30">
+      <c r="BL37" s="26">
         <v>19</v>
       </c>
-      <c r="BM37" s="30">
+      <c r="BM37" s="26">
         <v>21</v>
       </c>
+      <c r="BN37" s="27">
+        <v>12</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A38" s="26" t="s">
+    <row r="38" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A38" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="41">
+      <c r="B38" s="34">
         <v>8</v>
       </c>
-      <c r="C38" s="41">
+      <c r="C38" s="34">
         <v>14</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="26">
         <v>10</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="26">
         <v>10</v>
       </c>
-      <c r="F38" s="41">
+      <c r="F38" s="34">
         <v>6</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="34">
         <v>16</v>
       </c>
-      <c r="H38" s="41">
+      <c r="H38" s="34">
         <v>7</v>
       </c>
-      <c r="I38" s="41">
+      <c r="I38" s="34">
         <v>17</v>
       </c>
-      <c r="J38" s="41">
+      <c r="J38" s="34">
         <v>21</v>
       </c>
-      <c r="K38" s="41">
+      <c r="K38" s="34">
         <v>15</v>
       </c>
-      <c r="L38" s="41">
+      <c r="L38" s="34">
         <v>7</v>
       </c>
-      <c r="M38" s="41">
+      <c r="M38" s="34">
         <v>8</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="34">
         <v>5</v>
       </c>
-      <c r="O38" s="42">
+      <c r="O38" s="34">
         <v>21</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="34">
         <v>12</v>
       </c>
-      <c r="Q38" s="42">
+      <c r="Q38" s="34">
         <v>5</v>
       </c>
-      <c r="R38" s="42">
+      <c r="R38" s="34">
         <v>6</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="34">
         <v>9</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="34">
         <v>7</v>
       </c>
-      <c r="U38" s="42">
+      <c r="U38" s="34">
         <v>9</v>
       </c>
-      <c r="V38" s="46">
+      <c r="V38" s="37">
         <v>2</v>
       </c>
-      <c r="W38" s="42">
+      <c r="W38" s="34">
         <v>7</v>
       </c>
-      <c r="X38" s="42">
+      <c r="X38" s="34">
         <v>10</v>
       </c>
-      <c r="Y38" s="42">
+      <c r="Y38" s="34">
         <v>8</v>
       </c>
-      <c r="Z38" s="42">
+      <c r="Z38" s="34">
         <v>15</v>
       </c>
-      <c r="AA38" s="30">
+      <c r="AA38" s="26">
         <v>7</v>
       </c>
-      <c r="AB38" s="30">
+      <c r="AB38" s="26">
         <v>10</v>
       </c>
-      <c r="AC38" s="44">
+      <c r="AC38" s="36">
         <v>8</v>
       </c>
-      <c r="AD38" s="5">
+      <c r="AD38" s="26">
         <v>15</v>
       </c>
-      <c r="AE38" s="5">
+      <c r="AE38" s="26">
         <v>15</v>
       </c>
-      <c r="AF38" s="5">
+      <c r="AF38" s="26">
         <v>9</v>
       </c>
-      <c r="AG38" s="5">
+      <c r="AG38" s="26">
         <v>11</v>
       </c>
-      <c r="AH38" s="45">
+      <c r="AH38" s="38">
         <v>9</v>
       </c>
-      <c r="AI38" s="45">
+      <c r="AI38" s="38">
         <v>13</v>
       </c>
-      <c r="AJ38" s="45">
+      <c r="AJ38" s="38">
         <v>11</v>
       </c>
-      <c r="AK38" s="28">
+      <c r="AK38" s="27">
         <v>9</v>
       </c>
-      <c r="AL38" s="28">
+      <c r="AL38" s="27">
         <v>14</v>
       </c>
-      <c r="AM38" s="28">
+      <c r="AM38" s="27">
         <v>8</v>
       </c>
-      <c r="AN38" s="28">
+      <c r="AN38" s="27">
         <v>9</v>
       </c>
-      <c r="AO38" s="28">
+      <c r="AO38" s="27">
         <v>11</v>
       </c>
-      <c r="AP38" s="5">
+      <c r="AP38" s="26">
         <v>11</v>
       </c>
-      <c r="AQ38" s="5">
+      <c r="AQ38" s="26">
         <v>9</v>
       </c>
-      <c r="AR38" s="5">
+      <c r="AR38" s="26">
         <v>12</v>
       </c>
-      <c r="AS38" s="5">
+      <c r="AS38" s="26">
         <v>8</v>
       </c>
-      <c r="AT38" s="5">
+      <c r="AT38" s="26">
         <v>11</v>
       </c>
-      <c r="AU38" s="5">
+      <c r="AU38" s="26">
         <v>5</v>
       </c>
-      <c r="AV38" s="5">
+      <c r="AV38" s="26">
         <v>10</v>
       </c>
-      <c r="AW38" s="35">
+      <c r="AW38" s="66">
         <v>11</v>
       </c>
-      <c r="AX38" s="5">
+      <c r="AX38" s="26">
         <v>7</v>
       </c>
-      <c r="AY38" s="5">
+      <c r="AY38" s="26">
         <v>8</v>
       </c>
-      <c r="AZ38" s="5">
+      <c r="AZ38" s="26">
         <v>6</v>
       </c>
-      <c r="BA38" s="30">
+      <c r="BA38" s="26">
         <v>10</v>
       </c>
-      <c r="BB38" s="30">
+      <c r="BB38" s="26">
         <v>11</v>
       </c>
-      <c r="BC38" s="5">
+      <c r="BC38" s="26">
         <v>7</v>
       </c>
-      <c r="BD38" s="5">
+      <c r="BD38" s="26">
         <v>9</v>
       </c>
-      <c r="BE38" s="30">
+      <c r="BE38" s="26">
         <v>10</v>
       </c>
-      <c r="BF38" s="5">
+      <c r="BF38" s="26">
         <v>8</v>
       </c>
-      <c r="BG38" s="28">
+      <c r="BG38" s="27">
         <v>10</v>
       </c>
-      <c r="BH38" s="28">
+      <c r="BH38" s="27">
         <v>8</v>
       </c>
-      <c r="BI38" s="31">
+      <c r="BI38" s="27">
         <v>11</v>
       </c>
-      <c r="BJ38" s="31">
+      <c r="BJ38" s="27">
         <v>7</v>
       </c>
-      <c r="BK38" s="31">
+      <c r="BK38" s="27">
         <v>4</v>
       </c>
-      <c r="BL38" s="30">
+      <c r="BL38" s="26">
         <v>14</v>
       </c>
-      <c r="BM38" s="30">
+      <c r="BM38" s="26">
         <v>10</v>
       </c>
+      <c r="BN38" s="27">
+        <v>10</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A39" s="26" t="s">
+    <row r="39" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A39" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B39" s="41">
+      <c r="B39" s="34">
         <v>7</v>
       </c>
-      <c r="C39" s="41">
+      <c r="C39" s="34">
         <v>2</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="26">
         <v>8</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E39" s="26">
         <v>15</v>
       </c>
-      <c r="F39" s="41">
+      <c r="F39" s="34">
         <v>7</v>
       </c>
-      <c r="G39" s="41">
+      <c r="G39" s="34">
         <v>8</v>
       </c>
-      <c r="H39" s="41">
+      <c r="H39" s="34">
         <v>13</v>
       </c>
-      <c r="I39" s="41">
+      <c r="I39" s="34">
         <v>11</v>
       </c>
-      <c r="J39" s="41">
+      <c r="J39" s="34">
         <v>6</v>
       </c>
-      <c r="K39" s="41">
+      <c r="K39" s="34">
         <v>8</v>
       </c>
-      <c r="L39" s="41">
+      <c r="L39" s="34">
         <v>16</v>
       </c>
-      <c r="M39" s="41">
+      <c r="M39" s="34">
         <v>11</v>
       </c>
-      <c r="N39" s="42">
+      <c r="N39" s="34">
         <v>10</v>
       </c>
-      <c r="O39" s="42">
+      <c r="O39" s="34">
         <v>4</v>
       </c>
-      <c r="P39" s="42">
+      <c r="P39" s="34">
         <v>5</v>
       </c>
-      <c r="Q39" s="42">
+      <c r="Q39" s="34">
         <v>12</v>
       </c>
-      <c r="R39" s="42">
+      <c r="R39" s="34">
         <v>10</v>
       </c>
-      <c r="S39" s="42">
+      <c r="S39" s="34">
         <v>8</v>
       </c>
-      <c r="T39" s="42">
+      <c r="T39" s="34">
         <v>7</v>
       </c>
-      <c r="U39" s="42">
+      <c r="U39" s="34">
         <v>6</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="37">
         <v>7</v>
       </c>
-      <c r="W39" s="42">
+      <c r="W39" s="34">
         <v>4</v>
       </c>
-      <c r="X39" s="42">
+      <c r="X39" s="34">
         <v>9</v>
       </c>
-      <c r="Y39" s="42">
+      <c r="Y39" s="34">
         <v>5</v>
       </c>
-      <c r="Z39" s="42">
+      <c r="Z39" s="34">
         <v>13</v>
       </c>
-      <c r="AA39" s="30">
+      <c r="AA39" s="26">
         <v>8</v>
       </c>
-      <c r="AB39" s="30">
+      <c r="AB39" s="26">
         <v>5</v>
       </c>
-      <c r="AC39" s="44">
+      <c r="AC39" s="36">
         <v>4</v>
       </c>
-      <c r="AD39" s="5">
+      <c r="AD39" s="26">
         <v>7</v>
       </c>
-      <c r="AE39" s="5">
+      <c r="AE39" s="26">
         <v>10</v>
       </c>
-      <c r="AF39" s="5">
+      <c r="AF39" s="26">
         <v>7</v>
       </c>
-      <c r="AG39" s="5">
+      <c r="AG39" s="26">
         <v>8</v>
       </c>
-      <c r="AH39" s="45">
+      <c r="AH39" s="38">
         <v>5</v>
       </c>
-      <c r="AI39" s="45">
+      <c r="AI39" s="38">
         <v>7</v>
       </c>
-      <c r="AJ39" s="45">
+      <c r="AJ39" s="38">
         <v>5</v>
       </c>
-      <c r="AK39" s="28">
+      <c r="AK39" s="27">
         <v>11</v>
       </c>
-      <c r="AL39" s="28">
+      <c r="AL39" s="27">
         <v>10</v>
       </c>
-      <c r="AM39" s="28">
+      <c r="AM39" s="27">
         <v>11</v>
       </c>
-      <c r="AN39" s="28">
+      <c r="AN39" s="27">
         <v>7</v>
       </c>
-      <c r="AO39" s="28">
+      <c r="AO39" s="27">
         <v>8</v>
       </c>
-      <c r="AP39" s="5">
+      <c r="AP39" s="26">
         <v>9</v>
       </c>
-      <c r="AQ39" s="5">
+      <c r="AQ39" s="26">
         <v>6</v>
       </c>
-      <c r="AR39" s="5">
+      <c r="AR39" s="26">
         <v>8</v>
       </c>
-      <c r="AS39" s="5">
+      <c r="AS39" s="26">
         <v>13</v>
       </c>
-      <c r="AT39" s="5">
+      <c r="AT39" s="26">
         <v>3</v>
       </c>
-      <c r="AU39" s="5">
+      <c r="AU39" s="26">
         <v>4</v>
       </c>
-      <c r="AV39" s="5">
+      <c r="AV39" s="26">
         <v>7</v>
       </c>
-      <c r="AW39" s="35">
+      <c r="AW39" s="66">
         <v>14</v>
       </c>
-      <c r="AX39" s="5">
+      <c r="AX39" s="26">
         <v>9</v>
       </c>
-      <c r="AY39" s="5">
+      <c r="AY39" s="26">
         <v>4</v>
       </c>
-      <c r="AZ39" s="5">
+      <c r="AZ39" s="26">
         <v>2</v>
       </c>
-      <c r="BA39" s="30">
+      <c r="BA39" s="26">
         <v>10</v>
       </c>
-      <c r="BB39" s="30">
+      <c r="BB39" s="26">
         <v>5</v>
       </c>
-      <c r="BC39" s="5">
+      <c r="BC39" s="26">
         <v>10</v>
       </c>
-      <c r="BD39" s="5">
+      <c r="BD39" s="26">
         <v>6</v>
       </c>
-      <c r="BE39" s="30">
+      <c r="BE39" s="26">
         <v>8</v>
       </c>
-      <c r="BF39" s="5">
+      <c r="BF39" s="26">
         <v>7</v>
       </c>
-      <c r="BG39" s="28">
+      <c r="BG39" s="27">
         <v>10</v>
       </c>
-      <c r="BH39" s="28">
+      <c r="BH39" s="27">
         <v>6</v>
       </c>
-      <c r="BI39" s="31">
+      <c r="BI39" s="27">
         <v>9</v>
       </c>
-      <c r="BJ39" s="31">
+      <c r="BJ39" s="27">
         <v>4</v>
       </c>
-      <c r="BK39" s="31">
+      <c r="BK39" s="27">
         <v>9</v>
       </c>
-      <c r="BL39" s="30">
+      <c r="BL39" s="26">
         <v>10</v>
       </c>
-      <c r="BM39" s="30">
+      <c r="BM39" s="26">
         <v>6</v>
       </c>
+      <c r="BN39" s="27">
+        <v>7</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A40" s="26" t="s">
+    <row r="40" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A40" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B40" s="41">
+      <c r="B40" s="34">
         <v>16</v>
       </c>
-      <c r="C40" s="41">
+      <c r="C40" s="34">
         <v>11</v>
       </c>
-      <c r="D40" s="5">
+      <c r="D40" s="26">
         <v>23</v>
       </c>
-      <c r="E40" s="5">
+      <c r="E40" s="26">
         <v>16</v>
       </c>
-      <c r="F40" s="41">
+      <c r="F40" s="34">
         <v>20</v>
       </c>
-      <c r="G40" s="41">
+      <c r="G40" s="34">
         <v>23</v>
       </c>
-      <c r="H40" s="41">
+      <c r="H40" s="34">
         <v>24</v>
       </c>
-      <c r="I40" s="41">
+      <c r="I40" s="34">
         <v>29</v>
       </c>
-      <c r="J40" s="41">
+      <c r="J40" s="34">
         <v>23</v>
       </c>
-      <c r="K40" s="41">
+      <c r="K40" s="34">
         <v>33</v>
       </c>
-      <c r="L40" s="41">
+      <c r="L40" s="34">
         <v>19</v>
       </c>
-      <c r="M40" s="41">
+      <c r="M40" s="34">
         <v>25</v>
       </c>
-      <c r="N40" s="42">
+      <c r="N40" s="34">
         <v>22</v>
       </c>
-      <c r="O40" s="42">
+      <c r="O40" s="34">
         <v>21</v>
       </c>
-      <c r="P40" s="42">
+      <c r="P40" s="34">
         <v>15</v>
       </c>
-      <c r="Q40" s="42">
+      <c r="Q40" s="34">
         <v>15</v>
       </c>
-      <c r="R40" s="42">
+      <c r="R40" s="34">
         <v>11</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="34">
         <v>23</v>
       </c>
-      <c r="T40" s="42">
+      <c r="T40" s="34">
         <v>15</v>
       </c>
-      <c r="U40" s="42">
+      <c r="U40" s="34">
         <v>29</v>
       </c>
-      <c r="V40" s="46">
+      <c r="V40" s="37">
         <v>12</v>
       </c>
-      <c r="W40" s="42">
+      <c r="W40" s="34">
         <v>12</v>
       </c>
-      <c r="X40" s="42">
+      <c r="X40" s="34">
         <v>21</v>
       </c>
-      <c r="Y40" s="42">
+      <c r="Y40" s="34">
         <v>24</v>
       </c>
-      <c r="Z40" s="42">
+      <c r="Z40" s="34">
         <v>18</v>
       </c>
-      <c r="AA40" s="30">
+      <c r="AA40" s="26">
         <v>14</v>
       </c>
-      <c r="AB40" s="30">
+      <c r="AB40" s="26">
         <v>13</v>
       </c>
-      <c r="AC40" s="44">
+      <c r="AC40" s="36">
         <v>15</v>
       </c>
-      <c r="AD40" s="5">
+      <c r="AD40" s="26">
         <v>18</v>
       </c>
-      <c r="AE40" s="5">
+      <c r="AE40" s="26">
         <v>19</v>
       </c>
-      <c r="AF40" s="5">
+      <c r="AF40" s="26">
         <v>12</v>
       </c>
-      <c r="AG40" s="5">
+      <c r="AG40" s="26">
         <v>8</v>
       </c>
-      <c r="AH40" s="45">
+      <c r="AH40" s="38">
         <v>16</v>
       </c>
-      <c r="AI40" s="45">
+      <c r="AI40" s="38">
         <v>14</v>
       </c>
-      <c r="AJ40" s="45">
+      <c r="AJ40" s="38">
         <v>21</v>
       </c>
-      <c r="AK40" s="28">
+      <c r="AK40" s="27">
         <v>29</v>
       </c>
-      <c r="AL40" s="28">
+      <c r="AL40" s="27">
         <v>12</v>
       </c>
-      <c r="AM40" s="28">
+      <c r="AM40" s="27">
         <v>16</v>
       </c>
-      <c r="AN40" s="28">
+      <c r="AN40" s="27">
         <v>19</v>
       </c>
-      <c r="AO40" s="28">
+      <c r="AO40" s="27">
         <v>26</v>
       </c>
-      <c r="AP40" s="5">
+      <c r="AP40" s="26">
         <v>11</v>
       </c>
-      <c r="AQ40" s="5">
+      <c r="AQ40" s="26">
         <v>15</v>
       </c>
-      <c r="AR40" s="5">
+      <c r="AR40" s="26">
         <v>12</v>
       </c>
-      <c r="AS40" s="5">
+      <c r="AS40" s="26">
         <v>12</v>
       </c>
-      <c r="AT40" s="5">
+      <c r="AT40" s="26">
         <v>14</v>
       </c>
-      <c r="AU40" s="5">
+      <c r="AU40" s="26">
         <v>21</v>
       </c>
-      <c r="AV40" s="5">
+      <c r="AV40" s="26">
         <v>15</v>
       </c>
-      <c r="AW40" s="35">
+      <c r="AW40" s="66">
         <v>13</v>
       </c>
-      <c r="AX40" s="5">
+      <c r="AX40" s="26">
         <v>12</v>
       </c>
-      <c r="AY40" s="5">
+      <c r="AY40" s="26">
         <v>14</v>
       </c>
-      <c r="AZ40" s="5">
+      <c r="AZ40" s="26">
         <v>15</v>
       </c>
-      <c r="BA40" s="30">
+      <c r="BA40" s="26">
         <v>17</v>
       </c>
-      <c r="BB40" s="30">
+      <c r="BB40" s="26">
         <v>21</v>
       </c>
-      <c r="BC40" s="5">
+      <c r="BC40" s="26">
         <v>18</v>
       </c>
-      <c r="BD40" s="5">
+      <c r="BD40" s="26">
         <v>24</v>
       </c>
-      <c r="BE40" s="30">
+      <c r="BE40" s="26">
         <v>15</v>
       </c>
-      <c r="BF40" s="5">
+      <c r="BF40" s="26">
         <v>19</v>
       </c>
-      <c r="BG40" s="28">
+      <c r="BG40" s="27">
         <v>15</v>
       </c>
-      <c r="BH40" s="28">
+      <c r="BH40" s="27">
         <v>12</v>
       </c>
-      <c r="BI40" s="31">
+      <c r="BI40" s="27">
         <v>12</v>
       </c>
-      <c r="BJ40" s="31">
+      <c r="BJ40" s="27">
         <v>14</v>
       </c>
-      <c r="BK40" s="31">
+      <c r="BK40" s="27">
         <v>14</v>
       </c>
-      <c r="BL40" s="30">
+      <c r="BL40" s="26">
         <v>26</v>
       </c>
-      <c r="BM40" s="30">
+      <c r="BM40" s="26">
         <v>11</v>
       </c>
+      <c r="BN40" s="27">
+        <v>9</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A41" s="26" t="s">
+    <row r="41" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="41">
+      <c r="B41" s="34">
         <v>11</v>
       </c>
-      <c r="C41" s="41">
+      <c r="C41" s="34">
         <v>8</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D41" s="26">
         <v>12</v>
       </c>
-      <c r="E41" s="5">
+      <c r="E41" s="26">
         <v>7</v>
       </c>
-      <c r="F41" s="41">
+      <c r="F41" s="34">
         <v>15</v>
       </c>
-      <c r="G41" s="41">
+      <c r="G41" s="34">
         <v>11</v>
       </c>
-      <c r="H41" s="41">
+      <c r="H41" s="34">
         <v>12</v>
       </c>
-      <c r="I41" s="41">
+      <c r="I41" s="34">
         <v>18</v>
       </c>
-      <c r="J41" s="41">
+      <c r="J41" s="34">
         <v>12</v>
       </c>
-      <c r="K41" s="41">
+      <c r="K41" s="34">
         <v>11</v>
       </c>
-      <c r="L41" s="41">
+      <c r="L41" s="34">
         <v>9</v>
       </c>
-      <c r="M41" s="41">
+      <c r="M41" s="34">
         <v>19</v>
       </c>
-      <c r="N41" s="42">
+      <c r="N41" s="34">
         <v>2</v>
       </c>
-      <c r="O41" s="42">
+      <c r="O41" s="34">
         <v>18</v>
       </c>
-      <c r="P41" s="42">
+      <c r="P41" s="34">
         <v>4</v>
       </c>
-      <c r="Q41" s="42">
+      <c r="Q41" s="34">
         <v>5</v>
       </c>
-      <c r="R41" s="42">
+      <c r="R41" s="34">
         <v>10</v>
       </c>
-      <c r="S41" s="42">
+      <c r="S41" s="34">
         <v>11</v>
       </c>
-      <c r="T41" s="42">
+      <c r="T41" s="34">
         <v>7</v>
       </c>
-      <c r="U41" s="42">
+      <c r="U41" s="34">
         <v>12</v>
       </c>
-      <c r="V41" s="46">
+      <c r="V41" s="37">
         <v>12</v>
       </c>
-      <c r="W41" s="42">
+      <c r="W41" s="34">
         <v>5</v>
       </c>
-      <c r="X41" s="42">
+      <c r="X41" s="34">
         <v>8</v>
       </c>
-      <c r="Y41" s="42">
+      <c r="Y41" s="34">
         <v>10</v>
       </c>
-      <c r="Z41" s="42">
+      <c r="Z41" s="34">
         <v>16</v>
       </c>
-      <c r="AA41" s="30">
+      <c r="AA41" s="26">
         <v>11</v>
       </c>
-      <c r="AB41" s="30">
+      <c r="AB41" s="26">
         <v>12</v>
       </c>
-      <c r="AC41" s="44">
+      <c r="AC41" s="36">
         <v>12</v>
       </c>
-      <c r="AD41" s="5">
+      <c r="AD41" s="26">
         <v>13</v>
       </c>
-      <c r="AE41" s="5">
+      <c r="AE41" s="26">
         <v>11</v>
       </c>
-      <c r="AF41" s="5">
+      <c r="AF41" s="26">
         <v>7</v>
       </c>
-      <c r="AG41" s="5">
+      <c r="AG41" s="26">
         <v>3</v>
       </c>
-      <c r="AH41" s="45">
+      <c r="AH41" s="38">
         <v>9</v>
       </c>
-      <c r="AI41" s="45">
+      <c r="AI41" s="38">
         <v>8</v>
       </c>
-      <c r="AJ41" s="45">
+      <c r="AJ41" s="38">
         <v>13</v>
       </c>
-      <c r="AK41" s="28">
+      <c r="AK41" s="27">
         <v>11</v>
       </c>
-      <c r="AL41" s="28">
+      <c r="AL41" s="27">
         <v>17</v>
       </c>
-      <c r="AM41" s="28">
+      <c r="AM41" s="27">
         <v>7</v>
       </c>
-      <c r="AN41" s="28">
+      <c r="AN41" s="27">
         <v>3</v>
       </c>
-      <c r="AO41" s="28">
+      <c r="AO41" s="27">
         <v>14</v>
       </c>
-      <c r="AP41" s="5">
+      <c r="AP41" s="26">
         <v>11</v>
       </c>
-      <c r="AQ41" s="5">
+      <c r="AQ41" s="26">
         <v>6</v>
       </c>
-      <c r="AR41" s="5">
+      <c r="AR41" s="26">
         <v>8</v>
       </c>
-      <c r="AS41" s="5">
+      <c r="AS41" s="26">
         <v>7</v>
       </c>
-      <c r="AT41" s="5">
+      <c r="AT41" s="26">
         <v>19</v>
       </c>
-      <c r="AU41" s="5">
+      <c r="AU41" s="26">
         <v>13</v>
       </c>
-      <c r="AV41" s="5">
+      <c r="AV41" s="26">
         <v>12</v>
       </c>
-      <c r="AW41" s="35">
+      <c r="AW41" s="66">
         <v>14</v>
       </c>
-      <c r="AX41" s="5">
+      <c r="AX41" s="26">
         <v>6</v>
       </c>
-      <c r="AY41" s="5">
+      <c r="AY41" s="26">
         <v>9</v>
       </c>
-      <c r="AZ41" s="5">
+      <c r="AZ41" s="26">
         <v>12</v>
       </c>
-      <c r="BA41" s="30">
+      <c r="BA41" s="26">
         <v>10</v>
       </c>
-      <c r="BB41" s="30">
+      <c r="BB41" s="26">
         <v>6</v>
       </c>
-      <c r="BC41" s="5">
+      <c r="BC41" s="26">
         <v>10</v>
       </c>
-      <c r="BD41" s="5">
+      <c r="BD41" s="26">
         <v>11</v>
       </c>
-      <c r="BE41" s="30">
+      <c r="BE41" s="26">
         <v>11</v>
       </c>
-      <c r="BF41" s="5">
+      <c r="BF41" s="26">
         <v>6</v>
       </c>
-      <c r="BG41" s="28">
+      <c r="BG41" s="27">
         <v>10</v>
       </c>
-      <c r="BH41" s="28">
+      <c r="BH41" s="27">
         <v>8</v>
       </c>
-      <c r="BI41" s="31">
+      <c r="BI41" s="27">
         <v>8</v>
       </c>
-      <c r="BJ41" s="31">
+      <c r="BJ41" s="27">
         <v>5</v>
       </c>
-      <c r="BK41" s="31">
+      <c r="BK41" s="27">
         <v>6</v>
       </c>
-      <c r="BL41" s="30">
+      <c r="BL41" s="26">
         <v>9</v>
       </c>
-      <c r="BM41" s="30">
+      <c r="BM41" s="26">
         <v>12</v>
       </c>
+      <c r="BN41" s="27">
+        <v>8</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A42" s="26" t="s">
+    <row r="42" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A42" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B42" s="41">
+      <c r="B42" s="34">
         <v>4</v>
       </c>
-      <c r="C42" s="41"/>
-      <c r="D42" s="5">
+      <c r="C42" s="34"/>
+      <c r="D42" s="26">
         <v>8</v>
       </c>
-      <c r="E42" s="5">
+      <c r="E42" s="26">
         <v>8</v>
       </c>
-      <c r="F42" s="41">
+      <c r="F42" s="34">
         <v>12</v>
       </c>
-      <c r="G42" s="41">
+      <c r="G42" s="34">
         <v>5</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H42" s="34">
         <v>12</v>
       </c>
-      <c r="I42" s="41">
+      <c r="I42" s="34">
         <v>18</v>
       </c>
-      <c r="J42" s="41">
+      <c r="J42" s="34">
         <v>15</v>
       </c>
-      <c r="K42" s="41">
+      <c r="K42" s="34">
         <v>9</v>
       </c>
-      <c r="L42" s="41">
+      <c r="L42" s="34">
         <v>13</v>
       </c>
-      <c r="M42" s="41">
+      <c r="M42" s="34">
         <v>7</v>
       </c>
-      <c r="N42" s="42">
+      <c r="N42" s="34">
         <v>7</v>
       </c>
-      <c r="O42" s="42">
+      <c r="O42" s="34">
         <v>10</v>
       </c>
-      <c r="P42" s="42">
+      <c r="P42" s="34">
         <v>10</v>
       </c>
-      <c r="Q42" s="42">
+      <c r="Q42" s="34">
         <v>7</v>
       </c>
-      <c r="R42" s="42">
+      <c r="R42" s="34">
         <v>9</v>
       </c>
-      <c r="S42" s="42">
+      <c r="S42" s="34">
         <v>5</v>
       </c>
-      <c r="T42" s="42">
+      <c r="T42" s="34">
         <v>6</v>
       </c>
-      <c r="U42" s="42">
+      <c r="U42" s="34">
         <v>9</v>
       </c>
-      <c r="V42" s="46">
+      <c r="V42" s="37">
         <v>5</v>
       </c>
-      <c r="W42" s="42">
+      <c r="W42" s="34">
         <v>6</v>
       </c>
-      <c r="X42" s="42">
+      <c r="X42" s="34">
         <v>5</v>
       </c>
-      <c r="Y42" s="42">
+      <c r="Y42" s="34">
         <v>7</v>
       </c>
-      <c r="Z42" s="42">
+      <c r="Z42" s="34">
         <v>10</v>
       </c>
-      <c r="AA42" s="30">
+      <c r="AA42" s="26">
         <v>6</v>
       </c>
-      <c r="AB42" s="30">
+      <c r="AB42" s="26">
         <v>10</v>
       </c>
-      <c r="AC42" s="44">
+      <c r="AC42" s="36">
         <v>10</v>
       </c>
-      <c r="AD42" s="5">
+      <c r="AD42" s="26">
         <v>9</v>
       </c>
-      <c r="AE42" s="5">
+      <c r="AE42" s="26">
         <v>9</v>
       </c>
-      <c r="AF42" s="5">
+      <c r="AF42" s="26">
         <v>4</v>
       </c>
-      <c r="AG42" s="5">
+      <c r="AG42" s="26">
         <v>7</v>
       </c>
-      <c r="AH42" s="45">
+      <c r="AH42" s="38">
         <v>4</v>
       </c>
-      <c r="AI42" s="45">
+      <c r="AI42" s="38">
         <v>10</v>
       </c>
-      <c r="AJ42" s="45">
+      <c r="AJ42" s="38">
         <v>5</v>
       </c>
-      <c r="AK42" s="28">
+      <c r="AK42" s="27">
         <v>9</v>
       </c>
-      <c r="AL42" s="28">
+      <c r="AL42" s="27">
         <v>7</v>
       </c>
-      <c r="AM42" s="28">
+      <c r="AM42" s="27">
         <v>4</v>
       </c>
-      <c r="AN42" s="28">
+      <c r="AN42" s="27">
         <v>9</v>
       </c>
-      <c r="AO42" s="28">
+      <c r="AO42" s="27">
         <v>10</v>
       </c>
-      <c r="AP42" s="5">
+      <c r="AP42" s="26">
         <v>5</v>
       </c>
-      <c r="AQ42" s="5">
+      <c r="AQ42" s="26">
         <v>4</v>
       </c>
-      <c r="AR42" s="5">
+      <c r="AR42" s="26">
         <v>11</v>
       </c>
-      <c r="AS42" s="5">
+      <c r="AS42" s="26">
         <v>6</v>
       </c>
-      <c r="AT42" s="5">
+      <c r="AT42" s="26">
         <v>10</v>
       </c>
-      <c r="AU42" s="5">
+      <c r="AU42" s="26">
         <v>9</v>
       </c>
-      <c r="AV42" s="5">
+      <c r="AV42" s="26">
         <v>5</v>
       </c>
-      <c r="AW42" s="35">
+      <c r="AW42" s="66">
         <v>10</v>
       </c>
-      <c r="AX42" s="5">
+      <c r="AX42" s="26">
         <v>8</v>
       </c>
-      <c r="AY42" s="5">
+      <c r="AY42" s="26">
         <v>3</v>
       </c>
-      <c r="AZ42" s="5">
+      <c r="AZ42" s="26">
         <v>8</v>
       </c>
-      <c r="BA42" s="30">
+      <c r="BA42" s="26">
         <v>6</v>
       </c>
-      <c r="BB42" s="30">
+      <c r="BB42" s="26">
         <v>12</v>
       </c>
-      <c r="BC42" s="5">
+      <c r="BC42" s="26">
         <v>4</v>
       </c>
-      <c r="BD42" s="5">
+      <c r="BD42" s="26">
         <v>5</v>
       </c>
-      <c r="BE42" s="30">
+      <c r="BE42" s="26">
         <v>11</v>
       </c>
-      <c r="BF42" s="5">
+      <c r="BF42" s="26">
         <v>9</v>
       </c>
-      <c r="BG42" s="28">
+      <c r="BG42" s="27">
         <v>7</v>
       </c>
-      <c r="BH42" s="28">
+      <c r="BH42" s="27">
         <v>4</v>
       </c>
-      <c r="BI42" s="31">
+      <c r="BI42" s="27">
         <v>4</v>
       </c>
-      <c r="BJ42" s="31">
+      <c r="BJ42" s="27">
         <v>4</v>
       </c>
-      <c r="BK42" s="31">
+      <c r="BK42" s="27">
         <v>5</v>
       </c>
-      <c r="BL42" s="30">
+      <c r="BL42" s="26">
         <v>9</v>
       </c>
-      <c r="BM42" s="30">
+      <c r="BM42" s="26">
         <v>4</v>
       </c>
+      <c r="BN42" s="27">
+        <v>8</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A43" s="27" t="s">
+    <row r="43" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A43" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="48">
+      <c r="B43" s="39">
         <v>5</v>
       </c>
-      <c r="C43" s="48">
+      <c r="C43" s="39">
         <v>6</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="6">
         <v>10</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="6">
         <v>5</v>
       </c>
-      <c r="F43" s="48">
+      <c r="F43" s="39">
         <v>9</v>
       </c>
-      <c r="G43" s="48">
+      <c r="G43" s="39">
         <v>7</v>
       </c>
-      <c r="H43" s="48">
+      <c r="H43" s="39">
         <v>8</v>
       </c>
-      <c r="I43" s="48">
+      <c r="I43" s="39">
         <v>13</v>
       </c>
-      <c r="J43" s="48">
+      <c r="J43" s="39">
         <v>8</v>
       </c>
-      <c r="K43" s="48">
+      <c r="K43" s="39">
         <v>5</v>
       </c>
-      <c r="L43" s="48">
+      <c r="L43" s="39">
         <v>7</v>
       </c>
-      <c r="M43" s="48">
+      <c r="M43" s="39">
         <v>7</v>
       </c>
-      <c r="N43" s="48">
+      <c r="N43" s="39">
         <v>6</v>
       </c>
-      <c r="O43" s="48">
+      <c r="O43" s="39">
         <v>9</v>
       </c>
-      <c r="P43" s="48">
+      <c r="P43" s="39">
         <v>9</v>
       </c>
-      <c r="Q43" s="48">
+      <c r="Q43" s="39">
         <v>5</v>
       </c>
-      <c r="R43" s="48">
+      <c r="R43" s="39">
         <v>8</v>
       </c>
-      <c r="S43" s="48">
+      <c r="S43" s="39">
         <v>12</v>
       </c>
-      <c r="T43" s="48">
+      <c r="T43" s="39">
         <v>5</v>
       </c>
-      <c r="U43" s="48">
+      <c r="U43" s="39">
         <v>9</v>
       </c>
-      <c r="V43" s="49">
+      <c r="V43" s="40">
         <v>6</v>
       </c>
-      <c r="W43" s="48">
+      <c r="W43" s="39">
         <v>9</v>
       </c>
-      <c r="X43" s="48">
+      <c r="X43" s="39">
         <v>6</v>
       </c>
-      <c r="Y43" s="48">
+      <c r="Y43" s="39">
         <v>3</v>
       </c>
-      <c r="Z43" s="48">
+      <c r="Z43" s="39">
         <v>10</v>
       </c>
-      <c r="AA43" s="7">
+      <c r="AA43" s="6">
         <v>6</v>
       </c>
-      <c r="AB43" s="7">
+      <c r="AB43" s="6">
         <v>4</v>
       </c>
-      <c r="AC43" s="50">
+      <c r="AC43" s="41">
         <v>4</v>
       </c>
-      <c r="AD43" s="7">
+      <c r="AD43" s="6">
         <v>11</v>
       </c>
-      <c r="AE43" s="7">
+      <c r="AE43" s="6">
         <v>12</v>
       </c>
-      <c r="AF43" s="7">
+      <c r="AF43" s="6">
         <v>8</v>
       </c>
-      <c r="AG43" s="7">
+      <c r="AG43" s="6">
         <v>6</v>
       </c>
-      <c r="AH43" s="51">
+      <c r="AH43" s="42">
         <v>9</v>
       </c>
-      <c r="AI43" s="51">
+      <c r="AI43" s="42">
         <v>7</v>
       </c>
-      <c r="AJ43" s="51">
+      <c r="AJ43" s="42">
         <v>12</v>
       </c>
-      <c r="AK43" s="29">
+      <c r="AK43" s="25">
         <v>7</v>
       </c>
-      <c r="AL43" s="29">
+      <c r="AL43" s="25">
         <v>11</v>
       </c>
-      <c r="AM43" s="29">
+      <c r="AM43" s="25">
         <v>2</v>
       </c>
-      <c r="AN43" s="29">
+      <c r="AN43" s="25">
         <v>6</v>
       </c>
-      <c r="AO43" s="29">
+      <c r="AO43" s="25">
         <v>6</v>
       </c>
-      <c r="AP43" s="7">
+      <c r="AP43" s="6">
         <v>15</v>
       </c>
-      <c r="AQ43" s="7">
+      <c r="AQ43" s="6">
         <v>9</v>
       </c>
-      <c r="AR43" s="7">
+      <c r="AR43" s="6">
         <v>10</v>
       </c>
-      <c r="AS43" s="7">
+      <c r="AS43" s="6">
         <v>8</v>
       </c>
-      <c r="AT43" s="7">
+      <c r="AT43" s="6">
         <v>4</v>
       </c>
-      <c r="AU43" s="7">
+      <c r="AU43" s="6">
         <v>5</v>
       </c>
-      <c r="AV43" s="7">
+      <c r="AV43" s="6">
         <v>4</v>
       </c>
-      <c r="AW43" s="36">
+      <c r="AW43" s="29">
         <v>11</v>
       </c>
-      <c r="AX43" s="7">
+      <c r="AX43" s="6">
         <v>5</v>
       </c>
-      <c r="AY43" s="7">
+      <c r="AY43" s="6">
         <v>7</v>
       </c>
-      <c r="AZ43" s="7">
+      <c r="AZ43" s="6">
         <v>3</v>
       </c>
-      <c r="BA43" s="7">
+      <c r="BA43" s="6">
         <v>5</v>
       </c>
-      <c r="BB43" s="7">
+      <c r="BB43" s="6">
         <v>5</v>
       </c>
-      <c r="BC43" s="7">
+      <c r="BC43" s="6">
         <v>7</v>
       </c>
-      <c r="BD43" s="7">
+      <c r="BD43" s="6">
         <v>8</v>
       </c>
-      <c r="BE43" s="7">
+      <c r="BE43" s="6">
         <v>8</v>
       </c>
-      <c r="BF43" s="7">
+      <c r="BF43" s="6">
         <v>9</v>
       </c>
-      <c r="BG43" s="29">
+      <c r="BG43" s="25">
         <v>8</v>
       </c>
-      <c r="BH43" s="29">
+      <c r="BH43" s="25">
         <v>6</v>
       </c>
-      <c r="BI43" s="29">
+      <c r="BI43" s="25">
         <v>3</v>
       </c>
-      <c r="BJ43" s="29">
+      <c r="BJ43" s="25">
         <v>6</v>
       </c>
-      <c r="BK43" s="29">
+      <c r="BK43" s="25">
         <v>7</v>
       </c>
-      <c r="BL43" s="7">
+      <c r="BL43" s="6">
         <v>7</v>
       </c>
-      <c r="BM43" s="7">
+      <c r="BM43" s="6">
         <v>3</v>
       </c>
+      <c r="BN43" s="25">
+        <v>9</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A44" s="8" t="s">
+    <row r="44" spans="1:66" s="8" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A44" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="8"/>
-[...34 lines deleted...]
-      <c r="AK44" s="8"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7"/>
+      <c r="R44" s="7"/>
+      <c r="S44" s="7"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+      <c r="X44" s="7"/>
+      <c r="Y44" s="7"/>
+      <c r="Z44" s="7"/>
+      <c r="AA44" s="7"/>
+      <c r="AB44" s="7"/>
+      <c r="AC44" s="7"/>
+      <c r="AD44" s="7"/>
+      <c r="AE44" s="7"/>
+      <c r="AF44" s="7"/>
+      <c r="AG44" s="7"/>
+      <c r="AH44" s="7"/>
+      <c r="AI44" s="7"/>
+      <c r="AJ44" s="7"/>
+      <c r="AK44" s="7"/>
     </row>
-    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:66" s="8" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="A30:BN30"/>
     <mergeCell ref="BA4:BF4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="AX5:BI5"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="9" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="52" max="52" width="7.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="8" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="29" max="33" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="7.7109375" style="32" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="8.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="40" max="43" width="8.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="44" max="44" width="8.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="45" max="49" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="7.28515625" style="8" customWidth="1"/>
+    <col min="51" max="51" width="8.7109375" style="8" customWidth="1"/>
+    <col min="52" max="52" width="7.7109375" style="8" customWidth="1"/>
     <col min="53" max="53" width="8.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="8.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
-    <col min="60" max="60" width="9.140625" style="19"/>
+    <col min="60" max="60" width="9.140625" style="16"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="82"/>
-[...62 lines deleted...]
-      <c r="BM2" s="82"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72"/>
+      <c r="AL2" s="72"/>
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="72"/>
+      <c r="AX2" s="72"/>
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="72"/>
+      <c r="BJ2" s="72"/>
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
     </row>
-    <row r="3" spans="1:65" s="19" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="9"/>
+    <row r="3" spans="1:66" s="16" customFormat="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="30"/>
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="8"/>
+      <c r="AP3" s="8"/>
+      <c r="AQ3" s="8"/>
+      <c r="AR3" s="8"/>
+      <c r="AS3" s="8"/>
+      <c r="AT3" s="8"/>
+      <c r="AU3" s="8"/>
+      <c r="AV3" s="8"/>
+      <c r="AW3" s="8"/>
+      <c r="AX3" s="8"/>
+      <c r="AY3" s="8"/>
+      <c r="AZ3" s="8"/>
     </row>
-    <row r="4" spans="1:65" s="19" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ4" s="9"/>
+    <row r="4" spans="1:66" s="16" customFormat="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30"/>
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="8"/>
+      <c r="AR4" s="8"/>
+      <c r="AS4" s="8"/>
+      <c r="AT4" s="8"/>
+      <c r="AU4" s="8"/>
+      <c r="AV4" s="8"/>
+      <c r="AW4" s="8"/>
+      <c r="AX4" s="8"/>
+      <c r="AY4" s="8"/>
+      <c r="AZ4" s="8"/>
     </row>
-    <row r="5" spans="1:65" s="3" customFormat="1">
+    <row r="5" spans="1:66" s="3" customFormat="1">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
-      <c r="AP5" s="16"/>
-[...5 lines deleted...]
-      <c r="AV5" s="38"/>
+      <c r="AP5" s="13"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
       <c r="AW5" s="2"/>
-      <c r="AX5" s="38"/>
-      <c r="AY5" s="85" t="s">
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="AZ5" s="85"/>
-[...12 lines deleted...]
-      <c r="BM5" s="85"/>
+      <c r="AZ5" s="77"/>
+      <c r="BA5" s="77"/>
+      <c r="BB5" s="77"/>
+      <c r="BC5" s="77"/>
+      <c r="BD5" s="77"/>
+      <c r="BE5" s="77"/>
+      <c r="BF5" s="77"/>
+      <c r="BG5" s="77"/>
+      <c r="BH5" s="77"/>
+      <c r="BI5" s="77"/>
+      <c r="BJ5" s="77"/>
+      <c r="BK5" s="77"/>
+      <c r="BL5" s="77"/>
+      <c r="BM5" s="77"/>
+      <c r="BN5" s="77"/>
     </row>
-    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="90">
+    <row r="6" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="78"/>
+      <c r="B6" s="82">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="90">
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="82">
         <v>2022</v>
       </c>
-      <c r="O6" s="91"/>
-[...10 lines deleted...]
-      <c r="Z6" s="90">
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="82">
         <v>2023</v>
       </c>
-      <c r="AA6" s="91"/>
-[...10 lines deleted...]
-      <c r="AL6" s="98">
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="78"/>
+      <c r="AL6" s="88">
         <v>2024</v>
       </c>
-      <c r="AM6" s="99"/>
-[...10 lines deleted...]
-      <c r="AX6" s="92">
+      <c r="AM6" s="89"/>
+      <c r="AN6" s="89"/>
+      <c r="AO6" s="89"/>
+      <c r="AP6" s="89"/>
+      <c r="AQ6" s="89"/>
+      <c r="AR6" s="89"/>
+      <c r="AS6" s="89"/>
+      <c r="AT6" s="89"/>
+      <c r="AU6" s="89"/>
+      <c r="AV6" s="89"/>
+      <c r="AW6" s="89"/>
+      <c r="AX6" s="74">
         <v>2025</v>
       </c>
-      <c r="AY6" s="93"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="92">
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
+      <c r="BG6" s="75"/>
+      <c r="BH6" s="75"/>
+      <c r="BI6" s="75"/>
+      <c r="BJ6" s="74">
         <v>2026</v>
       </c>
-      <c r="BK6" s="93"/>
-[...1 lines deleted...]
-      <c r="BM6" s="93"/>
+      <c r="BK6" s="75"/>
+      <c r="BL6" s="75"/>
+      <c r="BM6" s="75"/>
+      <c r="BN6" s="75"/>
     </row>
-    <row r="7" spans="1:65" s="9" customFormat="1" ht="27" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="18" t="s">
+    <row r="7" spans="1:66" s="8" customFormat="1" ht="27" customHeight="1">
+      <c r="A7" s="79"/>
+      <c r="B7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="17" t="s">
+      <c r="C7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="F7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="11" t="s">
+      <c r="I7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="11" t="s">
+      <c r="J7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="11" t="s">
+      <c r="L7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="M7" s="21" t="s">
+      <c r="M7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="N7" s="18" t="s">
+      <c r="N7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="17" t="s">
+      <c r="O7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="10" t="s">
+      <c r="Q7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="10" t="s">
+      <c r="R7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="11" t="s">
+      <c r="T7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="U7" s="11" t="s">
+      <c r="U7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="W7" s="21" t="s">
+      <c r="W7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="Y7" s="21" t="s">
+      <c r="Y7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="Z7" s="18" t="s">
+      <c r="Z7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="17" t="s">
+      <c r="AA7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="AB7" s="10" t="s">
+      <c r="AB7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="AE7" s="11" t="s">
+      <c r="AE7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AF7" s="11" t="s">
+      <c r="AF7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="AG7" s="11" t="s">
+      <c r="AG7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="AH7" s="11" t="s">
+      <c r="AH7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="AI7" s="21" t="s">
+      <c r="AI7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AJ7" s="11" t="s">
+      <c r="AJ7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="AK7" s="21" t="s">
+      <c r="AK7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AL7" s="18" t="s">
+      <c r="AL7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="17" t="s">
+      <c r="AM7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="AN7" s="10" t="s">
+      <c r="AN7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="AQ7" s="11" t="s">
+      <c r="AQ7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AR7" s="11" t="s">
+      <c r="AR7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="AS7" s="11" t="s">
+      <c r="AS7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="AT7" s="11" t="s">
+      <c r="AT7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="AU7" s="21" t="s">
+      <c r="AU7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AV7" s="11" t="s">
+      <c r="AV7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="AW7" s="21" t="s">
+      <c r="AW7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="AX7" s="24" t="s">
+      <c r="AX7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="24" t="s">
+      <c r="AY7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AZ7" s="11" t="s">
+      <c r="AZ7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="BA7" s="11" t="s">
+      <c r="BA7" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="BB7" s="11" t="s">
+      <c r="BB7" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="BC7" s="11" t="s">
+      <c r="BC7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="BD7" s="11" t="s">
+      <c r="BD7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="BE7" s="11" t="s">
+      <c r="BE7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="BF7" s="11" t="s">
+      <c r="BF7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="BG7" s="21" t="s">
+      <c r="BG7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="BH7" s="11" t="s">
+      <c r="BH7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="BI7" s="11" t="s">
+      <c r="BI7" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="BJ7" s="24" t="s">
+      <c r="BJ7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="24" t="s">
+      <c r="BK7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="BL7" s="11" t="s">
+      <c r="BL7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="BM7" s="11" t="s">
+      <c r="BM7" s="10" t="s">
         <v>20</v>
       </c>
+      <c r="BN7" s="10" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="95" t="s">
+    <row r="8" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="95"/>
-[...62 lines deleted...]
-      <c r="BM8" s="95"/>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85"/>
+      <c r="O8" s="85"/>
+      <c r="P8" s="85"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="85"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="85"/>
+      <c r="Z8" s="85"/>
+      <c r="AA8" s="85"/>
+      <c r="AB8" s="85"/>
+      <c r="AC8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="85"/>
+      <c r="AF8" s="85"/>
+      <c r="AG8" s="85"/>
+      <c r="AH8" s="85"/>
+      <c r="AI8" s="85"/>
+      <c r="AJ8" s="85"/>
+      <c r="AK8" s="85"/>
+      <c r="AL8" s="85"/>
+      <c r="AM8" s="85"/>
+      <c r="AN8" s="85"/>
+      <c r="AO8" s="85"/>
+      <c r="AP8" s="85"/>
+      <c r="AQ8" s="85"/>
+      <c r="AR8" s="85"/>
+      <c r="AS8" s="85"/>
+      <c r="AT8" s="85"/>
+      <c r="AU8" s="85"/>
+      <c r="AV8" s="85"/>
+      <c r="AW8" s="85"/>
+      <c r="AX8" s="85"/>
+      <c r="AY8" s="85"/>
+      <c r="AZ8" s="85"/>
+      <c r="BA8" s="85"/>
+      <c r="BB8" s="85"/>
+      <c r="BC8" s="85"/>
+      <c r="BD8" s="85"/>
+      <c r="BE8" s="85"/>
+      <c r="BF8" s="85"/>
+      <c r="BG8" s="85"/>
+      <c r="BH8" s="85"/>
+      <c r="BI8" s="85"/>
+      <c r="BJ8" s="85"/>
+      <c r="BK8" s="85"/>
+      <c r="BL8" s="85"/>
+      <c r="BM8" s="85"/>
+      <c r="BN8" s="85"/>
     </row>
-    <row r="9" spans="1:65" s="9" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:66" s="8" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="43">
         <v>5.86</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="28">
         <v>5.93</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="28">
         <v>6.4</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="28">
         <v>6.74</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="28">
         <v>7.09</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="28">
         <v>7.16</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="28">
         <v>7.35</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="28">
         <v>8.26</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="28">
         <v>8.86</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="28">
         <v>8.9</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="28">
         <v>8.84</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="28">
         <v>8.52</v>
       </c>
-      <c r="N9" s="52">
+      <c r="N9" s="43">
         <v>6.56</v>
       </c>
-      <c r="O9" s="52">
+      <c r="O9" s="43">
         <v>7.56</v>
       </c>
-      <c r="P9" s="52">
+      <c r="P9" s="43">
         <v>6.82</v>
       </c>
-      <c r="Q9" s="52">
+      <c r="Q9" s="43">
         <v>6.51</v>
       </c>
-      <c r="R9" s="52">
+      <c r="R9" s="43">
         <v>6.35</v>
       </c>
-      <c r="S9" s="52">
+      <c r="S9" s="43">
         <v>6.23</v>
       </c>
-      <c r="T9" s="52">
+      <c r="T9" s="43">
         <v>6.14</v>
       </c>
-      <c r="U9" s="52">
+      <c r="U9" s="43">
         <v>6.2</v>
       </c>
-      <c r="V9" s="52">
+      <c r="V9" s="43">
         <v>6.12</v>
       </c>
-      <c r="W9" s="52">
+      <c r="W9" s="43">
         <v>6.06</v>
       </c>
-      <c r="X9" s="52">
+      <c r="X9" s="43">
         <v>6.07</v>
       </c>
-      <c r="Y9" s="52">
+      <c r="Y9" s="43">
         <v>6.05</v>
       </c>
-      <c r="Z9" s="52">
+      <c r="Z9" s="43">
         <v>6.33</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="43">
         <v>6.21</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="43">
         <v>6.2</v>
       </c>
-      <c r="AC9" s="39">
+      <c r="AC9" s="65">
         <v>6.05</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD9" s="43">
         <v>6.2</v>
       </c>
-      <c r="AE9" s="12">
+      <c r="AE9" s="43">
         <v>6.22</v>
       </c>
-      <c r="AF9" s="12">
+      <c r="AF9" s="43">
         <v>6.22</v>
       </c>
-      <c r="AG9" s="12">
+      <c r="AG9" s="43">
         <v>6.21</v>
       </c>
-      <c r="AH9" s="12">
+      <c r="AH9" s="43">
         <v>6.15</v>
       </c>
-      <c r="AI9" s="12">
+      <c r="AI9" s="43">
         <v>6.18</v>
       </c>
-      <c r="AJ9" s="12">
+      <c r="AJ9" s="43">
         <v>6.15</v>
       </c>
-      <c r="AK9" s="12">
+      <c r="AK9" s="43">
         <v>6.23</v>
       </c>
-      <c r="AL9" s="12">
+      <c r="AL9" s="43">
         <v>6.82</v>
       </c>
-      <c r="AM9" s="12">
+      <c r="AM9" s="43">
         <v>6.42</v>
       </c>
-      <c r="AN9" s="12">
+      <c r="AN9" s="43">
         <v>5.93</v>
       </c>
-      <c r="AO9" s="12">
+      <c r="AO9" s="43">
         <v>6.09</v>
       </c>
-      <c r="AP9" s="13">
+      <c r="AP9" s="28">
         <v>6.13</v>
       </c>
-      <c r="AQ9" s="12">
+      <c r="AQ9" s="43">
         <v>6.09</v>
       </c>
-      <c r="AR9" s="13">
+      <c r="AR9" s="28">
         <v>6.09</v>
       </c>
-      <c r="AS9" s="13">
+      <c r="AS9" s="28">
         <v>6.1</v>
       </c>
-      <c r="AT9" s="13">
+      <c r="AT9" s="28">
         <v>6.08</v>
       </c>
-      <c r="AU9" s="13">
+      <c r="AU9" s="28">
         <v>6.14</v>
       </c>
-      <c r="AV9" s="12">
+      <c r="AV9" s="43">
         <v>6.14</v>
       </c>
-      <c r="AW9" s="13">
+      <c r="AW9" s="28">
         <v>6.23</v>
       </c>
-      <c r="AX9" s="13">
+      <c r="AX9" s="28">
         <v>5.51</v>
       </c>
-      <c r="AY9" s="13">
+      <c r="AY9" s="28">
         <v>5.47</v>
       </c>
-      <c r="AZ9" s="13">
+      <c r="AZ9" s="28">
         <v>5.52</v>
       </c>
-      <c r="BA9" s="13">
+      <c r="BA9" s="28">
         <v>5.72</v>
       </c>
-      <c r="BB9" s="13">
+      <c r="BB9" s="28">
         <v>5.77</v>
       </c>
-      <c r="BC9" s="13">
+      <c r="BC9" s="28">
         <v>5.77</v>
       </c>
-      <c r="BD9" s="13">
+      <c r="BD9" s="28">
         <v>5.83</v>
       </c>
-      <c r="BE9" s="34">
+      <c r="BE9" s="28">
         <v>5.84</v>
       </c>
-      <c r="BF9" s="13">
+      <c r="BF9" s="28">
         <v>5.86</v>
       </c>
-      <c r="BG9" s="13">
+      <c r="BG9" s="28">
         <v>5.92</v>
       </c>
-      <c r="BH9" s="13">
+      <c r="BH9" s="28">
         <v>5.95</v>
       </c>
-      <c r="BI9" s="13">
+      <c r="BI9" s="28">
         <v>5.98</v>
       </c>
-      <c r="BJ9" s="13">
+      <c r="BJ9" s="28">
         <v>4.93</v>
       </c>
-      <c r="BK9" s="13">
+      <c r="BK9" s="28">
         <v>5.4</v>
       </c>
-      <c r="BL9" s="13">
+      <c r="BL9" s="28">
         <v>5.68</v>
       </c>
-      <c r="BM9" s="13">
+      <c r="BM9" s="28">
         <v>5.7</v>
       </c>
+      <c r="BN9" s="28">
+        <v>5.59</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="28">
         <v>5.66</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="28">
         <v>5.86</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="28">
         <v>6.3</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="28">
         <v>6.64</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="28">
         <v>6.99</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="28">
         <v>7.04</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="28">
         <v>7.25</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="28">
         <v>8.19</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="28">
         <v>9</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="28">
         <v>9.02</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="28">
         <v>8.9700000000000006</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="28">
         <v>8.5</v>
       </c>
-      <c r="N10" s="52">
+      <c r="N10" s="43">
         <v>6.54</v>
       </c>
-      <c r="O10" s="52">
+      <c r="O10" s="43">
         <v>7.06</v>
       </c>
-      <c r="P10" s="52">
+      <c r="P10" s="43">
         <v>6.36</v>
       </c>
-      <c r="Q10" s="52">
+      <c r="Q10" s="43">
         <v>6.06</v>
       </c>
-      <c r="R10" s="52">
+      <c r="R10" s="43">
         <v>5.89</v>
       </c>
-      <c r="S10" s="52">
+      <c r="S10" s="43">
         <v>5.75</v>
       </c>
-      <c r="T10" s="52">
+      <c r="T10" s="43">
         <v>5.75</v>
       </c>
-      <c r="U10" s="52">
+      <c r="U10" s="43">
         <v>5.76</v>
       </c>
-      <c r="V10" s="52">
+      <c r="V10" s="43">
         <v>5.68</v>
       </c>
-      <c r="W10" s="52">
+      <c r="W10" s="43">
         <v>5.64</v>
       </c>
-      <c r="X10" s="52">
+      <c r="X10" s="43">
         <v>5.67</v>
       </c>
-      <c r="Y10" s="52">
+      <c r="Y10" s="43">
         <v>5.63</v>
       </c>
-      <c r="Z10" s="52">
+      <c r="Z10" s="43">
         <v>5.63</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="43">
         <v>5.52</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="43">
         <v>5.54</v>
       </c>
-      <c r="AC10" s="39">
+      <c r="AC10" s="65">
         <v>5.55</v>
       </c>
-      <c r="AD10" s="12">
+      <c r="AD10" s="43">
         <v>5.63</v>
       </c>
-      <c r="AE10" s="12">
+      <c r="AE10" s="43">
         <v>5.65</v>
       </c>
-      <c r="AF10" s="12">
+      <c r="AF10" s="43">
         <v>5.68</v>
       </c>
-      <c r="AG10" s="12">
+      <c r="AG10" s="43">
         <v>5.67</v>
       </c>
-      <c r="AH10" s="12">
+      <c r="AH10" s="43">
         <v>5.7</v>
       </c>
-      <c r="AI10" s="12">
+      <c r="AI10" s="43">
         <v>5.72</v>
       </c>
-      <c r="AJ10" s="12">
+      <c r="AJ10" s="43">
         <v>5.67</v>
       </c>
-      <c r="AK10" s="12">
+      <c r="AK10" s="43">
         <v>5.74</v>
       </c>
-      <c r="AL10" s="12">
+      <c r="AL10" s="43">
         <v>5.73</v>
       </c>
-      <c r="AM10" s="12">
+      <c r="AM10" s="43">
         <v>5.66</v>
       </c>
-      <c r="AN10" s="12">
+      <c r="AN10" s="43">
         <v>5.29</v>
       </c>
-      <c r="AO10" s="12">
+      <c r="AO10" s="43">
         <v>5.33</v>
       </c>
-      <c r="AP10" s="13">
+      <c r="AP10" s="28">
         <v>5.48</v>
       </c>
-      <c r="AQ10" s="12">
+      <c r="AQ10" s="43">
         <v>5.5</v>
       </c>
-      <c r="AR10" s="13">
+      <c r="AR10" s="28">
         <v>5.55</v>
       </c>
-      <c r="AS10" s="13">
+      <c r="AS10" s="28">
         <v>5.58</v>
       </c>
-      <c r="AT10" s="13">
+      <c r="AT10" s="28">
         <v>5.57</v>
       </c>
-      <c r="AU10" s="13">
+      <c r="AU10" s="28">
         <v>5.67</v>
       </c>
-      <c r="AV10" s="12">
+      <c r="AV10" s="43">
         <v>5.68</v>
       </c>
-      <c r="AW10" s="13">
+      <c r="AW10" s="28">
         <v>5.75</v>
       </c>
-      <c r="AX10" s="13">
+      <c r="AX10" s="28">
         <v>5.16</v>
       </c>
-      <c r="AY10" s="13">
+      <c r="AY10" s="28">
         <v>5.19</v>
       </c>
-      <c r="AZ10" s="13">
+      <c r="AZ10" s="28">
         <v>5.22</v>
       </c>
-      <c r="BA10" s="13">
+      <c r="BA10" s="28">
         <v>5.36</v>
       </c>
-      <c r="BB10" s="13">
+      <c r="BB10" s="28">
         <v>5.37</v>
       </c>
-      <c r="BC10" s="13">
+      <c r="BC10" s="28">
         <v>5.36</v>
       </c>
-      <c r="BD10" s="13">
+      <c r="BD10" s="28">
         <v>5.4</v>
       </c>
-      <c r="BE10" s="34">
+      <c r="BE10" s="28">
         <v>5.45</v>
       </c>
-      <c r="BF10" s="13">
+      <c r="BF10" s="28">
         <v>5.51</v>
       </c>
-      <c r="BG10" s="13">
+      <c r="BG10" s="28">
         <v>5.57</v>
       </c>
-      <c r="BH10" s="13">
+      <c r="BH10" s="28">
         <v>5.66</v>
       </c>
-      <c r="BI10" s="13">
+      <c r="BI10" s="28">
         <v>5.68</v>
       </c>
-      <c r="BJ10" s="13">
+      <c r="BJ10" s="28">
         <v>4.54</v>
       </c>
-      <c r="BK10" s="13">
+      <c r="BK10" s="28">
         <v>5.12</v>
       </c>
-      <c r="BL10" s="13">
+      <c r="BL10" s="28">
         <v>5.25</v>
       </c>
-      <c r="BM10" s="13">
+      <c r="BM10" s="28">
         <v>5.26</v>
       </c>
+      <c r="BN10" s="28">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A11" s="26" t="s">
+    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="28">
         <v>8.82</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="28">
         <v>7.78</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="28">
         <v>8.14</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="28">
         <v>8.09</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="28">
         <v>8.4700000000000006</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="28">
         <v>8.14</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="28">
         <v>8.2799999999999994</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="28">
         <v>9.3000000000000007</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="28">
         <v>9.6</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="28">
         <v>9.7899999999999991</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="28">
         <v>9.73</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="28">
         <v>9.51</v>
       </c>
-      <c r="N11" s="52">
+      <c r="N11" s="43">
         <v>6.27</v>
       </c>
-      <c r="O11" s="52">
+      <c r="O11" s="43">
         <v>8.6199999999999992</v>
       </c>
-      <c r="P11" s="52">
+      <c r="P11" s="43">
         <v>7.34</v>
       </c>
-      <c r="Q11" s="52">
+      <c r="Q11" s="43">
         <v>6.84</v>
       </c>
-      <c r="R11" s="52">
+      <c r="R11" s="43">
         <v>6.56</v>
       </c>
-      <c r="S11" s="52">
+      <c r="S11" s="43">
         <v>6.59</v>
       </c>
-      <c r="T11" s="52">
+      <c r="T11" s="43">
         <v>6.27</v>
       </c>
-      <c r="U11" s="52">
+      <c r="U11" s="43">
         <v>6.48</v>
       </c>
-      <c r="V11" s="52">
+      <c r="V11" s="43">
         <v>6.72</v>
       </c>
-      <c r="W11" s="52">
+      <c r="W11" s="43">
         <v>6.78</v>
       </c>
-      <c r="X11" s="52">
+      <c r="X11" s="43">
         <v>6.68</v>
       </c>
-      <c r="Y11" s="52">
+      <c r="Y11" s="43">
         <v>6.8</v>
       </c>
-      <c r="Z11" s="52">
+      <c r="Z11" s="43">
         <v>4.32</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="43">
         <v>5.68</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="43">
         <v>7.08</v>
       </c>
-      <c r="AC11" s="39">
+      <c r="AC11" s="65">
         <v>6.92</v>
       </c>
-      <c r="AD11" s="12">
+      <c r="AD11" s="43">
         <v>7.33</v>
       </c>
-      <c r="AE11" s="12">
+      <c r="AE11" s="43">
         <v>7.47</v>
       </c>
-      <c r="AF11" s="12">
+      <c r="AF11" s="43">
         <v>7.28</v>
       </c>
-      <c r="AG11" s="12">
+      <c r="AG11" s="43">
         <v>7.49</v>
       </c>
-      <c r="AH11" s="12">
+      <c r="AH11" s="43">
         <v>7.35</v>
       </c>
-      <c r="AI11" s="12">
+      <c r="AI11" s="43">
         <v>7.09</v>
       </c>
-      <c r="AJ11" s="12">
+      <c r="AJ11" s="43">
         <v>6.8</v>
       </c>
-      <c r="AK11" s="12">
+      <c r="AK11" s="43">
         <v>6.96</v>
       </c>
-      <c r="AL11" s="12">
+      <c r="AL11" s="43">
         <v>7.81</v>
       </c>
-      <c r="AM11" s="12">
+      <c r="AM11" s="43">
         <v>7.37</v>
       </c>
-      <c r="AN11" s="12">
+      <c r="AN11" s="43">
         <v>7.08</v>
       </c>
-      <c r="AO11" s="12">
+      <c r="AO11" s="43">
         <v>7.47</v>
       </c>
-      <c r="AP11" s="13">
+      <c r="AP11" s="28">
         <v>6.7</v>
       </c>
-      <c r="AQ11" s="12">
+      <c r="AQ11" s="43">
         <v>6.47</v>
       </c>
-      <c r="AR11" s="13">
+      <c r="AR11" s="28">
         <v>6.59</v>
       </c>
-      <c r="AS11" s="13">
+      <c r="AS11" s="28">
         <v>6.61</v>
       </c>
-      <c r="AT11" s="13">
+      <c r="AT11" s="28">
         <v>6.47</v>
       </c>
-      <c r="AU11" s="13">
+      <c r="AU11" s="28">
         <v>6.51</v>
       </c>
-      <c r="AV11" s="12">
+      <c r="AV11" s="43">
         <v>6.72</v>
       </c>
-      <c r="AW11" s="13">
+      <c r="AW11" s="28">
         <v>6.89</v>
       </c>
-      <c r="AX11" s="13">
+      <c r="AX11" s="28">
         <v>7.31</v>
       </c>
-      <c r="AY11" s="13">
+      <c r="AY11" s="28">
         <v>6.68</v>
       </c>
-      <c r="AZ11" s="13">
+      <c r="AZ11" s="28">
         <v>6.51</v>
       </c>
-      <c r="BA11" s="13">
+      <c r="BA11" s="28">
         <v>6.56</v>
       </c>
-      <c r="BB11" s="13">
+      <c r="BB11" s="28">
         <v>6.6</v>
       </c>
-      <c r="BC11" s="13">
+      <c r="BC11" s="28">
         <v>6.4</v>
       </c>
-      <c r="BD11" s="13">
+      <c r="BD11" s="28">
         <v>6.4</v>
       </c>
-      <c r="BE11" s="34">
+      <c r="BE11" s="28">
         <v>6.42</v>
       </c>
-      <c r="BF11" s="13">
+      <c r="BF11" s="28">
         <v>6.36</v>
       </c>
-      <c r="BG11" s="13">
+      <c r="BG11" s="28">
         <v>6.34</v>
       </c>
-      <c r="BH11" s="13">
+      <c r="BH11" s="28">
         <v>6.33</v>
       </c>
-      <c r="BI11" s="13">
+      <c r="BI11" s="28">
         <v>6.48</v>
       </c>
-      <c r="BJ11" s="13">
+      <c r="BJ11" s="28">
         <v>6.26</v>
       </c>
-      <c r="BK11" s="13">
+      <c r="BK11" s="28">
         <v>6.45</v>
       </c>
-      <c r="BL11" s="13">
+      <c r="BL11" s="28">
         <v>6.31</v>
       </c>
-      <c r="BM11" s="13">
+      <c r="BM11" s="28">
         <v>6.5</v>
       </c>
+      <c r="BN11" s="28">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="28">
         <v>3.92</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="28">
         <v>4.88</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="28">
         <v>6.56</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="28">
         <v>6.17</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="28">
         <v>6.2</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="28">
         <v>7.01</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="28">
         <v>7.27</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="28">
         <v>7.77</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="28">
         <v>7.92</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="28">
         <v>7.96</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="28">
         <v>8.15</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="28">
         <v>7.9</v>
       </c>
-      <c r="N12" s="52">
+      <c r="N12" s="43">
         <v>6.29</v>
       </c>
-      <c r="O12" s="52">
+      <c r="O12" s="43">
         <v>8.39</v>
       </c>
-      <c r="P12" s="52">
+      <c r="P12" s="43">
         <v>7.47</v>
       </c>
-      <c r="Q12" s="52">
+      <c r="Q12" s="43">
         <v>7.52</v>
       </c>
-      <c r="R12" s="52">
+      <c r="R12" s="43">
         <v>7.38</v>
       </c>
-      <c r="S12" s="52">
+      <c r="S12" s="43">
         <v>7.33</v>
       </c>
-      <c r="T12" s="52">
+      <c r="T12" s="43">
         <v>7.1</v>
       </c>
-      <c r="U12" s="52">
+      <c r="U12" s="43">
         <v>7.14</v>
       </c>
-      <c r="V12" s="52">
+      <c r="V12" s="43">
         <v>6.55</v>
       </c>
-      <c r="W12" s="52">
+      <c r="W12" s="43">
         <v>6.46</v>
       </c>
-      <c r="X12" s="52">
+      <c r="X12" s="43">
         <v>6.19</v>
       </c>
-      <c r="Y12" s="52">
+      <c r="Y12" s="43">
         <v>6.22</v>
       </c>
-      <c r="Z12" s="52">
+      <c r="Z12" s="43">
         <v>9.68</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="43">
         <v>10.16</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="43">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AC12" s="39">
+      <c r="AC12" s="65">
         <v>7.59</v>
       </c>
-      <c r="AD12" s="12">
+      <c r="AD12" s="43">
         <v>7.18</v>
       </c>
-      <c r="AE12" s="12">
+      <c r="AE12" s="43">
         <v>7.27</v>
       </c>
-      <c r="AF12" s="12">
+      <c r="AF12" s="43">
         <v>8.14</v>
       </c>
-      <c r="AG12" s="12">
+      <c r="AG12" s="43">
         <v>7.97</v>
       </c>
-      <c r="AH12" s="12">
+      <c r="AH12" s="43">
         <v>7.61</v>
       </c>
-      <c r="AI12" s="12">
+      <c r="AI12" s="43">
         <v>7.59</v>
       </c>
-      <c r="AJ12" s="12">
+      <c r="AJ12" s="43">
         <v>7.65</v>
       </c>
-      <c r="AK12" s="12">
+      <c r="AK12" s="43">
         <v>7.58</v>
       </c>
-      <c r="AL12" s="12">
+      <c r="AL12" s="43">
         <v>11.02</v>
       </c>
-      <c r="AM12" s="12">
+      <c r="AM12" s="43">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AN12" s="12">
+      <c r="AN12" s="43">
         <v>7.62</v>
       </c>
-      <c r="AO12" s="12">
+      <c r="AO12" s="43">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AP12" s="13">
+      <c r="AP12" s="28">
         <v>8.56</v>
       </c>
-      <c r="AQ12" s="12">
+      <c r="AQ12" s="43">
         <v>8.15</v>
       </c>
-      <c r="AR12" s="13">
+      <c r="AR12" s="28">
         <v>7.21</v>
       </c>
-      <c r="AS12" s="13">
+      <c r="AS12" s="28">
         <v>7.4</v>
       </c>
-      <c r="AT12" s="13">
+      <c r="AT12" s="28">
         <v>7.65</v>
       </c>
-      <c r="AU12" s="13">
+      <c r="AU12" s="28">
         <v>7.88</v>
       </c>
-      <c r="AV12" s="12">
+      <c r="AV12" s="43">
         <v>7.82</v>
       </c>
-      <c r="AW12" s="13">
+      <c r="AW12" s="28">
         <v>7.89</v>
       </c>
-      <c r="AX12" s="13">
+      <c r="AX12" s="28">
         <v>4.7</v>
       </c>
-      <c r="AY12" s="13">
+      <c r="AY12" s="28">
         <v>4.96</v>
       </c>
-      <c r="AZ12" s="13">
+      <c r="AZ12" s="28">
         <v>5.71</v>
       </c>
-      <c r="BA12" s="13">
+      <c r="BA12" s="28">
         <v>5.35</v>
       </c>
-      <c r="BB12" s="13">
+      <c r="BB12" s="28">
         <v>5.48</v>
       </c>
-      <c r="BC12" s="13">
+      <c r="BC12" s="28">
         <v>6</v>
       </c>
-      <c r="BD12" s="13">
+      <c r="BD12" s="28">
         <v>6.18</v>
       </c>
-      <c r="BE12" s="34">
+      <c r="BE12" s="28">
         <v>6.23</v>
       </c>
-      <c r="BF12" s="13">
+      <c r="BF12" s="28">
         <v>6.01</v>
       </c>
-      <c r="BG12" s="13">
+      <c r="BG12" s="28">
         <v>6.53</v>
       </c>
-      <c r="BH12" s="13">
+      <c r="BH12" s="28">
         <v>6.5</v>
       </c>
-      <c r="BI12" s="13">
+      <c r="BI12" s="28">
         <v>6.45</v>
       </c>
-      <c r="BJ12" s="13">
+      <c r="BJ12" s="28">
         <v>9.76</v>
       </c>
-      <c r="BK12" s="13">
+      <c r="BK12" s="28">
         <v>6.7</v>
       </c>
-      <c r="BL12" s="13">
+      <c r="BL12" s="28">
         <v>6.07</v>
       </c>
-      <c r="BM12" s="13">
+      <c r="BM12" s="28">
         <v>6.11</v>
       </c>
+      <c r="BN12" s="28">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="28">
         <v>2.5299999999999998</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="28">
         <v>4.28</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="28">
         <v>5.26</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="28">
         <v>5.52</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="28">
         <v>6.06</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="28">
         <v>5.75</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="28">
         <v>5.73</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="28">
         <v>6.62</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="28">
         <v>6.47</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="28">
         <v>6.54</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="28">
         <v>6.52</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="28">
         <v>6.45</v>
       </c>
-      <c r="N13" s="52">
+      <c r="N13" s="43">
         <v>4.67</v>
       </c>
-      <c r="O13" s="52">
+      <c r="O13" s="43">
         <v>7.08</v>
       </c>
-      <c r="P13" s="52">
+      <c r="P13" s="43">
         <v>5.34</v>
       </c>
-      <c r="Q13" s="52">
+      <c r="Q13" s="43">
         <v>5.22</v>
       </c>
-      <c r="R13" s="52">
+      <c r="R13" s="43">
         <v>5.52</v>
       </c>
-      <c r="S13" s="52">
+      <c r="S13" s="43">
         <v>5.32</v>
       </c>
-      <c r="T13" s="52">
+      <c r="T13" s="43">
         <v>5.22</v>
       </c>
-      <c r="U13" s="52">
+      <c r="U13" s="43">
         <v>5.42</v>
       </c>
-      <c r="V13" s="52">
+      <c r="V13" s="43">
         <v>5.51</v>
       </c>
-      <c r="W13" s="52">
+      <c r="W13" s="43">
         <v>5.53</v>
       </c>
-      <c r="X13" s="52">
+      <c r="X13" s="43">
         <v>5.99</v>
       </c>
-      <c r="Y13" s="52">
+      <c r="Y13" s="43">
         <v>5.97</v>
       </c>
-      <c r="Z13" s="52">
+      <c r="Z13" s="43">
         <v>3.58</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="43">
         <v>3.49</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="43">
         <v>3.69</v>
       </c>
-      <c r="AC13" s="53">
+      <c r="AC13" s="68">
         <v>3.7</v>
       </c>
-      <c r="AD13" s="12">
+      <c r="AD13" s="43">
         <v>4.93</v>
       </c>
-      <c r="AE13" s="12">
+      <c r="AE13" s="43">
         <v>5.08</v>
       </c>
-      <c r="AF13" s="12">
+      <c r="AF13" s="43">
         <v>5.77</v>
       </c>
-      <c r="AG13" s="12">
+      <c r="AG13" s="43">
         <v>6.15</v>
       </c>
-      <c r="AH13" s="12">
+      <c r="AH13" s="43">
         <v>5.83</v>
       </c>
-      <c r="AI13" s="12">
+      <c r="AI13" s="43">
         <v>5.87</v>
       </c>
-      <c r="AJ13" s="12">
+      <c r="AJ13" s="43">
         <v>5.77</v>
       </c>
-      <c r="AK13" s="12">
+      <c r="AK13" s="43">
         <v>5.67</v>
       </c>
-      <c r="AL13" s="12">
+      <c r="AL13" s="43">
         <v>8.2799999999999994</v>
       </c>
-      <c r="AM13" s="12">
+      <c r="AM13" s="43">
         <v>7.19</v>
       </c>
-      <c r="AN13" s="12">
+      <c r="AN13" s="43">
         <v>6.67</v>
       </c>
-      <c r="AO13" s="12">
+      <c r="AO13" s="43">
         <v>6.98</v>
       </c>
-      <c r="AP13" s="13">
+      <c r="AP13" s="28">
         <v>6.29</v>
       </c>
-      <c r="AQ13" s="12">
+      <c r="AQ13" s="43">
         <v>6.22</v>
       </c>
-      <c r="AR13" s="13">
+      <c r="AR13" s="28">
         <v>6.45</v>
       </c>
-      <c r="AS13" s="13">
+      <c r="AS13" s="28">
         <v>6.42</v>
       </c>
-      <c r="AT13" s="13">
+      <c r="AT13" s="28">
         <v>6.42</v>
       </c>
-      <c r="AU13" s="13">
+      <c r="AU13" s="28">
         <v>6.04</v>
       </c>
-      <c r="AV13" s="12">
+      <c r="AV13" s="43">
         <v>6.22</v>
       </c>
-      <c r="AW13" s="13">
+      <c r="AW13" s="28">
         <v>6.05</v>
       </c>
-      <c r="AX13" s="13">
+      <c r="AX13" s="28">
         <v>5.21</v>
       </c>
-      <c r="AY13" s="13">
+      <c r="AY13" s="28">
         <v>6.84</v>
       </c>
-      <c r="AZ13" s="13">
+      <c r="AZ13" s="28">
         <v>6.44</v>
       </c>
-      <c r="BA13" s="13">
+      <c r="BA13" s="28">
         <v>6.73</v>
       </c>
-      <c r="BB13" s="13">
+      <c r="BB13" s="28">
         <v>6.42</v>
       </c>
-      <c r="BC13" s="13">
+      <c r="BC13" s="28">
         <v>7.05</v>
       </c>
-      <c r="BD13" s="13">
+      <c r="BD13" s="28">
         <v>6.97</v>
       </c>
-      <c r="BE13" s="34">
+      <c r="BE13" s="28">
         <v>6.7</v>
       </c>
-      <c r="BF13" s="13">
+      <c r="BF13" s="28">
         <v>6.48</v>
       </c>
-      <c r="BG13" s="13">
+      <c r="BG13" s="28">
         <v>6.41</v>
       </c>
-      <c r="BH13" s="13">
+      <c r="BH13" s="28">
         <v>6.17</v>
       </c>
-      <c r="BI13" s="13">
+      <c r="BI13" s="28">
         <v>6.31</v>
       </c>
-      <c r="BJ13" s="13">
+      <c r="BJ13" s="28">
         <v>5.81</v>
       </c>
-      <c r="BK13" s="13">
+      <c r="BK13" s="28">
         <v>5.31</v>
       </c>
-      <c r="BL13" s="13">
+      <c r="BL13" s="28">
         <v>5.86</v>
       </c>
-      <c r="BM13" s="13">
+      <c r="BM13" s="28">
         <v>6.6</v>
       </c>
+      <c r="BN13" s="28">
+        <v>6.65</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="28">
         <v>9.82</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="28">
         <v>10.32</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="28">
         <v>8.68</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="28">
         <v>10.66</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="28">
         <v>11.77</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="28">
         <v>11.98</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="28">
         <v>12.06</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="28">
         <v>12.67</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="28">
         <v>14.21</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="28">
         <v>14.04</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="28">
         <v>13.55</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="28">
         <v>13.29</v>
       </c>
-      <c r="N14" s="52">
+      <c r="N14" s="43">
         <v>14.64</v>
       </c>
-      <c r="O14" s="52">
+      <c r="O14" s="43">
         <v>14.54</v>
       </c>
-      <c r="P14" s="52">
+      <c r="P14" s="43">
         <v>13.48</v>
       </c>
-      <c r="Q14" s="52">
+      <c r="Q14" s="43">
         <v>13.1</v>
       </c>
-      <c r="R14" s="52">
+      <c r="R14" s="43">
         <v>12.46</v>
       </c>
-      <c r="S14" s="52">
+      <c r="S14" s="43">
         <v>11.58</v>
       </c>
-      <c r="T14" s="52">
+      <c r="T14" s="43">
         <v>10.32</v>
       </c>
-      <c r="U14" s="52">
+      <c r="U14" s="43">
         <v>9.7799999999999994</v>
       </c>
-      <c r="V14" s="52">
+      <c r="V14" s="43">
         <v>9.73</v>
       </c>
-      <c r="W14" s="52">
+      <c r="W14" s="43">
         <v>9.68</v>
       </c>
-      <c r="X14" s="52">
+      <c r="X14" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="Y14" s="52">
+      <c r="Y14" s="43">
         <v>9.07</v>
       </c>
-      <c r="Z14" s="52">
+      <c r="Z14" s="43">
         <v>7.57</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="43">
         <v>8.4</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="43">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AC14" s="39">
+      <c r="AC14" s="65">
         <v>7.66</v>
       </c>
-      <c r="AD14" s="12">
+      <c r="AD14" s="43">
         <v>7.66</v>
       </c>
-      <c r="AE14" s="12">
+      <c r="AE14" s="43">
         <v>8.1</v>
       </c>
-      <c r="AF14" s="12">
+      <c r="AF14" s="43">
         <v>8.48</v>
       </c>
-      <c r="AG14" s="12">
+      <c r="AG14" s="43">
         <v>8.76</v>
       </c>
-      <c r="AH14" s="12">
+      <c r="AH14" s="43">
         <v>8.76</v>
       </c>
-      <c r="AI14" s="12">
+      <c r="AI14" s="43">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AJ14" s="12">
+      <c r="AJ14" s="43">
         <v>9.15</v>
       </c>
-      <c r="AK14" s="12">
+      <c r="AK14" s="43">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AL14" s="12">
+      <c r="AL14" s="43">
         <v>15.37</v>
       </c>
-      <c r="AM14" s="12">
+      <c r="AM14" s="43">
         <v>12.31</v>
       </c>
-      <c r="AN14" s="12">
+      <c r="AN14" s="43">
         <v>9.4</v>
       </c>
-      <c r="AO14" s="12">
+      <c r="AO14" s="43">
         <v>10.27</v>
       </c>
-      <c r="AP14" s="13">
+      <c r="AP14" s="28">
         <v>11.33</v>
       </c>
-      <c r="AQ14" s="12">
+      <c r="AQ14" s="43">
         <v>11.17</v>
       </c>
-      <c r="AR14" s="13">
+      <c r="AR14" s="28">
         <v>10.44</v>
       </c>
-      <c r="AS14" s="13">
+      <c r="AS14" s="28">
         <v>10</v>
       </c>
-      <c r="AT14" s="13">
+      <c r="AT14" s="28">
         <v>10.050000000000001</v>
       </c>
-      <c r="AU14" s="13">
+      <c r="AU14" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AV14" s="12">
+      <c r="AV14" s="43">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AW14" s="13">
+      <c r="AW14" s="28">
         <v>9.6</v>
       </c>
-      <c r="AX14" s="13">
+      <c r="AX14" s="28">
         <v>5.5</v>
       </c>
-      <c r="AY14" s="13">
+      <c r="AY14" s="28">
         <v>6.59</v>
       </c>
-      <c r="AZ14" s="13">
+      <c r="AZ14" s="28">
         <v>8.08</v>
       </c>
-      <c r="BA14" s="13">
+      <c r="BA14" s="28">
         <v>9.09</v>
       </c>
-      <c r="BB14" s="13">
+      <c r="BB14" s="28">
         <v>9.48</v>
       </c>
-      <c r="BC14" s="13">
+      <c r="BC14" s="28">
         <v>9.23</v>
       </c>
-      <c r="BD14" s="13">
+      <c r="BD14" s="28">
         <v>8.94</v>
       </c>
-      <c r="BE14" s="34">
+      <c r="BE14" s="28">
         <v>8.69</v>
       </c>
-      <c r="BF14" s="13">
+      <c r="BF14" s="28">
         <v>8.19</v>
       </c>
-      <c r="BG14" s="13">
+      <c r="BG14" s="28">
         <v>7.83</v>
       </c>
-      <c r="BH14" s="13">
+      <c r="BH14" s="28">
         <v>7.99</v>
       </c>
-      <c r="BI14" s="13">
+      <c r="BI14" s="28">
         <v>8.52</v>
       </c>
-      <c r="BJ14" s="13">
+      <c r="BJ14" s="28">
         <v>7.96</v>
       </c>
-      <c r="BK14" s="13">
+      <c r="BK14" s="28">
         <v>10.029999999999999</v>
       </c>
-      <c r="BL14" s="13">
+      <c r="BL14" s="28">
         <v>12.04</v>
       </c>
-      <c r="BM14" s="13">
+      <c r="BM14" s="28">
         <v>10.67</v>
       </c>
+      <c r="BN14" s="28">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="28">
         <v>9.73</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="28">
         <v>8.5</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="28">
         <v>8.4499999999999993</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="28">
         <v>8.32</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="28">
         <v>8.06</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="28">
         <v>8.0299999999999994</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="28">
         <v>8.4600000000000009</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="28">
         <v>9.69</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="28">
         <v>9.64</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="28">
         <v>9.91</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="28">
         <v>9.92</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="28">
         <v>9.67</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N15" s="43">
         <v>8.7799999999999994</v>
       </c>
-      <c r="O15" s="52">
+      <c r="O15" s="43">
         <v>9.59</v>
       </c>
-      <c r="P15" s="52">
+      <c r="P15" s="43">
         <v>10.08</v>
       </c>
-      <c r="Q15" s="52">
+      <c r="Q15" s="43">
         <v>9.83</v>
       </c>
-      <c r="R15" s="52">
+      <c r="R15" s="43">
         <v>10.67</v>
       </c>
-      <c r="S15" s="52">
+      <c r="S15" s="43">
         <v>9.65</v>
       </c>
-      <c r="T15" s="52">
+      <c r="T15" s="43">
         <v>9.3000000000000007</v>
       </c>
-      <c r="U15" s="52">
+      <c r="U15" s="43">
         <v>9.8000000000000007</v>
       </c>
-      <c r="V15" s="52">
+      <c r="V15" s="43">
         <v>9.77</v>
       </c>
-      <c r="W15" s="52">
+      <c r="W15" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="X15" s="52">
+      <c r="X15" s="43">
         <v>9.2100000000000009</v>
       </c>
-      <c r="Y15" s="52">
+      <c r="Y15" s="43">
         <v>9.5299999999999994</v>
       </c>
-      <c r="Z15" s="52">
+      <c r="Z15" s="43">
         <v>9.57</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="43">
         <v>8.08</v>
       </c>
-      <c r="AB15" s="12">
+      <c r="AB15" s="43">
         <v>7.84</v>
       </c>
-      <c r="AC15" s="39">
+      <c r="AC15" s="65">
         <v>7.22</v>
       </c>
-      <c r="AD15" s="12">
+      <c r="AD15" s="43">
         <v>6.79</v>
       </c>
-      <c r="AE15" s="12">
+      <c r="AE15" s="43">
         <v>6.42</v>
       </c>
-      <c r="AF15" s="12">
+      <c r="AF15" s="43">
         <v>6.58</v>
       </c>
-      <c r="AG15" s="12">
+      <c r="AG15" s="43">
         <v>7.24</v>
       </c>
-      <c r="AH15" s="12">
+      <c r="AH15" s="43">
         <v>6.95</v>
       </c>
-      <c r="AI15" s="12">
+      <c r="AI15" s="43">
         <v>7.59</v>
       </c>
-      <c r="AJ15" s="12">
+      <c r="AJ15" s="43">
         <v>7.52</v>
       </c>
-      <c r="AK15" s="12">
+      <c r="AK15" s="43">
         <v>7.45</v>
       </c>
-      <c r="AL15" s="12">
+      <c r="AL15" s="43">
         <v>9.73</v>
       </c>
-      <c r="AM15" s="12">
+      <c r="AM15" s="43">
         <v>9.61</v>
       </c>
-      <c r="AN15" s="12">
+      <c r="AN15" s="43">
         <v>10.16</v>
       </c>
-      <c r="AO15" s="12">
+      <c r="AO15" s="43">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AP15" s="13">
+      <c r="AP15" s="28">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AQ15" s="12">
+      <c r="AQ15" s="43">
         <v>8.74</v>
       </c>
-      <c r="AR15" s="13">
+      <c r="AR15" s="28">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AS15" s="13">
+      <c r="AS15" s="28">
         <v>8.32</v>
       </c>
-      <c r="AT15" s="13">
+      <c r="AT15" s="28">
         <v>7.83</v>
       </c>
-      <c r="AU15" s="13">
+      <c r="AU15" s="28">
         <v>7.72</v>
       </c>
-      <c r="AV15" s="12">
+      <c r="AV15" s="43">
         <v>7.58</v>
       </c>
-      <c r="AW15" s="13">
+      <c r="AW15" s="28">
         <v>7.45</v>
       </c>
-      <c r="AX15" s="13">
+      <c r="AX15" s="28">
         <v>8.33</v>
       </c>
-      <c r="AY15" s="13">
+      <c r="AY15" s="28">
         <v>5.99</v>
       </c>
-      <c r="AZ15" s="13">
+      <c r="AZ15" s="28">
         <v>7.83</v>
       </c>
-      <c r="BA15" s="13">
+      <c r="BA15" s="28">
         <v>8.2200000000000006</v>
       </c>
-      <c r="BB15" s="13">
+      <c r="BB15" s="28">
         <v>7.77</v>
       </c>
-      <c r="BC15" s="13">
+      <c r="BC15" s="28">
         <v>7.25</v>
       </c>
-      <c r="BD15" s="13">
+      <c r="BD15" s="28">
         <v>7.45</v>
       </c>
-      <c r="BE15" s="34">
+      <c r="BE15" s="28">
         <v>7.19</v>
       </c>
-      <c r="BF15" s="13">
+      <c r="BF15" s="28">
         <v>7.09</v>
       </c>
-      <c r="BG15" s="13">
+      <c r="BG15" s="28">
         <v>6.82</v>
       </c>
-      <c r="BH15" s="13">
+      <c r="BH15" s="28">
         <v>6.9</v>
       </c>
-      <c r="BI15" s="13">
+      <c r="BI15" s="28">
         <v>6.95</v>
       </c>
-      <c r="BJ15" s="13">
+      <c r="BJ15" s="28">
         <v>5.34</v>
       </c>
-      <c r="BK15" s="13">
+      <c r="BK15" s="28">
         <v>6.06</v>
       </c>
-      <c r="BL15" s="13">
+      <c r="BL15" s="28">
         <v>6.91</v>
       </c>
-      <c r="BM15" s="13">
+      <c r="BM15" s="28">
         <v>7.56</v>
       </c>
+      <c r="BN15" s="28">
+        <v>7.91</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="28">
         <v>9.51</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="28">
         <v>9.14</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="28">
         <v>8.43</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="28">
         <v>9.18</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="28">
         <v>10.220000000000001</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="28">
         <v>10.41</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="28">
         <v>10.33</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="28">
         <v>11.14</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="28">
         <v>11.62</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="28">
         <v>12.05</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="28">
         <v>11.92</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="28">
         <v>11.51</v>
       </c>
-      <c r="N16" s="52">
+      <c r="N16" s="43">
         <v>7.59</v>
       </c>
-      <c r="O16" s="52">
+      <c r="O16" s="43">
         <v>10.91</v>
       </c>
-      <c r="P16" s="52">
+      <c r="P16" s="43">
         <v>10.029999999999999</v>
       </c>
-      <c r="Q16" s="52">
+      <c r="Q16" s="43">
         <v>9.59</v>
       </c>
-      <c r="R16" s="52">
+      <c r="R16" s="43">
         <v>9.83</v>
       </c>
-      <c r="S16" s="52">
+      <c r="S16" s="43">
         <v>9.02</v>
       </c>
-      <c r="T16" s="52">
+      <c r="T16" s="43">
         <v>8.98</v>
       </c>
-      <c r="U16" s="52">
+      <c r="U16" s="43">
         <v>8.9499999999999993</v>
       </c>
-      <c r="V16" s="52">
+      <c r="V16" s="43">
         <v>9.24</v>
       </c>
-      <c r="W16" s="52">
+      <c r="W16" s="43">
         <v>8.98</v>
       </c>
-      <c r="X16" s="52">
+      <c r="X16" s="43">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Y16" s="52">
+      <c r="Y16" s="43">
         <v>8.5299999999999994</v>
       </c>
-      <c r="Z16" s="52">
+      <c r="Z16" s="43">
         <v>7.13</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="43">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AB16" s="12">
+      <c r="AB16" s="43">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AC16" s="39">
+      <c r="AC16" s="65">
         <v>9.32</v>
       </c>
-      <c r="AD16" s="12">
+      <c r="AD16" s="43">
         <v>9.68</v>
       </c>
-      <c r="AE16" s="12">
+      <c r="AE16" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="AF16" s="12">
+      <c r="AF16" s="43">
         <v>8.99</v>
       </c>
-      <c r="AG16" s="12">
+      <c r="AG16" s="43">
         <v>9.27</v>
       </c>
-      <c r="AH16" s="12">
+      <c r="AH16" s="43">
         <v>8.83</v>
       </c>
-      <c r="AI16" s="12">
+      <c r="AI16" s="43">
         <v>8.9</v>
       </c>
-      <c r="AJ16" s="12">
+      <c r="AJ16" s="43">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AK16" s="12">
+      <c r="AK16" s="43">
         <v>9.17</v>
       </c>
-      <c r="AL16" s="12">
+      <c r="AL16" s="43">
         <v>12.7</v>
       </c>
-      <c r="AM16" s="12">
+      <c r="AM16" s="43">
         <v>10.92</v>
       </c>
-      <c r="AN16" s="12">
+      <c r="AN16" s="43">
         <v>9.91</v>
       </c>
-      <c r="AO16" s="12">
+      <c r="AO16" s="43">
         <v>10.43</v>
       </c>
-      <c r="AP16" s="13">
+      <c r="AP16" s="28">
         <v>9.68</v>
       </c>
-      <c r="AQ16" s="12">
+      <c r="AQ16" s="43">
         <v>9.58</v>
       </c>
-      <c r="AR16" s="13">
+      <c r="AR16" s="28">
         <v>9.16</v>
       </c>
-      <c r="AS16" s="13">
+      <c r="AS16" s="28">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AT16" s="13">
+      <c r="AT16" s="28">
         <v>8.82</v>
       </c>
-      <c r="AU16" s="13">
+      <c r="AU16" s="28">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AV16" s="12">
+      <c r="AV16" s="43">
         <v>8.93</v>
       </c>
-      <c r="AW16" s="13">
+      <c r="AW16" s="28">
         <v>9.16</v>
       </c>
-      <c r="AX16" s="13">
+      <c r="AX16" s="28">
         <v>6.84</v>
       </c>
-      <c r="AY16" s="13">
+      <c r="AY16" s="28">
         <v>6.54</v>
       </c>
-      <c r="AZ16" s="13">
+      <c r="AZ16" s="28">
         <v>6.5</v>
       </c>
-      <c r="BA16" s="13">
+      <c r="BA16" s="28">
         <v>8.31</v>
       </c>
-      <c r="BB16" s="13">
+      <c r="BB16" s="28">
         <v>8.75</v>
       </c>
-      <c r="BC16" s="13">
+      <c r="BC16" s="28">
         <v>8.67</v>
       </c>
-      <c r="BD16" s="13">
+      <c r="BD16" s="28">
         <v>8.36</v>
       </c>
-      <c r="BE16" s="34">
+      <c r="BE16" s="28">
         <v>8.14</v>
       </c>
-      <c r="BF16" s="13">
+      <c r="BF16" s="28">
         <v>8.08</v>
       </c>
-      <c r="BG16" s="13">
+      <c r="BG16" s="28">
         <v>8.1199999999999992</v>
       </c>
-      <c r="BH16" s="13">
+      <c r="BH16" s="28">
         <v>8.1</v>
       </c>
-      <c r="BI16" s="13">
+      <c r="BI16" s="28">
         <v>8.19</v>
       </c>
-      <c r="BJ16" s="13">
+      <c r="BJ16" s="28">
         <v>8.51</v>
       </c>
-      <c r="BK16" s="13">
+      <c r="BK16" s="28">
         <v>7.88</v>
       </c>
-      <c r="BL16" s="13">
+      <c r="BL16" s="28">
         <v>7.82</v>
       </c>
-      <c r="BM16" s="13">
+      <c r="BM16" s="28">
         <v>8.0500000000000007</v>
       </c>
+      <c r="BN16" s="28">
+        <v>7.39</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="28">
         <v>4.71</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="28">
         <v>5.79</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="28">
         <v>6.07</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="28">
         <v>6.45</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="28">
         <v>6.38</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="28">
         <v>6.37</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="28">
         <v>6.38</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="28">
         <v>7.02</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="28">
         <v>7.51</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="28">
         <v>7.44</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="28">
         <v>7.31</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="28">
         <v>7.26</v>
       </c>
-      <c r="N17" s="52">
+      <c r="N17" s="43">
         <v>5.72</v>
       </c>
-      <c r="O17" s="52">
+      <c r="O17" s="43">
         <v>7.81</v>
       </c>
-      <c r="P17" s="52">
+      <c r="P17" s="43">
         <v>7.22</v>
       </c>
-      <c r="Q17" s="52">
+      <c r="Q17" s="43">
         <v>6.33</v>
       </c>
-      <c r="R17" s="52">
+      <c r="R17" s="43">
         <v>6.21</v>
       </c>
-      <c r="S17" s="52">
+      <c r="S17" s="43">
         <v>6.19</v>
       </c>
-      <c r="T17" s="52">
+      <c r="T17" s="43">
         <v>5.92</v>
       </c>
-      <c r="U17" s="52">
+      <c r="U17" s="43">
         <v>6.14</v>
       </c>
-      <c r="V17" s="52">
+      <c r="V17" s="43">
         <v>5.97</v>
       </c>
-      <c r="W17" s="52">
+      <c r="W17" s="43">
         <v>5.9</v>
       </c>
-      <c r="X17" s="52">
+      <c r="X17" s="43">
         <v>5.97</v>
       </c>
-      <c r="Y17" s="52">
+      <c r="Y17" s="43">
         <v>6</v>
       </c>
-      <c r="Z17" s="52">
+      <c r="Z17" s="43">
         <v>6.27</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="43">
         <v>5.93</v>
       </c>
-      <c r="AB17" s="12">
+      <c r="AB17" s="43">
         <v>6.29</v>
       </c>
-      <c r="AC17" s="39">
+      <c r="AC17" s="65">
         <v>6.01</v>
       </c>
-      <c r="AD17" s="12">
+      <c r="AD17" s="43">
         <v>5.91</v>
       </c>
-      <c r="AE17" s="12">
+      <c r="AE17" s="43">
         <v>6.01</v>
       </c>
-      <c r="AF17" s="12">
+      <c r="AF17" s="43">
         <v>6.13</v>
       </c>
-      <c r="AG17" s="12">
+      <c r="AG17" s="43">
         <v>6.25</v>
       </c>
-      <c r="AH17" s="12">
+      <c r="AH17" s="43">
         <v>6.15</v>
       </c>
-      <c r="AI17" s="12">
+      <c r="AI17" s="43">
         <v>6.27</v>
       </c>
-      <c r="AJ17" s="12">
+      <c r="AJ17" s="43">
         <v>6.23</v>
       </c>
-      <c r="AK17" s="12">
+      <c r="AK17" s="43">
         <v>6.38</v>
       </c>
-      <c r="AL17" s="12">
+      <c r="AL17" s="43">
         <v>7.94</v>
       </c>
-      <c r="AM17" s="12">
+      <c r="AM17" s="43">
         <v>6.42</v>
       </c>
-      <c r="AN17" s="12">
+      <c r="AN17" s="43">
         <v>5.94</v>
       </c>
-      <c r="AO17" s="12">
+      <c r="AO17" s="43">
         <v>6.14</v>
       </c>
-      <c r="AP17" s="13">
+      <c r="AP17" s="28">
         <v>6.17</v>
       </c>
-      <c r="AQ17" s="12">
+      <c r="AQ17" s="43">
         <v>6.16</v>
       </c>
-      <c r="AR17" s="13">
+      <c r="AR17" s="28">
         <v>6.19</v>
       </c>
-      <c r="AS17" s="13">
+      <c r="AS17" s="28">
         <v>6.26</v>
       </c>
-      <c r="AT17" s="13">
+      <c r="AT17" s="28">
         <v>6.32</v>
       </c>
-      <c r="AU17" s="13">
+      <c r="AU17" s="28">
         <v>6.28</v>
       </c>
-      <c r="AV17" s="12">
+      <c r="AV17" s="43">
         <v>6.25</v>
       </c>
-      <c r="AW17" s="13">
+      <c r="AW17" s="28">
         <v>6.35</v>
       </c>
-      <c r="AX17" s="13">
+      <c r="AX17" s="28">
         <v>6.63</v>
       </c>
-      <c r="AY17" s="13">
+      <c r="AY17" s="28">
         <v>5.59</v>
       </c>
-      <c r="AZ17" s="13">
+      <c r="AZ17" s="28">
         <v>5.35</v>
       </c>
-      <c r="BA17" s="13">
+      <c r="BA17" s="28">
         <v>5.72</v>
       </c>
-      <c r="BB17" s="13">
+      <c r="BB17" s="28">
         <v>5.71</v>
       </c>
-      <c r="BC17" s="13">
+      <c r="BC17" s="28">
         <v>5.61</v>
       </c>
-      <c r="BD17" s="13">
+      <c r="BD17" s="28">
         <v>5.66</v>
       </c>
-      <c r="BE17" s="34">
+      <c r="BE17" s="28">
         <v>5.53</v>
       </c>
-      <c r="BF17" s="13">
+      <c r="BF17" s="28">
         <v>5.51</v>
       </c>
-      <c r="BG17" s="13">
+      <c r="BG17" s="28">
         <v>5.7</v>
       </c>
-      <c r="BH17" s="13">
+      <c r="BH17" s="28">
         <v>5.68</v>
       </c>
-      <c r="BI17" s="13">
+      <c r="BI17" s="28">
         <v>5.72</v>
       </c>
-      <c r="BJ17" s="13">
+      <c r="BJ17" s="28">
         <v>3.93</v>
       </c>
-      <c r="BK17" s="13">
+      <c r="BK17" s="28">
         <v>4.33</v>
       </c>
-      <c r="BL17" s="13">
+      <c r="BL17" s="28">
         <v>5.09</v>
       </c>
-      <c r="BM17" s="13">
+      <c r="BM17" s="28">
         <v>5.46</v>
       </c>
+      <c r="BN17" s="28">
+        <v>5.57</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="28">
         <v>4.42</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="28">
         <v>2.99</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="28">
         <v>3.7</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="28">
         <v>5.23</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="28">
         <v>5.0599999999999996</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="28">
         <v>5.09</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="28">
         <v>5.55</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="28">
         <v>5.73</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="28">
         <v>5.53</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="28">
         <v>5.49</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="28">
         <v>5.94</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="28">
         <v>5.99</v>
       </c>
-      <c r="N18" s="52">
+      <c r="N18" s="43">
         <v>7.35</v>
       </c>
-      <c r="O18" s="52">
+      <c r="O18" s="43">
         <v>5.36</v>
       </c>
-      <c r="P18" s="52">
+      <c r="P18" s="43">
         <v>4.7699999999999996</v>
       </c>
-      <c r="Q18" s="52">
+      <c r="Q18" s="43">
         <v>5.84</v>
       </c>
-      <c r="R18" s="52">
+      <c r="R18" s="43">
         <v>6.15</v>
       </c>
-      <c r="S18" s="52">
+      <c r="S18" s="43">
         <v>6.13</v>
       </c>
-      <c r="T18" s="52">
+      <c r="T18" s="43">
         <v>5.99</v>
       </c>
-      <c r="U18" s="52">
+      <c r="U18" s="43">
         <v>5.79</v>
       </c>
-      <c r="V18" s="52">
+      <c r="V18" s="43">
         <v>5.74</v>
       </c>
-      <c r="W18" s="52">
+      <c r="W18" s="43">
         <v>5.45</v>
       </c>
-      <c r="X18" s="52">
+      <c r="X18" s="43">
         <v>5.57</v>
       </c>
-      <c r="Y18" s="52">
+      <c r="Y18" s="43">
         <v>5.41</v>
       </c>
-      <c r="Z18" s="52">
+      <c r="Z18" s="43">
         <v>9.5</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="43">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AB18" s="12">
+      <c r="AB18" s="43">
         <v>6.54</v>
       </c>
-      <c r="AC18" s="39">
+      <c r="AC18" s="65">
         <v>5.48</v>
       </c>
-      <c r="AD18" s="12">
+      <c r="AD18" s="43">
         <v>5.55</v>
       </c>
-      <c r="AE18" s="12">
+      <c r="AE18" s="43">
         <v>5.88</v>
       </c>
-      <c r="AF18" s="12">
+      <c r="AF18" s="43">
         <v>5.77</v>
       </c>
-      <c r="AG18" s="12">
+      <c r="AG18" s="43">
         <v>5.78</v>
       </c>
-      <c r="AH18" s="12">
+      <c r="AH18" s="43">
         <v>5.57</v>
       </c>
-      <c r="AI18" s="12">
+      <c r="AI18" s="43">
         <v>5.52</v>
       </c>
-      <c r="AJ18" s="12">
+      <c r="AJ18" s="43">
         <v>5.37</v>
       </c>
-      <c r="AK18" s="12">
+      <c r="AK18" s="43">
         <v>5.59</v>
       </c>
-      <c r="AL18" s="12">
+      <c r="AL18" s="43">
         <v>7.45</v>
       </c>
-      <c r="AM18" s="12">
+      <c r="AM18" s="43">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AN18" s="12">
+      <c r="AN18" s="43">
         <v>7.07</v>
       </c>
-      <c r="AO18" s="12">
+      <c r="AO18" s="43">
         <v>6.82</v>
       </c>
-      <c r="AP18" s="13">
+      <c r="AP18" s="28">
         <v>6.79</v>
       </c>
-      <c r="AQ18" s="12">
+      <c r="AQ18" s="43">
         <v>6.44</v>
       </c>
-      <c r="AR18" s="13">
+      <c r="AR18" s="28">
         <v>6.39</v>
       </c>
-      <c r="AS18" s="13">
+      <c r="AS18" s="28">
         <v>6.82</v>
       </c>
-      <c r="AT18" s="13">
+      <c r="AT18" s="28">
         <v>6.33</v>
       </c>
-      <c r="AU18" s="13">
+      <c r="AU18" s="28">
         <v>6</v>
       </c>
-      <c r="AV18" s="12">
+      <c r="AV18" s="43">
         <v>5.94</v>
       </c>
-      <c r="AW18" s="13">
+      <c r="AW18" s="28">
         <v>6.32</v>
       </c>
-      <c r="AX18" s="13">
+      <c r="AX18" s="28">
         <v>6.93</v>
       </c>
-      <c r="AY18" s="13">
+      <c r="AY18" s="28">
         <v>5.25</v>
       </c>
-      <c r="AZ18" s="13">
+      <c r="AZ18" s="28">
         <v>3.94</v>
       </c>
-      <c r="BA18" s="13">
+      <c r="BA18" s="28">
         <v>4.96</v>
       </c>
-      <c r="BB18" s="13">
+      <c r="BB18" s="28">
         <v>4.72</v>
       </c>
-      <c r="BC18" s="13">
+      <c r="BC18" s="28">
         <v>5.26</v>
       </c>
-      <c r="BD18" s="13">
+      <c r="BD18" s="28">
         <v>5.18</v>
       </c>
-      <c r="BE18" s="34">
+      <c r="BE18" s="28">
         <v>5.31</v>
       </c>
-      <c r="BF18" s="13">
+      <c r="BF18" s="28">
         <v>5.34</v>
       </c>
-      <c r="BG18" s="13">
+      <c r="BG18" s="28">
         <v>5.58</v>
       </c>
-      <c r="BH18" s="13">
+      <c r="BH18" s="28">
         <v>5.5</v>
       </c>
-      <c r="BI18" s="13">
+      <c r="BI18" s="28">
         <v>5.62</v>
       </c>
-      <c r="BJ18" s="13">
+      <c r="BJ18" s="28">
         <v>3.21</v>
       </c>
-      <c r="BK18" s="13">
+      <c r="BK18" s="28">
         <v>5.51</v>
       </c>
-      <c r="BL18" s="13">
+      <c r="BL18" s="28">
         <v>6.37</v>
       </c>
-      <c r="BM18" s="13">
+      <c r="BM18" s="28">
         <v>6</v>
       </c>
+      <c r="BN18" s="28">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A19" s="26" t="s">
+    <row r="19" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="28">
         <v>5.26</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="28">
         <v>4.5599999999999996</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="28">
         <v>5.43</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="28">
         <v>5.35</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="28">
         <v>5.65</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="28">
         <v>6.15</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="28">
         <v>6.52</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="28">
         <v>7.03</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="28">
         <v>7.28</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="28">
         <v>7.64</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="28">
         <v>7.64</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="28">
         <v>7.67</v>
       </c>
-      <c r="N19" s="52">
+      <c r="N19" s="43">
         <v>8.2200000000000006</v>
       </c>
-      <c r="O19" s="52">
+      <c r="O19" s="43">
         <v>8.3000000000000007</v>
       </c>
-      <c r="P19" s="52">
+      <c r="P19" s="43">
         <v>7.13</v>
       </c>
-      <c r="Q19" s="52">
+      <c r="Q19" s="43">
         <v>6.79</v>
       </c>
-      <c r="R19" s="52">
+      <c r="R19" s="43">
         <v>6.27</v>
       </c>
-      <c r="S19" s="52">
+      <c r="S19" s="43">
         <v>6.76</v>
       </c>
-      <c r="T19" s="52">
+      <c r="T19" s="43">
         <v>6.63</v>
       </c>
-      <c r="U19" s="52">
+      <c r="U19" s="43">
         <v>7.05</v>
       </c>
-      <c r="V19" s="52">
+      <c r="V19" s="43">
         <v>6.77</v>
       </c>
-      <c r="W19" s="52">
+      <c r="W19" s="43">
         <v>6.55</v>
       </c>
-      <c r="X19" s="52">
+      <c r="X19" s="43">
         <v>6.66</v>
       </c>
-      <c r="Y19" s="52">
+      <c r="Y19" s="43">
         <v>6.81</v>
       </c>
-      <c r="Z19" s="52">
+      <c r="Z19" s="43">
         <v>6.57</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="43">
         <v>6.54</v>
       </c>
-      <c r="AB19" s="12">
+      <c r="AB19" s="43">
         <v>5.75</v>
       </c>
-      <c r="AC19" s="39">
+      <c r="AC19" s="65">
         <v>5.32</v>
       </c>
-      <c r="AD19" s="12">
+      <c r="AD19" s="43">
         <v>5.79</v>
       </c>
-      <c r="AE19" s="12">
+      <c r="AE19" s="43">
         <v>6.02</v>
       </c>
-      <c r="AF19" s="12">
+      <c r="AF19" s="43">
         <v>5.78</v>
       </c>
-      <c r="AG19" s="12">
+      <c r="AG19" s="43">
         <v>5.37</v>
       </c>
-      <c r="AH19" s="12">
+      <c r="AH19" s="43">
         <v>5.41</v>
       </c>
-      <c r="AI19" s="12">
+      <c r="AI19" s="43">
         <v>5.36</v>
       </c>
-      <c r="AJ19" s="12">
+      <c r="AJ19" s="43">
         <v>5.56</v>
       </c>
-      <c r="AK19" s="12">
+      <c r="AK19" s="43">
         <v>5.9</v>
       </c>
-      <c r="AL19" s="12">
+      <c r="AL19" s="43">
         <v>3.97</v>
       </c>
-      <c r="AM19" s="12">
+      <c r="AM19" s="43">
         <v>4.96</v>
       </c>
-      <c r="AN19" s="12">
+      <c r="AN19" s="43">
         <v>5.54</v>
       </c>
-      <c r="AO19" s="12">
+      <c r="AO19" s="43">
         <v>6.55</v>
       </c>
-      <c r="AP19" s="13">
+      <c r="AP19" s="28">
         <v>6.09</v>
       </c>
-      <c r="AQ19" s="12">
+      <c r="AQ19" s="43">
         <v>6.11</v>
       </c>
-      <c r="AR19" s="13">
+      <c r="AR19" s="28">
         <v>5.9</v>
       </c>
-      <c r="AS19" s="13">
+      <c r="AS19" s="28">
         <v>5.79</v>
       </c>
-      <c r="AT19" s="13">
+      <c r="AT19" s="28">
         <v>5.73</v>
       </c>
-      <c r="AU19" s="13">
+      <c r="AU19" s="28">
         <v>5.93</v>
       </c>
-      <c r="AV19" s="12">
+      <c r="AV19" s="43">
         <v>5.89</v>
       </c>
-      <c r="AW19" s="13">
+      <c r="AW19" s="28">
         <v>5.79</v>
       </c>
-      <c r="AX19" s="13">
+      <c r="AX19" s="28">
         <v>4.42</v>
       </c>
-      <c r="AY19" s="13">
+      <c r="AY19" s="28">
         <v>5.36</v>
       </c>
-      <c r="AZ19" s="13">
+      <c r="AZ19" s="28">
         <v>5.39</v>
       </c>
-      <c r="BA19" s="13">
+      <c r="BA19" s="28">
         <v>5.61</v>
       </c>
-      <c r="BB19" s="13">
+      <c r="BB19" s="28">
         <v>6.14</v>
       </c>
-      <c r="BC19" s="13">
+      <c r="BC19" s="28">
         <v>6.23</v>
       </c>
-      <c r="BD19" s="13">
+      <c r="BD19" s="28">
         <v>6.72</v>
       </c>
-      <c r="BE19" s="34">
+      <c r="BE19" s="28">
         <v>6.7</v>
       </c>
-      <c r="BF19" s="13">
+      <c r="BF19" s="28">
         <v>6.73</v>
       </c>
-      <c r="BG19" s="13">
+      <c r="BG19" s="28">
         <v>6.6</v>
       </c>
-      <c r="BH19" s="13">
+      <c r="BH19" s="28">
         <v>6.41</v>
       </c>
-      <c r="BI19" s="13">
+      <c r="BI19" s="28">
         <v>6.33</v>
       </c>
-      <c r="BJ19" s="13">
+      <c r="BJ19" s="28">
         <v>5.23</v>
       </c>
-      <c r="BK19" s="13">
+      <c r="BK19" s="28">
         <v>5.29</v>
       </c>
-      <c r="BL19" s="13">
+      <c r="BL19" s="28">
         <v>7.04</v>
       </c>
-      <c r="BM19" s="13">
+      <c r="BM19" s="28">
         <v>6.54</v>
       </c>
+      <c r="BN19" s="28">
+        <v>5.97</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A20" s="26" t="s">
+    <row r="20" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B20" s="28">
         <v>7.01</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="28">
         <v>6.51</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="28">
         <v>7.61</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="28">
         <v>8.08</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="28">
         <v>8.4700000000000006</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="28">
         <v>8.69</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="28">
         <v>8.77</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="28">
         <v>10.34</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="28">
         <v>10.68</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="28">
         <v>10.41</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="28">
         <v>10.119999999999999</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="28">
         <v>10.210000000000001</v>
       </c>
-      <c r="N20" s="52">
+      <c r="N20" s="43">
         <v>4.32</v>
       </c>
-      <c r="O20" s="52">
+      <c r="O20" s="43">
         <v>7.63</v>
       </c>
-      <c r="P20" s="52">
+      <c r="P20" s="43">
         <v>6.66</v>
       </c>
-      <c r="Q20" s="52">
+      <c r="Q20" s="43">
         <v>6.65</v>
       </c>
-      <c r="R20" s="52">
+      <c r="R20" s="43">
         <v>6.38</v>
       </c>
-      <c r="S20" s="52">
+      <c r="S20" s="43">
         <v>6.32</v>
       </c>
-      <c r="T20" s="52">
+      <c r="T20" s="43">
         <v>6.15</v>
       </c>
-      <c r="U20" s="52">
+      <c r="U20" s="43">
         <v>6.24</v>
       </c>
-      <c r="V20" s="52">
+      <c r="V20" s="43">
         <v>6.27</v>
       </c>
-      <c r="W20" s="52">
+      <c r="W20" s="43">
         <v>6.21</v>
       </c>
-      <c r="X20" s="52">
+      <c r="X20" s="43">
         <v>6.26</v>
       </c>
-      <c r="Y20" s="52">
+      <c r="Y20" s="43">
         <v>6.31</v>
       </c>
-      <c r="Z20" s="52">
+      <c r="Z20" s="43">
         <v>11.66</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="43">
         <v>9.4700000000000006</v>
       </c>
-      <c r="AB20" s="12">
+      <c r="AB20" s="43">
         <v>8.91</v>
       </c>
-      <c r="AC20" s="39">
+      <c r="AC20" s="65">
         <v>8.64</v>
       </c>
-      <c r="AD20" s="12">
+      <c r="AD20" s="43">
         <v>8.7899999999999991</v>
       </c>
-      <c r="AE20" s="12">
+      <c r="AE20" s="43">
         <v>8.2799999999999994</v>
       </c>
-      <c r="AF20" s="12">
+      <c r="AF20" s="43">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AG20" s="12">
+      <c r="AG20" s="43">
         <v>7.43</v>
       </c>
-      <c r="AH20" s="12">
+      <c r="AH20" s="43">
         <v>7.15</v>
       </c>
-      <c r="AI20" s="12">
+      <c r="AI20" s="43">
         <v>7.23</v>
       </c>
-      <c r="AJ20" s="12">
+      <c r="AJ20" s="43">
         <v>7.15</v>
       </c>
-      <c r="AK20" s="12">
+      <c r="AK20" s="43">
         <v>7.23</v>
       </c>
-      <c r="AL20" s="12">
+      <c r="AL20" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="AM20" s="12">
+      <c r="AM20" s="43">
         <v>8.34</v>
       </c>
-      <c r="AN20" s="12">
+      <c r="AN20" s="43">
         <v>6.71</v>
       </c>
-      <c r="AO20" s="12">
+      <c r="AO20" s="43">
         <v>7.18</v>
       </c>
-      <c r="AP20" s="13">
+      <c r="AP20" s="28">
         <v>7.11</v>
       </c>
-      <c r="AQ20" s="12">
+      <c r="AQ20" s="43">
         <v>6.8</v>
       </c>
-      <c r="AR20" s="13">
+      <c r="AR20" s="28">
         <v>7.01</v>
       </c>
-      <c r="AS20" s="13">
+      <c r="AS20" s="28">
         <v>6.77</v>
       </c>
-      <c r="AT20" s="13">
+      <c r="AT20" s="28">
         <v>6.98</v>
       </c>
-      <c r="AU20" s="13">
+      <c r="AU20" s="28">
         <v>7.28</v>
       </c>
-      <c r="AV20" s="12">
+      <c r="AV20" s="43">
         <v>7.26</v>
       </c>
-      <c r="AW20" s="13">
+      <c r="AW20" s="28">
         <v>7.46</v>
       </c>
-      <c r="AX20" s="13">
+      <c r="AX20" s="28">
         <v>5.32</v>
       </c>
-      <c r="AY20" s="13">
+      <c r="AY20" s="28">
         <v>6.26</v>
       </c>
-      <c r="AZ20" s="13">
+      <c r="AZ20" s="28">
         <v>6.54</v>
       </c>
-      <c r="BA20" s="13">
+      <c r="BA20" s="28">
         <v>6.56</v>
       </c>
-      <c r="BB20" s="13">
+      <c r="BB20" s="28">
         <v>6.36</v>
       </c>
-      <c r="BC20" s="13">
+      <c r="BC20" s="28">
         <v>6.56</v>
       </c>
-      <c r="BD20" s="13">
+      <c r="BD20" s="28">
         <v>6.74</v>
       </c>
-      <c r="BE20" s="34">
+      <c r="BE20" s="28">
         <v>6.66</v>
       </c>
-      <c r="BF20" s="13">
+      <c r="BF20" s="28">
         <v>6.65</v>
       </c>
-      <c r="BG20" s="13">
+      <c r="BG20" s="28">
         <v>6.69</v>
       </c>
-      <c r="BH20" s="13">
+      <c r="BH20" s="28">
         <v>6.7</v>
       </c>
-      <c r="BI20" s="13">
+      <c r="BI20" s="28">
         <v>6.6</v>
       </c>
-      <c r="BJ20" s="13">
+      <c r="BJ20" s="28">
         <v>4.37</v>
       </c>
-      <c r="BK20" s="13">
+      <c r="BK20" s="28">
         <v>4.8600000000000003</v>
       </c>
-      <c r="BL20" s="13">
+      <c r="BL20" s="28">
         <v>5.05</v>
       </c>
-      <c r="BM20" s="13">
+      <c r="BM20" s="28">
         <v>5.18</v>
       </c>
+      <c r="BN20" s="28">
+        <v>5.12</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A21" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="28">
         <v>5.14</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="28">
         <v>4.0599999999999996</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="28">
         <v>4.87</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="28">
         <v>5.24</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="28">
         <v>6.01</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="28">
         <v>6.03</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="28">
         <v>6.54</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="28">
         <v>7.78</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="28">
         <v>8.06</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="28">
         <v>8.1300000000000008</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="28">
         <v>8.07</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="28">
         <v>7.94</v>
       </c>
-      <c r="N21" s="52">
+      <c r="N21" s="43">
         <v>6.35</v>
       </c>
-      <c r="O21" s="52">
+      <c r="O21" s="43">
         <v>7.27</v>
       </c>
-      <c r="P21" s="52">
+      <c r="P21" s="43">
         <v>7.04</v>
       </c>
-      <c r="Q21" s="52">
+      <c r="Q21" s="43">
         <v>6.64</v>
       </c>
-      <c r="R21" s="52">
+      <c r="R21" s="43">
         <v>6.24</v>
       </c>
-      <c r="S21" s="52">
+      <c r="S21" s="43">
         <v>6.25</v>
       </c>
-      <c r="T21" s="52">
+      <c r="T21" s="43">
         <v>6.15</v>
       </c>
-      <c r="U21" s="52">
+      <c r="U21" s="43">
         <v>6.21</v>
       </c>
-      <c r="V21" s="52">
+      <c r="V21" s="43">
         <v>6.06</v>
       </c>
-      <c r="W21" s="52">
+      <c r="W21" s="43">
         <v>5.95</v>
       </c>
-      <c r="X21" s="52">
+      <c r="X21" s="43">
         <v>6.06</v>
       </c>
-      <c r="Y21" s="52">
+      <c r="Y21" s="43">
         <v>5.97</v>
       </c>
-      <c r="Z21" s="52">
+      <c r="Z21" s="43">
         <v>7.44</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="43">
         <v>7.82</v>
       </c>
-      <c r="AB21" s="12">
+      <c r="AB21" s="43">
         <v>7.69</v>
       </c>
-      <c r="AC21" s="39">
+      <c r="AC21" s="65">
         <v>7.19</v>
       </c>
-      <c r="AD21" s="12">
+      <c r="AD21" s="43">
         <v>7.69</v>
       </c>
-      <c r="AE21" s="12">
+      <c r="AE21" s="43">
         <v>7.75</v>
       </c>
-      <c r="AF21" s="12">
+      <c r="AF21" s="43">
         <v>7.2</v>
       </c>
-      <c r="AG21" s="12">
+      <c r="AG21" s="43">
         <v>7.14</v>
       </c>
-      <c r="AH21" s="12">
+      <c r="AH21" s="43">
         <v>6.86</v>
       </c>
-      <c r="AI21" s="12">
+      <c r="AI21" s="43">
         <v>6.81</v>
       </c>
-      <c r="AJ21" s="12">
+      <c r="AJ21" s="43">
         <v>6.92</v>
       </c>
-      <c r="AK21" s="12">
+      <c r="AK21" s="43">
         <v>6.97</v>
       </c>
-      <c r="AL21" s="12">
+      <c r="AL21" s="43">
         <v>6.41</v>
       </c>
-      <c r="AM21" s="12">
+      <c r="AM21" s="43">
         <v>6.49</v>
       </c>
-      <c r="AN21" s="12">
+      <c r="AN21" s="43">
         <v>5.79</v>
       </c>
-      <c r="AO21" s="12">
+      <c r="AO21" s="43">
         <v>6.01</v>
       </c>
-      <c r="AP21" s="13">
+      <c r="AP21" s="28">
         <v>6.09</v>
       </c>
-      <c r="AQ21" s="12">
+      <c r="AQ21" s="43">
         <v>6.08</v>
       </c>
-      <c r="AR21" s="13">
+      <c r="AR21" s="28">
         <v>6.18</v>
       </c>
-      <c r="AS21" s="13">
+      <c r="AS21" s="28">
         <v>6.11</v>
       </c>
-      <c r="AT21" s="13">
+      <c r="AT21" s="28">
         <v>6.33</v>
       </c>
-      <c r="AU21" s="13">
+      <c r="AU21" s="28">
         <v>6.17</v>
       </c>
-      <c r="AV21" s="12">
+      <c r="AV21" s="43">
         <v>6.11</v>
       </c>
-      <c r="AW21" s="13">
+      <c r="AW21" s="28">
         <v>6.23</v>
       </c>
-      <c r="AX21" s="13">
+      <c r="AX21" s="28">
         <v>6.48</v>
       </c>
-      <c r="AY21" s="13">
+      <c r="AY21" s="28">
         <v>5.48</v>
       </c>
-      <c r="AZ21" s="13">
+      <c r="AZ21" s="28">
         <v>5.74</v>
       </c>
-      <c r="BA21" s="13">
+      <c r="BA21" s="28">
         <v>5.54</v>
       </c>
-      <c r="BB21" s="13">
+      <c r="BB21" s="28">
         <v>6.03</v>
       </c>
-      <c r="BC21" s="13">
+      <c r="BC21" s="28">
         <v>5.87</v>
       </c>
-      <c r="BD21" s="13">
+      <c r="BD21" s="28">
         <v>5.97</v>
       </c>
-      <c r="BE21" s="34">
+      <c r="BE21" s="28">
         <v>6.19</v>
       </c>
-      <c r="BF21" s="13">
+      <c r="BF21" s="28">
         <v>6.29</v>
       </c>
-      <c r="BG21" s="13">
+      <c r="BG21" s="28">
         <v>6.39</v>
       </c>
-      <c r="BH21" s="13">
+      <c r="BH21" s="28">
         <v>6.29</v>
       </c>
-      <c r="BI21" s="13">
+      <c r="BI21" s="28">
         <v>6.31</v>
       </c>
-      <c r="BJ21" s="13">
+      <c r="BJ21" s="28">
         <v>5.18</v>
       </c>
-      <c r="BK21" s="13">
+      <c r="BK21" s="28">
         <v>6.21</v>
       </c>
-      <c r="BL21" s="13">
+      <c r="BL21" s="28">
         <v>6.87</v>
       </c>
-      <c r="BM21" s="13">
+      <c r="BM21" s="28">
         <v>6.64</v>
       </c>
+      <c r="BN21" s="28">
+        <v>6.45</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A22" s="26" t="s">
+    <row r="22" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="28">
         <v>3.97</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="28">
         <v>4.55</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="28">
         <v>5.69</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="28">
         <v>5.28</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="28">
         <v>5.65</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="28">
         <v>5.66</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="28">
         <v>5.75</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="28">
         <v>6.32</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="28">
         <v>6.34</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="28">
         <v>6.1</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="28">
         <v>6.06</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="28">
         <v>5.96</v>
       </c>
-      <c r="N22" s="52">
+      <c r="N22" s="43">
         <v>5.05</v>
       </c>
-      <c r="O22" s="52">
+      <c r="O22" s="43">
         <v>6.64</v>
       </c>
-      <c r="P22" s="52">
+      <c r="P22" s="43">
         <v>6.97</v>
       </c>
-      <c r="Q22" s="52">
+      <c r="Q22" s="43">
         <v>6.32</v>
       </c>
-      <c r="R22" s="52">
+      <c r="R22" s="43">
         <v>6.41</v>
       </c>
-      <c r="S22" s="52">
+      <c r="S22" s="43">
         <v>7.1</v>
       </c>
-      <c r="T22" s="52">
+      <c r="T22" s="43">
         <v>6.68</v>
       </c>
-      <c r="U22" s="52">
+      <c r="U22" s="43">
         <v>6.79</v>
       </c>
-      <c r="V22" s="52">
+      <c r="V22" s="43">
         <v>6.59</v>
       </c>
-      <c r="W22" s="52">
+      <c r="W22" s="43">
         <v>6.69</v>
       </c>
-      <c r="X22" s="52">
+      <c r="X22" s="43">
         <v>6.57</v>
       </c>
-      <c r="Y22" s="52">
+      <c r="Y22" s="43">
         <v>6.23</v>
       </c>
-      <c r="Z22" s="52">
+      <c r="Z22" s="43">
         <v>8.42</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA22" s="43">
         <v>7.5</v>
       </c>
-      <c r="AB22" s="12">
+      <c r="AB22" s="43">
         <v>6.07</v>
       </c>
-      <c r="AC22" s="39">
+      <c r="AC22" s="65">
         <v>5.21</v>
       </c>
-      <c r="AD22" s="12">
+      <c r="AD22" s="43">
         <v>6.21</v>
       </c>
-      <c r="AE22" s="12">
+      <c r="AE22" s="43">
         <v>6.91</v>
       </c>
-      <c r="AF22" s="12">
+      <c r="AF22" s="43">
         <v>6.88</v>
       </c>
-      <c r="AG22" s="12">
+      <c r="AG22" s="43">
         <v>6.67</v>
       </c>
-      <c r="AH22" s="12">
+      <c r="AH22" s="43">
         <v>6.8</v>
       </c>
-      <c r="AI22" s="12">
+      <c r="AI22" s="43">
         <v>6.71</v>
       </c>
-      <c r="AJ22" s="12">
+      <c r="AJ22" s="43">
         <v>7.05</v>
       </c>
-      <c r="AK22" s="12">
+      <c r="AK22" s="43">
         <v>6.95</v>
       </c>
-      <c r="AL22" s="12">
+      <c r="AL22" s="43">
         <v>9.35</v>
       </c>
-      <c r="AM22" s="12">
+      <c r="AM22" s="43">
         <v>5.69</v>
       </c>
-      <c r="AN22" s="12">
+      <c r="AN22" s="43">
         <v>5.49</v>
       </c>
-      <c r="AO22" s="12">
+      <c r="AO22" s="43">
         <v>5.43</v>
       </c>
-      <c r="AP22" s="13">
+      <c r="AP22" s="28">
         <v>6.93</v>
       </c>
-      <c r="AQ22" s="12">
+      <c r="AQ22" s="43">
         <v>7.09</v>
       </c>
-      <c r="AR22" s="13">
+      <c r="AR22" s="28">
         <v>7.32</v>
       </c>
-      <c r="AS22" s="13">
+      <c r="AS22" s="28">
         <v>7.26</v>
       </c>
-      <c r="AT22" s="13">
+      <c r="AT22" s="28">
         <v>6.85</v>
       </c>
-      <c r="AU22" s="13">
+      <c r="AU22" s="28">
         <v>6.6</v>
       </c>
-      <c r="AV22" s="12">
+      <c r="AV22" s="43">
         <v>6.33</v>
       </c>
-      <c r="AW22" s="13">
+      <c r="AW22" s="28">
         <v>6.58</v>
       </c>
-      <c r="AX22" s="13">
+      <c r="AX22" s="28">
         <v>4.3</v>
       </c>
-      <c r="AY22" s="13">
+      <c r="AY22" s="28">
         <v>5.46</v>
       </c>
-      <c r="AZ22" s="13">
+      <c r="AZ22" s="28">
         <v>4.47</v>
       </c>
-      <c r="BA22" s="13">
+      <c r="BA22" s="28">
         <v>4.46</v>
       </c>
-      <c r="BB22" s="13">
+      <c r="BB22" s="28">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BC22" s="13">
+      <c r="BC22" s="28">
         <v>4.75</v>
       </c>
-      <c r="BD22" s="13">
+      <c r="BD22" s="28">
         <v>5.08</v>
       </c>
-      <c r="BE22" s="34">
+      <c r="BE22" s="28">
         <v>5.33</v>
       </c>
-      <c r="BF22" s="13">
+      <c r="BF22" s="28">
         <v>5.64</v>
       </c>
-      <c r="BG22" s="13">
+      <c r="BG22" s="28">
         <v>5.77</v>
       </c>
-      <c r="BH22" s="13">
+      <c r="BH22" s="28">
         <v>5.74</v>
       </c>
-      <c r="BI22" s="13">
+      <c r="BI22" s="28">
         <v>5.47</v>
       </c>
-      <c r="BJ22" s="13">
+      <c r="BJ22" s="28">
         <v>5.38</v>
       </c>
-      <c r="BK22" s="13">
+      <c r="BK22" s="28">
         <v>6.09</v>
       </c>
-      <c r="BL22" s="13">
+      <c r="BL22" s="28">
         <v>6.15</v>
       </c>
-      <c r="BM22" s="13">
+      <c r="BM22" s="28">
         <v>5.3</v>
       </c>
+      <c r="BN22" s="28">
+        <v>5.86</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="96" t="s">
+    <row r="23" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="96"/>
-[...62 lines deleted...]
-      <c r="BM23" s="96"/>
+      <c r="B23" s="86"/>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="86"/>
+      <c r="M23" s="86"/>
+      <c r="N23" s="86"/>
+      <c r="O23" s="86"/>
+      <c r="P23" s="86"/>
+      <c r="Q23" s="86"/>
+      <c r="R23" s="86"/>
+      <c r="S23" s="86"/>
+      <c r="T23" s="86"/>
+      <c r="U23" s="86"/>
+      <c r="V23" s="86"/>
+      <c r="W23" s="86"/>
+      <c r="X23" s="86"/>
+      <c r="Y23" s="86"/>
+      <c r="Z23" s="86"/>
+      <c r="AA23" s="86"/>
+      <c r="AB23" s="86"/>
+      <c r="AC23" s="86"/>
+      <c r="AD23" s="86"/>
+      <c r="AE23" s="86"/>
+      <c r="AF23" s="86"/>
+      <c r="AG23" s="86"/>
+      <c r="AH23" s="86"/>
+      <c r="AI23" s="86"/>
+      <c r="AJ23" s="86"/>
+      <c r="AK23" s="86"/>
+      <c r="AL23" s="86"/>
+      <c r="AM23" s="86"/>
+      <c r="AN23" s="86"/>
+      <c r="AO23" s="86"/>
+      <c r="AP23" s="86"/>
+      <c r="AQ23" s="86"/>
+      <c r="AR23" s="86"/>
+      <c r="AS23" s="86"/>
+      <c r="AT23" s="86"/>
+      <c r="AU23" s="86"/>
+      <c r="AV23" s="86"/>
+      <c r="AW23" s="86"/>
+      <c r="AX23" s="86"/>
+      <c r="AY23" s="86"/>
+      <c r="AZ23" s="86"/>
+      <c r="BA23" s="86"/>
+      <c r="BB23" s="86"/>
+      <c r="BC23" s="86"/>
+      <c r="BD23" s="86"/>
+      <c r="BE23" s="86"/>
+      <c r="BF23" s="86"/>
+      <c r="BG23" s="86"/>
+      <c r="BH23" s="86"/>
+      <c r="BI23" s="86"/>
+      <c r="BJ23" s="86"/>
+      <c r="BK23" s="86"/>
+      <c r="BL23" s="86"/>
+      <c r="BM23" s="86"/>
+      <c r="BN23" s="86"/>
     </row>
-    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A24" s="6" t="s">
+    <row r="24" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="43">
         <v>5.87</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="28">
         <v>5.92</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="28">
         <v>6.38</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="28">
         <v>6.74</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="28">
         <v>7.09</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="28">
         <v>7.13</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="28">
         <v>7.34</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="28">
         <v>8.34</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="28">
         <v>9.07</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="28">
         <v>9.07</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="28">
         <v>9</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="28">
         <v>8.6</v>
       </c>
-      <c r="N24" s="52">
+      <c r="N24" s="43">
         <v>6.56</v>
       </c>
-      <c r="O24" s="52">
+      <c r="O24" s="43">
         <v>7.24</v>
       </c>
-      <c r="P24" s="52">
+      <c r="P24" s="43">
         <v>6.51</v>
       </c>
-      <c r="Q24" s="52">
+      <c r="Q24" s="43">
         <v>6.19</v>
       </c>
-      <c r="R24" s="52">
+      <c r="R24" s="43">
         <v>6</v>
       </c>
-      <c r="S24" s="52">
+      <c r="S24" s="43">
         <v>5.89</v>
       </c>
-      <c r="T24" s="52">
+      <c r="T24" s="43">
         <v>5.85</v>
       </c>
-      <c r="U24" s="52">
+      <c r="U24" s="43">
         <v>5.89</v>
       </c>
-      <c r="V24" s="52">
+      <c r="V24" s="43">
         <v>5.82</v>
       </c>
-      <c r="W24" s="52">
+      <c r="W24" s="43">
         <v>5.78</v>
       </c>
-      <c r="X24" s="52">
+      <c r="X24" s="43">
         <v>5.82</v>
       </c>
-      <c r="Y24" s="52">
+      <c r="Y24" s="43">
         <v>5.78</v>
       </c>
-      <c r="Z24" s="52">
+      <c r="Z24" s="43">
         <v>5.84</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA24" s="43">
         <v>5.73</v>
       </c>
-      <c r="AB24" s="12">
+      <c r="AB24" s="43">
         <v>5.82</v>
       </c>
-      <c r="AC24" s="39">
+      <c r="AC24" s="65">
         <v>5.76</v>
       </c>
-      <c r="AD24" s="12">
+      <c r="AD24" s="43">
         <v>5.86</v>
       </c>
-      <c r="AE24" s="12">
+      <c r="AE24" s="43">
         <v>5.85</v>
       </c>
-      <c r="AF24" s="12">
+      <c r="AF24" s="43">
         <v>5.88</v>
       </c>
-      <c r="AG24" s="12">
+      <c r="AG24" s="43">
         <v>5.87</v>
       </c>
-      <c r="AH24" s="12">
+      <c r="AH24" s="43">
         <v>5.85</v>
       </c>
-      <c r="AI24" s="12">
+      <c r="AI24" s="43">
         <v>5.87</v>
       </c>
-      <c r="AJ24" s="12">
+      <c r="AJ24" s="43">
         <v>5.81</v>
       </c>
-      <c r="AK24" s="12">
+      <c r="AK24" s="43">
         <v>5.9</v>
       </c>
-      <c r="AL24" s="12">
+      <c r="AL24" s="43">
         <v>5.95</v>
       </c>
-      <c r="AM24" s="12">
+      <c r="AM24" s="43">
         <v>5.83</v>
       </c>
-      <c r="AN24" s="12">
+      <c r="AN24" s="43">
         <v>5.39</v>
       </c>
-      <c r="AO24" s="12">
+      <c r="AO24" s="43">
         <v>5.45</v>
       </c>
-      <c r="AP24" s="13">
+      <c r="AP24" s="28">
         <v>5.58</v>
       </c>
-      <c r="AQ24" s="12">
+      <c r="AQ24" s="43">
         <v>5.59</v>
       </c>
-      <c r="AR24" s="13">
+      <c r="AR24" s="28">
         <v>5.66</v>
       </c>
-      <c r="AS24" s="13">
+      <c r="AS24" s="28">
         <v>5.69</v>
       </c>
-      <c r="AT24" s="13">
+      <c r="AT24" s="28">
         <v>5.68</v>
       </c>
-      <c r="AU24" s="13">
+      <c r="AU24" s="28">
         <v>5.78</v>
       </c>
-      <c r="AV24" s="12">
+      <c r="AV24" s="43">
         <v>5.8</v>
       </c>
-      <c r="AW24" s="13">
+      <c r="AW24" s="28">
         <v>5.88</v>
       </c>
-      <c r="AX24" s="13">
+      <c r="AX24" s="28">
         <v>5.49</v>
       </c>
-      <c r="AY24" s="13">
+      <c r="AY24" s="28">
         <v>5.42</v>
       </c>
-      <c r="AZ24" s="13">
+      <c r="AZ24" s="28">
         <v>5.39</v>
       </c>
-      <c r="BA24" s="13">
+      <c r="BA24" s="28">
         <v>5.49</v>
       </c>
-      <c r="BB24" s="13">
+      <c r="BB24" s="28">
         <v>5.5</v>
       </c>
-      <c r="BC24" s="13">
+      <c r="BC24" s="28">
         <v>5.49</v>
       </c>
-      <c r="BD24" s="13">
+      <c r="BD24" s="28">
         <v>5.54</v>
       </c>
-      <c r="BE24" s="34">
+      <c r="BE24" s="28">
         <v>5.55</v>
       </c>
-      <c r="BF24" s="13">
+      <c r="BF24" s="28">
         <v>5.6</v>
       </c>
-      <c r="BG24" s="13">
+      <c r="BG24" s="28">
         <v>5.67</v>
       </c>
-      <c r="BH24" s="13">
+      <c r="BH24" s="28">
         <v>5.75</v>
       </c>
-      <c r="BI24" s="13">
+      <c r="BI24" s="28">
         <v>5.78</v>
       </c>
-      <c r="BJ24" s="13">
+      <c r="BJ24" s="28">
         <v>4.59</v>
       </c>
-      <c r="BK24" s="13">
+      <c r="BK24" s="28">
         <v>5.18</v>
       </c>
-      <c r="BL24" s="13">
+      <c r="BL24" s="28">
         <v>5.31</v>
       </c>
-      <c r="BM24" s="13">
+      <c r="BM24" s="28">
         <v>5.33</v>
       </c>
+      <c r="BN24" s="28">
+        <v>5.23</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B25" s="28">
         <v>5.66</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="28">
         <v>5.86</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="28">
         <v>6.3</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="28">
         <v>6.64</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="28">
         <v>6.99</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="28">
         <v>7.04</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="28">
         <v>7.25</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="28">
         <v>8.19</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="28">
         <v>9</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="28">
         <v>9.02</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="28">
         <v>8.9700000000000006</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="28">
         <v>8.5</v>
       </c>
-      <c r="N25" s="52">
+      <c r="N25" s="43">
         <v>6.54</v>
       </c>
-      <c r="O25" s="52">
+      <c r="O25" s="43">
         <v>7.06</v>
       </c>
-      <c r="P25" s="52">
+      <c r="P25" s="43">
         <v>6.36</v>
       </c>
-      <c r="Q25" s="52">
+      <c r="Q25" s="43">
         <v>6.06</v>
       </c>
-      <c r="R25" s="52">
+      <c r="R25" s="43">
         <v>5.89</v>
       </c>
-      <c r="S25" s="52">
+      <c r="S25" s="43">
         <v>5.75</v>
       </c>
-      <c r="T25" s="52">
+      <c r="T25" s="43">
         <v>5.75</v>
       </c>
-      <c r="U25" s="52">
+      <c r="U25" s="43">
         <v>5.76</v>
       </c>
-      <c r="V25" s="52">
+      <c r="V25" s="43">
         <v>5.68</v>
       </c>
-      <c r="W25" s="52">
+      <c r="W25" s="43">
         <v>5.64</v>
       </c>
-      <c r="X25" s="52">
+      <c r="X25" s="43">
         <v>5.67</v>
       </c>
-      <c r="Y25" s="52">
+      <c r="Y25" s="43">
         <v>5.63</v>
       </c>
-      <c r="Z25" s="52">
+      <c r="Z25" s="43">
         <v>5.63</v>
       </c>
-      <c r="AA25" s="12">
+      <c r="AA25" s="43">
         <v>5.52</v>
       </c>
-      <c r="AB25" s="12">
+      <c r="AB25" s="43">
         <v>5.54</v>
       </c>
-      <c r="AC25" s="39">
+      <c r="AC25" s="65">
         <v>5.55</v>
       </c>
-      <c r="AD25" s="12">
+      <c r="AD25" s="43">
         <v>5.63</v>
       </c>
-      <c r="AE25" s="12">
+      <c r="AE25" s="43">
         <v>5.65</v>
       </c>
-      <c r="AF25" s="12">
+      <c r="AF25" s="43">
         <v>5.68</v>
       </c>
-      <c r="AG25" s="12">
+      <c r="AG25" s="43">
         <v>5.67</v>
       </c>
-      <c r="AH25" s="12">
+      <c r="AH25" s="43">
         <v>5.7</v>
       </c>
-      <c r="AI25" s="12">
+      <c r="AI25" s="43">
         <v>5.72</v>
       </c>
-      <c r="AJ25" s="12">
+      <c r="AJ25" s="43">
         <v>5.67</v>
       </c>
-      <c r="AK25" s="12">
+      <c r="AK25" s="43">
         <v>5.74</v>
       </c>
-      <c r="AL25" s="12">
+      <c r="AL25" s="43">
         <v>5.73</v>
       </c>
-      <c r="AM25" s="12">
+      <c r="AM25" s="43">
         <v>5.66</v>
       </c>
-      <c r="AN25" s="12">
+      <c r="AN25" s="43">
         <v>5.29</v>
       </c>
-      <c r="AO25" s="12">
+      <c r="AO25" s="43">
         <v>5.33</v>
       </c>
-      <c r="AP25" s="13">
+      <c r="AP25" s="28">
         <v>5.48</v>
       </c>
-      <c r="AQ25" s="12">
+      <c r="AQ25" s="43">
         <v>5.5</v>
       </c>
-      <c r="AR25" s="13">
+      <c r="AR25" s="28">
         <v>5.55</v>
       </c>
-      <c r="AS25" s="13">
+      <c r="AS25" s="28">
         <v>5.58</v>
       </c>
-      <c r="AT25" s="13">
+      <c r="AT25" s="28">
         <v>5.57</v>
       </c>
-      <c r="AU25" s="13">
+      <c r="AU25" s="28">
         <v>5.67</v>
       </c>
-      <c r="AV25" s="12">
+      <c r="AV25" s="43">
         <v>5.68</v>
       </c>
-      <c r="AW25" s="13">
+      <c r="AW25" s="28">
         <v>5.75</v>
       </c>
-      <c r="AX25" s="13">
+      <c r="AX25" s="28">
         <v>5.16</v>
       </c>
-      <c r="AY25" s="13">
+      <c r="AY25" s="28">
         <v>5.19</v>
       </c>
-      <c r="AZ25" s="13">
+      <c r="AZ25" s="28">
         <v>5.22</v>
       </c>
-      <c r="BA25" s="13">
+      <c r="BA25" s="28">
         <v>5.36</v>
       </c>
-      <c r="BB25" s="13">
+      <c r="BB25" s="28">
         <v>5.37</v>
       </c>
-      <c r="BC25" s="13">
+      <c r="BC25" s="28">
         <v>5.36</v>
       </c>
-      <c r="BD25" s="13">
+      <c r="BD25" s="28">
         <v>5.4</v>
       </c>
-      <c r="BE25" s="34">
+      <c r="BE25" s="28">
         <v>5.45</v>
       </c>
-      <c r="BF25" s="13">
+      <c r="BF25" s="28">
         <v>5.51</v>
       </c>
-      <c r="BG25" s="13">
+      <c r="BG25" s="28">
         <v>5.57</v>
       </c>
-      <c r="BH25" s="13">
+      <c r="BH25" s="28">
         <v>5.66</v>
       </c>
-      <c r="BI25" s="13">
+      <c r="BI25" s="28">
         <v>5.68</v>
       </c>
-      <c r="BJ25" s="13">
+      <c r="BJ25" s="28">
         <v>4.54</v>
       </c>
-      <c r="BK25" s="13">
+      <c r="BK25" s="28">
         <v>5.12</v>
       </c>
-      <c r="BL25" s="13">
+      <c r="BL25" s="28">
         <v>5.25</v>
       </c>
-      <c r="BM25" s="13">
+      <c r="BM25" s="28">
         <v>5.26</v>
       </c>
+      <c r="BN25" s="28">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A26" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B26" s="28">
         <v>12.49</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="28">
         <v>9.5399999999999991</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="28">
         <v>9.3699999999999992</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="28">
         <v>8.93</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="28">
         <v>9.66</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="28">
         <v>9.43</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="28">
         <v>9.4600000000000009</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="28">
         <v>10.58</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="28">
         <v>10.97</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="28">
         <v>11.18</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="28">
         <v>11.13</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="28">
         <v>10.71</v>
       </c>
-      <c r="N26" s="52">
+      <c r="N26" s="43">
         <v>7.26</v>
       </c>
-      <c r="O26" s="52">
+      <c r="O26" s="43">
         <v>10.4</v>
       </c>
-      <c r="P26" s="52">
+      <c r="P26" s="43">
         <v>8.9700000000000006</v>
       </c>
-      <c r="Q26" s="52">
+      <c r="Q26" s="43">
         <v>8.33</v>
       </c>
-      <c r="R26" s="52">
+      <c r="R26" s="43">
         <v>7.9</v>
       </c>
-      <c r="S26" s="52">
+      <c r="S26" s="43">
         <v>7.75</v>
       </c>
-      <c r="T26" s="52">
+      <c r="T26" s="43">
         <v>7.29</v>
       </c>
-      <c r="U26" s="52">
+      <c r="U26" s="43">
         <v>7.69</v>
       </c>
-      <c r="V26" s="52">
+      <c r="V26" s="43">
         <v>8.0299999999999994</v>
       </c>
-      <c r="W26" s="52">
+      <c r="W26" s="43">
         <v>7.9</v>
       </c>
-      <c r="X26" s="52">
+      <c r="X26" s="43">
         <v>7.86</v>
       </c>
-      <c r="Y26" s="52">
+      <c r="Y26" s="43">
         <v>7.81</v>
       </c>
-      <c r="Z26" s="52">
+      <c r="Z26" s="43">
         <v>3.61</v>
       </c>
-      <c r="AA26" s="12">
+      <c r="AA26" s="43">
         <v>5.15</v>
       </c>
-      <c r="AB26" s="12">
+      <c r="AB26" s="43">
         <v>7.12</v>
       </c>
-      <c r="AC26" s="39">
+      <c r="AC26" s="65">
         <v>6.94</v>
       </c>
-      <c r="AD26" s="12">
+      <c r="AD26" s="43">
         <v>7.42</v>
       </c>
-      <c r="AE26" s="12">
+      <c r="AE26" s="43">
         <v>7.62</v>
       </c>
-      <c r="AF26" s="12">
+      <c r="AF26" s="43">
         <v>7.64</v>
       </c>
-      <c r="AG26" s="12">
+      <c r="AG26" s="43">
         <v>8.06</v>
       </c>
-      <c r="AH26" s="12">
+      <c r="AH26" s="43">
         <v>7.59</v>
       </c>
-      <c r="AI26" s="12">
+      <c r="AI26" s="43">
         <v>7.29</v>
       </c>
-      <c r="AJ26" s="12">
+      <c r="AJ26" s="43">
         <v>7.01</v>
       </c>
-      <c r="AK26" s="12">
+      <c r="AK26" s="43">
         <v>7.2</v>
       </c>
-      <c r="AL26" s="12">
+      <c r="AL26" s="43">
         <v>6.24</v>
       </c>
-      <c r="AM26" s="12">
+      <c r="AM26" s="43">
         <v>5.89</v>
       </c>
-      <c r="AN26" s="12">
+      <c r="AN26" s="43">
         <v>6.01</v>
       </c>
-      <c r="AO26" s="12">
+      <c r="AO26" s="43">
         <v>5.97</v>
       </c>
-      <c r="AP26" s="13">
+      <c r="AP26" s="28">
         <v>5.7</v>
       </c>
-      <c r="AQ26" s="12">
+      <c r="AQ26" s="43">
         <v>5.38</v>
       </c>
-      <c r="AR26" s="13">
+      <c r="AR26" s="28">
         <v>5.8</v>
       </c>
-      <c r="AS26" s="13">
+      <c r="AS26" s="28">
         <v>5.86</v>
       </c>
-      <c r="AT26" s="13">
+      <c r="AT26" s="28">
         <v>5.81</v>
       </c>
-      <c r="AU26" s="13">
+      <c r="AU26" s="28">
         <v>5.85</v>
       </c>
-      <c r="AV26" s="12">
+      <c r="AV26" s="43">
         <v>6.43</v>
       </c>
-      <c r="AW26" s="13">
+      <c r="AW26" s="28">
         <v>6.72</v>
       </c>
-      <c r="AX26" s="13">
+      <c r="AX26" s="28">
         <v>9.33</v>
       </c>
-      <c r="AY26" s="13">
+      <c r="AY26" s="28">
         <v>9.01</v>
       </c>
-      <c r="AZ26" s="13">
+      <c r="AZ26" s="28">
         <v>7.69</v>
       </c>
-      <c r="BA26" s="13">
+      <c r="BA26" s="28">
         <v>7.39</v>
       </c>
-      <c r="BB26" s="13">
+      <c r="BB26" s="28">
         <v>7.05</v>
       </c>
-      <c r="BC26" s="13">
+      <c r="BC26" s="28">
         <v>7.06</v>
       </c>
-      <c r="BD26" s="13">
+      <c r="BD26" s="28">
         <v>6.96</v>
       </c>
-      <c r="BE26" s="34">
+      <c r="BE26" s="28">
         <v>6.6</v>
       </c>
-      <c r="BF26" s="13">
+      <c r="BF26" s="28">
         <v>6.36</v>
       </c>
-      <c r="BG26" s="13">
+      <c r="BG26" s="28">
         <v>6.4</v>
       </c>
-      <c r="BH26" s="13">
+      <c r="BH26" s="28">
         <v>6.5</v>
       </c>
-      <c r="BI26" s="13">
+      <c r="BI26" s="28">
         <v>6.83</v>
       </c>
-      <c r="BJ26" s="13">
+      <c r="BJ26" s="28">
         <v>6.26</v>
       </c>
-      <c r="BK26" s="13">
+      <c r="BK26" s="28">
         <v>6.59</v>
       </c>
-      <c r="BL26" s="13">
+      <c r="BL26" s="28">
         <v>5.79</v>
       </c>
-      <c r="BM26" s="13">
+      <c r="BM26" s="28">
         <v>5.84</v>
       </c>
+      <c r="BN26" s="28">
+        <v>6.25</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A27" s="26" t="s">
+    <row r="27" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A27" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B27" s="28">
         <v>4.4800000000000004</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="28">
         <v>5.09</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D27" s="28">
         <v>5.6</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="28">
         <v>6.15</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="28">
         <v>6.29</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="28">
         <v>6.02</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="28">
         <v>6.17</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="28">
         <v>6.83</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J27" s="28">
         <v>7.23</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="28">
         <v>7.07</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="28">
         <v>7</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="28">
         <v>7.01</v>
       </c>
-      <c r="N27" s="52">
+      <c r="N27" s="43">
         <v>6.42</v>
       </c>
-      <c r="O27" s="52">
+      <c r="O27" s="43">
         <v>7.14</v>
       </c>
-      <c r="P27" s="52">
+      <c r="P27" s="43">
         <v>6.49</v>
       </c>
-      <c r="Q27" s="52">
+      <c r="Q27" s="43">
         <v>5.79</v>
       </c>
-      <c r="R27" s="52">
+      <c r="R27" s="43">
         <v>5.87</v>
       </c>
-      <c r="S27" s="52">
+      <c r="S27" s="43">
         <v>5.88</v>
       </c>
-      <c r="T27" s="52">
+      <c r="T27" s="43">
         <v>5.61</v>
       </c>
-      <c r="U27" s="52">
+      <c r="U27" s="43">
         <v>5.93</v>
       </c>
-      <c r="V27" s="52">
+      <c r="V27" s="43">
         <v>5.85</v>
       </c>
-      <c r="W27" s="52">
+      <c r="W27" s="43">
         <v>5.79</v>
       </c>
-      <c r="X27" s="52">
+      <c r="X27" s="43">
         <v>5.84</v>
       </c>
-      <c r="Y27" s="52">
+      <c r="Y27" s="43">
         <v>5.89</v>
       </c>
-      <c r="Z27" s="52">
+      <c r="Z27" s="43">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AA27" s="12">
+      <c r="AA27" s="43">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AB27" s="12">
+      <c r="AB27" s="43">
         <v>5.62</v>
       </c>
-      <c r="AC27" s="39">
+      <c r="AC27" s="65">
         <v>5.37</v>
       </c>
-      <c r="AD27" s="12">
+      <c r="AD27" s="43">
         <v>5.09</v>
       </c>
-      <c r="AE27" s="12">
+      <c r="AE27" s="43">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AF27" s="12">
+      <c r="AF27" s="43">
         <v>5.33</v>
       </c>
-      <c r="AG27" s="12">
+      <c r="AG27" s="43">
         <v>5.5</v>
       </c>
-      <c r="AH27" s="12">
+      <c r="AH27" s="43">
         <v>5.43</v>
       </c>
-      <c r="AI27" s="12">
+      <c r="AI27" s="43">
         <v>5.55</v>
       </c>
-      <c r="AJ27" s="12">
+      <c r="AJ27" s="43">
         <v>5.49</v>
       </c>
-      <c r="AK27" s="12">
+      <c r="AK27" s="43">
         <v>5.75</v>
       </c>
-      <c r="AL27" s="12">
+      <c r="AL27" s="43">
         <v>7.14</v>
       </c>
-      <c r="AM27" s="12">
+      <c r="AM27" s="43">
         <v>5.76</v>
       </c>
-      <c r="AN27" s="12">
+      <c r="AN27" s="43">
         <v>5.32</v>
       </c>
-      <c r="AO27" s="12">
+      <c r="AO27" s="43">
         <v>5.53</v>
       </c>
-      <c r="AP27" s="13">
+      <c r="AP27" s="28">
         <v>5.56</v>
       </c>
-      <c r="AQ27" s="12">
+      <c r="AQ27" s="43">
         <v>5.6</v>
       </c>
-      <c r="AR27" s="13">
+      <c r="AR27" s="28">
         <v>5.59</v>
       </c>
-      <c r="AS27" s="13">
+      <c r="AS27" s="28">
         <v>5.75</v>
       </c>
-      <c r="AT27" s="13">
+      <c r="AT27" s="28">
         <v>5.8</v>
       </c>
-      <c r="AU27" s="13">
+      <c r="AU27" s="28">
         <v>5.89</v>
       </c>
-      <c r="AV27" s="12">
+      <c r="AV27" s="43">
         <v>5.84</v>
       </c>
-      <c r="AW27" s="13">
+      <c r="AW27" s="28">
         <v>5.95</v>
       </c>
-      <c r="AX27" s="13">
+      <c r="AX27" s="28">
         <v>7</v>
       </c>
-      <c r="AY27" s="13">
+      <c r="AY27" s="28">
         <v>5.43</v>
       </c>
-      <c r="AZ27" s="13">
+      <c r="AZ27" s="28">
         <v>5.28</v>
       </c>
-      <c r="BA27" s="13">
+      <c r="BA27" s="28">
         <v>5.56</v>
       </c>
-      <c r="BB27" s="13">
+      <c r="BB27" s="28">
         <v>5.4</v>
       </c>
-      <c r="BC27" s="13">
+      <c r="BC27" s="28">
         <v>5.33</v>
       </c>
-      <c r="BD27" s="13">
+      <c r="BD27" s="28">
         <v>5.37</v>
       </c>
-      <c r="BE27" s="34">
+      <c r="BE27" s="28">
         <v>5.15</v>
       </c>
-      <c r="BF27" s="13">
+      <c r="BF27" s="28">
         <v>5.13</v>
       </c>
-      <c r="BG27" s="13">
+      <c r="BG27" s="28">
         <v>5.35</v>
       </c>
-      <c r="BH27" s="13">
+      <c r="BH27" s="28">
         <v>5.33</v>
       </c>
-      <c r="BI27" s="13">
+      <c r="BI27" s="28">
         <v>5.34</v>
       </c>
-      <c r="BJ27" s="13">
+      <c r="BJ27" s="28">
         <v>3.42</v>
       </c>
-      <c r="BK27" s="13">
+      <c r="BK27" s="28">
         <v>4.2300000000000004</v>
       </c>
-      <c r="BL27" s="13">
+      <c r="BL27" s="28">
         <v>4.54</v>
       </c>
-      <c r="BM27" s="13">
+      <c r="BM27" s="28">
         <v>4.92</v>
       </c>
+      <c r="BN27" s="28">
+        <v>5.0199999999999996</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="13">
+      <c r="B28" s="28">
         <v>5.57</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="28">
         <v>2.92</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="28">
         <v>1.89</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="28">
         <v>1.42</v>
       </c>
-      <c r="F28" s="13">
+      <c r="F28" s="28">
         <v>3.38</v>
       </c>
-      <c r="G28" s="13">
+      <c r="G28" s="28">
         <v>6.6</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="28">
         <v>8.89</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="28">
         <v>11.32</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="28">
         <v>13.86</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="28">
         <v>13.57</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="28">
         <v>14.94</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="28">
         <v>15.26</v>
       </c>
-      <c r="N28" s="52">
+      <c r="N28" s="43">
         <v>16.329999999999998</v>
       </c>
-      <c r="O28" s="52">
+      <c r="O28" s="43">
         <v>14.25</v>
       </c>
-      <c r="P28" s="52">
+      <c r="P28" s="43">
         <v>9.33</v>
       </c>
-      <c r="Q28" s="52">
+      <c r="Q28" s="43">
         <v>9.7100000000000009</v>
       </c>
-      <c r="R28" s="52">
+      <c r="R28" s="43">
         <v>9.91</v>
       </c>
-      <c r="S28" s="52">
+      <c r="S28" s="43">
         <v>11.97</v>
       </c>
-      <c r="T28" s="52">
+      <c r="T28" s="43">
         <v>12.57</v>
       </c>
-      <c r="U28" s="52">
+      <c r="U28" s="43">
         <v>11.64</v>
       </c>
-      <c r="V28" s="52">
+      <c r="V28" s="43">
         <v>10.97</v>
       </c>
-      <c r="W28" s="52">
+      <c r="W28" s="43">
         <v>10.93</v>
       </c>
-      <c r="X28" s="52">
+      <c r="X28" s="43">
         <v>10.93</v>
       </c>
-      <c r="Y28" s="52">
+      <c r="Y28" s="43">
         <v>10.79</v>
       </c>
-      <c r="Z28" s="52">
+      <c r="Z28" s="43">
         <v>10.58</v>
       </c>
-      <c r="AA28" s="12">
+      <c r="AA28" s="43">
         <v>8.31</v>
       </c>
-      <c r="AB28" s="12">
+      <c r="AB28" s="43">
         <v>5.45</v>
       </c>
-      <c r="AC28" s="39">
+      <c r="AC28" s="65">
         <v>6.81</v>
       </c>
-      <c r="AD28" s="12">
+      <c r="AD28" s="43">
         <v>5.41</v>
       </c>
-      <c r="AE28" s="12">
+      <c r="AE28" s="43">
         <v>6.34</v>
       </c>
-      <c r="AF28" s="12">
+      <c r="AF28" s="43">
         <v>6.24</v>
       </c>
-      <c r="AG28" s="12">
+      <c r="AG28" s="43">
         <v>5.44</v>
       </c>
-      <c r="AH28" s="12">
+      <c r="AH28" s="43">
         <v>5.44</v>
       </c>
-      <c r="AI28" s="12">
+      <c r="AI28" s="43">
         <v>5.43</v>
       </c>
-      <c r="AJ28" s="12">
+      <c r="AJ28" s="43">
         <v>5.43</v>
       </c>
-      <c r="AK28" s="12">
+      <c r="AK28" s="43">
         <v>4.97</v>
       </c>
-      <c r="AL28" s="12"/>
-      <c r="AM28" s="12">
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43">
         <v>2.75</v>
       </c>
-      <c r="AN28" s="12">
+      <c r="AN28" s="43">
         <v>3.63</v>
       </c>
-      <c r="AO28" s="12">
+      <c r="AO28" s="43">
         <v>5.45</v>
       </c>
-      <c r="AP28" s="13">
+      <c r="AP28" s="28">
         <v>6.54</v>
       </c>
-      <c r="AQ28" s="12">
+      <c r="AQ28" s="43">
         <v>8.2200000000000006</v>
       </c>
-      <c r="AR28" s="13">
+      <c r="AR28" s="28">
         <v>8.56</v>
       </c>
-      <c r="AS28" s="13">
+      <c r="AS28" s="28">
         <v>9.56</v>
       </c>
-      <c r="AT28" s="13">
+      <c r="AT28" s="28">
         <v>9.14</v>
       </c>
-      <c r="AU28" s="13">
+      <c r="AU28" s="28">
         <v>9.33</v>
       </c>
-      <c r="AV28" s="12">
+      <c r="AV28" s="43">
         <v>8.99</v>
       </c>
-      <c r="AW28" s="13">
+      <c r="AW28" s="28">
         <v>8.69</v>
       </c>
-      <c r="AX28" s="13">
+      <c r="AX28" s="28">
         <v>5.74</v>
       </c>
-      <c r="AY28" s="13">
+      <c r="AY28" s="28">
         <v>11.77</v>
       </c>
-      <c r="AZ28" s="13">
+      <c r="AZ28" s="28">
         <v>9.58</v>
       </c>
-      <c r="BA28" s="13">
+      <c r="BA28" s="28">
         <v>8.6</v>
       </c>
-      <c r="BB28" s="13">
+      <c r="BB28" s="28">
         <v>10.220000000000001</v>
       </c>
-      <c r="BC28" s="13">
+      <c r="BC28" s="28">
         <v>9.43</v>
       </c>
-      <c r="BD28" s="13">
+      <c r="BD28" s="28">
         <v>11.32</v>
       </c>
-      <c r="BE28" s="34">
+      <c r="BE28" s="28">
         <v>12.76</v>
       </c>
-      <c r="BF28" s="13">
+      <c r="BF28" s="28">
         <v>11.93</v>
       </c>
-      <c r="BG28" s="13">
+      <c r="BG28" s="28">
         <v>11.24</v>
       </c>
-      <c r="BH28" s="13">
+      <c r="BH28" s="28">
         <v>10.72</v>
       </c>
-      <c r="BI28" s="13">
+      <c r="BI28" s="28">
         <v>11.7</v>
       </c>
-      <c r="BJ28" s="13">
+      <c r="BJ28" s="28">
         <v>5.67</v>
       </c>
-      <c r="BK28" s="13">
+      <c r="BK28" s="28">
         <v>3.01</v>
       </c>
-      <c r="BL28" s="13">
+      <c r="BL28" s="28">
         <v>9.84</v>
       </c>
-      <c r="BM28" s="13">
+      <c r="BM28" s="28">
         <v>11.71</v>
       </c>
+      <c r="BN28" s="28">
+        <v>11.62</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A29" s="26" t="s">
+    <row r="29" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A29" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B29" s="28">
         <v>6.42</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="28">
         <v>6.07</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D29" s="28">
         <v>7.51</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E29" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F29" s="28">
         <v>8.7899999999999991</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G29" s="28">
         <v>9.11</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="28">
         <v>9.16</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I29" s="28">
         <v>11.29</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J29" s="28">
         <v>11.8</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="28">
         <v>11.43</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="28">
         <v>11.07</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="28">
         <v>10.97</v>
       </c>
-      <c r="N29" s="52">
+      <c r="N29" s="43">
         <v>5.9</v>
       </c>
-      <c r="O29" s="52">
+      <c r="O29" s="43">
         <v>7.65</v>
       </c>
-      <c r="P29" s="52">
+      <c r="P29" s="43">
         <v>7.04</v>
       </c>
-      <c r="Q29" s="52">
+      <c r="Q29" s="43">
         <v>7.32</v>
       </c>
-      <c r="R29" s="52">
+      <c r="R29" s="43">
         <v>6.71</v>
       </c>
-      <c r="S29" s="52">
+      <c r="S29" s="43">
         <v>6.41</v>
       </c>
-      <c r="T29" s="52">
+      <c r="T29" s="43">
         <v>6.22</v>
       </c>
-      <c r="U29" s="52">
+      <c r="U29" s="43">
         <v>6.18</v>
       </c>
-      <c r="V29" s="52">
+      <c r="V29" s="43">
         <v>6.09</v>
       </c>
-      <c r="W29" s="52">
+      <c r="W29" s="43">
         <v>6.15</v>
       </c>
-      <c r="X29" s="52">
+      <c r="X29" s="43">
         <v>6.25</v>
       </c>
-      <c r="Y29" s="52">
+      <c r="Y29" s="43">
         <v>6.28</v>
       </c>
-      <c r="Z29" s="52">
+      <c r="Z29" s="43">
         <v>11.77</v>
       </c>
-      <c r="AA29" s="12">
+      <c r="AA29" s="43">
         <v>9.06</v>
       </c>
-      <c r="AB29" s="12">
+      <c r="AB29" s="43">
         <v>8.49</v>
       </c>
-      <c r="AC29" s="39">
+      <c r="AC29" s="65">
         <v>8.18</v>
       </c>
-      <c r="AD29" s="12">
+      <c r="AD29" s="43">
         <v>8.42</v>
       </c>
-      <c r="AE29" s="12">
+      <c r="AE29" s="43">
         <v>7.75</v>
       </c>
-      <c r="AF29" s="12">
+      <c r="AF29" s="43">
         <v>7.7</v>
       </c>
-      <c r="AG29" s="12">
+      <c r="AG29" s="43">
         <v>7.22</v>
       </c>
-      <c r="AH29" s="12">
+      <c r="AH29" s="43">
         <v>6.87</v>
       </c>
-      <c r="AI29" s="12">
+      <c r="AI29" s="43">
         <v>7.08</v>
       </c>
-      <c r="AJ29" s="12">
+      <c r="AJ29" s="43">
         <v>6.85</v>
       </c>
-      <c r="AK29" s="12">
+      <c r="AK29" s="43">
         <v>6.97</v>
       </c>
-      <c r="AL29" s="12">
+      <c r="AL29" s="43">
         <v>7.73</v>
       </c>
-      <c r="AM29" s="12">
+      <c r="AM29" s="43">
         <v>7.99</v>
       </c>
-      <c r="AN29" s="12">
+      <c r="AN29" s="43">
         <v>6.73</v>
       </c>
-      <c r="AO29" s="12">
+      <c r="AO29" s="43">
         <v>6.95</v>
       </c>
-      <c r="AP29" s="13">
+      <c r="AP29" s="28">
         <v>6.8</v>
       </c>
-      <c r="AQ29" s="12">
+      <c r="AQ29" s="43">
         <v>6.6</v>
       </c>
-      <c r="AR29" s="13">
+      <c r="AR29" s="28">
         <v>7.04</v>
       </c>
-      <c r="AS29" s="13">
+      <c r="AS29" s="28">
         <v>6.79</v>
       </c>
-      <c r="AT29" s="13">
+      <c r="AT29" s="28">
         <v>6.67</v>
       </c>
-      <c r="AU29" s="13">
+      <c r="AU29" s="28">
         <v>7.01</v>
       </c>
-      <c r="AV29" s="12">
+      <c r="AV29" s="43">
         <v>6.92</v>
       </c>
-      <c r="AW29" s="13">
+      <c r="AW29" s="28">
         <v>7.13</v>
       </c>
-      <c r="AX29" s="13">
+      <c r="AX29" s="28">
         <v>5.74</v>
       </c>
-      <c r="AY29" s="13">
+      <c r="AY29" s="28">
         <v>6.44</v>
       </c>
-      <c r="AZ29" s="13">
+      <c r="AZ29" s="28">
         <v>6.35</v>
       </c>
-      <c r="BA29" s="13">
+      <c r="BA29" s="28">
         <v>6.25</v>
       </c>
-      <c r="BB29" s="13">
+      <c r="BB29" s="28">
         <v>6.24</v>
       </c>
-      <c r="BC29" s="13">
+      <c r="BC29" s="28">
         <v>6.46</v>
       </c>
-      <c r="BD29" s="13">
+      <c r="BD29" s="28">
         <v>6.61</v>
       </c>
-      <c r="BE29" s="34">
+      <c r="BE29" s="28">
         <v>6.41</v>
       </c>
-      <c r="BF29" s="13">
+      <c r="BF29" s="28">
         <v>6.55</v>
       </c>
-      <c r="BG29" s="13">
+      <c r="BG29" s="28">
         <v>6.58</v>
       </c>
-      <c r="BH29" s="13">
+      <c r="BH29" s="28">
         <v>6.64</v>
       </c>
-      <c r="BI29" s="13">
+      <c r="BI29" s="28">
         <v>6.53</v>
       </c>
-      <c r="BJ29" s="13">
+      <c r="BJ29" s="28">
         <v>4.66</v>
       </c>
-      <c r="BK29" s="13">
+      <c r="BK29" s="28">
         <v>5.09</v>
       </c>
-      <c r="BL29" s="13">
+      <c r="BL29" s="28">
         <v>4.95</v>
       </c>
-      <c r="BM29" s="13">
+      <c r="BM29" s="28">
         <v>4.62</v>
       </c>
+      <c r="BN29" s="28">
+        <v>4.54</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A30" s="26" t="s">
+    <row r="30" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A30" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="28">
         <v>6.73</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="28">
         <v>5.75</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="28">
         <v>6.22</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="28">
         <v>6.4</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="28">
         <v>7.07</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="28">
         <v>7.19</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="28">
         <v>7.67</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="28">
         <v>9.1199999999999992</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="28">
         <v>9.26</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="28">
         <v>9.39</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L30" s="28">
         <v>9.1300000000000008</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="28">
         <v>9</v>
       </c>
-      <c r="N30" s="52">
+      <c r="N30" s="43">
         <v>6.72</v>
       </c>
-      <c r="O30" s="52">
+      <c r="O30" s="43">
         <v>7.29</v>
       </c>
-      <c r="P30" s="52">
+      <c r="P30" s="43">
         <v>6.8</v>
       </c>
-      <c r="Q30" s="52">
+      <c r="Q30" s="43">
         <v>6.41</v>
       </c>
-      <c r="R30" s="52">
+      <c r="R30" s="43">
         <v>5.78</v>
       </c>
-      <c r="S30" s="52">
+      <c r="S30" s="43">
         <v>6.05</v>
       </c>
-      <c r="T30" s="52">
+      <c r="T30" s="43">
         <v>6.03</v>
       </c>
-      <c r="U30" s="52">
+      <c r="U30" s="43">
         <v>6.07</v>
       </c>
-      <c r="V30" s="52">
+      <c r="V30" s="43">
         <v>5.97</v>
       </c>
-      <c r="W30" s="52">
+      <c r="W30" s="43">
         <v>5.88</v>
       </c>
-      <c r="X30" s="52">
+      <c r="X30" s="43">
         <v>6.14</v>
       </c>
-      <c r="Y30" s="52">
+      <c r="Y30" s="43">
         <v>5.98</v>
       </c>
-      <c r="Z30" s="52">
+      <c r="Z30" s="43">
         <v>7.09</v>
       </c>
-      <c r="AA30" s="12">
+      <c r="AA30" s="43">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AB30" s="12">
+      <c r="AB30" s="43">
         <v>7.78</v>
       </c>
-      <c r="AC30" s="39">
+      <c r="AC30" s="65">
         <v>7.03</v>
       </c>
-      <c r="AD30" s="12">
+      <c r="AD30" s="43">
         <v>7.73</v>
       </c>
-      <c r="AE30" s="12">
+      <c r="AE30" s="43">
         <v>7.81</v>
       </c>
-      <c r="AF30" s="12">
+      <c r="AF30" s="43">
         <v>7.3</v>
       </c>
-      <c r="AG30" s="12">
+      <c r="AG30" s="43">
         <v>7.29</v>
       </c>
-      <c r="AH30" s="12">
+      <c r="AH30" s="43">
         <v>7.06</v>
       </c>
-      <c r="AI30" s="12">
+      <c r="AI30" s="43">
         <v>6.9</v>
       </c>
-      <c r="AJ30" s="12">
+      <c r="AJ30" s="43">
         <v>7.17</v>
       </c>
-      <c r="AK30" s="12">
+      <c r="AK30" s="43">
         <v>7.22</v>
       </c>
-      <c r="AL30" s="12">
+      <c r="AL30" s="43">
         <v>6.76</v>
       </c>
-      <c r="AM30" s="12">
+      <c r="AM30" s="43">
         <v>7.43</v>
       </c>
-      <c r="AN30" s="12">
+      <c r="AN30" s="43">
         <v>5.89</v>
       </c>
-      <c r="AO30" s="12">
+      <c r="AO30" s="43">
         <v>5.84</v>
       </c>
-      <c r="AP30" s="13">
+      <c r="AP30" s="28">
         <v>6.2</v>
       </c>
-      <c r="AQ30" s="12">
+      <c r="AQ30" s="43">
         <v>6.4</v>
       </c>
-      <c r="AR30" s="13">
+      <c r="AR30" s="28">
         <v>6.27</v>
       </c>
-      <c r="AS30" s="13">
+      <c r="AS30" s="28">
         <v>6.22</v>
       </c>
-      <c r="AT30" s="13">
+      <c r="AT30" s="28">
         <v>6.41</v>
       </c>
-      <c r="AU30" s="13">
+      <c r="AU30" s="28">
         <v>6.11</v>
       </c>
-      <c r="AV30" s="12">
+      <c r="AV30" s="43">
         <v>6.11</v>
       </c>
-      <c r="AW30" s="13">
+      <c r="AW30" s="28">
         <v>6.2</v>
       </c>
-      <c r="AX30" s="13">
+      <c r="AX30" s="28">
         <v>6.37</v>
       </c>
-      <c r="AY30" s="13">
+      <c r="AY30" s="28">
         <v>5.79</v>
       </c>
-      <c r="AZ30" s="13">
+      <c r="AZ30" s="28">
         <v>5.85</v>
       </c>
-      <c r="BA30" s="13">
+      <c r="BA30" s="28">
         <v>5.6</v>
       </c>
-      <c r="BB30" s="13">
+      <c r="BB30" s="28">
         <v>5.85</v>
       </c>
-      <c r="BC30" s="13">
+      <c r="BC30" s="28">
         <v>5.83</v>
       </c>
-      <c r="BD30" s="13">
+      <c r="BD30" s="28">
         <v>6.11</v>
       </c>
-      <c r="BE30" s="34">
+      <c r="BE30" s="28">
         <v>6.21</v>
       </c>
-      <c r="BF30" s="13">
+      <c r="BF30" s="28">
         <v>6.26</v>
       </c>
-      <c r="BG30" s="13">
+      <c r="BG30" s="28">
         <v>6.45</v>
       </c>
-      <c r="BH30" s="13">
+      <c r="BH30" s="28">
         <v>6.42</v>
       </c>
-      <c r="BI30" s="13">
+      <c r="BI30" s="28">
         <v>6.56</v>
       </c>
-      <c r="BJ30" s="13">
+      <c r="BJ30" s="28">
         <v>6.09</v>
       </c>
-      <c r="BK30" s="13">
+      <c r="BK30" s="28">
         <v>7.31</v>
       </c>
-      <c r="BL30" s="13">
+      <c r="BL30" s="28">
         <v>7.66</v>
       </c>
-      <c r="BM30" s="13">
+      <c r="BM30" s="28">
         <v>7.53</v>
       </c>
+      <c r="BN30" s="28">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="97" t="s">
+    <row r="31" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="97"/>
-[...62 lines deleted...]
-      <c r="BM31" s="97"/>
+      <c r="B31" s="87"/>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+      <c r="M31" s="87"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="87"/>
+      <c r="P31" s="87"/>
+      <c r="Q31" s="87"/>
+      <c r="R31" s="87"/>
+      <c r="S31" s="87"/>
+      <c r="T31" s="87"/>
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AL31" s="87"/>
+      <c r="AM31" s="87"/>
+      <c r="AN31" s="87"/>
+      <c r="AO31" s="87"/>
+      <c r="AP31" s="87"/>
+      <c r="AQ31" s="87"/>
+      <c r="AR31" s="87"/>
+      <c r="AS31" s="87"/>
+      <c r="AT31" s="87"/>
+      <c r="AU31" s="87"/>
+      <c r="AV31" s="87"/>
+      <c r="AW31" s="87"/>
+      <c r="AX31" s="87"/>
+      <c r="AY31" s="87"/>
+      <c r="AZ31" s="87"/>
+      <c r="BA31" s="87"/>
+      <c r="BB31" s="87"/>
+      <c r="BC31" s="87"/>
+      <c r="BD31" s="87"/>
+      <c r="BE31" s="87"/>
+      <c r="BF31" s="87"/>
+      <c r="BG31" s="87"/>
+      <c r="BH31" s="87"/>
+      <c r="BI31" s="87"/>
+      <c r="BJ31" s="87"/>
+      <c r="BK31" s="87"/>
+      <c r="BL31" s="87"/>
+      <c r="BM31" s="87"/>
+      <c r="BN31" s="87"/>
     </row>
-    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A32" s="6" t="s">
+    <row r="32" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A32" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="12">
+      <c r="B32" s="43">
         <v>5.85</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="28">
         <v>5.95</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="28">
         <v>6.44</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="28">
         <v>6.75</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="28">
         <v>7.08</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="28">
         <v>7.23</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="28">
         <v>7.39</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="28">
         <v>8.07</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="28">
         <v>8.33</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="28">
         <v>8.4600000000000009</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="28">
         <v>8.43</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="28">
         <v>8.31</v>
       </c>
-      <c r="N32" s="52">
+      <c r="N32" s="43">
         <v>6.55</v>
       </c>
-      <c r="O32" s="52">
+      <c r="O32" s="43">
         <v>8.5</v>
       </c>
-      <c r="P32" s="52">
+      <c r="P32" s="43">
         <v>7.74</v>
       </c>
-      <c r="Q32" s="52">
+      <c r="Q32" s="43">
         <v>7.42</v>
       </c>
-      <c r="R32" s="52">
+      <c r="R32" s="43">
         <v>7.39</v>
       </c>
-      <c r="S32" s="52">
+      <c r="S32" s="43">
         <v>7.24</v>
       </c>
-      <c r="T32" s="52">
+      <c r="T32" s="43">
         <v>6.98</v>
       </c>
-      <c r="U32" s="52">
+      <c r="U32" s="43">
         <v>7.09</v>
       </c>
-      <c r="V32" s="52">
+      <c r="V32" s="43">
         <v>7.01</v>
       </c>
-      <c r="W32" s="52">
+      <c r="W32" s="43">
         <v>6.88</v>
       </c>
-      <c r="X32" s="52">
+      <c r="X32" s="43">
         <v>6.82</v>
       </c>
-      <c r="Y32" s="52">
+      <c r="Y32" s="43">
         <v>6.84</v>
       </c>
-      <c r="Z32" s="52">
+      <c r="Z32" s="43">
         <v>7.77</v>
       </c>
-      <c r="AA32" s="52">
+      <c r="AA32" s="43">
         <v>7.61</v>
       </c>
-      <c r="AB32" s="52">
+      <c r="AB32" s="43">
         <v>7.32</v>
       </c>
-      <c r="AC32" s="39">
+      <c r="AC32" s="65">
         <v>6.88</v>
       </c>
-      <c r="AD32" s="12">
+      <c r="AD32" s="43">
         <v>7.19</v>
       </c>
-      <c r="AE32" s="52">
+      <c r="AE32" s="43">
         <v>7.3</v>
       </c>
-      <c r="AF32" s="12">
+      <c r="AF32" s="43">
         <v>7.24</v>
       </c>
-      <c r="AG32" s="12">
+      <c r="AG32" s="43">
         <v>7.23</v>
       </c>
-      <c r="AH32" s="12">
+      <c r="AH32" s="43">
         <v>7.06</v>
       </c>
-      <c r="AI32" s="12">
+      <c r="AI32" s="43">
         <v>7.09</v>
       </c>
-      <c r="AJ32" s="12">
+      <c r="AJ32" s="43">
         <v>7.14</v>
       </c>
-      <c r="AK32" s="12">
+      <c r="AK32" s="43">
         <v>7.21</v>
       </c>
-      <c r="AL32" s="12">
+      <c r="AL32" s="43">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AM32" s="12">
+      <c r="AM32" s="43">
         <v>8.17</v>
       </c>
-      <c r="AN32" s="12">
+      <c r="AN32" s="43">
         <v>7.55</v>
       </c>
-      <c r="AO32" s="12">
+      <c r="AO32" s="43">
         <v>8.01</v>
       </c>
-      <c r="AP32" s="13">
+      <c r="AP32" s="28">
         <v>7.79</v>
       </c>
-      <c r="AQ32" s="13">
+      <c r="AQ32" s="28">
         <v>7.6</v>
       </c>
-      <c r="AR32" s="13">
+      <c r="AR32" s="28">
         <v>7.41</v>
       </c>
-      <c r="AS32" s="13">
+      <c r="AS32" s="28">
         <v>7.35</v>
       </c>
-      <c r="AT32" s="12">
+      <c r="AT32" s="43">
         <v>7.29</v>
       </c>
-      <c r="AU32" s="12">
+      <c r="AU32" s="43">
         <v>7.22</v>
       </c>
-      <c r="AV32" s="12">
+      <c r="AV32" s="43">
         <v>7.21</v>
       </c>
-      <c r="AW32" s="13">
+      <c r="AW32" s="28">
         <v>7.27</v>
       </c>
-      <c r="AX32" s="13">
+      <c r="AX32" s="28">
         <v>5.59</v>
       </c>
-      <c r="AY32" s="13">
+      <c r="AY32" s="28">
         <v>5.63</v>
       </c>
-      <c r="AZ32" s="13">
+      <c r="AZ32" s="28">
         <v>5.92</v>
       </c>
-      <c r="BA32" s="34">
+      <c r="BA32" s="28">
         <v>6.45</v>
       </c>
-      <c r="BB32" s="13">
+      <c r="BB32" s="28">
         <v>6.62</v>
       </c>
-      <c r="BC32" s="13">
+      <c r="BC32" s="28">
         <v>6.67</v>
       </c>
-      <c r="BD32" s="13">
+      <c r="BD32" s="28">
         <v>6.72</v>
       </c>
-      <c r="BE32" s="34">
+      <c r="BE32" s="28">
         <v>6.74</v>
       </c>
-      <c r="BF32" s="13">
+      <c r="BF32" s="28">
         <v>6.68</v>
       </c>
-      <c r="BG32" s="13">
+      <c r="BG32" s="28">
         <v>6.69</v>
       </c>
-      <c r="BH32" s="13">
+      <c r="BH32" s="28">
         <v>6.61</v>
       </c>
-      <c r="BI32" s="13">
+      <c r="BI32" s="28">
         <v>6.63</v>
       </c>
-      <c r="BJ32" s="34">
+      <c r="BJ32" s="28">
         <v>6.07</v>
       </c>
-      <c r="BK32" s="13">
+      <c r="BK32" s="28">
         <v>6.11</v>
       </c>
-      <c r="BL32" s="13">
+      <c r="BL32" s="28">
         <v>6.89</v>
       </c>
-      <c r="BM32" s="34">
+      <c r="BM32" s="28">
         <v>6.88</v>
       </c>
+      <c r="BN32" s="28">
+        <v>6.76</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A33" s="26" t="s">
+    <row r="33" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A33" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="28">
         <v>5.14</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="28">
         <v>6.01</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="28">
         <v>6.9</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="28">
         <v>7.24</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="28">
         <v>7.27</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="28">
         <v>6.85</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="28">
         <v>7.1</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="28">
         <v>8.02</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="28">
         <v>8.23</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="28">
         <v>8.39</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="28">
         <v>8.33</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="28">
         <v>8.3000000000000007</v>
       </c>
-      <c r="N33" s="52">
+      <c r="N33" s="43">
         <v>5.18</v>
       </c>
-      <c r="O33" s="52">
+      <c r="O33" s="43">
         <v>6.65</v>
       </c>
-      <c r="P33" s="52">
+      <c r="P33" s="43">
         <v>5.54</v>
       </c>
-      <c r="Q33" s="52">
+      <c r="Q33" s="43">
         <v>5.2</v>
       </c>
-      <c r="R33" s="52">
+      <c r="R33" s="43">
         <v>5.07</v>
       </c>
-      <c r="S33" s="52">
+      <c r="S33" s="43">
         <v>5.32</v>
       </c>
-      <c r="T33" s="52">
+      <c r="T33" s="43">
         <v>5.13</v>
       </c>
-      <c r="U33" s="52">
+      <c r="U33" s="43">
         <v>5.14</v>
       </c>
-      <c r="V33" s="52">
+      <c r="V33" s="43">
         <v>5.27</v>
       </c>
-      <c r="W33" s="52">
+      <c r="W33" s="43">
         <v>5.55</v>
       </c>
-      <c r="X33" s="52">
+      <c r="X33" s="43">
         <v>5.38</v>
       </c>
-      <c r="Y33" s="52">
+      <c r="Y33" s="43">
         <v>5.69</v>
       </c>
-      <c r="Z33" s="52">
+      <c r="Z33" s="43">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AA33" s="12">
+      <c r="AA33" s="43">
         <v>6.26</v>
       </c>
-      <c r="AB33" s="52">
+      <c r="AB33" s="43">
         <v>7.05</v>
       </c>
-      <c r="AC33" s="39">
+      <c r="AC33" s="65">
         <v>6.89</v>
       </c>
-      <c r="AD33" s="12">
+      <c r="AD33" s="43">
         <v>7.23</v>
       </c>
-      <c r="AE33" s="12">
+      <c r="AE33" s="43">
         <v>7.31</v>
       </c>
-      <c r="AF33" s="12">
+      <c r="AF33" s="43">
         <v>6.89</v>
       </c>
-      <c r="AG33" s="12">
+      <c r="AG33" s="43">
         <v>6.87</v>
       </c>
-      <c r="AH33" s="12">
+      <c r="AH33" s="43">
         <v>7.08</v>
       </c>
-      <c r="AI33" s="12">
+      <c r="AI33" s="43">
         <v>6.88</v>
       </c>
-      <c r="AJ33" s="12">
+      <c r="AJ33" s="43">
         <v>6.58</v>
       </c>
-      <c r="AK33" s="12">
+      <c r="AK33" s="43">
         <v>6.7</v>
       </c>
-      <c r="AL33" s="12">
+      <c r="AL33" s="43">
         <v>9.49</v>
       </c>
-      <c r="AM33" s="12">
+      <c r="AM33" s="43">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AN33" s="12">
+      <c r="AN33" s="43">
         <v>8.24</v>
       </c>
-      <c r="AO33" s="12">
+      <c r="AO33" s="43">
         <v>9.09</v>
       </c>
-      <c r="AP33" s="13">
+      <c r="AP33" s="28">
         <v>7.79</v>
       </c>
-      <c r="AQ33" s="13">
+      <c r="AQ33" s="28">
         <v>7.66</v>
       </c>
-      <c r="AR33" s="13">
+      <c r="AR33" s="28">
         <v>7.44</v>
       </c>
-      <c r="AS33" s="13">
+      <c r="AS33" s="28">
         <v>7.43</v>
       </c>
-      <c r="AT33" s="13">
+      <c r="AT33" s="28">
         <v>7.18</v>
       </c>
-      <c r="AU33" s="13">
+      <c r="AU33" s="28">
         <v>7.22</v>
       </c>
-      <c r="AV33" s="12">
+      <c r="AV33" s="43">
         <v>7.04</v>
       </c>
-      <c r="AW33" s="13">
+      <c r="AW33" s="28">
         <v>7.07</v>
       </c>
-      <c r="AX33" s="13">
+      <c r="AX33" s="28">
         <v>5.09</v>
       </c>
-      <c r="AY33" s="13">
+      <c r="AY33" s="28">
         <v>4.1500000000000004</v>
       </c>
-      <c r="AZ33" s="13">
+      <c r="AZ33" s="28">
         <v>5.23</v>
       </c>
-      <c r="BA33" s="34">
+      <c r="BA33" s="28">
         <v>5.66</v>
       </c>
-      <c r="BB33" s="13">
+      <c r="BB33" s="28">
         <v>6.12</v>
       </c>
-      <c r="BC33" s="13">
+      <c r="BC33" s="28">
         <v>5.69</v>
       </c>
-      <c r="BD33" s="13">
+      <c r="BD33" s="28">
         <v>5.79</v>
       </c>
-      <c r="BE33" s="34">
+      <c r="BE33" s="28">
         <v>6.22</v>
       </c>
-      <c r="BF33" s="13">
+      <c r="BF33" s="28">
         <v>6.37</v>
       </c>
-      <c r="BG33" s="13">
+      <c r="BG33" s="28">
         <v>6.28</v>
       </c>
-      <c r="BH33" s="13">
+      <c r="BH33" s="28">
         <v>6.14</v>
       </c>
-      <c r="BI33" s="13">
+      <c r="BI33" s="28">
         <v>6.1</v>
       </c>
-      <c r="BJ33" s="34">
+      <c r="BJ33" s="28">
         <v>6.25</v>
       </c>
-      <c r="BK33" s="13">
+      <c r="BK33" s="28">
         <v>6.29</v>
       </c>
-      <c r="BL33" s="34">
+      <c r="BL33" s="28">
         <v>6.88</v>
       </c>
-      <c r="BM33" s="34">
+      <c r="BM33" s="28">
         <v>7.22</v>
       </c>
+      <c r="BN33" s="28">
+        <v>6.77</v>
+      </c>
     </row>
-    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A34" s="26" t="s">
+    <row r="34" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A34" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="28">
         <v>3.92</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="28">
         <v>4.88</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="28">
         <v>6.56</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="28">
         <v>6.17</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="28">
         <v>6.2</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="28">
         <v>7.01</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="28">
         <v>7.27</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="28">
         <v>7.77</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="28">
         <v>7.92</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="28">
         <v>7.96</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="28">
         <v>8.15</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="28">
         <v>7.9</v>
       </c>
-      <c r="N34" s="52">
+      <c r="N34" s="43">
         <v>6.29</v>
       </c>
-      <c r="O34" s="52">
+      <c r="O34" s="43">
         <v>8.39</v>
       </c>
-      <c r="P34" s="52">
+      <c r="P34" s="43">
         <v>7.47</v>
       </c>
-      <c r="Q34" s="52">
+      <c r="Q34" s="43">
         <v>7.52</v>
       </c>
-      <c r="R34" s="52">
+      <c r="R34" s="43">
         <v>7.38</v>
       </c>
-      <c r="S34" s="52">
+      <c r="S34" s="43">
         <v>7.33</v>
       </c>
-      <c r="T34" s="52">
+      <c r="T34" s="43">
         <v>7.1</v>
       </c>
-      <c r="U34" s="52">
+      <c r="U34" s="43">
         <v>7.14</v>
       </c>
-      <c r="V34" s="52">
+      <c r="V34" s="43">
         <v>6.55</v>
       </c>
-      <c r="W34" s="52">
+      <c r="W34" s="43">
         <v>6.46</v>
       </c>
-      <c r="X34" s="52">
+      <c r="X34" s="43">
         <v>6.19</v>
       </c>
-      <c r="Y34" s="52">
+      <c r="Y34" s="43">
         <v>6.22</v>
       </c>
-      <c r="Z34" s="52">
+      <c r="Z34" s="43">
         <v>9.68</v>
       </c>
-      <c r="AA34" s="12">
+      <c r="AA34" s="43">
         <v>10.16</v>
       </c>
-      <c r="AB34" s="52">
+      <c r="AB34" s="43">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AC34" s="39">
+      <c r="AC34" s="65">
         <v>7.59</v>
       </c>
-      <c r="AD34" s="12">
+      <c r="AD34" s="43">
         <v>7.18</v>
       </c>
-      <c r="AE34" s="12">
+      <c r="AE34" s="43">
         <v>7.27</v>
       </c>
-      <c r="AF34" s="12">
+      <c r="AF34" s="43">
         <v>8.14</v>
       </c>
-      <c r="AG34" s="12">
+      <c r="AG34" s="43">
         <v>7.97</v>
       </c>
-      <c r="AH34" s="12">
+      <c r="AH34" s="43">
         <v>7.61</v>
       </c>
-      <c r="AI34" s="12">
+      <c r="AI34" s="43">
         <v>7.59</v>
       </c>
-      <c r="AJ34" s="12">
+      <c r="AJ34" s="43">
         <v>7.65</v>
       </c>
-      <c r="AK34" s="12">
+      <c r="AK34" s="43">
         <v>7.58</v>
       </c>
-      <c r="AL34" s="12">
+      <c r="AL34" s="43">
         <v>11.02</v>
       </c>
-      <c r="AM34" s="12">
+      <c r="AM34" s="43">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AN34" s="12">
+      <c r="AN34" s="43">
         <v>7.62</v>
       </c>
-      <c r="AO34" s="12">
+      <c r="AO34" s="43">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AP34" s="13">
+      <c r="AP34" s="28">
         <v>8.56</v>
       </c>
-      <c r="AQ34" s="13">
+      <c r="AQ34" s="28">
         <v>8.15</v>
       </c>
-      <c r="AR34" s="13">
+      <c r="AR34" s="28">
         <v>7.21</v>
       </c>
-      <c r="AS34" s="13">
+      <c r="AS34" s="28">
         <v>7.4</v>
       </c>
-      <c r="AT34" s="13">
+      <c r="AT34" s="28">
         <v>7.65</v>
       </c>
-      <c r="AU34" s="13">
+      <c r="AU34" s="28">
         <v>7.88</v>
       </c>
-      <c r="AV34" s="12">
+      <c r="AV34" s="43">
         <v>7.82</v>
       </c>
-      <c r="AW34" s="13">
+      <c r="AW34" s="28">
         <v>7.89</v>
       </c>
-      <c r="AX34" s="13">
+      <c r="AX34" s="28">
         <v>4.7</v>
       </c>
-      <c r="AY34" s="13">
+      <c r="AY34" s="28">
         <v>4.96</v>
       </c>
-      <c r="AZ34" s="13">
+      <c r="AZ34" s="28">
         <v>5.71</v>
       </c>
-      <c r="BA34" s="34">
+      <c r="BA34" s="28">
         <v>5.35</v>
       </c>
-      <c r="BB34" s="13">
+      <c r="BB34" s="28">
         <v>5.48</v>
       </c>
-      <c r="BC34" s="13">
+      <c r="BC34" s="28">
         <v>6</v>
       </c>
-      <c r="BD34" s="13">
+      <c r="BD34" s="28">
         <v>6.18</v>
       </c>
-      <c r="BE34" s="34">
+      <c r="BE34" s="28">
         <v>6.23</v>
       </c>
-      <c r="BF34" s="13">
+      <c r="BF34" s="28">
         <v>6.01</v>
       </c>
-      <c r="BG34" s="13">
+      <c r="BG34" s="28">
         <v>6.53</v>
       </c>
-      <c r="BH34" s="13">
+      <c r="BH34" s="28">
         <v>6.5</v>
       </c>
-      <c r="BI34" s="13">
+      <c r="BI34" s="28">
         <v>6.45</v>
       </c>
-      <c r="BJ34" s="34">
+      <c r="BJ34" s="28">
         <v>9.76</v>
       </c>
-      <c r="BK34" s="13">
+      <c r="BK34" s="28">
         <v>6.7</v>
       </c>
-      <c r="BL34" s="34">
+      <c r="BL34" s="28">
         <v>6.07</v>
       </c>
-      <c r="BM34" s="34">
+      <c r="BM34" s="28">
         <v>6.11</v>
       </c>
+      <c r="BN34" s="28">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A35" s="26" t="s">
+    <row r="35" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A35" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="28">
         <v>2.5299999999999998</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="28">
         <v>4.28</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="28">
         <v>5.26</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="28">
         <v>5.52</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="28">
         <v>6.06</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="28">
         <v>5.75</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="28">
         <v>5.73</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="28">
         <v>6.62</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="28">
         <v>6.47</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="28">
         <v>6.54</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="28">
         <v>6.52</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="28">
         <v>6.45</v>
       </c>
-      <c r="N35" s="52">
+      <c r="N35" s="43">
         <v>4.67</v>
       </c>
-      <c r="O35" s="52">
+      <c r="O35" s="43">
         <v>7.08</v>
       </c>
-      <c r="P35" s="52">
+      <c r="P35" s="43">
         <v>5.34</v>
       </c>
-      <c r="Q35" s="52">
+      <c r="Q35" s="43">
         <v>5.22</v>
       </c>
-      <c r="R35" s="52">
+      <c r="R35" s="43">
         <v>5.52</v>
       </c>
-      <c r="S35" s="52">
+      <c r="S35" s="43">
         <v>5.32</v>
       </c>
-      <c r="T35" s="52">
+      <c r="T35" s="43">
         <v>5.22</v>
       </c>
-      <c r="U35" s="52">
+      <c r="U35" s="43">
         <v>5.42</v>
       </c>
-      <c r="V35" s="52">
+      <c r="V35" s="43">
         <v>5.51</v>
       </c>
-      <c r="W35" s="52">
+      <c r="W35" s="43">
         <v>5.53</v>
       </c>
-      <c r="X35" s="52">
+      <c r="X35" s="43">
         <v>5.99</v>
       </c>
-      <c r="Y35" s="52">
+      <c r="Y35" s="43">
         <v>5.97</v>
       </c>
-      <c r="Z35" s="52">
+      <c r="Z35" s="43">
         <v>3.58</v>
       </c>
-      <c r="AA35" s="12">
+      <c r="AA35" s="43">
         <v>3.49</v>
       </c>
-      <c r="AB35" s="52">
+      <c r="AB35" s="43">
         <v>3.69</v>
       </c>
-      <c r="AC35" s="53">
+      <c r="AC35" s="68">
         <v>3.7</v>
       </c>
-      <c r="AD35" s="12">
+      <c r="AD35" s="43">
         <v>4.93</v>
       </c>
-      <c r="AE35" s="12">
+      <c r="AE35" s="43">
         <v>5.08</v>
       </c>
-      <c r="AF35" s="12">
+      <c r="AF35" s="43">
         <v>5.77</v>
       </c>
-      <c r="AG35" s="12">
+      <c r="AG35" s="43">
         <v>6.15</v>
       </c>
-      <c r="AH35" s="12">
+      <c r="AH35" s="43">
         <v>5.83</v>
       </c>
-      <c r="AI35" s="12">
+      <c r="AI35" s="43">
         <v>5.87</v>
       </c>
-      <c r="AJ35" s="12">
+      <c r="AJ35" s="43">
         <v>5.77</v>
       </c>
-      <c r="AK35" s="12">
+      <c r="AK35" s="43">
         <v>5.67</v>
       </c>
-      <c r="AL35" s="12">
+      <c r="AL35" s="43">
         <v>8.2799999999999994</v>
       </c>
-      <c r="AM35" s="12">
+      <c r="AM35" s="43">
         <v>7.19</v>
       </c>
-      <c r="AN35" s="12">
+      <c r="AN35" s="43">
         <v>6.67</v>
       </c>
-      <c r="AO35" s="12">
+      <c r="AO35" s="43">
         <v>6.98</v>
       </c>
-      <c r="AP35" s="13">
+      <c r="AP35" s="28">
         <v>6.29</v>
       </c>
-      <c r="AQ35" s="13">
+      <c r="AQ35" s="28">
         <v>6.22</v>
       </c>
-      <c r="AR35" s="13">
+      <c r="AR35" s="28">
         <v>6.45</v>
       </c>
-      <c r="AS35" s="13">
+      <c r="AS35" s="28">
         <v>6.42</v>
       </c>
-      <c r="AT35" s="13">
+      <c r="AT35" s="28">
         <v>6.42</v>
       </c>
-      <c r="AU35" s="13">
+      <c r="AU35" s="28">
         <v>6.04</v>
       </c>
-      <c r="AV35" s="12">
+      <c r="AV35" s="43">
         <v>6.22</v>
       </c>
-      <c r="AW35" s="13">
+      <c r="AW35" s="28">
         <v>6.05</v>
       </c>
-      <c r="AX35" s="13">
+      <c r="AX35" s="28">
         <v>5.21</v>
       </c>
-      <c r="AY35" s="13">
+      <c r="AY35" s="28">
         <v>6.84</v>
       </c>
-      <c r="AZ35" s="13">
+      <c r="AZ35" s="28">
         <v>6.44</v>
       </c>
-      <c r="BA35" s="34">
+      <c r="BA35" s="28">
         <v>6.73</v>
       </c>
-      <c r="BB35" s="13">
+      <c r="BB35" s="28">
         <v>6.42</v>
       </c>
-      <c r="BC35" s="13">
+      <c r="BC35" s="28">
         <v>7.05</v>
       </c>
-      <c r="BD35" s="13">
+      <c r="BD35" s="28">
         <v>6.97</v>
       </c>
-      <c r="BE35" s="34">
+      <c r="BE35" s="28">
         <v>6.7</v>
       </c>
-      <c r="BF35" s="13">
+      <c r="BF35" s="28">
         <v>6.48</v>
       </c>
-      <c r="BG35" s="13">
+      <c r="BG35" s="28">
         <v>6.41</v>
       </c>
-      <c r="BH35" s="13">
+      <c r="BH35" s="28">
         <v>6.17</v>
       </c>
-      <c r="BI35" s="13">
+      <c r="BI35" s="28">
         <v>6.31</v>
       </c>
-      <c r="BJ35" s="34">
+      <c r="BJ35" s="28">
         <v>5.81</v>
       </c>
-      <c r="BK35" s="13">
+      <c r="BK35" s="28">
         <v>5.31</v>
       </c>
-      <c r="BL35" s="34">
+      <c r="BL35" s="28">
         <v>5.86</v>
       </c>
-      <c r="BM35" s="34">
+      <c r="BM35" s="28">
         <v>6.6</v>
       </c>
+      <c r="BN35" s="28">
+        <v>6.65</v>
+      </c>
     </row>
-    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A36" s="26" t="s">
+    <row r="36" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A36" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B36" s="28">
         <v>9.82</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="28">
         <v>10.32</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="28">
         <v>8.68</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="28">
         <v>10.66</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="28">
         <v>11.77</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="28">
         <v>11.98</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="28">
         <v>12.06</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="28">
         <v>12.67</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="28">
         <v>14.21</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="28">
         <v>14.04</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="28">
         <v>13.55</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="28">
         <v>13.29</v>
       </c>
-      <c r="N36" s="52">
+      <c r="N36" s="43">
         <v>14.64</v>
       </c>
-      <c r="O36" s="52">
+      <c r="O36" s="43">
         <v>14.54</v>
       </c>
-      <c r="P36" s="52">
+      <c r="P36" s="43">
         <v>13.48</v>
       </c>
-      <c r="Q36" s="52">
+      <c r="Q36" s="43">
         <v>13.1</v>
       </c>
-      <c r="R36" s="52">
+      <c r="R36" s="43">
         <v>12.46</v>
       </c>
-      <c r="S36" s="52">
+      <c r="S36" s="43">
         <v>11.58</v>
       </c>
-      <c r="T36" s="52">
+      <c r="T36" s="43">
         <v>10.32</v>
       </c>
-      <c r="U36" s="52">
+      <c r="U36" s="43">
         <v>9.7799999999999994</v>
       </c>
-      <c r="V36" s="52">
+      <c r="V36" s="43">
         <v>9.73</v>
       </c>
-      <c r="W36" s="52">
+      <c r="W36" s="43">
         <v>9.68</v>
       </c>
-      <c r="X36" s="52">
+      <c r="X36" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="Y36" s="52">
+      <c r="Y36" s="43">
         <v>9.07</v>
       </c>
-      <c r="Z36" s="52">
+      <c r="Z36" s="43">
         <v>7.57</v>
       </c>
-      <c r="AA36" s="12">
+      <c r="AA36" s="43">
         <v>8.4</v>
       </c>
-      <c r="AB36" s="52">
+      <c r="AB36" s="43">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AC36" s="39">
+      <c r="AC36" s="65">
         <v>7.66</v>
       </c>
-      <c r="AD36" s="12">
+      <c r="AD36" s="43">
         <v>7.66</v>
       </c>
-      <c r="AE36" s="12">
+      <c r="AE36" s="43">
         <v>8.1</v>
       </c>
-      <c r="AF36" s="12">
+      <c r="AF36" s="43">
         <v>8.48</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AG36" s="43">
         <v>8.76</v>
       </c>
-      <c r="AH36" s="12">
+      <c r="AH36" s="43">
         <v>8.76</v>
       </c>
-      <c r="AI36" s="12">
+      <c r="AI36" s="43">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AJ36" s="12">
+      <c r="AJ36" s="43">
         <v>9.15</v>
       </c>
-      <c r="AK36" s="12">
+      <c r="AK36" s="43">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AL36" s="12">
+      <c r="AL36" s="43">
         <v>15.37</v>
       </c>
-      <c r="AM36" s="12">
+      <c r="AM36" s="43">
         <v>12.31</v>
       </c>
-      <c r="AN36" s="12">
+      <c r="AN36" s="43">
         <v>9.4</v>
       </c>
-      <c r="AO36" s="12">
+      <c r="AO36" s="43">
         <v>10.27</v>
       </c>
-      <c r="AP36" s="13">
+      <c r="AP36" s="28">
         <v>11.33</v>
       </c>
-      <c r="AQ36" s="13">
+      <c r="AQ36" s="28">
         <v>11.17</v>
       </c>
-      <c r="AR36" s="13">
+      <c r="AR36" s="28">
         <v>10.44</v>
       </c>
-      <c r="AS36" s="13">
+      <c r="AS36" s="28">
         <v>10</v>
       </c>
-      <c r="AT36" s="13">
+      <c r="AT36" s="28">
         <v>10.050000000000001</v>
       </c>
-      <c r="AU36" s="13">
+      <c r="AU36" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AV36" s="12">
+      <c r="AV36" s="43">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AW36" s="13">
+      <c r="AW36" s="28">
         <v>9.6</v>
       </c>
-      <c r="AX36" s="13">
+      <c r="AX36" s="28">
         <v>5.5</v>
       </c>
-      <c r="AY36" s="13">
+      <c r="AY36" s="28">
         <v>6.59</v>
       </c>
-      <c r="AZ36" s="13">
+      <c r="AZ36" s="28">
         <v>8.08</v>
       </c>
-      <c r="BA36" s="34">
+      <c r="BA36" s="28">
         <v>9.09</v>
       </c>
-      <c r="BB36" s="13">
+      <c r="BB36" s="28">
         <v>9.48</v>
       </c>
-      <c r="BC36" s="13">
+      <c r="BC36" s="28">
         <v>9.23</v>
       </c>
-      <c r="BD36" s="13">
+      <c r="BD36" s="28">
         <v>8.94</v>
       </c>
-      <c r="BE36" s="34">
+      <c r="BE36" s="28">
         <v>8.69</v>
       </c>
-      <c r="BF36" s="13">
+      <c r="BF36" s="28">
         <v>8.19</v>
       </c>
-      <c r="BG36" s="13">
+      <c r="BG36" s="28">
         <v>7.83</v>
       </c>
-      <c r="BH36" s="13">
+      <c r="BH36" s="28">
         <v>7.99</v>
       </c>
-      <c r="BI36" s="13">
+      <c r="BI36" s="28">
         <v>8.52</v>
       </c>
-      <c r="BJ36" s="34">
+      <c r="BJ36" s="28">
         <v>7.96</v>
       </c>
-      <c r="BK36" s="13">
+      <c r="BK36" s="28">
         <v>10.029999999999999</v>
       </c>
-      <c r="BL36" s="34">
+      <c r="BL36" s="28">
         <v>12.04</v>
       </c>
-      <c r="BM36" s="34">
+      <c r="BM36" s="28">
         <v>10.67</v>
       </c>
+      <c r="BN36" s="28">
+        <v>10.11</v>
+      </c>
     </row>
-    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A37" s="26" t="s">
+    <row r="37" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B37" s="28">
         <v>9.73</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C37" s="28">
         <v>8.5</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D37" s="28">
         <v>8.4499999999999993</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E37" s="28">
         <v>8.32</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F37" s="28">
         <v>8.06</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G37" s="28">
         <v>8.0299999999999994</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="28">
         <v>8.4600000000000009</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I37" s="28">
         <v>9.69</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J37" s="28">
         <v>9.64</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="28">
         <v>9.91</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L37" s="28">
         <v>9.92</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="28">
         <v>9.67</v>
       </c>
-      <c r="N37" s="52">
+      <c r="N37" s="43">
         <v>8.7799999999999994</v>
       </c>
-      <c r="O37" s="52">
+      <c r="O37" s="43">
         <v>9.59</v>
       </c>
-      <c r="P37" s="52">
+      <c r="P37" s="43">
         <v>10.08</v>
       </c>
-      <c r="Q37" s="52">
+      <c r="Q37" s="43">
         <v>9.83</v>
       </c>
-      <c r="R37" s="52">
+      <c r="R37" s="43">
         <v>10.67</v>
       </c>
-      <c r="S37" s="52">
+      <c r="S37" s="43">
         <v>9.65</v>
       </c>
-      <c r="T37" s="52">
+      <c r="T37" s="43">
         <v>9.3000000000000007</v>
       </c>
-      <c r="U37" s="52">
+      <c r="U37" s="43">
         <v>9.8000000000000007</v>
       </c>
-      <c r="V37" s="52">
+      <c r="V37" s="43">
         <v>9.77</v>
       </c>
-      <c r="W37" s="52">
+      <c r="W37" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="X37" s="52">
+      <c r="X37" s="43">
         <v>9.2100000000000009</v>
       </c>
-      <c r="Y37" s="52">
+      <c r="Y37" s="43">
         <v>9.5299999999999994</v>
       </c>
-      <c r="Z37" s="52">
+      <c r="Z37" s="43">
         <v>9.57</v>
       </c>
-      <c r="AA37" s="12">
+      <c r="AA37" s="43">
         <v>8.08</v>
       </c>
-      <c r="AB37" s="52">
+      <c r="AB37" s="43">
         <v>7.84</v>
       </c>
-      <c r="AC37" s="39">
+      <c r="AC37" s="65">
         <v>7.22</v>
       </c>
-      <c r="AD37" s="12">
+      <c r="AD37" s="43">
         <v>6.79</v>
       </c>
-      <c r="AE37" s="12">
+      <c r="AE37" s="43">
         <v>6.42</v>
       </c>
-      <c r="AF37" s="12">
+      <c r="AF37" s="43">
         <v>6.58</v>
       </c>
-      <c r="AG37" s="12">
+      <c r="AG37" s="43">
         <v>7.24</v>
       </c>
-      <c r="AH37" s="12">
+      <c r="AH37" s="43">
         <v>6.95</v>
       </c>
-      <c r="AI37" s="12">
+      <c r="AI37" s="43">
         <v>7.59</v>
       </c>
-      <c r="AJ37" s="12">
+      <c r="AJ37" s="43">
         <v>7.52</v>
       </c>
-      <c r="AK37" s="12">
+      <c r="AK37" s="43">
         <v>7.45</v>
       </c>
-      <c r="AL37" s="12">
+      <c r="AL37" s="43">
         <v>9.73</v>
       </c>
-      <c r="AM37" s="12">
+      <c r="AM37" s="43">
         <v>9.61</v>
       </c>
-      <c r="AN37" s="12">
+      <c r="AN37" s="43">
         <v>10.16</v>
       </c>
-      <c r="AO37" s="12">
+      <c r="AO37" s="43">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AP37" s="13">
+      <c r="AP37" s="28">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AQ37" s="13">
+      <c r="AQ37" s="28">
         <v>8.74</v>
       </c>
-      <c r="AR37" s="13">
+      <c r="AR37" s="28">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AS37" s="13">
+      <c r="AS37" s="28">
         <v>8.32</v>
       </c>
-      <c r="AT37" s="13">
+      <c r="AT37" s="28">
         <v>7.83</v>
       </c>
-      <c r="AU37" s="13">
+      <c r="AU37" s="28">
         <v>7.72</v>
       </c>
-      <c r="AV37" s="12">
+      <c r="AV37" s="43">
         <v>7.58</v>
       </c>
-      <c r="AW37" s="13">
+      <c r="AW37" s="28">
         <v>7.45</v>
       </c>
-      <c r="AX37" s="13">
+      <c r="AX37" s="28">
         <v>8.33</v>
       </c>
-      <c r="AY37" s="13">
+      <c r="AY37" s="28">
         <v>5.99</v>
       </c>
-      <c r="AZ37" s="13">
+      <c r="AZ37" s="28">
         <v>7.83</v>
       </c>
-      <c r="BA37" s="34">
+      <c r="BA37" s="28">
         <v>8.2200000000000006</v>
       </c>
-      <c r="BB37" s="13">
+      <c r="BB37" s="28">
         <v>7.77</v>
       </c>
-      <c r="BC37" s="13">
+      <c r="BC37" s="28">
         <v>7.25</v>
       </c>
-      <c r="BD37" s="13">
+      <c r="BD37" s="28">
         <v>7.45</v>
       </c>
-      <c r="BE37" s="34">
+      <c r="BE37" s="28">
         <v>7.19</v>
       </c>
-      <c r="BF37" s="13">
+      <c r="BF37" s="28">
         <v>7.09</v>
       </c>
-      <c r="BG37" s="13">
+      <c r="BG37" s="28">
         <v>6.82</v>
       </c>
-      <c r="BH37" s="13">
+      <c r="BH37" s="28">
         <v>6.9</v>
       </c>
-      <c r="BI37" s="13">
+      <c r="BI37" s="28">
         <v>6.95</v>
       </c>
-      <c r="BJ37" s="34">
+      <c r="BJ37" s="28">
         <v>5.34</v>
       </c>
-      <c r="BK37" s="13">
+      <c r="BK37" s="28">
         <v>6.06</v>
       </c>
-      <c r="BL37" s="34">
+      <c r="BL37" s="28">
         <v>6.91</v>
       </c>
-      <c r="BM37" s="34">
+      <c r="BM37" s="28">
         <v>7.56</v>
       </c>
+      <c r="BN37" s="28">
+        <v>7.91</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A38" s="26" t="s">
+    <row r="38" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A38" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B38" s="28">
         <v>9.51</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="28">
         <v>9.14</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D38" s="28">
         <v>8.43</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E38" s="28">
         <v>9.18</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="28">
         <v>10.220000000000001</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G38" s="28">
         <v>10.41</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="28">
         <v>10.33</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I38" s="28">
         <v>11.14</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J38" s="28">
         <v>11.62</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="28">
         <v>12.05</v>
       </c>
-      <c r="L38" s="13">
+      <c r="L38" s="28">
         <v>11.92</v>
       </c>
-      <c r="M38" s="13">
+      <c r="M38" s="28">
         <v>11.51</v>
       </c>
-      <c r="N38" s="52">
+      <c r="N38" s="43">
         <v>7.59</v>
       </c>
-      <c r="O38" s="52">
+      <c r="O38" s="43">
         <v>10.91</v>
       </c>
-      <c r="P38" s="52">
+      <c r="P38" s="43">
         <v>10.029999999999999</v>
       </c>
-      <c r="Q38" s="52">
+      <c r="Q38" s="43">
         <v>9.59</v>
       </c>
-      <c r="R38" s="52">
+      <c r="R38" s="43">
         <v>9.83</v>
       </c>
-      <c r="S38" s="52">
+      <c r="S38" s="43">
         <v>9.02</v>
       </c>
-      <c r="T38" s="52">
+      <c r="T38" s="43">
         <v>8.98</v>
       </c>
-      <c r="U38" s="52">
+      <c r="U38" s="43">
         <v>8.9499999999999993</v>
       </c>
-      <c r="V38" s="52">
+      <c r="V38" s="43">
         <v>9.24</v>
       </c>
-      <c r="W38" s="52">
+      <c r="W38" s="43">
         <v>8.98</v>
       </c>
-      <c r="X38" s="52">
+      <c r="X38" s="43">
         <v>8.5399999999999991</v>
       </c>
-      <c r="Y38" s="52">
+      <c r="Y38" s="43">
         <v>8.5299999999999994</v>
       </c>
-      <c r="Z38" s="52">
+      <c r="Z38" s="43">
         <v>7.13</v>
       </c>
-      <c r="AA38" s="12">
+      <c r="AA38" s="43">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AB38" s="52">
+      <c r="AB38" s="43">
         <v>9.2799999999999994</v>
       </c>
-      <c r="AC38" s="39">
+      <c r="AC38" s="65">
         <v>9.32</v>
       </c>
-      <c r="AD38" s="12">
+      <c r="AD38" s="43">
         <v>9.68</v>
       </c>
-      <c r="AE38" s="12">
+      <c r="AE38" s="43">
         <v>9.3699999999999992</v>
       </c>
-      <c r="AF38" s="12">
+      <c r="AF38" s="43">
         <v>8.99</v>
       </c>
-      <c r="AG38" s="12">
+      <c r="AG38" s="43">
         <v>9.27</v>
       </c>
-      <c r="AH38" s="12">
+      <c r="AH38" s="43">
         <v>8.83</v>
       </c>
-      <c r="AI38" s="12">
+      <c r="AI38" s="43">
         <v>8.9</v>
       </c>
-      <c r="AJ38" s="12">
+      <c r="AJ38" s="43">
         <v>9.0500000000000007</v>
       </c>
-      <c r="AK38" s="12">
+      <c r="AK38" s="43">
         <v>9.17</v>
       </c>
-      <c r="AL38" s="12">
+      <c r="AL38" s="43">
         <v>12.7</v>
       </c>
-      <c r="AM38" s="12">
+      <c r="AM38" s="43">
         <v>10.92</v>
       </c>
-      <c r="AN38" s="12">
+      <c r="AN38" s="43">
         <v>9.91</v>
       </c>
-      <c r="AO38" s="12">
+      <c r="AO38" s="43">
         <v>10.43</v>
       </c>
-      <c r="AP38" s="13">
+      <c r="AP38" s="28">
         <v>9.68</v>
       </c>
-      <c r="AQ38" s="13">
+      <c r="AQ38" s="28">
         <v>9.58</v>
       </c>
-      <c r="AR38" s="13">
+      <c r="AR38" s="28">
         <v>9.16</v>
       </c>
-      <c r="AS38" s="13">
+      <c r="AS38" s="28">
         <v>9.2100000000000009</v>
       </c>
-      <c r="AT38" s="13">
+      <c r="AT38" s="28">
         <v>8.82</v>
       </c>
-      <c r="AU38" s="13">
+      <c r="AU38" s="28">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AV38" s="12">
+      <c r="AV38" s="43">
         <v>8.93</v>
       </c>
-      <c r="AW38" s="13">
+      <c r="AW38" s="28">
         <v>9.16</v>
       </c>
-      <c r="AX38" s="13">
+      <c r="AX38" s="28">
         <v>6.84</v>
       </c>
-      <c r="AY38" s="13">
+      <c r="AY38" s="28">
         <v>6.54</v>
       </c>
-      <c r="AZ38" s="13">
+      <c r="AZ38" s="28">
         <v>6.5</v>
       </c>
-      <c r="BA38" s="34">
+      <c r="BA38" s="28">
         <v>8.31</v>
       </c>
-      <c r="BB38" s="13">
+      <c r="BB38" s="28">
         <v>8.75</v>
       </c>
-      <c r="BC38" s="13">
+      <c r="BC38" s="28">
         <v>8.67</v>
       </c>
-      <c r="BD38" s="13">
+      <c r="BD38" s="28">
         <v>8.36</v>
       </c>
-      <c r="BE38" s="34">
+      <c r="BE38" s="28">
         <v>8.14</v>
       </c>
-      <c r="BF38" s="13">
+      <c r="BF38" s="28">
         <v>8.08</v>
       </c>
-      <c r="BG38" s="13">
+      <c r="BG38" s="28">
         <v>8.1199999999999992</v>
       </c>
-      <c r="BH38" s="13">
+      <c r="BH38" s="28">
         <v>8.1</v>
       </c>
-      <c r="BI38" s="13">
+      <c r="BI38" s="28">
         <v>8.19</v>
       </c>
-      <c r="BJ38" s="34">
+      <c r="BJ38" s="28">
         <v>8.51</v>
       </c>
-      <c r="BK38" s="13">
+      <c r="BK38" s="28">
         <v>7.88</v>
       </c>
-      <c r="BL38" s="34">
+      <c r="BL38" s="28">
         <v>7.82</v>
       </c>
-      <c r="BM38" s="34">
+      <c r="BM38" s="28">
         <v>8.0500000000000007</v>
       </c>
+      <c r="BN38" s="28">
+        <v>7.39</v>
+      </c>
     </row>
-    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A39" s="26" t="s">
+    <row r="39" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A39" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="13">
+      <c r="B39" s="28">
         <v>5.36</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="28">
         <v>7.78</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D39" s="28">
         <v>7.41</v>
       </c>
-      <c r="E39" s="13">
+      <c r="E39" s="28">
         <v>7.29</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F39" s="28">
         <v>6.62</v>
       </c>
-      <c r="G39" s="13">
+      <c r="G39" s="28">
         <v>7.37</v>
       </c>
-      <c r="H39" s="13">
+      <c r="H39" s="28">
         <v>6.98</v>
       </c>
-      <c r="I39" s="13">
+      <c r="I39" s="28">
         <v>7.54</v>
       </c>
-      <c r="J39" s="13">
+      <c r="J39" s="28">
         <v>8.33</v>
       </c>
-      <c r="K39" s="13">
+      <c r="K39" s="28">
         <v>8.5</v>
       </c>
-      <c r="L39" s="13">
+      <c r="L39" s="28">
         <v>8.17</v>
       </c>
-      <c r="M39" s="13">
+      <c r="M39" s="28">
         <v>7.97</v>
       </c>
-      <c r="N39" s="52">
+      <c r="N39" s="43">
         <v>3.59</v>
       </c>
-      <c r="O39" s="52">
+      <c r="O39" s="43">
         <v>9.84</v>
       </c>
-      <c r="P39" s="52">
+      <c r="P39" s="43">
         <v>9.41</v>
       </c>
-      <c r="Q39" s="52">
+      <c r="Q39" s="43">
         <v>7.98</v>
       </c>
-      <c r="R39" s="52">
+      <c r="R39" s="43">
         <v>7.23</v>
       </c>
-      <c r="S39" s="52">
+      <c r="S39" s="43">
         <v>7.14</v>
       </c>
-      <c r="T39" s="52">
+      <c r="T39" s="43">
         <v>6.83</v>
       </c>
-      <c r="U39" s="52">
+      <c r="U39" s="43">
         <v>6.78</v>
       </c>
-      <c r="V39" s="52">
+      <c r="V39" s="43">
         <v>6.37</v>
       </c>
-      <c r="W39" s="52">
+      <c r="W39" s="43">
         <v>6.25</v>
       </c>
-      <c r="X39" s="52">
+      <c r="X39" s="43">
         <v>6.37</v>
       </c>
-      <c r="Y39" s="52">
+      <c r="Y39" s="43">
         <v>6.35</v>
       </c>
-      <c r="Z39" s="52">
+      <c r="Z39" s="43">
         <v>11.08</v>
       </c>
-      <c r="AA39" s="12">
+      <c r="AA39" s="43">
         <v>8.91</v>
       </c>
-      <c r="AB39" s="52">
+      <c r="AB39" s="43">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AC39" s="53">
+      <c r="AC39" s="68">
         <v>8</v>
       </c>
-      <c r="AD39" s="12">
+      <c r="AD39" s="43">
         <v>8.4700000000000006</v>
       </c>
-      <c r="AE39" s="12">
+      <c r="AE39" s="43">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AF39" s="12">
+      <c r="AF39" s="43">
         <v>8.64</v>
       </c>
-      <c r="AG39" s="12">
+      <c r="AG39" s="43">
         <v>8.58</v>
       </c>
-      <c r="AH39" s="12">
+      <c r="AH39" s="43">
         <v>8.41</v>
       </c>
-      <c r="AI39" s="12">
+      <c r="AI39" s="43">
         <v>8.5399999999999991</v>
       </c>
-      <c r="AJ39" s="12">
+      <c r="AJ39" s="43">
         <v>8.52</v>
       </c>
-      <c r="AK39" s="12">
+      <c r="AK39" s="43">
         <v>8.36</v>
       </c>
-      <c r="AL39" s="12">
+      <c r="AL39" s="43">
         <v>10.42</v>
       </c>
-      <c r="AM39" s="12">
+      <c r="AM39" s="43">
         <v>8.49</v>
       </c>
-      <c r="AN39" s="12">
+      <c r="AN39" s="43">
         <v>7.91</v>
       </c>
-      <c r="AO39" s="12">
+      <c r="AO39" s="43">
         <v>8.06</v>
       </c>
-      <c r="AP39" s="13">
+      <c r="AP39" s="28">
         <v>8.1</v>
       </c>
-      <c r="AQ39" s="13">
+      <c r="AQ39" s="28">
         <v>7.92</v>
       </c>
-      <c r="AR39" s="13">
+      <c r="AR39" s="28">
         <v>8.09</v>
       </c>
-      <c r="AS39" s="13">
+      <c r="AS39" s="28">
         <v>7.86</v>
       </c>
-      <c r="AT39" s="13">
+      <c r="AT39" s="28">
         <v>7.96</v>
       </c>
-      <c r="AU39" s="13">
+      <c r="AU39" s="28">
         <v>7.53</v>
       </c>
-      <c r="AV39" s="12">
+      <c r="AV39" s="43">
         <v>7.56</v>
       </c>
-      <c r="AW39" s="13">
+      <c r="AW39" s="28">
         <v>7.62</v>
       </c>
-      <c r="AX39" s="13">
+      <c r="AX39" s="28">
         <v>5.45</v>
       </c>
-      <c r="AY39" s="13">
+      <c r="AY39" s="28">
         <v>6.11</v>
       </c>
-      <c r="AZ39" s="13">
+      <c r="AZ39" s="28">
         <v>5.59</v>
       </c>
-      <c r="BA39" s="34">
+      <c r="BA39" s="28">
         <v>6.22</v>
       </c>
-      <c r="BB39" s="13">
+      <c r="BB39" s="28">
         <v>6.7</v>
       </c>
-      <c r="BC39" s="13">
+      <c r="BC39" s="28">
         <v>6.52</v>
       </c>
-      <c r="BD39" s="13">
+      <c r="BD39" s="28">
         <v>6.61</v>
       </c>
-      <c r="BE39" s="34">
+      <c r="BE39" s="28">
         <v>6.78</v>
       </c>
-      <c r="BF39" s="13">
+      <c r="BF39" s="28">
         <v>6.75</v>
       </c>
-      <c r="BG39" s="13">
+      <c r="BG39" s="28">
         <v>6.86</v>
       </c>
-      <c r="BH39" s="13">
+      <c r="BH39" s="28">
         <v>6.81</v>
       </c>
-      <c r="BI39" s="13">
+      <c r="BI39" s="28">
         <v>6.96</v>
       </c>
-      <c r="BJ39" s="34">
+      <c r="BJ39" s="28">
         <v>5.59</v>
       </c>
-      <c r="BK39" s="13">
+      <c r="BK39" s="28">
         <v>4.6500000000000004</v>
       </c>
-      <c r="BL39" s="34">
+      <c r="BL39" s="28">
         <v>6.93</v>
       </c>
-      <c r="BM39" s="34">
+      <c r="BM39" s="28">
         <v>7.24</v>
       </c>
+      <c r="BN39" s="28">
+        <v>7.4</v>
+      </c>
     </row>
-    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A40" s="26" t="s">
+    <row r="40" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A40" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="13">
+      <c r="B40" s="28">
         <v>4.42</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C40" s="28">
         <v>2.99</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D40" s="28">
         <v>3.7</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E40" s="28">
         <v>5.23</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F40" s="28">
         <v>5.0599999999999996</v>
       </c>
-      <c r="G40" s="13">
+      <c r="G40" s="28">
         <v>5.09</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H40" s="28">
         <v>5.55</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I40" s="28">
         <v>5.73</v>
       </c>
-      <c r="J40" s="13">
+      <c r="J40" s="28">
         <v>5.53</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K40" s="28">
         <v>5.49</v>
       </c>
-      <c r="L40" s="13">
+      <c r="L40" s="28">
         <v>5.94</v>
       </c>
-      <c r="M40" s="13">
+      <c r="M40" s="28">
         <v>5.99</v>
       </c>
-      <c r="N40" s="52">
+      <c r="N40" s="43">
         <v>7.35</v>
       </c>
-      <c r="O40" s="52">
+      <c r="O40" s="43">
         <v>5.36</v>
       </c>
-      <c r="P40" s="52">
+      <c r="P40" s="43">
         <v>4.7699999999999996</v>
       </c>
-      <c r="Q40" s="52">
+      <c r="Q40" s="43">
         <v>5.84</v>
       </c>
-      <c r="R40" s="52">
+      <c r="R40" s="43">
         <v>6.15</v>
       </c>
-      <c r="S40" s="52">
+      <c r="S40" s="43">
         <v>6.13</v>
       </c>
-      <c r="T40" s="52">
+      <c r="T40" s="43">
         <v>5.99</v>
       </c>
-      <c r="U40" s="52">
+      <c r="U40" s="43">
         <v>5.79</v>
       </c>
-      <c r="V40" s="52">
+      <c r="V40" s="43">
         <v>5.74</v>
       </c>
-      <c r="W40" s="52">
+      <c r="W40" s="43">
         <v>5.45</v>
       </c>
-      <c r="X40" s="52">
+      <c r="X40" s="43">
         <v>5.57</v>
       </c>
-      <c r="Y40" s="52">
+      <c r="Y40" s="43">
         <v>5.41</v>
       </c>
-      <c r="Z40" s="52">
+      <c r="Z40" s="43">
         <v>9.5</v>
       </c>
-      <c r="AA40" s="12">
+      <c r="AA40" s="43">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AB40" s="52">
+      <c r="AB40" s="43">
         <v>6.54</v>
       </c>
-      <c r="AC40" s="39">
+      <c r="AC40" s="65">
         <v>5.48</v>
       </c>
-      <c r="AD40" s="12">
+      <c r="AD40" s="43">
         <v>5.55</v>
       </c>
-      <c r="AE40" s="12">
+      <c r="AE40" s="43">
         <v>5.88</v>
       </c>
-      <c r="AF40" s="12">
+      <c r="AF40" s="43">
         <v>5.77</v>
       </c>
-      <c r="AG40" s="12">
+      <c r="AG40" s="43">
         <v>5.78</v>
       </c>
-      <c r="AH40" s="12">
+      <c r="AH40" s="43">
         <v>5.57</v>
       </c>
-      <c r="AI40" s="12">
+      <c r="AI40" s="43">
         <v>5.52</v>
       </c>
-      <c r="AJ40" s="12">
+      <c r="AJ40" s="43">
         <v>5.37</v>
       </c>
-      <c r="AK40" s="12">
+      <c r="AK40" s="43">
         <v>5.59</v>
       </c>
-      <c r="AL40" s="12">
+      <c r="AL40" s="43">
         <v>7.45</v>
       </c>
-      <c r="AM40" s="12">
+      <c r="AM40" s="43">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AN40" s="12">
+      <c r="AN40" s="43">
         <v>7.07</v>
       </c>
-      <c r="AO40" s="12">
+      <c r="AO40" s="43">
         <v>6.82</v>
       </c>
-      <c r="AP40" s="13">
+      <c r="AP40" s="28">
         <v>6.79</v>
       </c>
-      <c r="AQ40" s="13">
+      <c r="AQ40" s="28">
         <v>6.44</v>
       </c>
-      <c r="AR40" s="13">
+      <c r="AR40" s="28">
         <v>6.39</v>
       </c>
-      <c r="AS40" s="13">
+      <c r="AS40" s="28">
         <v>6.82</v>
       </c>
-      <c r="AT40" s="13">
+      <c r="AT40" s="28">
         <v>6.33</v>
       </c>
-      <c r="AU40" s="13">
+      <c r="AU40" s="28">
         <v>6</v>
       </c>
-      <c r="AV40" s="12">
+      <c r="AV40" s="43">
         <v>5.94</v>
       </c>
-      <c r="AW40" s="13">
+      <c r="AW40" s="28">
         <v>6.32</v>
       </c>
-      <c r="AX40" s="13">
+      <c r="AX40" s="28">
         <v>6.93</v>
       </c>
-      <c r="AY40" s="13">
+      <c r="AY40" s="28">
         <v>5.25</v>
       </c>
-      <c r="AZ40" s="13">
+      <c r="AZ40" s="28">
         <v>3.94</v>
       </c>
-      <c r="BA40" s="34">
+      <c r="BA40" s="28">
         <v>4.96</v>
       </c>
-      <c r="BB40" s="13">
+      <c r="BB40" s="28">
         <v>4.72</v>
       </c>
-      <c r="BC40" s="13">
+      <c r="BC40" s="28">
         <v>5.26</v>
       </c>
-      <c r="BD40" s="13">
+      <c r="BD40" s="28">
         <v>5.18</v>
       </c>
-      <c r="BE40" s="34">
+      <c r="BE40" s="28">
         <v>5.31</v>
       </c>
-      <c r="BF40" s="13">
+      <c r="BF40" s="28">
         <v>5.34</v>
       </c>
-      <c r="BG40" s="13">
+      <c r="BG40" s="28">
         <v>5.58</v>
       </c>
-      <c r="BH40" s="13">
+      <c r="BH40" s="28">
         <v>5.5</v>
       </c>
-      <c r="BI40" s="13">
+      <c r="BI40" s="28">
         <v>5.62</v>
       </c>
-      <c r="BJ40" s="34">
+      <c r="BJ40" s="28">
         <v>3.21</v>
       </c>
-      <c r="BK40" s="13">
+      <c r="BK40" s="28">
         <v>5.51</v>
       </c>
-      <c r="BL40" s="34">
+      <c r="BL40" s="28">
         <v>6.37</v>
       </c>
-      <c r="BM40" s="34">
+      <c r="BM40" s="28">
         <v>6</v>
       </c>
+      <c r="BN40" s="28">
+        <v>5.9</v>
+      </c>
     </row>
-    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A41" s="26" t="s">
+    <row r="41" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B41" s="28">
         <v>5.24</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C41" s="28">
         <v>4.6500000000000004</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D41" s="28">
         <v>5.64</v>
       </c>
-      <c r="E41" s="13">
+      <c r="E41" s="28">
         <v>5.59</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F41" s="28">
         <v>5.79</v>
       </c>
-      <c r="G41" s="13">
+      <c r="G41" s="28">
         <v>6.12</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H41" s="28">
         <v>6.37</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I41" s="28">
         <v>6.78</v>
       </c>
-      <c r="J41" s="13">
+      <c r="J41" s="28">
         <v>6.89</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="28">
         <v>7.29</v>
       </c>
-      <c r="L41" s="13">
+      <c r="L41" s="28">
         <v>7.21</v>
       </c>
-      <c r="M41" s="13">
+      <c r="M41" s="28">
         <v>7.23</v>
       </c>
-      <c r="N41" s="52">
+      <c r="N41" s="43">
         <v>7.7</v>
       </c>
-      <c r="O41" s="52">
+      <c r="O41" s="43">
         <v>7.92</v>
       </c>
-      <c r="P41" s="52">
+      <c r="P41" s="43">
         <v>6.99</v>
       </c>
-      <c r="Q41" s="52">
+      <c r="Q41" s="43">
         <v>6.6</v>
       </c>
-      <c r="R41" s="52">
+      <c r="R41" s="43">
         <v>6.04</v>
       </c>
-      <c r="S41" s="52">
+      <c r="S41" s="43">
         <v>6.42</v>
       </c>
-      <c r="T41" s="52">
+      <c r="T41" s="43">
         <v>6.25</v>
       </c>
-      <c r="U41" s="52">
+      <c r="U41" s="43">
         <v>6.75</v>
       </c>
-      <c r="V41" s="52">
+      <c r="V41" s="43">
         <v>6.49</v>
       </c>
-      <c r="W41" s="52">
+      <c r="W41" s="43">
         <v>6.26</v>
       </c>
-      <c r="X41" s="52">
+      <c r="X41" s="43">
         <v>6.38</v>
       </c>
-      <c r="Y41" s="52">
+      <c r="Y41" s="43">
         <v>6.54</v>
       </c>
-      <c r="Z41" s="52">
+      <c r="Z41" s="43">
         <v>6.3</v>
       </c>
-      <c r="AA41" s="12">
+      <c r="AA41" s="43">
         <v>6.42</v>
       </c>
-      <c r="AB41" s="52">
+      <c r="AB41" s="43">
         <v>5.77</v>
       </c>
-      <c r="AC41" s="39">
+      <c r="AC41" s="65">
         <v>5.23</v>
       </c>
-      <c r="AD41" s="12">
+      <c r="AD41" s="43">
         <v>5.81</v>
       </c>
-      <c r="AE41" s="12">
+      <c r="AE41" s="43">
         <v>6</v>
       </c>
-      <c r="AF41" s="12">
+      <c r="AF41" s="43">
         <v>5.74</v>
       </c>
-      <c r="AG41" s="12">
+      <c r="AG41" s="43">
         <v>5.37</v>
       </c>
-      <c r="AH41" s="12">
+      <c r="AH41" s="43">
         <v>5.41</v>
       </c>
-      <c r="AI41" s="12">
+      <c r="AI41" s="43">
         <v>5.36</v>
       </c>
-      <c r="AJ41" s="12">
+      <c r="AJ41" s="43">
         <v>5.57</v>
       </c>
-      <c r="AK41" s="12">
+      <c r="AK41" s="43">
         <v>5.96</v>
       </c>
-      <c r="AL41" s="12">
+      <c r="AL41" s="43">
         <v>4.24</v>
       </c>
-      <c r="AM41" s="12">
+      <c r="AM41" s="43">
         <v>5.1100000000000003</v>
       </c>
-      <c r="AN41" s="12">
+      <c r="AN41" s="43">
         <v>5.66</v>
       </c>
-      <c r="AO41" s="12">
+      <c r="AO41" s="43">
         <v>6.62</v>
       </c>
-      <c r="AP41" s="13">
+      <c r="AP41" s="28">
         <v>6.06</v>
       </c>
-      <c r="AQ41" s="13">
+      <c r="AQ41" s="28">
         <v>5.97</v>
       </c>
-      <c r="AR41" s="13">
+      <c r="AR41" s="28">
         <v>5.72</v>
       </c>
-      <c r="AS41" s="13">
+      <c r="AS41" s="28">
         <v>5.54</v>
       </c>
-      <c r="AT41" s="13">
+      <c r="AT41" s="28">
         <v>5.51</v>
       </c>
-      <c r="AU41" s="13">
+      <c r="AU41" s="28">
         <v>5.71</v>
       </c>
-      <c r="AV41" s="12">
+      <c r="AV41" s="43">
         <v>5.69</v>
       </c>
-      <c r="AW41" s="13">
+      <c r="AW41" s="28">
         <v>5.6</v>
       </c>
-      <c r="AX41" s="13">
+      <c r="AX41" s="28">
         <v>4.34</v>
       </c>
-      <c r="AY41" s="13">
+      <c r="AY41" s="28">
         <v>4.9400000000000004</v>
       </c>
-      <c r="AZ41" s="13">
+      <c r="AZ41" s="28">
         <v>5.1100000000000003</v>
       </c>
-      <c r="BA41" s="34">
+      <c r="BA41" s="28">
         <v>5.42</v>
       </c>
-      <c r="BB41" s="13">
+      <c r="BB41" s="28">
         <v>5.87</v>
       </c>
-      <c r="BC41" s="13">
+      <c r="BC41" s="28">
         <v>6.02</v>
       </c>
-      <c r="BD41" s="13">
+      <c r="BD41" s="28">
         <v>6.42</v>
       </c>
-      <c r="BE41" s="34">
+      <c r="BE41" s="28">
         <v>6.3</v>
       </c>
-      <c r="BF41" s="13">
+      <c r="BF41" s="28">
         <v>6.39</v>
       </c>
-      <c r="BG41" s="13">
+      <c r="BG41" s="28">
         <v>6.29</v>
       </c>
-      <c r="BH41" s="13">
+      <c r="BH41" s="28">
         <v>6.13</v>
       </c>
-      <c r="BI41" s="13">
+      <c r="BI41" s="28">
         <v>5.98</v>
       </c>
-      <c r="BJ41" s="34">
+      <c r="BJ41" s="28">
         <v>5.2</v>
       </c>
-      <c r="BK41" s="13">
+      <c r="BK41" s="28">
         <v>5.43</v>
       </c>
-      <c r="BL41" s="34">
+      <c r="BL41" s="28">
         <v>6.86</v>
       </c>
-      <c r="BM41" s="34">
+      <c r="BM41" s="28">
         <v>6.2</v>
       </c>
+      <c r="BN41" s="28">
+        <v>5.6</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A42" s="26" t="s">
+    <row r="42" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A42" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B42" s="28">
         <v>8.01</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C42" s="28">
         <v>7.26</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D42" s="28">
         <v>7.77</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E42" s="28">
         <v>7.15</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F42" s="28">
         <v>7.94</v>
       </c>
-      <c r="G42" s="13">
+      <c r="G42" s="28">
         <v>7.99</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H42" s="28">
         <v>8.1</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I42" s="28">
         <v>8.74</v>
       </c>
-      <c r="J42" s="13">
+      <c r="J42" s="28">
         <v>8.77</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="28">
         <v>8.68</v>
       </c>
-      <c r="L42" s="13">
+      <c r="L42" s="28">
         <v>8.51</v>
       </c>
-      <c r="M42" s="13">
+      <c r="M42" s="28">
         <v>8.94</v>
       </c>
-      <c r="N42" s="52">
+      <c r="N42" s="43">
         <v>1.44</v>
       </c>
-      <c r="O42" s="52">
+      <c r="O42" s="43">
         <v>7.6</v>
       </c>
-      <c r="P42" s="52">
+      <c r="P42" s="43">
         <v>5.97</v>
       </c>
-      <c r="Q42" s="52">
+      <c r="Q42" s="43">
         <v>5.41</v>
       </c>
-      <c r="R42" s="52">
+      <c r="R42" s="43">
         <v>5.77</v>
       </c>
-      <c r="S42" s="52">
+      <c r="S42" s="43">
         <v>6.17</v>
       </c>
-      <c r="T42" s="52">
+      <c r="T42" s="43">
         <v>6</v>
       </c>
-      <c r="U42" s="52">
+      <c r="U42" s="43">
         <v>6.34</v>
       </c>
-      <c r="V42" s="52">
+      <c r="V42" s="43">
         <v>6.62</v>
       </c>
-      <c r="W42" s="52">
+      <c r="W42" s="43">
         <v>6.31</v>
       </c>
-      <c r="X42" s="52">
+      <c r="X42" s="43">
         <v>6.28</v>
       </c>
-      <c r="Y42" s="52">
+      <c r="Y42" s="43">
         <v>6.37</v>
       </c>
-      <c r="Z42" s="52">
+      <c r="Z42" s="43">
         <v>11.46</v>
       </c>
-      <c r="AA42" s="12">
+      <c r="AA42" s="43">
         <v>10.210000000000001</v>
       </c>
-      <c r="AB42" s="52">
+      <c r="AB42" s="43">
         <v>9.68</v>
       </c>
-      <c r="AC42" s="39">
+      <c r="AC42" s="65">
         <v>9.49</v>
       </c>
-      <c r="AD42" s="12">
+      <c r="AD42" s="43">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AE42" s="12">
+      <c r="AE42" s="43">
         <v>9.26</v>
       </c>
-      <c r="AF42" s="12">
+      <c r="AF42" s="43">
         <v>8.64</v>
       </c>
-      <c r="AG42" s="12">
+      <c r="AG42" s="43">
         <v>7.81</v>
       </c>
-      <c r="AH42" s="12">
+      <c r="AH42" s="43">
         <v>7.68</v>
       </c>
-      <c r="AI42" s="12">
+      <c r="AI42" s="43">
         <v>7.49</v>
       </c>
-      <c r="AJ42" s="12">
+      <c r="AJ42" s="43">
         <v>7.69</v>
       </c>
-      <c r="AK42" s="12">
+      <c r="AK42" s="43">
         <v>7.72</v>
       </c>
-      <c r="AL42" s="12">
+      <c r="AL42" s="43">
         <v>12.49</v>
       </c>
-      <c r="AM42" s="12">
+      <c r="AM42" s="43">
         <v>9</v>
       </c>
-      <c r="AN42" s="12">
+      <c r="AN42" s="43">
         <v>6.66</v>
       </c>
-      <c r="AO42" s="12">
+      <c r="AO42" s="43">
         <v>7.62</v>
       </c>
-      <c r="AP42" s="13">
+      <c r="AP42" s="28">
         <v>7.68</v>
       </c>
-      <c r="AQ42" s="13">
+      <c r="AQ42" s="28">
         <v>7.17</v>
       </c>
-      <c r="AR42" s="13">
+      <c r="AR42" s="28">
         <v>6.97</v>
       </c>
-      <c r="AS42" s="13">
+      <c r="AS42" s="28">
         <v>6.72</v>
       </c>
-      <c r="AT42" s="13">
+      <c r="AT42" s="28">
         <v>7.56</v>
       </c>
-      <c r="AU42" s="13">
+      <c r="AU42" s="28">
         <v>7.77</v>
       </c>
-      <c r="AV42" s="12">
+      <c r="AV42" s="43">
         <v>7.89</v>
       </c>
-      <c r="AW42" s="13">
+      <c r="AW42" s="28">
         <v>8.1</v>
       </c>
-      <c r="AX42" s="13">
+      <c r="AX42" s="28">
         <v>4.5</v>
       </c>
-      <c r="AY42" s="13">
+      <c r="AY42" s="28">
         <v>5.91</v>
       </c>
-      <c r="AZ42" s="13">
+      <c r="AZ42" s="28">
         <v>6.92</v>
       </c>
-      <c r="BA42" s="34">
+      <c r="BA42" s="28">
         <v>7.15</v>
       </c>
-      <c r="BB42" s="13">
+      <c r="BB42" s="28">
         <v>6.59</v>
       </c>
-      <c r="BC42" s="13">
+      <c r="BC42" s="28">
         <v>6.77</v>
       </c>
-      <c r="BD42" s="13">
+      <c r="BD42" s="28">
         <v>6.98</v>
       </c>
-      <c r="BE42" s="34">
+      <c r="BE42" s="28">
         <v>7.13</v>
       </c>
-      <c r="BF42" s="13">
+      <c r="BF42" s="28">
         <v>6.85</v>
       </c>
-      <c r="BG42" s="13">
+      <c r="BG42" s="28">
         <v>6.9</v>
       </c>
-      <c r="BH42" s="13">
+      <c r="BH42" s="28">
         <v>6.83</v>
       </c>
-      <c r="BI42" s="13">
+      <c r="BI42" s="28">
         <v>6.75</v>
       </c>
-      <c r="BJ42" s="34">
+      <c r="BJ42" s="28">
         <v>3.8</v>
       </c>
-      <c r="BK42" s="13">
+      <c r="BK42" s="28">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BL42" s="34">
+      <c r="BL42" s="28">
         <v>5.25</v>
       </c>
-      <c r="BM42" s="34">
+      <c r="BM42" s="28">
         <v>6.3</v>
       </c>
+      <c r="BN42" s="28">
+        <v>6.26</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A43" s="26" t="s">
+    <row r="43" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="34">
+      <c r="B43" s="28">
         <v>2.64</v>
       </c>
-      <c r="C43" s="34">
+      <c r="C43" s="28">
         <v>1.39</v>
       </c>
-      <c r="D43" s="34">
+      <c r="D43" s="28">
         <v>2.74</v>
       </c>
-      <c r="E43" s="34">
+      <c r="E43" s="28">
         <v>3.42</v>
       </c>
-      <c r="F43" s="34">
+      <c r="F43" s="28">
         <v>4.34</v>
       </c>
-      <c r="G43" s="34">
+      <c r="G43" s="28">
         <v>4.1900000000000004</v>
       </c>
-      <c r="H43" s="34">
+      <c r="H43" s="28">
         <v>4.75</v>
       </c>
-      <c r="I43" s="34">
+      <c r="I43" s="28">
         <v>5.67</v>
       </c>
-      <c r="J43" s="34">
+      <c r="J43" s="28">
         <v>6.17</v>
       </c>
-      <c r="K43" s="34">
+      <c r="K43" s="28">
         <v>6.15</v>
       </c>
-      <c r="L43" s="34">
+      <c r="L43" s="28">
         <v>6.4</v>
       </c>
-      <c r="M43" s="34">
+      <c r="M43" s="28">
         <v>6.27</v>
       </c>
-      <c r="N43" s="52">
+      <c r="N43" s="43">
         <v>5.65</v>
       </c>
-      <c r="O43" s="52">
+      <c r="O43" s="43">
         <v>7.23</v>
       </c>
-      <c r="P43" s="52">
+      <c r="P43" s="43">
         <v>7.5</v>
       </c>
-      <c r="Q43" s="52">
+      <c r="Q43" s="43">
         <v>7.09</v>
       </c>
-      <c r="R43" s="52">
+      <c r="R43" s="43">
         <v>7.13</v>
       </c>
-      <c r="S43" s="52">
+      <c r="S43" s="43">
         <v>6.64</v>
       </c>
-      <c r="T43" s="52">
+      <c r="T43" s="43">
         <v>6.38</v>
       </c>
-      <c r="U43" s="52">
+      <c r="U43" s="43">
         <v>6.5</v>
       </c>
-      <c r="V43" s="52">
+      <c r="V43" s="43">
         <v>6.24</v>
       </c>
-      <c r="W43" s="52">
+      <c r="W43" s="43">
         <v>6.09</v>
       </c>
-      <c r="X43" s="52">
+      <c r="X43" s="43">
         <v>5.92</v>
       </c>
-      <c r="Y43" s="52">
+      <c r="Y43" s="43">
         <v>5.93</v>
       </c>
-      <c r="Z43" s="52">
+      <c r="Z43" s="43">
         <v>8.1199999999999992</v>
       </c>
-      <c r="AA43" s="12">
+      <c r="AA43" s="43">
         <v>7.21</v>
       </c>
-      <c r="AB43" s="52">
+      <c r="AB43" s="43">
         <v>7.51</v>
       </c>
-      <c r="AC43" s="39">
+      <c r="AC43" s="65">
         <v>7.51</v>
       </c>
-      <c r="AD43" s="12">
+      <c r="AD43" s="43">
         <v>7.63</v>
       </c>
-      <c r="AE43" s="12">
+      <c r="AE43" s="43">
         <v>7.63</v>
       </c>
-      <c r="AF43" s="12">
+      <c r="AF43" s="43">
         <v>7.01</v>
       </c>
-      <c r="AG43" s="12">
+      <c r="AG43" s="43">
         <v>6.85</v>
       </c>
-      <c r="AH43" s="12">
+      <c r="AH43" s="43">
         <v>6.47</v>
       </c>
-      <c r="AI43" s="12">
+      <c r="AI43" s="43">
         <v>6.64</v>
       </c>
-      <c r="AJ43" s="12">
+      <c r="AJ43" s="43">
         <v>6.42</v>
       </c>
-      <c r="AK43" s="12">
+      <c r="AK43" s="43">
         <v>6.5</v>
       </c>
-      <c r="AL43" s="12">
+      <c r="AL43" s="43">
         <v>5.73</v>
       </c>
-      <c r="AM43" s="12">
+      <c r="AM43" s="43">
         <v>4.67</v>
       </c>
-      <c r="AN43" s="12">
+      <c r="AN43" s="43">
         <v>5.6</v>
       </c>
-      <c r="AO43" s="12">
+      <c r="AO43" s="43">
         <v>6.34</v>
       </c>
-      <c r="AP43" s="13">
+      <c r="AP43" s="28">
         <v>5.88</v>
       </c>
-      <c r="AQ43" s="13">
+      <c r="AQ43" s="28">
         <v>5.47</v>
       </c>
-      <c r="AR43" s="13">
+      <c r="AR43" s="28">
         <v>6</v>
       </c>
-      <c r="AS43" s="13">
+      <c r="AS43" s="28">
         <v>5.88</v>
       </c>
-      <c r="AT43" s="13">
+      <c r="AT43" s="28">
         <v>6.16</v>
       </c>
-      <c r="AU43" s="13">
+      <c r="AU43" s="28">
         <v>6.29</v>
       </c>
-      <c r="AV43" s="12">
+      <c r="AV43" s="43">
         <v>6.12</v>
       </c>
-      <c r="AW43" s="13">
+      <c r="AW43" s="28">
         <v>6.31</v>
       </c>
-      <c r="AX43" s="13">
+      <c r="AX43" s="28">
         <v>6.7</v>
       </c>
-      <c r="AY43" s="13">
+      <c r="AY43" s="28">
         <v>4.88</v>
       </c>
-      <c r="AZ43" s="13">
+      <c r="AZ43" s="28">
         <v>5.51</v>
       </c>
-      <c r="BA43" s="34">
+      <c r="BA43" s="28">
         <v>5.44</v>
       </c>
-      <c r="BB43" s="13">
+      <c r="BB43" s="28">
         <v>6.4</v>
       </c>
-      <c r="BC43" s="13">
+      <c r="BC43" s="28">
         <v>5.93</v>
       </c>
-      <c r="BD43" s="13">
+      <c r="BD43" s="28">
         <v>5.69</v>
       </c>
-      <c r="BE43" s="34">
+      <c r="BE43" s="28">
         <v>6.16</v>
       </c>
-      <c r="BF43" s="13">
+      <c r="BF43" s="28">
         <v>6.34</v>
       </c>
-      <c r="BG43" s="13">
+      <c r="BG43" s="28">
         <v>6.29</v>
       </c>
-      <c r="BH43" s="13">
+      <c r="BH43" s="28">
         <v>6.03</v>
       </c>
-      <c r="BI43" s="13">
+      <c r="BI43" s="28">
         <v>5.8</v>
       </c>
-      <c r="BJ43" s="34">
+      <c r="BJ43" s="28">
         <v>3.4</v>
       </c>
-      <c r="BK43" s="13">
+      <c r="BK43" s="28">
         <v>4.05</v>
       </c>
-      <c r="BL43" s="34">
+      <c r="BL43" s="28">
         <v>5.32</v>
       </c>
-      <c r="BM43" s="34">
+      <c r="BM43" s="28">
         <v>4.87</v>
       </c>
+      <c r="BN43" s="28">
+        <v>5.29</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A44" s="27" t="s">
+    <row r="44" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A44" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="15">
+      <c r="B44" s="12">
         <v>3.97</v>
       </c>
-      <c r="C44" s="15">
+      <c r="C44" s="12">
         <v>4.55</v>
       </c>
-      <c r="D44" s="15">
+      <c r="D44" s="12">
         <v>5.69</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="12">
         <v>5.28</v>
       </c>
-      <c r="F44" s="15">
+      <c r="F44" s="12">
         <v>5.65</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="12">
         <v>5.66</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="12">
         <v>5.75</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="12">
         <v>6.32</v>
       </c>
-      <c r="J44" s="15">
+      <c r="J44" s="12">
         <v>6.34</v>
       </c>
-      <c r="K44" s="15">
+      <c r="K44" s="12">
         <v>6.1</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="12">
         <v>6.06</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="12">
         <v>5.96</v>
       </c>
-      <c r="N44" s="14">
+      <c r="N44" s="11">
         <v>5.05</v>
       </c>
-      <c r="O44" s="14">
+      <c r="O44" s="11">
         <v>6.64</v>
       </c>
-      <c r="P44" s="14">
+      <c r="P44" s="11">
         <v>6.97</v>
       </c>
-      <c r="Q44" s="14">
+      <c r="Q44" s="11">
         <v>6.32</v>
       </c>
-      <c r="R44" s="14">
+      <c r="R44" s="11">
         <v>6.41</v>
       </c>
-      <c r="S44" s="14">
+      <c r="S44" s="11">
         <v>7.1</v>
       </c>
-      <c r="T44" s="14">
+      <c r="T44" s="11">
         <v>6.68</v>
       </c>
-      <c r="U44" s="14">
+      <c r="U44" s="11">
         <v>6.79</v>
       </c>
-      <c r="V44" s="14">
+      <c r="V44" s="11">
         <v>6.59</v>
       </c>
-      <c r="W44" s="14">
+      <c r="W44" s="11">
         <v>6.69</v>
       </c>
-      <c r="X44" s="14">
+      <c r="X44" s="11">
         <v>6.57</v>
       </c>
-      <c r="Y44" s="14">
+      <c r="Y44" s="11">
         <v>6.23</v>
       </c>
-      <c r="Z44" s="14">
+      <c r="Z44" s="11">
         <v>8.42</v>
       </c>
-      <c r="AA44" s="14">
+      <c r="AA44" s="11">
         <v>7.5</v>
       </c>
-      <c r="AB44" s="14">
+      <c r="AB44" s="11">
         <v>6.07</v>
       </c>
-      <c r="AC44" s="54">
+      <c r="AC44" s="44">
         <v>5.21</v>
       </c>
-      <c r="AD44" s="14">
+      <c r="AD44" s="11">
         <v>6.21</v>
       </c>
-      <c r="AE44" s="14">
+      <c r="AE44" s="11">
         <v>6.91</v>
       </c>
-      <c r="AF44" s="14">
+      <c r="AF44" s="11">
         <v>6.88</v>
       </c>
-      <c r="AG44" s="14">
+      <c r="AG44" s="11">
         <v>6.67</v>
       </c>
-      <c r="AH44" s="14">
+      <c r="AH44" s="11">
         <v>6.8</v>
       </c>
-      <c r="AI44" s="14">
+      <c r="AI44" s="11">
         <v>6.71</v>
       </c>
-      <c r="AJ44" s="14">
+      <c r="AJ44" s="11">
         <v>7.05</v>
       </c>
-      <c r="AK44" s="14">
+      <c r="AK44" s="11">
         <v>6.95</v>
       </c>
-      <c r="AL44" s="14">
+      <c r="AL44" s="11">
         <v>9.35</v>
       </c>
-      <c r="AM44" s="14">
+      <c r="AM44" s="11">
         <v>5.69</v>
       </c>
-      <c r="AN44" s="14">
+      <c r="AN44" s="11">
         <v>5.49</v>
       </c>
-      <c r="AO44" s="14">
+      <c r="AO44" s="11">
         <v>5.43</v>
       </c>
-      <c r="AP44" s="15">
+      <c r="AP44" s="12">
         <v>6.93</v>
       </c>
-      <c r="AQ44" s="15">
+      <c r="AQ44" s="12">
         <v>7.09</v>
       </c>
-      <c r="AR44" s="15">
+      <c r="AR44" s="12">
         <v>7.32</v>
       </c>
-      <c r="AS44" s="15">
+      <c r="AS44" s="12">
         <v>7.26</v>
       </c>
-      <c r="AT44" s="15">
+      <c r="AT44" s="12">
         <v>6.85</v>
       </c>
-      <c r="AU44" s="15">
+      <c r="AU44" s="12">
         <v>6.6</v>
       </c>
-      <c r="AV44" s="14">
+      <c r="AV44" s="11">
         <v>6.33</v>
       </c>
-      <c r="AW44" s="15">
+      <c r="AW44" s="12">
         <v>6.58</v>
       </c>
-      <c r="AX44" s="15">
+      <c r="AX44" s="12">
         <v>4.3</v>
       </c>
-      <c r="AY44" s="15">
+      <c r="AY44" s="12">
         <v>5.46</v>
       </c>
-      <c r="AZ44" s="15">
+      <c r="AZ44" s="12">
         <v>4.47</v>
       </c>
-      <c r="BA44" s="15">
+      <c r="BA44" s="12">
         <v>4.46</v>
       </c>
-      <c r="BB44" s="15">
+      <c r="BB44" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BC44" s="15">
+      <c r="BC44" s="12">
         <v>4.75</v>
       </c>
-      <c r="BD44" s="15">
+      <c r="BD44" s="12">
         <v>5.08</v>
       </c>
-      <c r="BE44" s="15">
+      <c r="BE44" s="12">
         <v>5.33</v>
       </c>
-      <c r="BF44" s="15">
+      <c r="BF44" s="12">
         <v>5.64</v>
       </c>
-      <c r="BG44" s="15">
+      <c r="BG44" s="12">
         <v>5.77</v>
       </c>
-      <c r="BH44" s="15">
+      <c r="BH44" s="12">
         <v>5.74</v>
       </c>
-      <c r="BI44" s="15">
+      <c r="BI44" s="12">
         <v>5.47</v>
       </c>
-      <c r="BJ44" s="15">
+      <c r="BJ44" s="12">
         <v>5.38</v>
       </c>
-      <c r="BK44" s="15">
+      <c r="BK44" s="12">
         <v>6.09</v>
       </c>
-      <c r="BL44" s="15">
+      <c r="BL44" s="12">
         <v>6.15</v>
       </c>
-      <c r="BM44" s="15">
+      <c r="BM44" s="12">
         <v>5.3</v>
       </c>
+      <c r="BN44" s="12">
+        <v>5.86</v>
+      </c>
     </row>
-    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A45" s="8" t="s">
+    <row r="45" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A45" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="8"/>
-[...35 lines deleted...]
-      <c r="AL45" s="39"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="7"/>
+      <c r="AI45" s="7"/>
+      <c r="AJ45" s="7"/>
+      <c r="AK45" s="7"/>
+      <c r="AL45" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A31:BN31"/>
+    <mergeCell ref="AY5:BN5"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BM6"/>
-[...4 lines deleted...]
-    <mergeCell ref="AY5:BM5"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM47"/>
+  <dimension ref="A2:BN47"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="BF49" sqref="BF49"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" style="9" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="50" max="52" width="9.140625" style="9"/>
+    <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="5.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="5.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="5.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="6.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="6.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="4.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="5.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="6.42578125" style="8" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="4.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="33" max="37" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="38" max="49" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="50" max="52" width="9.140625" style="8"/>
     <col min="53" max="59" width="9.140625" style="1"/>
-    <col min="60" max="60" width="9.140625" style="19"/>
+    <col min="60" max="60" width="9.140625" style="16"/>
     <col min="61" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="82"/>
-[...62 lines deleted...]
-      <c r="BM2" s="82"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72"/>
+      <c r="AL2" s="72"/>
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="72"/>
+      <c r="AX2" s="72"/>
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="72"/>
+      <c r="BJ2" s="72"/>
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
     </row>
-    <row r="3" spans="1:65" s="19" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="9"/>
+    <row r="3" spans="1:66" s="16" customFormat="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="30"/>
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="8"/>
+      <c r="AP3" s="8"/>
+      <c r="AQ3" s="8"/>
+      <c r="AR3" s="8"/>
+      <c r="AS3" s="8"/>
+      <c r="AT3" s="8"/>
+      <c r="AU3" s="8"/>
+      <c r="AV3" s="8"/>
+      <c r="AW3" s="8"/>
+      <c r="AX3" s="8"/>
+      <c r="AY3" s="8"/>
+      <c r="AZ3" s="8"/>
     </row>
-    <row r="4" spans="1:65" s="19" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ4" s="9"/>
+    <row r="4" spans="1:66" s="16" customFormat="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30"/>
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="8"/>
+      <c r="AR4" s="8"/>
+      <c r="AS4" s="8"/>
+      <c r="AT4" s="8"/>
+      <c r="AU4" s="8"/>
+      <c r="AV4" s="8"/>
+      <c r="AW4" s="8"/>
+      <c r="AX4" s="8"/>
+      <c r="AY4" s="8"/>
+      <c r="AZ4" s="8"/>
     </row>
-    <row r="5" spans="1:65">
-[...15 lines deleted...]
-      <c r="BM5" s="78" t="s">
+    <row r="5" spans="1:66">
+      <c r="AQ5" s="33"/>
+      <c r="AR5" s="33"/>
+      <c r="AS5" s="33"/>
+      <c r="AT5" s="33"/>
+      <c r="AU5" s="33"/>
+      <c r="AV5" s="33"/>
+      <c r="AW5" s="33"/>
+      <c r="AX5" s="33"/>
+      <c r="AY5" s="13"/>
+      <c r="AZ5" s="19"/>
+      <c r="BA5" s="19"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="54"/>
+      <c r="BK5" s="55"/>
+      <c r="BL5" s="58"/>
+      <c r="BM5" s="59"/>
+      <c r="BN5" s="63" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
-[...1 lines deleted...]
-      <c r="B6" s="92">
+    <row r="6" spans="1:66">
+      <c r="A6" s="78"/>
+      <c r="B6" s="74">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="90">
+      <c r="C6" s="75"/>
+      <c r="D6" s="75"/>
+      <c r="E6" s="75"/>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="82">
         <v>2022</v>
       </c>
-      <c r="O6" s="91"/>
-[...10 lines deleted...]
-      <c r="Z6" s="92">
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="74">
         <v>2023</v>
       </c>
-      <c r="AA6" s="93"/>
-[...10 lines deleted...]
-      <c r="AL6" s="101">
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="75"/>
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AF6" s="75"/>
+      <c r="AG6" s="75"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="84"/>
+      <c r="AL6" s="91">
         <v>2024</v>
       </c>
-      <c r="AM6" s="102"/>
-[...10 lines deleted...]
-      <c r="AX6" s="92">
+      <c r="AM6" s="92"/>
+      <c r="AN6" s="92"/>
+      <c r="AO6" s="92"/>
+      <c r="AP6" s="92"/>
+      <c r="AQ6" s="92"/>
+      <c r="AR6" s="92"/>
+      <c r="AS6" s="92"/>
+      <c r="AT6" s="92"/>
+      <c r="AU6" s="92"/>
+      <c r="AV6" s="92"/>
+      <c r="AW6" s="92"/>
+      <c r="AX6" s="74">
         <v>2025</v>
       </c>
-      <c r="AY6" s="93"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="92">
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
+      <c r="BG6" s="75"/>
+      <c r="BH6" s="75"/>
+      <c r="BI6" s="75"/>
+      <c r="BJ6" s="74">
         <v>2026</v>
       </c>
-      <c r="BK6" s="93"/>
-[...1 lines deleted...]
-      <c r="BM6" s="93"/>
+      <c r="BK6" s="75"/>
+      <c r="BL6" s="75"/>
+      <c r="BM6" s="75"/>
+      <c r="BN6" s="75"/>
     </row>
-    <row r="7" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A7" s="87"/>
+    <row r="7" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="79"/>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -16670,14691 +16844,14912 @@
       </c>
       <c r="W7" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="59" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="59" t="s">
+      <c r="AE7" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="59" t="s">
+      <c r="AG7" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="59" t="s">
+      <c r="AH7" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="59" t="s">
+      <c r="AI7" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="AJ7" s="59" t="s">
+      <c r="AJ7" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AK7" s="59" t="s">
+      <c r="AK7" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="AL7" s="20" t="s">
+      <c r="AL7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="20" t="s">
+      <c r="AM7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="20" t="s">
+      <c r="AN7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="20" t="s">
+      <c r="AO7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="20" t="s">
-[...5 lines deleted...]
-      <c r="AR7" s="59" t="s">
+      <c r="AP7" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="59" t="s">
+      <c r="AS7" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="59" t="s">
+      <c r="AT7" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="59" t="s">
+      <c r="AU7" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="AV7" s="59" t="s">
+      <c r="AV7" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="AW7" s="59" t="s">
+      <c r="AW7" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="AX7" s="23" t="s">
+      <c r="AX7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AZ7" s="59" t="s">
+      <c r="AZ7" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="BA7" s="59" t="s">
+      <c r="BA7" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="BB7" s="59" t="s">
+      <c r="BB7" s="64" t="s">
         <v>0</v>
       </c>
       <c r="BC7" s="64" t="s">
         <v>1</v>
       </c>
       <c r="BD7" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="BE7" s="66" t="s">
+      <c r="BE7" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="67" t="s">
+      <c r="BF7" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="69" t="s">
+      <c r="BG7" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="BH7" s="72" t="s">
+      <c r="BH7" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="BI7" s="73" t="s">
+      <c r="BI7" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="BJ7" s="74" t="s">
+      <c r="BJ7" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="74" t="s">
+      <c r="BK7" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="BL7" s="20" t="s">
+      <c r="BL7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="BM7" s="20" t="s">
+      <c r="BM7" s="17" t="s">
         <v>8</v>
       </c>
+      <c r="BN7" s="17" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="97" t="s">
+    <row r="8" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="97"/>
-[...62 lines deleted...]
-      <c r="BM8" s="97"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
+      <c r="T8" s="87"/>
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="87"/>
+      <c r="X8" s="87"/>
+      <c r="Y8" s="87"/>
+      <c r="Z8" s="87"/>
+      <c r="AA8" s="87"/>
+      <c r="AB8" s="87"/>
+      <c r="AC8" s="87"/>
+      <c r="AD8" s="87"/>
+      <c r="AE8" s="87"/>
+      <c r="AF8" s="87"/>
+      <c r="AG8" s="87"/>
+      <c r="AH8" s="87"/>
+      <c r="AI8" s="87"/>
+      <c r="AJ8" s="87"/>
+      <c r="AK8" s="87"/>
+      <c r="AL8" s="87"/>
+      <c r="AM8" s="87"/>
+      <c r="AN8" s="87"/>
+      <c r="AO8" s="87"/>
+      <c r="AP8" s="87"/>
+      <c r="AQ8" s="87"/>
+      <c r="AR8" s="87"/>
+      <c r="AS8" s="87"/>
+      <c r="AT8" s="87"/>
+      <c r="AU8" s="87"/>
+      <c r="AV8" s="87"/>
+      <c r="AW8" s="87"/>
+      <c r="AX8" s="87"/>
+      <c r="AY8" s="87"/>
+      <c r="AZ8" s="87"/>
+      <c r="BA8" s="87"/>
+      <c r="BB8" s="87"/>
+      <c r="BC8" s="87"/>
+      <c r="BD8" s="87"/>
+      <c r="BE8" s="87"/>
+      <c r="BF8" s="87"/>
+      <c r="BG8" s="87"/>
+      <c r="BH8" s="87"/>
+      <c r="BI8" s="87"/>
+      <c r="BJ8" s="87"/>
+      <c r="BK8" s="87"/>
+      <c r="BL8" s="87"/>
+      <c r="BM8" s="87"/>
+      <c r="BN8" s="87"/>
     </row>
-    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="42">
+      <c r="B9" s="34">
         <v>15</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="34">
         <v>21</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="26">
         <v>24</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="26">
         <v>18</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="34">
         <v>31</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="34">
         <v>14</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="34">
         <v>13</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I9" s="34">
         <v>14</v>
       </c>
-      <c r="J9" s="42">
+      <c r="J9" s="34">
         <v>22</v>
       </c>
-      <c r="K9" s="42">
+      <c r="K9" s="34">
         <v>28</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="34">
         <v>22</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="34">
         <v>18</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="34">
         <v>12</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="34">
         <v>12</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="34">
         <v>10</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="34">
         <v>20</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="34">
         <v>13</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="34">
         <v>15</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="34">
         <v>22</v>
       </c>
-      <c r="U9" s="46">
+      <c r="U9" s="37">
         <v>15</v>
       </c>
-      <c r="V9" s="46">
+      <c r="V9" s="37">
         <v>8</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="34">
         <v>15</v>
       </c>
-      <c r="X9" s="46">
+      <c r="X9" s="37">
         <v>11</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="34">
         <v>11</v>
       </c>
-      <c r="Z9" s="42">
+      <c r="Z9" s="34">
         <v>24</v>
       </c>
-      <c r="AA9" s="42">
+      <c r="AA9" s="34">
         <v>17</v>
       </c>
-      <c r="AB9" s="42">
+      <c r="AB9" s="34">
         <v>12</v>
       </c>
-      <c r="AC9" s="57">
+      <c r="AC9" s="47">
         <v>11</v>
       </c>
-      <c r="AD9" s="30">
+      <c r="AD9" s="26">
         <v>23</v>
       </c>
-      <c r="AE9" s="30">
+      <c r="AE9" s="26">
         <v>13</v>
       </c>
-      <c r="AF9" s="30">
+      <c r="AF9" s="26">
         <v>6</v>
       </c>
-      <c r="AG9" s="30">
+      <c r="AG9" s="26">
         <v>24</v>
       </c>
-      <c r="AH9" s="30">
+      <c r="AH9" s="26">
         <v>12</v>
       </c>
-      <c r="AI9" s="30">
+      <c r="AI9" s="26">
         <v>11</v>
       </c>
-      <c r="AJ9" s="31">
+      <c r="AJ9" s="27">
         <v>14</v>
       </c>
-      <c r="AK9" s="31">
+      <c r="AK9" s="27">
         <v>22</v>
       </c>
-      <c r="AL9" s="31">
+      <c r="AL9" s="27">
         <v>23</v>
       </c>
-      <c r="AM9" s="31">
+      <c r="AM9" s="27">
         <v>18</v>
       </c>
-      <c r="AN9" s="31">
+      <c r="AN9" s="27">
         <v>11</v>
       </c>
-      <c r="AO9" s="31">
+      <c r="AO9" s="27">
         <v>19</v>
       </c>
-      <c r="AP9" s="30">
+      <c r="AP9" s="26">
         <v>22</v>
       </c>
-      <c r="AQ9" s="30">
+      <c r="AQ9" s="26">
         <v>12</v>
       </c>
-      <c r="AR9" s="30">
+      <c r="AR9" s="26">
         <v>16</v>
       </c>
-      <c r="AS9" s="30">
+      <c r="AS9" s="26">
         <v>7</v>
       </c>
-      <c r="AT9" s="30">
+      <c r="AT9" s="26">
         <v>12</v>
       </c>
-      <c r="AU9" s="30">
+      <c r="AU9" s="26">
         <v>11</v>
       </c>
-      <c r="AV9" s="30">
+      <c r="AV9" s="26">
         <v>16</v>
       </c>
-      <c r="AW9" s="31">
+      <c r="AW9" s="27">
         <v>10</v>
       </c>
-      <c r="AX9" s="30">
+      <c r="AX9" s="26">
         <v>9</v>
       </c>
-      <c r="AY9" s="30">
+      <c r="AY9" s="26">
         <v>6</v>
       </c>
-      <c r="AZ9" s="30">
+      <c r="AZ9" s="26">
         <v>7</v>
       </c>
-      <c r="BA9" s="30">
+      <c r="BA9" s="26">
         <v>6</v>
       </c>
-      <c r="BB9" s="30">
+      <c r="BB9" s="26">
         <v>6</v>
       </c>
-      <c r="BC9" s="30">
+      <c r="BC9" s="26">
         <v>11</v>
       </c>
-      <c r="BD9" s="30">
+      <c r="BD9" s="26">
         <v>12</v>
       </c>
-      <c r="BE9" s="30">
+      <c r="BE9" s="26">
         <v>8</v>
       </c>
-      <c r="BF9" s="30">
+      <c r="BF9" s="26">
         <v>6</v>
       </c>
-      <c r="BG9" s="31">
+      <c r="BG9" s="27">
         <v>9</v>
       </c>
-      <c r="BH9" s="31">
+      <c r="BH9" s="27">
         <v>5</v>
       </c>
-      <c r="BI9" s="31">
+      <c r="BI9" s="27">
         <v>7</v>
       </c>
-      <c r="BJ9" s="31">
+      <c r="BJ9" s="27">
         <v>6</v>
       </c>
-      <c r="BK9" s="31">
+      <c r="BK9" s="27">
         <v>5</v>
       </c>
-      <c r="BL9" s="30">
+      <c r="BL9" s="26">
         <v>7</v>
       </c>
-      <c r="BM9" s="30">
+      <c r="BM9" s="26">
         <v>13</v>
       </c>
+      <c r="BN9" s="27">
+        <v>9</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="42">
+      <c r="B10" s="34">
         <v>12</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="34">
         <v>9</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="26">
         <v>11</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="26">
         <v>13</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="34">
         <v>21</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="34">
         <v>9</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="34">
         <v>8</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="34">
         <v>6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="34">
         <v>9</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="34">
         <v>15</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="34">
         <v>12</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="34">
         <v>13</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="34">
         <v>11</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="34">
         <v>6</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="34">
         <v>9</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="34">
         <v>11</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="34">
         <v>9</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="34">
         <v>12</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="34">
         <v>15</v>
       </c>
-      <c r="U10" s="46">
+      <c r="U10" s="37">
         <v>9</v>
       </c>
-      <c r="V10" s="46">
+      <c r="V10" s="37">
         <v>5</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="34">
         <v>11</v>
       </c>
-      <c r="X10" s="46">
+      <c r="X10" s="37">
         <v>6</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="34">
         <v>9</v>
       </c>
-      <c r="Z10" s="42">
+      <c r="Z10" s="34">
         <v>19</v>
       </c>
-      <c r="AA10" s="42">
+      <c r="AA10" s="34">
         <v>11</v>
       </c>
-      <c r="AB10" s="42">
+      <c r="AB10" s="34">
         <v>9</v>
       </c>
-      <c r="AC10" s="57">
+      <c r="AC10" s="47">
         <v>6</v>
       </c>
-      <c r="AD10" s="30">
+      <c r="AD10" s="26">
         <v>14</v>
       </c>
-      <c r="AE10" s="30">
+      <c r="AE10" s="26">
         <v>7</v>
       </c>
-      <c r="AF10" s="30">
-[...2 lines deleted...]
-      <c r="AG10" s="30">
+      <c r="AF10" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG10" s="26">
         <v>17</v>
       </c>
-      <c r="AH10" s="30">
+      <c r="AH10" s="26">
         <v>8</v>
       </c>
-      <c r="AI10" s="30">
+      <c r="AI10" s="26">
         <v>5</v>
       </c>
-      <c r="AJ10" s="31">
+      <c r="AJ10" s="27">
         <v>7</v>
       </c>
-      <c r="AK10" s="31">
+      <c r="AK10" s="27">
         <v>9</v>
       </c>
-      <c r="AL10" s="31">
+      <c r="AL10" s="27">
         <v>10</v>
       </c>
-      <c r="AM10" s="31">
+      <c r="AM10" s="27">
         <v>11</v>
       </c>
-      <c r="AN10" s="31">
+      <c r="AN10" s="27">
         <v>4</v>
       </c>
-      <c r="AO10" s="31">
+      <c r="AO10" s="27">
         <v>12</v>
       </c>
-      <c r="AP10" s="30">
+      <c r="AP10" s="26">
         <v>15</v>
       </c>
-      <c r="AQ10" s="30">
+      <c r="AQ10" s="26">
         <v>9</v>
       </c>
-      <c r="AR10" s="30">
+      <c r="AR10" s="26">
         <v>11</v>
       </c>
-      <c r="AS10" s="30">
+      <c r="AS10" s="26">
         <v>5</v>
       </c>
-      <c r="AT10" s="30">
+      <c r="AT10" s="26">
         <v>8</v>
       </c>
-      <c r="AU10" s="30">
+      <c r="AU10" s="26">
         <v>8</v>
       </c>
-      <c r="AV10" s="30">
+      <c r="AV10" s="26">
         <v>8</v>
       </c>
-      <c r="AW10" s="31">
+      <c r="AW10" s="27">
         <v>4</v>
       </c>
-      <c r="AX10" s="30">
+      <c r="AX10" s="26">
         <v>6</v>
       </c>
-      <c r="AY10" s="30">
+      <c r="AY10" s="26">
         <v>5</v>
       </c>
-      <c r="AZ10" s="30">
+      <c r="AZ10" s="26">
         <v>5</v>
       </c>
-      <c r="BA10" s="30">
+      <c r="BA10" s="26">
         <v>2</v>
       </c>
-      <c r="BB10" s="30">
+      <c r="BB10" s="26">
         <v>6</v>
       </c>
-      <c r="BC10" s="30">
+      <c r="BC10" s="26">
         <v>5</v>
       </c>
-      <c r="BD10" s="30">
+      <c r="BD10" s="26">
         <v>12</v>
       </c>
-      <c r="BE10" s="30">
+      <c r="BE10" s="26">
         <v>6</v>
       </c>
-      <c r="BF10" s="30">
-[...2 lines deleted...]
-      <c r="BG10" s="31">
+      <c r="BF10" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG10" s="27">
         <v>4</v>
       </c>
-      <c r="BH10" s="31">
+      <c r="BH10" s="27">
         <v>4</v>
       </c>
-      <c r="BI10" s="31">
+      <c r="BI10" s="27">
         <v>3</v>
       </c>
-      <c r="BJ10" s="31">
+      <c r="BJ10" s="27">
         <v>4</v>
       </c>
-      <c r="BK10" s="31">
+      <c r="BK10" s="27">
         <v>2</v>
       </c>
-      <c r="BL10" s="30">
+      <c r="BL10" s="26">
         <v>3</v>
       </c>
-      <c r="BM10" s="30">
+      <c r="BM10" s="26">
         <v>8</v>
       </c>
+      <c r="BN10" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A11" s="26" t="s">
+    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="42">
-[...5 lines deleted...]
-      <c r="D11" s="30">
+      <c r="B11" s="34">
+        <v>1</v>
+      </c>
+      <c r="C11" s="34">
+        <v>0</v>
+      </c>
+      <c r="D11" s="26">
         <v>3</v>
       </c>
-      <c r="E11" s="42">
-[...5 lines deleted...]
-      <c r="G11" s="42">
+      <c r="E11" s="34">
+        <v>0</v>
+      </c>
+      <c r="F11" s="34">
+        <v>1</v>
+      </c>
+      <c r="G11" s="34">
         <v>2</v>
       </c>
-      <c r="H11" s="42">
-[...8 lines deleted...]
-      <c r="K11" s="42">
+      <c r="H11" s="34">
+        <v>0</v>
+      </c>
+      <c r="I11" s="34">
+        <v>0</v>
+      </c>
+      <c r="J11" s="34">
+        <v>0</v>
+      </c>
+      <c r="K11" s="34">
         <v>3</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="34">
         <v>3</v>
       </c>
-      <c r="M11" s="42">
-[...50 lines deleted...]
-      <c r="AD11" s="30">
+      <c r="M11" s="34">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+      <c r="O11" s="34">
+        <v>0</v>
+      </c>
+      <c r="P11" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>1</v>
+      </c>
+      <c r="R11" s="34">
+        <v>0</v>
+      </c>
+      <c r="S11" s="34">
+        <v>0</v>
+      </c>
+      <c r="T11" s="34">
+        <v>1</v>
+      </c>
+      <c r="U11" s="37">
+        <v>0</v>
+      </c>
+      <c r="V11" s="37">
+        <v>0</v>
+      </c>
+      <c r="W11" s="34">
+        <v>0</v>
+      </c>
+      <c r="X11" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="34">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="26">
         <v>2</v>
       </c>
-      <c r="AE11" s="30">
-[...14 lines deleted...]
-      <c r="AJ11" s="31">
+      <c r="AE11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="27">
         <v>2</v>
       </c>
-      <c r="AK11" s="31">
-[...11 lines deleted...]
-      <c r="AO11" s="31">
+      <c r="AK11" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="27">
         <v>2</v>
       </c>
-      <c r="AP11" s="30">
-[...17 lines deleted...]
-      <c r="AV11" s="30">
+      <c r="AP11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="26">
         <v>3</v>
       </c>
-      <c r="AW11" s="31">
-[...48 lines deleted...]
-        <v>1</v>
+      <c r="AW11" s="27">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG11" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="26">
+        <v>1</v>
+      </c>
+      <c r="BN11" s="27">
+        <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="42">
-[...23 lines deleted...]
-      <c r="J12" s="42">
+      <c r="B12" s="34">
+        <v>0</v>
+      </c>
+      <c r="C12" s="34">
+        <v>0</v>
+      </c>
+      <c r="D12" s="34">
+        <v>0</v>
+      </c>
+      <c r="E12" s="26">
+        <v>1</v>
+      </c>
+      <c r="F12" s="34">
+        <v>0</v>
+      </c>
+      <c r="G12" s="34">
+        <v>1</v>
+      </c>
+      <c r="H12" s="34">
+        <v>0</v>
+      </c>
+      <c r="I12" s="34">
+        <v>0</v>
+      </c>
+      <c r="J12" s="34">
         <v>2</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="34">
         <v>2</v>
       </c>
-      <c r="L12" s="42">
-[...74 lines deleted...]
-      <c r="AK12" s="31">
+      <c r="L12" s="34">
+        <v>1</v>
+      </c>
+      <c r="M12" s="34">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+      <c r="O12" s="34">
+        <v>0</v>
+      </c>
+      <c r="P12" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>1</v>
+      </c>
+      <c r="R12" s="34">
+        <v>0</v>
+      </c>
+      <c r="S12" s="34">
+        <v>1</v>
+      </c>
+      <c r="T12" s="34">
+        <v>0</v>
+      </c>
+      <c r="U12" s="37">
+        <v>0</v>
+      </c>
+      <c r="V12" s="37">
+        <v>0</v>
+      </c>
+      <c r="W12" s="34">
+        <v>0</v>
+      </c>
+      <c r="X12" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="34">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="27">
         <v>2</v>
       </c>
-      <c r="AL12" s="31">
+      <c r="AL12" s="27">
         <v>2</v>
       </c>
-      <c r="AM12" s="31">
-[...78 lines deleted...]
-        <v>0</v>
+      <c r="AM12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="26">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42">
+      <c r="B13" s="34">
+        <v>0</v>
+      </c>
+      <c r="C13" s="34">
         <v>4</v>
       </c>
-      <c r="D13" s="30">
-[...20 lines deleted...]
-      <c r="K13" s="42">
+      <c r="D13" s="26">
+        <v>1</v>
+      </c>
+      <c r="E13" s="26">
+        <v>1</v>
+      </c>
+      <c r="F13" s="34">
+        <v>0</v>
+      </c>
+      <c r="G13" s="34">
+        <v>0</v>
+      </c>
+      <c r="H13" s="34">
+        <v>1</v>
+      </c>
+      <c r="I13" s="34">
+        <v>1</v>
+      </c>
+      <c r="J13" s="34">
+        <v>0</v>
+      </c>
+      <c r="K13" s="34">
         <v>3</v>
       </c>
-      <c r="L13" s="42">
-[...56 lines deleted...]
-      <c r="AE13" s="30">
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0</v>
+      </c>
+      <c r="O13" s="34">
+        <v>1</v>
+      </c>
+      <c r="P13" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>0</v>
+      </c>
+      <c r="R13" s="34">
+        <v>1</v>
+      </c>
+      <c r="S13" s="34">
+        <v>1</v>
+      </c>
+      <c r="T13" s="34">
+        <v>0</v>
+      </c>
+      <c r="U13" s="37">
+        <v>0</v>
+      </c>
+      <c r="V13" s="37">
+        <v>0</v>
+      </c>
+      <c r="W13" s="34">
+        <v>1</v>
+      </c>
+      <c r="X13" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="34">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="26">
         <v>2</v>
       </c>
-      <c r="AF13" s="30">
-[...2 lines deleted...]
-      <c r="AG13" s="30">
+      <c r="AF13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="26">
         <v>2</v>
       </c>
-      <c r="AH13" s="30">
-[...2 lines deleted...]
-      <c r="AI13" s="30">
+      <c r="AH13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="26">
         <v>2</v>
       </c>
-      <c r="AJ13" s="31">
-[...86 lines deleted...]
-      <c r="BM13" s="30">
+      <c r="AJ13" s="27">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="26">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="26">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="42">
-[...11 lines deleted...]
-      <c r="F14" s="42">
+      <c r="B14" s="34">
+        <v>0</v>
+      </c>
+      <c r="C14" s="34">
+        <v>1</v>
+      </c>
+      <c r="D14" s="34">
+        <v>0</v>
+      </c>
+      <c r="E14" s="26">
+        <v>1</v>
+      </c>
+      <c r="F14" s="34">
         <v>2</v>
       </c>
-      <c r="G14" s="42">
-[...56 lines deleted...]
-      <c r="Z14" s="42">
+      <c r="G14" s="34">
+        <v>0</v>
+      </c>
+      <c r="H14" s="34">
+        <v>0</v>
+      </c>
+      <c r="I14" s="34">
+        <v>0</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>0</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+      <c r="O14" s="34">
+        <v>0</v>
+      </c>
+      <c r="P14" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>0</v>
+      </c>
+      <c r="R14" s="34">
+        <v>0</v>
+      </c>
+      <c r="S14" s="34">
+        <v>0</v>
+      </c>
+      <c r="T14" s="34">
+        <v>0</v>
+      </c>
+      <c r="U14" s="37">
+        <v>0</v>
+      </c>
+      <c r="V14" s="37">
+        <v>0</v>
+      </c>
+      <c r="W14" s="34">
+        <v>0</v>
+      </c>
+      <c r="X14" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="34">
         <v>2</v>
       </c>
-      <c r="AA14" s="42">
-[...113 lines deleted...]
-      <c r="BM14" s="30">
+      <c r="AA14" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="26">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN14" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="42">
-[...47 lines deleted...]
-      <c r="R15" s="42">
+      <c r="B15" s="34">
+        <v>0</v>
+      </c>
+      <c r="C15" s="34">
+        <v>0</v>
+      </c>
+      <c r="D15" s="26">
+        <v>1</v>
+      </c>
+      <c r="E15" s="34">
+        <v>0</v>
+      </c>
+      <c r="F15" s="34">
+        <v>1</v>
+      </c>
+      <c r="G15" s="34">
+        <v>0</v>
+      </c>
+      <c r="H15" s="34">
+        <v>0</v>
+      </c>
+      <c r="I15" s="34">
+        <v>0</v>
+      </c>
+      <c r="J15" s="34">
+        <v>0</v>
+      </c>
+      <c r="K15" s="34">
+        <v>1</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
+      </c>
+      <c r="O15" s="34">
+        <v>0</v>
+      </c>
+      <c r="P15" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>1</v>
+      </c>
+      <c r="R15" s="34">
         <v>2</v>
       </c>
-      <c r="S15" s="42">
-[...125 lines deleted...]
-      <c r="BI15" s="31">
+      <c r="S15" s="34">
+        <v>0</v>
+      </c>
+      <c r="T15" s="34">
+        <v>0</v>
+      </c>
+      <c r="U15" s="37">
+        <v>0</v>
+      </c>
+      <c r="V15" s="37">
+        <v>0</v>
+      </c>
+      <c r="W15" s="34">
+        <v>0</v>
+      </c>
+      <c r="X15" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="26">
+        <v>1</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="26">
+        <v>1</v>
+      </c>
+      <c r="AW15" s="27">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG15" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH15" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI15" s="27">
         <v>2</v>
       </c>
-      <c r="BJ15" s="57">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="BJ15" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN15" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="42">
-[...188 lines deleted...]
-      <c r="BM16" s="30">
+      <c r="B16" s="34">
+        <v>0</v>
+      </c>
+      <c r="C16" s="34">
+        <v>1</v>
+      </c>
+      <c r="D16" s="34">
+        <v>0</v>
+      </c>
+      <c r="E16" s="34">
+        <v>0</v>
+      </c>
+      <c r="F16" s="34">
+        <v>0</v>
+      </c>
+      <c r="G16" s="34">
+        <v>0</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0</v>
+      </c>
+      <c r="I16" s="34">
+        <v>1</v>
+      </c>
+      <c r="J16" s="34">
+        <v>0</v>
+      </c>
+      <c r="K16" s="34">
+        <v>1</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+      <c r="O16" s="34">
+        <v>0</v>
+      </c>
+      <c r="P16" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>0</v>
+      </c>
+      <c r="R16" s="34">
+        <v>0</v>
+      </c>
+      <c r="S16" s="34">
+        <v>0</v>
+      </c>
+      <c r="T16" s="34">
+        <v>0</v>
+      </c>
+      <c r="U16" s="37">
+        <v>0</v>
+      </c>
+      <c r="V16" s="37">
+        <v>0</v>
+      </c>
+      <c r="W16" s="34">
+        <v>1</v>
+      </c>
+      <c r="X16" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="34">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="26">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ16" s="26">
+        <v>1</v>
+      </c>
+      <c r="AR16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH16" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="42">
-[...2 lines deleted...]
-      <c r="C17" s="42">
+      <c r="B17" s="34">
+        <v>0</v>
+      </c>
+      <c r="C17" s="34">
         <v>3</v>
       </c>
-      <c r="D17" s="42">
-[...5 lines deleted...]
-      <c r="F17" s="42">
+      <c r="D17" s="34">
+        <v>0</v>
+      </c>
+      <c r="E17" s="34">
+        <v>0</v>
+      </c>
+      <c r="F17" s="34">
         <v>2</v>
       </c>
-      <c r="G17" s="42">
-[...5 lines deleted...]
-      <c r="I17" s="42">
+      <c r="G17" s="34">
+        <v>0</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
         <v>2</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="34">
         <v>2</v>
       </c>
-      <c r="K17" s="42">
-[...29 lines deleted...]
-      <c r="U17" s="46">
+      <c r="K17" s="34">
+        <v>1</v>
+      </c>
+      <c r="L17" s="34">
+        <v>1</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
+        <v>0</v>
+      </c>
+      <c r="O17" s="34">
+        <v>1</v>
+      </c>
+      <c r="P17" s="34">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>0</v>
+      </c>
+      <c r="R17" s="34">
+        <v>0</v>
+      </c>
+      <c r="S17" s="34">
+        <v>0</v>
+      </c>
+      <c r="T17" s="34">
+        <v>1</v>
+      </c>
+      <c r="U17" s="37">
         <v>4</v>
       </c>
-      <c r="V17" s="46">
-[...14 lines deleted...]
-      <c r="AA17" s="42">
+      <c r="V17" s="37">
+        <v>1</v>
+      </c>
+      <c r="W17" s="34">
+        <v>0</v>
+      </c>
+      <c r="X17" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="34">
         <v>3</v>
       </c>
-      <c r="AB17" s="42">
-[...2 lines deleted...]
-      <c r="AC17" s="57">
+      <c r="AB17" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="47">
         <v>2</v>
       </c>
-      <c r="AD17" s="30">
+      <c r="AD17" s="26">
         <v>2</v>
       </c>
-      <c r="AE17" s="30">
-[...2 lines deleted...]
-      <c r="AF17" s="30">
+      <c r="AE17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="26">
         <v>2</v>
       </c>
-      <c r="AG17" s="30">
-[...11 lines deleted...]
-      <c r="AK17" s="31">
+      <c r="AG17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="27">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="27">
         <v>6</v>
       </c>
-      <c r="AL17" s="31">
+      <c r="AL17" s="27">
         <v>3</v>
       </c>
-      <c r="AM17" s="31">
-[...14 lines deleted...]
-      <c r="AR17" s="30">
+      <c r="AM17" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="26">
         <v>3</v>
       </c>
-      <c r="AS17" s="30">
-[...11 lines deleted...]
-      <c r="AW17" s="31">
+      <c r="AS17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="27">
         <v>2</v>
       </c>
-      <c r="AX17" s="30">
-[...23 lines deleted...]
-      <c r="BF17" s="30">
+      <c r="AX17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB17" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="26">
         <v>3</v>
       </c>
-      <c r="BG17" s="31">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="BG17" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK17" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="27">
+        <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="42">
-[...189 lines deleted...]
-        <v>0</v>
+      <c r="B18" s="34">
+        <v>0</v>
+      </c>
+      <c r="C18" s="34">
+        <v>0</v>
+      </c>
+      <c r="D18" s="26">
+        <v>1</v>
+      </c>
+      <c r="E18" s="34">
+        <v>0</v>
+      </c>
+      <c r="F18" s="34">
+        <v>0</v>
+      </c>
+      <c r="G18" s="34">
+        <v>0</v>
+      </c>
+      <c r="H18" s="34">
+        <v>1</v>
+      </c>
+      <c r="I18" s="34">
+        <v>1</v>
+      </c>
+      <c r="J18" s="34">
+        <v>1</v>
+      </c>
+      <c r="K18" s="34">
+        <v>0</v>
+      </c>
+      <c r="L18" s="34">
+        <v>1</v>
+      </c>
+      <c r="M18" s="34">
+        <v>1</v>
+      </c>
+      <c r="N18" s="34">
+        <v>0</v>
+      </c>
+      <c r="O18" s="34">
+        <v>0</v>
+      </c>
+      <c r="P18" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>0</v>
+      </c>
+      <c r="R18" s="34">
+        <v>1</v>
+      </c>
+      <c r="S18" s="34">
+        <v>0</v>
+      </c>
+      <c r="T18" s="34">
+        <v>0</v>
+      </c>
+      <c r="U18" s="37">
+        <v>0</v>
+      </c>
+      <c r="V18" s="37">
+        <v>0</v>
+      </c>
+      <c r="W18" s="34">
+        <v>0</v>
+      </c>
+      <c r="X18" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="27">
+        <v>1</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF18" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG18" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A19" s="26" t="s">
+    <row r="19" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42">
+      <c r="B19" s="34">
+        <v>1</v>
+      </c>
+      <c r="C19" s="34">
         <v>2</v>
       </c>
-      <c r="D19" s="42">
-[...17 lines deleted...]
-      <c r="J19" s="42">
+      <c r="D19" s="34">
+        <v>0</v>
+      </c>
+      <c r="E19" s="26">
+        <v>1</v>
+      </c>
+      <c r="F19" s="34">
+        <v>0</v>
+      </c>
+      <c r="G19" s="34">
+        <v>0</v>
+      </c>
+      <c r="H19" s="34">
+        <v>1</v>
+      </c>
+      <c r="I19" s="34">
+        <v>0</v>
+      </c>
+      <c r="J19" s="34">
         <v>2</v>
       </c>
-      <c r="K19" s="42">
-[...2 lines deleted...]
-      <c r="L19" s="42">
+      <c r="K19" s="34">
+        <v>1</v>
+      </c>
+      <c r="L19" s="34">
         <v>3</v>
       </c>
-      <c r="M19" s="42">
-[...11 lines deleted...]
-      <c r="Q19" s="42">
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
+        <v>0</v>
+      </c>
+      <c r="O19" s="34">
+        <v>0</v>
+      </c>
+      <c r="P19" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="34">
         <v>2</v>
       </c>
-      <c r="R19" s="43">
-[...5 lines deleted...]
-      <c r="T19" s="42">
+      <c r="R19" s="35">
+        <v>0</v>
+      </c>
+      <c r="S19" s="34">
+        <v>0</v>
+      </c>
+      <c r="T19" s="34">
         <v>2</v>
       </c>
-      <c r="U19" s="46">
-[...56 lines deleted...]
-      <c r="AN19" s="31">
+      <c r="U19" s="37">
+        <v>0</v>
+      </c>
+      <c r="V19" s="37">
+        <v>1</v>
+      </c>
+      <c r="W19" s="34">
+        <v>0</v>
+      </c>
+      <c r="X19" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="27">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN19" s="27">
         <v>2</v>
       </c>
-      <c r="AO19" s="31">
-[...20 lines deleted...]
-      <c r="AV19" s="30">
+      <c r="AO19" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV19" s="26">
         <v>2</v>
       </c>
-      <c r="AW19" s="31">
-[...48 lines deleted...]
-        <v>1</v>
+      <c r="AW19" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="27">
+        <v>1</v>
+      </c>
+      <c r="BI19" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="26">
+        <v>1</v>
+      </c>
+      <c r="BN19" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A20" s="26" t="s">
+    <row r="20" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="42">
-[...5 lines deleted...]
-      <c r="D20" s="30">
+      <c r="B20" s="34">
+        <v>0</v>
+      </c>
+      <c r="C20" s="34">
+        <v>0</v>
+      </c>
+      <c r="D20" s="26">
         <v>2</v>
       </c>
-      <c r="E20" s="42">
-[...14 lines deleted...]
-      <c r="J20" s="42">
+      <c r="E20" s="34">
+        <v>0</v>
+      </c>
+      <c r="F20" s="34">
+        <v>0</v>
+      </c>
+      <c r="G20" s="34">
+        <v>0</v>
+      </c>
+      <c r="H20" s="34">
+        <v>0</v>
+      </c>
+      <c r="I20" s="34">
+        <v>0</v>
+      </c>
+      <c r="J20" s="34">
         <v>3</v>
       </c>
-      <c r="K20" s="42">
-[...5 lines deleted...]
-      <c r="M20" s="42">
+      <c r="K20" s="34">
+        <v>1</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
         <v>4</v>
       </c>
-      <c r="N20" s="42">
-[...2 lines deleted...]
-      <c r="O20" s="42">
+      <c r="N20" s="34">
+        <v>0</v>
+      </c>
+      <c r="O20" s="34">
         <v>3</v>
       </c>
-      <c r="P20" s="43">
-[...59 lines deleted...]
-      <c r="AJ20" s="31">
+      <c r="P20" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>0</v>
+      </c>
+      <c r="R20" s="35">
+        <v>0</v>
+      </c>
+      <c r="S20" s="34">
+        <v>0</v>
+      </c>
+      <c r="T20" s="34">
+        <v>1</v>
+      </c>
+      <c r="U20" s="37">
+        <v>1</v>
+      </c>
+      <c r="V20" s="37">
+        <v>0</v>
+      </c>
+      <c r="W20" s="34">
+        <v>0</v>
+      </c>
+      <c r="X20" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="27">
         <v>2</v>
       </c>
-      <c r="AK20" s="31">
-[...53 lines deleted...]
-      <c r="BC20" s="30">
+      <c r="AK20" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL20" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM20" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="26">
+        <v>1</v>
+      </c>
+      <c r="AS20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="26">
+        <v>1</v>
+      </c>
+      <c r="AZ20" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC20" s="26">
         <v>3</v>
       </c>
-      <c r="BD20" s="30">
-[...26 lines deleted...]
-      <c r="BM20" s="30">
+      <c r="BD20" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE20" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF20" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG20" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH20" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI20" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ20" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM20" s="26">
         <v>3</v>
       </c>
+      <c r="BN20" s="47">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A21" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="42">
-[...5 lines deleted...]
-      <c r="D21" s="30">
+      <c r="B21" s="34">
+        <v>1</v>
+      </c>
+      <c r="C21" s="34">
+        <v>1</v>
+      </c>
+      <c r="D21" s="26">
         <v>4</v>
       </c>
-      <c r="E21" s="30">
-[...2 lines deleted...]
-      <c r="F21" s="42">
+      <c r="E21" s="26">
+        <v>1</v>
+      </c>
+      <c r="F21" s="34">
         <v>3</v>
       </c>
-      <c r="G21" s="42">
-[...2 lines deleted...]
-      <c r="H21" s="42">
+      <c r="G21" s="34">
+        <v>1</v>
+      </c>
+      <c r="H21" s="34">
         <v>2</v>
       </c>
-      <c r="I21" s="42">
+      <c r="I21" s="34">
         <v>2</v>
       </c>
-      <c r="J21" s="42">
-[...20 lines deleted...]
-      <c r="Q21" s="42">
+      <c r="J21" s="34">
+        <v>1</v>
+      </c>
+      <c r="K21" s="34">
+        <v>0</v>
+      </c>
+      <c r="L21" s="34">
+        <v>1</v>
+      </c>
+      <c r="M21" s="34">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
+        <v>1</v>
+      </c>
+      <c r="O21" s="34">
+        <v>1</v>
+      </c>
+      <c r="P21" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="34">
         <v>4</v>
       </c>
-      <c r="R21" s="43">
-[...5 lines deleted...]
-      <c r="T21" s="42">
+      <c r="R21" s="35">
+        <v>0</v>
+      </c>
+      <c r="S21" s="34">
+        <v>0</v>
+      </c>
+      <c r="T21" s="34">
         <v>2</v>
       </c>
-      <c r="U21" s="46">
-[...8 lines deleted...]
-      <c r="X21" s="46">
+      <c r="U21" s="37">
+        <v>1</v>
+      </c>
+      <c r="V21" s="37">
+        <v>1</v>
+      </c>
+      <c r="W21" s="34">
+        <v>1</v>
+      </c>
+      <c r="X21" s="37">
         <v>2</v>
       </c>
-      <c r="Y21" s="42">
-[...14 lines deleted...]
-      <c r="AD21" s="30">
+      <c r="Y21" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="34">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="34">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="26">
         <v>2</v>
       </c>
-      <c r="AE21" s="30">
-[...5 lines deleted...]
-      <c r="AG21" s="30">
+      <c r="AE21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="26">
         <v>2</v>
       </c>
-      <c r="AH21" s="47">
-[...11 lines deleted...]
-      <c r="AL21" s="79">
+      <c r="AH21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="60">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="60">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="60">
         <v>2</v>
       </c>
-      <c r="AM21" s="79">
+      <c r="AM21" s="60">
         <v>2</v>
       </c>
-      <c r="AN21" s="79">
-[...8 lines deleted...]
-      <c r="AQ21" s="30">
+      <c r="AN21" s="60">
+        <v>1</v>
+      </c>
+      <c r="AO21" s="60">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="26">
         <v>2</v>
       </c>
-      <c r="AR21" s="30">
-[...50 lines deleted...]
-      <c r="BI21" s="31">
+      <c r="AR21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC21" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG21" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH21" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI21" s="27">
         <v>2</v>
       </c>
-      <c r="BJ21" s="57">
-[...5 lines deleted...]
-      <c r="BL21" s="30">
+      <c r="BJ21" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL21" s="26">
         <v>2</v>
       </c>
-      <c r="BM21" s="30">
+      <c r="BM21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A22" s="26" t="s">
+    <row r="22" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="42">
-[...23 lines deleted...]
-      <c r="J22" s="42">
+      <c r="B22" s="34">
+        <v>0</v>
+      </c>
+      <c r="C22" s="34">
+        <v>0</v>
+      </c>
+      <c r="D22" s="26">
+        <v>1</v>
+      </c>
+      <c r="E22" s="34">
+        <v>0</v>
+      </c>
+      <c r="F22" s="34">
+        <v>1</v>
+      </c>
+      <c r="G22" s="34">
+        <v>1</v>
+      </c>
+      <c r="H22" s="34">
+        <v>0</v>
+      </c>
+      <c r="I22" s="34">
+        <v>1</v>
+      </c>
+      <c r="J22" s="34">
         <v>2</v>
       </c>
-      <c r="K22" s="42">
-[...56 lines deleted...]
-      <c r="AD22" s="30">
+      <c r="K22" s="34">
+        <v>0</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+      <c r="N22" s="35">
+        <v>0</v>
+      </c>
+      <c r="O22" s="35">
+        <v>0</v>
+      </c>
+      <c r="P22" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="35">
+        <v>0</v>
+      </c>
+      <c r="R22" s="35">
+        <v>0</v>
+      </c>
+      <c r="S22" s="34">
+        <v>1</v>
+      </c>
+      <c r="T22" s="34">
+        <v>0</v>
+      </c>
+      <c r="U22" s="37">
+        <v>0</v>
+      </c>
+      <c r="V22" s="37">
+        <v>0</v>
+      </c>
+      <c r="W22" s="34">
+        <v>1</v>
+      </c>
+      <c r="X22" s="37">
+        <v>1</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="34">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="34">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="26">
         <v>2</v>
       </c>
-      <c r="AE22" s="30">
-[...8 lines deleted...]
-      <c r="AH22" s="47">
+      <c r="AE22" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="38">
         <v>2</v>
       </c>
-      <c r="AI22" s="47">
-[...20 lines deleted...]
-      <c r="AP22" s="30">
+      <c r="AI22" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AL22" s="60">
+        <v>1</v>
+      </c>
+      <c r="AM22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="60">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="60">
+        <v>1</v>
+      </c>
+      <c r="AP22" s="26">
         <v>2</v>
       </c>
-      <c r="AQ22" s="30">
-[...65 lines deleted...]
-      <c r="BM22" s="30">
+      <c r="AQ22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="26">
+        <v>1</v>
+      </c>
+      <c r="AS22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="27">
+        <v>1</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH22" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI22" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="47">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="96" t="s">
+    <row r="23" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="96"/>
-[...62 lines deleted...]
-      <c r="BM23" s="96"/>
+      <c r="B23" s="86"/>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="86"/>
+      <c r="M23" s="86"/>
+      <c r="N23" s="86"/>
+      <c r="O23" s="86"/>
+      <c r="P23" s="86"/>
+      <c r="Q23" s="86"/>
+      <c r="R23" s="86"/>
+      <c r="S23" s="86"/>
+      <c r="T23" s="86"/>
+      <c r="U23" s="86"/>
+      <c r="V23" s="86"/>
+      <c r="W23" s="86"/>
+      <c r="X23" s="86"/>
+      <c r="Y23" s="86"/>
+      <c r="Z23" s="86"/>
+      <c r="AA23" s="86"/>
+      <c r="AB23" s="86"/>
+      <c r="AC23" s="86"/>
+      <c r="AD23" s="86"/>
+      <c r="AE23" s="86"/>
+      <c r="AF23" s="86"/>
+      <c r="AG23" s="86"/>
+      <c r="AH23" s="86"/>
+      <c r="AI23" s="86"/>
+      <c r="AJ23" s="86"/>
+      <c r="AK23" s="86"/>
+      <c r="AL23" s="86"/>
+      <c r="AM23" s="86"/>
+      <c r="AN23" s="86"/>
+      <c r="AO23" s="86"/>
+      <c r="AP23" s="86"/>
+      <c r="AQ23" s="86"/>
+      <c r="AR23" s="86"/>
+      <c r="AS23" s="86"/>
+      <c r="AT23" s="86"/>
+      <c r="AU23" s="86"/>
+      <c r="AV23" s="86"/>
+      <c r="AW23" s="86"/>
+      <c r="AX23" s="86"/>
+      <c r="AY23" s="86"/>
+      <c r="AZ23" s="86"/>
+      <c r="BA23" s="86"/>
+      <c r="BB23" s="86"/>
+      <c r="BC23" s="86"/>
+      <c r="BD23" s="86"/>
+      <c r="BE23" s="86"/>
+      <c r="BF23" s="86"/>
+      <c r="BG23" s="86"/>
+      <c r="BH23" s="86"/>
+      <c r="BI23" s="86"/>
+      <c r="BJ23" s="86"/>
+      <c r="BK23" s="86"/>
+      <c r="BL23" s="86"/>
+      <c r="BM23" s="86"/>
+      <c r="BN23" s="86"/>
     </row>
-    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A24" s="6" t="s">
+    <row r="24" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="42">
+      <c r="B24" s="34">
         <v>14</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="34">
         <v>13</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="26">
         <v>17</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="26">
         <v>14</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="34">
         <v>26</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="34">
         <v>11</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="34">
         <v>10</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="34">
         <v>7</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="34">
         <v>14</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="34">
         <v>18</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="34">
         <v>14</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="34">
         <v>17</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="34">
         <v>12</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="34">
         <v>7</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="34">
         <v>10</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="34">
         <v>15</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="34">
         <v>9</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="34">
         <v>12</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="34">
         <v>18</v>
       </c>
-      <c r="U24" s="46">
+      <c r="U24" s="37">
         <v>15</v>
       </c>
-      <c r="V24" s="46">
+      <c r="V24" s="37">
         <v>7</v>
       </c>
-      <c r="W24" s="42">
+      <c r="W24" s="34">
         <v>12</v>
       </c>
-      <c r="X24" s="46">
+      <c r="X24" s="37">
         <v>8</v>
       </c>
-      <c r="Y24" s="42">
+      <c r="Y24" s="34">
         <v>10</v>
       </c>
-      <c r="Z24" s="42">
+      <c r="Z24" s="34">
         <v>20</v>
       </c>
-      <c r="AA24" s="42">
+      <c r="AA24" s="34">
         <v>12</v>
       </c>
-      <c r="AB24" s="42">
+      <c r="AB24" s="34">
         <v>9</v>
       </c>
-      <c r="AC24" s="57">
+      <c r="AC24" s="47">
         <v>8</v>
       </c>
-      <c r="AD24" s="30">
+      <c r="AD24" s="26">
         <v>18</v>
       </c>
-      <c r="AE24" s="30">
+      <c r="AE24" s="26">
         <v>10</v>
       </c>
-      <c r="AF24" s="30">
+      <c r="AF24" s="26">
         <v>2</v>
       </c>
-      <c r="AG24" s="30">
+      <c r="AG24" s="26">
         <v>21</v>
       </c>
-      <c r="AH24" s="47">
+      <c r="AH24" s="38">
         <v>8</v>
       </c>
-      <c r="AI24" s="47">
+      <c r="AI24" s="38">
         <v>6</v>
       </c>
-      <c r="AJ24" s="79">
+      <c r="AJ24" s="60">
         <v>10</v>
       </c>
-      <c r="AK24" s="79">
+      <c r="AK24" s="60">
         <v>15</v>
       </c>
-      <c r="AL24" s="79">
+      <c r="AL24" s="60">
         <v>15</v>
       </c>
-      <c r="AM24" s="79">
+      <c r="AM24" s="60">
         <v>14</v>
       </c>
-      <c r="AN24" s="79">
+      <c r="AN24" s="60">
         <v>6</v>
       </c>
-      <c r="AO24" s="79">
+      <c r="AO24" s="60">
         <v>13</v>
       </c>
-      <c r="AP24" s="30">
+      <c r="AP24" s="26">
         <v>16</v>
       </c>
-      <c r="AQ24" s="30">
+      <c r="AQ24" s="26">
         <v>11</v>
       </c>
-      <c r="AR24" s="30">
+      <c r="AR24" s="26">
         <v>12</v>
       </c>
-      <c r="AS24" s="31">
+      <c r="AS24" s="27">
         <v>5</v>
       </c>
-      <c r="AT24" s="31">
+      <c r="AT24" s="27">
         <v>8</v>
       </c>
-      <c r="AU24" s="30">
+      <c r="AU24" s="26">
         <v>9</v>
       </c>
-      <c r="AV24" s="30">
+      <c r="AV24" s="26">
         <v>11</v>
       </c>
-      <c r="AW24" s="30">
+      <c r="AW24" s="26">
         <v>6</v>
       </c>
-      <c r="AX24" s="30">
+      <c r="AX24" s="26">
         <v>6</v>
       </c>
-      <c r="AY24" s="30">
+      <c r="AY24" s="26">
         <v>5</v>
       </c>
-      <c r="AZ24" s="30">
+      <c r="AZ24" s="26">
         <v>6</v>
       </c>
-      <c r="BA24" s="30">
+      <c r="BA24" s="26">
         <v>3</v>
       </c>
-      <c r="BB24" s="30">
+      <c r="BB24" s="26">
         <v>6</v>
       </c>
-      <c r="BC24" s="30">
+      <c r="BC24" s="26">
         <v>10</v>
       </c>
-      <c r="BD24" s="30">
+      <c r="BD24" s="26">
         <v>12</v>
       </c>
-      <c r="BE24" s="30">
+      <c r="BE24" s="26">
         <v>7</v>
       </c>
-      <c r="BF24" s="30">
+      <c r="BF24" s="26">
         <v>5</v>
       </c>
-      <c r="BG24" s="31">
+      <c r="BG24" s="27">
         <v>5</v>
       </c>
-      <c r="BH24" s="31">
+      <c r="BH24" s="27">
         <v>4</v>
       </c>
-      <c r="BI24" s="31">
+      <c r="BI24" s="27">
         <v>5</v>
       </c>
-      <c r="BJ24" s="31">
+      <c r="BJ24" s="27">
         <v>5</v>
       </c>
-      <c r="BK24" s="57">
+      <c r="BK24" s="47">
         <v>2</v>
       </c>
-      <c r="BL24" s="30">
+      <c r="BL24" s="26">
         <v>5</v>
       </c>
-      <c r="BM24" s="30">
+      <c r="BM24" s="26">
         <v>10</v>
       </c>
+      <c r="BN24" s="27">
+        <v>6</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="34">
         <v>12</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="34">
         <v>9</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="26">
         <v>11</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="26">
         <v>13</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="34">
         <v>21</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="34">
         <v>9</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="34">
         <v>8</v>
       </c>
-      <c r="I25" s="42">
+      <c r="I25" s="34">
         <v>6</v>
       </c>
-      <c r="J25" s="42">
+      <c r="J25" s="34">
         <v>9</v>
       </c>
-      <c r="K25" s="42">
+      <c r="K25" s="34">
         <v>15</v>
       </c>
-      <c r="L25" s="42">
+      <c r="L25" s="34">
         <v>12</v>
       </c>
-      <c r="M25" s="42">
+      <c r="M25" s="34">
         <v>13</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="34">
         <v>11</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="34">
         <v>6</v>
       </c>
-      <c r="P25" s="42">
+      <c r="P25" s="34">
         <v>9</v>
       </c>
-      <c r="Q25" s="42">
+      <c r="Q25" s="34">
         <v>11</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="34">
         <v>9</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="34">
         <v>12</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="34">
         <v>15</v>
       </c>
-      <c r="U25" s="46">
+      <c r="U25" s="37">
         <v>9</v>
       </c>
-      <c r="V25" s="46">
+      <c r="V25" s="37">
         <v>5</v>
       </c>
-      <c r="W25" s="42">
+      <c r="W25" s="34">
         <v>11</v>
       </c>
-      <c r="X25" s="46">
+      <c r="X25" s="37">
         <v>6</v>
       </c>
-      <c r="Y25" s="42">
+      <c r="Y25" s="34">
         <v>9</v>
       </c>
-      <c r="Z25" s="42">
+      <c r="Z25" s="34">
         <v>19</v>
       </c>
-      <c r="AA25" s="42">
+      <c r="AA25" s="34">
         <v>11</v>
       </c>
-      <c r="AB25" s="42">
+      <c r="AB25" s="34">
         <v>9</v>
       </c>
-      <c r="AC25" s="57">
+      <c r="AC25" s="47">
         <v>6</v>
       </c>
-      <c r="AD25" s="30">
+      <c r="AD25" s="26">
         <v>14</v>
       </c>
-      <c r="AE25" s="30">
+      <c r="AE25" s="26">
         <v>7</v>
       </c>
-      <c r="AF25" s="30">
-[...2 lines deleted...]
-      <c r="AG25" s="30">
+      <c r="AF25" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG25" s="26">
         <v>17</v>
       </c>
-      <c r="AH25" s="47">
+      <c r="AH25" s="38">
         <v>8</v>
       </c>
-      <c r="AI25" s="47">
+      <c r="AI25" s="38">
         <v>5</v>
       </c>
-      <c r="AJ25" s="79">
+      <c r="AJ25" s="60">
         <v>7</v>
       </c>
-      <c r="AK25" s="79">
+      <c r="AK25" s="60">
         <v>9</v>
       </c>
-      <c r="AL25" s="79">
+      <c r="AL25" s="60">
         <v>10</v>
       </c>
-      <c r="AM25" s="79">
+      <c r="AM25" s="60">
         <v>11</v>
       </c>
-      <c r="AN25" s="79">
+      <c r="AN25" s="60">
         <v>4</v>
       </c>
-      <c r="AO25" s="79">
+      <c r="AO25" s="60">
         <v>12</v>
       </c>
-      <c r="AP25" s="30">
+      <c r="AP25" s="26">
         <v>15</v>
       </c>
-      <c r="AQ25" s="30">
+      <c r="AQ25" s="26">
         <v>9</v>
       </c>
-      <c r="AR25" s="30">
+      <c r="AR25" s="26">
         <v>11</v>
       </c>
-      <c r="AS25" s="31">
+      <c r="AS25" s="27">
         <v>5</v>
       </c>
-      <c r="AT25" s="31">
+      <c r="AT25" s="27">
         <v>8</v>
       </c>
-      <c r="AU25" s="30">
+      <c r="AU25" s="26">
         <v>8</v>
       </c>
-      <c r="AV25" s="30">
+      <c r="AV25" s="26">
         <v>8</v>
       </c>
-      <c r="AW25" s="30">
+      <c r="AW25" s="26">
         <v>4</v>
       </c>
-      <c r="AX25" s="30">
+      <c r="AX25" s="26">
         <v>6</v>
       </c>
-      <c r="AY25" s="30">
+      <c r="AY25" s="26">
         <v>5</v>
       </c>
-      <c r="AZ25" s="30">
+      <c r="AZ25" s="26">
         <v>5</v>
       </c>
-      <c r="BA25" s="30">
+      <c r="BA25" s="26">
         <v>2</v>
       </c>
-      <c r="BB25" s="30">
+      <c r="BB25" s="26">
         <v>6</v>
       </c>
-      <c r="BC25" s="30">
+      <c r="BC25" s="26">
         <v>5</v>
       </c>
-      <c r="BD25" s="30">
+      <c r="BD25" s="26">
         <v>12</v>
       </c>
-      <c r="BE25" s="30">
+      <c r="BE25" s="26">
         <v>6</v>
       </c>
-      <c r="BF25" s="30">
-[...2 lines deleted...]
-      <c r="BG25" s="31">
+      <c r="BF25" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG25" s="27">
         <v>4</v>
       </c>
-      <c r="BH25" s="31">
+      <c r="BH25" s="27">
         <v>4</v>
       </c>
-      <c r="BI25" s="31">
+      <c r="BI25" s="27">
         <v>3</v>
       </c>
-      <c r="BJ25" s="31">
+      <c r="BJ25" s="27">
         <v>4</v>
       </c>
-      <c r="BK25" s="57">
+      <c r="BK25" s="47">
         <v>2</v>
       </c>
-      <c r="BL25" s="30">
+      <c r="BL25" s="26">
         <v>3</v>
       </c>
-      <c r="BM25" s="30">
+      <c r="BM25" s="26">
         <v>8</v>
       </c>
+      <c r="BN25" s="27">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A26" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="42">
-[...5 lines deleted...]
-      <c r="D26" s="30">
+      <c r="B26" s="34">
+        <v>1</v>
+      </c>
+      <c r="C26" s="34">
+        <v>0</v>
+      </c>
+      <c r="D26" s="26">
         <v>3</v>
       </c>
-      <c r="E26" s="42">
-[...92 lines deleted...]
-      <c r="AJ26" s="79">
+      <c r="E26" s="34">
+        <v>0</v>
+      </c>
+      <c r="F26" s="34">
+        <v>1</v>
+      </c>
+      <c r="G26" s="34">
+        <v>1</v>
+      </c>
+      <c r="H26" s="34">
+        <v>0</v>
+      </c>
+      <c r="I26" s="34">
+        <v>0</v>
+      </c>
+      <c r="J26" s="34">
+        <v>0</v>
+      </c>
+      <c r="K26" s="34">
+        <v>1</v>
+      </c>
+      <c r="L26" s="34">
+        <v>1</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+      <c r="N26" s="26">
+        <v>0</v>
+      </c>
+      <c r="O26" s="26">
+        <v>0</v>
+      </c>
+      <c r="P26" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>0</v>
+      </c>
+      <c r="R26" s="26">
+        <v>0</v>
+      </c>
+      <c r="S26" s="26">
+        <v>0</v>
+      </c>
+      <c r="T26" s="34">
+        <v>1</v>
+      </c>
+      <c r="U26" s="26">
+        <v>0</v>
+      </c>
+      <c r="V26" s="26">
+        <v>0</v>
+      </c>
+      <c r="W26" s="26">
+        <v>0</v>
+      </c>
+      <c r="X26" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="26">
+        <v>1</v>
+      </c>
+      <c r="AE26" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH26" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="60">
         <v>2</v>
       </c>
-      <c r="AK26" s="79">
-[...32 lines deleted...]
-      <c r="AV26" s="30">
+      <c r="AK26" s="60">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>1</v>
+      </c>
+      <c r="AN26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>0</v>
+      </c>
+      <c r="AP26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS26" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT26" s="27">
+        <v>0</v>
+      </c>
+      <c r="AU26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="26">
         <v>3</v>
       </c>
-      <c r="AW26" s="30">
-[...48 lines deleted...]
-        <v>1</v>
+      <c r="AW26" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF26" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG26" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI26" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="26">
+        <v>1</v>
+      </c>
+      <c r="BN26" s="27">
+        <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A27" s="26" t="s">
+    <row r="27" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A27" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="42">
-[...2 lines deleted...]
-      <c r="C27" s="42">
+      <c r="B27" s="34">
+        <v>0</v>
+      </c>
+      <c r="C27" s="34">
         <v>3</v>
       </c>
-      <c r="D27" s="42">
-[...5 lines deleted...]
-      <c r="F27" s="42">
+      <c r="D27" s="34">
+        <v>0</v>
+      </c>
+      <c r="E27" s="34">
+        <v>0</v>
+      </c>
+      <c r="F27" s="34">
         <v>2</v>
       </c>
-      <c r="G27" s="42">
-[...8 lines deleted...]
-      <c r="J27" s="42">
+      <c r="G27" s="34">
+        <v>0</v>
+      </c>
+      <c r="H27" s="34">
+        <v>0</v>
+      </c>
+      <c r="I27" s="34">
+        <v>0</v>
+      </c>
+      <c r="J27" s="34">
         <v>2</v>
       </c>
-      <c r="K27" s="42">
-[...29 lines deleted...]
-      <c r="U27" s="46">
+      <c r="K27" s="34">
+        <v>1</v>
+      </c>
+      <c r="L27" s="34">
+        <v>1</v>
+      </c>
+      <c r="M27" s="34">
+        <v>0</v>
+      </c>
+      <c r="N27" s="26">
+        <v>0</v>
+      </c>
+      <c r="O27" s="26">
+        <v>0</v>
+      </c>
+      <c r="P27" s="34">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>0</v>
+      </c>
+      <c r="R27" s="26">
+        <v>0</v>
+      </c>
+      <c r="S27" s="26">
+        <v>0</v>
+      </c>
+      <c r="T27" s="26">
+        <v>0</v>
+      </c>
+      <c r="U27" s="37">
         <v>4</v>
       </c>
-      <c r="V27" s="46">
-[...23 lines deleted...]
-      <c r="AD27" s="30">
+      <c r="V27" s="37">
+        <v>1</v>
+      </c>
+      <c r="W27" s="26">
+        <v>0</v>
+      </c>
+      <c r="X27" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="34">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="26">
         <v>2</v>
       </c>
-      <c r="AE27" s="30">
-[...17 lines deleted...]
-      <c r="AK27" s="79">
+      <c r="AE27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="38">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="60">
         <v>4</v>
       </c>
-      <c r="AL27" s="79">
+      <c r="AL27" s="60">
         <v>3</v>
       </c>
-      <c r="AM27" s="79">
-[...56 lines deleted...]
-      <c r="BF27" s="30">
+      <c r="AM27" s="60">
+        <v>1</v>
+      </c>
+      <c r="AN27" s="60">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AS27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="26">
         <v>3</v>
       </c>
-      <c r="BG27" s="31">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="BG27" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK27" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="27">
+        <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="42">
-[...188 lines deleted...]
-      <c r="BM28" s="30">
+      <c r="B28" s="34">
+        <v>0</v>
+      </c>
+      <c r="C28" s="34">
+        <v>0</v>
+      </c>
+      <c r="D28" s="34">
+        <v>0</v>
+      </c>
+      <c r="E28" s="34">
+        <v>0</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0</v>
+      </c>
+      <c r="H28" s="34">
+        <v>1</v>
+      </c>
+      <c r="I28" s="34">
+        <v>0</v>
+      </c>
+      <c r="J28" s="34">
+        <v>0</v>
+      </c>
+      <c r="K28" s="34">
+        <v>0</v>
+      </c>
+      <c r="L28" s="34">
+        <v>0</v>
+      </c>
+      <c r="M28" s="34">
+        <v>0</v>
+      </c>
+      <c r="N28" s="26">
+        <v>0</v>
+      </c>
+      <c r="O28" s="26">
+        <v>0</v>
+      </c>
+      <c r="P28" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="34">
+        <v>1</v>
+      </c>
+      <c r="R28" s="26">
+        <v>0</v>
+      </c>
+      <c r="S28" s="26">
+        <v>0</v>
+      </c>
+      <c r="T28" s="26">
+        <v>0</v>
+      </c>
+      <c r="U28" s="26">
+        <v>0</v>
+      </c>
+      <c r="V28" s="26">
+        <v>0</v>
+      </c>
+      <c r="W28" s="26">
+        <v>0</v>
+      </c>
+      <c r="X28" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="27">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI28" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A29" s="26" t="s">
+    <row r="29" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A29" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="42">
-[...23 lines deleted...]
-      <c r="J29" s="42">
+      <c r="B29" s="34">
+        <v>0</v>
+      </c>
+      <c r="C29" s="34">
+        <v>0</v>
+      </c>
+      <c r="D29" s="26">
+        <v>1</v>
+      </c>
+      <c r="E29" s="34">
+        <v>0</v>
+      </c>
+      <c r="F29" s="34">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="34">
         <v>2</v>
       </c>
-      <c r="K29" s="42">
-[...5 lines deleted...]
-      <c r="M29" s="42">
+      <c r="K29" s="34">
+        <v>1</v>
+      </c>
+      <c r="L29" s="34">
+        <v>0</v>
+      </c>
+      <c r="M29" s="34">
         <v>4</v>
       </c>
-      <c r="N29" s="30">
-[...120 lines deleted...]
-      <c r="BC29" s="30">
+      <c r="N29" s="26">
+        <v>0</v>
+      </c>
+      <c r="O29" s="26">
+        <v>0</v>
+      </c>
+      <c r="P29" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>0</v>
+      </c>
+      <c r="R29" s="26">
+        <v>0</v>
+      </c>
+      <c r="S29" s="26">
+        <v>0</v>
+      </c>
+      <c r="T29" s="26">
+        <v>0</v>
+      </c>
+      <c r="U29" s="37">
+        <v>1</v>
+      </c>
+      <c r="V29" s="26">
+        <v>0</v>
+      </c>
+      <c r="W29" s="26">
+        <v>0</v>
+      </c>
+      <c r="X29" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="34">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="34"/>
+      <c r="AA29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="26">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="60">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="60">
+        <v>1</v>
+      </c>
+      <c r="AM29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="60">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="60">
+        <v>0</v>
+      </c>
+      <c r="AP29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS29" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT29" s="27">
+        <v>0</v>
+      </c>
+      <c r="AU29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="26">
         <v>2</v>
       </c>
-      <c r="BD29" s="30">
-[...27 lines deleted...]
-        <v>1</v>
+      <c r="BD29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE29" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG29" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH29" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI29" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ29" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM29" s="26">
+        <v>1</v>
+      </c>
+      <c r="BN29" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A30" s="26" t="s">
+    <row r="30" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A30" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="42">
-[...5 lines deleted...]
-      <c r="D30" s="30">
+      <c r="B30" s="34">
+        <v>1</v>
+      </c>
+      <c r="C30" s="34">
+        <v>1</v>
+      </c>
+      <c r="D30" s="26">
         <v>2</v>
       </c>
-      <c r="E30" s="30">
-[...2 lines deleted...]
-      <c r="F30" s="42">
+      <c r="E30" s="26">
+        <v>1</v>
+      </c>
+      <c r="F30" s="34">
         <v>2</v>
       </c>
-      <c r="G30" s="42">
-[...29 lines deleted...]
-      <c r="Q30" s="42">
+      <c r="G30" s="34">
+        <v>1</v>
+      </c>
+      <c r="H30" s="34">
+        <v>1</v>
+      </c>
+      <c r="I30" s="34">
+        <v>1</v>
+      </c>
+      <c r="J30" s="34">
+        <v>1</v>
+      </c>
+      <c r="K30" s="34">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>1</v>
+      </c>
+      <c r="O30" s="34">
+        <v>1</v>
+      </c>
+      <c r="P30" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="34">
         <v>3</v>
       </c>
-      <c r="R30" s="30">
-[...5 lines deleted...]
-      <c r="T30" s="42">
+      <c r="R30" s="26">
+        <v>0</v>
+      </c>
+      <c r="S30" s="26">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34">
         <v>2</v>
       </c>
-      <c r="U30" s="46">
-[...8 lines deleted...]
-      <c r="X30" s="46">
+      <c r="U30" s="37">
+        <v>1</v>
+      </c>
+      <c r="V30" s="37">
+        <v>1</v>
+      </c>
+      <c r="W30" s="34">
+        <v>1</v>
+      </c>
+      <c r="X30" s="37">
         <v>2</v>
       </c>
-      <c r="Y30" s="30">
-[...23 lines deleted...]
-      <c r="AG30" s="30">
+      <c r="Y30" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="34">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="26">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="26">
         <v>2</v>
       </c>
-      <c r="AH30" s="47">
-[...26 lines deleted...]
-      <c r="AQ30" s="30">
+      <c r="AH30" s="38">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="38">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="60">
+        <v>1</v>
+      </c>
+      <c r="AM30" s="60">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AO30" s="60">
+        <v>0</v>
+      </c>
+      <c r="AP30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="26">
         <v>2</v>
       </c>
-      <c r="AR30" s="30">
-[...50 lines deleted...]
-      <c r="BI30" s="31">
+      <c r="AR30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="27">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA30" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB30" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC30" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD30" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE30" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF30" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG30" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH30" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI30" s="27">
         <v>2</v>
       </c>
-      <c r="BJ30" s="57">
-[...8 lines deleted...]
-      <c r="BM30" s="57">
+      <c r="BJ30" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="47">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM30" s="47">
+        <v>0</v>
+      </c>
+      <c r="BN30" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="100" t="s">
+    <row r="31" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100"/>
-[...62 lines deleted...]
-      <c r="BM31" s="100"/>
+      <c r="B31" s="90"/>
+      <c r="C31" s="90"/>
+      <c r="D31" s="90"/>
+      <c r="E31" s="90"/>
+      <c r="F31" s="90"/>
+      <c r="G31" s="90"/>
+      <c r="H31" s="90"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="90"/>
+      <c r="K31" s="90"/>
+      <c r="L31" s="90"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="90"/>
+      <c r="O31" s="90"/>
+      <c r="P31" s="90"/>
+      <c r="Q31" s="90"/>
+      <c r="R31" s="90"/>
+      <c r="S31" s="90"/>
+      <c r="T31" s="90"/>
+      <c r="U31" s="90"/>
+      <c r="V31" s="90"/>
+      <c r="W31" s="90"/>
+      <c r="X31" s="90"/>
+      <c r="Y31" s="90"/>
+      <c r="Z31" s="90"/>
+      <c r="AA31" s="90"/>
+      <c r="AB31" s="90"/>
+      <c r="AC31" s="90"/>
+      <c r="AD31" s="90"/>
+      <c r="AE31" s="90"/>
+      <c r="AF31" s="90"/>
+      <c r="AG31" s="90"/>
+      <c r="AH31" s="90"/>
+      <c r="AI31" s="90"/>
+      <c r="AJ31" s="90"/>
+      <c r="AK31" s="90"/>
+      <c r="AL31" s="90"/>
+      <c r="AM31" s="90"/>
+      <c r="AN31" s="90"/>
+      <c r="AO31" s="90"/>
+      <c r="AP31" s="90"/>
+      <c r="AQ31" s="90"/>
+      <c r="AR31" s="90"/>
+      <c r="AS31" s="90"/>
+      <c r="AT31" s="90"/>
+      <c r="AU31" s="90"/>
+      <c r="AV31" s="90"/>
+      <c r="AW31" s="90"/>
+      <c r="AX31" s="90"/>
+      <c r="AY31" s="90"/>
+      <c r="AZ31" s="90"/>
+      <c r="BA31" s="90"/>
+      <c r="BB31" s="90"/>
+      <c r="BC31" s="90"/>
+      <c r="BD31" s="90"/>
+      <c r="BE31" s="90"/>
+      <c r="BF31" s="90"/>
+      <c r="BG31" s="90"/>
+      <c r="BH31" s="90"/>
+      <c r="BI31" s="90"/>
+      <c r="BJ31" s="90"/>
+      <c r="BK31" s="90"/>
+      <c r="BL31" s="90"/>
+      <c r="BM31" s="90"/>
+      <c r="BN31" s="90"/>
     </row>
-    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A32" s="6" t="s">
+    <row r="32" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A32" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="42">
-[...2 lines deleted...]
-      <c r="C32" s="42">
+      <c r="B32" s="34">
+        <v>1</v>
+      </c>
+      <c r="C32" s="34">
         <v>8</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="26">
         <v>7</v>
       </c>
-      <c r="E32" s="30">
+      <c r="E32" s="26">
         <v>4</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="34">
         <v>5</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="34">
         <v>3</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="34">
         <v>3</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="34">
         <v>7</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="34">
         <v>8</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="34">
         <v>10</v>
       </c>
-      <c r="L32" s="42">
+      <c r="L32" s="34">
         <v>8</v>
       </c>
-      <c r="M32" s="42">
-[...5 lines deleted...]
-      <c r="O32" s="80">
+      <c r="M32" s="34">
+        <v>1</v>
+      </c>
+      <c r="N32" s="61">
+        <v>0</v>
+      </c>
+      <c r="O32" s="61">
         <v>5</v>
       </c>
-      <c r="P32" s="80">
-[...2 lines deleted...]
-      <c r="Q32" s="80">
+      <c r="P32" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="61">
         <v>5</v>
       </c>
-      <c r="R32" s="80">
+      <c r="R32" s="61">
         <v>4</v>
       </c>
-      <c r="S32" s="80">
+      <c r="S32" s="61">
         <v>3</v>
       </c>
-      <c r="T32" s="80">
+      <c r="T32" s="61">
         <v>4</v>
       </c>
-      <c r="U32" s="80">
-[...5 lines deleted...]
-      <c r="W32" s="80">
+      <c r="U32" s="61">
+        <v>0</v>
+      </c>
+      <c r="V32" s="61">
+        <v>1</v>
+      </c>
+      <c r="W32" s="61">
         <v>3</v>
       </c>
-      <c r="X32" s="80">
+      <c r="X32" s="61">
         <v>3</v>
       </c>
-      <c r="Y32" s="80">
-[...2 lines deleted...]
-      <c r="Z32" s="80">
+      <c r="Y32" s="61">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="61">
         <v>4</v>
       </c>
-      <c r="AA32" s="80">
+      <c r="AA32" s="61">
         <v>5</v>
       </c>
-      <c r="AB32" s="80">
+      <c r="AB32" s="61">
         <v>3</v>
       </c>
-      <c r="AC32" s="80">
+      <c r="AC32" s="61">
         <v>3</v>
       </c>
-      <c r="AD32" s="80">
+      <c r="AD32" s="61">
         <v>5</v>
       </c>
-      <c r="AE32" s="80">
+      <c r="AE32" s="61">
         <v>3</v>
       </c>
-      <c r="AF32" s="80">
+      <c r="AF32" s="61">
         <v>4</v>
       </c>
-      <c r="AG32" s="80">
+      <c r="AG32" s="61">
         <v>3</v>
       </c>
-      <c r="AH32" s="81">
+      <c r="AH32" s="62">
         <v>4</v>
       </c>
-      <c r="AI32" s="81">
+      <c r="AI32" s="62">
         <v>5</v>
       </c>
-      <c r="AJ32" s="81">
+      <c r="AJ32" s="62">
         <v>4</v>
       </c>
-      <c r="AK32" s="81">
+      <c r="AK32" s="62">
         <v>7</v>
       </c>
-      <c r="AL32" s="81">
+      <c r="AL32" s="62">
         <v>8</v>
       </c>
-      <c r="AM32" s="81">
+      <c r="AM32" s="62">
         <v>4</v>
       </c>
-      <c r="AN32" s="81">
+      <c r="AN32" s="62">
         <v>5</v>
       </c>
-      <c r="AO32" s="81">
+      <c r="AO32" s="62">
         <v>6</v>
       </c>
-      <c r="AP32" s="30">
+      <c r="AP32" s="26">
         <v>6</v>
       </c>
-      <c r="AQ32" s="80">
-[...2 lines deleted...]
-      <c r="AR32" s="30">
+      <c r="AQ32" s="61">
+        <v>1</v>
+      </c>
+      <c r="AR32" s="26">
         <v>4</v>
       </c>
-      <c r="AS32" s="80">
+      <c r="AS32" s="61">
         <v>2</v>
       </c>
-      <c r="AT32" s="80">
+      <c r="AT32" s="61">
         <v>4</v>
       </c>
-      <c r="AU32" s="80">
+      <c r="AU32" s="61">
         <v>2</v>
       </c>
-      <c r="AV32" s="80">
+      <c r="AV32" s="61">
         <v>5</v>
       </c>
-      <c r="AW32" s="30">
+      <c r="AW32" s="26">
         <v>4</v>
       </c>
-      <c r="AX32" s="30">
+      <c r="AX32" s="26">
         <v>3</v>
       </c>
-      <c r="AY32" s="30">
-[...5 lines deleted...]
-      <c r="BA32" s="30">
+      <c r="AY32" s="26">
+        <v>1</v>
+      </c>
+      <c r="AZ32" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA32" s="26">
         <v>3</v>
       </c>
-      <c r="BB32" s="57">
-[...14 lines deleted...]
-      <c r="BG32" s="31">
+      <c r="BB32" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC32" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD32" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE32" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF32" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG32" s="27">
         <v>4</v>
       </c>
-      <c r="BH32" s="31">
-[...2 lines deleted...]
-      <c r="BI32" s="31">
+      <c r="BH32" s="27">
+        <v>1</v>
+      </c>
+      <c r="BI32" s="27">
         <v>2</v>
       </c>
-      <c r="BJ32" s="31">
-[...2 lines deleted...]
-      <c r="BK32" s="31">
+      <c r="BJ32" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK32" s="27">
         <v>3</v>
       </c>
-      <c r="BL32" s="30">
+      <c r="BL32" s="26">
         <v>2</v>
       </c>
-      <c r="BM32" s="30">
+      <c r="BM32" s="26">
         <v>3</v>
       </c>
+      <c r="BN32" s="27">
+        <v>3</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A33" s="26" t="s">
+    <row r="33" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A33" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="42">
-[...26 lines deleted...]
-      <c r="K33" s="42">
+      <c r="B33" s="34">
+        <v>0</v>
+      </c>
+      <c r="C33" s="34">
+        <v>0</v>
+      </c>
+      <c r="D33" s="34">
+        <v>0</v>
+      </c>
+      <c r="E33" s="34">
+        <v>0</v>
+      </c>
+      <c r="F33" s="34">
+        <v>0</v>
+      </c>
+      <c r="G33" s="34">
+        <v>1</v>
+      </c>
+      <c r="H33" s="34">
+        <v>0</v>
+      </c>
+      <c r="I33" s="34">
+        <v>0</v>
+      </c>
+      <c r="J33" s="34">
+        <v>0</v>
+      </c>
+      <c r="K33" s="34">
         <v>2</v>
       </c>
-      <c r="L33" s="42">
+      <c r="L33" s="34">
         <v>2</v>
       </c>
-      <c r="M33" s="42">
-[...83 lines deleted...]
-      <c r="AO33" s="81">
+      <c r="M33" s="34">
+        <v>0</v>
+      </c>
+      <c r="N33" s="61">
+        <v>0</v>
+      </c>
+      <c r="O33" s="61">
+        <v>0</v>
+      </c>
+      <c r="P33" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="61">
+        <v>1</v>
+      </c>
+      <c r="R33" s="61">
+        <v>0</v>
+      </c>
+      <c r="S33" s="61">
+        <v>0</v>
+      </c>
+      <c r="T33" s="61">
+        <v>0</v>
+      </c>
+      <c r="U33" s="61">
+        <v>0</v>
+      </c>
+      <c r="V33" s="61">
+        <v>0</v>
+      </c>
+      <c r="W33" s="61">
+        <v>0</v>
+      </c>
+      <c r="X33" s="61">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="61">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="61">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="61">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="62">
+        <v>1</v>
+      </c>
+      <c r="AI33" s="62">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="62">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="62">
+        <v>0</v>
+      </c>
+      <c r="AL33" s="62">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="62">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="62">
         <v>2</v>
       </c>
-      <c r="AP33" s="57"/>
-[...66 lines deleted...]
-      <c r="BM33" s="30">
+      <c r="AP33" s="47"/>
+      <c r="AQ33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="61">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB33" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A34" s="26" t="s">
+    <row r="34" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A34" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="42">
-[...23 lines deleted...]
-      <c r="J34" s="42">
+      <c r="B34" s="34">
+        <v>0</v>
+      </c>
+      <c r="C34" s="34">
+        <v>0</v>
+      </c>
+      <c r="D34" s="34">
+        <v>0</v>
+      </c>
+      <c r="E34" s="26">
+        <v>1</v>
+      </c>
+      <c r="F34" s="34">
+        <v>0</v>
+      </c>
+      <c r="G34" s="34">
+        <v>1</v>
+      </c>
+      <c r="H34" s="34">
+        <v>0</v>
+      </c>
+      <c r="I34" s="34">
+        <v>0</v>
+      </c>
+      <c r="J34" s="34">
         <v>2</v>
       </c>
-      <c r="K34" s="42">
+      <c r="K34" s="34">
         <v>2</v>
       </c>
-      <c r="L34" s="42">
-[...74 lines deleted...]
-      <c r="AK34" s="81">
+      <c r="L34" s="34">
+        <v>1</v>
+      </c>
+      <c r="M34" s="34">
+        <v>0</v>
+      </c>
+      <c r="N34" s="61">
+        <v>0</v>
+      </c>
+      <c r="O34" s="61">
+        <v>0</v>
+      </c>
+      <c r="P34" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="61">
+        <v>1</v>
+      </c>
+      <c r="R34" s="61">
+        <v>0</v>
+      </c>
+      <c r="S34" s="61">
+        <v>1</v>
+      </c>
+      <c r="T34" s="61">
+        <v>0</v>
+      </c>
+      <c r="U34" s="61">
+        <v>0</v>
+      </c>
+      <c r="V34" s="61">
+        <v>0</v>
+      </c>
+      <c r="W34" s="61">
+        <v>0</v>
+      </c>
+      <c r="X34" s="61">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="61">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="62">
+        <v>0</v>
+      </c>
+      <c r="AI34" s="62">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="62">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="62">
         <v>2</v>
       </c>
-      <c r="AL34" s="81">
+      <c r="AL34" s="62">
         <v>2</v>
       </c>
-      <c r="AM34" s="81">
-[...78 lines deleted...]
-        <v>0</v>
+      <c r="AM34" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="62">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="62">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ34" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="47">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="61">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="27">
+        <v>1</v>
+      </c>
+      <c r="BK34" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A35" s="26" t="s">
+    <row r="35" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A35" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42">
+      <c r="B35" s="34">
+        <v>0</v>
+      </c>
+      <c r="C35" s="34">
         <v>4</v>
       </c>
-      <c r="D35" s="30">
-[...20 lines deleted...]
-      <c r="K35" s="42">
+      <c r="D35" s="26">
+        <v>1</v>
+      </c>
+      <c r="E35" s="26">
+        <v>1</v>
+      </c>
+      <c r="F35" s="34">
+        <v>0</v>
+      </c>
+      <c r="G35" s="34">
+        <v>0</v>
+      </c>
+      <c r="H35" s="34">
+        <v>1</v>
+      </c>
+      <c r="I35" s="34">
+        <v>1</v>
+      </c>
+      <c r="J35" s="34">
+        <v>0</v>
+      </c>
+      <c r="K35" s="34">
         <v>3</v>
       </c>
-      <c r="L35" s="42">
-[...56 lines deleted...]
-      <c r="AE35" s="80">
+      <c r="L35" s="34">
+        <v>0</v>
+      </c>
+      <c r="M35" s="34">
+        <v>0</v>
+      </c>
+      <c r="N35" s="61">
+        <v>0</v>
+      </c>
+      <c r="O35" s="61">
+        <v>1</v>
+      </c>
+      <c r="P35" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="61">
+        <v>0</v>
+      </c>
+      <c r="R35" s="61">
+        <v>1</v>
+      </c>
+      <c r="S35" s="61">
+        <v>1</v>
+      </c>
+      <c r="T35" s="61">
+        <v>0</v>
+      </c>
+      <c r="U35" s="61">
+        <v>0</v>
+      </c>
+      <c r="V35" s="61">
+        <v>0</v>
+      </c>
+      <c r="W35" s="61">
+        <v>1</v>
+      </c>
+      <c r="X35" s="61">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="61">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="61">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="61">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="61">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="61">
         <v>2</v>
       </c>
-      <c r="AF35" s="80">
-[...2 lines deleted...]
-      <c r="AG35" s="80">
+      <c r="AF35" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="61">
         <v>2</v>
       </c>
-      <c r="AH35" s="81">
-[...2 lines deleted...]
-      <c r="AI35" s="81">
+      <c r="AH35" s="62">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="62">
         <v>2</v>
       </c>
-      <c r="AJ35" s="81">
-[...86 lines deleted...]
-      <c r="BM35" s="30">
+      <c r="AJ35" s="62">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="62">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="62">
+        <v>1</v>
+      </c>
+      <c r="AM35" s="62">
+        <v>1</v>
+      </c>
+      <c r="AN35" s="62">
+        <v>1</v>
+      </c>
+      <c r="AO35" s="62">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ35" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="47">
+        <v>1</v>
+      </c>
+      <c r="AT35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="61">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="26">
+        <v>1</v>
+      </c>
+      <c r="BA35" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB35" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A36" s="26" t="s">
+    <row r="36" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A36" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="42">
-[...11 lines deleted...]
-      <c r="F36" s="42">
+      <c r="B36" s="34">
+        <v>0</v>
+      </c>
+      <c r="C36" s="34">
+        <v>1</v>
+      </c>
+      <c r="D36" s="34">
+        <v>0</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1</v>
+      </c>
+      <c r="F36" s="34">
         <v>2</v>
       </c>
-      <c r="G36" s="42">
-[...56 lines deleted...]
-      <c r="Z36" s="80">
+      <c r="G36" s="34">
+        <v>0</v>
+      </c>
+      <c r="H36" s="34">
+        <v>0</v>
+      </c>
+      <c r="I36" s="34">
+        <v>0</v>
+      </c>
+      <c r="J36" s="34">
+        <v>0</v>
+      </c>
+      <c r="K36" s="34">
+        <v>0</v>
+      </c>
+      <c r="L36" s="34">
+        <v>0</v>
+      </c>
+      <c r="M36" s="34">
+        <v>0</v>
+      </c>
+      <c r="N36" s="61">
+        <v>0</v>
+      </c>
+      <c r="O36" s="61">
+        <v>0</v>
+      </c>
+      <c r="P36" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="61">
+        <v>0</v>
+      </c>
+      <c r="R36" s="61">
+        <v>0</v>
+      </c>
+      <c r="S36" s="61">
+        <v>0</v>
+      </c>
+      <c r="T36" s="61">
+        <v>0</v>
+      </c>
+      <c r="U36" s="61">
+        <v>0</v>
+      </c>
+      <c r="V36" s="61">
+        <v>0</v>
+      </c>
+      <c r="W36" s="61">
+        <v>0</v>
+      </c>
+      <c r="X36" s="61">
+        <v>1</v>
+      </c>
+      <c r="Y36" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="61">
         <v>2</v>
       </c>
-      <c r="AA36" s="80">
-[...113 lines deleted...]
-      <c r="BM36" s="30">
+      <c r="AA36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="62">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AL36" s="62">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="62">
+        <v>0</v>
+      </c>
+      <c r="AP36" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="27">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A37" s="26" t="s">
+    <row r="37" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="42">
-[...47 lines deleted...]
-      <c r="R37" s="80">
+      <c r="B37" s="34">
+        <v>0</v>
+      </c>
+      <c r="C37" s="34">
+        <v>0</v>
+      </c>
+      <c r="D37" s="26">
+        <v>1</v>
+      </c>
+      <c r="E37" s="34">
+        <v>0</v>
+      </c>
+      <c r="F37" s="34">
+        <v>1</v>
+      </c>
+      <c r="G37" s="34">
+        <v>0</v>
+      </c>
+      <c r="H37" s="34">
+        <v>0</v>
+      </c>
+      <c r="I37" s="34">
+        <v>0</v>
+      </c>
+      <c r="J37" s="34">
+        <v>0</v>
+      </c>
+      <c r="K37" s="34">
+        <v>1</v>
+      </c>
+      <c r="L37" s="34">
+        <v>0</v>
+      </c>
+      <c r="M37" s="34">
+        <v>0</v>
+      </c>
+      <c r="N37" s="61">
+        <v>0</v>
+      </c>
+      <c r="O37" s="61">
+        <v>0</v>
+      </c>
+      <c r="P37" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="61">
+        <v>1</v>
+      </c>
+      <c r="R37" s="61">
         <v>2</v>
       </c>
-      <c r="S37" s="80">
-[...125 lines deleted...]
-      <c r="BI37" s="31">
+      <c r="S37" s="61">
+        <v>0</v>
+      </c>
+      <c r="T37" s="61">
+        <v>0</v>
+      </c>
+      <c r="U37" s="61">
+        <v>0</v>
+      </c>
+      <c r="V37" s="61">
+        <v>0</v>
+      </c>
+      <c r="W37" s="61">
+        <v>0</v>
+      </c>
+      <c r="X37" s="61">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="61">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="61">
+        <v>1</v>
+      </c>
+      <c r="AC37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AD37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AI37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AL37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="61">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ37" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="26">
+        <v>1</v>
+      </c>
+      <c r="AT37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="61">
+        <v>1</v>
+      </c>
+      <c r="AW37" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="26">
+        <v>1</v>
+      </c>
+      <c r="BB37" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG37" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH37" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI37" s="27">
         <v>2</v>
       </c>
-      <c r="BJ37" s="57">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="BJ37" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK37" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN37" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A38" s="26" t="s">
+    <row r="38" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A38" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="42">
-[...188 lines deleted...]
-      <c r="BM38" s="30">
+      <c r="B38" s="34">
+        <v>0</v>
+      </c>
+      <c r="C38" s="34">
+        <v>1</v>
+      </c>
+      <c r="D38" s="34">
+        <v>0</v>
+      </c>
+      <c r="E38" s="34">
+        <v>0</v>
+      </c>
+      <c r="F38" s="34">
+        <v>0</v>
+      </c>
+      <c r="G38" s="34">
+        <v>0</v>
+      </c>
+      <c r="H38" s="34">
+        <v>0</v>
+      </c>
+      <c r="I38" s="34">
+        <v>1</v>
+      </c>
+      <c r="J38" s="34">
+        <v>0</v>
+      </c>
+      <c r="K38" s="34">
+        <v>1</v>
+      </c>
+      <c r="L38" s="34">
+        <v>0</v>
+      </c>
+      <c r="M38" s="34">
+        <v>0</v>
+      </c>
+      <c r="N38" s="61">
+        <v>0</v>
+      </c>
+      <c r="O38" s="61">
+        <v>0</v>
+      </c>
+      <c r="P38" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="61">
+        <v>0</v>
+      </c>
+      <c r="R38" s="61">
+        <v>0</v>
+      </c>
+      <c r="S38" s="61">
+        <v>0</v>
+      </c>
+      <c r="T38" s="61">
+        <v>0</v>
+      </c>
+      <c r="U38" s="61">
+        <v>0</v>
+      </c>
+      <c r="V38" s="61">
+        <v>0</v>
+      </c>
+      <c r="W38" s="61">
+        <v>1</v>
+      </c>
+      <c r="X38" s="61">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AG38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="26">
+        <v>1</v>
+      </c>
+      <c r="AQ38" s="61">
+        <v>1</v>
+      </c>
+      <c r="AR38" s="47">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="61">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH38" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI38" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ38" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A39" s="26" t="s">
+    <row r="39" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A39" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="42">
-[...20 lines deleted...]
-      <c r="I39" s="42">
+      <c r="B39" s="34">
+        <v>0</v>
+      </c>
+      <c r="C39" s="34">
+        <v>0</v>
+      </c>
+      <c r="D39" s="34">
+        <v>0</v>
+      </c>
+      <c r="E39" s="34">
+        <v>0</v>
+      </c>
+      <c r="F39" s="34">
+        <v>0</v>
+      </c>
+      <c r="G39" s="34">
+        <v>0</v>
+      </c>
+      <c r="H39" s="34">
+        <v>0</v>
+      </c>
+      <c r="I39" s="34">
         <v>2</v>
       </c>
-      <c r="J39" s="42">
-[...50 lines deleted...]
-      <c r="AA39" s="80">
+      <c r="J39" s="34">
+        <v>0</v>
+      </c>
+      <c r="K39" s="34">
+        <v>0</v>
+      </c>
+      <c r="L39" s="34">
+        <v>0</v>
+      </c>
+      <c r="M39" s="34">
+        <v>0</v>
+      </c>
+      <c r="N39" s="61">
+        <v>0</v>
+      </c>
+      <c r="O39" s="61">
+        <v>1</v>
+      </c>
+      <c r="P39" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="61">
+        <v>0</v>
+      </c>
+      <c r="R39" s="61">
+        <v>0</v>
+      </c>
+      <c r="S39" s="61">
+        <v>0</v>
+      </c>
+      <c r="T39" s="61">
+        <v>1</v>
+      </c>
+      <c r="U39" s="61">
+        <v>0</v>
+      </c>
+      <c r="V39" s="61">
+        <v>0</v>
+      </c>
+      <c r="W39" s="61">
+        <v>0</v>
+      </c>
+      <c r="X39" s="61">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="61">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="61">
         <v>2</v>
       </c>
-      <c r="AB39" s="80">
-[...26 lines deleted...]
-      <c r="AK39" s="80">
+      <c r="AB39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="61">
+        <v>1</v>
+      </c>
+      <c r="AD39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="61">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="61">
         <v>2</v>
       </c>
-      <c r="AL39" s="80">
-[...17 lines deleted...]
-      <c r="AR39" s="30">
+      <c r="AL39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="26">
         <v>2</v>
       </c>
-      <c r="AS39" s="80">
-[...59 lines deleted...]
-      <c r="BM39" s="30">
+      <c r="AS39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="61">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK39" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A40" s="26" t="s">
+    <row r="40" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A40" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="42">
-[...189 lines deleted...]
-        <v>0</v>
+      <c r="B40" s="34">
+        <v>0</v>
+      </c>
+      <c r="C40" s="34">
+        <v>0</v>
+      </c>
+      <c r="D40" s="26">
+        <v>1</v>
+      </c>
+      <c r="E40" s="34">
+        <v>0</v>
+      </c>
+      <c r="F40" s="34">
+        <v>0</v>
+      </c>
+      <c r="G40" s="34">
+        <v>0</v>
+      </c>
+      <c r="H40" s="34">
+        <v>1</v>
+      </c>
+      <c r="I40" s="34">
+        <v>1</v>
+      </c>
+      <c r="J40" s="34">
+        <v>1</v>
+      </c>
+      <c r="K40" s="34">
+        <v>0</v>
+      </c>
+      <c r="L40" s="34">
+        <v>1</v>
+      </c>
+      <c r="M40" s="34">
+        <v>1</v>
+      </c>
+      <c r="N40" s="26">
+        <v>0</v>
+      </c>
+      <c r="O40" s="34">
+        <v>0</v>
+      </c>
+      <c r="P40" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="26">
+        <v>0</v>
+      </c>
+      <c r="R40" s="34">
+        <v>1</v>
+      </c>
+      <c r="S40" s="26">
+        <v>0</v>
+      </c>
+      <c r="T40" s="34">
+        <v>0</v>
+      </c>
+      <c r="U40" s="26">
+        <v>0</v>
+      </c>
+      <c r="V40" s="26">
+        <v>0</v>
+      </c>
+      <c r="W40" s="26">
+        <v>0</v>
+      </c>
+      <c r="X40" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN40" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX40" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="47">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="26">
+        <v>1</v>
+      </c>
+      <c r="BF40" s="26">
+        <v>1</v>
+      </c>
+      <c r="BG40" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="27">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="27">
+        <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A41" s="26" t="s">
+    <row r="41" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42">
+      <c r="B41" s="34">
+        <v>1</v>
+      </c>
+      <c r="C41" s="34">
         <v>2</v>
       </c>
-      <c r="D41" s="42">
-[...17 lines deleted...]
-      <c r="J41" s="42">
+      <c r="D41" s="34">
+        <v>0</v>
+      </c>
+      <c r="E41" s="26">
+        <v>1</v>
+      </c>
+      <c r="F41" s="34">
+        <v>0</v>
+      </c>
+      <c r="G41" s="34">
+        <v>0</v>
+      </c>
+      <c r="H41" s="34">
+        <v>0</v>
+      </c>
+      <c r="I41" s="34">
+        <v>0</v>
+      </c>
+      <c r="J41" s="34">
         <v>2</v>
       </c>
-      <c r="K41" s="42">
-[...2 lines deleted...]
-      <c r="L41" s="42">
+      <c r="K41" s="34">
+        <v>1</v>
+      </c>
+      <c r="L41" s="34">
         <v>3</v>
       </c>
-      <c r="M41" s="42">
-[...20 lines deleted...]
-      <c r="T41" s="42">
+      <c r="M41" s="34">
+        <v>0</v>
+      </c>
+      <c r="N41" s="26">
+        <v>0</v>
+      </c>
+      <c r="O41" s="34">
+        <v>0</v>
+      </c>
+      <c r="P41" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="34">
+        <v>1</v>
+      </c>
+      <c r="R41" s="26">
+        <v>0</v>
+      </c>
+      <c r="S41" s="26">
+        <v>0</v>
+      </c>
+      <c r="T41" s="34">
         <v>2</v>
       </c>
-      <c r="U41" s="30">
-[...56 lines deleted...]
-      <c r="AN41" s="31">
+      <c r="U41" s="26">
+        <v>0</v>
+      </c>
+      <c r="V41" s="37">
+        <v>1</v>
+      </c>
+      <c r="W41" s="26">
+        <v>0</v>
+      </c>
+      <c r="X41" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="47">
+        <v>1</v>
+      </c>
+      <c r="AD41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AI41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="27">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM41" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="27">
         <v>2</v>
       </c>
-      <c r="AO41" s="31">
-[...20 lines deleted...]
-      <c r="AV41" s="30">
+      <c r="AO41" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="27">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV41" s="26">
         <v>2</v>
       </c>
-      <c r="AW41" s="30">
-[...48 lines deleted...]
-        <v>1</v>
+      <c r="AW41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AY41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="47">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="27">
+        <v>1</v>
+      </c>
+      <c r="BI41" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="26">
+        <v>1</v>
+      </c>
+      <c r="BN41" s="47">
+        <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A42" s="26" t="s">
+    <row r="42" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A42" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="42">
-[...38 lines deleted...]
-      <c r="O42" s="42">
+      <c r="B42" s="34">
+        <v>0</v>
+      </c>
+      <c r="C42" s="34">
+        <v>0</v>
+      </c>
+      <c r="D42" s="26">
+        <v>1</v>
+      </c>
+      <c r="E42" s="34">
+        <v>0</v>
+      </c>
+      <c r="F42" s="34">
+        <v>0</v>
+      </c>
+      <c r="G42" s="34">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34">
+        <v>0</v>
+      </c>
+      <c r="I42" s="34">
+        <v>0</v>
+      </c>
+      <c r="J42" s="34">
+        <v>1</v>
+      </c>
+      <c r="K42" s="34">
+        <v>0</v>
+      </c>
+      <c r="L42" s="34">
+        <v>0</v>
+      </c>
+      <c r="M42" s="34">
+        <v>0</v>
+      </c>
+      <c r="N42" s="26">
+        <v>0</v>
+      </c>
+      <c r="O42" s="34">
         <v>3</v>
       </c>
-      <c r="P42" s="30">
-[...59 lines deleted...]
-      <c r="AJ42" s="31">
+      <c r="P42" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="34">
+        <v>0</v>
+      </c>
+      <c r="R42" s="26">
+        <v>0</v>
+      </c>
+      <c r="S42" s="26">
+        <v>0</v>
+      </c>
+      <c r="T42" s="34">
+        <v>1</v>
+      </c>
+      <c r="U42" s="26">
+        <v>0</v>
+      </c>
+      <c r="V42" s="26">
+        <v>0</v>
+      </c>
+      <c r="W42" s="26">
+        <v>0</v>
+      </c>
+      <c r="X42" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="34">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AE42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="27">
         <v>2</v>
       </c>
-      <c r="AK42" s="31">
-[...83 lines deleted...]
-      <c r="BM42" s="30">
+      <c r="AK42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AL42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="26">
+        <v>1</v>
+      </c>
+      <c r="AS42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="26">
+        <v>1</v>
+      </c>
+      <c r="AU42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="26">
+        <v>1</v>
+      </c>
+      <c r="AZ42" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC42" s="26">
+        <v>1</v>
+      </c>
+      <c r="BD42" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE42" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF42" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG42" s="27">
+        <v>1</v>
+      </c>
+      <c r="BH42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ42" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="27">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="26">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="26">
         <v>2</v>
       </c>
+      <c r="BN42" s="47">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A43" s="26" t="s">
+    <row r="43" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="42">
-[...5 lines deleted...]
-      <c r="D43" s="30">
+      <c r="B43" s="34">
+        <v>0</v>
+      </c>
+      <c r="C43" s="34">
+        <v>0</v>
+      </c>
+      <c r="D43" s="26">
         <v>2</v>
       </c>
-      <c r="E43" s="42">
-[...179 lines deleted...]
-      <c r="BM43" s="30">
+      <c r="E43" s="34">
+        <v>0</v>
+      </c>
+      <c r="F43" s="34">
+        <v>1</v>
+      </c>
+      <c r="G43" s="34">
+        <v>0</v>
+      </c>
+      <c r="H43" s="34">
+        <v>1</v>
+      </c>
+      <c r="I43" s="34">
+        <v>1</v>
+      </c>
+      <c r="J43" s="34">
+        <v>0</v>
+      </c>
+      <c r="K43" s="34">
+        <v>0</v>
+      </c>
+      <c r="L43" s="34">
+        <v>1</v>
+      </c>
+      <c r="M43" s="34">
+        <v>0</v>
+      </c>
+      <c r="N43" s="26">
+        <v>0</v>
+      </c>
+      <c r="O43" s="35">
+        <v>0</v>
+      </c>
+      <c r="P43" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="34">
+        <v>1</v>
+      </c>
+      <c r="R43" s="26">
+        <v>0</v>
+      </c>
+      <c r="S43" s="26">
+        <v>0</v>
+      </c>
+      <c r="T43" s="26">
+        <v>0</v>
+      </c>
+      <c r="U43" s="26">
+        <v>0</v>
+      </c>
+      <c r="V43" s="26">
+        <v>0</v>
+      </c>
+      <c r="W43" s="26">
+        <v>0</v>
+      </c>
+      <c r="X43" s="26">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="26">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="47">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="26">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="27">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="27">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="27">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="27">
+        <v>1</v>
+      </c>
+      <c r="AO43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="26">
+        <v>1</v>
+      </c>
+      <c r="AV43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="47">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="27">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="47">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="47">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="47">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="27">
+        <v>1</v>
+      </c>
+      <c r="BL43" s="26">
+        <v>1</v>
+      </c>
+      <c r="BM43" s="26">
+        <v>0</v>
+      </c>
+      <c r="BN43" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A44" s="27" t="s">
+    <row r="44" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A44" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="48">
-[...23 lines deleted...]
-      <c r="J44" s="48">
+      <c r="B44" s="39">
+        <v>0</v>
+      </c>
+      <c r="C44" s="39">
+        <v>0</v>
+      </c>
+      <c r="D44" s="6">
+        <v>1</v>
+      </c>
+      <c r="E44" s="39">
+        <v>0</v>
+      </c>
+      <c r="F44" s="39">
+        <v>1</v>
+      </c>
+      <c r="G44" s="39">
+        <v>1</v>
+      </c>
+      <c r="H44" s="39">
+        <v>0</v>
+      </c>
+      <c r="I44" s="39">
+        <v>1</v>
+      </c>
+      <c r="J44" s="39">
         <v>2</v>
       </c>
-      <c r="K44" s="48">
-[...56 lines deleted...]
-      <c r="AD44" s="7">
+      <c r="K44" s="39">
+        <v>0</v>
+      </c>
+      <c r="L44" s="39">
+        <v>0</v>
+      </c>
+      <c r="M44" s="39">
+        <v>0</v>
+      </c>
+      <c r="N44" s="6">
+        <v>0</v>
+      </c>
+      <c r="O44" s="45">
+        <v>0</v>
+      </c>
+      <c r="P44" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="45">
+        <v>0</v>
+      </c>
+      <c r="R44" s="6">
+        <v>0</v>
+      </c>
+      <c r="S44" s="39">
+        <v>1</v>
+      </c>
+      <c r="T44" s="6">
+        <v>0</v>
+      </c>
+      <c r="U44" s="6">
+        <v>0</v>
+      </c>
+      <c r="V44" s="6">
+        <v>0</v>
+      </c>
+      <c r="W44" s="39">
+        <v>1</v>
+      </c>
+      <c r="X44" s="40">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="39">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="46">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="6">
         <v>2</v>
       </c>
-      <c r="AE44" s="7">
-[...8 lines deleted...]
-      <c r="AH44" s="7">
+      <c r="AE44" s="6">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="6">
         <v>2</v>
       </c>
-      <c r="AI44" s="7">
-[...20 lines deleted...]
-      <c r="AP44" s="7">
+      <c r="AI44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="25">
+        <v>1</v>
+      </c>
+      <c r="AM44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="25">
+        <v>1</v>
+      </c>
+      <c r="AP44" s="6">
         <v>2</v>
       </c>
-      <c r="AQ44" s="29">
-[...65 lines deleted...]
-      <c r="BM44" s="7">
+      <c r="AQ44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="6">
+        <v>1</v>
+      </c>
+      <c r="AS44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="6">
+        <v>1</v>
+      </c>
+      <c r="AU44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="25">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="6">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BG44" s="25">
+        <v>1</v>
+      </c>
+      <c r="BH44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="46">
+        <v>0</v>
+      </c>
+      <c r="BM44" s="6">
+        <v>0</v>
+      </c>
+      <c r="BN44" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A45" s="8" t="s">
+    <row r="45" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A45" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="8"/>
-[...34 lines deleted...]
-      <c r="AK45" s="8"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="7"/>
+      <c r="AI45" s="7"/>
+      <c r="AJ45" s="7"/>
+      <c r="AK45" s="7"/>
     </row>
-    <row r="46" spans="1:65" s="9" customFormat="1" ht="11.25"/>
-    <row r="47" spans="1:65" s="9" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:66" s="8" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:66" s="8" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM56"/>
+  <dimension ref="A2:BN56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Q12" sqref="Q12"/>
-      <selection pane="bottomLeft" activeCell="BP20" sqref="BP20"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="9" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="52" width="9.140625" style="9"/>
+    <col min="1" max="1" width="14.42578125" style="8" customWidth="1"/>
+    <col min="2" max="3" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="9" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="16" max="21" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="28" max="33" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="8" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="6.85546875" style="8" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.5703125" style="8" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.140625" style="8" hidden="1" customWidth="1"/>
+    <col min="38" max="38" width="7.85546875" style="32" hidden="1" customWidth="1"/>
+    <col min="39" max="49" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="7.5703125" style="8" customWidth="1"/>
+    <col min="51" max="52" width="9.140625" style="8"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="7.5703125" style="1" customWidth="1"/>
     <col min="55" max="59" width="9.140625" style="1"/>
-    <col min="60" max="60" width="9.140625" style="19"/>
-    <col min="61" max="16384" width="9.140625" style="1"/>
+    <col min="60" max="60" width="9.140625" style="16"/>
+    <col min="61" max="65" width="9.140625" style="1"/>
+    <col min="66" max="66" width="9.140625" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="14.25" customHeight="1">
-      <c r="A2" s="82" t="s">
+    <row r="2" spans="1:66" ht="14.25" customHeight="1">
+      <c r="A2" s="72" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="82"/>
-[...62 lines deleted...]
-      <c r="BM2" s="82"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="72"/>
+      <c r="Z2" s="72"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72"/>
+      <c r="AL2" s="72"/>
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="72"/>
+      <c r="AX2" s="72"/>
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="72"/>
+      <c r="BJ2" s="72"/>
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
     </row>
-    <row r="3" spans="1:65" s="19" customFormat="1" ht="14.25" customHeight="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="9"/>
+    <row r="3" spans="1:66" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30"/>
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30"/>
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30"/>
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30"/>
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="30"/>
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="8"/>
+      <c r="AP3" s="8"/>
+      <c r="AQ3" s="8"/>
+      <c r="AR3" s="8"/>
+      <c r="AS3" s="8"/>
+      <c r="AT3" s="8"/>
+      <c r="AU3" s="8"/>
+      <c r="AV3" s="8"/>
+      <c r="AW3" s="8"/>
+      <c r="AX3" s="8"/>
+      <c r="AY3" s="8"/>
+      <c r="AZ3" s="8"/>
     </row>
-    <row r="4" spans="1:65" s="19" customFormat="1" ht="14.25" customHeight="1">
-[...51 lines deleted...]
-      <c r="AZ4" s="9"/>
+    <row r="4" spans="1:66" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30"/>
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="8"/>
+      <c r="AR4" s="8"/>
+      <c r="AS4" s="8"/>
+      <c r="AT4" s="8"/>
+      <c r="AU4" s="8"/>
+      <c r="AV4" s="8"/>
+      <c r="AW4" s="8"/>
+      <c r="AX4" s="8"/>
+      <c r="AY4" s="8"/>
+      <c r="AZ4" s="8"/>
     </row>
-    <row r="5" spans="1:65" ht="17.25" customHeight="1">
-      <c r="A5" s="85" t="s">
+    <row r="5" spans="1:66" ht="17.25" customHeight="1">
+      <c r="A5" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="85"/>
-[...62 lines deleted...]
-      <c r="BM5" s="85"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="77"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="77"/>
+      <c r="Q5" s="77"/>
+      <c r="R5" s="77"/>
+      <c r="S5" s="77"/>
+      <c r="T5" s="77"/>
+      <c r="U5" s="77"/>
+      <c r="V5" s="77"/>
+      <c r="W5" s="77"/>
+      <c r="X5" s="77"/>
+      <c r="Y5" s="77"/>
+      <c r="Z5" s="77"/>
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="77"/>
+      <c r="AC5" s="77"/>
+      <c r="AD5" s="77"/>
+      <c r="AE5" s="77"/>
+      <c r="AF5" s="77"/>
+      <c r="AG5" s="77"/>
+      <c r="AH5" s="77"/>
+      <c r="AI5" s="77"/>
+      <c r="AJ5" s="77"/>
+      <c r="AK5" s="77"/>
+      <c r="AL5" s="77"/>
+      <c r="AM5" s="77"/>
+      <c r="AN5" s="77"/>
+      <c r="AO5" s="77"/>
+      <c r="AP5" s="77"/>
+      <c r="AQ5" s="77"/>
+      <c r="AR5" s="77"/>
+      <c r="AS5" s="77"/>
+      <c r="AT5" s="77"/>
+      <c r="AU5" s="77"/>
+      <c r="AV5" s="77"/>
+      <c r="AW5" s="77"/>
+      <c r="AX5" s="77"/>
+      <c r="AY5" s="77"/>
+      <c r="AZ5" s="77"/>
+      <c r="BA5" s="77"/>
+      <c r="BB5" s="77"/>
+      <c r="BC5" s="77"/>
+      <c r="BD5" s="77"/>
+      <c r="BE5" s="77"/>
+      <c r="BF5" s="77"/>
+      <c r="BG5" s="77"/>
+      <c r="BH5" s="77"/>
+      <c r="BI5" s="77"/>
+      <c r="BJ5" s="77"/>
+      <c r="BK5" s="77"/>
+      <c r="BL5" s="77"/>
+      <c r="BM5" s="77"/>
+      <c r="BN5" s="77"/>
     </row>
-    <row r="6" spans="1:65" s="9" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="90">
+    <row r="6" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="78"/>
+      <c r="B6" s="82">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="90">
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="82">
         <v>2022</v>
       </c>
-      <c r="O6" s="91"/>
-[...10 lines deleted...]
-      <c r="Z6" s="90">
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="82">
         <v>2023</v>
       </c>
-      <c r="AA6" s="91"/>
-[...10 lines deleted...]
-      <c r="AL6" s="98">
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="83"/>
+      <c r="AK6" s="78"/>
+      <c r="AL6" s="88">
         <v>2024</v>
       </c>
-      <c r="AM6" s="99"/>
-[...10 lines deleted...]
-      <c r="AX6" s="92">
+      <c r="AM6" s="89"/>
+      <c r="AN6" s="89"/>
+      <c r="AO6" s="89"/>
+      <c r="AP6" s="89"/>
+      <c r="AQ6" s="89"/>
+      <c r="AR6" s="89"/>
+      <c r="AS6" s="89"/>
+      <c r="AT6" s="89"/>
+      <c r="AU6" s="89"/>
+      <c r="AV6" s="89"/>
+      <c r="AW6" s="89"/>
+      <c r="AX6" s="74">
         <v>2025</v>
       </c>
-      <c r="AY6" s="93"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="92">
+      <c r="AY6" s="75"/>
+      <c r="AZ6" s="75"/>
+      <c r="BA6" s="75"/>
+      <c r="BB6" s="75"/>
+      <c r="BC6" s="75"/>
+      <c r="BD6" s="75"/>
+      <c r="BE6" s="75"/>
+      <c r="BF6" s="75"/>
+      <c r="BG6" s="75"/>
+      <c r="BH6" s="75"/>
+      <c r="BI6" s="75"/>
+      <c r="BJ6" s="74">
         <v>2026</v>
       </c>
-      <c r="BK6" s="93"/>
-[...1 lines deleted...]
-      <c r="BM6" s="93"/>
+      <c r="BK6" s="75"/>
+      <c r="BL6" s="75"/>
+      <c r="BM6" s="75"/>
+      <c r="BN6" s="75"/>
     </row>
-    <row r="7" spans="1:65" s="9" customFormat="1" ht="30.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="18" t="s">
+    <row r="7" spans="1:66" s="8" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="79"/>
+      <c r="B7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="10" t="s">
+      <c r="F7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="11" t="s">
+      <c r="I7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="11" t="s">
+      <c r="J7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="11" t="s">
+      <c r="L7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="M7" s="21" t="s">
+      <c r="M7" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="N7" s="18" t="s">
+      <c r="N7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="O7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="10" t="s">
+      <c r="Q7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="10" t="s">
+      <c r="R7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="T7" s="11" t="s">
+      <c r="T7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="U7" s="11" t="s">
+      <c r="U7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="W7" s="21" t="s">
+      <c r="W7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="11" t="s">
+      <c r="X7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="Y7" s="21" t="s">
+      <c r="Y7" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="Z7" s="63" t="s">
+      <c r="Z7" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="11" t="s">
+      <c r="AA7" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="AC7" s="11" t="s">
+      <c r="AC7" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="AD7" s="25" t="s">
+      <c r="AD7" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="AE7" s="11" t="s">
+      <c r="AE7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AF7" s="11" t="s">
+      <c r="AF7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="AG7" s="11" t="s">
+      <c r="AG7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="AH7" s="11" t="s">
+      <c r="AH7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="AI7" s="21" t="s">
+      <c r="AI7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AJ7" s="11" t="s">
+      <c r="AJ7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="AK7" s="21" t="s">
+      <c r="AK7" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AL7" s="18" t="s">
+      <c r="AL7" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="10" t="s">
+      <c r="AM7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="AN7" s="10" t="s">
+      <c r="AN7" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP7" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="AQ7" s="11" t="s">
+      <c r="AQ7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="AR7" s="11" t="s">
+      <c r="AR7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="AS7" s="11" t="s">
+      <c r="AS7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="AT7" s="11" t="s">
+      <c r="AT7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="AU7" s="21" t="s">
+      <c r="AU7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="AV7" s="11" t="s">
+      <c r="AV7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="AW7" s="21" t="s">
+      <c r="AW7" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AX7" s="24" t="s">
+      <c r="AX7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="AY7" s="25" t="s">
+      <c r="AY7" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="AZ7" s="11" t="s">
+      <c r="AZ7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="BA7" s="11" t="s">
+      <c r="BA7" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="BB7" s="11" t="s">
+      <c r="BB7" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="BC7" s="11" t="s">
+      <c r="BC7" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="BD7" s="11" t="s">
+      <c r="BD7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="BE7" s="11" t="s">
+      <c r="BE7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="BF7" s="11" t="s">
+      <c r="BF7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="BG7" s="21" t="s">
+      <c r="BG7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="BH7" s="11" t="s">
+      <c r="BH7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="BI7" s="21" t="s">
+      <c r="BI7" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="BJ7" s="24" t="s">
+      <c r="BJ7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="BK7" s="25" t="s">
+      <c r="BK7" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="BL7" s="11" t="s">
+      <c r="BL7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="BM7" s="11" t="s">
+      <c r="BM7" s="10" t="s">
         <v>20</v>
       </c>
+      <c r="BN7" s="10" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="95" t="s">
+    <row r="8" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="95"/>
-[...62 lines deleted...]
-      <c r="BM8" s="95"/>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="85"/>
+      <c r="N8" s="85"/>
+      <c r="O8" s="85"/>
+      <c r="P8" s="85"/>
+      <c r="Q8" s="85"/>
+      <c r="R8" s="85"/>
+      <c r="S8" s="85"/>
+      <c r="T8" s="85"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="85"/>
+      <c r="W8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="85"/>
+      <c r="Z8" s="85"/>
+      <c r="AA8" s="85"/>
+      <c r="AB8" s="85"/>
+      <c r="AC8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="85"/>
+      <c r="AF8" s="85"/>
+      <c r="AG8" s="85"/>
+      <c r="AH8" s="85"/>
+      <c r="AI8" s="85"/>
+      <c r="AJ8" s="85"/>
+      <c r="AK8" s="85"/>
+      <c r="AL8" s="85"/>
+      <c r="AM8" s="85"/>
+      <c r="AN8" s="85"/>
+      <c r="AO8" s="85"/>
+      <c r="AP8" s="85"/>
+      <c r="AQ8" s="85"/>
+      <c r="AR8" s="85"/>
+      <c r="AS8" s="85"/>
+      <c r="AT8" s="85"/>
+      <c r="AU8" s="85"/>
+      <c r="AV8" s="85"/>
+      <c r="AW8" s="85"/>
+      <c r="AX8" s="85"/>
+      <c r="AY8" s="85"/>
+      <c r="AZ8" s="85"/>
+      <c r="BA8" s="85"/>
+      <c r="BB8" s="85"/>
+      <c r="BC8" s="85"/>
+      <c r="BD8" s="85"/>
+      <c r="BE8" s="85"/>
+      <c r="BF8" s="85"/>
+      <c r="BG8" s="85"/>
+      <c r="BH8" s="85"/>
+      <c r="BI8" s="85"/>
+      <c r="BJ8" s="85"/>
+      <c r="BK8" s="85"/>
+      <c r="BL8" s="85"/>
+      <c r="BM8" s="85"/>
+      <c r="BN8" s="85"/>
     </row>
-    <row r="9" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="43">
         <v>7.42</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="28">
         <v>10.07</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="28">
         <v>11.39</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="28">
         <v>11.02</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="28">
         <v>12.15</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="28">
         <v>11.17</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="28">
         <v>10.39</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="28">
         <v>10</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="28">
         <v>10.07</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="28">
         <v>10.55</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="28">
         <v>10.69</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="28">
         <v>10.51</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="28">
         <v>8.41</v>
       </c>
-      <c r="O9" s="34">
+      <c r="O9" s="28">
         <v>7.9</v>
       </c>
-      <c r="P9" s="34">
+      <c r="P9" s="28">
         <v>7.38</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="28">
         <v>8.82</v>
       </c>
-      <c r="R9" s="34">
+      <c r="R9" s="28">
         <v>8.68</v>
       </c>
-      <c r="S9" s="34">
+      <c r="S9" s="28">
         <v>8.61</v>
       </c>
-      <c r="T9" s="34">
+      <c r="T9" s="28">
         <v>9.2100000000000009</v>
       </c>
-      <c r="U9" s="34">
+      <c r="U9" s="28">
         <v>9.16</v>
       </c>
-      <c r="V9" s="34">
+      <c r="V9" s="28">
         <v>8.98</v>
       </c>
-      <c r="W9" s="34">
+      <c r="W9" s="28">
         <v>9</v>
       </c>
-      <c r="X9" s="34">
+      <c r="X9" s="28">
         <v>8.67</v>
       </c>
-      <c r="Y9" s="34">
+      <c r="Y9" s="28">
         <v>8.48</v>
       </c>
-      <c r="Z9" s="34">
+      <c r="Z9" s="28">
         <v>14.73</v>
       </c>
-      <c r="AA9" s="34">
+      <c r="AA9" s="28">
         <v>13.39</v>
       </c>
-      <c r="AB9" s="34">
+      <c r="AB9" s="28">
         <v>11.32</v>
       </c>
-      <c r="AC9" s="57">
+      <c r="AC9" s="47">
         <v>10.37</v>
       </c>
-      <c r="AD9" s="13">
+      <c r="AD9" s="28">
         <v>10.92</v>
       </c>
-      <c r="AE9" s="13">
+      <c r="AE9" s="28">
         <v>10.5</v>
       </c>
-      <c r="AF9" s="13">
+      <c r="AF9" s="28">
         <v>9.52</v>
       </c>
-      <c r="AG9" s="13">
+      <c r="AG9" s="28">
         <v>10.07</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="28">
         <v>9.7799999999999994</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="28">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AJ9" s="13">
+      <c r="AJ9" s="28">
         <v>9.39</v>
       </c>
-      <c r="AK9" s="13">
+      <c r="AK9" s="28">
         <v>9.7799999999999994</v>
       </c>
-      <c r="AL9" s="13">
+      <c r="AL9" s="28">
         <v>14.81</v>
       </c>
-      <c r="AM9" s="13">
+      <c r="AM9" s="28">
         <v>13.5</v>
       </c>
-      <c r="AN9" s="13">
+      <c r="AN9" s="28">
         <v>11.59</v>
       </c>
-      <c r="AO9" s="13">
+      <c r="AO9" s="28">
         <v>11.7</v>
       </c>
-      <c r="AP9" s="13">
+      <c r="AP9" s="28">
         <v>12.18</v>
       </c>
-      <c r="AQ9" s="13">
+      <c r="AQ9" s="28">
         <v>11.54</v>
       </c>
-      <c r="AR9" s="13">
+      <c r="AR9" s="28">
         <v>11.28</v>
       </c>
-      <c r="AS9" s="13">
+      <c r="AS9" s="28">
         <v>10.5</v>
       </c>
-      <c r="AT9" s="13">
+      <c r="AT9" s="28">
         <v>10.26</v>
       </c>
-      <c r="AU9" s="13">
+      <c r="AU9" s="28">
         <v>9.9700000000000006</v>
       </c>
-      <c r="AV9" s="13">
+      <c r="AV9" s="28">
         <v>10.07</v>
       </c>
-      <c r="AW9" s="13">
+      <c r="AW9" s="28">
         <v>9.81</v>
       </c>
-      <c r="AX9" s="13">
+      <c r="AX9" s="28">
         <v>7.46</v>
       </c>
-      <c r="AY9" s="13">
+      <c r="AY9" s="28">
         <v>6.09</v>
       </c>
-      <c r="AZ9" s="13">
+      <c r="AZ9" s="28">
         <v>5.93</v>
       </c>
-      <c r="BA9" s="13">
+      <c r="BA9" s="28">
         <v>5.55</v>
       </c>
-      <c r="BB9" s="13">
+      <c r="BB9" s="28">
         <v>5.38</v>
       </c>
-      <c r="BC9" s="13">
+      <c r="BC9" s="28">
         <v>5.84</v>
       </c>
-      <c r="BD9" s="13">
+      <c r="BD9" s="28">
         <v>6.19</v>
       </c>
-      <c r="BE9" s="13">
+      <c r="BE9" s="28">
         <v>6.22</v>
       </c>
-      <c r="BF9" s="34">
+      <c r="BF9" s="28">
         <v>6</v>
       </c>
-      <c r="BG9" s="13">
+      <c r="BG9" s="28">
         <v>6.05</v>
       </c>
-      <c r="BH9" s="13">
+      <c r="BH9" s="28">
         <v>5.9</v>
       </c>
-      <c r="BI9" s="13">
+      <c r="BI9" s="28">
         <v>5.83</v>
       </c>
-      <c r="BJ9" s="13">
+      <c r="BJ9" s="28">
         <v>4.59</v>
       </c>
-      <c r="BK9" s="13">
+      <c r="BK9" s="28">
         <v>4.59</v>
       </c>
-      <c r="BL9" s="13">
+      <c r="BL9" s="28">
         <v>5.01</v>
       </c>
-      <c r="BM9" s="13">
+      <c r="BM9" s="28">
         <v>6.47</v>
       </c>
+      <c r="BN9" s="28">
+        <v>6.74</v>
+      </c>
     </row>
-    <row r="10" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="28">
         <v>9.14</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="28">
         <v>9.23</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="28">
         <v>9.98</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="28">
         <v>10.45</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="28">
         <v>12.14</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="28">
         <v>11.26</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="28">
         <v>10.53</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="28">
         <v>9.91</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="28">
         <v>9.61</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="28">
         <v>10</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="28">
         <v>10.09</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="28">
         <v>10.09</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="28">
         <v>13.35</v>
       </c>
-      <c r="O10" s="34">
+      <c r="O10" s="28">
         <v>9.84</v>
       </c>
-      <c r="P10" s="34">
+      <c r="P10" s="28">
         <v>9.75</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="28">
         <v>10.37</v>
       </c>
-      <c r="R10" s="34">
+      <c r="R10" s="28">
         <v>10.19</v>
       </c>
-      <c r="S10" s="34">
+      <c r="S10" s="28">
         <v>10.33</v>
       </c>
-      <c r="T10" s="34">
+      <c r="T10" s="28">
         <v>10.93</v>
       </c>
-      <c r="U10" s="34">
+      <c r="U10" s="28">
         <v>10.68</v>
       </c>
-      <c r="V10" s="34">
+      <c r="V10" s="28">
         <v>10.52</v>
       </c>
-      <c r="W10" s="34">
+      <c r="W10" s="28">
         <v>10.64</v>
       </c>
-      <c r="X10" s="34">
+      <c r="X10" s="28">
         <v>10.07</v>
       </c>
-      <c r="Y10" s="34">
+      <c r="Y10" s="28">
         <v>9.98</v>
       </c>
-      <c r="Z10" s="34">
+      <c r="Z10" s="28">
         <v>20.11</v>
       </c>
-      <c r="AA10" s="34">
+      <c r="AA10" s="28">
         <v>16.57</v>
       </c>
-      <c r="AB10" s="34">
+      <c r="AB10" s="28">
         <v>14.23</v>
       </c>
-      <c r="AC10" s="57">
+      <c r="AC10" s="47">
         <v>12.45</v>
       </c>
-      <c r="AD10" s="13">
+      <c r="AD10" s="28">
         <v>9.9600000000000009</v>
       </c>
-      <c r="AE10" s="13">
+      <c r="AE10" s="28">
         <v>9.58</v>
       </c>
-      <c r="AF10" s="13">
+      <c r="AF10" s="28">
         <v>8.34</v>
       </c>
-      <c r="AG10" s="13">
+      <c r="AG10" s="28">
         <v>9.4</v>
       </c>
-      <c r="AH10" s="13">
+      <c r="AH10" s="28">
         <v>9.32</v>
       </c>
-      <c r="AI10" s="13">
+      <c r="AI10" s="28">
         <v>8.9</v>
       </c>
-      <c r="AJ10" s="13">
+      <c r="AJ10" s="28">
         <v>8.76</v>
       </c>
-      <c r="AK10" s="13">
+      <c r="AK10" s="28">
         <v>8.85</v>
       </c>
-      <c r="AL10" s="13">
+      <c r="AL10" s="28">
         <v>11.4</v>
       </c>
-      <c r="AM10" s="13">
+      <c r="AM10" s="28">
         <v>12.07</v>
       </c>
-      <c r="AN10" s="13">
+      <c r="AN10" s="28">
         <v>9.58</v>
       </c>
-      <c r="AO10" s="13">
+      <c r="AO10" s="28">
         <v>10.45</v>
       </c>
-      <c r="AP10" s="13">
+      <c r="AP10" s="28">
         <v>11.6</v>
       </c>
-      <c r="AQ10" s="13">
+      <c r="AQ10" s="28">
         <v>11.44</v>
       </c>
-      <c r="AR10" s="13">
+      <c r="AR10" s="28">
         <v>11.38</v>
       </c>
-      <c r="AS10" s="13">
+      <c r="AS10" s="28">
         <v>10.65</v>
       </c>
-      <c r="AT10" s="13">
+      <c r="AT10" s="28">
         <v>10.47</v>
       </c>
-      <c r="AU10" s="13">
+      <c r="AU10" s="28">
         <v>10.26</v>
       </c>
-      <c r="AV10" s="13">
+      <c r="AV10" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="AW10" s="13">
+      <c r="AW10" s="28">
         <v>9.7899999999999991</v>
       </c>
-      <c r="AX10" s="13">
+      <c r="AX10" s="28">
         <v>8</v>
       </c>
-      <c r="AY10" s="13">
+      <c r="AY10" s="28">
         <v>7.2</v>
       </c>
-      <c r="AZ10" s="13">
+      <c r="AZ10" s="28">
         <v>7.01</v>
       </c>
-      <c r="BA10" s="13">
+      <c r="BA10" s="28">
         <v>5.83</v>
       </c>
-      <c r="BB10" s="13">
+      <c r="BB10" s="28">
         <v>6.24</v>
       </c>
-      <c r="BC10" s="13">
+      <c r="BC10" s="28">
         <v>6.18</v>
       </c>
-      <c r="BD10" s="13">
+      <c r="BD10" s="28">
         <v>7.23</v>
       </c>
-      <c r="BE10" s="13">
+      <c r="BE10" s="28">
         <v>7.28</v>
       </c>
-      <c r="BF10" s="34">
+      <c r="BF10" s="28">
         <v>6.58</v>
       </c>
-      <c r="BG10" s="13">
+      <c r="BG10" s="28">
         <v>6.34</v>
       </c>
-      <c r="BH10" s="13">
+      <c r="BH10" s="28">
         <v>6.27</v>
       </c>
-      <c r="BI10" s="13">
+      <c r="BI10" s="28">
         <v>6.03</v>
       </c>
-      <c r="BJ10" s="13">
+      <c r="BJ10" s="28">
         <v>4.91</v>
       </c>
-      <c r="BK10" s="13">
+      <c r="BK10" s="28">
         <v>4.04</v>
       </c>
-      <c r="BL10" s="13">
+      <c r="BL10" s="28">
         <v>4.04</v>
       </c>
-      <c r="BM10" s="13">
+      <c r="BM10" s="28">
         <v>5.69</v>
       </c>
+      <c r="BN10" s="28">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A11" s="26" t="s">
+    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="28">
         <v>13.16</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="28">
         <v>7.09</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="28">
         <v>17.62</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="28">
         <v>13.25</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="28">
         <v>12.99</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="28">
         <v>14.43</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="28">
         <v>12.07</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="28">
         <v>10.53</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="28">
         <v>9.07</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="28">
         <v>11.71</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="28">
         <v>13.74</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="28">
         <v>12.65</v>
       </c>
-      <c r="N11" s="13">
-[...8 lines deleted...]
-      <c r="Q11" s="13">
+      <c r="N11" s="28">
+        <v>0</v>
+      </c>
+      <c r="O11" s="28">
+        <v>0</v>
+      </c>
+      <c r="P11" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="28">
         <v>3.22</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="28">
         <v>2.5499999999999998</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="28">
         <v>2.12</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="28">
         <v>3.63</v>
       </c>
-      <c r="U11" s="13">
+      <c r="U11" s="28">
         <v>3.11</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="28">
         <v>2.81</v>
       </c>
-      <c r="W11" s="13">
+      <c r="W11" s="28">
         <v>2.5099999999999998</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="28">
         <v>2.29</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="28">
         <v>2.06</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="28">
         <v>14.29</v>
       </c>
-      <c r="AA11" s="13">
+      <c r="AA11" s="28">
         <v>6.94</v>
       </c>
-      <c r="AB11" s="13">
+      <c r="AB11" s="28">
         <v>4.37</v>
       </c>
-      <c r="AC11" s="9">
+      <c r="AC11" s="47">
         <v>3.31</v>
       </c>
-      <c r="AD11" s="13">
+      <c r="AD11" s="28">
         <v>13.19</v>
       </c>
-      <c r="AE11" s="13">
+      <c r="AE11" s="28">
         <v>13.54</v>
       </c>
-      <c r="AF11" s="13">
+      <c r="AF11" s="28">
         <v>13.7</v>
       </c>
-      <c r="AG11" s="13">
+      <c r="AG11" s="28">
         <v>13.54</v>
       </c>
-      <c r="AH11" s="13">
+      <c r="AH11" s="28">
         <v>13.55</v>
       </c>
-      <c r="AI11" s="13">
+      <c r="AI11" s="28">
         <v>12.03</v>
       </c>
-      <c r="AJ11" s="13">
+      <c r="AJ11" s="28">
         <v>13.1</v>
       </c>
-      <c r="AK11" s="13">
+      <c r="AK11" s="28">
         <v>13.3</v>
       </c>
-      <c r="AL11" s="13">
+      <c r="AL11" s="28">
         <v>12.35</v>
       </c>
-      <c r="AM11" s="13">
+      <c r="AM11" s="28">
         <v>12.82</v>
       </c>
-      <c r="AN11" s="13">
+      <c r="AN11" s="28">
         <v>9.17</v>
       </c>
-      <c r="AO11" s="13">
+      <c r="AO11" s="28">
         <v>13.51</v>
       </c>
-      <c r="AP11" s="13">
+      <c r="AP11" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="AQ11" s="13">
+      <c r="AQ11" s="28">
         <v>8.7100000000000009</v>
       </c>
-      <c r="AR11" s="13">
+      <c r="AR11" s="28">
         <v>7.35</v>
       </c>
-      <c r="AS11" s="13">
+      <c r="AS11" s="28">
         <v>6.46</v>
       </c>
-      <c r="AT11" s="13">
+      <c r="AT11" s="28">
         <v>7.23</v>
       </c>
-      <c r="AU11" s="13">
+      <c r="AU11" s="28">
         <v>6.62</v>
       </c>
-      <c r="AV11" s="13">
+      <c r="AV11" s="28">
         <v>9.7899999999999991</v>
       </c>
-      <c r="AW11" s="13">
+      <c r="AW11" s="28">
         <v>9.98</v>
       </c>
-      <c r="AX11" s="13">
-[...8 lines deleted...]
-      <c r="BA11" s="13">
+      <c r="AX11" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="28">
         <v>4.3899999999999997</v>
       </c>
-      <c r="BB11" s="13">
+      <c r="BB11" s="28">
         <v>3.5</v>
       </c>
-      <c r="BC11" s="13">
+      <c r="BC11" s="28">
         <v>5.87</v>
       </c>
-      <c r="BD11" s="13">
+      <c r="BD11" s="28">
         <v>5.13</v>
       </c>
-      <c r="BE11" s="13">
+      <c r="BE11" s="28">
         <v>4.58</v>
       </c>
-      <c r="BF11" s="34">
+      <c r="BF11" s="28">
         <v>6.05</v>
       </c>
-      <c r="BG11" s="13">
+      <c r="BG11" s="28">
         <v>5.42</v>
       </c>
-      <c r="BH11" s="13">
+      <c r="BH11" s="28">
         <v>4.93</v>
       </c>
-      <c r="BI11" s="13">
+      <c r="BI11" s="28">
         <v>4.5</v>
       </c>
-      <c r="BJ11" s="13">
-[...8 lines deleted...]
-      <c r="BM11" s="13">
+      <c r="BJ11" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="28">
         <v>4.9800000000000004</v>
       </c>
+      <c r="BN11" s="28">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="13">
-[...8 lines deleted...]
-      <c r="E12" s="13">
+      <c r="B12" s="28">
+        <v>0</v>
+      </c>
+      <c r="C12" s="28">
+        <v>0</v>
+      </c>
+      <c r="D12" s="28">
+        <v>0</v>
+      </c>
+      <c r="E12" s="28">
         <v>7.41</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="28">
         <v>5.56</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="28">
         <v>8.9700000000000006</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="28">
         <v>7.43</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="28">
         <v>6.43</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="28">
         <v>11.59</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="28">
         <v>15.46</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="28">
         <v>16.39</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="28">
         <v>14.96</v>
       </c>
-      <c r="N12" s="13">
-[...8 lines deleted...]
-      <c r="Q12" s="13">
+      <c r="N12" s="28">
+        <v>0</v>
+      </c>
+      <c r="O12" s="28">
+        <v>0</v>
+      </c>
+      <c r="P12" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="28">
         <v>6.8</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="28">
         <v>5.43</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="28">
         <v>8.93</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="28">
         <v>7.84</v>
       </c>
-      <c r="U12" s="13">
+      <c r="U12" s="28">
         <v>6.9</v>
       </c>
-      <c r="V12" s="13">
+      <c r="V12" s="28">
         <v>6.29</v>
       </c>
-      <c r="W12" s="13">
+      <c r="W12" s="28">
         <v>5.7</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="28">
         <v>5</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="28">
         <v>4.54</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="28">
         <v>25.64</v>
       </c>
-      <c r="AA12" s="13">
+      <c r="AA12" s="28">
         <v>16.13</v>
       </c>
-      <c r="AB12" s="13">
+      <c r="AB12" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AC12" s="9">
+      <c r="AC12" s="47">
         <v>7.14</v>
       </c>
-      <c r="AD12" s="13">
+      <c r="AD12" s="28">
         <v>10.53</v>
       </c>
-      <c r="AE12" s="13">
+      <c r="AE12" s="28">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AF12" s="13">
+      <c r="AF12" s="28">
         <v>7.12</v>
       </c>
-      <c r="AG12" s="13">
+      <c r="AG12" s="28">
         <v>6.21</v>
       </c>
-      <c r="AH12" s="13">
+      <c r="AH12" s="28">
         <v>5.59</v>
       </c>
-      <c r="AI12" s="13">
+      <c r="AI12" s="28">
         <v>5</v>
       </c>
-      <c r="AJ12" s="13">
+      <c r="AJ12" s="28">
         <v>4.58</v>
       </c>
-      <c r="AK12" s="13">
+      <c r="AK12" s="28">
         <v>8.4</v>
       </c>
-      <c r="AL12" s="13">
+      <c r="AL12" s="28">
         <v>62.5</v>
       </c>
-      <c r="AM12" s="13">
+      <c r="AM12" s="28">
         <v>26.67</v>
       </c>
-      <c r="AN12" s="13">
+      <c r="AN12" s="28">
         <v>19.420000000000002</v>
       </c>
-      <c r="AO12" s="13">
+      <c r="AO12" s="28">
         <v>21.43</v>
       </c>
-      <c r="AP12" s="13">
+      <c r="AP12" s="28">
         <v>21.98</v>
       </c>
-      <c r="AQ12" s="13">
+      <c r="AQ12" s="28">
         <v>18.87</v>
       </c>
-      <c r="AR12" s="13">
+      <c r="AR12" s="28">
         <v>15.87</v>
       </c>
-      <c r="AS12" s="13">
+      <c r="AS12" s="28">
         <v>13.89</v>
       </c>
-      <c r="AT12" s="13">
+      <c r="AT12" s="28">
         <v>15.53</v>
       </c>
-      <c r="AU12" s="13">
+      <c r="AU12" s="28">
         <v>14.37</v>
       </c>
-      <c r="AV12" s="13">
+      <c r="AV12" s="28">
         <v>16.170000000000002</v>
       </c>
-      <c r="AW12" s="13">
+      <c r="AW12" s="28">
         <v>14.81</v>
       </c>
-      <c r="AX12" s="13">
-[...35 lines deleted...]
-      <c r="BJ12" s="13">
+      <c r="AX12" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ12" s="28">
         <v>40</v>
       </c>
-      <c r="BK12" s="13">
+      <c r="BK12" s="28">
         <v>43.48</v>
       </c>
-      <c r="BL12" s="13">
+      <c r="BL12" s="28">
         <v>29.85</v>
       </c>
-      <c r="BM12" s="13">
+      <c r="BM12" s="28">
         <v>22.22</v>
       </c>
+      <c r="BN12" s="28">
+        <v>27.52</v>
+      </c>
     </row>
-    <row r="13" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="13">
-[...2 lines deleted...]
-      <c r="C13" s="13">
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
         <v>38.83</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="28">
         <v>32.47</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="28">
         <v>29.13</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="28">
         <v>22.99</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="28">
         <v>18.690000000000001</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="28">
         <v>18.37</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="28">
         <v>18.100000000000001</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="28">
         <v>16.100000000000001</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="28">
         <v>19.399999999999999</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="28">
         <v>17.77</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="28">
         <v>16.11</v>
       </c>
-      <c r="N13" s="13">
-[...2 lines deleted...]
-      <c r="O13" s="13">
+      <c r="N13" s="28">
+        <v>0</v>
+      </c>
+      <c r="O13" s="28">
         <v>9.35</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="28">
         <v>6.25</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="28">
         <v>5.05</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="28">
         <v>7.69</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="28">
         <v>9.43</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="28">
         <v>7.87</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="28">
         <v>6.88</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="28">
         <v>6.17</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="28">
         <v>7.39</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="28">
         <v>8.32</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="28">
         <v>7.74</v>
       </c>
-      <c r="Z13" s="13">
-[...2 lines deleted...]
-      <c r="AA13" s="13">
+      <c r="Z13" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="28">
         <v>11.49</v>
       </c>
-      <c r="AB13" s="13">
+      <c r="AB13" s="28">
         <v>14.93</v>
       </c>
-      <c r="AC13" s="9">
+      <c r="AC13" s="47">
         <v>11.17</v>
       </c>
-      <c r="AD13" s="13">
+      <c r="AD13" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AE13" s="13">
+      <c r="AE13" s="28">
         <v>14.04</v>
       </c>
-      <c r="AF13" s="13">
+      <c r="AF13" s="28">
         <v>12.23</v>
       </c>
-      <c r="AG13" s="13">
+      <c r="AG13" s="28">
         <v>16.3</v>
       </c>
-      <c r="AH13" s="13">
+      <c r="AH13" s="28">
         <v>14.35</v>
       </c>
-      <c r="AI13" s="13">
+      <c r="AI13" s="28">
         <v>17.170000000000002</v>
       </c>
-      <c r="AJ13" s="13">
+      <c r="AJ13" s="28">
         <v>17.54</v>
       </c>
-      <c r="AK13" s="13">
+      <c r="AK13" s="28">
         <v>16.100000000000001</v>
       </c>
-      <c r="AL13" s="13">
+      <c r="AL13" s="28">
         <v>17.86</v>
       </c>
-      <c r="AM13" s="13">
+      <c r="AM13" s="28">
         <v>20.62</v>
       </c>
-      <c r="AN13" s="13">
+      <c r="AN13" s="28">
         <v>21.13</v>
       </c>
-      <c r="AO13" s="13">
+      <c r="AO13" s="28">
         <v>15.31</v>
       </c>
-      <c r="AP13" s="13">
+      <c r="AP13" s="28">
         <v>16.059999999999999</v>
       </c>
-      <c r="AQ13" s="13">
+      <c r="AQ13" s="28">
         <v>13.89</v>
       </c>
-      <c r="AR13" s="13">
+      <c r="AR13" s="28">
         <v>12.38</v>
       </c>
-      <c r="AS13" s="13">
+      <c r="AS13" s="28">
         <v>13.89</v>
       </c>
-      <c r="AT13" s="13">
+      <c r="AT13" s="28">
         <v>12.41</v>
       </c>
-      <c r="AU13" s="13">
+      <c r="AU13" s="28">
         <v>11.34</v>
       </c>
-      <c r="AV13" s="13">
+      <c r="AV13" s="28">
         <v>12.4</v>
       </c>
-      <c r="AW13" s="13">
+      <c r="AW13" s="28">
         <v>11.58</v>
       </c>
-      <c r="AX13" s="13">
+      <c r="AX13" s="28">
         <v>29.41</v>
       </c>
-      <c r="AY13" s="13">
+      <c r="AY13" s="28">
         <v>14.49</v>
       </c>
-      <c r="AZ13" s="13">
+      <c r="AZ13" s="28">
         <v>18.87</v>
       </c>
-      <c r="BA13" s="13">
+      <c r="BA13" s="28">
         <v>20.98</v>
       </c>
-      <c r="BB13" s="13">
+      <c r="BB13" s="28">
         <v>17.14</v>
       </c>
-      <c r="BC13" s="13">
+      <c r="BC13" s="28">
         <v>14.85</v>
       </c>
-      <c r="BD13" s="13">
+      <c r="BD13" s="28">
         <v>12.5</v>
       </c>
-      <c r="BE13" s="13">
+      <c r="BE13" s="28">
         <v>11.32</v>
       </c>
-      <c r="BF13" s="34">
+      <c r="BF13" s="28">
         <v>9.9</v>
       </c>
-      <c r="BG13" s="13">
+      <c r="BG13" s="28">
         <v>9.01</v>
       </c>
-      <c r="BH13" s="13">
+      <c r="BH13" s="28">
         <v>8.2899999999999991</v>
       </c>
-      <c r="BI13" s="13">
+      <c r="BI13" s="28">
         <v>7.52</v>
       </c>
-      <c r="BJ13" s="13">
-[...8 lines deleted...]
-      <c r="BM13" s="13">
+      <c r="BJ13" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="13">
-[...2 lines deleted...]
-      <c r="C14" s="13">
+      <c r="B14" s="28">
+        <v>0</v>
+      </c>
+      <c r="C14" s="28">
         <v>27.78</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="28">
         <v>18.87</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="28">
         <v>26.32</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="28">
         <v>38.83</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="28">
         <v>31.75</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="28">
         <v>25.16</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="28">
         <v>22.22</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="28">
         <v>19.420000000000002</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="28">
         <v>17.62</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="28">
         <v>16.39</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="28">
         <v>15.04</v>
       </c>
-      <c r="N14" s="13">
-[...29 lines deleted...]
-      <c r="X14" s="13">
+      <c r="N14" s="28">
+        <v>0</v>
+      </c>
+      <c r="O14" s="28">
+        <v>0</v>
+      </c>
+      <c r="P14" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>0</v>
+      </c>
+      <c r="R14" s="28">
+        <v>0</v>
+      </c>
+      <c r="S14" s="28">
+        <v>0</v>
+      </c>
+      <c r="T14" s="28">
+        <v>0</v>
+      </c>
+      <c r="U14" s="28">
+        <v>0</v>
+      </c>
+      <c r="V14" s="28">
+        <v>0</v>
+      </c>
+      <c r="W14" s="28">
+        <v>0</v>
+      </c>
+      <c r="X14" s="28">
         <v>4.88</v>
       </c>
-      <c r="Y14" s="13">
+      <c r="Y14" s="28">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="28">
         <v>86.96</v>
       </c>
-      <c r="AA14" s="13">
+      <c r="AA14" s="28">
         <v>51.28</v>
       </c>
-      <c r="AB14" s="13">
+      <c r="AB14" s="28">
         <v>31.75</v>
       </c>
-      <c r="AC14" s="9">
+      <c r="AC14" s="47">
         <v>23.81</v>
       </c>
-      <c r="AD14" s="13">
+      <c r="AD14" s="28">
         <v>19.61</v>
       </c>
-      <c r="AE14" s="13">
+      <c r="AE14" s="28">
         <v>16.260000000000002</v>
       </c>
-      <c r="AF14" s="13">
+      <c r="AF14" s="28">
         <v>14.39</v>
       </c>
-      <c r="AG14" s="13">
+      <c r="AG14" s="28">
         <v>12.5</v>
       </c>
-      <c r="AH14" s="13">
+      <c r="AH14" s="28">
         <v>10.99</v>
       </c>
-      <c r="AI14" s="13">
+      <c r="AI14" s="28">
         <v>14.63</v>
       </c>
-      <c r="AJ14" s="13">
+      <c r="AJ14" s="28">
         <v>13.39</v>
       </c>
-      <c r="AK14" s="13">
+      <c r="AK14" s="28">
         <v>12.2</v>
       </c>
-      <c r="AL14" s="13">
+      <c r="AL14" s="28">
         <v>38.46</v>
       </c>
-      <c r="AM14" s="13">
+      <c r="AM14" s="28">
         <v>23.81</v>
       </c>
-      <c r="AN14" s="13">
+      <c r="AN14" s="28">
         <v>15.38</v>
       </c>
-      <c r="AO14" s="13">
+      <c r="AO14" s="28">
         <v>12.5</v>
       </c>
-      <c r="AP14" s="13">
+      <c r="AP14" s="28">
         <v>20.41</v>
       </c>
-      <c r="AQ14" s="13">
+      <c r="AQ14" s="28">
         <v>18.350000000000001</v>
       </c>
-      <c r="AR14" s="13">
+      <c r="AR14" s="28">
         <v>16.39</v>
       </c>
-      <c r="AS14" s="13">
+      <c r="AS14" s="28">
         <v>14.29</v>
       </c>
-      <c r="AT14" s="13">
+      <c r="AT14" s="28">
         <v>12.74</v>
       </c>
-      <c r="AU14" s="13">
+      <c r="AU14" s="28">
         <v>11.24</v>
       </c>
-      <c r="AV14" s="13">
+      <c r="AV14" s="28">
         <v>10.53</v>
       </c>
-      <c r="AW14" s="13">
+      <c r="AW14" s="28">
         <v>9.39</v>
       </c>
-      <c r="AX14" s="13">
-[...44 lines deleted...]
-      <c r="BM14" s="13">
+      <c r="AX14" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY14" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM14" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN14" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="13">
-[...5 lines deleted...]
-      <c r="D15" s="13">
+      <c r="B15" s="28">
+        <v>0</v>
+      </c>
+      <c r="C15" s="28">
+        <v>0</v>
+      </c>
+      <c r="D15" s="28">
         <v>13.51</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="28">
         <v>15.27</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="28">
         <v>12.42</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="28">
         <v>10.7</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="28">
         <v>9.52</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="28">
         <v>8.4</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="28">
         <v>11.49</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="28">
         <v>10.42</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="N15" s="13">
-[...8 lines deleted...]
-      <c r="Q15" s="13">
+      <c r="N15" s="28">
+        <v>0</v>
+      </c>
+      <c r="O15" s="28">
+        <v>0</v>
+      </c>
+      <c r="P15" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="28">
         <v>10.99</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="28">
         <v>26.55</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="28">
         <v>23.26</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="28">
         <v>18.989999999999998</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="28">
         <v>16.48</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="28">
         <v>15.38</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="28">
         <v>13.76</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="28">
         <v>12.4</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="28">
         <v>15.15</v>
       </c>
-      <c r="Z15" s="13">
-[...5 lines deleted...]
-      <c r="AB15" s="13">
+      <c r="Z15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="28">
         <v>11.9</v>
       </c>
-      <c r="AC15" s="58">
+      <c r="AC15" s="69">
         <v>9.9</v>
       </c>
-      <c r="AD15" s="13">
+      <c r="AD15" s="28">
         <v>7.87</v>
       </c>
-      <c r="AE15" s="13">
+      <c r="AE15" s="28">
         <v>6.58</v>
       </c>
-      <c r="AF15" s="13">
+      <c r="AF15" s="28">
         <v>5.71</v>
       </c>
-      <c r="AG15" s="13">
+      <c r="AG15" s="28">
         <v>4.88</v>
       </c>
-      <c r="AH15" s="13">
+      <c r="AH15" s="28">
         <v>4.37</v>
       </c>
-      <c r="AI15" s="13">
+      <c r="AI15" s="28">
         <v>3.98</v>
       </c>
-      <c r="AJ15" s="13">
+      <c r="AJ15" s="28">
         <v>3.58</v>
       </c>
-      <c r="AK15" s="13">
+      <c r="AK15" s="28">
         <v>3.37</v>
       </c>
-      <c r="AL15" s="13">
-[...8 lines deleted...]
-      <c r="AO15" s="13">
+      <c r="AL15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="28">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AP15" s="13">
+      <c r="AP15" s="28">
         <v>7.04</v>
       </c>
-      <c r="AQ15" s="13">
+      <c r="AQ15" s="28">
         <v>6.17</v>
       </c>
-      <c r="AR15" s="13">
+      <c r="AR15" s="28">
         <v>5.41</v>
       </c>
-      <c r="AS15" s="13">
+      <c r="AS15" s="28">
         <v>9.85</v>
       </c>
-      <c r="AT15" s="13">
+      <c r="AT15" s="28">
         <v>8.85</v>
       </c>
-      <c r="AU15" s="13">
+      <c r="AU15" s="28">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AV15" s="13">
+      <c r="AV15" s="28">
         <v>11.03</v>
       </c>
-      <c r="AW15" s="13">
+      <c r="AW15" s="28">
         <v>13.89</v>
       </c>
-      <c r="AX15" s="13">
-[...8 lines deleted...]
-      <c r="BA15" s="13">
+      <c r="AX15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY15" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="28">
         <v>11.76</v>
       </c>
-      <c r="BB15" s="13">
+      <c r="BB15" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="BC15" s="13">
+      <c r="BC15" s="28">
         <v>8.1300000000000008</v>
       </c>
-      <c r="BD15" s="13">
+      <c r="BD15" s="28">
         <v>6.62</v>
       </c>
-      <c r="BE15" s="13">
+      <c r="BE15" s="28">
         <v>5.95</v>
       </c>
-      <c r="BF15" s="34">
+      <c r="BF15" s="28">
         <v>5.32</v>
       </c>
-      <c r="BG15" s="13">
+      <c r="BG15" s="28">
         <v>9.76</v>
       </c>
-      <c r="BH15" s="13">
+      <c r="BH15" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="BI15" s="13">
+      <c r="BI15" s="28">
         <v>15.69</v>
       </c>
-      <c r="BJ15" s="13">
-[...5 lines deleted...]
-      <c r="BL15" s="13">
+      <c r="BJ15" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK15" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL15" s="28">
         <v>18.18</v>
       </c>
-      <c r="BM15" s="13">
+      <c r="BM15" s="28">
         <v>12.35</v>
       </c>
+      <c r="BN15" s="28">
+        <v>20.62</v>
+      </c>
     </row>
-    <row r="16" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B16" s="13">
-[...2 lines deleted...]
-      <c r="C16" s="13">
+      <c r="B16" s="28">
+        <v>0</v>
+      </c>
+      <c r="C16" s="28">
         <v>11.11</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="28">
         <v>7.25</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="28">
         <v>5.26</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="28">
         <v>4.29</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="28">
         <v>3.41</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="28">
         <v>2.95</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="28">
         <v>5.03</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="28">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="28">
         <v>5.93</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="28">
         <v>5.38</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="28">
         <v>4.9800000000000004</v>
       </c>
-      <c r="N16" s="13">
-[...26 lines deleted...]
-      <c r="W16" s="13">
+      <c r="N16" s="28">
+        <v>0</v>
+      </c>
+      <c r="O16" s="28">
+        <v>0</v>
+      </c>
+      <c r="P16" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="28">
+        <v>0</v>
+      </c>
+      <c r="R16" s="28">
+        <v>0</v>
+      </c>
+      <c r="S16" s="28">
+        <v>0</v>
+      </c>
+      <c r="T16" s="28">
+        <v>0</v>
+      </c>
+      <c r="U16" s="28">
+        <v>0</v>
+      </c>
+      <c r="V16" s="28">
+        <v>0</v>
+      </c>
+      <c r="W16" s="28">
         <v>2.6</v>
       </c>
-      <c r="X16" s="13">
+      <c r="X16" s="28">
         <v>2.2400000000000002</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="28">
         <v>2.02</v>
       </c>
-      <c r="Z16" s="13">
-[...2 lines deleted...]
-      <c r="AA16" s="13">
+      <c r="Z16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="28">
         <v>12.82</v>
       </c>
-      <c r="AB16" s="13">
+      <c r="AB16" s="28">
         <v>8</v>
       </c>
-      <c r="AC16" s="9">
+      <c r="AC16" s="47">
         <v>12.35</v>
       </c>
-      <c r="AD16" s="13">
+      <c r="AD16" s="28">
         <v>14.29</v>
       </c>
-      <c r="AE16" s="13">
+      <c r="AE16" s="28">
         <v>12.05</v>
       </c>
-      <c r="AF16" s="13">
+      <c r="AF16" s="28">
         <v>13.84</v>
       </c>
-      <c r="AG16" s="13">
+      <c r="AG16" s="28">
         <v>12.12</v>
       </c>
-      <c r="AH16" s="13">
+      <c r="AH16" s="28">
         <v>10.96</v>
       </c>
-      <c r="AI16" s="13">
+      <c r="AI16" s="28">
         <v>11.88</v>
       </c>
-      <c r="AJ16" s="13">
+      <c r="AJ16" s="28">
         <v>10.8</v>
       </c>
-      <c r="AK16" s="13">
+      <c r="AK16" s="28">
         <v>11.98</v>
       </c>
-      <c r="AL16" s="13">
-[...11 lines deleted...]
-      <c r="AP16" s="13">
+      <c r="AL16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="28">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AQ16" s="13">
+      <c r="AQ16" s="28">
         <v>8.06</v>
       </c>
-      <c r="AR16" s="13">
+      <c r="AR16" s="28">
         <v>6.8</v>
       </c>
-      <c r="AS16" s="13">
+      <c r="AS16" s="28">
         <v>6.01</v>
       </c>
-      <c r="AT16" s="13">
+      <c r="AT16" s="28">
         <v>5.42</v>
       </c>
-      <c r="AU16" s="13">
+      <c r="AU16" s="28">
         <v>4.95</v>
       </c>
-      <c r="AV16" s="13">
+      <c r="AV16" s="28">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AW16" s="13">
+      <c r="AW16" s="28">
         <v>4.16</v>
       </c>
-      <c r="AX16" s="13">
-[...26 lines deleted...]
-      <c r="BG16" s="13">
+      <c r="AX16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY16" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="28">
         <v>2.78</v>
       </c>
-      <c r="BH16" s="13">
+      <c r="BH16" s="28">
         <v>2.58</v>
       </c>
-      <c r="BI16" s="13">
+      <c r="BI16" s="28">
         <v>2.38</v>
       </c>
-      <c r="BJ16" s="13">
-[...8 lines deleted...]
-      <c r="BM16" s="13">
+      <c r="BJ16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B17" s="13">
-[...2 lines deleted...]
-      <c r="C17" s="13">
+      <c r="B17" s="28">
+        <v>0</v>
+      </c>
+      <c r="C17" s="28">
         <v>12.66</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="28">
         <v>7.94</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="28">
         <v>5.84</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="28">
         <v>7.61</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="28">
         <v>6.23</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="28">
         <v>5.25</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="28">
         <v>6.39</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="28">
         <v>7.17</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="28">
         <v>7.22</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="28">
         <v>7.23</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="28">
         <v>6.59</v>
       </c>
-      <c r="N17" s="13">
-[...2 lines deleted...]
-      <c r="O17" s="13">
+      <c r="N17" s="28">
+        <v>0</v>
+      </c>
+      <c r="O17" s="28">
         <v>4.6900000000000004</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="28">
         <v>6.37</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="28">
         <v>4.4800000000000004</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="28">
         <v>3.59</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="28">
         <v>2.85</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="28">
         <v>3.66</v>
       </c>
-      <c r="U17" s="13">
+      <c r="U17" s="28">
         <v>7.36</v>
       </c>
-      <c r="V17" s="13">
+      <c r="V17" s="28">
         <v>7.43</v>
       </c>
-      <c r="W17" s="13">
+      <c r="W17" s="28">
         <v>6.63</v>
       </c>
-      <c r="X17" s="13">
+      <c r="X17" s="28">
         <v>5.94</v>
       </c>
-      <c r="Y17" s="13">
+      <c r="Y17" s="28">
         <v>5.49</v>
       </c>
-      <c r="Z17" s="13">
-[...2 lines deleted...]
-      <c r="AA17" s="13">
+      <c r="Z17" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="28">
         <v>13.7</v>
       </c>
-      <c r="AB17" s="13">
+      <c r="AB17" s="28">
         <v>8.2899999999999991</v>
       </c>
-      <c r="AC17" s="9">
+      <c r="AC17" s="47">
         <v>10.37</v>
       </c>
-      <c r="AD17" s="13">
+      <c r="AD17" s="28">
         <v>10.029999999999999</v>
       </c>
-      <c r="AE17" s="13">
+      <c r="AE17" s="28">
         <v>9.7100000000000009</v>
       </c>
-      <c r="AF17" s="13">
+      <c r="AF17" s="28">
         <v>10.66</v>
       </c>
-      <c r="AG17" s="13">
+      <c r="AG17" s="28">
         <v>10.07</v>
       </c>
-      <c r="AH17" s="13">
+      <c r="AH17" s="28">
         <v>8.86</v>
       </c>
-      <c r="AI17" s="13">
+      <c r="AI17" s="28">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AJ17" s="13">
+      <c r="AJ17" s="28">
         <v>8.58</v>
       </c>
-      <c r="AK17" s="13">
+      <c r="AK17" s="28">
         <v>11.9</v>
       </c>
-      <c r="AL17" s="13">
+      <c r="AL17" s="28">
         <v>24.59</v>
       </c>
-      <c r="AM17" s="13">
+      <c r="AM17" s="28">
         <v>16.88</v>
       </c>
-      <c r="AN17" s="13">
+      <c r="AN17" s="28">
         <v>14.45</v>
       </c>
-      <c r="AO17" s="13">
+      <c r="AO17" s="28">
         <v>12.66</v>
       </c>
-      <c r="AP17" s="13">
+      <c r="AP17" s="28">
         <v>12.09</v>
       </c>
-      <c r="AQ17" s="13">
+      <c r="AQ17" s="28">
         <v>10.09</v>
       </c>
-      <c r="AR17" s="13">
+      <c r="AR17" s="28">
         <v>12.42</v>
       </c>
-      <c r="AS17" s="13">
+      <c r="AS17" s="28">
         <v>11.16</v>
       </c>
-      <c r="AT17" s="13">
+      <c r="AT17" s="28">
         <v>9.8800000000000008</v>
       </c>
-      <c r="AU17" s="13">
+      <c r="AU17" s="28">
         <v>9.92</v>
       </c>
-      <c r="AV17" s="13">
+      <c r="AV17" s="28">
         <v>9</v>
       </c>
-      <c r="AW17" s="13">
+      <c r="AW17" s="28">
         <v>9.73</v>
       </c>
-      <c r="AX17" s="13">
-[...8 lines deleted...]
-      <c r="BA17" s="13">
+      <c r="AX17" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="28">
         <v>2.89</v>
       </c>
-      <c r="BB17" s="13">
+      <c r="BB17" s="28">
         <v>2.2799999999999998</v>
       </c>
-      <c r="BC17" s="13">
+      <c r="BC17" s="28">
         <v>3.85</v>
       </c>
-      <c r="BD17" s="13">
+      <c r="BD17" s="28">
         <v>3.26</v>
       </c>
-      <c r="BE17" s="13">
+      <c r="BE17" s="28">
         <v>2.94</v>
       </c>
-      <c r="BF17" s="34">
+      <c r="BF17" s="28">
         <v>6.45</v>
       </c>
-      <c r="BG17" s="13">
+      <c r="BG17" s="28">
         <v>5.71</v>
       </c>
-      <c r="BH17" s="13">
+      <c r="BH17" s="28">
         <v>5.2</v>
       </c>
-      <c r="BI17" s="13">
+      <c r="BI17" s="28">
         <v>4.7699999999999996</v>
       </c>
-      <c r="BJ17" s="13">
+      <c r="BJ17" s="28">
         <v>11.76</v>
       </c>
-      <c r="BK17" s="13">
+      <c r="BK17" s="28">
         <v>6.1</v>
       </c>
-      <c r="BL17" s="13">
+      <c r="BL17" s="28">
         <v>4.17</v>
       </c>
-      <c r="BM17" s="13">
+      <c r="BM17" s="28">
         <v>3.15</v>
       </c>
+      <c r="BN17" s="28">
+        <v>7.61</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="13">
-[...5 lines deleted...]
-      <c r="D18" s="13">
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="28">
+        <v>0</v>
+      </c>
+      <c r="D18" s="28">
         <v>11.36</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="28">
         <v>8.4700000000000006</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="28">
         <v>6.41</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="28">
         <v>5.38</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="28">
         <v>9.0500000000000007</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="28">
         <v>11.95</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="28">
         <v>13.51</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="28">
         <v>12.2</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="28">
         <v>14.2</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="28">
         <v>15.04</v>
       </c>
-      <c r="N18" s="13">
-[...11 lines deleted...]
-      <c r="R18" s="13">
+      <c r="N18" s="28">
+        <v>0</v>
+      </c>
+      <c r="O18" s="28">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>0</v>
+      </c>
+      <c r="R18" s="28">
         <v>6.67</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="28">
         <v>5.46</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="28">
         <v>4.72</v>
       </c>
-      <c r="U18" s="13">
+      <c r="U18" s="28">
         <v>4.07</v>
       </c>
-      <c r="V18" s="13">
+      <c r="V18" s="28">
         <v>3.75</v>
       </c>
-      <c r="W18" s="13">
+      <c r="W18" s="28">
         <v>3.34</v>
       </c>
-      <c r="X18" s="13">
+      <c r="X18" s="28">
         <v>3.06</v>
       </c>
-      <c r="Y18" s="13">
+      <c r="Y18" s="28">
         <v>2.72</v>
       </c>
-      <c r="Z18" s="13">
-[...11 lines deleted...]
-      <c r="AD18" s="13">
+      <c r="Z18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="28">
         <v>7.58</v>
       </c>
-      <c r="AE18" s="13">
+      <c r="AE18" s="28">
         <v>6.25</v>
       </c>
-      <c r="AF18" s="13">
+      <c r="AF18" s="28">
         <v>5.29</v>
       </c>
-      <c r="AG18" s="13">
+      <c r="AG18" s="28">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AH18" s="13">
+      <c r="AH18" s="28">
         <v>4.08</v>
       </c>
-      <c r="AI18" s="13">
+      <c r="AI18" s="28">
         <v>3.65</v>
       </c>
-      <c r="AJ18" s="13">
+      <c r="AJ18" s="28">
         <v>3.38</v>
       </c>
-      <c r="AK18" s="13">
+      <c r="AK18" s="28">
         <v>2.99</v>
       </c>
-      <c r="AL18" s="13">
-[...2 lines deleted...]
-      <c r="AM18" s="13">
+      <c r="AL18" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="28">
         <v>16.95</v>
       </c>
-      <c r="AN18" s="13">
+      <c r="AN18" s="28">
         <v>23.53</v>
       </c>
-      <c r="AO18" s="13">
+      <c r="AO18" s="28">
         <v>18.52</v>
       </c>
-      <c r="AP18" s="13">
+      <c r="AP18" s="28">
         <v>15.63</v>
       </c>
-      <c r="AQ18" s="13">
+      <c r="AQ18" s="28">
         <v>12.9</v>
       </c>
-      <c r="AR18" s="13">
+      <c r="AR18" s="28">
         <v>10.93</v>
       </c>
-      <c r="AS18" s="13">
+      <c r="AS18" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AT18" s="13">
+      <c r="AT18" s="28">
         <v>8.44</v>
       </c>
-      <c r="AU18" s="13">
+      <c r="AU18" s="28">
         <v>7.33</v>
       </c>
-      <c r="AV18" s="13">
+      <c r="AV18" s="28">
         <v>6.6</v>
       </c>
-      <c r="AW18" s="13">
+      <c r="AW18" s="28">
         <v>8.9</v>
       </c>
-      <c r="AX18" s="13">
+      <c r="AX18" s="28">
         <v>40</v>
       </c>
-      <c r="AY18" s="13">
+      <c r="AY18" s="28">
         <v>21.74</v>
       </c>
-      <c r="AZ18" s="13">
+      <c r="AZ18" s="28">
         <v>15.15</v>
       </c>
-      <c r="BA18" s="13">
+      <c r="BA18" s="28">
         <v>10.87</v>
       </c>
-      <c r="BB18" s="13">
+      <c r="BB18" s="28">
         <v>8.26</v>
       </c>
-      <c r="BC18" s="13">
+      <c r="BC18" s="28">
         <v>6.94</v>
       </c>
-      <c r="BD18" s="13">
+      <c r="BD18" s="28">
         <v>5.85</v>
       </c>
-      <c r="BE18" s="13">
+      <c r="BE18" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="BF18" s="34">
+      <c r="BF18" s="28">
         <v>13.57</v>
       </c>
-      <c r="BG18" s="13">
+      <c r="BG18" s="28">
         <v>12.4</v>
       </c>
-      <c r="BH18" s="13">
+      <c r="BH18" s="28">
         <v>10.99</v>
       </c>
-      <c r="BI18" s="13">
+      <c r="BI18" s="28">
         <v>10.07</v>
       </c>
-      <c r="BJ18" s="13">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="BJ18" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="28">
+        <v>11.63</v>
       </c>
     </row>
-    <row r="19" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A19" s="26" t="s">
+    <row r="19" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="28">
         <v>11.9</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="28">
         <v>20</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="28">
         <v>13.45</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="28">
         <v>13.25</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="28">
         <v>10.36</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="28">
         <v>8.23</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="28">
         <v>8.5299999999999994</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="28">
         <v>7.25</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="28">
         <v>8.99</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="28">
         <v>9.16</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="28">
         <v>11.48</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="28">
         <v>10.51</v>
       </c>
-      <c r="N19" s="13">
-[...8 lines deleted...]
-      <c r="Q19" s="13">
+      <c r="N19" s="28">
+        <v>0</v>
+      </c>
+      <c r="O19" s="28">
+        <v>0</v>
+      </c>
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="28">
         <v>6.64</v>
       </c>
-      <c r="R19" s="13">
+      <c r="R19" s="28">
         <v>5.33</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="28">
         <v>4.58</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T19" s="28">
         <v>7.52</v>
       </c>
-      <c r="U19" s="13">
+      <c r="U19" s="28">
         <v>6.57</v>
       </c>
-      <c r="V19" s="13">
+      <c r="V19" s="28">
         <v>7.4</v>
       </c>
-      <c r="W19" s="13">
+      <c r="W19" s="28">
         <v>6.74</v>
       </c>
-      <c r="X19" s="13">
+      <c r="X19" s="28">
         <v>6.11</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Y19" s="28">
         <v>5.75</v>
       </c>
-      <c r="Z19" s="13">
-[...8 lines deleted...]
-      <c r="AC19" s="9">
+      <c r="Z19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="47">
         <v>3.52</v>
       </c>
-      <c r="AD19" s="13">
+      <c r="AD19" s="28">
         <v>20.41</v>
       </c>
-      <c r="AE19" s="13">
+      <c r="AE19" s="28">
         <v>18.09</v>
       </c>
-      <c r="AF19" s="13">
+      <c r="AF19" s="28">
         <v>17.43</v>
       </c>
-      <c r="AG19" s="13">
+      <c r="AG19" s="28">
         <v>17.14</v>
       </c>
-      <c r="AH19" s="13">
+      <c r="AH19" s="28">
         <v>16.260000000000002</v>
       </c>
-      <c r="AI19" s="13">
+      <c r="AI19" s="28">
         <v>16.34</v>
       </c>
-      <c r="AJ19" s="13">
+      <c r="AJ19" s="28">
         <v>16</v>
       </c>
-      <c r="AK19" s="13">
+      <c r="AK19" s="28">
         <v>15.87</v>
       </c>
-      <c r="AL19" s="13">
+      <c r="AL19" s="28">
         <v>17.86</v>
       </c>
-      <c r="AM19" s="13">
+      <c r="AM19" s="28">
         <v>16.39</v>
       </c>
-      <c r="AN19" s="13">
+      <c r="AN19" s="28">
         <v>21.86</v>
       </c>
-      <c r="AO19" s="13">
+      <c r="AO19" s="28">
         <v>15.56</v>
       </c>
-      <c r="AP19" s="13">
+      <c r="AP19" s="28">
         <v>12.16</v>
       </c>
-      <c r="AQ19" s="13">
+      <c r="AQ19" s="28">
         <v>10.130000000000001</v>
       </c>
-      <c r="AR19" s="13">
+      <c r="AR19" s="28">
         <v>8.68</v>
       </c>
-      <c r="AS19" s="13">
+      <c r="AS19" s="28">
         <v>7.84</v>
       </c>
-      <c r="AT19" s="13">
+      <c r="AT19" s="28">
         <v>7.09</v>
       </c>
-      <c r="AU19" s="13">
+      <c r="AU19" s="28">
         <v>8.0500000000000007</v>
       </c>
-      <c r="AV19" s="13">
+      <c r="AV19" s="28">
         <v>10</v>
       </c>
-      <c r="AW19" s="13">
+      <c r="AW19" s="28">
         <v>9.16</v>
       </c>
-      <c r="AX19" s="13">
+      <c r="AX19" s="28">
         <v>21.74</v>
       </c>
-      <c r="AY19" s="13">
+      <c r="AY19" s="28">
         <v>10.99</v>
       </c>
-      <c r="AZ19" s="13">
+      <c r="AZ19" s="28">
         <v>7.14</v>
       </c>
-      <c r="BA19" s="13">
+      <c r="BA19" s="28">
         <v>5.24</v>
       </c>
-      <c r="BB19" s="13">
+      <c r="BB19" s="28">
         <v>4.17</v>
       </c>
-      <c r="BC19" s="13">
+      <c r="BC19" s="28">
         <v>3.42</v>
       </c>
-      <c r="BD19" s="13">
+      <c r="BD19" s="28">
         <v>2.89</v>
       </c>
-      <c r="BE19" s="13">
+      <c r="BE19" s="28">
         <v>2.6</v>
       </c>
-      <c r="BF19" s="34">
+      <c r="BF19" s="28">
         <v>2.23</v>
       </c>
-      <c r="BG19" s="13">
+      <c r="BG19" s="28">
         <v>2.02</v>
       </c>
-      <c r="BH19" s="13">
+      <c r="BH19" s="28">
         <v>3.77</v>
       </c>
-      <c r="BI19" s="13">
+      <c r="BI19" s="28">
         <v>3.48</v>
       </c>
-      <c r="BJ19" s="13">
-[...2 lines deleted...]
-      <c r="BK19" s="13">
+      <c r="BJ19" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="28">
         <v>12.05</v>
       </c>
-      <c r="BL19" s="13">
+      <c r="BL19" s="28">
         <v>7.46</v>
       </c>
-      <c r="BM19" s="13">
+      <c r="BM19" s="28">
         <v>11.24</v>
       </c>
+      <c r="BN19" s="28">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A20" s="26" t="s">
+    <row r="20" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="13">
-[...5 lines deleted...]
-      <c r="D20" s="13">
+      <c r="B20" s="28">
+        <v>0</v>
+      </c>
+      <c r="C20" s="28">
+        <v>0</v>
+      </c>
+      <c r="D20" s="28">
         <v>8.33</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="28">
         <v>6.02</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="28">
         <v>4.76</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="28">
         <v>3.91</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="28">
         <v>3.27</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="28">
         <v>2.81</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="28">
         <v>6.17</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="28">
         <v>6.56</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="28">
         <v>5.86</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="28">
         <v>8.9600000000000009</v>
       </c>
-      <c r="N20" s="13">
-[...2 lines deleted...]
-      <c r="O20" s="13">
+      <c r="N20" s="28">
+        <v>0</v>
+      </c>
+      <c r="O20" s="28">
         <v>19.11</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="28">
         <v>13.27</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="28">
         <v>10.07</v>
       </c>
-      <c r="R20" s="13">
+      <c r="R20" s="28">
         <v>8.2200000000000006</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S20" s="28">
         <v>6.41</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T20" s="28">
         <v>7.25</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="28">
         <v>7.9</v>
       </c>
-      <c r="V20" s="13">
+      <c r="V20" s="28">
         <v>7.26</v>
       </c>
-      <c r="W20" s="13">
+      <c r="W20" s="28">
         <v>6.52</v>
       </c>
-      <c r="X20" s="13">
+      <c r="X20" s="28">
         <v>5.79</v>
       </c>
-      <c r="Y20" s="13">
+      <c r="Y20" s="28">
         <v>6.35</v>
       </c>
-      <c r="Z20" s="13">
-[...5 lines deleted...]
-      <c r="AB20" s="13">
+      <c r="Z20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="28">
         <v>4.72</v>
       </c>
-      <c r="AC20" s="9">
+      <c r="AC20" s="47">
         <v>7.12</v>
       </c>
-      <c r="AD20" s="13">
+      <c r="AD20" s="28">
         <v>8.26</v>
       </c>
-      <c r="AE20" s="13">
+      <c r="AE20" s="28">
         <v>9.15</v>
       </c>
-      <c r="AF20" s="13">
+      <c r="AF20" s="28">
         <v>7.84</v>
       </c>
-      <c r="AG20" s="13">
+      <c r="AG20" s="28">
         <v>6.56</v>
       </c>
-      <c r="AH20" s="13">
+      <c r="AH20" s="28">
         <v>5.89</v>
       </c>
-      <c r="AI20" s="13">
+      <c r="AI20" s="28">
         <v>5.28</v>
       </c>
-      <c r="AJ20" s="13">
+      <c r="AJ20" s="28">
         <v>7.35</v>
       </c>
-      <c r="AK20" s="13">
+      <c r="AK20" s="28">
         <v>7.85</v>
       </c>
-      <c r="AL20" s="13">
+      <c r="AL20" s="28">
         <v>10.87</v>
       </c>
-      <c r="AM20" s="13">
+      <c r="AM20" s="28">
         <v>6.02</v>
       </c>
-      <c r="AN20" s="13">
+      <c r="AN20" s="28">
         <v>9.17</v>
       </c>
-      <c r="AO20" s="13">
+      <c r="AO20" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="AP20" s="13">
+      <c r="AP20" s="28">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AQ20" s="13">
+      <c r="AQ20" s="28">
         <v>7.01</v>
       </c>
-      <c r="AR20" s="13">
+      <c r="AR20" s="28">
         <v>7.69</v>
       </c>
-      <c r="AS20" s="13">
+      <c r="AS20" s="28">
         <v>6.79</v>
       </c>
-      <c r="AT20" s="13">
+      <c r="AT20" s="28">
         <v>7.78</v>
       </c>
-      <c r="AU20" s="13">
+      <c r="AU20" s="28">
         <v>7.1</v>
       </c>
-      <c r="AV20" s="13">
+      <c r="AV20" s="28">
         <v>6.38</v>
       </c>
-      <c r="AW20" s="13">
+      <c r="AW20" s="28">
         <v>5.95</v>
       </c>
-      <c r="AX20" s="13">
-[...2 lines deleted...]
-      <c r="AY20" s="13">
+      <c r="AX20" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY20" s="28">
         <v>9.9</v>
       </c>
-      <c r="AZ20" s="13">
+      <c r="AZ20" s="28">
         <v>6.06</v>
       </c>
-      <c r="BA20" s="13">
+      <c r="BA20" s="28">
         <v>4.37</v>
       </c>
-      <c r="BB20" s="13">
+      <c r="BB20" s="28">
         <v>3.36</v>
       </c>
-      <c r="BC20" s="13">
+      <c r="BC20" s="28">
         <v>10.18</v>
       </c>
-      <c r="BD20" s="13">
+      <c r="BD20" s="28">
         <v>8.57</v>
       </c>
-      <c r="BE20" s="13">
+      <c r="BE20" s="28">
         <v>9.33</v>
       </c>
-      <c r="BF20" s="34">
+      <c r="BF20" s="28">
         <v>8.3800000000000008</v>
       </c>
-      <c r="BG20" s="13">
+      <c r="BG20" s="28">
         <v>9.15</v>
       </c>
-      <c r="BH20" s="13">
+      <c r="BH20" s="28">
         <v>8.58</v>
       </c>
-      <c r="BI20" s="13">
+      <c r="BI20" s="28">
         <v>7.74</v>
       </c>
-      <c r="BJ20" s="13">
-[...5 lines deleted...]
-      <c r="BL20" s="13">
+      <c r="BJ20" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK20" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL20" s="28">
         <v>5.99</v>
       </c>
-      <c r="BM20" s="13">
+      <c r="BM20" s="28">
         <v>18.350000000000001</v>
       </c>
+      <c r="BN20" s="28">
+        <v>14.23</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A21" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="28">
         <v>9.9</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="28">
         <v>11.63</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="28">
         <v>21.13</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="28">
         <v>19.02</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="28">
         <v>21.1</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="28">
         <v>18.61</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="28">
         <v>18.23</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="28">
         <v>18.66</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="28">
         <v>17.3</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="28">
         <v>15.47</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="28">
         <v>15.34</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="28">
         <v>14.26</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="28">
         <v>12.05</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="28">
         <v>12.82</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="28">
         <v>8.16</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="28">
         <v>18.63</v>
       </c>
-      <c r="R21" s="13">
+      <c r="R21" s="28">
         <v>14.81</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="28">
         <v>12.45</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="28">
         <v>14.47</v>
       </c>
-      <c r="U21" s="13">
+      <c r="U21" s="28">
         <v>14.13</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V21" s="28">
         <v>14.06</v>
       </c>
-      <c r="W21" s="13">
+      <c r="W21" s="28">
         <v>13.82</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="28">
         <v>14.72</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Y21" s="28">
         <v>13.05</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="28">
         <v>11.36</v>
       </c>
-      <c r="AA21" s="13">
+      <c r="AA21" s="28">
         <v>5.88</v>
       </c>
-      <c r="AB21" s="13">
+      <c r="AB21" s="28">
         <v>3.95</v>
       </c>
-      <c r="AC21" s="9">
+      <c r="AC21" s="47">
         <v>2.98</v>
       </c>
-      <c r="AD21" s="13">
+      <c r="AD21" s="28">
         <v>8.99</v>
       </c>
-      <c r="AE21" s="13">
+      <c r="AE21" s="28">
         <v>7.42</v>
       </c>
-      <c r="AF21" s="13">
+      <c r="AF21" s="28">
         <v>6.49</v>
       </c>
-      <c r="AG21" s="13">
+      <c r="AG21" s="28">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AH21" s="13">
+      <c r="AH21" s="28">
         <v>7.47</v>
       </c>
-      <c r="AI21" s="13">
+      <c r="AI21" s="28">
         <v>6.76</v>
       </c>
-      <c r="AJ21" s="13">
+      <c r="AJ21" s="28">
         <v>6.26</v>
       </c>
-      <c r="AK21" s="13">
+      <c r="AK21" s="28">
         <v>6.83</v>
       </c>
-      <c r="AL21" s="13">
+      <c r="AL21" s="28">
         <v>21.98</v>
       </c>
-      <c r="AM21" s="13">
+      <c r="AM21" s="28">
         <v>26.32</v>
       </c>
-      <c r="AN21" s="13">
+      <c r="AN21" s="28">
         <v>21.19</v>
       </c>
-      <c r="AO21" s="13">
+      <c r="AO21" s="28">
         <v>16.45</v>
       </c>
-      <c r="AP21" s="13">
+      <c r="AP21" s="28">
         <v>13.4</v>
       </c>
-      <c r="AQ21" s="13">
+      <c r="AQ21" s="28">
         <v>15.18</v>
       </c>
-      <c r="AR21" s="13">
+      <c r="AR21" s="28">
         <v>13.16</v>
       </c>
-      <c r="AS21" s="13">
+      <c r="AS21" s="28">
         <v>11.63</v>
       </c>
-      <c r="AT21" s="13">
+      <c r="AT21" s="28">
         <v>10.45</v>
       </c>
-      <c r="AU21" s="13">
+      <c r="AU21" s="28">
         <v>10.77</v>
       </c>
-      <c r="AV21" s="13">
+      <c r="AV21" s="28">
         <v>9.9</v>
       </c>
-      <c r="AW21" s="13">
+      <c r="AW21" s="28">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AX21" s="13">
-[...5 lines deleted...]
-      <c r="AZ21" s="13">
+      <c r="AX21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY21" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="28">
         <v>5.38</v>
       </c>
-      <c r="BA21" s="13">
+      <c r="BA21" s="28">
         <v>3.92</v>
       </c>
-      <c r="BB21" s="13">
+      <c r="BB21" s="28">
         <v>3.09</v>
       </c>
-      <c r="BC21" s="13">
+      <c r="BC21" s="28">
         <v>5.01</v>
       </c>
-      <c r="BD21" s="13">
+      <c r="BD21" s="28">
         <v>4.34</v>
       </c>
-      <c r="BE21" s="13">
+      <c r="BE21" s="28">
         <v>3.85</v>
       </c>
-      <c r="BF21" s="34">
+      <c r="BF21" s="28">
         <v>3.37</v>
       </c>
-      <c r="BG21" s="13">
+      <c r="BG21" s="28">
         <v>4.49</v>
       </c>
-      <c r="BH21" s="13">
+      <c r="BH21" s="28">
         <v>4.13</v>
       </c>
-      <c r="BI21" s="13">
+      <c r="BI21" s="28">
         <v>6.34</v>
       </c>
-      <c r="BJ21" s="13">
-[...2 lines deleted...]
-      <c r="BK21" s="13">
+      <c r="BJ21" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK21" s="28">
         <v>7.63</v>
       </c>
-      <c r="BL21" s="13">
+      <c r="BL21" s="28">
         <v>15.31</v>
       </c>
-      <c r="BM21" s="13">
+      <c r="BM21" s="28">
         <v>11.24</v>
       </c>
+      <c r="BN21" s="28">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A22" s="26" t="s">
+    <row r="22" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="13">
-[...5 lines deleted...]
-      <c r="D22" s="13">
+      <c r="B22" s="28">
+        <v>0</v>
+      </c>
+      <c r="C22" s="28">
+        <v>0</v>
+      </c>
+      <c r="D22" s="28">
         <v>10.64</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="28">
         <v>8.26</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="28">
         <v>13.51</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="28">
         <v>17.54</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="28">
         <v>14.35</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="28">
         <v>15.38</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="28">
         <v>20.2</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="28">
         <v>18.75</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="28">
         <v>17.39</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="28">
         <v>15.54</v>
       </c>
-      <c r="N22" s="13">
-[...14 lines deleted...]
-      <c r="S22" s="13">
+      <c r="N22" s="28">
+        <v>0</v>
+      </c>
+      <c r="O22" s="28">
+        <v>0</v>
+      </c>
+      <c r="P22" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="28">
+        <v>0</v>
+      </c>
+      <c r="R22" s="28">
+        <v>0</v>
+      </c>
+      <c r="S22" s="28">
         <v>6.37</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T22" s="28">
         <v>5.41</v>
       </c>
-      <c r="U22" s="13">
+      <c r="U22" s="28">
         <v>4.4400000000000004</v>
       </c>
-      <c r="V22" s="13">
+      <c r="V22" s="28">
         <v>4.07</v>
       </c>
-      <c r="W22" s="13">
+      <c r="W22" s="28">
         <v>7.25</v>
       </c>
-      <c r="X22" s="13">
+      <c r="X22" s="28">
         <v>10</v>
       </c>
-      <c r="Y22" s="13">
+      <c r="Y22" s="28">
         <v>9.1999999999999993</v>
       </c>
-      <c r="Z22" s="13">
-[...2 lines deleted...]
-      <c r="AA22" s="13">
+      <c r="Z22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="28">
         <v>17.54</v>
       </c>
-      <c r="AB22" s="13">
+      <c r="AB22" s="28">
         <v>12.35</v>
       </c>
-      <c r="AC22" s="9">
+      <c r="AC22" s="47">
         <v>9.52</v>
       </c>
-      <c r="AD22" s="13">
+      <c r="AD22" s="28">
         <v>28.78</v>
       </c>
-      <c r="AE22" s="13">
+      <c r="AE22" s="28">
         <v>30.67</v>
       </c>
-      <c r="AF22" s="13">
+      <c r="AF22" s="28">
         <v>24.15</v>
       </c>
-      <c r="AG22" s="13">
+      <c r="AG22" s="28">
         <v>21.46</v>
       </c>
-      <c r="AH22" s="13">
+      <c r="AH22" s="28">
         <v>26.72</v>
       </c>
-      <c r="AI22" s="13">
+      <c r="AI22" s="28">
         <v>24.22</v>
       </c>
-      <c r="AJ22" s="13">
+      <c r="AJ22" s="28">
         <v>22.15</v>
       </c>
-      <c r="AK22" s="13">
+      <c r="AK22" s="28">
         <v>19.89</v>
       </c>
-      <c r="AL22" s="13">
+      <c r="AL22" s="28">
         <v>41.67</v>
       </c>
-      <c r="AM22" s="13">
+      <c r="AM22" s="28">
         <v>18.87</v>
       </c>
-      <c r="AN22" s="13">
+      <c r="AN22" s="28">
         <v>13.51</v>
       </c>
-      <c r="AO22" s="13">
+      <c r="AO22" s="28">
         <v>19.61</v>
       </c>
-      <c r="AP22" s="13">
+      <c r="AP22" s="28">
         <v>31.25</v>
       </c>
-      <c r="AQ22" s="13">
+      <c r="AQ22" s="28">
         <v>26.14</v>
       </c>
-      <c r="AR22" s="13">
+      <c r="AR22" s="28">
         <v>27.93</v>
       </c>
-      <c r="AS22" s="13">
+      <c r="AS22" s="28">
         <v>24.27</v>
       </c>
-      <c r="AT22" s="13">
+      <c r="AT22" s="28">
         <v>25.97</v>
       </c>
-      <c r="AU22" s="13">
+      <c r="AU22" s="28">
         <v>22.9</v>
       </c>
-      <c r="AV22" s="13">
+      <c r="AV22" s="28">
         <v>20</v>
       </c>
-      <c r="AW22" s="13">
+      <c r="AW22" s="28">
         <v>21.47</v>
       </c>
-      <c r="AX22" s="13">
-[...26 lines deleted...]
-      <c r="BG22" s="13">
+      <c r="AX22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY22" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG22" s="28">
         <v>4.6100000000000003</v>
       </c>
-      <c r="BH22" s="13">
+      <c r="BH22" s="28">
         <v>4.33</v>
       </c>
-      <c r="BI22" s="13">
+      <c r="BI22" s="28">
         <v>4</v>
       </c>
-      <c r="BJ22" s="13">
-[...8 lines deleted...]
-      <c r="BM22" s="13">
+      <c r="BJ22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK22" s="69">
+        <v>0</v>
+      </c>
+      <c r="BL22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM22" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN22" s="69">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="96" t="s">
+    <row r="23" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="86" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="96"/>
-[...62 lines deleted...]
-      <c r="BM23" s="96"/>
+      <c r="B23" s="86"/>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="86"/>
+      <c r="M23" s="86"/>
+      <c r="N23" s="86"/>
+      <c r="O23" s="86"/>
+      <c r="P23" s="86"/>
+      <c r="Q23" s="86"/>
+      <c r="R23" s="86"/>
+      <c r="S23" s="86"/>
+      <c r="T23" s="86"/>
+      <c r="U23" s="86"/>
+      <c r="V23" s="86"/>
+      <c r="W23" s="86"/>
+      <c r="X23" s="86"/>
+      <c r="Y23" s="86"/>
+      <c r="Z23" s="86"/>
+      <c r="AA23" s="86"/>
+      <c r="AB23" s="86"/>
+      <c r="AC23" s="86"/>
+      <c r="AD23" s="86"/>
+      <c r="AE23" s="86"/>
+      <c r="AF23" s="86"/>
+      <c r="AG23" s="86"/>
+      <c r="AH23" s="86"/>
+      <c r="AI23" s="86"/>
+      <c r="AJ23" s="86"/>
+      <c r="AK23" s="86"/>
+      <c r="AL23" s="86"/>
+      <c r="AM23" s="86"/>
+      <c r="AN23" s="86"/>
+      <c r="AO23" s="86"/>
+      <c r="AP23" s="86"/>
+      <c r="AQ23" s="86"/>
+      <c r="AR23" s="86"/>
+      <c r="AS23" s="86"/>
+      <c r="AT23" s="86"/>
+      <c r="AU23" s="86"/>
+      <c r="AV23" s="86"/>
+      <c r="AW23" s="86"/>
+      <c r="AX23" s="86"/>
+      <c r="AY23" s="86"/>
+      <c r="AZ23" s="86"/>
+      <c r="BA23" s="86"/>
+      <c r="BB23" s="86"/>
+      <c r="BC23" s="86"/>
+      <c r="BD23" s="86"/>
+      <c r="BE23" s="86"/>
+      <c r="BF23" s="86"/>
+      <c r="BG23" s="86"/>
+      <c r="BH23" s="86"/>
+      <c r="BI23" s="86"/>
+      <c r="BJ23" s="86"/>
+      <c r="BK23" s="86"/>
+      <c r="BL23" s="86"/>
+      <c r="BM23" s="86"/>
+      <c r="BN23" s="86"/>
     </row>
-    <row r="24" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A24" s="6" t="s">
+    <row r="24" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="43">
         <v>8.86</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="28">
         <v>9.7899999999999991</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="28">
         <v>11.03</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="28">
         <v>10.83</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="28">
         <v>12.39</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="28">
         <v>11.44</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="28">
         <v>10.67</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="28">
         <v>9.99</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="28">
         <v>9.8699999999999992</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="28">
         <v>10.18</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="28">
         <v>10.24</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="28">
         <v>11.4</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="28">
         <v>8.6999999999999993</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="28">
         <v>9.76</v>
       </c>
-      <c r="R24" s="13">
+      <c r="R24" s="28">
         <v>9.34</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="28">
         <v>9.2100000000000009</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="28">
         <v>9.91</v>
       </c>
-      <c r="U24" s="13">
+      <c r="U24" s="28">
         <v>10.18</v>
       </c>
-      <c r="V24" s="13">
+      <c r="V24" s="28">
         <v>10.029999999999999</v>
       </c>
-      <c r="W24" s="13">
+      <c r="W24" s="28">
         <v>10.01</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="28">
         <v>9.5399999999999991</v>
       </c>
-      <c r="Y24" s="13">
+      <c r="Y24" s="28">
         <v>9.3699999999999992</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="28">
         <v>16.88</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="28">
         <v>14.19</v>
       </c>
-      <c r="AB24" s="13">
+      <c r="AB24" s="28">
         <v>11.84</v>
       </c>
-      <c r="AC24" s="9">
+      <c r="AC24" s="47">
         <v>10.71</v>
       </c>
-      <c r="AD24" s="13">
+      <c r="AD24" s="28">
         <v>9.58</v>
       </c>
-      <c r="AE24" s="13">
+      <c r="AE24" s="28">
         <v>9.43</v>
       </c>
-      <c r="AF24" s="13">
+      <c r="AF24" s="28">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AG24" s="13">
+      <c r="AG24" s="28">
         <v>9.31</v>
       </c>
-      <c r="AH24" s="13">
+      <c r="AH24" s="28">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AI24" s="13">
+      <c r="AI24" s="28">
         <v>8.61</v>
       </c>
-      <c r="AJ24" s="13">
+      <c r="AJ24" s="28">
         <v>8.59</v>
       </c>
-      <c r="AK24" s="13">
+      <c r="AK24" s="28">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AL24" s="13">
+      <c r="AL24" s="28">
         <v>13.31</v>
       </c>
-      <c r="AM24" s="13">
+      <c r="AM24" s="28">
         <v>13.16</v>
       </c>
-      <c r="AN24" s="13">
+      <c r="AN24" s="28">
         <v>10.66</v>
       </c>
-      <c r="AO24" s="13">
+      <c r="AO24" s="28">
         <v>10.76</v>
       </c>
-      <c r="AP24" s="13">
+      <c r="AP24" s="28">
         <v>11.4</v>
       </c>
-      <c r="AQ24" s="13">
+      <c r="AQ24" s="28">
         <v>11.14</v>
       </c>
-      <c r="AR24" s="13">
+      <c r="AR24" s="28">
         <v>10.91</v>
       </c>
-      <c r="AS24" s="13">
+      <c r="AS24" s="28">
         <v>10.14</v>
       </c>
-      <c r="AT24" s="13">
+      <c r="AT24" s="28">
         <v>9.83</v>
       </c>
-      <c r="AU24" s="13">
+      <c r="AU24" s="28">
         <v>9.6300000000000008</v>
       </c>
-      <c r="AV24" s="13">
+      <c r="AV24" s="28">
         <v>9.68</v>
       </c>
-      <c r="AW24" s="13">
+      <c r="AW24" s="28">
         <v>9.3699999999999992</v>
       </c>
-      <c r="AX24" s="13">
+      <c r="AX24" s="28">
         <v>6.51</v>
       </c>
-      <c r="AY24" s="13">
+      <c r="AY24" s="28">
         <v>5.84</v>
       </c>
-      <c r="AZ24" s="13">
+      <c r="AZ24" s="28">
         <v>6.02</v>
       </c>
-      <c r="BA24" s="13">
+      <c r="BA24" s="28">
         <v>5.24</v>
       </c>
-      <c r="BB24" s="13">
+      <c r="BB24" s="28">
         <v>5.46</v>
       </c>
-      <c r="BC24" s="13">
+      <c r="BC24" s="28">
         <v>6.19</v>
       </c>
-      <c r="BD24" s="13">
+      <c r="BD24" s="28">
         <v>6.87</v>
       </c>
-      <c r="BE24" s="13">
+      <c r="BE24" s="28">
         <v>6.93</v>
       </c>
-      <c r="BF24" s="34">
+      <c r="BF24" s="28">
         <v>6.68</v>
       </c>
-      <c r="BG24" s="13">
+      <c r="BG24" s="28">
         <v>6.44</v>
       </c>
-      <c r="BH24" s="13">
+      <c r="BH24" s="28">
         <v>6.28</v>
       </c>
-      <c r="BI24" s="13">
+      <c r="BI24" s="28">
         <v>6.14</v>
       </c>
-      <c r="BJ24" s="13">
+      <c r="BJ24" s="28">
         <v>4.97</v>
       </c>
-      <c r="BK24" s="13">
+      <c r="BK24" s="28">
         <v>3.81</v>
       </c>
-      <c r="BL24" s="13">
+      <c r="BL24" s="28">
         <v>4.37</v>
       </c>
-      <c r="BM24" s="13">
+      <c r="BM24" s="28">
         <v>5.99</v>
       </c>
+      <c r="BN24" s="28">
+        <v>6.16</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B25" s="28">
         <v>9.14</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="28">
         <v>9.23</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="28">
         <v>9.98</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="28">
         <v>10.45</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="28">
         <v>12.14</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="28">
         <v>11.26</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="28">
         <v>10.53</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="28">
         <v>9.91</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="28">
         <v>9.61</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="28">
         <v>10</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="28">
         <v>10.09</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="28">
         <v>10.09</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N25" s="28">
         <v>13.35</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="28">
         <v>9.84</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="28">
         <v>9.75</v>
       </c>
-      <c r="Q25" s="13">
+      <c r="Q25" s="28">
         <v>10.37</v>
       </c>
-      <c r="R25" s="13">
+      <c r="R25" s="28">
         <v>10.19</v>
       </c>
-      <c r="S25" s="13">
+      <c r="S25" s="28">
         <v>10.33</v>
       </c>
-      <c r="T25" s="13">
+      <c r="T25" s="28">
         <v>10.93</v>
       </c>
-      <c r="U25" s="13">
+      <c r="U25" s="28">
         <v>10.68</v>
       </c>
-      <c r="V25" s="13">
+      <c r="V25" s="28">
         <v>10.52</v>
       </c>
-      <c r="W25" s="13">
+      <c r="W25" s="28">
         <v>10.64</v>
       </c>
-      <c r="X25" s="13">
+      <c r="X25" s="28">
         <v>10.07</v>
       </c>
-      <c r="Y25" s="13">
+      <c r="Y25" s="28">
         <v>9.98</v>
       </c>
-      <c r="Z25" s="13">
+      <c r="Z25" s="28">
         <v>20.11</v>
       </c>
-      <c r="AA25" s="13">
+      <c r="AA25" s="28">
         <v>16.57</v>
       </c>
-      <c r="AB25" s="13">
+      <c r="AB25" s="28">
         <v>14.23</v>
       </c>
-      <c r="AC25" s="9">
+      <c r="AC25" s="47">
         <v>12.45</v>
       </c>
-      <c r="AD25" s="13">
+      <c r="AD25" s="28">
         <v>9.9600000000000009</v>
       </c>
-      <c r="AE25" s="13">
+      <c r="AE25" s="28">
         <v>9.58</v>
       </c>
-      <c r="AF25" s="13">
+      <c r="AF25" s="28">
         <v>8.34</v>
       </c>
-      <c r="AG25" s="13">
+      <c r="AG25" s="28">
         <v>9.4</v>
       </c>
-      <c r="AH25" s="13">
+      <c r="AH25" s="28">
         <v>9.32</v>
       </c>
-      <c r="AI25" s="13">
+      <c r="AI25" s="28">
         <v>8.9</v>
       </c>
-      <c r="AJ25" s="13">
+      <c r="AJ25" s="28">
         <v>8.76</v>
       </c>
-      <c r="AK25" s="13">
+      <c r="AK25" s="28">
         <v>8.85</v>
       </c>
-      <c r="AL25" s="13">
+      <c r="AL25" s="28">
         <v>11.4</v>
       </c>
-      <c r="AM25" s="13">
+      <c r="AM25" s="28">
         <v>12.07</v>
       </c>
-      <c r="AN25" s="13">
+      <c r="AN25" s="28">
         <v>9.58</v>
       </c>
-      <c r="AO25" s="13">
+      <c r="AO25" s="28">
         <v>10.45</v>
       </c>
-      <c r="AP25" s="13">
+      <c r="AP25" s="28">
         <v>11.6</v>
       </c>
-      <c r="AQ25" s="13">
+      <c r="AQ25" s="28">
         <v>11.44</v>
       </c>
-      <c r="AR25" s="13">
+      <c r="AR25" s="28">
         <v>11.38</v>
       </c>
-      <c r="AS25" s="13">
+      <c r="AS25" s="28">
         <v>10.65</v>
       </c>
-      <c r="AT25" s="13">
+      <c r="AT25" s="28">
         <v>10.47</v>
       </c>
-      <c r="AU25" s="13">
+      <c r="AU25" s="28">
         <v>10.26</v>
       </c>
-      <c r="AV25" s="13">
+      <c r="AV25" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="AW25" s="13">
+      <c r="AW25" s="28">
         <v>9.7899999999999991</v>
       </c>
-      <c r="AX25" s="13">
+      <c r="AX25" s="28">
         <v>8</v>
       </c>
-      <c r="AY25" s="13">
+      <c r="AY25" s="28">
         <v>7.2</v>
       </c>
-      <c r="AZ25" s="13">
+      <c r="AZ25" s="28">
         <v>7.01</v>
       </c>
-      <c r="BA25" s="13">
+      <c r="BA25" s="28">
         <v>5.83</v>
       </c>
-      <c r="BB25" s="13">
+      <c r="BB25" s="28">
         <v>6.24</v>
       </c>
-      <c r="BC25" s="13">
+      <c r="BC25" s="28">
         <v>6.18</v>
       </c>
-      <c r="BD25" s="13">
+      <c r="BD25" s="28">
         <v>7.23</v>
       </c>
-      <c r="BE25" s="13">
+      <c r="BE25" s="28">
         <v>7.28</v>
       </c>
-      <c r="BF25" s="34">
+      <c r="BF25" s="28">
         <v>6.58</v>
       </c>
-      <c r="BG25" s="13">
+      <c r="BG25" s="28">
         <v>6.34</v>
       </c>
-      <c r="BH25" s="13">
+      <c r="BH25" s="28">
         <v>6.27</v>
       </c>
-      <c r="BI25" s="13">
+      <c r="BI25" s="28">
         <v>6.03</v>
       </c>
-      <c r="BJ25" s="13">
+      <c r="BJ25" s="28">
         <v>4.91</v>
       </c>
-      <c r="BK25" s="13">
+      <c r="BK25" s="28">
         <v>4.04</v>
       </c>
-      <c r="BL25" s="13">
+      <c r="BL25" s="28">
         <v>4.04</v>
       </c>
-      <c r="BM25" s="13">
+      <c r="BM25" s="28">
         <v>5.69</v>
       </c>
+      <c r="BN25" s="28">
+        <v>5.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A26" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B26" s="28">
         <v>22.22</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="28">
         <v>12.66</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="28">
         <v>30.3</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="28">
         <v>23.39</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="28">
         <v>22.62</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="28">
         <v>22.14</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="28">
         <v>19.29</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="28">
         <v>16.809999999999999</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="28">
         <v>14.78</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="28">
         <v>15.59</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="28">
         <v>16.36</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="28">
         <v>14.73</v>
       </c>
-      <c r="N26" s="13">
-[...17 lines deleted...]
-      <c r="T26" s="13">
+      <c r="N26" s="28">
+        <v>0</v>
+      </c>
+      <c r="O26" s="28">
+        <v>0</v>
+      </c>
+      <c r="P26" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>0</v>
+      </c>
+      <c r="R26" s="28">
+        <v>0</v>
+      </c>
+      <c r="S26" s="28">
+        <v>0</v>
+      </c>
+      <c r="T26" s="28">
         <v>3.42</v>
       </c>
-      <c r="U26" s="13">
+      <c r="U26" s="28">
         <v>2.99</v>
       </c>
-      <c r="V26" s="13">
+      <c r="V26" s="28">
         <v>2.72</v>
       </c>
-      <c r="W26" s="13">
+      <c r="W26" s="28">
         <v>2.4</v>
       </c>
-      <c r="X26" s="13">
+      <c r="X26" s="28">
         <v>2.16</v>
       </c>
-      <c r="Y26" s="13">
+      <c r="Y26" s="28">
         <v>1.92</v>
       </c>
-      <c r="Z26" s="13">
-[...11 lines deleted...]
-      <c r="AD26" s="13">
+      <c r="Z26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="28">
         <v>9.35</v>
       </c>
-      <c r="AE26" s="13">
+      <c r="AE26" s="28">
         <v>12.1</v>
       </c>
-      <c r="AF26" s="13">
+      <c r="AF26" s="28">
         <v>10.31</v>
       </c>
-      <c r="AG26" s="13">
+      <c r="AG26" s="28">
         <v>11.9</v>
       </c>
-      <c r="AH26" s="13">
+      <c r="AH26" s="28">
         <v>10.78</v>
       </c>
-      <c r="AI26" s="13">
+      <c r="AI26" s="28">
         <v>9.76</v>
       </c>
-      <c r="AJ26" s="13">
+      <c r="AJ26" s="28">
         <v>13.04</v>
       </c>
-      <c r="AK26" s="13">
+      <c r="AK26" s="28">
         <v>14.23</v>
       </c>
-      <c r="AL26" s="13">
-[...2 lines deleted...]
-      <c r="AM26" s="13">
+      <c r="AL26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="28">
         <v>12.5</v>
       </c>
-      <c r="AN26" s="13">
+      <c r="AN26" s="28">
         <v>8.85</v>
       </c>
-      <c r="AO26" s="13">
+      <c r="AO26" s="28">
         <v>6.33</v>
       </c>
-      <c r="AP26" s="13">
+      <c r="AP26" s="28">
         <v>4.59</v>
       </c>
-      <c r="AQ26" s="13">
+      <c r="AQ26" s="28">
         <v>3.83</v>
       </c>
-      <c r="AR26" s="13">
+      <c r="AR26" s="28">
         <v>3.29</v>
       </c>
-      <c r="AS26" s="13">
+      <c r="AS26" s="28">
         <v>2.92</v>
       </c>
-      <c r="AT26" s="13">
+      <c r="AT26" s="28">
         <v>2.63</v>
       </c>
-      <c r="AU26" s="13">
+      <c r="AU26" s="28">
         <v>2.42</v>
       </c>
-      <c r="AV26" s="13">
+      <c r="AV26" s="28">
         <v>8.81</v>
       </c>
-      <c r="AW26" s="13">
+      <c r="AW26" s="28">
         <v>10.119999999999999</v>
       </c>
-      <c r="AX26" s="13">
-[...14 lines deleted...]
-      <c r="BC26" s="13">
+      <c r="AX26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC26" s="28">
         <v>5.81</v>
       </c>
-      <c r="BD26" s="13">
+      <c r="BD26" s="28">
         <v>5.03</v>
       </c>
-      <c r="BE26" s="13">
+      <c r="BE26" s="28">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BF26" s="34">
+      <c r="BF26" s="28">
         <v>7.94</v>
       </c>
-      <c r="BG26" s="13">
+      <c r="BG26" s="28">
         <v>7.04</v>
       </c>
-      <c r="BH26" s="13">
+      <c r="BH26" s="28">
         <v>6.45</v>
       </c>
-      <c r="BI26" s="13">
+      <c r="BI26" s="28">
         <v>5.78</v>
       </c>
-      <c r="BJ26" s="13">
-[...8 lines deleted...]
-      <c r="BM26" s="13">
+      <c r="BJ26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL26" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM26" s="28">
         <v>9.01</v>
       </c>
+      <c r="BN26" s="28">
+        <v>7.35</v>
+      </c>
     </row>
-    <row r="27" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A27" s="26" t="s">
+    <row r="27" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A27" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B27" s="13">
-[...2 lines deleted...]
-      <c r="C27" s="13">
+      <c r="B27" s="28">
+        <v>0</v>
+      </c>
+      <c r="C27" s="28">
         <v>16.850000000000001</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D27" s="28">
         <v>10.17</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="28">
         <v>7.5</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="28">
         <v>9.65</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="28">
         <v>7.95</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="28">
         <v>6.63</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="28">
         <v>5.84</v>
       </c>
-      <c r="J27" s="13">
+      <c r="J27" s="28">
         <v>7.05</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="28">
         <v>7.31</v>
       </c>
-      <c r="L27" s="13">
+      <c r="L27" s="28">
         <v>7.52</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="28">
         <v>6.83</v>
       </c>
-      <c r="N27" s="13">
-[...5 lines deleted...]
-      <c r="P27" s="13">
+      <c r="N27" s="28">
+        <v>0</v>
+      </c>
+      <c r="O27" s="28">
+        <v>0</v>
+      </c>
+      <c r="P27" s="28">
         <v>4.24</v>
       </c>
-      <c r="Q27" s="13">
+      <c r="Q27" s="28">
         <v>2.98</v>
       </c>
-      <c r="R27" s="13">
+      <c r="R27" s="28">
         <v>2.36</v>
       </c>
-      <c r="S27" s="13">
+      <c r="S27" s="28">
         <v>1.85</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T27" s="28">
         <v>1.57</v>
       </c>
-      <c r="U27" s="13">
+      <c r="U27" s="28">
         <v>6.69</v>
       </c>
-      <c r="V27" s="13">
+      <c r="V27" s="28">
         <v>7.04</v>
       </c>
-      <c r="W27" s="13">
+      <c r="W27" s="28">
         <v>6.25</v>
       </c>
-      <c r="X27" s="13">
+      <c r="X27" s="28">
         <v>5.62</v>
       </c>
-      <c r="Y27" s="13">
+      <c r="Y27" s="28">
         <v>5.19</v>
       </c>
-      <c r="Z27" s="13">
-[...2 lines deleted...]
-      <c r="AA27" s="13">
+      <c r="Z27" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="28">
         <v>5.99</v>
       </c>
-      <c r="AB27" s="13">
+      <c r="AB27" s="28">
         <v>3.58</v>
       </c>
-      <c r="AC27" s="9">
+      <c r="AC27" s="47">
         <v>5.29</v>
       </c>
-      <c r="AD27" s="13">
+      <c r="AD27" s="28">
         <v>8.5299999999999994</v>
       </c>
-      <c r="AE27" s="13">
+      <c r="AE27" s="28">
         <v>8.91</v>
       </c>
-      <c r="AF27" s="13">
+      <c r="AF27" s="28">
         <v>9.1199999999999992</v>
       </c>
-      <c r="AG27" s="13">
+      <c r="AG27" s="28">
         <v>8.9600000000000009</v>
       </c>
-      <c r="AH27" s="13">
+      <c r="AH27" s="28">
         <v>7.88</v>
       </c>
-      <c r="AI27" s="13">
+      <c r="AI27" s="28">
         <v>8.11</v>
       </c>
-      <c r="AJ27" s="13">
+      <c r="AJ27" s="28">
         <v>8.25</v>
       </c>
-      <c r="AK27" s="13">
+      <c r="AK27" s="28">
         <v>11.03</v>
       </c>
-      <c r="AL27" s="13">
+      <c r="AL27" s="28">
         <v>30.61</v>
       </c>
-      <c r="AM27" s="13">
+      <c r="AM27" s="28">
         <v>21.74</v>
       </c>
-      <c r="AN27" s="13">
+      <c r="AN27" s="28">
         <v>18.52</v>
       </c>
-      <c r="AO27" s="13">
+      <c r="AO27" s="28">
         <v>16.350000000000001</v>
       </c>
-      <c r="AP27" s="13">
+      <c r="AP27" s="28">
         <v>15.84</v>
       </c>
-      <c r="AQ27" s="13">
+      <c r="AQ27" s="28">
         <v>12.89</v>
       </c>
-      <c r="AR27" s="13">
+      <c r="AR27" s="28">
         <v>12.8</v>
       </c>
-      <c r="AS27" s="13">
+      <c r="AS27" s="28">
         <v>11.43</v>
       </c>
-      <c r="AT27" s="13">
+      <c r="AT27" s="28">
         <v>10.15</v>
       </c>
-      <c r="AU27" s="13">
+      <c r="AU27" s="28">
         <v>10.37</v>
       </c>
-      <c r="AV27" s="13">
+      <c r="AV27" s="28">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AW27" s="13">
+      <c r="AW27" s="28">
         <v>9.6300000000000008</v>
       </c>
-      <c r="AX27" s="13">
-[...8 lines deleted...]
-      <c r="BA27" s="13">
+      <c r="AX27" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="28">
         <v>3.69</v>
       </c>
-      <c r="BB27" s="13">
+      <c r="BB27" s="28">
         <v>2.9</v>
       </c>
-      <c r="BC27" s="13">
+      <c r="BC27" s="28">
         <v>4.88</v>
       </c>
-      <c r="BD27" s="13">
+      <c r="BD27" s="28">
         <v>4.17</v>
       </c>
-      <c r="BE27" s="13">
+      <c r="BE27" s="28">
         <v>3.73</v>
       </c>
-      <c r="BF27" s="34">
+      <c r="BF27" s="28">
         <v>8.16</v>
       </c>
-      <c r="BG27" s="13">
+      <c r="BG27" s="28">
         <v>7.15</v>
       </c>
-      <c r="BH27" s="13">
+      <c r="BH27" s="28">
         <v>6.57</v>
       </c>
-      <c r="BI27" s="13">
+      <c r="BI27" s="28">
         <v>6.02</v>
       </c>
-      <c r="BJ27" s="13">
+      <c r="BJ27" s="28">
         <v>14.49</v>
       </c>
-      <c r="BK27" s="13">
+      <c r="BK27" s="28">
         <v>7.52</v>
       </c>
-      <c r="BL27" s="13">
+      <c r="BL27" s="28">
         <v>5.29</v>
       </c>
-      <c r="BM27" s="13">
+      <c r="BM27" s="28">
         <v>4.05</v>
       </c>
+      <c r="BN27" s="28">
+        <v>9.6199999999999992</v>
+      </c>
     </row>
-    <row r="28" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A28" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="13">
-[...17 lines deleted...]
-      <c r="H28" s="13">
+      <c r="B28" s="28">
+        <v>0</v>
+      </c>
+      <c r="C28" s="28">
+        <v>0</v>
+      </c>
+      <c r="D28" s="28">
+        <v>0</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="28">
+        <v>0</v>
+      </c>
+      <c r="G28" s="28">
+        <v>0</v>
+      </c>
+      <c r="H28" s="28">
         <v>27.78</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="28">
         <v>25.64</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="28">
         <v>23.26</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="28">
         <v>21.74</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="28">
         <v>20.41</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="28">
         <v>19.23</v>
       </c>
-      <c r="N28" s="13">
-[...8 lines deleted...]
-      <c r="Q28" s="32">
+      <c r="N28" s="28">
+        <v>0</v>
+      </c>
+      <c r="O28" s="28">
+        <v>0</v>
+      </c>
+      <c r="P28" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="70">
         <v>58.82</v>
       </c>
-      <c r="R28" s="32">
+      <c r="R28" s="70">
         <v>50</v>
       </c>
-      <c r="S28" s="32">
+      <c r="S28" s="70">
         <v>41.67</v>
       </c>
-      <c r="T28" s="32">
+      <c r="T28" s="70">
         <v>33.33</v>
       </c>
-      <c r="U28" s="32">
+      <c r="U28" s="70">
         <v>29.41</v>
       </c>
-      <c r="V28" s="32">
+      <c r="V28" s="70">
         <v>25</v>
       </c>
-      <c r="W28" s="32">
+      <c r="W28" s="70">
         <v>23.26</v>
       </c>
-      <c r="X28" s="32">
+      <c r="X28" s="70">
         <v>18.18</v>
       </c>
-      <c r="Y28" s="32">
+      <c r="Y28" s="70">
         <v>14.71</v>
       </c>
-      <c r="Z28" s="13">
-[...116 lines deleted...]
-      <c r="BM28" s="13">
+      <c r="Z28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AL28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AT28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AU28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK28" s="69">
+        <v>0</v>
+      </c>
+      <c r="BL28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM28" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN28" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A29" s="26" t="s">
+    <row r="29" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A29" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="13">
-[...5 lines deleted...]
-      <c r="D29" s="13">
+      <c r="B29" s="28">
+        <v>0</v>
+      </c>
+      <c r="C29" s="28">
+        <v>0</v>
+      </c>
+      <c r="D29" s="28">
         <v>6.8</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E29" s="28">
         <v>4.8499999999999996</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F29" s="28">
         <v>3.91</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G29" s="28">
         <v>3.23</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="28">
         <v>2.69</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I29" s="28">
         <v>2.29</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J29" s="28">
         <v>6.04</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="28">
         <v>7.12</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="28">
         <v>6.33</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="28">
         <v>11.51</v>
       </c>
-      <c r="N29" s="13">
-[...20 lines deleted...]
-      <c r="U29" s="32">
+      <c r="N29" s="28">
+        <v>0</v>
+      </c>
+      <c r="O29" s="28">
+        <v>0</v>
+      </c>
+      <c r="P29" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>0</v>
+      </c>
+      <c r="R29" s="28">
+        <v>0</v>
+      </c>
+      <c r="S29" s="28">
+        <v>0</v>
+      </c>
+      <c r="T29" s="28">
+        <v>0</v>
+      </c>
+      <c r="U29" s="70">
         <v>2.54</v>
       </c>
-      <c r="V29" s="32">
+      <c r="V29" s="70">
         <v>2.29</v>
       </c>
-      <c r="W29" s="32">
+      <c r="W29" s="70">
         <v>2.04</v>
       </c>
-      <c r="X29" s="32">
+      <c r="X29" s="70">
         <v>1.8</v>
       </c>
-      <c r="Y29" s="32">
+      <c r="Y29" s="70">
         <v>3.23</v>
       </c>
-      <c r="Z29" s="13">
-[...8 lines deleted...]
-      <c r="AC29" s="32">
+      <c r="Z29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="70">
         <v>5.78</v>
       </c>
-      <c r="AD29" s="32">
+      <c r="AD29" s="70">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AE29" s="32">
+      <c r="AE29" s="70">
         <v>10.91</v>
       </c>
-      <c r="AF29" s="32">
+      <c r="AF29" s="70">
         <v>9.35</v>
       </c>
-      <c r="AG29" s="32">
+      <c r="AG29" s="70">
         <v>7.83</v>
       </c>
-      <c r="AH29" s="32">
+      <c r="AH29" s="70">
         <v>7.11</v>
       </c>
-      <c r="AI29" s="32">
+      <c r="AI29" s="70">
         <v>6.29</v>
       </c>
-      <c r="AJ29" s="32">
+      <c r="AJ29" s="70">
         <v>5.81</v>
       </c>
-      <c r="AK29" s="32">
+      <c r="AK29" s="70">
         <v>7.17</v>
       </c>
-      <c r="AL29" s="32">
+      <c r="AL29" s="70">
         <v>20.83</v>
       </c>
-      <c r="AM29" s="32">
+      <c r="AM29" s="70">
         <v>10.31</v>
       </c>
-      <c r="AN29" s="32">
+      <c r="AN29" s="70">
         <v>15.5</v>
       </c>
-      <c r="AO29" s="32">
+      <c r="AO29" s="70">
         <v>11.36</v>
       </c>
-      <c r="AP29" s="13">
+      <c r="AP29" s="28">
         <v>9.66</v>
       </c>
-      <c r="AQ29" s="13">
+      <c r="AQ29" s="28">
         <v>7.81</v>
       </c>
-      <c r="AR29" s="13">
+      <c r="AR29" s="28">
         <v>6.31</v>
       </c>
-      <c r="AS29" s="13">
+      <c r="AS29" s="28">
         <v>5.6</v>
       </c>
-      <c r="AT29" s="13">
+      <c r="AT29" s="28">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AU29" s="13">
+      <c r="AU29" s="28">
         <v>4.57</v>
       </c>
-      <c r="AV29" s="32">
+      <c r="AV29" s="70">
         <v>3.99</v>
       </c>
-      <c r="AW29" s="13">
+      <c r="AW29" s="28">
         <v>3.74</v>
       </c>
-      <c r="AX29" s="13">
-[...14 lines deleted...]
-      <c r="BC29" s="13">
+      <c r="AX29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC29" s="28">
         <v>7.52</v>
       </c>
-      <c r="BD29" s="13">
+      <c r="BD29" s="28">
         <v>6.29</v>
       </c>
-      <c r="BE29" s="13">
+      <c r="BE29" s="28">
         <v>8.31</v>
       </c>
-      <c r="BF29" s="34">
+      <c r="BF29" s="28">
         <v>7.56</v>
       </c>
-      <c r="BG29" s="13">
+      <c r="BG29" s="28">
         <v>6.86</v>
       </c>
-      <c r="BH29" s="13">
+      <c r="BH29" s="28">
         <v>6.52</v>
       </c>
-      <c r="BI29" s="13">
+      <c r="BI29" s="28">
         <v>5.86</v>
       </c>
-      <c r="BJ29" s="13">
-[...5 lines deleted...]
-      <c r="BL29" s="13">
+      <c r="BJ29" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK29" s="69">
+        <v>0</v>
+      </c>
+      <c r="BL29" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="BM29" s="13">
+      <c r="BM29" s="28">
         <v>14.6</v>
       </c>
+      <c r="BN29" s="28">
+        <v>10.93</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A30" s="26" t="s">
+    <row r="30" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A30" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="28">
         <v>14.93</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="28">
         <v>16.670000000000002</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="28">
         <v>20.51</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="28">
         <v>20</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="28">
         <v>21.6</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="28">
         <v>19.850000000000001</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="28">
         <v>18.52</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="28">
         <v>18.55</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="28">
         <v>17.66</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="28">
         <v>15.83</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L30" s="28">
         <v>14.77</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="28">
         <v>13.73</v>
       </c>
-      <c r="N30" s="32">
+      <c r="N30" s="70">
         <v>17.54</v>
       </c>
-      <c r="O30" s="32">
+      <c r="O30" s="70">
         <v>19.8</v>
       </c>
-      <c r="P30" s="32">
+      <c r="P30" s="70">
         <v>12.27</v>
       </c>
-      <c r="Q30" s="32">
+      <c r="Q30" s="70">
         <v>23.47</v>
       </c>
-      <c r="R30" s="32">
+      <c r="R30" s="70">
         <v>18.32</v>
       </c>
-      <c r="S30" s="32">
+      <c r="S30" s="70">
         <v>14.84</v>
       </c>
-      <c r="T30" s="32">
+      <c r="T30" s="70">
         <v>18.13</v>
       </c>
-      <c r="U30" s="32">
+      <c r="U30" s="70">
         <v>18.059999999999999</v>
       </c>
-      <c r="V30" s="32">
+      <c r="V30" s="70">
         <v>17.89</v>
       </c>
-      <c r="W30" s="32">
+      <c r="W30" s="70">
         <v>17.73</v>
       </c>
-      <c r="X30" s="32">
+      <c r="X30" s="70">
         <v>19.11</v>
       </c>
-      <c r="Y30" s="32">
+      <c r="Y30" s="70">
         <v>16.93</v>
       </c>
-      <c r="Z30" s="32">
+      <c r="Z30" s="70">
         <v>17.239999999999998</v>
       </c>
-      <c r="AA30" s="32">
+      <c r="AA30" s="70">
         <v>8.85</v>
       </c>
-      <c r="AB30" s="32">
+      <c r="AB30" s="70">
         <v>6.02</v>
       </c>
-      <c r="AC30" s="32">
+      <c r="AC30" s="70">
         <v>4.55</v>
       </c>
-      <c r="AD30" s="32">
+      <c r="AD30" s="70">
         <v>6.8</v>
       </c>
-      <c r="AE30" s="32">
+      <c r="AE30" s="70">
         <v>5.52</v>
       </c>
-      <c r="AF30" s="32">
+      <c r="AF30" s="70">
         <v>4.82</v>
       </c>
-      <c r="AG30" s="32">
+      <c r="AG30" s="70">
         <v>8.4</v>
       </c>
-      <c r="AH30" s="32">
+      <c r="AH30" s="70">
         <v>7.37</v>
       </c>
-      <c r="AI30" s="32">
+      <c r="AI30" s="70">
         <v>6.61</v>
       </c>
-      <c r="AJ30" s="32">
+      <c r="AJ30" s="70">
         <v>6.15</v>
       </c>
-      <c r="AK30" s="32">
+      <c r="AK30" s="70">
         <v>5.77</v>
       </c>
-      <c r="AL30" s="32">
+      <c r="AL30" s="70">
         <v>17.239999999999998</v>
       </c>
-      <c r="AM30" s="32">
+      <c r="AM30" s="70">
         <v>19.8</v>
       </c>
-      <c r="AN30" s="32">
+      <c r="AN30" s="70">
         <v>12.82</v>
       </c>
-      <c r="AO30" s="32">
+      <c r="AO30" s="70">
         <v>9.9</v>
       </c>
-      <c r="AP30" s="13">
+      <c r="AP30" s="28">
         <v>8.1300000000000008</v>
       </c>
-      <c r="AQ30" s="13">
+      <c r="AQ30" s="28">
         <v>12.78</v>
       </c>
-      <c r="AR30" s="13">
+      <c r="AR30" s="28">
         <v>10.93</v>
       </c>
-      <c r="AS30" s="13">
+      <c r="AS30" s="28">
         <v>9.83</v>
       </c>
-      <c r="AT30" s="13">
+      <c r="AT30" s="28">
         <v>8.85</v>
       </c>
-      <c r="AU30" s="13">
+      <c r="AU30" s="28">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AV30" s="32">
+      <c r="AV30" s="70">
         <v>7.34</v>
       </c>
-      <c r="AW30" s="13">
+      <c r="AW30" s="28">
         <v>6.58</v>
       </c>
-      <c r="AX30" s="13">
-[...5 lines deleted...]
-      <c r="AZ30" s="13">
+      <c r="AX30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="28">
         <v>8.33</v>
       </c>
-      <c r="BA30" s="13">
+      <c r="BA30" s="28">
         <v>5.99</v>
       </c>
-      <c r="BB30" s="13">
+      <c r="BB30" s="28">
         <v>4.57</v>
       </c>
-      <c r="BC30" s="13">
+      <c r="BC30" s="28">
         <v>7.55</v>
       </c>
-      <c r="BD30" s="13">
+      <c r="BD30" s="28">
         <v>6.6</v>
       </c>
-      <c r="BE30" s="13">
+      <c r="BE30" s="28">
         <v>5.88</v>
       </c>
-      <c r="BF30" s="34">
+      <c r="BF30" s="28">
         <v>5.04</v>
       </c>
-      <c r="BG30" s="13">
+      <c r="BG30" s="28">
         <v>6.67</v>
       </c>
-      <c r="BH30" s="13">
+      <c r="BH30" s="28">
         <v>6.07</v>
       </c>
-      <c r="BI30" s="13">
+      <c r="BI30" s="28">
         <v>9.2799999999999994</v>
       </c>
-      <c r="BJ30" s="13">
-[...5 lines deleted...]
-      <c r="BL30" s="13">
+      <c r="BJ30" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK30" s="69">
+        <v>0</v>
+      </c>
+      <c r="BL30" s="28">
         <v>7.35</v>
       </c>
-      <c r="BM30" s="13">
+      <c r="BM30" s="28">
         <v>5.49</v>
       </c>
+      <c r="BN30" s="28">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="62" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="100" t="s">
+    <row r="31" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="90" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="100"/>
-[...62 lines deleted...]
-      <c r="BM31" s="100"/>
+      <c r="B31" s="90"/>
+      <c r="C31" s="90"/>
+      <c r="D31" s="90"/>
+      <c r="E31" s="90"/>
+      <c r="F31" s="90"/>
+      <c r="G31" s="90"/>
+      <c r="H31" s="90"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="90"/>
+      <c r="K31" s="90"/>
+      <c r="L31" s="90"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="90"/>
+      <c r="O31" s="90"/>
+      <c r="P31" s="90"/>
+      <c r="Q31" s="90"/>
+      <c r="R31" s="90"/>
+      <c r="S31" s="90"/>
+      <c r="T31" s="90"/>
+      <c r="U31" s="90"/>
+      <c r="V31" s="90"/>
+      <c r="W31" s="90"/>
+      <c r="X31" s="90"/>
+      <c r="Y31" s="90"/>
+      <c r="Z31" s="90"/>
+      <c r="AA31" s="90"/>
+      <c r="AB31" s="90"/>
+      <c r="AC31" s="90"/>
+      <c r="AD31" s="90"/>
+      <c r="AE31" s="90"/>
+      <c r="AF31" s="90"/>
+      <c r="AG31" s="90"/>
+      <c r="AH31" s="90"/>
+      <c r="AI31" s="90"/>
+      <c r="AJ31" s="90"/>
+      <c r="AK31" s="90"/>
+      <c r="AL31" s="90"/>
+      <c r="AM31" s="90"/>
+      <c r="AN31" s="90"/>
+      <c r="AO31" s="90"/>
+      <c r="AP31" s="90"/>
+      <c r="AQ31" s="90"/>
+      <c r="AR31" s="90"/>
+      <c r="AS31" s="90"/>
+      <c r="AT31" s="90"/>
+      <c r="AU31" s="90"/>
+      <c r="AV31" s="90"/>
+      <c r="AW31" s="90"/>
+      <c r="AX31" s="90"/>
+      <c r="AY31" s="90"/>
+      <c r="AZ31" s="90"/>
+      <c r="BA31" s="90"/>
+      <c r="BB31" s="90"/>
+      <c r="BC31" s="90"/>
+      <c r="BD31" s="90"/>
+      <c r="BE31" s="90"/>
+      <c r="BF31" s="90"/>
+      <c r="BG31" s="90"/>
+      <c r="BH31" s="90"/>
+      <c r="BI31" s="90"/>
+      <c r="BJ31" s="90"/>
+      <c r="BK31" s="90"/>
+      <c r="BL31" s="90"/>
+      <c r="BM31" s="90"/>
+      <c r="BN31" s="90"/>
     </row>
-    <row r="32" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A32" s="6" t="s">
+    <row r="32" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A32" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="12">
+      <c r="B32" s="43">
         <v>2.27</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="28">
         <v>11</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="28">
         <v>12.54</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="28">
         <v>11.63</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="28">
         <v>11.42</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="28">
         <v>10.33</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="28">
         <v>9.5399999999999991</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="28">
         <v>10.02</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="28">
         <v>10.66</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="28">
         <v>11.64</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="28">
         <v>12.13</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="28">
         <v>11.28</v>
       </c>
-      <c r="N32" s="13">
-[...2 lines deleted...]
-      <c r="O32" s="32">
+      <c r="N32" s="28">
+        <v>0</v>
+      </c>
+      <c r="O32" s="70">
         <v>5.86</v>
       </c>
-      <c r="P32" s="32">
+      <c r="P32" s="70">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Q32" s="32">
+      <c r="Q32" s="70">
         <v>6.19</v>
       </c>
-      <c r="R32" s="32">
+      <c r="R32" s="70">
         <v>6.84</v>
       </c>
-      <c r="S32" s="32">
+      <c r="S32" s="70">
         <v>6.9</v>
       </c>
-      <c r="T32" s="32">
+      <c r="T32" s="70">
         <v>7.2</v>
       </c>
-      <c r="U32" s="32">
+      <c r="U32" s="70">
         <v>6.24</v>
       </c>
-      <c r="V32" s="32">
+      <c r="V32" s="70">
         <v>5.98</v>
       </c>
-      <c r="W32" s="32">
+      <c r="W32" s="70">
         <v>6.12</v>
       </c>
-      <c r="X32" s="32">
+      <c r="X32" s="70">
         <v>6.17</v>
       </c>
-      <c r="Y32" s="32">
+      <c r="Y32" s="70">
         <v>5.88</v>
       </c>
-      <c r="Z32" s="32">
+      <c r="Z32" s="70">
         <v>9.01</v>
       </c>
-      <c r="AA32" s="32">
+      <c r="AA32" s="70">
         <v>11.17</v>
       </c>
-      <c r="AB32" s="32">
+      <c r="AB32" s="70">
         <v>9.83</v>
       </c>
-      <c r="AC32" s="32">
+      <c r="AC32" s="70">
         <v>9.41</v>
       </c>
-      <c r="AD32" s="32">
+      <c r="AD32" s="70">
         <v>14.76</v>
       </c>
-      <c r="AE32" s="32">
+      <c r="AE32" s="70">
         <v>13.59</v>
       </c>
-      <c r="AF32" s="32">
+      <c r="AF32" s="70">
         <v>13.05</v>
       </c>
-      <c r="AG32" s="32">
+      <c r="AG32" s="70">
         <v>12.29</v>
       </c>
-      <c r="AH32" s="32">
+      <c r="AH32" s="70">
         <v>11.92</v>
       </c>
-      <c r="AI32" s="32">
+      <c r="AI32" s="70">
         <v>11.89</v>
       </c>
-      <c r="AJ32" s="32">
+      <c r="AJ32" s="70">
         <v>11.69</v>
       </c>
-      <c r="AK32" s="32">
+      <c r="AK32" s="70">
         <v>12.12</v>
       </c>
-      <c r="AL32" s="32">
+      <c r="AL32" s="70">
         <v>18.78</v>
       </c>
-      <c r="AM32" s="32">
+      <c r="AM32" s="70">
         <v>14.39</v>
       </c>
-      <c r="AN32" s="32">
+      <c r="AN32" s="70">
         <v>14.13</v>
       </c>
-      <c r="AO32" s="33">
+      <c r="AO32" s="71">
         <v>14.3</v>
       </c>
-      <c r="AP32" s="13">
+      <c r="AP32" s="28">
         <v>14.37</v>
       </c>
-      <c r="AQ32" s="13">
+      <c r="AQ32" s="28">
         <v>12.68</v>
       </c>
-      <c r="AR32" s="13">
+      <c r="AR32" s="28">
         <v>12.34</v>
       </c>
-      <c r="AS32" s="13">
+      <c r="AS32" s="28">
         <v>11.56</v>
       </c>
-      <c r="AT32" s="32">
+      <c r="AT32" s="70">
         <v>11.51</v>
       </c>
-      <c r="AU32" s="32">
+      <c r="AU32" s="70">
         <v>10.97</v>
       </c>
-      <c r="AV32" s="32">
+      <c r="AV32" s="70">
         <v>11.2</v>
       </c>
-      <c r="AW32" s="34">
+      <c r="AW32" s="28">
         <v>11.13</v>
       </c>
-      <c r="AX32" s="13">
+      <c r="AX32" s="28">
         <v>10.56</v>
       </c>
-      <c r="AY32" s="13">
+      <c r="AY32" s="28">
         <v>6.88</v>
       </c>
-      <c r="AZ32" s="13">
+      <c r="AZ32" s="28">
         <v>5.64</v>
       </c>
-      <c r="BA32" s="13">
+      <c r="BA32" s="28">
         <v>6.49</v>
       </c>
-      <c r="BB32" s="13">
+      <c r="BB32" s="28">
         <v>5.15</v>
       </c>
-      <c r="BC32" s="13">
+      <c r="BC32" s="28">
         <v>4.7699999999999996</v>
       </c>
-      <c r="BD32" s="13">
+      <c r="BD32" s="28">
         <v>4.0599999999999996</v>
       </c>
-      <c r="BE32" s="13">
+      <c r="BE32" s="28">
         <v>3.99</v>
       </c>
-      <c r="BF32" s="34">
+      <c r="BF32" s="28">
         <v>3.87</v>
       </c>
-      <c r="BG32" s="13">
+      <c r="BG32" s="28">
         <v>4.8</v>
       </c>
-      <c r="BH32" s="13">
+      <c r="BH32" s="28">
         <v>4.6900000000000004</v>
       </c>
-      <c r="BI32" s="13">
+      <c r="BI32" s="28">
         <v>4.84</v>
       </c>
-      <c r="BJ32" s="13">
+      <c r="BJ32" s="28">
         <v>3.31</v>
       </c>
-      <c r="BK32" s="13">
+      <c r="BK32" s="28">
         <v>7.17</v>
       </c>
-      <c r="BL32" s="13">
+      <c r="BL32" s="28">
         <v>7.08</v>
       </c>
-      <c r="BM32" s="13">
+      <c r="BM32" s="28">
         <v>8.06</v>
       </c>
+      <c r="BN32" s="28">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
-    <row r="33" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A33" s="26" t="s">
+    <row r="33" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A33" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="13">
-[...14 lines deleted...]
-      <c r="G33" s="13">
+      <c r="B33" s="28">
+        <v>0</v>
+      </c>
+      <c r="C33" s="28">
+        <v>0</v>
+      </c>
+      <c r="D33" s="28">
+        <v>0</v>
+      </c>
+      <c r="E33" s="28">
+        <v>0</v>
+      </c>
+      <c r="F33" s="28">
+        <v>0</v>
+      </c>
+      <c r="G33" s="28">
         <v>4.67</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="28">
         <v>3.72</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="28">
         <v>3.25</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="28">
         <v>2.73</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="28">
         <v>7.41</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="28">
         <v>10.94</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="28">
         <v>10.31</v>
       </c>
-      <c r="N33" s="13">
-[...8 lines deleted...]
-      <c r="Q33" s="32">
+      <c r="N33" s="28">
+        <v>0</v>
+      </c>
+      <c r="O33" s="28">
+        <v>0</v>
+      </c>
+      <c r="P33" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="70">
         <v>7.3</v>
       </c>
-      <c r="R33" s="32">
+      <c r="R33" s="70">
         <v>5.38</v>
       </c>
-      <c r="S33" s="32">
+      <c r="S33" s="70">
         <v>4.42</v>
       </c>
-      <c r="T33" s="32">
+      <c r="T33" s="70">
         <v>3.86</v>
       </c>
-      <c r="U33" s="32">
+      <c r="U33" s="70">
         <v>3.24</v>
       </c>
-      <c r="V33" s="32">
+      <c r="V33" s="70">
         <v>2.92</v>
       </c>
-      <c r="W33" s="32">
+      <c r="W33" s="70">
         <v>2.62</v>
       </c>
-      <c r="X33" s="32">
+      <c r="X33" s="70">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Y33" s="32">
+      <c r="Y33" s="70">
         <v>2.23</v>
       </c>
-      <c r="Z33" s="32">
+      <c r="Z33" s="70">
         <v>31.25</v>
       </c>
-      <c r="AA33" s="32">
+      <c r="AA33" s="70">
         <v>15.38</v>
       </c>
-      <c r="AB33" s="32">
+      <c r="AB33" s="70">
         <v>10.31</v>
       </c>
-      <c r="AC33" s="32">
+      <c r="AC33" s="70">
         <v>7.81</v>
       </c>
-      <c r="AD33" s="32">
+      <c r="AD33" s="70">
         <v>18.18</v>
       </c>
-      <c r="AE33" s="32">
+      <c r="AE33" s="70">
         <v>15.38</v>
       </c>
-      <c r="AF33" s="32">
+      <c r="AF33" s="70">
         <v>18.18</v>
       </c>
-      <c r="AG33" s="32">
+      <c r="AG33" s="70">
         <v>15.69</v>
       </c>
-      <c r="AH33" s="32">
+      <c r="AH33" s="70">
         <v>17.059999999999999</v>
       </c>
-      <c r="AI33" s="32">
+      <c r="AI33" s="70">
         <v>14.79</v>
       </c>
-      <c r="AJ33" s="32">
+      <c r="AJ33" s="70">
         <v>13.16</v>
       </c>
-      <c r="AK33" s="32">
+      <c r="AK33" s="70">
         <v>12.2</v>
       </c>
-      <c r="AL33" s="32">
+      <c r="AL33" s="70">
         <v>27.78</v>
       </c>
-      <c r="AM33" s="32">
+      <c r="AM33" s="70">
         <v>13.16</v>
       </c>
-      <c r="AN33" s="32">
+      <c r="AN33" s="70">
         <v>9.52</v>
       </c>
-      <c r="AO33" s="32">
+      <c r="AO33" s="70">
         <v>21.74</v>
       </c>
-      <c r="AP33" s="13">
+      <c r="AP33" s="28">
         <v>17.239999999999998</v>
       </c>
-      <c r="AQ33" s="13">
+      <c r="AQ33" s="28">
         <v>15.15</v>
       </c>
-      <c r="AR33" s="13">
+      <c r="AR33" s="28">
         <v>12.5</v>
       </c>
-      <c r="AS33" s="13">
+      <c r="AS33" s="28">
         <v>10.83</v>
       </c>
-      <c r="AT33" s="13">
+      <c r="AT33" s="28">
         <v>12.82</v>
       </c>
-      <c r="AU33" s="13">
+      <c r="AU33" s="28">
         <v>11.73</v>
       </c>
-      <c r="AV33" s="32">
+      <c r="AV33" s="70">
         <v>11.02</v>
       </c>
-      <c r="AW33" s="34">
+      <c r="AW33" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AX33" s="13">
-[...8 lines deleted...]
-      <c r="BA33" s="13">
+      <c r="AX33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="28">
         <v>9.09</v>
       </c>
-      <c r="BB33" s="13">
+      <c r="BB33" s="28">
         <v>7.09</v>
       </c>
-      <c r="BC33" s="13">
+      <c r="BC33" s="28">
         <v>5.92</v>
       </c>
-      <c r="BD33" s="13">
+      <c r="BD33" s="28">
         <v>5.24</v>
       </c>
-      <c r="BE33" s="13">
+      <c r="BE33" s="28">
         <v>4.72</v>
       </c>
-      <c r="BF33" s="34">
+      <c r="BF33" s="28">
         <v>4.0999999999999996</v>
       </c>
-      <c r="BG33" s="13">
+      <c r="BG33" s="28">
         <v>3.7</v>
       </c>
-      <c r="BH33" s="13">
+      <c r="BH33" s="28">
         <v>3.34</v>
       </c>
-      <c r="BI33" s="13">
+      <c r="BI33" s="28">
         <v>3.13</v>
       </c>
-      <c r="BJ33" s="13">
-[...8 lines deleted...]
-      <c r="BM33" s="13">
+      <c r="BJ33" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A34" s="26" t="s">
+    <row r="34" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A34" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="13">
-[...8 lines deleted...]
-      <c r="E34" s="13">
+      <c r="B34" s="28">
+        <v>0</v>
+      </c>
+      <c r="C34" s="28">
+        <v>0</v>
+      </c>
+      <c r="D34" s="28">
+        <v>0</v>
+      </c>
+      <c r="E34" s="28">
         <v>7.41</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="28">
         <v>5.56</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="28">
         <v>8.9700000000000006</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="28">
         <v>7.43</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="28">
         <v>6.43</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="28">
         <v>11.59</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="28">
         <v>15.46</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="28">
         <v>16.39</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="28">
         <v>14.96</v>
       </c>
-      <c r="N34" s="13">
-[...8 lines deleted...]
-      <c r="Q34" s="32">
+      <c r="N34" s="28">
+        <v>0</v>
+      </c>
+      <c r="O34" s="28">
+        <v>0</v>
+      </c>
+      <c r="P34" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="70">
         <v>6.8</v>
       </c>
-      <c r="R34" s="32">
+      <c r="R34" s="70">
         <v>5.43</v>
       </c>
-      <c r="S34" s="32">
+      <c r="S34" s="70">
         <v>8.93</v>
       </c>
-      <c r="T34" s="32">
+      <c r="T34" s="70">
         <v>7.84</v>
       </c>
-      <c r="U34" s="32">
+      <c r="U34" s="70">
         <v>6.9</v>
       </c>
-      <c r="V34" s="32">
+      <c r="V34" s="70">
         <v>6.29</v>
       </c>
-      <c r="W34" s="32">
+      <c r="W34" s="70">
         <v>5.7</v>
       </c>
-      <c r="X34" s="32">
+      <c r="X34" s="70">
         <v>5</v>
       </c>
-      <c r="Y34" s="32">
+      <c r="Y34" s="70">
         <v>4.54</v>
       </c>
-      <c r="Z34" s="32">
+      <c r="Z34" s="70">
         <v>25.64</v>
       </c>
-      <c r="AA34" s="32">
+      <c r="AA34" s="70">
         <v>16.13</v>
       </c>
-      <c r="AB34" s="32">
+      <c r="AB34" s="70">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AC34" s="32">
+      <c r="AC34" s="70">
         <v>7.14</v>
       </c>
-      <c r="AD34" s="32">
+      <c r="AD34" s="70">
         <v>10.53</v>
       </c>
-      <c r="AE34" s="32">
+      <c r="AE34" s="70">
         <v>8.3699999999999992</v>
       </c>
-      <c r="AF34" s="32">
+      <c r="AF34" s="70">
         <v>7.12</v>
       </c>
-      <c r="AG34" s="32">
+      <c r="AG34" s="70">
         <v>6.21</v>
       </c>
-      <c r="AH34" s="32">
+      <c r="AH34" s="70">
         <v>5.59</v>
       </c>
-      <c r="AI34" s="32">
+      <c r="AI34" s="70">
         <v>5</v>
       </c>
-      <c r="AJ34" s="32">
+      <c r="AJ34" s="70">
         <v>4.58</v>
       </c>
-      <c r="AK34" s="32">
+      <c r="AK34" s="70">
         <v>8.4</v>
       </c>
-      <c r="AL34" s="32">
+      <c r="AL34" s="70">
         <v>62.5</v>
       </c>
-      <c r="AM34" s="32">
+      <c r="AM34" s="70">
         <v>26.67</v>
       </c>
-      <c r="AN34" s="32">
+      <c r="AN34" s="70">
         <v>19.420000000000002</v>
       </c>
-      <c r="AO34" s="32">
+      <c r="AO34" s="70">
         <v>21.43</v>
       </c>
-      <c r="AP34" s="13">
+      <c r="AP34" s="28">
         <v>21.98</v>
       </c>
-      <c r="AQ34" s="13">
+      <c r="AQ34" s="28">
         <v>18.87</v>
       </c>
-      <c r="AR34" s="13">
+      <c r="AR34" s="28">
         <v>15.87</v>
       </c>
-      <c r="AS34" s="13">
+      <c r="AS34" s="28">
         <v>13.89</v>
       </c>
-      <c r="AT34" s="13">
+      <c r="AT34" s="28">
         <v>15.53</v>
       </c>
-      <c r="AU34" s="13">
+      <c r="AU34" s="28">
         <v>14.37</v>
       </c>
-      <c r="AV34" s="32">
+      <c r="AV34" s="70">
         <v>16.170000000000002</v>
       </c>
-      <c r="AW34" s="34">
+      <c r="AW34" s="28">
         <v>14.81</v>
       </c>
-      <c r="AX34" s="13">
-[...35 lines deleted...]
-      <c r="BJ34" s="13">
+      <c r="AX34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY34" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="28">
         <v>40</v>
       </c>
-      <c r="BK34" s="13">
+      <c r="BK34" s="28">
         <v>43.48</v>
       </c>
-      <c r="BL34" s="13">
+      <c r="BL34" s="28">
         <v>29.85</v>
       </c>
-      <c r="BM34" s="13">
+      <c r="BM34" s="28">
         <v>22.22</v>
       </c>
+      <c r="BN34" s="28">
+        <v>27.52</v>
+      </c>
     </row>
-    <row r="35" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A35" s="26" t="s">
+    <row r="35" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A35" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="B35" s="13">
-[...2 lines deleted...]
-      <c r="C35" s="13">
+      <c r="B35" s="28">
+        <v>0</v>
+      </c>
+      <c r="C35" s="28">
         <v>38.83</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="28">
         <v>32.47</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="28">
         <v>29.13</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="28">
         <v>22.99</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="28">
         <v>18.690000000000001</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="28">
         <v>18.37</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="28">
         <v>18.100000000000001</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="28">
         <v>16.100000000000001</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="28">
         <v>19.399999999999999</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="28">
         <v>17.77</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="28">
         <v>16.11</v>
       </c>
-      <c r="N35" s="13">
-[...2 lines deleted...]
-      <c r="O35" s="13">
+      <c r="N35" s="28">
+        <v>0</v>
+      </c>
+      <c r="O35" s="28">
         <v>9.35</v>
       </c>
-      <c r="P35" s="13">
+      <c r="P35" s="28">
         <v>6.25</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="28">
         <v>5.05</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="28">
         <v>7.69</v>
       </c>
-      <c r="S35" s="13">
+      <c r="S35" s="28">
         <v>9.43</v>
       </c>
-      <c r="T35" s="13">
+      <c r="T35" s="28">
         <v>7.87</v>
       </c>
-      <c r="U35" s="13">
+      <c r="U35" s="28">
         <v>6.88</v>
       </c>
-      <c r="V35" s="13">
+      <c r="V35" s="28">
         <v>6.17</v>
       </c>
-      <c r="W35" s="13">
+      <c r="W35" s="28">
         <v>7.39</v>
       </c>
-      <c r="X35" s="13">
+      <c r="X35" s="28">
         <v>8.32</v>
       </c>
-      <c r="Y35" s="13">
+      <c r="Y35" s="28">
         <v>7.74</v>
       </c>
-      <c r="Z35" s="13">
-[...2 lines deleted...]
-      <c r="AA35" s="13">
+      <c r="Z35" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="28">
         <v>11.49</v>
       </c>
-      <c r="AB35" s="13">
+      <c r="AB35" s="28">
         <v>14.93</v>
       </c>
-      <c r="AC35" s="9">
+      <c r="AC35" s="47">
         <v>11.17</v>
       </c>
-      <c r="AD35" s="13">
+      <c r="AD35" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AE35" s="13">
+      <c r="AE35" s="28">
         <v>14.04</v>
       </c>
-      <c r="AF35" s="13">
+      <c r="AF35" s="28">
         <v>12.23</v>
       </c>
-      <c r="AG35" s="13">
+      <c r="AG35" s="28">
         <v>16.3</v>
       </c>
-      <c r="AH35" s="13">
+      <c r="AH35" s="28">
         <v>14.35</v>
       </c>
-      <c r="AI35" s="13">
+      <c r="AI35" s="28">
         <v>17.170000000000002</v>
       </c>
-      <c r="AJ35" s="13">
+      <c r="AJ35" s="28">
         <v>17.54</v>
       </c>
-      <c r="AK35" s="13">
+      <c r="AK35" s="28">
         <v>16.100000000000001</v>
       </c>
-      <c r="AL35" s="13">
+      <c r="AL35" s="28">
         <v>17.86</v>
       </c>
-      <c r="AM35" s="13">
+      <c r="AM35" s="28">
         <v>20.62</v>
       </c>
-      <c r="AN35" s="13">
+      <c r="AN35" s="28">
         <v>21.13</v>
       </c>
-      <c r="AO35" s="13">
+      <c r="AO35" s="28">
         <v>15.31</v>
       </c>
-      <c r="AP35" s="13">
+      <c r="AP35" s="28">
         <v>16.059999999999999</v>
       </c>
-      <c r="AQ35" s="13">
+      <c r="AQ35" s="28">
         <v>13.89</v>
       </c>
-      <c r="AR35" s="13">
+      <c r="AR35" s="28">
         <v>12.38</v>
       </c>
-      <c r="AS35" s="13">
+      <c r="AS35" s="28">
         <v>13.89</v>
       </c>
-      <c r="AT35" s="13">
+      <c r="AT35" s="28">
         <v>12.41</v>
       </c>
-      <c r="AU35" s="13">
+      <c r="AU35" s="28">
         <v>11.34</v>
       </c>
-      <c r="AV35" s="13">
+      <c r="AV35" s="28">
         <v>12.4</v>
       </c>
-      <c r="AW35" s="34">
+      <c r="AW35" s="28">
         <v>11.58</v>
       </c>
-      <c r="AX35" s="13">
+      <c r="AX35" s="28">
         <v>29.41</v>
       </c>
-      <c r="AY35" s="13">
+      <c r="AY35" s="28">
         <v>14.49</v>
       </c>
-      <c r="AZ35" s="13">
+      <c r="AZ35" s="28">
         <v>18.87</v>
       </c>
-      <c r="BA35" s="13">
+      <c r="BA35" s="28">
         <v>20.98</v>
       </c>
-      <c r="BB35" s="13">
+      <c r="BB35" s="28">
         <v>17.14</v>
       </c>
-      <c r="BC35" s="13">
+      <c r="BC35" s="28">
         <v>14.85</v>
       </c>
-      <c r="BD35" s="13">
+      <c r="BD35" s="28">
         <v>12.5</v>
       </c>
-      <c r="BE35" s="13">
+      <c r="BE35" s="28">
         <v>11.32</v>
       </c>
-      <c r="BF35" s="34">
+      <c r="BF35" s="28">
         <v>9.9</v>
       </c>
-      <c r="BG35" s="13">
+      <c r="BG35" s="28">
         <v>9.01</v>
       </c>
-      <c r="BH35" s="13">
+      <c r="BH35" s="28">
         <v>8.2899999999999991</v>
       </c>
-      <c r="BI35" s="13">
+      <c r="BI35" s="28">
         <v>7.52</v>
       </c>
-      <c r="BJ35" s="13">
-[...8 lines deleted...]
-      <c r="BM35" s="13">
+      <c r="BJ35" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A36" s="26" t="s">
+    <row r="36" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A36" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="13">
-[...2 lines deleted...]
-      <c r="C36" s="13">
+      <c r="B36" s="28">
+        <v>0</v>
+      </c>
+      <c r="C36" s="28">
         <v>27.78</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="28">
         <v>18.87</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="28">
         <v>26.32</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="28">
         <v>38.83</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="28">
         <v>31.75</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="28">
         <v>25.16</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="28">
         <v>22.22</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="28">
         <v>19.420000000000002</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="28">
         <v>17.62</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="28">
         <v>16.39</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="28">
         <v>15.04</v>
       </c>
-      <c r="N36" s="13">
-[...29 lines deleted...]
-      <c r="X36" s="13">
+      <c r="N36" s="28">
+        <v>0</v>
+      </c>
+      <c r="O36" s="28">
+        <v>0</v>
+      </c>
+      <c r="P36" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>0</v>
+      </c>
+      <c r="R36" s="28">
+        <v>0</v>
+      </c>
+      <c r="S36" s="28">
+        <v>0</v>
+      </c>
+      <c r="T36" s="28">
+        <v>0</v>
+      </c>
+      <c r="U36" s="28">
+        <v>0</v>
+      </c>
+      <c r="V36" s="28">
+        <v>0</v>
+      </c>
+      <c r="W36" s="28">
+        <v>0</v>
+      </c>
+      <c r="X36" s="28">
         <v>4.88</v>
       </c>
-      <c r="Y36" s="13">
+      <c r="Y36" s="28">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="Z36" s="28">
         <v>86.96</v>
       </c>
-      <c r="AA36" s="13">
+      <c r="AA36" s="28">
         <v>51.28</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="28">
         <v>31.75</v>
       </c>
-      <c r="AC36" s="9">
+      <c r="AC36" s="47">
         <v>23.81</v>
       </c>
-      <c r="AD36" s="13">
+      <c r="AD36" s="28">
         <v>19.61</v>
       </c>
-      <c r="AE36" s="13">
+      <c r="AE36" s="28">
         <v>16.260000000000002</v>
       </c>
-      <c r="AF36" s="13">
+      <c r="AF36" s="28">
         <v>14.39</v>
       </c>
-      <c r="AG36" s="13">
+      <c r="AG36" s="28">
         <v>12.5</v>
       </c>
-      <c r="AH36" s="13">
+      <c r="AH36" s="28">
         <v>10.99</v>
       </c>
-      <c r="AI36" s="13">
+      <c r="AI36" s="28">
         <v>14.63</v>
       </c>
-      <c r="AJ36" s="13">
+      <c r="AJ36" s="28">
         <v>13.39</v>
       </c>
-      <c r="AK36" s="13">
+      <c r="AK36" s="28">
         <v>12.2</v>
       </c>
-      <c r="AL36" s="13">
+      <c r="AL36" s="28">
         <v>38.46</v>
       </c>
-      <c r="AM36" s="13">
+      <c r="AM36" s="28">
         <v>23.81</v>
       </c>
-      <c r="AN36" s="13">
+      <c r="AN36" s="28">
         <v>15.38</v>
       </c>
-      <c r="AO36" s="13">
+      <c r="AO36" s="28">
         <v>12.5</v>
       </c>
-      <c r="AP36" s="13">
+      <c r="AP36" s="28">
         <v>20.41</v>
       </c>
-      <c r="AQ36" s="13">
+      <c r="AQ36" s="28">
         <v>18.350000000000001</v>
       </c>
-      <c r="AR36" s="13">
+      <c r="AR36" s="28">
         <v>16.39</v>
       </c>
-      <c r="AS36" s="13">
+      <c r="AS36" s="28">
         <v>14.29</v>
       </c>
-      <c r="AT36" s="13">
+      <c r="AT36" s="28">
         <v>12.74</v>
       </c>
-      <c r="AU36" s="13">
+      <c r="AU36" s="28">
         <v>11.24</v>
       </c>
-      <c r="AV36" s="13">
+      <c r="AV36" s="28">
         <v>10.53</v>
       </c>
-      <c r="AW36" s="34">
+      <c r="AW36" s="28">
         <v>9.39</v>
       </c>
-      <c r="AX36" s="13">
-[...44 lines deleted...]
-      <c r="BM36" s="13">
+      <c r="AX36" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY36" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM36" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN36" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A37" s="26" t="s">
+    <row r="37" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="13">
-[...5 lines deleted...]
-      <c r="D37" s="13">
+      <c r="B37" s="28">
+        <v>0</v>
+      </c>
+      <c r="C37" s="28">
+        <v>0</v>
+      </c>
+      <c r="D37" s="28">
         <v>13.51</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E37" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F37" s="28">
         <v>15.27</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G37" s="28">
         <v>12.42</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="28">
         <v>10.7</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I37" s="28">
         <v>9.52</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J37" s="28">
         <v>8.4</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="28">
         <v>11.49</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L37" s="28">
         <v>10.42</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="N37" s="13">
-[...8 lines deleted...]
-      <c r="Q37" s="13">
+      <c r="N37" s="28">
+        <v>0</v>
+      </c>
+      <c r="O37" s="28">
+        <v>0</v>
+      </c>
+      <c r="P37" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="28">
         <v>10.99</v>
       </c>
-      <c r="R37" s="13">
+      <c r="R37" s="28">
         <v>26.55</v>
       </c>
-      <c r="S37" s="13">
+      <c r="S37" s="28">
         <v>23.26</v>
       </c>
-      <c r="T37" s="13">
+      <c r="T37" s="28">
         <v>18.989999999999998</v>
       </c>
-      <c r="U37" s="13">
+      <c r="U37" s="28">
         <v>16.48</v>
       </c>
-      <c r="V37" s="13">
+      <c r="V37" s="28">
         <v>15.38</v>
       </c>
-      <c r="W37" s="13">
+      <c r="W37" s="28">
         <v>13.76</v>
       </c>
-      <c r="X37" s="13">
+      <c r="X37" s="28">
         <v>12.4</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y37" s="28">
         <v>15.15</v>
       </c>
-      <c r="Z37" s="13">
-[...5 lines deleted...]
-      <c r="AB37" s="13">
+      <c r="Z37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="28">
         <v>11.9</v>
       </c>
-      <c r="AC37" s="9">
+      <c r="AC37" s="47">
         <v>9.9</v>
       </c>
-      <c r="AD37" s="13">
+      <c r="AD37" s="28">
         <v>7.87</v>
       </c>
-      <c r="AE37" s="13">
+      <c r="AE37" s="28">
         <v>6.58</v>
       </c>
-      <c r="AF37" s="13">
+      <c r="AF37" s="28">
         <v>5.71</v>
       </c>
-      <c r="AG37" s="13">
+      <c r="AG37" s="28">
         <v>4.88</v>
       </c>
-      <c r="AH37" s="13">
+      <c r="AH37" s="28">
         <v>4.37</v>
       </c>
-      <c r="AI37" s="13">
+      <c r="AI37" s="28">
         <v>3.98</v>
       </c>
-      <c r="AJ37" s="13">
+      <c r="AJ37" s="28">
         <v>3.58</v>
       </c>
-      <c r="AK37" s="13">
+      <c r="AK37" s="28">
         <v>3.37</v>
       </c>
-      <c r="AL37" s="13">
-[...8 lines deleted...]
-      <c r="AO37" s="13">
+      <c r="AL37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="28">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AP37" s="13">
+      <c r="AP37" s="28">
         <v>7.04</v>
       </c>
-      <c r="AQ37" s="13">
+      <c r="AQ37" s="28">
         <v>6.17</v>
       </c>
-      <c r="AR37" s="13">
+      <c r="AR37" s="28">
         <v>5.41</v>
       </c>
-      <c r="AS37" s="13">
+      <c r="AS37" s="28">
         <v>9.85</v>
       </c>
-      <c r="AT37" s="13">
+      <c r="AT37" s="28">
         <v>8.85</v>
       </c>
-      <c r="AU37" s="13">
+      <c r="AU37" s="28">
         <v>8.0299999999999994</v>
       </c>
-      <c r="AV37" s="13">
+      <c r="AV37" s="28">
         <v>11.03</v>
       </c>
-      <c r="AW37" s="34">
+      <c r="AW37" s="28">
         <v>13.89</v>
       </c>
-      <c r="AX37" s="13">
-[...8 lines deleted...]
-      <c r="BA37" s="13">
+      <c r="AX37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="28">
         <v>11.76</v>
       </c>
-      <c r="BB37" s="13">
+      <c r="BB37" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="BC37" s="13">
+      <c r="BC37" s="28">
         <v>8.1300000000000008</v>
       </c>
-      <c r="BD37" s="13">
+      <c r="BD37" s="28">
         <v>6.62</v>
       </c>
-      <c r="BE37" s="13">
+      <c r="BE37" s="28">
         <v>5.95</v>
       </c>
-      <c r="BF37" s="34">
+      <c r="BF37" s="28">
         <v>5.32</v>
       </c>
-      <c r="BG37" s="13">
+      <c r="BG37" s="28">
         <v>9.76</v>
       </c>
-      <c r="BH37" s="13">
+      <c r="BH37" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="BI37" s="13">
+      <c r="BI37" s="28">
         <v>15.69</v>
       </c>
-      <c r="BJ37" s="13">
-[...5 lines deleted...]
-      <c r="BL37" s="13">
+      <c r="BJ37" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK37" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="28">
         <v>18.18</v>
       </c>
-      <c r="BM37" s="13">
+      <c r="BM37" s="28">
         <v>12.35</v>
       </c>
+      <c r="BN37" s="28">
+        <v>20.62</v>
+      </c>
     </row>
-    <row r="38" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A38" s="26" t="s">
+    <row r="38" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A38" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="13">
-[...2 lines deleted...]
-      <c r="C38" s="13">
+      <c r="B38" s="28">
+        <v>0</v>
+      </c>
+      <c r="C38" s="28">
         <v>11.11</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D38" s="28">
         <v>7.25</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E38" s="28">
         <v>5.26</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="28">
         <v>4.29</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G38" s="28">
         <v>3.41</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="28">
         <v>2.95</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I38" s="28">
         <v>5.03</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J38" s="28">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="28">
         <v>5.93</v>
       </c>
-      <c r="L38" s="13">
+      <c r="L38" s="28">
         <v>5.38</v>
       </c>
-      <c r="M38" s="13">
+      <c r="M38" s="28">
         <v>4.9800000000000004</v>
       </c>
-      <c r="N38" s="13">
-[...26 lines deleted...]
-      <c r="W38" s="13">
+      <c r="N38" s="28">
+        <v>0</v>
+      </c>
+      <c r="O38" s="28">
+        <v>0</v>
+      </c>
+      <c r="P38" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>0</v>
+      </c>
+      <c r="R38" s="28">
+        <v>0</v>
+      </c>
+      <c r="S38" s="28">
+        <v>0</v>
+      </c>
+      <c r="T38" s="28">
+        <v>0</v>
+      </c>
+      <c r="U38" s="28">
+        <v>0</v>
+      </c>
+      <c r="V38" s="28">
+        <v>0</v>
+      </c>
+      <c r="W38" s="28">
         <v>2.6</v>
       </c>
-      <c r="X38" s="13">
+      <c r="X38" s="28">
         <v>2.2400000000000002</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Y38" s="28">
         <v>2.02</v>
       </c>
-      <c r="Z38" s="13">
-[...2 lines deleted...]
-      <c r="AA38" s="13">
+      <c r="Z38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="28">
         <v>12.82</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="28">
         <v>8</v>
       </c>
-      <c r="AC38" s="9">
+      <c r="AC38" s="47">
         <v>12.35</v>
       </c>
-      <c r="AD38" s="13">
+      <c r="AD38" s="28">
         <v>14.29</v>
       </c>
-      <c r="AE38" s="13">
+      <c r="AE38" s="28">
         <v>12.05</v>
       </c>
-      <c r="AF38" s="13">
+      <c r="AF38" s="28">
         <v>13.84</v>
       </c>
-      <c r="AG38" s="13">
+      <c r="AG38" s="28">
         <v>12.12</v>
       </c>
-      <c r="AH38" s="13">
+      <c r="AH38" s="28">
         <v>10.96</v>
       </c>
-      <c r="AI38" s="13">
+      <c r="AI38" s="28">
         <v>11.88</v>
       </c>
-      <c r="AJ38" s="13">
+      <c r="AJ38" s="28">
         <v>10.8</v>
       </c>
-      <c r="AK38" s="13">
+      <c r="AK38" s="28">
         <v>11.98</v>
       </c>
-      <c r="AL38" s="13">
-[...11 lines deleted...]
-      <c r="AP38" s="13">
+      <c r="AL38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP38" s="28">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AQ38" s="13">
+      <c r="AQ38" s="28">
         <v>8.06</v>
       </c>
-      <c r="AR38" s="13">
+      <c r="AR38" s="28">
         <v>6.8</v>
       </c>
-      <c r="AS38" s="13">
+      <c r="AS38" s="28">
         <v>6.01</v>
       </c>
-      <c r="AT38" s="13">
+      <c r="AT38" s="28">
         <v>5.42</v>
       </c>
-      <c r="AU38" s="13">
+      <c r="AU38" s="28">
         <v>4.95</v>
       </c>
-      <c r="AV38" s="13">
+      <c r="AV38" s="28">
         <v>4.5199999999999996</v>
       </c>
-      <c r="AW38" s="34">
+      <c r="AW38" s="28">
         <v>4.16</v>
       </c>
-      <c r="AX38" s="13">
-[...26 lines deleted...]
-      <c r="BG38" s="13">
+      <c r="AX38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="28">
         <v>2.78</v>
       </c>
-      <c r="BH38" s="13">
+      <c r="BH38" s="28">
         <v>2.58</v>
       </c>
-      <c r="BI38" s="13">
+      <c r="BI38" s="28">
         <v>2.38</v>
       </c>
-      <c r="BJ38" s="13">
-[...8 lines deleted...]
-      <c r="BM38" s="13">
+      <c r="BJ38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM38" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN38" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A39" s="26" t="s">
+    <row r="39" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A39" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="B39" s="13">
-[...20 lines deleted...]
-      <c r="I39" s="13">
+      <c r="B39" s="28">
+        <v>0</v>
+      </c>
+      <c r="C39" s="28">
+        <v>0</v>
+      </c>
+      <c r="D39" s="28">
+        <v>0</v>
+      </c>
+      <c r="E39" s="28">
+        <v>0</v>
+      </c>
+      <c r="F39" s="28">
+        <v>0</v>
+      </c>
+      <c r="G39" s="28">
+        <v>0</v>
+      </c>
+      <c r="H39" s="28">
+        <v>0</v>
+      </c>
+      <c r="I39" s="28">
         <v>8.33</v>
       </c>
-      <c r="J39" s="13">
+      <c r="J39" s="28">
         <v>7.63</v>
       </c>
-      <c r="K39" s="13">
+      <c r="K39" s="28">
         <v>6.87</v>
       </c>
-      <c r="L39" s="13">
+      <c r="L39" s="28">
         <v>6.17</v>
       </c>
-      <c r="M39" s="13">
+      <c r="M39" s="28">
         <v>5.67</v>
       </c>
-      <c r="N39" s="13">
-[...2 lines deleted...]
-      <c r="O39" s="13">
+      <c r="N39" s="28">
+        <v>0</v>
+      </c>
+      <c r="O39" s="28">
         <v>18.18</v>
       </c>
-      <c r="P39" s="13">
+      <c r="P39" s="28">
         <v>12.82</v>
       </c>
-      <c r="Q39" s="13">
+      <c r="Q39" s="28">
         <v>9.09</v>
       </c>
-      <c r="R39" s="13">
+      <c r="R39" s="28">
         <v>7.52</v>
       </c>
-      <c r="S39" s="13">
+      <c r="S39" s="28">
         <v>6.17</v>
       </c>
-      <c r="T39" s="13">
+      <c r="T39" s="28">
         <v>10.87</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U39" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="V39" s="13">
+      <c r="V39" s="28">
         <v>8.93</v>
       </c>
-      <c r="W39" s="13">
+      <c r="W39" s="28">
         <v>8.1</v>
       </c>
-      <c r="X39" s="13">
+      <c r="X39" s="28">
         <v>7.17</v>
       </c>
-      <c r="Y39" s="13">
+      <c r="Y39" s="28">
         <v>6.64</v>
       </c>
-      <c r="Z39" s="13">
-[...2 lines deleted...]
-      <c r="AA39" s="13">
+      <c r="Z39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="28">
         <v>38.46</v>
       </c>
-      <c r="AB39" s="13">
+      <c r="AB39" s="28">
         <v>24.1</v>
       </c>
-      <c r="AC39" s="9">
+      <c r="AC39" s="47">
         <v>28.85</v>
       </c>
-      <c r="AD39" s="13">
+      <c r="AD39" s="28">
         <v>15.5</v>
       </c>
-      <c r="AE39" s="13">
+      <c r="AE39" s="28">
         <v>12.5</v>
       </c>
-      <c r="AF39" s="13">
+      <c r="AF39" s="28">
         <v>16.13</v>
       </c>
-      <c r="AG39" s="13">
+      <c r="AG39" s="28">
         <v>14.15</v>
       </c>
-      <c r="AH39" s="13">
+      <c r="AH39" s="28">
         <v>12.45</v>
       </c>
-      <c r="AI39" s="13">
+      <c r="AI39" s="28">
         <v>10.79</v>
       </c>
-      <c r="AJ39" s="13">
+      <c r="AJ39" s="28">
         <v>9.77</v>
       </c>
-      <c r="AK39" s="13">
+      <c r="AK39" s="28">
         <v>14.97</v>
       </c>
-      <c r="AL39" s="13">
-[...17 lines deleted...]
-      <c r="AR39" s="13">
+      <c r="AL39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="28">
         <v>11.11</v>
       </c>
-      <c r="AS39" s="13">
+      <c r="AS39" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="AT39" s="13">
+      <c r="AT39" s="28">
         <v>8.93</v>
       </c>
-      <c r="AU39" s="13">
+      <c r="AU39" s="28">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AV39" s="13">
+      <c r="AV39" s="28">
         <v>7.38</v>
       </c>
-      <c r="AW39" s="34">
+      <c r="AW39" s="28">
         <v>10.07</v>
       </c>
-      <c r="AX39" s="13">
-[...44 lines deleted...]
-      <c r="BM39" s="13">
+      <c r="AX39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BF39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM39" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN39" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A40" s="26" t="s">
+    <row r="40" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A40" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="B40" s="13">
-[...5 lines deleted...]
-      <c r="D40" s="13">
+      <c r="B40" s="28">
+        <v>0</v>
+      </c>
+      <c r="C40" s="28">
+        <v>0</v>
+      </c>
+      <c r="D40" s="28">
         <v>11.36</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E40" s="28">
         <v>8.4700000000000006</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F40" s="28">
         <v>6.41</v>
       </c>
-      <c r="G40" s="13">
+      <c r="G40" s="28">
         <v>5.38</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H40" s="28">
         <v>9.0500000000000007</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I40" s="28">
         <v>11.95</v>
       </c>
-      <c r="J40" s="13">
+      <c r="J40" s="28">
         <v>13.51</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K40" s="28">
         <v>12.2</v>
       </c>
-      <c r="L40" s="13">
+      <c r="L40" s="28">
         <v>14.2</v>
       </c>
-      <c r="M40" s="13">
+      <c r="M40" s="28">
         <v>15.04</v>
       </c>
-      <c r="N40" s="13">
-[...11 lines deleted...]
-      <c r="R40" s="13">
+      <c r="N40" s="28">
+        <v>0</v>
+      </c>
+      <c r="O40" s="28">
+        <v>0</v>
+      </c>
+      <c r="P40" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="28">
+        <v>0</v>
+      </c>
+      <c r="R40" s="28">
         <v>6.67</v>
       </c>
-      <c r="S40" s="13">
+      <c r="S40" s="28">
         <v>5.46</v>
       </c>
-      <c r="T40" s="13">
+      <c r="T40" s="28">
         <v>4.72</v>
       </c>
-      <c r="U40" s="13">
+      <c r="U40" s="28">
         <v>4.07</v>
       </c>
-      <c r="V40" s="13">
+      <c r="V40" s="28">
         <v>3.75</v>
       </c>
-      <c r="W40" s="13">
+      <c r="W40" s="28">
         <v>3.34</v>
       </c>
-      <c r="X40" s="13">
+      <c r="X40" s="28">
         <v>3.06</v>
       </c>
-      <c r="Y40" s="13">
+      <c r="Y40" s="28">
         <v>2.72</v>
       </c>
-      <c r="Z40" s="13">
-[...11 lines deleted...]
-      <c r="AD40" s="13">
+      <c r="Z40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="28">
         <v>7.58</v>
       </c>
-      <c r="AE40" s="13">
+      <c r="AE40" s="28">
         <v>6.25</v>
       </c>
-      <c r="AF40" s="13">
+      <c r="AF40" s="28">
         <v>5.29</v>
       </c>
-      <c r="AG40" s="13">
+      <c r="AG40" s="28">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AH40" s="13">
+      <c r="AH40" s="28">
         <v>4.08</v>
       </c>
-      <c r="AI40" s="13">
+      <c r="AI40" s="28">
         <v>3.65</v>
       </c>
-      <c r="AJ40" s="13">
+      <c r="AJ40" s="28">
         <v>3.38</v>
       </c>
-      <c r="AK40" s="13">
+      <c r="AK40" s="28">
         <v>2.99</v>
       </c>
-      <c r="AL40" s="13">
-[...2 lines deleted...]
-      <c r="AM40" s="13">
+      <c r="AL40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="28">
         <v>16.95</v>
       </c>
-      <c r="AN40" s="13">
+      <c r="AN40" s="28">
         <v>23.53</v>
       </c>
-      <c r="AO40" s="13">
+      <c r="AO40" s="28">
         <v>18.52</v>
       </c>
-      <c r="AP40" s="13">
+      <c r="AP40" s="28">
         <v>15.63</v>
       </c>
-      <c r="AQ40" s="13">
+      <c r="AQ40" s="28">
         <v>12.9</v>
       </c>
-      <c r="AR40" s="13">
+      <c r="AR40" s="28">
         <v>10.93</v>
       </c>
-      <c r="AS40" s="13">
+      <c r="AS40" s="28">
         <v>9.6199999999999992</v>
       </c>
-      <c r="AT40" s="13">
+      <c r="AT40" s="28">
         <v>8.44</v>
       </c>
-      <c r="AU40" s="13">
+      <c r="AU40" s="28">
         <v>7.33</v>
       </c>
-      <c r="AV40" s="13">
+      <c r="AV40" s="28">
         <v>6.6</v>
       </c>
-      <c r="AW40" s="34">
+      <c r="AW40" s="28">
         <v>8.9</v>
       </c>
-      <c r="AX40" s="13">
+      <c r="AX40" s="28">
         <v>40</v>
       </c>
-      <c r="AY40" s="13">
+      <c r="AY40" s="28">
         <v>21.74</v>
       </c>
-      <c r="AZ40" s="13">
+      <c r="AZ40" s="28">
         <v>15.15</v>
       </c>
-      <c r="BA40" s="13">
+      <c r="BA40" s="28">
         <v>10.87</v>
       </c>
-      <c r="BB40" s="13">
+      <c r="BB40" s="28">
         <v>8.26</v>
       </c>
-      <c r="BC40" s="13">
+      <c r="BC40" s="28">
         <v>6.94</v>
       </c>
-      <c r="BD40" s="13">
+      <c r="BD40" s="28">
         <v>5.85</v>
       </c>
-      <c r="BE40" s="13">
+      <c r="BE40" s="28">
         <v>10.199999999999999</v>
       </c>
-      <c r="BF40" s="34">
+      <c r="BF40" s="28">
         <v>13.57</v>
       </c>
-      <c r="BG40" s="13">
+      <c r="BG40" s="28">
         <v>12.4</v>
       </c>
-      <c r="BH40" s="13">
+      <c r="BH40" s="28">
         <v>10.99</v>
       </c>
-      <c r="BI40" s="13">
+      <c r="BI40" s="28">
         <v>10.07</v>
       </c>
-      <c r="BJ40" s="13">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="BJ40" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="28">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="28">
+        <v>11.63</v>
       </c>
     </row>
-    <row r="41" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A41" s="26" t="s">
+    <row r="41" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A41" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B41" s="28">
         <v>12.82</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C41" s="28">
         <v>21.28</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D41" s="28">
         <v>14.35</v>
       </c>
-      <c r="E41" s="13">
+      <c r="E41" s="28">
         <v>14.29</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F41" s="28">
         <v>11.11</v>
       </c>
-      <c r="G41" s="13">
+      <c r="G41" s="28">
         <v>8.83</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H41" s="28">
         <v>7.27</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I41" s="28">
         <v>6.14</v>
       </c>
-      <c r="J41" s="13">
+      <c r="J41" s="28">
         <v>8.15</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="28">
         <v>8.4600000000000009</v>
       </c>
-      <c r="L41" s="13">
+      <c r="L41" s="28">
         <v>11</v>
       </c>
-      <c r="M41" s="13">
+      <c r="M41" s="28">
         <v>10.050000000000001</v>
       </c>
-      <c r="N41" s="13">
-[...8 lines deleted...]
-      <c r="Q41" s="13">
+      <c r="N41" s="28">
+        <v>0</v>
+      </c>
+      <c r="O41" s="28">
+        <v>0</v>
+      </c>
+      <c r="P41" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="28">
         <v>3.52</v>
       </c>
-      <c r="R41" s="13">
+      <c r="R41" s="28">
         <v>2.82</v>
       </c>
-      <c r="S41" s="13">
+      <c r="S41" s="28">
         <v>2.42</v>
       </c>
-      <c r="T41" s="13">
+      <c r="T41" s="28">
         <v>5.98</v>
       </c>
-      <c r="U41" s="13">
+      <c r="U41" s="28">
         <v>5.22</v>
       </c>
-      <c r="V41" s="13">
+      <c r="V41" s="28">
         <v>6.29</v>
       </c>
-      <c r="W41" s="13">
+      <c r="W41" s="28">
         <v>5.72</v>
       </c>
-      <c r="X41" s="13">
+      <c r="X41" s="28">
         <v>5.24</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Y41" s="28">
         <v>4.99</v>
       </c>
-      <c r="Z41" s="13">
-[...8 lines deleted...]
-      <c r="AC41" s="9">
+      <c r="Z41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="47">
         <v>3.75</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD41" s="28">
         <v>21.74</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE41" s="28">
         <v>19.23</v>
       </c>
-      <c r="AF41" s="13">
+      <c r="AF41" s="28">
         <v>18.48</v>
       </c>
-      <c r="AG41" s="13">
+      <c r="AG41" s="28">
         <v>18.18</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="28">
         <v>17.239999999999998</v>
       </c>
-      <c r="AI41" s="13">
+      <c r="AI41" s="28">
         <v>17.3</v>
       </c>
-      <c r="AJ41" s="13">
+      <c r="AJ41" s="28">
         <v>16.899999999999999</v>
       </c>
-      <c r="AK41" s="13">
+      <c r="AK41" s="28">
         <v>16.77</v>
       </c>
-      <c r="AL41" s="13">
+      <c r="AL41" s="28">
         <v>18.18</v>
       </c>
-      <c r="AM41" s="13">
+      <c r="AM41" s="28">
         <v>16.670000000000002</v>
       </c>
-      <c r="AN41" s="13">
+      <c r="AN41" s="28">
         <v>22.73</v>
       </c>
-      <c r="AO41" s="13">
+      <c r="AO41" s="28">
         <v>16.600000000000001</v>
       </c>
-      <c r="AP41" s="13">
+      <c r="AP41" s="28">
         <v>12.99</v>
       </c>
-      <c r="AQ41" s="13">
+      <c r="AQ41" s="28">
         <v>10.84</v>
       </c>
-      <c r="AR41" s="13">
+      <c r="AR41" s="28">
         <v>9.35</v>
       </c>
-      <c r="AS41" s="13">
+      <c r="AS41" s="28">
         <v>8.4</v>
       </c>
-      <c r="AT41" s="13">
+      <c r="AT41" s="28">
         <v>7.58</v>
       </c>
-      <c r="AU41" s="13">
+      <c r="AU41" s="28">
         <v>8.61</v>
       </c>
-      <c r="AV41" s="13">
+      <c r="AV41" s="28">
         <v>10.72</v>
       </c>
-      <c r="AW41" s="34">
+      <c r="AW41" s="28">
         <v>9.7799999999999994</v>
       </c>
-      <c r="AX41" s="13">
+      <c r="AX41" s="28">
         <v>22.22</v>
       </c>
-      <c r="AY41" s="13">
+      <c r="AY41" s="28">
         <v>11.63</v>
       </c>
-      <c r="AZ41" s="13">
+      <c r="AZ41" s="28">
         <v>7.46</v>
       </c>
-      <c r="BA41" s="13">
+      <c r="BA41" s="28">
         <v>5.59</v>
       </c>
-      <c r="BB41" s="13">
+      <c r="BB41" s="28">
         <v>4.4400000000000004</v>
       </c>
-      <c r="BC41" s="13">
+      <c r="BC41" s="28">
         <v>3.64</v>
       </c>
-      <c r="BD41" s="13">
+      <c r="BD41" s="28">
         <v>3.05</v>
       </c>
-      <c r="BE41" s="13">
+      <c r="BE41" s="28">
         <v>2.75</v>
       </c>
-      <c r="BF41" s="34">
+      <c r="BF41" s="28">
         <v>2.37</v>
       </c>
-      <c r="BG41" s="13">
+      <c r="BG41" s="28">
         <v>2.15</v>
       </c>
-      <c r="BH41" s="13">
+      <c r="BH41" s="28">
         <v>4.0199999999999996</v>
       </c>
-      <c r="BI41" s="13">
+      <c r="BI41" s="28">
         <v>3.7</v>
       </c>
-      <c r="BJ41" s="13">
-[...2 lines deleted...]
-      <c r="BK41" s="13">
+      <c r="BJ41" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="28">
         <v>12.35</v>
       </c>
-      <c r="BL41" s="13">
+      <c r="BL41" s="28">
         <v>7.69</v>
       </c>
-      <c r="BM41" s="13">
+      <c r="BM41" s="28">
         <v>11.9</v>
       </c>
+      <c r="BN41" s="28">
+        <v>9.6199999999999992</v>
+      </c>
     </row>
-    <row r="42" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A42" s="26" t="s">
+    <row r="42" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A42" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="B42" s="13">
-[...5 lines deleted...]
-      <c r="D42" s="13">
+      <c r="B42" s="28">
+        <v>0</v>
+      </c>
+      <c r="C42" s="28">
+        <v>0</v>
+      </c>
+      <c r="D42" s="28">
         <v>10.75</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E42" s="28">
         <v>7.94</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F42" s="28">
         <v>6.1</v>
       </c>
-      <c r="G42" s="13">
+      <c r="G42" s="28">
         <v>4.9800000000000004</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H42" s="28">
         <v>4.17</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I42" s="28">
         <v>3.64</v>
       </c>
-      <c r="J42" s="13">
+      <c r="J42" s="28">
         <v>6.37</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="28">
         <v>5.67</v>
       </c>
-      <c r="L42" s="13">
+      <c r="L42" s="28">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M42" s="13">
+      <c r="M42" s="28">
         <v>4.75</v>
       </c>
-      <c r="N42" s="13">
-[...2 lines deleted...]
-      <c r="O42" s="13">
+      <c r="N42" s="28">
+        <v>0</v>
+      </c>
+      <c r="O42" s="28">
         <v>56.6</v>
       </c>
-      <c r="P42" s="13">
+      <c r="P42" s="28">
         <v>43.48</v>
       </c>
-      <c r="Q42" s="13">
+      <c r="Q42" s="28">
         <v>31.25</v>
       </c>
-      <c r="R42" s="13">
+      <c r="R42" s="28">
         <v>23.08</v>
       </c>
-      <c r="S42" s="13">
+      <c r="S42" s="28">
         <v>17.05</v>
       </c>
-      <c r="T42" s="13">
+      <c r="T42" s="28">
         <v>19.7</v>
       </c>
-      <c r="U42" s="13">
+      <c r="U42" s="28">
         <v>16.739999999999998</v>
       </c>
-      <c r="V42" s="13">
+      <c r="V42" s="28">
         <v>15.87</v>
       </c>
-      <c r="W42" s="13">
+      <c r="W42" s="28">
         <v>14.44</v>
       </c>
-      <c r="X42" s="13">
+      <c r="X42" s="28">
         <v>13.03</v>
       </c>
-      <c r="Y42" s="13">
+      <c r="Y42" s="28">
         <v>12.27</v>
       </c>
-      <c r="Z42" s="13">
-[...5 lines deleted...]
-      <c r="AB42" s="13">
+      <c r="Z42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="28">
         <v>12.66</v>
       </c>
-      <c r="AC42" s="9">
+      <c r="AC42" s="47">
         <v>9.26</v>
       </c>
-      <c r="AD42" s="13">
+      <c r="AD42" s="28">
         <v>7.52</v>
       </c>
-      <c r="AE42" s="13">
+      <c r="AE42" s="28">
         <v>6.17</v>
       </c>
-      <c r="AF42" s="13">
+      <c r="AF42" s="28">
         <v>5.29</v>
       </c>
-      <c r="AG42" s="13">
+      <c r="AG42" s="28">
         <v>4.41</v>
       </c>
-      <c r="AH42" s="13">
+      <c r="AH42" s="28">
         <v>3.89</v>
       </c>
-      <c r="AI42" s="13">
+      <c r="AI42" s="28">
         <v>3.56</v>
       </c>
-      <c r="AJ42" s="13">
+      <c r="AJ42" s="28">
         <v>10</v>
       </c>
-      <c r="AK42" s="13">
+      <c r="AK42" s="28">
         <v>8.98</v>
       </c>
-      <c r="AL42" s="13">
-[...8 lines deleted...]
-      <c r="AO42" s="13">
+      <c r="AL42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="28">
         <v>8.4700000000000006</v>
       </c>
-      <c r="AP42" s="13">
+      <c r="AP42" s="28">
         <v>6.94</v>
       </c>
-      <c r="AQ42" s="13">
+      <c r="AQ42" s="28">
         <v>5.81</v>
       </c>
-      <c r="AR42" s="13">
+      <c r="AR42" s="28">
         <v>9.85</v>
       </c>
-      <c r="AS42" s="13">
+      <c r="AS42" s="28">
         <v>8.6199999999999992</v>
       </c>
-      <c r="AT42" s="13">
+      <c r="AT42" s="28">
         <v>12.1</v>
       </c>
-      <c r="AU42" s="13">
+      <c r="AU42" s="28">
         <v>11.28</v>
       </c>
-      <c r="AV42" s="13">
+      <c r="AV42" s="28">
         <v>10.6</v>
       </c>
-      <c r="AW42" s="34">
+      <c r="AW42" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="AX42" s="13">
-[...2 lines deleted...]
-      <c r="AY42" s="13">
+      <c r="AX42" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="28">
         <v>31.25</v>
       </c>
-      <c r="AZ42" s="13">
+      <c r="AZ42" s="28">
         <v>21.28</v>
       </c>
-      <c r="BA42" s="13">
+      <c r="BA42" s="28">
         <v>14.08</v>
       </c>
-      <c r="BB42" s="13">
+      <c r="BB42" s="28">
         <v>9.9</v>
       </c>
-      <c r="BC42" s="13">
+      <c r="BC42" s="28">
         <v>15.75</v>
       </c>
-      <c r="BD42" s="13">
+      <c r="BD42" s="28">
         <v>13.42</v>
       </c>
-      <c r="BE42" s="13">
+      <c r="BE42" s="28">
         <v>11.43</v>
       </c>
-      <c r="BF42" s="34">
+      <c r="BF42" s="28">
         <v>10</v>
       </c>
-      <c r="BG42" s="13">
+      <c r="BG42" s="28">
         <v>13.7</v>
       </c>
-      <c r="BH42" s="13">
+      <c r="BH42" s="28">
         <v>12.55</v>
       </c>
-      <c r="BI42" s="13">
+      <c r="BI42" s="28">
         <v>11.41</v>
       </c>
-      <c r="BJ42" s="13">
-[...8 lines deleted...]
-      <c r="BM42" s="13">
+      <c r="BJ42" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK42" s="28">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="28">
+        <v>0</v>
+      </c>
+      <c r="BM42" s="28">
         <v>24.69</v>
       </c>
+      <c r="BN42" s="28">
+        <v>20.41</v>
+      </c>
     </row>
-    <row r="43" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A43" s="26" t="s">
+    <row r="43" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A43" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B43" s="13">
-[...5 lines deleted...]
-      <c r="D43" s="13">
+      <c r="B43" s="28">
+        <v>0</v>
+      </c>
+      <c r="C43" s="28">
+        <v>0</v>
+      </c>
+      <c r="D43" s="28">
         <v>22.47</v>
       </c>
-      <c r="E43" s="13">
+      <c r="E43" s="28">
         <v>16.95</v>
       </c>
-      <c r="F43" s="13">
+      <c r="F43" s="28">
         <v>20</v>
       </c>
-      <c r="G43" s="13">
+      <c r="G43" s="28">
         <v>15.96</v>
       </c>
-      <c r="H43" s="13">
+      <c r="H43" s="28">
         <v>17.62</v>
       </c>
-      <c r="I43" s="13">
+      <c r="I43" s="28">
         <v>18.87</v>
       </c>
-      <c r="J43" s="13">
+      <c r="J43" s="28">
         <v>16.559999999999999</v>
       </c>
-      <c r="K43" s="13">
+      <c r="K43" s="28">
         <v>14.75</v>
       </c>
-      <c r="L43" s="13">
+      <c r="L43" s="28">
         <v>16.53</v>
       </c>
-      <c r="M43" s="13">
+      <c r="M43" s="28">
         <v>15.35</v>
       </c>
-      <c r="N43" s="13">
-[...8 lines deleted...]
-      <c r="Q43" s="13">
+      <c r="N43" s="28">
+        <v>0</v>
+      </c>
+      <c r="O43" s="28">
+        <v>0</v>
+      </c>
+      <c r="P43" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="28">
         <v>9.17</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="28">
         <v>7.58</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="28">
         <v>6.9</v>
       </c>
-      <c r="T43" s="13">
+      <c r="T43" s="28">
         <v>5.99</v>
       </c>
-      <c r="U43" s="13">
+      <c r="U43" s="28">
         <v>5.15</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="28">
         <v>4.8099999999999996</v>
       </c>
-      <c r="W43" s="13">
+      <c r="W43" s="28">
         <v>4.3099999999999996</v>
       </c>
-      <c r="X43" s="13">
+      <c r="X43" s="28">
         <v>3.92</v>
       </c>
-      <c r="Y43" s="13">
+      <c r="Y43" s="28">
         <v>3.48</v>
       </c>
-      <c r="Z43" s="13">
-[...11 lines deleted...]
-      <c r="AD43" s="13">
+      <c r="Z43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="28">
         <v>13.25</v>
       </c>
-      <c r="AE43" s="13">
+      <c r="AE43" s="28">
         <v>11.3</v>
       </c>
-      <c r="AF43" s="13">
+      <c r="AF43" s="28">
         <v>9.9499999999999993</v>
       </c>
-      <c r="AG43" s="13">
+      <c r="AG43" s="28">
         <v>8.5500000000000007</v>
       </c>
-      <c r="AH43" s="13">
+      <c r="AH43" s="28">
         <v>7.69</v>
       </c>
-      <c r="AI43" s="13">
+      <c r="AI43" s="28">
         <v>7.07</v>
       </c>
-      <c r="AJ43" s="13">
+      <c r="AJ43" s="28">
         <v>6.49</v>
       </c>
-      <c r="AK43" s="13">
+      <c r="AK43" s="28">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AL43" s="13">
+      <c r="AL43" s="28">
         <v>30.3</v>
       </c>
-      <c r="AM43" s="13">
+      <c r="AM43" s="28">
         <v>39.22</v>
       </c>
-      <c r="AN43" s="13">
+      <c r="AN43" s="28">
         <v>37.5</v>
       </c>
-      <c r="AO43" s="13">
+      <c r="AO43" s="28">
         <v>29.41</v>
       </c>
-      <c r="AP43" s="34">
+      <c r="AP43" s="28">
         <v>23.62</v>
       </c>
-      <c r="AQ43" s="34">
+      <c r="AQ43" s="28">
         <v>20.27</v>
       </c>
-      <c r="AR43" s="34">
+      <c r="AR43" s="28">
         <v>18.07</v>
       </c>
-      <c r="AS43" s="34">
+      <c r="AS43" s="28">
         <v>15.38</v>
       </c>
-      <c r="AT43" s="34">
+      <c r="AT43" s="28">
         <v>13.76</v>
       </c>
-      <c r="AU43" s="34">
+      <c r="AU43" s="28">
         <v>16.329999999999998</v>
       </c>
-      <c r="AV43" s="13">
+      <c r="AV43" s="28">
         <v>15.21</v>
       </c>
-      <c r="AW43" s="34">
+      <c r="AW43" s="28">
         <v>13.99</v>
       </c>
-      <c r="AX43" s="13">
-[...38 lines deleted...]
-      <c r="BK43" s="13">
+      <c r="AX43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AY43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BA43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BB43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BC43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BD43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BE43" s="69">
+        <v>0</v>
+      </c>
+      <c r="BF43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BG43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BH43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BI43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BJ43" s="28">
+        <v>0</v>
+      </c>
+      <c r="BK43" s="28">
         <v>26.32</v>
       </c>
-      <c r="BL43" s="13">
+      <c r="BL43" s="28">
         <v>33.33</v>
       </c>
-      <c r="BM43" s="13">
+      <c r="BM43" s="28">
         <v>23.53</v>
       </c>
+      <c r="BN43" s="28">
+        <v>19.05</v>
+      </c>
     </row>
-    <row r="44" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A44" s="27" t="s">
+    <row r="44" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A44" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="B44" s="15">
-[...5 lines deleted...]
-      <c r="D44" s="15">
+      <c r="B44" s="12">
+        <v>0</v>
+      </c>
+      <c r="C44" s="12">
+        <v>0</v>
+      </c>
+      <c r="D44" s="12">
         <v>10.64</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="12">
         <v>8.26</v>
       </c>
-      <c r="F44" s="15">
+      <c r="F44" s="12">
         <v>13.51</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="12">
         <v>17.54</v>
       </c>
-      <c r="H44" s="15">
+      <c r="H44" s="12">
         <v>14.35</v>
       </c>
-      <c r="I44" s="15">
+      <c r="I44" s="12">
         <v>15.38</v>
       </c>
-      <c r="J44" s="15">
+      <c r="J44" s="12">
         <v>20.2</v>
       </c>
-      <c r="K44" s="15">
+      <c r="K44" s="12">
         <v>18.75</v>
       </c>
-      <c r="L44" s="15">
+      <c r="L44" s="12">
         <v>17.39</v>
       </c>
-      <c r="M44" s="15">
+      <c r="M44" s="12">
         <v>15.54</v>
       </c>
-      <c r="N44" s="15">
-[...14 lines deleted...]
-      <c r="S44" s="15">
+      <c r="N44" s="12">
+        <v>0</v>
+      </c>
+      <c r="O44" s="12">
+        <v>0</v>
+      </c>
+      <c r="P44" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>0</v>
+      </c>
+      <c r="R44" s="12">
+        <v>0</v>
+      </c>
+      <c r="S44" s="12">
         <v>6.37</v>
       </c>
-      <c r="T44" s="15">
+      <c r="T44" s="12">
         <v>5.41</v>
       </c>
-      <c r="U44" s="15">
+      <c r="U44" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="V44" s="15">
+      <c r="V44" s="12">
         <v>4.07</v>
       </c>
-      <c r="W44" s="15">
+      <c r="W44" s="12">
         <v>7.25</v>
       </c>
-      <c r="X44" s="15">
+      <c r="X44" s="12">
         <v>10</v>
       </c>
-      <c r="Y44" s="15">
+      <c r="Y44" s="12">
         <v>9.1999999999999993</v>
       </c>
-      <c r="Z44" s="15">
-[...2 lines deleted...]
-      <c r="AA44" s="15">
+      <c r="Z44" s="12">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="12">
         <v>17.54</v>
       </c>
-      <c r="AB44" s="15">
+      <c r="AB44" s="12">
         <v>12.35</v>
       </c>
-      <c r="AC44" s="56">
+      <c r="AC44" s="46">
         <v>9.52</v>
       </c>
-      <c r="AD44" s="15">
+      <c r="AD44" s="12">
         <v>28.78</v>
       </c>
-      <c r="AE44" s="15">
+      <c r="AE44" s="12">
         <v>30.67</v>
       </c>
-      <c r="AF44" s="15">
+      <c r="AF44" s="12">
         <v>24.15</v>
       </c>
-      <c r="AG44" s="15">
+      <c r="AG44" s="12">
         <v>21.46</v>
       </c>
-      <c r="AH44" s="15">
+      <c r="AH44" s="12">
         <v>26.72</v>
       </c>
-      <c r="AI44" s="15">
+      <c r="AI44" s="12">
         <v>24.22</v>
       </c>
-      <c r="AJ44" s="15">
+      <c r="AJ44" s="12">
         <v>22.15</v>
       </c>
-      <c r="AK44" s="15">
+      <c r="AK44" s="12">
         <v>19.89</v>
       </c>
-      <c r="AL44" s="15">
+      <c r="AL44" s="12">
         <v>41.67</v>
       </c>
-      <c r="AM44" s="15">
+      <c r="AM44" s="12">
         <v>18.87</v>
       </c>
-      <c r="AN44" s="15">
+      <c r="AN44" s="12">
         <v>13.51</v>
       </c>
-      <c r="AO44" s="15">
+      <c r="AO44" s="12">
         <v>19.61</v>
       </c>
-      <c r="AP44" s="15">
+      <c r="AP44" s="12">
         <v>31.25</v>
       </c>
-      <c r="AQ44" s="15">
+      <c r="AQ44" s="12">
         <v>26.14</v>
       </c>
-      <c r="AR44" s="15">
+      <c r="AR44" s="12">
         <v>27.93</v>
       </c>
-      <c r="AS44" s="15">
+      <c r="AS44" s="12">
         <v>24.27</v>
       </c>
-      <c r="AT44" s="15">
+      <c r="AT44" s="12">
         <v>25.97</v>
       </c>
-      <c r="AU44" s="15">
+      <c r="AU44" s="12">
         <v>22.9</v>
       </c>
-      <c r="AV44" s="15">
+      <c r="AV44" s="12">
         <v>20</v>
       </c>
-      <c r="AW44" s="15">
+      <c r="AW44" s="12">
         <v>21.47</v>
       </c>
-      <c r="AX44" s="15">
-[...26 lines deleted...]
-      <c r="BG44" s="15">
+      <c r="AX44" s="12">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="12">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BA44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="11">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="53">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BG44" s="12">
         <v>4.6100000000000003</v>
       </c>
-      <c r="BH44" s="14">
+      <c r="BH44" s="11">
         <v>4.33</v>
       </c>
-      <c r="BI44" s="15">
+      <c r="BI44" s="12">
         <v>4</v>
       </c>
-      <c r="BJ44" s="15">
-[...8 lines deleted...]
-      <c r="BM44" s="15">
+      <c r="BJ44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="53">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BM44" s="12">
+        <v>0</v>
+      </c>
+      <c r="BN44" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:65" s="9" customFormat="1" ht="11.25">
-      <c r="A45" s="8" t="s">
+    <row r="45" spans="1:66" s="8" customFormat="1" ht="11.25">
+      <c r="A45" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="8"/>
-[...37 lines deleted...]
-      <c r="BD45" s="65"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7"/>
+      <c r="R45" s="7"/>
+      <c r="S45" s="7"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+      <c r="X45" s="7"/>
+      <c r="Y45" s="7"/>
+      <c r="Z45" s="7"/>
+      <c r="AA45" s="7"/>
+      <c r="AB45" s="7"/>
+      <c r="AC45" s="7"/>
+      <c r="AD45" s="7"/>
+      <c r="AE45" s="7"/>
+      <c r="AF45" s="7"/>
+      <c r="AG45" s="7"/>
+      <c r="AH45" s="7"/>
+      <c r="AI45" s="7"/>
+      <c r="AJ45" s="7"/>
+      <c r="AK45" s="7"/>
+      <c r="AL45" s="32"/>
+      <c r="BC45" s="52"/>
+      <c r="BD45" s="52"/>
     </row>
-    <row r="46" spans="1:65">
-[...1 lines deleted...]
-      <c r="BD46" s="65"/>
+    <row r="46" spans="1:66">
+      <c r="BC46" s="52"/>
+      <c r="BD46" s="52"/>
     </row>
-    <row r="47" spans="1:65">
-[...1 lines deleted...]
-      <c r="BD47" s="65"/>
+    <row r="47" spans="1:66">
+      <c r="BC47" s="52"/>
+      <c r="BD47" s="52"/>
     </row>
-    <row r="48" spans="1:65">
-[...1 lines deleted...]
-      <c r="BD48" s="65"/>
+    <row r="48" spans="1:66">
+      <c r="BC48" s="52"/>
+      <c r="BD48" s="52"/>
     </row>
     <row r="49" spans="55:56">
-      <c r="BC49" s="65"/>
-      <c r="BD49" s="65"/>
+      <c r="BC49" s="52"/>
+      <c r="BD49" s="52"/>
     </row>
     <row r="50" spans="55:56">
-      <c r="BC50" s="65"/>
-      <c r="BD50" s="65"/>
+      <c r="BC50" s="52"/>
+      <c r="BD50" s="52"/>
     </row>
     <row r="51" spans="55:56">
-      <c r="BC51" s="65"/>
-      <c r="BD51" s="65"/>
+      <c r="BC51" s="52"/>
+      <c r="BD51" s="52"/>
     </row>
     <row r="52" spans="55:56">
-      <c r="BC52" s="65"/>
-      <c r="BD52" s="65"/>
+      <c r="BC52" s="52"/>
+      <c r="BD52" s="52"/>
     </row>
     <row r="53" spans="55:56">
-      <c r="BC53" s="65"/>
-      <c r="BD53" s="65"/>
+      <c r="BC53" s="52"/>
+      <c r="BD53" s="52"/>
     </row>
     <row r="54" spans="55:56">
-      <c r="BC54" s="65"/>
-      <c r="BD54" s="65"/>
+      <c r="BC54" s="52"/>
+      <c r="BD54" s="52"/>
     </row>
     <row r="55" spans="55:56">
-      <c r="BC55" s="65"/>
-      <c r="BD55" s="65"/>
+      <c r="BC55" s="52"/>
+      <c r="BD55" s="52"/>
     </row>
     <row r="56" spans="55:56">
-      <c r="BC56" s="65"/>
-      <c r="BD56" s="65"/>
+      <c r="BC56" s="52"/>
+      <c r="BD56" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A23:BM23"/>
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A5:BN5"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A31:BN31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>