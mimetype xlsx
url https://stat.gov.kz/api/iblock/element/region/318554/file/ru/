--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,346 +1,435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944"/>
   </bookViews>
   <sheets>
-    <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="76">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
-    <t>Все население</t>
-[...1 lines deleted...]
-  <si>
     <t>Актюбинская</t>
-  </si>
-[...1 lines deleted...]
-    <t>человек</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
-  </si>
-[...28 lines deleted...]
-    <t>январь-ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
-    <t>январь-декабрь</t>
-[...1 lines deleted...]
-  <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
-    <t>Общий коэффициент смертности*</t>
-[...1 lines deleted...]
-  <si>
     <t>Число умерших*</t>
-  </si>
-[...16 lines deleted...]
-    <t>г.Актобе</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t>Хобдинский</t>
   </si>
   <si>
     <t>Мартукский</t>
   </si>
   <si>
     <t>Мугалжарский</t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизкий</t>
   </si>
   <si>
-    <t>январь-май</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Число умерших</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>Число умерших (по месяцам)</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика умерших в Республике Казахстан  основывается на регистрации актов о смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике смертности  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=</t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 1 января 2021 года</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Като</t>
+  </si>
+  <si>
+    <t xml:space="preserve">г.Актобе </t>
+  </si>
+  <si>
+    <t>КСП код- 612201</t>
+  </si>
+  <si>
+    <t>Жаналина Л.М.</t>
+  </si>
+  <si>
+    <t>Ежемесячное число умерших по области</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/483857/file/ru/</t>
+  </si>
+  <si>
+    <t>Все населения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="16">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-      <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
-      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -431,533 +520,288 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...152 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 5 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...223 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1200,30578 +1044,7998 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BN30"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="49.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.85546875" style="8" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="67" max="16384" width="6.140625" style="1"/>
+    <col min="1" max="1" width="47.85546875" customWidth="1"/>
+    <col min="2" max="2" width="57.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-      <c r="A2" s="72" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="33">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="72"/>
-[...63 lines deleted...]
-      <c r="BN2" s="72"/>
+      <c r="B2" s="28" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="3" spans="1:66" s="16" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="8"/>
+    <row r="3" spans="1:2">
+      <c r="A3" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="4" spans="1:66" s="3" customFormat="1">
-[...62 lines deleted...]
-        <v>11</v>
+    <row r="4" spans="1:2">
+      <c r="A4" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...77 lines deleted...]
-      <c r="BN5" s="75"/>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>61</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...194 lines deleted...]
-        <v>0</v>
+    <row r="6" spans="1:2">
+      <c r="A6" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>73</v>
       </c>
     </row>
-    <row r="7" spans="1:66" s="49" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN7" s="73"/>
+    <row r="7" spans="1:2">
+      <c r="A7" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="8" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>421</v>
+    <row r="8" spans="1:2" ht="60">
+      <c r="A8" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>238</v>
+    <row r="9" spans="1:2" ht="150">
+      <c r="A9" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...24 lines deleted...]
-      <c r="I10" s="34">
+    <row r="10" spans="1:2">
+      <c r="A10" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="45">
+      <c r="A12" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="34">
+        <v>46241</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="30">
+      <c r="A17" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="J10" s="34">
-[...168 lines deleted...]
-        <v>24</v>
+      <c r="B19" s="35">
+        <v>7132540773</v>
       </c>
     </row>
-    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...196 lines deleted...]
-        <v>14</v>
+    <row r="20" spans="1:2">
+      <c r="A20" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...197 lines deleted...]
-      </c>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31"/>
+      <c r="B21" s="31"/>
     </row>
-    <row r="13" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...5972 lines deleted...]
-    <row r="45" spans="1:66" s="8" customFormat="1" ht="11.25"/>
   </sheetData>
-  <mergeCells count="12">
-[...16 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="B7:B16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="8" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="61" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-[...67 lines deleted...]
-      <c r="BN2" s="72"/>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
+        <v>62</v>
+      </c>
     </row>
-    <row r="3" spans="1:66" s="16" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="8"/>
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="4" spans="1:66" s="16" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ4" s="8"/>
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
+        <v>64</v>
+      </c>
     </row>
-    <row r="5" spans="1:66" s="3" customFormat="1">
-[...67 lines deleted...]
-      <c r="BN5" s="77"/>
+    <row r="10" spans="2:2">
+      <c r="B10" s="37" t="s">
+        <v>65</v>
+      </c>
     </row>
-    <row r="6" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...77 lines deleted...]
-      <c r="BN6" s="75"/>
+    <row r="11" spans="2:2">
+      <c r="B11" s="37" t="s">
+        <v>66</v>
+      </c>
     </row>
-    <row r="7" spans="1:66" s="8" customFormat="1" ht="27" customHeight="1">
-[...195 lines deleted...]
-      </c>
+    <row r="12" spans="2:2">
+      <c r="B12" s="38"/>
     </row>
-    <row r="8" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BN8" s="85"/>
+    <row r="13" spans="2:2" ht="51">
+      <c r="B13" s="39" t="s">
+        <v>67</v>
+      </c>
     </row>
-    <row r="9" spans="1:66" s="8" customFormat="1" ht="14.25" customHeight="1">
-[...197 lines deleted...]
-      </c>
+    <row r="14" spans="2:2">
+      <c r="B14" s="38"/>
     </row>
-    <row r="10" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...197 lines deleted...]
-      </c>
+    <row r="15" spans="2:2">
+      <c r="B15" s="38"/>
     </row>
-    <row r="11" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...6577 lines deleted...]
-      <c r="AL45" s="32"/>
+    <row r="16" spans="2:2">
+      <c r="B16" s="40" t="s">
+        <v>68</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...12 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN47"/>
+  <dimension ref="A2:BP44"/>
   <sheetViews>
-    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BN31"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="BR24" sqref="BR24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
-[...35 lines deleted...]
-    <col min="61" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" customWidth="1"/>
+    <col min="3" max="50" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-      <c r="A2" s="72" t="s">
+    <row r="2" spans="1:68" ht="25.5">
+      <c r="A2" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
+      <c r="AH2" s="52"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="52"/>
+      <c r="AM2" s="52"/>
+      <c r="AN2" s="52"/>
+      <c r="AO2" s="52"/>
+      <c r="AP2" s="52"/>
+      <c r="AQ2" s="52"/>
+      <c r="AR2" s="52"/>
+      <c r="AS2" s="52"/>
+      <c r="AT2" s="52"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="52"/>
+      <c r="AY2" s="52"/>
+      <c r="AZ2" s="52"/>
+      <c r="BA2" s="52"/>
+      <c r="BB2" s="52"/>
+      <c r="BC2" s="52"/>
+      <c r="BD2" s="52"/>
+      <c r="BE2" s="52"/>
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="52"/>
+      <c r="BK2" s="52"/>
+      <c r="BL2" s="52"/>
+      <c r="BM2" s="52"/>
+      <c r="BN2" s="52"/>
+      <c r="BO2" s="52"/>
+      <c r="BP2" s="52"/>
+    </row>
+    <row r="3" spans="1:68">
+      <c r="A3" s="47"/>
+    </row>
+    <row r="4" spans="1:68">
+      <c r="A4" s="47"/>
+    </row>
+    <row r="5" spans="1:68">
+      <c r="A5" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="59"/>
+      <c r="C5" s="61">
+        <v>2021</v>
+      </c>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="61">
+        <v>2022</v>
+      </c>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="59"/>
+      <c r="AA5" s="61">
+        <v>2023</v>
+      </c>
+      <c r="AB5" s="51"/>
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="51"/>
+      <c r="AE5" s="51"/>
+      <c r="AF5" s="51"/>
+      <c r="AG5" s="51"/>
+      <c r="AH5" s="51"/>
+      <c r="AI5" s="51"/>
+      <c r="AJ5" s="51"/>
+      <c r="AK5" s="51"/>
+      <c r="AL5" s="59"/>
+      <c r="AM5" s="62">
+        <v>2024</v>
+      </c>
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="63"/>
+      <c r="AX5" s="63"/>
+      <c r="AY5" s="49">
+        <v>2025</v>
+      </c>
+      <c r="AZ5" s="50"/>
+      <c r="BA5" s="50"/>
+      <c r="BB5" s="50"/>
+      <c r="BC5" s="50"/>
+      <c r="BD5" s="50"/>
+      <c r="BE5" s="50"/>
+      <c r="BF5" s="50"/>
+      <c r="BG5" s="50"/>
+      <c r="BH5" s="50"/>
+      <c r="BI5" s="50"/>
+      <c r="BJ5" s="56"/>
+      <c r="BK5" s="49">
+        <v>2026</v>
+      </c>
+      <c r="BL5" s="50"/>
+      <c r="BM5" s="50"/>
+      <c r="BN5" s="50"/>
+      <c r="BO5" s="50"/>
+      <c r="BP5" s="51"/>
+    </row>
+    <row r="6" spans="1:68">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="P6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="R6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="S6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="V6" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA6" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB6" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC6" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD6" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AM6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS6" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT6" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV6" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AY6" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="BF6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="BI6" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="BJ6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="BK6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL6" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="BM6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO6" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP6" s="44" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:68">
+      <c r="A7" s="45"/>
+      <c r="B7" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="53"/>
+      <c r="W7" s="53"/>
+      <c r="X7" s="53"/>
+      <c r="Y7" s="53"/>
+      <c r="Z7" s="53"/>
+      <c r="AA7" s="53"/>
+      <c r="AB7" s="53"/>
+      <c r="AC7" s="53"/>
+      <c r="AD7" s="53"/>
+      <c r="AE7" s="53"/>
+      <c r="AF7" s="53"/>
+      <c r="AG7" s="53"/>
+      <c r="AH7" s="53"/>
+      <c r="AI7" s="53"/>
+      <c r="AJ7" s="53"/>
+      <c r="AK7" s="53"/>
+      <c r="AL7" s="53"/>
+      <c r="AM7" s="53"/>
+      <c r="AN7" s="53"/>
+      <c r="AO7" s="53"/>
+      <c r="AP7" s="53"/>
+      <c r="AQ7" s="53"/>
+      <c r="AR7" s="53"/>
+      <c r="AS7" s="53"/>
+      <c r="AT7" s="53"/>
+      <c r="AU7" s="53"/>
+      <c r="AV7" s="53"/>
+      <c r="AW7" s="53"/>
+      <c r="AX7" s="53"/>
+      <c r="AY7" s="53"/>
+      <c r="AZ7" s="53"/>
+      <c r="BA7" s="53"/>
+      <c r="BB7" s="53"/>
+      <c r="BC7" s="53"/>
+      <c r="BD7" s="53"/>
+      <c r="BE7" s="53"/>
+      <c r="BF7" s="53"/>
+      <c r="BG7" s="53"/>
+      <c r="BH7" s="53"/>
+      <c r="BI7" s="53"/>
+      <c r="BJ7" s="53"/>
+      <c r="BK7" s="53"/>
+      <c r="BL7" s="53"/>
+      <c r="BM7" s="53"/>
+      <c r="BN7" s="53"/>
+      <c r="BO7" s="53"/>
+      <c r="BP7" s="53"/>
+    </row>
+    <row r="8" spans="1:68">
+      <c r="A8" s="26">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="12">
+        <v>449</v>
+      </c>
+      <c r="D8" s="12">
+        <v>414</v>
+      </c>
+      <c r="E8" s="9">
+        <v>558</v>
+      </c>
+      <c r="F8" s="9">
+        <v>575</v>
+      </c>
+      <c r="G8" s="12">
+        <v>645</v>
+      </c>
+      <c r="H8" s="12">
+        <v>556</v>
+      </c>
+      <c r="I8" s="12">
+        <v>652</v>
+      </c>
+      <c r="J8" s="12">
+        <v>1106</v>
+      </c>
+      <c r="K8" s="12">
+        <v>1015</v>
+      </c>
+      <c r="L8" s="12">
+        <v>702</v>
+      </c>
+      <c r="M8" s="12">
+        <v>613</v>
+      </c>
+      <c r="N8" s="12">
+        <v>494</v>
+      </c>
+      <c r="O8" s="12">
+        <v>513</v>
+      </c>
+      <c r="P8" s="12">
+        <v>613</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>425</v>
+      </c>
+      <c r="R8" s="12">
+        <v>421</v>
+      </c>
+      <c r="S8" s="12">
+        <v>451</v>
+      </c>
+      <c r="T8" s="12">
+        <v>428</v>
+      </c>
+      <c r="U8" s="12">
+        <v>437</v>
+      </c>
+      <c r="V8" s="12">
+        <v>517</v>
+      </c>
+      <c r="W8" s="13">
+        <v>417</v>
+      </c>
+      <c r="X8" s="12">
+        <v>432</v>
+      </c>
+      <c r="Y8" s="12">
+        <v>471</v>
+      </c>
+      <c r="Z8" s="12">
+        <v>522</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>502</v>
+      </c>
+      <c r="AB8" s="12">
+        <v>436</v>
+      </c>
+      <c r="AC8" s="9">
+        <v>490</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>428</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>539</v>
+      </c>
+      <c r="AF8" s="9">
+        <v>486</v>
+      </c>
+      <c r="AG8" s="9">
+        <v>494</v>
+      </c>
+      <c r="AH8" s="9">
+        <v>488</v>
+      </c>
+      <c r="AI8" s="16">
+        <v>436</v>
+      </c>
+      <c r="AJ8" s="24">
+        <v>504</v>
+      </c>
+      <c r="AK8" s="16">
+        <v>450</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>563</v>
+      </c>
+      <c r="AM8" s="10">
+        <v>545</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>448</v>
+      </c>
+      <c r="AO8" s="10">
+        <v>399</v>
+      </c>
+      <c r="AP8" s="10">
+        <v>509</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>503</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>457</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>490</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>492</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>458</v>
+      </c>
+      <c r="AV8" s="9">
+        <v>530</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>482</v>
+      </c>
+      <c r="AX8" s="25">
+        <v>568</v>
+      </c>
+      <c r="AY8" s="9">
+        <v>446</v>
+      </c>
+      <c r="AZ8" s="9">
+        <v>397</v>
+      </c>
+      <c r="BA8" s="9">
+        <v>453</v>
+      </c>
+      <c r="BB8" s="9">
+        <v>496</v>
+      </c>
+      <c r="BC8" s="9">
+        <v>480</v>
+      </c>
+      <c r="BD8" s="9">
+        <v>455</v>
+      </c>
+      <c r="BE8" s="9">
+        <v>499</v>
+      </c>
+      <c r="BF8" s="9">
+        <v>477</v>
+      </c>
+      <c r="BG8" s="9">
+        <v>474</v>
+      </c>
+      <c r="BH8" s="10">
+        <v>518</v>
+      </c>
+      <c r="BI8" s="10">
+        <v>496</v>
+      </c>
+      <c r="BJ8" s="10">
+        <v>508</v>
+      </c>
+      <c r="BK8" s="10">
+        <v>402</v>
+      </c>
+      <c r="BL8" s="10">
+        <v>434</v>
+      </c>
+      <c r="BM8" s="9">
+        <v>506</v>
+      </c>
+      <c r="BN8" s="9">
+        <v>452</v>
+      </c>
+      <c r="BO8" s="10">
+        <v>421</v>
+      </c>
+      <c r="BP8" s="48">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="9" spans="1:68">
+      <c r="A9" s="26">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="12">
+        <v>250</v>
+      </c>
+      <c r="D9" s="12">
+        <v>242</v>
+      </c>
+      <c r="E9" s="9">
+        <v>314</v>
+      </c>
+      <c r="F9" s="9">
+        <v>327</v>
+      </c>
+      <c r="G9" s="12">
+        <v>366</v>
+      </c>
+      <c r="H9" s="12">
+        <v>311</v>
+      </c>
+      <c r="I9" s="12">
+        <v>374</v>
+      </c>
+      <c r="J9" s="12">
+        <v>643</v>
+      </c>
+      <c r="K9" s="12">
+        <v>663</v>
+      </c>
+      <c r="L9" s="12">
+        <v>403</v>
+      </c>
+      <c r="M9" s="12">
+        <v>363</v>
+      </c>
+      <c r="N9" s="12">
+        <v>246</v>
+      </c>
+      <c r="O9" s="12">
+        <v>307</v>
+      </c>
+      <c r="P9" s="12">
+        <v>325</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>236</v>
+      </c>
+      <c r="R9" s="12">
+        <v>235</v>
+      </c>
+      <c r="S9" s="12">
+        <v>246</v>
+      </c>
+      <c r="T9" s="12">
+        <v>232</v>
+      </c>
+      <c r="U9" s="12">
+        <v>272</v>
+      </c>
+      <c r="V9" s="12">
+        <v>275</v>
+      </c>
+      <c r="W9" s="15">
+        <v>227</v>
+      </c>
+      <c r="X9" s="12">
+        <v>251</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>272</v>
+      </c>
+      <c r="Z9" s="12">
+        <v>304</v>
+      </c>
+      <c r="AA9" s="12">
+        <v>270</v>
+      </c>
+      <c r="AB9" s="12">
+        <v>243</v>
+      </c>
+      <c r="AC9" s="9">
+        <v>268</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>246</v>
+      </c>
+      <c r="AE9" s="9">
+        <v>298</v>
+      </c>
+      <c r="AF9" s="9">
+        <v>267</v>
+      </c>
+      <c r="AG9" s="9">
+        <v>282</v>
+      </c>
+      <c r="AH9" s="9">
+        <v>270</v>
+      </c>
+      <c r="AI9" s="16">
+        <v>275</v>
+      </c>
+      <c r="AJ9" s="16">
+        <v>283</v>
+      </c>
+      <c r="AK9" s="16">
+        <v>240</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>310</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>279</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>255</v>
+      </c>
+      <c r="AO9" s="10">
+        <v>223</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>258</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>296</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>265</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>286</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>285</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>260</v>
+      </c>
+      <c r="AV9" s="9">
+        <v>324</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>272</v>
+      </c>
+      <c r="AX9" s="25">
+        <v>320</v>
+      </c>
+      <c r="AY9" s="9">
+        <v>259</v>
+      </c>
+      <c r="AZ9" s="9">
+        <v>237</v>
+      </c>
+      <c r="BA9" s="9">
+        <v>264</v>
+      </c>
+      <c r="BB9" s="9">
+        <v>280</v>
+      </c>
+      <c r="BC9" s="9">
+        <v>272</v>
+      </c>
+      <c r="BD9" s="9">
+        <v>258</v>
+      </c>
+      <c r="BE9" s="9">
+        <v>289</v>
+      </c>
+      <c r="BF9" s="9">
+        <v>289</v>
+      </c>
+      <c r="BG9" s="9">
+        <v>293</v>
+      </c>
+      <c r="BH9" s="10">
+        <v>304</v>
+      </c>
+      <c r="BI9" s="10">
+        <v>318</v>
+      </c>
+      <c r="BJ9" s="10">
+        <v>295</v>
+      </c>
+      <c r="BK9" s="10">
+        <v>233</v>
+      </c>
+      <c r="BL9" s="10">
+        <v>266</v>
+      </c>
+      <c r="BM9" s="9">
+        <v>282</v>
+      </c>
+      <c r="BN9" s="9">
+        <v>262</v>
+      </c>
+      <c r="BO9" s="10">
+        <v>238</v>
+      </c>
+      <c r="BP9" s="48">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="10" spans="1:68">
+      <c r="A10" s="26">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="12">
         <v>31</v>
       </c>
-      <c r="B2" s="72"/>
-[...63 lines deleted...]
-      <c r="BN2" s="72"/>
+      <c r="D10" s="12">
+        <v>21</v>
+      </c>
+      <c r="E10" s="9">
+        <v>31</v>
+      </c>
+      <c r="F10" s="9">
+        <v>27</v>
+      </c>
+      <c r="G10" s="12">
+        <v>35</v>
+      </c>
+      <c r="H10" s="12">
+        <v>22</v>
+      </c>
+      <c r="I10" s="12">
+        <v>32</v>
+      </c>
+      <c r="J10" s="12">
+        <v>57</v>
+      </c>
+      <c r="K10" s="12">
+        <v>41</v>
+      </c>
+      <c r="L10" s="12">
+        <v>40</v>
+      </c>
+      <c r="M10" s="12">
+        <v>31</v>
+      </c>
+      <c r="N10" s="12">
+        <v>28</v>
+      </c>
+      <c r="O10" s="12">
+        <v>23</v>
+      </c>
+      <c r="P10" s="12">
+        <v>37</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>18</v>
+      </c>
+      <c r="R10" s="12">
+        <v>19</v>
+      </c>
+      <c r="S10" s="12">
+        <v>20</v>
+      </c>
+      <c r="T10" s="12">
+        <v>24</v>
+      </c>
+      <c r="U10" s="12">
+        <v>16</v>
+      </c>
+      <c r="V10" s="12">
+        <v>29</v>
+      </c>
+      <c r="W10" s="15">
+        <v>31</v>
+      </c>
+      <c r="X10" s="12">
+        <v>27</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>20</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>32</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="12">
+        <v>22</v>
+      </c>
+      <c r="AC10" s="9">
+        <v>36</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>25</v>
+      </c>
+      <c r="AE10" s="9">
+        <v>31</v>
+      </c>
+      <c r="AF10" s="9">
+        <v>29</v>
+      </c>
+      <c r="AG10" s="9">
+        <v>23</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>33</v>
+      </c>
+      <c r="AI10" s="16">
+        <v>22</v>
+      </c>
+      <c r="AJ10" s="16">
+        <v>18</v>
+      </c>
+      <c r="AK10" s="16">
+        <v>14</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>32</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>29</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>24</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>24</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>31</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>14</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>19</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>27</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>25</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>19</v>
+      </c>
+      <c r="AV10" s="9">
+        <v>25</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>32</v>
+      </c>
+      <c r="AX10" s="25">
+        <v>32</v>
+      </c>
+      <c r="AY10" s="9">
+        <v>27</v>
+      </c>
+      <c r="AZ10" s="9">
+        <v>20</v>
+      </c>
+      <c r="BA10" s="9">
+        <v>23</v>
+      </c>
+      <c r="BB10" s="9">
+        <v>24</v>
+      </c>
+      <c r="BC10" s="9">
+        <v>25</v>
+      </c>
+      <c r="BD10" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE10" s="9">
+        <v>23</v>
+      </c>
+      <c r="BF10" s="9">
+        <v>24</v>
+      </c>
+      <c r="BG10" s="9">
+        <v>21</v>
+      </c>
+      <c r="BH10" s="10">
+        <v>23</v>
+      </c>
+      <c r="BI10" s="10">
+        <v>22</v>
+      </c>
+      <c r="BJ10" s="10">
+        <v>30</v>
+      </c>
+      <c r="BK10" s="10">
+        <v>23</v>
+      </c>
+      <c r="BL10" s="10">
+        <v>22</v>
+      </c>
+      <c r="BM10" s="9">
+        <v>22</v>
+      </c>
+      <c r="BN10" s="9">
+        <v>25</v>
+      </c>
+      <c r="BO10" s="10">
+        <v>24</v>
+      </c>
+      <c r="BP10" s="48">
+        <v>24</v>
+      </c>
     </row>
-    <row r="3" spans="1:66" s="16" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ3" s="8"/>
+    <row r="11" spans="1:68">
+      <c r="A11" s="26">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="12">
+        <v>8</v>
+      </c>
+      <c r="D11" s="12">
+        <v>11</v>
+      </c>
+      <c r="E11" s="9">
+        <v>20</v>
+      </c>
+      <c r="F11" s="9">
+        <v>10</v>
+      </c>
+      <c r="G11" s="12">
+        <v>13</v>
+      </c>
+      <c r="H11" s="12">
+        <v>22</v>
+      </c>
+      <c r="I11" s="12">
+        <v>18</v>
+      </c>
+      <c r="J11" s="12">
+        <v>23</v>
+      </c>
+      <c r="K11" s="12">
+        <v>18</v>
+      </c>
+      <c r="L11" s="12">
+        <v>17</v>
+      </c>
+      <c r="M11" s="12">
+        <v>20</v>
+      </c>
+      <c r="N11" s="12">
+        <v>10</v>
+      </c>
+      <c r="O11" s="12">
+        <v>11</v>
+      </c>
+      <c r="P11" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>10</v>
+      </c>
+      <c r="R11" s="12">
+        <v>13</v>
+      </c>
+      <c r="S11" s="12">
+        <v>12</v>
+      </c>
+      <c r="T11" s="12">
+        <v>12</v>
+      </c>
+      <c r="U11" s="12">
+        <v>10</v>
+      </c>
+      <c r="V11" s="12">
+        <v>13</v>
+      </c>
+      <c r="W11" s="15">
+        <v>4</v>
+      </c>
+      <c r="X11" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y11" s="12">
+        <v>6</v>
+      </c>
+      <c r="Z11" s="12">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="12">
+        <v>17</v>
+      </c>
+      <c r="AB11" s="12">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="9">
+        <v>12</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE11" s="9">
+        <v>9</v>
+      </c>
+      <c r="AF11" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="9">
+        <v>23</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>12</v>
+      </c>
+      <c r="AI11" s="16">
+        <v>8</v>
+      </c>
+      <c r="AJ11" s="16">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="16">
+        <v>14</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>12</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>19</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO11" s="10">
+        <v>10</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>19</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>15</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>10</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>3</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>15</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>16</v>
+      </c>
+      <c r="AV11" s="9">
+        <v>17</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX11" s="25">
+        <v>15</v>
+      </c>
+      <c r="AY11" s="9">
+        <v>8</v>
+      </c>
+      <c r="AZ11" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA11" s="9">
+        <v>12</v>
+      </c>
+      <c r="BB11" s="9">
+        <v>7</v>
+      </c>
+      <c r="BC11" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD11" s="9">
+        <v>14</v>
+      </c>
+      <c r="BE11" s="9">
+        <v>12</v>
+      </c>
+      <c r="BF11" s="9">
+        <v>11</v>
+      </c>
+      <c r="BG11" s="9">
+        <v>7</v>
+      </c>
+      <c r="BH11" s="10">
+        <v>19</v>
+      </c>
+      <c r="BI11" s="10">
+        <v>10</v>
+      </c>
+      <c r="BJ11" s="10">
+        <v>10</v>
+      </c>
+      <c r="BK11" s="10">
+        <v>16</v>
+      </c>
+      <c r="BL11" s="10">
+        <v>5</v>
+      </c>
+      <c r="BM11" s="9">
+        <v>8</v>
+      </c>
+      <c r="BN11" s="9">
+        <v>10</v>
+      </c>
+      <c r="BO11" s="10">
+        <v>14</v>
+      </c>
+      <c r="BP11" s="48">
+        <v>10</v>
+      </c>
     </row>
-    <row r="4" spans="1:66" s="16" customFormat="1">
-[...51 lines deleted...]
-      <c r="AZ4" s="8"/>
+    <row r="12" spans="1:68">
+      <c r="A12" s="26">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="12">
+        <v>5</v>
+      </c>
+      <c r="D12" s="12">
+        <v>11</v>
+      </c>
+      <c r="E12" s="9">
+        <v>14</v>
+      </c>
+      <c r="F12" s="9">
+        <v>12</v>
+      </c>
+      <c r="G12" s="12">
+        <v>16</v>
+      </c>
+      <c r="H12" s="12">
+        <v>8</v>
+      </c>
+      <c r="I12" s="12">
+        <v>11</v>
+      </c>
+      <c r="J12" s="12">
+        <v>25</v>
+      </c>
+      <c r="K12" s="12">
+        <v>10</v>
+      </c>
+      <c r="L12" s="12">
+        <v>14</v>
+      </c>
+      <c r="M12" s="12">
+        <v>12</v>
+      </c>
+      <c r="N12" s="12">
+        <v>13</v>
+      </c>
+      <c r="O12" s="12">
+        <v>9</v>
+      </c>
+      <c r="P12" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>4</v>
+      </c>
+      <c r="R12" s="12">
+        <v>9</v>
+      </c>
+      <c r="S12" s="12">
+        <v>13</v>
+      </c>
+      <c r="T12" s="12">
+        <v>8</v>
+      </c>
+      <c r="U12" s="12">
+        <v>9</v>
+      </c>
+      <c r="V12" s="12">
+        <v>13</v>
+      </c>
+      <c r="W12" s="15">
+        <v>12</v>
+      </c>
+      <c r="X12" s="12">
+        <v>11</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>20</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>12</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="12">
+        <v>6</v>
+      </c>
+      <c r="AC12" s="9">
+        <v>8</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE12" s="9">
+        <v>19</v>
+      </c>
+      <c r="AF12" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG12" s="9">
+        <v>19</v>
+      </c>
+      <c r="AH12" s="9">
+        <v>17</v>
+      </c>
+      <c r="AI12" s="16">
+        <v>6</v>
+      </c>
+      <c r="AJ12" s="16">
+        <v>12</v>
+      </c>
+      <c r="AK12" s="16">
+        <v>9</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>16</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>11</v>
+      </c>
+      <c r="AP12" s="10">
+        <v>15</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>7</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>11</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>15</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>12</v>
+      </c>
+      <c r="AV12" s="9">
+        <v>5</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>15</v>
+      </c>
+      <c r="AX12" s="25">
+        <v>8</v>
+      </c>
+      <c r="AY12" s="9">
+        <v>10</v>
+      </c>
+      <c r="AZ12" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA12" s="9">
+        <v>11</v>
+      </c>
+      <c r="BB12" s="9">
+        <v>14</v>
+      </c>
+      <c r="BC12" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD12" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE12" s="9">
+        <v>12</v>
+      </c>
+      <c r="BF12" s="9">
+        <v>9</v>
+      </c>
+      <c r="BG12" s="9">
+        <v>9</v>
+      </c>
+      <c r="BH12" s="10">
+        <v>11</v>
+      </c>
+      <c r="BI12" s="10">
+        <v>7</v>
+      </c>
+      <c r="BJ12" s="10">
+        <v>15</v>
+      </c>
+      <c r="BK12" s="10">
+        <v>11</v>
+      </c>
+      <c r="BL12" s="10">
+        <v>8</v>
+      </c>
+      <c r="BM12" s="9">
+        <v>13</v>
+      </c>
+      <c r="BN12" s="9">
+        <v>16</v>
+      </c>
+      <c r="BO12" s="10">
+        <v>13</v>
+      </c>
+      <c r="BP12" s="48">
+        <v>12</v>
+      </c>
     </row>
-    <row r="5" spans="1:66">
-[...17 lines deleted...]
-        <v>11</v>
+    <row r="13" spans="1:68">
+      <c r="A13" s="26">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="12">
+        <v>14</v>
+      </c>
+      <c r="D13" s="12">
+        <v>14</v>
+      </c>
+      <c r="E13" s="9">
+        <v>8</v>
+      </c>
+      <c r="F13" s="9">
+        <v>23</v>
+      </c>
+      <c r="G13" s="12">
+        <v>23</v>
+      </c>
+      <c r="H13" s="12">
+        <v>18</v>
+      </c>
+      <c r="I13" s="12">
+        <v>18</v>
+      </c>
+      <c r="J13" s="12">
+        <v>24</v>
+      </c>
+      <c r="K13" s="12">
+        <v>37</v>
+      </c>
+      <c r="L13" s="12">
+        <v>18</v>
+      </c>
+      <c r="M13" s="12">
+        <v>12</v>
+      </c>
+      <c r="N13" s="12">
+        <v>14</v>
+      </c>
+      <c r="O13" s="12">
+        <v>19</v>
+      </c>
+      <c r="P13" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>15</v>
+      </c>
+      <c r="R13" s="12">
+        <v>15</v>
+      </c>
+      <c r="S13" s="12">
+        <v>13</v>
+      </c>
+      <c r="T13" s="12">
+        <v>9</v>
+      </c>
+      <c r="U13" s="12">
+        <v>4</v>
+      </c>
+      <c r="V13" s="12">
+        <v>8</v>
+      </c>
+      <c r="W13" s="15">
+        <v>12</v>
+      </c>
+      <c r="X13" s="12">
+        <v>12</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>8</v>
+      </c>
+      <c r="Z13" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>10</v>
+      </c>
+      <c r="AB13" s="12">
+        <v>11</v>
+      </c>
+      <c r="AC13" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>8</v>
+      </c>
+      <c r="AE13" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>14</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>14</v>
+      </c>
+      <c r="AI13" s="16">
+        <v>11</v>
+      </c>
+      <c r="AJ13" s="16">
+        <v>12</v>
+      </c>
+      <c r="AK13" s="16">
+        <v>16</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>14</v>
+      </c>
+      <c r="AM13" s="10">
+        <v>20</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO13" s="10">
+        <v>5</v>
+      </c>
+      <c r="AP13" s="10">
+        <v>16</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>20</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>9</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>13</v>
+      </c>
+      <c r="AV13" s="9">
+        <v>10</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>11</v>
+      </c>
+      <c r="AX13" s="25">
+        <v>11</v>
+      </c>
+      <c r="AY13" s="9">
+        <v>7</v>
+      </c>
+      <c r="AZ13" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA13" s="9">
+        <v>14</v>
+      </c>
+      <c r="BB13" s="9">
+        <v>15</v>
+      </c>
+      <c r="BC13" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD13" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE13" s="9">
+        <v>9</v>
+      </c>
+      <c r="BF13" s="9">
+        <v>9</v>
+      </c>
+      <c r="BG13" s="9">
+        <v>5</v>
+      </c>
+      <c r="BH13" s="10">
+        <v>6</v>
+      </c>
+      <c r="BI13" s="10">
+        <v>12</v>
+      </c>
+      <c r="BJ13" s="10">
+        <v>18</v>
+      </c>
+      <c r="BK13" s="10">
+        <v>10</v>
+      </c>
+      <c r="BL13" s="10">
+        <v>14</v>
+      </c>
+      <c r="BM13" s="9">
+        <v>20</v>
+      </c>
+      <c r="BN13" s="9">
+        <v>8</v>
+      </c>
+      <c r="BO13" s="10">
+        <v>10</v>
+      </c>
+      <c r="BP13" s="48">
+        <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:66">
-[...77 lines deleted...]
-      <c r="BN6" s="75"/>
+    <row r="14" spans="1:68">
+      <c r="A14" s="26">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="12">
+        <v>15</v>
+      </c>
+      <c r="D14" s="12">
+        <v>10</v>
+      </c>
+      <c r="E14" s="9">
+        <v>13</v>
+      </c>
+      <c r="F14" s="9">
+        <v>12</v>
+      </c>
+      <c r="G14" s="12">
+        <v>11</v>
+      </c>
+      <c r="H14" s="12">
+        <v>12</v>
+      </c>
+      <c r="I14" s="12">
+        <v>17</v>
+      </c>
+      <c r="J14" s="12">
+        <v>28</v>
+      </c>
+      <c r="K14" s="12">
+        <v>14</v>
+      </c>
+      <c r="L14" s="12">
+        <v>19</v>
+      </c>
+      <c r="M14" s="12">
+        <v>15</v>
+      </c>
+      <c r="N14" s="12">
+        <v>11</v>
+      </c>
+      <c r="O14" s="12">
+        <v>12</v>
+      </c>
+      <c r="P14" s="12">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>15</v>
+      </c>
+      <c r="R14" s="12">
+        <v>12</v>
+      </c>
+      <c r="S14" s="12">
+        <v>19</v>
+      </c>
+      <c r="T14" s="12">
+        <v>6</v>
+      </c>
+      <c r="U14" s="12">
+        <v>10</v>
+      </c>
+      <c r="V14" s="12">
+        <v>18</v>
+      </c>
+      <c r="W14" s="15">
+        <v>12</v>
+      </c>
+      <c r="X14" s="12">
+        <v>8</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>10</v>
+      </c>
+      <c r="Z14" s="12">
+        <v>17</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="12">
+        <v>8</v>
+      </c>
+      <c r="AC14" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE14" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF14" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG14" s="9">
+        <v>10</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI14" s="16">
+        <v>6</v>
+      </c>
+      <c r="AJ14" s="16">
+        <v>18</v>
+      </c>
+      <c r="AK14" s="16">
+        <v>9</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>12</v>
+      </c>
+      <c r="AO14" s="10">
+        <v>15</v>
+      </c>
+      <c r="AP14" s="10">
+        <v>7</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>12</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>10</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>9</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>5</v>
+      </c>
+      <c r="AV14" s="9">
+        <v>9</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>8</v>
+      </c>
+      <c r="AX14" s="25">
+        <v>8</v>
+      </c>
+      <c r="AY14" s="9">
+        <v>11</v>
+      </c>
+      <c r="AZ14" s="9">
+        <v>4</v>
+      </c>
+      <c r="BA14" s="9">
+        <v>15</v>
+      </c>
+      <c r="BB14" s="9">
+        <v>12</v>
+      </c>
+      <c r="BC14" s="9">
+        <v>8</v>
+      </c>
+      <c r="BD14" s="9">
+        <v>6</v>
+      </c>
+      <c r="BE14" s="9">
+        <v>11</v>
+      </c>
+      <c r="BF14" s="9">
+        <v>7</v>
+      </c>
+      <c r="BG14" s="9">
+        <v>8</v>
+      </c>
+      <c r="BH14" s="10">
+        <v>6</v>
+      </c>
+      <c r="BI14" s="10">
+        <v>10</v>
+      </c>
+      <c r="BJ14" s="10">
+        <v>10</v>
+      </c>
+      <c r="BK14" s="10">
+        <v>7</v>
+      </c>
+      <c r="BL14" s="10">
+        <v>8</v>
+      </c>
+      <c r="BM14" s="9">
+        <v>11</v>
+      </c>
+      <c r="BN14" s="9">
+        <v>12</v>
+      </c>
+      <c r="BO14" s="10">
+        <v>12</v>
+      </c>
+      <c r="BP14" s="48">
+        <v>14</v>
+      </c>
     </row>
-    <row r="7" spans="1:66" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="4" t="s">
+    <row r="15" spans="1:68">
+      <c r="A15" s="26">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="12">
+        <v>24</v>
+      </c>
+      <c r="D15" s="12">
+        <v>20</v>
+      </c>
+      <c r="E15" s="9">
+        <v>18</v>
+      </c>
+      <c r="F15" s="9">
+        <v>28</v>
+      </c>
+      <c r="G15" s="12">
+        <v>36</v>
+      </c>
+      <c r="H15" s="12">
+        <v>28</v>
+      </c>
+      <c r="I15" s="12">
+        <v>25</v>
+      </c>
+      <c r="J15" s="12">
+        <v>42</v>
+      </c>
+      <c r="K15" s="12">
+        <v>38</v>
+      </c>
+      <c r="L15" s="12">
+        <v>40</v>
+      </c>
+      <c r="M15" s="12">
+        <v>26</v>
+      </c>
+      <c r="N15" s="12">
+        <v>18</v>
+      </c>
+      <c r="O15" s="12">
+        <v>19</v>
+      </c>
+      <c r="P15" s="12">
+        <v>33</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>21</v>
+      </c>
+      <c r="R15" s="12">
+        <v>20</v>
+      </c>
+      <c r="S15" s="12">
+        <v>27</v>
+      </c>
+      <c r="T15" s="12">
+        <v>12</v>
+      </c>
+      <c r="U15" s="12">
+        <v>22</v>
+      </c>
+      <c r="V15" s="12">
+        <v>22</v>
+      </c>
+      <c r="W15" s="15">
+        <v>28</v>
+      </c>
+      <c r="X15" s="12">
+        <v>17</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>10</v>
+      </c>
+      <c r="Z15" s="12">
+        <v>22</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>18</v>
+      </c>
+      <c r="AB15" s="12">
+        <v>23</v>
+      </c>
+      <c r="AC15" s="9">
+        <v>27</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>24</v>
+      </c>
+      <c r="AE15" s="9">
+        <v>27</v>
+      </c>
+      <c r="AF15" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG15" s="9">
+        <v>17</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>28</v>
+      </c>
+      <c r="AI15" s="16">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="16">
+        <v>24</v>
+      </c>
+      <c r="AK15" s="16">
+        <v>26</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>26</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>32</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>21</v>
+      </c>
+      <c r="AO15" s="10">
+        <v>20</v>
+      </c>
+      <c r="AP15" s="10">
+        <v>29</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>17</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>22</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>17</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>24</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>14</v>
+      </c>
+      <c r="AV15" s="9">
+        <v>19</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>27</v>
+      </c>
+      <c r="AX15" s="25">
+        <v>29</v>
+      </c>
+      <c r="AY15" s="9">
+        <v>17</v>
+      </c>
+      <c r="AZ15" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA15" s="9">
+        <v>16</v>
+      </c>
+      <c r="BB15" s="9">
+        <v>33</v>
+      </c>
+      <c r="BC15" s="9">
+        <v>26</v>
+      </c>
+      <c r="BD15" s="9">
+        <v>20</v>
+      </c>
+      <c r="BE15" s="9">
+        <v>16</v>
+      </c>
+      <c r="BF15" s="9">
+        <v>17</v>
+      </c>
+      <c r="BG15" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH15" s="10">
+        <v>21</v>
+      </c>
+      <c r="BI15" s="10">
+        <v>19</v>
+      </c>
+      <c r="BJ15" s="10">
+        <v>23</v>
+      </c>
+      <c r="BK15" s="10">
+        <v>21</v>
+      </c>
+      <c r="BL15" s="10">
+        <v>16</v>
+      </c>
+      <c r="BM15" s="9">
+        <v>19</v>
+      </c>
+      <c r="BN15" s="9">
+        <v>21</v>
+      </c>
+      <c r="BO15" s="10">
+        <v>12</v>
+      </c>
+      <c r="BP15" s="48">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" s="26">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="12">
+        <v>27</v>
+      </c>
+      <c r="D16" s="12">
+        <v>36</v>
+      </c>
+      <c r="E16" s="9">
+        <v>38</v>
+      </c>
+      <c r="F16" s="9">
+        <v>42</v>
+      </c>
+      <c r="G16" s="12">
+        <v>35</v>
+      </c>
+      <c r="H16" s="12">
+        <v>35</v>
+      </c>
+      <c r="I16" s="12">
+        <v>37</v>
+      </c>
+      <c r="J16" s="12">
+        <v>65</v>
+      </c>
+      <c r="K16" s="12">
+        <v>64</v>
+      </c>
+      <c r="L16" s="12">
+        <v>39</v>
+      </c>
+      <c r="M16" s="12">
+        <v>33</v>
+      </c>
+      <c r="N16" s="12">
+        <v>40</v>
+      </c>
+      <c r="O16" s="12">
+        <v>32</v>
+      </c>
+      <c r="P16" s="12">
+        <v>51</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>34</v>
+      </c>
+      <c r="R16" s="12">
+        <v>20</v>
+      </c>
+      <c r="S16" s="12">
+        <v>32</v>
+      </c>
+      <c r="T16" s="12">
+        <v>33</v>
+      </c>
+      <c r="U16" s="12">
+        <v>24</v>
+      </c>
+      <c r="V16" s="12">
+        <v>43</v>
+      </c>
+      <c r="W16" s="15">
+        <v>23</v>
+      </c>
+      <c r="X16" s="12">
+        <v>29</v>
+      </c>
+      <c r="Y16" s="12">
+        <v>36</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>37</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>35</v>
+      </c>
+      <c r="AB16" s="12">
+        <v>27</v>
+      </c>
+      <c r="AC16" s="9">
+        <v>39</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>27</v>
+      </c>
+      <c r="AE16" s="9">
+        <v>32</v>
+      </c>
+      <c r="AF16" s="9">
+        <v>35</v>
+      </c>
+      <c r="AG16" s="9">
+        <v>38</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>39</v>
+      </c>
+      <c r="AI16" s="16">
+        <v>29</v>
+      </c>
+      <c r="AJ16" s="16">
+        <v>41</v>
+      </c>
+      <c r="AK16" s="16">
+        <v>31</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>45</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>44</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>25</v>
+      </c>
+      <c r="AO16" s="10">
+        <v>28</v>
+      </c>
+      <c r="AP16" s="10">
+        <v>36</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>35</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>33</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>35</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>37</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>36</v>
+      </c>
+      <c r="AV16" s="9">
+        <v>33</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>32</v>
+      </c>
+      <c r="AX16" s="25">
+        <v>41</v>
+      </c>
+      <c r="AY16" s="9">
+        <v>36</v>
+      </c>
+      <c r="AZ16" s="9">
+        <v>22</v>
+      </c>
+      <c r="BA16" s="9">
+        <v>27</v>
+      </c>
+      <c r="BB16" s="9">
+        <v>36</v>
+      </c>
+      <c r="BC16" s="9">
+        <v>31</v>
+      </c>
+      <c r="BD16" s="9">
+        <v>27</v>
+      </c>
+      <c r="BE16" s="9">
+        <v>32</v>
+      </c>
+      <c r="BF16" s="9">
+        <v>25</v>
+      </c>
+      <c r="BG16" s="9">
+        <v>28</v>
+      </c>
+      <c r="BH16" s="10">
+        <v>40</v>
+      </c>
+      <c r="BI16" s="10">
+        <v>29</v>
+      </c>
+      <c r="BJ16" s="10">
+        <v>34</v>
+      </c>
+      <c r="BK16" s="10">
+        <v>21</v>
+      </c>
+      <c r="BL16" s="10">
+        <v>23</v>
+      </c>
+      <c r="BM16" s="9">
+        <v>35</v>
+      </c>
+      <c r="BN16" s="9">
+        <v>34</v>
+      </c>
+      <c r="BO16" s="10">
+        <v>32</v>
+      </c>
+      <c r="BP16" s="48">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" s="26">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="12">
+        <v>7</v>
+      </c>
+      <c r="D17" s="12">
+        <v>2</v>
+      </c>
+      <c r="E17" s="9">
+        <v>8</v>
+      </c>
+      <c r="F17" s="9">
+        <v>15</v>
+      </c>
+      <c r="G17" s="12">
+        <v>7</v>
+      </c>
+      <c r="H17" s="12">
+        <v>8</v>
+      </c>
+      <c r="I17" s="12">
+        <v>13</v>
+      </c>
+      <c r="J17" s="12">
+        <v>11</v>
+      </c>
+      <c r="K17" s="12">
+        <v>6</v>
+      </c>
+      <c r="L17" s="12">
+        <v>8</v>
+      </c>
+      <c r="M17" s="12">
+        <v>16</v>
+      </c>
+      <c r="N17" s="12">
+        <v>11</v>
+      </c>
+      <c r="O17" s="12">
+        <v>10</v>
+      </c>
+      <c r="P17" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="12">
         <v>5</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="R17" s="12">
+        <v>12</v>
+      </c>
+      <c r="S17" s="12">
+        <v>10</v>
+      </c>
+      <c r="T17" s="12">
+        <v>8</v>
+      </c>
+      <c r="U17" s="12">
+        <v>7</v>
+      </c>
+      <c r="V17" s="12">
         <v>6</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="W17" s="15">
+        <v>7</v>
+      </c>
+      <c r="X17" s="12">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>9</v>
+      </c>
+      <c r="Z17" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="12">
+        <v>8</v>
+      </c>
+      <c r="AC17" s="9">
+        <v>5</v>
+      </c>
+      <c r="AD17" s="14">
+        <v>4</v>
+      </c>
+      <c r="AE17" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF17" s="9">
+        <v>10</v>
+      </c>
+      <c r="AG17" s="9">
+        <v>7</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI17" s="16">
+        <v>5</v>
+      </c>
+      <c r="AJ17" s="16">
+        <v>7</v>
+      </c>
+      <c r="AK17" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>11</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>10</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO17" s="10">
+        <v>7</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>8</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>9</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>6</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>3</v>
+      </c>
+      <c r="AV17" s="9">
+        <v>4</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>7</v>
+      </c>
+      <c r="AX17" s="25">
+        <v>14</v>
+      </c>
+      <c r="AY17" s="9">
+        <v>9</v>
+      </c>
+      <c r="AZ17" s="9">
+        <v>4</v>
+      </c>
+      <c r="BA17" s="9">
+        <v>2</v>
+      </c>
+      <c r="BB17" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC17" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD17" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE17" s="9">
+        <v>6</v>
+      </c>
+      <c r="BF17" s="9">
+        <v>8</v>
+      </c>
+      <c r="BG17" s="9">
+        <v>7</v>
+      </c>
+      <c r="BH17" s="10">
+        <v>10</v>
+      </c>
+      <c r="BI17" s="10">
+        <v>6</v>
+      </c>
+      <c r="BJ17" s="10">
+        <v>9</v>
+      </c>
+      <c r="BK17" s="10">
+        <v>4</v>
+      </c>
+      <c r="BL17" s="10">
+        <v>9</v>
+      </c>
+      <c r="BM17" s="9">
+        <v>10</v>
+      </c>
+      <c r="BN17" s="9">
+        <v>6</v>
+      </c>
+      <c r="BO17" s="10">
+        <v>7</v>
+      </c>
+      <c r="BP17" s="48">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68">
+      <c r="A18" s="26">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="12">
+        <v>17</v>
+      </c>
+      <c r="D18" s="12">
+        <v>11</v>
+      </c>
+      <c r="E18" s="9">
+        <v>23</v>
+      </c>
+      <c r="F18" s="9">
+        <v>16</v>
+      </c>
+      <c r="G18" s="12">
+        <v>22</v>
+      </c>
+      <c r="H18" s="12">
+        <v>27</v>
+      </c>
+      <c r="I18" s="12">
+        <v>28</v>
+      </c>
+      <c r="J18" s="12">
+        <v>34</v>
+      </c>
+      <c r="K18" s="12">
+        <v>29</v>
+      </c>
+      <c r="L18" s="12">
+        <v>35</v>
+      </c>
+      <c r="M18" s="12">
+        <v>24</v>
+      </c>
+      <c r="N18" s="12">
+        <v>28</v>
+      </c>
+      <c r="O18" s="12">
+        <v>25</v>
+      </c>
+      <c r="P18" s="12">
+        <v>23</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>15</v>
+      </c>
+      <c r="R18" s="12">
+        <v>17</v>
+      </c>
+      <c r="S18" s="12">
+        <v>13</v>
+      </c>
+      <c r="T18" s="12">
+        <v>27</v>
+      </c>
+      <c r="U18" s="12">
+        <v>18</v>
+      </c>
+      <c r="V18" s="12">
+        <v>30</v>
+      </c>
+      <c r="W18" s="15">
+        <v>13</v>
+      </c>
+      <c r="X18" s="12">
+        <v>14</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>23</v>
+      </c>
+      <c r="Z18" s="12">
+        <v>26</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>20</v>
+      </c>
+      <c r="AB18" s="12">
+        <v>15</v>
+      </c>
+      <c r="AC18" s="9">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>17</v>
+      </c>
+      <c r="AE18" s="9">
+        <v>18</v>
+      </c>
+      <c r="AF18" s="9">
+        <v>21</v>
+      </c>
+      <c r="AG18" s="9">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI18" s="16">
+        <v>17</v>
+      </c>
+      <c r="AJ18" s="16">
+        <v>15</v>
+      </c>
+      <c r="AK18" s="16">
+        <v>22</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>29</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>12</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>17</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>20</v>
+      </c>
+      <c r="AP18" s="10">
+        <v>28</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>18</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>14</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>15</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>15</v>
+      </c>
+      <c r="AV18" s="9">
+        <v>23</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>16</v>
+      </c>
+      <c r="AX18" s="25">
+        <v>14</v>
+      </c>
+      <c r="AY18" s="9">
+        <v>13</v>
+      </c>
+      <c r="AZ18" s="9">
+        <v>17</v>
+      </c>
+      <c r="BA18" s="9">
+        <v>16</v>
+      </c>
+      <c r="BB18" s="9">
+        <v>18</v>
+      </c>
+      <c r="BC18" s="9">
+        <v>24</v>
+      </c>
+      <c r="BD18" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE18" s="9">
+        <v>28</v>
+      </c>
+      <c r="BF18" s="9">
+        <v>19</v>
+      </c>
+      <c r="BG18" s="9">
+        <v>20</v>
+      </c>
+      <c r="BH18" s="10">
+        <v>16</v>
+      </c>
+      <c r="BI18" s="10">
+        <v>13</v>
+      </c>
+      <c r="BJ18" s="10">
+        <v>16</v>
+      </c>
+      <c r="BK18" s="10">
+        <v>15</v>
+      </c>
+      <c r="BL18" s="10">
+        <v>14</v>
+      </c>
+      <c r="BM18" s="9">
+        <v>30</v>
+      </c>
+      <c r="BN18" s="9">
+        <v>14</v>
+      </c>
+      <c r="BO18" s="10">
+        <v>11</v>
+      </c>
+      <c r="BP18" s="48">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" s="26">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="12">
+        <v>26</v>
+      </c>
+      <c r="D19" s="12">
+        <v>20</v>
+      </c>
+      <c r="E19" s="9">
+        <v>36</v>
+      </c>
+      <c r="F19" s="9">
+        <v>34</v>
+      </c>
+      <c r="G19" s="12">
+        <v>37</v>
+      </c>
+      <c r="H19" s="12">
+        <v>35</v>
+      </c>
+      <c r="I19" s="12">
+        <v>34</v>
+      </c>
+      <c r="J19" s="12">
+        <v>78</v>
+      </c>
+      <c r="K19" s="12">
+        <v>48</v>
+      </c>
+      <c r="L19" s="12">
+        <v>30</v>
+      </c>
+      <c r="M19" s="12">
+        <v>26</v>
+      </c>
+      <c r="N19" s="12">
+        <v>42</v>
+      </c>
+      <c r="O19" s="12">
+        <v>17</v>
+      </c>
+      <c r="P19" s="12">
+        <v>40</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>19</v>
+      </c>
+      <c r="R19" s="12">
+        <v>25</v>
+      </c>
+      <c r="S19" s="12">
+        <v>21</v>
+      </c>
+      <c r="T19" s="12">
+        <v>23</v>
+      </c>
+      <c r="U19" s="12">
+        <v>20</v>
+      </c>
+      <c r="V19" s="12">
+        <v>27</v>
+      </c>
+      <c r="W19" s="15">
+        <v>25</v>
+      </c>
+      <c r="X19" s="12">
+        <v>22</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>26</v>
+      </c>
+      <c r="Z19" s="12">
+        <v>28</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>46</v>
+      </c>
+      <c r="AB19" s="12">
+        <v>25</v>
+      </c>
+      <c r="AC19" s="9">
+        <v>31</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>31</v>
+      </c>
+      <c r="AE19" s="9">
+        <v>36</v>
+      </c>
+      <c r="AF19" s="9">
+        <v>22</v>
+      </c>
+      <c r="AG19" s="9">
+        <v>26</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="16">
+        <v>19</v>
+      </c>
+      <c r="AJ19" s="16">
+        <v>31</v>
+      </c>
+      <c r="AK19" s="16">
+        <v>24</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>32</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>37</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>27</v>
+      </c>
+      <c r="AO19" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP19" s="10">
+        <v>33</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>27</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>20</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>33</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>20</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>33</v>
+      </c>
+      <c r="AV19" s="9">
+        <v>39</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>27</v>
+      </c>
+      <c r="AX19" s="25">
+        <v>38</v>
+      </c>
+      <c r="AY19" s="9">
+        <v>21</v>
+      </c>
+      <c r="AZ19" s="9">
+        <v>26</v>
+      </c>
+      <c r="BA19" s="9">
+        <v>28</v>
+      </c>
+      <c r="BB19" s="9">
+        <v>25</v>
+      </c>
+      <c r="BC19" s="9">
+        <v>22</v>
+      </c>
+      <c r="BD19" s="9">
+        <v>29</v>
+      </c>
+      <c r="BE19" s="9">
+        <v>30</v>
+      </c>
+      <c r="BF19" s="9">
+        <v>24</v>
+      </c>
+      <c r="BG19" s="9">
+        <v>25</v>
+      </c>
+      <c r="BH19" s="10">
+        <v>28</v>
+      </c>
+      <c r="BI19" s="10">
+        <v>26</v>
+      </c>
+      <c r="BJ19" s="10">
+        <v>22</v>
+      </c>
+      <c r="BK19" s="10">
+        <v>17</v>
+      </c>
+      <c r="BL19" s="10">
+        <v>19</v>
+      </c>
+      <c r="BM19" s="9">
+        <v>21</v>
+      </c>
+      <c r="BN19" s="9">
+        <v>21</v>
+      </c>
+      <c r="BO19" s="10">
+        <v>19</v>
+      </c>
+      <c r="BP19" s="48">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68">
+      <c r="A20" s="26">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="12">
+        <v>20</v>
+      </c>
+      <c r="D20" s="12">
+        <v>10</v>
+      </c>
+      <c r="E20" s="9">
+        <v>25</v>
+      </c>
+      <c r="F20" s="9">
+        <v>24</v>
+      </c>
+      <c r="G20" s="12">
+        <v>35</v>
+      </c>
+      <c r="H20" s="12">
+        <v>23</v>
+      </c>
+      <c r="I20" s="12">
+        <v>37</v>
+      </c>
+      <c r="J20" s="12">
+        <v>63</v>
+      </c>
+      <c r="K20" s="12">
+        <v>39</v>
+      </c>
+      <c r="L20" s="12">
+        <v>34</v>
+      </c>
+      <c r="M20" s="12">
+        <v>28</v>
+      </c>
+      <c r="N20" s="12">
+        <v>26</v>
+      </c>
+      <c r="O20" s="12">
+        <v>23</v>
+      </c>
+      <c r="P20" s="12">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>24</v>
+      </c>
+      <c r="R20" s="12">
+        <v>19</v>
+      </c>
+      <c r="S20" s="12">
+        <v>17</v>
+      </c>
+      <c r="T20" s="12">
+        <v>22</v>
+      </c>
+      <c r="U20" s="12">
+        <v>20</v>
+      </c>
+      <c r="V20" s="12">
+        <v>24</v>
+      </c>
+      <c r="W20" s="15">
+        <v>17</v>
+      </c>
+      <c r="X20" s="12">
+        <v>18</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>25</v>
+      </c>
+      <c r="Z20" s="12">
+        <v>18</v>
+      </c>
+      <c r="AA20" s="12">
+        <v>27</v>
+      </c>
+      <c r="AB20" s="12">
+        <v>26</v>
+      </c>
+      <c r="AC20" s="9">
+        <v>27</v>
+      </c>
+      <c r="AD20" s="14">
+        <v>21</v>
+      </c>
+      <c r="AE20" s="9">
+        <v>34</v>
+      </c>
+      <c r="AF20" s="9">
+        <v>28</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>14</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>24</v>
+      </c>
+      <c r="AI20" s="16">
+        <v>16</v>
+      </c>
+      <c r="AJ20" s="16">
+        <v>23</v>
+      </c>
+      <c r="AK20" s="16">
+        <v>28</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>27</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>23</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>22</v>
+      </c>
+      <c r="AO20" s="10">
+        <v>16</v>
+      </c>
+      <c r="AP20" s="10">
+        <v>23</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>23</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>21</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>24</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>20</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>28</v>
+      </c>
+      <c r="AV20" s="9">
+        <v>17</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>19</v>
+      </c>
+      <c r="AX20" s="25">
+        <v>27</v>
+      </c>
+      <c r="AY20" s="9">
+        <v>23</v>
+      </c>
+      <c r="AZ20" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA20" s="9">
+        <v>22</v>
+      </c>
+      <c r="BB20" s="9">
+        <v>17</v>
+      </c>
+      <c r="BC20" s="9">
+        <v>28</v>
+      </c>
+      <c r="BD20" s="9">
+        <v>17</v>
+      </c>
+      <c r="BE20" s="9">
+        <v>23</v>
+      </c>
+      <c r="BF20" s="9">
+        <v>27</v>
+      </c>
+      <c r="BG20" s="9">
+        <v>24</v>
+      </c>
+      <c r="BH20" s="10">
+        <v>26</v>
+      </c>
+      <c r="BI20" s="10">
+        <v>18</v>
+      </c>
+      <c r="BJ20" s="10">
+        <v>23</v>
+      </c>
+      <c r="BK20" s="10">
+        <v>18</v>
+      </c>
+      <c r="BL20" s="10">
+        <v>23</v>
+      </c>
+      <c r="BM20" s="9">
+        <v>28</v>
+      </c>
+      <c r="BN20" s="9">
+        <v>20</v>
+      </c>
+      <c r="BO20" s="10">
+        <v>20</v>
+      </c>
+      <c r="BP20" s="48">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" s="26">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="12">
+        <v>5</v>
+      </c>
+      <c r="D21" s="12">
+        <v>6</v>
+      </c>
+      <c r="E21" s="9">
+        <v>10</v>
+      </c>
+      <c r="F21" s="9">
+        <v>5</v>
+      </c>
+      <c r="G21" s="12">
+        <v>9</v>
+      </c>
+      <c r="H21" s="12">
+        <v>7</v>
+      </c>
+      <c r="I21" s="12">
+        <v>8</v>
+      </c>
+      <c r="J21" s="12">
+        <v>13</v>
+      </c>
+      <c r="K21" s="12">
+        <v>8</v>
+      </c>
+      <c r="L21" s="12">
+        <v>5</v>
+      </c>
+      <c r="M21" s="12">
+        <v>7</v>
+      </c>
+      <c r="N21" s="12">
+        <v>7</v>
+      </c>
+      <c r="O21" s="12">
+        <v>6</v>
+      </c>
+      <c r="P21" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>9</v>
+      </c>
+      <c r="R21" s="12">
+        <v>5</v>
+      </c>
+      <c r="S21" s="12">
+        <v>8</v>
+      </c>
+      <c r="T21" s="12">
+        <v>12</v>
+      </c>
+      <c r="U21" s="12">
+        <v>5</v>
+      </c>
+      <c r="V21" s="12">
+        <v>9</v>
+      </c>
+      <c r="W21" s="15">
+        <v>6</v>
+      </c>
+      <c r="X21" s="12">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>6</v>
+      </c>
+      <c r="Z21" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>10</v>
+      </c>
+      <c r="AB21" s="12">
+        <v>6</v>
+      </c>
+      <c r="AC21" s="9">
+        <v>4</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>4</v>
+      </c>
+      <c r="AE21" s="9">
+        <v>11</v>
+      </c>
+      <c r="AF21" s="9">
+        <v>12</v>
+      </c>
+      <c r="AG21" s="9">
+        <v>8</v>
+      </c>
+      <c r="AH21" s="9">
+        <v>6</v>
+      </c>
+      <c r="AI21" s="16">
+        <v>9</v>
+      </c>
+      <c r="AJ21" s="16">
+        <v>7</v>
+      </c>
+      <c r="AK21" s="16">
+        <v>12</v>
+      </c>
+      <c r="AL21" s="10">
+        <v>7</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>11</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>2</v>
+      </c>
+      <c r="AO21" s="10">
+        <v>6</v>
+      </c>
+      <c r="AP21" s="10">
+        <v>6</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>15</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>9</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>8</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>4</v>
+      </c>
+      <c r="AV21" s="9">
+        <v>5</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>4</v>
+      </c>
+      <c r="AX21" s="25">
+        <v>11</v>
+      </c>
+      <c r="AY21" s="9">
+        <v>5</v>
+      </c>
+      <c r="AZ21" s="9">
+        <v>7</v>
+      </c>
+      <c r="BA21" s="9">
+        <v>3</v>
+      </c>
+      <c r="BB21" s="9">
+        <v>5</v>
+      </c>
+      <c r="BC21" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD21" s="9">
+        <v>7</v>
+      </c>
+      <c r="BE21" s="9">
+        <v>8</v>
+      </c>
+      <c r="BF21" s="9">
+        <v>8</v>
+      </c>
+      <c r="BG21" s="9">
+        <v>9</v>
+      </c>
+      <c r="BH21" s="10">
+        <v>8</v>
+      </c>
+      <c r="BI21" s="10">
+        <v>6</v>
+      </c>
+      <c r="BJ21" s="10">
+        <v>3</v>
+      </c>
+      <c r="BK21" s="10">
+        <v>6</v>
+      </c>
+      <c r="BL21" s="10">
+        <v>7</v>
+      </c>
+      <c r="BM21" s="9">
+        <v>7</v>
+      </c>
+      <c r="BN21" s="9">
+        <v>3</v>
+      </c>
+      <c r="BO21" s="10">
+        <v>9</v>
+      </c>
+      <c r="BP21" s="48">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68" ht="15" customHeight="1">
+      <c r="B22" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="54"/>
+      <c r="Q22" s="54"/>
+      <c r="R22" s="54"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="54"/>
+      <c r="U22" s="54"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="54"/>
+      <c r="Y22" s="54"/>
+      <c r="Z22" s="54"/>
+      <c r="AA22" s="54"/>
+      <c r="AB22" s="54"/>
+      <c r="AC22" s="54"/>
+      <c r="AD22" s="54"/>
+      <c r="AE22" s="54"/>
+      <c r="AF22" s="54"/>
+      <c r="AG22" s="54"/>
+      <c r="AH22" s="54"/>
+      <c r="AI22" s="54"/>
+      <c r="AJ22" s="54"/>
+      <c r="AK22" s="54"/>
+      <c r="AL22" s="54"/>
+      <c r="AM22" s="54"/>
+      <c r="AN22" s="54"/>
+      <c r="AO22" s="54"/>
+      <c r="AP22" s="54"/>
+      <c r="AQ22" s="54"/>
+      <c r="AR22" s="54"/>
+      <c r="AS22" s="54"/>
+      <c r="AT22" s="54"/>
+      <c r="AU22" s="54"/>
+      <c r="AV22" s="54"/>
+      <c r="AW22" s="54"/>
+      <c r="AX22" s="54"/>
+      <c r="AY22" s="54"/>
+      <c r="AZ22" s="54"/>
+      <c r="BA22" s="54"/>
+      <c r="BB22" s="54"/>
+      <c r="BC22" s="54"/>
+      <c r="BD22" s="54"/>
+      <c r="BE22" s="54"/>
+      <c r="BF22" s="54"/>
+      <c r="BG22" s="54"/>
+      <c r="BH22" s="54"/>
+      <c r="BI22" s="54"/>
+      <c r="BJ22" s="54"/>
+      <c r="BK22" s="54"/>
+      <c r="BL22" s="54"/>
+      <c r="BM22" s="54"/>
+      <c r="BN22" s="54"/>
+      <c r="BO22" s="54"/>
+      <c r="BP22" s="54"/>
+    </row>
+    <row r="23" spans="1:68">
+      <c r="A23" s="26">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="12">
+        <v>323</v>
+      </c>
+      <c r="D23" s="12">
+        <v>296</v>
+      </c>
+      <c r="E23" s="9">
+        <v>399</v>
+      </c>
+      <c r="F23" s="9">
+        <v>415</v>
+      </c>
+      <c r="G23" s="12">
+        <v>464</v>
+      </c>
+      <c r="H23" s="12">
+        <v>390</v>
+      </c>
+      <c r="I23" s="12">
+        <v>472</v>
+      </c>
+      <c r="J23" s="12">
+        <v>833</v>
+      </c>
+      <c r="K23" s="12">
+        <v>796</v>
+      </c>
+      <c r="L23" s="12">
+        <v>496</v>
+      </c>
+      <c r="M23" s="12">
+        <v>444</v>
+      </c>
+      <c r="N23" s="12">
+        <v>336</v>
+      </c>
+      <c r="O23" s="12">
+        <v>382</v>
+      </c>
+      <c r="P23" s="12">
+        <v>420</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>299</v>
+      </c>
+      <c r="R23" s="12">
+        <v>296</v>
+      </c>
+      <c r="S23" s="12">
+        <v>305</v>
+      </c>
+      <c r="T23" s="12">
+        <v>302</v>
+      </c>
+      <c r="U23" s="12">
+        <v>328</v>
+      </c>
+      <c r="V23" s="12">
+        <v>360</v>
+      </c>
+      <c r="W23" s="15">
+        <v>294</v>
+      </c>
+      <c r="X23" s="12">
+        <v>317</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>352</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>379</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>346</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>309</v>
+      </c>
+      <c r="AC23" s="9">
+        <v>354</v>
+      </c>
+      <c r="AD23" s="14">
+        <v>310</v>
+      </c>
+      <c r="AE23" s="16">
+        <v>380</v>
+      </c>
+      <c r="AF23" s="9">
+        <v>335</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>356</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>346</v>
+      </c>
+      <c r="AI23" s="16">
+        <v>325</v>
+      </c>
+      <c r="AJ23" s="16">
+        <v>357</v>
+      </c>
+      <c r="AK23" s="16">
+        <v>303</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>403</v>
+      </c>
+      <c r="AM23" s="10">
+        <v>357</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>321</v>
+      </c>
+      <c r="AO23" s="10">
+        <v>273</v>
+      </c>
+      <c r="AP23" s="10">
+        <v>328</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>365</v>
+      </c>
+      <c r="AR23" s="9">
+        <v>330</v>
+      </c>
+      <c r="AS23" s="9">
+        <v>365</v>
+      </c>
+      <c r="AT23" s="9">
+        <v>356</v>
+      </c>
+      <c r="AU23" s="9">
+        <v>328</v>
+      </c>
+      <c r="AV23" s="9">
+        <v>400</v>
+      </c>
+      <c r="AW23" s="9">
+        <v>347</v>
+      </c>
+      <c r="AX23" s="25">
+        <v>411</v>
+      </c>
+      <c r="AY23" s="9">
+        <v>337</v>
+      </c>
+      <c r="AZ23" s="9">
+        <v>297</v>
+      </c>
+      <c r="BA23" s="9">
+        <v>326</v>
+      </c>
+      <c r="BB23" s="9">
+        <v>345</v>
+      </c>
+      <c r="BC23" s="9">
+        <v>338</v>
+      </c>
+      <c r="BD23" s="9">
+        <v>324</v>
+      </c>
+      <c r="BE23" s="9">
+        <v>365</v>
+      </c>
+      <c r="BF23" s="9">
+        <v>345</v>
+      </c>
+      <c r="BG23" s="9">
+        <v>356</v>
+      </c>
+      <c r="BH23" s="10">
+        <v>385</v>
+      </c>
+      <c r="BI23" s="10">
+        <v>386</v>
+      </c>
+      <c r="BJ23" s="10">
+        <v>375</v>
+      </c>
+      <c r="BK23" s="10">
+        <v>286</v>
+      </c>
+      <c r="BL23" s="10">
+        <v>328</v>
+      </c>
+      <c r="BM23" s="9">
+        <v>346</v>
+      </c>
+      <c r="BN23" s="9">
+        <v>325</v>
+      </c>
+      <c r="BO23" s="10">
+        <v>300</v>
+      </c>
+      <c r="BP23" s="48">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" s="26">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="12">
+        <v>250</v>
+      </c>
+      <c r="D24" s="12">
+        <v>242</v>
+      </c>
+      <c r="E24" s="9">
+        <v>314</v>
+      </c>
+      <c r="F24" s="9">
+        <v>327</v>
+      </c>
+      <c r="G24" s="12">
+        <v>366</v>
+      </c>
+      <c r="H24" s="12">
+        <v>311</v>
+      </c>
+      <c r="I24" s="12">
+        <v>374</v>
+      </c>
+      <c r="J24" s="12">
+        <v>643</v>
+      </c>
+      <c r="K24" s="12">
+        <v>663</v>
+      </c>
+      <c r="L24" s="12">
+        <v>403</v>
+      </c>
+      <c r="M24" s="12">
+        <v>363</v>
+      </c>
+      <c r="N24" s="12">
+        <v>246</v>
+      </c>
+      <c r="O24" s="12">
+        <v>307</v>
+      </c>
+      <c r="P24" s="12">
+        <v>325</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>236</v>
+      </c>
+      <c r="R24" s="12">
+        <v>235</v>
+      </c>
+      <c r="S24" s="12">
+        <v>246</v>
+      </c>
+      <c r="T24" s="12">
+        <v>232</v>
+      </c>
+      <c r="U24" s="12">
+        <v>272</v>
+      </c>
+      <c r="V24" s="12">
+        <v>275</v>
+      </c>
+      <c r="W24" s="15">
+        <v>227</v>
+      </c>
+      <c r="X24" s="12">
+        <v>251</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>272</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>304</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>270</v>
+      </c>
+      <c r="AB24" s="9">
+        <v>243</v>
+      </c>
+      <c r="AC24" s="9">
+        <v>268</v>
+      </c>
+      <c r="AD24" s="14">
+        <v>246</v>
+      </c>
+      <c r="AE24" s="9">
+        <v>298</v>
+      </c>
+      <c r="AF24" s="9">
+        <v>267</v>
+      </c>
+      <c r="AG24" s="9">
+        <v>282</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>270</v>
+      </c>
+      <c r="AI24" s="16">
+        <v>275</v>
+      </c>
+      <c r="AJ24" s="16">
+        <v>283</v>
+      </c>
+      <c r="AK24" s="16">
+        <v>240</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>310</v>
+      </c>
+      <c r="AM24" s="10">
+        <v>279</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>255</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>223</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>258</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>296</v>
+      </c>
+      <c r="AR24" s="9">
+        <v>265</v>
+      </c>
+      <c r="AS24" s="9">
+        <v>286</v>
+      </c>
+      <c r="AT24" s="9">
+        <v>285</v>
+      </c>
+      <c r="AU24" s="9">
+        <v>260</v>
+      </c>
+      <c r="AV24" s="9">
+        <v>324</v>
+      </c>
+      <c r="AW24" s="9">
+        <v>272</v>
+      </c>
+      <c r="AX24" s="25">
+        <v>320</v>
+      </c>
+      <c r="AY24" s="9">
+        <v>259</v>
+      </c>
+      <c r="AZ24" s="9">
+        <v>237</v>
+      </c>
+      <c r="BA24" s="9">
+        <v>264</v>
+      </c>
+      <c r="BB24" s="9">
+        <v>280</v>
+      </c>
+      <c r="BC24" s="9">
+        <v>272</v>
+      </c>
+      <c r="BD24" s="9">
+        <v>258</v>
+      </c>
+      <c r="BE24" s="9">
+        <v>289</v>
+      </c>
+      <c r="BF24" s="9">
+        <v>289</v>
+      </c>
+      <c r="BG24" s="9">
+        <v>293</v>
+      </c>
+      <c r="BH24" s="10">
+        <v>304</v>
+      </c>
+      <c r="BI24" s="10">
+        <v>318</v>
+      </c>
+      <c r="BJ24" s="10">
+        <v>295</v>
+      </c>
+      <c r="BK24" s="10">
+        <v>233</v>
+      </c>
+      <c r="BL24" s="10">
+        <v>266</v>
+      </c>
+      <c r="BM24" s="9">
+        <v>282</v>
+      </c>
+      <c r="BN24" s="9">
+        <v>262</v>
+      </c>
+      <c r="BO24" s="10">
+        <v>238</v>
+      </c>
+      <c r="BP24" s="48">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" s="26">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="12">
+        <v>22</v>
+      </c>
+      <c r="D25" s="12">
+        <v>10</v>
+      </c>
+      <c r="E25" s="9">
+        <v>16</v>
+      </c>
+      <c r="F25" s="9">
+        <v>13</v>
+      </c>
+      <c r="G25" s="12">
+        <v>22</v>
+      </c>
+      <c r="H25" s="12">
+        <v>14</v>
+      </c>
+      <c r="I25" s="12">
+        <v>17</v>
+      </c>
+      <c r="J25" s="12">
+        <v>32</v>
+      </c>
+      <c r="K25" s="12">
+        <v>24</v>
+      </c>
+      <c r="L25" s="12">
+        <v>23</v>
+      </c>
+      <c r="M25" s="12">
+        <v>18</v>
+      </c>
+      <c r="N25" s="12">
+        <v>13</v>
+      </c>
+      <c r="O25" s="12">
+        <v>14</v>
+      </c>
+      <c r="P25" s="12">
+        <v>24</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>12</v>
+      </c>
+      <c r="R25" s="12">
+        <v>12</v>
+      </c>
+      <c r="S25" s="12">
+        <v>12</v>
+      </c>
+      <c r="T25" s="12">
+        <v>13</v>
+      </c>
+      <c r="U25" s="12">
+        <v>9</v>
+      </c>
+      <c r="V25" s="12">
+        <v>20</v>
+      </c>
+      <c r="W25" s="15">
+        <v>20</v>
+      </c>
+      <c r="X25" s="12">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>14</v>
+      </c>
+      <c r="Z25" s="12">
+        <v>15</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="9">
+        <v>11</v>
+      </c>
+      <c r="AC25" s="9">
+        <v>21</v>
+      </c>
+      <c r="AD25" s="14">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF25" s="9">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="9">
+        <v>15</v>
+      </c>
+      <c r="AH25" s="9">
+        <v>21</v>
+      </c>
+      <c r="AI25" s="16">
+        <v>7</v>
+      </c>
+      <c r="AJ25" s="16">
+        <v>9</v>
+      </c>
+      <c r="AK25" s="16">
+        <v>8</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>18</v>
+      </c>
+      <c r="AM25" s="10">
+        <v>12</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>10</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>12</v>
+      </c>
+      <c r="AP25" s="10">
+        <v>11</v>
+      </c>
+      <c r="AQ25" s="9">
+        <v>9</v>
+      </c>
+      <c r="AR25" s="9">
+        <v>7</v>
+      </c>
+      <c r="AS25" s="9">
+        <v>16</v>
+      </c>
+      <c r="AT25" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU25" s="9">
+        <v>10</v>
+      </c>
+      <c r="AV25" s="9">
+        <v>12</v>
+      </c>
+      <c r="AW25" s="9">
+        <v>23</v>
+      </c>
+      <c r="AX25" s="25">
+        <v>19</v>
+      </c>
+      <c r="AY25" s="9">
+        <v>18</v>
+      </c>
+      <c r="AZ25" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA25" s="9">
+        <v>10</v>
+      </c>
+      <c r="BB25" s="9">
+        <v>12</v>
+      </c>
+      <c r="BC25" s="9">
+        <v>11</v>
+      </c>
+      <c r="BD25" s="9">
+        <v>13</v>
+      </c>
+      <c r="BE25" s="9">
+        <v>12</v>
+      </c>
+      <c r="BF25" s="9">
+        <v>8</v>
+      </c>
+      <c r="BG25" s="9">
+        <v>8</v>
+      </c>
+      <c r="BH25" s="10">
+        <v>13</v>
+      </c>
+      <c r="BI25" s="10">
+        <v>14</v>
+      </c>
+      <c r="BJ25" s="10">
+        <v>20</v>
+      </c>
+      <c r="BK25" s="10">
+        <v>12</v>
+      </c>
+      <c r="BL25" s="10">
+        <v>12</v>
+      </c>
+      <c r="BM25" s="9">
+        <v>8</v>
+      </c>
+      <c r="BN25" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO25" s="10">
+        <v>15</v>
+      </c>
+      <c r="BP25" s="48">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" s="26">
+        <v>154800000</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="12">
+        <v>19</v>
+      </c>
+      <c r="D26" s="12">
+        <v>22</v>
+      </c>
+      <c r="E26" s="9">
+        <v>28</v>
+      </c>
+      <c r="F26" s="9">
+        <v>32</v>
+      </c>
+      <c r="G26" s="12">
+        <v>29</v>
+      </c>
+      <c r="H26" s="12">
+        <v>19</v>
+      </c>
+      <c r="I26" s="12">
+        <v>30</v>
+      </c>
+      <c r="J26" s="12">
+        <v>48</v>
+      </c>
+      <c r="K26" s="12">
+        <v>43</v>
+      </c>
+      <c r="L26" s="12">
+        <v>24</v>
+      </c>
+      <c r="M26" s="12">
+        <v>26</v>
+      </c>
+      <c r="N26" s="12">
+        <v>32</v>
+      </c>
+      <c r="O26" s="12">
+        <v>27</v>
+      </c>
+      <c r="P26" s="12">
+        <v>30</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>22</v>
+      </c>
+      <c r="R26" s="12">
+        <v>15</v>
+      </c>
+      <c r="S26" s="12">
+        <v>26</v>
+      </c>
+      <c r="T26" s="12">
+        <v>24</v>
+      </c>
+      <c r="U26" s="12">
+        <v>17</v>
+      </c>
+      <c r="V26" s="12">
+        <v>34</v>
+      </c>
+      <c r="W26" s="15">
+        <v>21</v>
+      </c>
+      <c r="X26" s="12">
+        <v>22</v>
+      </c>
+      <c r="Y26" s="12">
+        <v>26</v>
+      </c>
+      <c r="Z26" s="12">
+        <v>29</v>
+      </c>
+      <c r="AA26" s="12">
+        <v>20</v>
+      </c>
+      <c r="AB26" s="9">
+        <v>20</v>
+      </c>
+      <c r="AC26" s="9">
+        <v>29</v>
+      </c>
+      <c r="AD26" s="14">
+        <v>19</v>
+      </c>
+      <c r="AE26" s="9">
+        <v>17</v>
+      </c>
+      <c r="AF26" s="9">
+        <v>20</v>
+      </c>
+      <c r="AG26" s="9">
+        <v>29</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>28</v>
+      </c>
+      <c r="AI26" s="16">
+        <v>20</v>
+      </c>
+      <c r="AJ26" s="16">
+        <v>28</v>
+      </c>
+      <c r="AK26" s="16">
+        <v>20</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>36</v>
+      </c>
+      <c r="AM26" s="10">
+        <v>30</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>17</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="10">
+        <v>25</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>24</v>
+      </c>
+      <c r="AR26" s="9">
+        <v>24</v>
+      </c>
+      <c r="AS26" s="9">
+        <v>23</v>
+      </c>
+      <c r="AT26" s="9">
+        <v>29</v>
+      </c>
+      <c r="AU26" s="9">
+        <v>25</v>
+      </c>
+      <c r="AV26" s="9">
+        <v>28</v>
+      </c>
+      <c r="AW26" s="9">
+        <v>22</v>
+      </c>
+      <c r="AX26" s="25">
+        <v>30</v>
+      </c>
+      <c r="AY26" s="9">
+        <v>29</v>
+      </c>
+      <c r="AZ26" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA26" s="9">
+        <v>21</v>
+      </c>
+      <c r="BB26" s="9">
+        <v>26</v>
+      </c>
+      <c r="BC26" s="9">
+        <v>20</v>
+      </c>
+      <c r="BD26" s="9">
+        <v>20</v>
+      </c>
+      <c r="BE26" s="9">
+        <v>23</v>
+      </c>
+      <c r="BF26" s="9">
+        <v>15</v>
+      </c>
+      <c r="BG26" s="9">
+        <v>20</v>
+      </c>
+      <c r="BH26" s="10">
+        <v>30</v>
+      </c>
+      <c r="BI26" s="10">
+        <v>21</v>
+      </c>
+      <c r="BJ26" s="10">
+        <v>23</v>
+      </c>
+      <c r="BK26" s="10">
+        <v>14</v>
+      </c>
+      <c r="BL26" s="10">
+        <v>19</v>
+      </c>
+      <c r="BM26" s="9">
+        <v>21</v>
+      </c>
+      <c r="BN26" s="9">
+        <v>24</v>
+      </c>
+      <c r="BO26" s="10">
+        <v>22</v>
+      </c>
+      <c r="BP26" s="48">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68">
+      <c r="A27" s="26">
+        <v>155600000</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="12">
+        <v>1</v>
+      </c>
+      <c r="D27" s="12"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="12">
+        <v>2</v>
+      </c>
+      <c r="H27" s="12">
+        <v>4</v>
+      </c>
+      <c r="I27" s="12">
+        <v>4</v>
+      </c>
+      <c r="J27" s="12">
+        <v>5</v>
+      </c>
+      <c r="K27" s="12">
+        <v>6</v>
+      </c>
+      <c r="L27" s="12">
+        <v>2</v>
+      </c>
+      <c r="M27" s="12">
+        <v>5</v>
+      </c>
+      <c r="N27" s="12">
+        <v>3</v>
+      </c>
+      <c r="O27" s="12">
+        <v>3</v>
+      </c>
+      <c r="P27" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="12">
         <v>0</v>
       </c>
-      <c r="G7" s="4" t="s">
+      <c r="R27" s="12">
+        <v>2</v>
+      </c>
+      <c r="S27" s="12">
+        <v>2</v>
+      </c>
+      <c r="T27" s="12">
+        <v>4</v>
+      </c>
+      <c r="U27" s="12">
+        <v>3</v>
+      </c>
+      <c r="V27" s="12">
         <v>1</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="W27" s="15">
+        <v>1</v>
+      </c>
+      <c r="X27" s="12">
         <v>2</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="Y27" s="12">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="12">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="9">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="9">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="9">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="9">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="9">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="9">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="16">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="16">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="16">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="10">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="10">
+        <v>2</v>
+      </c>
+      <c r="AQ27" s="9">
+        <v>2</v>
+      </c>
+      <c r="AR27" s="9">
         <v>3</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="AS27" s="9">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="9">
+        <v>3</v>
+      </c>
+      <c r="AU27" s="9">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="9">
+        <v>2</v>
+      </c>
+      <c r="AW27" s="9">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="25">
+        <v>1</v>
+      </c>
+      <c r="AY27" s="9">
+        <v>1</v>
+      </c>
+      <c r="AZ27" s="9">
+        <v>3</v>
+      </c>
+      <c r="BA27" s="9">
+        <v>1</v>
+      </c>
+      <c r="BB27" s="9">
+        <v>1</v>
+      </c>
+      <c r="BC27" s="9">
+        <v>3</v>
+      </c>
+      <c r="BD27" s="9">
+        <v>1</v>
+      </c>
+      <c r="BE27" s="9">
         <v>4</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="BF27" s="9">
+        <v>4</v>
+      </c>
+      <c r="BG27" s="9">
+        <v>1</v>
+      </c>
+      <c r="BH27" s="10">
+        <v>1</v>
+      </c>
+      <c r="BI27" s="10">
+        <v>1</v>
+      </c>
+      <c r="BJ27" s="10">
+        <v>4</v>
+      </c>
+      <c r="BK27" s="10">
+        <v>1</v>
+      </c>
+      <c r="BL27" s="21">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="9">
+        <v>4</v>
+      </c>
+      <c r="BN27" s="9">
+        <v>3</v>
+      </c>
+      <c r="BO27" s="10">
+        <v>2</v>
+      </c>
+      <c r="BP27" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:68">
+      <c r="A28" s="26">
+        <v>156000000</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="12">
+        <v>15</v>
+      </c>
+      <c r="D28" s="12">
+        <v>12</v>
+      </c>
+      <c r="E28" s="9">
         <v>24</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="F28" s="9">
+        <v>27</v>
+      </c>
+      <c r="G28" s="12">
+        <v>22</v>
+      </c>
+      <c r="H28" s="12">
+        <v>24</v>
+      </c>
+      <c r="I28" s="12">
+        <v>22</v>
+      </c>
+      <c r="J28" s="12">
+        <v>60</v>
+      </c>
+      <c r="K28" s="12">
+        <v>36</v>
+      </c>
+      <c r="L28" s="12">
+        <v>19</v>
+      </c>
+      <c r="M28" s="12">
+        <v>17</v>
+      </c>
+      <c r="N28" s="12">
+        <v>23</v>
+      </c>
+      <c r="O28" s="12">
+        <v>15</v>
+      </c>
+      <c r="P28" s="12">
+        <v>22</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>15</v>
+      </c>
+      <c r="R28" s="12">
+        <v>20</v>
+      </c>
+      <c r="S28" s="12">
+        <v>11</v>
+      </c>
+      <c r="T28" s="12">
+        <v>12</v>
+      </c>
+      <c r="U28" s="12">
+        <v>13</v>
+      </c>
+      <c r="V28" s="12">
+        <v>15</v>
+      </c>
+      <c r="W28" s="15">
+        <v>13</v>
+      </c>
+      <c r="X28" s="12">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="12">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="12">
+        <v>18</v>
+      </c>
+      <c r="AA28" s="12">
+        <v>30</v>
+      </c>
+      <c r="AB28" s="9">
+        <v>14</v>
+      </c>
+      <c r="AC28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AD28" s="14">
+        <v>19</v>
+      </c>
+      <c r="AE28" s="9">
+        <v>23</v>
+      </c>
+      <c r="AF28" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG28" s="9">
+        <v>19</v>
+      </c>
+      <c r="AH28" s="9">
+        <v>10</v>
+      </c>
+      <c r="AI28" s="24">
+        <v>10</v>
+      </c>
+      <c r="AJ28" s="24">
+        <v>23</v>
+      </c>
+      <c r="AK28" s="24">
+        <v>11</v>
+      </c>
+      <c r="AL28" s="21">
+        <v>21</v>
+      </c>
+      <c r="AM28" s="21">
+        <v>20</v>
+      </c>
+      <c r="AN28" s="21">
+        <v>20</v>
+      </c>
+      <c r="AO28" s="21">
+        <v>11</v>
+      </c>
+      <c r="AP28" s="21">
+        <v>19</v>
+      </c>
+      <c r="AQ28" s="9">
+        <v>16</v>
+      </c>
+      <c r="AR28" s="9">
+        <v>14</v>
+      </c>
+      <c r="AS28" s="9">
         <v>25</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="AT28" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU28" s="9">
+        <v>14</v>
+      </c>
+      <c r="AV28" s="9">
         <v>26</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="AW28" s="21">
+        <v>15</v>
+      </c>
+      <c r="AX28" s="25">
+        <v>24</v>
+      </c>
+      <c r="AY28" s="9">
+        <v>15</v>
+      </c>
+      <c r="AZ28" s="9">
+        <v>17</v>
+      </c>
+      <c r="BA28" s="9">
+        <v>16</v>
+      </c>
+      <c r="BB28" s="9">
+        <v>15</v>
+      </c>
+      <c r="BC28" s="9">
+        <v>16</v>
+      </c>
+      <c r="BD28" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE28" s="9">
+        <v>19</v>
+      </c>
+      <c r="BF28" s="9">
+        <v>13</v>
+      </c>
+      <c r="BG28" s="9">
+        <v>19</v>
+      </c>
+      <c r="BH28" s="10">
+        <v>18</v>
+      </c>
+      <c r="BI28" s="10">
+        <v>18</v>
+      </c>
+      <c r="BJ28" s="10">
+        <v>14</v>
+      </c>
+      <c r="BK28" s="10">
+        <v>12</v>
+      </c>
+      <c r="BL28" s="10">
+        <v>13</v>
+      </c>
+      <c r="BM28" s="9">
+        <v>12</v>
+      </c>
+      <c r="BN28" s="9">
+        <v>9</v>
+      </c>
+      <c r="BO28" s="10">
+        <v>11</v>
+      </c>
+      <c r="BP28" s="48">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:68">
+      <c r="A29" s="26">
+        <v>156400000</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="12">
+        <v>16</v>
+      </c>
+      <c r="D29" s="12">
+        <v>10</v>
+      </c>
+      <c r="E29" s="9">
+        <v>17</v>
+      </c>
+      <c r="F29" s="9">
+        <v>16</v>
+      </c>
+      <c r="G29" s="12">
+        <v>23</v>
+      </c>
+      <c r="H29" s="12">
+        <v>18</v>
+      </c>
+      <c r="I29" s="12">
+        <v>25</v>
+      </c>
+      <c r="J29" s="12">
+        <v>45</v>
+      </c>
+      <c r="K29" s="12">
+        <v>24</v>
+      </c>
+      <c r="L29" s="12">
+        <v>25</v>
+      </c>
+      <c r="M29" s="12">
+        <v>15</v>
+      </c>
+      <c r="N29" s="12">
+        <v>19</v>
+      </c>
+      <c r="O29" s="12">
+        <v>16</v>
+      </c>
+      <c r="P29" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>14</v>
+      </c>
+      <c r="R29" s="12">
+        <v>12</v>
+      </c>
+      <c r="S29" s="12">
+        <v>8</v>
+      </c>
+      <c r="T29" s="12">
+        <v>17</v>
+      </c>
+      <c r="U29" s="12">
+        <v>14</v>
+      </c>
+      <c r="V29" s="12">
+        <v>15</v>
+      </c>
+      <c r="W29" s="15">
+        <v>12</v>
+      </c>
+      <c r="X29" s="12">
+        <v>12</v>
+      </c>
+      <c r="Y29" s="12">
+        <v>20</v>
+      </c>
+      <c r="Z29" s="12">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="12">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="9">
+        <v>20</v>
+      </c>
+      <c r="AC29" s="9">
+        <v>17</v>
+      </c>
+      <c r="AD29" s="14">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="9">
+        <v>25</v>
+      </c>
+      <c r="AF29" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG29" s="9">
+        <v>10</v>
+      </c>
+      <c r="AH29" s="9">
+        <v>17</v>
+      </c>
+      <c r="AI29" s="24">
+        <v>12</v>
+      </c>
+      <c r="AJ29" s="24">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="24">
+        <v>23</v>
+      </c>
+      <c r="AL29" s="21">
+        <v>18</v>
+      </c>
+      <c r="AM29" s="21">
+        <v>16</v>
+      </c>
+      <c r="AN29" s="21">
+        <v>18</v>
+      </c>
+      <c r="AO29" s="21">
+        <v>7</v>
+      </c>
+      <c r="AP29" s="21">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="9">
+        <v>18</v>
+      </c>
+      <c r="AR29" s="9">
+        <v>17</v>
+      </c>
+      <c r="AS29" s="9">
+        <v>13</v>
+      </c>
+      <c r="AT29" s="9">
+        <v>14</v>
+      </c>
+      <c r="AU29" s="9">
+        <v>18</v>
+      </c>
+      <c r="AV29" s="9">
+        <v>8</v>
+      </c>
+      <c r="AW29" s="21">
+        <v>14</v>
+      </c>
+      <c r="AX29" s="25">
+        <v>17</v>
+      </c>
+      <c r="AY29" s="9">
+        <v>15</v>
+      </c>
+      <c r="AZ29" s="9">
+        <v>11</v>
+      </c>
+      <c r="BA29" s="9">
+        <v>14</v>
+      </c>
+      <c r="BB29" s="9">
+        <v>11</v>
+      </c>
+      <c r="BC29" s="9">
+        <v>16</v>
+      </c>
+      <c r="BD29" s="9">
+        <v>13</v>
+      </c>
+      <c r="BE29" s="9">
+        <v>18</v>
+      </c>
+      <c r="BF29" s="9">
+        <v>16</v>
+      </c>
+      <c r="BG29" s="9">
+        <v>15</v>
+      </c>
+      <c r="BH29" s="10">
+        <v>19</v>
+      </c>
+      <c r="BI29" s="10">
+        <v>14</v>
+      </c>
+      <c r="BJ29" s="10">
+        <v>19</v>
+      </c>
+      <c r="BK29" s="10">
+        <v>14</v>
+      </c>
+      <c r="BL29" s="10">
+        <v>18</v>
+      </c>
+      <c r="BM29" s="9">
+        <v>19</v>
+      </c>
+      <c r="BN29" s="9">
+        <v>16</v>
+      </c>
+      <c r="BO29" s="10">
+        <v>12</v>
+      </c>
+      <c r="BP29" s="48">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68">
+      <c r="B30" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="55"/>
+      <c r="N30" s="55"/>
+      <c r="O30" s="55"/>
+      <c r="P30" s="55"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55"/>
+      <c r="T30" s="55"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="55"/>
+      <c r="W30" s="55"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="55"/>
+      <c r="AA30" s="55"/>
+      <c r="AB30" s="55"/>
+      <c r="AC30" s="55"/>
+      <c r="AD30" s="55"/>
+      <c r="AE30" s="55"/>
+      <c r="AF30" s="55"/>
+      <c r="AG30" s="55"/>
+      <c r="AH30" s="55"/>
+      <c r="AI30" s="55"/>
+      <c r="AJ30" s="55"/>
+      <c r="AK30" s="55"/>
+      <c r="AL30" s="55"/>
+      <c r="AM30" s="55"/>
+      <c r="AN30" s="55"/>
+      <c r="AO30" s="55"/>
+      <c r="AP30" s="55"/>
+      <c r="AQ30" s="55"/>
+      <c r="AR30" s="55"/>
+      <c r="AS30" s="55"/>
+      <c r="AT30" s="55"/>
+      <c r="AU30" s="55"/>
+      <c r="AV30" s="55"/>
+      <c r="AW30" s="55"/>
+      <c r="AX30" s="55"/>
+      <c r="AY30" s="55"/>
+      <c r="AZ30" s="55"/>
+      <c r="BA30" s="55"/>
+      <c r="BB30" s="55"/>
+      <c r="BC30" s="55"/>
+      <c r="BD30" s="55"/>
+      <c r="BE30" s="55"/>
+      <c r="BF30" s="55"/>
+      <c r="BG30" s="55"/>
+      <c r="BH30" s="55"/>
+      <c r="BI30" s="55"/>
+      <c r="BJ30" s="55"/>
+      <c r="BK30" s="55"/>
+      <c r="BL30" s="55"/>
+      <c r="BM30" s="55"/>
+      <c r="BN30" s="55"/>
+      <c r="BO30" s="55"/>
+      <c r="BP30" s="55"/>
+    </row>
+    <row r="31" spans="1:68">
+      <c r="A31" s="26">
+        <v>150000000</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="12">
+        <v>126</v>
+      </c>
+      <c r="D31" s="12">
+        <v>118</v>
+      </c>
+      <c r="E31" s="9">
+        <v>159</v>
+      </c>
+      <c r="F31" s="9">
+        <v>160</v>
+      </c>
+      <c r="G31" s="12">
+        <v>181</v>
+      </c>
+      <c r="H31" s="12">
+        <v>166</v>
+      </c>
+      <c r="I31" s="12">
+        <v>180</v>
+      </c>
+      <c r="J31" s="12">
+        <v>273</v>
+      </c>
+      <c r="K31" s="12">
+        <v>219</v>
+      </c>
+      <c r="L31" s="12">
+        <v>206</v>
+      </c>
+      <c r="M31" s="12">
+        <v>169</v>
+      </c>
+      <c r="N31" s="12">
+        <v>158</v>
+      </c>
+      <c r="O31" s="12">
+        <v>131</v>
+      </c>
+      <c r="P31" s="12">
+        <v>193</v>
+      </c>
+      <c r="Q31" s="12">
+        <v>126</v>
+      </c>
+      <c r="R31" s="12">
+        <v>125</v>
+      </c>
+      <c r="S31" s="12">
+        <v>146</v>
+      </c>
+      <c r="T31" s="12">
+        <v>126</v>
+      </c>
+      <c r="U31" s="12">
+        <v>109</v>
+      </c>
+      <c r="V31" s="12">
+        <v>157</v>
+      </c>
+      <c r="W31" s="15">
+        <v>123</v>
+      </c>
+      <c r="X31" s="12">
+        <v>115</v>
+      </c>
+      <c r="Y31" s="12">
+        <v>119</v>
+      </c>
+      <c r="Z31" s="12">
+        <v>143</v>
+      </c>
+      <c r="AA31" s="12">
+        <v>156</v>
+      </c>
+      <c r="AB31" s="12">
+        <v>127</v>
+      </c>
+      <c r="AC31" s="12">
+        <v>136</v>
+      </c>
+      <c r="AD31" s="14">
+        <v>118</v>
+      </c>
+      <c r="AE31" s="9">
+        <v>159</v>
+      </c>
+      <c r="AF31" s="16">
+        <v>151</v>
+      </c>
+      <c r="AG31" s="9">
+        <v>138</v>
+      </c>
+      <c r="AH31" s="9">
+        <v>142</v>
+      </c>
+      <c r="AI31" s="24">
+        <v>111</v>
+      </c>
+      <c r="AJ31" s="24">
+        <v>147</v>
+      </c>
+      <c r="AK31" s="24">
+        <v>147</v>
+      </c>
+      <c r="AL31" s="21">
+        <v>160</v>
+      </c>
+      <c r="AM31" s="21">
+        <v>188</v>
+      </c>
+      <c r="AN31" s="21">
+        <v>127</v>
+      </c>
+      <c r="AO31" s="21">
+        <v>126</v>
+      </c>
+      <c r="AP31" s="21">
+        <v>181</v>
+      </c>
+      <c r="AQ31" s="9">
+        <v>138</v>
+      </c>
+      <c r="AR31" s="9">
+        <v>127</v>
+      </c>
+      <c r="AS31" s="9">
+        <v>125</v>
+      </c>
+      <c r="AT31" s="9">
+        <v>136</v>
+      </c>
+      <c r="AU31" s="9">
+        <v>130</v>
+      </c>
+      <c r="AV31" s="21">
+        <v>130</v>
+      </c>
+      <c r="AW31" s="21">
+        <v>135</v>
+      </c>
+      <c r="AX31" s="25">
+        <v>157</v>
+      </c>
+      <c r="AY31" s="9">
+        <v>109</v>
+      </c>
+      <c r="AZ31" s="9">
+        <v>100</v>
+      </c>
+      <c r="BA31" s="9">
+        <v>127</v>
+      </c>
+      <c r="BB31" s="9">
+        <v>151</v>
+      </c>
+      <c r="BC31" s="9">
+        <v>142</v>
+      </c>
+      <c r="BD31" s="9">
+        <v>131</v>
+      </c>
+      <c r="BE31" s="9">
+        <v>134</v>
+      </c>
+      <c r="BF31" s="9">
+        <v>132</v>
+      </c>
+      <c r="BG31" s="9">
+        <v>118</v>
+      </c>
+      <c r="BH31" s="10">
+        <v>133</v>
+      </c>
+      <c r="BI31" s="10">
+        <v>110</v>
+      </c>
+      <c r="BJ31" s="10">
+        <v>133</v>
+      </c>
+      <c r="BK31" s="10">
+        <v>116</v>
+      </c>
+      <c r="BL31" s="10">
+        <v>106</v>
+      </c>
+      <c r="BM31" s="9">
+        <v>160</v>
+      </c>
+      <c r="BN31" s="9">
+        <v>127</v>
+      </c>
+      <c r="BO31" s="10">
+        <v>121</v>
+      </c>
+      <c r="BP31" s="9">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68">
+      <c r="A32" s="26">
+        <v>153200000</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="12">
+        <v>9</v>
+      </c>
+      <c r="D32" s="12">
+        <v>11</v>
+      </c>
+      <c r="E32" s="9">
+        <v>15</v>
+      </c>
+      <c r="F32" s="9">
+        <v>14</v>
+      </c>
+      <c r="G32" s="12">
+        <v>13</v>
+      </c>
+      <c r="H32" s="12">
+        <v>8</v>
+      </c>
+      <c r="I32" s="12">
+        <v>15</v>
+      </c>
+      <c r="J32" s="12">
+        <v>25</v>
+      </c>
+      <c r="K32" s="12">
+        <v>17</v>
+      </c>
+      <c r="L32" s="12">
+        <v>17</v>
+      </c>
+      <c r="M32" s="12">
+        <v>13</v>
+      </c>
+      <c r="N32" s="12">
+        <v>15</v>
+      </c>
+      <c r="O32" s="12">
+        <v>9</v>
+      </c>
+      <c r="P32" s="12">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="12">
+        <v>6</v>
+      </c>
+      <c r="R32" s="12">
+        <v>7</v>
+      </c>
+      <c r="S32" s="12">
+        <v>8</v>
+      </c>
+      <c r="T32" s="12">
+        <v>11</v>
+      </c>
+      <c r="U32" s="12">
+        <v>7</v>
+      </c>
+      <c r="V32" s="12">
+        <v>9</v>
+      </c>
+      <c r="W32" s="15">
+        <v>11</v>
+      </c>
+      <c r="X32" s="12">
+        <v>14</v>
+      </c>
+      <c r="Y32" s="12">
+        <v>6</v>
+      </c>
+      <c r="Z32" s="12">
+        <v>17</v>
+      </c>
+      <c r="AA32" s="12">
+        <v>9</v>
+      </c>
+      <c r="AB32" s="9">
+        <v>11</v>
+      </c>
+      <c r="AC32" s="9">
+        <v>15</v>
+      </c>
+      <c r="AD32" s="14">
+        <v>12</v>
+      </c>
+      <c r="AE32" s="9">
+        <v>14</v>
+      </c>
+      <c r="AF32" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="9">
+        <v>8</v>
+      </c>
+      <c r="AH32" s="9">
+        <v>12</v>
+      </c>
+      <c r="AI32" s="24">
+        <v>15</v>
+      </c>
+      <c r="AJ32" s="24">
+        <v>9</v>
+      </c>
+      <c r="AK32" s="24">
+        <v>6</v>
+      </c>
+      <c r="AL32" s="21">
+        <v>14</v>
+      </c>
+      <c r="AM32" s="21">
+        <v>17</v>
+      </c>
+      <c r="AN32" s="21">
+        <v>14</v>
+      </c>
+      <c r="AO32" s="21">
+        <v>12</v>
+      </c>
+      <c r="AP32" s="21">
+        <v>20</v>
+      </c>
+      <c r="AQ32" s="9">
         <v>5</v>
       </c>
-      <c r="O7" s="4" t="s">
+      <c r="AR32" s="9">
+        <v>12</v>
+      </c>
+      <c r="AS32" s="9">
+        <v>11</v>
+      </c>
+      <c r="AT32" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="9">
+        <v>9</v>
+      </c>
+      <c r="AV32" s="9">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="21">
+        <v>9</v>
+      </c>
+      <c r="AX32" s="25">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="9">
+        <v>9</v>
+      </c>
+      <c r="AZ32" s="9">
+        <v>5</v>
+      </c>
+      <c r="BA32" s="9">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="9">
+        <v>12</v>
+      </c>
+      <c r="BC32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD32" s="9">
         <v>6</v>
       </c>
-      <c r="P7" s="4" t="s">
-[...11 lines deleted...]
-      <c r="T7" s="4" t="s">
+      <c r="BE32" s="9">
+        <v>11</v>
+      </c>
+      <c r="BF32" s="9">
+        <v>16</v>
+      </c>
+      <c r="BG32" s="9">
+        <v>13</v>
+      </c>
+      <c r="BH32" s="10">
+        <v>10</v>
+      </c>
+      <c r="BI32" s="10">
+        <v>8</v>
+      </c>
+      <c r="BJ32" s="10">
+        <v>10</v>
+      </c>
+      <c r="BK32" s="10">
+        <v>11</v>
+      </c>
+      <c r="BL32" s="10">
+        <v>10</v>
+      </c>
+      <c r="BM32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN32" s="9">
+        <v>14</v>
+      </c>
+      <c r="BO32" s="10">
+        <v>9</v>
+      </c>
+      <c r="BP32" s="9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:68">
+      <c r="A33" s="26">
+        <v>153400000</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="12">
+        <v>8</v>
+      </c>
+      <c r="D33" s="12">
+        <v>11</v>
+      </c>
+      <c r="E33" s="9">
+        <v>20</v>
+      </c>
+      <c r="F33" s="9">
+        <v>10</v>
+      </c>
+      <c r="G33" s="12">
+        <v>13</v>
+      </c>
+      <c r="H33" s="12">
+        <v>22</v>
+      </c>
+      <c r="I33" s="12">
+        <v>18</v>
+      </c>
+      <c r="J33" s="12">
+        <v>23</v>
+      </c>
+      <c r="K33" s="12">
+        <v>18</v>
+      </c>
+      <c r="L33" s="12">
+        <v>17</v>
+      </c>
+      <c r="M33" s="12">
+        <v>20</v>
+      </c>
+      <c r="N33" s="12">
+        <v>10</v>
+      </c>
+      <c r="O33" s="12">
+        <v>11</v>
+      </c>
+      <c r="P33" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>10</v>
+      </c>
+      <c r="R33" s="12">
+        <v>13</v>
+      </c>
+      <c r="S33" s="12">
+        <v>12</v>
+      </c>
+      <c r="T33" s="12">
+        <v>12</v>
+      </c>
+      <c r="U33" s="12">
+        <v>10</v>
+      </c>
+      <c r="V33" s="12">
+        <v>13</v>
+      </c>
+      <c r="W33" s="15">
+        <v>4</v>
+      </c>
+      <c r="X33" s="12">
+        <v>10</v>
+      </c>
+      <c r="Y33" s="12">
+        <v>6</v>
+      </c>
+      <c r="Z33" s="12">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="12">
+        <v>17</v>
+      </c>
+      <c r="AB33" s="9">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="9">
+        <v>12</v>
+      </c>
+      <c r="AD33" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE33" s="9">
+        <v>9</v>
+      </c>
+      <c r="AF33" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="9">
+        <v>23</v>
+      </c>
+      <c r="AH33" s="9">
+        <v>12</v>
+      </c>
+      <c r="AI33" s="24">
+        <v>8</v>
+      </c>
+      <c r="AJ33" s="24">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="24">
+        <v>14</v>
+      </c>
+      <c r="AL33" s="21">
+        <v>12</v>
+      </c>
+      <c r="AM33" s="21">
+        <v>19</v>
+      </c>
+      <c r="AN33" s="21">
+        <v>10</v>
+      </c>
+      <c r="AO33" s="21">
+        <v>10</v>
+      </c>
+      <c r="AP33" s="21">
+        <v>19</v>
+      </c>
+      <c r="AQ33" s="9">
+        <v>15</v>
+      </c>
+      <c r="AR33" s="9">
+        <v>10</v>
+      </c>
+      <c r="AS33" s="9">
+        <v>3</v>
+      </c>
+      <c r="AT33" s="9">
+        <v>15</v>
+      </c>
+      <c r="AU33" s="9">
+        <v>16</v>
+      </c>
+      <c r="AV33" s="9">
+        <v>17</v>
+      </c>
+      <c r="AW33" s="21">
+        <v>12</v>
+      </c>
+      <c r="AX33" s="25">
+        <v>15</v>
+      </c>
+      <c r="AY33" s="9">
+        <v>8</v>
+      </c>
+      <c r="AZ33" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA33" s="9">
+        <v>12</v>
+      </c>
+      <c r="BB33" s="9">
+        <v>7</v>
+      </c>
+      <c r="BC33" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD33" s="9">
+        <v>14</v>
+      </c>
+      <c r="BE33" s="9">
+        <v>12</v>
+      </c>
+      <c r="BF33" s="9">
+        <v>11</v>
+      </c>
+      <c r="BG33" s="9">
+        <v>7</v>
+      </c>
+      <c r="BH33" s="10">
+        <v>19</v>
+      </c>
+      <c r="BI33" s="10">
+        <v>10</v>
+      </c>
+      <c r="BJ33" s="10">
+        <v>10</v>
+      </c>
+      <c r="BK33" s="10">
+        <v>16</v>
+      </c>
+      <c r="BL33" s="10">
+        <v>5</v>
+      </c>
+      <c r="BM33" s="9">
+        <v>8</v>
+      </c>
+      <c r="BN33" s="9">
+        <v>10</v>
+      </c>
+      <c r="BO33" s="10">
+        <v>14</v>
+      </c>
+      <c r="BP33" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:68">
+      <c r="A34" s="26">
+        <v>153600000</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="12">
+        <v>5</v>
+      </c>
+      <c r="D34" s="12">
+        <v>11</v>
+      </c>
+      <c r="E34" s="9">
+        <v>14</v>
+      </c>
+      <c r="F34" s="9">
+        <v>12</v>
+      </c>
+      <c r="G34" s="12">
+        <v>16</v>
+      </c>
+      <c r="H34" s="12">
+        <v>8</v>
+      </c>
+      <c r="I34" s="12">
+        <v>11</v>
+      </c>
+      <c r="J34" s="12">
+        <v>25</v>
+      </c>
+      <c r="K34" s="12">
+        <v>10</v>
+      </c>
+      <c r="L34" s="12">
+        <v>14</v>
+      </c>
+      <c r="M34" s="12">
+        <v>12</v>
+      </c>
+      <c r="N34" s="12">
+        <v>13</v>
+      </c>
+      <c r="O34" s="12">
+        <v>9</v>
+      </c>
+      <c r="P34" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>4</v>
+      </c>
+      <c r="R34" s="12">
+        <v>9</v>
+      </c>
+      <c r="S34" s="12">
+        <v>13</v>
+      </c>
+      <c r="T34" s="12">
+        <v>8</v>
+      </c>
+      <c r="U34" s="12">
+        <v>9</v>
+      </c>
+      <c r="V34" s="12">
+        <v>13</v>
+      </c>
+      <c r="W34" s="15">
+        <v>12</v>
+      </c>
+      <c r="X34" s="12">
+        <v>11</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>20</v>
+      </c>
+      <c r="Z34" s="12">
+        <v>12</v>
+      </c>
+      <c r="AA34" s="12">
+        <v>7</v>
+      </c>
+      <c r="AB34" s="9">
+        <v>6</v>
+      </c>
+      <c r="AC34" s="9">
+        <v>8</v>
+      </c>
+      <c r="AD34" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE34" s="9">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG34" s="9">
+        <v>19</v>
+      </c>
+      <c r="AH34" s="9">
+        <v>17</v>
+      </c>
+      <c r="AI34" s="16">
+        <v>6</v>
+      </c>
+      <c r="AJ34" s="16">
+        <v>12</v>
+      </c>
+      <c r="AK34" s="16">
+        <v>9</v>
+      </c>
+      <c r="AL34" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM34" s="10">
+        <v>16</v>
+      </c>
+      <c r="AN34" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO34" s="10">
+        <v>11</v>
+      </c>
+      <c r="AP34" s="10">
+        <v>15</v>
+      </c>
+      <c r="AQ34" s="9">
+        <v>7</v>
+      </c>
+      <c r="AR34" s="9">
+        <v>11</v>
+      </c>
+      <c r="AS34" s="9">
+        <v>15</v>
+      </c>
+      <c r="AT34" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU34" s="9">
+        <v>12</v>
+      </c>
+      <c r="AV34" s="9">
+        <v>5</v>
+      </c>
+      <c r="AW34" s="9">
+        <v>15</v>
+      </c>
+      <c r="AX34" s="25">
+        <v>8</v>
+      </c>
+      <c r="AY34" s="9">
+        <v>10</v>
+      </c>
+      <c r="AZ34" s="9">
+        <v>15</v>
+      </c>
+      <c r="BA34" s="9">
+        <v>11</v>
+      </c>
+      <c r="BB34" s="9">
+        <v>14</v>
+      </c>
+      <c r="BC34" s="9">
+        <v>10</v>
+      </c>
+      <c r="BD34" s="9">
+        <v>19</v>
+      </c>
+      <c r="BE34" s="9">
+        <v>12</v>
+      </c>
+      <c r="BF34" s="9">
+        <v>9</v>
+      </c>
+      <c r="BG34" s="9">
+        <v>9</v>
+      </c>
+      <c r="BH34" s="10">
+        <v>11</v>
+      </c>
+      <c r="BI34" s="10">
+        <v>7</v>
+      </c>
+      <c r="BJ34" s="10">
+        <v>15</v>
+      </c>
+      <c r="BK34" s="10">
+        <v>11</v>
+      </c>
+      <c r="BL34" s="10">
+        <v>8</v>
+      </c>
+      <c r="BM34" s="9">
+        <v>13</v>
+      </c>
+      <c r="BN34" s="9">
+        <v>16</v>
+      </c>
+      <c r="BO34" s="10">
+        <v>13</v>
+      </c>
+      <c r="BP34" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:68">
+      <c r="A35" s="26">
+        <v>154000000</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="12">
+        <v>14</v>
+      </c>
+      <c r="D35" s="12">
+        <v>14</v>
+      </c>
+      <c r="E35" s="9">
+        <v>8</v>
+      </c>
+      <c r="F35" s="9">
+        <v>23</v>
+      </c>
+      <c r="G35" s="12">
+        <v>23</v>
+      </c>
+      <c r="H35" s="12">
+        <v>18</v>
+      </c>
+      <c r="I35" s="12">
+        <v>18</v>
+      </c>
+      <c r="J35" s="12">
+        <v>24</v>
+      </c>
+      <c r="K35" s="12">
+        <v>37</v>
+      </c>
+      <c r="L35" s="12">
+        <v>18</v>
+      </c>
+      <c r="M35" s="12">
+        <v>12</v>
+      </c>
+      <c r="N35" s="12">
+        <v>14</v>
+      </c>
+      <c r="O35" s="12">
+        <v>19</v>
+      </c>
+      <c r="P35" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>15</v>
+      </c>
+      <c r="R35" s="12">
+        <v>15</v>
+      </c>
+      <c r="S35" s="12">
+        <v>13</v>
+      </c>
+      <c r="T35" s="12">
+        <v>9</v>
+      </c>
+      <c r="U35" s="12">
+        <v>4</v>
+      </c>
+      <c r="V35" s="12">
+        <v>8</v>
+      </c>
+      <c r="W35" s="15">
+        <v>12</v>
+      </c>
+      <c r="X35" s="12">
+        <v>12</v>
+      </c>
+      <c r="Y35" s="12">
+        <v>8</v>
+      </c>
+      <c r="Z35" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA35" s="12">
+        <v>10</v>
+      </c>
+      <c r="AB35" s="9">
+        <v>11</v>
+      </c>
+      <c r="AC35" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD35" s="14">
+        <v>8</v>
+      </c>
+      <c r="AE35" s="9">
+        <v>10</v>
+      </c>
+      <c r="AF35" s="9">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="9">
+        <v>14</v>
+      </c>
+      <c r="AH35" s="9">
+        <v>14</v>
+      </c>
+      <c r="AI35" s="16">
+        <v>11</v>
+      </c>
+      <c r="AJ35" s="16">
+        <v>12</v>
+      </c>
+      <c r="AK35" s="16">
+        <v>16</v>
+      </c>
+      <c r="AL35" s="10">
+        <v>14</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>20</v>
+      </c>
+      <c r="AN35" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO35" s="10">
+        <v>5</v>
+      </c>
+      <c r="AP35" s="10">
+        <v>16</v>
+      </c>
+      <c r="AQ35" s="9">
+        <v>20</v>
+      </c>
+      <c r="AR35" s="9">
+        <v>13</v>
+      </c>
+      <c r="AS35" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT35" s="9">
+        <v>9</v>
+      </c>
+      <c r="AU35" s="9">
+        <v>13</v>
+      </c>
+      <c r="AV35" s="9">
+        <v>10</v>
+      </c>
+      <c r="AW35" s="9">
+        <v>11</v>
+      </c>
+      <c r="AX35" s="25">
+        <v>11</v>
+      </c>
+      <c r="AY35" s="9">
+        <v>7</v>
+      </c>
+      <c r="AZ35" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA35" s="9">
+        <v>14</v>
+      </c>
+      <c r="BB35" s="9">
+        <v>15</v>
+      </c>
+      <c r="BC35" s="9">
+        <v>14</v>
+      </c>
+      <c r="BD35" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE35" s="9">
+        <v>9</v>
+      </c>
+      <c r="BF35" s="9">
+        <v>9</v>
+      </c>
+      <c r="BG35" s="9">
+        <v>5</v>
+      </c>
+      <c r="BH35" s="10">
+        <v>6</v>
+      </c>
+      <c r="BI35" s="10">
+        <v>12</v>
+      </c>
+      <c r="BJ35" s="10">
+        <v>18</v>
+      </c>
+      <c r="BK35" s="10">
+        <v>10</v>
+      </c>
+      <c r="BL35" s="10">
+        <v>14</v>
+      </c>
+      <c r="BM35" s="9">
+        <v>20</v>
+      </c>
+      <c r="BN35" s="9">
+        <v>8</v>
+      </c>
+      <c r="BO35" s="10">
+        <v>10</v>
+      </c>
+      <c r="BP35" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:68">
+      <c r="A36" s="26">
+        <v>154200000</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="12">
+        <v>15</v>
+      </c>
+      <c r="D36" s="12">
+        <v>10</v>
+      </c>
+      <c r="E36" s="9">
+        <v>13</v>
+      </c>
+      <c r="F36" s="9">
+        <v>12</v>
+      </c>
+      <c r="G36" s="12">
+        <v>11</v>
+      </c>
+      <c r="H36" s="12">
+        <v>12</v>
+      </c>
+      <c r="I36" s="12">
+        <v>17</v>
+      </c>
+      <c r="J36" s="12">
+        <v>28</v>
+      </c>
+      <c r="K36" s="12">
+        <v>14</v>
+      </c>
+      <c r="L36" s="12">
+        <v>19</v>
+      </c>
+      <c r="M36" s="12">
+        <v>15</v>
+      </c>
+      <c r="N36" s="12">
+        <v>11</v>
+      </c>
+      <c r="O36" s="12">
+        <v>12</v>
+      </c>
+      <c r="P36" s="12">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>15</v>
+      </c>
+      <c r="R36" s="12">
+        <v>12</v>
+      </c>
+      <c r="S36" s="12">
+        <v>19</v>
+      </c>
+      <c r="T36" s="12">
+        <v>6</v>
+      </c>
+      <c r="U36" s="12">
+        <v>10</v>
+      </c>
+      <c r="V36" s="12">
+        <v>18</v>
+      </c>
+      <c r="W36" s="15">
+        <v>12</v>
+      </c>
+      <c r="X36" s="12">
+        <v>8</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>10</v>
+      </c>
+      <c r="Z36" s="12">
+        <v>17</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="9">
+        <v>8</v>
+      </c>
+      <c r="AC36" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD36" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE36" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF36" s="9">
+        <v>6</v>
+      </c>
+      <c r="AG36" s="9">
+        <v>10</v>
+      </c>
+      <c r="AH36" s="9">
+        <v>16</v>
+      </c>
+      <c r="AI36" s="16">
+        <v>6</v>
+      </c>
+      <c r="AJ36" s="16">
+        <v>18</v>
+      </c>
+      <c r="AK36" s="16">
+        <v>9</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="10">
+        <v>12</v>
+      </c>
+      <c r="AO36" s="10">
+        <v>15</v>
+      </c>
+      <c r="AP36" s="10">
+        <v>7</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>12</v>
+      </c>
+      <c r="AR36" s="9">
+        <v>10</v>
+      </c>
+      <c r="AS36" s="9">
+        <v>10</v>
+      </c>
+      <c r="AT36" s="9">
+        <v>9</v>
+      </c>
+      <c r="AU36" s="9">
+        <v>5</v>
+      </c>
+      <c r="AV36" s="9">
+        <v>9</v>
+      </c>
+      <c r="AW36" s="9">
+        <v>8</v>
+      </c>
+      <c r="AX36" s="25">
+        <v>8</v>
+      </c>
+      <c r="AY36" s="9">
+        <v>11</v>
+      </c>
+      <c r="AZ36" s="9">
+        <v>4</v>
+      </c>
+      <c r="BA36" s="9">
+        <v>15</v>
+      </c>
+      <c r="BB36" s="9">
+        <v>12</v>
+      </c>
+      <c r="BC36" s="9">
+        <v>8</v>
+      </c>
+      <c r="BD36" s="9">
+        <v>6</v>
+      </c>
+      <c r="BE36" s="9">
+        <v>11</v>
+      </c>
+      <c r="BF36" s="9">
+        <v>7</v>
+      </c>
+      <c r="BG36" s="9">
+        <v>8</v>
+      </c>
+      <c r="BH36" s="10">
+        <v>6</v>
+      </c>
+      <c r="BI36" s="10">
+        <v>10</v>
+      </c>
+      <c r="BJ36" s="10">
+        <v>10</v>
+      </c>
+      <c r="BK36" s="10">
+        <v>7</v>
+      </c>
+      <c r="BL36" s="10">
+        <v>8</v>
+      </c>
+      <c r="BM36" s="9">
+        <v>11</v>
+      </c>
+      <c r="BN36" s="9">
+        <v>12</v>
+      </c>
+      <c r="BO36" s="10">
+        <v>12</v>
+      </c>
+      <c r="BP36" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:68">
+      <c r="A37" s="26">
+        <v>154600000</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="12">
+        <v>24</v>
+      </c>
+      <c r="D37" s="12">
+        <v>20</v>
+      </c>
+      <c r="E37" s="9">
+        <v>18</v>
+      </c>
+      <c r="F37" s="9">
+        <v>28</v>
+      </c>
+      <c r="G37" s="12">
+        <v>36</v>
+      </c>
+      <c r="H37" s="12">
+        <v>28</v>
+      </c>
+      <c r="I37" s="12">
+        <v>25</v>
+      </c>
+      <c r="J37" s="12">
+        <v>42</v>
+      </c>
+      <c r="K37" s="12">
+        <v>38</v>
+      </c>
+      <c r="L37" s="12">
+        <v>40</v>
+      </c>
+      <c r="M37" s="12">
+        <v>26</v>
+      </c>
+      <c r="N37" s="12">
+        <v>18</v>
+      </c>
+      <c r="O37" s="12">
+        <v>19</v>
+      </c>
+      <c r="P37" s="12">
+        <v>33</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>21</v>
+      </c>
+      <c r="R37" s="12">
+        <v>20</v>
+      </c>
+      <c r="S37" s="12">
+        <v>27</v>
+      </c>
+      <c r="T37" s="12">
+        <v>12</v>
+      </c>
+      <c r="U37" s="12">
+        <v>22</v>
+      </c>
+      <c r="V37" s="12">
+        <v>22</v>
+      </c>
+      <c r="W37" s="15">
+        <v>28</v>
+      </c>
+      <c r="X37" s="12">
+        <v>17</v>
+      </c>
+      <c r="Y37" s="12">
+        <v>10</v>
+      </c>
+      <c r="Z37" s="12">
+        <v>22</v>
+      </c>
+      <c r="AA37" s="12">
+        <v>18</v>
+      </c>
+      <c r="AB37" s="9">
+        <v>23</v>
+      </c>
+      <c r="AC37" s="9">
+        <v>27</v>
+      </c>
+      <c r="AD37" s="14">
+        <v>24</v>
+      </c>
+      <c r="AE37" s="9">
+        <v>27</v>
+      </c>
+      <c r="AF37" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG37" s="9">
+        <v>17</v>
+      </c>
+      <c r="AH37" s="9">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="16">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="16">
+        <v>24</v>
+      </c>
+      <c r="AK37" s="16">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>26</v>
+      </c>
+      <c r="AM37" s="10">
+        <v>32</v>
+      </c>
+      <c r="AN37" s="10">
+        <v>21</v>
+      </c>
+      <c r="AO37" s="10">
+        <v>20</v>
+      </c>
+      <c r="AP37" s="10">
+        <v>29</v>
+      </c>
+      <c r="AQ37" s="9">
+        <v>17</v>
+      </c>
+      <c r="AR37" s="9">
+        <v>22</v>
+      </c>
+      <c r="AS37" s="9">
+        <v>17</v>
+      </c>
+      <c r="AT37" s="9">
+        <v>24</v>
+      </c>
+      <c r="AU37" s="9">
+        <v>14</v>
+      </c>
+      <c r="AV37" s="9">
+        <v>19</v>
+      </c>
+      <c r="AW37" s="9">
+        <v>27</v>
+      </c>
+      <c r="AX37" s="25">
+        <v>29</v>
+      </c>
+      <c r="AY37" s="9">
+        <v>17</v>
+      </c>
+      <c r="AZ37" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA37" s="9">
+        <v>16</v>
+      </c>
+      <c r="BB37" s="9">
+        <v>33</v>
+      </c>
+      <c r="BC37" s="9">
+        <v>26</v>
+      </c>
+      <c r="BD37" s="9">
+        <v>20</v>
+      </c>
+      <c r="BE37" s="9">
+        <v>16</v>
+      </c>
+      <c r="BF37" s="9">
+        <v>17</v>
+      </c>
+      <c r="BG37" s="9">
+        <v>18</v>
+      </c>
+      <c r="BH37" s="10">
+        <v>21</v>
+      </c>
+      <c r="BI37" s="10">
+        <v>19</v>
+      </c>
+      <c r="BJ37" s="10">
+        <v>23</v>
+      </c>
+      <c r="BK37" s="10">
+        <v>21</v>
+      </c>
+      <c r="BL37" s="10">
+        <v>16</v>
+      </c>
+      <c r="BM37" s="9">
+        <v>19</v>
+      </c>
+      <c r="BN37" s="9">
+        <v>21</v>
+      </c>
+      <c r="BO37" s="10">
+        <v>12</v>
+      </c>
+      <c r="BP37" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:68">
+      <c r="A38" s="26">
+        <v>154800000</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="12">
+        <v>8</v>
+      </c>
+      <c r="D38" s="12">
+        <v>14</v>
+      </c>
+      <c r="E38" s="9">
+        <v>10</v>
+      </c>
+      <c r="F38" s="9">
+        <v>10</v>
+      </c>
+      <c r="G38" s="12">
+        <v>6</v>
+      </c>
+      <c r="H38" s="12">
+        <v>16</v>
+      </c>
+      <c r="I38" s="12">
+        <v>7</v>
+      </c>
+      <c r="J38" s="12">
+        <v>17</v>
+      </c>
+      <c r="K38" s="12">
+        <v>21</v>
+      </c>
+      <c r="L38" s="12">
+        <v>15</v>
+      </c>
+      <c r="M38" s="12">
+        <v>7</v>
+      </c>
+      <c r="N38" s="12">
+        <v>8</v>
+      </c>
+      <c r="O38" s="12">
+        <v>5</v>
+      </c>
+      <c r="P38" s="12">
+        <v>21</v>
+      </c>
+      <c r="Q38" s="12">
+        <v>12</v>
+      </c>
+      <c r="R38" s="12">
+        <v>5</v>
+      </c>
+      <c r="S38" s="12">
+        <v>6</v>
+      </c>
+      <c r="T38" s="12">
+        <v>9</v>
+      </c>
+      <c r="U38" s="12">
+        <v>7</v>
+      </c>
+      <c r="V38" s="12">
+        <v>9</v>
+      </c>
+      <c r="W38" s="15">
         <v>2</v>
       </c>
-      <c r="U7" s="4" t="s">
+      <c r="X38" s="12">
+        <v>7</v>
+      </c>
+      <c r="Y38" s="12">
+        <v>10</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>8</v>
+      </c>
+      <c r="AA38" s="12">
+        <v>15</v>
+      </c>
+      <c r="AB38" s="9">
+        <v>7</v>
+      </c>
+      <c r="AC38" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>8</v>
+      </c>
+      <c r="AE38" s="9">
+        <v>15</v>
+      </c>
+      <c r="AF38" s="9">
+        <v>15</v>
+      </c>
+      <c r="AG38" s="9">
+        <v>9</v>
+      </c>
+      <c r="AH38" s="9">
+        <v>11</v>
+      </c>
+      <c r="AI38" s="16">
+        <v>9</v>
+      </c>
+      <c r="AJ38" s="16">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM38" s="10">
+        <v>14</v>
+      </c>
+      <c r="AN38" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP38" s="10">
+        <v>11</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>11</v>
+      </c>
+      <c r="AR38" s="9">
+        <v>9</v>
+      </c>
+      <c r="AS38" s="9">
+        <v>12</v>
+      </c>
+      <c r="AT38" s="9">
+        <v>8</v>
+      </c>
+      <c r="AU38" s="9">
+        <v>11</v>
+      </c>
+      <c r="AV38" s="9">
+        <v>5</v>
+      </c>
+      <c r="AW38" s="9">
+        <v>10</v>
+      </c>
+      <c r="AX38" s="25">
+        <v>11</v>
+      </c>
+      <c r="AY38" s="9">
+        <v>7</v>
+      </c>
+      <c r="AZ38" s="9">
+        <v>8</v>
+      </c>
+      <c r="BA38" s="9">
+        <v>6</v>
+      </c>
+      <c r="BB38" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC38" s="9">
+        <v>11</v>
+      </c>
+      <c r="BD38" s="9">
+        <v>7</v>
+      </c>
+      <c r="BE38" s="9">
+        <v>9</v>
+      </c>
+      <c r="BF38" s="9">
+        <v>10</v>
+      </c>
+      <c r="BG38" s="9">
+        <v>8</v>
+      </c>
+      <c r="BH38" s="10">
+        <v>10</v>
+      </c>
+      <c r="BI38" s="10">
+        <v>8</v>
+      </c>
+      <c r="BJ38" s="10">
+        <v>11</v>
+      </c>
+      <c r="BK38" s="10">
+        <v>7</v>
+      </c>
+      <c r="BL38" s="10">
+        <v>4</v>
+      </c>
+      <c r="BM38" s="9">
+        <v>14</v>
+      </c>
+      <c r="BN38" s="9">
+        <v>10</v>
+      </c>
+      <c r="BO38" s="10">
+        <v>10</v>
+      </c>
+      <c r="BP38" s="9">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:68">
+      <c r="A39" s="26">
+        <v>155200000</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="12">
+        <v>7</v>
+      </c>
+      <c r="D39" s="12">
+        <v>2</v>
+      </c>
+      <c r="E39" s="9">
+        <v>8</v>
+      </c>
+      <c r="F39" s="9">
+        <v>15</v>
+      </c>
+      <c r="G39" s="12">
+        <v>7</v>
+      </c>
+      <c r="H39" s="12">
+        <v>8</v>
+      </c>
+      <c r="I39" s="12">
+        <v>13</v>
+      </c>
+      <c r="J39" s="12">
+        <v>11</v>
+      </c>
+      <c r="K39" s="12">
+        <v>6</v>
+      </c>
+      <c r="L39" s="12">
+        <v>8</v>
+      </c>
+      <c r="M39" s="12">
+        <v>16</v>
+      </c>
+      <c r="N39" s="12">
+        <v>11</v>
+      </c>
+      <c r="O39" s="12">
+        <v>10</v>
+      </c>
+      <c r="P39" s="12">
+        <v>4</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>5</v>
+      </c>
+      <c r="R39" s="12">
+        <v>12</v>
+      </c>
+      <c r="S39" s="12">
+        <v>10</v>
+      </c>
+      <c r="T39" s="12">
+        <v>8</v>
+      </c>
+      <c r="U39" s="12">
+        <v>7</v>
+      </c>
+      <c r="V39" s="12">
+        <v>6</v>
+      </c>
+      <c r="W39" s="15">
+        <v>7</v>
+      </c>
+      <c r="X39" s="12">
+        <v>4</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>9</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>5</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="9">
+        <v>8</v>
+      </c>
+      <c r="AC39" s="9">
+        <v>5</v>
+      </c>
+      <c r="AD39" s="14">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="9">
+        <v>7</v>
+      </c>
+      <c r="AF39" s="9">
+        <v>10</v>
+      </c>
+      <c r="AG39" s="9">
+        <v>7</v>
+      </c>
+      <c r="AH39" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI39" s="16">
+        <v>5</v>
+      </c>
+      <c r="AJ39" s="16">
+        <v>7</v>
+      </c>
+      <c r="AK39" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL39" s="10">
+        <v>11</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>10</v>
+      </c>
+      <c r="AN39" s="10">
+        <v>11</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>7</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>8</v>
+      </c>
+      <c r="AQ39" s="9">
+        <v>9</v>
+      </c>
+      <c r="AR39" s="9">
+        <v>6</v>
+      </c>
+      <c r="AS39" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT39" s="9">
+        <v>13</v>
+      </c>
+      <c r="AU39" s="9">
         <v>3</v>
       </c>
-      <c r="V7" s="4" t="s">
+      <c r="AV39" s="9">
         <v>4</v>
       </c>
-      <c r="W7" s="4" t="s">
+      <c r="AW39" s="9">
+        <v>7</v>
+      </c>
+      <c r="AX39" s="25">
+        <v>14</v>
+      </c>
+      <c r="AY39" s="9">
+        <v>9</v>
+      </c>
+      <c r="AZ39" s="9">
+        <v>4</v>
+      </c>
+      <c r="BA39" s="9">
+        <v>2</v>
+      </c>
+      <c r="BB39" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC39" s="9">
+        <v>5</v>
+      </c>
+      <c r="BD39" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE39" s="9">
+        <v>6</v>
+      </c>
+      <c r="BF39" s="9">
+        <v>8</v>
+      </c>
+      <c r="BG39" s="9">
+        <v>7</v>
+      </c>
+      <c r="BH39" s="10">
+        <v>10</v>
+      </c>
+      <c r="BI39" s="10">
+        <v>6</v>
+      </c>
+      <c r="BJ39" s="10">
+        <v>9</v>
+      </c>
+      <c r="BK39" s="10">
+        <v>4</v>
+      </c>
+      <c r="BL39" s="10">
+        <v>9</v>
+      </c>
+      <c r="BM39" s="9">
+        <v>10</v>
+      </c>
+      <c r="BN39" s="9">
+        <v>6</v>
+      </c>
+      <c r="BO39" s="10">
+        <v>7</v>
+      </c>
+      <c r="BP39" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:68">
+      <c r="A40" s="26">
+        <v>155600000</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="12">
+        <v>16</v>
+      </c>
+      <c r="D40" s="12">
+        <v>11</v>
+      </c>
+      <c r="E40" s="9">
+        <v>23</v>
+      </c>
+      <c r="F40" s="9">
+        <v>16</v>
+      </c>
+      <c r="G40" s="12">
+        <v>20</v>
+      </c>
+      <c r="H40" s="12">
+        <v>23</v>
+      </c>
+      <c r="I40" s="12">
         <v>24</v>
       </c>
-      <c r="X7" s="4" t="s">
+      <c r="J40" s="12">
+        <v>29</v>
+      </c>
+      <c r="K40" s="12">
+        <v>23</v>
+      </c>
+      <c r="L40" s="12">
+        <v>33</v>
+      </c>
+      <c r="M40" s="12">
+        <v>19</v>
+      </c>
+      <c r="N40" s="12">
         <v>25</v>
       </c>
-      <c r="Y7" s="4" t="s">
+      <c r="O40" s="12">
+        <v>22</v>
+      </c>
+      <c r="P40" s="12">
+        <v>21</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>15</v>
+      </c>
+      <c r="R40" s="12">
+        <v>15</v>
+      </c>
+      <c r="S40" s="12">
+        <v>11</v>
+      </c>
+      <c r="T40" s="12">
+        <v>23</v>
+      </c>
+      <c r="U40" s="12">
+        <v>15</v>
+      </c>
+      <c r="V40" s="12">
+        <v>29</v>
+      </c>
+      <c r="W40" s="15">
+        <v>12</v>
+      </c>
+      <c r="X40" s="12">
+        <v>12</v>
+      </c>
+      <c r="Y40" s="12">
+        <v>21</v>
+      </c>
+      <c r="Z40" s="12">
+        <v>24</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>18</v>
+      </c>
+      <c r="AB40" s="9">
+        <v>14</v>
+      </c>
+      <c r="AC40" s="9">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="14">
+        <v>15</v>
+      </c>
+      <c r="AE40" s="9">
+        <v>18</v>
+      </c>
+      <c r="AF40" s="9">
+        <v>19</v>
+      </c>
+      <c r="AG40" s="9">
+        <v>12</v>
+      </c>
+      <c r="AH40" s="9">
+        <v>8</v>
+      </c>
+      <c r="AI40" s="16">
+        <v>16</v>
+      </c>
+      <c r="AJ40" s="16">
+        <v>14</v>
+      </c>
+      <c r="AK40" s="16">
+        <v>21</v>
+      </c>
+      <c r="AL40" s="10">
+        <v>29</v>
+      </c>
+      <c r="AM40" s="10">
+        <v>12</v>
+      </c>
+      <c r="AN40" s="10">
+        <v>16</v>
+      </c>
+      <c r="AO40" s="10">
+        <v>19</v>
+      </c>
+      <c r="AP40" s="10">
         <v>26</v>
       </c>
-      <c r="Z7" s="4" t="s">
+      <c r="AQ40" s="9">
+        <v>11</v>
+      </c>
+      <c r="AR40" s="9">
+        <v>15</v>
+      </c>
+      <c r="AS40" s="9">
+        <v>12</v>
+      </c>
+      <c r="AT40" s="9">
+        <v>12</v>
+      </c>
+      <c r="AU40" s="9">
+        <v>14</v>
+      </c>
+      <c r="AV40" s="9">
+        <v>21</v>
+      </c>
+      <c r="AW40" s="9">
+        <v>15</v>
+      </c>
+      <c r="AX40" s="25">
+        <v>13</v>
+      </c>
+      <c r="AY40" s="9">
+        <v>12</v>
+      </c>
+      <c r="AZ40" s="9">
+        <v>14</v>
+      </c>
+      <c r="BA40" s="9">
+        <v>15</v>
+      </c>
+      <c r="BB40" s="9">
+        <v>17</v>
+      </c>
+      <c r="BC40" s="9">
+        <v>21</v>
+      </c>
+      <c r="BD40" s="9">
+        <v>18</v>
+      </c>
+      <c r="BE40" s="9">
+        <v>24</v>
+      </c>
+      <c r="BF40" s="9">
+        <v>15</v>
+      </c>
+      <c r="BG40" s="9">
+        <v>19</v>
+      </c>
+      <c r="BH40" s="10">
+        <v>15</v>
+      </c>
+      <c r="BI40" s="10">
+        <v>12</v>
+      </c>
+      <c r="BJ40" s="10">
+        <v>12</v>
+      </c>
+      <c r="BK40" s="10">
+        <v>14</v>
+      </c>
+      <c r="BL40" s="10">
+        <v>14</v>
+      </c>
+      <c r="BM40" s="9">
+        <v>26</v>
+      </c>
+      <c r="BN40" s="9">
+        <v>11</v>
+      </c>
+      <c r="BO40" s="10">
+        <v>9</v>
+      </c>
+      <c r="BP40" s="9">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:68">
+      <c r="A41" s="26">
+        <v>156000000</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="12">
+        <v>11</v>
+      </c>
+      <c r="D41" s="12">
+        <v>8</v>
+      </c>
+      <c r="E41" s="9">
+        <v>12</v>
+      </c>
+      <c r="F41" s="9">
+        <v>7</v>
+      </c>
+      <c r="G41" s="12">
+        <v>15</v>
+      </c>
+      <c r="H41" s="12">
+        <v>11</v>
+      </c>
+      <c r="I41" s="12">
+        <v>12</v>
+      </c>
+      <c r="J41" s="12">
+        <v>18</v>
+      </c>
+      <c r="K41" s="12">
+        <v>12</v>
+      </c>
+      <c r="L41" s="12">
+        <v>11</v>
+      </c>
+      <c r="M41" s="12">
+        <v>9</v>
+      </c>
+      <c r="N41" s="12">
+        <v>19</v>
+      </c>
+      <c r="O41" s="12">
+        <v>2</v>
+      </c>
+      <c r="P41" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q41" s="12">
+        <v>4</v>
+      </c>
+      <c r="R41" s="12">
         <v>5</v>
       </c>
-      <c r="AA7" s="4" t="s">
+      <c r="S41" s="12">
+        <v>10</v>
+      </c>
+      <c r="T41" s="12">
+        <v>11</v>
+      </c>
+      <c r="U41" s="12">
+        <v>7</v>
+      </c>
+      <c r="V41" s="12">
+        <v>12</v>
+      </c>
+      <c r="W41" s="15">
+        <v>12</v>
+      </c>
+      <c r="X41" s="12">
+        <v>5</v>
+      </c>
+      <c r="Y41" s="12">
+        <v>8</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>10</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>16</v>
+      </c>
+      <c r="AB41" s="9">
+        <v>11</v>
+      </c>
+      <c r="AC41" s="9">
+        <v>12</v>
+      </c>
+      <c r="AD41" s="14">
+        <v>12</v>
+      </c>
+      <c r="AE41" s="9">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="9">
+        <v>11</v>
+      </c>
+      <c r="AG41" s="9">
+        <v>7</v>
+      </c>
+      <c r="AH41" s="9">
+        <v>3</v>
+      </c>
+      <c r="AI41" s="16">
+        <v>9</v>
+      </c>
+      <c r="AJ41" s="16">
+        <v>8</v>
+      </c>
+      <c r="AK41" s="16">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="10">
+        <v>11</v>
+      </c>
+      <c r="AM41" s="10">
+        <v>17</v>
+      </c>
+      <c r="AN41" s="10">
+        <v>7</v>
+      </c>
+      <c r="AO41" s="10">
+        <v>3</v>
+      </c>
+      <c r="AP41" s="10">
+        <v>14</v>
+      </c>
+      <c r="AQ41" s="9">
+        <v>11</v>
+      </c>
+      <c r="AR41" s="9">
         <v>6</v>
       </c>
-      <c r="AB7" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AF7" s="64" t="s">
+      <c r="AS41" s="9">
+        <v>8</v>
+      </c>
+      <c r="AT41" s="9">
+        <v>7</v>
+      </c>
+      <c r="AU41" s="9">
+        <v>19</v>
+      </c>
+      <c r="AV41" s="9">
+        <v>13</v>
+      </c>
+      <c r="AW41" s="9">
+        <v>12</v>
+      </c>
+      <c r="AX41" s="25">
+        <v>14</v>
+      </c>
+      <c r="AY41" s="9">
+        <v>6</v>
+      </c>
+      <c r="AZ41" s="9">
+        <v>9</v>
+      </c>
+      <c r="BA41" s="9">
+        <v>12</v>
+      </c>
+      <c r="BB41" s="9">
+        <v>10</v>
+      </c>
+      <c r="BC41" s="9">
+        <v>6</v>
+      </c>
+      <c r="BD41" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE41" s="9">
+        <v>11</v>
+      </c>
+      <c r="BF41" s="9">
+        <v>11</v>
+      </c>
+      <c r="BG41" s="9">
+        <v>6</v>
+      </c>
+      <c r="BH41" s="10">
+        <v>10</v>
+      </c>
+      <c r="BI41" s="10">
+        <v>8</v>
+      </c>
+      <c r="BJ41" s="10">
+        <v>8</v>
+      </c>
+      <c r="BK41" s="10">
+        <v>5</v>
+      </c>
+      <c r="BL41" s="10">
+        <v>6</v>
+      </c>
+      <c r="BM41" s="9">
+        <v>9</v>
+      </c>
+      <c r="BN41" s="9">
+        <v>12</v>
+      </c>
+      <c r="BO41" s="10">
+        <v>8</v>
+      </c>
+      <c r="BP41" s="9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:68">
+      <c r="A42" s="26">
+        <v>156400000</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="12">
+        <v>4</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="9">
+        <v>8</v>
+      </c>
+      <c r="F42" s="9">
+        <v>8</v>
+      </c>
+      <c r="G42" s="12">
+        <v>12</v>
+      </c>
+      <c r="H42" s="12">
+        <v>5</v>
+      </c>
+      <c r="I42" s="12">
+        <v>12</v>
+      </c>
+      <c r="J42" s="12">
+        <v>18</v>
+      </c>
+      <c r="K42" s="12">
+        <v>15</v>
+      </c>
+      <c r="L42" s="12">
+        <v>9</v>
+      </c>
+      <c r="M42" s="12">
+        <v>13</v>
+      </c>
+      <c r="N42" s="12">
+        <v>7</v>
+      </c>
+      <c r="O42" s="12">
+        <v>7</v>
+      </c>
+      <c r="P42" s="12">
+        <v>10</v>
+      </c>
+      <c r="Q42" s="12">
+        <v>10</v>
+      </c>
+      <c r="R42" s="12">
+        <v>7</v>
+      </c>
+      <c r="S42" s="12">
+        <v>9</v>
+      </c>
+      <c r="T42" s="12">
+        <v>5</v>
+      </c>
+      <c r="U42" s="12">
+        <v>6</v>
+      </c>
+      <c r="V42" s="12">
+        <v>9</v>
+      </c>
+      <c r="W42" s="15">
+        <v>5</v>
+      </c>
+      <c r="X42" s="12">
+        <v>6</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>5</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>7</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>10</v>
+      </c>
+      <c r="AB42" s="9">
+        <v>6</v>
+      </c>
+      <c r="AC42" s="9">
+        <v>10</v>
+      </c>
+      <c r="AD42" s="14">
+        <v>10</v>
+      </c>
+      <c r="AE42" s="9">
+        <v>9</v>
+      </c>
+      <c r="AF42" s="9">
+        <v>9</v>
+      </c>
+      <c r="AG42" s="9">
+        <v>4</v>
+      </c>
+      <c r="AH42" s="9">
+        <v>7</v>
+      </c>
+      <c r="AI42" s="16">
+        <v>4</v>
+      </c>
+      <c r="AJ42" s="16">
+        <v>10</v>
+      </c>
+      <c r="AK42" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL42" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM42" s="10">
+        <v>7</v>
+      </c>
+      <c r="AN42" s="10">
+        <v>4</v>
+      </c>
+      <c r="AO42" s="10">
+        <v>9</v>
+      </c>
+      <c r="AP42" s="10">
+        <v>10</v>
+      </c>
+      <c r="AQ42" s="9">
+        <v>5</v>
+      </c>
+      <c r="AR42" s="9">
+        <v>4</v>
+      </c>
+      <c r="AS42" s="9">
+        <v>11</v>
+      </c>
+      <c r="AT42" s="9">
+        <v>6</v>
+      </c>
+      <c r="AU42" s="9">
+        <v>10</v>
+      </c>
+      <c r="AV42" s="9">
+        <v>9</v>
+      </c>
+      <c r="AW42" s="9">
+        <v>5</v>
+      </c>
+      <c r="AX42" s="25">
+        <v>10</v>
+      </c>
+      <c r="AY42" s="9">
+        <v>8</v>
+      </c>
+      <c r="AZ42" s="9">
+        <v>3</v>
+      </c>
+      <c r="BA42" s="9">
+        <v>8</v>
+      </c>
+      <c r="BB42" s="9">
+        <v>6</v>
+      </c>
+      <c r="BC42" s="9">
+        <v>12</v>
+      </c>
+      <c r="BD42" s="9">
+        <v>4</v>
+      </c>
+      <c r="BE42" s="9">
+        <v>5</v>
+      </c>
+      <c r="BF42" s="9">
+        <v>11</v>
+      </c>
+      <c r="BG42" s="9">
+        <v>9</v>
+      </c>
+      <c r="BH42" s="10">
+        <v>7</v>
+      </c>
+      <c r="BI42" s="10">
+        <v>4</v>
+      </c>
+      <c r="BJ42" s="10">
+        <v>4</v>
+      </c>
+      <c r="BK42" s="10">
+        <v>4</v>
+      </c>
+      <c r="BL42" s="10">
+        <v>5</v>
+      </c>
+      <c r="BM42" s="9">
+        <v>9</v>
+      </c>
+      <c r="BN42" s="9">
+        <v>4</v>
+      </c>
+      <c r="BO42" s="10">
+        <v>8</v>
+      </c>
+      <c r="BP42" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:68">
+      <c r="A43" s="42">
+        <v>156800000</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="17">
+        <v>5</v>
+      </c>
+      <c r="D43" s="17">
+        <v>6</v>
+      </c>
+      <c r="E43" s="2">
+        <v>10</v>
+      </c>
+      <c r="F43" s="2">
+        <v>5</v>
+      </c>
+      <c r="G43" s="17">
+        <v>9</v>
+      </c>
+      <c r="H43" s="17">
+        <v>7</v>
+      </c>
+      <c r="I43" s="17">
+        <v>8</v>
+      </c>
+      <c r="J43" s="17">
+        <v>13</v>
+      </c>
+      <c r="K43" s="17">
+        <v>8</v>
+      </c>
+      <c r="L43" s="17">
+        <v>5</v>
+      </c>
+      <c r="M43" s="17">
+        <v>7</v>
+      </c>
+      <c r="N43" s="17">
+        <v>7</v>
+      </c>
+      <c r="O43" s="17">
+        <v>6</v>
+      </c>
+      <c r="P43" s="17">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>9</v>
+      </c>
+      <c r="R43" s="17">
+        <v>5</v>
+      </c>
+      <c r="S43" s="17">
+        <v>8</v>
+      </c>
+      <c r="T43" s="17">
+        <v>12</v>
+      </c>
+      <c r="U43" s="17">
+        <v>5</v>
+      </c>
+      <c r="V43" s="17">
+        <v>9</v>
+      </c>
+      <c r="W43" s="18">
+        <v>6</v>
+      </c>
+      <c r="X43" s="17">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>6</v>
+      </c>
+      <c r="Z43" s="17">
+        <v>3</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>10</v>
+      </c>
+      <c r="AB43" s="2">
+        <v>6</v>
+      </c>
+      <c r="AC43" s="2">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="19">
+        <v>4</v>
+      </c>
+      <c r="AE43" s="2">
+        <v>11</v>
+      </c>
+      <c r="AF43" s="2">
+        <v>12</v>
+      </c>
+      <c r="AG43" s="2">
+        <v>8</v>
+      </c>
+      <c r="AH43" s="2">
+        <v>6</v>
+      </c>
+      <c r="AI43" s="20">
+        <v>9</v>
+      </c>
+      <c r="AJ43" s="20">
+        <v>7</v>
+      </c>
+      <c r="AK43" s="20">
+        <v>12</v>
+      </c>
+      <c r="AL43" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM43" s="8">
+        <v>11</v>
+      </c>
+      <c r="AN43" s="8">
         <v>2</v>
       </c>
-      <c r="AG7" s="64" t="s">
+      <c r="AO43" s="8">
+        <v>6</v>
+      </c>
+      <c r="AP43" s="8">
+        <v>6</v>
+      </c>
+      <c r="AQ43" s="2">
+        <v>15</v>
+      </c>
+      <c r="AR43" s="2">
+        <v>9</v>
+      </c>
+      <c r="AS43" s="2">
+        <v>10</v>
+      </c>
+      <c r="AT43" s="2">
+        <v>8</v>
+      </c>
+      <c r="AU43" s="2">
+        <v>4</v>
+      </c>
+      <c r="AV43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AW43" s="2">
+        <v>4</v>
+      </c>
+      <c r="AX43" s="11">
+        <v>11</v>
+      </c>
+      <c r="AY43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AZ43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BA43" s="2">
         <v>3</v>
       </c>
-      <c r="AH7" s="64" t="s">
+      <c r="BB43" s="2">
+        <v>5</v>
+      </c>
+      <c r="BC43" s="2">
+        <v>5</v>
+      </c>
+      <c r="BD43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BE43" s="2">
+        <v>8</v>
+      </c>
+      <c r="BF43" s="2">
+        <v>8</v>
+      </c>
+      <c r="BG43" s="2">
+        <v>9</v>
+      </c>
+      <c r="BH43" s="8">
+        <v>8</v>
+      </c>
+      <c r="BI43" s="8">
+        <v>6</v>
+      </c>
+      <c r="BJ43" s="8">
+        <v>3</v>
+      </c>
+      <c r="BK43" s="8">
+        <v>6</v>
+      </c>
+      <c r="BL43" s="8">
+        <v>7</v>
+      </c>
+      <c r="BM43" s="2">
+        <v>7</v>
+      </c>
+      <c r="BN43" s="2">
+        <v>3</v>
+      </c>
+      <c r="BO43" s="8">
+        <v>9</v>
+      </c>
+      <c r="BP43" s="2">
         <v>4</v>
       </c>
-      <c r="AI7" s="64" t="s">
-[...94 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:66" s="50" customFormat="1" ht="20.25" customHeight="1">
-[...73 lines deleted...]
-      <c r="B9" s="34">
+    <row r="44" spans="1:68">
+      <c r="A44" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="34">
-[...14659 lines deleted...]
-      <c r="BD56" s="52"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+      <c r="Y44" s="3"/>
+      <c r="Z44" s="3"/>
+      <c r="AA44" s="3"/>
+      <c r="AB44" s="3"/>
+      <c r="AC44" s="3"/>
+      <c r="AD44" s="3"/>
+      <c r="AE44" s="3"/>
+      <c r="AF44" s="3"/>
+      <c r="AG44" s="3"/>
+      <c r="AH44" s="3"/>
+      <c r="AI44" s="3"/>
+      <c r="AJ44" s="3"/>
+      <c r="AK44" s="3"/>
+      <c r="AL44" s="3"/>
+      <c r="AM44" s="4"/>
+      <c r="AN44" s="4"/>
+      <c r="AO44" s="4"/>
+      <c r="AP44" s="4"/>
+      <c r="AQ44" s="4"/>
+      <c r="AR44" s="4"/>
+      <c r="AS44" s="4"/>
+      <c r="AT44" s="4"/>
+      <c r="AU44" s="4"/>
+      <c r="AV44" s="4"/>
+      <c r="AW44" s="4"/>
+      <c r="AX44" s="4"/>
+      <c r="AY44" s="4"/>
+      <c r="AZ44" s="4"/>
+      <c r="BA44" s="4"/>
+      <c r="BB44" s="4"/>
+      <c r="BC44" s="4"/>
+      <c r="BD44" s="4"/>
+      <c r="BE44" s="4"/>
+      <c r="BF44" s="4"/>
+      <c r="BG44" s="4"/>
+      <c r="BH44" s="4"/>
+      <c r="BI44" s="4"/>
+      <c r="BJ44" s="4"/>
+      <c r="BK44" s="4"/>
+      <c r="BL44" s="4"/>
+      <c r="BM44" s="4"/>
+      <c r="BN44" s="4"/>
+      <c r="BO44" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A5:BN5"/>
-[...10 lines deleted...]
-    <mergeCell ref="A31:BN31"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="AA5:AL5"/>
+    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B22:BP22"/>
+    <mergeCell ref="B30:BP30"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="AM5:AX5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Коэфф.младенческой смертности</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>